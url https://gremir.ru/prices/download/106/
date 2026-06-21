--- v0 (2026-05-03)
+++ v1 (2026-06-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="811">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="813">
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Розничная цена (р.)</t>
   </si>
   <si>
     <t>Мелкий опт   - от 50 т.р.</t>
   </si>
   <si>
     <t>Средний опт  - от 100 т.р.</t>
   </si>
   <si>
     <t>Крупный опт  - от 500 т.р.</t>
   </si>
   <si>
@@ -2424,50 +2424,56 @@
     <t>Анкер забивной латунный М12х36</t>
   </si>
   <si>
     <t>4108070</t>
   </si>
   <si>
     <t>Анкер забивной латунный М8х28</t>
   </si>
   <si>
     <t>4108054</t>
   </si>
   <si>
     <t>Анкер забивной стальной М10х40</t>
   </si>
   <si>
     <t>4149953</t>
   </si>
   <si>
     <t>Анкер забивной стальной М12х50</t>
   </si>
   <si>
     <t>4108053</t>
   </si>
   <si>
     <t>Анкер забивной стальной М8х30</t>
+  </si>
+  <si>
+    <t>4151180</t>
+  </si>
+  <si>
+    <t>Анкер-клин стальной 6х40 Зитар</t>
   </si>
   <si>
     <t>Гроверы</t>
   </si>
   <si>
     <t>4133342</t>
   </si>
   <si>
     <t>Гровер стальной оцинкованный М12 ГОСТ 6402-70</t>
   </si>
   <si>
     <t>4133343</t>
   </si>
   <si>
     <t>Гровер стальной оцинкованный М16 ГОСТ 6402-70</t>
   </si>
   <si>
     <t>4133341</t>
   </si>
   <si>
     <t>Гровер стальной оцинкованный М8 ГОСТ 6402-70</t>
   </si>
 </sst>
 </file>
 
@@ -2894,51 +2900,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H412"/>
+  <dimension ref="A1:H413"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="3" outlineLevelCol="0"/>
   <cols>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="12" customWidth="true" style="0"/>
     <col min="8" max="8" width="12" customWidth="true" style="0"/>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="90" customWidth="true" style="0"/>
     <col min="4" max="4" width="8" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
@@ -2986,51 +2992,51 @@
       <c r="H3" s="9"/>
     </row>
     <row r="4" spans="1:8" outlineLevel="2">
       <c r="A4" s="14" t="s">
         <v>10</v>
       </c>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="9"/>
       <c r="F4" s="9"/>
       <c r="G4" s="9"/>
       <c r="H4" s="9"/>
     </row>
     <row r="5" spans="1:8" outlineLevel="3">
       <c r="A5" s="15">
         <v>1</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>11</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>12</v>
       </c>
       <c r="D5" s="5">
-        <v>122.0</v>
+        <v>94.0</v>
       </c>
       <c r="E5" s="10">
         <v>472.0</v>
       </c>
       <c r="F5" s="10">
         <v>424.8</v>
       </c>
       <c r="G5" s="10">
         <v>377.6</v>
       </c>
       <c r="H5" s="10">
         <v>330.4</v>
       </c>
     </row>
     <row r="6" spans="1:8" outlineLevel="3">
       <c r="A6" s="15">
         <v>2</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D6" s="5">
@@ -3038,103 +3044,103 @@
       </c>
       <c r="E6" s="10">
         <v>152.0</v>
       </c>
       <c r="F6" s="10">
         <v>136.8</v>
       </c>
       <c r="G6" s="10">
         <v>121.6</v>
       </c>
       <c r="H6" s="10">
         <v>106.4</v>
       </c>
     </row>
     <row r="7" spans="1:8" outlineLevel="3">
       <c r="A7" s="15">
         <v>3</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D7" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E7" s="10">
         <v>156.0</v>
       </c>
       <c r="F7" s="10">
         <v>140.4</v>
       </c>
       <c r="G7" s="10">
         <v>124.8</v>
       </c>
       <c r="H7" s="10">
         <v>109.2</v>
       </c>
     </row>
     <row r="8" spans="1:8" outlineLevel="3">
       <c r="A8" s="15">
         <v>4</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="5">
-        <v>349.3</v>
+        <v>423.0</v>
       </c>
       <c r="E8" s="10">
-        <v>316.0</v>
+        <v>372.0</v>
       </c>
       <c r="F8" s="10">
-        <v>284.4</v>
+        <v>334.8</v>
       </c>
       <c r="G8" s="10">
-        <v>252.8</v>
+        <v>297.6</v>
       </c>
       <c r="H8" s="10">
-        <v>221.2</v>
+        <v>260.4</v>
       </c>
     </row>
     <row r="9" spans="1:8" outlineLevel="3">
       <c r="A9" s="15">
         <v>5</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>19</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D9" s="5">
-        <v>274.3</v>
+        <v>386.0</v>
       </c>
       <c r="E9" s="10">
         <v>316.0</v>
       </c>
       <c r="F9" s="10">
         <v>284.4</v>
       </c>
       <c r="G9" s="10">
         <v>252.8</v>
       </c>
       <c r="H9" s="10">
         <v>221.2</v>
       </c>
     </row>
     <row r="10" spans="1:8" outlineLevel="3">
       <c r="A10" s="15">
         <v>6</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>21</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>22</v>
       </c>
       <c r="D10" s="5">
@@ -3142,51 +3148,51 @@
       </c>
       <c r="E10" s="10">
         <v>0.0</v>
       </c>
       <c r="F10" s="10">
         <v>0.0</v>
       </c>
       <c r="G10" s="10">
         <v>0.0</v>
       </c>
       <c r="H10" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="11" spans="1:8" outlineLevel="3">
       <c r="A11" s="15">
         <v>7</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="5">
-        <v>174.0</v>
+        <v>366.0</v>
       </c>
       <c r="E11" s="10">
         <v>450.0</v>
       </c>
       <c r="F11" s="10">
         <v>405.0</v>
       </c>
       <c r="G11" s="10">
         <v>360.0</v>
       </c>
       <c r="H11" s="10">
         <v>315.0</v>
       </c>
     </row>
     <row r="12" spans="1:8" outlineLevel="3">
       <c r="A12" s="15">
         <v>8</v>
       </c>
       <c r="B12" s="6" t="s">
         <v>25</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>26</v>
       </c>
       <c r="D12" s="5">
@@ -3298,51 +3304,51 @@
       </c>
       <c r="E16" s="10">
         <v>0.0</v>
       </c>
       <c r="F16" s="10">
         <v>0.0</v>
       </c>
       <c r="G16" s="10">
         <v>0.0</v>
       </c>
       <c r="H16" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="17" spans="1:8" outlineLevel="3">
       <c r="A17" s="15">
         <v>13</v>
       </c>
       <c r="B17" s="6" t="s">
         <v>35</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>36</v>
       </c>
       <c r="D17" s="5">
-        <v>270.5</v>
+        <v>256.5</v>
       </c>
       <c r="E17" s="10">
         <v>434.0</v>
       </c>
       <c r="F17" s="10">
         <v>390.6</v>
       </c>
       <c r="G17" s="10">
         <v>347.2</v>
       </c>
       <c r="H17" s="10">
         <v>303.8</v>
       </c>
     </row>
     <row r="18" spans="1:8" outlineLevel="3">
       <c r="A18" s="15">
         <v>14</v>
       </c>
       <c r="B18" s="6" t="s">
         <v>37</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>38</v>
       </c>
       <c r="D18" s="5">
@@ -3428,51 +3434,51 @@
       </c>
       <c r="E21" s="10">
         <v>0.0</v>
       </c>
       <c r="F21" s="10">
         <v>0.0</v>
       </c>
       <c r="G21" s="10">
         <v>0.0</v>
       </c>
       <c r="H21" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="22" spans="1:8" outlineLevel="3">
       <c r="A22" s="15">
         <v>18</v>
       </c>
       <c r="B22" s="6" t="s">
         <v>45</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>46</v>
       </c>
       <c r="D22" s="5">
-        <v>14.0</v>
+        <v>10.0</v>
       </c>
       <c r="E22" s="10">
         <v>430.0</v>
       </c>
       <c r="F22" s="10">
         <v>387.0</v>
       </c>
       <c r="G22" s="10">
         <v>344.0</v>
       </c>
       <c r="H22" s="10">
         <v>301.0</v>
       </c>
     </row>
     <row r="23" spans="1:8" outlineLevel="3">
       <c r="A23" s="15">
         <v>19</v>
       </c>
       <c r="B23" s="6" t="s">
         <v>47</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D23" s="5">
@@ -3610,155 +3616,155 @@
       </c>
       <c r="E28" s="10">
         <v>442.0</v>
       </c>
       <c r="F28" s="10">
         <v>397.8</v>
       </c>
       <c r="G28" s="10">
         <v>353.6</v>
       </c>
       <c r="H28" s="10">
         <v>309.4</v>
       </c>
     </row>
     <row r="29" spans="1:8" outlineLevel="3">
       <c r="A29" s="15">
         <v>25</v>
       </c>
       <c r="B29" s="6" t="s">
         <v>59</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>60</v>
       </c>
       <c r="D29" s="5">
-        <v>102.0</v>
+        <v>201.0</v>
       </c>
       <c r="E29" s="10">
         <v>312.0</v>
       </c>
       <c r="F29" s="10">
         <v>280.8</v>
       </c>
       <c r="G29" s="10">
         <v>249.6</v>
       </c>
       <c r="H29" s="10">
         <v>218.4</v>
       </c>
     </row>
     <row r="30" spans="1:8" outlineLevel="3">
       <c r="A30" s="15">
         <v>26</v>
       </c>
       <c r="B30" s="6" t="s">
         <v>61</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>62</v>
       </c>
       <c r="D30" s="5">
-        <v>188.0</v>
+        <v>106.0</v>
       </c>
       <c r="E30" s="10">
         <v>312.0</v>
       </c>
       <c r="F30" s="10">
         <v>280.8</v>
       </c>
       <c r="G30" s="10">
         <v>249.6</v>
       </c>
       <c r="H30" s="10">
         <v>218.4</v>
       </c>
     </row>
     <row r="31" spans="1:8" outlineLevel="3">
       <c r="A31" s="15">
         <v>27</v>
       </c>
       <c r="B31" s="6" t="s">
         <v>63</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>64</v>
       </c>
       <c r="D31" s="5">
-        <v>1136.7</v>
+        <v>253.0</v>
       </c>
       <c r="E31" s="10">
-        <v>310.0</v>
+        <v>314.0</v>
       </c>
       <c r="F31" s="10">
-        <v>279.0</v>
+        <v>282.6</v>
       </c>
       <c r="G31" s="10">
-        <v>248.0</v>
+        <v>251.2</v>
       </c>
       <c r="H31" s="10">
-        <v>217.0</v>
+        <v>219.8</v>
       </c>
     </row>
     <row r="32" spans="1:8" outlineLevel="3">
       <c r="A32" s="15">
         <v>28</v>
       </c>
       <c r="B32" s="6" t="s">
         <v>65</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>66</v>
       </c>
       <c r="D32" s="5">
         <v>0.0</v>
       </c>
       <c r="E32" s="10">
         <v>0.0</v>
       </c>
       <c r="F32" s="10">
         <v>0.0</v>
       </c>
       <c r="G32" s="10">
         <v>0.0</v>
       </c>
       <c r="H32" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="33" spans="1:8" outlineLevel="3">
       <c r="A33" s="15">
         <v>29</v>
       </c>
       <c r="B33" s="6" t="s">
         <v>67</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>68</v>
       </c>
       <c r="D33" s="5">
-        <v>1526.7</v>
+        <v>976.0</v>
       </c>
       <c r="E33" s="10">
         <v>310.0</v>
       </c>
       <c r="F33" s="10">
         <v>279.0</v>
       </c>
       <c r="G33" s="10">
         <v>248.0</v>
       </c>
       <c r="H33" s="10">
         <v>217.0</v>
       </c>
     </row>
     <row r="34" spans="1:8" outlineLevel="3">
       <c r="A34" s="15">
         <v>30</v>
       </c>
       <c r="B34" s="6" t="s">
         <v>69</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>70</v>
       </c>
       <c r="D34" s="5">
@@ -3766,103 +3772,103 @@
       </c>
       <c r="E34" s="10">
         <v>0.0</v>
       </c>
       <c r="F34" s="10">
         <v>0.0</v>
       </c>
       <c r="G34" s="10">
         <v>0.0</v>
       </c>
       <c r="H34" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="35" spans="1:8" outlineLevel="3">
       <c r="A35" s="15">
         <v>31</v>
       </c>
       <c r="B35" s="6" t="s">
         <v>71</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>72</v>
       </c>
       <c r="D35" s="5">
-        <v>281.0</v>
+        <v>142.0</v>
       </c>
       <c r="E35" s="10">
-        <v>310.0</v>
+        <v>314.0</v>
       </c>
       <c r="F35" s="10">
-        <v>279.0</v>
+        <v>282.6</v>
       </c>
       <c r="G35" s="10">
-        <v>248.0</v>
+        <v>251.2</v>
       </c>
       <c r="H35" s="10">
-        <v>217.0</v>
+        <v>219.8</v>
       </c>
     </row>
     <row r="36" spans="1:8" outlineLevel="3">
       <c r="A36" s="15">
         <v>32</v>
       </c>
       <c r="B36" s="6" t="s">
         <v>73</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>74</v>
       </c>
       <c r="D36" s="5">
         <v>0.0</v>
       </c>
       <c r="E36" s="10">
         <v>0.0</v>
       </c>
       <c r="F36" s="10">
         <v>0.0</v>
       </c>
       <c r="G36" s="10">
         <v>0.0</v>
       </c>
       <c r="H36" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="37" spans="1:8" outlineLevel="3">
       <c r="A37" s="15">
         <v>33</v>
       </c>
       <c r="B37" s="6" t="s">
         <v>75</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>76</v>
       </c>
       <c r="D37" s="5">
-        <v>51.0</v>
+        <v>41.0</v>
       </c>
       <c r="E37" s="10">
         <v>274.0</v>
       </c>
       <c r="F37" s="10">
         <v>246.6</v>
       </c>
       <c r="G37" s="10">
         <v>219.2</v>
       </c>
       <c r="H37" s="10">
         <v>191.8</v>
       </c>
     </row>
     <row r="38" spans="1:8" outlineLevel="3">
       <c r="A38" s="15">
         <v>34</v>
       </c>
       <c r="B38" s="6" t="s">
         <v>77</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>78</v>
       </c>
       <c r="D38" s="5">
@@ -3948,51 +3954,51 @@
       </c>
       <c r="E41" s="10">
         <v>190.0</v>
       </c>
       <c r="F41" s="10">
         <v>171.0</v>
       </c>
       <c r="G41" s="10">
         <v>152.0</v>
       </c>
       <c r="H41" s="10">
         <v>133.0</v>
       </c>
     </row>
     <row r="42" spans="1:8" outlineLevel="3">
       <c r="A42" s="15">
         <v>38</v>
       </c>
       <c r="B42" s="6" t="s">
         <v>85</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>86</v>
       </c>
       <c r="D42" s="5">
-        <v>265.7</v>
+        <v>521.0</v>
       </c>
       <c r="E42" s="10">
         <v>350.0</v>
       </c>
       <c r="F42" s="10">
         <v>315.0</v>
       </c>
       <c r="G42" s="10">
         <v>280.0</v>
       </c>
       <c r="H42" s="10">
         <v>245.0</v>
       </c>
     </row>
     <row r="43" spans="1:8" outlineLevel="3">
       <c r="A43" s="15">
         <v>39</v>
       </c>
       <c r="B43" s="6" t="s">
         <v>87</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>88</v>
       </c>
       <c r="D43" s="5">
@@ -4000,51 +4006,51 @@
       </c>
       <c r="E43" s="10">
         <v>0.0</v>
       </c>
       <c r="F43" s="10">
         <v>0.0</v>
       </c>
       <c r="G43" s="10">
         <v>0.0</v>
       </c>
       <c r="H43" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="44" spans="1:8" outlineLevel="3">
       <c r="A44" s="15">
         <v>40</v>
       </c>
       <c r="B44" s="6" t="s">
         <v>89</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D44" s="5">
-        <v>183.0</v>
+        <v>170.0</v>
       </c>
       <c r="E44" s="10">
         <v>318.0</v>
       </c>
       <c r="F44" s="10">
         <v>286.2</v>
       </c>
       <c r="G44" s="10">
         <v>254.4</v>
       </c>
       <c r="H44" s="10">
         <v>222.6</v>
       </c>
     </row>
     <row r="45" spans="1:8" outlineLevel="3">
       <c r="A45" s="15">
         <v>41</v>
       </c>
       <c r="B45" s="6" t="s">
         <v>91</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>92</v>
       </c>
       <c r="D45" s="5">
@@ -4133,60 +4139,60 @@
       </c>
       <c r="F48" s="10">
         <v>138.6</v>
       </c>
       <c r="G48" s="10">
         <v>123.2</v>
       </c>
       <c r="H48" s="10">
         <v>107.8</v>
       </c>
     </row>
     <row r="49" spans="1:8" outlineLevel="3">
       <c r="A49" s="15">
         <v>45</v>
       </c>
       <c r="B49" s="6" t="s">
         <v>99</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>100</v>
       </c>
       <c r="D49" s="5">
         <v>10.0</v>
       </c>
       <c r="E49" s="10">
-        <v>318.0</v>
+        <v>260.0</v>
       </c>
       <c r="F49" s="10">
-        <v>286.2</v>
+        <v>234.0</v>
       </c>
       <c r="G49" s="10">
-        <v>254.4</v>
+        <v>208.0</v>
       </c>
       <c r="H49" s="10">
-        <v>222.6</v>
+        <v>182.0</v>
       </c>
     </row>
     <row r="50" spans="1:8" outlineLevel="3">
       <c r="A50" s="15">
         <v>46</v>
       </c>
       <c r="B50" s="6" t="s">
         <v>101</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>102</v>
       </c>
       <c r="D50" s="5">
         <v>0.0</v>
       </c>
       <c r="E50" s="10">
         <v>0.0</v>
       </c>
       <c r="F50" s="10">
         <v>0.0</v>
       </c>
       <c r="G50" s="10">
         <v>0.0</v>
       </c>
       <c r="H50" s="10">
@@ -4260,77 +4266,77 @@
       </c>
       <c r="E53" s="10">
         <v>0.0</v>
       </c>
       <c r="F53" s="10">
         <v>0.0</v>
       </c>
       <c r="G53" s="10">
         <v>0.0</v>
       </c>
       <c r="H53" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="54" spans="1:8" outlineLevel="3">
       <c r="A54" s="15">
         <v>50</v>
       </c>
       <c r="B54" s="6" t="s">
         <v>109</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>110</v>
       </c>
       <c r="D54" s="5">
-        <v>201.0</v>
+        <v>171.0</v>
       </c>
       <c r="E54" s="10">
         <v>352.0</v>
       </c>
       <c r="F54" s="10">
         <v>316.8</v>
       </c>
       <c r="G54" s="10">
         <v>281.6</v>
       </c>
       <c r="H54" s="10">
         <v>246.4</v>
       </c>
     </row>
     <row r="55" spans="1:8" outlineLevel="3">
       <c r="A55" s="15">
         <v>51</v>
       </c>
       <c r="B55" s="6" t="s">
         <v>111</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>112</v>
       </c>
       <c r="D55" s="5">
-        <v>126.0</v>
+        <v>389.0</v>
       </c>
       <c r="E55" s="10">
         <v>338.0</v>
       </c>
       <c r="F55" s="10">
         <v>304.2</v>
       </c>
       <c r="G55" s="10">
         <v>270.4</v>
       </c>
       <c r="H55" s="10">
         <v>236.6</v>
       </c>
     </row>
     <row r="56" spans="1:8" outlineLevel="3">
       <c r="A56" s="15">
         <v>52</v>
       </c>
       <c r="B56" s="6" t="s">
         <v>113</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>114</v>
       </c>
       <c r="D56" s="5">
@@ -4338,51 +4344,51 @@
       </c>
       <c r="E56" s="10">
         <v>132.0</v>
       </c>
       <c r="F56" s="10">
         <v>118.8</v>
       </c>
       <c r="G56" s="10">
         <v>105.6</v>
       </c>
       <c r="H56" s="10">
         <v>92.4</v>
       </c>
     </row>
     <row r="57" spans="1:8" outlineLevel="3">
       <c r="A57" s="15">
         <v>53</v>
       </c>
       <c r="B57" s="6" t="s">
         <v>115</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>116</v>
       </c>
       <c r="D57" s="5">
-        <v>496.7</v>
+        <v>156.0</v>
       </c>
       <c r="E57" s="10">
         <v>350.0</v>
       </c>
       <c r="F57" s="10">
         <v>315.0</v>
       </c>
       <c r="G57" s="10">
         <v>280.0</v>
       </c>
       <c r="H57" s="10">
         <v>245.0</v>
       </c>
     </row>
     <row r="58" spans="1:8" outlineLevel="3">
       <c r="A58" s="15">
         <v>54</v>
       </c>
       <c r="B58" s="6" t="s">
         <v>117</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>118</v>
       </c>
       <c r="D58" s="5">
@@ -4442,103 +4448,103 @@
       </c>
       <c r="E60" s="10">
         <v>534.0</v>
       </c>
       <c r="F60" s="10">
         <v>480.6</v>
       </c>
       <c r="G60" s="10">
         <v>427.2</v>
       </c>
       <c r="H60" s="10">
         <v>373.8</v>
       </c>
     </row>
     <row r="61" spans="1:8" outlineLevel="3">
       <c r="A61" s="15">
         <v>57</v>
       </c>
       <c r="B61" s="6" t="s">
         <v>123</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>124</v>
       </c>
       <c r="D61" s="5">
-        <v>368.0</v>
+        <v>156.0</v>
       </c>
       <c r="E61" s="10">
         <v>368.0</v>
       </c>
       <c r="F61" s="10">
         <v>331.2</v>
       </c>
       <c r="G61" s="10">
         <v>294.4</v>
       </c>
       <c r="H61" s="10">
         <v>257.6</v>
       </c>
     </row>
     <row r="62" spans="1:8" outlineLevel="3">
       <c r="A62" s="15">
         <v>58</v>
       </c>
       <c r="B62" s="6" t="s">
         <v>125</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>126</v>
       </c>
       <c r="D62" s="5">
-        <v>158.0</v>
+        <v>116.0</v>
       </c>
       <c r="E62" s="10">
-        <v>324.0</v>
+        <v>368.0</v>
       </c>
       <c r="F62" s="10">
-        <v>291.6</v>
+        <v>331.2</v>
       </c>
       <c r="G62" s="10">
-        <v>259.2</v>
+        <v>294.4</v>
       </c>
       <c r="H62" s="10">
-        <v>226.8</v>
+        <v>257.6</v>
       </c>
     </row>
     <row r="63" spans="1:8" outlineLevel="3">
       <c r="A63" s="15">
         <v>59</v>
       </c>
       <c r="B63" s="6" t="s">
         <v>127</v>
       </c>
       <c r="C63" s="7" t="s">
         <v>128</v>
       </c>
       <c r="D63" s="5">
-        <v>56.0</v>
+        <v>26.0</v>
       </c>
       <c r="E63" s="10">
         <v>264.0</v>
       </c>
       <c r="F63" s="10">
         <v>237.6</v>
       </c>
       <c r="G63" s="10">
         <v>211.2</v>
       </c>
       <c r="H63" s="10">
         <v>184.8</v>
       </c>
     </row>
     <row r="64" spans="1:8" outlineLevel="3">
       <c r="A64" s="15">
         <v>60</v>
       </c>
       <c r="B64" s="6" t="s">
         <v>129</v>
       </c>
       <c r="C64" s="7" t="s">
         <v>130</v>
       </c>
       <c r="D64" s="5">
@@ -4598,51 +4604,51 @@
       </c>
       <c r="E66" s="10">
         <v>144.0</v>
       </c>
       <c r="F66" s="10">
         <v>129.6</v>
       </c>
       <c r="G66" s="10">
         <v>115.2</v>
       </c>
       <c r="H66" s="10">
         <v>100.8</v>
       </c>
     </row>
     <row r="67" spans="1:8" outlineLevel="3">
       <c r="A67" s="15">
         <v>63</v>
       </c>
       <c r="B67" s="6" t="s">
         <v>135</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>136</v>
       </c>
       <c r="D67" s="5">
-        <v>147.0</v>
+        <v>138.0</v>
       </c>
       <c r="E67" s="10">
         <v>368.0</v>
       </c>
       <c r="F67" s="10">
         <v>331.2</v>
       </c>
       <c r="G67" s="10">
         <v>294.4</v>
       </c>
       <c r="H67" s="10">
         <v>257.6</v>
       </c>
     </row>
     <row r="68" spans="1:8" outlineLevel="3">
       <c r="A68" s="15">
         <v>64</v>
       </c>
       <c r="B68" s="6" t="s">
         <v>137</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>138</v>
       </c>
       <c r="D68" s="5">
@@ -4676,51 +4682,51 @@
       </c>
       <c r="E69" s="10">
         <v>0.0</v>
       </c>
       <c r="F69" s="10">
         <v>0.0</v>
       </c>
       <c r="G69" s="10">
         <v>0.0</v>
       </c>
       <c r="H69" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="70" spans="1:8" outlineLevel="3">
       <c r="A70" s="15">
         <v>66</v>
       </c>
       <c r="B70" s="6" t="s">
         <v>141</v>
       </c>
       <c r="C70" s="7" t="s">
         <v>142</v>
       </c>
       <c r="D70" s="5">
-        <v>348.0</v>
+        <v>250.0</v>
       </c>
       <c r="E70" s="10">
         <v>324.0</v>
       </c>
       <c r="F70" s="10">
         <v>291.6</v>
       </c>
       <c r="G70" s="10">
         <v>259.2</v>
       </c>
       <c r="H70" s="10">
         <v>226.8</v>
       </c>
     </row>
     <row r="71" spans="1:8" outlineLevel="3">
       <c r="A71" s="15">
         <v>67</v>
       </c>
       <c r="B71" s="6" t="s">
         <v>143</v>
       </c>
       <c r="C71" s="7" t="s">
         <v>144</v>
       </c>
       <c r="D71" s="5">
@@ -4728,77 +4734,77 @@
       </c>
       <c r="E71" s="10">
         <v>204.0</v>
       </c>
       <c r="F71" s="10">
         <v>183.6</v>
       </c>
       <c r="G71" s="10">
         <v>163.2</v>
       </c>
       <c r="H71" s="10">
         <v>142.8</v>
       </c>
     </row>
     <row r="72" spans="1:8" outlineLevel="3">
       <c r="A72" s="15">
         <v>68</v>
       </c>
       <c r="B72" s="6" t="s">
         <v>145</v>
       </c>
       <c r="C72" s="7" t="s">
         <v>146</v>
       </c>
       <c r="D72" s="5">
-        <v>596.5</v>
+        <v>330.0</v>
       </c>
       <c r="E72" s="10">
         <v>410.0</v>
       </c>
       <c r="F72" s="10">
         <v>369.0</v>
       </c>
       <c r="G72" s="10">
         <v>328.0</v>
       </c>
       <c r="H72" s="10">
         <v>287.0</v>
       </c>
     </row>
     <row r="73" spans="1:8" outlineLevel="3">
       <c r="A73" s="15">
         <v>69</v>
       </c>
       <c r="B73" s="6" t="s">
         <v>147</v>
       </c>
       <c r="C73" s="7" t="s">
         <v>148</v>
       </c>
       <c r="D73" s="5">
-        <v>113.0</v>
+        <v>163.0</v>
       </c>
       <c r="E73" s="10">
         <v>412.0</v>
       </c>
       <c r="F73" s="10">
         <v>370.8</v>
       </c>
       <c r="G73" s="10">
         <v>329.6</v>
       </c>
       <c r="H73" s="10">
         <v>288.4</v>
       </c>
     </row>
     <row r="74" spans="1:8" outlineLevel="3">
       <c r="A74" s="15">
         <v>70</v>
       </c>
       <c r="B74" s="6" t="s">
         <v>149</v>
       </c>
       <c r="C74" s="7" t="s">
         <v>150</v>
       </c>
       <c r="D74" s="5">
@@ -4884,77 +4890,77 @@
       </c>
       <c r="E77" s="10">
         <v>386.0</v>
       </c>
       <c r="F77" s="10">
         <v>347.4</v>
       </c>
       <c r="G77" s="10">
         <v>308.8</v>
       </c>
       <c r="H77" s="10">
         <v>270.2</v>
       </c>
     </row>
     <row r="78" spans="1:8" outlineLevel="3">
       <c r="A78" s="15">
         <v>74</v>
       </c>
       <c r="B78" s="6" t="s">
         <v>157</v>
       </c>
       <c r="C78" s="7" t="s">
         <v>158</v>
       </c>
       <c r="D78" s="5">
-        <v>306.0</v>
+        <v>191.0</v>
       </c>
       <c r="E78" s="10">
         <v>400.0</v>
       </c>
       <c r="F78" s="10">
         <v>360.0</v>
       </c>
       <c r="G78" s="10">
         <v>320.0</v>
       </c>
       <c r="H78" s="10">
         <v>280.0</v>
       </c>
     </row>
     <row r="79" spans="1:8" outlineLevel="3">
       <c r="A79" s="15">
         <v>75</v>
       </c>
       <c r="B79" s="6" t="s">
         <v>159</v>
       </c>
       <c r="C79" s="7" t="s">
         <v>160</v>
       </c>
       <c r="D79" s="5">
-        <v>51.0</v>
+        <v>257.0</v>
       </c>
       <c r="E79" s="10">
         <v>400.0</v>
       </c>
       <c r="F79" s="10">
         <v>360.0</v>
       </c>
       <c r="G79" s="10">
         <v>320.0</v>
       </c>
       <c r="H79" s="10">
         <v>280.0</v>
       </c>
     </row>
     <row r="80" spans="1:8" outlineLevel="3">
       <c r="A80" s="15">
         <v>76</v>
       </c>
       <c r="B80" s="6" t="s">
         <v>161</v>
       </c>
       <c r="C80" s="7" t="s">
         <v>162</v>
       </c>
       <c r="D80" s="5">
@@ -5014,103 +5020,103 @@
       </c>
       <c r="E82" s="10">
         <v>192.0</v>
       </c>
       <c r="F82" s="10">
         <v>172.8</v>
       </c>
       <c r="G82" s="10">
         <v>153.6</v>
       </c>
       <c r="H82" s="10">
         <v>134.4</v>
       </c>
     </row>
     <row r="83" spans="1:8" outlineLevel="3">
       <c r="A83" s="15">
         <v>79</v>
       </c>
       <c r="B83" s="6" t="s">
         <v>167</v>
       </c>
       <c r="C83" s="7" t="s">
         <v>168</v>
       </c>
       <c r="D83" s="5">
-        <v>209.4</v>
+        <v>133.0</v>
       </c>
       <c r="E83" s="10">
         <v>410.0</v>
       </c>
       <c r="F83" s="10">
         <v>369.0</v>
       </c>
       <c r="G83" s="10">
         <v>328.0</v>
       </c>
       <c r="H83" s="10">
         <v>287.0</v>
       </c>
     </row>
     <row r="84" spans="1:8" outlineLevel="3">
       <c r="A84" s="15">
         <v>80</v>
       </c>
       <c r="B84" s="6" t="s">
         <v>169</v>
       </c>
       <c r="C84" s="7" t="s">
         <v>170</v>
       </c>
       <c r="D84" s="5">
-        <v>210.0</v>
+        <v>215.0</v>
       </c>
       <c r="E84" s="10">
         <v>450.0</v>
       </c>
       <c r="F84" s="10">
         <v>405.0</v>
       </c>
       <c r="G84" s="10">
         <v>360.0</v>
       </c>
       <c r="H84" s="10">
         <v>315.0</v>
       </c>
     </row>
     <row r="85" spans="1:8" outlineLevel="3">
       <c r="A85" s="15">
         <v>81</v>
       </c>
       <c r="B85" s="6" t="s">
         <v>171</v>
       </c>
       <c r="C85" s="7" t="s">
         <v>172</v>
       </c>
       <c r="D85" s="5">
-        <v>238.98</v>
+        <v>256.997</v>
       </c>
       <c r="E85" s="10">
         <v>330.0</v>
       </c>
       <c r="F85" s="10">
         <v>297.0</v>
       </c>
       <c r="G85" s="10">
         <v>264.0</v>
       </c>
       <c r="H85" s="10">
         <v>231.0</v>
       </c>
     </row>
     <row r="86" spans="1:8" outlineLevel="3">
       <c r="A86" s="15">
         <v>82</v>
       </c>
       <c r="B86" s="6" t="s">
         <v>173</v>
       </c>
       <c r="C86" s="7" t="s">
         <v>174</v>
       </c>
       <c r="D86" s="5">
@@ -5248,51 +5254,51 @@
       </c>
       <c r="E91" s="10">
         <v>380.0</v>
       </c>
       <c r="F91" s="10">
         <v>342.0</v>
       </c>
       <c r="G91" s="10">
         <v>304.0</v>
       </c>
       <c r="H91" s="10">
         <v>266.0</v>
       </c>
     </row>
     <row r="92" spans="1:8" outlineLevel="3">
       <c r="A92" s="15">
         <v>88</v>
       </c>
       <c r="B92" s="6" t="s">
         <v>185</v>
       </c>
       <c r="C92" s="7" t="s">
         <v>186</v>
       </c>
       <c r="D92" s="5">
-        <v>6.0</v>
+        <v>5.0</v>
       </c>
       <c r="E92" s="10">
         <v>190.0</v>
       </c>
       <c r="F92" s="10">
         <v>171.0</v>
       </c>
       <c r="G92" s="10">
         <v>152.0</v>
       </c>
       <c r="H92" s="10">
         <v>133.0</v>
       </c>
     </row>
     <row r="93" spans="1:8" outlineLevel="3">
       <c r="A93" s="15">
         <v>89</v>
       </c>
       <c r="B93" s="6" t="s">
         <v>187</v>
       </c>
       <c r="C93" s="7" t="s">
         <v>188</v>
       </c>
       <c r="D93" s="5">
@@ -5442,51 +5448,51 @@
       </c>
     </row>
     <row r="99" spans="1:8" outlineLevel="2">
       <c r="A99" s="14" t="s">
         <v>199</v>
       </c>
       <c r="B99" s="4"/>
       <c r="C99" s="4"/>
       <c r="D99" s="4"/>
       <c r="E99" s="9"/>
       <c r="F99" s="9"/>
       <c r="G99" s="9"/>
       <c r="H99" s="9"/>
     </row>
     <row r="100" spans="1:8" outlineLevel="3">
       <c r="A100" s="15">
         <v>1</v>
       </c>
       <c r="B100" s="6" t="s">
         <v>200</v>
       </c>
       <c r="C100" s="7" t="s">
         <v>201</v>
       </c>
       <c r="D100" s="5">
-        <v>145.11</v>
+        <v>34.28</v>
       </c>
       <c r="E100" s="10">
         <v>354.0</v>
       </c>
       <c r="F100" s="10">
         <v>318.6</v>
       </c>
       <c r="G100" s="10">
         <v>283.2</v>
       </c>
       <c r="H100" s="10">
         <v>247.8</v>
       </c>
     </row>
     <row r="101" spans="1:8" outlineLevel="3">
       <c r="A101" s="15">
         <v>2</v>
       </c>
       <c r="B101" s="6" t="s">
         <v>202</v>
       </c>
       <c r="C101" s="7" t="s">
         <v>203</v>
       </c>
       <c r="D101" s="5">
@@ -5494,155 +5500,155 @@
       </c>
       <c r="E101" s="10">
         <v>196.0</v>
       </c>
       <c r="F101" s="10">
         <v>176.4</v>
       </c>
       <c r="G101" s="10">
         <v>156.8</v>
       </c>
       <c r="H101" s="10">
         <v>137.2</v>
       </c>
     </row>
     <row r="102" spans="1:8" outlineLevel="3">
       <c r="A102" s="15">
         <v>3</v>
       </c>
       <c r="B102" s="6" t="s">
         <v>204</v>
       </c>
       <c r="C102" s="7" t="s">
         <v>205</v>
       </c>
       <c r="D102" s="5">
-        <v>132.59</v>
+        <v>109.06</v>
       </c>
       <c r="E102" s="10">
         <v>354.0</v>
       </c>
       <c r="F102" s="10">
         <v>318.6</v>
       </c>
       <c r="G102" s="10">
         <v>283.2</v>
       </c>
       <c r="H102" s="10">
         <v>247.8</v>
       </c>
     </row>
     <row r="103" spans="1:8" outlineLevel="3">
       <c r="A103" s="15">
         <v>4</v>
       </c>
       <c r="B103" s="6" t="s">
         <v>206</v>
       </c>
       <c r="C103" s="7" t="s">
         <v>207</v>
       </c>
       <c r="D103" s="5">
-        <v>36.0</v>
+        <v>33.0</v>
       </c>
       <c r="E103" s="10">
         <v>506.0</v>
       </c>
       <c r="F103" s="10">
         <v>455.4</v>
       </c>
       <c r="G103" s="10">
         <v>404.8</v>
       </c>
       <c r="H103" s="10">
         <v>354.2</v>
       </c>
     </row>
     <row r="104" spans="1:8" outlineLevel="3">
       <c r="A104" s="15">
         <v>5</v>
       </c>
       <c r="B104" s="6" t="s">
         <v>208</v>
       </c>
       <c r="C104" s="7" t="s">
         <v>209</v>
       </c>
       <c r="D104" s="5">
-        <v>25.0</v>
+        <v>0.0</v>
       </c>
       <c r="E104" s="10">
         <v>354.0</v>
       </c>
       <c r="F104" s="10">
         <v>318.6</v>
       </c>
       <c r="G104" s="10">
         <v>283.2</v>
       </c>
       <c r="H104" s="10">
         <v>247.8</v>
       </c>
     </row>
     <row r="105" spans="1:8" outlineLevel="3">
       <c r="A105" s="15">
         <v>6</v>
       </c>
       <c r="B105" s="6" t="s">
         <v>210</v>
       </c>
       <c r="C105" s="7" t="s">
         <v>211</v>
       </c>
       <c r="D105" s="5">
-        <v>22.45</v>
+        <v>8.81</v>
       </c>
       <c r="E105" s="10">
         <v>346.0</v>
       </c>
       <c r="F105" s="10">
         <v>311.4</v>
       </c>
       <c r="G105" s="10">
         <v>276.8</v>
       </c>
       <c r="H105" s="10">
         <v>242.2</v>
       </c>
     </row>
     <row r="106" spans="1:8" outlineLevel="3">
       <c r="A106" s="15">
         <v>7</v>
       </c>
       <c r="B106" s="6" t="s">
         <v>212</v>
       </c>
       <c r="C106" s="7" t="s">
         <v>213</v>
       </c>
       <c r="D106" s="5">
-        <v>187.0</v>
+        <v>303.0</v>
       </c>
       <c r="E106" s="10">
         <v>384.0</v>
       </c>
       <c r="F106" s="10">
         <v>345.6</v>
       </c>
       <c r="G106" s="10">
         <v>307.2</v>
       </c>
       <c r="H106" s="10">
         <v>268.8</v>
       </c>
     </row>
     <row r="107" spans="1:8" outlineLevel="3">
       <c r="A107" s="15">
         <v>8</v>
       </c>
       <c r="B107" s="6" t="s">
         <v>214</v>
       </c>
       <c r="C107" s="7" t="s">
         <v>215</v>
       </c>
       <c r="D107" s="5">
@@ -5650,103 +5656,103 @@
       </c>
       <c r="E107" s="10">
         <v>0.0</v>
       </c>
       <c r="F107" s="10">
         <v>0.0</v>
       </c>
       <c r="G107" s="10">
         <v>0.0</v>
       </c>
       <c r="H107" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="108" spans="1:8" outlineLevel="3">
       <c r="A108" s="15">
         <v>9</v>
       </c>
       <c r="B108" s="6" t="s">
         <v>216</v>
       </c>
       <c r="C108" s="7" t="s">
         <v>217</v>
       </c>
       <c r="D108" s="5">
-        <v>115.14</v>
+        <v>94.51</v>
       </c>
       <c r="E108" s="10">
-        <v>354.0</v>
+        <v>358.0</v>
       </c>
       <c r="F108" s="10">
-        <v>318.6</v>
+        <v>322.2</v>
       </c>
       <c r="G108" s="10">
-        <v>283.2</v>
+        <v>286.4</v>
       </c>
       <c r="H108" s="10">
-        <v>247.8</v>
+        <v>250.6</v>
       </c>
     </row>
     <row r="109" spans="1:8" outlineLevel="3">
       <c r="A109" s="15">
         <v>10</v>
       </c>
       <c r="B109" s="6" t="s">
         <v>218</v>
       </c>
       <c r="C109" s="7" t="s">
         <v>219</v>
       </c>
       <c r="D109" s="5">
-        <v>128.56</v>
+        <v>152.48</v>
       </c>
       <c r="E109" s="10">
         <v>856.0</v>
       </c>
       <c r="F109" s="10">
         <v>770.4</v>
       </c>
       <c r="G109" s="10">
         <v>684.8</v>
       </c>
       <c r="H109" s="10">
         <v>599.2</v>
       </c>
     </row>
     <row r="110" spans="1:8" outlineLevel="3">
       <c r="A110" s="15">
         <v>11</v>
       </c>
       <c r="B110" s="6" t="s">
         <v>220</v>
       </c>
       <c r="C110" s="7" t="s">
         <v>221</v>
       </c>
       <c r="D110" s="5">
-        <v>217.0</v>
+        <v>122.0</v>
       </c>
       <c r="E110" s="10">
         <v>552.0</v>
       </c>
       <c r="F110" s="10">
         <v>496.8</v>
       </c>
       <c r="G110" s="10">
         <v>441.6</v>
       </c>
       <c r="H110" s="10">
         <v>386.4</v>
       </c>
     </row>
     <row r="111" spans="1:8" outlineLevel="3">
       <c r="A111" s="15">
         <v>12</v>
       </c>
       <c r="B111" s="6" t="s">
         <v>222</v>
       </c>
       <c r="C111" s="7" t="s">
         <v>223</v>
       </c>
       <c r="D111" s="5">
@@ -5780,51 +5786,51 @@
       </c>
       <c r="E112" s="10">
         <v>0.0</v>
       </c>
       <c r="F112" s="10">
         <v>0.0</v>
       </c>
       <c r="G112" s="10">
         <v>0.0</v>
       </c>
       <c r="H112" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="113" spans="1:8" outlineLevel="3">
       <c r="A113" s="15">
         <v>14</v>
       </c>
       <c r="B113" s="6" t="s">
         <v>226</v>
       </c>
       <c r="C113" s="7" t="s">
         <v>227</v>
       </c>
       <c r="D113" s="5">
-        <v>124.0</v>
+        <v>204.0</v>
       </c>
       <c r="E113" s="10">
         <v>516.0</v>
       </c>
       <c r="F113" s="10">
         <v>464.4</v>
       </c>
       <c r="G113" s="10">
         <v>412.8</v>
       </c>
       <c r="H113" s="10">
         <v>361.2</v>
       </c>
     </row>
     <row r="114" spans="1:8" outlineLevel="3">
       <c r="A114" s="15">
         <v>15</v>
       </c>
       <c r="B114" s="6" t="s">
         <v>228</v>
       </c>
       <c r="C114" s="7" t="s">
         <v>229</v>
       </c>
       <c r="D114" s="5">
@@ -5832,103 +5838,103 @@
       </c>
       <c r="E114" s="10">
         <v>216.0</v>
       </c>
       <c r="F114" s="10">
         <v>194.4</v>
       </c>
       <c r="G114" s="10">
         <v>172.8</v>
       </c>
       <c r="H114" s="10">
         <v>151.2</v>
       </c>
     </row>
     <row r="115" spans="1:8" outlineLevel="3">
       <c r="A115" s="15">
         <v>16</v>
       </c>
       <c r="B115" s="6" t="s">
         <v>230</v>
       </c>
       <c r="C115" s="7" t="s">
         <v>231</v>
       </c>
       <c r="D115" s="5">
-        <v>99.71</v>
+        <v>62.38</v>
       </c>
       <c r="E115" s="10">
         <v>836.0</v>
       </c>
       <c r="F115" s="10">
         <v>752.4</v>
       </c>
       <c r="G115" s="10">
         <v>668.8</v>
       </c>
       <c r="H115" s="10">
         <v>585.2</v>
       </c>
     </row>
     <row r="116" spans="1:8" outlineLevel="3">
       <c r="A116" s="15">
         <v>17</v>
       </c>
       <c r="B116" s="6" t="s">
         <v>232</v>
       </c>
       <c r="C116" s="7" t="s">
         <v>233</v>
       </c>
       <c r="D116" s="5">
-        <v>298.64</v>
+        <v>155.03</v>
       </c>
       <c r="E116" s="10">
-        <v>368.0</v>
+        <v>376.0</v>
       </c>
       <c r="F116" s="10">
-        <v>331.2</v>
+        <v>338.4</v>
       </c>
       <c r="G116" s="10">
-        <v>294.4</v>
+        <v>300.8</v>
       </c>
       <c r="H116" s="10">
-        <v>257.6</v>
+        <v>263.2</v>
       </c>
     </row>
     <row r="117" spans="1:8" outlineLevel="3">
       <c r="A117" s="15">
         <v>18</v>
       </c>
       <c r="B117" s="6" t="s">
         <v>234</v>
       </c>
       <c r="C117" s="7" t="s">
         <v>235</v>
       </c>
       <c r="D117" s="5">
-        <v>86.0</v>
+        <v>101.0</v>
       </c>
       <c r="E117" s="10">
         <v>364.0</v>
       </c>
       <c r="F117" s="10">
         <v>327.6</v>
       </c>
       <c r="G117" s="10">
         <v>291.2</v>
       </c>
       <c r="H117" s="10">
         <v>254.8</v>
       </c>
     </row>
     <row r="118" spans="1:8" outlineLevel="3">
       <c r="A118" s="15">
         <v>19</v>
       </c>
       <c r="B118" s="6" t="s">
         <v>236</v>
       </c>
       <c r="C118" s="7" t="s">
         <v>237</v>
       </c>
       <c r="D118" s="5">
@@ -5936,51 +5942,51 @@
       </c>
       <c r="E118" s="10">
         <v>0.0</v>
       </c>
       <c r="F118" s="10">
         <v>0.0</v>
       </c>
       <c r="G118" s="10">
         <v>0.0</v>
       </c>
       <c r="H118" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="119" spans="1:8" outlineLevel="3">
       <c r="A119" s="15">
         <v>20</v>
       </c>
       <c r="B119" s="6" t="s">
         <v>238</v>
       </c>
       <c r="C119" s="7" t="s">
         <v>239</v>
       </c>
       <c r="D119" s="5">
-        <v>159.69</v>
+        <v>185.02</v>
       </c>
       <c r="E119" s="10">
         <v>820.0</v>
       </c>
       <c r="F119" s="10">
         <v>738.0</v>
       </c>
       <c r="G119" s="10">
         <v>656.0</v>
       </c>
       <c r="H119" s="10">
         <v>574.0</v>
       </c>
     </row>
     <row r="120" spans="1:8" outlineLevel="3">
       <c r="A120" s="15">
         <v>21</v>
       </c>
       <c r="B120" s="6" t="s">
         <v>240</v>
       </c>
       <c r="C120" s="7" t="s">
         <v>241</v>
       </c>
       <c r="D120" s="5">
@@ -5988,103 +5994,103 @@
       </c>
       <c r="E120" s="10">
         <v>502.0</v>
       </c>
       <c r="F120" s="10">
         <v>451.8</v>
       </c>
       <c r="G120" s="10">
         <v>401.6</v>
       </c>
       <c r="H120" s="10">
         <v>351.4</v>
       </c>
     </row>
     <row r="121" spans="1:8" outlineLevel="3">
       <c r="A121" s="15">
         <v>22</v>
       </c>
       <c r="B121" s="6" t="s">
         <v>242</v>
       </c>
       <c r="C121" s="7" t="s">
         <v>243</v>
       </c>
       <c r="D121" s="5">
-        <v>23.84</v>
+        <v>0.36</v>
       </c>
       <c r="E121" s="10">
-        <v>374.0</v>
+        <v>388.0</v>
       </c>
       <c r="F121" s="10">
-        <v>336.6</v>
+        <v>349.2</v>
       </c>
       <c r="G121" s="10">
-        <v>299.2</v>
+        <v>310.4</v>
       </c>
       <c r="H121" s="10">
-        <v>261.8</v>
+        <v>271.6</v>
       </c>
     </row>
     <row r="122" spans="1:8" outlineLevel="3">
       <c r="A122" s="15">
         <v>23</v>
       </c>
       <c r="B122" s="6" t="s">
         <v>244</v>
       </c>
       <c r="C122" s="7" t="s">
         <v>245</v>
       </c>
       <c r="D122" s="5">
         <v>0.0</v>
       </c>
       <c r="E122" s="10">
         <v>502.0</v>
       </c>
       <c r="F122" s="10">
         <v>451.8</v>
       </c>
       <c r="G122" s="10">
         <v>401.6</v>
       </c>
       <c r="H122" s="10">
         <v>351.4</v>
       </c>
     </row>
     <row r="123" spans="1:8" outlineLevel="3">
       <c r="A123" s="15">
         <v>24</v>
       </c>
       <c r="B123" s="6" t="s">
         <v>246</v>
       </c>
       <c r="C123" s="7" t="s">
         <v>247</v>
       </c>
       <c r="D123" s="5">
-        <v>162.64</v>
+        <v>128.76</v>
       </c>
       <c r="E123" s="10">
         <v>874.0</v>
       </c>
       <c r="F123" s="10">
         <v>786.6</v>
       </c>
       <c r="G123" s="10">
         <v>699.2</v>
       </c>
       <c r="H123" s="10">
         <v>611.8</v>
       </c>
     </row>
     <row r="124" spans="1:8" outlineLevel="3">
       <c r="A124" s="15">
         <v>25</v>
       </c>
       <c r="B124" s="6" t="s">
         <v>248</v>
       </c>
       <c r="C124" s="7" t="s">
         <v>249</v>
       </c>
       <c r="D124" s="5">
@@ -6092,51 +6098,51 @@
       </c>
       <c r="E124" s="10">
         <v>276.0</v>
       </c>
       <c r="F124" s="10">
         <v>248.4</v>
       </c>
       <c r="G124" s="10">
         <v>220.8</v>
       </c>
       <c r="H124" s="10">
         <v>193.2</v>
       </c>
     </row>
     <row r="125" spans="1:8" outlineLevel="3">
       <c r="A125" s="15">
         <v>26</v>
       </c>
       <c r="B125" s="6" t="s">
         <v>250</v>
       </c>
       <c r="C125" s="7" t="s">
         <v>251</v>
       </c>
       <c r="D125" s="5">
-        <v>13.61</v>
+        <v>7.52</v>
       </c>
       <c r="E125" s="10">
         <v>368.0</v>
       </c>
       <c r="F125" s="10">
         <v>331.2</v>
       </c>
       <c r="G125" s="10">
         <v>294.4</v>
       </c>
       <c r="H125" s="10">
         <v>257.6</v>
       </c>
     </row>
     <row r="126" spans="1:8" outlineLevel="3">
       <c r="A126" s="15">
         <v>27</v>
       </c>
       <c r="B126" s="6" t="s">
         <v>252</v>
       </c>
       <c r="C126" s="7" t="s">
         <v>253</v>
       </c>
       <c r="D126" s="5">
@@ -6144,51 +6150,51 @@
       </c>
       <c r="E126" s="10">
         <v>0.0</v>
       </c>
       <c r="F126" s="10">
         <v>0.0</v>
       </c>
       <c r="G126" s="10">
         <v>0.0</v>
       </c>
       <c r="H126" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="127" spans="1:8" outlineLevel="3">
       <c r="A127" s="15">
         <v>28</v>
       </c>
       <c r="B127" s="6" t="s">
         <v>254</v>
       </c>
       <c r="C127" s="7" t="s">
         <v>255</v>
       </c>
       <c r="D127" s="5">
-        <v>91.67</v>
+        <v>11.26</v>
       </c>
       <c r="E127" s="10">
         <v>356.0</v>
       </c>
       <c r="F127" s="10">
         <v>320.4</v>
       </c>
       <c r="G127" s="10">
         <v>284.8</v>
       </c>
       <c r="H127" s="10">
         <v>249.2</v>
       </c>
     </row>
     <row r="128" spans="1:8" outlineLevel="3">
       <c r="A128" s="15">
         <v>29</v>
       </c>
       <c r="B128" s="6" t="s">
         <v>256</v>
       </c>
       <c r="C128" s="7" t="s">
         <v>257</v>
       </c>
       <c r="D128" s="5">
@@ -6196,77 +6202,77 @@
       </c>
       <c r="E128" s="10">
         <v>0.0</v>
       </c>
       <c r="F128" s="10">
         <v>0.0</v>
       </c>
       <c r="G128" s="10">
         <v>0.0</v>
       </c>
       <c r="H128" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="129" spans="1:8" outlineLevel="3">
       <c r="A129" s="15">
         <v>30</v>
       </c>
       <c r="B129" s="6" t="s">
         <v>258</v>
       </c>
       <c r="C129" s="7" t="s">
         <v>259</v>
       </c>
       <c r="D129" s="5">
-        <v>25.48</v>
+        <v>11.42</v>
       </c>
       <c r="E129" s="10">
         <v>424.0</v>
       </c>
       <c r="F129" s="10">
         <v>381.6</v>
       </c>
       <c r="G129" s="10">
         <v>339.2</v>
       </c>
       <c r="H129" s="10">
         <v>296.8</v>
       </c>
     </row>
     <row r="130" spans="1:8" outlineLevel="3">
       <c r="A130" s="15">
         <v>31</v>
       </c>
       <c r="B130" s="6" t="s">
         <v>260</v>
       </c>
       <c r="C130" s="7" t="s">
         <v>261</v>
       </c>
       <c r="D130" s="5">
-        <v>248.16</v>
+        <v>179.22</v>
       </c>
       <c r="E130" s="10">
         <v>348.0</v>
       </c>
       <c r="F130" s="10">
         <v>313.2</v>
       </c>
       <c r="G130" s="10">
         <v>278.4</v>
       </c>
       <c r="H130" s="10">
         <v>243.6</v>
       </c>
     </row>
     <row r="131" spans="1:8" outlineLevel="3">
       <c r="A131" s="15">
         <v>32</v>
       </c>
       <c r="B131" s="6" t="s">
         <v>262</v>
       </c>
       <c r="C131" s="7" t="s">
         <v>263</v>
       </c>
       <c r="D131" s="5">
@@ -6274,311 +6280,311 @@
       </c>
       <c r="E131" s="10">
         <v>526.0</v>
       </c>
       <c r="F131" s="10">
         <v>473.4</v>
       </c>
       <c r="G131" s="10">
         <v>420.8</v>
       </c>
       <c r="H131" s="10">
         <v>368.2</v>
       </c>
     </row>
     <row r="132" spans="1:8" outlineLevel="3">
       <c r="A132" s="15">
         <v>33</v>
       </c>
       <c r="B132" s="6" t="s">
         <v>264</v>
       </c>
       <c r="C132" s="7" t="s">
         <v>265</v>
       </c>
       <c r="D132" s="5">
-        <v>243.94</v>
+        <v>243.32</v>
       </c>
       <c r="E132" s="10">
         <v>636.0</v>
       </c>
       <c r="F132" s="10">
         <v>572.4</v>
       </c>
       <c r="G132" s="10">
         <v>508.8</v>
       </c>
       <c r="H132" s="10">
         <v>445.2</v>
       </c>
     </row>
     <row r="133" spans="1:8" outlineLevel="3">
       <c r="A133" s="15">
         <v>34</v>
       </c>
       <c r="B133" s="6" t="s">
         <v>266</v>
       </c>
       <c r="C133" s="7" t="s">
         <v>267</v>
       </c>
       <c r="D133" s="5">
-        <v>19.0</v>
+        <v>18.0</v>
       </c>
       <c r="E133" s="10">
         <v>502.0</v>
       </c>
       <c r="F133" s="10">
         <v>451.8</v>
       </c>
       <c r="G133" s="10">
         <v>401.6</v>
       </c>
       <c r="H133" s="10">
         <v>351.4</v>
       </c>
     </row>
     <row r="134" spans="1:8" outlineLevel="3">
       <c r="A134" s="15">
         <v>35</v>
       </c>
       <c r="B134" s="6" t="s">
         <v>268</v>
       </c>
       <c r="C134" s="7" t="s">
         <v>269</v>
       </c>
       <c r="D134" s="5">
-        <v>499.66</v>
+        <v>575.22</v>
       </c>
       <c r="E134" s="10">
         <v>424.0</v>
       </c>
       <c r="F134" s="10">
         <v>381.6</v>
       </c>
       <c r="G134" s="10">
         <v>339.2</v>
       </c>
       <c r="H134" s="10">
         <v>296.8</v>
       </c>
     </row>
     <row r="135" spans="1:8" outlineLevel="3">
       <c r="A135" s="15">
         <v>36</v>
       </c>
       <c r="B135" s="6" t="s">
         <v>270</v>
       </c>
       <c r="C135" s="7" t="s">
         <v>271</v>
       </c>
       <c r="D135" s="5">
-        <v>1127.3</v>
+        <v>628.58</v>
       </c>
       <c r="E135" s="10">
         <v>778.0</v>
       </c>
       <c r="F135" s="10">
         <v>700.2</v>
       </c>
       <c r="G135" s="10">
         <v>622.4</v>
       </c>
       <c r="H135" s="10">
         <v>544.6</v>
       </c>
     </row>
     <row r="136" spans="1:8" outlineLevel="3">
       <c r="A136" s="15">
         <v>37</v>
       </c>
       <c r="B136" s="6" t="s">
         <v>272</v>
       </c>
       <c r="C136" s="7" t="s">
         <v>273</v>
       </c>
       <c r="D136" s="5">
-        <v>253.0</v>
+        <v>120.0</v>
       </c>
       <c r="E136" s="10">
         <v>364.0</v>
       </c>
       <c r="F136" s="10">
         <v>327.6</v>
       </c>
       <c r="G136" s="10">
         <v>291.2</v>
       </c>
       <c r="H136" s="10">
         <v>254.8</v>
       </c>
     </row>
     <row r="137" spans="1:8" outlineLevel="3">
       <c r="A137" s="15">
         <v>38</v>
       </c>
       <c r="B137" s="6" t="s">
         <v>274</v>
       </c>
       <c r="C137" s="7" t="s">
         <v>275</v>
       </c>
       <c r="D137" s="5">
-        <v>83.29</v>
+        <v>78.79</v>
       </c>
       <c r="E137" s="10">
         <v>824.0</v>
       </c>
       <c r="F137" s="10">
         <v>741.6</v>
       </c>
       <c r="G137" s="10">
         <v>659.2</v>
       </c>
       <c r="H137" s="10">
         <v>576.8</v>
       </c>
     </row>
     <row r="138" spans="1:8" outlineLevel="3">
       <c r="A138" s="15">
         <v>39</v>
       </c>
       <c r="B138" s="6" t="s">
         <v>276</v>
       </c>
       <c r="C138" s="7" t="s">
         <v>277</v>
       </c>
       <c r="D138" s="5">
-        <v>80.0</v>
+        <v>65.0</v>
       </c>
       <c r="E138" s="10">
         <v>364.0</v>
       </c>
       <c r="F138" s="10">
         <v>327.6</v>
       </c>
       <c r="G138" s="10">
         <v>291.2</v>
       </c>
       <c r="H138" s="10">
         <v>254.8</v>
       </c>
     </row>
     <row r="139" spans="1:8" outlineLevel="3">
       <c r="A139" s="15">
         <v>40</v>
       </c>
       <c r="B139" s="6" t="s">
         <v>278</v>
       </c>
       <c r="C139" s="7" t="s">
         <v>279</v>
       </c>
       <c r="D139" s="5">
-        <v>392.88</v>
+        <v>624.18</v>
       </c>
       <c r="E139" s="10">
         <v>650.0</v>
       </c>
       <c r="F139" s="10">
         <v>585.0</v>
       </c>
       <c r="G139" s="10">
         <v>520.0</v>
       </c>
       <c r="H139" s="10">
         <v>455.0</v>
       </c>
     </row>
     <row r="140" spans="1:8" outlineLevel="3">
       <c r="A140" s="15">
         <v>41</v>
       </c>
       <c r="B140" s="6" t="s">
         <v>280</v>
       </c>
       <c r="C140" s="7" t="s">
         <v>281</v>
       </c>
       <c r="D140" s="5">
-        <v>199.0</v>
+        <v>60.0</v>
       </c>
       <c r="E140" s="10">
         <v>364.0</v>
       </c>
       <c r="F140" s="10">
         <v>327.6</v>
       </c>
       <c r="G140" s="10">
         <v>291.2</v>
       </c>
       <c r="H140" s="10">
         <v>254.8</v>
       </c>
     </row>
     <row r="141" spans="1:8" outlineLevel="3">
       <c r="A141" s="15">
         <v>42</v>
       </c>
       <c r="B141" s="6" t="s">
         <v>282</v>
       </c>
       <c r="C141" s="7" t="s">
         <v>283</v>
       </c>
       <c r="D141" s="5">
-        <v>656.03</v>
+        <v>643.59</v>
       </c>
       <c r="E141" s="10">
         <v>650.0</v>
       </c>
       <c r="F141" s="10">
         <v>585.0</v>
       </c>
       <c r="G141" s="10">
         <v>520.0</v>
       </c>
       <c r="H141" s="10">
         <v>455.0</v>
       </c>
     </row>
     <row r="142" spans="1:8" outlineLevel="3">
       <c r="A142" s="15">
         <v>43</v>
       </c>
       <c r="B142" s="6" t="s">
         <v>284</v>
       </c>
       <c r="C142" s="7" t="s">
         <v>285</v>
       </c>
       <c r="D142" s="5">
-        <v>100.0</v>
+        <v>123.0</v>
       </c>
       <c r="E142" s="10">
         <v>364.0</v>
       </c>
       <c r="F142" s="10">
         <v>327.6</v>
       </c>
       <c r="G142" s="10">
         <v>291.2</v>
       </c>
       <c r="H142" s="10">
         <v>254.8</v>
       </c>
     </row>
     <row r="143" spans="1:8" outlineLevel="3">
       <c r="A143" s="15">
         <v>44</v>
       </c>
       <c r="B143" s="6" t="s">
         <v>286</v>
       </c>
       <c r="C143" s="7" t="s">
         <v>287</v>
       </c>
       <c r="D143" s="5">
@@ -6586,51 +6592,51 @@
       </c>
       <c r="E143" s="10">
         <v>288.0</v>
       </c>
       <c r="F143" s="10">
         <v>259.2</v>
       </c>
       <c r="G143" s="10">
         <v>230.4</v>
       </c>
       <c r="H143" s="10">
         <v>201.6</v>
       </c>
     </row>
     <row r="144" spans="1:8" outlineLevel="3">
       <c r="A144" s="15">
         <v>45</v>
       </c>
       <c r="B144" s="6" t="s">
         <v>288</v>
       </c>
       <c r="C144" s="7" t="s">
         <v>289</v>
       </c>
       <c r="D144" s="5">
-        <v>18.35</v>
+        <v>162.94</v>
       </c>
       <c r="E144" s="10">
         <v>844.0</v>
       </c>
       <c r="F144" s="10">
         <v>759.6</v>
       </c>
       <c r="G144" s="10">
         <v>675.2</v>
       </c>
       <c r="H144" s="10">
         <v>590.8</v>
       </c>
     </row>
     <row r="145" spans="1:8" outlineLevel="3">
       <c r="A145" s="15">
         <v>46</v>
       </c>
       <c r="B145" s="6" t="s">
         <v>290</v>
       </c>
       <c r="C145" s="7" t="s">
         <v>291</v>
       </c>
       <c r="D145" s="5">
@@ -6664,51 +6670,51 @@
       </c>
       <c r="E146" s="10">
         <v>384.0</v>
       </c>
       <c r="F146" s="10">
         <v>345.6</v>
       </c>
       <c r="G146" s="10">
         <v>307.2</v>
       </c>
       <c r="H146" s="10">
         <v>268.8</v>
       </c>
     </row>
     <row r="147" spans="1:8" outlineLevel="3">
       <c r="A147" s="15">
         <v>48</v>
       </c>
       <c r="B147" s="6" t="s">
         <v>294</v>
       </c>
       <c r="C147" s="7" t="s">
         <v>295</v>
       </c>
       <c r="D147" s="5">
-        <v>185.79</v>
+        <v>30.4</v>
       </c>
       <c r="E147" s="10">
         <v>1088.0</v>
       </c>
       <c r="F147" s="10">
         <v>979.2</v>
       </c>
       <c r="G147" s="10">
         <v>870.4</v>
       </c>
       <c r="H147" s="10">
         <v>761.6</v>
       </c>
     </row>
     <row r="148" spans="1:8" outlineLevel="3">
       <c r="A148" s="15">
         <v>49</v>
       </c>
       <c r="B148" s="6" t="s">
         <v>296</v>
       </c>
       <c r="C148" s="7" t="s">
         <v>297</v>
       </c>
       <c r="D148" s="5">
@@ -6716,63 +6722,63 @@
       </c>
       <c r="E148" s="10">
         <v>0.0</v>
       </c>
       <c r="F148" s="10">
         <v>0.0</v>
       </c>
       <c r="G148" s="10">
         <v>0.0</v>
       </c>
       <c r="H148" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="149" spans="1:8" outlineLevel="3">
       <c r="A149" s="15">
         <v>50</v>
       </c>
       <c r="B149" s="6" t="s">
         <v>298</v>
       </c>
       <c r="C149" s="7" t="s">
         <v>299</v>
       </c>
       <c r="D149" s="5">
-        <v>97.16</v>
+        <v>69.98</v>
       </c>
       <c r="E149" s="10">
-        <v>408.0</v>
+        <v>434.0</v>
       </c>
       <c r="F149" s="10">
-        <v>367.2</v>
+        <v>390.6</v>
       </c>
       <c r="G149" s="10">
-        <v>326.4</v>
+        <v>347.2</v>
       </c>
       <c r="H149" s="10">
-        <v>285.6</v>
+        <v>303.8</v>
       </c>
     </row>
     <row r="150" spans="1:8" outlineLevel="3">
       <c r="A150" s="15">
         <v>51</v>
       </c>
       <c r="B150" s="6" t="s">
         <v>300</v>
       </c>
       <c r="C150" s="7" t="s">
         <v>301</v>
       </c>
       <c r="D150" s="5">
         <v>0.0</v>
       </c>
       <c r="E150" s="10">
         <v>432.0</v>
       </c>
       <c r="F150" s="10">
         <v>388.8</v>
       </c>
       <c r="G150" s="10">
         <v>345.6</v>
       </c>
       <c r="H150" s="10">
@@ -6872,51 +6878,51 @@
       </c>
       <c r="E154" s="10">
         <v>544.0</v>
       </c>
       <c r="F154" s="10">
         <v>489.6</v>
       </c>
       <c r="G154" s="10">
         <v>435.2</v>
       </c>
       <c r="H154" s="10">
         <v>380.8</v>
       </c>
     </row>
     <row r="155" spans="1:8" outlineLevel="3">
       <c r="A155" s="15">
         <v>56</v>
       </c>
       <c r="B155" s="6" t="s">
         <v>310</v>
       </c>
       <c r="C155" s="7" t="s">
         <v>311</v>
       </c>
       <c r="D155" s="5">
-        <v>40.91</v>
+        <v>55.08</v>
       </c>
       <c r="E155" s="10">
         <v>362.0</v>
       </c>
       <c r="F155" s="10">
         <v>325.8</v>
       </c>
       <c r="G155" s="10">
         <v>289.6</v>
       </c>
       <c r="H155" s="10">
         <v>253.4</v>
       </c>
     </row>
     <row r="156" spans="1:8" outlineLevel="3">
       <c r="A156" s="15">
         <v>57</v>
       </c>
       <c r="B156" s="6" t="s">
         <v>312</v>
       </c>
       <c r="C156" s="7" t="s">
         <v>313</v>
       </c>
       <c r="D156" s="5">
@@ -6924,115 +6930,115 @@
       </c>
       <c r="E156" s="10">
         <v>372.0</v>
       </c>
       <c r="F156" s="10">
         <v>334.8</v>
       </c>
       <c r="G156" s="10">
         <v>297.6</v>
       </c>
       <c r="H156" s="10">
         <v>260.4</v>
       </c>
     </row>
     <row r="157" spans="1:8" outlineLevel="3">
       <c r="A157" s="15">
         <v>58</v>
       </c>
       <c r="B157" s="6" t="s">
         <v>314</v>
       </c>
       <c r="C157" s="7" t="s">
         <v>315</v>
       </c>
       <c r="D157" s="5">
-        <v>60.68</v>
+        <v>93.68</v>
       </c>
       <c r="E157" s="10">
-        <v>362.0</v>
+        <v>352.0</v>
       </c>
       <c r="F157" s="10">
-        <v>325.8</v>
+        <v>316.8</v>
       </c>
       <c r="G157" s="10">
-        <v>289.6</v>
+        <v>281.6</v>
       </c>
       <c r="H157" s="10">
-        <v>253.4</v>
+        <v>246.4</v>
       </c>
     </row>
     <row r="158" spans="1:8" outlineLevel="3">
       <c r="A158" s="15">
         <v>59</v>
       </c>
       <c r="B158" s="6" t="s">
         <v>316</v>
       </c>
       <c r="C158" s="7" t="s">
         <v>317</v>
       </c>
       <c r="D158" s="5">
         <v>0.0</v>
       </c>
       <c r="E158" s="10">
         <v>518.0</v>
       </c>
       <c r="F158" s="10">
         <v>466.2</v>
       </c>
       <c r="G158" s="10">
         <v>414.4</v>
       </c>
       <c r="H158" s="10">
         <v>362.6</v>
       </c>
     </row>
     <row r="159" spans="1:8" outlineLevel="3">
       <c r="A159" s="15">
         <v>60</v>
       </c>
       <c r="B159" s="6" t="s">
         <v>318</v>
       </c>
       <c r="C159" s="7" t="s">
         <v>319</v>
       </c>
       <c r="D159" s="5">
-        <v>920.06</v>
+        <v>261.06</v>
       </c>
       <c r="E159" s="10">
-        <v>362.0</v>
+        <v>352.0</v>
       </c>
       <c r="F159" s="10">
-        <v>325.8</v>
+        <v>316.8</v>
       </c>
       <c r="G159" s="10">
-        <v>289.6</v>
+        <v>281.6</v>
       </c>
       <c r="H159" s="10">
-        <v>253.4</v>
+        <v>246.4</v>
       </c>
     </row>
     <row r="160" spans="1:8" outlineLevel="3">
       <c r="A160" s="15">
         <v>61</v>
       </c>
       <c r="B160" s="6" t="s">
         <v>320</v>
       </c>
       <c r="C160" s="7" t="s">
         <v>321</v>
       </c>
       <c r="D160" s="5">
         <v>0.0</v>
       </c>
       <c r="E160" s="10">
         <v>570.0</v>
       </c>
       <c r="F160" s="10">
         <v>513.0</v>
       </c>
       <c r="G160" s="10">
         <v>456.0</v>
       </c>
       <c r="H160" s="10">
@@ -7054,129 +7060,129 @@
       </c>
       <c r="E161" s="10">
         <v>1086.0</v>
       </c>
       <c r="F161" s="10">
         <v>977.4</v>
       </c>
       <c r="G161" s="10">
         <v>868.8</v>
       </c>
       <c r="H161" s="10">
         <v>760.2</v>
       </c>
     </row>
     <row r="162" spans="1:8" outlineLevel="3">
       <c r="A162" s="15">
         <v>63</v>
       </c>
       <c r="B162" s="6" t="s">
         <v>324</v>
       </c>
       <c r="C162" s="7" t="s">
         <v>325</v>
       </c>
       <c r="D162" s="5">
-        <v>26.19</v>
+        <v>40.42</v>
       </c>
       <c r="E162" s="10">
         <v>1164.0</v>
       </c>
       <c r="F162" s="10">
         <v>1047.6</v>
       </c>
       <c r="G162" s="10">
         <v>931.2</v>
       </c>
       <c r="H162" s="10">
         <v>814.8</v>
       </c>
     </row>
     <row r="163" spans="1:8" outlineLevel="3">
       <c r="A163" s="15">
         <v>64</v>
       </c>
       <c r="B163" s="6" t="s">
         <v>326</v>
       </c>
       <c r="C163" s="7" t="s">
         <v>327</v>
       </c>
       <c r="D163" s="5">
-        <v>346.24</v>
+        <v>137.01</v>
       </c>
       <c r="E163" s="10">
-        <v>378.0</v>
+        <v>362.0</v>
       </c>
       <c r="F163" s="10">
-        <v>340.2</v>
+        <v>325.8</v>
       </c>
       <c r="G163" s="10">
-        <v>302.4</v>
+        <v>289.6</v>
       </c>
       <c r="H163" s="10">
-        <v>264.6</v>
+        <v>253.4</v>
       </c>
     </row>
     <row r="164" spans="1:8" outlineLevel="3">
       <c r="A164" s="15">
         <v>65</v>
       </c>
       <c r="B164" s="6" t="s">
         <v>328</v>
       </c>
       <c r="C164" s="7" t="s">
         <v>329</v>
       </c>
       <c r="D164" s="5">
-        <v>132.0</v>
+        <v>88.0</v>
       </c>
       <c r="E164" s="10">
         <v>404.0</v>
       </c>
       <c r="F164" s="10">
         <v>363.6</v>
       </c>
       <c r="G164" s="10">
         <v>323.2</v>
       </c>
       <c r="H164" s="10">
         <v>282.8</v>
       </c>
     </row>
     <row r="165" spans="1:8" outlineLevel="3">
       <c r="A165" s="15">
         <v>66</v>
       </c>
       <c r="B165" s="6" t="s">
         <v>330</v>
       </c>
       <c r="C165" s="7" t="s">
         <v>331</v>
       </c>
       <c r="D165" s="5">
-        <v>125.78</v>
+        <v>87.77</v>
       </c>
       <c r="E165" s="10">
         <v>378.0</v>
       </c>
       <c r="F165" s="10">
         <v>340.2</v>
       </c>
       <c r="G165" s="10">
         <v>302.4</v>
       </c>
       <c r="H165" s="10">
         <v>264.6</v>
       </c>
     </row>
     <row r="166" spans="1:8" outlineLevel="3">
       <c r="A166" s="15">
         <v>67</v>
       </c>
       <c r="B166" s="6" t="s">
         <v>332</v>
       </c>
       <c r="C166" s="7" t="s">
         <v>333</v>
       </c>
       <c r="D166" s="5">
@@ -7184,51 +7190,51 @@
       </c>
       <c r="E166" s="10">
         <v>404.0</v>
       </c>
       <c r="F166" s="10">
         <v>363.6</v>
       </c>
       <c r="G166" s="10">
         <v>323.2</v>
       </c>
       <c r="H166" s="10">
         <v>282.8</v>
       </c>
     </row>
     <row r="167" spans="1:8" outlineLevel="3">
       <c r="A167" s="15">
         <v>68</v>
       </c>
       <c r="B167" s="6" t="s">
         <v>334</v>
       </c>
       <c r="C167" s="7" t="s">
         <v>335</v>
       </c>
       <c r="D167" s="5">
-        <v>77.76</v>
+        <v>68.56</v>
       </c>
       <c r="E167" s="10">
         <v>440.0</v>
       </c>
       <c r="F167" s="10">
         <v>396.0</v>
       </c>
       <c r="G167" s="10">
         <v>352.0</v>
       </c>
       <c r="H167" s="10">
         <v>308.0</v>
       </c>
     </row>
     <row r="168" spans="1:8" outlineLevel="3">
       <c r="A168" s="15">
         <v>69</v>
       </c>
       <c r="B168" s="6" t="s">
         <v>336</v>
       </c>
       <c r="C168" s="7" t="s">
         <v>337</v>
       </c>
       <c r="D168" s="5">
@@ -7236,51 +7242,51 @@
       </c>
       <c r="E168" s="10">
         <v>0.0</v>
       </c>
       <c r="F168" s="10">
         <v>0.0</v>
       </c>
       <c r="G168" s="10">
         <v>0.0</v>
       </c>
       <c r="H168" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="169" spans="1:8" outlineLevel="3">
       <c r="A169" s="15">
         <v>70</v>
       </c>
       <c r="B169" s="6" t="s">
         <v>338</v>
       </c>
       <c r="C169" s="7" t="s">
         <v>339</v>
       </c>
       <c r="D169" s="5">
-        <v>88.99</v>
+        <v>82.98</v>
       </c>
       <c r="E169" s="10">
         <v>1194.0</v>
       </c>
       <c r="F169" s="10">
         <v>1074.6</v>
       </c>
       <c r="G169" s="10">
         <v>955.2</v>
       </c>
       <c r="H169" s="10">
         <v>835.8</v>
       </c>
     </row>
     <row r="170" spans="1:8" outlineLevel="3">
       <c r="A170" s="15">
         <v>71</v>
       </c>
       <c r="B170" s="6" t="s">
         <v>340</v>
       </c>
       <c r="C170" s="7" t="s">
         <v>341</v>
       </c>
       <c r="D170" s="5">
@@ -7314,103 +7320,103 @@
       </c>
       <c r="E171" s="10">
         <v>746.0</v>
       </c>
       <c r="F171" s="10">
         <v>671.4</v>
       </c>
       <c r="G171" s="10">
         <v>596.8</v>
       </c>
       <c r="H171" s="10">
         <v>522.2</v>
       </c>
     </row>
     <row r="172" spans="1:8" outlineLevel="3">
       <c r="A172" s="15">
         <v>73</v>
       </c>
       <c r="B172" s="6" t="s">
         <v>344</v>
       </c>
       <c r="C172" s="7" t="s">
         <v>345</v>
       </c>
       <c r="D172" s="5">
-        <v>106.0</v>
+        <v>192.0</v>
       </c>
       <c r="E172" s="10">
         <v>404.0</v>
       </c>
       <c r="F172" s="10">
         <v>363.6</v>
       </c>
       <c r="G172" s="10">
         <v>323.2</v>
       </c>
       <c r="H172" s="10">
         <v>282.8</v>
       </c>
     </row>
     <row r="173" spans="1:8" outlineLevel="3">
       <c r="A173" s="15">
         <v>74</v>
       </c>
       <c r="B173" s="6" t="s">
         <v>346</v>
       </c>
       <c r="C173" s="7" t="s">
         <v>347</v>
       </c>
       <c r="D173" s="5">
-        <v>7.43</v>
+        <v>1.68</v>
       </c>
       <c r="E173" s="10">
         <v>886.0</v>
       </c>
       <c r="F173" s="10">
         <v>797.4</v>
       </c>
       <c r="G173" s="10">
         <v>708.8</v>
       </c>
       <c r="H173" s="10">
         <v>620.2</v>
       </c>
     </row>
     <row r="174" spans="1:8" outlineLevel="3">
       <c r="A174" s="15">
         <v>75</v>
       </c>
       <c r="B174" s="6" t="s">
         <v>348</v>
       </c>
       <c r="C174" s="7" t="s">
         <v>349</v>
       </c>
       <c r="D174" s="5">
-        <v>5.95</v>
+        <v>0.6</v>
       </c>
       <c r="E174" s="10">
         <v>464.0</v>
       </c>
       <c r="F174" s="10">
         <v>417.6</v>
       </c>
       <c r="G174" s="10">
         <v>371.2</v>
       </c>
       <c r="H174" s="10">
         <v>324.8</v>
       </c>
     </row>
     <row r="175" spans="1:8" outlineLevel="3">
       <c r="A175" s="15">
         <v>76</v>
       </c>
       <c r="B175" s="6" t="s">
         <v>350</v>
       </c>
       <c r="C175" s="7" t="s">
         <v>351</v>
       </c>
       <c r="D175" s="5">
@@ -7470,51 +7476,51 @@
       </c>
       <c r="E177" s="10">
         <v>438.0</v>
       </c>
       <c r="F177" s="10">
         <v>394.2</v>
       </c>
       <c r="G177" s="10">
         <v>350.4</v>
       </c>
       <c r="H177" s="10">
         <v>306.6</v>
       </c>
     </row>
     <row r="178" spans="1:8" outlineLevel="3">
       <c r="A178" s="15">
         <v>79</v>
       </c>
       <c r="B178" s="6" t="s">
         <v>356</v>
       </c>
       <c r="C178" s="7" t="s">
         <v>357</v>
       </c>
       <c r="D178" s="5">
-        <v>14.03</v>
+        <v>41.71</v>
       </c>
       <c r="E178" s="10">
         <v>552.0</v>
       </c>
       <c r="F178" s="10">
         <v>496.8</v>
       </c>
       <c r="G178" s="10">
         <v>441.6</v>
       </c>
       <c r="H178" s="10">
         <v>386.4</v>
       </c>
     </row>
     <row r="179" spans="1:8" outlineLevel="3">
       <c r="A179" s="15">
         <v>80</v>
       </c>
       <c r="B179" s="6" t="s">
         <v>358</v>
       </c>
       <c r="C179" s="7" t="s">
         <v>359</v>
       </c>
       <c r="D179" s="5">
@@ -7522,103 +7528,103 @@
       </c>
       <c r="E179" s="10">
         <v>0.0</v>
       </c>
       <c r="F179" s="10">
         <v>0.0</v>
       </c>
       <c r="G179" s="10">
         <v>0.0</v>
       </c>
       <c r="H179" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="180" spans="1:8" outlineLevel="3">
       <c r="A180" s="15">
         <v>81</v>
       </c>
       <c r="B180" s="6" t="s">
         <v>360</v>
       </c>
       <c r="C180" s="7" t="s">
         <v>361</v>
       </c>
       <c r="D180" s="5">
-        <v>0.79</v>
+        <v>0.98</v>
       </c>
       <c r="E180" s="10">
         <v>250.0</v>
       </c>
       <c r="F180" s="10">
         <v>225.0</v>
       </c>
       <c r="G180" s="10">
         <v>200.0</v>
       </c>
       <c r="H180" s="10">
         <v>175.0</v>
       </c>
     </row>
     <row r="181" spans="1:8" outlineLevel="3">
       <c r="A181" s="15">
         <v>82</v>
       </c>
       <c r="B181" s="6" t="s">
         <v>362</v>
       </c>
       <c r="C181" s="7" t="s">
         <v>363</v>
       </c>
       <c r="D181" s="5">
-        <v>50.56</v>
+        <v>40.13</v>
       </c>
       <c r="E181" s="10">
         <v>636.0</v>
       </c>
       <c r="F181" s="10">
         <v>572.4</v>
       </c>
       <c r="G181" s="10">
         <v>508.8</v>
       </c>
       <c r="H181" s="10">
         <v>445.2</v>
       </c>
     </row>
     <row r="182" spans="1:8" outlineLevel="3">
       <c r="A182" s="15">
         <v>83</v>
       </c>
       <c r="B182" s="6" t="s">
         <v>364</v>
       </c>
       <c r="C182" s="7" t="s">
         <v>365</v>
       </c>
       <c r="D182" s="5">
-        <v>21.3</v>
+        <v>66.9</v>
       </c>
       <c r="E182" s="10">
         <v>346.0</v>
       </c>
       <c r="F182" s="10">
         <v>311.4</v>
       </c>
       <c r="G182" s="10">
         <v>276.8</v>
       </c>
       <c r="H182" s="10">
         <v>242.2</v>
       </c>
     </row>
     <row r="183" spans="1:8" outlineLevel="3">
       <c r="A183" s="15">
         <v>84</v>
       </c>
       <c r="B183" s="6" t="s">
         <v>366</v>
       </c>
       <c r="C183" s="7" t="s">
         <v>367</v>
       </c>
       <c r="D183" s="5">
@@ -7652,51 +7658,51 @@
       </c>
       <c r="E184" s="10">
         <v>148.0</v>
       </c>
       <c r="F184" s="10">
         <v>133.2</v>
       </c>
       <c r="G184" s="10">
         <v>118.4</v>
       </c>
       <c r="H184" s="10">
         <v>103.6</v>
       </c>
     </row>
     <row r="185" spans="1:8" outlineLevel="3">
       <c r="A185" s="15">
         <v>86</v>
       </c>
       <c r="B185" s="6" t="s">
         <v>370</v>
       </c>
       <c r="C185" s="7" t="s">
         <v>371</v>
       </c>
       <c r="D185" s="5">
-        <v>85.0</v>
+        <v>86.0</v>
       </c>
       <c r="E185" s="10">
         <v>464.0</v>
       </c>
       <c r="F185" s="10">
         <v>417.6</v>
       </c>
       <c r="G185" s="10">
         <v>371.2</v>
       </c>
       <c r="H185" s="10">
         <v>324.8</v>
       </c>
     </row>
     <row r="186" spans="1:8" outlineLevel="2">
       <c r="A186" s="14" t="s">
         <v>372</v>
       </c>
       <c r="B186" s="4"/>
       <c r="C186" s="4"/>
       <c r="D186" s="4"/>
       <c r="E186" s="9"/>
       <c r="F186" s="9"/>
       <c r="G186" s="9"/>
       <c r="H186" s="9"/>
@@ -7794,103 +7800,103 @@
       </c>
       <c r="E190" s="10">
         <v>0.0</v>
       </c>
       <c r="F190" s="10">
         <v>0.0</v>
       </c>
       <c r="G190" s="10">
         <v>0.0</v>
       </c>
       <c r="H190" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="191" spans="1:8" outlineLevel="3">
       <c r="A191" s="15">
         <v>5</v>
       </c>
       <c r="B191" s="6" t="s">
         <v>381</v>
       </c>
       <c r="C191" s="7" t="s">
         <v>382</v>
       </c>
       <c r="D191" s="5">
-        <v>1399.0</v>
+        <v>1335.0</v>
       </c>
       <c r="E191" s="10">
         <v>64.0</v>
       </c>
       <c r="F191" s="10">
         <v>57.6</v>
       </c>
       <c r="G191" s="10">
         <v>51.2</v>
       </c>
       <c r="H191" s="10">
         <v>44.8</v>
       </c>
     </row>
     <row r="192" spans="1:8" outlineLevel="3">
       <c r="A192" s="15">
         <v>6</v>
       </c>
       <c r="B192" s="6" t="s">
         <v>383</v>
       </c>
       <c r="C192" s="7" t="s">
         <v>384</v>
       </c>
       <c r="D192" s="5">
-        <v>833.0</v>
+        <v>921.0</v>
       </c>
       <c r="E192" s="10">
         <v>76.0</v>
       </c>
       <c r="F192" s="10">
         <v>68.4</v>
       </c>
       <c r="G192" s="10">
         <v>60.8</v>
       </c>
       <c r="H192" s="10">
         <v>53.2</v>
       </c>
     </row>
     <row r="193" spans="1:8" outlineLevel="3">
       <c r="A193" s="15">
         <v>7</v>
       </c>
       <c r="B193" s="6" t="s">
         <v>385</v>
       </c>
       <c r="C193" s="7" t="s">
         <v>386</v>
       </c>
       <c r="D193" s="5">
-        <v>1142.0</v>
+        <v>1154.0</v>
       </c>
       <c r="E193" s="10">
         <v>80.0</v>
       </c>
       <c r="F193" s="10">
         <v>72.0</v>
       </c>
       <c r="G193" s="10">
         <v>64.0</v>
       </c>
       <c r="H193" s="10">
         <v>56.0</v>
       </c>
     </row>
     <row r="194" spans="1:8" outlineLevel="3">
       <c r="A194" s="15">
         <v>8</v>
       </c>
       <c r="B194" s="6" t="s">
         <v>387</v>
       </c>
       <c r="C194" s="7" t="s">
         <v>388</v>
       </c>
       <c r="D194" s="5">
@@ -7950,207 +7956,207 @@
       </c>
       <c r="E196" s="10">
         <v>0.0</v>
       </c>
       <c r="F196" s="10">
         <v>0.0</v>
       </c>
       <c r="G196" s="10">
         <v>0.0</v>
       </c>
       <c r="H196" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="197" spans="1:8" outlineLevel="3">
       <c r="A197" s="15">
         <v>11</v>
       </c>
       <c r="B197" s="6" t="s">
         <v>393</v>
       </c>
       <c r="C197" s="7" t="s">
         <v>394</v>
       </c>
       <c r="D197" s="5">
-        <v>2317.0</v>
+        <v>1969.0</v>
       </c>
       <c r="E197" s="10">
         <v>140.0</v>
       </c>
       <c r="F197" s="10">
         <v>126.0</v>
       </c>
       <c r="G197" s="10">
         <v>112.0</v>
       </c>
       <c r="H197" s="10">
         <v>98.0</v>
       </c>
     </row>
     <row r="198" spans="1:8" outlineLevel="3">
       <c r="A198" s="15">
         <v>12</v>
       </c>
       <c r="B198" s="6" t="s">
         <v>395</v>
       </c>
       <c r="C198" s="7" t="s">
         <v>396</v>
       </c>
       <c r="D198" s="5">
-        <v>3222.0</v>
+        <v>2393.0</v>
       </c>
       <c r="E198" s="10">
         <v>148.0</v>
       </c>
       <c r="F198" s="10">
         <v>133.2</v>
       </c>
       <c r="G198" s="10">
         <v>118.4</v>
       </c>
       <c r="H198" s="10">
         <v>103.6</v>
       </c>
     </row>
     <row r="199" spans="1:8" outlineLevel="3">
       <c r="A199" s="15">
         <v>13</v>
       </c>
       <c r="B199" s="6" t="s">
         <v>397</v>
       </c>
       <c r="C199" s="7" t="s">
         <v>398</v>
       </c>
       <c r="D199" s="5">
-        <v>1399.0</v>
+        <v>666.0</v>
       </c>
       <c r="E199" s="10">
         <v>150.0</v>
       </c>
       <c r="F199" s="10">
         <v>135.0</v>
       </c>
       <c r="G199" s="10">
         <v>120.0</v>
       </c>
       <c r="H199" s="10">
         <v>105.0</v>
       </c>
     </row>
     <row r="200" spans="1:8" outlineLevel="3">
       <c r="A200" s="15">
         <v>14</v>
       </c>
       <c r="B200" s="6" t="s">
         <v>399</v>
       </c>
       <c r="C200" s="7" t="s">
         <v>400</v>
       </c>
       <c r="D200" s="5">
-        <v>2478.0</v>
+        <v>1820.0</v>
       </c>
       <c r="E200" s="10">
         <v>158.0</v>
       </c>
       <c r="F200" s="10">
         <v>142.2</v>
       </c>
       <c r="G200" s="10">
         <v>126.4</v>
       </c>
       <c r="H200" s="10">
         <v>110.6</v>
       </c>
     </row>
     <row r="201" spans="1:8" outlineLevel="3">
       <c r="A201" s="15">
         <v>15</v>
       </c>
       <c r="B201" s="6" t="s">
         <v>401</v>
       </c>
       <c r="C201" s="7" t="s">
         <v>402</v>
       </c>
       <c r="D201" s="5">
-        <v>9449.0</v>
+        <v>7930.0</v>
       </c>
       <c r="E201" s="10">
         <v>208.0</v>
       </c>
       <c r="F201" s="10">
         <v>187.2</v>
       </c>
       <c r="G201" s="10">
         <v>166.4</v>
       </c>
       <c r="H201" s="10">
         <v>145.6</v>
       </c>
     </row>
     <row r="202" spans="1:8" outlineLevel="3">
       <c r="A202" s="15">
         <v>16</v>
       </c>
       <c r="B202" s="6" t="s">
         <v>403</v>
       </c>
       <c r="C202" s="7" t="s">
         <v>404</v>
       </c>
       <c r="D202" s="5">
-        <v>204.0</v>
+        <v>263.0</v>
       </c>
       <c r="E202" s="10">
         <v>218.0</v>
       </c>
       <c r="F202" s="10">
         <v>196.2</v>
       </c>
       <c r="G202" s="10">
         <v>174.4</v>
       </c>
       <c r="H202" s="10">
         <v>152.6</v>
       </c>
     </row>
     <row r="203" spans="1:8" outlineLevel="3">
       <c r="A203" s="15">
         <v>17</v>
       </c>
       <c r="B203" s="6" t="s">
         <v>405</v>
       </c>
       <c r="C203" s="7" t="s">
         <v>406</v>
       </c>
       <c r="D203" s="5">
-        <v>466.0</v>
+        <v>306.0</v>
       </c>
       <c r="E203" s="10">
         <v>384.0</v>
       </c>
       <c r="F203" s="10">
         <v>345.6</v>
       </c>
       <c r="G203" s="10">
         <v>307.2</v>
       </c>
       <c r="H203" s="10">
         <v>268.8</v>
       </c>
     </row>
     <row r="204" spans="1:8" outlineLevel="3">
       <c r="A204" s="15">
         <v>18</v>
       </c>
       <c r="B204" s="6" t="s">
         <v>407</v>
       </c>
       <c r="C204" s="7" t="s">
         <v>408</v>
       </c>
       <c r="D204" s="5">
@@ -8210,155 +8216,155 @@
       </c>
       <c r="E206" s="10">
         <v>170.0</v>
       </c>
       <c r="F206" s="10">
         <v>153.0</v>
       </c>
       <c r="G206" s="10">
         <v>136.0</v>
       </c>
       <c r="H206" s="10">
         <v>119.0</v>
       </c>
     </row>
     <row r="207" spans="1:8" outlineLevel="3">
       <c r="A207" s="15">
         <v>21</v>
       </c>
       <c r="B207" s="6" t="s">
         <v>413</v>
       </c>
       <c r="C207" s="7" t="s">
         <v>414</v>
       </c>
       <c r="D207" s="5">
-        <v>502.0</v>
+        <v>126.0</v>
       </c>
       <c r="E207" s="10">
         <v>316.0</v>
       </c>
       <c r="F207" s="10">
         <v>284.4</v>
       </c>
       <c r="G207" s="10">
         <v>252.8</v>
       </c>
       <c r="H207" s="10">
         <v>221.2</v>
       </c>
     </row>
     <row r="208" spans="1:8" outlineLevel="3">
       <c r="A208" s="15">
         <v>22</v>
       </c>
       <c r="B208" s="6" t="s">
         <v>415</v>
       </c>
       <c r="C208" s="7" t="s">
         <v>416</v>
       </c>
       <c r="D208" s="5">
-        <v>2841.0</v>
+        <v>2099.0</v>
       </c>
       <c r="E208" s="10">
         <v>338.0</v>
       </c>
       <c r="F208" s="10">
         <v>304.2</v>
       </c>
       <c r="G208" s="10">
         <v>270.4</v>
       </c>
       <c r="H208" s="10">
         <v>236.6</v>
       </c>
     </row>
     <row r="209" spans="1:8" outlineLevel="3">
       <c r="A209" s="15">
         <v>23</v>
       </c>
       <c r="B209" s="6" t="s">
         <v>417</v>
       </c>
       <c r="C209" s="7" t="s">
         <v>418</v>
       </c>
       <c r="D209" s="5">
-        <v>1947.0</v>
+        <v>1391.0</v>
       </c>
       <c r="E209" s="10">
         <v>420.0</v>
       </c>
       <c r="F209" s="10">
         <v>378.0</v>
       </c>
       <c r="G209" s="10">
         <v>336.0</v>
       </c>
       <c r="H209" s="10">
         <v>294.0</v>
       </c>
     </row>
     <row r="210" spans="1:8" outlineLevel="3">
       <c r="A210" s="15">
         <v>24</v>
       </c>
       <c r="B210" s="6" t="s">
         <v>419</v>
       </c>
       <c r="C210" s="7" t="s">
         <v>420</v>
       </c>
       <c r="D210" s="5">
-        <v>1286.0</v>
+        <v>806.0</v>
       </c>
       <c r="E210" s="10">
-        <v>704.0</v>
+        <v>570.0</v>
       </c>
       <c r="F210" s="10">
-        <v>633.6</v>
+        <v>513.0</v>
       </c>
       <c r="G210" s="10">
-        <v>563.2</v>
+        <v>456.0</v>
       </c>
       <c r="H210" s="10">
-        <v>492.8</v>
+        <v>399.0</v>
       </c>
     </row>
     <row r="211" spans="1:8" outlineLevel="3">
       <c r="A211" s="15">
         <v>25</v>
       </c>
       <c r="B211" s="6" t="s">
         <v>421</v>
       </c>
       <c r="C211" s="7" t="s">
         <v>422</v>
       </c>
       <c r="D211" s="5">
-        <v>1367.0</v>
+        <v>1335.0</v>
       </c>
       <c r="E211" s="10">
         <v>596.0</v>
       </c>
       <c r="F211" s="10">
         <v>536.4</v>
       </c>
       <c r="G211" s="10">
         <v>476.8</v>
       </c>
       <c r="H211" s="10">
         <v>417.2</v>
       </c>
     </row>
     <row r="212" spans="1:8" outlineLevel="3">
       <c r="A212" s="15">
         <v>26</v>
       </c>
       <c r="B212" s="6" t="s">
         <v>423</v>
       </c>
       <c r="C212" s="7" t="s">
         <v>424</v>
       </c>
       <c r="D212" s="5">
@@ -8392,103 +8398,103 @@
       </c>
       <c r="E213" s="10">
         <v>244.0</v>
       </c>
       <c r="F213" s="10">
         <v>219.6</v>
       </c>
       <c r="G213" s="10">
         <v>195.2</v>
       </c>
       <c r="H213" s="10">
         <v>170.8</v>
       </c>
     </row>
     <row r="214" spans="1:8" outlineLevel="3">
       <c r="A214" s="15">
         <v>28</v>
       </c>
       <c r="B214" s="6" t="s">
         <v>427</v>
       </c>
       <c r="C214" s="7" t="s">
         <v>428</v>
       </c>
       <c r="D214" s="5">
-        <v>1612.0</v>
+        <v>1444.0</v>
       </c>
       <c r="E214" s="10">
-        <v>580.0</v>
+        <v>522.0</v>
       </c>
       <c r="F214" s="10">
-        <v>522.0</v>
+        <v>469.8</v>
       </c>
       <c r="G214" s="10">
-        <v>464.0</v>
+        <v>417.6</v>
       </c>
       <c r="H214" s="10">
-        <v>406.0</v>
+        <v>365.4</v>
       </c>
     </row>
     <row r="215" spans="1:8" outlineLevel="3">
       <c r="A215" s="15">
         <v>29</v>
       </c>
       <c r="B215" s="6" t="s">
         <v>429</v>
       </c>
       <c r="C215" s="7" t="s">
         <v>430</v>
       </c>
       <c r="D215" s="5">
         <v>0.0</v>
       </c>
       <c r="E215" s="10">
         <v>1100.0</v>
       </c>
       <c r="F215" s="10">
         <v>990.0</v>
       </c>
       <c r="G215" s="10">
         <v>880.0</v>
       </c>
       <c r="H215" s="10">
         <v>770.0</v>
       </c>
     </row>
     <row r="216" spans="1:8" outlineLevel="3">
       <c r="A216" s="15">
         <v>30</v>
       </c>
       <c r="B216" s="6" t="s">
         <v>431</v>
       </c>
       <c r="C216" s="7" t="s">
         <v>432</v>
       </c>
       <c r="D216" s="5">
-        <v>153.0</v>
+        <v>73.0</v>
       </c>
       <c r="E216" s="10">
         <v>1190.0</v>
       </c>
       <c r="F216" s="10">
         <v>1071.0</v>
       </c>
       <c r="G216" s="10">
         <v>952.0</v>
       </c>
       <c r="H216" s="10">
         <v>833.0</v>
       </c>
     </row>
     <row r="217" spans="1:8" outlineLevel="3">
       <c r="A217" s="15">
         <v>31</v>
       </c>
       <c r="B217" s="6" t="s">
         <v>433</v>
       </c>
       <c r="C217" s="7" t="s">
         <v>434</v>
       </c>
       <c r="D217" s="5">
@@ -8676,285 +8682,285 @@
       <c r="H224" s="9"/>
     </row>
     <row r="225" spans="1:8" outlineLevel="2">
       <c r="A225" s="14" t="s">
         <v>10</v>
       </c>
       <c r="B225" s="4"/>
       <c r="C225" s="4"/>
       <c r="D225" s="4"/>
       <c r="E225" s="9"/>
       <c r="F225" s="9"/>
       <c r="G225" s="9"/>
       <c r="H225" s="9"/>
     </row>
     <row r="226" spans="1:8" outlineLevel="3">
       <c r="A226" s="15">
         <v>1</v>
       </c>
       <c r="B226" s="6" t="s">
         <v>448</v>
       </c>
       <c r="C226" s="7" t="s">
         <v>449</v>
       </c>
       <c r="D226" s="5">
-        <v>32.0</v>
+        <v>29.0</v>
       </c>
       <c r="E226" s="10">
         <v>292.0</v>
       </c>
       <c r="F226" s="10">
         <v>262.8</v>
       </c>
       <c r="G226" s="10">
         <v>233.6</v>
       </c>
       <c r="H226" s="10">
         <v>204.4</v>
       </c>
     </row>
     <row r="227" spans="1:8" outlineLevel="3">
       <c r="A227" s="15">
         <v>2</v>
       </c>
       <c r="B227" s="6" t="s">
         <v>450</v>
       </c>
       <c r="C227" s="7" t="s">
         <v>451</v>
       </c>
       <c r="D227" s="5">
-        <v>150.1</v>
+        <v>100.0</v>
       </c>
       <c r="E227" s="10">
         <v>332.0</v>
       </c>
       <c r="F227" s="10">
         <v>298.8</v>
       </c>
       <c r="G227" s="10">
         <v>265.6</v>
       </c>
       <c r="H227" s="10">
         <v>232.4</v>
       </c>
     </row>
     <row r="228" spans="1:8" outlineLevel="3">
       <c r="A228" s="15">
         <v>3</v>
       </c>
       <c r="B228" s="6" t="s">
         <v>452</v>
       </c>
       <c r="C228" s="7" t="s">
         <v>453</v>
       </c>
       <c r="D228" s="5">
-        <v>100.0</v>
+        <v>195.0</v>
       </c>
       <c r="E228" s="10">
         <v>422.0</v>
       </c>
       <c r="F228" s="10">
         <v>379.8</v>
       </c>
       <c r="G228" s="10">
         <v>337.6</v>
       </c>
       <c r="H228" s="10">
         <v>295.4</v>
       </c>
     </row>
     <row r="229" spans="1:8" outlineLevel="3">
       <c r="A229" s="15">
         <v>4</v>
       </c>
       <c r="B229" s="6" t="s">
         <v>454</v>
       </c>
       <c r="C229" s="7" t="s">
         <v>455</v>
       </c>
       <c r="D229" s="5">
-        <v>813.3</v>
+        <v>509.0</v>
       </c>
       <c r="E229" s="10">
-        <v>316.0</v>
+        <v>374.0</v>
       </c>
       <c r="F229" s="10">
-        <v>284.4</v>
+        <v>336.6</v>
       </c>
       <c r="G229" s="10">
-        <v>252.8</v>
+        <v>299.2</v>
       </c>
       <c r="H229" s="10">
-        <v>221.2</v>
+        <v>261.8</v>
       </c>
     </row>
     <row r="230" spans="1:8" outlineLevel="3">
       <c r="A230" s="15">
         <v>5</v>
       </c>
       <c r="B230" s="6" t="s">
         <v>456</v>
       </c>
       <c r="C230" s="7" t="s">
         <v>457</v>
       </c>
       <c r="D230" s="5">
-        <v>24.0</v>
+        <v>19.0</v>
       </c>
       <c r="E230" s="10">
-        <v>464.0</v>
+        <v>438.0</v>
       </c>
       <c r="F230" s="10">
-        <v>417.6</v>
+        <v>394.2</v>
       </c>
       <c r="G230" s="10">
-        <v>371.2</v>
+        <v>350.4</v>
       </c>
       <c r="H230" s="10">
-        <v>324.8</v>
+        <v>306.6</v>
       </c>
     </row>
     <row r="231" spans="1:8" outlineLevel="3">
       <c r="A231" s="15">
         <v>6</v>
       </c>
       <c r="B231" s="6" t="s">
         <v>458</v>
       </c>
       <c r="C231" s="7" t="s">
         <v>459</v>
       </c>
       <c r="D231" s="5">
-        <v>280.5</v>
+        <v>329.0</v>
       </c>
       <c r="E231" s="10">
         <v>340.0</v>
       </c>
       <c r="F231" s="10">
         <v>306.0</v>
       </c>
       <c r="G231" s="10">
         <v>272.0</v>
       </c>
       <c r="H231" s="10">
         <v>238.0</v>
       </c>
     </row>
     <row r="232" spans="1:8" outlineLevel="3">
       <c r="A232" s="15">
         <v>7</v>
       </c>
       <c r="B232" s="6" t="s">
         <v>460</v>
       </c>
       <c r="C232" s="7" t="s">
         <v>461</v>
       </c>
       <c r="D232" s="5">
-        <v>418.5</v>
+        <v>170.0</v>
       </c>
       <c r="E232" s="10">
         <v>360.0</v>
       </c>
       <c r="F232" s="10">
         <v>324.0</v>
       </c>
       <c r="G232" s="10">
         <v>288.0</v>
       </c>
       <c r="H232" s="10">
         <v>252.0</v>
       </c>
     </row>
     <row r="233" spans="1:8" outlineLevel="3">
       <c r="A233" s="15">
         <v>8</v>
       </c>
       <c r="B233" s="6" t="s">
         <v>462</v>
       </c>
       <c r="C233" s="7" t="s">
         <v>463</v>
       </c>
       <c r="D233" s="5">
-        <v>213.5</v>
+        <v>173.0</v>
       </c>
       <c r="E233" s="10">
         <v>380.0</v>
       </c>
       <c r="F233" s="10">
         <v>342.0</v>
       </c>
       <c r="G233" s="10">
         <v>304.0</v>
       </c>
       <c r="H233" s="10">
         <v>266.0</v>
       </c>
     </row>
     <row r="234" spans="1:8" outlineLevel="3">
       <c r="A234" s="15">
         <v>9</v>
       </c>
       <c r="B234" s="6" t="s">
         <v>464</v>
       </c>
       <c r="C234" s="7" t="s">
         <v>465</v>
       </c>
       <c r="D234" s="5">
-        <v>219.0</v>
+        <v>90.0</v>
       </c>
       <c r="E234" s="10">
         <v>402.0</v>
       </c>
       <c r="F234" s="10">
         <v>361.8</v>
       </c>
       <c r="G234" s="10">
         <v>321.6</v>
       </c>
       <c r="H234" s="10">
         <v>281.4</v>
       </c>
     </row>
     <row r="235" spans="1:8" outlineLevel="3">
       <c r="A235" s="15">
         <v>10</v>
       </c>
       <c r="B235" s="6" t="s">
         <v>466</v>
       </c>
       <c r="C235" s="7" t="s">
         <v>467</v>
       </c>
       <c r="D235" s="5">
-        <v>146.0</v>
+        <v>2.0</v>
       </c>
       <c r="E235" s="10">
         <v>426.0</v>
       </c>
       <c r="F235" s="10">
         <v>383.4</v>
       </c>
       <c r="G235" s="10">
         <v>340.8</v>
       </c>
       <c r="H235" s="10">
         <v>298.2</v>
       </c>
     </row>
     <row r="236" spans="1:8" outlineLevel="3">
       <c r="A236" s="15">
         <v>11</v>
       </c>
       <c r="B236" s="6" t="s">
         <v>468</v>
       </c>
       <c r="C236" s="7" t="s">
         <v>469</v>
       </c>
       <c r="D236" s="5">
@@ -8962,115 +8968,115 @@
       </c>
       <c r="E236" s="10">
         <v>426.0</v>
       </c>
       <c r="F236" s="10">
         <v>383.4</v>
       </c>
       <c r="G236" s="10">
         <v>340.8</v>
       </c>
       <c r="H236" s="10">
         <v>298.2</v>
       </c>
     </row>
     <row r="237" spans="1:8" outlineLevel="3">
       <c r="A237" s="15">
         <v>12</v>
       </c>
       <c r="B237" s="6" t="s">
         <v>470</v>
       </c>
       <c r="C237" s="7" t="s">
         <v>471</v>
       </c>
       <c r="D237" s="5">
-        <v>362.0</v>
+        <v>553.0</v>
       </c>
       <c r="E237" s="10">
         <v>408.0</v>
       </c>
       <c r="F237" s="10">
         <v>367.2</v>
       </c>
       <c r="G237" s="10">
         <v>326.4</v>
       </c>
       <c r="H237" s="10">
         <v>285.6</v>
       </c>
     </row>
     <row r="238" spans="1:8" outlineLevel="2">
       <c r="A238" s="14" t="s">
         <v>199</v>
       </c>
       <c r="B238" s="4"/>
       <c r="C238" s="4"/>
       <c r="D238" s="4"/>
       <c r="E238" s="9"/>
       <c r="F238" s="9"/>
       <c r="G238" s="9"/>
       <c r="H238" s="9"/>
     </row>
     <row r="239" spans="1:8" outlineLevel="3">
       <c r="A239" s="15">
         <v>1</v>
       </c>
       <c r="B239" s="6" t="s">
         <v>472</v>
       </c>
       <c r="C239" s="7" t="s">
         <v>473</v>
       </c>
       <c r="D239" s="5">
-        <v>53.0</v>
+        <v>49.0</v>
       </c>
       <c r="E239" s="10">
         <v>336.0</v>
       </c>
       <c r="F239" s="10">
         <v>302.4</v>
       </c>
       <c r="G239" s="10">
         <v>268.8</v>
       </c>
       <c r="H239" s="10">
         <v>235.2</v>
       </c>
     </row>
     <row r="240" spans="1:8" outlineLevel="3">
       <c r="A240" s="15">
         <v>2</v>
       </c>
       <c r="B240" s="6" t="s">
         <v>474</v>
       </c>
       <c r="C240" s="7" t="s">
         <v>475</v>
       </c>
       <c r="D240" s="5">
-        <v>129.0</v>
+        <v>83.0</v>
       </c>
       <c r="E240" s="10">
         <v>346.0</v>
       </c>
       <c r="F240" s="10">
         <v>311.4</v>
       </c>
       <c r="G240" s="10">
         <v>276.8</v>
       </c>
       <c r="H240" s="10">
         <v>242.2</v>
       </c>
     </row>
     <row r="241" spans="1:8" outlineLevel="3">
       <c r="A241" s="15">
         <v>3</v>
       </c>
       <c r="B241" s="6" t="s">
         <v>476</v>
       </c>
       <c r="C241" s="7" t="s">
         <v>477</v>
       </c>
       <c r="D241" s="5">
@@ -9078,207 +9084,207 @@
       </c>
       <c r="E241" s="10">
         <v>382.0</v>
       </c>
       <c r="F241" s="10">
         <v>343.8</v>
       </c>
       <c r="G241" s="10">
         <v>305.6</v>
       </c>
       <c r="H241" s="10">
         <v>267.4</v>
       </c>
     </row>
     <row r="242" spans="1:8" outlineLevel="3">
       <c r="A242" s="15">
         <v>4</v>
       </c>
       <c r="B242" s="6" t="s">
         <v>478</v>
       </c>
       <c r="C242" s="7" t="s">
         <v>479</v>
       </c>
       <c r="D242" s="5">
-        <v>137.0</v>
+        <v>93.0</v>
       </c>
       <c r="E242" s="10">
         <v>484.0</v>
       </c>
       <c r="F242" s="10">
         <v>435.6</v>
       </c>
       <c r="G242" s="10">
         <v>387.2</v>
       </c>
       <c r="H242" s="10">
         <v>338.8</v>
       </c>
     </row>
     <row r="243" spans="1:8" outlineLevel="3">
       <c r="A243" s="15">
         <v>5</v>
       </c>
       <c r="B243" s="6" t="s">
         <v>480</v>
       </c>
       <c r="C243" s="7" t="s">
         <v>481</v>
       </c>
       <c r="D243" s="5">
-        <v>0.0</v>
+        <v>59.0</v>
       </c>
       <c r="E243" s="10">
-        <v>0.0</v>
+        <v>452.0</v>
       </c>
       <c r="F243" s="10">
-        <v>0.0</v>
+        <v>406.8</v>
       </c>
       <c r="G243" s="10">
-        <v>0.0</v>
+        <v>361.6</v>
       </c>
       <c r="H243" s="10">
-        <v>0.0</v>
+        <v>316.4</v>
       </c>
     </row>
     <row r="244" spans="1:8" outlineLevel="3">
       <c r="A244" s="15">
         <v>6</v>
       </c>
       <c r="B244" s="6" t="s">
         <v>482</v>
       </c>
       <c r="C244" s="7" t="s">
         <v>483</v>
       </c>
       <c r="D244" s="5">
-        <v>118.0</v>
+        <v>50.0</v>
       </c>
       <c r="E244" s="10">
         <v>476.0</v>
       </c>
       <c r="F244" s="10">
         <v>428.4</v>
       </c>
       <c r="G244" s="10">
         <v>380.8</v>
       </c>
       <c r="H244" s="10">
         <v>333.2</v>
       </c>
     </row>
     <row r="245" spans="1:8" outlineLevel="3">
       <c r="A245" s="15">
         <v>7</v>
       </c>
       <c r="B245" s="6" t="s">
         <v>484</v>
       </c>
       <c r="C245" s="7" t="s">
         <v>485</v>
       </c>
       <c r="D245" s="5">
-        <v>67.0</v>
+        <v>60.0</v>
       </c>
       <c r="E245" s="10">
         <v>412.0</v>
       </c>
       <c r="F245" s="10">
         <v>370.8</v>
       </c>
       <c r="G245" s="10">
         <v>329.6</v>
       </c>
       <c r="H245" s="10">
         <v>288.4</v>
       </c>
     </row>
     <row r="246" spans="1:8" outlineLevel="3">
       <c r="A246" s="15">
         <v>8</v>
       </c>
       <c r="B246" s="6" t="s">
         <v>486</v>
       </c>
       <c r="C246" s="7" t="s">
         <v>487</v>
       </c>
       <c r="D246" s="5">
-        <v>61.0</v>
+        <v>120.0</v>
       </c>
       <c r="E246" s="10">
         <v>552.0</v>
       </c>
       <c r="F246" s="10">
         <v>496.8</v>
       </c>
       <c r="G246" s="10">
         <v>441.6</v>
       </c>
       <c r="H246" s="10">
         <v>386.4</v>
       </c>
     </row>
     <row r="247" spans="1:8" outlineLevel="3">
       <c r="A247" s="15">
         <v>9</v>
       </c>
       <c r="B247" s="6" t="s">
         <v>488</v>
       </c>
       <c r="C247" s="7" t="s">
         <v>489</v>
       </c>
       <c r="D247" s="5">
-        <v>34.0</v>
+        <v>93.0</v>
       </c>
       <c r="E247" s="10">
         <v>478.0</v>
       </c>
       <c r="F247" s="10">
         <v>430.2</v>
       </c>
       <c r="G247" s="10">
         <v>382.4</v>
       </c>
       <c r="H247" s="10">
         <v>334.6</v>
       </c>
     </row>
     <row r="248" spans="1:8" outlineLevel="3">
       <c r="A248" s="15">
         <v>10</v>
       </c>
       <c r="B248" s="6" t="s">
         <v>490</v>
       </c>
       <c r="C248" s="7" t="s">
         <v>491</v>
       </c>
       <c r="D248" s="5">
-        <v>26.0</v>
+        <v>76.0</v>
       </c>
       <c r="E248" s="10">
         <v>414.0</v>
       </c>
       <c r="F248" s="10">
         <v>372.6</v>
       </c>
       <c r="G248" s="10">
         <v>331.2</v>
       </c>
       <c r="H248" s="10">
         <v>289.8</v>
       </c>
     </row>
     <row r="249" spans="1:8" outlineLevel="3">
       <c r="A249" s="15">
         <v>11</v>
       </c>
       <c r="B249" s="6" t="s">
         <v>492</v>
       </c>
       <c r="C249" s="7" t="s">
         <v>493</v>
       </c>
       <c r="D249" s="5">
@@ -9286,115 +9292,115 @@
       </c>
       <c r="E249" s="10">
         <v>440.0</v>
       </c>
       <c r="F249" s="10">
         <v>396.0</v>
       </c>
       <c r="G249" s="10">
         <v>352.0</v>
       </c>
       <c r="H249" s="10">
         <v>308.0</v>
       </c>
     </row>
     <row r="250" spans="1:8" outlineLevel="3">
       <c r="A250" s="15">
         <v>12</v>
       </c>
       <c r="B250" s="6" t="s">
         <v>494</v>
       </c>
       <c r="C250" s="7" t="s">
         <v>495</v>
       </c>
       <c r="D250" s="5">
-        <v>583.0</v>
+        <v>803.0</v>
       </c>
       <c r="E250" s="10">
-        <v>396.0</v>
+        <v>346.0</v>
       </c>
       <c r="F250" s="10">
-        <v>356.4</v>
+        <v>311.4</v>
       </c>
       <c r="G250" s="10">
-        <v>316.8</v>
+        <v>276.8</v>
       </c>
       <c r="H250" s="10">
-        <v>277.2</v>
+        <v>242.2</v>
       </c>
     </row>
     <row r="251" spans="1:8" outlineLevel="2">
       <c r="A251" s="14" t="s">
         <v>372</v>
       </c>
       <c r="B251" s="4"/>
       <c r="C251" s="4"/>
       <c r="D251" s="4"/>
       <c r="E251" s="9"/>
       <c r="F251" s="9"/>
       <c r="G251" s="9"/>
       <c r="H251" s="9"/>
     </row>
     <row r="252" spans="1:8" outlineLevel="3">
       <c r="A252" s="15">
         <v>1</v>
       </c>
       <c r="B252" s="6" t="s">
         <v>496</v>
       </c>
       <c r="C252" s="7" t="s">
         <v>497</v>
       </c>
       <c r="D252" s="5">
-        <v>913.0</v>
+        <v>897.0</v>
       </c>
       <c r="E252" s="10">
         <v>16.0</v>
       </c>
       <c r="F252" s="10">
         <v>14.4</v>
       </c>
       <c r="G252" s="10">
         <v>12.8</v>
       </c>
       <c r="H252" s="10">
         <v>11.2</v>
       </c>
     </row>
     <row r="253" spans="1:8" outlineLevel="3">
       <c r="A253" s="15">
         <v>2</v>
       </c>
       <c r="B253" s="6" t="s">
         <v>498</v>
       </c>
       <c r="C253" s="7" t="s">
         <v>499</v>
       </c>
       <c r="D253" s="5">
-        <v>1198.0</v>
+        <v>2792.0</v>
       </c>
       <c r="E253" s="10">
         <v>22.0</v>
       </c>
       <c r="F253" s="10">
         <v>19.8</v>
       </c>
       <c r="G253" s="10">
         <v>17.6</v>
       </c>
       <c r="H253" s="10">
         <v>15.4</v>
       </c>
     </row>
     <row r="254" spans="1:8" outlineLevel="3">
       <c r="A254" s="15">
         <v>3</v>
       </c>
       <c r="B254" s="6" t="s">
         <v>500</v>
       </c>
       <c r="C254" s="7" t="s">
         <v>501</v>
       </c>
       <c r="D254" s="5">
@@ -9402,129 +9408,129 @@
       </c>
       <c r="E254" s="10">
         <v>40.0</v>
       </c>
       <c r="F254" s="10">
         <v>36.0</v>
       </c>
       <c r="G254" s="10">
         <v>32.0</v>
       </c>
       <c r="H254" s="10">
         <v>28.0</v>
       </c>
     </row>
     <row r="255" spans="1:8" outlineLevel="3">
       <c r="A255" s="15">
         <v>4</v>
       </c>
       <c r="B255" s="6" t="s">
         <v>502</v>
       </c>
       <c r="C255" s="7" t="s">
         <v>503</v>
       </c>
       <c r="D255" s="5">
-        <v>0.0</v>
+        <v>6054.0</v>
       </c>
       <c r="E255" s="10">
         <v>54.0</v>
       </c>
       <c r="F255" s="10">
         <v>48.6</v>
       </c>
       <c r="G255" s="10">
         <v>43.2</v>
       </c>
       <c r="H255" s="10">
         <v>37.8</v>
       </c>
     </row>
     <row r="256" spans="1:8" outlineLevel="3">
       <c r="A256" s="15">
         <v>5</v>
       </c>
       <c r="B256" s="6" t="s">
         <v>504</v>
       </c>
       <c r="C256" s="7" t="s">
         <v>505</v>
       </c>
       <c r="D256" s="5">
-        <v>12776.0</v>
+        <v>10084.0</v>
       </c>
       <c r="E256" s="10">
         <v>92.0</v>
       </c>
       <c r="F256" s="10">
         <v>82.8</v>
       </c>
       <c r="G256" s="10">
         <v>73.6</v>
       </c>
       <c r="H256" s="10">
         <v>64.4</v>
       </c>
     </row>
     <row r="257" spans="1:8" outlineLevel="3">
       <c r="A257" s="15">
         <v>6</v>
       </c>
       <c r="B257" s="6" t="s">
         <v>506</v>
       </c>
       <c r="C257" s="7" t="s">
         <v>507</v>
       </c>
       <c r="D257" s="5">
-        <v>891.0</v>
+        <v>175.0</v>
       </c>
       <c r="E257" s="10">
         <v>150.0</v>
       </c>
       <c r="F257" s="10">
         <v>135.0</v>
       </c>
       <c r="G257" s="10">
         <v>120.0</v>
       </c>
       <c r="H257" s="10">
         <v>105.0</v>
       </c>
     </row>
     <row r="258" spans="1:8" outlineLevel="3">
       <c r="A258" s="15">
         <v>7</v>
       </c>
       <c r="B258" s="6" t="s">
         <v>508</v>
       </c>
       <c r="C258" s="7" t="s">
         <v>509</v>
       </c>
       <c r="D258" s="5">
-        <v>402.0</v>
+        <v>490.0</v>
       </c>
       <c r="E258" s="10">
         <v>156.0</v>
       </c>
       <c r="F258" s="10">
         <v>140.4</v>
       </c>
       <c r="G258" s="10">
         <v>124.8</v>
       </c>
       <c r="H258" s="10">
         <v>109.2</v>
       </c>
     </row>
     <row r="259" spans="1:8" outlineLevel="3">
       <c r="A259" s="15">
         <v>8</v>
       </c>
       <c r="B259" s="6" t="s">
         <v>510</v>
       </c>
       <c r="C259" s="7" t="s">
         <v>511</v>
       </c>
       <c r="D259" s="5">
@@ -9535,60 +9541,60 @@
       </c>
       <c r="F259" s="10">
         <v>336.6</v>
       </c>
       <c r="G259" s="10">
         <v>299.2</v>
       </c>
       <c r="H259" s="10">
         <v>261.8</v>
       </c>
     </row>
     <row r="260" spans="1:8" outlineLevel="3">
       <c r="A260" s="15">
         <v>9</v>
       </c>
       <c r="B260" s="6" t="s">
         <v>512</v>
       </c>
       <c r="C260" s="7" t="s">
         <v>513</v>
       </c>
       <c r="D260" s="5">
         <v>8.0</v>
       </c>
       <c r="E260" s="10">
-        <v>490.0</v>
+        <v>528.0</v>
       </c>
       <c r="F260" s="10">
-        <v>441.0</v>
+        <v>475.2</v>
       </c>
       <c r="G260" s="10">
-        <v>392.0</v>
+        <v>422.4</v>
       </c>
       <c r="H260" s="10">
-        <v>343.0</v>
+        <v>369.6</v>
       </c>
     </row>
     <row r="261" spans="1:8" outlineLevel="3">
       <c r="A261" s="15">
         <v>10</v>
       </c>
       <c r="B261" s="6" t="s">
         <v>514</v>
       </c>
       <c r="C261" s="7" t="s">
         <v>515</v>
       </c>
       <c r="D261" s="5">
         <v>0.0</v>
       </c>
       <c r="E261" s="10">
         <v>0.0</v>
       </c>
       <c r="F261" s="10">
         <v>0.0</v>
       </c>
       <c r="G261" s="10">
         <v>0.0</v>
       </c>
       <c r="H261" s="10">
@@ -9622,155 +9628,155 @@
       </c>
     </row>
     <row r="263" spans="1:8" outlineLevel="1">
       <c r="A263" s="13" t="s">
         <v>518</v>
       </c>
       <c r="B263" s="4"/>
       <c r="C263" s="4"/>
       <c r="D263" s="4"/>
       <c r="E263" s="9"/>
       <c r="F263" s="9"/>
       <c r="G263" s="9"/>
       <c r="H263" s="9"/>
     </row>
     <row r="264" spans="1:8" outlineLevel="2">
       <c r="A264" s="15">
         <v>1</v>
       </c>
       <c r="B264" s="6" t="s">
         <v>519</v>
       </c>
       <c r="C264" s="7" t="s">
         <v>520</v>
       </c>
       <c r="D264" s="5">
-        <v>0.0</v>
+        <v>1940.0</v>
       </c>
       <c r="E264" s="10">
         <v>10.0</v>
       </c>
       <c r="F264" s="10">
         <v>9.0</v>
       </c>
       <c r="G264" s="10">
         <v>8.0</v>
       </c>
       <c r="H264" s="10">
         <v>7.0</v>
       </c>
     </row>
     <row r="265" spans="1:8" outlineLevel="2">
       <c r="A265" s="15">
         <v>2</v>
       </c>
       <c r="B265" s="6" t="s">
         <v>521</v>
       </c>
       <c r="C265" s="7" t="s">
         <v>522</v>
       </c>
       <c r="D265" s="5">
-        <v>21259.0</v>
+        <v>14606.0</v>
       </c>
       <c r="E265" s="10">
         <v>16.0</v>
       </c>
       <c r="F265" s="10">
         <v>14.4</v>
       </c>
       <c r="G265" s="10">
         <v>12.8</v>
       </c>
       <c r="H265" s="10">
         <v>11.2</v>
       </c>
     </row>
     <row r="266" spans="1:8" outlineLevel="2">
       <c r="A266" s="15">
         <v>3</v>
       </c>
       <c r="B266" s="6" t="s">
         <v>523</v>
       </c>
       <c r="C266" s="7" t="s">
         <v>524</v>
       </c>
       <c r="D266" s="5">
-        <v>1907.0</v>
+        <v>1355.0</v>
       </c>
       <c r="E266" s="10">
         <v>26.0</v>
       </c>
       <c r="F266" s="10">
         <v>23.4</v>
       </c>
       <c r="G266" s="10">
         <v>20.8</v>
       </c>
       <c r="H266" s="10">
         <v>18.2</v>
       </c>
     </row>
     <row r="267" spans="1:8" outlineLevel="2">
       <c r="A267" s="15">
         <v>4</v>
       </c>
       <c r="B267" s="6" t="s">
         <v>525</v>
       </c>
       <c r="C267" s="7" t="s">
         <v>526</v>
       </c>
       <c r="D267" s="5">
-        <v>328.0</v>
+        <v>989.0</v>
       </c>
       <c r="E267" s="10">
         <v>42.0</v>
       </c>
       <c r="F267" s="10">
         <v>37.8</v>
       </c>
       <c r="G267" s="10">
         <v>33.6</v>
       </c>
       <c r="H267" s="10">
         <v>29.4</v>
       </c>
     </row>
     <row r="268" spans="1:8" outlineLevel="2">
       <c r="A268" s="15">
         <v>5</v>
       </c>
       <c r="B268" s="6" t="s">
         <v>527</v>
       </c>
       <c r="C268" s="7" t="s">
         <v>528</v>
       </c>
       <c r="D268" s="5">
-        <v>111.0</v>
+        <v>231.0</v>
       </c>
       <c r="E268" s="10">
         <v>50.0</v>
       </c>
       <c r="F268" s="10">
         <v>45.0</v>
       </c>
       <c r="G268" s="10">
         <v>40.0</v>
       </c>
       <c r="H268" s="10">
         <v>35.0</v>
       </c>
     </row>
     <row r="269" spans="1:8" outlineLevel="2">
       <c r="A269" s="15">
         <v>6</v>
       </c>
       <c r="B269" s="6" t="s">
         <v>529</v>
       </c>
       <c r="C269" s="7" t="s">
         <v>530</v>
       </c>
       <c r="D269" s="5">
@@ -9830,51 +9836,51 @@
       </c>
       <c r="E271" s="10">
         <v>0.0</v>
       </c>
       <c r="F271" s="10">
         <v>0.0</v>
       </c>
       <c r="G271" s="10">
         <v>0.0</v>
       </c>
       <c r="H271" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="272" spans="1:8" outlineLevel="2">
       <c r="A272" s="15">
         <v>9</v>
       </c>
       <c r="B272" s="6" t="s">
         <v>535</v>
       </c>
       <c r="C272" s="7" t="s">
         <v>536</v>
       </c>
       <c r="D272" s="5">
-        <v>68.8</v>
+        <v>54.0</v>
       </c>
       <c r="E272" s="10">
         <v>414.0</v>
       </c>
       <c r="F272" s="10">
         <v>372.6</v>
       </c>
       <c r="G272" s="10">
         <v>331.2</v>
       </c>
       <c r="H272" s="10">
         <v>289.8</v>
       </c>
     </row>
     <row r="273" spans="1:8" outlineLevel="2">
       <c r="A273" s="15">
         <v>10</v>
       </c>
       <c r="B273" s="6" t="s">
         <v>537</v>
       </c>
       <c r="C273" s="7" t="s">
         <v>538</v>
       </c>
       <c r="D273" s="5">
@@ -9882,51 +9888,51 @@
       </c>
       <c r="E273" s="10">
         <v>0.0</v>
       </c>
       <c r="F273" s="10">
         <v>0.0</v>
       </c>
       <c r="G273" s="10">
         <v>0.0</v>
       </c>
       <c r="H273" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="274" spans="1:8" outlineLevel="2">
       <c r="A274" s="15">
         <v>11</v>
       </c>
       <c r="B274" s="6" t="s">
         <v>539</v>
       </c>
       <c r="C274" s="7" t="s">
         <v>540</v>
       </c>
       <c r="D274" s="5">
-        <v>208.0</v>
+        <v>160.8</v>
       </c>
       <c r="E274" s="10">
         <v>414.0</v>
       </c>
       <c r="F274" s="10">
         <v>372.6</v>
       </c>
       <c r="G274" s="10">
         <v>331.2</v>
       </c>
       <c r="H274" s="10">
         <v>289.8</v>
       </c>
     </row>
     <row r="275" spans="1:8" outlineLevel="2">
       <c r="A275" s="15">
         <v>12</v>
       </c>
       <c r="B275" s="6" t="s">
         <v>541</v>
       </c>
       <c r="C275" s="7" t="s">
         <v>542</v>
       </c>
       <c r="D275" s="5">
@@ -9934,51 +9940,51 @@
       </c>
       <c r="E275" s="10">
         <v>0.0</v>
       </c>
       <c r="F275" s="10">
         <v>0.0</v>
       </c>
       <c r="G275" s="10">
         <v>0.0</v>
       </c>
       <c r="H275" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="276" spans="1:8" outlineLevel="2">
       <c r="A276" s="15">
         <v>13</v>
       </c>
       <c r="B276" s="6" t="s">
         <v>543</v>
       </c>
       <c r="C276" s="7" t="s">
         <v>544</v>
       </c>
       <c r="D276" s="5">
-        <v>160.7</v>
+        <v>158.0</v>
       </c>
       <c r="E276" s="10">
         <v>410.0</v>
       </c>
       <c r="F276" s="10">
         <v>369.0</v>
       </c>
       <c r="G276" s="10">
         <v>328.0</v>
       </c>
       <c r="H276" s="10">
         <v>287.0</v>
       </c>
     </row>
     <row r="277" spans="1:8" outlineLevel="2">
       <c r="A277" s="15">
         <v>14</v>
       </c>
       <c r="B277" s="6" t="s">
         <v>545</v>
       </c>
       <c r="C277" s="7" t="s">
         <v>546</v>
       </c>
       <c r="D277" s="5">
@@ -9986,51 +9992,51 @@
       </c>
       <c r="E277" s="10">
         <v>374.0</v>
       </c>
       <c r="F277" s="10">
         <v>336.6</v>
       </c>
       <c r="G277" s="10">
         <v>299.2</v>
       </c>
       <c r="H277" s="10">
         <v>261.8</v>
       </c>
     </row>
     <row r="278" spans="1:8" outlineLevel="2">
       <c r="A278" s="15">
         <v>15</v>
       </c>
       <c r="B278" s="6" t="s">
         <v>547</v>
       </c>
       <c r="C278" s="7" t="s">
         <v>548</v>
       </c>
       <c r="D278" s="5">
-        <v>100.6</v>
+        <v>77.0</v>
       </c>
       <c r="E278" s="10">
         <v>356.0</v>
       </c>
       <c r="F278" s="10">
         <v>320.4</v>
       </c>
       <c r="G278" s="10">
         <v>284.8</v>
       </c>
       <c r="H278" s="10">
         <v>249.2</v>
       </c>
     </row>
     <row r="279" spans="1:8" outlineLevel="2">
       <c r="A279" s="15">
         <v>16</v>
       </c>
       <c r="B279" s="6" t="s">
         <v>549</v>
       </c>
       <c r="C279" s="7" t="s">
         <v>550</v>
       </c>
       <c r="D279" s="5">
@@ -10038,51 +10044,51 @@
       </c>
       <c r="E279" s="10">
         <v>370.0</v>
       </c>
       <c r="F279" s="10">
         <v>333.0</v>
       </c>
       <c r="G279" s="10">
         <v>296.0</v>
       </c>
       <c r="H279" s="10">
         <v>259.0</v>
       </c>
     </row>
     <row r="280" spans="1:8" outlineLevel="2">
       <c r="A280" s="15">
         <v>17</v>
       </c>
       <c r="B280" s="6" t="s">
         <v>551</v>
       </c>
       <c r="C280" s="7" t="s">
         <v>552</v>
       </c>
       <c r="D280" s="5">
-        <v>116.8</v>
+        <v>82.0</v>
       </c>
       <c r="E280" s="10">
         <v>392.0</v>
       </c>
       <c r="F280" s="10">
         <v>352.8</v>
       </c>
       <c r="G280" s="10">
         <v>313.6</v>
       </c>
       <c r="H280" s="10">
         <v>274.4</v>
       </c>
     </row>
     <row r="281" spans="1:8" outlineLevel="2">
       <c r="A281" s="15">
         <v>18</v>
       </c>
       <c r="B281" s="6" t="s">
         <v>553</v>
       </c>
       <c r="C281" s="7" t="s">
         <v>554</v>
       </c>
       <c r="D281" s="5">
@@ -10090,51 +10096,51 @@
       </c>
       <c r="E281" s="10">
         <v>380.0</v>
       </c>
       <c r="F281" s="10">
         <v>342.0</v>
       </c>
       <c r="G281" s="10">
         <v>304.0</v>
       </c>
       <c r="H281" s="10">
         <v>266.0</v>
       </c>
     </row>
     <row r="282" spans="1:8" outlineLevel="2">
       <c r="A282" s="15">
         <v>19</v>
       </c>
       <c r="B282" s="6" t="s">
         <v>555</v>
       </c>
       <c r="C282" s="7" t="s">
         <v>556</v>
       </c>
       <c r="D282" s="5">
-        <v>69.5</v>
+        <v>48.0</v>
       </c>
       <c r="E282" s="10">
         <v>358.0</v>
       </c>
       <c r="F282" s="10">
         <v>322.2</v>
       </c>
       <c r="G282" s="10">
         <v>286.4</v>
       </c>
       <c r="H282" s="10">
         <v>250.6</v>
       </c>
     </row>
     <row r="283" spans="1:8" outlineLevel="2">
       <c r="A283" s="15">
         <v>20</v>
       </c>
       <c r="B283" s="6" t="s">
         <v>557</v>
       </c>
       <c r="C283" s="7" t="s">
         <v>558</v>
       </c>
       <c r="D283" s="5">
@@ -10142,129 +10148,129 @@
       </c>
       <c r="E283" s="10">
         <v>394.0</v>
       </c>
       <c r="F283" s="10">
         <v>354.6</v>
       </c>
       <c r="G283" s="10">
         <v>315.2</v>
       </c>
       <c r="H283" s="10">
         <v>275.8</v>
       </c>
     </row>
     <row r="284" spans="1:8" outlineLevel="2">
       <c r="A284" s="15">
         <v>21</v>
       </c>
       <c r="B284" s="6" t="s">
         <v>559</v>
       </c>
       <c r="C284" s="7" t="s">
         <v>560</v>
       </c>
       <c r="D284" s="5">
-        <v>86.5</v>
+        <v>87.0</v>
       </c>
       <c r="E284" s="10">
         <v>394.0</v>
       </c>
       <c r="F284" s="10">
         <v>354.6</v>
       </c>
       <c r="G284" s="10">
         <v>315.2</v>
       </c>
       <c r="H284" s="10">
         <v>275.8</v>
       </c>
     </row>
     <row r="285" spans="1:8" outlineLevel="2">
       <c r="A285" s="15">
         <v>22</v>
       </c>
       <c r="B285" s="6" t="s">
         <v>561</v>
       </c>
       <c r="C285" s="7" t="s">
         <v>562</v>
       </c>
       <c r="D285" s="5">
-        <v>0.0</v>
+        <v>25.0</v>
       </c>
       <c r="E285" s="10">
-        <v>228.0</v>
+        <v>408.0</v>
       </c>
       <c r="F285" s="10">
-        <v>205.2</v>
+        <v>367.2</v>
       </c>
       <c r="G285" s="10">
-        <v>182.4</v>
+        <v>326.4</v>
       </c>
       <c r="H285" s="10">
-        <v>159.6</v>
+        <v>285.6</v>
       </c>
     </row>
     <row r="286" spans="1:8" outlineLevel="2">
       <c r="A286" s="15">
         <v>23</v>
       </c>
       <c r="B286" s="6" t="s">
         <v>563</v>
       </c>
       <c r="C286" s="7" t="s">
         <v>564</v>
       </c>
       <c r="D286" s="5">
         <v>0.0</v>
       </c>
       <c r="E286" s="10">
         <v>0.0</v>
       </c>
       <c r="F286" s="10">
         <v>0.0</v>
       </c>
       <c r="G286" s="10">
         <v>0.0</v>
       </c>
       <c r="H286" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="287" spans="1:8" outlineLevel="2">
       <c r="A287" s="15">
         <v>24</v>
       </c>
       <c r="B287" s="6" t="s">
         <v>565</v>
       </c>
       <c r="C287" s="7" t="s">
         <v>566</v>
       </c>
       <c r="D287" s="5">
-        <v>80.19</v>
+        <v>109.0</v>
       </c>
       <c r="E287" s="10">
         <v>500.0</v>
       </c>
       <c r="F287" s="10">
         <v>450.0</v>
       </c>
       <c r="G287" s="10">
         <v>400.0</v>
       </c>
       <c r="H287" s="10">
         <v>350.0</v>
       </c>
     </row>
     <row r="288" spans="1:8" outlineLevel="2">
       <c r="A288" s="15">
         <v>25</v>
       </c>
       <c r="B288" s="6" t="s">
         <v>567</v>
       </c>
       <c r="C288" s="7" t="s">
         <v>568</v>
       </c>
       <c r="D288" s="5">
@@ -10272,155 +10278,155 @@
       </c>
       <c r="E288" s="10">
         <v>366.0</v>
       </c>
       <c r="F288" s="10">
         <v>329.4</v>
       </c>
       <c r="G288" s="10">
         <v>292.8</v>
       </c>
       <c r="H288" s="10">
         <v>256.2</v>
       </c>
     </row>
     <row r="289" spans="1:8" outlineLevel="2">
       <c r="A289" s="15">
         <v>26</v>
       </c>
       <c r="B289" s="6" t="s">
         <v>569</v>
       </c>
       <c r="C289" s="7" t="s">
         <v>570</v>
       </c>
       <c r="D289" s="5">
-        <v>332.61</v>
+        <v>351.43</v>
       </c>
       <c r="E289" s="10">
         <v>510.0</v>
       </c>
       <c r="F289" s="10">
         <v>459.0</v>
       </c>
       <c r="G289" s="10">
         <v>408.0</v>
       </c>
       <c r="H289" s="10">
         <v>357.0</v>
       </c>
     </row>
     <row r="290" spans="1:8" outlineLevel="2">
       <c r="A290" s="15">
         <v>27</v>
       </c>
       <c r="B290" s="6" t="s">
         <v>571</v>
       </c>
       <c r="C290" s="7" t="s">
         <v>572</v>
       </c>
       <c r="D290" s="5">
-        <v>127.65</v>
+        <v>157.33</v>
       </c>
       <c r="E290" s="10">
         <v>488.0</v>
       </c>
       <c r="F290" s="10">
         <v>439.2</v>
       </c>
       <c r="G290" s="10">
         <v>390.4</v>
       </c>
       <c r="H290" s="10">
         <v>341.6</v>
       </c>
     </row>
     <row r="291" spans="1:8" outlineLevel="2">
       <c r="A291" s="15">
         <v>28</v>
       </c>
       <c r="B291" s="6" t="s">
         <v>573</v>
       </c>
       <c r="C291" s="7" t="s">
         <v>574</v>
       </c>
       <c r="D291" s="5">
-        <v>22.14</v>
+        <v>20.5</v>
       </c>
       <c r="E291" s="10">
         <v>344.0</v>
       </c>
       <c r="F291" s="10">
         <v>309.6</v>
       </c>
       <c r="G291" s="10">
         <v>275.2</v>
       </c>
       <c r="H291" s="10">
         <v>240.8</v>
       </c>
     </row>
     <row r="292" spans="1:8" outlineLevel="2">
       <c r="A292" s="15">
         <v>29</v>
       </c>
       <c r="B292" s="6" t="s">
         <v>575</v>
       </c>
       <c r="C292" s="7" t="s">
         <v>576</v>
       </c>
       <c r="D292" s="5">
-        <v>50.07</v>
+        <v>44.35</v>
       </c>
       <c r="E292" s="10">
         <v>482.0</v>
       </c>
       <c r="F292" s="10">
         <v>433.8</v>
       </c>
       <c r="G292" s="10">
         <v>385.6</v>
       </c>
       <c r="H292" s="10">
         <v>337.4</v>
       </c>
     </row>
     <row r="293" spans="1:8" outlineLevel="2">
       <c r="A293" s="15">
         <v>30</v>
       </c>
       <c r="B293" s="6" t="s">
         <v>577</v>
       </c>
       <c r="C293" s="7" t="s">
         <v>578</v>
       </c>
       <c r="D293" s="5">
-        <v>1.84</v>
+        <v>0.77</v>
       </c>
       <c r="E293" s="10">
         <v>434.0</v>
       </c>
       <c r="F293" s="10">
         <v>390.6</v>
       </c>
       <c r="G293" s="10">
         <v>347.2</v>
       </c>
       <c r="H293" s="10">
         <v>303.8</v>
       </c>
     </row>
     <row r="294" spans="1:8" outlineLevel="2">
       <c r="A294" s="15">
         <v>31</v>
       </c>
       <c r="B294" s="6" t="s">
         <v>579</v>
       </c>
       <c r="C294" s="7" t="s">
         <v>580</v>
       </c>
       <c r="D294" s="5">
@@ -10428,297 +10434,297 @@
       </c>
       <c r="E294" s="10">
         <v>502.0</v>
       </c>
       <c r="F294" s="10">
         <v>451.8</v>
       </c>
       <c r="G294" s="10">
         <v>401.6</v>
       </c>
       <c r="H294" s="10">
         <v>351.4</v>
       </c>
     </row>
     <row r="295" spans="1:8" outlineLevel="2">
       <c r="A295" s="15">
         <v>32</v>
       </c>
       <c r="B295" s="6" t="s">
         <v>581</v>
       </c>
       <c r="C295" s="7" t="s">
         <v>582</v>
       </c>
       <c r="D295" s="5">
-        <v>15.36</v>
+        <v>14.1</v>
       </c>
       <c r="E295" s="10">
         <v>566.0</v>
       </c>
       <c r="F295" s="10">
         <v>509.4</v>
       </c>
       <c r="G295" s="10">
         <v>452.8</v>
       </c>
       <c r="H295" s="10">
         <v>396.2</v>
       </c>
     </row>
     <row r="296" spans="1:8" outlineLevel="2">
       <c r="A296" s="15">
         <v>33</v>
       </c>
       <c r="B296" s="6" t="s">
         <v>583</v>
       </c>
       <c r="C296" s="7" t="s">
         <v>584</v>
       </c>
       <c r="D296" s="5">
-        <v>22.26</v>
+        <v>60.02</v>
       </c>
       <c r="E296" s="10">
         <v>650.0</v>
       </c>
       <c r="F296" s="10">
         <v>585.0</v>
       </c>
       <c r="G296" s="10">
         <v>520.0</v>
       </c>
       <c r="H296" s="10">
         <v>455.0</v>
       </c>
     </row>
     <row r="297" spans="1:8" outlineLevel="1">
       <c r="A297" s="13" t="s">
         <v>585</v>
       </c>
       <c r="B297" s="4"/>
       <c r="C297" s="4"/>
       <c r="D297" s="4"/>
       <c r="E297" s="9"/>
       <c r="F297" s="9"/>
       <c r="G297" s="9"/>
       <c r="H297" s="9"/>
     </row>
     <row r="298" spans="1:8" outlineLevel="2">
       <c r="A298" s="15">
         <v>1</v>
       </c>
       <c r="B298" s="6" t="s">
         <v>586</v>
       </c>
       <c r="C298" s="7" t="s">
         <v>587</v>
       </c>
       <c r="D298" s="5">
-        <v>908.0</v>
+        <v>3280.0</v>
       </c>
       <c r="E298" s="10">
         <v>40.0</v>
       </c>
       <c r="F298" s="10">
         <v>36.0</v>
       </c>
       <c r="G298" s="10">
         <v>32.0</v>
       </c>
       <c r="H298" s="10">
         <v>28.0</v>
       </c>
     </row>
     <row r="299" spans="1:8" outlineLevel="2">
       <c r="A299" s="15">
         <v>2</v>
       </c>
       <c r="B299" s="6" t="s">
         <v>588</v>
       </c>
       <c r="C299" s="7" t="s">
         <v>589</v>
       </c>
       <c r="D299" s="5">
-        <v>1076.0</v>
+        <v>1400.0</v>
       </c>
       <c r="E299" s="10">
         <v>44.0</v>
       </c>
       <c r="F299" s="10">
         <v>39.6</v>
       </c>
       <c r="G299" s="10">
         <v>35.2</v>
       </c>
       <c r="H299" s="10">
         <v>30.8</v>
       </c>
     </row>
     <row r="300" spans="1:8" outlineLevel="2">
       <c r="A300" s="15">
         <v>3</v>
       </c>
       <c r="B300" s="6" t="s">
         <v>590</v>
       </c>
       <c r="C300" s="7" t="s">
         <v>591</v>
       </c>
       <c r="D300" s="5">
-        <v>871.0</v>
+        <v>1362.0</v>
       </c>
       <c r="E300" s="10">
         <v>96.0</v>
       </c>
       <c r="F300" s="10">
         <v>86.4</v>
       </c>
       <c r="G300" s="10">
         <v>76.8</v>
       </c>
       <c r="H300" s="10">
         <v>67.2</v>
       </c>
     </row>
     <row r="301" spans="1:8" outlineLevel="2">
       <c r="A301" s="15">
         <v>4</v>
       </c>
       <c r="B301" s="6" t="s">
         <v>592</v>
       </c>
       <c r="C301" s="7" t="s">
         <v>593</v>
       </c>
       <c r="D301" s="5">
-        <v>141.0</v>
+        <v>306.0</v>
       </c>
       <c r="E301" s="10">
         <v>96.0</v>
       </c>
       <c r="F301" s="10">
         <v>86.4</v>
       </c>
       <c r="G301" s="10">
         <v>76.8</v>
       </c>
       <c r="H301" s="10">
         <v>67.2</v>
       </c>
     </row>
     <row r="302" spans="1:8" outlineLevel="2">
       <c r="A302" s="15">
         <v>5</v>
       </c>
       <c r="B302" s="6" t="s">
         <v>594</v>
       </c>
       <c r="C302" s="7" t="s">
         <v>595</v>
       </c>
       <c r="D302" s="5">
-        <v>551.0</v>
+        <v>907.0</v>
       </c>
       <c r="E302" s="10">
         <v>100.0</v>
       </c>
       <c r="F302" s="10">
         <v>90.0</v>
       </c>
       <c r="G302" s="10">
         <v>80.0</v>
       </c>
       <c r="H302" s="10">
         <v>70.0</v>
       </c>
     </row>
     <row r="303" spans="1:8" outlineLevel="2">
       <c r="A303" s="15">
         <v>6</v>
       </c>
       <c r="B303" s="6" t="s">
         <v>596</v>
       </c>
       <c r="C303" s="7" t="s">
         <v>597</v>
       </c>
       <c r="D303" s="5">
-        <v>776.0</v>
+        <v>761.0</v>
       </c>
       <c r="E303" s="10">
         <v>146.0</v>
       </c>
       <c r="F303" s="10">
         <v>131.4</v>
       </c>
       <c r="G303" s="10">
         <v>116.8</v>
       </c>
       <c r="H303" s="10">
         <v>102.2</v>
       </c>
     </row>
     <row r="304" spans="1:8" outlineLevel="2">
       <c r="A304" s="15">
         <v>7</v>
       </c>
       <c r="B304" s="6" t="s">
         <v>598</v>
       </c>
       <c r="C304" s="7" t="s">
         <v>599</v>
       </c>
       <c r="D304" s="5">
-        <v>689.0</v>
+        <v>2462.0</v>
       </c>
       <c r="E304" s="10">
         <v>70.0</v>
       </c>
       <c r="F304" s="10">
         <v>63.0</v>
       </c>
       <c r="G304" s="10">
         <v>56.0</v>
       </c>
       <c r="H304" s="10">
         <v>49.0</v>
       </c>
     </row>
     <row r="305" spans="1:8" outlineLevel="2">
       <c r="A305" s="15">
         <v>8</v>
       </c>
       <c r="B305" s="6" t="s">
         <v>600</v>
       </c>
       <c r="C305" s="7" t="s">
         <v>601</v>
       </c>
       <c r="D305" s="5">
-        <v>1078.0</v>
+        <v>5352.0</v>
       </c>
       <c r="E305" s="10">
         <v>84.0</v>
       </c>
       <c r="F305" s="10">
         <v>75.6</v>
       </c>
       <c r="G305" s="10">
         <v>67.2</v>
       </c>
       <c r="H305" s="10">
         <v>58.8</v>
       </c>
     </row>
     <row r="306" spans="1:8" outlineLevel="2">
       <c r="A306" s="15">
         <v>9</v>
       </c>
       <c r="B306" s="6" t="s">
         <v>602</v>
       </c>
       <c r="C306" s="7" t="s">
         <v>603</v>
       </c>
       <c r="D306" s="5">
@@ -10726,155 +10732,155 @@
       </c>
       <c r="E306" s="10">
         <v>0.0</v>
       </c>
       <c r="F306" s="10">
         <v>0.0</v>
       </c>
       <c r="G306" s="10">
         <v>0.0</v>
       </c>
       <c r="H306" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="307" spans="1:8" outlineLevel="2">
       <c r="A307" s="15">
         <v>10</v>
       </c>
       <c r="B307" s="6" t="s">
         <v>604</v>
       </c>
       <c r="C307" s="7" t="s">
         <v>605</v>
       </c>
       <c r="D307" s="5">
-        <v>1745.0</v>
+        <v>2455.0</v>
       </c>
       <c r="E307" s="10">
         <v>138.0</v>
       </c>
       <c r="F307" s="10">
         <v>124.2</v>
       </c>
       <c r="G307" s="10">
         <v>110.4</v>
       </c>
       <c r="H307" s="10">
         <v>96.6</v>
       </c>
     </row>
     <row r="308" spans="1:8" outlineLevel="2">
       <c r="A308" s="15">
         <v>11</v>
       </c>
       <c r="B308" s="6" t="s">
         <v>606</v>
       </c>
       <c r="C308" s="7" t="s">
         <v>607</v>
       </c>
       <c r="D308" s="5">
-        <v>114.0</v>
+        <v>338.0</v>
       </c>
       <c r="E308" s="10">
         <v>148.0</v>
       </c>
       <c r="F308" s="10">
         <v>133.2</v>
       </c>
       <c r="G308" s="10">
         <v>118.4</v>
       </c>
       <c r="H308" s="10">
         <v>103.6</v>
       </c>
     </row>
     <row r="309" spans="1:8" outlineLevel="2">
       <c r="A309" s="15">
         <v>12</v>
       </c>
       <c r="B309" s="6" t="s">
         <v>608</v>
       </c>
       <c r="C309" s="7" t="s">
         <v>609</v>
       </c>
       <c r="D309" s="5">
-        <v>69.0</v>
+        <v>209.0</v>
       </c>
       <c r="E309" s="10">
         <v>178.0</v>
       </c>
       <c r="F309" s="10">
         <v>160.2</v>
       </c>
       <c r="G309" s="10">
         <v>142.4</v>
       </c>
       <c r="H309" s="10">
         <v>124.6</v>
       </c>
     </row>
     <row r="310" spans="1:8" outlineLevel="2">
       <c r="A310" s="15">
         <v>13</v>
       </c>
       <c r="B310" s="6" t="s">
         <v>610</v>
       </c>
       <c r="C310" s="7" t="s">
         <v>611</v>
       </c>
       <c r="D310" s="5">
-        <v>237.0</v>
+        <v>431.0</v>
       </c>
       <c r="E310" s="10">
         <v>208.0</v>
       </c>
       <c r="F310" s="10">
         <v>187.2</v>
       </c>
       <c r="G310" s="10">
         <v>166.4</v>
       </c>
       <c r="H310" s="10">
         <v>145.6</v>
       </c>
     </row>
     <row r="311" spans="1:8" outlineLevel="2">
       <c r="A311" s="15">
         <v>14</v>
       </c>
       <c r="B311" s="6" t="s">
         <v>612</v>
       </c>
       <c r="C311" s="7" t="s">
         <v>613</v>
       </c>
       <c r="D311" s="5">
-        <v>542.0</v>
+        <v>926.0</v>
       </c>
       <c r="E311" s="10">
         <v>226.0</v>
       </c>
       <c r="F311" s="10">
         <v>203.4</v>
       </c>
       <c r="G311" s="10">
         <v>180.8</v>
       </c>
       <c r="H311" s="10">
         <v>158.2</v>
       </c>
     </row>
     <row r="312" spans="1:8" outlineLevel="2">
       <c r="A312" s="15">
         <v>15</v>
       </c>
       <c r="B312" s="6" t="s">
         <v>614</v>
       </c>
       <c r="C312" s="7" t="s">
         <v>615</v>
       </c>
       <c r="D312" s="5">
@@ -11194,285 +11200,285 @@
       </c>
       <c r="E324" s="10">
         <v>0.0</v>
       </c>
       <c r="F324" s="10">
         <v>0.0</v>
       </c>
       <c r="G324" s="10">
         <v>0.0</v>
       </c>
       <c r="H324" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="325" spans="1:8" outlineLevel="2">
       <c r="A325" s="15">
         <v>28</v>
       </c>
       <c r="B325" s="6" t="s">
         <v>640</v>
       </c>
       <c r="C325" s="7" t="s">
         <v>641</v>
       </c>
       <c r="D325" s="5">
-        <v>9212.0</v>
+        <v>9126.0</v>
       </c>
       <c r="E325" s="10">
         <v>162.0</v>
       </c>
       <c r="F325" s="10">
         <v>145.8</v>
       </c>
       <c r="G325" s="10">
         <v>129.6</v>
       </c>
       <c r="H325" s="10">
         <v>113.4</v>
       </c>
     </row>
     <row r="326" spans="1:8" outlineLevel="2">
       <c r="A326" s="15">
         <v>29</v>
       </c>
       <c r="B326" s="6" t="s">
         <v>642</v>
       </c>
       <c r="C326" s="7" t="s">
         <v>643</v>
       </c>
       <c r="D326" s="5">
-        <v>3696.0</v>
+        <v>2654.0</v>
       </c>
       <c r="E326" s="10">
         <v>69.0</v>
       </c>
       <c r="F326" s="10">
         <v>62.1</v>
       </c>
       <c r="G326" s="10">
         <v>55.2</v>
       </c>
       <c r="H326" s="10">
         <v>48.3</v>
       </c>
     </row>
     <row r="327" spans="1:8" outlineLevel="2">
       <c r="A327" s="15">
         <v>30</v>
       </c>
       <c r="B327" s="6" t="s">
         <v>644</v>
       </c>
       <c r="C327" s="7" t="s">
         <v>645</v>
       </c>
       <c r="D327" s="5">
-        <v>1992.0</v>
+        <v>1176.0</v>
       </c>
       <c r="E327" s="10">
         <v>184.0</v>
       </c>
       <c r="F327" s="10">
         <v>165.6</v>
       </c>
       <c r="G327" s="10">
         <v>147.2</v>
       </c>
       <c r="H327" s="10">
         <v>128.8</v>
       </c>
     </row>
     <row r="328" spans="1:8" outlineLevel="2">
       <c r="A328" s="15">
         <v>31</v>
       </c>
       <c r="B328" s="6" t="s">
         <v>646</v>
       </c>
       <c r="C328" s="7" t="s">
         <v>647</v>
       </c>
       <c r="D328" s="5">
-        <v>0.0</v>
+        <v>3074.0</v>
       </c>
       <c r="E328" s="10">
         <v>0.0</v>
       </c>
       <c r="F328" s="10">
         <v>0.0</v>
       </c>
       <c r="G328" s="10">
         <v>0.0</v>
       </c>
       <c r="H328" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="329" spans="1:8" outlineLevel="2">
       <c r="A329" s="15">
         <v>32</v>
       </c>
       <c r="B329" s="6" t="s">
         <v>648</v>
       </c>
       <c r="C329" s="7" t="s">
         <v>649</v>
       </c>
       <c r="D329" s="5">
-        <v>3009.0</v>
+        <v>2680.0</v>
       </c>
       <c r="E329" s="10">
         <v>370.0</v>
       </c>
       <c r="F329" s="10">
         <v>333.0</v>
       </c>
       <c r="G329" s="10">
         <v>296.0</v>
       </c>
       <c r="H329" s="10">
         <v>259.0</v>
       </c>
     </row>
     <row r="330" spans="1:8" outlineLevel="2">
       <c r="A330" s="15">
         <v>33</v>
       </c>
       <c r="B330" s="6" t="s">
         <v>650</v>
       </c>
       <c r="C330" s="7" t="s">
         <v>651</v>
       </c>
       <c r="D330" s="5">
-        <v>318.0</v>
+        <v>293.0</v>
       </c>
       <c r="E330" s="10">
-        <v>234.0</v>
+        <v>236.0</v>
       </c>
       <c r="F330" s="10">
-        <v>210.6</v>
+        <v>212.4</v>
       </c>
       <c r="G330" s="10">
-        <v>187.2</v>
+        <v>188.8</v>
       </c>
       <c r="H330" s="10">
-        <v>163.8</v>
+        <v>165.2</v>
       </c>
     </row>
     <row r="331" spans="1:8" outlineLevel="2">
       <c r="A331" s="15">
         <v>34</v>
       </c>
       <c r="B331" s="6" t="s">
         <v>652</v>
       </c>
       <c r="C331" s="7" t="s">
         <v>653</v>
       </c>
       <c r="D331" s="5">
-        <v>66.0</v>
+        <v>0.0</v>
       </c>
       <c r="E331" s="10">
         <v>122.0</v>
       </c>
       <c r="F331" s="10">
         <v>109.8</v>
       </c>
       <c r="G331" s="10">
         <v>97.6</v>
       </c>
       <c r="H331" s="10">
         <v>85.4</v>
       </c>
     </row>
     <row r="332" spans="1:8" outlineLevel="2">
       <c r="A332" s="15">
         <v>35</v>
       </c>
       <c r="B332" s="6" t="s">
         <v>654</v>
       </c>
       <c r="C332" s="7" t="s">
         <v>655</v>
       </c>
       <c r="D332" s="5">
-        <v>897.0</v>
+        <v>898.0</v>
       </c>
       <c r="E332" s="10">
         <v>270.0</v>
       </c>
       <c r="F332" s="10">
         <v>243.0</v>
       </c>
       <c r="G332" s="10">
         <v>216.0</v>
       </c>
       <c r="H332" s="10">
         <v>189.0</v>
       </c>
     </row>
     <row r="333" spans="1:8" outlineLevel="2">
       <c r="A333" s="15">
         <v>36</v>
       </c>
       <c r="B333" s="6" t="s">
         <v>656</v>
       </c>
       <c r="C333" s="7" t="s">
         <v>657</v>
       </c>
       <c r="D333" s="5">
-        <v>1282.0</v>
+        <v>1172.0</v>
       </c>
       <c r="E333" s="10">
         <v>248.0</v>
       </c>
       <c r="F333" s="10">
         <v>223.2</v>
       </c>
       <c r="G333" s="10">
         <v>198.4</v>
       </c>
       <c r="H333" s="10">
         <v>173.6</v>
       </c>
     </row>
     <row r="334" spans="1:8" outlineLevel="2">
       <c r="A334" s="15">
         <v>37</v>
       </c>
       <c r="B334" s="6" t="s">
         <v>658</v>
       </c>
       <c r="C334" s="7" t="s">
         <v>659</v>
       </c>
       <c r="D334" s="5">
-        <v>1019.0</v>
+        <v>952.0</v>
       </c>
       <c r="E334" s="10">
         <v>540.0</v>
       </c>
       <c r="F334" s="10">
         <v>486.0</v>
       </c>
       <c r="G334" s="10">
         <v>432.0</v>
       </c>
       <c r="H334" s="10">
         <v>378.0</v>
       </c>
     </row>
     <row r="335" spans="1:8" outlineLevel="2">
       <c r="A335" s="15">
         <v>38</v>
       </c>
       <c r="B335" s="6" t="s">
         <v>660</v>
       </c>
       <c r="C335" s="7" t="s">
         <v>661</v>
       </c>
       <c r="D335" s="5">
@@ -11480,51 +11486,51 @@
       </c>
       <c r="E335" s="10">
         <v>164.0</v>
       </c>
       <c r="F335" s="10">
         <v>147.6</v>
       </c>
       <c r="G335" s="10">
         <v>131.2</v>
       </c>
       <c r="H335" s="10">
         <v>114.8</v>
       </c>
     </row>
     <row r="336" spans="1:8" outlineLevel="2">
       <c r="A336" s="15">
         <v>39</v>
       </c>
       <c r="B336" s="6" t="s">
         <v>662</v>
       </c>
       <c r="C336" s="7" t="s">
         <v>663</v>
       </c>
       <c r="D336" s="5">
-        <v>42.0</v>
+        <v>43.0</v>
       </c>
       <c r="E336" s="10">
         <v>492.0</v>
       </c>
       <c r="F336" s="10">
         <v>442.8</v>
       </c>
       <c r="G336" s="10">
         <v>393.6</v>
       </c>
       <c r="H336" s="10">
         <v>344.4</v>
       </c>
     </row>
     <row r="337" spans="1:8" outlineLevel="2">
       <c r="A337" s="15">
         <v>40</v>
       </c>
       <c r="B337" s="6" t="s">
         <v>664</v>
       </c>
       <c r="C337" s="7" t="s">
         <v>665</v>
       </c>
       <c r="D337" s="5">
@@ -11532,103 +11538,103 @@
       </c>
       <c r="E337" s="10">
         <v>904.0</v>
       </c>
       <c r="F337" s="10">
         <v>813.6</v>
       </c>
       <c r="G337" s="10">
         <v>723.2</v>
       </c>
       <c r="H337" s="10">
         <v>632.8</v>
       </c>
     </row>
     <row r="338" spans="1:8" outlineLevel="2">
       <c r="A338" s="15">
         <v>41</v>
       </c>
       <c r="B338" s="6" t="s">
         <v>666</v>
       </c>
       <c r="C338" s="7" t="s">
         <v>667</v>
       </c>
       <c r="D338" s="5">
-        <v>513.0</v>
+        <v>445.0</v>
       </c>
       <c r="E338" s="10">
-        <v>482.0</v>
+        <v>478.0</v>
       </c>
       <c r="F338" s="10">
-        <v>433.8</v>
+        <v>430.2</v>
       </c>
       <c r="G338" s="10">
-        <v>385.6</v>
+        <v>382.4</v>
       </c>
       <c r="H338" s="10">
-        <v>337.4</v>
+        <v>334.6</v>
       </c>
     </row>
     <row r="339" spans="1:8" outlineLevel="2">
       <c r="A339" s="15">
         <v>42</v>
       </c>
       <c r="B339" s="6" t="s">
         <v>668</v>
       </c>
       <c r="C339" s="7" t="s">
         <v>669</v>
       </c>
       <c r="D339" s="5">
-        <v>359.0</v>
+        <v>299.0</v>
       </c>
       <c r="E339" s="10">
         <v>636.0</v>
       </c>
       <c r="F339" s="10">
         <v>572.4</v>
       </c>
       <c r="G339" s="10">
         <v>508.8</v>
       </c>
       <c r="H339" s="10">
         <v>445.2</v>
       </c>
     </row>
     <row r="340" spans="1:8" outlineLevel="2">
       <c r="A340" s="15">
         <v>43</v>
       </c>
       <c r="B340" s="6" t="s">
         <v>670</v>
       </c>
       <c r="C340" s="7" t="s">
         <v>671</v>
       </c>
       <c r="D340" s="5">
-        <v>309.0</v>
+        <v>286.0</v>
       </c>
       <c r="E340" s="10">
         <v>1272.0</v>
       </c>
       <c r="F340" s="10">
         <v>1144.8</v>
       </c>
       <c r="G340" s="10">
         <v>1017.6</v>
       </c>
       <c r="H340" s="10">
         <v>890.4</v>
       </c>
     </row>
     <row r="341" spans="1:8" outlineLevel="2">
       <c r="A341" s="15">
         <v>44</v>
       </c>
       <c r="B341" s="6" t="s">
         <v>672</v>
       </c>
       <c r="C341" s="7" t="s">
         <v>673</v>
       </c>
       <c r="D341" s="5">
@@ -11636,51 +11642,51 @@
       </c>
       <c r="E341" s="10">
         <v>520.0</v>
       </c>
       <c r="F341" s="10">
         <v>468.0</v>
       </c>
       <c r="G341" s="10">
         <v>416.0</v>
       </c>
       <c r="H341" s="10">
         <v>364.0</v>
       </c>
     </row>
     <row r="342" spans="1:8" outlineLevel="2">
       <c r="A342" s="15">
         <v>45</v>
       </c>
       <c r="B342" s="6" t="s">
         <v>674</v>
       </c>
       <c r="C342" s="7" t="s">
         <v>675</v>
       </c>
       <c r="D342" s="5">
-        <v>245.0</v>
+        <v>216.0</v>
       </c>
       <c r="E342" s="10">
         <v>852.0</v>
       </c>
       <c r="F342" s="10">
         <v>766.8</v>
       </c>
       <c r="G342" s="10">
         <v>681.6</v>
       </c>
       <c r="H342" s="10">
         <v>596.4</v>
       </c>
     </row>
     <row r="343" spans="1:8" outlineLevel="2">
       <c r="A343" s="15">
         <v>46</v>
       </c>
       <c r="B343" s="6" t="s">
         <v>676</v>
       </c>
       <c r="C343" s="7" t="s">
         <v>677</v>
       </c>
       <c r="D343" s="5">
@@ -11688,77 +11694,77 @@
       </c>
       <c r="E343" s="10">
         <v>1608.0</v>
       </c>
       <c r="F343" s="10">
         <v>1447.2</v>
       </c>
       <c r="G343" s="10">
         <v>1286.4</v>
       </c>
       <c r="H343" s="10">
         <v>1125.6</v>
       </c>
     </row>
     <row r="344" spans="1:8" outlineLevel="2">
       <c r="A344" s="15">
         <v>47</v>
       </c>
       <c r="B344" s="6" t="s">
         <v>678</v>
       </c>
       <c r="C344" s="7" t="s">
         <v>679</v>
       </c>
       <c r="D344" s="5">
-        <v>76.0</v>
+        <v>48.0</v>
       </c>
       <c r="E344" s="10">
         <v>862.0</v>
       </c>
       <c r="F344" s="10">
         <v>775.8</v>
       </c>
       <c r="G344" s="10">
         <v>689.6</v>
       </c>
       <c r="H344" s="10">
         <v>603.4</v>
       </c>
     </row>
     <row r="345" spans="1:8" outlineLevel="2">
       <c r="A345" s="15">
         <v>48</v>
       </c>
       <c r="B345" s="6" t="s">
         <v>680</v>
       </c>
       <c r="C345" s="7" t="s">
         <v>681</v>
       </c>
       <c r="D345" s="5">
-        <v>130.0</v>
+        <v>114.0</v>
       </c>
       <c r="E345" s="10">
         <v>976.0</v>
       </c>
       <c r="F345" s="10">
         <v>878.4</v>
       </c>
       <c r="G345" s="10">
         <v>780.8</v>
       </c>
       <c r="H345" s="10">
         <v>683.2</v>
       </c>
     </row>
     <row r="346" spans="1:8" outlineLevel="2">
       <c r="A346" s="15">
         <v>49</v>
       </c>
       <c r="B346" s="6" t="s">
         <v>682</v>
       </c>
       <c r="C346" s="7" t="s">
         <v>683</v>
       </c>
       <c r="D346" s="5">
@@ -11766,493 +11772,493 @@
       </c>
       <c r="E346" s="10">
         <v>1952.0</v>
       </c>
       <c r="F346" s="10">
         <v>1756.8</v>
       </c>
       <c r="G346" s="10">
         <v>1561.6</v>
       </c>
       <c r="H346" s="10">
         <v>1366.4</v>
       </c>
     </row>
     <row r="347" spans="1:8" outlineLevel="2">
       <c r="A347" s="15">
         <v>50</v>
       </c>
       <c r="B347" s="6" t="s">
         <v>684</v>
       </c>
       <c r="C347" s="7" t="s">
         <v>685</v>
       </c>
       <c r="D347" s="5">
-        <v>63.0</v>
+        <v>150.0</v>
       </c>
       <c r="E347" s="10">
         <v>540.0</v>
       </c>
       <c r="F347" s="10">
         <v>486.0</v>
       </c>
       <c r="G347" s="10">
         <v>432.0</v>
       </c>
       <c r="H347" s="10">
         <v>378.0</v>
       </c>
     </row>
     <row r="348" spans="1:8" outlineLevel="2">
       <c r="A348" s="15">
         <v>51</v>
       </c>
       <c r="B348" s="6" t="s">
         <v>686</v>
       </c>
       <c r="C348" s="7" t="s">
         <v>687</v>
       </c>
       <c r="D348" s="5">
-        <v>62.0</v>
+        <v>65.0</v>
       </c>
       <c r="E348" s="10">
         <v>1380.0</v>
       </c>
       <c r="F348" s="10">
         <v>1242.0</v>
       </c>
       <c r="G348" s="10">
         <v>1104.0</v>
       </c>
       <c r="H348" s="10">
         <v>966.0</v>
       </c>
     </row>
     <row r="349" spans="1:8" outlineLevel="2">
       <c r="A349" s="15">
         <v>52</v>
       </c>
       <c r="B349" s="6" t="s">
         <v>688</v>
       </c>
       <c r="C349" s="7" t="s">
         <v>689</v>
       </c>
       <c r="D349" s="5">
-        <v>6240.0</v>
+        <v>6258.0</v>
       </c>
       <c r="E349" s="10">
         <v>80.0</v>
       </c>
       <c r="F349" s="10">
         <v>72.0</v>
       </c>
       <c r="G349" s="10">
         <v>64.0</v>
       </c>
       <c r="H349" s="10">
         <v>56.0</v>
       </c>
     </row>
     <row r="350" spans="1:8" outlineLevel="2">
       <c r="A350" s="15">
         <v>53</v>
       </c>
       <c r="B350" s="6" t="s">
         <v>690</v>
       </c>
       <c r="C350" s="7" t="s">
         <v>691</v>
       </c>
       <c r="D350" s="5">
-        <v>11849.0</v>
+        <v>11058.0</v>
       </c>
       <c r="E350" s="10">
         <v>58.0</v>
       </c>
       <c r="F350" s="10">
         <v>52.2</v>
       </c>
       <c r="G350" s="10">
         <v>46.4</v>
       </c>
       <c r="H350" s="10">
         <v>40.6</v>
       </c>
     </row>
     <row r="351" spans="1:8" outlineLevel="2">
       <c r="A351" s="15">
         <v>54</v>
       </c>
       <c r="B351" s="6" t="s">
         <v>692</v>
       </c>
       <c r="C351" s="7" t="s">
         <v>693</v>
       </c>
       <c r="D351" s="5">
-        <v>1891.0</v>
+        <v>1742.0</v>
       </c>
       <c r="E351" s="10">
         <v>128.0</v>
       </c>
       <c r="F351" s="10">
         <v>115.2</v>
       </c>
       <c r="G351" s="10">
         <v>102.4</v>
       </c>
       <c r="H351" s="10">
         <v>89.6</v>
       </c>
     </row>
     <row r="352" spans="1:8" outlineLevel="2">
       <c r="A352" s="15">
         <v>55</v>
       </c>
       <c r="B352" s="6" t="s">
         <v>694</v>
       </c>
       <c r="C352" s="7" t="s">
         <v>695</v>
       </c>
       <c r="D352" s="5">
-        <v>5660.0</v>
+        <v>5219.0</v>
       </c>
       <c r="E352" s="10">
         <v>126.0</v>
       </c>
       <c r="F352" s="10">
         <v>113.4</v>
       </c>
       <c r="G352" s="10">
         <v>100.8</v>
       </c>
       <c r="H352" s="10">
         <v>88.2</v>
       </c>
     </row>
     <row r="353" spans="1:8" outlineLevel="2">
       <c r="A353" s="15">
         <v>56</v>
       </c>
       <c r="B353" s="6" t="s">
         <v>696</v>
       </c>
       <c r="C353" s="7" t="s">
         <v>697</v>
       </c>
       <c r="D353" s="5">
-        <v>1768.0</v>
+        <v>1674.0</v>
       </c>
       <c r="E353" s="10">
         <v>256.0</v>
       </c>
       <c r="F353" s="10">
         <v>230.4</v>
       </c>
       <c r="G353" s="10">
         <v>204.8</v>
       </c>
       <c r="H353" s="10">
         <v>179.2</v>
       </c>
     </row>
     <row r="354" spans="1:8" outlineLevel="2">
       <c r="A354" s="15">
         <v>57</v>
       </c>
       <c r="B354" s="6" t="s">
         <v>698</v>
       </c>
       <c r="C354" s="7" t="s">
         <v>699</v>
       </c>
       <c r="D354" s="5">
-        <v>587.0</v>
+        <v>1666.0</v>
       </c>
       <c r="E354" s="10">
         <v>20.0</v>
       </c>
       <c r="F354" s="10">
         <v>18.0</v>
       </c>
       <c r="G354" s="10">
         <v>16.0</v>
       </c>
       <c r="H354" s="10">
         <v>14.0</v>
       </c>
     </row>
     <row r="355" spans="1:8" outlineLevel="2">
       <c r="A355" s="15">
         <v>58</v>
       </c>
       <c r="B355" s="6" t="s">
         <v>700</v>
       </c>
       <c r="C355" s="7" t="s">
         <v>701</v>
       </c>
       <c r="D355" s="5">
-        <v>512.0</v>
+        <v>86.0</v>
       </c>
       <c r="E355" s="10">
         <v>30.0</v>
       </c>
       <c r="F355" s="10">
         <v>27.0</v>
       </c>
       <c r="G355" s="10">
         <v>24.0</v>
       </c>
       <c r="H355" s="10">
         <v>21.0</v>
       </c>
     </row>
     <row r="356" spans="1:8" outlineLevel="2">
       <c r="A356" s="15">
         <v>59</v>
       </c>
       <c r="B356" s="6" t="s">
         <v>702</v>
       </c>
       <c r="C356" s="7" t="s">
         <v>703</v>
       </c>
       <c r="D356" s="5">
-        <v>281.0</v>
+        <v>250.0</v>
       </c>
       <c r="E356" s="10">
         <v>36.0</v>
       </c>
       <c r="F356" s="10">
         <v>32.4</v>
       </c>
       <c r="G356" s="10">
         <v>28.8</v>
       </c>
       <c r="H356" s="10">
         <v>25.2</v>
       </c>
     </row>
     <row r="357" spans="1:8" outlineLevel="2">
       <c r="A357" s="15">
         <v>60</v>
       </c>
       <c r="B357" s="6" t="s">
         <v>704</v>
       </c>
       <c r="C357" s="7" t="s">
         <v>705</v>
       </c>
       <c r="D357" s="5">
-        <v>70.0</v>
+        <v>327.0</v>
       </c>
       <c r="E357" s="10">
         <v>42.0</v>
       </c>
       <c r="F357" s="10">
         <v>37.8</v>
       </c>
       <c r="G357" s="10">
         <v>33.6</v>
       </c>
       <c r="H357" s="10">
         <v>29.4</v>
       </c>
     </row>
     <row r="358" spans="1:8" outlineLevel="2">
       <c r="A358" s="15">
         <v>61</v>
       </c>
       <c r="B358" s="6" t="s">
         <v>706</v>
       </c>
       <c r="C358" s="7" t="s">
         <v>707</v>
       </c>
       <c r="D358" s="5">
-        <v>1958.0</v>
+        <v>1627.0</v>
       </c>
       <c r="E358" s="10">
         <v>18.0</v>
       </c>
       <c r="F358" s="10">
         <v>16.2</v>
       </c>
       <c r="G358" s="10">
         <v>14.4</v>
       </c>
       <c r="H358" s="10">
         <v>12.6</v>
       </c>
     </row>
     <row r="359" spans="1:8" outlineLevel="2">
       <c r="A359" s="15">
         <v>62</v>
       </c>
       <c r="B359" s="6" t="s">
         <v>708</v>
       </c>
       <c r="C359" s="7" t="s">
         <v>709</v>
       </c>
       <c r="D359" s="5">
-        <v>1483.0</v>
+        <v>1469.0</v>
       </c>
       <c r="E359" s="10">
         <v>20.0</v>
       </c>
       <c r="F359" s="10">
         <v>18.0</v>
       </c>
       <c r="G359" s="10">
         <v>16.0</v>
       </c>
       <c r="H359" s="10">
         <v>14.0</v>
       </c>
     </row>
     <row r="360" spans="1:8" outlineLevel="2">
       <c r="A360" s="15">
         <v>63</v>
       </c>
       <c r="B360" s="6" t="s">
         <v>710</v>
       </c>
       <c r="C360" s="7" t="s">
         <v>711</v>
       </c>
       <c r="D360" s="5">
-        <v>913.0</v>
+        <v>644.0</v>
       </c>
       <c r="E360" s="10">
         <v>22.0</v>
       </c>
       <c r="F360" s="10">
         <v>19.8</v>
       </c>
       <c r="G360" s="10">
         <v>17.6</v>
       </c>
       <c r="H360" s="10">
         <v>15.4</v>
       </c>
     </row>
     <row r="361" spans="1:8" outlineLevel="2">
       <c r="A361" s="15">
         <v>64</v>
       </c>
       <c r="B361" s="6" t="s">
         <v>712</v>
       </c>
       <c r="C361" s="7" t="s">
         <v>713</v>
       </c>
       <c r="D361" s="5">
-        <v>609.0</v>
+        <v>791.0</v>
       </c>
       <c r="E361" s="10">
         <v>30.0</v>
       </c>
       <c r="F361" s="10">
         <v>27.0</v>
       </c>
       <c r="G361" s="10">
         <v>24.0</v>
       </c>
       <c r="H361" s="10">
         <v>21.0</v>
       </c>
     </row>
     <row r="362" spans="1:8" outlineLevel="2">
       <c r="A362" s="15">
         <v>65</v>
       </c>
       <c r="B362" s="6" t="s">
         <v>714</v>
       </c>
       <c r="C362" s="7" t="s">
         <v>715</v>
       </c>
       <c r="D362" s="5">
-        <v>185.0</v>
+        <v>415.0</v>
       </c>
       <c r="E362" s="10">
         <v>46.0</v>
       </c>
       <c r="F362" s="10">
         <v>41.4</v>
       </c>
       <c r="G362" s="10">
         <v>36.8</v>
       </c>
       <c r="H362" s="10">
         <v>32.2</v>
       </c>
     </row>
     <row r="363" spans="1:8" outlineLevel="2">
       <c r="A363" s="15">
         <v>66</v>
       </c>
       <c r="B363" s="6" t="s">
         <v>716</v>
       </c>
       <c r="C363" s="7" t="s">
         <v>717</v>
       </c>
       <c r="D363" s="5">
-        <v>1283.0</v>
+        <v>312.0</v>
       </c>
       <c r="E363" s="10">
         <v>10.0</v>
       </c>
       <c r="F363" s="10">
         <v>9.0</v>
       </c>
       <c r="G363" s="10">
         <v>8.0</v>
       </c>
       <c r="H363" s="10">
         <v>7.0</v>
       </c>
     </row>
     <row r="364" spans="1:8" outlineLevel="2">
       <c r="A364" s="15">
         <v>67</v>
       </c>
       <c r="B364" s="6" t="s">
         <v>718</v>
       </c>
       <c r="C364" s="7" t="s">
         <v>719</v>
       </c>
       <c r="D364" s="5">
-        <v>2075.0</v>
+        <v>2780.0</v>
       </c>
       <c r="E364" s="10">
         <v>10.0</v>
       </c>
       <c r="F364" s="10">
         <v>9.0</v>
       </c>
       <c r="G364" s="10">
         <v>8.0</v>
       </c>
       <c r="H364" s="10">
         <v>7.0</v>
       </c>
     </row>
     <row r="365" spans="1:8" outlineLevel="1">
       <c r="A365" s="13" t="s">
         <v>720</v>
       </c>
       <c r="B365" s="4"/>
       <c r="C365" s="4"/>
       <c r="D365" s="4"/>
       <c r="E365" s="9"/>
       <c r="F365" s="9"/>
       <c r="G365" s="9"/>
       <c r="H365" s="9"/>
@@ -12272,77 +12278,77 @@
       </c>
       <c r="E366" s="10">
         <v>20.0</v>
       </c>
       <c r="F366" s="10">
         <v>18.0</v>
       </c>
       <c r="G366" s="10">
         <v>16.0</v>
       </c>
       <c r="H366" s="10">
         <v>14.0</v>
       </c>
     </row>
     <row r="367" spans="1:8" outlineLevel="2">
       <c r="A367" s="15">
         <v>2</v>
       </c>
       <c r="B367" s="6" t="s">
         <v>723</v>
       </c>
       <c r="C367" s="7" t="s">
         <v>724</v>
       </c>
       <c r="D367" s="5">
-        <v>122.0</v>
+        <v>1262.0</v>
       </c>
       <c r="E367" s="10">
         <v>12.0</v>
       </c>
       <c r="F367" s="10">
         <v>10.8</v>
       </c>
       <c r="G367" s="10">
         <v>9.6</v>
       </c>
       <c r="H367" s="10">
         <v>8.4</v>
       </c>
     </row>
     <row r="368" spans="1:8" outlineLevel="2">
       <c r="A368" s="15">
         <v>3</v>
       </c>
       <c r="B368" s="6" t="s">
         <v>725</v>
       </c>
       <c r="C368" s="7" t="s">
         <v>726</v>
       </c>
       <c r="D368" s="5">
-        <v>841.0</v>
+        <v>243.31</v>
       </c>
       <c r="E368" s="10">
         <v>12.0</v>
       </c>
       <c r="F368" s="10">
         <v>10.8</v>
       </c>
       <c r="G368" s="10">
         <v>9.6</v>
       </c>
       <c r="H368" s="10">
         <v>8.4</v>
       </c>
     </row>
     <row r="369" spans="1:8" outlineLevel="2">
       <c r="A369" s="15">
         <v>4</v>
       </c>
       <c r="B369" s="6" t="s">
         <v>727</v>
       </c>
       <c r="C369" s="7" t="s">
         <v>728</v>
       </c>
       <c r="D369" s="5">
@@ -12402,103 +12408,103 @@
       </c>
       <c r="E371" s="10">
         <v>610.0</v>
       </c>
       <c r="F371" s="10">
         <v>549.0</v>
       </c>
       <c r="G371" s="10">
         <v>488.0</v>
       </c>
       <c r="H371" s="10">
         <v>427.0</v>
       </c>
     </row>
     <row r="372" spans="1:8" outlineLevel="2">
       <c r="A372" s="15">
         <v>7</v>
       </c>
       <c r="B372" s="6" t="s">
         <v>733</v>
       </c>
       <c r="C372" s="7" t="s">
         <v>734</v>
       </c>
       <c r="D372" s="5">
-        <v>25.67</v>
+        <v>21.7</v>
       </c>
       <c r="E372" s="10">
         <v>520.0</v>
       </c>
       <c r="F372" s="10">
         <v>468.0</v>
       </c>
       <c r="G372" s="10">
         <v>416.0</v>
       </c>
       <c r="H372" s="10">
         <v>364.0</v>
       </c>
     </row>
     <row r="373" spans="1:8" outlineLevel="2">
       <c r="A373" s="15">
         <v>8</v>
       </c>
       <c r="B373" s="6" t="s">
         <v>735</v>
       </c>
       <c r="C373" s="7" t="s">
         <v>736</v>
       </c>
       <c r="D373" s="5">
-        <v>12.06</v>
+        <v>7.78</v>
       </c>
       <c r="E373" s="10">
         <v>508.0</v>
       </c>
       <c r="F373" s="10">
         <v>457.2</v>
       </c>
       <c r="G373" s="10">
         <v>406.4</v>
       </c>
       <c r="H373" s="10">
         <v>355.6</v>
       </c>
     </row>
     <row r="374" spans="1:8" outlineLevel="2">
       <c r="A374" s="15">
         <v>9</v>
       </c>
       <c r="B374" s="6" t="s">
         <v>737</v>
       </c>
       <c r="C374" s="7" t="s">
         <v>738</v>
       </c>
       <c r="D374" s="5">
-        <v>286.0</v>
+        <v>279.32</v>
       </c>
       <c r="E374" s="10">
         <v>446.0</v>
       </c>
       <c r="F374" s="10">
         <v>401.4</v>
       </c>
       <c r="G374" s="10">
         <v>356.8</v>
       </c>
       <c r="H374" s="10">
         <v>312.2</v>
       </c>
     </row>
     <row r="375" spans="1:8" outlineLevel="2">
       <c r="A375" s="15">
         <v>10</v>
       </c>
       <c r="B375" s="6" t="s">
         <v>739</v>
       </c>
       <c r="C375" s="7" t="s">
         <v>740</v>
       </c>
       <c r="D375" s="5">
@@ -12752,207 +12758,207 @@
       </c>
     </row>
     <row r="385" spans="1:8" outlineLevel="1">
       <c r="A385" s="13" t="s">
         <v>759</v>
       </c>
       <c r="B385" s="4"/>
       <c r="C385" s="4"/>
       <c r="D385" s="4"/>
       <c r="E385" s="9"/>
       <c r="F385" s="9"/>
       <c r="G385" s="9"/>
       <c r="H385" s="9"/>
     </row>
     <row r="386" spans="1:8" outlineLevel="2">
       <c r="A386" s="15">
         <v>1</v>
       </c>
       <c r="B386" s="6" t="s">
         <v>760</v>
       </c>
       <c r="C386" s="7" t="s">
         <v>761</v>
       </c>
       <c r="D386" s="5">
-        <v>389.0</v>
+        <v>652.0</v>
       </c>
       <c r="E386" s="10">
         <v>492.0</v>
       </c>
       <c r="F386" s="10">
         <v>442.8</v>
       </c>
       <c r="G386" s="10">
         <v>393.6</v>
       </c>
       <c r="H386" s="10">
         <v>344.4</v>
       </c>
     </row>
     <row r="387" spans="1:8" outlineLevel="2">
       <c r="A387" s="15">
         <v>2</v>
       </c>
       <c r="B387" s="6" t="s">
         <v>762</v>
       </c>
       <c r="C387" s="7" t="s">
         <v>763</v>
       </c>
       <c r="D387" s="5">
-        <v>7.0</v>
+        <v>25.0</v>
       </c>
       <c r="E387" s="10">
         <v>900.0</v>
       </c>
       <c r="F387" s="10">
         <v>810.0</v>
       </c>
       <c r="G387" s="10">
         <v>720.0</v>
       </c>
       <c r="H387" s="10">
         <v>630.0</v>
       </c>
     </row>
     <row r="388" spans="1:8" outlineLevel="2">
       <c r="A388" s="15">
         <v>3</v>
       </c>
       <c r="B388" s="6" t="s">
         <v>764</v>
       </c>
       <c r="C388" s="7" t="s">
         <v>765</v>
       </c>
       <c r="D388" s="5">
-        <v>210.0</v>
+        <v>216.0</v>
       </c>
       <c r="E388" s="10">
         <v>794.0</v>
       </c>
       <c r="F388" s="10">
         <v>714.6</v>
       </c>
       <c r="G388" s="10">
         <v>635.2</v>
       </c>
       <c r="H388" s="10">
         <v>555.8</v>
       </c>
     </row>
     <row r="389" spans="1:8" outlineLevel="2">
       <c r="A389" s="15">
         <v>4</v>
       </c>
       <c r="B389" s="6" t="s">
         <v>766</v>
       </c>
       <c r="C389" s="7" t="s">
         <v>767</v>
       </c>
       <c r="D389" s="5">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="E389" s="10">
-        <v>934.0</v>
+        <v>906.0</v>
       </c>
       <c r="F389" s="10">
-        <v>840.6</v>
+        <v>815.4</v>
       </c>
       <c r="G389" s="10">
-        <v>747.2</v>
+        <v>724.8</v>
       </c>
       <c r="H389" s="10">
-        <v>653.8</v>
+        <v>634.2</v>
       </c>
     </row>
     <row r="390" spans="1:8" outlineLevel="2">
       <c r="A390" s="15">
         <v>5</v>
       </c>
       <c r="B390" s="6" t="s">
         <v>768</v>
       </c>
       <c r="C390" s="7" t="s">
         <v>769</v>
       </c>
       <c r="D390" s="5">
-        <v>34.0</v>
+        <v>96.0</v>
       </c>
       <c r="E390" s="10">
-        <v>1520.0</v>
+        <v>1552.0</v>
       </c>
       <c r="F390" s="10">
-        <v>1368.0</v>
+        <v>1396.8</v>
       </c>
       <c r="G390" s="10">
-        <v>1216.0</v>
+        <v>1241.6</v>
       </c>
       <c r="H390" s="10">
-        <v>1064.0</v>
+        <v>1086.4</v>
       </c>
     </row>
     <row r="391" spans="1:8" outlineLevel="2">
       <c r="A391" s="15">
         <v>6</v>
       </c>
       <c r="B391" s="6" t="s">
         <v>770</v>
       </c>
       <c r="C391" s="7" t="s">
         <v>771</v>
       </c>
       <c r="D391" s="5">
         <v>0.0</v>
       </c>
       <c r="E391" s="10">
         <v>1434.0</v>
       </c>
       <c r="F391" s="10">
         <v>1290.6</v>
       </c>
       <c r="G391" s="10">
         <v>1147.2</v>
       </c>
       <c r="H391" s="10">
         <v>1003.8</v>
       </c>
     </row>
     <row r="392" spans="1:8" outlineLevel="2">
       <c r="A392" s="15">
         <v>7</v>
       </c>
       <c r="B392" s="6" t="s">
         <v>772</v>
       </c>
       <c r="C392" s="7" t="s">
         <v>773</v>
       </c>
       <c r="D392" s="5">
-        <v>24.0</v>
+        <v>35.0</v>
       </c>
       <c r="E392" s="10">
         <v>3699.0</v>
       </c>
       <c r="F392" s="10">
         <v>3329.1</v>
       </c>
       <c r="G392" s="10">
         <v>2959.2</v>
       </c>
       <c r="H392" s="10">
         <v>2589.3</v>
       </c>
     </row>
     <row r="393" spans="1:8" outlineLevel="2">
       <c r="A393" s="15">
         <v>8</v>
       </c>
       <c r="B393" s="6" t="s">
         <v>774</v>
       </c>
       <c r="C393" s="7" t="s">
         <v>775</v>
       </c>
       <c r="D393" s="5">
@@ -12986,517 +12992,543 @@
       </c>
       <c r="E394" s="10">
         <v>3990.0</v>
       </c>
       <c r="F394" s="10">
         <v>3591.0</v>
       </c>
       <c r="G394" s="10">
         <v>3192.0</v>
       </c>
       <c r="H394" s="10">
         <v>2793.0</v>
       </c>
     </row>
     <row r="395" spans="1:8" outlineLevel="2">
       <c r="A395" s="15">
         <v>10</v>
       </c>
       <c r="B395" s="6" t="s">
         <v>778</v>
       </c>
       <c r="C395" s="7" t="s">
         <v>779</v>
       </c>
       <c r="D395" s="5">
-        <v>51.0</v>
+        <v>436.0</v>
       </c>
       <c r="E395" s="10">
         <v>146.0</v>
       </c>
       <c r="F395" s="10">
         <v>131.4</v>
       </c>
       <c r="G395" s="10">
         <v>116.8</v>
       </c>
       <c r="H395" s="10">
         <v>102.2</v>
       </c>
     </row>
     <row r="396" spans="1:8" outlineLevel="2">
       <c r="A396" s="15">
         <v>11</v>
       </c>
       <c r="B396" s="6" t="s">
         <v>780</v>
       </c>
       <c r="C396" s="7" t="s">
         <v>781</v>
       </c>
       <c r="D396" s="5">
-        <v>624.0</v>
+        <v>1259.0</v>
       </c>
       <c r="E396" s="10">
         <v>286.0</v>
       </c>
       <c r="F396" s="10">
         <v>257.4</v>
       </c>
       <c r="G396" s="10">
         <v>228.8</v>
       </c>
       <c r="H396" s="10">
         <v>200.2</v>
       </c>
     </row>
     <row r="397" spans="1:8" outlineLevel="1">
       <c r="A397" s="13" t="s">
         <v>782</v>
       </c>
       <c r="B397" s="4"/>
       <c r="C397" s="4"/>
       <c r="D397" s="4"/>
       <c r="E397" s="9"/>
       <c r="F397" s="9"/>
       <c r="G397" s="9"/>
       <c r="H397" s="9"/>
     </row>
     <row r="398" spans="1:8" outlineLevel="2">
       <c r="A398" s="15">
         <v>1</v>
       </c>
       <c r="B398" s="6" t="s">
         <v>783</v>
       </c>
       <c r="C398" s="7" t="s">
         <v>784</v>
       </c>
       <c r="D398" s="5">
-        <v>75.0</v>
+        <v>66.0</v>
       </c>
       <c r="E398" s="10">
         <v>1080.0</v>
       </c>
       <c r="F398" s="10">
         <v>972.0</v>
       </c>
       <c r="G398" s="10">
         <v>864.0</v>
       </c>
       <c r="H398" s="10">
         <v>756.0</v>
       </c>
     </row>
     <row r="399" spans="1:8" outlineLevel="2">
       <c r="A399" s="15">
         <v>2</v>
       </c>
       <c r="B399" s="6" t="s">
         <v>785</v>
       </c>
       <c r="C399" s="7" t="s">
         <v>786</v>
       </c>
       <c r="D399" s="5">
-        <v>99.0</v>
+        <v>133.0</v>
       </c>
       <c r="E399" s="10">
         <v>1354.0</v>
       </c>
       <c r="F399" s="10">
         <v>1218.6</v>
       </c>
       <c r="G399" s="10">
         <v>1083.2</v>
       </c>
       <c r="H399" s="10">
         <v>947.8</v>
       </c>
     </row>
     <row r="400" spans="1:8" outlineLevel="2">
       <c r="A400" s="15">
         <v>3</v>
       </c>
       <c r="B400" s="6" t="s">
         <v>787</v>
       </c>
       <c r="C400" s="7" t="s">
         <v>788</v>
       </c>
       <c r="D400" s="5">
-        <v>42.0</v>
+        <v>17.0</v>
       </c>
       <c r="E400" s="10">
         <v>1712.0</v>
       </c>
       <c r="F400" s="10">
         <v>1540.8</v>
       </c>
       <c r="G400" s="10">
         <v>1369.6</v>
       </c>
       <c r="H400" s="10">
         <v>1198.4</v>
       </c>
     </row>
     <row r="401" spans="1:8" outlineLevel="2">
       <c r="A401" s="15">
         <v>4</v>
       </c>
       <c r="B401" s="6" t="s">
         <v>789</v>
       </c>
       <c r="C401" s="7" t="s">
         <v>790</v>
       </c>
       <c r="D401" s="5">
-        <v>9.0</v>
+        <v>19.0</v>
       </c>
       <c r="E401" s="10">
         <v>2362.0</v>
       </c>
       <c r="F401" s="10">
         <v>2125.8</v>
       </c>
       <c r="G401" s="10">
         <v>1889.6</v>
       </c>
       <c r="H401" s="10">
         <v>1653.4</v>
       </c>
     </row>
     <row r="402" spans="1:8" outlineLevel="1">
       <c r="A402" s="13" t="s">
         <v>791</v>
       </c>
       <c r="B402" s="4"/>
       <c r="C402" s="4"/>
       <c r="D402" s="4"/>
       <c r="E402" s="9"/>
       <c r="F402" s="9"/>
       <c r="G402" s="9"/>
       <c r="H402" s="9"/>
     </row>
     <row r="403" spans="1:8" outlineLevel="2">
       <c r="A403" s="15">
         <v>1</v>
       </c>
       <c r="B403" s="6" t="s">
         <v>792</v>
       </c>
       <c r="C403" s="7" t="s">
         <v>793</v>
       </c>
       <c r="D403" s="5">
-        <v>0.0</v>
+        <v>62742.0</v>
       </c>
       <c r="E403" s="10">
         <v>0.0</v>
       </c>
       <c r="F403" s="10">
         <v>0.0</v>
       </c>
       <c r="G403" s="10">
         <v>0.0</v>
       </c>
       <c r="H403" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="404" spans="1:8" outlineLevel="2">
       <c r="A404" s="15">
         <v>2</v>
       </c>
       <c r="B404" s="6" t="s">
         <v>794</v>
       </c>
       <c r="C404" s="7" t="s">
         <v>795</v>
       </c>
       <c r="D404" s="5">
-        <v>3982.0</v>
+        <v>5973.0</v>
       </c>
       <c r="E404" s="10">
         <v>66.0</v>
       </c>
       <c r="F404" s="10">
         <v>59.4</v>
       </c>
       <c r="G404" s="10">
         <v>52.8</v>
       </c>
       <c r="H404" s="10">
         <v>46.2</v>
       </c>
     </row>
     <row r="405" spans="1:8" outlineLevel="2">
       <c r="A405" s="15">
         <v>3</v>
       </c>
       <c r="B405" s="6" t="s">
         <v>796</v>
       </c>
       <c r="C405" s="7" t="s">
         <v>797</v>
       </c>
       <c r="D405" s="5">
-        <v>0.0</v>
+        <v>115069.0</v>
       </c>
       <c r="E405" s="10">
         <v>0.0</v>
       </c>
       <c r="F405" s="10">
         <v>0.0</v>
       </c>
       <c r="G405" s="10">
         <v>0.0</v>
       </c>
       <c r="H405" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="406" spans="1:8" outlineLevel="2">
       <c r="A406" s="15">
         <v>4</v>
       </c>
       <c r="B406" s="6" t="s">
         <v>798</v>
       </c>
       <c r="C406" s="7" t="s">
         <v>799</v>
       </c>
       <c r="D406" s="5">
-        <v>0.0</v>
+        <v>9396.0</v>
       </c>
       <c r="E406" s="10">
         <v>0.0</v>
       </c>
       <c r="F406" s="10">
         <v>0.0</v>
       </c>
       <c r="G406" s="10">
         <v>0.0</v>
       </c>
       <c r="H406" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="407" spans="1:8" outlineLevel="2">
       <c r="A407" s="15">
         <v>5</v>
       </c>
       <c r="B407" s="6" t="s">
         <v>800</v>
       </c>
       <c r="C407" s="7" t="s">
         <v>801</v>
       </c>
       <c r="D407" s="5">
-        <v>1081.0</v>
+        <v>1552.0</v>
       </c>
       <c r="E407" s="10">
         <v>16.0</v>
       </c>
       <c r="F407" s="10">
         <v>14.4</v>
       </c>
       <c r="G407" s="10">
         <v>12.8</v>
       </c>
       <c r="H407" s="10">
         <v>11.2</v>
       </c>
     </row>
     <row r="408" spans="1:8" outlineLevel="2">
       <c r="A408" s="15">
         <v>6</v>
       </c>
       <c r="B408" s="6" t="s">
         <v>802</v>
       </c>
       <c r="C408" s="7" t="s">
         <v>803</v>
       </c>
       <c r="D408" s="5">
-        <v>0.0</v>
+        <v>6963.0</v>
       </c>
       <c r="E408" s="10">
         <v>0.0</v>
       </c>
       <c r="F408" s="10">
         <v>0.0</v>
       </c>
       <c r="G408" s="10">
         <v>0.0</v>
       </c>
       <c r="H408" s="10">
         <v>0.0</v>
       </c>
     </row>
-    <row r="409" spans="1:8" outlineLevel="1">
-      <c r="A409" s="13" t="s">
+    <row r="409" spans="1:8" outlineLevel="2">
+      <c r="A409" s="15">
+        <v>7</v>
+      </c>
+      <c r="B409" s="6" t="s">
         <v>804</v>
       </c>
-      <c r="B409" s="4"/>
-[...11 lines deleted...]
-      <c r="B410" s="6" t="s">
+      <c r="C409" s="7" t="s">
         <v>805</v>
       </c>
-      <c r="C410" s="7" t="s">
+      <c r="D409" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E409" s="10">
+        <v>818.0</v>
+      </c>
+      <c r="F409" s="10">
+        <v>736.2</v>
+      </c>
+      <c r="G409" s="10">
+        <v>654.4</v>
+      </c>
+      <c r="H409" s="10">
+        <v>572.6</v>
+      </c>
+    </row>
+    <row r="410" spans="1:8" outlineLevel="1">
+      <c r="A410" s="13" t="s">
         <v>806</v>
       </c>
-      <c r="D410" s="5">
-[...13 lines deleted...]
-      </c>
+      <c r="B410" s="4"/>
+      <c r="C410" s="4"/>
+      <c r="D410" s="4"/>
+      <c r="E410" s="9"/>
+      <c r="F410" s="9"/>
+      <c r="G410" s="9"/>
+      <c r="H410" s="9"/>
     </row>
     <row r="411" spans="1:8" outlineLevel="2">
       <c r="A411" s="15">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B411" s="6" t="s">
         <v>807</v>
       </c>
       <c r="C411" s="7" t="s">
         <v>808</v>
       </c>
       <c r="D411" s="5">
-        <v>34.53</v>
+        <v>0.0</v>
       </c>
       <c r="E411" s="10">
-        <v>410.0</v>
+        <v>424.0</v>
       </c>
       <c r="F411" s="10">
-        <v>369.0</v>
+        <v>381.6</v>
       </c>
       <c r="G411" s="10">
-        <v>328.0</v>
+        <v>339.2</v>
       </c>
       <c r="H411" s="10">
-        <v>287.0</v>
+        <v>296.8</v>
       </c>
     </row>
     <row r="412" spans="1:8" outlineLevel="2">
       <c r="A412" s="15">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B412" s="6" t="s">
         <v>809</v>
       </c>
       <c r="C412" s="7" t="s">
         <v>810</v>
       </c>
       <c r="D412" s="5">
-        <v>0.0</v>
+        <v>61.51</v>
       </c>
       <c r="E412" s="10">
+        <v>410.0</v>
+      </c>
+      <c r="F412" s="10">
+        <v>369.0</v>
+      </c>
+      <c r="G412" s="10">
+        <v>328.0</v>
+      </c>
+      <c r="H412" s="10">
+        <v>287.0</v>
+      </c>
+    </row>
+    <row r="413" spans="1:8" outlineLevel="2">
+      <c r="A413" s="15">
+        <v>3</v>
+      </c>
+      <c r="B413" s="6" t="s">
+        <v>811</v>
+      </c>
+      <c r="C413" s="7" t="s">
+        <v>812</v>
+      </c>
+      <c r="D413" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E413" s="10">
         <v>542.0</v>
       </c>
-      <c r="F412" s="10">
+      <c r="F413" s="10">
         <v>487.8</v>
       </c>
-      <c r="G412" s="10">
+      <c r="G413" s="10">
         <v>433.6</v>
       </c>
-      <c r="H412" s="10">
+      <c r="H413" s="10">
         <v>379.4</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A99:H99"/>
     <mergeCell ref="A186:H186"/>
     <mergeCell ref="A224:H224"/>
     <mergeCell ref="A225:H225"/>
     <mergeCell ref="A238:H238"/>
     <mergeCell ref="A251:H251"/>
     <mergeCell ref="A263:H263"/>
     <mergeCell ref="A297:H297"/>
     <mergeCell ref="A365:H365"/>
     <mergeCell ref="A385:H385"/>
     <mergeCell ref="A397:H397"/>
     <mergeCell ref="A402:H402"/>
-    <mergeCell ref="A409:H409"/>
+    <mergeCell ref="A410:H410"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Прайс-лист</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>https://gremir.ru/</dc:creator>
+  <dc:creator>http://localhost/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Документ Office 2007 XLSX</dc:title>
-  <dc:description>Этот документ был сгенерирован на сайте https://gremir.ru/</dc:description>
+  <dc:description>Этот документ был сгенерирован на сайте http://localhost/</dc:description>
   <dc:subject>Прайс-лист</dc:subject>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>