--- v1 (2026-06-21)
+++ v2 (2026-09-17)
@@ -2992,63 +2992,63 @@
       <c r="H3" s="9"/>
     </row>
     <row r="4" spans="1:8" outlineLevel="2">
       <c r="A4" s="14" t="s">
         <v>10</v>
       </c>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="9"/>
       <c r="F4" s="9"/>
       <c r="G4" s="9"/>
       <c r="H4" s="9"/>
     </row>
     <row r="5" spans="1:8" outlineLevel="3">
       <c r="A5" s="15">
         <v>1</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>11</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>12</v>
       </c>
       <c r="D5" s="5">
-        <v>94.0</v>
+        <v>119.08</v>
       </c>
       <c r="E5" s="10">
-        <v>472.0</v>
+        <v>524.0</v>
       </c>
       <c r="F5" s="10">
-        <v>424.8</v>
+        <v>471.6</v>
       </c>
       <c r="G5" s="10">
-        <v>377.6</v>
+        <v>419.2</v>
       </c>
       <c r="H5" s="10">
-        <v>330.4</v>
+        <v>366.8</v>
       </c>
     </row>
     <row r="6" spans="1:8" outlineLevel="3">
       <c r="A6" s="15">
         <v>2</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D6" s="5">
         <v>0.0</v>
       </c>
       <c r="E6" s="10">
         <v>152.0</v>
       </c>
       <c r="F6" s="10">
         <v>136.8</v>
       </c>
       <c r="G6" s="10">
         <v>121.6</v>
       </c>
       <c r="H6" s="10">
@@ -3070,77 +3070,77 @@
       </c>
       <c r="E7" s="10">
         <v>156.0</v>
       </c>
       <c r="F7" s="10">
         <v>140.4</v>
       </c>
       <c r="G7" s="10">
         <v>124.8</v>
       </c>
       <c r="H7" s="10">
         <v>109.2</v>
       </c>
     </row>
     <row r="8" spans="1:8" outlineLevel="3">
       <c r="A8" s="15">
         <v>4</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="5">
-        <v>423.0</v>
+        <v>531.273</v>
       </c>
       <c r="E8" s="10">
         <v>372.0</v>
       </c>
       <c r="F8" s="10">
         <v>334.8</v>
       </c>
       <c r="G8" s="10">
         <v>297.6</v>
       </c>
       <c r="H8" s="10">
         <v>260.4</v>
       </c>
     </row>
     <row r="9" spans="1:8" outlineLevel="3">
       <c r="A9" s="15">
         <v>5</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>19</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D9" s="5">
-        <v>386.0</v>
+        <v>230.243</v>
       </c>
       <c r="E9" s="10">
         <v>316.0</v>
       </c>
       <c r="F9" s="10">
         <v>284.4</v>
       </c>
       <c r="G9" s="10">
         <v>252.8</v>
       </c>
       <c r="H9" s="10">
         <v>221.2</v>
       </c>
     </row>
     <row r="10" spans="1:8" outlineLevel="3">
       <c r="A10" s="15">
         <v>6</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>21</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>22</v>
       </c>
       <c r="D10" s="5">
@@ -3148,77 +3148,77 @@
       </c>
       <c r="E10" s="10">
         <v>0.0</v>
       </c>
       <c r="F10" s="10">
         <v>0.0</v>
       </c>
       <c r="G10" s="10">
         <v>0.0</v>
       </c>
       <c r="H10" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="11" spans="1:8" outlineLevel="3">
       <c r="A11" s="15">
         <v>7</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="5">
-        <v>366.0</v>
+        <v>278.0</v>
       </c>
       <c r="E11" s="10">
-        <v>450.0</v>
+        <v>476.0</v>
       </c>
       <c r="F11" s="10">
-        <v>405.0</v>
+        <v>428.4</v>
       </c>
       <c r="G11" s="10">
-        <v>360.0</v>
+        <v>380.8</v>
       </c>
       <c r="H11" s="10">
-        <v>315.0</v>
+        <v>333.2</v>
       </c>
     </row>
     <row r="12" spans="1:8" outlineLevel="3">
       <c r="A12" s="15">
         <v>8</v>
       </c>
       <c r="B12" s="6" t="s">
         <v>25</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>26</v>
       </c>
       <c r="D12" s="5">
-        <v>41.0</v>
+        <v>61.0</v>
       </c>
       <c r="E12" s="10">
         <v>318.0</v>
       </c>
       <c r="F12" s="10">
         <v>286.2</v>
       </c>
       <c r="G12" s="10">
         <v>254.4</v>
       </c>
       <c r="H12" s="10">
         <v>222.6</v>
       </c>
     </row>
     <row r="13" spans="1:8" outlineLevel="3">
       <c r="A13" s="15">
         <v>9</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>27</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>28</v>
       </c>
       <c r="D13" s="5">
@@ -3304,63 +3304,63 @@
       </c>
       <c r="E16" s="10">
         <v>0.0</v>
       </c>
       <c r="F16" s="10">
         <v>0.0</v>
       </c>
       <c r="G16" s="10">
         <v>0.0</v>
       </c>
       <c r="H16" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="17" spans="1:8" outlineLevel="3">
       <c r="A17" s="15">
         <v>13</v>
       </c>
       <c r="B17" s="6" t="s">
         <v>35</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>36</v>
       </c>
       <c r="D17" s="5">
-        <v>256.5</v>
+        <v>301.41</v>
       </c>
       <c r="E17" s="10">
-        <v>434.0</v>
+        <v>552.0</v>
       </c>
       <c r="F17" s="10">
-        <v>390.6</v>
+        <v>496.8</v>
       </c>
       <c r="G17" s="10">
-        <v>347.2</v>
+        <v>441.6</v>
       </c>
       <c r="H17" s="10">
-        <v>303.8</v>
+        <v>386.4</v>
       </c>
     </row>
     <row r="18" spans="1:8" outlineLevel="3">
       <c r="A18" s="15">
         <v>14</v>
       </c>
       <c r="B18" s="6" t="s">
         <v>37</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>38</v>
       </c>
       <c r="D18" s="5">
         <v>0.0</v>
       </c>
       <c r="E18" s="10">
         <v>0.0</v>
       </c>
       <c r="F18" s="10">
         <v>0.0</v>
       </c>
       <c r="G18" s="10">
         <v>0.0</v>
       </c>
       <c r="H18" s="10">
@@ -3382,103 +3382,103 @@
       </c>
       <c r="E19" s="10">
         <v>0.0</v>
       </c>
       <c r="F19" s="10">
         <v>0.0</v>
       </c>
       <c r="G19" s="10">
         <v>0.0</v>
       </c>
       <c r="H19" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="20" spans="1:8" outlineLevel="3">
       <c r="A20" s="15">
         <v>16</v>
       </c>
       <c r="B20" s="6" t="s">
         <v>41</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>42</v>
       </c>
       <c r="D20" s="5">
-        <v>121.0</v>
+        <v>206.071</v>
       </c>
       <c r="E20" s="10">
-        <v>310.0</v>
+        <v>314.0</v>
       </c>
       <c r="F20" s="10">
-        <v>279.0</v>
+        <v>282.6</v>
       </c>
       <c r="G20" s="10">
-        <v>248.0</v>
+        <v>251.2</v>
       </c>
       <c r="H20" s="10">
-        <v>217.0</v>
+        <v>219.8</v>
       </c>
     </row>
     <row r="21" spans="1:8" outlineLevel="3">
       <c r="A21" s="15">
         <v>17</v>
       </c>
       <c r="B21" s="6" t="s">
         <v>43</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>44</v>
       </c>
       <c r="D21" s="5">
         <v>0.0</v>
       </c>
       <c r="E21" s="10">
         <v>0.0</v>
       </c>
       <c r="F21" s="10">
         <v>0.0</v>
       </c>
       <c r="G21" s="10">
         <v>0.0</v>
       </c>
       <c r="H21" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="22" spans="1:8" outlineLevel="3">
       <c r="A22" s="15">
         <v>18</v>
       </c>
       <c r="B22" s="6" t="s">
         <v>45</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>46</v>
       </c>
       <c r="D22" s="5">
-        <v>10.0</v>
+        <v>6.938</v>
       </c>
       <c r="E22" s="10">
         <v>430.0</v>
       </c>
       <c r="F22" s="10">
         <v>387.0</v>
       </c>
       <c r="G22" s="10">
         <v>344.0</v>
       </c>
       <c r="H22" s="10">
         <v>301.0</v>
       </c>
     </row>
     <row r="23" spans="1:8" outlineLevel="3">
       <c r="A23" s="15">
         <v>19</v>
       </c>
       <c r="B23" s="6" t="s">
         <v>47</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D23" s="5">
@@ -3512,51 +3512,51 @@
       </c>
       <c r="E24" s="10">
         <v>0.0</v>
       </c>
       <c r="F24" s="10">
         <v>0.0</v>
       </c>
       <c r="G24" s="10">
         <v>0.0</v>
       </c>
       <c r="H24" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="25" spans="1:8" outlineLevel="3">
       <c r="A25" s="15">
         <v>21</v>
       </c>
       <c r="B25" s="6" t="s">
         <v>51</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>52</v>
       </c>
       <c r="D25" s="5">
-        <v>0.0</v>
+        <v>0.68</v>
       </c>
       <c r="E25" s="10">
         <v>430.0</v>
       </c>
       <c r="F25" s="10">
         <v>387.0</v>
       </c>
       <c r="G25" s="10">
         <v>344.0</v>
       </c>
       <c r="H25" s="10">
         <v>301.0</v>
       </c>
     </row>
     <row r="26" spans="1:8" outlineLevel="3">
       <c r="A26" s="15">
         <v>22</v>
       </c>
       <c r="B26" s="6" t="s">
         <v>53</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>54</v>
       </c>
       <c r="D26" s="5">
@@ -3593,126 +3593,126 @@
       </c>
       <c r="F27" s="10">
         <v>149.4</v>
       </c>
       <c r="G27" s="10">
         <v>132.8</v>
       </c>
       <c r="H27" s="10">
         <v>116.2</v>
       </c>
     </row>
     <row r="28" spans="1:8" outlineLevel="3">
       <c r="A28" s="15">
         <v>24</v>
       </c>
       <c r="B28" s="6" t="s">
         <v>57</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>58</v>
       </c>
       <c r="D28" s="5">
         <v>0.0</v>
       </c>
       <c r="E28" s="10">
-        <v>442.0</v>
+        <v>441.0</v>
       </c>
       <c r="F28" s="10">
-        <v>397.8</v>
+        <v>396.9</v>
       </c>
       <c r="G28" s="10">
-        <v>353.6</v>
+        <v>352.8</v>
       </c>
       <c r="H28" s="10">
-        <v>309.4</v>
+        <v>308.7</v>
       </c>
     </row>
     <row r="29" spans="1:8" outlineLevel="3">
       <c r="A29" s="15">
         <v>25</v>
       </c>
       <c r="B29" s="6" t="s">
         <v>59</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>60</v>
       </c>
       <c r="D29" s="5">
-        <v>201.0</v>
+        <v>165.745</v>
       </c>
       <c r="E29" s="10">
-        <v>312.0</v>
+        <v>314.0</v>
       </c>
       <c r="F29" s="10">
-        <v>280.8</v>
+        <v>282.6</v>
       </c>
       <c r="G29" s="10">
-        <v>249.6</v>
+        <v>251.2</v>
       </c>
       <c r="H29" s="10">
-        <v>218.4</v>
+        <v>219.8</v>
       </c>
     </row>
     <row r="30" spans="1:8" outlineLevel="3">
       <c r="A30" s="15">
         <v>26</v>
       </c>
       <c r="B30" s="6" t="s">
         <v>61</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>62</v>
       </c>
       <c r="D30" s="5">
-        <v>106.0</v>
+        <v>105.0</v>
       </c>
       <c r="E30" s="10">
-        <v>312.0</v>
+        <v>314.0</v>
       </c>
       <c r="F30" s="10">
-        <v>280.8</v>
+        <v>282.6</v>
       </c>
       <c r="G30" s="10">
-        <v>249.6</v>
+        <v>251.2</v>
       </c>
       <c r="H30" s="10">
-        <v>218.4</v>
+        <v>219.8</v>
       </c>
     </row>
     <row r="31" spans="1:8" outlineLevel="3">
       <c r="A31" s="15">
         <v>27</v>
       </c>
       <c r="B31" s="6" t="s">
         <v>63</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>64</v>
       </c>
       <c r="D31" s="5">
-        <v>253.0</v>
+        <v>321.0</v>
       </c>
       <c r="E31" s="10">
         <v>314.0</v>
       </c>
       <c r="F31" s="10">
         <v>282.6</v>
       </c>
       <c r="G31" s="10">
         <v>251.2</v>
       </c>
       <c r="H31" s="10">
         <v>219.8</v>
       </c>
     </row>
     <row r="32" spans="1:8" outlineLevel="3">
       <c r="A32" s="15">
         <v>28</v>
       </c>
       <c r="B32" s="6" t="s">
         <v>65</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>66</v>
       </c>
       <c r="D32" s="5">
@@ -3720,103 +3720,103 @@
       </c>
       <c r="E32" s="10">
         <v>0.0</v>
       </c>
       <c r="F32" s="10">
         <v>0.0</v>
       </c>
       <c r="G32" s="10">
         <v>0.0</v>
       </c>
       <c r="H32" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="33" spans="1:8" outlineLevel="3">
       <c r="A33" s="15">
         <v>29</v>
       </c>
       <c r="B33" s="6" t="s">
         <v>67</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>68</v>
       </c>
       <c r="D33" s="5">
-        <v>976.0</v>
+        <v>1375.48</v>
       </c>
       <c r="E33" s="10">
-        <v>310.0</v>
+        <v>314.0</v>
       </c>
       <c r="F33" s="10">
-        <v>279.0</v>
+        <v>282.6</v>
       </c>
       <c r="G33" s="10">
-        <v>248.0</v>
+        <v>251.2</v>
       </c>
       <c r="H33" s="10">
-        <v>217.0</v>
+        <v>219.8</v>
       </c>
     </row>
     <row r="34" spans="1:8" outlineLevel="3">
       <c r="A34" s="15">
         <v>30</v>
       </c>
       <c r="B34" s="6" t="s">
         <v>69</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>70</v>
       </c>
       <c r="D34" s="5">
         <v>0.0</v>
       </c>
       <c r="E34" s="10">
         <v>0.0</v>
       </c>
       <c r="F34" s="10">
         <v>0.0</v>
       </c>
       <c r="G34" s="10">
         <v>0.0</v>
       </c>
       <c r="H34" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="35" spans="1:8" outlineLevel="3">
       <c r="A35" s="15">
         <v>31</v>
       </c>
       <c r="B35" s="6" t="s">
         <v>71</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>72</v>
       </c>
       <c r="D35" s="5">
-        <v>142.0</v>
+        <v>27.826</v>
       </c>
       <c r="E35" s="10">
         <v>314.0</v>
       </c>
       <c r="F35" s="10">
         <v>282.6</v>
       </c>
       <c r="G35" s="10">
         <v>251.2</v>
       </c>
       <c r="H35" s="10">
         <v>219.8</v>
       </c>
     </row>
     <row r="36" spans="1:8" outlineLevel="3">
       <c r="A36" s="15">
         <v>32</v>
       </c>
       <c r="B36" s="6" t="s">
         <v>73</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>74</v>
       </c>
       <c r="D36" s="5">
@@ -3824,51 +3824,51 @@
       </c>
       <c r="E36" s="10">
         <v>0.0</v>
       </c>
       <c r="F36" s="10">
         <v>0.0</v>
       </c>
       <c r="G36" s="10">
         <v>0.0</v>
       </c>
       <c r="H36" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="37" spans="1:8" outlineLevel="3">
       <c r="A37" s="15">
         <v>33</v>
       </c>
       <c r="B37" s="6" t="s">
         <v>75</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>76</v>
       </c>
       <c r="D37" s="5">
-        <v>41.0</v>
+        <v>40.0</v>
       </c>
       <c r="E37" s="10">
         <v>274.0</v>
       </c>
       <c r="F37" s="10">
         <v>246.6</v>
       </c>
       <c r="G37" s="10">
         <v>219.2</v>
       </c>
       <c r="H37" s="10">
         <v>191.8</v>
       </c>
     </row>
     <row r="38" spans="1:8" outlineLevel="3">
       <c r="A38" s="15">
         <v>34</v>
       </c>
       <c r="B38" s="6" t="s">
         <v>77</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>78</v>
       </c>
       <c r="D38" s="5">
@@ -3954,51 +3954,51 @@
       </c>
       <c r="E41" s="10">
         <v>190.0</v>
       </c>
       <c r="F41" s="10">
         <v>171.0</v>
       </c>
       <c r="G41" s="10">
         <v>152.0</v>
       </c>
       <c r="H41" s="10">
         <v>133.0</v>
       </c>
     </row>
     <row r="42" spans="1:8" outlineLevel="3">
       <c r="A42" s="15">
         <v>38</v>
       </c>
       <c r="B42" s="6" t="s">
         <v>85</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>86</v>
       </c>
       <c r="D42" s="5">
-        <v>521.0</v>
+        <v>547.0</v>
       </c>
       <c r="E42" s="10">
         <v>350.0</v>
       </c>
       <c r="F42" s="10">
         <v>315.0</v>
       </c>
       <c r="G42" s="10">
         <v>280.0</v>
       </c>
       <c r="H42" s="10">
         <v>245.0</v>
       </c>
     </row>
     <row r="43" spans="1:8" outlineLevel="3">
       <c r="A43" s="15">
         <v>39</v>
       </c>
       <c r="B43" s="6" t="s">
         <v>87</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>88</v>
       </c>
       <c r="D43" s="5">
@@ -4006,51 +4006,51 @@
       </c>
       <c r="E43" s="10">
         <v>0.0</v>
       </c>
       <c r="F43" s="10">
         <v>0.0</v>
       </c>
       <c r="G43" s="10">
         <v>0.0</v>
       </c>
       <c r="H43" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="44" spans="1:8" outlineLevel="3">
       <c r="A44" s="15">
         <v>40</v>
       </c>
       <c r="B44" s="6" t="s">
         <v>89</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D44" s="5">
-        <v>170.0</v>
+        <v>179.0</v>
       </c>
       <c r="E44" s="10">
         <v>318.0</v>
       </c>
       <c r="F44" s="10">
         <v>286.2</v>
       </c>
       <c r="G44" s="10">
         <v>254.4</v>
       </c>
       <c r="H44" s="10">
         <v>222.6</v>
       </c>
     </row>
     <row r="45" spans="1:8" outlineLevel="3">
       <c r="A45" s="15">
         <v>41</v>
       </c>
       <c r="B45" s="6" t="s">
         <v>91</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>92</v>
       </c>
       <c r="D45" s="5">
@@ -4266,167 +4266,167 @@
       </c>
       <c r="E53" s="10">
         <v>0.0</v>
       </c>
       <c r="F53" s="10">
         <v>0.0</v>
       </c>
       <c r="G53" s="10">
         <v>0.0</v>
       </c>
       <c r="H53" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="54" spans="1:8" outlineLevel="3">
       <c r="A54" s="15">
         <v>50</v>
       </c>
       <c r="B54" s="6" t="s">
         <v>109</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>110</v>
       </c>
       <c r="D54" s="5">
-        <v>171.0</v>
+        <v>128.0</v>
       </c>
       <c r="E54" s="10">
         <v>352.0</v>
       </c>
       <c r="F54" s="10">
         <v>316.8</v>
       </c>
       <c r="G54" s="10">
         <v>281.6</v>
       </c>
       <c r="H54" s="10">
         <v>246.4</v>
       </c>
     </row>
     <row r="55" spans="1:8" outlineLevel="3">
       <c r="A55" s="15">
         <v>51</v>
       </c>
       <c r="B55" s="6" t="s">
         <v>111</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>112</v>
       </c>
       <c r="D55" s="5">
-        <v>389.0</v>
+        <v>188.0</v>
       </c>
       <c r="E55" s="10">
-        <v>338.0</v>
+        <v>350.0</v>
       </c>
       <c r="F55" s="10">
-        <v>304.2</v>
+        <v>315.0</v>
       </c>
       <c r="G55" s="10">
-        <v>270.4</v>
+        <v>280.0</v>
       </c>
       <c r="H55" s="10">
-        <v>236.6</v>
+        <v>245.0</v>
       </c>
     </row>
     <row r="56" spans="1:8" outlineLevel="3">
       <c r="A56" s="15">
         <v>52</v>
       </c>
       <c r="B56" s="6" t="s">
         <v>113</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>114</v>
       </c>
       <c r="D56" s="5">
         <v>3.0</v>
       </c>
       <c r="E56" s="10">
         <v>132.0</v>
       </c>
       <c r="F56" s="10">
         <v>118.8</v>
       </c>
       <c r="G56" s="10">
         <v>105.6</v>
       </c>
       <c r="H56" s="10">
         <v>92.4</v>
       </c>
     </row>
     <row r="57" spans="1:8" outlineLevel="3">
       <c r="A57" s="15">
         <v>53</v>
       </c>
       <c r="B57" s="6" t="s">
         <v>115</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>116</v>
       </c>
       <c r="D57" s="5">
-        <v>156.0</v>
+        <v>509.48</v>
       </c>
       <c r="E57" s="10">
         <v>350.0</v>
       </c>
       <c r="F57" s="10">
         <v>315.0</v>
       </c>
       <c r="G57" s="10">
         <v>280.0</v>
       </c>
       <c r="H57" s="10">
         <v>245.0</v>
       </c>
     </row>
     <row r="58" spans="1:8" outlineLevel="3">
       <c r="A58" s="15">
         <v>54</v>
       </c>
       <c r="B58" s="6" t="s">
         <v>117</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>118</v>
       </c>
       <c r="D58" s="5">
-        <v>0.0</v>
+        <v>7.0</v>
       </c>
       <c r="E58" s="10">
-        <v>562.0</v>
+        <v>561.0</v>
       </c>
       <c r="F58" s="10">
-        <v>505.8</v>
+        <v>504.9</v>
       </c>
       <c r="G58" s="10">
-        <v>449.6</v>
+        <v>448.8</v>
       </c>
       <c r="H58" s="10">
-        <v>393.4</v>
+        <v>392.7</v>
       </c>
     </row>
     <row r="59" spans="1:8" outlineLevel="3">
       <c r="A59" s="15">
         <v>55</v>
       </c>
       <c r="B59" s="6" t="s">
         <v>119</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>120</v>
       </c>
       <c r="D59" s="5">
         <v>0.0</v>
       </c>
       <c r="E59" s="10">
         <v>0.0</v>
       </c>
       <c r="F59" s="10">
         <v>0.0</v>
       </c>
       <c r="G59" s="10">
         <v>0.0</v>
       </c>
       <c r="H59" s="10">
@@ -4448,51 +4448,51 @@
       </c>
       <c r="E60" s="10">
         <v>534.0</v>
       </c>
       <c r="F60" s="10">
         <v>480.6</v>
       </c>
       <c r="G60" s="10">
         <v>427.2</v>
       </c>
       <c r="H60" s="10">
         <v>373.8</v>
       </c>
     </row>
     <row r="61" spans="1:8" outlineLevel="3">
       <c r="A61" s="15">
         <v>57</v>
       </c>
       <c r="B61" s="6" t="s">
         <v>123</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>124</v>
       </c>
       <c r="D61" s="5">
-        <v>156.0</v>
+        <v>458.0</v>
       </c>
       <c r="E61" s="10">
         <v>368.0</v>
       </c>
       <c r="F61" s="10">
         <v>331.2</v>
       </c>
       <c r="G61" s="10">
         <v>294.4</v>
       </c>
       <c r="H61" s="10">
         <v>257.6</v>
       </c>
     </row>
     <row r="62" spans="1:8" outlineLevel="3">
       <c r="A62" s="15">
         <v>58</v>
       </c>
       <c r="B62" s="6" t="s">
         <v>125</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>126</v>
       </c>
       <c r="D62" s="5">
@@ -4500,51 +4500,51 @@
       </c>
       <c r="E62" s="10">
         <v>368.0</v>
       </c>
       <c r="F62" s="10">
         <v>331.2</v>
       </c>
       <c r="G62" s="10">
         <v>294.4</v>
       </c>
       <c r="H62" s="10">
         <v>257.6</v>
       </c>
     </row>
     <row r="63" spans="1:8" outlineLevel="3">
       <c r="A63" s="15">
         <v>59</v>
       </c>
       <c r="B63" s="6" t="s">
         <v>127</v>
       </c>
       <c r="C63" s="7" t="s">
         <v>128</v>
       </c>
       <c r="D63" s="5">
-        <v>26.0</v>
+        <v>43.0</v>
       </c>
       <c r="E63" s="10">
         <v>264.0</v>
       </c>
       <c r="F63" s="10">
         <v>237.6</v>
       </c>
       <c r="G63" s="10">
         <v>211.2</v>
       </c>
       <c r="H63" s="10">
         <v>184.8</v>
       </c>
     </row>
     <row r="64" spans="1:8" outlineLevel="3">
       <c r="A64" s="15">
         <v>60</v>
       </c>
       <c r="B64" s="6" t="s">
         <v>129</v>
       </c>
       <c r="C64" s="7" t="s">
         <v>130</v>
       </c>
       <c r="D64" s="5">
@@ -4604,51 +4604,51 @@
       </c>
       <c r="E66" s="10">
         <v>144.0</v>
       </c>
       <c r="F66" s="10">
         <v>129.6</v>
       </c>
       <c r="G66" s="10">
         <v>115.2</v>
       </c>
       <c r="H66" s="10">
         <v>100.8</v>
       </c>
     </row>
     <row r="67" spans="1:8" outlineLevel="3">
       <c r="A67" s="15">
         <v>63</v>
       </c>
       <c r="B67" s="6" t="s">
         <v>135</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>136</v>
       </c>
       <c r="D67" s="5">
-        <v>138.0</v>
+        <v>62.0</v>
       </c>
       <c r="E67" s="10">
         <v>368.0</v>
       </c>
       <c r="F67" s="10">
         <v>331.2</v>
       </c>
       <c r="G67" s="10">
         <v>294.4</v>
       </c>
       <c r="H67" s="10">
         <v>257.6</v>
       </c>
     </row>
     <row r="68" spans="1:8" outlineLevel="3">
       <c r="A68" s="15">
         <v>64</v>
       </c>
       <c r="B68" s="6" t="s">
         <v>137</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>138</v>
       </c>
       <c r="D68" s="5">
@@ -4682,51 +4682,51 @@
       </c>
       <c r="E69" s="10">
         <v>0.0</v>
       </c>
       <c r="F69" s="10">
         <v>0.0</v>
       </c>
       <c r="G69" s="10">
         <v>0.0</v>
       </c>
       <c r="H69" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="70" spans="1:8" outlineLevel="3">
       <c r="A70" s="15">
         <v>66</v>
       </c>
       <c r="B70" s="6" t="s">
         <v>141</v>
       </c>
       <c r="C70" s="7" t="s">
         <v>142</v>
       </c>
       <c r="D70" s="5">
-        <v>250.0</v>
+        <v>101.43</v>
       </c>
       <c r="E70" s="10">
         <v>324.0</v>
       </c>
       <c r="F70" s="10">
         <v>291.6</v>
       </c>
       <c r="G70" s="10">
         <v>259.2</v>
       </c>
       <c r="H70" s="10">
         <v>226.8</v>
       </c>
     </row>
     <row r="71" spans="1:8" outlineLevel="3">
       <c r="A71" s="15">
         <v>67</v>
       </c>
       <c r="B71" s="6" t="s">
         <v>143</v>
       </c>
       <c r="C71" s="7" t="s">
         <v>144</v>
       </c>
       <c r="D71" s="5">
@@ -4734,141 +4734,141 @@
       </c>
       <c r="E71" s="10">
         <v>204.0</v>
       </c>
       <c r="F71" s="10">
         <v>183.6</v>
       </c>
       <c r="G71" s="10">
         <v>163.2</v>
       </c>
       <c r="H71" s="10">
         <v>142.8</v>
       </c>
     </row>
     <row r="72" spans="1:8" outlineLevel="3">
       <c r="A72" s="15">
         <v>68</v>
       </c>
       <c r="B72" s="6" t="s">
         <v>145</v>
       </c>
       <c r="C72" s="7" t="s">
         <v>146</v>
       </c>
       <c r="D72" s="5">
-        <v>330.0</v>
+        <v>376.0</v>
       </c>
       <c r="E72" s="10">
         <v>410.0</v>
       </c>
       <c r="F72" s="10">
         <v>369.0</v>
       </c>
       <c r="G72" s="10">
         <v>328.0</v>
       </c>
       <c r="H72" s="10">
         <v>287.0</v>
       </c>
     </row>
     <row r="73" spans="1:8" outlineLevel="3">
       <c r="A73" s="15">
         <v>69</v>
       </c>
       <c r="B73" s="6" t="s">
         <v>147</v>
       </c>
       <c r="C73" s="7" t="s">
         <v>148</v>
       </c>
       <c r="D73" s="5">
-        <v>163.0</v>
+        <v>218.0</v>
       </c>
       <c r="E73" s="10">
-        <v>412.0</v>
+        <v>442.0</v>
       </c>
       <c r="F73" s="10">
-        <v>370.8</v>
+        <v>397.8</v>
       </c>
       <c r="G73" s="10">
-        <v>329.6</v>
+        <v>353.6</v>
       </c>
       <c r="H73" s="10">
-        <v>288.4</v>
+        <v>309.4</v>
       </c>
     </row>
     <row r="74" spans="1:8" outlineLevel="3">
       <c r="A74" s="15">
         <v>70</v>
       </c>
       <c r="B74" s="6" t="s">
         <v>149</v>
       </c>
       <c r="C74" s="7" t="s">
         <v>150</v>
       </c>
       <c r="D74" s="5">
         <v>5.0</v>
       </c>
       <c r="E74" s="10">
         <v>410.0</v>
       </c>
       <c r="F74" s="10">
         <v>369.0</v>
       </c>
       <c r="G74" s="10">
         <v>328.0</v>
       </c>
       <c r="H74" s="10">
         <v>287.0</v>
       </c>
     </row>
     <row r="75" spans="1:8" outlineLevel="3">
       <c r="A75" s="15">
         <v>71</v>
       </c>
       <c r="B75" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C75" s="7" t="s">
         <v>152</v>
       </c>
       <c r="D75" s="5">
-        <v>219.0</v>
+        <v>120.0</v>
       </c>
       <c r="E75" s="10">
-        <v>412.0</v>
+        <v>442.0</v>
       </c>
       <c r="F75" s="10">
-        <v>370.8</v>
+        <v>397.8</v>
       </c>
       <c r="G75" s="10">
-        <v>329.6</v>
+        <v>353.6</v>
       </c>
       <c r="H75" s="10">
-        <v>288.4</v>
+        <v>309.4</v>
       </c>
     </row>
     <row r="76" spans="1:8" outlineLevel="3">
       <c r="A76" s="15">
         <v>72</v>
       </c>
       <c r="B76" s="6" t="s">
         <v>153</v>
       </c>
       <c r="C76" s="7" t="s">
         <v>154</v>
       </c>
       <c r="D76" s="5">
         <v>0.0</v>
       </c>
       <c r="E76" s="10">
         <v>0.0</v>
       </c>
       <c r="F76" s="10">
         <v>0.0</v>
       </c>
       <c r="G76" s="10">
         <v>0.0</v>
       </c>
       <c r="H76" s="10">
@@ -4890,77 +4890,77 @@
       </c>
       <c r="E77" s="10">
         <v>386.0</v>
       </c>
       <c r="F77" s="10">
         <v>347.4</v>
       </c>
       <c r="G77" s="10">
         <v>308.8</v>
       </c>
       <c r="H77" s="10">
         <v>270.2</v>
       </c>
     </row>
     <row r="78" spans="1:8" outlineLevel="3">
       <c r="A78" s="15">
         <v>74</v>
       </c>
       <c r="B78" s="6" t="s">
         <v>157</v>
       </c>
       <c r="C78" s="7" t="s">
         <v>158</v>
       </c>
       <c r="D78" s="5">
-        <v>191.0</v>
+        <v>299.0</v>
       </c>
       <c r="E78" s="10">
         <v>400.0</v>
       </c>
       <c r="F78" s="10">
         <v>360.0</v>
       </c>
       <c r="G78" s="10">
         <v>320.0</v>
       </c>
       <c r="H78" s="10">
         <v>280.0</v>
       </c>
     </row>
     <row r="79" spans="1:8" outlineLevel="3">
       <c r="A79" s="15">
         <v>75</v>
       </c>
       <c r="B79" s="6" t="s">
         <v>159</v>
       </c>
       <c r="C79" s="7" t="s">
         <v>160</v>
       </c>
       <c r="D79" s="5">
-        <v>257.0</v>
+        <v>126.0</v>
       </c>
       <c r="E79" s="10">
         <v>400.0</v>
       </c>
       <c r="F79" s="10">
         <v>360.0</v>
       </c>
       <c r="G79" s="10">
         <v>320.0</v>
       </c>
       <c r="H79" s="10">
         <v>280.0</v>
       </c>
     </row>
     <row r="80" spans="1:8" outlineLevel="3">
       <c r="A80" s="15">
         <v>76</v>
       </c>
       <c r="B80" s="6" t="s">
         <v>161</v>
       </c>
       <c r="C80" s="7" t="s">
         <v>162</v>
       </c>
       <c r="D80" s="5">
@@ -5020,167 +5020,167 @@
       </c>
       <c r="E82" s="10">
         <v>192.0</v>
       </c>
       <c r="F82" s="10">
         <v>172.8</v>
       </c>
       <c r="G82" s="10">
         <v>153.6</v>
       </c>
       <c r="H82" s="10">
         <v>134.4</v>
       </c>
     </row>
     <row r="83" spans="1:8" outlineLevel="3">
       <c r="A83" s="15">
         <v>79</v>
       </c>
       <c r="B83" s="6" t="s">
         <v>167</v>
       </c>
       <c r="C83" s="7" t="s">
         <v>168</v>
       </c>
       <c r="D83" s="5">
-        <v>133.0</v>
+        <v>450.0</v>
       </c>
       <c r="E83" s="10">
         <v>410.0</v>
       </c>
       <c r="F83" s="10">
         <v>369.0</v>
       </c>
       <c r="G83" s="10">
         <v>328.0</v>
       </c>
       <c r="H83" s="10">
         <v>287.0</v>
       </c>
     </row>
     <row r="84" spans="1:8" outlineLevel="3">
       <c r="A84" s="15">
         <v>80</v>
       </c>
       <c r="B84" s="6" t="s">
         <v>169</v>
       </c>
       <c r="C84" s="7" t="s">
         <v>170</v>
       </c>
       <c r="D84" s="5">
-        <v>215.0</v>
+        <v>290.0</v>
       </c>
       <c r="E84" s="10">
         <v>450.0</v>
       </c>
       <c r="F84" s="10">
         <v>405.0</v>
       </c>
       <c r="G84" s="10">
         <v>360.0</v>
       </c>
       <c r="H84" s="10">
         <v>315.0</v>
       </c>
     </row>
     <row r="85" spans="1:8" outlineLevel="3">
       <c r="A85" s="15">
         <v>81</v>
       </c>
       <c r="B85" s="6" t="s">
         <v>171</v>
       </c>
       <c r="C85" s="7" t="s">
         <v>172</v>
       </c>
       <c r="D85" s="5">
-        <v>256.997</v>
+        <v>369.919</v>
       </c>
       <c r="E85" s="10">
         <v>330.0</v>
       </c>
       <c r="F85" s="10">
         <v>297.0</v>
       </c>
       <c r="G85" s="10">
         <v>264.0</v>
       </c>
       <c r="H85" s="10">
         <v>231.0</v>
       </c>
     </row>
     <row r="86" spans="1:8" outlineLevel="3">
       <c r="A86" s="15">
         <v>82</v>
       </c>
       <c r="B86" s="6" t="s">
         <v>173</v>
       </c>
       <c r="C86" s="7" t="s">
         <v>174</v>
       </c>
       <c r="D86" s="5">
-        <v>236.0</v>
+        <v>303.031</v>
       </c>
       <c r="E86" s="10">
-        <v>1100.0</v>
+        <v>1207.0</v>
       </c>
       <c r="F86" s="10">
-        <v>990.0</v>
+        <v>1086.3</v>
       </c>
       <c r="G86" s="10">
-        <v>880.0</v>
+        <v>965.6</v>
       </c>
       <c r="H86" s="10">
-        <v>770.0</v>
+        <v>844.9</v>
       </c>
     </row>
     <row r="87" spans="1:8" outlineLevel="3">
       <c r="A87" s="15">
         <v>83</v>
       </c>
       <c r="B87" s="6" t="s">
         <v>175</v>
       </c>
       <c r="C87" s="7" t="s">
         <v>176</v>
       </c>
       <c r="D87" s="5">
         <v>0.0</v>
       </c>
       <c r="E87" s="10">
-        <v>330.0</v>
+        <v>0.0</v>
       </c>
       <c r="F87" s="10">
-        <v>297.0</v>
+        <v>0.0</v>
       </c>
       <c r="G87" s="10">
-        <v>264.0</v>
+        <v>0.0</v>
       </c>
       <c r="H87" s="10">
-        <v>231.0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="88" spans="1:8" outlineLevel="3">
       <c r="A88" s="15">
         <v>84</v>
       </c>
       <c r="B88" s="6" t="s">
         <v>177</v>
       </c>
       <c r="C88" s="7" t="s">
         <v>178</v>
       </c>
       <c r="D88" s="5">
         <v>15.0</v>
       </c>
       <c r="E88" s="10">
         <v>240.0</v>
       </c>
       <c r="F88" s="10">
         <v>216.0</v>
       </c>
       <c r="G88" s="10">
         <v>192.0</v>
       </c>
       <c r="H88" s="10">
@@ -5410,245 +5410,245 @@
       </c>
       <c r="E97" s="10">
         <v>182.0</v>
       </c>
       <c r="F97" s="10">
         <v>163.8</v>
       </c>
       <c r="G97" s="10">
         <v>145.6</v>
       </c>
       <c r="H97" s="10">
         <v>127.4</v>
       </c>
     </row>
     <row r="98" spans="1:8" outlineLevel="3">
       <c r="A98" s="15">
         <v>94</v>
       </c>
       <c r="B98" s="6" t="s">
         <v>197</v>
       </c>
       <c r="C98" s="7" t="s">
         <v>198</v>
       </c>
       <c r="D98" s="5">
-        <v>96.0</v>
+        <v>106.0</v>
       </c>
       <c r="E98" s="10">
-        <v>454.0</v>
+        <v>526.0</v>
       </c>
       <c r="F98" s="10">
-        <v>408.6</v>
+        <v>473.4</v>
       </c>
       <c r="G98" s="10">
-        <v>363.2</v>
+        <v>420.8</v>
       </c>
       <c r="H98" s="10">
-        <v>317.8</v>
+        <v>368.2</v>
       </c>
     </row>
     <row r="99" spans="1:8" outlineLevel="2">
       <c r="A99" s="14" t="s">
         <v>199</v>
       </c>
       <c r="B99" s="4"/>
       <c r="C99" s="4"/>
       <c r="D99" s="4"/>
       <c r="E99" s="9"/>
       <c r="F99" s="9"/>
       <c r="G99" s="9"/>
       <c r="H99" s="9"/>
     </row>
     <row r="100" spans="1:8" outlineLevel="3">
       <c r="A100" s="15">
         <v>1</v>
       </c>
       <c r="B100" s="6" t="s">
         <v>200</v>
       </c>
       <c r="C100" s="7" t="s">
         <v>201</v>
       </c>
       <c r="D100" s="5">
-        <v>34.28</v>
+        <v>129.04</v>
       </c>
       <c r="E100" s="10">
-        <v>354.0</v>
+        <v>376.0</v>
       </c>
       <c r="F100" s="10">
-        <v>318.6</v>
+        <v>338.4</v>
       </c>
       <c r="G100" s="10">
-        <v>283.2</v>
+        <v>300.8</v>
       </c>
       <c r="H100" s="10">
-        <v>247.8</v>
+        <v>263.2</v>
       </c>
     </row>
     <row r="101" spans="1:8" outlineLevel="3">
       <c r="A101" s="15">
         <v>2</v>
       </c>
       <c r="B101" s="6" t="s">
         <v>202</v>
       </c>
       <c r="C101" s="7" t="s">
         <v>203</v>
       </c>
       <c r="D101" s="5">
         <v>3.0</v>
       </c>
       <c r="E101" s="10">
         <v>196.0</v>
       </c>
       <c r="F101" s="10">
         <v>176.4</v>
       </c>
       <c r="G101" s="10">
         <v>156.8</v>
       </c>
       <c r="H101" s="10">
         <v>137.2</v>
       </c>
     </row>
     <row r="102" spans="1:8" outlineLevel="3">
       <c r="A102" s="15">
         <v>3</v>
       </c>
       <c r="B102" s="6" t="s">
         <v>204</v>
       </c>
       <c r="C102" s="7" t="s">
         <v>205</v>
       </c>
       <c r="D102" s="5">
-        <v>109.06</v>
+        <v>42.28</v>
       </c>
       <c r="E102" s="10">
         <v>354.0</v>
       </c>
       <c r="F102" s="10">
         <v>318.6</v>
       </c>
       <c r="G102" s="10">
         <v>283.2</v>
       </c>
       <c r="H102" s="10">
         <v>247.8</v>
       </c>
     </row>
     <row r="103" spans="1:8" outlineLevel="3">
       <c r="A103" s="15">
         <v>4</v>
       </c>
       <c r="B103" s="6" t="s">
         <v>206</v>
       </c>
       <c r="C103" s="7" t="s">
         <v>207</v>
       </c>
       <c r="D103" s="5">
-        <v>33.0</v>
+        <v>30.2</v>
       </c>
       <c r="E103" s="10">
-        <v>506.0</v>
+        <v>557.0</v>
       </c>
       <c r="F103" s="10">
-        <v>455.4</v>
+        <v>501.3</v>
       </c>
       <c r="G103" s="10">
-        <v>404.8</v>
+        <v>445.6</v>
       </c>
       <c r="H103" s="10">
-        <v>354.2</v>
+        <v>389.9</v>
       </c>
     </row>
     <row r="104" spans="1:8" outlineLevel="3">
       <c r="A104" s="15">
         <v>5</v>
       </c>
       <c r="B104" s="6" t="s">
         <v>208</v>
       </c>
       <c r="C104" s="7" t="s">
         <v>209</v>
       </c>
       <c r="D104" s="5">
         <v>0.0</v>
       </c>
       <c r="E104" s="10">
         <v>354.0</v>
       </c>
       <c r="F104" s="10">
         <v>318.6</v>
       </c>
       <c r="G104" s="10">
         <v>283.2</v>
       </c>
       <c r="H104" s="10">
         <v>247.8</v>
       </c>
     </row>
     <row r="105" spans="1:8" outlineLevel="3">
       <c r="A105" s="15">
         <v>6</v>
       </c>
       <c r="B105" s="6" t="s">
         <v>210</v>
       </c>
       <c r="C105" s="7" t="s">
         <v>211</v>
       </c>
       <c r="D105" s="5">
-        <v>8.81</v>
+        <v>41.12</v>
       </c>
       <c r="E105" s="10">
-        <v>346.0</v>
+        <v>358.0</v>
       </c>
       <c r="F105" s="10">
-        <v>311.4</v>
+        <v>322.2</v>
       </c>
       <c r="G105" s="10">
-        <v>276.8</v>
+        <v>286.4</v>
       </c>
       <c r="H105" s="10">
-        <v>242.2</v>
+        <v>250.6</v>
       </c>
     </row>
     <row r="106" spans="1:8" outlineLevel="3">
       <c r="A106" s="15">
         <v>7</v>
       </c>
       <c r="B106" s="6" t="s">
         <v>212</v>
       </c>
       <c r="C106" s="7" t="s">
         <v>213</v>
       </c>
       <c r="D106" s="5">
-        <v>303.0</v>
+        <v>147.0</v>
       </c>
       <c r="E106" s="10">
         <v>384.0</v>
       </c>
       <c r="F106" s="10">
         <v>345.6</v>
       </c>
       <c r="G106" s="10">
         <v>307.2</v>
       </c>
       <c r="H106" s="10">
         <v>268.8</v>
       </c>
     </row>
     <row r="107" spans="1:8" outlineLevel="3">
       <c r="A107" s="15">
         <v>8</v>
       </c>
       <c r="B107" s="6" t="s">
         <v>214</v>
       </c>
       <c r="C107" s="7" t="s">
         <v>215</v>
       </c>
       <c r="D107" s="5">
@@ -5656,115 +5656,115 @@
       </c>
       <c r="E107" s="10">
         <v>0.0</v>
       </c>
       <c r="F107" s="10">
         <v>0.0</v>
       </c>
       <c r="G107" s="10">
         <v>0.0</v>
       </c>
       <c r="H107" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="108" spans="1:8" outlineLevel="3">
       <c r="A108" s="15">
         <v>9</v>
       </c>
       <c r="B108" s="6" t="s">
         <v>216</v>
       </c>
       <c r="C108" s="7" t="s">
         <v>217</v>
       </c>
       <c r="D108" s="5">
-        <v>94.51</v>
+        <v>41.39</v>
       </c>
       <c r="E108" s="10">
-        <v>358.0</v>
+        <v>374.0</v>
       </c>
       <c r="F108" s="10">
-        <v>322.2</v>
+        <v>336.6</v>
       </c>
       <c r="G108" s="10">
-        <v>286.4</v>
+        <v>299.2</v>
       </c>
       <c r="H108" s="10">
-        <v>250.6</v>
+        <v>261.8</v>
       </c>
     </row>
     <row r="109" spans="1:8" outlineLevel="3">
       <c r="A109" s="15">
         <v>10</v>
       </c>
       <c r="B109" s="6" t="s">
         <v>218</v>
       </c>
       <c r="C109" s="7" t="s">
         <v>219</v>
       </c>
       <c r="D109" s="5">
-        <v>152.48</v>
+        <v>120.16</v>
       </c>
       <c r="E109" s="10">
         <v>856.0</v>
       </c>
       <c r="F109" s="10">
         <v>770.4</v>
       </c>
       <c r="G109" s="10">
         <v>684.8</v>
       </c>
       <c r="H109" s="10">
         <v>599.2</v>
       </c>
     </row>
     <row r="110" spans="1:8" outlineLevel="3">
       <c r="A110" s="15">
         <v>11</v>
       </c>
       <c r="B110" s="6" t="s">
         <v>220</v>
       </c>
       <c r="C110" s="7" t="s">
         <v>221</v>
       </c>
       <c r="D110" s="5">
-        <v>122.0</v>
+        <v>337.0</v>
       </c>
       <c r="E110" s="10">
-        <v>552.0</v>
+        <v>551.0</v>
       </c>
       <c r="F110" s="10">
-        <v>496.8</v>
+        <v>495.9</v>
       </c>
       <c r="G110" s="10">
-        <v>441.6</v>
+        <v>440.8</v>
       </c>
       <c r="H110" s="10">
-        <v>386.4</v>
+        <v>385.7</v>
       </c>
     </row>
     <row r="111" spans="1:8" outlineLevel="3">
       <c r="A111" s="15">
         <v>12</v>
       </c>
       <c r="B111" s="6" t="s">
         <v>222</v>
       </c>
       <c r="C111" s="7" t="s">
         <v>223</v>
       </c>
       <c r="D111" s="5">
         <v>0.0</v>
       </c>
       <c r="E111" s="10">
         <v>0.0</v>
       </c>
       <c r="F111" s="10">
         <v>0.0</v>
       </c>
       <c r="G111" s="10">
         <v>0.0</v>
       </c>
       <c r="H111" s="10">
@@ -5786,155 +5786,155 @@
       </c>
       <c r="E112" s="10">
         <v>0.0</v>
       </c>
       <c r="F112" s="10">
         <v>0.0</v>
       </c>
       <c r="G112" s="10">
         <v>0.0</v>
       </c>
       <c r="H112" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="113" spans="1:8" outlineLevel="3">
       <c r="A113" s="15">
         <v>14</v>
       </c>
       <c r="B113" s="6" t="s">
         <v>226</v>
       </c>
       <c r="C113" s="7" t="s">
         <v>227</v>
       </c>
       <c r="D113" s="5">
-        <v>204.0</v>
+        <v>199.78</v>
       </c>
       <c r="E113" s="10">
-        <v>516.0</v>
+        <v>712.0</v>
       </c>
       <c r="F113" s="10">
-        <v>464.4</v>
+        <v>640.8</v>
       </c>
       <c r="G113" s="10">
-        <v>412.8</v>
+        <v>569.6</v>
       </c>
       <c r="H113" s="10">
-        <v>361.2</v>
+        <v>498.4</v>
       </c>
     </row>
     <row r="114" spans="1:8" outlineLevel="3">
       <c r="A114" s="15">
         <v>15</v>
       </c>
       <c r="B114" s="6" t="s">
         <v>228</v>
       </c>
       <c r="C114" s="7" t="s">
         <v>229</v>
       </c>
       <c r="D114" s="5">
         <v>1.0</v>
       </c>
       <c r="E114" s="10">
         <v>216.0</v>
       </c>
       <c r="F114" s="10">
         <v>194.4</v>
       </c>
       <c r="G114" s="10">
         <v>172.8</v>
       </c>
       <c r="H114" s="10">
         <v>151.2</v>
       </c>
     </row>
     <row r="115" spans="1:8" outlineLevel="3">
       <c r="A115" s="15">
         <v>16</v>
       </c>
       <c r="B115" s="6" t="s">
         <v>230</v>
       </c>
       <c r="C115" s="7" t="s">
         <v>231</v>
       </c>
       <c r="D115" s="5">
-        <v>62.38</v>
+        <v>99.74</v>
       </c>
       <c r="E115" s="10">
         <v>836.0</v>
       </c>
       <c r="F115" s="10">
         <v>752.4</v>
       </c>
       <c r="G115" s="10">
         <v>668.8</v>
       </c>
       <c r="H115" s="10">
         <v>585.2</v>
       </c>
     </row>
     <row r="116" spans="1:8" outlineLevel="3">
       <c r="A116" s="15">
         <v>17</v>
       </c>
       <c r="B116" s="6" t="s">
         <v>232</v>
       </c>
       <c r="C116" s="7" t="s">
         <v>233</v>
       </c>
       <c r="D116" s="5">
-        <v>155.03</v>
+        <v>306.49</v>
       </c>
       <c r="E116" s="10">
-        <v>376.0</v>
+        <v>380.0</v>
       </c>
       <c r="F116" s="10">
-        <v>338.4</v>
+        <v>342.0</v>
       </c>
       <c r="G116" s="10">
-        <v>300.8</v>
+        <v>304.0</v>
       </c>
       <c r="H116" s="10">
-        <v>263.2</v>
+        <v>266.0</v>
       </c>
     </row>
     <row r="117" spans="1:8" outlineLevel="3">
       <c r="A117" s="15">
         <v>18</v>
       </c>
       <c r="B117" s="6" t="s">
         <v>234</v>
       </c>
       <c r="C117" s="7" t="s">
         <v>235</v>
       </c>
       <c r="D117" s="5">
-        <v>101.0</v>
+        <v>87.648</v>
       </c>
       <c r="E117" s="10">
         <v>364.0</v>
       </c>
       <c r="F117" s="10">
         <v>327.6</v>
       </c>
       <c r="G117" s="10">
         <v>291.2</v>
       </c>
       <c r="H117" s="10">
         <v>254.8</v>
       </c>
     </row>
     <row r="118" spans="1:8" outlineLevel="3">
       <c r="A118" s="15">
         <v>19</v>
       </c>
       <c r="B118" s="6" t="s">
         <v>236</v>
       </c>
       <c r="C118" s="7" t="s">
         <v>237</v>
       </c>
       <c r="D118" s="5">
@@ -5942,155 +5942,155 @@
       </c>
       <c r="E118" s="10">
         <v>0.0</v>
       </c>
       <c r="F118" s="10">
         <v>0.0</v>
       </c>
       <c r="G118" s="10">
         <v>0.0</v>
       </c>
       <c r="H118" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="119" spans="1:8" outlineLevel="3">
       <c r="A119" s="15">
         <v>20</v>
       </c>
       <c r="B119" s="6" t="s">
         <v>238</v>
       </c>
       <c r="C119" s="7" t="s">
         <v>239</v>
       </c>
       <c r="D119" s="5">
-        <v>185.02</v>
+        <v>61.63</v>
       </c>
       <c r="E119" s="10">
         <v>820.0</v>
       </c>
       <c r="F119" s="10">
         <v>738.0</v>
       </c>
       <c r="G119" s="10">
         <v>656.0</v>
       </c>
       <c r="H119" s="10">
         <v>574.0</v>
       </c>
     </row>
     <row r="120" spans="1:8" outlineLevel="3">
       <c r="A120" s="15">
         <v>21</v>
       </c>
       <c r="B120" s="6" t="s">
         <v>240</v>
       </c>
       <c r="C120" s="7" t="s">
         <v>241</v>
       </c>
       <c r="D120" s="5">
-        <v>0.0</v>
+        <v>0.08</v>
       </c>
       <c r="E120" s="10">
-        <v>502.0</v>
+        <v>501.0</v>
       </c>
       <c r="F120" s="10">
-        <v>451.8</v>
+        <v>450.9</v>
       </c>
       <c r="G120" s="10">
-        <v>401.6</v>
+        <v>400.8</v>
       </c>
       <c r="H120" s="10">
-        <v>351.4</v>
+        <v>350.7</v>
       </c>
     </row>
     <row r="121" spans="1:8" outlineLevel="3">
       <c r="A121" s="15">
         <v>22</v>
       </c>
       <c r="B121" s="6" t="s">
         <v>242</v>
       </c>
       <c r="C121" s="7" t="s">
         <v>243</v>
       </c>
       <c r="D121" s="5">
-        <v>0.36</v>
+        <v>0.09</v>
       </c>
       <c r="E121" s="10">
-        <v>388.0</v>
+        <v>402.0</v>
       </c>
       <c r="F121" s="10">
-        <v>349.2</v>
+        <v>361.8</v>
       </c>
       <c r="G121" s="10">
-        <v>310.4</v>
+        <v>321.6</v>
       </c>
       <c r="H121" s="10">
-        <v>271.6</v>
+        <v>281.4</v>
       </c>
     </row>
     <row r="122" spans="1:8" outlineLevel="3">
       <c r="A122" s="15">
         <v>23</v>
       </c>
       <c r="B122" s="6" t="s">
         <v>244</v>
       </c>
       <c r="C122" s="7" t="s">
         <v>245</v>
       </c>
       <c r="D122" s="5">
         <v>0.0</v>
       </c>
       <c r="E122" s="10">
         <v>502.0</v>
       </c>
       <c r="F122" s="10">
         <v>451.8</v>
       </c>
       <c r="G122" s="10">
         <v>401.6</v>
       </c>
       <c r="H122" s="10">
         <v>351.4</v>
       </c>
     </row>
     <row r="123" spans="1:8" outlineLevel="3">
       <c r="A123" s="15">
         <v>24</v>
       </c>
       <c r="B123" s="6" t="s">
         <v>246</v>
       </c>
       <c r="C123" s="7" t="s">
         <v>247</v>
       </c>
       <c r="D123" s="5">
-        <v>128.76</v>
+        <v>161.61</v>
       </c>
       <c r="E123" s="10">
         <v>874.0</v>
       </c>
       <c r="F123" s="10">
         <v>786.6</v>
       </c>
       <c r="G123" s="10">
         <v>699.2</v>
       </c>
       <c r="H123" s="10">
         <v>611.8</v>
       </c>
     </row>
     <row r="124" spans="1:8" outlineLevel="3">
       <c r="A124" s="15">
         <v>25</v>
       </c>
       <c r="B124" s="6" t="s">
         <v>248</v>
       </c>
       <c r="C124" s="7" t="s">
         <v>249</v>
       </c>
       <c r="D124" s="5">
@@ -6098,493 +6098,493 @@
       </c>
       <c r="E124" s="10">
         <v>276.0</v>
       </c>
       <c r="F124" s="10">
         <v>248.4</v>
       </c>
       <c r="G124" s="10">
         <v>220.8</v>
       </c>
       <c r="H124" s="10">
         <v>193.2</v>
       </c>
     </row>
     <row r="125" spans="1:8" outlineLevel="3">
       <c r="A125" s="15">
         <v>26</v>
       </c>
       <c r="B125" s="6" t="s">
         <v>250</v>
       </c>
       <c r="C125" s="7" t="s">
         <v>251</v>
       </c>
       <c r="D125" s="5">
-        <v>7.52</v>
+        <v>8.02</v>
       </c>
       <c r="E125" s="10">
-        <v>368.0</v>
+        <v>400.0</v>
       </c>
       <c r="F125" s="10">
-        <v>331.2</v>
+        <v>360.0</v>
       </c>
       <c r="G125" s="10">
-        <v>294.4</v>
+        <v>320.0</v>
       </c>
       <c r="H125" s="10">
-        <v>257.6</v>
+        <v>280.0</v>
       </c>
     </row>
     <row r="126" spans="1:8" outlineLevel="3">
       <c r="A126" s="15">
         <v>27</v>
       </c>
       <c r="B126" s="6" t="s">
         <v>252</v>
       </c>
       <c r="C126" s="7" t="s">
         <v>253</v>
       </c>
       <c r="D126" s="5">
         <v>0.0</v>
       </c>
       <c r="E126" s="10">
         <v>0.0</v>
       </c>
       <c r="F126" s="10">
         <v>0.0</v>
       </c>
       <c r="G126" s="10">
         <v>0.0</v>
       </c>
       <c r="H126" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="127" spans="1:8" outlineLevel="3">
       <c r="A127" s="15">
         <v>28</v>
       </c>
       <c r="B127" s="6" t="s">
         <v>254</v>
       </c>
       <c r="C127" s="7" t="s">
         <v>255</v>
       </c>
       <c r="D127" s="5">
-        <v>11.26</v>
+        <v>26.29</v>
       </c>
       <c r="E127" s="10">
-        <v>356.0</v>
+        <v>376.0</v>
       </c>
       <c r="F127" s="10">
-        <v>320.4</v>
+        <v>338.4</v>
       </c>
       <c r="G127" s="10">
-        <v>284.8</v>
+        <v>300.8</v>
       </c>
       <c r="H127" s="10">
-        <v>249.2</v>
+        <v>263.2</v>
       </c>
     </row>
     <row r="128" spans="1:8" outlineLevel="3">
       <c r="A128" s="15">
         <v>29</v>
       </c>
       <c r="B128" s="6" t="s">
         <v>256</v>
       </c>
       <c r="C128" s="7" t="s">
         <v>257</v>
       </c>
       <c r="D128" s="5">
         <v>0.0</v>
       </c>
       <c r="E128" s="10">
         <v>0.0</v>
       </c>
       <c r="F128" s="10">
         <v>0.0</v>
       </c>
       <c r="G128" s="10">
         <v>0.0</v>
       </c>
       <c r="H128" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="129" spans="1:8" outlineLevel="3">
       <c r="A129" s="15">
         <v>30</v>
       </c>
       <c r="B129" s="6" t="s">
         <v>258</v>
       </c>
       <c r="C129" s="7" t="s">
         <v>259</v>
       </c>
       <c r="D129" s="5">
-        <v>11.42</v>
+        <v>51.1</v>
       </c>
       <c r="E129" s="10">
         <v>424.0</v>
       </c>
       <c r="F129" s="10">
         <v>381.6</v>
       </c>
       <c r="G129" s="10">
         <v>339.2</v>
       </c>
       <c r="H129" s="10">
         <v>296.8</v>
       </c>
     </row>
     <row r="130" spans="1:8" outlineLevel="3">
       <c r="A130" s="15">
         <v>31</v>
       </c>
       <c r="B130" s="6" t="s">
         <v>260</v>
       </c>
       <c r="C130" s="7" t="s">
         <v>261</v>
       </c>
       <c r="D130" s="5">
-        <v>179.22</v>
+        <v>146.96</v>
       </c>
       <c r="E130" s="10">
-        <v>348.0</v>
+        <v>380.0</v>
       </c>
       <c r="F130" s="10">
-        <v>313.2</v>
+        <v>342.0</v>
       </c>
       <c r="G130" s="10">
-        <v>278.4</v>
+        <v>304.0</v>
       </c>
       <c r="H130" s="10">
-        <v>243.6</v>
+        <v>266.0</v>
       </c>
     </row>
     <row r="131" spans="1:8" outlineLevel="3">
       <c r="A131" s="15">
         <v>32</v>
       </c>
       <c r="B131" s="6" t="s">
         <v>262</v>
       </c>
       <c r="C131" s="7" t="s">
         <v>263</v>
       </c>
       <c r="D131" s="5">
-        <v>0.0</v>
+        <v>0.43</v>
       </c>
       <c r="E131" s="10">
         <v>526.0</v>
       </c>
       <c r="F131" s="10">
         <v>473.4</v>
       </c>
       <c r="G131" s="10">
         <v>420.8</v>
       </c>
       <c r="H131" s="10">
         <v>368.2</v>
       </c>
     </row>
     <row r="132" spans="1:8" outlineLevel="3">
       <c r="A132" s="15">
         <v>33</v>
       </c>
       <c r="B132" s="6" t="s">
         <v>264</v>
       </c>
       <c r="C132" s="7" t="s">
         <v>265</v>
       </c>
       <c r="D132" s="5">
-        <v>243.32</v>
+        <v>231.45</v>
       </c>
       <c r="E132" s="10">
         <v>636.0</v>
       </c>
       <c r="F132" s="10">
         <v>572.4</v>
       </c>
       <c r="G132" s="10">
         <v>508.8</v>
       </c>
       <c r="H132" s="10">
         <v>445.2</v>
       </c>
     </row>
     <row r="133" spans="1:8" outlineLevel="3">
       <c r="A133" s="15">
         <v>34</v>
       </c>
       <c r="B133" s="6" t="s">
         <v>266</v>
       </c>
       <c r="C133" s="7" t="s">
         <v>267</v>
       </c>
       <c r="D133" s="5">
-        <v>18.0</v>
+        <v>0.91</v>
       </c>
       <c r="E133" s="10">
-        <v>502.0</v>
+        <v>501.0</v>
       </c>
       <c r="F133" s="10">
-        <v>451.8</v>
+        <v>450.9</v>
       </c>
       <c r="G133" s="10">
-        <v>401.6</v>
+        <v>400.8</v>
       </c>
       <c r="H133" s="10">
-        <v>351.4</v>
+        <v>350.7</v>
       </c>
     </row>
     <row r="134" spans="1:8" outlineLevel="3">
       <c r="A134" s="15">
         <v>35</v>
       </c>
       <c r="B134" s="6" t="s">
         <v>268</v>
       </c>
       <c r="C134" s="7" t="s">
         <v>269</v>
       </c>
       <c r="D134" s="5">
-        <v>575.22</v>
+        <v>230.02</v>
       </c>
       <c r="E134" s="10">
         <v>424.0</v>
       </c>
       <c r="F134" s="10">
         <v>381.6</v>
       </c>
       <c r="G134" s="10">
         <v>339.2</v>
       </c>
       <c r="H134" s="10">
         <v>296.8</v>
       </c>
     </row>
     <row r="135" spans="1:8" outlineLevel="3">
       <c r="A135" s="15">
         <v>36</v>
       </c>
       <c r="B135" s="6" t="s">
         <v>270</v>
       </c>
       <c r="C135" s="7" t="s">
         <v>271</v>
       </c>
       <c r="D135" s="5">
-        <v>628.58</v>
+        <v>1209.68</v>
       </c>
       <c r="E135" s="10">
         <v>778.0</v>
       </c>
       <c r="F135" s="10">
         <v>700.2</v>
       </c>
       <c r="G135" s="10">
         <v>622.4</v>
       </c>
       <c r="H135" s="10">
         <v>544.6</v>
       </c>
     </row>
     <row r="136" spans="1:8" outlineLevel="3">
       <c r="A136" s="15">
         <v>37</v>
       </c>
       <c r="B136" s="6" t="s">
         <v>272</v>
       </c>
       <c r="C136" s="7" t="s">
         <v>273</v>
       </c>
       <c r="D136" s="5">
-        <v>120.0</v>
+        <v>38.1</v>
       </c>
       <c r="E136" s="10">
         <v>364.0</v>
       </c>
       <c r="F136" s="10">
         <v>327.6</v>
       </c>
       <c r="G136" s="10">
         <v>291.2</v>
       </c>
       <c r="H136" s="10">
         <v>254.8</v>
       </c>
     </row>
     <row r="137" spans="1:8" outlineLevel="3">
       <c r="A137" s="15">
         <v>38</v>
       </c>
       <c r="B137" s="6" t="s">
         <v>274</v>
       </c>
       <c r="C137" s="7" t="s">
         <v>275</v>
       </c>
       <c r="D137" s="5">
-        <v>78.79</v>
+        <v>120.91</v>
       </c>
       <c r="E137" s="10">
         <v>824.0</v>
       </c>
       <c r="F137" s="10">
         <v>741.6</v>
       </c>
       <c r="G137" s="10">
         <v>659.2</v>
       </c>
       <c r="H137" s="10">
         <v>576.8</v>
       </c>
     </row>
     <row r="138" spans="1:8" outlineLevel="3">
       <c r="A138" s="15">
         <v>39</v>
       </c>
       <c r="B138" s="6" t="s">
         <v>276</v>
       </c>
       <c r="C138" s="7" t="s">
         <v>277</v>
       </c>
       <c r="D138" s="5">
-        <v>65.0</v>
+        <v>63.0</v>
       </c>
       <c r="E138" s="10">
         <v>364.0</v>
       </c>
       <c r="F138" s="10">
         <v>327.6</v>
       </c>
       <c r="G138" s="10">
         <v>291.2</v>
       </c>
       <c r="H138" s="10">
         <v>254.8</v>
       </c>
     </row>
     <row r="139" spans="1:8" outlineLevel="3">
       <c r="A139" s="15">
         <v>40</v>
       </c>
       <c r="B139" s="6" t="s">
         <v>278</v>
       </c>
       <c r="C139" s="7" t="s">
         <v>279</v>
       </c>
       <c r="D139" s="5">
-        <v>624.18</v>
+        <v>548.83</v>
       </c>
       <c r="E139" s="10">
         <v>650.0</v>
       </c>
       <c r="F139" s="10">
         <v>585.0</v>
       </c>
       <c r="G139" s="10">
         <v>520.0</v>
       </c>
       <c r="H139" s="10">
         <v>455.0</v>
       </c>
     </row>
     <row r="140" spans="1:8" outlineLevel="3">
       <c r="A140" s="15">
         <v>41</v>
       </c>
       <c r="B140" s="6" t="s">
         <v>280</v>
       </c>
       <c r="C140" s="7" t="s">
         <v>281</v>
       </c>
       <c r="D140" s="5">
-        <v>60.0</v>
+        <v>198.917</v>
       </c>
       <c r="E140" s="10">
         <v>364.0</v>
       </c>
       <c r="F140" s="10">
         <v>327.6</v>
       </c>
       <c r="G140" s="10">
         <v>291.2</v>
       </c>
       <c r="H140" s="10">
         <v>254.8</v>
       </c>
     </row>
     <row r="141" spans="1:8" outlineLevel="3">
       <c r="A141" s="15">
         <v>42</v>
       </c>
       <c r="B141" s="6" t="s">
         <v>282</v>
       </c>
       <c r="C141" s="7" t="s">
         <v>283</v>
       </c>
       <c r="D141" s="5">
-        <v>643.59</v>
+        <v>423.64</v>
       </c>
       <c r="E141" s="10">
         <v>650.0</v>
       </c>
       <c r="F141" s="10">
         <v>585.0</v>
       </c>
       <c r="G141" s="10">
         <v>520.0</v>
       </c>
       <c r="H141" s="10">
         <v>455.0</v>
       </c>
     </row>
     <row r="142" spans="1:8" outlineLevel="3">
       <c r="A142" s="15">
         <v>43</v>
       </c>
       <c r="B142" s="6" t="s">
         <v>284</v>
       </c>
       <c r="C142" s="7" t="s">
         <v>285</v>
       </c>
       <c r="D142" s="5">
-        <v>123.0</v>
+        <v>53.0</v>
       </c>
       <c r="E142" s="10">
         <v>364.0</v>
       </c>
       <c r="F142" s="10">
         <v>327.6</v>
       </c>
       <c r="G142" s="10">
         <v>291.2</v>
       </c>
       <c r="H142" s="10">
         <v>254.8</v>
       </c>
     </row>
     <row r="143" spans="1:8" outlineLevel="3">
       <c r="A143" s="15">
         <v>44</v>
       </c>
       <c r="B143" s="6" t="s">
         <v>286</v>
       </c>
       <c r="C143" s="7" t="s">
         <v>287</v>
       </c>
       <c r="D143" s="5">
@@ -6592,77 +6592,77 @@
       </c>
       <c r="E143" s="10">
         <v>288.0</v>
       </c>
       <c r="F143" s="10">
         <v>259.2</v>
       </c>
       <c r="G143" s="10">
         <v>230.4</v>
       </c>
       <c r="H143" s="10">
         <v>201.6</v>
       </c>
     </row>
     <row r="144" spans="1:8" outlineLevel="3">
       <c r="A144" s="15">
         <v>45</v>
       </c>
       <c r="B144" s="6" t="s">
         <v>288</v>
       </c>
       <c r="C144" s="7" t="s">
         <v>289</v>
       </c>
       <c r="D144" s="5">
-        <v>162.94</v>
+        <v>184.02</v>
       </c>
       <c r="E144" s="10">
         <v>844.0</v>
       </c>
       <c r="F144" s="10">
         <v>759.6</v>
       </c>
       <c r="G144" s="10">
         <v>675.2</v>
       </c>
       <c r="H144" s="10">
         <v>590.8</v>
       </c>
     </row>
     <row r="145" spans="1:8" outlineLevel="3">
       <c r="A145" s="15">
         <v>46</v>
       </c>
       <c r="B145" s="6" t="s">
         <v>290</v>
       </c>
       <c r="C145" s="7" t="s">
         <v>291</v>
       </c>
       <c r="D145" s="5">
-        <v>100.0</v>
+        <v>158.0</v>
       </c>
       <c r="E145" s="10">
         <v>386.0</v>
       </c>
       <c r="F145" s="10">
         <v>347.4</v>
       </c>
       <c r="G145" s="10">
         <v>308.8</v>
       </c>
       <c r="H145" s="10">
         <v>270.2</v>
       </c>
     </row>
     <row r="146" spans="1:8" outlineLevel="3">
       <c r="A146" s="15">
         <v>47</v>
       </c>
       <c r="B146" s="6" t="s">
         <v>292</v>
       </c>
       <c r="C146" s="7" t="s">
         <v>293</v>
       </c>
       <c r="D146" s="5">
@@ -6670,51 +6670,51 @@
       </c>
       <c r="E146" s="10">
         <v>384.0</v>
       </c>
       <c r="F146" s="10">
         <v>345.6</v>
       </c>
       <c r="G146" s="10">
         <v>307.2</v>
       </c>
       <c r="H146" s="10">
         <v>268.8</v>
       </c>
     </row>
     <row r="147" spans="1:8" outlineLevel="3">
       <c r="A147" s="15">
         <v>48</v>
       </c>
       <c r="B147" s="6" t="s">
         <v>294</v>
       </c>
       <c r="C147" s="7" t="s">
         <v>295</v>
       </c>
       <c r="D147" s="5">
-        <v>30.4</v>
+        <v>105.29</v>
       </c>
       <c r="E147" s="10">
         <v>1088.0</v>
       </c>
       <c r="F147" s="10">
         <v>979.2</v>
       </c>
       <c r="G147" s="10">
         <v>870.4</v>
       </c>
       <c r="H147" s="10">
         <v>761.6</v>
       </c>
     </row>
     <row r="148" spans="1:8" outlineLevel="3">
       <c r="A148" s="15">
         <v>49</v>
       </c>
       <c r="B148" s="6" t="s">
         <v>296</v>
       </c>
       <c r="C148" s="7" t="s">
         <v>297</v>
       </c>
       <c r="D148" s="5">
@@ -6722,51 +6722,51 @@
       </c>
       <c r="E148" s="10">
         <v>0.0</v>
       </c>
       <c r="F148" s="10">
         <v>0.0</v>
       </c>
       <c r="G148" s="10">
         <v>0.0</v>
       </c>
       <c r="H148" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="149" spans="1:8" outlineLevel="3">
       <c r="A149" s="15">
         <v>50</v>
       </c>
       <c r="B149" s="6" t="s">
         <v>298</v>
       </c>
       <c r="C149" s="7" t="s">
         <v>299</v>
       </c>
       <c r="D149" s="5">
-        <v>69.98</v>
+        <v>0.27</v>
       </c>
       <c r="E149" s="10">
         <v>434.0</v>
       </c>
       <c r="F149" s="10">
         <v>390.6</v>
       </c>
       <c r="G149" s="10">
         <v>347.2</v>
       </c>
       <c r="H149" s="10">
         <v>303.8</v>
       </c>
     </row>
     <row r="150" spans="1:8" outlineLevel="3">
       <c r="A150" s="15">
         <v>51</v>
       </c>
       <c r="B150" s="6" t="s">
         <v>300</v>
       </c>
       <c r="C150" s="7" t="s">
         <v>301</v>
       </c>
       <c r="D150" s="5">
@@ -6829,100 +6829,100 @@
       </c>
       <c r="F152" s="10">
         <v>786.6</v>
       </c>
       <c r="G152" s="10">
         <v>699.2</v>
       </c>
       <c r="H152" s="10">
         <v>611.8</v>
       </c>
     </row>
     <row r="153" spans="1:8" outlineLevel="3">
       <c r="A153" s="15">
         <v>54</v>
       </c>
       <c r="B153" s="6" t="s">
         <v>306</v>
       </c>
       <c r="C153" s="7" t="s">
         <v>307</v>
       </c>
       <c r="D153" s="5">
         <v>0.0</v>
       </c>
       <c r="E153" s="10">
-        <v>288.0</v>
+        <v>0.0</v>
       </c>
       <c r="F153" s="10">
-        <v>259.2</v>
+        <v>0.0</v>
       </c>
       <c r="G153" s="10">
-        <v>230.4</v>
+        <v>0.0</v>
       </c>
       <c r="H153" s="10">
-        <v>201.6</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="154" spans="1:8" outlineLevel="3">
       <c r="A154" s="15">
         <v>55</v>
       </c>
       <c r="B154" s="6" t="s">
         <v>308</v>
       </c>
       <c r="C154" s="7" t="s">
         <v>309</v>
       </c>
       <c r="D154" s="5">
         <v>0.0</v>
       </c>
       <c r="E154" s="10">
         <v>544.0</v>
       </c>
       <c r="F154" s="10">
         <v>489.6</v>
       </c>
       <c r="G154" s="10">
         <v>435.2</v>
       </c>
       <c r="H154" s="10">
         <v>380.8</v>
       </c>
     </row>
     <row r="155" spans="1:8" outlineLevel="3">
       <c r="A155" s="15">
         <v>56</v>
       </c>
       <c r="B155" s="6" t="s">
         <v>310</v>
       </c>
       <c r="C155" s="7" t="s">
         <v>311</v>
       </c>
       <c r="D155" s="5">
-        <v>55.08</v>
+        <v>78.78</v>
       </c>
       <c r="E155" s="10">
         <v>362.0</v>
       </c>
       <c r="F155" s="10">
         <v>325.8</v>
       </c>
       <c r="G155" s="10">
         <v>289.6</v>
       </c>
       <c r="H155" s="10">
         <v>253.4</v>
       </c>
     </row>
     <row r="156" spans="1:8" outlineLevel="3">
       <c r="A156" s="15">
         <v>57</v>
       </c>
       <c r="B156" s="6" t="s">
         <v>312</v>
       </c>
       <c r="C156" s="7" t="s">
         <v>313</v>
       </c>
       <c r="D156" s="5">
@@ -6930,115 +6930,115 @@
       </c>
       <c r="E156" s="10">
         <v>372.0</v>
       </c>
       <c r="F156" s="10">
         <v>334.8</v>
       </c>
       <c r="G156" s="10">
         <v>297.6</v>
       </c>
       <c r="H156" s="10">
         <v>260.4</v>
       </c>
     </row>
     <row r="157" spans="1:8" outlineLevel="3">
       <c r="A157" s="15">
         <v>58</v>
       </c>
       <c r="B157" s="6" t="s">
         <v>314</v>
       </c>
       <c r="C157" s="7" t="s">
         <v>315</v>
       </c>
       <c r="D157" s="5">
-        <v>93.68</v>
+        <v>182.28</v>
       </c>
       <c r="E157" s="10">
-        <v>352.0</v>
+        <v>362.0</v>
       </c>
       <c r="F157" s="10">
-        <v>316.8</v>
+        <v>325.8</v>
       </c>
       <c r="G157" s="10">
-        <v>281.6</v>
+        <v>289.6</v>
       </c>
       <c r="H157" s="10">
-        <v>246.4</v>
+        <v>253.4</v>
       </c>
     </row>
     <row r="158" spans="1:8" outlineLevel="3">
       <c r="A158" s="15">
         <v>59</v>
       </c>
       <c r="B158" s="6" t="s">
         <v>316</v>
       </c>
       <c r="C158" s="7" t="s">
         <v>317</v>
       </c>
       <c r="D158" s="5">
-        <v>0.0</v>
+        <v>0.43</v>
       </c>
       <c r="E158" s="10">
-        <v>518.0</v>
+        <v>519.0</v>
       </c>
       <c r="F158" s="10">
-        <v>466.2</v>
+        <v>467.1</v>
       </c>
       <c r="G158" s="10">
-        <v>414.4</v>
+        <v>415.2</v>
       </c>
       <c r="H158" s="10">
-        <v>362.6</v>
+        <v>363.3</v>
       </c>
     </row>
     <row r="159" spans="1:8" outlineLevel="3">
       <c r="A159" s="15">
         <v>60</v>
       </c>
       <c r="B159" s="6" t="s">
         <v>318</v>
       </c>
       <c r="C159" s="7" t="s">
         <v>319</v>
       </c>
       <c r="D159" s="5">
-        <v>261.06</v>
+        <v>906.12</v>
       </c>
       <c r="E159" s="10">
-        <v>352.0</v>
+        <v>362.0</v>
       </c>
       <c r="F159" s="10">
-        <v>316.8</v>
+        <v>325.8</v>
       </c>
       <c r="G159" s="10">
-        <v>281.6</v>
+        <v>289.6</v>
       </c>
       <c r="H159" s="10">
-        <v>246.4</v>
+        <v>253.4</v>
       </c>
     </row>
     <row r="160" spans="1:8" outlineLevel="3">
       <c r="A160" s="15">
         <v>61</v>
       </c>
       <c r="B160" s="6" t="s">
         <v>320</v>
       </c>
       <c r="C160" s="7" t="s">
         <v>321</v>
       </c>
       <c r="D160" s="5">
         <v>0.0</v>
       </c>
       <c r="E160" s="10">
         <v>570.0</v>
       </c>
       <c r="F160" s="10">
         <v>513.0</v>
       </c>
       <c r="G160" s="10">
         <v>456.0</v>
       </c>
       <c r="H160" s="10">
@@ -7060,233 +7060,233 @@
       </c>
       <c r="E161" s="10">
         <v>1086.0</v>
       </c>
       <c r="F161" s="10">
         <v>977.4</v>
       </c>
       <c r="G161" s="10">
         <v>868.8</v>
       </c>
       <c r="H161" s="10">
         <v>760.2</v>
       </c>
     </row>
     <row r="162" spans="1:8" outlineLevel="3">
       <c r="A162" s="15">
         <v>63</v>
       </c>
       <c r="B162" s="6" t="s">
         <v>324</v>
       </c>
       <c r="C162" s="7" t="s">
         <v>325</v>
       </c>
       <c r="D162" s="5">
-        <v>40.42</v>
+        <v>0.19</v>
       </c>
       <c r="E162" s="10">
-        <v>1164.0</v>
+        <v>440.0</v>
       </c>
       <c r="F162" s="10">
-        <v>1047.6</v>
+        <v>396.0</v>
       </c>
       <c r="G162" s="10">
-        <v>931.2</v>
+        <v>352.0</v>
       </c>
       <c r="H162" s="10">
-        <v>814.8</v>
+        <v>308.0</v>
       </c>
     </row>
     <row r="163" spans="1:8" outlineLevel="3">
       <c r="A163" s="15">
         <v>64</v>
       </c>
       <c r="B163" s="6" t="s">
         <v>326</v>
       </c>
       <c r="C163" s="7" t="s">
         <v>327</v>
       </c>
       <c r="D163" s="5">
-        <v>137.01</v>
+        <v>146.9</v>
       </c>
       <c r="E163" s="10">
-        <v>362.0</v>
+        <v>374.0</v>
       </c>
       <c r="F163" s="10">
-        <v>325.8</v>
+        <v>336.6</v>
       </c>
       <c r="G163" s="10">
-        <v>289.6</v>
+        <v>299.2</v>
       </c>
       <c r="H163" s="10">
-        <v>253.4</v>
+        <v>261.8</v>
       </c>
     </row>
     <row r="164" spans="1:8" outlineLevel="3">
       <c r="A164" s="15">
         <v>65</v>
       </c>
       <c r="B164" s="6" t="s">
         <v>328</v>
       </c>
       <c r="C164" s="7" t="s">
         <v>329</v>
       </c>
       <c r="D164" s="5">
-        <v>88.0</v>
+        <v>32.0</v>
       </c>
       <c r="E164" s="10">
         <v>404.0</v>
       </c>
       <c r="F164" s="10">
         <v>363.6</v>
       </c>
       <c r="G164" s="10">
         <v>323.2</v>
       </c>
       <c r="H164" s="10">
         <v>282.8</v>
       </c>
     </row>
     <row r="165" spans="1:8" outlineLevel="3">
       <c r="A165" s="15">
         <v>66</v>
       </c>
       <c r="B165" s="6" t="s">
         <v>330</v>
       </c>
       <c r="C165" s="7" t="s">
         <v>331</v>
       </c>
       <c r="D165" s="5">
-        <v>87.77</v>
+        <v>163.41</v>
       </c>
       <c r="E165" s="10">
-        <v>378.0</v>
+        <v>374.0</v>
       </c>
       <c r="F165" s="10">
-        <v>340.2</v>
+        <v>336.6</v>
       </c>
       <c r="G165" s="10">
-        <v>302.4</v>
+        <v>299.2</v>
       </c>
       <c r="H165" s="10">
-        <v>264.6</v>
+        <v>261.8</v>
       </c>
     </row>
     <row r="166" spans="1:8" outlineLevel="3">
       <c r="A166" s="15">
         <v>67</v>
       </c>
       <c r="B166" s="6" t="s">
         <v>332</v>
       </c>
       <c r="C166" s="7" t="s">
         <v>333</v>
       </c>
       <c r="D166" s="5">
-        <v>116.0</v>
+        <v>110.0</v>
       </c>
       <c r="E166" s="10">
         <v>404.0</v>
       </c>
       <c r="F166" s="10">
         <v>363.6</v>
       </c>
       <c r="G166" s="10">
         <v>323.2</v>
       </c>
       <c r="H166" s="10">
         <v>282.8</v>
       </c>
     </row>
     <row r="167" spans="1:8" outlineLevel="3">
       <c r="A167" s="15">
         <v>68</v>
       </c>
       <c r="B167" s="6" t="s">
         <v>334</v>
       </c>
       <c r="C167" s="7" t="s">
         <v>335</v>
       </c>
       <c r="D167" s="5">
-        <v>68.56</v>
+        <v>29.18</v>
       </c>
       <c r="E167" s="10">
-        <v>440.0</v>
+        <v>558.0</v>
       </c>
       <c r="F167" s="10">
-        <v>396.0</v>
+        <v>502.2</v>
       </c>
       <c r="G167" s="10">
-        <v>352.0</v>
+        <v>446.4</v>
       </c>
       <c r="H167" s="10">
-        <v>308.0</v>
+        <v>390.6</v>
       </c>
     </row>
     <row r="168" spans="1:8" outlineLevel="3">
       <c r="A168" s="15">
         <v>69</v>
       </c>
       <c r="B168" s="6" t="s">
         <v>336</v>
       </c>
       <c r="C168" s="7" t="s">
         <v>337</v>
       </c>
       <c r="D168" s="5">
         <v>0.0</v>
       </c>
       <c r="E168" s="10">
         <v>0.0</v>
       </c>
       <c r="F168" s="10">
         <v>0.0</v>
       </c>
       <c r="G168" s="10">
         <v>0.0</v>
       </c>
       <c r="H168" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="169" spans="1:8" outlineLevel="3">
       <c r="A169" s="15">
         <v>70</v>
       </c>
       <c r="B169" s="6" t="s">
         <v>338</v>
       </c>
       <c r="C169" s="7" t="s">
         <v>339</v>
       </c>
       <c r="D169" s="5">
-        <v>82.98</v>
+        <v>68.92</v>
       </c>
       <c r="E169" s="10">
         <v>1194.0</v>
       </c>
       <c r="F169" s="10">
         <v>1074.6</v>
       </c>
       <c r="G169" s="10">
         <v>955.2</v>
       </c>
       <c r="H169" s="10">
         <v>835.8</v>
       </c>
     </row>
     <row r="170" spans="1:8" outlineLevel="3">
       <c r="A170" s="15">
         <v>71</v>
       </c>
       <c r="B170" s="6" t="s">
         <v>340</v>
       </c>
       <c r="C170" s="7" t="s">
         <v>341</v>
       </c>
       <c r="D170" s="5">
@@ -7320,51 +7320,51 @@
       </c>
       <c r="E171" s="10">
         <v>746.0</v>
       </c>
       <c r="F171" s="10">
         <v>671.4</v>
       </c>
       <c r="G171" s="10">
         <v>596.8</v>
       </c>
       <c r="H171" s="10">
         <v>522.2</v>
       </c>
     </row>
     <row r="172" spans="1:8" outlineLevel="3">
       <c r="A172" s="15">
         <v>73</v>
       </c>
       <c r="B172" s="6" t="s">
         <v>344</v>
       </c>
       <c r="C172" s="7" t="s">
         <v>345</v>
       </c>
       <c r="D172" s="5">
-        <v>192.0</v>
+        <v>51.0</v>
       </c>
       <c r="E172" s="10">
         <v>404.0</v>
       </c>
       <c r="F172" s="10">
         <v>363.6</v>
       </c>
       <c r="G172" s="10">
         <v>323.2</v>
       </c>
       <c r="H172" s="10">
         <v>282.8</v>
       </c>
     </row>
     <row r="173" spans="1:8" outlineLevel="3">
       <c r="A173" s="15">
         <v>74</v>
       </c>
       <c r="B173" s="6" t="s">
         <v>346</v>
       </c>
       <c r="C173" s="7" t="s">
         <v>347</v>
       </c>
       <c r="D173" s="5">
@@ -7450,89 +7450,89 @@
       </c>
       <c r="E176" s="10">
         <v>614.0</v>
       </c>
       <c r="F176" s="10">
         <v>552.6</v>
       </c>
       <c r="G176" s="10">
         <v>491.2</v>
       </c>
       <c r="H176" s="10">
         <v>429.8</v>
       </c>
     </row>
     <row r="177" spans="1:8" outlineLevel="3">
       <c r="A177" s="15">
         <v>78</v>
       </c>
       <c r="B177" s="6" t="s">
         <v>354</v>
       </c>
       <c r="C177" s="7" t="s">
         <v>355</v>
       </c>
       <c r="D177" s="5">
-        <v>35.0</v>
+        <v>57.0</v>
       </c>
       <c r="E177" s="10">
         <v>438.0</v>
       </c>
       <c r="F177" s="10">
         <v>394.2</v>
       </c>
       <c r="G177" s="10">
         <v>350.4</v>
       </c>
       <c r="H177" s="10">
         <v>306.6</v>
       </c>
     </row>
     <row r="178" spans="1:8" outlineLevel="3">
       <c r="A178" s="15">
         <v>79</v>
       </c>
       <c r="B178" s="6" t="s">
         <v>356</v>
       </c>
       <c r="C178" s="7" t="s">
         <v>357</v>
       </c>
       <c r="D178" s="5">
-        <v>41.71</v>
+        <v>52.63</v>
       </c>
       <c r="E178" s="10">
-        <v>552.0</v>
+        <v>602.0</v>
       </c>
       <c r="F178" s="10">
-        <v>496.8</v>
+        <v>541.8</v>
       </c>
       <c r="G178" s="10">
-        <v>441.6</v>
+        <v>481.6</v>
       </c>
       <c r="H178" s="10">
-        <v>386.4</v>
+        <v>421.4</v>
       </c>
     </row>
     <row r="179" spans="1:8" outlineLevel="3">
       <c r="A179" s="15">
         <v>80</v>
       </c>
       <c r="B179" s="6" t="s">
         <v>358</v>
       </c>
       <c r="C179" s="7" t="s">
         <v>359</v>
       </c>
       <c r="D179" s="5">
         <v>0.0</v>
       </c>
       <c r="E179" s="10">
         <v>0.0</v>
       </c>
       <c r="F179" s="10">
         <v>0.0</v>
       </c>
       <c r="G179" s="10">
         <v>0.0</v>
       </c>
       <c r="H179" s="10">
@@ -7554,77 +7554,77 @@
       </c>
       <c r="E180" s="10">
         <v>250.0</v>
       </c>
       <c r="F180" s="10">
         <v>225.0</v>
       </c>
       <c r="G180" s="10">
         <v>200.0</v>
       </c>
       <c r="H180" s="10">
         <v>175.0</v>
       </c>
     </row>
     <row r="181" spans="1:8" outlineLevel="3">
       <c r="A181" s="15">
         <v>82</v>
       </c>
       <c r="B181" s="6" t="s">
         <v>362</v>
       </c>
       <c r="C181" s="7" t="s">
         <v>363</v>
       </c>
       <c r="D181" s="5">
-        <v>40.13</v>
+        <v>71.29</v>
       </c>
       <c r="E181" s="10">
         <v>636.0</v>
       </c>
       <c r="F181" s="10">
         <v>572.4</v>
       </c>
       <c r="G181" s="10">
         <v>508.8</v>
       </c>
       <c r="H181" s="10">
         <v>445.2</v>
       </c>
     </row>
     <row r="182" spans="1:8" outlineLevel="3">
       <c r="A182" s="15">
         <v>83</v>
       </c>
       <c r="B182" s="6" t="s">
         <v>364</v>
       </c>
       <c r="C182" s="7" t="s">
         <v>365</v>
       </c>
       <c r="D182" s="5">
-        <v>66.9</v>
+        <v>29.53</v>
       </c>
       <c r="E182" s="10">
         <v>346.0</v>
       </c>
       <c r="F182" s="10">
         <v>311.4</v>
       </c>
       <c r="G182" s="10">
         <v>276.8</v>
       </c>
       <c r="H182" s="10">
         <v>242.2</v>
       </c>
     </row>
     <row r="183" spans="1:8" outlineLevel="3">
       <c r="A183" s="15">
         <v>84</v>
       </c>
       <c r="B183" s="6" t="s">
         <v>366</v>
       </c>
       <c r="C183" s="7" t="s">
         <v>367</v>
       </c>
       <c r="D183" s="5">
@@ -7632,89 +7632,89 @@
       </c>
       <c r="E183" s="10">
         <v>0.0</v>
       </c>
       <c r="F183" s="10">
         <v>0.0</v>
       </c>
       <c r="G183" s="10">
         <v>0.0</v>
       </c>
       <c r="H183" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="184" spans="1:8" outlineLevel="3">
       <c r="A184" s="15">
         <v>85</v>
       </c>
       <c r="B184" s="6" t="s">
         <v>368</v>
       </c>
       <c r="C184" s="7" t="s">
         <v>369</v>
       </c>
       <c r="D184" s="5">
-        <v>8.0</v>
+        <v>7.0</v>
       </c>
       <c r="E184" s="10">
         <v>148.0</v>
       </c>
       <c r="F184" s="10">
         <v>133.2</v>
       </c>
       <c r="G184" s="10">
         <v>118.4</v>
       </c>
       <c r="H184" s="10">
         <v>103.6</v>
       </c>
     </row>
     <row r="185" spans="1:8" outlineLevel="3">
       <c r="A185" s="15">
         <v>86</v>
       </c>
       <c r="B185" s="6" t="s">
         <v>370</v>
       </c>
       <c r="C185" s="7" t="s">
         <v>371</v>
       </c>
       <c r="D185" s="5">
-        <v>86.0</v>
+        <v>88.883</v>
       </c>
       <c r="E185" s="10">
-        <v>464.0</v>
+        <v>567.0</v>
       </c>
       <c r="F185" s="10">
-        <v>417.6</v>
+        <v>510.3</v>
       </c>
       <c r="G185" s="10">
-        <v>371.2</v>
+        <v>453.6</v>
       </c>
       <c r="H185" s="10">
-        <v>324.8</v>
+        <v>396.9</v>
       </c>
     </row>
     <row r="186" spans="1:8" outlineLevel="2">
       <c r="A186" s="14" t="s">
         <v>372</v>
       </c>
       <c r="B186" s="4"/>
       <c r="C186" s="4"/>
       <c r="D186" s="4"/>
       <c r="E186" s="9"/>
       <c r="F186" s="9"/>
       <c r="G186" s="9"/>
       <c r="H186" s="9"/>
     </row>
     <row r="187" spans="1:8" outlineLevel="3">
       <c r="A187" s="15">
         <v>1</v>
       </c>
       <c r="B187" s="6" t="s">
         <v>373</v>
       </c>
       <c r="C187" s="7" t="s">
         <v>374</v>
       </c>
       <c r="D187" s="5">
@@ -7800,103 +7800,103 @@
       </c>
       <c r="E190" s="10">
         <v>0.0</v>
       </c>
       <c r="F190" s="10">
         <v>0.0</v>
       </c>
       <c r="G190" s="10">
         <v>0.0</v>
       </c>
       <c r="H190" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="191" spans="1:8" outlineLevel="3">
       <c r="A191" s="15">
         <v>5</v>
       </c>
       <c r="B191" s="6" t="s">
         <v>381</v>
       </c>
       <c r="C191" s="7" t="s">
         <v>382</v>
       </c>
       <c r="D191" s="5">
-        <v>1335.0</v>
+        <v>1414.0</v>
       </c>
       <c r="E191" s="10">
         <v>64.0</v>
       </c>
       <c r="F191" s="10">
         <v>57.6</v>
       </c>
       <c r="G191" s="10">
         <v>51.2</v>
       </c>
       <c r="H191" s="10">
         <v>44.8</v>
       </c>
     </row>
     <row r="192" spans="1:8" outlineLevel="3">
       <c r="A192" s="15">
         <v>6</v>
       </c>
       <c r="B192" s="6" t="s">
         <v>383</v>
       </c>
       <c r="C192" s="7" t="s">
         <v>384</v>
       </c>
       <c r="D192" s="5">
-        <v>921.0</v>
+        <v>361.0</v>
       </c>
       <c r="E192" s="10">
         <v>76.0</v>
       </c>
       <c r="F192" s="10">
         <v>68.4</v>
       </c>
       <c r="G192" s="10">
         <v>60.8</v>
       </c>
       <c r="H192" s="10">
         <v>53.2</v>
       </c>
     </row>
     <row r="193" spans="1:8" outlineLevel="3">
       <c r="A193" s="15">
         <v>7</v>
       </c>
       <c r="B193" s="6" t="s">
         <v>385</v>
       </c>
       <c r="C193" s="7" t="s">
         <v>386</v>
       </c>
       <c r="D193" s="5">
-        <v>1154.0</v>
+        <v>187.0</v>
       </c>
       <c r="E193" s="10">
         <v>80.0</v>
       </c>
       <c r="F193" s="10">
         <v>72.0</v>
       </c>
       <c r="G193" s="10">
         <v>64.0</v>
       </c>
       <c r="H193" s="10">
         <v>56.0</v>
       </c>
     </row>
     <row r="194" spans="1:8" outlineLevel="3">
       <c r="A194" s="15">
         <v>8</v>
       </c>
       <c r="B194" s="6" t="s">
         <v>387</v>
       </c>
       <c r="C194" s="7" t="s">
         <v>388</v>
       </c>
       <c r="D194" s="5">
@@ -7956,207 +7956,207 @@
       </c>
       <c r="E196" s="10">
         <v>0.0</v>
       </c>
       <c r="F196" s="10">
         <v>0.0</v>
       </c>
       <c r="G196" s="10">
         <v>0.0</v>
       </c>
       <c r="H196" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="197" spans="1:8" outlineLevel="3">
       <c r="A197" s="15">
         <v>11</v>
       </c>
       <c r="B197" s="6" t="s">
         <v>393</v>
       </c>
       <c r="C197" s="7" t="s">
         <v>394</v>
       </c>
       <c r="D197" s="5">
-        <v>1969.0</v>
+        <v>1136.0</v>
       </c>
       <c r="E197" s="10">
         <v>140.0</v>
       </c>
       <c r="F197" s="10">
         <v>126.0</v>
       </c>
       <c r="G197" s="10">
         <v>112.0</v>
       </c>
       <c r="H197" s="10">
         <v>98.0</v>
       </c>
     </row>
     <row r="198" spans="1:8" outlineLevel="3">
       <c r="A198" s="15">
         <v>12</v>
       </c>
       <c r="B198" s="6" t="s">
         <v>395</v>
       </c>
       <c r="C198" s="7" t="s">
         <v>396</v>
       </c>
       <c r="D198" s="5">
-        <v>2393.0</v>
+        <v>793.0</v>
       </c>
       <c r="E198" s="10">
         <v>148.0</v>
       </c>
       <c r="F198" s="10">
         <v>133.2</v>
       </c>
       <c r="G198" s="10">
         <v>118.4</v>
       </c>
       <c r="H198" s="10">
         <v>103.6</v>
       </c>
     </row>
     <row r="199" spans="1:8" outlineLevel="3">
       <c r="A199" s="15">
         <v>13</v>
       </c>
       <c r="B199" s="6" t="s">
         <v>397</v>
       </c>
       <c r="C199" s="7" t="s">
         <v>398</v>
       </c>
       <c r="D199" s="5">
-        <v>666.0</v>
+        <v>677.0</v>
       </c>
       <c r="E199" s="10">
         <v>150.0</v>
       </c>
       <c r="F199" s="10">
         <v>135.0</v>
       </c>
       <c r="G199" s="10">
         <v>120.0</v>
       </c>
       <c r="H199" s="10">
         <v>105.0</v>
       </c>
     </row>
     <row r="200" spans="1:8" outlineLevel="3">
       <c r="A200" s="15">
         <v>14</v>
       </c>
       <c r="B200" s="6" t="s">
         <v>399</v>
       </c>
       <c r="C200" s="7" t="s">
         <v>400</v>
       </c>
       <c r="D200" s="5">
-        <v>1820.0</v>
+        <v>713.0</v>
       </c>
       <c r="E200" s="10">
         <v>158.0</v>
       </c>
       <c r="F200" s="10">
         <v>142.2</v>
       </c>
       <c r="G200" s="10">
         <v>126.4</v>
       </c>
       <c r="H200" s="10">
         <v>110.6</v>
       </c>
     </row>
     <row r="201" spans="1:8" outlineLevel="3">
       <c r="A201" s="15">
         <v>15</v>
       </c>
       <c r="B201" s="6" t="s">
         <v>401</v>
       </c>
       <c r="C201" s="7" t="s">
         <v>402</v>
       </c>
       <c r="D201" s="5">
-        <v>7930.0</v>
+        <v>6041.0</v>
       </c>
       <c r="E201" s="10">
         <v>208.0</v>
       </c>
       <c r="F201" s="10">
         <v>187.2</v>
       </c>
       <c r="G201" s="10">
         <v>166.4</v>
       </c>
       <c r="H201" s="10">
         <v>145.6</v>
       </c>
     </row>
     <row r="202" spans="1:8" outlineLevel="3">
       <c r="A202" s="15">
         <v>16</v>
       </c>
       <c r="B202" s="6" t="s">
         <v>403</v>
       </c>
       <c r="C202" s="7" t="s">
         <v>404</v>
       </c>
       <c r="D202" s="5">
-        <v>263.0</v>
+        <v>425.0</v>
       </c>
       <c r="E202" s="10">
         <v>218.0</v>
       </c>
       <c r="F202" s="10">
         <v>196.2</v>
       </c>
       <c r="G202" s="10">
         <v>174.4</v>
       </c>
       <c r="H202" s="10">
         <v>152.6</v>
       </c>
     </row>
     <row r="203" spans="1:8" outlineLevel="3">
       <c r="A203" s="15">
         <v>17</v>
       </c>
       <c r="B203" s="6" t="s">
         <v>405</v>
       </c>
       <c r="C203" s="7" t="s">
         <v>406</v>
       </c>
       <c r="D203" s="5">
-        <v>306.0</v>
+        <v>172.0</v>
       </c>
       <c r="E203" s="10">
         <v>384.0</v>
       </c>
       <c r="F203" s="10">
         <v>345.6</v>
       </c>
       <c r="G203" s="10">
         <v>307.2</v>
       </c>
       <c r="H203" s="10">
         <v>268.8</v>
       </c>
     </row>
     <row r="204" spans="1:8" outlineLevel="3">
       <c r="A204" s="15">
         <v>18</v>
       </c>
       <c r="B204" s="6" t="s">
         <v>407</v>
       </c>
       <c r="C204" s="7" t="s">
         <v>408</v>
       </c>
       <c r="D204" s="5">
@@ -8216,129 +8216,129 @@
       </c>
       <c r="E206" s="10">
         <v>170.0</v>
       </c>
       <c r="F206" s="10">
         <v>153.0</v>
       </c>
       <c r="G206" s="10">
         <v>136.0</v>
       </c>
       <c r="H206" s="10">
         <v>119.0</v>
       </c>
     </row>
     <row r="207" spans="1:8" outlineLevel="3">
       <c r="A207" s="15">
         <v>21</v>
       </c>
       <c r="B207" s="6" t="s">
         <v>413</v>
       </c>
       <c r="C207" s="7" t="s">
         <v>414</v>
       </c>
       <c r="D207" s="5">
-        <v>126.0</v>
+        <v>182.0</v>
       </c>
       <c r="E207" s="10">
         <v>316.0</v>
       </c>
       <c r="F207" s="10">
         <v>284.4</v>
       </c>
       <c r="G207" s="10">
         <v>252.8</v>
       </c>
       <c r="H207" s="10">
         <v>221.2</v>
       </c>
     </row>
     <row r="208" spans="1:8" outlineLevel="3">
       <c r="A208" s="15">
         <v>22</v>
       </c>
       <c r="B208" s="6" t="s">
         <v>415</v>
       </c>
       <c r="C208" s="7" t="s">
         <v>416</v>
       </c>
       <c r="D208" s="5">
-        <v>2099.0</v>
+        <v>1007.0</v>
       </c>
       <c r="E208" s="10">
         <v>338.0</v>
       </c>
       <c r="F208" s="10">
         <v>304.2</v>
       </c>
       <c r="G208" s="10">
         <v>270.4</v>
       </c>
       <c r="H208" s="10">
         <v>236.6</v>
       </c>
     </row>
     <row r="209" spans="1:8" outlineLevel="3">
       <c r="A209" s="15">
         <v>23</v>
       </c>
       <c r="B209" s="6" t="s">
         <v>417</v>
       </c>
       <c r="C209" s="7" t="s">
         <v>418</v>
       </c>
       <c r="D209" s="5">
-        <v>1391.0</v>
+        <v>714.0</v>
       </c>
       <c r="E209" s="10">
         <v>420.0</v>
       </c>
       <c r="F209" s="10">
         <v>378.0</v>
       </c>
       <c r="G209" s="10">
         <v>336.0</v>
       </c>
       <c r="H209" s="10">
         <v>294.0</v>
       </c>
     </row>
     <row r="210" spans="1:8" outlineLevel="3">
       <c r="A210" s="15">
         <v>24</v>
       </c>
       <c r="B210" s="6" t="s">
         <v>419</v>
       </c>
       <c r="C210" s="7" t="s">
         <v>420</v>
       </c>
       <c r="D210" s="5">
-        <v>806.0</v>
+        <v>790.0</v>
       </c>
       <c r="E210" s="10">
         <v>570.0</v>
       </c>
       <c r="F210" s="10">
         <v>513.0</v>
       </c>
       <c r="G210" s="10">
         <v>456.0</v>
       </c>
       <c r="H210" s="10">
         <v>399.0</v>
       </c>
     </row>
     <row r="211" spans="1:8" outlineLevel="3">
       <c r="A211" s="15">
         <v>25</v>
       </c>
       <c r="B211" s="6" t="s">
         <v>421</v>
       </c>
       <c r="C211" s="7" t="s">
         <v>422</v>
       </c>
       <c r="D211" s="5">
@@ -8398,51 +8398,51 @@
       </c>
       <c r="E213" s="10">
         <v>244.0</v>
       </c>
       <c r="F213" s="10">
         <v>219.6</v>
       </c>
       <c r="G213" s="10">
         <v>195.2</v>
       </c>
       <c r="H213" s="10">
         <v>170.8</v>
       </c>
     </row>
     <row r="214" spans="1:8" outlineLevel="3">
       <c r="A214" s="15">
         <v>28</v>
       </c>
       <c r="B214" s="6" t="s">
         <v>427</v>
       </c>
       <c r="C214" s="7" t="s">
         <v>428</v>
       </c>
       <c r="D214" s="5">
-        <v>1444.0</v>
+        <v>570.0</v>
       </c>
       <c r="E214" s="10">
         <v>522.0</v>
       </c>
       <c r="F214" s="10">
         <v>469.8</v>
       </c>
       <c r="G214" s="10">
         <v>417.6</v>
       </c>
       <c r="H214" s="10">
         <v>365.4</v>
       </c>
     </row>
     <row r="215" spans="1:8" outlineLevel="3">
       <c r="A215" s="15">
         <v>29</v>
       </c>
       <c r="B215" s="6" t="s">
         <v>429</v>
       </c>
       <c r="C215" s="7" t="s">
         <v>430</v>
       </c>
       <c r="D215" s="5">
@@ -8453,60 +8453,60 @@
       </c>
       <c r="F215" s="10">
         <v>990.0</v>
       </c>
       <c r="G215" s="10">
         <v>880.0</v>
       </c>
       <c r="H215" s="10">
         <v>770.0</v>
       </c>
     </row>
     <row r="216" spans="1:8" outlineLevel="3">
       <c r="A216" s="15">
         <v>30</v>
       </c>
       <c r="B216" s="6" t="s">
         <v>431</v>
       </c>
       <c r="C216" s="7" t="s">
         <v>432</v>
       </c>
       <c r="D216" s="5">
         <v>73.0</v>
       </c>
       <c r="E216" s="10">
-        <v>1190.0</v>
+        <v>1406.0</v>
       </c>
       <c r="F216" s="10">
-        <v>1071.0</v>
+        <v>1265.4</v>
       </c>
       <c r="G216" s="10">
-        <v>952.0</v>
+        <v>1124.8</v>
       </c>
       <c r="H216" s="10">
-        <v>833.0</v>
+        <v>984.2</v>
       </c>
     </row>
     <row r="217" spans="1:8" outlineLevel="3">
       <c r="A217" s="15">
         <v>31</v>
       </c>
       <c r="B217" s="6" t="s">
         <v>433</v>
       </c>
       <c r="C217" s="7" t="s">
         <v>434</v>
       </c>
       <c r="D217" s="5">
         <v>0.0</v>
       </c>
       <c r="E217" s="10">
         <v>0.0</v>
       </c>
       <c r="F217" s="10">
         <v>0.0</v>
       </c>
       <c r="G217" s="10">
         <v>0.0</v>
       </c>
       <c r="H217" s="10">
@@ -8528,51 +8528,51 @@
       </c>
       <c r="E218" s="10">
         <v>1702.0</v>
       </c>
       <c r="F218" s="10">
         <v>1531.8</v>
       </c>
       <c r="G218" s="10">
         <v>1361.6</v>
       </c>
       <c r="H218" s="10">
         <v>1191.4</v>
       </c>
     </row>
     <row r="219" spans="1:8" outlineLevel="3">
       <c r="A219" s="15">
         <v>33</v>
       </c>
       <c r="B219" s="6" t="s">
         <v>437</v>
       </c>
       <c r="C219" s="7" t="s">
         <v>438</v>
       </c>
       <c r="D219" s="5">
-        <v>15.0</v>
+        <v>12.0</v>
       </c>
       <c r="E219" s="10">
         <v>2.0</v>
       </c>
       <c r="F219" s="10">
         <v>1.8</v>
       </c>
       <c r="G219" s="10">
         <v>1.6</v>
       </c>
       <c r="H219" s="10">
         <v>1.4</v>
       </c>
     </row>
     <row r="220" spans="1:8" outlineLevel="3">
       <c r="A220" s="15">
         <v>34</v>
       </c>
       <c r="B220" s="6" t="s">
         <v>439</v>
       </c>
       <c r="C220" s="7" t="s">
         <v>440</v>
       </c>
       <c r="D220" s="5">
@@ -8682,453 +8682,453 @@
       <c r="H224" s="9"/>
     </row>
     <row r="225" spans="1:8" outlineLevel="2">
       <c r="A225" s="14" t="s">
         <v>10</v>
       </c>
       <c r="B225" s="4"/>
       <c r="C225" s="4"/>
       <c r="D225" s="4"/>
       <c r="E225" s="9"/>
       <c r="F225" s="9"/>
       <c r="G225" s="9"/>
       <c r="H225" s="9"/>
     </row>
     <row r="226" spans="1:8" outlineLevel="3">
       <c r="A226" s="15">
         <v>1</v>
       </c>
       <c r="B226" s="6" t="s">
         <v>448</v>
       </c>
       <c r="C226" s="7" t="s">
         <v>449</v>
       </c>
       <c r="D226" s="5">
-        <v>29.0</v>
+        <v>23.0</v>
       </c>
       <c r="E226" s="10">
         <v>292.0</v>
       </c>
       <c r="F226" s="10">
         <v>262.8</v>
       </c>
       <c r="G226" s="10">
         <v>233.6</v>
       </c>
       <c r="H226" s="10">
         <v>204.4</v>
       </c>
     </row>
     <row r="227" spans="1:8" outlineLevel="3">
       <c r="A227" s="15">
         <v>2</v>
       </c>
       <c r="B227" s="6" t="s">
         <v>450</v>
       </c>
       <c r="C227" s="7" t="s">
         <v>451</v>
       </c>
       <c r="D227" s="5">
-        <v>100.0</v>
+        <v>108.0</v>
       </c>
       <c r="E227" s="10">
         <v>332.0</v>
       </c>
       <c r="F227" s="10">
         <v>298.8</v>
       </c>
       <c r="G227" s="10">
         <v>265.6</v>
       </c>
       <c r="H227" s="10">
         <v>232.4</v>
       </c>
     </row>
     <row r="228" spans="1:8" outlineLevel="3">
       <c r="A228" s="15">
         <v>3</v>
       </c>
       <c r="B228" s="6" t="s">
         <v>452</v>
       </c>
       <c r="C228" s="7" t="s">
         <v>453</v>
       </c>
       <c r="D228" s="5">
-        <v>195.0</v>
+        <v>200.8</v>
       </c>
       <c r="E228" s="10">
-        <v>422.0</v>
+        <v>443.0</v>
       </c>
       <c r="F228" s="10">
-        <v>379.8</v>
+        <v>398.7</v>
       </c>
       <c r="G228" s="10">
-        <v>337.6</v>
+        <v>354.4</v>
       </c>
       <c r="H228" s="10">
-        <v>295.4</v>
+        <v>310.1</v>
       </c>
     </row>
     <row r="229" spans="1:8" outlineLevel="3">
       <c r="A229" s="15">
         <v>4</v>
       </c>
       <c r="B229" s="6" t="s">
         <v>454</v>
       </c>
       <c r="C229" s="7" t="s">
         <v>455</v>
       </c>
       <c r="D229" s="5">
-        <v>509.0</v>
+        <v>327.0</v>
       </c>
       <c r="E229" s="10">
         <v>374.0</v>
       </c>
       <c r="F229" s="10">
         <v>336.6</v>
       </c>
       <c r="G229" s="10">
         <v>299.2</v>
       </c>
       <c r="H229" s="10">
         <v>261.8</v>
       </c>
     </row>
     <row r="230" spans="1:8" outlineLevel="3">
       <c r="A230" s="15">
         <v>5</v>
       </c>
       <c r="B230" s="6" t="s">
         <v>456</v>
       </c>
       <c r="C230" s="7" t="s">
         <v>457</v>
       </c>
       <c r="D230" s="5">
-        <v>19.0</v>
+        <v>33.0</v>
       </c>
       <c r="E230" s="10">
         <v>438.0</v>
       </c>
       <c r="F230" s="10">
         <v>394.2</v>
       </c>
       <c r="G230" s="10">
         <v>350.4</v>
       </c>
       <c r="H230" s="10">
         <v>306.6</v>
       </c>
     </row>
     <row r="231" spans="1:8" outlineLevel="3">
       <c r="A231" s="15">
         <v>6</v>
       </c>
       <c r="B231" s="6" t="s">
         <v>458</v>
       </c>
       <c r="C231" s="7" t="s">
         <v>459</v>
       </c>
       <c r="D231" s="5">
-        <v>329.0</v>
+        <v>335.0</v>
       </c>
       <c r="E231" s="10">
         <v>340.0</v>
       </c>
       <c r="F231" s="10">
         <v>306.0</v>
       </c>
       <c r="G231" s="10">
         <v>272.0</v>
       </c>
       <c r="H231" s="10">
         <v>238.0</v>
       </c>
     </row>
     <row r="232" spans="1:8" outlineLevel="3">
       <c r="A232" s="15">
         <v>7</v>
       </c>
       <c r="B232" s="6" t="s">
         <v>460</v>
       </c>
       <c r="C232" s="7" t="s">
         <v>461</v>
       </c>
       <c r="D232" s="5">
-        <v>170.0</v>
+        <v>229.0</v>
       </c>
       <c r="E232" s="10">
         <v>360.0</v>
       </c>
       <c r="F232" s="10">
         <v>324.0</v>
       </c>
       <c r="G232" s="10">
         <v>288.0</v>
       </c>
       <c r="H232" s="10">
         <v>252.0</v>
       </c>
     </row>
     <row r="233" spans="1:8" outlineLevel="3">
       <c r="A233" s="15">
         <v>8</v>
       </c>
       <c r="B233" s="6" t="s">
         <v>462</v>
       </c>
       <c r="C233" s="7" t="s">
         <v>463</v>
       </c>
       <c r="D233" s="5">
-        <v>173.0</v>
+        <v>257.0</v>
       </c>
       <c r="E233" s="10">
         <v>380.0</v>
       </c>
       <c r="F233" s="10">
         <v>342.0</v>
       </c>
       <c r="G233" s="10">
         <v>304.0</v>
       </c>
       <c r="H233" s="10">
         <v>266.0</v>
       </c>
     </row>
     <row r="234" spans="1:8" outlineLevel="3">
       <c r="A234" s="15">
         <v>9</v>
       </c>
       <c r="B234" s="6" t="s">
         <v>464</v>
       </c>
       <c r="C234" s="7" t="s">
         <v>465</v>
       </c>
       <c r="D234" s="5">
-        <v>90.0</v>
+        <v>121.0</v>
       </c>
       <c r="E234" s="10">
         <v>402.0</v>
       </c>
       <c r="F234" s="10">
         <v>361.8</v>
       </c>
       <c r="G234" s="10">
         <v>321.6</v>
       </c>
       <c r="H234" s="10">
         <v>281.4</v>
       </c>
     </row>
     <row r="235" spans="1:8" outlineLevel="3">
       <c r="A235" s="15">
         <v>10</v>
       </c>
       <c r="B235" s="6" t="s">
         <v>466</v>
       </c>
       <c r="C235" s="7" t="s">
         <v>467</v>
       </c>
       <c r="D235" s="5">
-        <v>2.0</v>
+        <v>188.0</v>
       </c>
       <c r="E235" s="10">
         <v>426.0</v>
       </c>
       <c r="F235" s="10">
         <v>383.4</v>
       </c>
       <c r="G235" s="10">
         <v>340.8</v>
       </c>
       <c r="H235" s="10">
         <v>298.2</v>
       </c>
     </row>
     <row r="236" spans="1:8" outlineLevel="3">
       <c r="A236" s="15">
         <v>11</v>
       </c>
       <c r="B236" s="6" t="s">
         <v>468</v>
       </c>
       <c r="C236" s="7" t="s">
         <v>469</v>
       </c>
       <c r="D236" s="5">
-        <v>113.0</v>
+        <v>78.0</v>
       </c>
       <c r="E236" s="10">
         <v>426.0</v>
       </c>
       <c r="F236" s="10">
         <v>383.4</v>
       </c>
       <c r="G236" s="10">
         <v>340.8</v>
       </c>
       <c r="H236" s="10">
         <v>298.2</v>
       </c>
     </row>
     <row r="237" spans="1:8" outlineLevel="3">
       <c r="A237" s="15">
         <v>12</v>
       </c>
       <c r="B237" s="6" t="s">
         <v>470</v>
       </c>
       <c r="C237" s="7" t="s">
         <v>471</v>
       </c>
       <c r="D237" s="5">
-        <v>553.0</v>
+        <v>340.0</v>
       </c>
       <c r="E237" s="10">
-        <v>408.0</v>
+        <v>522.0</v>
       </c>
       <c r="F237" s="10">
-        <v>367.2</v>
+        <v>469.8</v>
       </c>
       <c r="G237" s="10">
-        <v>326.4</v>
+        <v>417.6</v>
       </c>
       <c r="H237" s="10">
-        <v>285.6</v>
+        <v>365.4</v>
       </c>
     </row>
     <row r="238" spans="1:8" outlineLevel="2">
       <c r="A238" s="14" t="s">
         <v>199</v>
       </c>
       <c r="B238" s="4"/>
       <c r="C238" s="4"/>
       <c r="D238" s="4"/>
       <c r="E238" s="9"/>
       <c r="F238" s="9"/>
       <c r="G238" s="9"/>
       <c r="H238" s="9"/>
     </row>
     <row r="239" spans="1:8" outlineLevel="3">
       <c r="A239" s="15">
         <v>1</v>
       </c>
       <c r="B239" s="6" t="s">
         <v>472</v>
       </c>
       <c r="C239" s="7" t="s">
         <v>473</v>
       </c>
       <c r="D239" s="5">
-        <v>49.0</v>
+        <v>45.0</v>
       </c>
       <c r="E239" s="10">
         <v>336.0</v>
       </c>
       <c r="F239" s="10">
         <v>302.4</v>
       </c>
       <c r="G239" s="10">
         <v>268.8</v>
       </c>
       <c r="H239" s="10">
         <v>235.2</v>
       </c>
     </row>
     <row r="240" spans="1:8" outlineLevel="3">
       <c r="A240" s="15">
         <v>2</v>
       </c>
       <c r="B240" s="6" t="s">
         <v>474</v>
       </c>
       <c r="C240" s="7" t="s">
         <v>475</v>
       </c>
       <c r="D240" s="5">
-        <v>83.0</v>
+        <v>63.0</v>
       </c>
       <c r="E240" s="10">
         <v>346.0</v>
       </c>
       <c r="F240" s="10">
         <v>311.4</v>
       </c>
       <c r="G240" s="10">
         <v>276.8</v>
       </c>
       <c r="H240" s="10">
         <v>242.2</v>
       </c>
     </row>
     <row r="241" spans="1:8" outlineLevel="3">
       <c r="A241" s="15">
         <v>3</v>
       </c>
       <c r="B241" s="6" t="s">
         <v>476</v>
       </c>
       <c r="C241" s="7" t="s">
         <v>477</v>
       </c>
       <c r="D241" s="5">
-        <v>108.0</v>
+        <v>175.6</v>
       </c>
       <c r="E241" s="10">
-        <v>382.0</v>
+        <v>426.0</v>
       </c>
       <c r="F241" s="10">
-        <v>343.8</v>
+        <v>383.4</v>
       </c>
       <c r="G241" s="10">
-        <v>305.6</v>
+        <v>340.8</v>
       </c>
       <c r="H241" s="10">
-        <v>267.4</v>
+        <v>298.2</v>
       </c>
     </row>
     <row r="242" spans="1:8" outlineLevel="3">
       <c r="A242" s="15">
         <v>4</v>
       </c>
       <c r="B242" s="6" t="s">
         <v>478</v>
       </c>
       <c r="C242" s="7" t="s">
         <v>479</v>
       </c>
       <c r="D242" s="5">
-        <v>93.0</v>
+        <v>62.0</v>
       </c>
       <c r="E242" s="10">
         <v>484.0</v>
       </c>
       <c r="F242" s="10">
         <v>435.6</v>
       </c>
       <c r="G242" s="10">
         <v>387.2</v>
       </c>
       <c r="H242" s="10">
         <v>338.8</v>
       </c>
     </row>
     <row r="243" spans="1:8" outlineLevel="3">
       <c r="A243" s="15">
         <v>5</v>
       </c>
       <c r="B243" s="6" t="s">
         <v>480</v>
       </c>
       <c r="C243" s="7" t="s">
         <v>481</v>
       </c>
       <c r="D243" s="5">
@@ -9136,129 +9136,129 @@
       </c>
       <c r="E243" s="10">
         <v>452.0</v>
       </c>
       <c r="F243" s="10">
         <v>406.8</v>
       </c>
       <c r="G243" s="10">
         <v>361.6</v>
       </c>
       <c r="H243" s="10">
         <v>316.4</v>
       </c>
     </row>
     <row r="244" spans="1:8" outlineLevel="3">
       <c r="A244" s="15">
         <v>6</v>
       </c>
       <c r="B244" s="6" t="s">
         <v>482</v>
       </c>
       <c r="C244" s="7" t="s">
         <v>483</v>
       </c>
       <c r="D244" s="5">
-        <v>50.0</v>
+        <v>138.0</v>
       </c>
       <c r="E244" s="10">
         <v>476.0</v>
       </c>
       <c r="F244" s="10">
         <v>428.4</v>
       </c>
       <c r="G244" s="10">
         <v>380.8</v>
       </c>
       <c r="H244" s="10">
         <v>333.2</v>
       </c>
     </row>
     <row r="245" spans="1:8" outlineLevel="3">
       <c r="A245" s="15">
         <v>7</v>
       </c>
       <c r="B245" s="6" t="s">
         <v>484</v>
       </c>
       <c r="C245" s="7" t="s">
         <v>485</v>
       </c>
       <c r="D245" s="5">
-        <v>60.0</v>
+        <v>13.0</v>
       </c>
       <c r="E245" s="10">
         <v>412.0</v>
       </c>
       <c r="F245" s="10">
         <v>370.8</v>
       </c>
       <c r="G245" s="10">
         <v>329.6</v>
       </c>
       <c r="H245" s="10">
         <v>288.4</v>
       </c>
     </row>
     <row r="246" spans="1:8" outlineLevel="3">
       <c r="A246" s="15">
         <v>8</v>
       </c>
       <c r="B246" s="6" t="s">
         <v>486</v>
       </c>
       <c r="C246" s="7" t="s">
         <v>487</v>
       </c>
       <c r="D246" s="5">
-        <v>120.0</v>
+        <v>46.0</v>
       </c>
       <c r="E246" s="10">
         <v>552.0</v>
       </c>
       <c r="F246" s="10">
         <v>496.8</v>
       </c>
       <c r="G246" s="10">
         <v>441.6</v>
       </c>
       <c r="H246" s="10">
         <v>386.4</v>
       </c>
     </row>
     <row r="247" spans="1:8" outlineLevel="3">
       <c r="A247" s="15">
         <v>9</v>
       </c>
       <c r="B247" s="6" t="s">
         <v>488</v>
       </c>
       <c r="C247" s="7" t="s">
         <v>489</v>
       </c>
       <c r="D247" s="5">
-        <v>93.0</v>
+        <v>34.0</v>
       </c>
       <c r="E247" s="10">
         <v>478.0</v>
       </c>
       <c r="F247" s="10">
         <v>430.2</v>
       </c>
       <c r="G247" s="10">
         <v>382.4</v>
       </c>
       <c r="H247" s="10">
         <v>334.6</v>
       </c>
     </row>
     <row r="248" spans="1:8" outlineLevel="3">
       <c r="A248" s="15">
         <v>10</v>
       </c>
       <c r="B248" s="6" t="s">
         <v>490</v>
       </c>
       <c r="C248" s="7" t="s">
         <v>491</v>
       </c>
       <c r="D248" s="5">
@@ -9266,141 +9266,141 @@
       </c>
       <c r="E248" s="10">
         <v>414.0</v>
       </c>
       <c r="F248" s="10">
         <v>372.6</v>
       </c>
       <c r="G248" s="10">
         <v>331.2</v>
       </c>
       <c r="H248" s="10">
         <v>289.8</v>
       </c>
     </row>
     <row r="249" spans="1:8" outlineLevel="3">
       <c r="A249" s="15">
         <v>11</v>
       </c>
       <c r="B249" s="6" t="s">
         <v>492</v>
       </c>
       <c r="C249" s="7" t="s">
         <v>493</v>
       </c>
       <c r="D249" s="5">
-        <v>44.0</v>
+        <v>9.0</v>
       </c>
       <c r="E249" s="10">
         <v>440.0</v>
       </c>
       <c r="F249" s="10">
         <v>396.0</v>
       </c>
       <c r="G249" s="10">
         <v>352.0</v>
       </c>
       <c r="H249" s="10">
         <v>308.0</v>
       </c>
     </row>
     <row r="250" spans="1:8" outlineLevel="3">
       <c r="A250" s="15">
         <v>12</v>
       </c>
       <c r="B250" s="6" t="s">
         <v>494</v>
       </c>
       <c r="C250" s="7" t="s">
         <v>495</v>
       </c>
       <c r="D250" s="5">
-        <v>803.0</v>
+        <v>863.3</v>
       </c>
       <c r="E250" s="10">
         <v>346.0</v>
       </c>
       <c r="F250" s="10">
         <v>311.4</v>
       </c>
       <c r="G250" s="10">
         <v>276.8</v>
       </c>
       <c r="H250" s="10">
         <v>242.2</v>
       </c>
     </row>
     <row r="251" spans="1:8" outlineLevel="2">
       <c r="A251" s="14" t="s">
         <v>372</v>
       </c>
       <c r="B251" s="4"/>
       <c r="C251" s="4"/>
       <c r="D251" s="4"/>
       <c r="E251" s="9"/>
       <c r="F251" s="9"/>
       <c r="G251" s="9"/>
       <c r="H251" s="9"/>
     </row>
     <row r="252" spans="1:8" outlineLevel="3">
       <c r="A252" s="15">
         <v>1</v>
       </c>
       <c r="B252" s="6" t="s">
         <v>496</v>
       </c>
       <c r="C252" s="7" t="s">
         <v>497</v>
       </c>
       <c r="D252" s="5">
-        <v>897.0</v>
+        <v>637.0</v>
       </c>
       <c r="E252" s="10">
         <v>16.0</v>
       </c>
       <c r="F252" s="10">
         <v>14.4</v>
       </c>
       <c r="G252" s="10">
         <v>12.8</v>
       </c>
       <c r="H252" s="10">
         <v>11.2</v>
       </c>
     </row>
     <row r="253" spans="1:8" outlineLevel="3">
       <c r="A253" s="15">
         <v>2</v>
       </c>
       <c r="B253" s="6" t="s">
         <v>498</v>
       </c>
       <c r="C253" s="7" t="s">
         <v>499</v>
       </c>
       <c r="D253" s="5">
-        <v>2792.0</v>
+        <v>1019.0</v>
       </c>
       <c r="E253" s="10">
         <v>22.0</v>
       </c>
       <c r="F253" s="10">
         <v>19.8</v>
       </c>
       <c r="G253" s="10">
         <v>17.6</v>
       </c>
       <c r="H253" s="10">
         <v>15.4</v>
       </c>
     </row>
     <row r="254" spans="1:8" outlineLevel="3">
       <c r="A254" s="15">
         <v>3</v>
       </c>
       <c r="B254" s="6" t="s">
         <v>500</v>
       </c>
       <c r="C254" s="7" t="s">
         <v>501</v>
       </c>
       <c r="D254" s="5">
@@ -9408,129 +9408,129 @@
       </c>
       <c r="E254" s="10">
         <v>40.0</v>
       </c>
       <c r="F254" s="10">
         <v>36.0</v>
       </c>
       <c r="G254" s="10">
         <v>32.0</v>
       </c>
       <c r="H254" s="10">
         <v>28.0</v>
       </c>
     </row>
     <row r="255" spans="1:8" outlineLevel="3">
       <c r="A255" s="15">
         <v>4</v>
       </c>
       <c r="B255" s="6" t="s">
         <v>502</v>
       </c>
       <c r="C255" s="7" t="s">
         <v>503</v>
       </c>
       <c r="D255" s="5">
-        <v>6054.0</v>
+        <v>1860.0</v>
       </c>
       <c r="E255" s="10">
         <v>54.0</v>
       </c>
       <c r="F255" s="10">
         <v>48.6</v>
       </c>
       <c r="G255" s="10">
         <v>43.2</v>
       </c>
       <c r="H255" s="10">
         <v>37.8</v>
       </c>
     </row>
     <row r="256" spans="1:8" outlineLevel="3">
       <c r="A256" s="15">
         <v>5</v>
       </c>
       <c r="B256" s="6" t="s">
         <v>504</v>
       </c>
       <c r="C256" s="7" t="s">
         <v>505</v>
       </c>
       <c r="D256" s="5">
-        <v>10084.0</v>
+        <v>4452.0</v>
       </c>
       <c r="E256" s="10">
         <v>92.0</v>
       </c>
       <c r="F256" s="10">
         <v>82.8</v>
       </c>
       <c r="G256" s="10">
         <v>73.6</v>
       </c>
       <c r="H256" s="10">
         <v>64.4</v>
       </c>
     </row>
     <row r="257" spans="1:8" outlineLevel="3">
       <c r="A257" s="15">
         <v>6</v>
       </c>
       <c r="B257" s="6" t="s">
         <v>506</v>
       </c>
       <c r="C257" s="7" t="s">
         <v>507</v>
       </c>
       <c r="D257" s="5">
-        <v>175.0</v>
+        <v>678.0</v>
       </c>
       <c r="E257" s="10">
         <v>150.0</v>
       </c>
       <c r="F257" s="10">
         <v>135.0</v>
       </c>
       <c r="G257" s="10">
         <v>120.0</v>
       </c>
       <c r="H257" s="10">
         <v>105.0</v>
       </c>
     </row>
     <row r="258" spans="1:8" outlineLevel="3">
       <c r="A258" s="15">
         <v>7</v>
       </c>
       <c r="B258" s="6" t="s">
         <v>508</v>
       </c>
       <c r="C258" s="7" t="s">
         <v>509</v>
       </c>
       <c r="D258" s="5">
-        <v>490.0</v>
+        <v>366.0</v>
       </c>
       <c r="E258" s="10">
         <v>156.0</v>
       </c>
       <c r="F258" s="10">
         <v>140.4</v>
       </c>
       <c r="G258" s="10">
         <v>124.8</v>
       </c>
       <c r="H258" s="10">
         <v>109.2</v>
       </c>
     </row>
     <row r="259" spans="1:8" outlineLevel="3">
       <c r="A259" s="15">
         <v>8</v>
       </c>
       <c r="B259" s="6" t="s">
         <v>510</v>
       </c>
       <c r="C259" s="7" t="s">
         <v>511</v>
       </c>
       <c r="D259" s="5">
@@ -9628,155 +9628,155 @@
       </c>
     </row>
     <row r="263" spans="1:8" outlineLevel="1">
       <c r="A263" s="13" t="s">
         <v>518</v>
       </c>
       <c r="B263" s="4"/>
       <c r="C263" s="4"/>
       <c r="D263" s="4"/>
       <c r="E263" s="9"/>
       <c r="F263" s="9"/>
       <c r="G263" s="9"/>
       <c r="H263" s="9"/>
     </row>
     <row r="264" spans="1:8" outlineLevel="2">
       <c r="A264" s="15">
         <v>1</v>
       </c>
       <c r="B264" s="6" t="s">
         <v>519</v>
       </c>
       <c r="C264" s="7" t="s">
         <v>520</v>
       </c>
       <c r="D264" s="5">
-        <v>1940.0</v>
+        <v>992.0</v>
       </c>
       <c r="E264" s="10">
         <v>10.0</v>
       </c>
       <c r="F264" s="10">
         <v>9.0</v>
       </c>
       <c r="G264" s="10">
         <v>8.0</v>
       </c>
       <c r="H264" s="10">
         <v>7.0</v>
       </c>
     </row>
     <row r="265" spans="1:8" outlineLevel="2">
       <c r="A265" s="15">
         <v>2</v>
       </c>
       <c r="B265" s="6" t="s">
         <v>521</v>
       </c>
       <c r="C265" s="7" t="s">
         <v>522</v>
       </c>
       <c r="D265" s="5">
-        <v>14606.0</v>
+        <v>7143.0</v>
       </c>
       <c r="E265" s="10">
         <v>16.0</v>
       </c>
       <c r="F265" s="10">
         <v>14.4</v>
       </c>
       <c r="G265" s="10">
         <v>12.8</v>
       </c>
       <c r="H265" s="10">
         <v>11.2</v>
       </c>
     </row>
     <row r="266" spans="1:8" outlineLevel="2">
       <c r="A266" s="15">
         <v>3</v>
       </c>
       <c r="B266" s="6" t="s">
         <v>523</v>
       </c>
       <c r="C266" s="7" t="s">
         <v>524</v>
       </c>
       <c r="D266" s="5">
-        <v>1355.0</v>
+        <v>1514.0</v>
       </c>
       <c r="E266" s="10">
         <v>26.0</v>
       </c>
       <c r="F266" s="10">
         <v>23.4</v>
       </c>
       <c r="G266" s="10">
         <v>20.8</v>
       </c>
       <c r="H266" s="10">
         <v>18.2</v>
       </c>
     </row>
     <row r="267" spans="1:8" outlineLevel="2">
       <c r="A267" s="15">
         <v>4</v>
       </c>
       <c r="B267" s="6" t="s">
         <v>525</v>
       </c>
       <c r="C267" s="7" t="s">
         <v>526</v>
       </c>
       <c r="D267" s="5">
-        <v>989.0</v>
+        <v>268.0</v>
       </c>
       <c r="E267" s="10">
         <v>42.0</v>
       </c>
       <c r="F267" s="10">
         <v>37.8</v>
       </c>
       <c r="G267" s="10">
         <v>33.6</v>
       </c>
       <c r="H267" s="10">
         <v>29.4</v>
       </c>
     </row>
     <row r="268" spans="1:8" outlineLevel="2">
       <c r="A268" s="15">
         <v>5</v>
       </c>
       <c r="B268" s="6" t="s">
         <v>527</v>
       </c>
       <c r="C268" s="7" t="s">
         <v>528</v>
       </c>
       <c r="D268" s="5">
-        <v>231.0</v>
+        <v>374.0</v>
       </c>
       <c r="E268" s="10">
         <v>50.0</v>
       </c>
       <c r="F268" s="10">
         <v>45.0</v>
       </c>
       <c r="G268" s="10">
         <v>40.0</v>
       </c>
       <c r="H268" s="10">
         <v>35.0</v>
       </c>
     </row>
     <row r="269" spans="1:8" outlineLevel="2">
       <c r="A269" s="15">
         <v>6</v>
       </c>
       <c r="B269" s="6" t="s">
         <v>529</v>
       </c>
       <c r="C269" s="7" t="s">
         <v>530</v>
       </c>
       <c r="D269" s="5">
@@ -9836,51 +9836,51 @@
       </c>
       <c r="E271" s="10">
         <v>0.0</v>
       </c>
       <c r="F271" s="10">
         <v>0.0</v>
       </c>
       <c r="G271" s="10">
         <v>0.0</v>
       </c>
       <c r="H271" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="272" spans="1:8" outlineLevel="2">
       <c r="A272" s="15">
         <v>9</v>
       </c>
       <c r="B272" s="6" t="s">
         <v>535</v>
       </c>
       <c r="C272" s="7" t="s">
         <v>536</v>
       </c>
       <c r="D272" s="5">
-        <v>54.0</v>
+        <v>62.0</v>
       </c>
       <c r="E272" s="10">
         <v>414.0</v>
       </c>
       <c r="F272" s="10">
         <v>372.6</v>
       </c>
       <c r="G272" s="10">
         <v>331.2</v>
       </c>
       <c r="H272" s="10">
         <v>289.8</v>
       </c>
     </row>
     <row r="273" spans="1:8" outlineLevel="2">
       <c r="A273" s="15">
         <v>10</v>
       </c>
       <c r="B273" s="6" t="s">
         <v>537</v>
       </c>
       <c r="C273" s="7" t="s">
         <v>538</v>
       </c>
       <c r="D273" s="5">
@@ -9888,51 +9888,51 @@
       </c>
       <c r="E273" s="10">
         <v>0.0</v>
       </c>
       <c r="F273" s="10">
         <v>0.0</v>
       </c>
       <c r="G273" s="10">
         <v>0.0</v>
       </c>
       <c r="H273" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="274" spans="1:8" outlineLevel="2">
       <c r="A274" s="15">
         <v>11</v>
       </c>
       <c r="B274" s="6" t="s">
         <v>539</v>
       </c>
       <c r="C274" s="7" t="s">
         <v>540</v>
       </c>
       <c r="D274" s="5">
-        <v>160.8</v>
+        <v>121.8</v>
       </c>
       <c r="E274" s="10">
         <v>414.0</v>
       </c>
       <c r="F274" s="10">
         <v>372.6</v>
       </c>
       <c r="G274" s="10">
         <v>331.2</v>
       </c>
       <c r="H274" s="10">
         <v>289.8</v>
       </c>
     </row>
     <row r="275" spans="1:8" outlineLevel="2">
       <c r="A275" s="15">
         <v>12</v>
       </c>
       <c r="B275" s="6" t="s">
         <v>541</v>
       </c>
       <c r="C275" s="7" t="s">
         <v>542</v>
       </c>
       <c r="D275" s="5">
@@ -9940,51 +9940,51 @@
       </c>
       <c r="E275" s="10">
         <v>0.0</v>
       </c>
       <c r="F275" s="10">
         <v>0.0</v>
       </c>
       <c r="G275" s="10">
         <v>0.0</v>
       </c>
       <c r="H275" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="276" spans="1:8" outlineLevel="2">
       <c r="A276" s="15">
         <v>13</v>
       </c>
       <c r="B276" s="6" t="s">
         <v>543</v>
       </c>
       <c r="C276" s="7" t="s">
         <v>544</v>
       </c>
       <c r="D276" s="5">
-        <v>158.0</v>
+        <v>81.0</v>
       </c>
       <c r="E276" s="10">
         <v>410.0</v>
       </c>
       <c r="F276" s="10">
         <v>369.0</v>
       </c>
       <c r="G276" s="10">
         <v>328.0</v>
       </c>
       <c r="H276" s="10">
         <v>287.0</v>
       </c>
     </row>
     <row r="277" spans="1:8" outlineLevel="2">
       <c r="A277" s="15">
         <v>14</v>
       </c>
       <c r="B277" s="6" t="s">
         <v>545</v>
       </c>
       <c r="C277" s="7" t="s">
         <v>546</v>
       </c>
       <c r="D277" s="5">
@@ -9992,207 +9992,207 @@
       </c>
       <c r="E277" s="10">
         <v>374.0</v>
       </c>
       <c r="F277" s="10">
         <v>336.6</v>
       </c>
       <c r="G277" s="10">
         <v>299.2</v>
       </c>
       <c r="H277" s="10">
         <v>261.8</v>
       </c>
     </row>
     <row r="278" spans="1:8" outlineLevel="2">
       <c r="A278" s="15">
         <v>15</v>
       </c>
       <c r="B278" s="6" t="s">
         <v>547</v>
       </c>
       <c r="C278" s="7" t="s">
         <v>548</v>
       </c>
       <c r="D278" s="5">
-        <v>77.0</v>
+        <v>85.0</v>
       </c>
       <c r="E278" s="10">
         <v>356.0</v>
       </c>
       <c r="F278" s="10">
         <v>320.4</v>
       </c>
       <c r="G278" s="10">
         <v>284.8</v>
       </c>
       <c r="H278" s="10">
         <v>249.2</v>
       </c>
     </row>
     <row r="279" spans="1:8" outlineLevel="2">
       <c r="A279" s="15">
         <v>16</v>
       </c>
       <c r="B279" s="6" t="s">
         <v>549</v>
       </c>
       <c r="C279" s="7" t="s">
         <v>550</v>
       </c>
       <c r="D279" s="5">
-        <v>22.0</v>
+        <v>66.0</v>
       </c>
       <c r="E279" s="10">
-        <v>370.0</v>
+        <v>380.0</v>
       </c>
       <c r="F279" s="10">
-        <v>333.0</v>
+        <v>342.0</v>
       </c>
       <c r="G279" s="10">
-        <v>296.0</v>
+        <v>304.0</v>
       </c>
       <c r="H279" s="10">
-        <v>259.0</v>
+        <v>266.0</v>
       </c>
     </row>
     <row r="280" spans="1:8" outlineLevel="2">
       <c r="A280" s="15">
         <v>17</v>
       </c>
       <c r="B280" s="6" t="s">
         <v>551</v>
       </c>
       <c r="C280" s="7" t="s">
         <v>552</v>
       </c>
       <c r="D280" s="5">
-        <v>82.0</v>
+        <v>79.0</v>
       </c>
       <c r="E280" s="10">
         <v>392.0</v>
       </c>
       <c r="F280" s="10">
         <v>352.8</v>
       </c>
       <c r="G280" s="10">
         <v>313.6</v>
       </c>
       <c r="H280" s="10">
         <v>274.4</v>
       </c>
     </row>
     <row r="281" spans="1:8" outlineLevel="2">
       <c r="A281" s="15">
         <v>18</v>
       </c>
       <c r="B281" s="6" t="s">
         <v>553</v>
       </c>
       <c r="C281" s="7" t="s">
         <v>554</v>
       </c>
       <c r="D281" s="5">
-        <v>33.0</v>
+        <v>0.0</v>
       </c>
       <c r="E281" s="10">
-        <v>380.0</v>
+        <v>379.0</v>
       </c>
       <c r="F281" s="10">
-        <v>342.0</v>
+        <v>341.1</v>
       </c>
       <c r="G281" s="10">
-        <v>304.0</v>
+        <v>303.2</v>
       </c>
       <c r="H281" s="10">
-        <v>266.0</v>
+        <v>265.3</v>
       </c>
     </row>
     <row r="282" spans="1:8" outlineLevel="2">
       <c r="A282" s="15">
         <v>19</v>
       </c>
       <c r="B282" s="6" t="s">
         <v>555</v>
       </c>
       <c r="C282" s="7" t="s">
         <v>556</v>
       </c>
       <c r="D282" s="5">
-        <v>48.0</v>
+        <v>56.0</v>
       </c>
       <c r="E282" s="10">
         <v>358.0</v>
       </c>
       <c r="F282" s="10">
         <v>322.2</v>
       </c>
       <c r="G282" s="10">
         <v>286.4</v>
       </c>
       <c r="H282" s="10">
         <v>250.6</v>
       </c>
     </row>
     <row r="283" spans="1:8" outlineLevel="2">
       <c r="A283" s="15">
         <v>20</v>
       </c>
       <c r="B283" s="6" t="s">
         <v>557</v>
       </c>
       <c r="C283" s="7" t="s">
         <v>558</v>
       </c>
       <c r="D283" s="5">
-        <v>16.0</v>
+        <v>0.0</v>
       </c>
       <c r="E283" s="10">
         <v>394.0</v>
       </c>
       <c r="F283" s="10">
         <v>354.6</v>
       </c>
       <c r="G283" s="10">
         <v>315.2</v>
       </c>
       <c r="H283" s="10">
         <v>275.8</v>
       </c>
     </row>
     <row r="284" spans="1:8" outlineLevel="2">
       <c r="A284" s="15">
         <v>21</v>
       </c>
       <c r="B284" s="6" t="s">
         <v>559</v>
       </c>
       <c r="C284" s="7" t="s">
         <v>560</v>
       </c>
       <c r="D284" s="5">
-        <v>87.0</v>
+        <v>70.0</v>
       </c>
       <c r="E284" s="10">
         <v>394.0</v>
       </c>
       <c r="F284" s="10">
         <v>354.6</v>
       </c>
       <c r="G284" s="10">
         <v>315.2</v>
       </c>
       <c r="H284" s="10">
         <v>275.8</v>
       </c>
     </row>
     <row r="285" spans="1:8" outlineLevel="2">
       <c r="A285" s="15">
         <v>22</v>
       </c>
       <c r="B285" s="6" t="s">
         <v>561</v>
       </c>
       <c r="C285" s="7" t="s">
         <v>562</v>
       </c>
       <c r="D285" s="5">
@@ -10226,51 +10226,51 @@
       </c>
       <c r="E286" s="10">
         <v>0.0</v>
       </c>
       <c r="F286" s="10">
         <v>0.0</v>
       </c>
       <c r="G286" s="10">
         <v>0.0</v>
       </c>
       <c r="H286" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="287" spans="1:8" outlineLevel="2">
       <c r="A287" s="15">
         <v>24</v>
       </c>
       <c r="B287" s="6" t="s">
         <v>565</v>
       </c>
       <c r="C287" s="7" t="s">
         <v>566</v>
       </c>
       <c r="D287" s="5">
-        <v>109.0</v>
+        <v>70.92</v>
       </c>
       <c r="E287" s="10">
         <v>500.0</v>
       </c>
       <c r="F287" s="10">
         <v>450.0</v>
       </c>
       <c r="G287" s="10">
         <v>400.0</v>
       </c>
       <c r="H287" s="10">
         <v>350.0</v>
       </c>
     </row>
     <row r="288" spans="1:8" outlineLevel="2">
       <c r="A288" s="15">
         <v>25</v>
       </c>
       <c r="B288" s="6" t="s">
         <v>567</v>
       </c>
       <c r="C288" s="7" t="s">
         <v>568</v>
       </c>
       <c r="D288" s="5">
@@ -10278,77 +10278,77 @@
       </c>
       <c r="E288" s="10">
         <v>366.0</v>
       </c>
       <c r="F288" s="10">
         <v>329.4</v>
       </c>
       <c r="G288" s="10">
         <v>292.8</v>
       </c>
       <c r="H288" s="10">
         <v>256.2</v>
       </c>
     </row>
     <row r="289" spans="1:8" outlineLevel="2">
       <c r="A289" s="15">
         <v>26</v>
       </c>
       <c r="B289" s="6" t="s">
         <v>569</v>
       </c>
       <c r="C289" s="7" t="s">
         <v>570</v>
       </c>
       <c r="D289" s="5">
-        <v>351.43</v>
+        <v>408.54</v>
       </c>
       <c r="E289" s="10">
         <v>510.0</v>
       </c>
       <c r="F289" s="10">
         <v>459.0</v>
       </c>
       <c r="G289" s="10">
         <v>408.0</v>
       </c>
       <c r="H289" s="10">
         <v>357.0</v>
       </c>
     </row>
     <row r="290" spans="1:8" outlineLevel="2">
       <c r="A290" s="15">
         <v>27</v>
       </c>
       <c r="B290" s="6" t="s">
         <v>571</v>
       </c>
       <c r="C290" s="7" t="s">
         <v>572</v>
       </c>
       <c r="D290" s="5">
-        <v>157.33</v>
+        <v>149.97</v>
       </c>
       <c r="E290" s="10">
         <v>488.0</v>
       </c>
       <c r="F290" s="10">
         <v>439.2</v>
       </c>
       <c r="G290" s="10">
         <v>390.4</v>
       </c>
       <c r="H290" s="10">
         <v>341.6</v>
       </c>
     </row>
     <row r="291" spans="1:8" outlineLevel="2">
       <c r="A291" s="15">
         <v>28</v>
       </c>
       <c r="B291" s="6" t="s">
         <v>573</v>
       </c>
       <c r="C291" s="7" t="s">
         <v>574</v>
       </c>
       <c r="D291" s="5">
@@ -10356,51 +10356,51 @@
       </c>
       <c r="E291" s="10">
         <v>344.0</v>
       </c>
       <c r="F291" s="10">
         <v>309.6</v>
       </c>
       <c r="G291" s="10">
         <v>275.2</v>
       </c>
       <c r="H291" s="10">
         <v>240.8</v>
       </c>
     </row>
     <row r="292" spans="1:8" outlineLevel="2">
       <c r="A292" s="15">
         <v>29</v>
       </c>
       <c r="B292" s="6" t="s">
         <v>575</v>
       </c>
       <c r="C292" s="7" t="s">
         <v>576</v>
       </c>
       <c r="D292" s="5">
-        <v>44.35</v>
+        <v>81.46</v>
       </c>
       <c r="E292" s="10">
         <v>482.0</v>
       </c>
       <c r="F292" s="10">
         <v>433.8</v>
       </c>
       <c r="G292" s="10">
         <v>385.6</v>
       </c>
       <c r="H292" s="10">
         <v>337.4</v>
       </c>
     </row>
     <row r="293" spans="1:8" outlineLevel="2">
       <c r="A293" s="15">
         <v>30</v>
       </c>
       <c r="B293" s="6" t="s">
         <v>577</v>
       </c>
       <c r="C293" s="7" t="s">
         <v>578</v>
       </c>
       <c r="D293" s="5">
@@ -10434,453 +10434,453 @@
       </c>
       <c r="E294" s="10">
         <v>502.0</v>
       </c>
       <c r="F294" s="10">
         <v>451.8</v>
       </c>
       <c r="G294" s="10">
         <v>401.6</v>
       </c>
       <c r="H294" s="10">
         <v>351.4</v>
       </c>
     </row>
     <row r="295" spans="1:8" outlineLevel="2">
       <c r="A295" s="15">
         <v>32</v>
       </c>
       <c r="B295" s="6" t="s">
         <v>581</v>
       </c>
       <c r="C295" s="7" t="s">
         <v>582</v>
       </c>
       <c r="D295" s="5">
-        <v>14.1</v>
+        <v>8.65</v>
       </c>
       <c r="E295" s="10">
         <v>566.0</v>
       </c>
       <c r="F295" s="10">
         <v>509.4</v>
       </c>
       <c r="G295" s="10">
         <v>452.8</v>
       </c>
       <c r="H295" s="10">
         <v>396.2</v>
       </c>
     </row>
     <row r="296" spans="1:8" outlineLevel="2">
       <c r="A296" s="15">
         <v>33</v>
       </c>
       <c r="B296" s="6" t="s">
         <v>583</v>
       </c>
       <c r="C296" s="7" t="s">
         <v>584</v>
       </c>
       <c r="D296" s="5">
-        <v>60.02</v>
+        <v>54.59</v>
       </c>
       <c r="E296" s="10">
         <v>650.0</v>
       </c>
       <c r="F296" s="10">
         <v>585.0</v>
       </c>
       <c r="G296" s="10">
         <v>520.0</v>
       </c>
       <c r="H296" s="10">
         <v>455.0</v>
       </c>
     </row>
     <row r="297" spans="1:8" outlineLevel="1">
       <c r="A297" s="13" t="s">
         <v>585</v>
       </c>
       <c r="B297" s="4"/>
       <c r="C297" s="4"/>
       <c r="D297" s="4"/>
       <c r="E297" s="9"/>
       <c r="F297" s="9"/>
       <c r="G297" s="9"/>
       <c r="H297" s="9"/>
     </row>
     <row r="298" spans="1:8" outlineLevel="2">
       <c r="A298" s="15">
         <v>1</v>
       </c>
       <c r="B298" s="6" t="s">
         <v>586</v>
       </c>
       <c r="C298" s="7" t="s">
         <v>587</v>
       </c>
       <c r="D298" s="5">
-        <v>3280.0</v>
+        <v>1900.0</v>
       </c>
       <c r="E298" s="10">
-        <v>40.0</v>
+        <v>42.0</v>
       </c>
       <c r="F298" s="10">
-        <v>36.0</v>
+        <v>37.8</v>
       </c>
       <c r="G298" s="10">
-        <v>32.0</v>
+        <v>33.6</v>
       </c>
       <c r="H298" s="10">
-        <v>28.0</v>
+        <v>29.4</v>
       </c>
     </row>
     <row r="299" spans="1:8" outlineLevel="2">
       <c r="A299" s="15">
         <v>2</v>
       </c>
       <c r="B299" s="6" t="s">
         <v>588</v>
       </c>
       <c r="C299" s="7" t="s">
         <v>589</v>
       </c>
       <c r="D299" s="5">
-        <v>1400.0</v>
+        <v>1152.0</v>
       </c>
       <c r="E299" s="10">
         <v>44.0</v>
       </c>
       <c r="F299" s="10">
         <v>39.6</v>
       </c>
       <c r="G299" s="10">
         <v>35.2</v>
       </c>
       <c r="H299" s="10">
         <v>30.8</v>
       </c>
     </row>
     <row r="300" spans="1:8" outlineLevel="2">
       <c r="A300" s="15">
         <v>3</v>
       </c>
       <c r="B300" s="6" t="s">
         <v>590</v>
       </c>
       <c r="C300" s="7" t="s">
         <v>591</v>
       </c>
       <c r="D300" s="5">
-        <v>1362.0</v>
+        <v>1286.0</v>
       </c>
       <c r="E300" s="10">
-        <v>96.0</v>
+        <v>98.0</v>
       </c>
       <c r="F300" s="10">
-        <v>86.4</v>
+        <v>88.2</v>
       </c>
       <c r="G300" s="10">
-        <v>76.8</v>
+        <v>78.4</v>
       </c>
       <c r="H300" s="10">
-        <v>67.2</v>
+        <v>68.6</v>
       </c>
     </row>
     <row r="301" spans="1:8" outlineLevel="2">
       <c r="A301" s="15">
         <v>4</v>
       </c>
       <c r="B301" s="6" t="s">
         <v>592</v>
       </c>
       <c r="C301" s="7" t="s">
         <v>593</v>
       </c>
       <c r="D301" s="5">
-        <v>306.0</v>
+        <v>446.0</v>
       </c>
       <c r="E301" s="10">
-        <v>96.0</v>
+        <v>98.0</v>
       </c>
       <c r="F301" s="10">
-        <v>86.4</v>
+        <v>88.2</v>
       </c>
       <c r="G301" s="10">
-        <v>76.8</v>
+        <v>78.4</v>
       </c>
       <c r="H301" s="10">
-        <v>67.2</v>
+        <v>68.6</v>
       </c>
     </row>
     <row r="302" spans="1:8" outlineLevel="2">
       <c r="A302" s="15">
         <v>5</v>
       </c>
       <c r="B302" s="6" t="s">
         <v>594</v>
       </c>
       <c r="C302" s="7" t="s">
         <v>595</v>
       </c>
       <c r="D302" s="5">
-        <v>907.0</v>
+        <v>460.0</v>
       </c>
       <c r="E302" s="10">
         <v>100.0</v>
       </c>
       <c r="F302" s="10">
         <v>90.0</v>
       </c>
       <c r="G302" s="10">
         <v>80.0</v>
       </c>
       <c r="H302" s="10">
         <v>70.0</v>
       </c>
     </row>
     <row r="303" spans="1:8" outlineLevel="2">
       <c r="A303" s="15">
         <v>6</v>
       </c>
       <c r="B303" s="6" t="s">
         <v>596</v>
       </c>
       <c r="C303" s="7" t="s">
         <v>597</v>
       </c>
       <c r="D303" s="5">
-        <v>761.0</v>
+        <v>630.0</v>
       </c>
       <c r="E303" s="10">
         <v>146.0</v>
       </c>
       <c r="F303" s="10">
         <v>131.4</v>
       </c>
       <c r="G303" s="10">
         <v>116.8</v>
       </c>
       <c r="H303" s="10">
         <v>102.2</v>
       </c>
     </row>
     <row r="304" spans="1:8" outlineLevel="2">
       <c r="A304" s="15">
         <v>7</v>
       </c>
       <c r="B304" s="6" t="s">
         <v>598</v>
       </c>
       <c r="C304" s="7" t="s">
         <v>599</v>
       </c>
       <c r="D304" s="5">
-        <v>2462.0</v>
+        <v>1069.0</v>
       </c>
       <c r="E304" s="10">
-        <v>70.0</v>
+        <v>72.0</v>
       </c>
       <c r="F304" s="10">
-        <v>63.0</v>
+        <v>64.8</v>
       </c>
       <c r="G304" s="10">
-        <v>56.0</v>
+        <v>57.6</v>
       </c>
       <c r="H304" s="10">
-        <v>49.0</v>
+        <v>50.4</v>
       </c>
     </row>
     <row r="305" spans="1:8" outlineLevel="2">
       <c r="A305" s="15">
         <v>8</v>
       </c>
       <c r="B305" s="6" t="s">
         <v>600</v>
       </c>
       <c r="C305" s="7" t="s">
         <v>601</v>
       </c>
       <c r="D305" s="5">
-        <v>5352.0</v>
+        <v>966.0</v>
       </c>
       <c r="E305" s="10">
-        <v>84.0</v>
+        <v>86.0</v>
       </c>
       <c r="F305" s="10">
-        <v>75.6</v>
+        <v>77.4</v>
       </c>
       <c r="G305" s="10">
-        <v>67.2</v>
+        <v>68.8</v>
       </c>
       <c r="H305" s="10">
-        <v>58.8</v>
+        <v>60.2</v>
       </c>
     </row>
     <row r="306" spans="1:8" outlineLevel="2">
       <c r="A306" s="15">
         <v>9</v>
       </c>
       <c r="B306" s="6" t="s">
         <v>602</v>
       </c>
       <c r="C306" s="7" t="s">
         <v>603</v>
       </c>
       <c r="D306" s="5">
         <v>0.0</v>
       </c>
       <c r="E306" s="10">
         <v>0.0</v>
       </c>
       <c r="F306" s="10">
         <v>0.0</v>
       </c>
       <c r="G306" s="10">
         <v>0.0</v>
       </c>
       <c r="H306" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="307" spans="1:8" outlineLevel="2">
       <c r="A307" s="15">
         <v>10</v>
       </c>
       <c r="B307" s="6" t="s">
         <v>604</v>
       </c>
       <c r="C307" s="7" t="s">
         <v>605</v>
       </c>
       <c r="D307" s="5">
-        <v>2455.0</v>
+        <v>449.0</v>
       </c>
       <c r="E307" s="10">
-        <v>138.0</v>
+        <v>140.0</v>
       </c>
       <c r="F307" s="10">
-        <v>124.2</v>
+        <v>126.0</v>
       </c>
       <c r="G307" s="10">
-        <v>110.4</v>
+        <v>112.0</v>
       </c>
       <c r="H307" s="10">
-        <v>96.6</v>
+        <v>98.0</v>
       </c>
     </row>
     <row r="308" spans="1:8" outlineLevel="2">
       <c r="A308" s="15">
         <v>11</v>
       </c>
       <c r="B308" s="6" t="s">
         <v>606</v>
       </c>
       <c r="C308" s="7" t="s">
         <v>607</v>
       </c>
       <c r="D308" s="5">
-        <v>338.0</v>
+        <v>522.0</v>
       </c>
       <c r="E308" s="10">
-        <v>148.0</v>
+        <v>154.0</v>
       </c>
       <c r="F308" s="10">
-        <v>133.2</v>
+        <v>138.6</v>
       </c>
       <c r="G308" s="10">
-        <v>118.4</v>
+        <v>123.2</v>
       </c>
       <c r="H308" s="10">
-        <v>103.6</v>
+        <v>107.8</v>
       </c>
     </row>
     <row r="309" spans="1:8" outlineLevel="2">
       <c r="A309" s="15">
         <v>12</v>
       </c>
       <c r="B309" s="6" t="s">
         <v>608</v>
       </c>
       <c r="C309" s="7" t="s">
         <v>609</v>
       </c>
       <c r="D309" s="5">
-        <v>209.0</v>
+        <v>255.0</v>
       </c>
       <c r="E309" s="10">
         <v>178.0</v>
       </c>
       <c r="F309" s="10">
         <v>160.2</v>
       </c>
       <c r="G309" s="10">
         <v>142.4</v>
       </c>
       <c r="H309" s="10">
         <v>124.6</v>
       </c>
     </row>
     <row r="310" spans="1:8" outlineLevel="2">
       <c r="A310" s="15">
         <v>13</v>
       </c>
       <c r="B310" s="6" t="s">
         <v>610</v>
       </c>
       <c r="C310" s="7" t="s">
         <v>611</v>
       </c>
       <c r="D310" s="5">
-        <v>431.0</v>
+        <v>217.0</v>
       </c>
       <c r="E310" s="10">
-        <v>208.0</v>
+        <v>218.0</v>
       </c>
       <c r="F310" s="10">
-        <v>187.2</v>
+        <v>196.2</v>
       </c>
       <c r="G310" s="10">
-        <v>166.4</v>
+        <v>174.4</v>
       </c>
       <c r="H310" s="10">
-        <v>145.6</v>
+        <v>152.6</v>
       </c>
     </row>
     <row r="311" spans="1:8" outlineLevel="2">
       <c r="A311" s="15">
         <v>14</v>
       </c>
       <c r="B311" s="6" t="s">
         <v>612</v>
       </c>
       <c r="C311" s="7" t="s">
         <v>613</v>
       </c>
       <c r="D311" s="5">
-        <v>926.0</v>
+        <v>2885.0</v>
       </c>
       <c r="E311" s="10">
         <v>226.0</v>
       </c>
       <c r="F311" s="10">
         <v>203.4</v>
       </c>
       <c r="G311" s="10">
         <v>180.8</v>
       </c>
       <c r="H311" s="10">
         <v>158.2</v>
       </c>
     </row>
     <row r="312" spans="1:8" outlineLevel="2">
       <c r="A312" s="15">
         <v>15</v>
       </c>
       <c r="B312" s="6" t="s">
         <v>614</v>
       </c>
       <c r="C312" s="7" t="s">
         <v>615</v>
       </c>
       <c r="D312" s="5">
@@ -10914,63 +10914,63 @@
       </c>
       <c r="E313" s="10">
         <v>0.0</v>
       </c>
       <c r="F313" s="10">
         <v>0.0</v>
       </c>
       <c r="G313" s="10">
         <v>0.0</v>
       </c>
       <c r="H313" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="314" spans="1:8" outlineLevel="2">
       <c r="A314" s="15">
         <v>17</v>
       </c>
       <c r="B314" s="6" t="s">
         <v>618</v>
       </c>
       <c r="C314" s="7" t="s">
         <v>619</v>
       </c>
       <c r="D314" s="5">
-        <v>108.0</v>
+        <v>48.0</v>
       </c>
       <c r="E314" s="10">
-        <v>500.0</v>
+        <v>526.0</v>
       </c>
       <c r="F314" s="10">
-        <v>450.0</v>
+        <v>473.4</v>
       </c>
       <c r="G314" s="10">
-        <v>400.0</v>
+        <v>420.8</v>
       </c>
       <c r="H314" s="10">
-        <v>350.0</v>
+        <v>368.2</v>
       </c>
     </row>
     <row r="315" spans="1:8" outlineLevel="2">
       <c r="A315" s="15">
         <v>18</v>
       </c>
       <c r="B315" s="6" t="s">
         <v>620</v>
       </c>
       <c r="C315" s="7" t="s">
         <v>621</v>
       </c>
       <c r="D315" s="5">
         <v>10.0</v>
       </c>
       <c r="E315" s="10">
         <v>500.0</v>
       </c>
       <c r="F315" s="10">
         <v>450.0</v>
       </c>
       <c r="G315" s="10">
         <v>400.0</v>
       </c>
       <c r="H315" s="10">
@@ -11200,1155 +11200,1155 @@
       </c>
       <c r="E324" s="10">
         <v>0.0</v>
       </c>
       <c r="F324" s="10">
         <v>0.0</v>
       </c>
       <c r="G324" s="10">
         <v>0.0</v>
       </c>
       <c r="H324" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="325" spans="1:8" outlineLevel="2">
       <c r="A325" s="15">
         <v>28</v>
       </c>
       <c r="B325" s="6" t="s">
         <v>640</v>
       </c>
       <c r="C325" s="7" t="s">
         <v>641</v>
       </c>
       <c r="D325" s="5">
-        <v>9126.0</v>
+        <v>6086.0</v>
       </c>
       <c r="E325" s="10">
-        <v>162.0</v>
+        <v>166.0</v>
       </c>
       <c r="F325" s="10">
-        <v>145.8</v>
+        <v>149.4</v>
       </c>
       <c r="G325" s="10">
-        <v>129.6</v>
+        <v>132.8</v>
       </c>
       <c r="H325" s="10">
-        <v>113.4</v>
+        <v>116.2</v>
       </c>
     </row>
     <row r="326" spans="1:8" outlineLevel="2">
       <c r="A326" s="15">
         <v>29</v>
       </c>
       <c r="B326" s="6" t="s">
         <v>642</v>
       </c>
       <c r="C326" s="7" t="s">
         <v>643</v>
       </c>
       <c r="D326" s="5">
-        <v>2654.0</v>
+        <v>12027.0</v>
       </c>
       <c r="E326" s="10">
-        <v>69.0</v>
+        <v>79.0</v>
       </c>
       <c r="F326" s="10">
-        <v>62.1</v>
+        <v>71.1</v>
       </c>
       <c r="G326" s="10">
-        <v>55.2</v>
+        <v>63.2</v>
       </c>
       <c r="H326" s="10">
-        <v>48.3</v>
+        <v>55.3</v>
       </c>
     </row>
     <row r="327" spans="1:8" outlineLevel="2">
       <c r="A327" s="15">
         <v>30</v>
       </c>
       <c r="B327" s="6" t="s">
         <v>644</v>
       </c>
       <c r="C327" s="7" t="s">
         <v>645</v>
       </c>
       <c r="D327" s="5">
-        <v>1176.0</v>
+        <v>3452.0</v>
       </c>
       <c r="E327" s="10">
-        <v>184.0</v>
+        <v>185.0</v>
       </c>
       <c r="F327" s="10">
-        <v>165.6</v>
+        <v>166.5</v>
       </c>
       <c r="G327" s="10">
-        <v>147.2</v>
+        <v>148.0</v>
       </c>
       <c r="H327" s="10">
-        <v>128.8</v>
+        <v>129.5</v>
       </c>
     </row>
     <row r="328" spans="1:8" outlineLevel="2">
       <c r="A328" s="15">
         <v>31</v>
       </c>
       <c r="B328" s="6" t="s">
         <v>646</v>
       </c>
       <c r="C328" s="7" t="s">
         <v>647</v>
       </c>
       <c r="D328" s="5">
-        <v>3074.0</v>
+        <v>13458.0</v>
       </c>
       <c r="E328" s="10">
-        <v>0.0</v>
+        <v>159.0</v>
       </c>
       <c r="F328" s="10">
-        <v>0.0</v>
+        <v>143.1</v>
       </c>
       <c r="G328" s="10">
-        <v>0.0</v>
+        <v>127.2</v>
       </c>
       <c r="H328" s="10">
-        <v>0.0</v>
+        <v>111.3</v>
       </c>
     </row>
     <row r="329" spans="1:8" outlineLevel="2">
       <c r="A329" s="15">
         <v>32</v>
       </c>
       <c r="B329" s="6" t="s">
         <v>648</v>
       </c>
       <c r="C329" s="7" t="s">
         <v>649</v>
       </c>
       <c r="D329" s="5">
-        <v>2680.0</v>
+        <v>4859.0</v>
       </c>
       <c r="E329" s="10">
-        <v>370.0</v>
+        <v>369.0</v>
       </c>
       <c r="F329" s="10">
-        <v>333.0</v>
+        <v>332.1</v>
       </c>
       <c r="G329" s="10">
-        <v>296.0</v>
+        <v>295.2</v>
       </c>
       <c r="H329" s="10">
-        <v>259.0</v>
+        <v>258.3</v>
       </c>
     </row>
     <row r="330" spans="1:8" outlineLevel="2">
       <c r="A330" s="15">
         <v>33</v>
       </c>
       <c r="B330" s="6" t="s">
         <v>650</v>
       </c>
       <c r="C330" s="7" t="s">
         <v>651</v>
       </c>
       <c r="D330" s="5">
-        <v>293.0</v>
+        <v>122.0</v>
       </c>
       <c r="E330" s="10">
-        <v>236.0</v>
+        <v>242.0</v>
       </c>
       <c r="F330" s="10">
-        <v>212.4</v>
+        <v>217.8</v>
       </c>
       <c r="G330" s="10">
-        <v>188.8</v>
+        <v>193.6</v>
       </c>
       <c r="H330" s="10">
-        <v>165.2</v>
+        <v>169.4</v>
       </c>
     </row>
     <row r="331" spans="1:8" outlineLevel="2">
       <c r="A331" s="15">
         <v>34</v>
       </c>
       <c r="B331" s="6" t="s">
         <v>652</v>
       </c>
       <c r="C331" s="7" t="s">
         <v>653</v>
       </c>
       <c r="D331" s="5">
-        <v>0.0</v>
+        <v>1734.0</v>
       </c>
       <c r="E331" s="10">
-        <v>122.0</v>
+        <v>127.0</v>
       </c>
       <c r="F331" s="10">
-        <v>109.8</v>
+        <v>114.3</v>
       </c>
       <c r="G331" s="10">
-        <v>97.6</v>
+        <v>101.6</v>
       </c>
       <c r="H331" s="10">
-        <v>85.4</v>
+        <v>88.9</v>
       </c>
     </row>
     <row r="332" spans="1:8" outlineLevel="2">
       <c r="A332" s="15">
         <v>35</v>
       </c>
       <c r="B332" s="6" t="s">
         <v>654</v>
       </c>
       <c r="C332" s="7" t="s">
         <v>655</v>
       </c>
       <c r="D332" s="5">
-        <v>898.0</v>
+        <v>1359.0</v>
       </c>
       <c r="E332" s="10">
-        <v>270.0</v>
+        <v>265.0</v>
       </c>
       <c r="F332" s="10">
-        <v>243.0</v>
+        <v>238.5</v>
       </c>
       <c r="G332" s="10">
-        <v>216.0</v>
+        <v>212.0</v>
       </c>
       <c r="H332" s="10">
-        <v>189.0</v>
+        <v>185.5</v>
       </c>
     </row>
     <row r="333" spans="1:8" outlineLevel="2">
       <c r="A333" s="15">
         <v>36</v>
       </c>
       <c r="B333" s="6" t="s">
         <v>656</v>
       </c>
       <c r="C333" s="7" t="s">
         <v>657</v>
       </c>
       <c r="D333" s="5">
-        <v>1172.0</v>
+        <v>2249.0</v>
       </c>
       <c r="E333" s="10">
-        <v>248.0</v>
+        <v>254.0</v>
       </c>
       <c r="F333" s="10">
-        <v>223.2</v>
+        <v>228.6</v>
       </c>
       <c r="G333" s="10">
-        <v>198.4</v>
+        <v>203.2</v>
       </c>
       <c r="H333" s="10">
-        <v>173.6</v>
+        <v>177.8</v>
       </c>
     </row>
     <row r="334" spans="1:8" outlineLevel="2">
       <c r="A334" s="15">
         <v>37</v>
       </c>
       <c r="B334" s="6" t="s">
         <v>658</v>
       </c>
       <c r="C334" s="7" t="s">
         <v>659</v>
       </c>
       <c r="D334" s="5">
-        <v>952.0</v>
+        <v>978.0</v>
       </c>
       <c r="E334" s="10">
-        <v>540.0</v>
+        <v>539.0</v>
       </c>
       <c r="F334" s="10">
-        <v>486.0</v>
+        <v>485.1</v>
       </c>
       <c r="G334" s="10">
-        <v>432.0</v>
+        <v>431.2</v>
       </c>
       <c r="H334" s="10">
-        <v>378.0</v>
+        <v>377.3</v>
       </c>
     </row>
     <row r="335" spans="1:8" outlineLevel="2">
       <c r="A335" s="15">
         <v>38</v>
       </c>
       <c r="B335" s="6" t="s">
         <v>660</v>
       </c>
       <c r="C335" s="7" t="s">
         <v>661</v>
       </c>
       <c r="D335" s="5">
-        <v>191.0</v>
+        <v>3.0</v>
       </c>
       <c r="E335" s="10">
-        <v>164.0</v>
+        <v>179.0</v>
       </c>
       <c r="F335" s="10">
-        <v>147.6</v>
+        <v>161.1</v>
       </c>
       <c r="G335" s="10">
-        <v>131.2</v>
+        <v>143.2</v>
       </c>
       <c r="H335" s="10">
-        <v>114.8</v>
+        <v>125.3</v>
       </c>
     </row>
     <row r="336" spans="1:8" outlineLevel="2">
       <c r="A336" s="15">
         <v>39</v>
       </c>
       <c r="B336" s="6" t="s">
         <v>662</v>
       </c>
       <c r="C336" s="7" t="s">
         <v>663</v>
       </c>
       <c r="D336" s="5">
-        <v>43.0</v>
+        <v>163.0</v>
       </c>
       <c r="E336" s="10">
-        <v>492.0</v>
+        <v>539.0</v>
       </c>
       <c r="F336" s="10">
-        <v>442.8</v>
+        <v>485.1</v>
       </c>
       <c r="G336" s="10">
-        <v>393.6</v>
+        <v>431.2</v>
       </c>
       <c r="H336" s="10">
-        <v>344.4</v>
+        <v>377.3</v>
       </c>
     </row>
     <row r="337" spans="1:8" outlineLevel="2">
       <c r="A337" s="15">
         <v>40</v>
       </c>
       <c r="B337" s="6" t="s">
         <v>664</v>
       </c>
       <c r="C337" s="7" t="s">
         <v>665</v>
       </c>
       <c r="D337" s="5">
-        <v>16.0</v>
+        <v>91.0</v>
       </c>
       <c r="E337" s="10">
-        <v>904.0</v>
+        <v>1046.0</v>
       </c>
       <c r="F337" s="10">
-        <v>813.6</v>
+        <v>941.4</v>
       </c>
       <c r="G337" s="10">
-        <v>723.2</v>
+        <v>836.8</v>
       </c>
       <c r="H337" s="10">
-        <v>632.8</v>
+        <v>732.2</v>
       </c>
     </row>
     <row r="338" spans="1:8" outlineLevel="2">
       <c r="A338" s="15">
         <v>41</v>
       </c>
       <c r="B338" s="6" t="s">
         <v>666</v>
       </c>
       <c r="C338" s="7" t="s">
         <v>667</v>
       </c>
       <c r="D338" s="5">
-        <v>445.0</v>
+        <v>186.0</v>
       </c>
       <c r="E338" s="10">
-        <v>478.0</v>
+        <v>552.0</v>
       </c>
       <c r="F338" s="10">
-        <v>430.2</v>
+        <v>496.8</v>
       </c>
       <c r="G338" s="10">
-        <v>382.4</v>
+        <v>441.6</v>
       </c>
       <c r="H338" s="10">
-        <v>334.6</v>
+        <v>386.4</v>
       </c>
     </row>
     <row r="339" spans="1:8" outlineLevel="2">
       <c r="A339" s="15">
         <v>42</v>
       </c>
       <c r="B339" s="6" t="s">
         <v>668</v>
       </c>
       <c r="C339" s="7" t="s">
         <v>669</v>
       </c>
       <c r="D339" s="5">
-        <v>299.0</v>
+        <v>1412.0</v>
       </c>
       <c r="E339" s="10">
-        <v>636.0</v>
+        <v>851.0</v>
       </c>
       <c r="F339" s="10">
-        <v>572.4</v>
+        <v>765.9</v>
       </c>
       <c r="G339" s="10">
-        <v>508.8</v>
+        <v>680.8</v>
       </c>
       <c r="H339" s="10">
-        <v>445.2</v>
+        <v>595.7</v>
       </c>
     </row>
     <row r="340" spans="1:8" outlineLevel="2">
       <c r="A340" s="15">
         <v>43</v>
       </c>
       <c r="B340" s="6" t="s">
         <v>670</v>
       </c>
       <c r="C340" s="7" t="s">
         <v>671</v>
       </c>
       <c r="D340" s="5">
-        <v>286.0</v>
+        <v>362.0</v>
       </c>
       <c r="E340" s="10">
-        <v>1272.0</v>
+        <v>1702.0</v>
       </c>
       <c r="F340" s="10">
-        <v>1144.8</v>
+        <v>1531.8</v>
       </c>
       <c r="G340" s="10">
-        <v>1017.6</v>
+        <v>1361.6</v>
       </c>
       <c r="H340" s="10">
-        <v>890.4</v>
+        <v>1191.4</v>
       </c>
     </row>
     <row r="341" spans="1:8" outlineLevel="2">
       <c r="A341" s="15">
         <v>44</v>
       </c>
       <c r="B341" s="6" t="s">
         <v>672</v>
       </c>
       <c r="C341" s="7" t="s">
         <v>673</v>
       </c>
       <c r="D341" s="5">
-        <v>89.0</v>
+        <v>87.0</v>
       </c>
       <c r="E341" s="10">
         <v>520.0</v>
       </c>
       <c r="F341" s="10">
         <v>468.0</v>
       </c>
       <c r="G341" s="10">
         <v>416.0</v>
       </c>
       <c r="H341" s="10">
         <v>364.0</v>
       </c>
     </row>
     <row r="342" spans="1:8" outlineLevel="2">
       <c r="A342" s="15">
         <v>45</v>
       </c>
       <c r="B342" s="6" t="s">
         <v>674</v>
       </c>
       <c r="C342" s="7" t="s">
         <v>675</v>
       </c>
       <c r="D342" s="5">
-        <v>216.0</v>
+        <v>363.0</v>
       </c>
       <c r="E342" s="10">
-        <v>852.0</v>
+        <v>838.0</v>
       </c>
       <c r="F342" s="10">
-        <v>766.8</v>
+        <v>754.2</v>
       </c>
       <c r="G342" s="10">
-        <v>681.6</v>
+        <v>670.4</v>
       </c>
       <c r="H342" s="10">
-        <v>596.4</v>
+        <v>586.6</v>
       </c>
     </row>
     <row r="343" spans="1:8" outlineLevel="2">
       <c r="A343" s="15">
         <v>46</v>
       </c>
       <c r="B343" s="6" t="s">
         <v>676</v>
       </c>
       <c r="C343" s="7" t="s">
         <v>677</v>
       </c>
       <c r="D343" s="5">
-        <v>35.0</v>
+        <v>60.0</v>
       </c>
       <c r="E343" s="10">
-        <v>1608.0</v>
+        <v>1582.0</v>
       </c>
       <c r="F343" s="10">
-        <v>1447.2</v>
+        <v>1423.8</v>
       </c>
       <c r="G343" s="10">
-        <v>1286.4</v>
+        <v>1265.6</v>
       </c>
       <c r="H343" s="10">
-        <v>1125.6</v>
+        <v>1107.4</v>
       </c>
     </row>
     <row r="344" spans="1:8" outlineLevel="2">
       <c r="A344" s="15">
         <v>47</v>
       </c>
       <c r="B344" s="6" t="s">
         <v>678</v>
       </c>
       <c r="C344" s="7" t="s">
         <v>679</v>
       </c>
       <c r="D344" s="5">
-        <v>48.0</v>
+        <v>45.0</v>
       </c>
       <c r="E344" s="10">
         <v>862.0</v>
       </c>
       <c r="F344" s="10">
         <v>775.8</v>
       </c>
       <c r="G344" s="10">
         <v>689.6</v>
       </c>
       <c r="H344" s="10">
         <v>603.4</v>
       </c>
     </row>
     <row r="345" spans="1:8" outlineLevel="2">
       <c r="A345" s="15">
         <v>48</v>
       </c>
       <c r="B345" s="6" t="s">
         <v>680</v>
       </c>
       <c r="C345" s="7" t="s">
         <v>681</v>
       </c>
       <c r="D345" s="5">
-        <v>114.0</v>
+        <v>1.0</v>
       </c>
       <c r="E345" s="10">
         <v>976.0</v>
       </c>
       <c r="F345" s="10">
         <v>878.4</v>
       </c>
       <c r="G345" s="10">
         <v>780.8</v>
       </c>
       <c r="H345" s="10">
         <v>683.2</v>
       </c>
     </row>
     <row r="346" spans="1:8" outlineLevel="2">
       <c r="A346" s="15">
         <v>49</v>
       </c>
       <c r="B346" s="6" t="s">
         <v>682</v>
       </c>
       <c r="C346" s="7" t="s">
         <v>683</v>
       </c>
       <c r="D346" s="5">
-        <v>210.0</v>
+        <v>0.0</v>
       </c>
       <c r="E346" s="10">
-        <v>1952.0</v>
+        <v>1920.0</v>
       </c>
       <c r="F346" s="10">
-        <v>1756.8</v>
+        <v>1728.0</v>
       </c>
       <c r="G346" s="10">
-        <v>1561.6</v>
+        <v>1536.0</v>
       </c>
       <c r="H346" s="10">
-        <v>1366.4</v>
+        <v>1344.0</v>
       </c>
     </row>
     <row r="347" spans="1:8" outlineLevel="2">
       <c r="A347" s="15">
         <v>50</v>
       </c>
       <c r="B347" s="6" t="s">
         <v>684</v>
       </c>
       <c r="C347" s="7" t="s">
         <v>685</v>
       </c>
       <c r="D347" s="5">
-        <v>150.0</v>
+        <v>128.0</v>
       </c>
       <c r="E347" s="10">
-        <v>540.0</v>
+        <v>594.0</v>
       </c>
       <c r="F347" s="10">
-        <v>486.0</v>
+        <v>534.6</v>
       </c>
       <c r="G347" s="10">
-        <v>432.0</v>
+        <v>475.2</v>
       </c>
       <c r="H347" s="10">
-        <v>378.0</v>
+        <v>415.8</v>
       </c>
     </row>
     <row r="348" spans="1:8" outlineLevel="2">
       <c r="A348" s="15">
         <v>51</v>
       </c>
       <c r="B348" s="6" t="s">
         <v>686</v>
       </c>
       <c r="C348" s="7" t="s">
         <v>687</v>
       </c>
       <c r="D348" s="5">
-        <v>65.0</v>
+        <v>61.0</v>
       </c>
       <c r="E348" s="10">
         <v>1380.0</v>
       </c>
       <c r="F348" s="10">
         <v>1242.0</v>
       </c>
       <c r="G348" s="10">
         <v>1104.0</v>
       </c>
       <c r="H348" s="10">
         <v>966.0</v>
       </c>
     </row>
     <row r="349" spans="1:8" outlineLevel="2">
       <c r="A349" s="15">
         <v>52</v>
       </c>
       <c r="B349" s="6" t="s">
         <v>688</v>
       </c>
       <c r="C349" s="7" t="s">
         <v>689</v>
       </c>
       <c r="D349" s="5">
-        <v>6258.0</v>
+        <v>206.0</v>
       </c>
       <c r="E349" s="10">
         <v>80.0</v>
       </c>
       <c r="F349" s="10">
         <v>72.0</v>
       </c>
       <c r="G349" s="10">
         <v>64.0</v>
       </c>
       <c r="H349" s="10">
         <v>56.0</v>
       </c>
     </row>
     <row r="350" spans="1:8" outlineLevel="2">
       <c r="A350" s="15">
         <v>53</v>
       </c>
       <c r="B350" s="6" t="s">
         <v>690</v>
       </c>
       <c r="C350" s="7" t="s">
         <v>691</v>
       </c>
       <c r="D350" s="5">
-        <v>11058.0</v>
+        <v>20572.0</v>
       </c>
       <c r="E350" s="10">
-        <v>58.0</v>
+        <v>65.0</v>
       </c>
       <c r="F350" s="10">
-        <v>52.2</v>
+        <v>58.5</v>
       </c>
       <c r="G350" s="10">
-        <v>46.4</v>
+        <v>52.0</v>
       </c>
       <c r="H350" s="10">
-        <v>40.6</v>
+        <v>45.5</v>
       </c>
     </row>
     <row r="351" spans="1:8" outlineLevel="2">
       <c r="A351" s="15">
         <v>54</v>
       </c>
       <c r="B351" s="6" t="s">
         <v>692</v>
       </c>
       <c r="C351" s="7" t="s">
         <v>693</v>
       </c>
       <c r="D351" s="5">
-        <v>1742.0</v>
+        <v>6192.0</v>
       </c>
       <c r="E351" s="10">
         <v>128.0</v>
       </c>
       <c r="F351" s="10">
         <v>115.2</v>
       </c>
       <c r="G351" s="10">
         <v>102.4</v>
       </c>
       <c r="H351" s="10">
         <v>89.6</v>
       </c>
     </row>
     <row r="352" spans="1:8" outlineLevel="2">
       <c r="A352" s="15">
         <v>55</v>
       </c>
       <c r="B352" s="6" t="s">
         <v>694</v>
       </c>
       <c r="C352" s="7" t="s">
         <v>695</v>
       </c>
       <c r="D352" s="5">
-        <v>5219.0</v>
+        <v>8021.0</v>
       </c>
       <c r="E352" s="10">
-        <v>126.0</v>
+        <v>145.0</v>
       </c>
       <c r="F352" s="10">
-        <v>113.4</v>
+        <v>130.5</v>
       </c>
       <c r="G352" s="10">
-        <v>100.8</v>
+        <v>116.0</v>
       </c>
       <c r="H352" s="10">
-        <v>88.2</v>
+        <v>101.5</v>
       </c>
     </row>
     <row r="353" spans="1:8" outlineLevel="2">
       <c r="A353" s="15">
         <v>56</v>
       </c>
       <c r="B353" s="6" t="s">
         <v>696</v>
       </c>
       <c r="C353" s="7" t="s">
         <v>697</v>
       </c>
       <c r="D353" s="5">
-        <v>1674.0</v>
+        <v>3876.0</v>
       </c>
       <c r="E353" s="10">
         <v>256.0</v>
       </c>
       <c r="F353" s="10">
         <v>230.4</v>
       </c>
       <c r="G353" s="10">
         <v>204.8</v>
       </c>
       <c r="H353" s="10">
         <v>179.2</v>
       </c>
     </row>
     <row r="354" spans="1:8" outlineLevel="2">
       <c r="A354" s="15">
         <v>57</v>
       </c>
       <c r="B354" s="6" t="s">
         <v>698</v>
       </c>
       <c r="C354" s="7" t="s">
         <v>699</v>
       </c>
       <c r="D354" s="5">
-        <v>1666.0</v>
+        <v>1775.0</v>
       </c>
       <c r="E354" s="10">
         <v>20.0</v>
       </c>
       <c r="F354" s="10">
         <v>18.0</v>
       </c>
       <c r="G354" s="10">
         <v>16.0</v>
       </c>
       <c r="H354" s="10">
         <v>14.0</v>
       </c>
     </row>
     <row r="355" spans="1:8" outlineLevel="2">
       <c r="A355" s="15">
         <v>58</v>
       </c>
       <c r="B355" s="6" t="s">
         <v>700</v>
       </c>
       <c r="C355" s="7" t="s">
         <v>701</v>
       </c>
       <c r="D355" s="5">
-        <v>86.0</v>
+        <v>138.0</v>
       </c>
       <c r="E355" s="10">
         <v>30.0</v>
       </c>
       <c r="F355" s="10">
         <v>27.0</v>
       </c>
       <c r="G355" s="10">
         <v>24.0</v>
       </c>
       <c r="H355" s="10">
         <v>21.0</v>
       </c>
     </row>
     <row r="356" spans="1:8" outlineLevel="2">
       <c r="A356" s="15">
         <v>59</v>
       </c>
       <c r="B356" s="6" t="s">
         <v>702</v>
       </c>
       <c r="C356" s="7" t="s">
         <v>703</v>
       </c>
       <c r="D356" s="5">
-        <v>250.0</v>
+        <v>378.0</v>
       </c>
       <c r="E356" s="10">
         <v>36.0</v>
       </c>
       <c r="F356" s="10">
         <v>32.4</v>
       </c>
       <c r="G356" s="10">
         <v>28.8</v>
       </c>
       <c r="H356" s="10">
         <v>25.2</v>
       </c>
     </row>
     <row r="357" spans="1:8" outlineLevel="2">
       <c r="A357" s="15">
         <v>60</v>
       </c>
       <c r="B357" s="6" t="s">
         <v>704</v>
       </c>
       <c r="C357" s="7" t="s">
         <v>705</v>
       </c>
       <c r="D357" s="5">
-        <v>327.0</v>
+        <v>202.0</v>
       </c>
       <c r="E357" s="10">
         <v>42.0</v>
       </c>
       <c r="F357" s="10">
         <v>37.8</v>
       </c>
       <c r="G357" s="10">
         <v>33.6</v>
       </c>
       <c r="H357" s="10">
         <v>29.4</v>
       </c>
     </row>
     <row r="358" spans="1:8" outlineLevel="2">
       <c r="A358" s="15">
         <v>61</v>
       </c>
       <c r="B358" s="6" t="s">
         <v>706</v>
       </c>
       <c r="C358" s="7" t="s">
         <v>707</v>
       </c>
       <c r="D358" s="5">
-        <v>1627.0</v>
+        <v>3456.0</v>
       </c>
       <c r="E358" s="10">
         <v>18.0</v>
       </c>
       <c r="F358" s="10">
         <v>16.2</v>
       </c>
       <c r="G358" s="10">
         <v>14.4</v>
       </c>
       <c r="H358" s="10">
         <v>12.6</v>
       </c>
     </row>
     <row r="359" spans="1:8" outlineLevel="2">
       <c r="A359" s="15">
         <v>62</v>
       </c>
       <c r="B359" s="6" t="s">
         <v>708</v>
       </c>
       <c r="C359" s="7" t="s">
         <v>709</v>
       </c>
       <c r="D359" s="5">
-        <v>1469.0</v>
+        <v>3275.0</v>
       </c>
       <c r="E359" s="10">
         <v>20.0</v>
       </c>
       <c r="F359" s="10">
         <v>18.0</v>
       </c>
       <c r="G359" s="10">
         <v>16.0</v>
       </c>
       <c r="H359" s="10">
         <v>14.0</v>
       </c>
     </row>
     <row r="360" spans="1:8" outlineLevel="2">
       <c r="A360" s="15">
         <v>63</v>
       </c>
       <c r="B360" s="6" t="s">
         <v>710</v>
       </c>
       <c r="C360" s="7" t="s">
         <v>711</v>
       </c>
       <c r="D360" s="5">
-        <v>644.0</v>
+        <v>172.0</v>
       </c>
       <c r="E360" s="10">
         <v>22.0</v>
       </c>
       <c r="F360" s="10">
         <v>19.8</v>
       </c>
       <c r="G360" s="10">
         <v>17.6</v>
       </c>
       <c r="H360" s="10">
         <v>15.4</v>
       </c>
     </row>
     <row r="361" spans="1:8" outlineLevel="2">
       <c r="A361" s="15">
         <v>64</v>
       </c>
       <c r="B361" s="6" t="s">
         <v>712</v>
       </c>
       <c r="C361" s="7" t="s">
         <v>713</v>
       </c>
       <c r="D361" s="5">
-        <v>791.0</v>
+        <v>909.0</v>
       </c>
       <c r="E361" s="10">
         <v>30.0</v>
       </c>
       <c r="F361" s="10">
         <v>27.0</v>
       </c>
       <c r="G361" s="10">
         <v>24.0</v>
       </c>
       <c r="H361" s="10">
         <v>21.0</v>
       </c>
     </row>
     <row r="362" spans="1:8" outlineLevel="2">
       <c r="A362" s="15">
         <v>65</v>
       </c>
       <c r="B362" s="6" t="s">
         <v>714</v>
       </c>
       <c r="C362" s="7" t="s">
         <v>715</v>
       </c>
       <c r="D362" s="5">
-        <v>415.0</v>
+        <v>1036.0</v>
       </c>
       <c r="E362" s="10">
         <v>46.0</v>
       </c>
       <c r="F362" s="10">
         <v>41.4</v>
       </c>
       <c r="G362" s="10">
         <v>36.8</v>
       </c>
       <c r="H362" s="10">
         <v>32.2</v>
       </c>
     </row>
     <row r="363" spans="1:8" outlineLevel="2">
       <c r="A363" s="15">
         <v>66</v>
       </c>
       <c r="B363" s="6" t="s">
         <v>716</v>
       </c>
       <c r="C363" s="7" t="s">
         <v>717</v>
       </c>
       <c r="D363" s="5">
-        <v>312.0</v>
+        <v>409.0</v>
       </c>
       <c r="E363" s="10">
         <v>10.0</v>
       </c>
       <c r="F363" s="10">
         <v>9.0</v>
       </c>
       <c r="G363" s="10">
         <v>8.0</v>
       </c>
       <c r="H363" s="10">
         <v>7.0</v>
       </c>
     </row>
     <row r="364" spans="1:8" outlineLevel="2">
       <c r="A364" s="15">
         <v>67</v>
       </c>
       <c r="B364" s="6" t="s">
         <v>718</v>
       </c>
       <c r="C364" s="7" t="s">
         <v>719</v>
       </c>
       <c r="D364" s="5">
-        <v>2780.0</v>
+        <v>2331.0</v>
       </c>
       <c r="E364" s="10">
         <v>10.0</v>
       </c>
       <c r="F364" s="10">
         <v>9.0</v>
       </c>
       <c r="G364" s="10">
         <v>8.0</v>
       </c>
       <c r="H364" s="10">
         <v>7.0</v>
       </c>
     </row>
     <row r="365" spans="1:8" outlineLevel="1">
       <c r="A365" s="13" t="s">
         <v>720</v>
       </c>
       <c r="B365" s="4"/>
       <c r="C365" s="4"/>
       <c r="D365" s="4"/>
       <c r="E365" s="9"/>
       <c r="F365" s="9"/>
       <c r="G365" s="9"/>
       <c r="H365" s="9"/>
     </row>
     <row r="366" spans="1:8" outlineLevel="2">
       <c r="A366" s="15">
         <v>1</v>
       </c>
       <c r="B366" s="6" t="s">
         <v>721</v>
       </c>
       <c r="C366" s="7" t="s">
         <v>722</v>
       </c>
       <c r="D366" s="5">
-        <v>693.0</v>
+        <v>569.0</v>
       </c>
       <c r="E366" s="10">
         <v>20.0</v>
       </c>
       <c r="F366" s="10">
         <v>18.0</v>
       </c>
       <c r="G366" s="10">
         <v>16.0</v>
       </c>
       <c r="H366" s="10">
         <v>14.0</v>
       </c>
     </row>
     <row r="367" spans="1:8" outlineLevel="2">
       <c r="A367" s="15">
         <v>2</v>
       </c>
       <c r="B367" s="6" t="s">
         <v>723</v>
       </c>
       <c r="C367" s="7" t="s">
         <v>724</v>
       </c>
       <c r="D367" s="5">
-        <v>1262.0</v>
+        <v>727.0</v>
       </c>
       <c r="E367" s="10">
         <v>12.0</v>
       </c>
       <c r="F367" s="10">
         <v>10.8</v>
       </c>
       <c r="G367" s="10">
         <v>9.6</v>
       </c>
       <c r="H367" s="10">
         <v>8.4</v>
       </c>
     </row>
     <row r="368" spans="1:8" outlineLevel="2">
       <c r="A368" s="15">
         <v>3</v>
       </c>
       <c r="B368" s="6" t="s">
         <v>725</v>
       </c>
       <c r="C368" s="7" t="s">
         <v>726</v>
       </c>
       <c r="D368" s="5">
-        <v>243.31</v>
+        <v>331.31</v>
       </c>
       <c r="E368" s="10">
         <v>12.0</v>
       </c>
       <c r="F368" s="10">
         <v>10.8</v>
       </c>
       <c r="G368" s="10">
         <v>9.6</v>
       </c>
       <c r="H368" s="10">
         <v>8.4</v>
       </c>
     </row>
     <row r="369" spans="1:8" outlineLevel="2">
       <c r="A369" s="15">
         <v>4</v>
       </c>
       <c r="B369" s="6" t="s">
         <v>727</v>
       </c>
       <c r="C369" s="7" t="s">
         <v>728</v>
       </c>
       <c r="D369" s="5">
@@ -12408,103 +12408,103 @@
       </c>
       <c r="E371" s="10">
         <v>610.0</v>
       </c>
       <c r="F371" s="10">
         <v>549.0</v>
       </c>
       <c r="G371" s="10">
         <v>488.0</v>
       </c>
       <c r="H371" s="10">
         <v>427.0</v>
       </c>
     </row>
     <row r="372" spans="1:8" outlineLevel="2">
       <c r="A372" s="15">
         <v>7</v>
       </c>
       <c r="B372" s="6" t="s">
         <v>733</v>
       </c>
       <c r="C372" s="7" t="s">
         <v>734</v>
       </c>
       <c r="D372" s="5">
-        <v>21.7</v>
+        <v>5.97</v>
       </c>
       <c r="E372" s="10">
         <v>520.0</v>
       </c>
       <c r="F372" s="10">
         <v>468.0</v>
       </c>
       <c r="G372" s="10">
         <v>416.0</v>
       </c>
       <c r="H372" s="10">
         <v>364.0</v>
       </c>
     </row>
     <row r="373" spans="1:8" outlineLevel="2">
       <c r="A373" s="15">
         <v>8</v>
       </c>
       <c r="B373" s="6" t="s">
         <v>735</v>
       </c>
       <c r="C373" s="7" t="s">
         <v>736</v>
       </c>
       <c r="D373" s="5">
-        <v>7.78</v>
+        <v>3.6</v>
       </c>
       <c r="E373" s="10">
         <v>508.0</v>
       </c>
       <c r="F373" s="10">
         <v>457.2</v>
       </c>
       <c r="G373" s="10">
         <v>406.4</v>
       </c>
       <c r="H373" s="10">
         <v>355.6</v>
       </c>
     </row>
     <row r="374" spans="1:8" outlineLevel="2">
       <c r="A374" s="15">
         <v>9</v>
       </c>
       <c r="B374" s="6" t="s">
         <v>737</v>
       </c>
       <c r="C374" s="7" t="s">
         <v>738</v>
       </c>
       <c r="D374" s="5">
-        <v>279.32</v>
+        <v>277.91</v>
       </c>
       <c r="E374" s="10">
         <v>446.0</v>
       </c>
       <c r="F374" s="10">
         <v>401.4</v>
       </c>
       <c r="G374" s="10">
         <v>356.8</v>
       </c>
       <c r="H374" s="10">
         <v>312.2</v>
       </c>
     </row>
     <row r="375" spans="1:8" outlineLevel="2">
       <c r="A375" s="15">
         <v>10</v>
       </c>
       <c r="B375" s="6" t="s">
         <v>739</v>
       </c>
       <c r="C375" s="7" t="s">
         <v>740</v>
       </c>
       <c r="D375" s="5">
@@ -12758,207 +12758,207 @@
       </c>
     </row>
     <row r="385" spans="1:8" outlineLevel="1">
       <c r="A385" s="13" t="s">
         <v>759</v>
       </c>
       <c r="B385" s="4"/>
       <c r="C385" s="4"/>
       <c r="D385" s="4"/>
       <c r="E385" s="9"/>
       <c r="F385" s="9"/>
       <c r="G385" s="9"/>
       <c r="H385" s="9"/>
     </row>
     <row r="386" spans="1:8" outlineLevel="2">
       <c r="A386" s="15">
         <v>1</v>
       </c>
       <c r="B386" s="6" t="s">
         <v>760</v>
       </c>
       <c r="C386" s="7" t="s">
         <v>761</v>
       </c>
       <c r="D386" s="5">
-        <v>652.0</v>
+        <v>705.0</v>
       </c>
       <c r="E386" s="10">
         <v>492.0</v>
       </c>
       <c r="F386" s="10">
         <v>442.8</v>
       </c>
       <c r="G386" s="10">
         <v>393.6</v>
       </c>
       <c r="H386" s="10">
         <v>344.4</v>
       </c>
     </row>
     <row r="387" spans="1:8" outlineLevel="2">
       <c r="A387" s="15">
         <v>2</v>
       </c>
       <c r="B387" s="6" t="s">
         <v>762</v>
       </c>
       <c r="C387" s="7" t="s">
         <v>763</v>
       </c>
       <c r="D387" s="5">
-        <v>25.0</v>
+        <v>20.0</v>
       </c>
       <c r="E387" s="10">
         <v>900.0</v>
       </c>
       <c r="F387" s="10">
         <v>810.0</v>
       </c>
       <c r="G387" s="10">
         <v>720.0</v>
       </c>
       <c r="H387" s="10">
         <v>630.0</v>
       </c>
     </row>
     <row r="388" spans="1:8" outlineLevel="2">
       <c r="A388" s="15">
         <v>3</v>
       </c>
       <c r="B388" s="6" t="s">
         <v>764</v>
       </c>
       <c r="C388" s="7" t="s">
         <v>765</v>
       </c>
       <c r="D388" s="5">
-        <v>216.0</v>
+        <v>183.0</v>
       </c>
       <c r="E388" s="10">
         <v>794.0</v>
       </c>
       <c r="F388" s="10">
         <v>714.6</v>
       </c>
       <c r="G388" s="10">
         <v>635.2</v>
       </c>
       <c r="H388" s="10">
         <v>555.8</v>
       </c>
     </row>
     <row r="389" spans="1:8" outlineLevel="2">
       <c r="A389" s="15">
         <v>4</v>
       </c>
       <c r="B389" s="6" t="s">
         <v>766</v>
       </c>
       <c r="C389" s="7" t="s">
         <v>767</v>
       </c>
       <c r="D389" s="5">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="E389" s="10">
-        <v>906.0</v>
+        <v>962.0</v>
       </c>
       <c r="F389" s="10">
-        <v>815.4</v>
+        <v>865.8</v>
       </c>
       <c r="G389" s="10">
-        <v>724.8</v>
+        <v>769.6</v>
       </c>
       <c r="H389" s="10">
-        <v>634.2</v>
+        <v>673.4</v>
       </c>
     </row>
     <row r="390" spans="1:8" outlineLevel="2">
       <c r="A390" s="15">
         <v>5</v>
       </c>
       <c r="B390" s="6" t="s">
         <v>768</v>
       </c>
       <c r="C390" s="7" t="s">
         <v>769</v>
       </c>
       <c r="D390" s="5">
-        <v>96.0</v>
+        <v>71.0</v>
       </c>
       <c r="E390" s="10">
-        <v>1552.0</v>
+        <v>1638.0</v>
       </c>
       <c r="F390" s="10">
-        <v>1396.8</v>
+        <v>1474.2</v>
       </c>
       <c r="G390" s="10">
-        <v>1241.6</v>
+        <v>1310.4</v>
       </c>
       <c r="H390" s="10">
-        <v>1086.4</v>
+        <v>1146.6</v>
       </c>
     </row>
     <row r="391" spans="1:8" outlineLevel="2">
       <c r="A391" s="15">
         <v>6</v>
       </c>
       <c r="B391" s="6" t="s">
         <v>770</v>
       </c>
       <c r="C391" s="7" t="s">
         <v>771</v>
       </c>
       <c r="D391" s="5">
         <v>0.0</v>
       </c>
       <c r="E391" s="10">
         <v>1434.0</v>
       </c>
       <c r="F391" s="10">
         <v>1290.6</v>
       </c>
       <c r="G391" s="10">
         <v>1147.2</v>
       </c>
       <c r="H391" s="10">
         <v>1003.8</v>
       </c>
     </row>
     <row r="392" spans="1:8" outlineLevel="2">
       <c r="A392" s="15">
         <v>7</v>
       </c>
       <c r="B392" s="6" t="s">
         <v>772</v>
       </c>
       <c r="C392" s="7" t="s">
         <v>773</v>
       </c>
       <c r="D392" s="5">
-        <v>35.0</v>
+        <v>18.0</v>
       </c>
       <c r="E392" s="10">
         <v>3699.0</v>
       </c>
       <c r="F392" s="10">
         <v>3329.1</v>
       </c>
       <c r="G392" s="10">
         <v>2959.2</v>
       </c>
       <c r="H392" s="10">
         <v>2589.3</v>
       </c>
     </row>
     <row r="393" spans="1:8" outlineLevel="2">
       <c r="A393" s="15">
         <v>8</v>
       </c>
       <c r="B393" s="6" t="s">
         <v>774</v>
       </c>
       <c r="C393" s="7" t="s">
         <v>775</v>
       </c>
       <c r="D393" s="5">
@@ -12992,463 +12992,463 @@
       </c>
       <c r="E394" s="10">
         <v>3990.0</v>
       </c>
       <c r="F394" s="10">
         <v>3591.0</v>
       </c>
       <c r="G394" s="10">
         <v>3192.0</v>
       </c>
       <c r="H394" s="10">
         <v>2793.0</v>
       </c>
     </row>
     <row r="395" spans="1:8" outlineLevel="2">
       <c r="A395" s="15">
         <v>10</v>
       </c>
       <c r="B395" s="6" t="s">
         <v>778</v>
       </c>
       <c r="C395" s="7" t="s">
         <v>779</v>
       </c>
       <c r="D395" s="5">
-        <v>436.0</v>
+        <v>392.0</v>
       </c>
       <c r="E395" s="10">
         <v>146.0</v>
       </c>
       <c r="F395" s="10">
         <v>131.4</v>
       </c>
       <c r="G395" s="10">
         <v>116.8</v>
       </c>
       <c r="H395" s="10">
         <v>102.2</v>
       </c>
     </row>
     <row r="396" spans="1:8" outlineLevel="2">
       <c r="A396" s="15">
         <v>11</v>
       </c>
       <c r="B396" s="6" t="s">
         <v>780</v>
       </c>
       <c r="C396" s="7" t="s">
         <v>781</v>
       </c>
       <c r="D396" s="5">
-        <v>1259.0</v>
+        <v>573.0</v>
       </c>
       <c r="E396" s="10">
         <v>286.0</v>
       </c>
       <c r="F396" s="10">
         <v>257.4</v>
       </c>
       <c r="G396" s="10">
         <v>228.8</v>
       </c>
       <c r="H396" s="10">
         <v>200.2</v>
       </c>
     </row>
     <row r="397" spans="1:8" outlineLevel="1">
       <c r="A397" s="13" t="s">
         <v>782</v>
       </c>
       <c r="B397" s="4"/>
       <c r="C397" s="4"/>
       <c r="D397" s="4"/>
       <c r="E397" s="9"/>
       <c r="F397" s="9"/>
       <c r="G397" s="9"/>
       <c r="H397" s="9"/>
     </row>
     <row r="398" spans="1:8" outlineLevel="2">
       <c r="A398" s="15">
         <v>1</v>
       </c>
       <c r="B398" s="6" t="s">
         <v>783</v>
       </c>
       <c r="C398" s="7" t="s">
         <v>784</v>
       </c>
       <c r="D398" s="5">
-        <v>66.0</v>
+        <v>84.0</v>
       </c>
       <c r="E398" s="10">
         <v>1080.0</v>
       </c>
       <c r="F398" s="10">
         <v>972.0</v>
       </c>
       <c r="G398" s="10">
         <v>864.0</v>
       </c>
       <c r="H398" s="10">
         <v>756.0</v>
       </c>
     </row>
     <row r="399" spans="1:8" outlineLevel="2">
       <c r="A399" s="15">
         <v>2</v>
       </c>
       <c r="B399" s="6" t="s">
         <v>785</v>
       </c>
       <c r="C399" s="7" t="s">
         <v>786</v>
       </c>
       <c r="D399" s="5">
-        <v>133.0</v>
+        <v>107.0</v>
       </c>
       <c r="E399" s="10">
         <v>1354.0</v>
       </c>
       <c r="F399" s="10">
         <v>1218.6</v>
       </c>
       <c r="G399" s="10">
         <v>1083.2</v>
       </c>
       <c r="H399" s="10">
         <v>947.8</v>
       </c>
     </row>
     <row r="400" spans="1:8" outlineLevel="2">
       <c r="A400" s="15">
         <v>3</v>
       </c>
       <c r="B400" s="6" t="s">
         <v>787</v>
       </c>
       <c r="C400" s="7" t="s">
         <v>788</v>
       </c>
       <c r="D400" s="5">
-        <v>17.0</v>
+        <v>30.0</v>
       </c>
       <c r="E400" s="10">
         <v>1712.0</v>
       </c>
       <c r="F400" s="10">
         <v>1540.8</v>
       </c>
       <c r="G400" s="10">
         <v>1369.6</v>
       </c>
       <c r="H400" s="10">
         <v>1198.4</v>
       </c>
     </row>
     <row r="401" spans="1:8" outlineLevel="2">
       <c r="A401" s="15">
         <v>4</v>
       </c>
       <c r="B401" s="6" t="s">
         <v>789</v>
       </c>
       <c r="C401" s="7" t="s">
         <v>790</v>
       </c>
       <c r="D401" s="5">
-        <v>19.0</v>
+        <v>27.0</v>
       </c>
       <c r="E401" s="10">
         <v>2362.0</v>
       </c>
       <c r="F401" s="10">
         <v>2125.8</v>
       </c>
       <c r="G401" s="10">
         <v>1889.6</v>
       </c>
       <c r="H401" s="10">
         <v>1653.4</v>
       </c>
     </row>
     <row r="402" spans="1:8" outlineLevel="1">
       <c r="A402" s="13" t="s">
         <v>791</v>
       </c>
       <c r="B402" s="4"/>
       <c r="C402" s="4"/>
       <c r="D402" s="4"/>
       <c r="E402" s="9"/>
       <c r="F402" s="9"/>
       <c r="G402" s="9"/>
       <c r="H402" s="9"/>
     </row>
     <row r="403" spans="1:8" outlineLevel="2">
       <c r="A403" s="15">
         <v>1</v>
       </c>
       <c r="B403" s="6" t="s">
         <v>792</v>
       </c>
       <c r="C403" s="7" t="s">
         <v>793</v>
       </c>
       <c r="D403" s="5">
-        <v>62742.0</v>
+        <v>25739.0</v>
       </c>
       <c r="E403" s="10">
-        <v>0.0</v>
+        <v>44.0</v>
       </c>
       <c r="F403" s="10">
-        <v>0.0</v>
+        <v>39.6</v>
       </c>
       <c r="G403" s="10">
-        <v>0.0</v>
+        <v>35.2</v>
       </c>
       <c r="H403" s="10">
-        <v>0.0</v>
+        <v>30.8</v>
       </c>
     </row>
     <row r="404" spans="1:8" outlineLevel="2">
       <c r="A404" s="15">
         <v>2</v>
       </c>
       <c r="B404" s="6" t="s">
         <v>794</v>
       </c>
       <c r="C404" s="7" t="s">
         <v>795</v>
       </c>
       <c r="D404" s="5">
-        <v>5973.0</v>
+        <v>3930.0</v>
       </c>
       <c r="E404" s="10">
-        <v>66.0</v>
+        <v>68.0</v>
       </c>
       <c r="F404" s="10">
-        <v>59.4</v>
+        <v>61.2</v>
       </c>
       <c r="G404" s="10">
-        <v>52.8</v>
+        <v>54.4</v>
       </c>
       <c r="H404" s="10">
-        <v>46.2</v>
+        <v>47.6</v>
       </c>
     </row>
     <row r="405" spans="1:8" outlineLevel="2">
       <c r="A405" s="15">
         <v>3</v>
       </c>
       <c r="B405" s="6" t="s">
         <v>796</v>
       </c>
       <c r="C405" s="7" t="s">
         <v>797</v>
       </c>
       <c r="D405" s="5">
-        <v>115069.0</v>
+        <v>68127.0</v>
       </c>
       <c r="E405" s="10">
-        <v>0.0</v>
+        <v>24.0</v>
       </c>
       <c r="F405" s="10">
-        <v>0.0</v>
+        <v>21.6</v>
       </c>
       <c r="G405" s="10">
-        <v>0.0</v>
+        <v>19.2</v>
       </c>
       <c r="H405" s="10">
-        <v>0.0</v>
+        <v>16.8</v>
       </c>
     </row>
     <row r="406" spans="1:8" outlineLevel="2">
       <c r="A406" s="15">
         <v>4</v>
       </c>
       <c r="B406" s="6" t="s">
         <v>798</v>
       </c>
       <c r="C406" s="7" t="s">
         <v>799</v>
       </c>
       <c r="D406" s="5">
-        <v>9396.0</v>
+        <v>6789.0</v>
       </c>
       <c r="E406" s="10">
-        <v>0.0</v>
+        <v>8.0</v>
       </c>
       <c r="F406" s="10">
-        <v>0.0</v>
+        <v>7.2</v>
       </c>
       <c r="G406" s="10">
-        <v>0.0</v>
+        <v>6.4</v>
       </c>
       <c r="H406" s="10">
-        <v>0.0</v>
+        <v>5.6</v>
       </c>
     </row>
     <row r="407" spans="1:8" outlineLevel="2">
       <c r="A407" s="15">
         <v>5</v>
       </c>
       <c r="B407" s="6" t="s">
         <v>800</v>
       </c>
       <c r="C407" s="7" t="s">
         <v>801</v>
       </c>
       <c r="D407" s="5">
-        <v>1552.0</v>
+        <v>1789.0</v>
       </c>
       <c r="E407" s="10">
-        <v>16.0</v>
+        <v>14.0</v>
       </c>
       <c r="F407" s="10">
-        <v>14.4</v>
+        <v>12.6</v>
       </c>
       <c r="G407" s="10">
-        <v>12.8</v>
+        <v>11.2</v>
       </c>
       <c r="H407" s="10">
-        <v>11.2</v>
+        <v>9.8</v>
       </c>
     </row>
     <row r="408" spans="1:8" outlineLevel="2">
       <c r="A408" s="15">
         <v>6</v>
       </c>
       <c r="B408" s="6" t="s">
         <v>802</v>
       </c>
       <c r="C408" s="7" t="s">
         <v>803</v>
       </c>
       <c r="D408" s="5">
-        <v>6963.0</v>
+        <v>8406.0</v>
       </c>
       <c r="E408" s="10">
-        <v>0.0</v>
+        <v>4.0</v>
       </c>
       <c r="F408" s="10">
-        <v>0.0</v>
+        <v>3.6</v>
       </c>
       <c r="G408" s="10">
-        <v>0.0</v>
+        <v>3.2</v>
       </c>
       <c r="H408" s="10">
-        <v>0.0</v>
+        <v>2.8</v>
       </c>
     </row>
     <row r="409" spans="1:8" outlineLevel="2">
       <c r="A409" s="15">
         <v>7</v>
       </c>
       <c r="B409" s="6" t="s">
         <v>804</v>
       </c>
       <c r="C409" s="7" t="s">
         <v>805</v>
       </c>
       <c r="D409" s="5">
-        <v>0.0</v>
+        <v>50.0</v>
       </c>
       <c r="E409" s="10">
-        <v>818.0</v>
+        <v>789.0</v>
       </c>
       <c r="F409" s="10">
-        <v>736.2</v>
+        <v>710.1</v>
       </c>
       <c r="G409" s="10">
-        <v>654.4</v>
+        <v>631.2</v>
       </c>
       <c r="H409" s="10">
-        <v>572.6</v>
+        <v>552.3</v>
       </c>
     </row>
     <row r="410" spans="1:8" outlineLevel="1">
       <c r="A410" s="13" t="s">
         <v>806</v>
       </c>
       <c r="B410" s="4"/>
       <c r="C410" s="4"/>
       <c r="D410" s="4"/>
       <c r="E410" s="9"/>
       <c r="F410" s="9"/>
       <c r="G410" s="9"/>
       <c r="H410" s="9"/>
     </row>
     <row r="411" spans="1:8" outlineLevel="2">
       <c r="A411" s="15">
         <v>1</v>
       </c>
       <c r="B411" s="6" t="s">
         <v>807</v>
       </c>
       <c r="C411" s="7" t="s">
         <v>808</v>
       </c>
       <c r="D411" s="5">
-        <v>0.0</v>
+        <v>2.08</v>
       </c>
       <c r="E411" s="10">
-        <v>424.0</v>
+        <v>418.0</v>
       </c>
       <c r="F411" s="10">
-        <v>381.6</v>
+        <v>376.2</v>
       </c>
       <c r="G411" s="10">
-        <v>339.2</v>
+        <v>334.4</v>
       </c>
       <c r="H411" s="10">
-        <v>296.8</v>
+        <v>292.6</v>
       </c>
     </row>
     <row r="412" spans="1:8" outlineLevel="2">
       <c r="A412" s="15">
         <v>2</v>
       </c>
       <c r="B412" s="6" t="s">
         <v>809</v>
       </c>
       <c r="C412" s="7" t="s">
         <v>810</v>
       </c>
       <c r="D412" s="5">
-        <v>61.51</v>
+        <v>85.58</v>
       </c>
       <c r="E412" s="10">
-        <v>410.0</v>
+        <v>402.0</v>
       </c>
       <c r="F412" s="10">
-        <v>369.0</v>
+        <v>361.8</v>
       </c>
       <c r="G412" s="10">
-        <v>328.0</v>
+        <v>321.6</v>
       </c>
       <c r="H412" s="10">
-        <v>287.0</v>
+        <v>281.4</v>
       </c>
     </row>
     <row r="413" spans="1:8" outlineLevel="2">
       <c r="A413" s="15">
         <v>3</v>
       </c>
       <c r="B413" s="6" t="s">
         <v>811</v>
       </c>
       <c r="C413" s="7" t="s">
         <v>812</v>
       </c>
       <c r="D413" s="5">
         <v>0.0</v>
       </c>
       <c r="E413" s="10">
         <v>542.0</v>
       </c>
       <c r="F413" s="10">
         <v>487.8</v>
       </c>
       <c r="G413" s="10">
         <v>433.6</v>
       </c>
       <c r="H413" s="10">