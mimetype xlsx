--- v0 (2026-05-03)
+++ v1 (2026-06-17)
@@ -1958,51 +1958,51 @@
       </c>
     </row>
     <row r="8" spans="1:8" outlineLevel="3">
       <c r="A8" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="4"/>
       <c r="C8" s="4"/>
       <c r="D8" s="4"/>
       <c r="E8" s="9"/>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
       <c r="H8" s="9"/>
     </row>
     <row r="9" spans="1:8" outlineLevel="4">
       <c r="A9" s="16">
         <v>1</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="5">
-        <v>335.0</v>
+        <v>334.0</v>
       </c>
       <c r="E9" s="10">
         <v>2294.0</v>
       </c>
       <c r="F9" s="10">
         <v>2064.6</v>
       </c>
       <c r="G9" s="10">
         <v>1835.2</v>
       </c>
       <c r="H9" s="10">
         <v>1605.8</v>
       </c>
     </row>
     <row r="10" spans="1:8" outlineLevel="4">
       <c r="A10" s="16">
         <v>2</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>19</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D10" s="5">
@@ -2048,77 +2048,77 @@
       </c>
       <c r="E12" s="10">
         <v>6914.0</v>
       </c>
       <c r="F12" s="10">
         <v>6222.6</v>
       </c>
       <c r="G12" s="10">
         <v>5531.2</v>
       </c>
       <c r="H12" s="10">
         <v>4839.8</v>
       </c>
     </row>
     <row r="13" spans="1:8" outlineLevel="4">
       <c r="A13" s="16">
         <v>2</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>24</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D13" s="5">
-        <v>15.0</v>
+        <v>12.0</v>
       </c>
       <c r="E13" s="10">
         <v>8736.0</v>
       </c>
       <c r="F13" s="10">
         <v>7862.4</v>
       </c>
       <c r="G13" s="10">
         <v>6988.8</v>
       </c>
       <c r="H13" s="10">
         <v>6115.2</v>
       </c>
     </row>
     <row r="14" spans="1:8" outlineLevel="4">
       <c r="A14" s="16">
         <v>3</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D14" s="5">
-        <v>13.0</v>
+        <v>14.0</v>
       </c>
       <c r="E14" s="10">
         <v>14651.0</v>
       </c>
       <c r="F14" s="10">
         <v>13185.9</v>
       </c>
       <c r="G14" s="10">
         <v>11720.8</v>
       </c>
       <c r="H14" s="10">
         <v>10255.7</v>
       </c>
     </row>
     <row r="15" spans="1:8" outlineLevel="4">
       <c r="A15" s="16">
         <v>4</v>
       </c>
       <c r="B15" s="6" t="s">
         <v>28</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>29</v>
       </c>
       <c r="D15" s="5">
@@ -2138,103 +2138,103 @@
       </c>
     </row>
     <row r="16" spans="1:8" outlineLevel="3">
       <c r="A16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B16" s="4"/>
       <c r="C16" s="4"/>
       <c r="D16" s="4"/>
       <c r="E16" s="9"/>
       <c r="F16" s="9"/>
       <c r="G16" s="9"/>
       <c r="H16" s="9"/>
     </row>
     <row r="17" spans="1:8" outlineLevel="4">
       <c r="A17" s="16">
         <v>1</v>
       </c>
       <c r="B17" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>32</v>
       </c>
       <c r="D17" s="5">
-        <v>19.0</v>
+        <v>14.0</v>
       </c>
       <c r="E17" s="10">
         <v>7486.0</v>
       </c>
       <c r="F17" s="10">
         <v>6737.4</v>
       </c>
       <c r="G17" s="10">
         <v>5988.8</v>
       </c>
       <c r="H17" s="10">
         <v>5240.2</v>
       </c>
     </row>
     <row r="18" spans="1:8" outlineLevel="4">
       <c r="A18" s="16">
         <v>2</v>
       </c>
       <c r="B18" s="6" t="s">
         <v>33</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>34</v>
       </c>
       <c r="D18" s="5">
-        <v>6.0</v>
+        <v>5.0</v>
       </c>
       <c r="E18" s="10">
         <v>9653.0</v>
       </c>
       <c r="F18" s="10">
         <v>8687.7</v>
       </c>
       <c r="G18" s="10">
         <v>7722.4</v>
       </c>
       <c r="H18" s="10">
         <v>6757.1</v>
       </c>
     </row>
     <row r="19" spans="1:8" outlineLevel="4">
       <c r="A19" s="16">
         <v>3</v>
       </c>
       <c r="B19" s="6" t="s">
         <v>35</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>36</v>
       </c>
       <c r="D19" s="5">
-        <v>10.0</v>
+        <v>9.0</v>
       </c>
       <c r="E19" s="10">
         <v>13952.0</v>
       </c>
       <c r="F19" s="10">
         <v>12556.8</v>
       </c>
       <c r="G19" s="10">
         <v>11161.6</v>
       </c>
       <c r="H19" s="10">
         <v>9766.4</v>
       </c>
     </row>
     <row r="20" spans="1:8" outlineLevel="3">
       <c r="A20" s="15" t="s">
         <v>37</v>
       </c>
       <c r="B20" s="4"/>
       <c r="C20" s="4"/>
       <c r="D20" s="4"/>
       <c r="E20" s="9"/>
       <c r="F20" s="9"/>
       <c r="G20" s="9"/>
       <c r="H20" s="9"/>
@@ -2304,231 +2304,231 @@
       <c r="H23" s="9"/>
     </row>
     <row r="24" spans="1:8" outlineLevel="3">
       <c r="A24" s="15" t="s">
         <v>43</v>
       </c>
       <c r="B24" s="4"/>
       <c r="C24" s="4"/>
       <c r="D24" s="4"/>
       <c r="E24" s="9"/>
       <c r="F24" s="9"/>
       <c r="G24" s="9"/>
       <c r="H24" s="9"/>
     </row>
     <row r="25" spans="1:8" outlineLevel="4">
       <c r="A25" s="16">
         <v>1</v>
       </c>
       <c r="B25" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>45</v>
       </c>
       <c r="D25" s="5">
-        <v>210.0</v>
+        <v>190.0</v>
       </c>
       <c r="E25" s="10">
         <v>3146.0</v>
       </c>
       <c r="F25" s="10">
         <v>2831.4</v>
       </c>
       <c r="G25" s="10">
         <v>2516.8</v>
       </c>
       <c r="H25" s="10">
         <v>2202.2</v>
       </c>
     </row>
     <row r="26" spans="1:8" outlineLevel="4">
       <c r="A26" s="16">
         <v>2</v>
       </c>
       <c r="B26" s="6" t="s">
         <v>46</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>47</v>
       </c>
       <c r="D26" s="5">
-        <v>17.0</v>
+        <v>16.0</v>
       </c>
       <c r="E26" s="10">
         <v>6586.0</v>
       </c>
       <c r="F26" s="10">
         <v>5927.4</v>
       </c>
       <c r="G26" s="10">
         <v>5268.8</v>
       </c>
       <c r="H26" s="10">
         <v>4610.2</v>
       </c>
     </row>
     <row r="27" spans="1:8" outlineLevel="3">
       <c r="A27" s="15" t="s">
         <v>48</v>
       </c>
       <c r="B27" s="4"/>
       <c r="C27" s="4"/>
       <c r="D27" s="4"/>
       <c r="E27" s="9"/>
       <c r="F27" s="9"/>
       <c r="G27" s="9"/>
       <c r="H27" s="9"/>
     </row>
     <row r="28" spans="1:8" outlineLevel="4">
       <c r="A28" s="16">
         <v>1</v>
       </c>
       <c r="B28" s="6" t="s">
         <v>49</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>50</v>
       </c>
       <c r="D28" s="5">
-        <v>193.0</v>
+        <v>192.0</v>
       </c>
       <c r="E28" s="10">
         <v>3146.0</v>
       </c>
       <c r="F28" s="10">
         <v>2831.4</v>
       </c>
       <c r="G28" s="10">
         <v>2516.8</v>
       </c>
       <c r="H28" s="10">
         <v>2202.2</v>
       </c>
     </row>
     <row r="29" spans="1:8" outlineLevel="4">
       <c r="A29" s="16">
         <v>2</v>
       </c>
       <c r="B29" s="6" t="s">
         <v>51</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>52</v>
       </c>
       <c r="D29" s="5">
-        <v>21.0</v>
+        <v>19.0</v>
       </c>
       <c r="E29" s="10">
         <v>6586.0</v>
       </c>
       <c r="F29" s="10">
         <v>5927.4</v>
       </c>
       <c r="G29" s="10">
         <v>5268.8</v>
       </c>
       <c r="H29" s="10">
         <v>4610.2</v>
       </c>
     </row>
     <row r="30" spans="1:8" outlineLevel="3">
       <c r="A30" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B30" s="4"/>
       <c r="C30" s="4"/>
       <c r="D30" s="4"/>
       <c r="E30" s="9"/>
       <c r="F30" s="9"/>
       <c r="G30" s="9"/>
       <c r="H30" s="9"/>
     </row>
     <row r="31" spans="1:8" outlineLevel="4">
       <c r="A31" s="16">
         <v>1</v>
       </c>
       <c r="B31" s="6" t="s">
         <v>54</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>55</v>
       </c>
       <c r="D31" s="5">
-        <v>28.0</v>
+        <v>26.0</v>
       </c>
       <c r="E31" s="10">
         <v>8173.0</v>
       </c>
       <c r="F31" s="10">
         <v>7355.7</v>
       </c>
       <c r="G31" s="10">
         <v>6538.4</v>
       </c>
       <c r="H31" s="10">
         <v>5721.1</v>
       </c>
     </row>
     <row r="32" spans="1:8" outlineLevel="4">
       <c r="A32" s="16">
         <v>2</v>
       </c>
       <c r="B32" s="6" t="s">
         <v>56</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>57</v>
       </c>
       <c r="D32" s="5">
-        <v>25.0</v>
+        <v>20.0</v>
       </c>
       <c r="E32" s="10">
         <v>9909.0</v>
       </c>
       <c r="F32" s="10">
         <v>8918.1</v>
       </c>
       <c r="G32" s="10">
         <v>7927.2</v>
       </c>
       <c r="H32" s="10">
         <v>6936.3</v>
       </c>
     </row>
     <row r="33" spans="1:8" outlineLevel="4">
       <c r="A33" s="16">
         <v>3</v>
       </c>
       <c r="B33" s="6" t="s">
         <v>58</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D33" s="5">
-        <v>15.0</v>
+        <v>12.0</v>
       </c>
       <c r="E33" s="10">
         <v>16958.0</v>
       </c>
       <c r="F33" s="10">
         <v>15262.2</v>
       </c>
       <c r="G33" s="10">
         <v>13566.4</v>
       </c>
       <c r="H33" s="10">
         <v>11870.6</v>
       </c>
     </row>
     <row r="34" spans="1:8" outlineLevel="4">
       <c r="A34" s="16">
         <v>4</v>
       </c>
       <c r="B34" s="6" t="s">
         <v>60</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>61</v>
       </c>
       <c r="D34" s="5">
@@ -2638,51 +2638,51 @@
       </c>
     </row>
     <row r="39" spans="1:8" outlineLevel="3">
       <c r="A39" s="15" t="s">
         <v>69</v>
       </c>
       <c r="B39" s="4"/>
       <c r="C39" s="4"/>
       <c r="D39" s="4"/>
       <c r="E39" s="9"/>
       <c r="F39" s="9"/>
       <c r="G39" s="9"/>
       <c r="H39" s="9"/>
     </row>
     <row r="40" spans="1:8" outlineLevel="4">
       <c r="A40" s="16">
         <v>1</v>
       </c>
       <c r="B40" s="6" t="s">
         <v>70</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>71</v>
       </c>
       <c r="D40" s="5">
-        <v>7.0</v>
+        <v>6.0</v>
       </c>
       <c r="E40" s="10">
         <v>8733.0</v>
       </c>
       <c r="F40" s="10">
         <v>7859.7</v>
       </c>
       <c r="G40" s="10">
         <v>6986.4</v>
       </c>
       <c r="H40" s="10">
         <v>6113.1</v>
       </c>
     </row>
     <row r="41" spans="1:8" outlineLevel="4">
       <c r="A41" s="16">
         <v>2</v>
       </c>
       <c r="B41" s="6" t="s">
         <v>72</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>73</v>
       </c>
       <c r="D41" s="5">
@@ -3050,51 +3050,51 @@
       </c>
       <c r="E57" s="10">
         <v>51308.0</v>
       </c>
       <c r="F57" s="10">
         <v>46177.2</v>
       </c>
       <c r="G57" s="10">
         <v>41046.4</v>
       </c>
       <c r="H57" s="10">
         <v>35915.6</v>
       </c>
     </row>
     <row r="58" spans="1:8" outlineLevel="4">
       <c r="A58" s="16">
         <v>6</v>
       </c>
       <c r="B58" s="6" t="s">
         <v>101</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>102</v>
       </c>
       <c r="D58" s="5">
-        <v>5.0</v>
+        <v>4.0</v>
       </c>
       <c r="E58" s="10">
         <v>57315.0</v>
       </c>
       <c r="F58" s="10">
         <v>51583.5</v>
       </c>
       <c r="G58" s="10">
         <v>45852.0</v>
       </c>
       <c r="H58" s="10">
         <v>40120.5</v>
       </c>
     </row>
     <row r="59" spans="1:8" outlineLevel="3">
       <c r="A59" s="15" t="s">
         <v>103</v>
       </c>
       <c r="B59" s="4"/>
       <c r="C59" s="4"/>
       <c r="D59" s="4"/>
       <c r="E59" s="9"/>
       <c r="F59" s="9"/>
       <c r="G59" s="9"/>
       <c r="H59" s="9"/>
@@ -3140,141 +3140,141 @@
       </c>
       <c r="E61" s="10">
         <v>0.0</v>
       </c>
       <c r="F61" s="10">
         <v>0.0</v>
       </c>
       <c r="G61" s="10">
         <v>0.0</v>
       </c>
       <c r="H61" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="62" spans="1:8" outlineLevel="4">
       <c r="A62" s="16">
         <v>3</v>
       </c>
       <c r="B62" s="6" t="s">
         <v>108</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>109</v>
       </c>
       <c r="D62" s="5">
-        <v>6.0</v>
+        <v>5.0</v>
       </c>
       <c r="E62" s="10">
         <v>22475.0</v>
       </c>
       <c r="F62" s="10">
         <v>20227.5</v>
       </c>
       <c r="G62" s="10">
         <v>17980.0</v>
       </c>
       <c r="H62" s="10">
         <v>15732.5</v>
       </c>
     </row>
     <row r="63" spans="1:8" outlineLevel="4">
       <c r="A63" s="16">
         <v>4</v>
       </c>
       <c r="B63" s="6" t="s">
         <v>110</v>
       </c>
       <c r="C63" s="7" t="s">
         <v>111</v>
       </c>
       <c r="D63" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E63" s="10">
         <v>26184.0</v>
       </c>
       <c r="F63" s="10">
         <v>23565.6</v>
       </c>
       <c r="G63" s="10">
         <v>20947.2</v>
       </c>
       <c r="H63" s="10">
         <v>18328.8</v>
       </c>
     </row>
     <row r="64" spans="1:8" outlineLevel="4">
       <c r="A64" s="16">
         <v>5</v>
       </c>
       <c r="B64" s="6" t="s">
         <v>112</v>
       </c>
       <c r="C64" s="7" t="s">
         <v>113</v>
       </c>
       <c r="D64" s="5">
-        <v>5.0</v>
+        <v>2.0</v>
       </c>
       <c r="E64" s="10">
         <v>27466.0</v>
       </c>
       <c r="F64" s="10">
         <v>24719.4</v>
       </c>
       <c r="G64" s="10">
         <v>21972.8</v>
       </c>
       <c r="H64" s="10">
         <v>19226.2</v>
       </c>
     </row>
     <row r="65" spans="1:8" outlineLevel="3">
       <c r="A65" s="15" t="s">
         <v>114</v>
       </c>
       <c r="B65" s="4"/>
       <c r="C65" s="4"/>
       <c r="D65" s="4"/>
       <c r="E65" s="9"/>
       <c r="F65" s="9"/>
       <c r="G65" s="9"/>
       <c r="H65" s="9"/>
     </row>
     <row r="66" spans="1:8" outlineLevel="4">
       <c r="A66" s="16">
         <v>1</v>
       </c>
       <c r="B66" s="6" t="s">
         <v>115</v>
       </c>
       <c r="C66" s="7" t="s">
         <v>116</v>
       </c>
       <c r="D66" s="5">
-        <v>43.0</v>
+        <v>39.0</v>
       </c>
       <c r="E66" s="10">
         <v>27291.0</v>
       </c>
       <c r="F66" s="10">
         <v>24561.9</v>
       </c>
       <c r="G66" s="10">
         <v>21832.8</v>
       </c>
       <c r="H66" s="10">
         <v>19103.7</v>
       </c>
     </row>
     <row r="67" spans="1:8" outlineLevel="4">
       <c r="A67" s="16">
         <v>2</v>
       </c>
       <c r="B67" s="6" t="s">
         <v>117</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>118</v>
       </c>
       <c r="D67" s="5">
@@ -3308,51 +3308,51 @@
       </c>
       <c r="E68" s="10">
         <v>113277.0</v>
       </c>
       <c r="F68" s="10">
         <v>101949.3</v>
       </c>
       <c r="G68" s="10">
         <v>90621.6</v>
       </c>
       <c r="H68" s="10">
         <v>79293.9</v>
       </c>
     </row>
     <row r="69" spans="1:8" outlineLevel="4">
       <c r="A69" s="16">
         <v>4</v>
       </c>
       <c r="B69" s="6" t="s">
         <v>121</v>
       </c>
       <c r="C69" s="7" t="s">
         <v>122</v>
       </c>
       <c r="D69" s="5">
-        <v>46.0</v>
+        <v>43.0</v>
       </c>
       <c r="E69" s="10">
         <v>20112.0</v>
       </c>
       <c r="F69" s="10">
         <v>18100.8</v>
       </c>
       <c r="G69" s="10">
         <v>16089.6</v>
       </c>
       <c r="H69" s="10">
         <v>14078.4</v>
       </c>
     </row>
     <row r="70" spans="1:8" outlineLevel="4">
       <c r="A70" s="16">
         <v>5</v>
       </c>
       <c r="B70" s="6" t="s">
         <v>123</v>
       </c>
       <c r="C70" s="7" t="s">
         <v>124</v>
       </c>
       <c r="D70" s="5">
@@ -3360,51 +3360,51 @@
       </c>
       <c r="E70" s="10">
         <v>21120.0</v>
       </c>
       <c r="F70" s="10">
         <v>19008.0</v>
       </c>
       <c r="G70" s="10">
         <v>16896.0</v>
       </c>
       <c r="H70" s="10">
         <v>14784.0</v>
       </c>
     </row>
     <row r="71" spans="1:8" outlineLevel="4">
       <c r="A71" s="16">
         <v>6</v>
       </c>
       <c r="B71" s="6" t="s">
         <v>125</v>
       </c>
       <c r="C71" s="7" t="s">
         <v>126</v>
       </c>
       <c r="D71" s="5">
-        <v>32.0</v>
+        <v>21.0</v>
       </c>
       <c r="E71" s="10">
         <v>24658.0</v>
       </c>
       <c r="F71" s="10">
         <v>22192.2</v>
       </c>
       <c r="G71" s="10">
         <v>19726.4</v>
       </c>
       <c r="H71" s="10">
         <v>17260.6</v>
       </c>
     </row>
     <row r="72" spans="1:8" outlineLevel="2">
       <c r="A72" s="14" t="s">
         <v>127</v>
       </c>
       <c r="B72" s="4"/>
       <c r="C72" s="4"/>
       <c r="D72" s="4"/>
       <c r="E72" s="9"/>
       <c r="F72" s="9"/>
       <c r="G72" s="9"/>
       <c r="H72" s="9"/>
@@ -3488,51 +3488,51 @@
       </c>
       <c r="E76" s="10">
         <v>115339.0</v>
       </c>
       <c r="F76" s="10">
         <v>103805.1</v>
       </c>
       <c r="G76" s="10">
         <v>92271.2</v>
       </c>
       <c r="H76" s="10">
         <v>80737.3</v>
       </c>
     </row>
     <row r="77" spans="1:8" outlineLevel="4">
       <c r="A77" s="16">
         <v>4</v>
       </c>
       <c r="B77" s="6" t="s">
         <v>135</v>
       </c>
       <c r="C77" s="7" t="s">
         <v>136</v>
       </c>
       <c r="D77" s="5">
-        <v>13.0</v>
+        <v>5.0</v>
       </c>
       <c r="E77" s="10">
         <v>21928.0</v>
       </c>
       <c r="F77" s="10">
         <v>19735.2</v>
       </c>
       <c r="G77" s="10">
         <v>17542.4</v>
       </c>
       <c r="H77" s="10">
         <v>15349.6</v>
       </c>
     </row>
     <row r="78" spans="1:8" outlineLevel="4">
       <c r="A78" s="16">
         <v>5</v>
       </c>
       <c r="B78" s="6" t="s">
         <v>137</v>
       </c>
       <c r="C78" s="7" t="s">
         <v>138</v>
       </c>
       <c r="D78" s="5">
@@ -3540,51 +3540,51 @@
       </c>
       <c r="E78" s="10">
         <v>22850.0</v>
       </c>
       <c r="F78" s="10">
         <v>20565.0</v>
       </c>
       <c r="G78" s="10">
         <v>18280.0</v>
       </c>
       <c r="H78" s="10">
         <v>15995.0</v>
       </c>
     </row>
     <row r="79" spans="1:8" outlineLevel="4">
       <c r="A79" s="16">
         <v>6</v>
       </c>
       <c r="B79" s="6" t="s">
         <v>139</v>
       </c>
       <c r="C79" s="7" t="s">
         <v>140</v>
       </c>
       <c r="D79" s="5">
-        <v>13.0</v>
+        <v>11.0</v>
       </c>
       <c r="E79" s="10">
         <v>26424.0</v>
       </c>
       <c r="F79" s="10">
         <v>23781.6</v>
       </c>
       <c r="G79" s="10">
         <v>21139.2</v>
       </c>
       <c r="H79" s="10">
         <v>18496.8</v>
       </c>
     </row>
     <row r="80" spans="1:8" outlineLevel="3">
       <c r="A80" s="15" t="s">
         <v>141</v>
       </c>
       <c r="B80" s="4"/>
       <c r="C80" s="4"/>
       <c r="D80" s="4"/>
       <c r="E80" s="9"/>
       <c r="F80" s="9"/>
       <c r="G80" s="9"/>
       <c r="H80" s="9"/>
@@ -3682,51 +3682,51 @@
       </c>
       <c r="E84" s="10">
         <v>24611.0</v>
       </c>
       <c r="F84" s="10">
         <v>22149.9</v>
       </c>
       <c r="G84" s="10">
         <v>19688.8</v>
       </c>
       <c r="H84" s="10">
         <v>17227.7</v>
       </c>
     </row>
     <row r="85" spans="1:8" outlineLevel="4">
       <c r="A85" s="16">
         <v>5</v>
       </c>
       <c r="B85" s="6" t="s">
         <v>150</v>
       </c>
       <c r="C85" s="7" t="s">
         <v>151</v>
       </c>
       <c r="D85" s="5">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="E85" s="10">
         <v>27070.0</v>
       </c>
       <c r="F85" s="10">
         <v>24363.0</v>
       </c>
       <c r="G85" s="10">
         <v>21656.0</v>
       </c>
       <c r="H85" s="10">
         <v>18949.0</v>
       </c>
     </row>
     <row r="86" spans="1:8" outlineLevel="4">
       <c r="A86" s="16">
         <v>6</v>
       </c>
       <c r="B86" s="6" t="s">
         <v>152</v>
       </c>
       <c r="C86" s="7" t="s">
         <v>153</v>
       </c>
       <c r="D86" s="5">
@@ -3888,51 +3888,51 @@
       </c>
     </row>
     <row r="93" spans="1:8" outlineLevel="3">
       <c r="A93" s="15" t="s">
         <v>164</v>
       </c>
       <c r="B93" s="4"/>
       <c r="C93" s="4"/>
       <c r="D93" s="4"/>
       <c r="E93" s="9"/>
       <c r="F93" s="9"/>
       <c r="G93" s="9"/>
       <c r="H93" s="9"/>
     </row>
     <row r="94" spans="1:8" outlineLevel="4">
       <c r="A94" s="16">
         <v>1</v>
       </c>
       <c r="B94" s="6" t="s">
         <v>165</v>
       </c>
       <c r="C94" s="7" t="s">
         <v>166</v>
       </c>
       <c r="D94" s="5">
-        <v>3.0</v>
+        <v>2.0</v>
       </c>
       <c r="E94" s="10">
         <v>66324.0</v>
       </c>
       <c r="F94" s="10">
         <v>59691.6</v>
       </c>
       <c r="G94" s="10">
         <v>53059.2</v>
       </c>
       <c r="H94" s="10">
         <v>46426.8</v>
       </c>
     </row>
     <row r="95" spans="1:8" outlineLevel="4">
       <c r="A95" s="16">
         <v>2</v>
       </c>
       <c r="B95" s="6" t="s">
         <v>167</v>
       </c>
       <c r="C95" s="7" t="s">
         <v>168</v>
       </c>
       <c r="D95" s="5">
@@ -4106,193 +4106,193 @@
       </c>
     </row>
     <row r="103" spans="1:8" outlineLevel="2">
       <c r="A103" s="14" t="s">
         <v>181</v>
       </c>
       <c r="B103" s="4"/>
       <c r="C103" s="4"/>
       <c r="D103" s="4"/>
       <c r="E103" s="9"/>
       <c r="F103" s="9"/>
       <c r="G103" s="9"/>
       <c r="H103" s="9"/>
     </row>
     <row r="104" spans="1:8" outlineLevel="3">
       <c r="A104" s="16">
         <v>1</v>
       </c>
       <c r="B104" s="6" t="s">
         <v>182</v>
       </c>
       <c r="C104" s="7" t="s">
         <v>183</v>
       </c>
       <c r="D104" s="5">
-        <v>1008.0</v>
+        <v>736.0</v>
       </c>
       <c r="E104" s="10">
         <v>782.0</v>
       </c>
       <c r="F104" s="10">
         <v>703.8</v>
       </c>
       <c r="G104" s="10">
         <v>625.6</v>
       </c>
       <c r="H104" s="10">
         <v>547.4</v>
       </c>
     </row>
     <row r="105" spans="1:8" outlineLevel="3">
       <c r="A105" s="16">
         <v>2</v>
       </c>
       <c r="B105" s="6" t="s">
         <v>184</v>
       </c>
       <c r="C105" s="7" t="s">
         <v>185</v>
       </c>
       <c r="D105" s="5">
-        <v>331.0</v>
+        <v>349.0</v>
       </c>
       <c r="E105" s="10">
         <v>782.0</v>
       </c>
       <c r="F105" s="10">
         <v>703.8</v>
       </c>
       <c r="G105" s="10">
         <v>625.6</v>
       </c>
       <c r="H105" s="10">
         <v>547.4</v>
       </c>
     </row>
     <row r="106" spans="1:8" outlineLevel="3">
       <c r="A106" s="16">
         <v>3</v>
       </c>
       <c r="B106" s="6" t="s">
         <v>186</v>
       </c>
       <c r="C106" s="7" t="s">
         <v>187</v>
       </c>
       <c r="D106" s="5">
-        <v>418.0</v>
+        <v>118.0</v>
       </c>
       <c r="E106" s="10">
         <v>782.0</v>
       </c>
       <c r="F106" s="10">
         <v>703.8</v>
       </c>
       <c r="G106" s="10">
         <v>625.6</v>
       </c>
       <c r="H106" s="10">
         <v>547.4</v>
       </c>
     </row>
     <row r="107" spans="1:8" outlineLevel="2">
       <c r="A107" s="14" t="s">
         <v>188</v>
       </c>
       <c r="B107" s="4"/>
       <c r="C107" s="4"/>
       <c r="D107" s="4"/>
       <c r="E107" s="9"/>
       <c r="F107" s="9"/>
       <c r="G107" s="9"/>
       <c r="H107" s="9"/>
     </row>
     <row r="108" spans="1:8" outlineLevel="3">
       <c r="A108" s="16">
         <v>1</v>
       </c>
       <c r="B108" s="6" t="s">
         <v>189</v>
       </c>
       <c r="C108" s="7" t="s">
         <v>190</v>
       </c>
       <c r="D108" s="5">
-        <v>666.0</v>
+        <v>643.0</v>
       </c>
       <c r="E108" s="10">
         <v>1499.0</v>
       </c>
       <c r="F108" s="10">
         <v>1349.1</v>
       </c>
       <c r="G108" s="10">
         <v>1199.2</v>
       </c>
       <c r="H108" s="10">
         <v>1049.3</v>
       </c>
     </row>
     <row r="109" spans="1:8" outlineLevel="3">
       <c r="A109" s="16">
         <v>2</v>
       </c>
       <c r="B109" s="6" t="s">
         <v>191</v>
       </c>
       <c r="C109" s="7" t="s">
         <v>192</v>
       </c>
       <c r="D109" s="5">
-        <v>126.0</v>
+        <v>116.0</v>
       </c>
       <c r="E109" s="10">
         <v>1499.0</v>
       </c>
       <c r="F109" s="10">
         <v>1349.1</v>
       </c>
       <c r="G109" s="10">
         <v>1199.2</v>
       </c>
       <c r="H109" s="10">
         <v>1049.3</v>
       </c>
     </row>
     <row r="110" spans="1:8" outlineLevel="3">
       <c r="A110" s="16">
         <v>3</v>
       </c>
       <c r="B110" s="6" t="s">
         <v>193</v>
       </c>
       <c r="C110" s="7" t="s">
         <v>194</v>
       </c>
       <c r="D110" s="5">
-        <v>1979.0</v>
+        <v>1515.0</v>
       </c>
       <c r="E110" s="10">
         <v>1499.0</v>
       </c>
       <c r="F110" s="10">
         <v>1349.1</v>
       </c>
       <c r="G110" s="10">
         <v>1199.2</v>
       </c>
       <c r="H110" s="10">
         <v>1049.3</v>
       </c>
     </row>
     <row r="111" spans="1:8" outlineLevel="3">
       <c r="A111" s="16">
         <v>4</v>
       </c>
       <c r="B111" s="6" t="s">
         <v>195</v>
       </c>
       <c r="C111" s="7" t="s">
         <v>196</v>
       </c>
       <c r="D111" s="5">
@@ -4300,89 +4300,89 @@
       </c>
       <c r="E111" s="10">
         <v>1499.0</v>
       </c>
       <c r="F111" s="10">
         <v>1349.1</v>
       </c>
       <c r="G111" s="10">
         <v>1199.2</v>
       </c>
       <c r="H111" s="10">
         <v>1049.3</v>
       </c>
     </row>
     <row r="112" spans="1:8" outlineLevel="3">
       <c r="A112" s="16">
         <v>5</v>
       </c>
       <c r="B112" s="6" t="s">
         <v>197</v>
       </c>
       <c r="C112" s="7" t="s">
         <v>198</v>
       </c>
       <c r="D112" s="5">
-        <v>183.0</v>
+        <v>162.0</v>
       </c>
       <c r="E112" s="10">
         <v>1499.0</v>
       </c>
       <c r="F112" s="10">
         <v>1349.1</v>
       </c>
       <c r="G112" s="10">
         <v>1199.2</v>
       </c>
       <c r="H112" s="10">
         <v>1049.3</v>
       </c>
     </row>
     <row r="113" spans="1:8" outlineLevel="3">
       <c r="A113" s="16">
         <v>6</v>
       </c>
       <c r="B113" s="6" t="s">
         <v>199</v>
       </c>
       <c r="C113" s="7" t="s">
         <v>200</v>
       </c>
       <c r="D113" s="5">
-        <v>20.0</v>
+        <v>18.0</v>
       </c>
       <c r="E113" s="10">
-        <v>1499.0</v>
+        <v>1472.0</v>
       </c>
       <c r="F113" s="10">
-        <v>1349.1</v>
+        <v>1324.8</v>
       </c>
       <c r="G113" s="10">
-        <v>1199.2</v>
+        <v>1177.6</v>
       </c>
       <c r="H113" s="10">
-        <v>1049.3</v>
+        <v>1030.4</v>
       </c>
     </row>
     <row r="114" spans="1:8" outlineLevel="3">
       <c r="A114" s="16">
         <v>7</v>
       </c>
       <c r="B114" s="6" t="s">
         <v>201</v>
       </c>
       <c r="C114" s="7" t="s">
         <v>202</v>
       </c>
       <c r="D114" s="5">
         <v>0.0</v>
       </c>
       <c r="E114" s="10">
         <v>1499.0</v>
       </c>
       <c r="F114" s="10">
         <v>1349.1</v>
       </c>
       <c r="G114" s="10">
         <v>1199.2</v>
       </c>
       <c r="H114" s="10">
@@ -4404,103 +4404,103 @@
       </c>
       <c r="E115" s="10">
         <v>1499.0</v>
       </c>
       <c r="F115" s="10">
         <v>1349.1</v>
       </c>
       <c r="G115" s="10">
         <v>1199.2</v>
       </c>
       <c r="H115" s="10">
         <v>1049.3</v>
       </c>
     </row>
     <row r="116" spans="1:8" outlineLevel="3">
       <c r="A116" s="16">
         <v>9</v>
       </c>
       <c r="B116" s="6" t="s">
         <v>205</v>
       </c>
       <c r="C116" s="7" t="s">
         <v>206</v>
       </c>
       <c r="D116" s="5">
-        <v>171.0</v>
+        <v>164.0</v>
       </c>
       <c r="E116" s="10">
         <v>1499.0</v>
       </c>
       <c r="F116" s="10">
         <v>1349.1</v>
       </c>
       <c r="G116" s="10">
         <v>1199.2</v>
       </c>
       <c r="H116" s="10">
         <v>1049.3</v>
       </c>
     </row>
     <row r="117" spans="1:8" outlineLevel="3">
       <c r="A117" s="16">
         <v>10</v>
       </c>
       <c r="B117" s="6" t="s">
         <v>207</v>
       </c>
       <c r="C117" s="7" t="s">
         <v>208</v>
       </c>
       <c r="D117" s="5">
-        <v>35.0</v>
+        <v>31.0</v>
       </c>
       <c r="E117" s="10">
         <v>1499.0</v>
       </c>
       <c r="F117" s="10">
         <v>1349.1</v>
       </c>
       <c r="G117" s="10">
         <v>1199.2</v>
       </c>
       <c r="H117" s="10">
         <v>1049.3</v>
       </c>
     </row>
     <row r="118" spans="1:8" outlineLevel="3">
       <c r="A118" s="16">
         <v>11</v>
       </c>
       <c r="B118" s="6" t="s">
         <v>209</v>
       </c>
       <c r="C118" s="7" t="s">
         <v>210</v>
       </c>
       <c r="D118" s="5">
-        <v>111.0</v>
+        <v>107.0</v>
       </c>
       <c r="E118" s="10">
         <v>1499.0</v>
       </c>
       <c r="F118" s="10">
         <v>1349.1</v>
       </c>
       <c r="G118" s="10">
         <v>1199.2</v>
       </c>
       <c r="H118" s="10">
         <v>1049.3</v>
       </c>
     </row>
     <row r="119" spans="1:8" outlineLevel="2">
       <c r="A119" s="14" t="s">
         <v>211</v>
       </c>
       <c r="B119" s="4"/>
       <c r="C119" s="4"/>
       <c r="D119" s="4"/>
       <c r="E119" s="9"/>
       <c r="F119" s="9"/>
       <c r="G119" s="9"/>
       <c r="H119" s="9"/>
@@ -4546,115 +4546,115 @@
       </c>
       <c r="E121" s="10">
         <v>2274.0</v>
       </c>
       <c r="F121" s="10">
         <v>2046.6</v>
       </c>
       <c r="G121" s="10">
         <v>1819.2</v>
       </c>
       <c r="H121" s="10">
         <v>1591.8</v>
       </c>
     </row>
     <row r="122" spans="1:8" outlineLevel="3">
       <c r="A122" s="16">
         <v>3</v>
       </c>
       <c r="B122" s="6" t="s">
         <v>216</v>
       </c>
       <c r="C122" s="7" t="s">
         <v>217</v>
       </c>
       <c r="D122" s="5">
-        <v>142.0</v>
+        <v>201.0</v>
       </c>
       <c r="E122" s="10">
-        <v>2267.0</v>
+        <v>2230.0</v>
       </c>
       <c r="F122" s="10">
-        <v>2040.3</v>
+        <v>2007.0</v>
       </c>
       <c r="G122" s="10">
-        <v>1813.6</v>
+        <v>1784.0</v>
       </c>
       <c r="H122" s="10">
-        <v>1586.9</v>
+        <v>1561.0</v>
       </c>
     </row>
     <row r="123" spans="1:8" outlineLevel="3">
       <c r="A123" s="16">
         <v>4</v>
       </c>
       <c r="B123" s="6" t="s">
         <v>218</v>
       </c>
       <c r="C123" s="7" t="s">
         <v>219</v>
       </c>
       <c r="D123" s="5">
         <v>15.0</v>
       </c>
       <c r="E123" s="10">
         <v>2274.0</v>
       </c>
       <c r="F123" s="10">
         <v>2046.6</v>
       </c>
       <c r="G123" s="10">
         <v>1819.2</v>
       </c>
       <c r="H123" s="10">
         <v>1591.8</v>
       </c>
     </row>
     <row r="124" spans="1:8" outlineLevel="3">
       <c r="A124" s="16">
         <v>5</v>
       </c>
       <c r="B124" s="6" t="s">
         <v>220</v>
       </c>
       <c r="C124" s="7" t="s">
         <v>221</v>
       </c>
       <c r="D124" s="5">
-        <v>11.0</v>
+        <v>10.0</v>
       </c>
       <c r="E124" s="10">
-        <v>5405.0</v>
+        <v>5389.0</v>
       </c>
       <c r="F124" s="10">
-        <v>4864.5</v>
+        <v>4850.1</v>
       </c>
       <c r="G124" s="10">
-        <v>4324.0</v>
+        <v>4311.2</v>
       </c>
       <c r="H124" s="10">
-        <v>3783.5</v>
+        <v>3772.3</v>
       </c>
     </row>
     <row r="125" spans="1:8" outlineLevel="3">
       <c r="A125" s="16">
         <v>6</v>
       </c>
       <c r="B125" s="6" t="s">
         <v>222</v>
       </c>
       <c r="C125" s="7" t="s">
         <v>223</v>
       </c>
       <c r="D125" s="5">
         <v>0.0</v>
       </c>
       <c r="E125" s="10">
         <v>5405.0</v>
       </c>
       <c r="F125" s="10">
         <v>4864.5</v>
       </c>
       <c r="G125" s="10">
         <v>4324.0</v>
       </c>
       <c r="H125" s="10">
@@ -4688,155 +4688,155 @@
       </c>
       <c r="E127" s="10">
         <v>827.0</v>
       </c>
       <c r="F127" s="10">
         <v>744.3</v>
       </c>
       <c r="G127" s="10">
         <v>661.6</v>
       </c>
       <c r="H127" s="10">
         <v>578.9</v>
       </c>
     </row>
     <row r="128" spans="1:8" outlineLevel="3">
       <c r="A128" s="16">
         <v>2</v>
       </c>
       <c r="B128" s="6" t="s">
         <v>227</v>
       </c>
       <c r="C128" s="7" t="s">
         <v>228</v>
       </c>
       <c r="D128" s="5">
-        <v>65.0</v>
+        <v>55.0</v>
       </c>
       <c r="E128" s="10">
         <v>827.0</v>
       </c>
       <c r="F128" s="10">
         <v>744.3</v>
       </c>
       <c r="G128" s="10">
         <v>661.6</v>
       </c>
       <c r="H128" s="10">
         <v>578.9</v>
       </c>
     </row>
     <row r="129" spans="1:8" outlineLevel="3">
       <c r="A129" s="16">
         <v>3</v>
       </c>
       <c r="B129" s="6" t="s">
         <v>229</v>
       </c>
       <c r="C129" s="7" t="s">
         <v>230</v>
       </c>
       <c r="D129" s="5">
-        <v>2919.0</v>
+        <v>3559.0</v>
       </c>
       <c r="E129" s="10">
         <v>827.0</v>
       </c>
       <c r="F129" s="10">
         <v>744.3</v>
       </c>
       <c r="G129" s="10">
         <v>661.6</v>
       </c>
       <c r="H129" s="10">
         <v>578.9</v>
       </c>
     </row>
     <row r="130" spans="1:8" outlineLevel="3">
       <c r="A130" s="16">
         <v>4</v>
       </c>
       <c r="B130" s="6" t="s">
         <v>231</v>
       </c>
       <c r="C130" s="7" t="s">
         <v>232</v>
       </c>
       <c r="D130" s="5">
-        <v>199.0</v>
+        <v>157.0</v>
       </c>
       <c r="E130" s="10">
         <v>827.0</v>
       </c>
       <c r="F130" s="10">
         <v>744.3</v>
       </c>
       <c r="G130" s="10">
         <v>661.6</v>
       </c>
       <c r="H130" s="10">
         <v>578.9</v>
       </c>
     </row>
     <row r="131" spans="1:8" outlineLevel="3">
       <c r="A131" s="16">
         <v>5</v>
       </c>
       <c r="B131" s="6" t="s">
         <v>233</v>
       </c>
       <c r="C131" s="7" t="s">
         <v>234</v>
       </c>
       <c r="D131" s="5">
-        <v>107.0</v>
+        <v>7.0</v>
       </c>
       <c r="E131" s="10">
         <v>827.0</v>
       </c>
       <c r="F131" s="10">
         <v>744.3</v>
       </c>
       <c r="G131" s="10">
         <v>661.6</v>
       </c>
       <c r="H131" s="10">
         <v>578.9</v>
       </c>
     </row>
     <row r="132" spans="1:8" outlineLevel="3">
       <c r="A132" s="16">
         <v>6</v>
       </c>
       <c r="B132" s="6" t="s">
         <v>235</v>
       </c>
       <c r="C132" s="7" t="s">
         <v>236</v>
       </c>
       <c r="D132" s="5">
-        <v>123.0</v>
+        <v>122.0</v>
       </c>
       <c r="E132" s="10">
         <v>827.0</v>
       </c>
       <c r="F132" s="10">
         <v>744.3</v>
       </c>
       <c r="G132" s="10">
         <v>661.6</v>
       </c>
       <c r="H132" s="10">
         <v>578.9</v>
       </c>
     </row>
     <row r="133" spans="1:8" outlineLevel="3">
       <c r="A133" s="16">
         <v>7</v>
       </c>
       <c r="B133" s="6" t="s">
         <v>237</v>
       </c>
       <c r="C133" s="7" t="s">
         <v>238</v>
       </c>
       <c r="D133" s="5">
@@ -4844,51 +4844,51 @@
       </c>
       <c r="E133" s="10">
         <v>0.0</v>
       </c>
       <c r="F133" s="10">
         <v>0.0</v>
       </c>
       <c r="G133" s="10">
         <v>0.0</v>
       </c>
       <c r="H133" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="134" spans="1:8" outlineLevel="3">
       <c r="A134" s="16">
         <v>8</v>
       </c>
       <c r="B134" s="6" t="s">
         <v>239</v>
       </c>
       <c r="C134" s="7" t="s">
         <v>240</v>
       </c>
       <c r="D134" s="5">
-        <v>7.0</v>
+        <v>6.0</v>
       </c>
       <c r="E134" s="10">
         <v>946.0</v>
       </c>
       <c r="F134" s="10">
         <v>851.4</v>
       </c>
       <c r="G134" s="10">
         <v>756.8</v>
       </c>
       <c r="H134" s="10">
         <v>662.2</v>
       </c>
     </row>
     <row r="135" spans="1:8" outlineLevel="3">
       <c r="A135" s="16">
         <v>9</v>
       </c>
       <c r="B135" s="6" t="s">
         <v>241</v>
       </c>
       <c r="C135" s="7" t="s">
         <v>242</v>
       </c>
       <c r="D135" s="5">
@@ -5632,155 +5632,155 @@
       </c>
     </row>
     <row r="166" spans="1:8" outlineLevel="2">
       <c r="A166" s="14" t="s">
         <v>299</v>
       </c>
       <c r="B166" s="4"/>
       <c r="C166" s="4"/>
       <c r="D166" s="4"/>
       <c r="E166" s="9"/>
       <c r="F166" s="9"/>
       <c r="G166" s="9"/>
       <c r="H166" s="9"/>
     </row>
     <row r="167" spans="1:8" outlineLevel="3">
       <c r="A167" s="16">
         <v>1</v>
       </c>
       <c r="B167" s="6" t="s">
         <v>300</v>
       </c>
       <c r="C167" s="7" t="s">
         <v>301</v>
       </c>
       <c r="D167" s="5">
-        <v>1517.0</v>
+        <v>1425.0</v>
       </c>
       <c r="E167" s="10">
         <v>733.0</v>
       </c>
       <c r="F167" s="10">
         <v>659.7</v>
       </c>
       <c r="G167" s="10">
         <v>586.4</v>
       </c>
       <c r="H167" s="10">
         <v>513.1</v>
       </c>
     </row>
     <row r="168" spans="1:8" outlineLevel="3">
       <c r="A168" s="16">
         <v>2</v>
       </c>
       <c r="B168" s="6" t="s">
         <v>302</v>
       </c>
       <c r="C168" s="7" t="s">
         <v>303</v>
       </c>
       <c r="D168" s="5">
-        <v>530.0</v>
+        <v>488.0</v>
       </c>
       <c r="E168" s="10">
         <v>733.0</v>
       </c>
       <c r="F168" s="10">
         <v>659.7</v>
       </c>
       <c r="G168" s="10">
         <v>586.4</v>
       </c>
       <c r="H168" s="10">
         <v>513.1</v>
       </c>
     </row>
     <row r="169" spans="1:8" outlineLevel="3">
       <c r="A169" s="16">
         <v>3</v>
       </c>
       <c r="B169" s="6" t="s">
         <v>304</v>
       </c>
       <c r="C169" s="7" t="s">
         <v>305</v>
       </c>
       <c r="D169" s="5">
-        <v>5961.0</v>
+        <v>5083.0</v>
       </c>
       <c r="E169" s="10">
         <v>733.0</v>
       </c>
       <c r="F169" s="10">
         <v>659.7</v>
       </c>
       <c r="G169" s="10">
         <v>586.4</v>
       </c>
       <c r="H169" s="10">
         <v>513.1</v>
       </c>
     </row>
     <row r="170" spans="1:8" outlineLevel="3">
       <c r="A170" s="16">
         <v>4</v>
       </c>
       <c r="B170" s="6" t="s">
         <v>306</v>
       </c>
       <c r="C170" s="7" t="s">
         <v>307</v>
       </c>
       <c r="D170" s="5">
-        <v>2110.0</v>
+        <v>2104.0</v>
       </c>
       <c r="E170" s="10">
         <v>733.0</v>
       </c>
       <c r="F170" s="10">
         <v>659.7</v>
       </c>
       <c r="G170" s="10">
         <v>586.4</v>
       </c>
       <c r="H170" s="10">
         <v>513.1</v>
       </c>
     </row>
     <row r="171" spans="1:8" outlineLevel="3">
       <c r="A171" s="16">
         <v>5</v>
       </c>
       <c r="B171" s="6" t="s">
         <v>308</v>
       </c>
       <c r="C171" s="7" t="s">
         <v>309</v>
       </c>
       <c r="D171" s="5">
-        <v>171.0</v>
+        <v>28.0</v>
       </c>
       <c r="E171" s="10">
         <v>733.0</v>
       </c>
       <c r="F171" s="10">
         <v>659.7</v>
       </c>
       <c r="G171" s="10">
         <v>586.4</v>
       </c>
       <c r="H171" s="10">
         <v>513.1</v>
       </c>
     </row>
     <row r="172" spans="1:8" outlineLevel="3">
       <c r="A172" s="16">
         <v>6</v>
       </c>
       <c r="B172" s="6" t="s">
         <v>310</v>
       </c>
       <c r="C172" s="7" t="s">
         <v>311</v>
       </c>
       <c r="D172" s="5">
@@ -5814,51 +5814,51 @@
       </c>
       <c r="E173" s="10">
         <v>0.0</v>
       </c>
       <c r="F173" s="10">
         <v>0.0</v>
       </c>
       <c r="G173" s="10">
         <v>0.0</v>
       </c>
       <c r="H173" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="174" spans="1:8" outlineLevel="3">
       <c r="A174" s="16">
         <v>8</v>
       </c>
       <c r="B174" s="6" t="s">
         <v>314</v>
       </c>
       <c r="C174" s="7" t="s">
         <v>315</v>
       </c>
       <c r="D174" s="5">
-        <v>274.0</v>
+        <v>211.0</v>
       </c>
       <c r="E174" s="10">
         <v>733.0</v>
       </c>
       <c r="F174" s="10">
         <v>659.7</v>
       </c>
       <c r="G174" s="10">
         <v>586.4</v>
       </c>
       <c r="H174" s="10">
         <v>513.1</v>
       </c>
     </row>
     <row r="175" spans="1:8" outlineLevel="3">
       <c r="A175" s="16">
         <v>9</v>
       </c>
       <c r="B175" s="6" t="s">
         <v>316</v>
       </c>
       <c r="C175" s="7" t="s">
         <v>317</v>
       </c>
       <c r="D175" s="5">
@@ -6006,77 +6006,77 @@
       <c r="H181" s="9"/>
     </row>
     <row r="182" spans="1:8" outlineLevel="2">
       <c r="A182" s="14" t="s">
         <v>328</v>
       </c>
       <c r="B182" s="4"/>
       <c r="C182" s="4"/>
       <c r="D182" s="4"/>
       <c r="E182" s="9"/>
       <c r="F182" s="9"/>
       <c r="G182" s="9"/>
       <c r="H182" s="9"/>
     </row>
     <row r="183" spans="1:8" outlineLevel="3">
       <c r="A183" s="16">
         <v>1</v>
       </c>
       <c r="B183" s="6" t="s">
         <v>329</v>
       </c>
       <c r="C183" s="7" t="s">
         <v>330</v>
       </c>
       <c r="D183" s="5">
-        <v>57.0</v>
+        <v>55.0</v>
       </c>
       <c r="E183" s="10">
         <v>1382.0</v>
       </c>
       <c r="F183" s="10">
         <v>1243.8</v>
       </c>
       <c r="G183" s="10">
         <v>1105.6</v>
       </c>
       <c r="H183" s="10">
         <v>967.4</v>
       </c>
     </row>
     <row r="184" spans="1:8" outlineLevel="3">
       <c r="A184" s="16">
         <v>2</v>
       </c>
       <c r="B184" s="6" t="s">
         <v>331</v>
       </c>
       <c r="C184" s="7" t="s">
         <v>332</v>
       </c>
       <c r="D184" s="5">
-        <v>100.0</v>
+        <v>98.0</v>
       </c>
       <c r="E184" s="10">
         <v>1382.0</v>
       </c>
       <c r="F184" s="10">
         <v>1243.8</v>
       </c>
       <c r="G184" s="10">
         <v>1105.6</v>
       </c>
       <c r="H184" s="10">
         <v>967.4</v>
       </c>
     </row>
     <row r="185" spans="1:8" outlineLevel="3">
       <c r="A185" s="16">
         <v>3</v>
       </c>
       <c r="B185" s="6" t="s">
         <v>333</v>
       </c>
       <c r="C185" s="7" t="s">
         <v>334</v>
       </c>
       <c r="D185" s="5">
@@ -6084,51 +6084,51 @@
       </c>
       <c r="E185" s="10">
         <v>1488.0</v>
       </c>
       <c r="F185" s="10">
         <v>1339.2</v>
       </c>
       <c r="G185" s="10">
         <v>1190.4</v>
       </c>
       <c r="H185" s="10">
         <v>1041.6</v>
       </c>
     </row>
     <row r="186" spans="1:8" outlineLevel="3">
       <c r="A186" s="16">
         <v>4</v>
       </c>
       <c r="B186" s="6" t="s">
         <v>335</v>
       </c>
       <c r="C186" s="7" t="s">
         <v>336</v>
       </c>
       <c r="D186" s="5">
-        <v>169.0</v>
+        <v>153.0</v>
       </c>
       <c r="E186" s="10">
         <v>1106.0</v>
       </c>
       <c r="F186" s="10">
         <v>995.4</v>
       </c>
       <c r="G186" s="10">
         <v>884.8</v>
       </c>
       <c r="H186" s="10">
         <v>774.2</v>
       </c>
     </row>
     <row r="187" spans="1:8" outlineLevel="3">
       <c r="A187" s="16">
         <v>5</v>
       </c>
       <c r="B187" s="6" t="s">
         <v>337</v>
       </c>
       <c r="C187" s="7" t="s">
         <v>338</v>
       </c>
       <c r="D187" s="5">
@@ -6188,51 +6188,51 @@
       </c>
       <c r="E189" s="10">
         <v>1075.0</v>
       </c>
       <c r="F189" s="10">
         <v>967.5</v>
       </c>
       <c r="G189" s="10">
         <v>860.0</v>
       </c>
       <c r="H189" s="10">
         <v>752.5</v>
       </c>
     </row>
     <row r="190" spans="1:8" outlineLevel="3">
       <c r="A190" s="16">
         <v>8</v>
       </c>
       <c r="B190" s="6" t="s">
         <v>343</v>
       </c>
       <c r="C190" s="7" t="s">
         <v>344</v>
       </c>
       <c r="D190" s="5">
-        <v>14.0</v>
+        <v>6.0</v>
       </c>
       <c r="E190" s="10">
         <v>1075.0</v>
       </c>
       <c r="F190" s="10">
         <v>967.5</v>
       </c>
       <c r="G190" s="10">
         <v>860.0</v>
       </c>
       <c r="H190" s="10">
         <v>752.5</v>
       </c>
     </row>
     <row r="191" spans="1:8" outlineLevel="3">
       <c r="A191" s="16">
         <v>9</v>
       </c>
       <c r="B191" s="6" t="s">
         <v>345</v>
       </c>
       <c r="C191" s="7" t="s">
         <v>346</v>
       </c>
       <c r="D191" s="5">
@@ -6240,77 +6240,77 @@
       </c>
       <c r="E191" s="10">
         <v>1075.0</v>
       </c>
       <c r="F191" s="10">
         <v>967.5</v>
       </c>
       <c r="G191" s="10">
         <v>860.0</v>
       </c>
       <c r="H191" s="10">
         <v>752.5</v>
       </c>
     </row>
     <row r="192" spans="1:8" outlineLevel="3">
       <c r="A192" s="16">
         <v>10</v>
       </c>
       <c r="B192" s="6" t="s">
         <v>347</v>
       </c>
       <c r="C192" s="7" t="s">
         <v>348</v>
       </c>
       <c r="D192" s="5">
-        <v>1049.0</v>
+        <v>867.0</v>
       </c>
       <c r="E192" s="10">
         <v>674.0</v>
       </c>
       <c r="F192" s="10">
         <v>606.6</v>
       </c>
       <c r="G192" s="10">
         <v>539.2</v>
       </c>
       <c r="H192" s="10">
         <v>471.8</v>
       </c>
     </row>
     <row r="193" spans="1:8" outlineLevel="3">
       <c r="A193" s="16">
         <v>11</v>
       </c>
       <c r="B193" s="6" t="s">
         <v>349</v>
       </c>
       <c r="C193" s="7" t="s">
         <v>350</v>
       </c>
       <c r="D193" s="5">
-        <v>320.0</v>
+        <v>312.0</v>
       </c>
       <c r="E193" s="10">
         <v>674.0</v>
       </c>
       <c r="F193" s="10">
         <v>606.6</v>
       </c>
       <c r="G193" s="10">
         <v>539.2</v>
       </c>
       <c r="H193" s="10">
         <v>471.8</v>
       </c>
     </row>
     <row r="194" spans="1:8" outlineLevel="3">
       <c r="A194" s="16">
         <v>12</v>
       </c>
       <c r="B194" s="6" t="s">
         <v>351</v>
       </c>
       <c r="C194" s="7" t="s">
         <v>352</v>
       </c>
       <c r="D194" s="5">
@@ -6912,51 +6912,51 @@
       </c>
       <c r="E219" s="10">
         <v>0.0</v>
       </c>
       <c r="F219" s="10">
         <v>0.0</v>
       </c>
       <c r="G219" s="10">
         <v>0.0</v>
       </c>
       <c r="H219" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="220" spans="1:8" outlineLevel="2">
       <c r="A220" s="16">
         <v>2</v>
       </c>
       <c r="B220" s="6" t="s">
         <v>399</v>
       </c>
       <c r="C220" s="7" t="s">
         <v>400</v>
       </c>
       <c r="D220" s="5">
-        <v>0.0</v>
+        <v>417.0</v>
       </c>
       <c r="E220" s="10">
         <v>683.0</v>
       </c>
       <c r="F220" s="10">
         <v>614.7</v>
       </c>
       <c r="G220" s="10">
         <v>546.4</v>
       </c>
       <c r="H220" s="10">
         <v>478.1</v>
       </c>
     </row>
     <row r="221" spans="1:8" outlineLevel="1">
       <c r="A221" s="13" t="s">
         <v>401</v>
       </c>
       <c r="B221" s="4"/>
       <c r="C221" s="4"/>
       <c r="D221" s="4"/>
       <c r="E221" s="9"/>
       <c r="F221" s="9"/>
       <c r="G221" s="9"/>
       <c r="H221" s="9"/>
@@ -6976,51 +6976,51 @@
       </c>
       <c r="E222" s="10">
         <v>0.0</v>
       </c>
       <c r="F222" s="10">
         <v>0.0</v>
       </c>
       <c r="G222" s="10">
         <v>0.0</v>
       </c>
       <c r="H222" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="223" spans="1:8" outlineLevel="2">
       <c r="A223" s="16">
         <v>2</v>
       </c>
       <c r="B223" s="6" t="s">
         <v>404</v>
       </c>
       <c r="C223" s="7" t="s">
         <v>405</v>
       </c>
       <c r="D223" s="5">
-        <v>555.0</v>
+        <v>516.0</v>
       </c>
       <c r="E223" s="10">
         <v>683.0</v>
       </c>
       <c r="F223" s="10">
         <v>614.7</v>
       </c>
       <c r="G223" s="10">
         <v>546.4</v>
       </c>
       <c r="H223" s="10">
         <v>478.1</v>
       </c>
     </row>
     <row r="224" spans="1:8" outlineLevel="1">
       <c r="A224" s="13" t="s">
         <v>406</v>
       </c>
       <c r="B224" s="4"/>
       <c r="C224" s="4"/>
       <c r="D224" s="4"/>
       <c r="E224" s="9"/>
       <c r="F224" s="9"/>
       <c r="G224" s="9"/>
       <c r="H224" s="9"/>
@@ -7298,155 +7298,155 @@
       </c>
       <c r="E236" s="10">
         <v>517.0</v>
       </c>
       <c r="F236" s="10">
         <v>465.3</v>
       </c>
       <c r="G236" s="10">
         <v>413.6</v>
       </c>
       <c r="H236" s="10">
         <v>361.9</v>
       </c>
     </row>
     <row r="237" spans="1:8" outlineLevel="2">
       <c r="A237" s="16">
         <v>6</v>
       </c>
       <c r="B237" s="6" t="s">
         <v>429</v>
       </c>
       <c r="C237" s="7" t="s">
         <v>430</v>
       </c>
       <c r="D237" s="5">
-        <v>17.0</v>
+        <v>35.0</v>
       </c>
       <c r="E237" s="10">
         <v>517.0</v>
       </c>
       <c r="F237" s="10">
         <v>465.3</v>
       </c>
       <c r="G237" s="10">
         <v>413.6</v>
       </c>
       <c r="H237" s="10">
         <v>361.9</v>
       </c>
     </row>
     <row r="238" spans="1:8" outlineLevel="2">
       <c r="A238" s="16">
         <v>7</v>
       </c>
       <c r="B238" s="6" t="s">
         <v>431</v>
       </c>
       <c r="C238" s="7" t="s">
         <v>432</v>
       </c>
       <c r="D238" s="5">
-        <v>2199.0</v>
+        <v>2192.0</v>
       </c>
       <c r="E238" s="10">
         <v>110.0</v>
       </c>
       <c r="F238" s="10">
         <v>99.0</v>
       </c>
       <c r="G238" s="10">
         <v>88.0</v>
       </c>
       <c r="H238" s="10">
         <v>77.0</v>
       </c>
     </row>
     <row r="239" spans="1:8" outlineLevel="2">
       <c r="A239" s="16">
         <v>8</v>
       </c>
       <c r="B239" s="6" t="s">
         <v>433</v>
       </c>
       <c r="C239" s="7" t="s">
         <v>434</v>
       </c>
       <c r="D239" s="5">
-        <v>1070.0</v>
+        <v>816.0</v>
       </c>
       <c r="E239" s="10">
         <v>158.0</v>
       </c>
       <c r="F239" s="10">
         <v>142.2</v>
       </c>
       <c r="G239" s="10">
         <v>126.4</v>
       </c>
       <c r="H239" s="10">
         <v>110.6</v>
       </c>
     </row>
     <row r="240" spans="1:8" outlineLevel="2">
       <c r="A240" s="16">
         <v>9</v>
       </c>
       <c r="B240" s="6" t="s">
         <v>435</v>
       </c>
       <c r="C240" s="7" t="s">
         <v>436</v>
       </c>
       <c r="D240" s="5">
-        <v>250.0</v>
+        <v>128.0</v>
       </c>
       <c r="E240" s="10">
         <v>110.0</v>
       </c>
       <c r="F240" s="10">
         <v>99.0</v>
       </c>
       <c r="G240" s="10">
         <v>88.0</v>
       </c>
       <c r="H240" s="10">
         <v>77.0</v>
       </c>
     </row>
     <row r="241" spans="1:8" outlineLevel="2">
       <c r="A241" s="16">
         <v>10</v>
       </c>
       <c r="B241" s="6" t="s">
         <v>437</v>
       </c>
       <c r="C241" s="7" t="s">
         <v>438</v>
       </c>
       <c r="D241" s="5">
-        <v>396.0</v>
+        <v>353.0</v>
       </c>
       <c r="E241" s="10">
         <v>158.0</v>
       </c>
       <c r="F241" s="10">
         <v>142.2</v>
       </c>
       <c r="G241" s="10">
         <v>126.4</v>
       </c>
       <c r="H241" s="10">
         <v>110.6</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A11:H11"/>
     <mergeCell ref="A16:H16"/>
     <mergeCell ref="A20:H20"/>
@@ -7514,36 +7514,36 @@
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Прайс-лист</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>https://gremir.ru/</dc:creator>
+  <dc:creator>http://localhost/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Документ Office 2007 XLSX</dc:title>
-  <dc:description>Этот документ был сгенерирован на сайте https://gremir.ru/</dc:description>
+  <dc:description>Этот документ был сгенерирован на сайте http://localhost/</dc:description>
   <dc:subject>Прайс-лист</dc:subject>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>