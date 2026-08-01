--- v1 (2026-06-17)
+++ v2 (2026-08-01)
@@ -1894,359 +1894,359 @@
       <c r="H4" s="9"/>
     </row>
     <row r="5" spans="1:8" outlineLevel="3">
       <c r="A5" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B5" s="4"/>
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
       <c r="E5" s="9"/>
       <c r="F5" s="9"/>
       <c r="G5" s="9"/>
       <c r="H5" s="9"/>
     </row>
     <row r="6" spans="1:8" outlineLevel="4">
       <c r="A6" s="16">
         <v>1</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D6" s="5">
-        <v>155.0</v>
+        <v>163.0</v>
       </c>
       <c r="E6" s="10">
         <v>2294.0</v>
       </c>
       <c r="F6" s="10">
         <v>2064.6</v>
       </c>
       <c r="G6" s="10">
         <v>1835.2</v>
       </c>
       <c r="H6" s="10">
         <v>1605.8</v>
       </c>
     </row>
     <row r="7" spans="1:8" outlineLevel="4">
       <c r="A7" s="16">
         <v>2</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D7" s="5">
-        <v>21.0</v>
+        <v>31.0</v>
       </c>
       <c r="E7" s="10">
-        <v>4170.0</v>
+        <v>4169.0</v>
       </c>
       <c r="F7" s="10">
-        <v>3753.0</v>
+        <v>3752.1</v>
       </c>
       <c r="G7" s="10">
-        <v>3336.0</v>
+        <v>3335.2</v>
       </c>
       <c r="H7" s="10">
-        <v>2919.0</v>
+        <v>2918.3</v>
       </c>
     </row>
     <row r="8" spans="1:8" outlineLevel="3">
       <c r="A8" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="4"/>
       <c r="C8" s="4"/>
       <c r="D8" s="4"/>
       <c r="E8" s="9"/>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
       <c r="H8" s="9"/>
     </row>
     <row r="9" spans="1:8" outlineLevel="4">
       <c r="A9" s="16">
         <v>1</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="5">
-        <v>334.0</v>
+        <v>389.0</v>
       </c>
       <c r="E9" s="10">
         <v>2294.0</v>
       </c>
       <c r="F9" s="10">
         <v>2064.6</v>
       </c>
       <c r="G9" s="10">
         <v>1835.2</v>
       </c>
       <c r="H9" s="10">
         <v>1605.8</v>
       </c>
     </row>
     <row r="10" spans="1:8" outlineLevel="4">
       <c r="A10" s="16">
         <v>2</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>19</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D10" s="5">
-        <v>16.0</v>
+        <v>3.0</v>
       </c>
       <c r="E10" s="10">
-        <v>4170.0</v>
+        <v>4169.0</v>
       </c>
       <c r="F10" s="10">
-        <v>3753.0</v>
+        <v>3752.1</v>
       </c>
       <c r="G10" s="10">
-        <v>3336.0</v>
+        <v>3335.2</v>
       </c>
       <c r="H10" s="10">
-        <v>2919.0</v>
+        <v>2918.3</v>
       </c>
     </row>
     <row r="11" spans="1:8" outlineLevel="3">
       <c r="A11" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="4"/>
       <c r="C11" s="4"/>
       <c r="D11" s="4"/>
       <c r="E11" s="9"/>
       <c r="F11" s="9"/>
       <c r="G11" s="9"/>
       <c r="H11" s="9"/>
     </row>
     <row r="12" spans="1:8" outlineLevel="4">
       <c r="A12" s="16">
         <v>1</v>
       </c>
       <c r="B12" s="6" t="s">
         <v>22</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>23</v>
       </c>
       <c r="D12" s="5">
-        <v>32.0</v>
+        <v>29.0</v>
       </c>
       <c r="E12" s="10">
-        <v>6914.0</v>
+        <v>6091.0</v>
       </c>
       <c r="F12" s="10">
-        <v>6222.6</v>
+        <v>5481.9</v>
       </c>
       <c r="G12" s="10">
-        <v>5531.2</v>
+        <v>4872.8</v>
       </c>
       <c r="H12" s="10">
-        <v>4839.8</v>
+        <v>4263.7</v>
       </c>
     </row>
     <row r="13" spans="1:8" outlineLevel="4">
       <c r="A13" s="16">
         <v>2</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>24</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D13" s="5">
-        <v>12.0</v>
+        <v>47.0</v>
       </c>
       <c r="E13" s="10">
-        <v>8736.0</v>
+        <v>7698.0</v>
       </c>
       <c r="F13" s="10">
-        <v>7862.4</v>
+        <v>6928.2</v>
       </c>
       <c r="G13" s="10">
-        <v>6988.8</v>
+        <v>6158.4</v>
       </c>
       <c r="H13" s="10">
-        <v>6115.2</v>
+        <v>5388.6</v>
       </c>
     </row>
     <row r="14" spans="1:8" outlineLevel="4">
       <c r="A14" s="16">
         <v>3</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D14" s="5">
-        <v>14.0</v>
+        <v>31.0</v>
       </c>
       <c r="E14" s="10">
-        <v>14651.0</v>
+        <v>12910.0</v>
       </c>
       <c r="F14" s="10">
-        <v>13185.9</v>
+        <v>11619.0</v>
       </c>
       <c r="G14" s="10">
-        <v>11720.8</v>
+        <v>10328.0</v>
       </c>
       <c r="H14" s="10">
-        <v>10255.7</v>
+        <v>9037.0</v>
       </c>
     </row>
     <row r="15" spans="1:8" outlineLevel="4">
       <c r="A15" s="16">
         <v>4</v>
       </c>
       <c r="B15" s="6" t="s">
         <v>28</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>29</v>
       </c>
       <c r="D15" s="5">
-        <v>21.0</v>
+        <v>15.0</v>
       </c>
       <c r="E15" s="10">
-        <v>21040.0</v>
+        <v>18538.0</v>
       </c>
       <c r="F15" s="10">
-        <v>18936.0</v>
+        <v>16684.2</v>
       </c>
       <c r="G15" s="10">
-        <v>16832.0</v>
+        <v>14830.4</v>
       </c>
       <c r="H15" s="10">
-        <v>14728.0</v>
+        <v>12976.6</v>
       </c>
     </row>
     <row r="16" spans="1:8" outlineLevel="3">
       <c r="A16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B16" s="4"/>
       <c r="C16" s="4"/>
       <c r="D16" s="4"/>
       <c r="E16" s="9"/>
       <c r="F16" s="9"/>
       <c r="G16" s="9"/>
       <c r="H16" s="9"/>
     </row>
     <row r="17" spans="1:8" outlineLevel="4">
       <c r="A17" s="16">
         <v>1</v>
       </c>
       <c r="B17" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>32</v>
       </c>
       <c r="D17" s="5">
-        <v>14.0</v>
+        <v>8.0</v>
       </c>
       <c r="E17" s="10">
-        <v>7486.0</v>
+        <v>6850.0</v>
       </c>
       <c r="F17" s="10">
-        <v>6737.4</v>
+        <v>6165.0</v>
       </c>
       <c r="G17" s="10">
-        <v>5988.8</v>
+        <v>5480.0</v>
       </c>
       <c r="H17" s="10">
-        <v>5240.2</v>
+        <v>4795.0</v>
       </c>
     </row>
     <row r="18" spans="1:8" outlineLevel="4">
       <c r="A18" s="16">
         <v>2</v>
       </c>
       <c r="B18" s="6" t="s">
         <v>33</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>34</v>
       </c>
       <c r="D18" s="5">
-        <v>5.0</v>
+        <v>13.0</v>
       </c>
       <c r="E18" s="10">
-        <v>9653.0</v>
+        <v>8832.0</v>
       </c>
       <c r="F18" s="10">
-        <v>8687.7</v>
+        <v>7948.8</v>
       </c>
       <c r="G18" s="10">
-        <v>7722.4</v>
+        <v>7065.6</v>
       </c>
       <c r="H18" s="10">
-        <v>6757.1</v>
+        <v>6182.4</v>
       </c>
     </row>
     <row r="19" spans="1:8" outlineLevel="4">
       <c r="A19" s="16">
         <v>3</v>
       </c>
       <c r="B19" s="6" t="s">
         <v>35</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>36</v>
       </c>
       <c r="D19" s="5">
-        <v>9.0</v>
+        <v>8.0</v>
       </c>
       <c r="E19" s="10">
-        <v>13952.0</v>
+        <v>12766.0</v>
       </c>
       <c r="F19" s="10">
-        <v>12556.8</v>
+        <v>11489.4</v>
       </c>
       <c r="G19" s="10">
-        <v>11161.6</v>
+        <v>10212.8</v>
       </c>
       <c r="H19" s="10">
-        <v>9766.4</v>
+        <v>8936.2</v>
       </c>
     </row>
     <row r="20" spans="1:8" outlineLevel="3">
       <c r="A20" s="15" t="s">
         <v>37</v>
       </c>
       <c r="B20" s="4"/>
       <c r="C20" s="4"/>
       <c r="D20" s="4"/>
       <c r="E20" s="9"/>
       <c r="F20" s="9"/>
       <c r="G20" s="9"/>
       <c r="H20" s="9"/>
     </row>
     <row r="21" spans="1:8" outlineLevel="4">
       <c r="A21" s="16">
         <v>1</v>
       </c>
       <c r="B21" s="6" t="s">
         <v>38</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>39</v>
       </c>
       <c r="D21" s="5">
@@ -2304,257 +2304,257 @@
       <c r="H23" s="9"/>
     </row>
     <row r="24" spans="1:8" outlineLevel="3">
       <c r="A24" s="15" t="s">
         <v>43</v>
       </c>
       <c r="B24" s="4"/>
       <c r="C24" s="4"/>
       <c r="D24" s="4"/>
       <c r="E24" s="9"/>
       <c r="F24" s="9"/>
       <c r="G24" s="9"/>
       <c r="H24" s="9"/>
     </row>
     <row r="25" spans="1:8" outlineLevel="4">
       <c r="A25" s="16">
         <v>1</v>
       </c>
       <c r="B25" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>45</v>
       </c>
       <c r="D25" s="5">
-        <v>190.0</v>
+        <v>202.0</v>
       </c>
       <c r="E25" s="10">
         <v>3146.0</v>
       </c>
       <c r="F25" s="10">
         <v>2831.4</v>
       </c>
       <c r="G25" s="10">
         <v>2516.8</v>
       </c>
       <c r="H25" s="10">
         <v>2202.2</v>
       </c>
     </row>
     <row r="26" spans="1:8" outlineLevel="4">
       <c r="A26" s="16">
         <v>2</v>
       </c>
       <c r="B26" s="6" t="s">
         <v>46</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>47</v>
       </c>
       <c r="D26" s="5">
-        <v>16.0</v>
+        <v>31.0</v>
       </c>
       <c r="E26" s="10">
-        <v>6586.0</v>
+        <v>6585.0</v>
       </c>
       <c r="F26" s="10">
-        <v>5927.4</v>
+        <v>5926.5</v>
       </c>
       <c r="G26" s="10">
-        <v>5268.8</v>
+        <v>5268.0</v>
       </c>
       <c r="H26" s="10">
-        <v>4610.2</v>
+        <v>4609.5</v>
       </c>
     </row>
     <row r="27" spans="1:8" outlineLevel="3">
       <c r="A27" s="15" t="s">
         <v>48</v>
       </c>
       <c r="B27" s="4"/>
       <c r="C27" s="4"/>
       <c r="D27" s="4"/>
       <c r="E27" s="9"/>
       <c r="F27" s="9"/>
       <c r="G27" s="9"/>
       <c r="H27" s="9"/>
     </row>
     <row r="28" spans="1:8" outlineLevel="4">
       <c r="A28" s="16">
         <v>1</v>
       </c>
       <c r="B28" s="6" t="s">
         <v>49</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>50</v>
       </c>
       <c r="D28" s="5">
-        <v>192.0</v>
+        <v>285.0</v>
       </c>
       <c r="E28" s="10">
         <v>3146.0</v>
       </c>
       <c r="F28" s="10">
         <v>2831.4</v>
       </c>
       <c r="G28" s="10">
         <v>2516.8</v>
       </c>
       <c r="H28" s="10">
         <v>2202.2</v>
       </c>
     </row>
     <row r="29" spans="1:8" outlineLevel="4">
       <c r="A29" s="16">
         <v>2</v>
       </c>
       <c r="B29" s="6" t="s">
         <v>51</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>52</v>
       </c>
       <c r="D29" s="5">
-        <v>19.0</v>
+        <v>0.0</v>
       </c>
       <c r="E29" s="10">
-        <v>6586.0</v>
+        <v>6585.0</v>
       </c>
       <c r="F29" s="10">
-        <v>5927.4</v>
+        <v>5926.5</v>
       </c>
       <c r="G29" s="10">
-        <v>5268.8</v>
+        <v>5268.0</v>
       </c>
       <c r="H29" s="10">
-        <v>4610.2</v>
+        <v>4609.5</v>
       </c>
     </row>
     <row r="30" spans="1:8" outlineLevel="3">
       <c r="A30" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B30" s="4"/>
       <c r="C30" s="4"/>
       <c r="D30" s="4"/>
       <c r="E30" s="9"/>
       <c r="F30" s="9"/>
       <c r="G30" s="9"/>
       <c r="H30" s="9"/>
     </row>
     <row r="31" spans="1:8" outlineLevel="4">
       <c r="A31" s="16">
         <v>1</v>
       </c>
       <c r="B31" s="6" t="s">
         <v>54</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>55</v>
       </c>
       <c r="D31" s="5">
         <v>26.0</v>
       </c>
       <c r="E31" s="10">
-        <v>8173.0</v>
+        <v>7201.0</v>
       </c>
       <c r="F31" s="10">
-        <v>7355.7</v>
+        <v>6480.9</v>
       </c>
       <c r="G31" s="10">
-        <v>6538.4</v>
+        <v>5760.8</v>
       </c>
       <c r="H31" s="10">
-        <v>5721.1</v>
+        <v>5040.7</v>
       </c>
     </row>
     <row r="32" spans="1:8" outlineLevel="4">
       <c r="A32" s="16">
         <v>2</v>
       </c>
       <c r="B32" s="6" t="s">
         <v>56</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>57</v>
       </c>
       <c r="D32" s="5">
-        <v>20.0</v>
+        <v>19.0</v>
       </c>
       <c r="E32" s="10">
-        <v>9909.0</v>
+        <v>8731.0</v>
       </c>
       <c r="F32" s="10">
-        <v>8918.1</v>
+        <v>7857.9</v>
       </c>
       <c r="G32" s="10">
-        <v>7927.2</v>
+        <v>6984.8</v>
       </c>
       <c r="H32" s="10">
-        <v>6936.3</v>
+        <v>6111.7</v>
       </c>
     </row>
     <row r="33" spans="1:8" outlineLevel="4">
       <c r="A33" s="16">
         <v>3</v>
       </c>
       <c r="B33" s="6" t="s">
         <v>58</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D33" s="5">
-        <v>12.0</v>
+        <v>18.0</v>
       </c>
       <c r="E33" s="10">
-        <v>16958.0</v>
+        <v>16959.0</v>
       </c>
       <c r="F33" s="10">
-        <v>15262.2</v>
+        <v>15263.1</v>
       </c>
       <c r="G33" s="10">
-        <v>13566.4</v>
+        <v>13567.2</v>
       </c>
       <c r="H33" s="10">
-        <v>11870.6</v>
+        <v>11871.3</v>
       </c>
     </row>
     <row r="34" spans="1:8" outlineLevel="4">
       <c r="A34" s="16">
         <v>4</v>
       </c>
       <c r="B34" s="6" t="s">
         <v>60</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>61</v>
       </c>
       <c r="D34" s="5">
-        <v>0.0</v>
+        <v>5.0</v>
       </c>
       <c r="E34" s="10">
         <v>23789.0</v>
       </c>
       <c r="F34" s="10">
         <v>21410.1</v>
       </c>
       <c r="G34" s="10">
         <v>19031.2</v>
       </c>
       <c r="H34" s="10">
         <v>16652.3</v>
       </c>
     </row>
     <row r="35" spans="1:8" outlineLevel="3">
       <c r="A35" s="15" t="s">
         <v>62</v>
       </c>
       <c r="B35" s="4"/>
       <c r="C35" s="4"/>
       <c r="D35" s="4"/>
       <c r="E35" s="9"/>
       <c r="F35" s="9"/>
       <c r="G35" s="9"/>
       <c r="H35" s="9"/>
@@ -2574,179 +2574,179 @@
       </c>
       <c r="E36" s="10">
         <v>40475.0</v>
       </c>
       <c r="F36" s="10">
         <v>36427.5</v>
       </c>
       <c r="G36" s="10">
         <v>32380.0</v>
       </c>
       <c r="H36" s="10">
         <v>28332.5</v>
       </c>
     </row>
     <row r="37" spans="1:8" outlineLevel="4">
       <c r="A37" s="16">
         <v>2</v>
       </c>
       <c r="B37" s="6" t="s">
         <v>65</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>66</v>
       </c>
       <c r="D37" s="5">
-        <v>3.0</v>
+        <v>0.0</v>
       </c>
       <c r="E37" s="10">
         <v>43102.0</v>
       </c>
       <c r="F37" s="10">
         <v>38791.8</v>
       </c>
       <c r="G37" s="10">
         <v>34481.6</v>
       </c>
       <c r="H37" s="10">
         <v>30171.4</v>
       </c>
     </row>
     <row r="38" spans="1:8" outlineLevel="4">
       <c r="A38" s="16">
         <v>3</v>
       </c>
       <c r="B38" s="6" t="s">
         <v>67</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>68</v>
       </c>
       <c r="D38" s="5">
-        <v>3.0</v>
+        <v>1.0</v>
       </c>
       <c r="E38" s="10">
-        <v>45260.0</v>
+        <v>45259.0</v>
       </c>
       <c r="F38" s="10">
-        <v>40734.0</v>
+        <v>40733.1</v>
       </c>
       <c r="G38" s="10">
-        <v>36208.0</v>
+        <v>36207.2</v>
       </c>
       <c r="H38" s="10">
-        <v>31682.0</v>
+        <v>31681.3</v>
       </c>
     </row>
     <row r="39" spans="1:8" outlineLevel="3">
       <c r="A39" s="15" t="s">
         <v>69</v>
       </c>
       <c r="B39" s="4"/>
       <c r="C39" s="4"/>
       <c r="D39" s="4"/>
       <c r="E39" s="9"/>
       <c r="F39" s="9"/>
       <c r="G39" s="9"/>
       <c r="H39" s="9"/>
     </row>
     <row r="40" spans="1:8" outlineLevel="4">
       <c r="A40" s="16">
         <v>1</v>
       </c>
       <c r="B40" s="6" t="s">
         <v>70</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>71</v>
       </c>
       <c r="D40" s="5">
-        <v>6.0</v>
+        <v>18.0</v>
       </c>
       <c r="E40" s="10">
-        <v>8733.0</v>
+        <v>7992.0</v>
       </c>
       <c r="F40" s="10">
-        <v>7859.7</v>
+        <v>7192.8</v>
       </c>
       <c r="G40" s="10">
-        <v>6986.4</v>
+        <v>6393.6</v>
       </c>
       <c r="H40" s="10">
-        <v>6113.1</v>
+        <v>5594.4</v>
       </c>
     </row>
     <row r="41" spans="1:8" outlineLevel="4">
       <c r="A41" s="16">
         <v>2</v>
       </c>
       <c r="B41" s="6" t="s">
         <v>72</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>73</v>
       </c>
       <c r="D41" s="5">
         <v>5.0</v>
       </c>
       <c r="E41" s="10">
-        <v>10898.0</v>
+        <v>9970.0</v>
       </c>
       <c r="F41" s="10">
-        <v>9808.2</v>
+        <v>8973.0</v>
       </c>
       <c r="G41" s="10">
-        <v>8718.4</v>
+        <v>7976.0</v>
       </c>
       <c r="H41" s="10">
-        <v>7628.6</v>
+        <v>6979.0</v>
       </c>
     </row>
     <row r="42" spans="1:8" outlineLevel="4">
       <c r="A42" s="16">
         <v>3</v>
       </c>
       <c r="B42" s="6" t="s">
         <v>74</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>75</v>
       </c>
       <c r="D42" s="5">
-        <v>1.0</v>
+        <v>5.0</v>
       </c>
       <c r="E42" s="10">
-        <v>15194.0</v>
+        <v>13902.0</v>
       </c>
       <c r="F42" s="10">
-        <v>13674.6</v>
+        <v>12511.8</v>
       </c>
       <c r="G42" s="10">
-        <v>12155.2</v>
+        <v>11121.6</v>
       </c>
       <c r="H42" s="10">
-        <v>10635.8</v>
+        <v>9731.4</v>
       </c>
     </row>
     <row r="43" spans="1:8" outlineLevel="3">
       <c r="A43" s="15" t="s">
         <v>37</v>
       </c>
       <c r="B43" s="4"/>
       <c r="C43" s="4"/>
       <c r="D43" s="4"/>
       <c r="E43" s="9"/>
       <c r="F43" s="9"/>
       <c r="G43" s="9"/>
       <c r="H43" s="9"/>
     </row>
     <row r="44" spans="1:8" outlineLevel="4">
       <c r="A44" s="16">
         <v>1</v>
       </c>
       <c r="B44" s="6" t="s">
         <v>76</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>77</v>
       </c>
       <c r="D44" s="5">
@@ -2833,938 +2833,938 @@
       </c>
       <c r="F48" s="10">
         <v>61559.1</v>
       </c>
       <c r="G48" s="10">
         <v>54719.2</v>
       </c>
       <c r="H48" s="10">
         <v>47879.3</v>
       </c>
     </row>
     <row r="49" spans="1:8" outlineLevel="4">
       <c r="A49" s="16">
         <v>2</v>
       </c>
       <c r="B49" s="6" t="s">
         <v>84</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>85</v>
       </c>
       <c r="D49" s="5">
         <v>2.0</v>
       </c>
       <c r="E49" s="10">
-        <v>41571.0</v>
+        <v>41572.0</v>
       </c>
       <c r="F49" s="10">
-        <v>37413.9</v>
+        <v>37414.8</v>
       </c>
       <c r="G49" s="10">
-        <v>33256.8</v>
+        <v>33257.6</v>
       </c>
       <c r="H49" s="10">
-        <v>29099.7</v>
+        <v>29100.4</v>
       </c>
     </row>
     <row r="50" spans="1:8" outlineLevel="4">
       <c r="A50" s="16">
         <v>3</v>
       </c>
       <c r="B50" s="6" t="s">
         <v>86</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>87</v>
       </c>
       <c r="D50" s="5">
         <v>0.0</v>
       </c>
       <c r="E50" s="10">
-        <v>55016.0</v>
+        <v>55015.0</v>
       </c>
       <c r="F50" s="10">
-        <v>49514.4</v>
+        <v>49513.5</v>
       </c>
       <c r="G50" s="10">
-        <v>44012.8</v>
+        <v>44012.0</v>
       </c>
       <c r="H50" s="10">
-        <v>38511.2</v>
+        <v>38510.5</v>
       </c>
     </row>
     <row r="51" spans="1:8" outlineLevel="4">
       <c r="A51" s="16">
         <v>4</v>
       </c>
       <c r="B51" s="6" t="s">
         <v>88</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>89</v>
       </c>
       <c r="D51" s="5">
         <v>2.0</v>
       </c>
       <c r="E51" s="10">
-        <v>63383.0</v>
+        <v>63382.0</v>
       </c>
       <c r="F51" s="10">
-        <v>57044.7</v>
+        <v>57043.8</v>
       </c>
       <c r="G51" s="10">
-        <v>50706.4</v>
+        <v>50705.6</v>
       </c>
       <c r="H51" s="10">
-        <v>44368.1</v>
+        <v>44367.4</v>
       </c>
     </row>
     <row r="52" spans="1:8" outlineLevel="3">
       <c r="A52" s="15" t="s">
         <v>90</v>
       </c>
       <c r="B52" s="4"/>
       <c r="C52" s="4"/>
       <c r="D52" s="4"/>
       <c r="E52" s="9"/>
       <c r="F52" s="9"/>
       <c r="G52" s="9"/>
       <c r="H52" s="9"/>
     </row>
     <row r="53" spans="1:8" outlineLevel="4">
       <c r="A53" s="16">
         <v>1</v>
       </c>
       <c r="B53" s="6" t="s">
         <v>91</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>92</v>
       </c>
       <c r="D53" s="5">
-        <v>9.0</v>
+        <v>6.0</v>
       </c>
       <c r="E53" s="10">
         <v>61085.0</v>
       </c>
       <c r="F53" s="10">
         <v>54976.5</v>
       </c>
       <c r="G53" s="10">
         <v>48868.0</v>
       </c>
       <c r="H53" s="10">
         <v>42759.5</v>
       </c>
     </row>
     <row r="54" spans="1:8" outlineLevel="4">
       <c r="A54" s="16">
         <v>2</v>
       </c>
       <c r="B54" s="6" t="s">
         <v>93</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>94</v>
       </c>
       <c r="D54" s="5">
-        <v>3.0</v>
+        <v>5.0</v>
       </c>
       <c r="E54" s="10">
-        <v>172379.0</v>
+        <v>172378.0</v>
       </c>
       <c r="F54" s="10">
-        <v>155141.1</v>
+        <v>155140.2</v>
       </c>
       <c r="G54" s="10">
-        <v>137903.2</v>
+        <v>137902.4</v>
       </c>
       <c r="H54" s="10">
-        <v>120665.3</v>
+        <v>120664.6</v>
       </c>
     </row>
     <row r="55" spans="1:8" outlineLevel="4">
       <c r="A55" s="16">
         <v>3</v>
       </c>
       <c r="B55" s="6" t="s">
         <v>95</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>96</v>
       </c>
       <c r="D55" s="5">
-        <v>11.0</v>
+        <v>0.0</v>
       </c>
       <c r="E55" s="10">
-        <v>38181.0</v>
+        <v>38180.0</v>
       </c>
       <c r="F55" s="10">
-        <v>34362.9</v>
+        <v>34362.0</v>
       </c>
       <c r="G55" s="10">
-        <v>30544.8</v>
+        <v>30544.0</v>
       </c>
       <c r="H55" s="10">
-        <v>26726.7</v>
+        <v>26726.0</v>
       </c>
     </row>
     <row r="56" spans="1:8" outlineLevel="4">
       <c r="A56" s="16">
         <v>4</v>
       </c>
       <c r="B56" s="6" t="s">
         <v>97</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>98</v>
       </c>
       <c r="D56" s="5">
-        <v>14.0</v>
+        <v>19.0</v>
       </c>
       <c r="E56" s="10">
         <v>48465.0</v>
       </c>
       <c r="F56" s="10">
         <v>43618.5</v>
       </c>
       <c r="G56" s="10">
         <v>38772.0</v>
       </c>
       <c r="H56" s="10">
         <v>33925.5</v>
       </c>
     </row>
     <row r="57" spans="1:8" outlineLevel="4">
       <c r="A57" s="16">
         <v>5</v>
       </c>
       <c r="B57" s="6" t="s">
         <v>99</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>100</v>
       </c>
       <c r="D57" s="5">
-        <v>9.0</v>
+        <v>12.0</v>
       </c>
       <c r="E57" s="10">
-        <v>51308.0</v>
+        <v>51307.0</v>
       </c>
       <c r="F57" s="10">
-        <v>46177.2</v>
+        <v>46176.3</v>
       </c>
       <c r="G57" s="10">
-        <v>41046.4</v>
+        <v>41045.6</v>
       </c>
       <c r="H57" s="10">
-        <v>35915.6</v>
+        <v>35914.9</v>
       </c>
     </row>
     <row r="58" spans="1:8" outlineLevel="4">
       <c r="A58" s="16">
         <v>6</v>
       </c>
       <c r="B58" s="6" t="s">
         <v>101</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>102</v>
       </c>
       <c r="D58" s="5">
-        <v>4.0</v>
+        <v>6.0</v>
       </c>
       <c r="E58" s="10">
         <v>57315.0</v>
       </c>
       <c r="F58" s="10">
         <v>51583.5</v>
       </c>
       <c r="G58" s="10">
         <v>45852.0</v>
       </c>
       <c r="H58" s="10">
         <v>40120.5</v>
       </c>
     </row>
     <row r="59" spans="1:8" outlineLevel="3">
       <c r="A59" s="15" t="s">
         <v>103</v>
       </c>
       <c r="B59" s="4"/>
       <c r="C59" s="4"/>
       <c r="D59" s="4"/>
       <c r="E59" s="9"/>
       <c r="F59" s="9"/>
       <c r="G59" s="9"/>
       <c r="H59" s="9"/>
     </row>
     <row r="60" spans="1:8" outlineLevel="4">
       <c r="A60" s="16">
         <v>1</v>
       </c>
       <c r="B60" s="6" t="s">
         <v>104</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D60" s="5">
         <v>2.0</v>
       </c>
       <c r="E60" s="10">
-        <v>29365.0</v>
+        <v>26869.0</v>
       </c>
       <c r="F60" s="10">
-        <v>26428.5</v>
+        <v>24182.1</v>
       </c>
       <c r="G60" s="10">
-        <v>23492.0</v>
+        <v>21495.2</v>
       </c>
       <c r="H60" s="10">
-        <v>20555.5</v>
+        <v>18808.3</v>
       </c>
     </row>
     <row r="61" spans="1:8" outlineLevel="4">
       <c r="A61" s="16">
         <v>2</v>
       </c>
       <c r="B61" s="6" t="s">
         <v>106</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>107</v>
       </c>
       <c r="D61" s="5">
         <v>0.0</v>
       </c>
       <c r="E61" s="10">
         <v>0.0</v>
       </c>
       <c r="F61" s="10">
         <v>0.0</v>
       </c>
       <c r="G61" s="10">
         <v>0.0</v>
       </c>
       <c r="H61" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="62" spans="1:8" outlineLevel="4">
       <c r="A62" s="16">
         <v>3</v>
       </c>
       <c r="B62" s="6" t="s">
         <v>108</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>109</v>
       </c>
       <c r="D62" s="5">
-        <v>5.0</v>
+        <v>3.0</v>
       </c>
       <c r="E62" s="10">
-        <v>22475.0</v>
+        <v>20563.0</v>
       </c>
       <c r="F62" s="10">
-        <v>20227.5</v>
+        <v>18506.7</v>
       </c>
       <c r="G62" s="10">
-        <v>17980.0</v>
+        <v>16450.4</v>
       </c>
       <c r="H62" s="10">
-        <v>15732.5</v>
+        <v>14394.1</v>
       </c>
     </row>
     <row r="63" spans="1:8" outlineLevel="4">
       <c r="A63" s="16">
         <v>4</v>
       </c>
       <c r="B63" s="6" t="s">
         <v>110</v>
       </c>
       <c r="C63" s="7" t="s">
         <v>111</v>
       </c>
       <c r="D63" s="5">
-        <v>0.0</v>
+        <v>2.0</v>
       </c>
       <c r="E63" s="10">
-        <v>26184.0</v>
+        <v>23960.0</v>
       </c>
       <c r="F63" s="10">
-        <v>23565.6</v>
+        <v>21564.0</v>
       </c>
       <c r="G63" s="10">
-        <v>20947.2</v>
+        <v>19168.0</v>
       </c>
       <c r="H63" s="10">
-        <v>18328.8</v>
+        <v>16772.0</v>
       </c>
     </row>
     <row r="64" spans="1:8" outlineLevel="4">
       <c r="A64" s="16">
         <v>5</v>
       </c>
       <c r="B64" s="6" t="s">
         <v>112</v>
       </c>
       <c r="C64" s="7" t="s">
         <v>113</v>
       </c>
       <c r="D64" s="5">
-        <v>2.0</v>
+        <v>3.0</v>
       </c>
       <c r="E64" s="10">
-        <v>27466.0</v>
+        <v>25131.0</v>
       </c>
       <c r="F64" s="10">
-        <v>24719.4</v>
+        <v>22617.9</v>
       </c>
       <c r="G64" s="10">
-        <v>21972.8</v>
+        <v>20104.8</v>
       </c>
       <c r="H64" s="10">
-        <v>19226.2</v>
+        <v>17591.7</v>
       </c>
     </row>
     <row r="65" spans="1:8" outlineLevel="3">
       <c r="A65" s="15" t="s">
         <v>114</v>
       </c>
       <c r="B65" s="4"/>
       <c r="C65" s="4"/>
       <c r="D65" s="4"/>
       <c r="E65" s="9"/>
       <c r="F65" s="9"/>
       <c r="G65" s="9"/>
       <c r="H65" s="9"/>
     </row>
     <row r="66" spans="1:8" outlineLevel="4">
       <c r="A66" s="16">
         <v>1</v>
       </c>
       <c r="B66" s="6" t="s">
         <v>115</v>
       </c>
       <c r="C66" s="7" t="s">
         <v>116</v>
       </c>
       <c r="D66" s="5">
-        <v>39.0</v>
+        <v>36.0</v>
       </c>
       <c r="E66" s="10">
-        <v>27291.0</v>
+        <v>24972.0</v>
       </c>
       <c r="F66" s="10">
-        <v>24561.9</v>
+        <v>22474.8</v>
       </c>
       <c r="G66" s="10">
-        <v>21832.8</v>
+        <v>19977.6</v>
       </c>
       <c r="H66" s="10">
-        <v>19103.7</v>
+        <v>17480.4</v>
       </c>
     </row>
     <row r="67" spans="1:8" outlineLevel="4">
       <c r="A67" s="16">
         <v>2</v>
       </c>
       <c r="B67" s="6" t="s">
         <v>117</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>118</v>
       </c>
       <c r="D67" s="5">
-        <v>5.0</v>
+        <v>1.0</v>
       </c>
       <c r="E67" s="10">
-        <v>58314.0</v>
+        <v>53358.0</v>
       </c>
       <c r="F67" s="10">
-        <v>52482.6</v>
+        <v>48022.2</v>
       </c>
       <c r="G67" s="10">
-        <v>46651.2</v>
+        <v>42686.4</v>
       </c>
       <c r="H67" s="10">
-        <v>40819.8</v>
+        <v>37350.6</v>
       </c>
     </row>
     <row r="68" spans="1:8" outlineLevel="4">
       <c r="A68" s="16">
         <v>3</v>
       </c>
       <c r="B68" s="6" t="s">
         <v>119</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>120</v>
       </c>
       <c r="D68" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E68" s="10">
-        <v>113277.0</v>
+        <v>103653.0</v>
       </c>
       <c r="F68" s="10">
-        <v>101949.3</v>
+        <v>93287.7</v>
       </c>
       <c r="G68" s="10">
-        <v>90621.6</v>
+        <v>82922.4</v>
       </c>
       <c r="H68" s="10">
-        <v>79293.9</v>
+        <v>72557.1</v>
       </c>
     </row>
     <row r="69" spans="1:8" outlineLevel="4">
       <c r="A69" s="16">
         <v>4</v>
       </c>
       <c r="B69" s="6" t="s">
         <v>121</v>
       </c>
       <c r="C69" s="7" t="s">
         <v>122</v>
       </c>
       <c r="D69" s="5">
-        <v>43.0</v>
+        <v>80.0</v>
       </c>
       <c r="E69" s="10">
-        <v>20112.0</v>
+        <v>18402.0</v>
       </c>
       <c r="F69" s="10">
-        <v>18100.8</v>
+        <v>16561.8</v>
       </c>
       <c r="G69" s="10">
-        <v>16089.6</v>
+        <v>14721.6</v>
       </c>
       <c r="H69" s="10">
-        <v>14078.4</v>
+        <v>12881.4</v>
       </c>
     </row>
     <row r="70" spans="1:8" outlineLevel="4">
       <c r="A70" s="16">
         <v>5</v>
       </c>
       <c r="B70" s="6" t="s">
         <v>123</v>
       </c>
       <c r="C70" s="7" t="s">
         <v>124</v>
       </c>
       <c r="D70" s="5">
-        <v>0.0</v>
+        <v>20.0</v>
       </c>
       <c r="E70" s="10">
-        <v>21120.0</v>
+        <v>19323.0</v>
       </c>
       <c r="F70" s="10">
-        <v>19008.0</v>
+        <v>17390.7</v>
       </c>
       <c r="G70" s="10">
-        <v>16896.0</v>
+        <v>15458.4</v>
       </c>
       <c r="H70" s="10">
-        <v>14784.0</v>
+        <v>13526.1</v>
       </c>
     </row>
     <row r="71" spans="1:8" outlineLevel="4">
       <c r="A71" s="16">
         <v>6</v>
       </c>
       <c r="B71" s="6" t="s">
         <v>125</v>
       </c>
       <c r="C71" s="7" t="s">
         <v>126</v>
       </c>
       <c r="D71" s="5">
-        <v>21.0</v>
+        <v>16.0</v>
       </c>
       <c r="E71" s="10">
-        <v>24658.0</v>
+        <v>22561.0</v>
       </c>
       <c r="F71" s="10">
-        <v>22192.2</v>
+        <v>20304.9</v>
       </c>
       <c r="G71" s="10">
-        <v>19726.4</v>
+        <v>18048.8</v>
       </c>
       <c r="H71" s="10">
-        <v>17260.6</v>
+        <v>15792.7</v>
       </c>
     </row>
     <row r="72" spans="1:8" outlineLevel="2">
       <c r="A72" s="14" t="s">
         <v>127</v>
       </c>
       <c r="B72" s="4"/>
       <c r="C72" s="4"/>
       <c r="D72" s="4"/>
       <c r="E72" s="9"/>
       <c r="F72" s="9"/>
       <c r="G72" s="9"/>
       <c r="H72" s="9"/>
     </row>
     <row r="73" spans="1:8" outlineLevel="3">
       <c r="A73" s="15" t="s">
         <v>128</v>
       </c>
       <c r="B73" s="4"/>
       <c r="C73" s="4"/>
       <c r="D73" s="4"/>
       <c r="E73" s="9"/>
       <c r="F73" s="9"/>
       <c r="G73" s="9"/>
       <c r="H73" s="9"/>
     </row>
     <row r="74" spans="1:8" outlineLevel="4">
       <c r="A74" s="16">
         <v>1</v>
       </c>
       <c r="B74" s="6" t="s">
         <v>129</v>
       </c>
       <c r="C74" s="7" t="s">
         <v>130</v>
       </c>
       <c r="D74" s="5">
-        <v>8.0</v>
+        <v>11.0</v>
       </c>
       <c r="E74" s="10">
-        <v>29064.0</v>
+        <v>26593.0</v>
       </c>
       <c r="F74" s="10">
-        <v>26157.6</v>
+        <v>23933.7</v>
       </c>
       <c r="G74" s="10">
-        <v>23251.2</v>
+        <v>21274.4</v>
       </c>
       <c r="H74" s="10">
-        <v>20344.8</v>
+        <v>18615.1</v>
       </c>
     </row>
     <row r="75" spans="1:8" outlineLevel="4">
       <c r="A75" s="16">
         <v>2</v>
       </c>
       <c r="B75" s="6" t="s">
         <v>131</v>
       </c>
       <c r="C75" s="7" t="s">
         <v>132</v>
       </c>
       <c r="D75" s="5">
-        <v>0.0</v>
+        <v>5.0</v>
       </c>
       <c r="E75" s="10">
-        <v>60510.0</v>
+        <v>55369.0</v>
       </c>
       <c r="F75" s="10">
-        <v>54459.0</v>
+        <v>49832.1</v>
       </c>
       <c r="G75" s="10">
-        <v>48408.0</v>
+        <v>44295.2</v>
       </c>
       <c r="H75" s="10">
-        <v>42357.0</v>
+        <v>38758.3</v>
       </c>
     </row>
     <row r="76" spans="1:8" outlineLevel="4">
       <c r="A76" s="16">
         <v>3</v>
       </c>
       <c r="B76" s="6" t="s">
         <v>133</v>
       </c>
       <c r="C76" s="7" t="s">
         <v>134</v>
       </c>
       <c r="D76" s="5">
         <v>0.0</v>
       </c>
       <c r="E76" s="10">
-        <v>115339.0</v>
+        <v>105538.0</v>
       </c>
       <c r="F76" s="10">
-        <v>103805.1</v>
+        <v>94984.2</v>
       </c>
       <c r="G76" s="10">
-        <v>92271.2</v>
+        <v>84430.4</v>
       </c>
       <c r="H76" s="10">
-        <v>80737.3</v>
+        <v>73876.6</v>
       </c>
     </row>
     <row r="77" spans="1:8" outlineLevel="4">
       <c r="A77" s="16">
         <v>4</v>
       </c>
       <c r="B77" s="6" t="s">
         <v>135</v>
       </c>
       <c r="C77" s="7" t="s">
         <v>136</v>
       </c>
       <c r="D77" s="5">
-        <v>5.0</v>
+        <v>19.0</v>
       </c>
       <c r="E77" s="10">
-        <v>21928.0</v>
+        <v>20063.0</v>
       </c>
       <c r="F77" s="10">
-        <v>19735.2</v>
+        <v>18056.7</v>
       </c>
       <c r="G77" s="10">
-        <v>17542.4</v>
+        <v>16050.4</v>
       </c>
       <c r="H77" s="10">
-        <v>15349.6</v>
+        <v>14044.1</v>
       </c>
     </row>
     <row r="78" spans="1:8" outlineLevel="4">
       <c r="A78" s="16">
         <v>5</v>
       </c>
       <c r="B78" s="6" t="s">
         <v>137</v>
       </c>
       <c r="C78" s="7" t="s">
         <v>138</v>
       </c>
       <c r="D78" s="5">
         <v>11.0</v>
       </c>
       <c r="E78" s="10">
-        <v>22850.0</v>
+        <v>20908.0</v>
       </c>
       <c r="F78" s="10">
-        <v>20565.0</v>
+        <v>18817.2</v>
       </c>
       <c r="G78" s="10">
-        <v>18280.0</v>
+        <v>16726.4</v>
       </c>
       <c r="H78" s="10">
-        <v>15995.0</v>
+        <v>14635.6</v>
       </c>
     </row>
     <row r="79" spans="1:8" outlineLevel="4">
       <c r="A79" s="16">
         <v>6</v>
       </c>
       <c r="B79" s="6" t="s">
         <v>139</v>
       </c>
       <c r="C79" s="7" t="s">
         <v>140</v>
       </c>
       <c r="D79" s="5">
-        <v>11.0</v>
+        <v>9.0</v>
       </c>
       <c r="E79" s="10">
-        <v>26424.0</v>
+        <v>24178.0</v>
       </c>
       <c r="F79" s="10">
-        <v>23781.6</v>
+        <v>21760.2</v>
       </c>
       <c r="G79" s="10">
-        <v>21139.2</v>
+        <v>19342.4</v>
       </c>
       <c r="H79" s="10">
-        <v>18496.8</v>
+        <v>16924.6</v>
       </c>
     </row>
     <row r="80" spans="1:8" outlineLevel="3">
       <c r="A80" s="15" t="s">
         <v>141</v>
       </c>
       <c r="B80" s="4"/>
       <c r="C80" s="4"/>
       <c r="D80" s="4"/>
       <c r="E80" s="9"/>
       <c r="F80" s="9"/>
       <c r="G80" s="9"/>
       <c r="H80" s="9"/>
     </row>
     <row r="81" spans="1:8" outlineLevel="4">
       <c r="A81" s="16">
         <v>1</v>
       </c>
       <c r="B81" s="6" t="s">
         <v>142</v>
       </c>
       <c r="C81" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D81" s="5">
         <v>1.0</v>
       </c>
       <c r="E81" s="10">
-        <v>31590.0</v>
+        <v>28907.0</v>
       </c>
       <c r="F81" s="10">
-        <v>28431.0</v>
+        <v>26016.3</v>
       </c>
       <c r="G81" s="10">
-        <v>25272.0</v>
+        <v>23125.6</v>
       </c>
       <c r="H81" s="10">
-        <v>22113.0</v>
+        <v>20234.9</v>
       </c>
     </row>
     <row r="82" spans="1:8" outlineLevel="4">
       <c r="A82" s="16">
         <v>2</v>
       </c>
       <c r="B82" s="6" t="s">
         <v>144</v>
       </c>
       <c r="C82" s="7" t="s">
         <v>145</v>
       </c>
       <c r="D82" s="5">
         <v>0.0</v>
       </c>
       <c r="E82" s="10">
         <v>0.0</v>
       </c>
       <c r="F82" s="10">
         <v>0.0</v>
       </c>
       <c r="G82" s="10">
         <v>0.0</v>
       </c>
       <c r="H82" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="83" spans="1:8" outlineLevel="4">
       <c r="A83" s="16">
         <v>3</v>
       </c>
       <c r="B83" s="6" t="s">
         <v>146</v>
       </c>
       <c r="C83" s="7" t="s">
         <v>147</v>
       </c>
       <c r="D83" s="5">
         <v>0.0</v>
       </c>
       <c r="E83" s="10">
-        <v>126318.0</v>
+        <v>115584.0</v>
       </c>
       <c r="F83" s="10">
-        <v>113686.2</v>
+        <v>104025.6</v>
       </c>
       <c r="G83" s="10">
-        <v>101054.4</v>
+        <v>92467.2</v>
       </c>
       <c r="H83" s="10">
-        <v>88422.6</v>
+        <v>80908.8</v>
       </c>
     </row>
     <row r="84" spans="1:8" outlineLevel="4">
       <c r="A84" s="16">
         <v>4</v>
       </c>
       <c r="B84" s="6" t="s">
         <v>148</v>
       </c>
       <c r="C84" s="7" t="s">
         <v>149</v>
       </c>
       <c r="D84" s="5">
         <v>5.0</v>
       </c>
       <c r="E84" s="10">
-        <v>24611.0</v>
+        <v>22519.0</v>
       </c>
       <c r="F84" s="10">
-        <v>22149.9</v>
+        <v>20267.1</v>
       </c>
       <c r="G84" s="10">
-        <v>19688.8</v>
+        <v>18015.2</v>
       </c>
       <c r="H84" s="10">
-        <v>17227.7</v>
+        <v>15763.3</v>
       </c>
     </row>
     <row r="85" spans="1:8" outlineLevel="4">
       <c r="A85" s="16">
         <v>5</v>
       </c>
       <c r="B85" s="6" t="s">
         <v>150</v>
       </c>
       <c r="C85" s="7" t="s">
         <v>151</v>
       </c>
       <c r="D85" s="5">
-        <v>1.0</v>
+        <v>3.0</v>
       </c>
       <c r="E85" s="10">
-        <v>27070.0</v>
+        <v>24771.0</v>
       </c>
       <c r="F85" s="10">
-        <v>24363.0</v>
+        <v>22293.9</v>
       </c>
       <c r="G85" s="10">
-        <v>21656.0</v>
+        <v>19816.8</v>
       </c>
       <c r="H85" s="10">
-        <v>18949.0</v>
+        <v>17339.7</v>
       </c>
     </row>
     <row r="86" spans="1:8" outlineLevel="4">
       <c r="A86" s="16">
         <v>6</v>
       </c>
       <c r="B86" s="6" t="s">
         <v>152</v>
       </c>
       <c r="C86" s="7" t="s">
         <v>153</v>
       </c>
       <c r="D86" s="5">
         <v>1.0</v>
       </c>
       <c r="E86" s="10">
-        <v>29510.0</v>
+        <v>27002.0</v>
       </c>
       <c r="F86" s="10">
-        <v>26559.0</v>
+        <v>24301.8</v>
       </c>
       <c r="G86" s="10">
-        <v>23608.0</v>
+        <v>21601.6</v>
       </c>
       <c r="H86" s="10">
-        <v>20657.0</v>
+        <v>18901.4</v>
       </c>
     </row>
     <row r="87" spans="1:8" outlineLevel="3">
       <c r="A87" s="15" t="s">
         <v>62</v>
       </c>
       <c r="B87" s="4"/>
       <c r="C87" s="4"/>
       <c r="D87" s="4"/>
       <c r="E87" s="9"/>
       <c r="F87" s="9"/>
       <c r="G87" s="9"/>
       <c r="H87" s="9"/>
     </row>
     <row r="88" spans="1:8" outlineLevel="4">
       <c r="A88" s="16">
         <v>1</v>
       </c>
       <c r="B88" s="6" t="s">
         <v>154</v>
       </c>
       <c r="C88" s="7" t="s">
         <v>155</v>
       </c>
       <c r="D88" s="5">
@@ -3775,176 +3775,176 @@
       </c>
       <c r="F88" s="10">
         <v>79057.8</v>
       </c>
       <c r="G88" s="10">
         <v>70273.6</v>
       </c>
       <c r="H88" s="10">
         <v>61489.4</v>
       </c>
     </row>
     <row r="89" spans="1:8" outlineLevel="4">
       <c r="A89" s="16">
         <v>2</v>
       </c>
       <c r="B89" s="6" t="s">
         <v>156</v>
       </c>
       <c r="C89" s="7" t="s">
         <v>157</v>
       </c>
       <c r="D89" s="5">
         <v>0.0</v>
       </c>
       <c r="E89" s="10">
-        <v>95918.0</v>
+        <v>95917.0</v>
       </c>
       <c r="F89" s="10">
-        <v>86326.2</v>
+        <v>86325.3</v>
       </c>
       <c r="G89" s="10">
-        <v>76734.4</v>
+        <v>76733.6</v>
       </c>
       <c r="H89" s="10">
-        <v>67142.6</v>
+        <v>67141.9</v>
       </c>
     </row>
     <row r="90" spans="1:8" outlineLevel="4">
       <c r="A90" s="16">
         <v>3</v>
       </c>
       <c r="B90" s="6" t="s">
         <v>158</v>
       </c>
       <c r="C90" s="7" t="s">
         <v>159</v>
       </c>
       <c r="D90" s="5">
-        <v>3.0</v>
+        <v>2.0</v>
       </c>
       <c r="E90" s="10">
-        <v>53726.0</v>
+        <v>53725.0</v>
       </c>
       <c r="F90" s="10">
-        <v>48353.4</v>
+        <v>48352.5</v>
       </c>
       <c r="G90" s="10">
-        <v>42980.8</v>
+        <v>42980.0</v>
       </c>
       <c r="H90" s="10">
-        <v>37608.2</v>
+        <v>37607.5</v>
       </c>
     </row>
     <row r="91" spans="1:8" outlineLevel="4">
       <c r="A91" s="16">
         <v>4</v>
       </c>
       <c r="B91" s="6" t="s">
         <v>160</v>
       </c>
       <c r="C91" s="7" t="s">
         <v>161</v>
       </c>
       <c r="D91" s="5">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="E91" s="10">
         <v>79218.0</v>
       </c>
       <c r="F91" s="10">
         <v>71296.2</v>
       </c>
       <c r="G91" s="10">
         <v>63374.4</v>
       </c>
       <c r="H91" s="10">
         <v>55452.6</v>
       </c>
     </row>
     <row r="92" spans="1:8" outlineLevel="4">
       <c r="A92" s="16">
         <v>5</v>
       </c>
       <c r="B92" s="6" t="s">
         <v>162</v>
       </c>
       <c r="C92" s="7" t="s">
         <v>163</v>
       </c>
       <c r="D92" s="5">
-        <v>3.0</v>
+        <v>1.0</v>
       </c>
       <c r="E92" s="10">
-        <v>83087.0</v>
+        <v>83086.0</v>
       </c>
       <c r="F92" s="10">
-        <v>74778.3</v>
+        <v>74777.4</v>
       </c>
       <c r="G92" s="10">
-        <v>66469.6</v>
+        <v>66468.8</v>
       </c>
       <c r="H92" s="10">
-        <v>58160.9</v>
+        <v>58160.2</v>
       </c>
     </row>
     <row r="93" spans="1:8" outlineLevel="3">
       <c r="A93" s="15" t="s">
         <v>164</v>
       </c>
       <c r="B93" s="4"/>
       <c r="C93" s="4"/>
       <c r="D93" s="4"/>
       <c r="E93" s="9"/>
       <c r="F93" s="9"/>
       <c r="G93" s="9"/>
       <c r="H93" s="9"/>
     </row>
     <row r="94" spans="1:8" outlineLevel="4">
       <c r="A94" s="16">
         <v>1</v>
       </c>
       <c r="B94" s="6" t="s">
         <v>165</v>
       </c>
       <c r="C94" s="7" t="s">
         <v>166</v>
       </c>
       <c r="D94" s="5">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="E94" s="10">
-        <v>66324.0</v>
+        <v>66323.0</v>
       </c>
       <c r="F94" s="10">
-        <v>59691.6</v>
+        <v>59690.7</v>
       </c>
       <c r="G94" s="10">
-        <v>53059.2</v>
+        <v>53058.4</v>
       </c>
       <c r="H94" s="10">
-        <v>46426.8</v>
+        <v>46426.1</v>
       </c>
     </row>
     <row r="95" spans="1:8" outlineLevel="4">
       <c r="A95" s="16">
         <v>2</v>
       </c>
       <c r="B95" s="6" t="s">
         <v>167</v>
       </c>
       <c r="C95" s="7" t="s">
         <v>168</v>
       </c>
       <c r="D95" s="5">
         <v>0.0</v>
       </c>
       <c r="E95" s="10">
         <v>54281.0</v>
       </c>
       <c r="F95" s="10">
         <v>48852.9</v>
       </c>
       <c r="G95" s="10">
         <v>43424.8</v>
       </c>
       <c r="H95" s="10">
@@ -3966,411 +3966,411 @@
       </c>
       <c r="E96" s="10">
         <v>59199.0</v>
       </c>
       <c r="F96" s="10">
         <v>53279.1</v>
       </c>
       <c r="G96" s="10">
         <v>47359.2</v>
       </c>
       <c r="H96" s="10">
         <v>41439.3</v>
       </c>
     </row>
     <row r="97" spans="1:8" outlineLevel="4">
       <c r="A97" s="16">
         <v>4</v>
       </c>
       <c r="B97" s="6" t="s">
         <v>171</v>
       </c>
       <c r="C97" s="7" t="s">
         <v>172</v>
       </c>
       <c r="D97" s="5">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="E97" s="10">
-        <v>60701.0</v>
+        <v>60700.0</v>
       </c>
       <c r="F97" s="10">
-        <v>54630.9</v>
+        <v>54630.0</v>
       </c>
       <c r="G97" s="10">
-        <v>48560.8</v>
+        <v>48560.0</v>
       </c>
       <c r="H97" s="10">
-        <v>42490.7</v>
+        <v>42490.0</v>
       </c>
     </row>
     <row r="98" spans="1:8" outlineLevel="1">
       <c r="A98" s="13" t="s">
         <v>173</v>
       </c>
       <c r="B98" s="4"/>
       <c r="C98" s="4"/>
       <c r="D98" s="4"/>
       <c r="E98" s="9"/>
       <c r="F98" s="9"/>
       <c r="G98" s="9"/>
       <c r="H98" s="9"/>
     </row>
     <row r="99" spans="1:8" outlineLevel="2">
       <c r="A99" s="14" t="s">
         <v>174</v>
       </c>
       <c r="B99" s="4"/>
       <c r="C99" s="4"/>
       <c r="D99" s="4"/>
       <c r="E99" s="9"/>
       <c r="F99" s="9"/>
       <c r="G99" s="9"/>
       <c r="H99" s="9"/>
     </row>
     <row r="100" spans="1:8" outlineLevel="3">
       <c r="A100" s="16">
         <v>1</v>
       </c>
       <c r="B100" s="6" t="s">
         <v>175</v>
       </c>
       <c r="C100" s="7" t="s">
         <v>176</v>
       </c>
       <c r="D100" s="5">
-        <v>533.0</v>
+        <v>505.0</v>
       </c>
       <c r="E100" s="10">
         <v>782.0</v>
       </c>
       <c r="F100" s="10">
         <v>703.8</v>
       </c>
       <c r="G100" s="10">
         <v>625.6</v>
       </c>
       <c r="H100" s="10">
         <v>547.4</v>
       </c>
     </row>
     <row r="101" spans="1:8" outlineLevel="3">
       <c r="A101" s="16">
         <v>2</v>
       </c>
       <c r="B101" s="6" t="s">
         <v>177</v>
       </c>
       <c r="C101" s="7" t="s">
         <v>178</v>
       </c>
       <c r="D101" s="5">
-        <v>163.0</v>
+        <v>112.0</v>
       </c>
       <c r="E101" s="10">
         <v>782.0</v>
       </c>
       <c r="F101" s="10">
         <v>703.8</v>
       </c>
       <c r="G101" s="10">
         <v>625.6</v>
       </c>
       <c r="H101" s="10">
         <v>547.4</v>
       </c>
     </row>
     <row r="102" spans="1:8" outlineLevel="3">
       <c r="A102" s="16">
         <v>3</v>
       </c>
       <c r="B102" s="6" t="s">
         <v>179</v>
       </c>
       <c r="C102" s="7" t="s">
         <v>180</v>
       </c>
       <c r="D102" s="5">
-        <v>60.0</v>
+        <v>80.0</v>
       </c>
       <c r="E102" s="10">
-        <v>890.0</v>
+        <v>889.0</v>
       </c>
       <c r="F102" s="10">
-        <v>801.0</v>
+        <v>800.1</v>
       </c>
       <c r="G102" s="10">
-        <v>712.0</v>
+        <v>711.2</v>
       </c>
       <c r="H102" s="10">
-        <v>623.0</v>
+        <v>622.3</v>
       </c>
     </row>
     <row r="103" spans="1:8" outlineLevel="2">
       <c r="A103" s="14" t="s">
         <v>181</v>
       </c>
       <c r="B103" s="4"/>
       <c r="C103" s="4"/>
       <c r="D103" s="4"/>
       <c r="E103" s="9"/>
       <c r="F103" s="9"/>
       <c r="G103" s="9"/>
       <c r="H103" s="9"/>
     </row>
     <row r="104" spans="1:8" outlineLevel="3">
       <c r="A104" s="16">
         <v>1</v>
       </c>
       <c r="B104" s="6" t="s">
         <v>182</v>
       </c>
       <c r="C104" s="7" t="s">
         <v>183</v>
       </c>
       <c r="D104" s="5">
-        <v>736.0</v>
+        <v>1408.0</v>
       </c>
       <c r="E104" s="10">
         <v>782.0</v>
       </c>
       <c r="F104" s="10">
         <v>703.8</v>
       </c>
       <c r="G104" s="10">
         <v>625.6</v>
       </c>
       <c r="H104" s="10">
         <v>547.4</v>
       </c>
     </row>
     <row r="105" spans="1:8" outlineLevel="3">
       <c r="A105" s="16">
         <v>2</v>
       </c>
       <c r="B105" s="6" t="s">
         <v>184</v>
       </c>
       <c r="C105" s="7" t="s">
         <v>185</v>
       </c>
       <c r="D105" s="5">
-        <v>349.0</v>
+        <v>847.0</v>
       </c>
       <c r="E105" s="10">
         <v>782.0</v>
       </c>
       <c r="F105" s="10">
         <v>703.8</v>
       </c>
       <c r="G105" s="10">
         <v>625.6</v>
       </c>
       <c r="H105" s="10">
         <v>547.4</v>
       </c>
     </row>
     <row r="106" spans="1:8" outlineLevel="3">
       <c r="A106" s="16">
         <v>3</v>
       </c>
       <c r="B106" s="6" t="s">
         <v>186</v>
       </c>
       <c r="C106" s="7" t="s">
         <v>187</v>
       </c>
       <c r="D106" s="5">
-        <v>118.0</v>
+        <v>324.0</v>
       </c>
       <c r="E106" s="10">
         <v>782.0</v>
       </c>
       <c r="F106" s="10">
         <v>703.8</v>
       </c>
       <c r="G106" s="10">
         <v>625.6</v>
       </c>
       <c r="H106" s="10">
         <v>547.4</v>
       </c>
     </row>
     <row r="107" spans="1:8" outlineLevel="2">
       <c r="A107" s="14" t="s">
         <v>188</v>
       </c>
       <c r="B107" s="4"/>
       <c r="C107" s="4"/>
       <c r="D107" s="4"/>
       <c r="E107" s="9"/>
       <c r="F107" s="9"/>
       <c r="G107" s="9"/>
       <c r="H107" s="9"/>
     </row>
     <row r="108" spans="1:8" outlineLevel="3">
       <c r="A108" s="16">
         <v>1</v>
       </c>
       <c r="B108" s="6" t="s">
         <v>189</v>
       </c>
       <c r="C108" s="7" t="s">
         <v>190</v>
       </c>
       <c r="D108" s="5">
-        <v>643.0</v>
+        <v>278.0</v>
       </c>
       <c r="E108" s="10">
         <v>1499.0</v>
       </c>
       <c r="F108" s="10">
         <v>1349.1</v>
       </c>
       <c r="G108" s="10">
         <v>1199.2</v>
       </c>
       <c r="H108" s="10">
         <v>1049.3</v>
       </c>
     </row>
     <row r="109" spans="1:8" outlineLevel="3">
       <c r="A109" s="16">
         <v>2</v>
       </c>
       <c r="B109" s="6" t="s">
         <v>191</v>
       </c>
       <c r="C109" s="7" t="s">
         <v>192</v>
       </c>
       <c r="D109" s="5">
-        <v>116.0</v>
+        <v>22.0</v>
       </c>
       <c r="E109" s="10">
         <v>1499.0</v>
       </c>
       <c r="F109" s="10">
         <v>1349.1</v>
       </c>
       <c r="G109" s="10">
         <v>1199.2</v>
       </c>
       <c r="H109" s="10">
         <v>1049.3</v>
       </c>
     </row>
     <row r="110" spans="1:8" outlineLevel="3">
       <c r="A110" s="16">
         <v>3</v>
       </c>
       <c r="B110" s="6" t="s">
         <v>193</v>
       </c>
       <c r="C110" s="7" t="s">
         <v>194</v>
       </c>
       <c r="D110" s="5">
-        <v>1515.0</v>
+        <v>2119.0</v>
       </c>
       <c r="E110" s="10">
         <v>1499.0</v>
       </c>
       <c r="F110" s="10">
         <v>1349.1</v>
       </c>
       <c r="G110" s="10">
         <v>1199.2</v>
       </c>
       <c r="H110" s="10">
         <v>1049.3</v>
       </c>
     </row>
     <row r="111" spans="1:8" outlineLevel="3">
       <c r="A111" s="16">
         <v>4</v>
       </c>
       <c r="B111" s="6" t="s">
         <v>195</v>
       </c>
       <c r="C111" s="7" t="s">
         <v>196</v>
       </c>
       <c r="D111" s="5">
-        <v>101.0</v>
+        <v>0.0</v>
       </c>
       <c r="E111" s="10">
         <v>1499.0</v>
       </c>
       <c r="F111" s="10">
         <v>1349.1</v>
       </c>
       <c r="G111" s="10">
         <v>1199.2</v>
       </c>
       <c r="H111" s="10">
         <v>1049.3</v>
       </c>
     </row>
     <row r="112" spans="1:8" outlineLevel="3">
       <c r="A112" s="16">
         <v>5</v>
       </c>
       <c r="B112" s="6" t="s">
         <v>197</v>
       </c>
       <c r="C112" s="7" t="s">
         <v>198</v>
       </c>
       <c r="D112" s="5">
-        <v>162.0</v>
+        <v>340.0</v>
       </c>
       <c r="E112" s="10">
         <v>1499.0</v>
       </c>
       <c r="F112" s="10">
         <v>1349.1</v>
       </c>
       <c r="G112" s="10">
         <v>1199.2</v>
       </c>
       <c r="H112" s="10">
         <v>1049.3</v>
       </c>
     </row>
     <row r="113" spans="1:8" outlineLevel="3">
       <c r="A113" s="16">
         <v>6</v>
       </c>
       <c r="B113" s="6" t="s">
         <v>199</v>
       </c>
       <c r="C113" s="7" t="s">
         <v>200</v>
       </c>
       <c r="D113" s="5">
-        <v>18.0</v>
+        <v>21.0</v>
       </c>
       <c r="E113" s="10">
         <v>1472.0</v>
       </c>
       <c r="F113" s="10">
         <v>1324.8</v>
       </c>
       <c r="G113" s="10">
         <v>1177.6</v>
       </c>
       <c r="H113" s="10">
         <v>1030.4</v>
       </c>
     </row>
     <row r="114" spans="1:8" outlineLevel="3">
       <c r="A114" s="16">
         <v>7</v>
       </c>
       <c r="B114" s="6" t="s">
         <v>201</v>
       </c>
       <c r="C114" s="7" t="s">
         <v>202</v>
       </c>
       <c r="D114" s="5">
@@ -4404,439 +4404,439 @@
       </c>
       <c r="E115" s="10">
         <v>1499.0</v>
       </c>
       <c r="F115" s="10">
         <v>1349.1</v>
       </c>
       <c r="G115" s="10">
         <v>1199.2</v>
       </c>
       <c r="H115" s="10">
         <v>1049.3</v>
       </c>
     </row>
     <row r="116" spans="1:8" outlineLevel="3">
       <c r="A116" s="16">
         <v>9</v>
       </c>
       <c r="B116" s="6" t="s">
         <v>205</v>
       </c>
       <c r="C116" s="7" t="s">
         <v>206</v>
       </c>
       <c r="D116" s="5">
-        <v>164.0</v>
+        <v>128.0</v>
       </c>
       <c r="E116" s="10">
         <v>1499.0</v>
       </c>
       <c r="F116" s="10">
         <v>1349.1</v>
       </c>
       <c r="G116" s="10">
         <v>1199.2</v>
       </c>
       <c r="H116" s="10">
         <v>1049.3</v>
       </c>
     </row>
     <row r="117" spans="1:8" outlineLevel="3">
       <c r="A117" s="16">
         <v>10</v>
       </c>
       <c r="B117" s="6" t="s">
         <v>207</v>
       </c>
       <c r="C117" s="7" t="s">
         <v>208</v>
       </c>
       <c r="D117" s="5">
-        <v>31.0</v>
+        <v>60.0</v>
       </c>
       <c r="E117" s="10">
         <v>1499.0</v>
       </c>
       <c r="F117" s="10">
         <v>1349.1</v>
       </c>
       <c r="G117" s="10">
         <v>1199.2</v>
       </c>
       <c r="H117" s="10">
         <v>1049.3</v>
       </c>
     </row>
     <row r="118" spans="1:8" outlineLevel="3">
       <c r="A118" s="16">
         <v>11</v>
       </c>
       <c r="B118" s="6" t="s">
         <v>209</v>
       </c>
       <c r="C118" s="7" t="s">
         <v>210</v>
       </c>
       <c r="D118" s="5">
-        <v>107.0</v>
+        <v>94.0</v>
       </c>
       <c r="E118" s="10">
         <v>1499.0</v>
       </c>
       <c r="F118" s="10">
         <v>1349.1</v>
       </c>
       <c r="G118" s="10">
         <v>1199.2</v>
       </c>
       <c r="H118" s="10">
         <v>1049.3</v>
       </c>
     </row>
     <row r="119" spans="1:8" outlineLevel="2">
       <c r="A119" s="14" t="s">
         <v>211</v>
       </c>
       <c r="B119" s="4"/>
       <c r="C119" s="4"/>
       <c r="D119" s="4"/>
       <c r="E119" s="9"/>
       <c r="F119" s="9"/>
       <c r="G119" s="9"/>
       <c r="H119" s="9"/>
     </row>
     <row r="120" spans="1:8" outlineLevel="3">
       <c r="A120" s="16">
         <v>1</v>
       </c>
       <c r="B120" s="6" t="s">
         <v>212</v>
       </c>
       <c r="C120" s="7" t="s">
         <v>213</v>
       </c>
       <c r="D120" s="5">
         <v>1.0</v>
       </c>
       <c r="E120" s="10">
-        <v>2274.0</v>
+        <v>2273.0</v>
       </c>
       <c r="F120" s="10">
-        <v>2046.6</v>
+        <v>2045.7</v>
       </c>
       <c r="G120" s="10">
-        <v>1819.2</v>
+        <v>1818.4</v>
       </c>
       <c r="H120" s="10">
-        <v>1591.8</v>
+        <v>1591.1</v>
       </c>
     </row>
     <row r="121" spans="1:8" outlineLevel="3">
       <c r="A121" s="16">
         <v>2</v>
       </c>
       <c r="B121" s="6" t="s">
         <v>214</v>
       </c>
       <c r="C121" s="7" t="s">
         <v>215</v>
       </c>
       <c r="D121" s="5">
-        <v>35.0</v>
+        <v>24.0</v>
       </c>
       <c r="E121" s="10">
-        <v>2274.0</v>
+        <v>2273.0</v>
       </c>
       <c r="F121" s="10">
-        <v>2046.6</v>
+        <v>2045.7</v>
       </c>
       <c r="G121" s="10">
-        <v>1819.2</v>
+        <v>1818.4</v>
       </c>
       <c r="H121" s="10">
-        <v>1591.8</v>
+        <v>1591.1</v>
       </c>
     </row>
     <row r="122" spans="1:8" outlineLevel="3">
       <c r="A122" s="16">
         <v>3</v>
       </c>
       <c r="B122" s="6" t="s">
         <v>216</v>
       </c>
       <c r="C122" s="7" t="s">
         <v>217</v>
       </c>
       <c r="D122" s="5">
-        <v>201.0</v>
+        <v>204.0</v>
       </c>
       <c r="E122" s="10">
         <v>2230.0</v>
       </c>
       <c r="F122" s="10">
         <v>2007.0</v>
       </c>
       <c r="G122" s="10">
         <v>1784.0</v>
       </c>
       <c r="H122" s="10">
         <v>1561.0</v>
       </c>
     </row>
     <row r="123" spans="1:8" outlineLevel="3">
       <c r="A123" s="16">
         <v>4</v>
       </c>
       <c r="B123" s="6" t="s">
         <v>218</v>
       </c>
       <c r="C123" s="7" t="s">
         <v>219</v>
       </c>
       <c r="D123" s="5">
-        <v>15.0</v>
+        <v>7.0</v>
       </c>
       <c r="E123" s="10">
-        <v>2274.0</v>
+        <v>2273.0</v>
       </c>
       <c r="F123" s="10">
-        <v>2046.6</v>
+        <v>2045.7</v>
       </c>
       <c r="G123" s="10">
-        <v>1819.2</v>
+        <v>1818.4</v>
       </c>
       <c r="H123" s="10">
-        <v>1591.8</v>
+        <v>1591.1</v>
       </c>
     </row>
     <row r="124" spans="1:8" outlineLevel="3">
       <c r="A124" s="16">
         <v>5</v>
       </c>
       <c r="B124" s="6" t="s">
         <v>220</v>
       </c>
       <c r="C124" s="7" t="s">
         <v>221</v>
       </c>
       <c r="D124" s="5">
-        <v>10.0</v>
+        <v>14.0</v>
       </c>
       <c r="E124" s="10">
         <v>5389.0</v>
       </c>
       <c r="F124" s="10">
         <v>4850.1</v>
       </c>
       <c r="G124" s="10">
         <v>4311.2</v>
       </c>
       <c r="H124" s="10">
         <v>3772.3</v>
       </c>
     </row>
     <row r="125" spans="1:8" outlineLevel="3">
       <c r="A125" s="16">
         <v>6</v>
       </c>
       <c r="B125" s="6" t="s">
         <v>222</v>
       </c>
       <c r="C125" s="7" t="s">
         <v>223</v>
       </c>
       <c r="D125" s="5">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="E125" s="10">
         <v>5405.0</v>
       </c>
       <c r="F125" s="10">
         <v>4864.5</v>
       </c>
       <c r="G125" s="10">
         <v>4324.0</v>
       </c>
       <c r="H125" s="10">
         <v>3783.5</v>
       </c>
     </row>
     <row r="126" spans="1:8" outlineLevel="2">
       <c r="A126" s="14" t="s">
         <v>224</v>
       </c>
       <c r="B126" s="4"/>
       <c r="C126" s="4"/>
       <c r="D126" s="4"/>
       <c r="E126" s="9"/>
       <c r="F126" s="9"/>
       <c r="G126" s="9"/>
       <c r="H126" s="9"/>
     </row>
     <row r="127" spans="1:8" outlineLevel="3">
       <c r="A127" s="16">
         <v>1</v>
       </c>
       <c r="B127" s="6" t="s">
         <v>225</v>
       </c>
       <c r="C127" s="7" t="s">
         <v>226</v>
       </c>
       <c r="D127" s="5">
-        <v>254.0</v>
+        <v>912.0</v>
       </c>
       <c r="E127" s="10">
         <v>827.0</v>
       </c>
       <c r="F127" s="10">
         <v>744.3</v>
       </c>
       <c r="G127" s="10">
         <v>661.6</v>
       </c>
       <c r="H127" s="10">
         <v>578.9</v>
       </c>
     </row>
     <row r="128" spans="1:8" outlineLevel="3">
       <c r="A128" s="16">
         <v>2</v>
       </c>
       <c r="B128" s="6" t="s">
         <v>227</v>
       </c>
       <c r="C128" s="7" t="s">
         <v>228</v>
       </c>
       <c r="D128" s="5">
-        <v>55.0</v>
+        <v>100.0</v>
       </c>
       <c r="E128" s="10">
         <v>827.0</v>
       </c>
       <c r="F128" s="10">
         <v>744.3</v>
       </c>
       <c r="G128" s="10">
         <v>661.6</v>
       </c>
       <c r="H128" s="10">
         <v>578.9</v>
       </c>
     </row>
     <row r="129" spans="1:8" outlineLevel="3">
       <c r="A129" s="16">
         <v>3</v>
       </c>
       <c r="B129" s="6" t="s">
         <v>229</v>
       </c>
       <c r="C129" s="7" t="s">
         <v>230</v>
       </c>
       <c r="D129" s="5">
-        <v>3559.0</v>
+        <v>1865.0</v>
       </c>
       <c r="E129" s="10">
         <v>827.0</v>
       </c>
       <c r="F129" s="10">
         <v>744.3</v>
       </c>
       <c r="G129" s="10">
         <v>661.6</v>
       </c>
       <c r="H129" s="10">
         <v>578.9</v>
       </c>
     </row>
     <row r="130" spans="1:8" outlineLevel="3">
       <c r="A130" s="16">
         <v>4</v>
       </c>
       <c r="B130" s="6" t="s">
         <v>231</v>
       </c>
       <c r="C130" s="7" t="s">
         <v>232</v>
       </c>
       <c r="D130" s="5">
-        <v>157.0</v>
+        <v>361.0</v>
       </c>
       <c r="E130" s="10">
         <v>827.0</v>
       </c>
       <c r="F130" s="10">
         <v>744.3</v>
       </c>
       <c r="G130" s="10">
         <v>661.6</v>
       </c>
       <c r="H130" s="10">
         <v>578.9</v>
       </c>
     </row>
     <row r="131" spans="1:8" outlineLevel="3">
       <c r="A131" s="16">
         <v>5</v>
       </c>
       <c r="B131" s="6" t="s">
         <v>233</v>
       </c>
       <c r="C131" s="7" t="s">
         <v>234</v>
       </c>
       <c r="D131" s="5">
-        <v>7.0</v>
+        <v>379.0</v>
       </c>
       <c r="E131" s="10">
         <v>827.0</v>
       </c>
       <c r="F131" s="10">
         <v>744.3</v>
       </c>
       <c r="G131" s="10">
         <v>661.6</v>
       </c>
       <c r="H131" s="10">
         <v>578.9</v>
       </c>
     </row>
     <row r="132" spans="1:8" outlineLevel="3">
       <c r="A132" s="16">
         <v>6</v>
       </c>
       <c r="B132" s="6" t="s">
         <v>235</v>
       </c>
       <c r="C132" s="7" t="s">
         <v>236</v>
       </c>
       <c r="D132" s="5">
-        <v>122.0</v>
+        <v>20.0</v>
       </c>
       <c r="E132" s="10">
         <v>827.0</v>
       </c>
       <c r="F132" s="10">
         <v>744.3</v>
       </c>
       <c r="G132" s="10">
         <v>661.6</v>
       </c>
       <c r="H132" s="10">
         <v>578.9</v>
       </c>
     </row>
     <row r="133" spans="1:8" outlineLevel="3">
       <c r="A133" s="16">
         <v>7</v>
       </c>
       <c r="B133" s="6" t="s">
         <v>237</v>
       </c>
       <c r="C133" s="7" t="s">
         <v>238</v>
       </c>
       <c r="D133" s="5">
@@ -4844,257 +4844,257 @@
       </c>
       <c r="E133" s="10">
         <v>0.0</v>
       </c>
       <c r="F133" s="10">
         <v>0.0</v>
       </c>
       <c r="G133" s="10">
         <v>0.0</v>
       </c>
       <c r="H133" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="134" spans="1:8" outlineLevel="3">
       <c r="A134" s="16">
         <v>8</v>
       </c>
       <c r="B134" s="6" t="s">
         <v>239</v>
       </c>
       <c r="C134" s="7" t="s">
         <v>240</v>
       </c>
       <c r="D134" s="5">
-        <v>6.0</v>
+        <v>27.0</v>
       </c>
       <c r="E134" s="10">
-        <v>946.0</v>
+        <v>827.0</v>
       </c>
       <c r="F134" s="10">
-        <v>851.4</v>
+        <v>744.3</v>
       </c>
       <c r="G134" s="10">
-        <v>756.8</v>
+        <v>661.6</v>
       </c>
       <c r="H134" s="10">
-        <v>662.2</v>
+        <v>578.9</v>
       </c>
     </row>
     <row r="135" spans="1:8" outlineLevel="3">
       <c r="A135" s="16">
         <v>9</v>
       </c>
       <c r="B135" s="6" t="s">
         <v>241</v>
       </c>
       <c r="C135" s="7" t="s">
         <v>242</v>
       </c>
       <c r="D135" s="5">
-        <v>28.0</v>
+        <v>129.0</v>
       </c>
       <c r="E135" s="10">
         <v>827.0</v>
       </c>
       <c r="F135" s="10">
         <v>744.3</v>
       </c>
       <c r="G135" s="10">
         <v>661.6</v>
       </c>
       <c r="H135" s="10">
         <v>578.9</v>
       </c>
     </row>
     <row r="136" spans="1:8" outlineLevel="2">
       <c r="A136" s="14" t="s">
         <v>243</v>
       </c>
       <c r="B136" s="4"/>
       <c r="C136" s="4"/>
       <c r="D136" s="4"/>
       <c r="E136" s="9"/>
       <c r="F136" s="9"/>
       <c r="G136" s="9"/>
       <c r="H136" s="9"/>
     </row>
     <row r="137" spans="1:8" outlineLevel="3">
       <c r="A137" s="16">
         <v>1</v>
       </c>
       <c r="B137" s="6" t="s">
         <v>244</v>
       </c>
       <c r="C137" s="7" t="s">
         <v>245</v>
       </c>
       <c r="D137" s="5">
-        <v>0.0</v>
+        <v>16.0</v>
       </c>
       <c r="E137" s="10">
         <v>1952.0</v>
       </c>
       <c r="F137" s="10">
         <v>1756.8</v>
       </c>
       <c r="G137" s="10">
         <v>1561.6</v>
       </c>
       <c r="H137" s="10">
         <v>1366.4</v>
       </c>
     </row>
     <row r="138" spans="1:8" outlineLevel="3">
       <c r="A138" s="16">
         <v>2</v>
       </c>
       <c r="B138" s="6" t="s">
         <v>246</v>
       </c>
       <c r="C138" s="7" t="s">
         <v>247</v>
       </c>
       <c r="D138" s="5">
-        <v>76.0</v>
+        <v>34.0</v>
       </c>
       <c r="E138" s="10">
-        <v>2078.0</v>
+        <v>2079.0</v>
       </c>
       <c r="F138" s="10">
-        <v>1870.2</v>
+        <v>1871.1</v>
       </c>
       <c r="G138" s="10">
-        <v>1662.4</v>
+        <v>1663.2</v>
       </c>
       <c r="H138" s="10">
-        <v>1454.6</v>
+        <v>1455.3</v>
       </c>
     </row>
     <row r="139" spans="1:8" outlineLevel="3">
       <c r="A139" s="16">
         <v>3</v>
       </c>
       <c r="B139" s="6" t="s">
         <v>248</v>
       </c>
       <c r="C139" s="7" t="s">
         <v>249</v>
       </c>
       <c r="D139" s="5">
-        <v>0.0</v>
+        <v>25.0</v>
       </c>
       <c r="E139" s="10">
         <v>1952.0</v>
       </c>
       <c r="F139" s="10">
         <v>1756.8</v>
       </c>
       <c r="G139" s="10">
         <v>1561.6</v>
       </c>
       <c r="H139" s="10">
         <v>1366.4</v>
       </c>
     </row>
     <row r="140" spans="1:8" outlineLevel="3">
       <c r="A140" s="16">
         <v>4</v>
       </c>
       <c r="B140" s="6" t="s">
         <v>250</v>
       </c>
       <c r="C140" s="7" t="s">
         <v>251</v>
       </c>
       <c r="D140" s="5">
-        <v>0.0</v>
+        <v>41.0</v>
       </c>
       <c r="E140" s="10">
-        <v>2078.0</v>
+        <v>2079.0</v>
       </c>
       <c r="F140" s="10">
-        <v>1870.2</v>
+        <v>1871.1</v>
       </c>
       <c r="G140" s="10">
-        <v>1662.4</v>
+        <v>1663.2</v>
       </c>
       <c r="H140" s="10">
-        <v>1454.6</v>
+        <v>1455.3</v>
       </c>
     </row>
     <row r="141" spans="1:8" outlineLevel="3">
       <c r="A141" s="16">
         <v>5</v>
       </c>
       <c r="B141" s="6" t="s">
         <v>252</v>
       </c>
       <c r="C141" s="7" t="s">
         <v>253</v>
       </c>
       <c r="D141" s="5">
-        <v>0.0</v>
+        <v>39.0</v>
       </c>
       <c r="E141" s="10">
         <v>1952.0</v>
       </c>
       <c r="F141" s="10">
         <v>1756.8</v>
       </c>
       <c r="G141" s="10">
         <v>1561.6</v>
       </c>
       <c r="H141" s="10">
         <v>1366.4</v>
       </c>
     </row>
     <row r="142" spans="1:8" outlineLevel="3">
       <c r="A142" s="16">
         <v>6</v>
       </c>
       <c r="B142" s="6" t="s">
         <v>254</v>
       </c>
       <c r="C142" s="7" t="s">
         <v>255</v>
       </c>
       <c r="D142" s="5">
-        <v>51.0</v>
+        <v>0.0</v>
       </c>
       <c r="E142" s="10">
-        <v>2078.0</v>
+        <v>2079.0</v>
       </c>
       <c r="F142" s="10">
-        <v>1870.2</v>
+        <v>1871.1</v>
       </c>
       <c r="G142" s="10">
-        <v>1662.4</v>
+        <v>1663.2</v>
       </c>
       <c r="H142" s="10">
-        <v>1454.6</v>
+        <v>1455.3</v>
       </c>
     </row>
     <row r="143" spans="1:8" outlineLevel="3">
       <c r="A143" s="16">
         <v>7</v>
       </c>
       <c r="B143" s="6" t="s">
         <v>256</v>
       </c>
       <c r="C143" s="7" t="s">
         <v>257</v>
       </c>
       <c r="D143" s="5">
         <v>0.0</v>
       </c>
       <c r="E143" s="10">
         <v>0.0</v>
       </c>
       <c r="F143" s="10">
         <v>0.0</v>
       </c>
       <c r="G143" s="10">
         <v>0.0</v>
       </c>
       <c r="H143" s="10">
@@ -5116,89 +5116,89 @@
       </c>
       <c r="E144" s="10">
         <v>0.0</v>
       </c>
       <c r="F144" s="10">
         <v>0.0</v>
       </c>
       <c r="G144" s="10">
         <v>0.0</v>
       </c>
       <c r="H144" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="145" spans="1:8" outlineLevel="3">
       <c r="A145" s="16">
         <v>9</v>
       </c>
       <c r="B145" s="6" t="s">
         <v>260</v>
       </c>
       <c r="C145" s="7" t="s">
         <v>261</v>
       </c>
       <c r="D145" s="5">
-        <v>13.0</v>
+        <v>3.0</v>
       </c>
       <c r="E145" s="10">
-        <v>2078.0</v>
+        <v>2079.0</v>
       </c>
       <c r="F145" s="10">
-        <v>1870.2</v>
+        <v>1871.1</v>
       </c>
       <c r="G145" s="10">
-        <v>1662.4</v>
+        <v>1663.2</v>
       </c>
       <c r="H145" s="10">
-        <v>1454.6</v>
+        <v>1455.3</v>
       </c>
     </row>
     <row r="146" spans="1:8" outlineLevel="3">
       <c r="A146" s="16">
         <v>10</v>
       </c>
       <c r="B146" s="6" t="s">
         <v>262</v>
       </c>
       <c r="C146" s="7" t="s">
         <v>263</v>
       </c>
       <c r="D146" s="5">
-        <v>11.0</v>
+        <v>5.0</v>
       </c>
       <c r="E146" s="10">
-        <v>2078.0</v>
+        <v>2079.0</v>
       </c>
       <c r="F146" s="10">
-        <v>1870.2</v>
+        <v>1871.1</v>
       </c>
       <c r="G146" s="10">
-        <v>1662.4</v>
+        <v>1663.2</v>
       </c>
       <c r="H146" s="10">
-        <v>1454.6</v>
+        <v>1455.3</v>
       </c>
     </row>
     <row r="147" spans="1:8" outlineLevel="2">
       <c r="A147" s="14" t="s">
         <v>264</v>
       </c>
       <c r="B147" s="4"/>
       <c r="C147" s="4"/>
       <c r="D147" s="4"/>
       <c r="E147" s="9"/>
       <c r="F147" s="9"/>
       <c r="G147" s="9"/>
       <c r="H147" s="9"/>
     </row>
     <row r="148" spans="1:8" outlineLevel="3">
       <c r="A148" s="16">
         <v>1</v>
       </c>
       <c r="B148" s="6" t="s">
         <v>265</v>
       </c>
       <c r="C148" s="7" t="s">
         <v>266</v>
       </c>
       <c r="D148" s="5">
@@ -5542,335 +5542,335 @@
       </c>
       <c r="E162" s="10">
         <v>0.0</v>
       </c>
       <c r="F162" s="10">
         <v>0.0</v>
       </c>
       <c r="G162" s="10">
         <v>0.0</v>
       </c>
       <c r="H162" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="163" spans="1:8" outlineLevel="3">
       <c r="A163" s="16">
         <v>2</v>
       </c>
       <c r="B163" s="6" t="s">
         <v>293</v>
       </c>
       <c r="C163" s="7" t="s">
         <v>294</v>
       </c>
       <c r="D163" s="5">
-        <v>0.0</v>
+        <v>145.0</v>
       </c>
       <c r="E163" s="10">
         <v>488.0</v>
       </c>
       <c r="F163" s="10">
         <v>439.2</v>
       </c>
       <c r="G163" s="10">
         <v>390.4</v>
       </c>
       <c r="H163" s="10">
         <v>341.6</v>
       </c>
     </row>
     <row r="164" spans="1:8" outlineLevel="3">
       <c r="A164" s="16">
         <v>3</v>
       </c>
       <c r="B164" s="6" t="s">
         <v>295</v>
       </c>
       <c r="C164" s="7" t="s">
         <v>296</v>
       </c>
       <c r="D164" s="5">
-        <v>0.0</v>
+        <v>83.0</v>
       </c>
       <c r="E164" s="10">
         <v>488.0</v>
       </c>
       <c r="F164" s="10">
         <v>439.2</v>
       </c>
       <c r="G164" s="10">
         <v>390.4</v>
       </c>
       <c r="H164" s="10">
         <v>341.6</v>
       </c>
     </row>
     <row r="165" spans="1:8" outlineLevel="3">
       <c r="A165" s="16">
         <v>4</v>
       </c>
       <c r="B165" s="6" t="s">
         <v>297</v>
       </c>
       <c r="C165" s="7" t="s">
         <v>298</v>
       </c>
       <c r="D165" s="5">
-        <v>0.0</v>
+        <v>63.0</v>
       </c>
       <c r="E165" s="10">
         <v>488.0</v>
       </c>
       <c r="F165" s="10">
         <v>439.2</v>
       </c>
       <c r="G165" s="10">
         <v>390.4</v>
       </c>
       <c r="H165" s="10">
         <v>341.6</v>
       </c>
     </row>
     <row r="166" spans="1:8" outlineLevel="2">
       <c r="A166" s="14" t="s">
         <v>299</v>
       </c>
       <c r="B166" s="4"/>
       <c r="C166" s="4"/>
       <c r="D166" s="4"/>
       <c r="E166" s="9"/>
       <c r="F166" s="9"/>
       <c r="G166" s="9"/>
       <c r="H166" s="9"/>
     </row>
     <row r="167" spans="1:8" outlineLevel="3">
       <c r="A167" s="16">
         <v>1</v>
       </c>
       <c r="B167" s="6" t="s">
         <v>300</v>
       </c>
       <c r="C167" s="7" t="s">
         <v>301</v>
       </c>
       <c r="D167" s="5">
-        <v>1425.0</v>
+        <v>2143.0</v>
       </c>
       <c r="E167" s="10">
-        <v>733.0</v>
+        <v>671.0</v>
       </c>
       <c r="F167" s="10">
-        <v>659.7</v>
+        <v>603.9</v>
       </c>
       <c r="G167" s="10">
-        <v>586.4</v>
+        <v>536.8</v>
       </c>
       <c r="H167" s="10">
-        <v>513.1</v>
+        <v>469.7</v>
       </c>
     </row>
     <row r="168" spans="1:8" outlineLevel="3">
       <c r="A168" s="16">
         <v>2</v>
       </c>
       <c r="B168" s="6" t="s">
         <v>302</v>
       </c>
       <c r="C168" s="7" t="s">
         <v>303</v>
       </c>
       <c r="D168" s="5">
-        <v>488.0</v>
+        <v>355.0</v>
       </c>
       <c r="E168" s="10">
-        <v>733.0</v>
+        <v>671.0</v>
       </c>
       <c r="F168" s="10">
-        <v>659.7</v>
+        <v>603.9</v>
       </c>
       <c r="G168" s="10">
-        <v>586.4</v>
+        <v>536.8</v>
       </c>
       <c r="H168" s="10">
-        <v>513.1</v>
+        <v>469.7</v>
       </c>
     </row>
     <row r="169" spans="1:8" outlineLevel="3">
       <c r="A169" s="16">
         <v>3</v>
       </c>
       <c r="B169" s="6" t="s">
         <v>304</v>
       </c>
       <c r="C169" s="7" t="s">
         <v>305</v>
       </c>
       <c r="D169" s="5">
-        <v>5083.0</v>
+        <v>14273.0</v>
       </c>
       <c r="E169" s="10">
-        <v>733.0</v>
+        <v>671.0</v>
       </c>
       <c r="F169" s="10">
-        <v>659.7</v>
+        <v>603.9</v>
       </c>
       <c r="G169" s="10">
-        <v>586.4</v>
+        <v>536.8</v>
       </c>
       <c r="H169" s="10">
-        <v>513.1</v>
+        <v>469.7</v>
       </c>
     </row>
     <row r="170" spans="1:8" outlineLevel="3">
       <c r="A170" s="16">
         <v>4</v>
       </c>
       <c r="B170" s="6" t="s">
         <v>306</v>
       </c>
       <c r="C170" s="7" t="s">
         <v>307</v>
       </c>
       <c r="D170" s="5">
-        <v>2104.0</v>
+        <v>3101.0</v>
       </c>
       <c r="E170" s="10">
-        <v>733.0</v>
+        <v>671.0</v>
       </c>
       <c r="F170" s="10">
-        <v>659.7</v>
+        <v>603.9</v>
       </c>
       <c r="G170" s="10">
-        <v>586.4</v>
+        <v>536.8</v>
       </c>
       <c r="H170" s="10">
-        <v>513.1</v>
+        <v>469.7</v>
       </c>
     </row>
     <row r="171" spans="1:8" outlineLevel="3">
       <c r="A171" s="16">
         <v>5</v>
       </c>
       <c r="B171" s="6" t="s">
         <v>308</v>
       </c>
       <c r="C171" s="7" t="s">
         <v>309</v>
       </c>
       <c r="D171" s="5">
-        <v>28.0</v>
+        <v>690.0</v>
       </c>
       <c r="E171" s="10">
-        <v>733.0</v>
+        <v>671.0</v>
       </c>
       <c r="F171" s="10">
-        <v>659.7</v>
+        <v>603.9</v>
       </c>
       <c r="G171" s="10">
-        <v>586.4</v>
+        <v>536.8</v>
       </c>
       <c r="H171" s="10">
-        <v>513.1</v>
+        <v>469.7</v>
       </c>
     </row>
     <row r="172" spans="1:8" outlineLevel="3">
       <c r="A172" s="16">
         <v>6</v>
       </c>
       <c r="B172" s="6" t="s">
         <v>310</v>
       </c>
       <c r="C172" s="7" t="s">
         <v>311</v>
       </c>
       <c r="D172" s="5">
-        <v>133.0</v>
+        <v>1.0</v>
       </c>
       <c r="E172" s="10">
-        <v>733.0</v>
+        <v>671.0</v>
       </c>
       <c r="F172" s="10">
-        <v>659.7</v>
+        <v>603.9</v>
       </c>
       <c r="G172" s="10">
-        <v>586.4</v>
+        <v>536.8</v>
       </c>
       <c r="H172" s="10">
-        <v>513.1</v>
+        <v>469.7</v>
       </c>
     </row>
     <row r="173" spans="1:8" outlineLevel="3">
       <c r="A173" s="16">
         <v>7</v>
       </c>
       <c r="B173" s="6" t="s">
         <v>312</v>
       </c>
       <c r="C173" s="7" t="s">
         <v>313</v>
       </c>
       <c r="D173" s="5">
         <v>0.0</v>
       </c>
       <c r="E173" s="10">
         <v>0.0</v>
       </c>
       <c r="F173" s="10">
         <v>0.0</v>
       </c>
       <c r="G173" s="10">
         <v>0.0</v>
       </c>
       <c r="H173" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="174" spans="1:8" outlineLevel="3">
       <c r="A174" s="16">
         <v>8</v>
       </c>
       <c r="B174" s="6" t="s">
         <v>314</v>
       </c>
       <c r="C174" s="7" t="s">
         <v>315</v>
       </c>
       <c r="D174" s="5">
-        <v>211.0</v>
+        <v>665.0</v>
       </c>
       <c r="E174" s="10">
-        <v>733.0</v>
+        <v>671.0</v>
       </c>
       <c r="F174" s="10">
-        <v>659.7</v>
+        <v>603.9</v>
       </c>
       <c r="G174" s="10">
-        <v>586.4</v>
+        <v>536.8</v>
       </c>
       <c r="H174" s="10">
-        <v>513.1</v>
+        <v>469.7</v>
       </c>
     </row>
     <row r="175" spans="1:8" outlineLevel="3">
       <c r="A175" s="16">
         <v>9</v>
       </c>
       <c r="B175" s="6" t="s">
         <v>316</v>
       </c>
       <c r="C175" s="7" t="s">
         <v>317</v>
       </c>
       <c r="D175" s="5">
         <v>0.0</v>
       </c>
       <c r="E175" s="10">
         <v>0.0</v>
       </c>
       <c r="F175" s="10">
         <v>0.0</v>
       </c>
       <c r="G175" s="10">
         <v>0.0</v>
       </c>
       <c r="H175" s="10">
@@ -5878,103 +5878,103 @@
       </c>
     </row>
     <row r="176" spans="1:8" outlineLevel="2">
       <c r="A176" s="14" t="s">
         <v>318</v>
       </c>
       <c r="B176" s="4"/>
       <c r="C176" s="4"/>
       <c r="D176" s="4"/>
       <c r="E176" s="9"/>
       <c r="F176" s="9"/>
       <c r="G176" s="9"/>
       <c r="H176" s="9"/>
     </row>
     <row r="177" spans="1:8" outlineLevel="3">
       <c r="A177" s="16">
         <v>1</v>
       </c>
       <c r="B177" s="6" t="s">
         <v>319</v>
       </c>
       <c r="C177" s="7" t="s">
         <v>320</v>
       </c>
       <c r="D177" s="5">
-        <v>0.0</v>
+        <v>14.0</v>
       </c>
       <c r="E177" s="10">
         <v>1952.0</v>
       </c>
       <c r="F177" s="10">
         <v>1756.8</v>
       </c>
       <c r="G177" s="10">
         <v>1561.6</v>
       </c>
       <c r="H177" s="10">
         <v>1366.4</v>
       </c>
     </row>
     <row r="178" spans="1:8" outlineLevel="3">
       <c r="A178" s="16">
         <v>2</v>
       </c>
       <c r="B178" s="6" t="s">
         <v>321</v>
       </c>
       <c r="C178" s="7" t="s">
         <v>322</v>
       </c>
       <c r="D178" s="5">
-        <v>0.0</v>
+        <v>48.0</v>
       </c>
       <c r="E178" s="10">
         <v>1952.0</v>
       </c>
       <c r="F178" s="10">
         <v>1756.8</v>
       </c>
       <c r="G178" s="10">
         <v>1561.6</v>
       </c>
       <c r="H178" s="10">
         <v>1366.4</v>
       </c>
     </row>
     <row r="179" spans="1:8" outlineLevel="3">
       <c r="A179" s="16">
         <v>3</v>
       </c>
       <c r="B179" s="6" t="s">
         <v>323</v>
       </c>
       <c r="C179" s="7" t="s">
         <v>324</v>
       </c>
       <c r="D179" s="5">
-        <v>0.0</v>
+        <v>51.0</v>
       </c>
       <c r="E179" s="10">
         <v>1952.0</v>
       </c>
       <c r="F179" s="10">
         <v>1756.8</v>
       </c>
       <c r="G179" s="10">
         <v>1561.6</v>
       </c>
       <c r="H179" s="10">
         <v>1366.4</v>
       </c>
     </row>
     <row r="180" spans="1:8" outlineLevel="3">
       <c r="A180" s="16">
         <v>4</v>
       </c>
       <c r="B180" s="6" t="s">
         <v>325</v>
       </c>
       <c r="C180" s="7" t="s">
         <v>326</v>
       </c>
       <c r="D180" s="5">
@@ -6006,387 +6006,387 @@
       <c r="H181" s="9"/>
     </row>
     <row r="182" spans="1:8" outlineLevel="2">
       <c r="A182" s="14" t="s">
         <v>328</v>
       </c>
       <c r="B182" s="4"/>
       <c r="C182" s="4"/>
       <c r="D182" s="4"/>
       <c r="E182" s="9"/>
       <c r="F182" s="9"/>
       <c r="G182" s="9"/>
       <c r="H182" s="9"/>
     </row>
     <row r="183" spans="1:8" outlineLevel="3">
       <c r="A183" s="16">
         <v>1</v>
       </c>
       <c r="B183" s="6" t="s">
         <v>329</v>
       </c>
       <c r="C183" s="7" t="s">
         <v>330</v>
       </c>
       <c r="D183" s="5">
-        <v>55.0</v>
+        <v>143.0</v>
       </c>
       <c r="E183" s="10">
         <v>1382.0</v>
       </c>
       <c r="F183" s="10">
         <v>1243.8</v>
       </c>
       <c r="G183" s="10">
         <v>1105.6</v>
       </c>
       <c r="H183" s="10">
         <v>967.4</v>
       </c>
     </row>
     <row r="184" spans="1:8" outlineLevel="3">
       <c r="A184" s="16">
         <v>2</v>
       </c>
       <c r="B184" s="6" t="s">
         <v>331</v>
       </c>
       <c r="C184" s="7" t="s">
         <v>332</v>
       </c>
       <c r="D184" s="5">
-        <v>98.0</v>
+        <v>66.0</v>
       </c>
       <c r="E184" s="10">
         <v>1382.0</v>
       </c>
       <c r="F184" s="10">
         <v>1243.8</v>
       </c>
       <c r="G184" s="10">
         <v>1105.6</v>
       </c>
       <c r="H184" s="10">
         <v>967.4</v>
       </c>
     </row>
     <row r="185" spans="1:8" outlineLevel="3">
       <c r="A185" s="16">
         <v>3</v>
       </c>
       <c r="B185" s="6" t="s">
         <v>333</v>
       </c>
       <c r="C185" s="7" t="s">
         <v>334</v>
       </c>
       <c r="D185" s="5">
-        <v>10.0</v>
+        <v>0.0</v>
       </c>
       <c r="E185" s="10">
         <v>1488.0</v>
       </c>
       <c r="F185" s="10">
         <v>1339.2</v>
       </c>
       <c r="G185" s="10">
         <v>1190.4</v>
       </c>
       <c r="H185" s="10">
         <v>1041.6</v>
       </c>
     </row>
     <row r="186" spans="1:8" outlineLevel="3">
       <c r="A186" s="16">
         <v>4</v>
       </c>
       <c r="B186" s="6" t="s">
         <v>335</v>
       </c>
       <c r="C186" s="7" t="s">
         <v>336</v>
       </c>
       <c r="D186" s="5">
-        <v>153.0</v>
+        <v>28.0</v>
       </c>
       <c r="E186" s="10">
-        <v>1106.0</v>
+        <v>1105.0</v>
       </c>
       <c r="F186" s="10">
-        <v>995.4</v>
+        <v>994.5</v>
       </c>
       <c r="G186" s="10">
-        <v>884.8</v>
+        <v>884.0</v>
       </c>
       <c r="H186" s="10">
-        <v>774.2</v>
+        <v>773.5</v>
       </c>
     </row>
     <row r="187" spans="1:8" outlineLevel="3">
       <c r="A187" s="16">
         <v>5</v>
       </c>
       <c r="B187" s="6" t="s">
         <v>337</v>
       </c>
       <c r="C187" s="7" t="s">
         <v>338</v>
       </c>
       <c r="D187" s="5">
-        <v>13.0</v>
+        <v>46.0</v>
       </c>
       <c r="E187" s="10">
-        <v>1106.0</v>
+        <v>1105.0</v>
       </c>
       <c r="F187" s="10">
-        <v>995.4</v>
+        <v>994.5</v>
       </c>
       <c r="G187" s="10">
-        <v>884.8</v>
+        <v>884.0</v>
       </c>
       <c r="H187" s="10">
-        <v>774.2</v>
+        <v>773.5</v>
       </c>
     </row>
     <row r="188" spans="1:8" outlineLevel="3">
       <c r="A188" s="16">
         <v>6</v>
       </c>
       <c r="B188" s="6" t="s">
         <v>339</v>
       </c>
       <c r="C188" s="7" t="s">
         <v>340</v>
       </c>
       <c r="D188" s="5">
         <v>0.0</v>
       </c>
       <c r="E188" s="10">
-        <v>1229.0</v>
+        <v>1228.0</v>
       </c>
       <c r="F188" s="10">
-        <v>1106.1</v>
+        <v>1105.2</v>
       </c>
       <c r="G188" s="10">
-        <v>983.2</v>
+        <v>982.4</v>
       </c>
       <c r="H188" s="10">
-        <v>860.3</v>
+        <v>859.6</v>
       </c>
     </row>
     <row r="189" spans="1:8" outlineLevel="3">
       <c r="A189" s="16">
         <v>7</v>
       </c>
       <c r="B189" s="6" t="s">
         <v>341</v>
       </c>
       <c r="C189" s="7" t="s">
         <v>342</v>
       </c>
       <c r="D189" s="5">
-        <v>1.0</v>
+        <v>101.0</v>
       </c>
       <c r="E189" s="10">
         <v>1075.0</v>
       </c>
       <c r="F189" s="10">
         <v>967.5</v>
       </c>
       <c r="G189" s="10">
         <v>860.0</v>
       </c>
       <c r="H189" s="10">
         <v>752.5</v>
       </c>
     </row>
     <row r="190" spans="1:8" outlineLevel="3">
       <c r="A190" s="16">
         <v>8</v>
       </c>
       <c r="B190" s="6" t="s">
         <v>343</v>
       </c>
       <c r="C190" s="7" t="s">
         <v>344</v>
       </c>
       <c r="D190" s="5">
-        <v>6.0</v>
+        <v>11.0</v>
       </c>
       <c r="E190" s="10">
         <v>1075.0</v>
       </c>
       <c r="F190" s="10">
         <v>967.5</v>
       </c>
       <c r="G190" s="10">
         <v>860.0</v>
       </c>
       <c r="H190" s="10">
         <v>752.5</v>
       </c>
     </row>
     <row r="191" spans="1:8" outlineLevel="3">
       <c r="A191" s="16">
         <v>9</v>
       </c>
       <c r="B191" s="6" t="s">
         <v>345</v>
       </c>
       <c r="C191" s="7" t="s">
         <v>346</v>
       </c>
       <c r="D191" s="5">
-        <v>0.0</v>
+        <v>6.0</v>
       </c>
       <c r="E191" s="10">
         <v>1075.0</v>
       </c>
       <c r="F191" s="10">
         <v>967.5</v>
       </c>
       <c r="G191" s="10">
         <v>860.0</v>
       </c>
       <c r="H191" s="10">
         <v>752.5</v>
       </c>
     </row>
     <row r="192" spans="1:8" outlineLevel="3">
       <c r="A192" s="16">
         <v>10</v>
       </c>
       <c r="B192" s="6" t="s">
         <v>347</v>
       </c>
       <c r="C192" s="7" t="s">
         <v>348</v>
       </c>
       <c r="D192" s="5">
-        <v>867.0</v>
+        <v>655.0</v>
       </c>
       <c r="E192" s="10">
-        <v>674.0</v>
+        <v>673.0</v>
       </c>
       <c r="F192" s="10">
-        <v>606.6</v>
+        <v>605.7</v>
       </c>
       <c r="G192" s="10">
-        <v>539.2</v>
+        <v>538.4</v>
       </c>
       <c r="H192" s="10">
-        <v>471.8</v>
+        <v>471.1</v>
       </c>
     </row>
     <row r="193" spans="1:8" outlineLevel="3">
       <c r="A193" s="16">
         <v>11</v>
       </c>
       <c r="B193" s="6" t="s">
         <v>349</v>
       </c>
       <c r="C193" s="7" t="s">
         <v>350</v>
       </c>
       <c r="D193" s="5">
-        <v>312.0</v>
+        <v>1194.0</v>
       </c>
       <c r="E193" s="10">
-        <v>674.0</v>
+        <v>673.0</v>
       </c>
       <c r="F193" s="10">
-        <v>606.6</v>
+        <v>605.7</v>
       </c>
       <c r="G193" s="10">
-        <v>539.2</v>
+        <v>538.4</v>
       </c>
       <c r="H193" s="10">
-        <v>471.8</v>
+        <v>471.1</v>
       </c>
     </row>
     <row r="194" spans="1:8" outlineLevel="3">
       <c r="A194" s="16">
         <v>12</v>
       </c>
       <c r="B194" s="6" t="s">
         <v>351</v>
       </c>
       <c r="C194" s="7" t="s">
         <v>352</v>
       </c>
       <c r="D194" s="5">
-        <v>16.0</v>
+        <v>41.0</v>
       </c>
       <c r="E194" s="10">
         <v>661.0</v>
       </c>
       <c r="F194" s="10">
         <v>594.9</v>
       </c>
       <c r="G194" s="10">
         <v>528.8</v>
       </c>
       <c r="H194" s="10">
         <v>462.7</v>
       </c>
     </row>
     <row r="195" spans="1:8" outlineLevel="2">
       <c r="A195" s="14" t="s">
         <v>353</v>
       </c>
       <c r="B195" s="4"/>
       <c r="C195" s="4"/>
       <c r="D195" s="4"/>
       <c r="E195" s="9"/>
       <c r="F195" s="9"/>
       <c r="G195" s="9"/>
       <c r="H195" s="9"/>
     </row>
     <row r="196" spans="1:8" outlineLevel="3">
       <c r="A196" s="16">
         <v>1</v>
       </c>
       <c r="B196" s="6" t="s">
         <v>354</v>
       </c>
       <c r="C196" s="7" t="s">
         <v>355</v>
       </c>
       <c r="D196" s="5">
-        <v>84.0</v>
+        <v>86.0</v>
       </c>
       <c r="E196" s="10">
-        <v>1666.0</v>
+        <v>1665.0</v>
       </c>
       <c r="F196" s="10">
-        <v>1499.4</v>
+        <v>1498.5</v>
       </c>
       <c r="G196" s="10">
-        <v>1332.8</v>
+        <v>1332.0</v>
       </c>
       <c r="H196" s="10">
-        <v>1166.2</v>
+        <v>1165.5</v>
       </c>
     </row>
     <row r="197" spans="1:8" outlineLevel="3">
       <c r="A197" s="16">
         <v>2</v>
       </c>
       <c r="B197" s="6" t="s">
         <v>356</v>
       </c>
       <c r="C197" s="7" t="s">
         <v>357</v>
       </c>
       <c r="D197" s="5">
         <v>0.0</v>
       </c>
       <c r="E197" s="10">
         <v>0.0</v>
       </c>
       <c r="F197" s="10">
         <v>0.0</v>
       </c>
       <c r="G197" s="10">
         <v>0.0</v>
       </c>
       <c r="H197" s="10">
@@ -6912,51 +6912,51 @@
       </c>
       <c r="E219" s="10">
         <v>0.0</v>
       </c>
       <c r="F219" s="10">
         <v>0.0</v>
       </c>
       <c r="G219" s="10">
         <v>0.0</v>
       </c>
       <c r="H219" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="220" spans="1:8" outlineLevel="2">
       <c r="A220" s="16">
         <v>2</v>
       </c>
       <c r="B220" s="6" t="s">
         <v>399</v>
       </c>
       <c r="C220" s="7" t="s">
         <v>400</v>
       </c>
       <c r="D220" s="5">
-        <v>417.0</v>
+        <v>1356.0</v>
       </c>
       <c r="E220" s="10">
         <v>683.0</v>
       </c>
       <c r="F220" s="10">
         <v>614.7</v>
       </c>
       <c r="G220" s="10">
         <v>546.4</v>
       </c>
       <c r="H220" s="10">
         <v>478.1</v>
       </c>
     </row>
     <row r="221" spans="1:8" outlineLevel="1">
       <c r="A221" s="13" t="s">
         <v>401</v>
       </c>
       <c r="B221" s="4"/>
       <c r="C221" s="4"/>
       <c r="D221" s="4"/>
       <c r="E221" s="9"/>
       <c r="F221" s="9"/>
       <c r="G221" s="9"/>
       <c r="H221" s="9"/>
@@ -6976,51 +6976,51 @@
       </c>
       <c r="E222" s="10">
         <v>0.0</v>
       </c>
       <c r="F222" s="10">
         <v>0.0</v>
       </c>
       <c r="G222" s="10">
         <v>0.0</v>
       </c>
       <c r="H222" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="223" spans="1:8" outlineLevel="2">
       <c r="A223" s="16">
         <v>2</v>
       </c>
       <c r="B223" s="6" t="s">
         <v>404</v>
       </c>
       <c r="C223" s="7" t="s">
         <v>405</v>
       </c>
       <c r="D223" s="5">
-        <v>516.0</v>
+        <v>999.0</v>
       </c>
       <c r="E223" s="10">
         <v>683.0</v>
       </c>
       <c r="F223" s="10">
         <v>614.7</v>
       </c>
       <c r="G223" s="10">
         <v>546.4</v>
       </c>
       <c r="H223" s="10">
         <v>478.1</v>
       </c>
     </row>
     <row r="224" spans="1:8" outlineLevel="1">
       <c r="A224" s="13" t="s">
         <v>406</v>
       </c>
       <c r="B224" s="4"/>
       <c r="C224" s="4"/>
       <c r="D224" s="4"/>
       <c r="E224" s="9"/>
       <c r="F224" s="9"/>
       <c r="G224" s="9"/>
       <c r="H224" s="9"/>
@@ -7298,167 +7298,167 @@
       </c>
       <c r="E236" s="10">
         <v>517.0</v>
       </c>
       <c r="F236" s="10">
         <v>465.3</v>
       </c>
       <c r="G236" s="10">
         <v>413.6</v>
       </c>
       <c r="H236" s="10">
         <v>361.9</v>
       </c>
     </row>
     <row r="237" spans="1:8" outlineLevel="2">
       <c r="A237" s="16">
         <v>6</v>
       </c>
       <c r="B237" s="6" t="s">
         <v>429</v>
       </c>
       <c r="C237" s="7" t="s">
         <v>430</v>
       </c>
       <c r="D237" s="5">
-        <v>35.0</v>
+        <v>134.0</v>
       </c>
       <c r="E237" s="10">
         <v>517.0</v>
       </c>
       <c r="F237" s="10">
         <v>465.3</v>
       </c>
       <c r="G237" s="10">
         <v>413.6</v>
       </c>
       <c r="H237" s="10">
         <v>361.9</v>
       </c>
     </row>
     <row r="238" spans="1:8" outlineLevel="2">
       <c r="A238" s="16">
         <v>7</v>
       </c>
       <c r="B238" s="6" t="s">
         <v>431</v>
       </c>
       <c r="C238" s="7" t="s">
         <v>432</v>
       </c>
       <c r="D238" s="5">
-        <v>2192.0</v>
+        <v>1117.0</v>
       </c>
       <c r="E238" s="10">
         <v>110.0</v>
       </c>
       <c r="F238" s="10">
         <v>99.0</v>
       </c>
       <c r="G238" s="10">
         <v>88.0</v>
       </c>
       <c r="H238" s="10">
         <v>77.0</v>
       </c>
     </row>
     <row r="239" spans="1:8" outlineLevel="2">
       <c r="A239" s="16">
         <v>8</v>
       </c>
       <c r="B239" s="6" t="s">
         <v>433</v>
       </c>
       <c r="C239" s="7" t="s">
         <v>434</v>
       </c>
       <c r="D239" s="5">
-        <v>816.0</v>
+        <v>1040.0</v>
       </c>
       <c r="E239" s="10">
-        <v>158.0</v>
+        <v>159.0</v>
       </c>
       <c r="F239" s="10">
-        <v>142.2</v>
+        <v>143.1</v>
       </c>
       <c r="G239" s="10">
-        <v>126.4</v>
+        <v>127.2</v>
       </c>
       <c r="H239" s="10">
-        <v>110.6</v>
+        <v>111.3</v>
       </c>
     </row>
     <row r="240" spans="1:8" outlineLevel="2">
       <c r="A240" s="16">
         <v>9</v>
       </c>
       <c r="B240" s="6" t="s">
         <v>435</v>
       </c>
       <c r="C240" s="7" t="s">
         <v>436</v>
       </c>
       <c r="D240" s="5">
-        <v>128.0</v>
+        <v>650.0</v>
       </c>
       <c r="E240" s="10">
         <v>110.0</v>
       </c>
       <c r="F240" s="10">
         <v>99.0</v>
       </c>
       <c r="G240" s="10">
         <v>88.0</v>
       </c>
       <c r="H240" s="10">
         <v>77.0</v>
       </c>
     </row>
     <row r="241" spans="1:8" outlineLevel="2">
       <c r="A241" s="16">
         <v>10</v>
       </c>
       <c r="B241" s="6" t="s">
         <v>437</v>
       </c>
       <c r="C241" s="7" t="s">
         <v>438</v>
       </c>
       <c r="D241" s="5">
-        <v>353.0</v>
+        <v>1399.0</v>
       </c>
       <c r="E241" s="10">
-        <v>158.0</v>
+        <v>159.0</v>
       </c>
       <c r="F241" s="10">
-        <v>142.2</v>
+        <v>143.1</v>
       </c>
       <c r="G241" s="10">
-        <v>126.4</v>
+        <v>127.2</v>
       </c>
       <c r="H241" s="10">
-        <v>110.6</v>
+        <v>111.3</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A11:H11"/>
     <mergeCell ref="A16:H16"/>
     <mergeCell ref="A20:H20"/>
     <mergeCell ref="A23:H23"/>
     <mergeCell ref="A24:H24"/>
     <mergeCell ref="A27:H27"/>
     <mergeCell ref="A30:H30"/>
     <mergeCell ref="A35:H35"/>
     <mergeCell ref="A39:H39"/>
     <mergeCell ref="A43:H43"/>
     <mergeCell ref="A46:H46"/>
     <mergeCell ref="A47:H47"/>
     <mergeCell ref="A52:H52"/>
     <mergeCell ref="A59:H59"/>
     <mergeCell ref="A65:H65"/>