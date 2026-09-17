--- v2 (2026-08-01)
+++ v3 (2026-09-17)
@@ -1894,359 +1894,359 @@
       <c r="H4" s="9"/>
     </row>
     <row r="5" spans="1:8" outlineLevel="3">
       <c r="A5" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B5" s="4"/>
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
       <c r="E5" s="9"/>
       <c r="F5" s="9"/>
       <c r="G5" s="9"/>
       <c r="H5" s="9"/>
     </row>
     <row r="6" spans="1:8" outlineLevel="4">
       <c r="A6" s="16">
         <v>1</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D6" s="5">
-        <v>163.0</v>
+        <v>167.0</v>
       </c>
       <c r="E6" s="10">
-        <v>2294.0</v>
+        <v>2310.0</v>
       </c>
       <c r="F6" s="10">
-        <v>2064.6</v>
+        <v>2079.0</v>
       </c>
       <c r="G6" s="10">
-        <v>1835.2</v>
+        <v>1848.0</v>
       </c>
       <c r="H6" s="10">
-        <v>1605.8</v>
+        <v>1617.0</v>
       </c>
     </row>
     <row r="7" spans="1:8" outlineLevel="4">
       <c r="A7" s="16">
         <v>2</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D7" s="5">
-        <v>31.0</v>
+        <v>27.0</v>
       </c>
       <c r="E7" s="10">
-        <v>4169.0</v>
+        <v>4101.0</v>
       </c>
       <c r="F7" s="10">
-        <v>3752.1</v>
+        <v>3690.9</v>
       </c>
       <c r="G7" s="10">
-        <v>3335.2</v>
+        <v>3280.8</v>
       </c>
       <c r="H7" s="10">
-        <v>2918.3</v>
+        <v>2870.7</v>
       </c>
     </row>
     <row r="8" spans="1:8" outlineLevel="3">
       <c r="A8" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="4"/>
       <c r="C8" s="4"/>
       <c r="D8" s="4"/>
       <c r="E8" s="9"/>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
       <c r="H8" s="9"/>
     </row>
     <row r="9" spans="1:8" outlineLevel="4">
       <c r="A9" s="16">
         <v>1</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="5">
-        <v>389.0</v>
+        <v>398.0</v>
       </c>
       <c r="E9" s="10">
-        <v>2294.0</v>
+        <v>2310.0</v>
       </c>
       <c r="F9" s="10">
-        <v>2064.6</v>
+        <v>2079.0</v>
       </c>
       <c r="G9" s="10">
-        <v>1835.2</v>
+        <v>1848.0</v>
       </c>
       <c r="H9" s="10">
-        <v>1605.8</v>
+        <v>1617.0</v>
       </c>
     </row>
     <row r="10" spans="1:8" outlineLevel="4">
       <c r="A10" s="16">
         <v>2</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>19</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D10" s="5">
-        <v>3.0</v>
+        <v>22.0</v>
       </c>
       <c r="E10" s="10">
-        <v>4169.0</v>
+        <v>4101.0</v>
       </c>
       <c r="F10" s="10">
-        <v>3752.1</v>
+        <v>3690.9</v>
       </c>
       <c r="G10" s="10">
-        <v>3335.2</v>
+        <v>3280.8</v>
       </c>
       <c r="H10" s="10">
-        <v>2918.3</v>
+        <v>2870.7</v>
       </c>
     </row>
     <row r="11" spans="1:8" outlineLevel="3">
       <c r="A11" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="4"/>
       <c r="C11" s="4"/>
       <c r="D11" s="4"/>
       <c r="E11" s="9"/>
       <c r="F11" s="9"/>
       <c r="G11" s="9"/>
       <c r="H11" s="9"/>
     </row>
     <row r="12" spans="1:8" outlineLevel="4">
       <c r="A12" s="16">
         <v>1</v>
       </c>
       <c r="B12" s="6" t="s">
         <v>22</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>23</v>
       </c>
       <c r="D12" s="5">
-        <v>29.0</v>
+        <v>32.0</v>
       </c>
       <c r="E12" s="10">
-        <v>6091.0</v>
+        <v>6084.0</v>
       </c>
       <c r="F12" s="10">
-        <v>5481.9</v>
+        <v>5475.6</v>
       </c>
       <c r="G12" s="10">
-        <v>4872.8</v>
+        <v>4867.2</v>
       </c>
       <c r="H12" s="10">
-        <v>4263.7</v>
+        <v>4258.8</v>
       </c>
     </row>
     <row r="13" spans="1:8" outlineLevel="4">
       <c r="A13" s="16">
         <v>2</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>24</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D13" s="5">
-        <v>47.0</v>
+        <v>43.0</v>
       </c>
       <c r="E13" s="10">
-        <v>7698.0</v>
+        <v>7688.0</v>
       </c>
       <c r="F13" s="10">
-        <v>6928.2</v>
+        <v>6919.2</v>
       </c>
       <c r="G13" s="10">
-        <v>6158.4</v>
+        <v>6150.4</v>
       </c>
       <c r="H13" s="10">
-        <v>5388.6</v>
+        <v>5381.6</v>
       </c>
     </row>
     <row r="14" spans="1:8" outlineLevel="4">
       <c r="A14" s="16">
         <v>3</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D14" s="5">
-        <v>31.0</v>
+        <v>0.0</v>
       </c>
       <c r="E14" s="10">
-        <v>12910.0</v>
+        <v>12895.0</v>
       </c>
       <c r="F14" s="10">
-        <v>11619.0</v>
+        <v>11605.5</v>
       </c>
       <c r="G14" s="10">
-        <v>10328.0</v>
+        <v>10316.0</v>
       </c>
       <c r="H14" s="10">
-        <v>9037.0</v>
+        <v>9026.5</v>
       </c>
     </row>
     <row r="15" spans="1:8" outlineLevel="4">
       <c r="A15" s="16">
         <v>4</v>
       </c>
       <c r="B15" s="6" t="s">
         <v>28</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>29</v>
       </c>
       <c r="D15" s="5">
         <v>15.0</v>
       </c>
       <c r="E15" s="10">
-        <v>18538.0</v>
+        <v>18515.0</v>
       </c>
       <c r="F15" s="10">
-        <v>16684.2</v>
+        <v>16663.5</v>
       </c>
       <c r="G15" s="10">
-        <v>14830.4</v>
+        <v>14812.0</v>
       </c>
       <c r="H15" s="10">
-        <v>12976.6</v>
+        <v>12960.5</v>
       </c>
     </row>
     <row r="16" spans="1:8" outlineLevel="3">
       <c r="A16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B16" s="4"/>
       <c r="C16" s="4"/>
       <c r="D16" s="4"/>
       <c r="E16" s="9"/>
       <c r="F16" s="9"/>
       <c r="G16" s="9"/>
       <c r="H16" s="9"/>
     </row>
     <row r="17" spans="1:8" outlineLevel="4">
       <c r="A17" s="16">
         <v>1</v>
       </c>
       <c r="B17" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>32</v>
       </c>
       <c r="D17" s="5">
-        <v>8.0</v>
+        <v>14.0</v>
       </c>
       <c r="E17" s="10">
-        <v>6850.0</v>
+        <v>6830.0</v>
       </c>
       <c r="F17" s="10">
-        <v>6165.0</v>
+        <v>6147.0</v>
       </c>
       <c r="G17" s="10">
-        <v>5480.0</v>
+        <v>5464.0</v>
       </c>
       <c r="H17" s="10">
-        <v>4795.0</v>
+        <v>4781.0</v>
       </c>
     </row>
     <row r="18" spans="1:8" outlineLevel="4">
       <c r="A18" s="16">
         <v>2</v>
       </c>
       <c r="B18" s="6" t="s">
         <v>33</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>34</v>
       </c>
       <c r="D18" s="5">
-        <v>13.0</v>
+        <v>10.0</v>
       </c>
       <c r="E18" s="10">
-        <v>8832.0</v>
+        <v>8806.0</v>
       </c>
       <c r="F18" s="10">
-        <v>7948.8</v>
+        <v>7925.4</v>
       </c>
       <c r="G18" s="10">
-        <v>7065.6</v>
+        <v>7044.8</v>
       </c>
       <c r="H18" s="10">
-        <v>6182.4</v>
+        <v>6164.2</v>
       </c>
     </row>
     <row r="19" spans="1:8" outlineLevel="4">
       <c r="A19" s="16">
         <v>3</v>
       </c>
       <c r="B19" s="6" t="s">
         <v>35</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>36</v>
       </c>
       <c r="D19" s="5">
-        <v>8.0</v>
+        <v>12.0</v>
       </c>
       <c r="E19" s="10">
-        <v>12766.0</v>
+        <v>12729.0</v>
       </c>
       <c r="F19" s="10">
-        <v>11489.4</v>
+        <v>11456.1</v>
       </c>
       <c r="G19" s="10">
-        <v>10212.8</v>
+        <v>10183.2</v>
       </c>
       <c r="H19" s="10">
-        <v>8936.2</v>
+        <v>8910.3</v>
       </c>
     </row>
     <row r="20" spans="1:8" outlineLevel="3">
       <c r="A20" s="15" t="s">
         <v>37</v>
       </c>
       <c r="B20" s="4"/>
       <c r="C20" s="4"/>
       <c r="D20" s="4"/>
       <c r="E20" s="9"/>
       <c r="F20" s="9"/>
       <c r="G20" s="9"/>
       <c r="H20" s="9"/>
     </row>
     <row r="21" spans="1:8" outlineLevel="4">
       <c r="A21" s="16">
         <v>1</v>
       </c>
       <c r="B21" s="6" t="s">
         <v>38</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>39</v>
       </c>
       <c r="D21" s="5">
@@ -2307,446 +2307,446 @@
       <c r="A24" s="15" t="s">
         <v>43</v>
       </c>
       <c r="B24" s="4"/>
       <c r="C24" s="4"/>
       <c r="D24" s="4"/>
       <c r="E24" s="9"/>
       <c r="F24" s="9"/>
       <c r="G24" s="9"/>
       <c r="H24" s="9"/>
     </row>
     <row r="25" spans="1:8" outlineLevel="4">
       <c r="A25" s="16">
         <v>1</v>
       </c>
       <c r="B25" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>45</v>
       </c>
       <c r="D25" s="5">
         <v>202.0</v>
       </c>
       <c r="E25" s="10">
-        <v>3146.0</v>
+        <v>3174.0</v>
       </c>
       <c r="F25" s="10">
-        <v>2831.4</v>
+        <v>2856.6</v>
       </c>
       <c r="G25" s="10">
-        <v>2516.8</v>
+        <v>2539.2</v>
       </c>
       <c r="H25" s="10">
-        <v>2202.2</v>
+        <v>2221.8</v>
       </c>
     </row>
     <row r="26" spans="1:8" outlineLevel="4">
       <c r="A26" s="16">
         <v>2</v>
       </c>
       <c r="B26" s="6" t="s">
         <v>46</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>47</v>
       </c>
       <c r="D26" s="5">
-        <v>31.0</v>
+        <v>4.0</v>
       </c>
       <c r="E26" s="10">
-        <v>6585.0</v>
+        <v>6477.0</v>
       </c>
       <c r="F26" s="10">
-        <v>5926.5</v>
+        <v>5829.3</v>
       </c>
       <c r="G26" s="10">
-        <v>5268.0</v>
+        <v>5181.6</v>
       </c>
       <c r="H26" s="10">
-        <v>4609.5</v>
+        <v>4533.9</v>
       </c>
     </row>
     <row r="27" spans="1:8" outlineLevel="3">
       <c r="A27" s="15" t="s">
         <v>48</v>
       </c>
       <c r="B27" s="4"/>
       <c r="C27" s="4"/>
       <c r="D27" s="4"/>
       <c r="E27" s="9"/>
       <c r="F27" s="9"/>
       <c r="G27" s="9"/>
       <c r="H27" s="9"/>
     </row>
     <row r="28" spans="1:8" outlineLevel="4">
       <c r="A28" s="16">
         <v>1</v>
       </c>
       <c r="B28" s="6" t="s">
         <v>49</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>50</v>
       </c>
       <c r="D28" s="5">
-        <v>285.0</v>
+        <v>278.0</v>
       </c>
       <c r="E28" s="10">
-        <v>3146.0</v>
+        <v>3174.0</v>
       </c>
       <c r="F28" s="10">
-        <v>2831.4</v>
+        <v>2856.6</v>
       </c>
       <c r="G28" s="10">
-        <v>2516.8</v>
+        <v>2539.2</v>
       </c>
       <c r="H28" s="10">
-        <v>2202.2</v>
+        <v>2221.8</v>
       </c>
     </row>
     <row r="29" spans="1:8" outlineLevel="4">
       <c r="A29" s="16">
         <v>2</v>
       </c>
       <c r="B29" s="6" t="s">
         <v>51</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>52</v>
       </c>
       <c r="D29" s="5">
-        <v>0.0</v>
+        <v>29.0</v>
       </c>
       <c r="E29" s="10">
-        <v>6585.0</v>
+        <v>6477.0</v>
       </c>
       <c r="F29" s="10">
-        <v>5926.5</v>
+        <v>5829.3</v>
       </c>
       <c r="G29" s="10">
-        <v>5268.0</v>
+        <v>5181.6</v>
       </c>
       <c r="H29" s="10">
-        <v>4609.5</v>
+        <v>4533.9</v>
       </c>
     </row>
     <row r="30" spans="1:8" outlineLevel="3">
       <c r="A30" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B30" s="4"/>
       <c r="C30" s="4"/>
       <c r="D30" s="4"/>
       <c r="E30" s="9"/>
       <c r="F30" s="9"/>
       <c r="G30" s="9"/>
       <c r="H30" s="9"/>
     </row>
     <row r="31" spans="1:8" outlineLevel="4">
       <c r="A31" s="16">
         <v>1</v>
       </c>
       <c r="B31" s="6" t="s">
         <v>54</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>55</v>
       </c>
       <c r="D31" s="5">
-        <v>26.0</v>
+        <v>29.0</v>
       </c>
       <c r="E31" s="10">
-        <v>7201.0</v>
+        <v>7192.0</v>
       </c>
       <c r="F31" s="10">
-        <v>6480.9</v>
+        <v>6472.8</v>
       </c>
       <c r="G31" s="10">
-        <v>5760.8</v>
+        <v>5753.6</v>
       </c>
       <c r="H31" s="10">
-        <v>5040.7</v>
+        <v>5034.4</v>
       </c>
     </row>
     <row r="32" spans="1:8" outlineLevel="4">
       <c r="A32" s="16">
         <v>2</v>
       </c>
       <c r="B32" s="6" t="s">
         <v>56</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>57</v>
       </c>
       <c r="D32" s="5">
-        <v>19.0</v>
+        <v>14.0</v>
       </c>
       <c r="E32" s="10">
-        <v>8731.0</v>
+        <v>8720.0</v>
       </c>
       <c r="F32" s="10">
-        <v>7857.9</v>
+        <v>7848.0</v>
       </c>
       <c r="G32" s="10">
-        <v>6984.8</v>
+        <v>6976.0</v>
       </c>
       <c r="H32" s="10">
-        <v>6111.7</v>
+        <v>6104.0</v>
       </c>
     </row>
     <row r="33" spans="1:8" outlineLevel="4">
       <c r="A33" s="16">
         <v>3</v>
       </c>
       <c r="B33" s="6" t="s">
         <v>58</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D33" s="5">
-        <v>18.0</v>
+        <v>0.0</v>
       </c>
       <c r="E33" s="10">
         <v>16959.0</v>
       </c>
       <c r="F33" s="10">
         <v>15263.1</v>
       </c>
       <c r="G33" s="10">
         <v>13567.2</v>
       </c>
       <c r="H33" s="10">
         <v>11871.3</v>
       </c>
     </row>
     <row r="34" spans="1:8" outlineLevel="4">
       <c r="A34" s="16">
         <v>4</v>
       </c>
       <c r="B34" s="6" t="s">
         <v>60</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>61</v>
       </c>
       <c r="D34" s="5">
-        <v>5.0</v>
+        <v>0.0</v>
       </c>
       <c r="E34" s="10">
-        <v>23789.0</v>
+        <v>19442.0</v>
       </c>
       <c r="F34" s="10">
-        <v>21410.1</v>
+        <v>17497.8</v>
       </c>
       <c r="G34" s="10">
-        <v>19031.2</v>
+        <v>15553.6</v>
       </c>
       <c r="H34" s="10">
-        <v>16652.3</v>
+        <v>13609.4</v>
       </c>
     </row>
     <row r="35" spans="1:8" outlineLevel="3">
       <c r="A35" s="15" t="s">
         <v>62</v>
       </c>
       <c r="B35" s="4"/>
       <c r="C35" s="4"/>
       <c r="D35" s="4"/>
       <c r="E35" s="9"/>
       <c r="F35" s="9"/>
       <c r="G35" s="9"/>
       <c r="H35" s="9"/>
     </row>
     <row r="36" spans="1:8" outlineLevel="4">
       <c r="A36" s="16">
         <v>1</v>
       </c>
       <c r="B36" s="6" t="s">
         <v>63</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>64</v>
       </c>
       <c r="D36" s="5">
         <v>0.0</v>
       </c>
       <c r="E36" s="10">
-        <v>40475.0</v>
+        <v>39811.0</v>
       </c>
       <c r="F36" s="10">
-        <v>36427.5</v>
+        <v>35829.9</v>
       </c>
       <c r="G36" s="10">
-        <v>32380.0</v>
+        <v>31848.8</v>
       </c>
       <c r="H36" s="10">
-        <v>28332.5</v>
+        <v>27867.7</v>
       </c>
     </row>
     <row r="37" spans="1:8" outlineLevel="4">
       <c r="A37" s="16">
         <v>2</v>
       </c>
       <c r="B37" s="6" t="s">
         <v>65</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>66</v>
       </c>
       <c r="D37" s="5">
-        <v>0.0</v>
+        <v>10.0</v>
       </c>
       <c r="E37" s="10">
-        <v>43102.0</v>
+        <v>42395.0</v>
       </c>
       <c r="F37" s="10">
-        <v>38791.8</v>
+        <v>38155.5</v>
       </c>
       <c r="G37" s="10">
-        <v>34481.6</v>
+        <v>33916.0</v>
       </c>
       <c r="H37" s="10">
-        <v>30171.4</v>
+        <v>29676.5</v>
       </c>
     </row>
     <row r="38" spans="1:8" outlineLevel="4">
       <c r="A38" s="16">
         <v>3</v>
       </c>
       <c r="B38" s="6" t="s">
         <v>67</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>68</v>
       </c>
       <c r="D38" s="5">
         <v>1.0</v>
       </c>
       <c r="E38" s="10">
-        <v>45259.0</v>
+        <v>47438.0</v>
       </c>
       <c r="F38" s="10">
-        <v>40733.1</v>
+        <v>42694.2</v>
       </c>
       <c r="G38" s="10">
-        <v>36207.2</v>
+        <v>37950.4</v>
       </c>
       <c r="H38" s="10">
-        <v>31681.3</v>
+        <v>33206.6</v>
       </c>
     </row>
     <row r="39" spans="1:8" outlineLevel="3">
       <c r="A39" s="15" t="s">
         <v>69</v>
       </c>
       <c r="B39" s="4"/>
       <c r="C39" s="4"/>
       <c r="D39" s="4"/>
       <c r="E39" s="9"/>
       <c r="F39" s="9"/>
       <c r="G39" s="9"/>
       <c r="H39" s="9"/>
     </row>
     <row r="40" spans="1:8" outlineLevel="4">
       <c r="A40" s="16">
         <v>1</v>
       </c>
       <c r="B40" s="6" t="s">
         <v>70</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>71</v>
       </c>
       <c r="D40" s="5">
-        <v>18.0</v>
+        <v>15.0</v>
       </c>
       <c r="E40" s="10">
-        <v>7992.0</v>
+        <v>7969.0</v>
       </c>
       <c r="F40" s="10">
-        <v>7192.8</v>
+        <v>7172.1</v>
       </c>
       <c r="G40" s="10">
-        <v>6393.6</v>
+        <v>6375.2</v>
       </c>
       <c r="H40" s="10">
-        <v>5594.4</v>
+        <v>5578.3</v>
       </c>
     </row>
     <row r="41" spans="1:8" outlineLevel="4">
       <c r="A41" s="16">
         <v>2</v>
       </c>
       <c r="B41" s="6" t="s">
         <v>72</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>73</v>
       </c>
       <c r="D41" s="5">
-        <v>5.0</v>
+        <v>0.0</v>
       </c>
       <c r="E41" s="10">
-        <v>9970.0</v>
+        <v>9942.0</v>
       </c>
       <c r="F41" s="10">
-        <v>8973.0</v>
+        <v>8947.8</v>
       </c>
       <c r="G41" s="10">
-        <v>7976.0</v>
+        <v>7953.6</v>
       </c>
       <c r="H41" s="10">
-        <v>6979.0</v>
+        <v>6959.4</v>
       </c>
     </row>
     <row r="42" spans="1:8" outlineLevel="4">
       <c r="A42" s="16">
         <v>3</v>
       </c>
       <c r="B42" s="6" t="s">
         <v>74</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>75</v>
       </c>
       <c r="D42" s="5">
-        <v>5.0</v>
+        <v>1.0</v>
       </c>
       <c r="E42" s="10">
-        <v>13902.0</v>
+        <v>13862.0</v>
       </c>
       <c r="F42" s="10">
-        <v>12511.8</v>
+        <v>12475.8</v>
       </c>
       <c r="G42" s="10">
-        <v>11121.6</v>
+        <v>11089.6</v>
       </c>
       <c r="H42" s="10">
-        <v>9731.4</v>
+        <v>9703.4</v>
       </c>
     </row>
     <row r="43" spans="1:8" outlineLevel="3">
       <c r="A43" s="15" t="s">
         <v>37</v>
       </c>
       <c r="B43" s="4"/>
       <c r="C43" s="4"/>
       <c r="D43" s="4"/>
       <c r="E43" s="9"/>
       <c r="F43" s="9"/>
       <c r="G43" s="9"/>
       <c r="H43" s="9"/>
     </row>
     <row r="44" spans="1:8" outlineLevel="4">
       <c r="A44" s="16">
         <v>1</v>
       </c>
       <c r="B44" s="6" t="s">
         <v>76</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>77</v>
       </c>
       <c r="D44" s="5">
@@ -2807,1582 +2807,1582 @@
       <c r="A47" s="15" t="s">
         <v>81</v>
       </c>
       <c r="B47" s="4"/>
       <c r="C47" s="4"/>
       <c r="D47" s="4"/>
       <c r="E47" s="9"/>
       <c r="F47" s="9"/>
       <c r="G47" s="9"/>
       <c r="H47" s="9"/>
     </row>
     <row r="48" spans="1:8" outlineLevel="4">
       <c r="A48" s="16">
         <v>1</v>
       </c>
       <c r="B48" s="6" t="s">
         <v>82</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D48" s="5">
         <v>2.0</v>
       </c>
       <c r="E48" s="10">
-        <v>68399.0</v>
+        <v>67278.0</v>
       </c>
       <c r="F48" s="10">
-        <v>61559.1</v>
+        <v>60550.2</v>
       </c>
       <c r="G48" s="10">
-        <v>54719.2</v>
+        <v>53822.4</v>
       </c>
       <c r="H48" s="10">
-        <v>47879.3</v>
+        <v>47094.6</v>
       </c>
     </row>
     <row r="49" spans="1:8" outlineLevel="4">
       <c r="A49" s="16">
         <v>2</v>
       </c>
       <c r="B49" s="6" t="s">
         <v>84</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>85</v>
       </c>
       <c r="D49" s="5">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="E49" s="10">
-        <v>41572.0</v>
+        <v>40849.0</v>
       </c>
       <c r="F49" s="10">
-        <v>37414.8</v>
+        <v>36764.1</v>
       </c>
       <c r="G49" s="10">
-        <v>33257.6</v>
+        <v>32679.2</v>
       </c>
       <c r="H49" s="10">
-        <v>29100.4</v>
+        <v>28594.3</v>
       </c>
     </row>
     <row r="50" spans="1:8" outlineLevel="4">
       <c r="A50" s="16">
         <v>3</v>
       </c>
       <c r="B50" s="6" t="s">
         <v>86</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>87</v>
       </c>
       <c r="D50" s="5">
-        <v>0.0</v>
+        <v>2.0</v>
       </c>
       <c r="E50" s="10">
-        <v>55015.0</v>
+        <v>54113.0</v>
       </c>
       <c r="F50" s="10">
-        <v>49513.5</v>
+        <v>48701.7</v>
       </c>
       <c r="G50" s="10">
-        <v>44012.0</v>
+        <v>43290.4</v>
       </c>
       <c r="H50" s="10">
-        <v>38510.5</v>
+        <v>37879.1</v>
       </c>
     </row>
     <row r="51" spans="1:8" outlineLevel="4">
       <c r="A51" s="16">
         <v>4</v>
       </c>
       <c r="B51" s="6" t="s">
         <v>88</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>89</v>
       </c>
       <c r="D51" s="5">
         <v>2.0</v>
       </c>
       <c r="E51" s="10">
-        <v>63382.0</v>
+        <v>62343.0</v>
       </c>
       <c r="F51" s="10">
-        <v>57043.8</v>
+        <v>56108.7</v>
       </c>
       <c r="G51" s="10">
-        <v>50705.6</v>
+        <v>49874.4</v>
       </c>
       <c r="H51" s="10">
-        <v>44367.4</v>
+        <v>43640.1</v>
       </c>
     </row>
     <row r="52" spans="1:8" outlineLevel="3">
       <c r="A52" s="15" t="s">
         <v>90</v>
       </c>
       <c r="B52" s="4"/>
       <c r="C52" s="4"/>
       <c r="D52" s="4"/>
       <c r="E52" s="9"/>
       <c r="F52" s="9"/>
       <c r="G52" s="9"/>
       <c r="H52" s="9"/>
     </row>
     <row r="53" spans="1:8" outlineLevel="4">
       <c r="A53" s="16">
         <v>1</v>
       </c>
       <c r="B53" s="6" t="s">
         <v>91</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>92</v>
       </c>
       <c r="D53" s="5">
-        <v>6.0</v>
+        <v>3.0</v>
       </c>
       <c r="E53" s="10">
-        <v>61085.0</v>
+        <v>60083.0</v>
       </c>
       <c r="F53" s="10">
-        <v>54976.5</v>
+        <v>54074.7</v>
       </c>
       <c r="G53" s="10">
-        <v>48868.0</v>
+        <v>48066.4</v>
       </c>
       <c r="H53" s="10">
-        <v>42759.5</v>
+        <v>42058.1</v>
       </c>
     </row>
     <row r="54" spans="1:8" outlineLevel="4">
       <c r="A54" s="16">
         <v>2</v>
       </c>
       <c r="B54" s="6" t="s">
         <v>93</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>94</v>
       </c>
       <c r="D54" s="5">
-        <v>5.0</v>
+        <v>2.0</v>
       </c>
       <c r="E54" s="10">
-        <v>172378.0</v>
+        <v>169552.0</v>
       </c>
       <c r="F54" s="10">
-        <v>155140.2</v>
+        <v>152596.8</v>
       </c>
       <c r="G54" s="10">
-        <v>137902.4</v>
+        <v>135641.6</v>
       </c>
       <c r="H54" s="10">
-        <v>120664.6</v>
+        <v>118686.4</v>
       </c>
     </row>
     <row r="55" spans="1:8" outlineLevel="4">
       <c r="A55" s="16">
         <v>3</v>
       </c>
       <c r="B55" s="6" t="s">
         <v>95</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>96</v>
       </c>
       <c r="D55" s="5">
-        <v>0.0</v>
+        <v>9.0</v>
       </c>
       <c r="E55" s="10">
-        <v>38180.0</v>
+        <v>37555.0</v>
       </c>
       <c r="F55" s="10">
-        <v>34362.0</v>
+        <v>33799.5</v>
       </c>
       <c r="G55" s="10">
-        <v>30544.0</v>
+        <v>30044.0</v>
       </c>
       <c r="H55" s="10">
-        <v>26726.0</v>
+        <v>26288.5</v>
       </c>
     </row>
     <row r="56" spans="1:8" outlineLevel="4">
       <c r="A56" s="16">
         <v>4</v>
       </c>
       <c r="B56" s="6" t="s">
         <v>97</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>98</v>
       </c>
       <c r="D56" s="5">
-        <v>19.0</v>
+        <v>21.0</v>
       </c>
       <c r="E56" s="10">
-        <v>48465.0</v>
+        <v>47670.0</v>
       </c>
       <c r="F56" s="10">
-        <v>43618.5</v>
+        <v>42903.0</v>
       </c>
       <c r="G56" s="10">
-        <v>38772.0</v>
+        <v>38136.0</v>
       </c>
       <c r="H56" s="10">
-        <v>33925.5</v>
+        <v>33369.0</v>
       </c>
     </row>
     <row r="57" spans="1:8" outlineLevel="4">
       <c r="A57" s="16">
         <v>5</v>
       </c>
       <c r="B57" s="6" t="s">
         <v>99</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>100</v>
       </c>
       <c r="D57" s="5">
-        <v>12.0</v>
+        <v>2.0</v>
       </c>
       <c r="E57" s="10">
-        <v>51307.0</v>
+        <v>50466.0</v>
       </c>
       <c r="F57" s="10">
-        <v>46176.3</v>
+        <v>45419.4</v>
       </c>
       <c r="G57" s="10">
-        <v>41045.6</v>
+        <v>40372.8</v>
       </c>
       <c r="H57" s="10">
-        <v>35914.9</v>
+        <v>35326.2</v>
       </c>
     </row>
     <row r="58" spans="1:8" outlineLevel="4">
       <c r="A58" s="16">
         <v>6</v>
       </c>
       <c r="B58" s="6" t="s">
         <v>101</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>102</v>
       </c>
       <c r="D58" s="5">
-        <v>6.0</v>
+        <v>2.0</v>
       </c>
       <c r="E58" s="10">
-        <v>57315.0</v>
+        <v>56376.0</v>
       </c>
       <c r="F58" s="10">
-        <v>51583.5</v>
+        <v>50738.4</v>
       </c>
       <c r="G58" s="10">
-        <v>45852.0</v>
+        <v>45100.8</v>
       </c>
       <c r="H58" s="10">
-        <v>40120.5</v>
+        <v>39463.2</v>
       </c>
     </row>
     <row r="59" spans="1:8" outlineLevel="3">
       <c r="A59" s="15" t="s">
         <v>103</v>
       </c>
       <c r="B59" s="4"/>
       <c r="C59" s="4"/>
       <c r="D59" s="4"/>
       <c r="E59" s="9"/>
       <c r="F59" s="9"/>
       <c r="G59" s="9"/>
       <c r="H59" s="9"/>
     </row>
     <row r="60" spans="1:8" outlineLevel="4">
       <c r="A60" s="16">
         <v>1</v>
       </c>
       <c r="B60" s="6" t="s">
         <v>104</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D60" s="5">
-        <v>2.0</v>
+        <v>3.0</v>
       </c>
       <c r="E60" s="10">
-        <v>26869.0</v>
+        <v>26944.0</v>
       </c>
       <c r="F60" s="10">
-        <v>24182.1</v>
+        <v>24249.6</v>
       </c>
       <c r="G60" s="10">
-        <v>21495.2</v>
+        <v>21555.2</v>
       </c>
       <c r="H60" s="10">
-        <v>18808.3</v>
+        <v>18860.8</v>
       </c>
     </row>
     <row r="61" spans="1:8" outlineLevel="4">
       <c r="A61" s="16">
         <v>2</v>
       </c>
       <c r="B61" s="6" t="s">
         <v>106</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>107</v>
       </c>
       <c r="D61" s="5">
         <v>0.0</v>
       </c>
       <c r="E61" s="10">
         <v>0.0</v>
       </c>
       <c r="F61" s="10">
         <v>0.0</v>
       </c>
       <c r="G61" s="10">
         <v>0.0</v>
       </c>
       <c r="H61" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="62" spans="1:8" outlineLevel="4">
       <c r="A62" s="16">
         <v>3</v>
       </c>
       <c r="B62" s="6" t="s">
         <v>108</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>109</v>
       </c>
       <c r="D62" s="5">
-        <v>3.0</v>
+        <v>6.0</v>
       </c>
       <c r="E62" s="10">
-        <v>20563.0</v>
+        <v>20620.0</v>
       </c>
       <c r="F62" s="10">
-        <v>18506.7</v>
+        <v>18558.0</v>
       </c>
       <c r="G62" s="10">
-        <v>16450.4</v>
+        <v>16496.0</v>
       </c>
       <c r="H62" s="10">
-        <v>14394.1</v>
+        <v>14434.0</v>
       </c>
     </row>
     <row r="63" spans="1:8" outlineLevel="4">
       <c r="A63" s="16">
         <v>4</v>
       </c>
       <c r="B63" s="6" t="s">
         <v>110</v>
       </c>
       <c r="C63" s="7" t="s">
         <v>111</v>
       </c>
       <c r="D63" s="5">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="E63" s="10">
-        <v>23960.0</v>
+        <v>24027.0</v>
       </c>
       <c r="F63" s="10">
-        <v>21564.0</v>
+        <v>21624.3</v>
       </c>
       <c r="G63" s="10">
-        <v>19168.0</v>
+        <v>19221.6</v>
       </c>
       <c r="H63" s="10">
-        <v>16772.0</v>
+        <v>16818.9</v>
       </c>
     </row>
     <row r="64" spans="1:8" outlineLevel="4">
       <c r="A64" s="16">
         <v>5</v>
       </c>
       <c r="B64" s="6" t="s">
         <v>112</v>
       </c>
       <c r="C64" s="7" t="s">
         <v>113</v>
       </c>
       <c r="D64" s="5">
-        <v>3.0</v>
+        <v>5.0</v>
       </c>
       <c r="E64" s="10">
-        <v>25131.0</v>
+        <v>25201.0</v>
       </c>
       <c r="F64" s="10">
-        <v>22617.9</v>
+        <v>22680.9</v>
       </c>
       <c r="G64" s="10">
-        <v>20104.8</v>
+        <v>20160.8</v>
       </c>
       <c r="H64" s="10">
-        <v>17591.7</v>
+        <v>17640.7</v>
       </c>
     </row>
     <row r="65" spans="1:8" outlineLevel="3">
       <c r="A65" s="15" t="s">
         <v>114</v>
       </c>
       <c r="B65" s="4"/>
       <c r="C65" s="4"/>
       <c r="D65" s="4"/>
       <c r="E65" s="9"/>
       <c r="F65" s="9"/>
       <c r="G65" s="9"/>
       <c r="H65" s="9"/>
     </row>
     <row r="66" spans="1:8" outlineLevel="4">
       <c r="A66" s="16">
         <v>1</v>
       </c>
       <c r="B66" s="6" t="s">
         <v>115</v>
       </c>
       <c r="C66" s="7" t="s">
         <v>116</v>
       </c>
       <c r="D66" s="5">
-        <v>36.0</v>
+        <v>23.0</v>
       </c>
       <c r="E66" s="10">
-        <v>24972.0</v>
+        <v>25042.0</v>
       </c>
       <c r="F66" s="10">
-        <v>22474.8</v>
+        <v>22537.8</v>
       </c>
       <c r="G66" s="10">
-        <v>19977.6</v>
+        <v>20033.6</v>
       </c>
       <c r="H66" s="10">
-        <v>17480.4</v>
+        <v>17529.4</v>
       </c>
     </row>
     <row r="67" spans="1:8" outlineLevel="4">
       <c r="A67" s="16">
         <v>2</v>
       </c>
       <c r="B67" s="6" t="s">
         <v>117</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>118</v>
       </c>
       <c r="D67" s="5">
-        <v>1.0</v>
+        <v>5.0</v>
       </c>
       <c r="E67" s="10">
-        <v>53358.0</v>
+        <v>53507.0</v>
       </c>
       <c r="F67" s="10">
-        <v>48022.2</v>
+        <v>48156.3</v>
       </c>
       <c r="G67" s="10">
-        <v>42686.4</v>
+        <v>42805.6</v>
       </c>
       <c r="H67" s="10">
-        <v>37350.6</v>
+        <v>37454.9</v>
       </c>
     </row>
     <row r="68" spans="1:8" outlineLevel="4">
       <c r="A68" s="16">
         <v>3</v>
       </c>
       <c r="B68" s="6" t="s">
         <v>119</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>120</v>
       </c>
       <c r="D68" s="5">
-        <v>0.0</v>
+        <v>5.0</v>
       </c>
       <c r="E68" s="10">
-        <v>103653.0</v>
+        <v>103940.0</v>
       </c>
       <c r="F68" s="10">
-        <v>93287.7</v>
+        <v>93546.0</v>
       </c>
       <c r="G68" s="10">
-        <v>82922.4</v>
+        <v>83152.0</v>
       </c>
       <c r="H68" s="10">
-        <v>72557.1</v>
+        <v>72758.0</v>
       </c>
     </row>
     <row r="69" spans="1:8" outlineLevel="4">
       <c r="A69" s="16">
         <v>4</v>
       </c>
       <c r="B69" s="6" t="s">
         <v>121</v>
       </c>
       <c r="C69" s="7" t="s">
         <v>122</v>
       </c>
       <c r="D69" s="5">
-        <v>80.0</v>
+        <v>59.0</v>
       </c>
       <c r="E69" s="10">
-        <v>18402.0</v>
+        <v>18453.0</v>
       </c>
       <c r="F69" s="10">
-        <v>16561.8</v>
+        <v>16607.7</v>
       </c>
       <c r="G69" s="10">
-        <v>14721.6</v>
+        <v>14762.4</v>
       </c>
       <c r="H69" s="10">
-        <v>12881.4</v>
+        <v>12917.1</v>
       </c>
     </row>
     <row r="70" spans="1:8" outlineLevel="4">
       <c r="A70" s="16">
         <v>5</v>
       </c>
       <c r="B70" s="6" t="s">
         <v>123</v>
       </c>
       <c r="C70" s="7" t="s">
         <v>124</v>
       </c>
       <c r="D70" s="5">
-        <v>20.0</v>
+        <v>10.0</v>
       </c>
       <c r="E70" s="10">
-        <v>19323.0</v>
+        <v>19377.0</v>
       </c>
       <c r="F70" s="10">
-        <v>17390.7</v>
+        <v>17439.3</v>
       </c>
       <c r="G70" s="10">
-        <v>15458.4</v>
+        <v>15501.6</v>
       </c>
       <c r="H70" s="10">
-        <v>13526.1</v>
+        <v>13563.9</v>
       </c>
     </row>
     <row r="71" spans="1:8" outlineLevel="4">
       <c r="A71" s="16">
         <v>6</v>
       </c>
       <c r="B71" s="6" t="s">
         <v>125</v>
       </c>
       <c r="C71" s="7" t="s">
         <v>126</v>
       </c>
       <c r="D71" s="5">
-        <v>16.0</v>
+        <v>25.0</v>
       </c>
       <c r="E71" s="10">
-        <v>22561.0</v>
+        <v>22624.0</v>
       </c>
       <c r="F71" s="10">
-        <v>20304.9</v>
+        <v>20361.6</v>
       </c>
       <c r="G71" s="10">
-        <v>18048.8</v>
+        <v>18099.2</v>
       </c>
       <c r="H71" s="10">
-        <v>15792.7</v>
+        <v>15836.8</v>
       </c>
     </row>
     <row r="72" spans="1:8" outlineLevel="2">
       <c r="A72" s="14" t="s">
         <v>127</v>
       </c>
       <c r="B72" s="4"/>
       <c r="C72" s="4"/>
       <c r="D72" s="4"/>
       <c r="E72" s="9"/>
       <c r="F72" s="9"/>
       <c r="G72" s="9"/>
       <c r="H72" s="9"/>
     </row>
     <row r="73" spans="1:8" outlineLevel="3">
       <c r="A73" s="15" t="s">
         <v>128</v>
       </c>
       <c r="B73" s="4"/>
       <c r="C73" s="4"/>
       <c r="D73" s="4"/>
       <c r="E73" s="9"/>
       <c r="F73" s="9"/>
       <c r="G73" s="9"/>
       <c r="H73" s="9"/>
     </row>
     <row r="74" spans="1:8" outlineLevel="4">
       <c r="A74" s="16">
         <v>1</v>
       </c>
       <c r="B74" s="6" t="s">
         <v>129</v>
       </c>
       <c r="C74" s="7" t="s">
         <v>130</v>
       </c>
       <c r="D74" s="5">
-        <v>11.0</v>
+        <v>9.0</v>
       </c>
       <c r="E74" s="10">
-        <v>26593.0</v>
+        <v>26667.0</v>
       </c>
       <c r="F74" s="10">
-        <v>23933.7</v>
+        <v>24000.3</v>
       </c>
       <c r="G74" s="10">
-        <v>21274.4</v>
+        <v>21333.6</v>
       </c>
       <c r="H74" s="10">
-        <v>18615.1</v>
+        <v>18666.9</v>
       </c>
     </row>
     <row r="75" spans="1:8" outlineLevel="4">
       <c r="A75" s="16">
         <v>2</v>
       </c>
       <c r="B75" s="6" t="s">
         <v>131</v>
       </c>
       <c r="C75" s="7" t="s">
         <v>132</v>
       </c>
       <c r="D75" s="5">
-        <v>5.0</v>
+        <v>3.0</v>
       </c>
       <c r="E75" s="10">
-        <v>55369.0</v>
+        <v>55523.0</v>
       </c>
       <c r="F75" s="10">
-        <v>49832.1</v>
+        <v>49970.7</v>
       </c>
       <c r="G75" s="10">
-        <v>44295.2</v>
+        <v>44418.4</v>
       </c>
       <c r="H75" s="10">
-        <v>38758.3</v>
+        <v>38866.1</v>
       </c>
     </row>
     <row r="76" spans="1:8" outlineLevel="4">
       <c r="A76" s="16">
         <v>3</v>
       </c>
       <c r="B76" s="6" t="s">
         <v>133</v>
       </c>
       <c r="C76" s="7" t="s">
         <v>134</v>
       </c>
       <c r="D76" s="5">
         <v>0.0</v>
       </c>
       <c r="E76" s="10">
-        <v>105538.0</v>
+        <v>105832.0</v>
       </c>
       <c r="F76" s="10">
-        <v>94984.2</v>
+        <v>95248.8</v>
       </c>
       <c r="G76" s="10">
-        <v>84430.4</v>
+        <v>84665.6</v>
       </c>
       <c r="H76" s="10">
-        <v>73876.6</v>
+        <v>74082.4</v>
       </c>
     </row>
     <row r="77" spans="1:8" outlineLevel="4">
       <c r="A77" s="16">
         <v>4</v>
       </c>
       <c r="B77" s="6" t="s">
         <v>135</v>
       </c>
       <c r="C77" s="7" t="s">
         <v>136</v>
       </c>
       <c r="D77" s="5">
-        <v>19.0</v>
+        <v>22.0</v>
       </c>
       <c r="E77" s="10">
-        <v>20063.0</v>
+        <v>20119.0</v>
       </c>
       <c r="F77" s="10">
-        <v>18056.7</v>
+        <v>18107.1</v>
       </c>
       <c r="G77" s="10">
-        <v>16050.4</v>
+        <v>16095.2</v>
       </c>
       <c r="H77" s="10">
-        <v>14044.1</v>
+        <v>14083.3</v>
       </c>
     </row>
     <row r="78" spans="1:8" outlineLevel="4">
       <c r="A78" s="16">
         <v>5</v>
       </c>
       <c r="B78" s="6" t="s">
         <v>137</v>
       </c>
       <c r="C78" s="7" t="s">
         <v>138</v>
       </c>
       <c r="D78" s="5">
-        <v>11.0</v>
+        <v>15.0</v>
       </c>
       <c r="E78" s="10">
-        <v>20908.0</v>
+        <v>20966.0</v>
       </c>
       <c r="F78" s="10">
-        <v>18817.2</v>
+        <v>18869.4</v>
       </c>
       <c r="G78" s="10">
-        <v>16726.4</v>
+        <v>16772.8</v>
       </c>
       <c r="H78" s="10">
-        <v>14635.6</v>
+        <v>14676.2</v>
       </c>
     </row>
     <row r="79" spans="1:8" outlineLevel="4">
       <c r="A79" s="16">
         <v>6</v>
       </c>
       <c r="B79" s="6" t="s">
         <v>139</v>
       </c>
       <c r="C79" s="7" t="s">
         <v>140</v>
       </c>
       <c r="D79" s="5">
-        <v>9.0</v>
+        <v>16.0</v>
       </c>
       <c r="E79" s="10">
-        <v>24178.0</v>
+        <v>24245.0</v>
       </c>
       <c r="F79" s="10">
-        <v>21760.2</v>
+        <v>21820.5</v>
       </c>
       <c r="G79" s="10">
-        <v>19342.4</v>
+        <v>19396.0</v>
       </c>
       <c r="H79" s="10">
-        <v>16924.6</v>
+        <v>16971.5</v>
       </c>
     </row>
     <row r="80" spans="1:8" outlineLevel="3">
       <c r="A80" s="15" t="s">
         <v>141</v>
       </c>
       <c r="B80" s="4"/>
       <c r="C80" s="4"/>
       <c r="D80" s="4"/>
       <c r="E80" s="9"/>
       <c r="F80" s="9"/>
       <c r="G80" s="9"/>
       <c r="H80" s="9"/>
     </row>
     <row r="81" spans="1:8" outlineLevel="4">
       <c r="A81" s="16">
         <v>1</v>
       </c>
       <c r="B81" s="6" t="s">
         <v>142</v>
       </c>
       <c r="C81" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D81" s="5">
         <v>1.0</v>
       </c>
       <c r="E81" s="10">
-        <v>28907.0</v>
+        <v>28988.0</v>
       </c>
       <c r="F81" s="10">
-        <v>26016.3</v>
+        <v>26089.2</v>
       </c>
       <c r="G81" s="10">
-        <v>23125.6</v>
+        <v>23190.4</v>
       </c>
       <c r="H81" s="10">
-        <v>20234.9</v>
+        <v>20291.6</v>
       </c>
     </row>
     <row r="82" spans="1:8" outlineLevel="4">
       <c r="A82" s="16">
         <v>2</v>
       </c>
       <c r="B82" s="6" t="s">
         <v>144</v>
       </c>
       <c r="C82" s="7" t="s">
         <v>145</v>
       </c>
       <c r="D82" s="5">
         <v>0.0</v>
       </c>
       <c r="E82" s="10">
         <v>0.0</v>
       </c>
       <c r="F82" s="10">
         <v>0.0</v>
       </c>
       <c r="G82" s="10">
         <v>0.0</v>
       </c>
       <c r="H82" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="83" spans="1:8" outlineLevel="4">
       <c r="A83" s="16">
         <v>3</v>
       </c>
       <c r="B83" s="6" t="s">
         <v>146</v>
       </c>
       <c r="C83" s="7" t="s">
         <v>147</v>
       </c>
       <c r="D83" s="5">
         <v>0.0</v>
       </c>
       <c r="E83" s="10">
-        <v>115584.0</v>
+        <v>115905.0</v>
       </c>
       <c r="F83" s="10">
-        <v>104025.6</v>
+        <v>104314.5</v>
       </c>
       <c r="G83" s="10">
-        <v>92467.2</v>
+        <v>92724.0</v>
       </c>
       <c r="H83" s="10">
-        <v>80908.8</v>
+        <v>81133.5</v>
       </c>
     </row>
     <row r="84" spans="1:8" outlineLevel="4">
       <c r="A84" s="16">
         <v>4</v>
       </c>
       <c r="B84" s="6" t="s">
         <v>148</v>
       </c>
       <c r="C84" s="7" t="s">
         <v>149</v>
       </c>
       <c r="D84" s="5">
-        <v>5.0</v>
+        <v>3.0</v>
       </c>
       <c r="E84" s="10">
-        <v>22519.0</v>
+        <v>22581.0</v>
       </c>
       <c r="F84" s="10">
-        <v>20267.1</v>
+        <v>20322.9</v>
       </c>
       <c r="G84" s="10">
-        <v>18015.2</v>
+        <v>18064.8</v>
       </c>
       <c r="H84" s="10">
-        <v>15763.3</v>
+        <v>15806.7</v>
       </c>
     </row>
     <row r="85" spans="1:8" outlineLevel="4">
       <c r="A85" s="16">
         <v>5</v>
       </c>
       <c r="B85" s="6" t="s">
         <v>150</v>
       </c>
       <c r="C85" s="7" t="s">
         <v>151</v>
       </c>
       <c r="D85" s="5">
-        <v>3.0</v>
+        <v>2.0</v>
       </c>
       <c r="E85" s="10">
-        <v>24771.0</v>
+        <v>24839.0</v>
       </c>
       <c r="F85" s="10">
-        <v>22293.9</v>
+        <v>22355.1</v>
       </c>
       <c r="G85" s="10">
-        <v>19816.8</v>
+        <v>19871.2</v>
       </c>
       <c r="H85" s="10">
-        <v>17339.7</v>
+        <v>17387.3</v>
       </c>
     </row>
     <row r="86" spans="1:8" outlineLevel="4">
       <c r="A86" s="16">
         <v>6</v>
       </c>
       <c r="B86" s="6" t="s">
         <v>152</v>
       </c>
       <c r="C86" s="7" t="s">
         <v>153</v>
       </c>
       <c r="D86" s="5">
         <v>1.0</v>
       </c>
       <c r="E86" s="10">
-        <v>27002.0</v>
+        <v>27077.0</v>
       </c>
       <c r="F86" s="10">
-        <v>24301.8</v>
+        <v>24369.3</v>
       </c>
       <c r="G86" s="10">
-        <v>21601.6</v>
+        <v>21661.6</v>
       </c>
       <c r="H86" s="10">
-        <v>18901.4</v>
+        <v>18953.9</v>
       </c>
     </row>
     <row r="87" spans="1:8" outlineLevel="3">
       <c r="A87" s="15" t="s">
         <v>62</v>
       </c>
       <c r="B87" s="4"/>
       <c r="C87" s="4"/>
       <c r="D87" s="4"/>
       <c r="E87" s="9"/>
       <c r="F87" s="9"/>
       <c r="G87" s="9"/>
       <c r="H87" s="9"/>
     </row>
     <row r="88" spans="1:8" outlineLevel="4">
       <c r="A88" s="16">
         <v>1</v>
       </c>
       <c r="B88" s="6" t="s">
         <v>154</v>
       </c>
       <c r="C88" s="7" t="s">
         <v>155</v>
       </c>
       <c r="D88" s="5">
         <v>2.0</v>
       </c>
       <c r="E88" s="10">
-        <v>87842.0</v>
+        <v>86402.0</v>
       </c>
       <c r="F88" s="10">
-        <v>79057.8</v>
+        <v>77761.8</v>
       </c>
       <c r="G88" s="10">
-        <v>70273.6</v>
+        <v>69121.6</v>
       </c>
       <c r="H88" s="10">
-        <v>61489.4</v>
+        <v>60481.4</v>
       </c>
     </row>
     <row r="89" spans="1:8" outlineLevel="4">
       <c r="A89" s="16">
         <v>2</v>
       </c>
       <c r="B89" s="6" t="s">
         <v>156</v>
       </c>
       <c r="C89" s="7" t="s">
         <v>157</v>
       </c>
       <c r="D89" s="5">
         <v>0.0</v>
       </c>
       <c r="E89" s="10">
         <v>95917.0</v>
       </c>
       <c r="F89" s="10">
         <v>86325.3</v>
       </c>
       <c r="G89" s="10">
         <v>76733.6</v>
       </c>
       <c r="H89" s="10">
         <v>67141.9</v>
       </c>
     </row>
     <row r="90" spans="1:8" outlineLevel="4">
       <c r="A90" s="16">
         <v>3</v>
       </c>
       <c r="B90" s="6" t="s">
         <v>158</v>
       </c>
       <c r="C90" s="7" t="s">
         <v>159</v>
       </c>
       <c r="D90" s="5">
-        <v>2.0</v>
+        <v>4.0</v>
       </c>
       <c r="E90" s="10">
-        <v>53725.0</v>
+        <v>52844.0</v>
       </c>
       <c r="F90" s="10">
-        <v>48352.5</v>
+        <v>47559.6</v>
       </c>
       <c r="G90" s="10">
-        <v>42980.0</v>
+        <v>42275.2</v>
       </c>
       <c r="H90" s="10">
-        <v>37607.5</v>
+        <v>36990.8</v>
       </c>
     </row>
     <row r="91" spans="1:8" outlineLevel="4">
       <c r="A91" s="16">
         <v>4</v>
       </c>
       <c r="B91" s="6" t="s">
         <v>160</v>
       </c>
       <c r="C91" s="7" t="s">
         <v>161</v>
       </c>
       <c r="D91" s="5">
-        <v>1.0</v>
+        <v>3.0</v>
       </c>
       <c r="E91" s="10">
-        <v>79218.0</v>
+        <v>77842.0</v>
       </c>
       <c r="F91" s="10">
-        <v>71296.2</v>
+        <v>70057.8</v>
       </c>
       <c r="G91" s="10">
-        <v>63374.4</v>
+        <v>62273.6</v>
       </c>
       <c r="H91" s="10">
-        <v>55452.6</v>
+        <v>54489.4</v>
       </c>
     </row>
     <row r="92" spans="1:8" outlineLevel="4">
       <c r="A92" s="16">
         <v>5</v>
       </c>
       <c r="B92" s="6" t="s">
         <v>162</v>
       </c>
       <c r="C92" s="7" t="s">
         <v>163</v>
       </c>
       <c r="D92" s="5">
-        <v>1.0</v>
+        <v>3.0</v>
       </c>
       <c r="E92" s="10">
-        <v>83086.0</v>
+        <v>81724.0</v>
       </c>
       <c r="F92" s="10">
-        <v>74777.4</v>
+        <v>73551.6</v>
       </c>
       <c r="G92" s="10">
-        <v>66468.8</v>
+        <v>65379.2</v>
       </c>
       <c r="H92" s="10">
-        <v>58160.2</v>
+        <v>57206.8</v>
       </c>
     </row>
     <row r="93" spans="1:8" outlineLevel="3">
       <c r="A93" s="15" t="s">
         <v>164</v>
       </c>
       <c r="B93" s="4"/>
       <c r="C93" s="4"/>
       <c r="D93" s="4"/>
       <c r="E93" s="9"/>
       <c r="F93" s="9"/>
       <c r="G93" s="9"/>
       <c r="H93" s="9"/>
     </row>
     <row r="94" spans="1:8" outlineLevel="4">
       <c r="A94" s="16">
         <v>1</v>
       </c>
       <c r="B94" s="6" t="s">
         <v>165</v>
       </c>
       <c r="C94" s="7" t="s">
         <v>166</v>
       </c>
       <c r="D94" s="5">
-        <v>1.0</v>
+        <v>3.0</v>
       </c>
       <c r="E94" s="10">
-        <v>66323.0</v>
+        <v>65171.0</v>
       </c>
       <c r="F94" s="10">
-        <v>59690.7</v>
+        <v>58653.9</v>
       </c>
       <c r="G94" s="10">
-        <v>53058.4</v>
+        <v>52136.8</v>
       </c>
       <c r="H94" s="10">
-        <v>46426.1</v>
+        <v>45619.7</v>
       </c>
     </row>
     <row r="95" spans="1:8" outlineLevel="4">
       <c r="A95" s="16">
         <v>2</v>
       </c>
       <c r="B95" s="6" t="s">
         <v>167</v>
       </c>
       <c r="C95" s="7" t="s">
         <v>168</v>
       </c>
       <c r="D95" s="5">
         <v>0.0</v>
       </c>
       <c r="E95" s="10">
-        <v>54281.0</v>
+        <v>53391.0</v>
       </c>
       <c r="F95" s="10">
-        <v>48852.9</v>
+        <v>48051.9</v>
       </c>
       <c r="G95" s="10">
-        <v>43424.8</v>
+        <v>42712.8</v>
       </c>
       <c r="H95" s="10">
-        <v>37996.7</v>
+        <v>37373.7</v>
       </c>
     </row>
     <row r="96" spans="1:8" outlineLevel="4">
       <c r="A96" s="16">
         <v>3</v>
       </c>
       <c r="B96" s="6" t="s">
         <v>169</v>
       </c>
       <c r="C96" s="7" t="s">
         <v>170</v>
       </c>
       <c r="D96" s="5">
         <v>0.0</v>
       </c>
       <c r="E96" s="10">
-        <v>59199.0</v>
+        <v>58228.0</v>
       </c>
       <c r="F96" s="10">
-        <v>53279.1</v>
+        <v>52405.2</v>
       </c>
       <c r="G96" s="10">
-        <v>47359.2</v>
+        <v>46582.4</v>
       </c>
       <c r="H96" s="10">
-        <v>41439.3</v>
+        <v>40759.6</v>
       </c>
     </row>
     <row r="97" spans="1:8" outlineLevel="4">
       <c r="A97" s="16">
         <v>4</v>
       </c>
       <c r="B97" s="6" t="s">
         <v>171</v>
       </c>
       <c r="C97" s="7" t="s">
         <v>172</v>
       </c>
       <c r="D97" s="5">
-        <v>0.0</v>
+        <v>7.0</v>
       </c>
       <c r="E97" s="10">
-        <v>60700.0</v>
+        <v>59645.0</v>
       </c>
       <c r="F97" s="10">
-        <v>54630.0</v>
+        <v>53680.5</v>
       </c>
       <c r="G97" s="10">
-        <v>48560.0</v>
+        <v>47716.0</v>
       </c>
       <c r="H97" s="10">
-        <v>42490.0</v>
+        <v>41751.5</v>
       </c>
     </row>
     <row r="98" spans="1:8" outlineLevel="1">
       <c r="A98" s="13" t="s">
         <v>173</v>
       </c>
       <c r="B98" s="4"/>
       <c r="C98" s="4"/>
       <c r="D98" s="4"/>
       <c r="E98" s="9"/>
       <c r="F98" s="9"/>
       <c r="G98" s="9"/>
       <c r="H98" s="9"/>
     </row>
     <row r="99" spans="1:8" outlineLevel="2">
       <c r="A99" s="14" t="s">
         <v>174</v>
       </c>
       <c r="B99" s="4"/>
       <c r="C99" s="4"/>
       <c r="D99" s="4"/>
       <c r="E99" s="9"/>
       <c r="F99" s="9"/>
       <c r="G99" s="9"/>
       <c r="H99" s="9"/>
     </row>
     <row r="100" spans="1:8" outlineLevel="3">
       <c r="A100" s="16">
         <v>1</v>
       </c>
       <c r="B100" s="6" t="s">
         <v>175</v>
       </c>
       <c r="C100" s="7" t="s">
         <v>176</v>
       </c>
       <c r="D100" s="5">
-        <v>505.0</v>
+        <v>298.0</v>
       </c>
       <c r="E100" s="10">
         <v>782.0</v>
       </c>
       <c r="F100" s="10">
         <v>703.8</v>
       </c>
       <c r="G100" s="10">
         <v>625.6</v>
       </c>
       <c r="H100" s="10">
         <v>547.4</v>
       </c>
     </row>
     <row r="101" spans="1:8" outlineLevel="3">
       <c r="A101" s="16">
         <v>2</v>
       </c>
       <c r="B101" s="6" t="s">
         <v>177</v>
       </c>
       <c r="C101" s="7" t="s">
         <v>178</v>
       </c>
       <c r="D101" s="5">
-        <v>112.0</v>
+        <v>163.0</v>
       </c>
       <c r="E101" s="10">
         <v>782.0</v>
       </c>
       <c r="F101" s="10">
         <v>703.8</v>
       </c>
       <c r="G101" s="10">
         <v>625.6</v>
       </c>
       <c r="H101" s="10">
         <v>547.4</v>
       </c>
     </row>
     <row r="102" spans="1:8" outlineLevel="3">
       <c r="A102" s="16">
         <v>3</v>
       </c>
       <c r="B102" s="6" t="s">
         <v>179</v>
       </c>
       <c r="C102" s="7" t="s">
         <v>180</v>
       </c>
       <c r="D102" s="5">
-        <v>80.0</v>
+        <v>69.0</v>
       </c>
       <c r="E102" s="10">
         <v>889.0</v>
       </c>
       <c r="F102" s="10">
         <v>800.1</v>
       </c>
       <c r="G102" s="10">
         <v>711.2</v>
       </c>
       <c r="H102" s="10">
         <v>622.3</v>
       </c>
     </row>
     <row r="103" spans="1:8" outlineLevel="2">
       <c r="A103" s="14" t="s">
         <v>181</v>
       </c>
       <c r="B103" s="4"/>
       <c r="C103" s="4"/>
       <c r="D103" s="4"/>
       <c r="E103" s="9"/>
       <c r="F103" s="9"/>
       <c r="G103" s="9"/>
       <c r="H103" s="9"/>
     </row>
     <row r="104" spans="1:8" outlineLevel="3">
       <c r="A104" s="16">
         <v>1</v>
       </c>
       <c r="B104" s="6" t="s">
         <v>182</v>
       </c>
       <c r="C104" s="7" t="s">
         <v>183</v>
       </c>
       <c r="D104" s="5">
-        <v>1408.0</v>
+        <v>478.0</v>
       </c>
       <c r="E104" s="10">
         <v>782.0</v>
       </c>
       <c r="F104" s="10">
         <v>703.8</v>
       </c>
       <c r="G104" s="10">
         <v>625.6</v>
       </c>
       <c r="H104" s="10">
         <v>547.4</v>
       </c>
     </row>
     <row r="105" spans="1:8" outlineLevel="3">
       <c r="A105" s="16">
         <v>2</v>
       </c>
       <c r="B105" s="6" t="s">
         <v>184</v>
       </c>
       <c r="C105" s="7" t="s">
         <v>185</v>
       </c>
       <c r="D105" s="5">
-        <v>847.0</v>
+        <v>724.0</v>
       </c>
       <c r="E105" s="10">
         <v>782.0</v>
       </c>
       <c r="F105" s="10">
         <v>703.8</v>
       </c>
       <c r="G105" s="10">
         <v>625.6</v>
       </c>
       <c r="H105" s="10">
         <v>547.4</v>
       </c>
     </row>
     <row r="106" spans="1:8" outlineLevel="3">
       <c r="A106" s="16">
         <v>3</v>
       </c>
       <c r="B106" s="6" t="s">
         <v>186</v>
       </c>
       <c r="C106" s="7" t="s">
         <v>187</v>
       </c>
       <c r="D106" s="5">
-        <v>324.0</v>
+        <v>710.0</v>
       </c>
       <c r="E106" s="10">
         <v>782.0</v>
       </c>
       <c r="F106" s="10">
         <v>703.8</v>
       </c>
       <c r="G106" s="10">
         <v>625.6</v>
       </c>
       <c r="H106" s="10">
         <v>547.4</v>
       </c>
     </row>
     <row r="107" spans="1:8" outlineLevel="2">
       <c r="A107" s="14" t="s">
         <v>188</v>
       </c>
       <c r="B107" s="4"/>
       <c r="C107" s="4"/>
       <c r="D107" s="4"/>
       <c r="E107" s="9"/>
       <c r="F107" s="9"/>
       <c r="G107" s="9"/>
       <c r="H107" s="9"/>
     </row>
     <row r="108" spans="1:8" outlineLevel="3">
       <c r="A108" s="16">
         <v>1</v>
       </c>
       <c r="B108" s="6" t="s">
         <v>189</v>
       </c>
       <c r="C108" s="7" t="s">
         <v>190</v>
       </c>
       <c r="D108" s="5">
-        <v>278.0</v>
+        <v>634.0</v>
       </c>
       <c r="E108" s="10">
         <v>1499.0</v>
       </c>
       <c r="F108" s="10">
         <v>1349.1</v>
       </c>
       <c r="G108" s="10">
         <v>1199.2</v>
       </c>
       <c r="H108" s="10">
         <v>1049.3</v>
       </c>
     </row>
     <row r="109" spans="1:8" outlineLevel="3">
       <c r="A109" s="16">
         <v>2</v>
       </c>
       <c r="B109" s="6" t="s">
         <v>191</v>
       </c>
       <c r="C109" s="7" t="s">
         <v>192</v>
       </c>
       <c r="D109" s="5">
-        <v>22.0</v>
+        <v>11.0</v>
       </c>
       <c r="E109" s="10">
         <v>1499.0</v>
       </c>
       <c r="F109" s="10">
         <v>1349.1</v>
       </c>
       <c r="G109" s="10">
         <v>1199.2</v>
       </c>
       <c r="H109" s="10">
         <v>1049.3</v>
       </c>
     </row>
     <row r="110" spans="1:8" outlineLevel="3">
       <c r="A110" s="16">
         <v>3</v>
       </c>
       <c r="B110" s="6" t="s">
         <v>193</v>
       </c>
       <c r="C110" s="7" t="s">
         <v>194</v>
       </c>
       <c r="D110" s="5">
-        <v>2119.0</v>
+        <v>2303.0</v>
       </c>
       <c r="E110" s="10">
         <v>1499.0</v>
       </c>
       <c r="F110" s="10">
         <v>1349.1</v>
       </c>
       <c r="G110" s="10">
         <v>1199.2</v>
       </c>
       <c r="H110" s="10">
         <v>1049.3</v>
       </c>
     </row>
     <row r="111" spans="1:8" outlineLevel="3">
       <c r="A111" s="16">
         <v>4</v>
       </c>
       <c r="B111" s="6" t="s">
         <v>195</v>
       </c>
       <c r="C111" s="7" t="s">
         <v>196</v>
       </c>
       <c r="D111" s="5">
-        <v>0.0</v>
+        <v>79.0</v>
       </c>
       <c r="E111" s="10">
         <v>1499.0</v>
       </c>
       <c r="F111" s="10">
         <v>1349.1</v>
       </c>
       <c r="G111" s="10">
         <v>1199.2</v>
       </c>
       <c r="H111" s="10">
         <v>1049.3</v>
       </c>
     </row>
     <row r="112" spans="1:8" outlineLevel="3">
       <c r="A112" s="16">
         <v>5</v>
       </c>
       <c r="B112" s="6" t="s">
         <v>197</v>
       </c>
       <c r="C112" s="7" t="s">
         <v>198</v>
       </c>
       <c r="D112" s="5">
-        <v>340.0</v>
+        <v>407.0</v>
       </c>
       <c r="E112" s="10">
         <v>1499.0</v>
       </c>
       <c r="F112" s="10">
         <v>1349.1</v>
       </c>
       <c r="G112" s="10">
         <v>1199.2</v>
       </c>
       <c r="H112" s="10">
         <v>1049.3</v>
       </c>
     </row>
     <row r="113" spans="1:8" outlineLevel="3">
       <c r="A113" s="16">
         <v>6</v>
       </c>
       <c r="B113" s="6" t="s">
         <v>199</v>
       </c>
       <c r="C113" s="7" t="s">
         <v>200</v>
       </c>
       <c r="D113" s="5">
-        <v>21.0</v>
+        <v>19.0</v>
       </c>
       <c r="E113" s="10">
-        <v>1472.0</v>
+        <v>1496.0</v>
       </c>
       <c r="F113" s="10">
-        <v>1324.8</v>
+        <v>1346.4</v>
       </c>
       <c r="G113" s="10">
-        <v>1177.6</v>
+        <v>1196.8</v>
       </c>
       <c r="H113" s="10">
-        <v>1030.4</v>
+        <v>1047.2</v>
       </c>
     </row>
     <row r="114" spans="1:8" outlineLevel="3">
       <c r="A114" s="16">
         <v>7</v>
       </c>
       <c r="B114" s="6" t="s">
         <v>201</v>
       </c>
       <c r="C114" s="7" t="s">
         <v>202</v>
       </c>
       <c r="D114" s="5">
         <v>0.0</v>
       </c>
       <c r="E114" s="10">
         <v>1499.0</v>
       </c>
       <c r="F114" s="10">
         <v>1349.1</v>
       </c>
       <c r="G114" s="10">
         <v>1199.2</v>
       </c>
       <c r="H114" s="10">
@@ -4404,439 +4404,439 @@
       </c>
       <c r="E115" s="10">
         <v>1499.0</v>
       </c>
       <c r="F115" s="10">
         <v>1349.1</v>
       </c>
       <c r="G115" s="10">
         <v>1199.2</v>
       </c>
       <c r="H115" s="10">
         <v>1049.3</v>
       </c>
     </row>
     <row r="116" spans="1:8" outlineLevel="3">
       <c r="A116" s="16">
         <v>9</v>
       </c>
       <c r="B116" s="6" t="s">
         <v>205</v>
       </c>
       <c r="C116" s="7" t="s">
         <v>206</v>
       </c>
       <c r="D116" s="5">
-        <v>128.0</v>
+        <v>274.0</v>
       </c>
       <c r="E116" s="10">
         <v>1499.0</v>
       </c>
       <c r="F116" s="10">
         <v>1349.1</v>
       </c>
       <c r="G116" s="10">
         <v>1199.2</v>
       </c>
       <c r="H116" s="10">
         <v>1049.3</v>
       </c>
     </row>
     <row r="117" spans="1:8" outlineLevel="3">
       <c r="A117" s="16">
         <v>10</v>
       </c>
       <c r="B117" s="6" t="s">
         <v>207</v>
       </c>
       <c r="C117" s="7" t="s">
         <v>208</v>
       </c>
       <c r="D117" s="5">
-        <v>60.0</v>
+        <v>102.0</v>
       </c>
       <c r="E117" s="10">
         <v>1499.0</v>
       </c>
       <c r="F117" s="10">
         <v>1349.1</v>
       </c>
       <c r="G117" s="10">
         <v>1199.2</v>
       </c>
       <c r="H117" s="10">
         <v>1049.3</v>
       </c>
     </row>
     <row r="118" spans="1:8" outlineLevel="3">
       <c r="A118" s="16">
         <v>11</v>
       </c>
       <c r="B118" s="6" t="s">
         <v>209</v>
       </c>
       <c r="C118" s="7" t="s">
         <v>210</v>
       </c>
       <c r="D118" s="5">
-        <v>94.0</v>
+        <v>161.0</v>
       </c>
       <c r="E118" s="10">
         <v>1499.0</v>
       </c>
       <c r="F118" s="10">
         <v>1349.1</v>
       </c>
       <c r="G118" s="10">
         <v>1199.2</v>
       </c>
       <c r="H118" s="10">
         <v>1049.3</v>
       </c>
     </row>
     <row r="119" spans="1:8" outlineLevel="2">
       <c r="A119" s="14" t="s">
         <v>211</v>
       </c>
       <c r="B119" s="4"/>
       <c r="C119" s="4"/>
       <c r="D119" s="4"/>
       <c r="E119" s="9"/>
       <c r="F119" s="9"/>
       <c r="G119" s="9"/>
       <c r="H119" s="9"/>
     </row>
     <row r="120" spans="1:8" outlineLevel="3">
       <c r="A120" s="16">
         <v>1</v>
       </c>
       <c r="B120" s="6" t="s">
         <v>212</v>
       </c>
       <c r="C120" s="7" t="s">
         <v>213</v>
       </c>
       <c r="D120" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E120" s="10">
         <v>2273.0</v>
       </c>
       <c r="F120" s="10">
         <v>2045.7</v>
       </c>
       <c r="G120" s="10">
         <v>1818.4</v>
       </c>
       <c r="H120" s="10">
         <v>1591.1</v>
       </c>
     </row>
     <row r="121" spans="1:8" outlineLevel="3">
       <c r="A121" s="16">
         <v>2</v>
       </c>
       <c r="B121" s="6" t="s">
         <v>214</v>
       </c>
       <c r="C121" s="7" t="s">
         <v>215</v>
       </c>
       <c r="D121" s="5">
-        <v>24.0</v>
+        <v>38.0</v>
       </c>
       <c r="E121" s="10">
         <v>2273.0</v>
       </c>
       <c r="F121" s="10">
         <v>2045.7</v>
       </c>
       <c r="G121" s="10">
         <v>1818.4</v>
       </c>
       <c r="H121" s="10">
         <v>1591.1</v>
       </c>
     </row>
     <row r="122" spans="1:8" outlineLevel="3">
       <c r="A122" s="16">
         <v>3</v>
       </c>
       <c r="B122" s="6" t="s">
         <v>216</v>
       </c>
       <c r="C122" s="7" t="s">
         <v>217</v>
       </c>
       <c r="D122" s="5">
-        <v>204.0</v>
+        <v>285.0</v>
       </c>
       <c r="E122" s="10">
-        <v>2230.0</v>
+        <v>2267.0</v>
       </c>
       <c r="F122" s="10">
-        <v>2007.0</v>
+        <v>2040.3</v>
       </c>
       <c r="G122" s="10">
-        <v>1784.0</v>
+        <v>1813.6</v>
       </c>
       <c r="H122" s="10">
-        <v>1561.0</v>
+        <v>1586.9</v>
       </c>
     </row>
     <row r="123" spans="1:8" outlineLevel="3">
       <c r="A123" s="16">
         <v>4</v>
       </c>
       <c r="B123" s="6" t="s">
         <v>218</v>
       </c>
       <c r="C123" s="7" t="s">
         <v>219</v>
       </c>
       <c r="D123" s="5">
-        <v>7.0</v>
+        <v>8.0</v>
       </c>
       <c r="E123" s="10">
         <v>2273.0</v>
       </c>
       <c r="F123" s="10">
         <v>2045.7</v>
       </c>
       <c r="G123" s="10">
         <v>1818.4</v>
       </c>
       <c r="H123" s="10">
         <v>1591.1</v>
       </c>
     </row>
     <row r="124" spans="1:8" outlineLevel="3">
       <c r="A124" s="16">
         <v>5</v>
       </c>
       <c r="B124" s="6" t="s">
         <v>220</v>
       </c>
       <c r="C124" s="7" t="s">
         <v>221</v>
       </c>
       <c r="D124" s="5">
         <v>14.0</v>
       </c>
       <c r="E124" s="10">
-        <v>5389.0</v>
+        <v>5405.0</v>
       </c>
       <c r="F124" s="10">
-        <v>4850.1</v>
+        <v>4864.5</v>
       </c>
       <c r="G124" s="10">
-        <v>4311.2</v>
+        <v>4324.0</v>
       </c>
       <c r="H124" s="10">
-        <v>3772.3</v>
+        <v>3783.5</v>
       </c>
     </row>
     <row r="125" spans="1:8" outlineLevel="3">
       <c r="A125" s="16">
         <v>6</v>
       </c>
       <c r="B125" s="6" t="s">
         <v>222</v>
       </c>
       <c r="C125" s="7" t="s">
         <v>223</v>
       </c>
       <c r="D125" s="5">
-        <v>1.0</v>
+        <v>3.0</v>
       </c>
       <c r="E125" s="10">
         <v>5405.0</v>
       </c>
       <c r="F125" s="10">
         <v>4864.5</v>
       </c>
       <c r="G125" s="10">
         <v>4324.0</v>
       </c>
       <c r="H125" s="10">
         <v>3783.5</v>
       </c>
     </row>
     <row r="126" spans="1:8" outlineLevel="2">
       <c r="A126" s="14" t="s">
         <v>224</v>
       </c>
       <c r="B126" s="4"/>
       <c r="C126" s="4"/>
       <c r="D126" s="4"/>
       <c r="E126" s="9"/>
       <c r="F126" s="9"/>
       <c r="G126" s="9"/>
       <c r="H126" s="9"/>
     </row>
     <row r="127" spans="1:8" outlineLevel="3">
       <c r="A127" s="16">
         <v>1</v>
       </c>
       <c r="B127" s="6" t="s">
         <v>225</v>
       </c>
       <c r="C127" s="7" t="s">
         <v>226</v>
       </c>
       <c r="D127" s="5">
-        <v>912.0</v>
+        <v>753.0</v>
       </c>
       <c r="E127" s="10">
         <v>827.0</v>
       </c>
       <c r="F127" s="10">
         <v>744.3</v>
       </c>
       <c r="G127" s="10">
         <v>661.6</v>
       </c>
       <c r="H127" s="10">
         <v>578.9</v>
       </c>
     </row>
     <row r="128" spans="1:8" outlineLevel="3">
       <c r="A128" s="16">
         <v>2</v>
       </c>
       <c r="B128" s="6" t="s">
         <v>227</v>
       </c>
       <c r="C128" s="7" t="s">
         <v>228</v>
       </c>
       <c r="D128" s="5">
-        <v>100.0</v>
+        <v>256.0</v>
       </c>
       <c r="E128" s="10">
         <v>827.0</v>
       </c>
       <c r="F128" s="10">
         <v>744.3</v>
       </c>
       <c r="G128" s="10">
         <v>661.6</v>
       </c>
       <c r="H128" s="10">
         <v>578.9</v>
       </c>
     </row>
     <row r="129" spans="1:8" outlineLevel="3">
       <c r="A129" s="16">
         <v>3</v>
       </c>
       <c r="B129" s="6" t="s">
         <v>229</v>
       </c>
       <c r="C129" s="7" t="s">
         <v>230</v>
       </c>
       <c r="D129" s="5">
-        <v>1865.0</v>
+        <v>1174.0</v>
       </c>
       <c r="E129" s="10">
         <v>827.0</v>
       </c>
       <c r="F129" s="10">
         <v>744.3</v>
       </c>
       <c r="G129" s="10">
         <v>661.6</v>
       </c>
       <c r="H129" s="10">
         <v>578.9</v>
       </c>
     </row>
     <row r="130" spans="1:8" outlineLevel="3">
       <c r="A130" s="16">
         <v>4</v>
       </c>
       <c r="B130" s="6" t="s">
         <v>231</v>
       </c>
       <c r="C130" s="7" t="s">
         <v>232</v>
       </c>
       <c r="D130" s="5">
-        <v>361.0</v>
+        <v>338.0</v>
       </c>
       <c r="E130" s="10">
         <v>827.0</v>
       </c>
       <c r="F130" s="10">
         <v>744.3</v>
       </c>
       <c r="G130" s="10">
         <v>661.6</v>
       </c>
       <c r="H130" s="10">
         <v>578.9</v>
       </c>
     </row>
     <row r="131" spans="1:8" outlineLevel="3">
       <c r="A131" s="16">
         <v>5</v>
       </c>
       <c r="B131" s="6" t="s">
         <v>233</v>
       </c>
       <c r="C131" s="7" t="s">
         <v>234</v>
       </c>
       <c r="D131" s="5">
-        <v>379.0</v>
+        <v>332.0</v>
       </c>
       <c r="E131" s="10">
         <v>827.0</v>
       </c>
       <c r="F131" s="10">
         <v>744.3</v>
       </c>
       <c r="G131" s="10">
         <v>661.6</v>
       </c>
       <c r="H131" s="10">
         <v>578.9</v>
       </c>
     </row>
     <row r="132" spans="1:8" outlineLevel="3">
       <c r="A132" s="16">
         <v>6</v>
       </c>
       <c r="B132" s="6" t="s">
         <v>235</v>
       </c>
       <c r="C132" s="7" t="s">
         <v>236</v>
       </c>
       <c r="D132" s="5">
-        <v>20.0</v>
+        <v>13.0</v>
       </c>
       <c r="E132" s="10">
         <v>827.0</v>
       </c>
       <c r="F132" s="10">
         <v>744.3</v>
       </c>
       <c r="G132" s="10">
         <v>661.6</v>
       </c>
       <c r="H132" s="10">
         <v>578.9</v>
       </c>
     </row>
     <row r="133" spans="1:8" outlineLevel="3">
       <c r="A133" s="16">
         <v>7</v>
       </c>
       <c r="B133" s="6" t="s">
         <v>237</v>
       </c>
       <c r="C133" s="7" t="s">
         <v>238</v>
       </c>
       <c r="D133" s="5">
@@ -4844,245 +4844,245 @@
       </c>
       <c r="E133" s="10">
         <v>0.0</v>
       </c>
       <c r="F133" s="10">
         <v>0.0</v>
       </c>
       <c r="G133" s="10">
         <v>0.0</v>
       </c>
       <c r="H133" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="134" spans="1:8" outlineLevel="3">
       <c r="A134" s="16">
         <v>8</v>
       </c>
       <c r="B134" s="6" t="s">
         <v>239</v>
       </c>
       <c r="C134" s="7" t="s">
         <v>240</v>
       </c>
       <c r="D134" s="5">
-        <v>27.0</v>
+        <v>64.0</v>
       </c>
       <c r="E134" s="10">
         <v>827.0</v>
       </c>
       <c r="F134" s="10">
         <v>744.3</v>
       </c>
       <c r="G134" s="10">
         <v>661.6</v>
       </c>
       <c r="H134" s="10">
         <v>578.9</v>
       </c>
     </row>
     <row r="135" spans="1:8" outlineLevel="3">
       <c r="A135" s="16">
         <v>9</v>
       </c>
       <c r="B135" s="6" t="s">
         <v>241</v>
       </c>
       <c r="C135" s="7" t="s">
         <v>242</v>
       </c>
       <c r="D135" s="5">
-        <v>129.0</v>
+        <v>41.0</v>
       </c>
       <c r="E135" s="10">
         <v>827.0</v>
       </c>
       <c r="F135" s="10">
         <v>744.3</v>
       </c>
       <c r="G135" s="10">
         <v>661.6</v>
       </c>
       <c r="H135" s="10">
         <v>578.9</v>
       </c>
     </row>
     <row r="136" spans="1:8" outlineLevel="2">
       <c r="A136" s="14" t="s">
         <v>243</v>
       </c>
       <c r="B136" s="4"/>
       <c r="C136" s="4"/>
       <c r="D136" s="4"/>
       <c r="E136" s="9"/>
       <c r="F136" s="9"/>
       <c r="G136" s="9"/>
       <c r="H136" s="9"/>
     </row>
     <row r="137" spans="1:8" outlineLevel="3">
       <c r="A137" s="16">
         <v>1</v>
       </c>
       <c r="B137" s="6" t="s">
         <v>244</v>
       </c>
       <c r="C137" s="7" t="s">
         <v>245</v>
       </c>
       <c r="D137" s="5">
-        <v>16.0</v>
+        <v>26.0</v>
       </c>
       <c r="E137" s="10">
         <v>1952.0</v>
       </c>
       <c r="F137" s="10">
         <v>1756.8</v>
       </c>
       <c r="G137" s="10">
         <v>1561.6</v>
       </c>
       <c r="H137" s="10">
         <v>1366.4</v>
       </c>
     </row>
     <row r="138" spans="1:8" outlineLevel="3">
       <c r="A138" s="16">
         <v>2</v>
       </c>
       <c r="B138" s="6" t="s">
         <v>246</v>
       </c>
       <c r="C138" s="7" t="s">
         <v>247</v>
       </c>
       <c r="D138" s="5">
-        <v>34.0</v>
+        <v>0.0</v>
       </c>
       <c r="E138" s="10">
         <v>2079.0</v>
       </c>
       <c r="F138" s="10">
         <v>1871.1</v>
       </c>
       <c r="G138" s="10">
         <v>1663.2</v>
       </c>
       <c r="H138" s="10">
         <v>1455.3</v>
       </c>
     </row>
     <row r="139" spans="1:8" outlineLevel="3">
       <c r="A139" s="16">
         <v>3</v>
       </c>
       <c r="B139" s="6" t="s">
         <v>248</v>
       </c>
       <c r="C139" s="7" t="s">
         <v>249</v>
       </c>
       <c r="D139" s="5">
-        <v>25.0</v>
+        <v>22.0</v>
       </c>
       <c r="E139" s="10">
         <v>1952.0</v>
       </c>
       <c r="F139" s="10">
         <v>1756.8</v>
       </c>
       <c r="G139" s="10">
         <v>1561.6</v>
       </c>
       <c r="H139" s="10">
         <v>1366.4</v>
       </c>
     </row>
     <row r="140" spans="1:8" outlineLevel="3">
       <c r="A140" s="16">
         <v>4</v>
       </c>
       <c r="B140" s="6" t="s">
         <v>250</v>
       </c>
       <c r="C140" s="7" t="s">
         <v>251</v>
       </c>
       <c r="D140" s="5">
-        <v>41.0</v>
+        <v>61.0</v>
       </c>
       <c r="E140" s="10">
         <v>2079.0</v>
       </c>
       <c r="F140" s="10">
         <v>1871.1</v>
       </c>
       <c r="G140" s="10">
         <v>1663.2</v>
       </c>
       <c r="H140" s="10">
         <v>1455.3</v>
       </c>
     </row>
     <row r="141" spans="1:8" outlineLevel="3">
       <c r="A141" s="16">
         <v>5</v>
       </c>
       <c r="B141" s="6" t="s">
         <v>252</v>
       </c>
       <c r="C141" s="7" t="s">
         <v>253</v>
       </c>
       <c r="D141" s="5">
-        <v>39.0</v>
+        <v>73.0</v>
       </c>
       <c r="E141" s="10">
         <v>1952.0</v>
       </c>
       <c r="F141" s="10">
         <v>1756.8</v>
       </c>
       <c r="G141" s="10">
         <v>1561.6</v>
       </c>
       <c r="H141" s="10">
         <v>1366.4</v>
       </c>
     </row>
     <row r="142" spans="1:8" outlineLevel="3">
       <c r="A142" s="16">
         <v>6</v>
       </c>
       <c r="B142" s="6" t="s">
         <v>254</v>
       </c>
       <c r="C142" s="7" t="s">
         <v>255</v>
       </c>
       <c r="D142" s="5">
-        <v>0.0</v>
+        <v>16.0</v>
       </c>
       <c r="E142" s="10">
         <v>2079.0</v>
       </c>
       <c r="F142" s="10">
         <v>1871.1</v>
       </c>
       <c r="G142" s="10">
         <v>1663.2</v>
       </c>
       <c r="H142" s="10">
         <v>1455.3</v>
       </c>
     </row>
     <row r="143" spans="1:8" outlineLevel="3">
       <c r="A143" s="16">
         <v>7</v>
       </c>
       <c r="B143" s="6" t="s">
         <v>256</v>
       </c>
       <c r="C143" s="7" t="s">
         <v>257</v>
       </c>
       <c r="D143" s="5">
@@ -5116,77 +5116,77 @@
       </c>
       <c r="E144" s="10">
         <v>0.0</v>
       </c>
       <c r="F144" s="10">
         <v>0.0</v>
       </c>
       <c r="G144" s="10">
         <v>0.0</v>
       </c>
       <c r="H144" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="145" spans="1:8" outlineLevel="3">
       <c r="A145" s="16">
         <v>9</v>
       </c>
       <c r="B145" s="6" t="s">
         <v>260</v>
       </c>
       <c r="C145" s="7" t="s">
         <v>261</v>
       </c>
       <c r="D145" s="5">
-        <v>3.0</v>
+        <v>9.0</v>
       </c>
       <c r="E145" s="10">
         <v>2079.0</v>
       </c>
       <c r="F145" s="10">
         <v>1871.1</v>
       </c>
       <c r="G145" s="10">
         <v>1663.2</v>
       </c>
       <c r="H145" s="10">
         <v>1455.3</v>
       </c>
     </row>
     <row r="146" spans="1:8" outlineLevel="3">
       <c r="A146" s="16">
         <v>10</v>
       </c>
       <c r="B146" s="6" t="s">
         <v>262</v>
       </c>
       <c r="C146" s="7" t="s">
         <v>263</v>
       </c>
       <c r="D146" s="5">
-        <v>5.0</v>
+        <v>0.0</v>
       </c>
       <c r="E146" s="10">
         <v>2079.0</v>
       </c>
       <c r="F146" s="10">
         <v>1871.1</v>
       </c>
       <c r="G146" s="10">
         <v>1663.2</v>
       </c>
       <c r="H146" s="10">
         <v>1455.3</v>
       </c>
     </row>
     <row r="147" spans="1:8" outlineLevel="2">
       <c r="A147" s="14" t="s">
         <v>264</v>
       </c>
       <c r="B147" s="4"/>
       <c r="C147" s="4"/>
       <c r="D147" s="4"/>
       <c r="E147" s="9"/>
       <c r="F147" s="9"/>
       <c r="G147" s="9"/>
       <c r="H147" s="9"/>
@@ -5542,323 +5542,323 @@
       </c>
       <c r="E162" s="10">
         <v>0.0</v>
       </c>
       <c r="F162" s="10">
         <v>0.0</v>
       </c>
       <c r="G162" s="10">
         <v>0.0</v>
       </c>
       <c r="H162" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="163" spans="1:8" outlineLevel="3">
       <c r="A163" s="16">
         <v>2</v>
       </c>
       <c r="B163" s="6" t="s">
         <v>293</v>
       </c>
       <c r="C163" s="7" t="s">
         <v>294</v>
       </c>
       <c r="D163" s="5">
-        <v>145.0</v>
+        <v>140.0</v>
       </c>
       <c r="E163" s="10">
         <v>488.0</v>
       </c>
       <c r="F163" s="10">
         <v>439.2</v>
       </c>
       <c r="G163" s="10">
         <v>390.4</v>
       </c>
       <c r="H163" s="10">
         <v>341.6</v>
       </c>
     </row>
     <row r="164" spans="1:8" outlineLevel="3">
       <c r="A164" s="16">
         <v>3</v>
       </c>
       <c r="B164" s="6" t="s">
         <v>295</v>
       </c>
       <c r="C164" s="7" t="s">
         <v>296</v>
       </c>
       <c r="D164" s="5">
-        <v>83.0</v>
+        <v>133.0</v>
       </c>
       <c r="E164" s="10">
         <v>488.0</v>
       </c>
       <c r="F164" s="10">
         <v>439.2</v>
       </c>
       <c r="G164" s="10">
         <v>390.4</v>
       </c>
       <c r="H164" s="10">
         <v>341.6</v>
       </c>
     </row>
     <row r="165" spans="1:8" outlineLevel="3">
       <c r="A165" s="16">
         <v>4</v>
       </c>
       <c r="B165" s="6" t="s">
         <v>297</v>
       </c>
       <c r="C165" s="7" t="s">
         <v>298</v>
       </c>
       <c r="D165" s="5">
-        <v>63.0</v>
+        <v>34.0</v>
       </c>
       <c r="E165" s="10">
         <v>488.0</v>
       </c>
       <c r="F165" s="10">
         <v>439.2</v>
       </c>
       <c r="G165" s="10">
         <v>390.4</v>
       </c>
       <c r="H165" s="10">
         <v>341.6</v>
       </c>
     </row>
     <row r="166" spans="1:8" outlineLevel="2">
       <c r="A166" s="14" t="s">
         <v>299</v>
       </c>
       <c r="B166" s="4"/>
       <c r="C166" s="4"/>
       <c r="D166" s="4"/>
       <c r="E166" s="9"/>
       <c r="F166" s="9"/>
       <c r="G166" s="9"/>
       <c r="H166" s="9"/>
     </row>
     <row r="167" spans="1:8" outlineLevel="3">
       <c r="A167" s="16">
         <v>1</v>
       </c>
       <c r="B167" s="6" t="s">
         <v>300</v>
       </c>
       <c r="C167" s="7" t="s">
         <v>301</v>
       </c>
       <c r="D167" s="5">
-        <v>2143.0</v>
+        <v>1345.0</v>
       </c>
       <c r="E167" s="10">
-        <v>671.0</v>
+        <v>732.0</v>
       </c>
       <c r="F167" s="10">
-        <v>603.9</v>
+        <v>658.8</v>
       </c>
       <c r="G167" s="10">
-        <v>536.8</v>
+        <v>585.6</v>
       </c>
       <c r="H167" s="10">
-        <v>469.7</v>
+        <v>512.4</v>
       </c>
     </row>
     <row r="168" spans="1:8" outlineLevel="3">
       <c r="A168" s="16">
         <v>2</v>
       </c>
       <c r="B168" s="6" t="s">
         <v>302</v>
       </c>
       <c r="C168" s="7" t="s">
         <v>303</v>
       </c>
       <c r="D168" s="5">
-        <v>355.0</v>
+        <v>1218.0</v>
       </c>
       <c r="E168" s="10">
-        <v>671.0</v>
+        <v>732.0</v>
       </c>
       <c r="F168" s="10">
-        <v>603.9</v>
+        <v>658.8</v>
       </c>
       <c r="G168" s="10">
-        <v>536.8</v>
+        <v>585.6</v>
       </c>
       <c r="H168" s="10">
-        <v>469.7</v>
+        <v>512.4</v>
       </c>
     </row>
     <row r="169" spans="1:8" outlineLevel="3">
       <c r="A169" s="16">
         <v>3</v>
       </c>
       <c r="B169" s="6" t="s">
         <v>304</v>
       </c>
       <c r="C169" s="7" t="s">
         <v>305</v>
       </c>
       <c r="D169" s="5">
-        <v>14273.0</v>
+        <v>6331.0</v>
       </c>
       <c r="E169" s="10">
         <v>671.0</v>
       </c>
       <c r="F169" s="10">
         <v>603.9</v>
       </c>
       <c r="G169" s="10">
         <v>536.8</v>
       </c>
       <c r="H169" s="10">
         <v>469.7</v>
       </c>
     </row>
     <row r="170" spans="1:8" outlineLevel="3">
       <c r="A170" s="16">
         <v>4</v>
       </c>
       <c r="B170" s="6" t="s">
         <v>306</v>
       </c>
       <c r="C170" s="7" t="s">
         <v>307</v>
       </c>
       <c r="D170" s="5">
-        <v>3101.0</v>
+        <v>1985.0</v>
       </c>
       <c r="E170" s="10">
-        <v>671.0</v>
+        <v>732.0</v>
       </c>
       <c r="F170" s="10">
-        <v>603.9</v>
+        <v>658.8</v>
       </c>
       <c r="G170" s="10">
-        <v>536.8</v>
+        <v>585.6</v>
       </c>
       <c r="H170" s="10">
-        <v>469.7</v>
+        <v>512.4</v>
       </c>
     </row>
     <row r="171" spans="1:8" outlineLevel="3">
       <c r="A171" s="16">
         <v>5</v>
       </c>
       <c r="B171" s="6" t="s">
         <v>308</v>
       </c>
       <c r="C171" s="7" t="s">
         <v>309</v>
       </c>
       <c r="D171" s="5">
-        <v>690.0</v>
+        <v>262.0</v>
       </c>
       <c r="E171" s="10">
-        <v>671.0</v>
+        <v>732.0</v>
       </c>
       <c r="F171" s="10">
-        <v>603.9</v>
+        <v>658.8</v>
       </c>
       <c r="G171" s="10">
-        <v>536.8</v>
+        <v>585.6</v>
       </c>
       <c r="H171" s="10">
-        <v>469.7</v>
+        <v>512.4</v>
       </c>
     </row>
     <row r="172" spans="1:8" outlineLevel="3">
       <c r="A172" s="16">
         <v>6</v>
       </c>
       <c r="B172" s="6" t="s">
         <v>310</v>
       </c>
       <c r="C172" s="7" t="s">
         <v>311</v>
       </c>
       <c r="D172" s="5">
-        <v>1.0</v>
+        <v>79.0</v>
       </c>
       <c r="E172" s="10">
-        <v>671.0</v>
+        <v>732.0</v>
       </c>
       <c r="F172" s="10">
-        <v>603.9</v>
+        <v>658.8</v>
       </c>
       <c r="G172" s="10">
-        <v>536.8</v>
+        <v>585.6</v>
       </c>
       <c r="H172" s="10">
-        <v>469.7</v>
+        <v>512.4</v>
       </c>
     </row>
     <row r="173" spans="1:8" outlineLevel="3">
       <c r="A173" s="16">
         <v>7</v>
       </c>
       <c r="B173" s="6" t="s">
         <v>312</v>
       </c>
       <c r="C173" s="7" t="s">
         <v>313</v>
       </c>
       <c r="D173" s="5">
         <v>0.0</v>
       </c>
       <c r="E173" s="10">
         <v>0.0</v>
       </c>
       <c r="F173" s="10">
         <v>0.0</v>
       </c>
       <c r="G173" s="10">
         <v>0.0</v>
       </c>
       <c r="H173" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="174" spans="1:8" outlineLevel="3">
       <c r="A174" s="16">
         <v>8</v>
       </c>
       <c r="B174" s="6" t="s">
         <v>314</v>
       </c>
       <c r="C174" s="7" t="s">
         <v>315</v>
       </c>
       <c r="D174" s="5">
-        <v>665.0</v>
+        <v>307.0</v>
       </c>
       <c r="E174" s="10">
         <v>671.0</v>
       </c>
       <c r="F174" s="10">
         <v>603.9</v>
       </c>
       <c r="G174" s="10">
         <v>536.8</v>
       </c>
       <c r="H174" s="10">
         <v>469.7</v>
       </c>
     </row>
     <row r="175" spans="1:8" outlineLevel="3">
       <c r="A175" s="16">
         <v>9</v>
       </c>
       <c r="B175" s="6" t="s">
         <v>316</v>
       </c>
       <c r="C175" s="7" t="s">
         <v>317</v>
       </c>
       <c r="D175" s="5">
@@ -5878,103 +5878,103 @@
       </c>
     </row>
     <row r="176" spans="1:8" outlineLevel="2">
       <c r="A176" s="14" t="s">
         <v>318</v>
       </c>
       <c r="B176" s="4"/>
       <c r="C176" s="4"/>
       <c r="D176" s="4"/>
       <c r="E176" s="9"/>
       <c r="F176" s="9"/>
       <c r="G176" s="9"/>
       <c r="H176" s="9"/>
     </row>
     <row r="177" spans="1:8" outlineLevel="3">
       <c r="A177" s="16">
         <v>1</v>
       </c>
       <c r="B177" s="6" t="s">
         <v>319</v>
       </c>
       <c r="C177" s="7" t="s">
         <v>320</v>
       </c>
       <c r="D177" s="5">
-        <v>14.0</v>
+        <v>39.0</v>
       </c>
       <c r="E177" s="10">
         <v>1952.0</v>
       </c>
       <c r="F177" s="10">
         <v>1756.8</v>
       </c>
       <c r="G177" s="10">
         <v>1561.6</v>
       </c>
       <c r="H177" s="10">
         <v>1366.4</v>
       </c>
     </row>
     <row r="178" spans="1:8" outlineLevel="3">
       <c r="A178" s="16">
         <v>2</v>
       </c>
       <c r="B178" s="6" t="s">
         <v>321</v>
       </c>
       <c r="C178" s="7" t="s">
         <v>322</v>
       </c>
       <c r="D178" s="5">
-        <v>48.0</v>
+        <v>20.0</v>
       </c>
       <c r="E178" s="10">
         <v>1952.0</v>
       </c>
       <c r="F178" s="10">
         <v>1756.8</v>
       </c>
       <c r="G178" s="10">
         <v>1561.6</v>
       </c>
       <c r="H178" s="10">
         <v>1366.4</v>
       </c>
     </row>
     <row r="179" spans="1:8" outlineLevel="3">
       <c r="A179" s="16">
         <v>3</v>
       </c>
       <c r="B179" s="6" t="s">
         <v>323</v>
       </c>
       <c r="C179" s="7" t="s">
         <v>324</v>
       </c>
       <c r="D179" s="5">
-        <v>51.0</v>
+        <v>23.0</v>
       </c>
       <c r="E179" s="10">
         <v>1952.0</v>
       </c>
       <c r="F179" s="10">
         <v>1756.8</v>
       </c>
       <c r="G179" s="10">
         <v>1561.6</v>
       </c>
       <c r="H179" s="10">
         <v>1366.4</v>
       </c>
     </row>
     <row r="180" spans="1:8" outlineLevel="3">
       <c r="A180" s="16">
         <v>4</v>
       </c>
       <c r="B180" s="6" t="s">
         <v>325</v>
       </c>
       <c r="C180" s="7" t="s">
         <v>326</v>
       </c>
       <c r="D180" s="5">
@@ -6006,155 +6006,155 @@
       <c r="H181" s="9"/>
     </row>
     <row r="182" spans="1:8" outlineLevel="2">
       <c r="A182" s="14" t="s">
         <v>328</v>
       </c>
       <c r="B182" s="4"/>
       <c r="C182" s="4"/>
       <c r="D182" s="4"/>
       <c r="E182" s="9"/>
       <c r="F182" s="9"/>
       <c r="G182" s="9"/>
       <c r="H182" s="9"/>
     </row>
     <row r="183" spans="1:8" outlineLevel="3">
       <c r="A183" s="16">
         <v>1</v>
       </c>
       <c r="B183" s="6" t="s">
         <v>329</v>
       </c>
       <c r="C183" s="7" t="s">
         <v>330</v>
       </c>
       <c r="D183" s="5">
-        <v>143.0</v>
+        <v>176.0</v>
       </c>
       <c r="E183" s="10">
         <v>1382.0</v>
       </c>
       <c r="F183" s="10">
         <v>1243.8</v>
       </c>
       <c r="G183" s="10">
         <v>1105.6</v>
       </c>
       <c r="H183" s="10">
         <v>967.4</v>
       </c>
     </row>
     <row r="184" spans="1:8" outlineLevel="3">
       <c r="A184" s="16">
         <v>2</v>
       </c>
       <c r="B184" s="6" t="s">
         <v>331</v>
       </c>
       <c r="C184" s="7" t="s">
         <v>332</v>
       </c>
       <c r="D184" s="5">
-        <v>66.0</v>
+        <v>164.0</v>
       </c>
       <c r="E184" s="10">
         <v>1382.0</v>
       </c>
       <c r="F184" s="10">
         <v>1243.8</v>
       </c>
       <c r="G184" s="10">
         <v>1105.6</v>
       </c>
       <c r="H184" s="10">
         <v>967.4</v>
       </c>
     </row>
     <row r="185" spans="1:8" outlineLevel="3">
       <c r="A185" s="16">
         <v>3</v>
       </c>
       <c r="B185" s="6" t="s">
         <v>333</v>
       </c>
       <c r="C185" s="7" t="s">
         <v>334</v>
       </c>
       <c r="D185" s="5">
-        <v>0.0</v>
+        <v>6.0</v>
       </c>
       <c r="E185" s="10">
         <v>1488.0</v>
       </c>
       <c r="F185" s="10">
         <v>1339.2</v>
       </c>
       <c r="G185" s="10">
         <v>1190.4</v>
       </c>
       <c r="H185" s="10">
         <v>1041.6</v>
       </c>
     </row>
     <row r="186" spans="1:8" outlineLevel="3">
       <c r="A186" s="16">
         <v>4</v>
       </c>
       <c r="B186" s="6" t="s">
         <v>335</v>
       </c>
       <c r="C186" s="7" t="s">
         <v>336</v>
       </c>
       <c r="D186" s="5">
-        <v>28.0</v>
+        <v>536.0</v>
       </c>
       <c r="E186" s="10">
         <v>1105.0</v>
       </c>
       <c r="F186" s="10">
         <v>994.5</v>
       </c>
       <c r="G186" s="10">
         <v>884.0</v>
       </c>
       <c r="H186" s="10">
         <v>773.5</v>
       </c>
     </row>
     <row r="187" spans="1:8" outlineLevel="3">
       <c r="A187" s="16">
         <v>5</v>
       </c>
       <c r="B187" s="6" t="s">
         <v>337</v>
       </c>
       <c r="C187" s="7" t="s">
         <v>338</v>
       </c>
       <c r="D187" s="5">
-        <v>46.0</v>
+        <v>82.0</v>
       </c>
       <c r="E187" s="10">
         <v>1105.0</v>
       </c>
       <c r="F187" s="10">
         <v>994.5</v>
       </c>
       <c r="G187" s="10">
         <v>884.0</v>
       </c>
       <c r="H187" s="10">
         <v>773.5</v>
       </c>
     </row>
     <row r="188" spans="1:8" outlineLevel="3">
       <c r="A188" s="16">
         <v>6</v>
       </c>
       <c r="B188" s="6" t="s">
         <v>339</v>
       </c>
       <c r="C188" s="7" t="s">
         <v>340</v>
       </c>
       <c r="D188" s="5">
@@ -6162,219 +6162,219 @@
       </c>
       <c r="E188" s="10">
         <v>1228.0</v>
       </c>
       <c r="F188" s="10">
         <v>1105.2</v>
       </c>
       <c r="G188" s="10">
         <v>982.4</v>
       </c>
       <c r="H188" s="10">
         <v>859.6</v>
       </c>
     </row>
     <row r="189" spans="1:8" outlineLevel="3">
       <c r="A189" s="16">
         <v>7</v>
       </c>
       <c r="B189" s="6" t="s">
         <v>341</v>
       </c>
       <c r="C189" s="7" t="s">
         <v>342</v>
       </c>
       <c r="D189" s="5">
-        <v>101.0</v>
+        <v>156.0</v>
       </c>
       <c r="E189" s="10">
         <v>1075.0</v>
       </c>
       <c r="F189" s="10">
         <v>967.5</v>
       </c>
       <c r="G189" s="10">
         <v>860.0</v>
       </c>
       <c r="H189" s="10">
         <v>752.5</v>
       </c>
     </row>
     <row r="190" spans="1:8" outlineLevel="3">
       <c r="A190" s="16">
         <v>8</v>
       </c>
       <c r="B190" s="6" t="s">
         <v>343</v>
       </c>
       <c r="C190" s="7" t="s">
         <v>344</v>
       </c>
       <c r="D190" s="5">
-        <v>11.0</v>
+        <v>134.0</v>
       </c>
       <c r="E190" s="10">
         <v>1075.0</v>
       </c>
       <c r="F190" s="10">
         <v>967.5</v>
       </c>
       <c r="G190" s="10">
         <v>860.0</v>
       </c>
       <c r="H190" s="10">
         <v>752.5</v>
       </c>
     </row>
     <row r="191" spans="1:8" outlineLevel="3">
       <c r="A191" s="16">
         <v>9</v>
       </c>
       <c r="B191" s="6" t="s">
         <v>345</v>
       </c>
       <c r="C191" s="7" t="s">
         <v>346</v>
       </c>
       <c r="D191" s="5">
-        <v>6.0</v>
+        <v>56.0</v>
       </c>
       <c r="E191" s="10">
         <v>1075.0</v>
       </c>
       <c r="F191" s="10">
         <v>967.5</v>
       </c>
       <c r="G191" s="10">
         <v>860.0</v>
       </c>
       <c r="H191" s="10">
         <v>752.5</v>
       </c>
     </row>
     <row r="192" spans="1:8" outlineLevel="3">
       <c r="A192" s="16">
         <v>10</v>
       </c>
       <c r="B192" s="6" t="s">
         <v>347</v>
       </c>
       <c r="C192" s="7" t="s">
         <v>348</v>
       </c>
       <c r="D192" s="5">
-        <v>655.0</v>
+        <v>1324.0</v>
       </c>
       <c r="E192" s="10">
         <v>673.0</v>
       </c>
       <c r="F192" s="10">
         <v>605.7</v>
       </c>
       <c r="G192" s="10">
         <v>538.4</v>
       </c>
       <c r="H192" s="10">
         <v>471.1</v>
       </c>
     </row>
     <row r="193" spans="1:8" outlineLevel="3">
       <c r="A193" s="16">
         <v>11</v>
       </c>
       <c r="B193" s="6" t="s">
         <v>349</v>
       </c>
       <c r="C193" s="7" t="s">
         <v>350</v>
       </c>
       <c r="D193" s="5">
-        <v>1194.0</v>
+        <v>446.0</v>
       </c>
       <c r="E193" s="10">
         <v>673.0</v>
       </c>
       <c r="F193" s="10">
         <v>605.7</v>
       </c>
       <c r="G193" s="10">
         <v>538.4</v>
       </c>
       <c r="H193" s="10">
         <v>471.1</v>
       </c>
     </row>
     <row r="194" spans="1:8" outlineLevel="3">
       <c r="A194" s="16">
         <v>12</v>
       </c>
       <c r="B194" s="6" t="s">
         <v>351</v>
       </c>
       <c r="C194" s="7" t="s">
         <v>352</v>
       </c>
       <c r="D194" s="5">
-        <v>41.0</v>
+        <v>131.0</v>
       </c>
       <c r="E194" s="10">
         <v>661.0</v>
       </c>
       <c r="F194" s="10">
         <v>594.9</v>
       </c>
       <c r="G194" s="10">
         <v>528.8</v>
       </c>
       <c r="H194" s="10">
         <v>462.7</v>
       </c>
     </row>
     <row r="195" spans="1:8" outlineLevel="2">
       <c r="A195" s="14" t="s">
         <v>353</v>
       </c>
       <c r="B195" s="4"/>
       <c r="C195" s="4"/>
       <c r="D195" s="4"/>
       <c r="E195" s="9"/>
       <c r="F195" s="9"/>
       <c r="G195" s="9"/>
       <c r="H195" s="9"/>
     </row>
     <row r="196" spans="1:8" outlineLevel="3">
       <c r="A196" s="16">
         <v>1</v>
       </c>
       <c r="B196" s="6" t="s">
         <v>354</v>
       </c>
       <c r="C196" s="7" t="s">
         <v>355</v>
       </c>
       <c r="D196" s="5">
-        <v>86.0</v>
+        <v>69.0</v>
       </c>
       <c r="E196" s="10">
         <v>1665.0</v>
       </c>
       <c r="F196" s="10">
         <v>1498.5</v>
       </c>
       <c r="G196" s="10">
         <v>1332.0</v>
       </c>
       <c r="H196" s="10">
         <v>1165.5</v>
       </c>
     </row>
     <row r="197" spans="1:8" outlineLevel="3">
       <c r="A197" s="16">
         <v>2</v>
       </c>
       <c r="B197" s="6" t="s">
         <v>356</v>
       </c>
       <c r="C197" s="7" t="s">
         <v>357</v>
       </c>
       <c r="D197" s="5">
@@ -6912,51 +6912,51 @@
       </c>
       <c r="E219" s="10">
         <v>0.0</v>
       </c>
       <c r="F219" s="10">
         <v>0.0</v>
       </c>
       <c r="G219" s="10">
         <v>0.0</v>
       </c>
       <c r="H219" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="220" spans="1:8" outlineLevel="2">
       <c r="A220" s="16">
         <v>2</v>
       </c>
       <c r="B220" s="6" t="s">
         <v>399</v>
       </c>
       <c r="C220" s="7" t="s">
         <v>400</v>
       </c>
       <c r="D220" s="5">
-        <v>1356.0</v>
+        <v>1089.0</v>
       </c>
       <c r="E220" s="10">
         <v>683.0</v>
       </c>
       <c r="F220" s="10">
         <v>614.7</v>
       </c>
       <c r="G220" s="10">
         <v>546.4</v>
       </c>
       <c r="H220" s="10">
         <v>478.1</v>
       </c>
     </row>
     <row r="221" spans="1:8" outlineLevel="1">
       <c r="A221" s="13" t="s">
         <v>401</v>
       </c>
       <c r="B221" s="4"/>
       <c r="C221" s="4"/>
       <c r="D221" s="4"/>
       <c r="E221" s="9"/>
       <c r="F221" s="9"/>
       <c r="G221" s="9"/>
       <c r="H221" s="9"/>
@@ -6976,51 +6976,51 @@
       </c>
       <c r="E222" s="10">
         <v>0.0</v>
       </c>
       <c r="F222" s="10">
         <v>0.0</v>
       </c>
       <c r="G222" s="10">
         <v>0.0</v>
       </c>
       <c r="H222" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="223" spans="1:8" outlineLevel="2">
       <c r="A223" s="16">
         <v>2</v>
       </c>
       <c r="B223" s="6" t="s">
         <v>404</v>
       </c>
       <c r="C223" s="7" t="s">
         <v>405</v>
       </c>
       <c r="D223" s="5">
-        <v>999.0</v>
+        <v>1302.0</v>
       </c>
       <c r="E223" s="10">
         <v>683.0</v>
       </c>
       <c r="F223" s="10">
         <v>614.7</v>
       </c>
       <c r="G223" s="10">
         <v>546.4</v>
       </c>
       <c r="H223" s="10">
         <v>478.1</v>
       </c>
     </row>
     <row r="224" spans="1:8" outlineLevel="1">
       <c r="A224" s="13" t="s">
         <v>406</v>
       </c>
       <c r="B224" s="4"/>
       <c r="C224" s="4"/>
       <c r="D224" s="4"/>
       <c r="E224" s="9"/>
       <c r="F224" s="9"/>
       <c r="G224" s="9"/>
       <c r="H224" s="9"/>
@@ -7272,181 +7272,181 @@
       </c>
       <c r="E235" s="10">
         <v>0.0</v>
       </c>
       <c r="F235" s="10">
         <v>0.0</v>
       </c>
       <c r="G235" s="10">
         <v>0.0</v>
       </c>
       <c r="H235" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="236" spans="1:8" outlineLevel="2">
       <c r="A236" s="16">
         <v>5</v>
       </c>
       <c r="B236" s="6" t="s">
         <v>427</v>
       </c>
       <c r="C236" s="7" t="s">
         <v>428</v>
       </c>
       <c r="D236" s="5">
-        <v>0.0</v>
+        <v>272.0</v>
       </c>
       <c r="E236" s="10">
         <v>517.0</v>
       </c>
       <c r="F236" s="10">
         <v>465.3</v>
       </c>
       <c r="G236" s="10">
         <v>413.6</v>
       </c>
       <c r="H236" s="10">
         <v>361.9</v>
       </c>
     </row>
     <row r="237" spans="1:8" outlineLevel="2">
       <c r="A237" s="16">
         <v>6</v>
       </c>
       <c r="B237" s="6" t="s">
         <v>429</v>
       </c>
       <c r="C237" s="7" t="s">
         <v>430</v>
       </c>
       <c r="D237" s="5">
-        <v>134.0</v>
+        <v>125.0</v>
       </c>
       <c r="E237" s="10">
         <v>517.0</v>
       </c>
       <c r="F237" s="10">
         <v>465.3</v>
       </c>
       <c r="G237" s="10">
         <v>413.6</v>
       </c>
       <c r="H237" s="10">
         <v>361.9</v>
       </c>
     </row>
     <row r="238" spans="1:8" outlineLevel="2">
       <c r="A238" s="16">
         <v>7</v>
       </c>
       <c r="B238" s="6" t="s">
         <v>431</v>
       </c>
       <c r="C238" s="7" t="s">
         <v>432</v>
       </c>
       <c r="D238" s="5">
-        <v>1117.0</v>
+        <v>1128.0</v>
       </c>
       <c r="E238" s="10">
         <v>110.0</v>
       </c>
       <c r="F238" s="10">
         <v>99.0</v>
       </c>
       <c r="G238" s="10">
         <v>88.0</v>
       </c>
       <c r="H238" s="10">
         <v>77.0</v>
       </c>
     </row>
     <row r="239" spans="1:8" outlineLevel="2">
       <c r="A239" s="16">
         <v>8</v>
       </c>
       <c r="B239" s="6" t="s">
         <v>433</v>
       </c>
       <c r="C239" s="7" t="s">
         <v>434</v>
       </c>
       <c r="D239" s="5">
-        <v>1040.0</v>
+        <v>740.0</v>
       </c>
       <c r="E239" s="10">
         <v>159.0</v>
       </c>
       <c r="F239" s="10">
         <v>143.1</v>
       </c>
       <c r="G239" s="10">
         <v>127.2</v>
       </c>
       <c r="H239" s="10">
         <v>111.3</v>
       </c>
     </row>
     <row r="240" spans="1:8" outlineLevel="2">
       <c r="A240" s="16">
         <v>9</v>
       </c>
       <c r="B240" s="6" t="s">
         <v>435</v>
       </c>
       <c r="C240" s="7" t="s">
         <v>436</v>
       </c>
       <c r="D240" s="5">
-        <v>650.0</v>
+        <v>44.0</v>
       </c>
       <c r="E240" s="10">
         <v>110.0</v>
       </c>
       <c r="F240" s="10">
         <v>99.0</v>
       </c>
       <c r="G240" s="10">
         <v>88.0</v>
       </c>
       <c r="H240" s="10">
         <v>77.0</v>
       </c>
     </row>
     <row r="241" spans="1:8" outlineLevel="2">
       <c r="A241" s="16">
         <v>10</v>
       </c>
       <c r="B241" s="6" t="s">
         <v>437</v>
       </c>
       <c r="C241" s="7" t="s">
         <v>438</v>
       </c>
       <c r="D241" s="5">
-        <v>1399.0</v>
+        <v>1093.0</v>
       </c>
       <c r="E241" s="10">
         <v>159.0</v>
       </c>
       <c r="F241" s="10">
         <v>143.1</v>
       </c>
       <c r="G241" s="10">
         <v>127.2</v>
       </c>
       <c r="H241" s="10">
         <v>111.3</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A11:H11"/>
     <mergeCell ref="A16:H16"/>
     <mergeCell ref="A20:H20"/>