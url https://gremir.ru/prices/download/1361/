--- v0 (2026-05-03)
+++ v1 (2026-06-17)
@@ -1944,297 +1944,297 @@
       </c>
       <c r="E7" s="10">
         <v>0.0</v>
       </c>
       <c r="F7" s="10">
         <v>0.0</v>
       </c>
       <c r="G7" s="10">
         <v>0.0</v>
       </c>
       <c r="H7" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="8" spans="1:8" outlineLevel="2">
       <c r="A8" s="14">
         <v>5</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D8" s="5">
-        <v>272.0</v>
+        <v>183.0</v>
       </c>
       <c r="E8" s="10">
         <v>1932.0</v>
       </c>
       <c r="F8" s="10">
         <v>1738.8</v>
       </c>
       <c r="G8" s="10">
         <v>1545.6</v>
       </c>
       <c r="H8" s="10">
         <v>1352.4</v>
       </c>
     </row>
     <row r="9" spans="1:8" outlineLevel="2">
       <c r="A9" s="14">
         <v>6</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="5">
-        <v>549.0</v>
+        <v>525.0</v>
       </c>
       <c r="E9" s="10">
         <v>234.0</v>
       </c>
       <c r="F9" s="10">
         <v>210.6</v>
       </c>
       <c r="G9" s="10">
         <v>187.2</v>
       </c>
       <c r="H9" s="10">
         <v>163.8</v>
       </c>
     </row>
     <row r="10" spans="1:8" outlineLevel="2">
       <c r="A10" s="14">
         <v>7</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>22</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>23</v>
       </c>
       <c r="D10" s="5">
-        <v>489.0</v>
+        <v>415.0</v>
       </c>
       <c r="E10" s="10">
         <v>268.0</v>
       </c>
       <c r="F10" s="10">
         <v>241.2</v>
       </c>
       <c r="G10" s="10">
         <v>214.4</v>
       </c>
       <c r="H10" s="10">
         <v>187.6</v>
       </c>
     </row>
     <row r="11" spans="1:8" outlineLevel="2">
       <c r="A11" s="14">
         <v>8</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>24</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D11" s="5">
-        <v>505.0</v>
+        <v>425.0</v>
       </c>
       <c r="E11" s="10">
         <v>294.0</v>
       </c>
       <c r="F11" s="10">
         <v>264.6</v>
       </c>
       <c r="G11" s="10">
         <v>235.2</v>
       </c>
       <c r="H11" s="10">
         <v>205.8</v>
       </c>
     </row>
     <row r="12" spans="1:8" outlineLevel="2">
       <c r="A12" s="14">
         <v>9</v>
       </c>
       <c r="B12" s="6" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D12" s="5">
-        <v>605.0</v>
+        <v>577.0</v>
       </c>
       <c r="E12" s="10">
         <v>538.0</v>
       </c>
       <c r="F12" s="10">
         <v>484.2</v>
       </c>
       <c r="G12" s="10">
         <v>430.4</v>
       </c>
       <c r="H12" s="10">
         <v>376.6</v>
       </c>
     </row>
     <row r="13" spans="1:8" outlineLevel="2">
       <c r="A13" s="14">
         <v>10</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>28</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>29</v>
       </c>
       <c r="D13" s="5">
-        <v>467.0</v>
+        <v>413.0</v>
       </c>
       <c r="E13" s="10">
         <v>624.0</v>
       </c>
       <c r="F13" s="10">
         <v>561.6</v>
       </c>
       <c r="G13" s="10">
         <v>499.2</v>
       </c>
       <c r="H13" s="10">
         <v>436.8</v>
       </c>
     </row>
     <row r="14" spans="1:8" outlineLevel="2">
       <c r="A14" s="14">
         <v>11</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>30</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D14" s="5">
-        <v>481.0</v>
+        <v>384.0</v>
       </c>
       <c r="E14" s="10">
         <v>1456.0</v>
       </c>
       <c r="F14" s="10">
         <v>1310.4</v>
       </c>
       <c r="G14" s="10">
         <v>1164.8</v>
       </c>
       <c r="H14" s="10">
         <v>1019.2</v>
       </c>
     </row>
     <row r="15" spans="1:8" outlineLevel="2">
       <c r="A15" s="14">
         <v>12</v>
       </c>
       <c r="B15" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D15" s="5">
-        <v>784.0</v>
+        <v>768.0</v>
       </c>
       <c r="E15" s="10">
         <v>1698.0</v>
       </c>
       <c r="F15" s="10">
         <v>1528.2</v>
       </c>
       <c r="G15" s="10">
         <v>1358.4</v>
       </c>
       <c r="H15" s="10">
         <v>1188.6</v>
       </c>
     </row>
     <row r="16" spans="1:8" outlineLevel="2">
       <c r="A16" s="14">
         <v>13</v>
       </c>
       <c r="B16" s="6" t="s">
         <v>34</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>35</v>
       </c>
       <c r="D16" s="5">
-        <v>746.0</v>
+        <v>641.0</v>
       </c>
       <c r="E16" s="10">
         <v>1842.0</v>
       </c>
       <c r="F16" s="10">
         <v>1657.8</v>
       </c>
       <c r="G16" s="10">
         <v>1473.6</v>
       </c>
       <c r="H16" s="10">
         <v>1289.4</v>
       </c>
     </row>
     <row r="17" spans="1:8" outlineLevel="2">
       <c r="A17" s="14">
         <v>14</v>
       </c>
       <c r="B17" s="6" t="s">
         <v>36</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D17" s="5">
-        <v>391.0</v>
+        <v>378.0</v>
       </c>
       <c r="E17" s="10">
-        <v>4112.0</v>
+        <v>4134.0</v>
       </c>
       <c r="F17" s="10">
-        <v>3700.8</v>
+        <v>3720.6</v>
       </c>
       <c r="G17" s="10">
-        <v>3289.6</v>
+        <v>3307.2</v>
       </c>
       <c r="H17" s="10">
-        <v>2878.4</v>
+        <v>2893.8</v>
       </c>
     </row>
     <row r="18" spans="1:8" outlineLevel="2">
       <c r="A18" s="14">
         <v>15</v>
       </c>
       <c r="B18" s="6" t="s">
         <v>38</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>39</v>
       </c>
       <c r="D18" s="5">
         <v>0.0</v>
       </c>
       <c r="E18" s="10">
         <v>0.0</v>
       </c>
       <c r="F18" s="10">
         <v>0.0</v>
       </c>
       <c r="G18" s="10">
         <v>0.0</v>
       </c>
       <c r="H18" s="10">
@@ -2259,216 +2259,216 @@
       </c>
       <c r="F19" s="10">
         <v>0.0</v>
       </c>
       <c r="G19" s="10">
         <v>0.0</v>
       </c>
       <c r="H19" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="20" spans="1:8" outlineLevel="2">
       <c r="A20" s="14">
         <v>17</v>
       </c>
       <c r="B20" s="6" t="s">
         <v>42</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>43</v>
       </c>
       <c r="D20" s="5">
         <v>0.0</v>
       </c>
       <c r="E20" s="10">
-        <v>4518.0</v>
+        <v>4542.0</v>
       </c>
       <c r="F20" s="10">
-        <v>4066.2</v>
+        <v>4087.8</v>
       </c>
       <c r="G20" s="10">
-        <v>3614.4</v>
+        <v>3633.6</v>
       </c>
       <c r="H20" s="10">
-        <v>3162.6</v>
+        <v>3179.4</v>
       </c>
     </row>
     <row r="21" spans="1:8" outlineLevel="2">
       <c r="A21" s="14">
         <v>18</v>
       </c>
       <c r="B21" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>45</v>
       </c>
       <c r="D21" s="5">
         <v>0.0</v>
       </c>
       <c r="E21" s="10">
         <v>0.0</v>
       </c>
       <c r="F21" s="10">
         <v>0.0</v>
       </c>
       <c r="G21" s="10">
         <v>0.0</v>
       </c>
       <c r="H21" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="22" spans="1:8" outlineLevel="2">
       <c r="A22" s="14">
         <v>19</v>
       </c>
       <c r="B22" s="6" t="s">
         <v>46</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>47</v>
       </c>
       <c r="D22" s="5">
-        <v>42.0</v>
+        <v>37.0</v>
       </c>
       <c r="E22" s="10">
-        <v>4104.0</v>
+        <v>4126.0</v>
       </c>
       <c r="F22" s="10">
-        <v>3693.6</v>
+        <v>3713.4</v>
       </c>
       <c r="G22" s="10">
-        <v>3283.2</v>
+        <v>3300.8</v>
       </c>
       <c r="H22" s="10">
-        <v>2872.8</v>
+        <v>2888.2</v>
       </c>
     </row>
     <row r="23" spans="1:8" outlineLevel="2">
       <c r="A23" s="14">
         <v>20</v>
       </c>
       <c r="B23" s="6" t="s">
         <v>48</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>49</v>
       </c>
       <c r="D23" s="5">
-        <v>93.0</v>
+        <v>46.0</v>
       </c>
       <c r="E23" s="10">
-        <v>4960.0</v>
+        <v>4987.0</v>
       </c>
       <c r="F23" s="10">
-        <v>4464.0</v>
+        <v>4488.3</v>
       </c>
       <c r="G23" s="10">
-        <v>3968.0</v>
+        <v>3989.6</v>
       </c>
       <c r="H23" s="10">
-        <v>3472.0</v>
+        <v>3490.9</v>
       </c>
     </row>
     <row r="24" spans="1:8" outlineLevel="2">
       <c r="A24" s="14">
         <v>21</v>
       </c>
       <c r="B24" s="6" t="s">
         <v>50</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>51</v>
       </c>
       <c r="D24" s="5">
         <v>0.0</v>
       </c>
       <c r="E24" s="10">
         <v>0.0</v>
       </c>
       <c r="F24" s="10">
         <v>0.0</v>
       </c>
       <c r="G24" s="10">
         <v>0.0</v>
       </c>
       <c r="H24" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="25" spans="1:8" outlineLevel="2">
       <c r="A25" s="14">
         <v>22</v>
       </c>
       <c r="B25" s="6" t="s">
         <v>52</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>53</v>
       </c>
       <c r="D25" s="5">
-        <v>184.0</v>
+        <v>133.0</v>
       </c>
       <c r="E25" s="10">
-        <v>5784.0</v>
+        <v>5816.0</v>
       </c>
       <c r="F25" s="10">
-        <v>5205.6</v>
+        <v>5234.4</v>
       </c>
       <c r="G25" s="10">
-        <v>4627.2</v>
+        <v>4652.8</v>
       </c>
       <c r="H25" s="10">
-        <v>4048.8</v>
+        <v>4071.2</v>
       </c>
     </row>
     <row r="26" spans="1:8" outlineLevel="2">
       <c r="A26" s="14">
         <v>23</v>
       </c>
       <c r="B26" s="6" t="s">
         <v>54</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>55</v>
       </c>
       <c r="D26" s="5">
         <v>1.0</v>
       </c>
       <c r="E26" s="10">
-        <v>5443.0</v>
+        <v>5474.0</v>
       </c>
       <c r="F26" s="10">
-        <v>4898.7</v>
+        <v>4926.6</v>
       </c>
       <c r="G26" s="10">
-        <v>4354.4</v>
+        <v>4379.2</v>
       </c>
       <c r="H26" s="10">
-        <v>3810.1</v>
+        <v>3831.8</v>
       </c>
     </row>
     <row r="27" spans="1:8" outlineLevel="2">
       <c r="A27" s="14">
         <v>24</v>
       </c>
       <c r="B27" s="6" t="s">
         <v>56</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>57</v>
       </c>
       <c r="D27" s="5">
         <v>0.0</v>
       </c>
       <c r="E27" s="10">
         <v>0.0</v>
       </c>
       <c r="F27" s="10">
         <v>0.0</v>
       </c>
       <c r="G27" s="10">
         <v>0.0</v>
       </c>
       <c r="H27" s="10">
@@ -2493,112 +2493,112 @@
       </c>
       <c r="F28" s="10">
         <v>0.0</v>
       </c>
       <c r="G28" s="10">
         <v>0.0</v>
       </c>
       <c r="H28" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="29" spans="1:8" outlineLevel="2">
       <c r="A29" s="14">
         <v>26</v>
       </c>
       <c r="B29" s="6" t="s">
         <v>60</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>61</v>
       </c>
       <c r="D29" s="5">
         <v>0.0</v>
       </c>
       <c r="E29" s="10">
-        <v>6730.0</v>
+        <v>6766.0</v>
       </c>
       <c r="F29" s="10">
-        <v>6057.0</v>
+        <v>6089.4</v>
       </c>
       <c r="G29" s="10">
-        <v>5384.0</v>
+        <v>5412.8</v>
       </c>
       <c r="H29" s="10">
-        <v>4711.0</v>
+        <v>4736.2</v>
       </c>
     </row>
     <row r="30" spans="1:8" outlineLevel="2">
       <c r="A30" s="14">
         <v>27</v>
       </c>
       <c r="B30" s="6" t="s">
         <v>62</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>63</v>
       </c>
       <c r="D30" s="5">
         <v>41.0</v>
       </c>
       <c r="E30" s="10">
-        <v>6115.0</v>
+        <v>6149.0</v>
       </c>
       <c r="F30" s="10">
-        <v>5503.5</v>
+        <v>5534.1</v>
       </c>
       <c r="G30" s="10">
-        <v>4892.0</v>
+        <v>4919.2</v>
       </c>
       <c r="H30" s="10">
-        <v>4280.5</v>
+        <v>4304.3</v>
       </c>
     </row>
     <row r="31" spans="1:8" outlineLevel="2">
       <c r="A31" s="14">
         <v>28</v>
       </c>
       <c r="B31" s="6" t="s">
         <v>64</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>65</v>
       </c>
       <c r="D31" s="5">
-        <v>197.0</v>
+        <v>149.0</v>
       </c>
       <c r="E31" s="10">
-        <v>3522.0</v>
+        <v>3541.0</v>
       </c>
       <c r="F31" s="10">
-        <v>3169.8</v>
+        <v>3186.9</v>
       </c>
       <c r="G31" s="10">
-        <v>2817.6</v>
+        <v>2832.8</v>
       </c>
       <c r="H31" s="10">
-        <v>2465.4</v>
+        <v>2478.7</v>
       </c>
     </row>
     <row r="32" spans="1:8" outlineLevel="2">
       <c r="A32" s="14">
         <v>29</v>
       </c>
       <c r="B32" s="6" t="s">
         <v>66</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D32" s="5">
         <v>0.0</v>
       </c>
       <c r="E32" s="10">
         <v>0.0</v>
       </c>
       <c r="F32" s="10">
         <v>0.0</v>
       </c>
       <c r="G32" s="10">
         <v>0.0</v>
       </c>
       <c r="H32" s="10">
@@ -2620,63 +2620,63 @@
       </c>
       <c r="E33" s="10">
         <v>0.0</v>
       </c>
       <c r="F33" s="10">
         <v>0.0</v>
       </c>
       <c r="G33" s="10">
         <v>0.0</v>
       </c>
       <c r="H33" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="34" spans="1:8" outlineLevel="2">
       <c r="A34" s="14">
         <v>31</v>
       </c>
       <c r="B34" s="6" t="s">
         <v>70</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>71</v>
       </c>
       <c r="D34" s="5">
-        <v>81.0</v>
+        <v>76.0</v>
       </c>
       <c r="E34" s="10">
-        <v>4085.0</v>
+        <v>4107.0</v>
       </c>
       <c r="F34" s="10">
-        <v>3676.5</v>
+        <v>3696.3</v>
       </c>
       <c r="G34" s="10">
-        <v>3268.0</v>
+        <v>3285.6</v>
       </c>
       <c r="H34" s="10">
-        <v>2859.5</v>
+        <v>2874.9</v>
       </c>
     </row>
     <row r="35" spans="1:8" outlineLevel="2">
       <c r="A35" s="14">
         <v>32</v>
       </c>
       <c r="B35" s="6" t="s">
         <v>72</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>73</v>
       </c>
       <c r="D35" s="5">
         <v>0.0</v>
       </c>
       <c r="E35" s="10">
         <v>0.0</v>
       </c>
       <c r="F35" s="10">
         <v>0.0</v>
       </c>
       <c r="G35" s="10">
         <v>0.0</v>
       </c>
       <c r="H35" s="10">
@@ -2984,337 +2984,337 @@
       </c>
       <c r="E47" s="10">
         <v>0.0</v>
       </c>
       <c r="F47" s="10">
         <v>0.0</v>
       </c>
       <c r="G47" s="10">
         <v>0.0</v>
       </c>
       <c r="H47" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="48" spans="1:8" outlineLevel="2">
       <c r="A48" s="14">
         <v>45</v>
       </c>
       <c r="B48" s="6" t="s">
         <v>98</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>99</v>
       </c>
       <c r="D48" s="5">
-        <v>1671.0</v>
+        <v>1620.0</v>
       </c>
       <c r="E48" s="10">
         <v>1572.0</v>
       </c>
       <c r="F48" s="10">
         <v>1414.8</v>
       </c>
       <c r="G48" s="10">
         <v>1257.6</v>
       </c>
       <c r="H48" s="10">
         <v>1100.4</v>
       </c>
     </row>
     <row r="49" spans="1:8" outlineLevel="2">
       <c r="A49" s="14">
         <v>46</v>
       </c>
       <c r="B49" s="6" t="s">
         <v>100</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>101</v>
       </c>
       <c r="D49" s="5">
-        <v>264.0</v>
+        <v>252.0</v>
       </c>
       <c r="E49" s="10">
         <v>1784.0</v>
       </c>
       <c r="F49" s="10">
         <v>1605.6</v>
       </c>
       <c r="G49" s="10">
         <v>1427.2</v>
       </c>
       <c r="H49" s="10">
         <v>1248.8</v>
       </c>
     </row>
     <row r="50" spans="1:8" outlineLevel="2">
       <c r="A50" s="14">
         <v>47</v>
       </c>
       <c r="B50" s="6" t="s">
         <v>102</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>103</v>
       </c>
       <c r="D50" s="5">
-        <v>317.0</v>
+        <v>305.0</v>
       </c>
       <c r="E50" s="10">
         <v>2090.0</v>
       </c>
       <c r="F50" s="10">
         <v>1881.0</v>
       </c>
       <c r="G50" s="10">
         <v>1672.0</v>
       </c>
       <c r="H50" s="10">
         <v>1463.0</v>
       </c>
     </row>
     <row r="51" spans="1:8" outlineLevel="2">
       <c r="A51" s="14">
         <v>48</v>
       </c>
       <c r="B51" s="6" t="s">
         <v>104</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D51" s="5">
-        <v>700.0</v>
+        <v>659.0</v>
       </c>
       <c r="E51" s="10">
         <v>314.0</v>
       </c>
       <c r="F51" s="10">
         <v>282.6</v>
       </c>
       <c r="G51" s="10">
         <v>251.2</v>
       </c>
       <c r="H51" s="10">
         <v>219.8</v>
       </c>
     </row>
     <row r="52" spans="1:8" outlineLevel="2">
       <c r="A52" s="14">
         <v>49</v>
       </c>
       <c r="B52" s="6" t="s">
         <v>106</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>107</v>
       </c>
       <c r="D52" s="5">
-        <v>112.0</v>
+        <v>97.0</v>
       </c>
       <c r="E52" s="10">
         <v>2278.0</v>
       </c>
       <c r="F52" s="10">
         <v>2050.2</v>
       </c>
       <c r="G52" s="10">
         <v>1822.4</v>
       </c>
       <c r="H52" s="10">
         <v>1594.6</v>
       </c>
     </row>
     <row r="53" spans="1:8" outlineLevel="2">
       <c r="A53" s="14">
         <v>50</v>
       </c>
       <c r="B53" s="6" t="s">
         <v>108</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>109</v>
       </c>
       <c r="D53" s="5">
-        <v>591.0</v>
+        <v>543.0</v>
       </c>
       <c r="E53" s="10">
         <v>338.0</v>
       </c>
       <c r="F53" s="10">
         <v>304.2</v>
       </c>
       <c r="G53" s="10">
         <v>270.4</v>
       </c>
       <c r="H53" s="10">
         <v>236.6</v>
       </c>
     </row>
     <row r="54" spans="1:8" outlineLevel="2">
       <c r="A54" s="14">
         <v>51</v>
       </c>
       <c r="B54" s="6" t="s">
         <v>110</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>111</v>
       </c>
       <c r="D54" s="5">
-        <v>635.0</v>
+        <v>582.0</v>
       </c>
       <c r="E54" s="10">
         <v>370.0</v>
       </c>
       <c r="F54" s="10">
         <v>333.0</v>
       </c>
       <c r="G54" s="10">
         <v>296.0</v>
       </c>
       <c r="H54" s="10">
         <v>259.0</v>
       </c>
     </row>
     <row r="55" spans="1:8" outlineLevel="2">
       <c r="A55" s="14">
         <v>52</v>
       </c>
       <c r="B55" s="6" t="s">
         <v>112</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>113</v>
       </c>
       <c r="D55" s="5">
-        <v>1156.0</v>
+        <v>1115.0</v>
       </c>
       <c r="E55" s="10">
         <v>396.0</v>
       </c>
       <c r="F55" s="10">
         <v>356.4</v>
       </c>
       <c r="G55" s="10">
         <v>316.8</v>
       </c>
       <c r="H55" s="10">
         <v>277.2</v>
       </c>
     </row>
     <row r="56" spans="1:8" outlineLevel="2">
       <c r="A56" s="14">
         <v>53</v>
       </c>
       <c r="B56" s="6" t="s">
         <v>114</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>115</v>
       </c>
       <c r="D56" s="5">
-        <v>1090.0</v>
+        <v>1037.0</v>
       </c>
       <c r="E56" s="10">
         <v>556.0</v>
       </c>
       <c r="F56" s="10">
         <v>500.4</v>
       </c>
       <c r="G56" s="10">
         <v>444.8</v>
       </c>
       <c r="H56" s="10">
         <v>389.2</v>
       </c>
     </row>
     <row r="57" spans="1:8" outlineLevel="2">
       <c r="A57" s="14">
         <v>54</v>
       </c>
       <c r="B57" s="6" t="s">
         <v>116</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>117</v>
       </c>
       <c r="D57" s="5">
-        <v>1818.0</v>
+        <v>1657.0</v>
       </c>
       <c r="E57" s="10">
         <v>636.0</v>
       </c>
       <c r="F57" s="10">
         <v>572.4</v>
       </c>
       <c r="G57" s="10">
         <v>508.8</v>
       </c>
       <c r="H57" s="10">
         <v>445.2</v>
       </c>
     </row>
     <row r="58" spans="1:8" outlineLevel="2">
       <c r="A58" s="14">
         <v>55</v>
       </c>
       <c r="B58" s="6" t="s">
         <v>118</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>119</v>
       </c>
       <c r="D58" s="5">
-        <v>644.0</v>
+        <v>591.0</v>
       </c>
       <c r="E58" s="10">
         <v>704.0</v>
       </c>
       <c r="F58" s="10">
         <v>633.6</v>
       </c>
       <c r="G58" s="10">
         <v>563.2</v>
       </c>
       <c r="H58" s="10">
         <v>492.8</v>
       </c>
     </row>
     <row r="59" spans="1:8" outlineLevel="2">
       <c r="A59" s="14">
         <v>56</v>
       </c>
       <c r="B59" s="6" t="s">
         <v>120</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>121</v>
       </c>
       <c r="D59" s="5">
-        <v>584.0</v>
+        <v>532.0</v>
       </c>
       <c r="E59" s="10">
         <v>782.0</v>
       </c>
       <c r="F59" s="10">
         <v>703.8</v>
       </c>
       <c r="G59" s="10">
         <v>625.6</v>
       </c>
       <c r="H59" s="10">
         <v>547.4</v>
       </c>
     </row>
     <row r="60" spans="1:8" outlineLevel="1">
       <c r="A60" s="13" t="s">
         <v>122</v>
       </c>
       <c r="B60" s="4"/>
       <c r="C60" s="4"/>
       <c r="D60" s="4"/>
       <c r="E60" s="9"/>
       <c r="F60" s="9"/>
       <c r="G60" s="9"/>
       <c r="H60" s="9"/>
@@ -3337,74 +3337,74 @@
       </c>
       <c r="F61" s="10">
         <v>0.0</v>
       </c>
       <c r="G61" s="10">
         <v>0.0</v>
       </c>
       <c r="H61" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="62" spans="1:8" outlineLevel="2">
       <c r="A62" s="14">
         <v>2</v>
       </c>
       <c r="B62" s="6" t="s">
         <v>125</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>126</v>
       </c>
       <c r="D62" s="5">
         <v>0.0</v>
       </c>
       <c r="E62" s="10">
-        <v>92.0</v>
+        <v>96.0</v>
       </c>
       <c r="F62" s="10">
-        <v>82.8</v>
+        <v>86.4</v>
       </c>
       <c r="G62" s="10">
-        <v>73.6</v>
+        <v>76.8</v>
       </c>
       <c r="H62" s="10">
-        <v>64.4</v>
+        <v>67.2</v>
       </c>
     </row>
     <row r="63" spans="1:8" outlineLevel="2">
       <c r="A63" s="14">
         <v>3</v>
       </c>
       <c r="B63" s="6" t="s">
         <v>127</v>
       </c>
       <c r="C63" s="7" t="s">
         <v>128</v>
       </c>
       <c r="D63" s="5">
-        <v>23002.0</v>
+        <v>22585.0</v>
       </c>
       <c r="E63" s="10">
         <v>92.0</v>
       </c>
       <c r="F63" s="10">
         <v>82.8</v>
       </c>
       <c r="G63" s="10">
         <v>73.6</v>
       </c>
       <c r="H63" s="10">
         <v>64.4</v>
       </c>
     </row>
     <row r="64" spans="1:8" outlineLevel="2">
       <c r="A64" s="14">
         <v>4</v>
       </c>
       <c r="B64" s="6" t="s">
         <v>129</v>
       </c>
       <c r="C64" s="7" t="s">
         <v>130</v>
       </c>
       <c r="D64" s="5">
@@ -3412,103 +3412,103 @@
       </c>
       <c r="E64" s="10">
         <v>0.0</v>
       </c>
       <c r="F64" s="10">
         <v>0.0</v>
       </c>
       <c r="G64" s="10">
         <v>0.0</v>
       </c>
       <c r="H64" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="65" spans="1:8" outlineLevel="2">
       <c r="A65" s="14">
         <v>5</v>
       </c>
       <c r="B65" s="6" t="s">
         <v>131</v>
       </c>
       <c r="C65" s="7" t="s">
         <v>132</v>
       </c>
       <c r="D65" s="5">
-        <v>248.0</v>
+        <v>2450.0</v>
       </c>
       <c r="E65" s="10">
         <v>280.0</v>
       </c>
       <c r="F65" s="10">
         <v>252.0</v>
       </c>
       <c r="G65" s="10">
         <v>224.0</v>
       </c>
       <c r="H65" s="10">
         <v>196.0</v>
       </c>
     </row>
     <row r="66" spans="1:8" outlineLevel="2">
       <c r="A66" s="14">
         <v>6</v>
       </c>
       <c r="B66" s="6" t="s">
         <v>133</v>
       </c>
       <c r="C66" s="7" t="s">
         <v>134</v>
       </c>
       <c r="D66" s="5">
-        <v>41407.0</v>
+        <v>35443.0</v>
       </c>
       <c r="E66" s="10">
         <v>78.0</v>
       </c>
       <c r="F66" s="10">
         <v>70.2</v>
       </c>
       <c r="G66" s="10">
         <v>62.4</v>
       </c>
       <c r="H66" s="10">
         <v>54.6</v>
       </c>
     </row>
     <row r="67" spans="1:8" outlineLevel="2">
       <c r="A67" s="14">
         <v>7</v>
       </c>
       <c r="B67" s="6" t="s">
         <v>135</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>136</v>
       </c>
       <c r="D67" s="5">
-        <v>5777.0</v>
+        <v>1557.0</v>
       </c>
       <c r="E67" s="10">
         <v>72.0</v>
       </c>
       <c r="F67" s="10">
         <v>64.8</v>
       </c>
       <c r="G67" s="10">
         <v>57.6</v>
       </c>
       <c r="H67" s="10">
         <v>50.4</v>
       </c>
     </row>
     <row r="68" spans="1:8" outlineLevel="2">
       <c r="A68" s="14">
         <v>8</v>
       </c>
       <c r="B68" s="6" t="s">
         <v>137</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>136</v>
       </c>
       <c r="D68" s="5">
@@ -3646,129 +3646,129 @@
       </c>
       <c r="E73" s="10">
         <v>0.0</v>
       </c>
       <c r="F73" s="10">
         <v>0.0</v>
       </c>
       <c r="G73" s="10">
         <v>0.0</v>
       </c>
       <c r="H73" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="74" spans="1:8" outlineLevel="2">
       <c r="A74" s="14">
         <v>14</v>
       </c>
       <c r="B74" s="6" t="s">
         <v>148</v>
       </c>
       <c r="C74" s="7" t="s">
         <v>149</v>
       </c>
       <c r="D74" s="5">
-        <v>1986.0</v>
+        <v>1900.0</v>
       </c>
       <c r="E74" s="10">
-        <v>108.0</v>
+        <v>114.0</v>
       </c>
       <c r="F74" s="10">
-        <v>97.2</v>
+        <v>102.6</v>
       </c>
       <c r="G74" s="10">
-        <v>86.4</v>
+        <v>91.2</v>
       </c>
       <c r="H74" s="10">
-        <v>75.6</v>
+        <v>79.8</v>
       </c>
     </row>
     <row r="75" spans="1:8" outlineLevel="2">
       <c r="A75" s="14">
         <v>15</v>
       </c>
       <c r="B75" s="6" t="s">
         <v>150</v>
       </c>
       <c r="C75" s="7" t="s">
         <v>151</v>
       </c>
       <c r="D75" s="5">
-        <v>2918.0</v>
+        <v>2668.0</v>
       </c>
       <c r="E75" s="10">
         <v>110.0</v>
       </c>
       <c r="F75" s="10">
         <v>99.0</v>
       </c>
       <c r="G75" s="10">
         <v>88.0</v>
       </c>
       <c r="H75" s="10">
         <v>77.0</v>
       </c>
     </row>
     <row r="76" spans="1:8" outlineLevel="2">
       <c r="A76" s="14">
         <v>16</v>
       </c>
       <c r="B76" s="6" t="s">
         <v>152</v>
       </c>
       <c r="C76" s="7" t="s">
         <v>153</v>
       </c>
       <c r="D76" s="5">
-        <v>136.0</v>
+        <v>196.0</v>
       </c>
       <c r="E76" s="10">
         <v>302.0</v>
       </c>
       <c r="F76" s="10">
         <v>271.8</v>
       </c>
       <c r="G76" s="10">
         <v>241.6</v>
       </c>
       <c r="H76" s="10">
         <v>211.4</v>
       </c>
     </row>
     <row r="77" spans="1:8" outlineLevel="2">
       <c r="A77" s="14">
         <v>17</v>
       </c>
       <c r="B77" s="6" t="s">
         <v>154</v>
       </c>
       <c r="C77" s="7" t="s">
         <v>155</v>
       </c>
       <c r="D77" s="5">
-        <v>132.0</v>
+        <v>0.0</v>
       </c>
       <c r="E77" s="10">
         <v>124.0</v>
       </c>
       <c r="F77" s="10">
         <v>111.6</v>
       </c>
       <c r="G77" s="10">
         <v>99.2</v>
       </c>
       <c r="H77" s="10">
         <v>86.8</v>
       </c>
     </row>
     <row r="78" spans="1:8" outlineLevel="2">
       <c r="A78" s="14">
         <v>18</v>
       </c>
       <c r="B78" s="6" t="s">
         <v>156</v>
       </c>
       <c r="C78" s="7" t="s">
         <v>157</v>
       </c>
       <c r="D78" s="5">
@@ -3857,60 +3857,60 @@
       </c>
       <c r="F81" s="10">
         <v>27.0</v>
       </c>
       <c r="G81" s="10">
         <v>24.0</v>
       </c>
       <c r="H81" s="10">
         <v>21.0</v>
       </c>
     </row>
     <row r="82" spans="1:8" outlineLevel="2">
       <c r="A82" s="14">
         <v>22</v>
       </c>
       <c r="B82" s="6" t="s">
         <v>164</v>
       </c>
       <c r="C82" s="7" t="s">
         <v>165</v>
       </c>
       <c r="D82" s="5">
         <v>0.0</v>
       </c>
       <c r="E82" s="10">
-        <v>40.0</v>
+        <v>42.0</v>
       </c>
       <c r="F82" s="10">
-        <v>36.0</v>
+        <v>37.8</v>
       </c>
       <c r="G82" s="10">
-        <v>32.0</v>
+        <v>33.6</v>
       </c>
       <c r="H82" s="10">
-        <v>28.0</v>
+        <v>29.4</v>
       </c>
     </row>
     <row r="83" spans="1:8" outlineLevel="2">
       <c r="A83" s="14">
         <v>23</v>
       </c>
       <c r="B83" s="6" t="s">
         <v>166</v>
       </c>
       <c r="C83" s="7" t="s">
         <v>167</v>
       </c>
       <c r="D83" s="5">
         <v>1.0</v>
       </c>
       <c r="E83" s="10">
         <v>0.0</v>
       </c>
       <c r="F83" s="10">
         <v>0.0</v>
       </c>
       <c r="G83" s="10">
         <v>0.0</v>
       </c>
       <c r="H83" s="10">
@@ -3932,77 +3932,77 @@
       </c>
       <c r="E84" s="10">
         <v>0.0</v>
       </c>
       <c r="F84" s="10">
         <v>0.0</v>
       </c>
       <c r="G84" s="10">
         <v>0.0</v>
       </c>
       <c r="H84" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="85" spans="1:8" outlineLevel="2">
       <c r="A85" s="14">
         <v>25</v>
       </c>
       <c r="B85" s="6" t="s">
         <v>170</v>
       </c>
       <c r="C85" s="7" t="s">
         <v>171</v>
       </c>
       <c r="D85" s="5">
-        <v>342.0</v>
+        <v>534.0</v>
       </c>
       <c r="E85" s="10">
         <v>370.0</v>
       </c>
       <c r="F85" s="10">
         <v>333.0</v>
       </c>
       <c r="G85" s="10">
         <v>296.0</v>
       </c>
       <c r="H85" s="10">
         <v>259.0</v>
       </c>
     </row>
     <row r="86" spans="1:8" outlineLevel="2">
       <c r="A86" s="14">
         <v>26</v>
       </c>
       <c r="B86" s="6" t="s">
         <v>172</v>
       </c>
       <c r="C86" s="7" t="s">
         <v>173</v>
       </c>
       <c r="D86" s="5">
-        <v>910.0</v>
+        <v>220.0</v>
       </c>
       <c r="E86" s="10">
         <v>122.0</v>
       </c>
       <c r="F86" s="10">
         <v>109.8</v>
       </c>
       <c r="G86" s="10">
         <v>97.6</v>
       </c>
       <c r="H86" s="10">
         <v>85.4</v>
       </c>
     </row>
     <row r="87" spans="1:8" outlineLevel="2">
       <c r="A87" s="14">
         <v>27</v>
       </c>
       <c r="B87" s="6" t="s">
         <v>174</v>
       </c>
       <c r="C87" s="7" t="s">
         <v>175</v>
       </c>
       <c r="D87" s="5">
@@ -4010,77 +4010,77 @@
       </c>
       <c r="E87" s="10">
         <v>0.0</v>
       </c>
       <c r="F87" s="10">
         <v>0.0</v>
       </c>
       <c r="G87" s="10">
         <v>0.0</v>
       </c>
       <c r="H87" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="88" spans="1:8" outlineLevel="2">
       <c r="A88" s="14">
         <v>28</v>
       </c>
       <c r="B88" s="6" t="s">
         <v>176</v>
       </c>
       <c r="C88" s="7" t="s">
         <v>177</v>
       </c>
       <c r="D88" s="5">
-        <v>1552.0</v>
+        <v>1474.0</v>
       </c>
       <c r="E88" s="10">
-        <v>124.0</v>
+        <v>130.0</v>
       </c>
       <c r="F88" s="10">
-        <v>111.6</v>
+        <v>117.0</v>
       </c>
       <c r="G88" s="10">
-        <v>99.2</v>
+        <v>104.0</v>
       </c>
       <c r="H88" s="10">
-        <v>86.8</v>
+        <v>91.0</v>
       </c>
     </row>
     <row r="89" spans="1:8" outlineLevel="2">
       <c r="A89" s="14">
         <v>29</v>
       </c>
       <c r="B89" s="6" t="s">
         <v>178</v>
       </c>
       <c r="C89" s="7" t="s">
         <v>179</v>
       </c>
       <c r="D89" s="5">
-        <v>4257.0</v>
+        <v>3990.0</v>
       </c>
       <c r="E89" s="10">
         <v>152.0</v>
       </c>
       <c r="F89" s="10">
         <v>136.8</v>
       </c>
       <c r="G89" s="10">
         <v>121.6</v>
       </c>
       <c r="H89" s="10">
         <v>106.4</v>
       </c>
     </row>
     <row r="90" spans="1:8" outlineLevel="2">
       <c r="A90" s="14">
         <v>30</v>
       </c>
       <c r="B90" s="6" t="s">
         <v>180</v>
       </c>
       <c r="C90" s="7" t="s">
         <v>181</v>
       </c>
       <c r="D90" s="5">
@@ -4114,77 +4114,77 @@
       </c>
       <c r="E91" s="10">
         <v>26.0</v>
       </c>
       <c r="F91" s="10">
         <v>23.4</v>
       </c>
       <c r="G91" s="10">
         <v>20.8</v>
       </c>
       <c r="H91" s="10">
         <v>18.2</v>
       </c>
     </row>
     <row r="92" spans="1:8" outlineLevel="2">
       <c r="A92" s="14">
         <v>32</v>
       </c>
       <c r="B92" s="6" t="s">
         <v>184</v>
       </c>
       <c r="C92" s="7" t="s">
         <v>185</v>
       </c>
       <c r="D92" s="5">
-        <v>46806.0</v>
+        <v>48035.0</v>
       </c>
       <c r="E92" s="10">
         <v>40.0</v>
       </c>
       <c r="F92" s="10">
         <v>36.0</v>
       </c>
       <c r="G92" s="10">
         <v>32.0</v>
       </c>
       <c r="H92" s="10">
         <v>28.0</v>
       </c>
     </row>
     <row r="93" spans="1:8" outlineLevel="2">
       <c r="A93" s="14">
         <v>33</v>
       </c>
       <c r="B93" s="6" t="s">
         <v>186</v>
       </c>
       <c r="C93" s="7" t="s">
         <v>187</v>
       </c>
       <c r="D93" s="5">
-        <v>302.0</v>
+        <v>251.0</v>
       </c>
       <c r="E93" s="10">
         <v>110.0</v>
       </c>
       <c r="F93" s="10">
         <v>99.0</v>
       </c>
       <c r="G93" s="10">
         <v>88.0</v>
       </c>
       <c r="H93" s="10">
         <v>77.0</v>
       </c>
     </row>
     <row r="94" spans="1:8" outlineLevel="2">
       <c r="A94" s="14">
         <v>34</v>
       </c>
       <c r="B94" s="6" t="s">
         <v>188</v>
       </c>
       <c r="C94" s="7" t="s">
         <v>189</v>
       </c>
       <c r="D94" s="5">
@@ -4218,129 +4218,129 @@
       </c>
       <c r="E95" s="10">
         <v>0.0</v>
       </c>
       <c r="F95" s="10">
         <v>0.0</v>
       </c>
       <c r="G95" s="10">
         <v>0.0</v>
       </c>
       <c r="H95" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="96" spans="1:8" outlineLevel="2">
       <c r="A96" s="14">
         <v>36</v>
       </c>
       <c r="B96" s="6" t="s">
         <v>192</v>
       </c>
       <c r="C96" s="7" t="s">
         <v>193</v>
       </c>
       <c r="D96" s="5">
-        <v>15660.0</v>
+        <v>14219.0</v>
       </c>
       <c r="E96" s="10">
-        <v>42.0</v>
+        <v>44.0</v>
       </c>
       <c r="F96" s="10">
-        <v>37.8</v>
+        <v>39.6</v>
       </c>
       <c r="G96" s="10">
-        <v>33.6</v>
+        <v>35.2</v>
       </c>
       <c r="H96" s="10">
-        <v>29.4</v>
+        <v>30.8</v>
       </c>
     </row>
     <row r="97" spans="1:8" outlineLevel="2">
       <c r="A97" s="14">
         <v>37</v>
       </c>
       <c r="B97" s="6" t="s">
         <v>194</v>
       </c>
       <c r="C97" s="7" t="s">
         <v>195</v>
       </c>
       <c r="D97" s="5">
-        <v>13.0</v>
+        <v>1.0</v>
       </c>
       <c r="E97" s="10">
-        <v>150.0</v>
+        <v>158.0</v>
       </c>
       <c r="F97" s="10">
-        <v>135.0</v>
+        <v>142.2</v>
       </c>
       <c r="G97" s="10">
-        <v>120.0</v>
+        <v>126.4</v>
       </c>
       <c r="H97" s="10">
-        <v>105.0</v>
+        <v>110.6</v>
       </c>
     </row>
     <row r="98" spans="1:8" outlineLevel="2">
       <c r="A98" s="14">
         <v>38</v>
       </c>
       <c r="B98" s="6" t="s">
         <v>196</v>
       </c>
       <c r="C98" s="7" t="s">
         <v>197</v>
       </c>
       <c r="D98" s="5">
-        <v>169.0</v>
+        <v>313.0</v>
       </c>
       <c r="E98" s="10">
         <v>622.0</v>
       </c>
       <c r="F98" s="10">
         <v>559.8</v>
       </c>
       <c r="G98" s="10">
         <v>497.6</v>
       </c>
       <c r="H98" s="10">
         <v>435.4</v>
       </c>
     </row>
     <row r="99" spans="1:8" outlineLevel="2">
       <c r="A99" s="14">
         <v>39</v>
       </c>
       <c r="B99" s="6" t="s">
         <v>198</v>
       </c>
       <c r="C99" s="7" t="s">
         <v>199</v>
       </c>
       <c r="D99" s="5">
-        <v>101272.0</v>
+        <v>94131.0</v>
       </c>
       <c r="E99" s="10">
         <v>40.0</v>
       </c>
       <c r="F99" s="10">
         <v>36.0</v>
       </c>
       <c r="G99" s="10">
         <v>32.0</v>
       </c>
       <c r="H99" s="10">
         <v>28.0</v>
       </c>
     </row>
     <row r="100" spans="1:8" outlineLevel="2">
       <c r="A100" s="14">
         <v>40</v>
       </c>
       <c r="B100" s="6" t="s">
         <v>200</v>
       </c>
       <c r="C100" s="7" t="s">
         <v>201</v>
       </c>
       <c r="D100" s="5">
@@ -4374,103 +4374,103 @@
       </c>
       <c r="E101" s="10">
         <v>0.0</v>
       </c>
       <c r="F101" s="10">
         <v>0.0</v>
       </c>
       <c r="G101" s="10">
         <v>0.0</v>
       </c>
       <c r="H101" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="102" spans="1:8" outlineLevel="2">
       <c r="A102" s="14">
         <v>42</v>
       </c>
       <c r="B102" s="6" t="s">
         <v>204</v>
       </c>
       <c r="C102" s="7" t="s">
         <v>205</v>
       </c>
       <c r="D102" s="5">
-        <v>5727.0</v>
+        <v>3408.0</v>
       </c>
       <c r="E102" s="10">
-        <v>46.0</v>
+        <v>48.0</v>
       </c>
       <c r="F102" s="10">
-        <v>41.4</v>
+        <v>43.2</v>
       </c>
       <c r="G102" s="10">
-        <v>36.8</v>
+        <v>38.4</v>
       </c>
       <c r="H102" s="10">
-        <v>32.2</v>
+        <v>33.6</v>
       </c>
     </row>
     <row r="103" spans="1:8" outlineLevel="2">
       <c r="A103" s="14">
         <v>43</v>
       </c>
       <c r="B103" s="6" t="s">
         <v>206</v>
       </c>
       <c r="C103" s="7" t="s">
         <v>207</v>
       </c>
       <c r="D103" s="5">
-        <v>324.0</v>
+        <v>444.0</v>
       </c>
       <c r="E103" s="10">
         <v>112.0</v>
       </c>
       <c r="F103" s="10">
         <v>100.8</v>
       </c>
       <c r="G103" s="10">
         <v>89.6</v>
       </c>
       <c r="H103" s="10">
         <v>78.4</v>
       </c>
     </row>
     <row r="104" spans="1:8" outlineLevel="2">
       <c r="A104" s="14">
         <v>44</v>
       </c>
       <c r="B104" s="6" t="s">
         <v>208</v>
       </c>
       <c r="C104" s="7" t="s">
         <v>209</v>
       </c>
       <c r="D104" s="5">
-        <v>104.0</v>
+        <v>81.0</v>
       </c>
       <c r="E104" s="10">
         <v>664.0</v>
       </c>
       <c r="F104" s="10">
         <v>597.6</v>
       </c>
       <c r="G104" s="10">
         <v>531.2</v>
       </c>
       <c r="H104" s="10">
         <v>464.8</v>
       </c>
     </row>
     <row r="105" spans="1:8" outlineLevel="2">
       <c r="A105" s="14">
         <v>45</v>
       </c>
       <c r="B105" s="6" t="s">
         <v>210</v>
       </c>
       <c r="C105" s="7" t="s">
         <v>211</v>
       </c>
       <c r="D105" s="5">
@@ -4530,103 +4530,103 @@
       </c>
       <c r="E107" s="10">
         <v>0.0</v>
       </c>
       <c r="F107" s="10">
         <v>0.0</v>
       </c>
       <c r="G107" s="10">
         <v>0.0</v>
       </c>
       <c r="H107" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="108" spans="1:8" outlineLevel="2">
       <c r="A108" s="14">
         <v>48</v>
       </c>
       <c r="B108" s="6" t="s">
         <v>216</v>
       </c>
       <c r="C108" s="7" t="s">
         <v>217</v>
       </c>
       <c r="D108" s="5">
-        <v>20284.0</v>
+        <v>18530.0</v>
       </c>
       <c r="E108" s="10">
-        <v>50.0</v>
+        <v>52.0</v>
       </c>
       <c r="F108" s="10">
-        <v>45.0</v>
+        <v>46.8</v>
       </c>
       <c r="G108" s="10">
-        <v>40.0</v>
+        <v>41.6</v>
       </c>
       <c r="H108" s="10">
-        <v>35.0</v>
+        <v>36.4</v>
       </c>
     </row>
     <row r="109" spans="1:8" outlineLevel="2">
       <c r="A109" s="14">
         <v>49</v>
       </c>
       <c r="B109" s="6" t="s">
         <v>218</v>
       </c>
       <c r="C109" s="7" t="s">
         <v>219</v>
       </c>
       <c r="D109" s="5">
-        <v>14136.0</v>
+        <v>13837.0</v>
       </c>
       <c r="E109" s="10">
         <v>30.0</v>
       </c>
       <c r="F109" s="10">
         <v>27.0</v>
       </c>
       <c r="G109" s="10">
         <v>24.0</v>
       </c>
       <c r="H109" s="10">
         <v>21.0</v>
       </c>
     </row>
     <row r="110" spans="1:8" outlineLevel="2">
       <c r="A110" s="14">
         <v>50</v>
       </c>
       <c r="B110" s="6" t="s">
         <v>220</v>
       </c>
       <c r="C110" s="7" t="s">
         <v>221</v>
       </c>
       <c r="D110" s="5">
-        <v>347.0</v>
+        <v>225.0</v>
       </c>
       <c r="E110" s="10">
         <v>116.0</v>
       </c>
       <c r="F110" s="10">
         <v>104.4</v>
       </c>
       <c r="G110" s="10">
         <v>92.8</v>
       </c>
       <c r="H110" s="10">
         <v>81.2</v>
       </c>
     </row>
     <row r="111" spans="1:8" outlineLevel="2">
       <c r="A111" s="14">
         <v>51</v>
       </c>
       <c r="B111" s="6" t="s">
         <v>222</v>
       </c>
       <c r="C111" s="7" t="s">
         <v>223</v>
       </c>
       <c r="D111" s="5">
@@ -4689,74 +4689,74 @@
       </c>
       <c r="F113" s="10">
         <v>0.0</v>
       </c>
       <c r="G113" s="10">
         <v>0.0</v>
       </c>
       <c r="H113" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="114" spans="1:8" outlineLevel="2">
       <c r="A114" s="14">
         <v>54</v>
       </c>
       <c r="B114" s="6" t="s">
         <v>228</v>
       </c>
       <c r="C114" s="7" t="s">
         <v>229</v>
       </c>
       <c r="D114" s="5">
         <v>0.0</v>
       </c>
       <c r="E114" s="10">
-        <v>54.0</v>
+        <v>56.0</v>
       </c>
       <c r="F114" s="10">
-        <v>48.6</v>
+        <v>50.4</v>
       </c>
       <c r="G114" s="10">
-        <v>43.2</v>
+        <v>44.8</v>
       </c>
       <c r="H114" s="10">
-        <v>37.8</v>
+        <v>39.2</v>
       </c>
     </row>
     <row r="115" spans="1:8" outlineLevel="2">
       <c r="A115" s="14">
         <v>55</v>
       </c>
       <c r="B115" s="6" t="s">
         <v>230</v>
       </c>
       <c r="C115" s="7" t="s">
         <v>231</v>
       </c>
       <c r="D115" s="5">
-        <v>462.0</v>
+        <v>412.0</v>
       </c>
       <c r="E115" s="10">
         <v>126.0</v>
       </c>
       <c r="F115" s="10">
         <v>113.4</v>
       </c>
       <c r="G115" s="10">
         <v>100.8</v>
       </c>
       <c r="H115" s="10">
         <v>88.2</v>
       </c>
     </row>
     <row r="116" spans="1:8" outlineLevel="2">
       <c r="A116" s="14">
         <v>56</v>
       </c>
       <c r="B116" s="6" t="s">
         <v>232</v>
       </c>
       <c r="C116" s="7" t="s">
         <v>233</v>
       </c>
       <c r="D116" s="5">
@@ -4764,129 +4764,129 @@
       </c>
       <c r="E116" s="10">
         <v>48.0</v>
       </c>
       <c r="F116" s="10">
         <v>43.2</v>
       </c>
       <c r="G116" s="10">
         <v>38.4</v>
       </c>
       <c r="H116" s="10">
         <v>33.6</v>
       </c>
     </row>
     <row r="117" spans="1:8" outlineLevel="2">
       <c r="A117" s="14">
         <v>57</v>
       </c>
       <c r="B117" s="6" t="s">
         <v>234</v>
       </c>
       <c r="C117" s="7" t="s">
         <v>235</v>
       </c>
       <c r="D117" s="5">
-        <v>3884.0</v>
+        <v>3577.0</v>
       </c>
       <c r="E117" s="10">
-        <v>62.0</v>
+        <v>66.0</v>
       </c>
       <c r="F117" s="10">
-        <v>55.8</v>
+        <v>59.4</v>
       </c>
       <c r="G117" s="10">
-        <v>49.6</v>
+        <v>52.8</v>
       </c>
       <c r="H117" s="10">
-        <v>43.4</v>
+        <v>46.2</v>
       </c>
     </row>
     <row r="118" spans="1:8" outlineLevel="2">
       <c r="A118" s="14">
         <v>58</v>
       </c>
       <c r="B118" s="6" t="s">
         <v>236</v>
       </c>
       <c r="C118" s="7" t="s">
         <v>237</v>
       </c>
       <c r="D118" s="5">
         <v>1.0</v>
       </c>
       <c r="E118" s="10">
-        <v>58.0</v>
+        <v>60.0</v>
       </c>
       <c r="F118" s="10">
-        <v>52.2</v>
+        <v>54.0</v>
       </c>
       <c r="G118" s="10">
-        <v>46.4</v>
+        <v>48.0</v>
       </c>
       <c r="H118" s="10">
-        <v>40.6</v>
+        <v>42.0</v>
       </c>
     </row>
     <row r="119" spans="1:8" outlineLevel="2">
       <c r="A119" s="14">
         <v>59</v>
       </c>
       <c r="B119" s="6" t="s">
         <v>238</v>
       </c>
       <c r="C119" s="7" t="s">
         <v>239</v>
       </c>
       <c r="D119" s="5">
-        <v>444.0</v>
+        <v>810.0</v>
       </c>
       <c r="E119" s="10">
         <v>170.0</v>
       </c>
       <c r="F119" s="10">
         <v>153.0</v>
       </c>
       <c r="G119" s="10">
         <v>136.0</v>
       </c>
       <c r="H119" s="10">
         <v>119.0</v>
       </c>
     </row>
     <row r="120" spans="1:8" outlineLevel="2">
       <c r="A120" s="14">
         <v>60</v>
       </c>
       <c r="B120" s="6" t="s">
         <v>240</v>
       </c>
       <c r="C120" s="7" t="s">
         <v>241</v>
       </c>
       <c r="D120" s="5">
-        <v>38849.0</v>
+        <v>36587.0</v>
       </c>
       <c r="E120" s="10">
         <v>52.0</v>
       </c>
       <c r="F120" s="10">
         <v>46.8</v>
       </c>
       <c r="G120" s="10">
         <v>41.6</v>
       </c>
       <c r="H120" s="10">
         <v>36.4</v>
       </c>
     </row>
     <row r="121" spans="1:8" outlineLevel="2">
       <c r="A121" s="14">
         <v>61</v>
       </c>
       <c r="B121" s="6" t="s">
         <v>242</v>
       </c>
       <c r="C121" s="7" t="s">
         <v>243</v>
       </c>
       <c r="D121" s="5">
@@ -4923,74 +4923,74 @@
       </c>
       <c r="F122" s="10">
         <v>0.0</v>
       </c>
       <c r="G122" s="10">
         <v>0.0</v>
       </c>
       <c r="H122" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="123" spans="1:8" outlineLevel="2">
       <c r="A123" s="14">
         <v>63</v>
       </c>
       <c r="B123" s="6" t="s">
         <v>246</v>
       </c>
       <c r="C123" s="7" t="s">
         <v>247</v>
       </c>
       <c r="D123" s="5">
         <v>1.0</v>
       </c>
       <c r="E123" s="10">
-        <v>60.0</v>
+        <v>62.0</v>
       </c>
       <c r="F123" s="10">
-        <v>54.0</v>
+        <v>55.8</v>
       </c>
       <c r="G123" s="10">
-        <v>48.0</v>
+        <v>49.6</v>
       </c>
       <c r="H123" s="10">
-        <v>42.0</v>
+        <v>43.4</v>
       </c>
     </row>
     <row r="124" spans="1:8" outlineLevel="2">
       <c r="A124" s="14">
         <v>64</v>
       </c>
       <c r="B124" s="6" t="s">
         <v>248</v>
       </c>
       <c r="C124" s="7" t="s">
         <v>249</v>
       </c>
       <c r="D124" s="5">
-        <v>2297.0</v>
+        <v>2039.0</v>
       </c>
       <c r="E124" s="10">
         <v>52.0</v>
       </c>
       <c r="F124" s="10">
         <v>46.8</v>
       </c>
       <c r="G124" s="10">
         <v>41.6</v>
       </c>
       <c r="H124" s="10">
         <v>36.4</v>
       </c>
     </row>
     <row r="125" spans="1:8" outlineLevel="2">
       <c r="A125" s="14">
         <v>65</v>
       </c>
       <c r="B125" s="6" t="s">
         <v>250</v>
       </c>
       <c r="C125" s="7" t="s">
         <v>251</v>
       </c>
       <c r="D125" s="5">
@@ -4998,51 +4998,51 @@
       </c>
       <c r="E125" s="10">
         <v>58.0</v>
       </c>
       <c r="F125" s="10">
         <v>52.2</v>
       </c>
       <c r="G125" s="10">
         <v>46.4</v>
       </c>
       <c r="H125" s="10">
         <v>40.6</v>
       </c>
     </row>
     <row r="126" spans="1:8" outlineLevel="2">
       <c r="A126" s="14">
         <v>66</v>
       </c>
       <c r="B126" s="6" t="s">
         <v>252</v>
       </c>
       <c r="C126" s="7" t="s">
         <v>251</v>
       </c>
       <c r="D126" s="5">
-        <v>3919.0</v>
+        <v>3013.0</v>
       </c>
       <c r="E126" s="10">
         <v>52.0</v>
       </c>
       <c r="F126" s="10">
         <v>46.8</v>
       </c>
       <c r="G126" s="10">
         <v>41.6</v>
       </c>
       <c r="H126" s="10">
         <v>36.4</v>
       </c>
     </row>
     <row r="127" spans="1:8" outlineLevel="2">
       <c r="A127" s="14">
         <v>67</v>
       </c>
       <c r="B127" s="6" t="s">
         <v>253</v>
       </c>
       <c r="C127" s="7" t="s">
         <v>254</v>
       </c>
       <c r="D127" s="5">
@@ -5076,51 +5076,51 @@
       </c>
       <c r="E128" s="10">
         <v>70.0</v>
       </c>
       <c r="F128" s="10">
         <v>63.0</v>
       </c>
       <c r="G128" s="10">
         <v>56.0</v>
       </c>
       <c r="H128" s="10">
         <v>49.0</v>
       </c>
     </row>
     <row r="129" spans="1:8" outlineLevel="2">
       <c r="A129" s="14">
         <v>69</v>
       </c>
       <c r="B129" s="6" t="s">
         <v>257</v>
       </c>
       <c r="C129" s="7" t="s">
         <v>258</v>
       </c>
       <c r="D129" s="5">
-        <v>458.0</v>
+        <v>466.0</v>
       </c>
       <c r="E129" s="10">
         <v>184.0</v>
       </c>
       <c r="F129" s="10">
         <v>165.6</v>
       </c>
       <c r="G129" s="10">
         <v>147.2</v>
       </c>
       <c r="H129" s="10">
         <v>128.8</v>
       </c>
     </row>
     <row r="130" spans="1:8" outlineLevel="2">
       <c r="A130" s="14">
         <v>70</v>
       </c>
       <c r="B130" s="6" t="s">
         <v>259</v>
       </c>
       <c r="C130" s="7" t="s">
         <v>260</v>
       </c>
       <c r="D130" s="5">
@@ -5131,60 +5131,60 @@
       </c>
       <c r="F130" s="10">
         <v>0.0</v>
       </c>
       <c r="G130" s="10">
         <v>0.0</v>
       </c>
       <c r="H130" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="131" spans="1:8" outlineLevel="2">
       <c r="A131" s="14">
         <v>71</v>
       </c>
       <c r="B131" s="6" t="s">
         <v>261</v>
       </c>
       <c r="C131" s="7" t="s">
         <v>262</v>
       </c>
       <c r="D131" s="5">
         <v>1.0</v>
       </c>
       <c r="E131" s="10">
-        <v>66.0</v>
+        <v>70.0</v>
       </c>
       <c r="F131" s="10">
-        <v>59.4</v>
+        <v>63.0</v>
       </c>
       <c r="G131" s="10">
-        <v>52.8</v>
+        <v>56.0</v>
       </c>
       <c r="H131" s="10">
-        <v>46.2</v>
+        <v>49.0</v>
       </c>
     </row>
     <row r="132" spans="1:8" outlineLevel="2">
       <c r="A132" s="14">
         <v>72</v>
       </c>
       <c r="B132" s="6" t="s">
         <v>263</v>
       </c>
       <c r="C132" s="7" t="s">
         <v>264</v>
       </c>
       <c r="D132" s="5">
         <v>0.0</v>
       </c>
       <c r="E132" s="10">
         <v>0.0</v>
       </c>
       <c r="F132" s="10">
         <v>0.0</v>
       </c>
       <c r="G132" s="10">
         <v>0.0</v>
       </c>
       <c r="H132" s="10">
@@ -5258,51 +5258,51 @@
       </c>
       <c r="E135" s="10">
         <v>0.0</v>
       </c>
       <c r="F135" s="10">
         <v>0.0</v>
       </c>
       <c r="G135" s="10">
         <v>0.0</v>
       </c>
       <c r="H135" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="136" spans="1:8" outlineLevel="2">
       <c r="A136" s="14">
         <v>76</v>
       </c>
       <c r="B136" s="6" t="s">
         <v>271</v>
       </c>
       <c r="C136" s="7" t="s">
         <v>272</v>
       </c>
       <c r="D136" s="5">
-        <v>3703.0</v>
+        <v>1136.0</v>
       </c>
       <c r="E136" s="10">
         <v>58.0</v>
       </c>
       <c r="F136" s="10">
         <v>52.2</v>
       </c>
       <c r="G136" s="10">
         <v>46.4</v>
       </c>
       <c r="H136" s="10">
         <v>40.6</v>
       </c>
     </row>
     <row r="137" spans="1:8" outlineLevel="2">
       <c r="A137" s="14">
         <v>77</v>
       </c>
       <c r="B137" s="6" t="s">
         <v>273</v>
       </c>
       <c r="C137" s="7" t="s">
         <v>274</v>
       </c>
       <c r="D137" s="5">
@@ -5339,126 +5339,126 @@
       </c>
       <c r="F138" s="10">
         <v>0.0</v>
       </c>
       <c r="G138" s="10">
         <v>0.0</v>
       </c>
       <c r="H138" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="139" spans="1:8" outlineLevel="2">
       <c r="A139" s="14">
         <v>79</v>
       </c>
       <c r="B139" s="6" t="s">
         <v>277</v>
       </c>
       <c r="C139" s="7" t="s">
         <v>278</v>
       </c>
       <c r="D139" s="5">
         <v>1.0</v>
       </c>
       <c r="E139" s="10">
-        <v>76.0</v>
+        <v>80.0</v>
       </c>
       <c r="F139" s="10">
-        <v>68.4</v>
+        <v>72.0</v>
       </c>
       <c r="G139" s="10">
-        <v>60.8</v>
+        <v>64.0</v>
       </c>
       <c r="H139" s="10">
-        <v>53.2</v>
+        <v>56.0</v>
       </c>
     </row>
     <row r="140" spans="1:8" outlineLevel="2">
       <c r="A140" s="14">
         <v>80</v>
       </c>
       <c r="B140" s="6" t="s">
         <v>279</v>
       </c>
       <c r="C140" s="7" t="s">
         <v>280</v>
       </c>
       <c r="D140" s="5">
-        <v>526.0</v>
+        <v>237.0</v>
       </c>
       <c r="E140" s="10">
         <v>242.0</v>
       </c>
       <c r="F140" s="10">
         <v>217.8</v>
       </c>
       <c r="G140" s="10">
         <v>193.6</v>
       </c>
       <c r="H140" s="10">
         <v>169.4</v>
       </c>
     </row>
     <row r="141" spans="1:8" outlineLevel="2">
       <c r="A141" s="14">
         <v>81</v>
       </c>
       <c r="B141" s="6" t="s">
         <v>281</v>
       </c>
       <c r="C141" s="7" t="s">
         <v>282</v>
       </c>
       <c r="D141" s="5">
-        <v>7108.0</v>
+        <v>6968.0</v>
       </c>
       <c r="E141" s="10">
         <v>52.0</v>
       </c>
       <c r="F141" s="10">
         <v>46.8</v>
       </c>
       <c r="G141" s="10">
         <v>41.6</v>
       </c>
       <c r="H141" s="10">
         <v>36.4</v>
       </c>
     </row>
     <row r="142" spans="1:8" outlineLevel="2">
       <c r="A142" s="14">
         <v>82</v>
       </c>
       <c r="B142" s="6" t="s">
         <v>283</v>
       </c>
       <c r="C142" s="7" t="s">
         <v>284</v>
       </c>
       <c r="D142" s="5">
-        <v>12841.0</v>
+        <v>12744.0</v>
       </c>
       <c r="E142" s="10">
         <v>74.0</v>
       </c>
       <c r="F142" s="10">
         <v>66.6</v>
       </c>
       <c r="G142" s="10">
         <v>59.2</v>
       </c>
       <c r="H142" s="10">
         <v>51.8</v>
       </c>
     </row>
     <row r="143" spans="1:8" outlineLevel="1">
       <c r="A143" s="13" t="s">
         <v>285</v>
       </c>
       <c r="B143" s="4"/>
       <c r="C143" s="4"/>
       <c r="D143" s="4"/>
       <c r="E143" s="9"/>
       <c r="F143" s="9"/>
       <c r="G143" s="9"/>
       <c r="H143" s="9"/>
@@ -5478,103 +5478,103 @@
       </c>
       <c r="E144" s="10">
         <v>38.0</v>
       </c>
       <c r="F144" s="10">
         <v>34.2</v>
       </c>
       <c r="G144" s="10">
         <v>30.4</v>
       </c>
       <c r="H144" s="10">
         <v>26.6</v>
       </c>
     </row>
     <row r="145" spans="1:8" outlineLevel="2">
       <c r="A145" s="14">
         <v>2</v>
       </c>
       <c r="B145" s="6" t="s">
         <v>288</v>
       </c>
       <c r="C145" s="7" t="s">
         <v>289</v>
       </c>
       <c r="D145" s="5">
-        <v>471.0</v>
+        <v>461.0</v>
       </c>
       <c r="E145" s="10">
         <v>80.0</v>
       </c>
       <c r="F145" s="10">
         <v>72.0</v>
       </c>
       <c r="G145" s="10">
         <v>64.0</v>
       </c>
       <c r="H145" s="10">
         <v>56.0</v>
       </c>
     </row>
     <row r="146" spans="1:8" outlineLevel="2">
       <c r="A146" s="14">
         <v>3</v>
       </c>
       <c r="B146" s="6" t="s">
         <v>290</v>
       </c>
       <c r="C146" s="7" t="s">
         <v>291</v>
       </c>
       <c r="D146" s="5">
-        <v>124.0</v>
+        <v>70.0</v>
       </c>
       <c r="E146" s="10">
         <v>86.0</v>
       </c>
       <c r="F146" s="10">
         <v>77.4</v>
       </c>
       <c r="G146" s="10">
         <v>68.8</v>
       </c>
       <c r="H146" s="10">
         <v>60.2</v>
       </c>
     </row>
     <row r="147" spans="1:8" outlineLevel="2">
       <c r="A147" s="14">
         <v>4</v>
       </c>
       <c r="B147" s="6" t="s">
         <v>292</v>
       </c>
       <c r="C147" s="7" t="s">
         <v>293</v>
       </c>
       <c r="D147" s="5">
-        <v>396.0</v>
+        <v>286.0</v>
       </c>
       <c r="E147" s="10">
         <v>40.0</v>
       </c>
       <c r="F147" s="10">
         <v>36.0</v>
       </c>
       <c r="G147" s="10">
         <v>32.0</v>
       </c>
       <c r="H147" s="10">
         <v>28.0</v>
       </c>
     </row>
     <row r="148" spans="1:8" outlineLevel="2">
       <c r="A148" s="14">
         <v>5</v>
       </c>
       <c r="B148" s="6" t="s">
         <v>294</v>
       </c>
       <c r="C148" s="7" t="s">
         <v>295</v>
       </c>
       <c r="D148" s="5">
@@ -5608,51 +5608,51 @@
       </c>
       <c r="E149" s="10">
         <v>86.0</v>
       </c>
       <c r="F149" s="10">
         <v>77.4</v>
       </c>
       <c r="G149" s="10">
         <v>68.8</v>
       </c>
       <c r="H149" s="10">
         <v>60.2</v>
       </c>
     </row>
     <row r="150" spans="1:8" outlineLevel="2">
       <c r="A150" s="14">
         <v>7</v>
       </c>
       <c r="B150" s="6" t="s">
         <v>298</v>
       </c>
       <c r="C150" s="7" t="s">
         <v>299</v>
       </c>
       <c r="D150" s="5">
-        <v>192.0</v>
+        <v>182.0</v>
       </c>
       <c r="E150" s="10">
         <v>92.0</v>
       </c>
       <c r="F150" s="10">
         <v>82.8</v>
       </c>
       <c r="G150" s="10">
         <v>73.6</v>
       </c>
       <c r="H150" s="10">
         <v>64.4</v>
       </c>
     </row>
     <row r="151" spans="1:8" outlineLevel="2">
       <c r="A151" s="14">
         <v>8</v>
       </c>
       <c r="B151" s="6" t="s">
         <v>300</v>
       </c>
       <c r="C151" s="7" t="s">
         <v>301</v>
       </c>
       <c r="D151" s="5">
@@ -6244,103 +6244,103 @@
       </c>
     </row>
     <row r="174" spans="1:8" outlineLevel="1">
       <c r="A174" s="13" t="s">
         <v>346</v>
       </c>
       <c r="B174" s="4"/>
       <c r="C174" s="4"/>
       <c r="D174" s="4"/>
       <c r="E174" s="9"/>
       <c r="F174" s="9"/>
       <c r="G174" s="9"/>
       <c r="H174" s="9"/>
     </row>
     <row r="175" spans="1:8" outlineLevel="2">
       <c r="A175" s="14">
         <v>1</v>
       </c>
       <c r="B175" s="6" t="s">
         <v>347</v>
       </c>
       <c r="C175" s="7" t="s">
         <v>348</v>
       </c>
       <c r="D175" s="5">
-        <v>4516.0</v>
+        <v>4326.0</v>
       </c>
       <c r="E175" s="10">
         <v>50.0</v>
       </c>
       <c r="F175" s="10">
         <v>45.0</v>
       </c>
       <c r="G175" s="10">
         <v>40.0</v>
       </c>
       <c r="H175" s="10">
         <v>35.0</v>
       </c>
     </row>
     <row r="176" spans="1:8" outlineLevel="2">
       <c r="A176" s="14">
         <v>2</v>
       </c>
       <c r="B176" s="6" t="s">
         <v>349</v>
       </c>
       <c r="C176" s="7" t="s">
         <v>350</v>
       </c>
       <c r="D176" s="5">
-        <v>1450.0</v>
+        <v>1370.0</v>
       </c>
       <c r="E176" s="10">
         <v>66.0</v>
       </c>
       <c r="F176" s="10">
         <v>59.4</v>
       </c>
       <c r="G176" s="10">
         <v>52.8</v>
       </c>
       <c r="H176" s="10">
         <v>46.2</v>
       </c>
     </row>
     <row r="177" spans="1:8" outlineLevel="2">
       <c r="A177" s="14">
         <v>3</v>
       </c>
       <c r="B177" s="6" t="s">
         <v>351</v>
       </c>
       <c r="C177" s="7" t="s">
         <v>352</v>
       </c>
       <c r="D177" s="5">
-        <v>3343.0</v>
+        <v>3107.0</v>
       </c>
       <c r="E177" s="10">
         <v>96.0</v>
       </c>
       <c r="F177" s="10">
         <v>86.4</v>
       </c>
       <c r="G177" s="10">
         <v>76.8</v>
       </c>
       <c r="H177" s="10">
         <v>67.2</v>
       </c>
     </row>
     <row r="178" spans="1:8" outlineLevel="2">
       <c r="A178" s="14">
         <v>4</v>
       </c>
       <c r="B178" s="6" t="s">
         <v>353</v>
       </c>
       <c r="C178" s="7" t="s">
         <v>354</v>
       </c>
       <c r="D178" s="5">
@@ -6348,103 +6348,103 @@
       </c>
       <c r="E178" s="10">
         <v>0.0</v>
       </c>
       <c r="F178" s="10">
         <v>0.0</v>
       </c>
       <c r="G178" s="10">
         <v>0.0</v>
       </c>
       <c r="H178" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="179" spans="1:8" outlineLevel="2">
       <c r="A179" s="14">
         <v>5</v>
       </c>
       <c r="B179" s="6" t="s">
         <v>355</v>
       </c>
       <c r="C179" s="7" t="s">
         <v>356</v>
       </c>
       <c r="D179" s="5">
-        <v>5328.0</v>
+        <v>3682.0</v>
       </c>
       <c r="E179" s="10">
         <v>20.0</v>
       </c>
       <c r="F179" s="10">
         <v>18.0</v>
       </c>
       <c r="G179" s="10">
         <v>16.0</v>
       </c>
       <c r="H179" s="10">
         <v>14.0</v>
       </c>
     </row>
     <row r="180" spans="1:8" outlineLevel="2">
       <c r="A180" s="14">
         <v>6</v>
       </c>
       <c r="B180" s="6" t="s">
         <v>357</v>
       </c>
       <c r="C180" s="7" t="s">
         <v>358</v>
       </c>
       <c r="D180" s="5">
-        <v>10646.0</v>
+        <v>10197.0</v>
       </c>
       <c r="E180" s="10">
         <v>22.0</v>
       </c>
       <c r="F180" s="10">
         <v>19.8</v>
       </c>
       <c r="G180" s="10">
         <v>17.6</v>
       </c>
       <c r="H180" s="10">
         <v>15.4</v>
       </c>
     </row>
     <row r="181" spans="1:8" outlineLevel="2">
       <c r="A181" s="14">
         <v>7</v>
       </c>
       <c r="B181" s="6" t="s">
         <v>359</v>
       </c>
       <c r="C181" s="7" t="s">
         <v>360</v>
       </c>
       <c r="D181" s="5">
-        <v>8922.0</v>
+        <v>7949.0</v>
       </c>
       <c r="E181" s="10">
         <v>26.0</v>
       </c>
       <c r="F181" s="10">
         <v>23.4</v>
       </c>
       <c r="G181" s="10">
         <v>20.8</v>
       </c>
       <c r="H181" s="10">
         <v>18.2</v>
       </c>
     </row>
     <row r="182" spans="1:8" outlineLevel="2">
       <c r="A182" s="14">
         <v>8</v>
       </c>
       <c r="B182" s="6" t="s">
         <v>361</v>
       </c>
       <c r="C182" s="7" t="s">
         <v>362</v>
       </c>
       <c r="D182" s="5">
@@ -6478,51 +6478,51 @@
       </c>
       <c r="E183" s="10">
         <v>0.0</v>
       </c>
       <c r="F183" s="10">
         <v>0.0</v>
       </c>
       <c r="G183" s="10">
         <v>0.0</v>
       </c>
       <c r="H183" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="184" spans="1:8" outlineLevel="2">
       <c r="A184" s="14">
         <v>10</v>
       </c>
       <c r="B184" s="6" t="s">
         <v>365</v>
       </c>
       <c r="C184" s="7" t="s">
         <v>366</v>
       </c>
       <c r="D184" s="5">
-        <v>4290.0</v>
+        <v>3738.0</v>
       </c>
       <c r="E184" s="10">
         <v>40.0</v>
       </c>
       <c r="F184" s="10">
         <v>36.0</v>
       </c>
       <c r="G184" s="10">
         <v>32.0</v>
       </c>
       <c r="H184" s="10">
         <v>28.0</v>
       </c>
     </row>
     <row r="185" spans="1:8" outlineLevel="1">
       <c r="A185" s="13" t="s">
         <v>367</v>
       </c>
       <c r="B185" s="4"/>
       <c r="C185" s="4"/>
       <c r="D185" s="4"/>
       <c r="E185" s="9"/>
       <c r="F185" s="9"/>
       <c r="G185" s="9"/>
       <c r="H185" s="9"/>
@@ -6542,531 +6542,531 @@
       </c>
       <c r="E186" s="10">
         <v>0.0</v>
       </c>
       <c r="F186" s="10">
         <v>0.0</v>
       </c>
       <c r="G186" s="10">
         <v>0.0</v>
       </c>
       <c r="H186" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="187" spans="1:8" outlineLevel="2">
       <c r="A187" s="14">
         <v>2</v>
       </c>
       <c r="B187" s="6" t="s">
         <v>370</v>
       </c>
       <c r="C187" s="7" t="s">
         <v>371</v>
       </c>
       <c r="D187" s="5">
-        <v>57.0</v>
+        <v>32.0</v>
       </c>
       <c r="E187" s="10">
-        <v>390.0</v>
+        <v>392.0</v>
       </c>
       <c r="F187" s="10">
-        <v>351.0</v>
+        <v>352.8</v>
       </c>
       <c r="G187" s="10">
-        <v>312.0</v>
+        <v>313.6</v>
       </c>
       <c r="H187" s="10">
-        <v>273.0</v>
+        <v>274.4</v>
       </c>
     </row>
     <row r="188" spans="1:8" outlineLevel="2">
       <c r="A188" s="14">
         <v>3</v>
       </c>
       <c r="B188" s="6" t="s">
         <v>372</v>
       </c>
       <c r="C188" s="7" t="s">
         <v>373</v>
       </c>
       <c r="D188" s="5">
-        <v>0.0</v>
+        <v>198.0</v>
       </c>
       <c r="E188" s="10">
         <v>662.0</v>
       </c>
       <c r="F188" s="10">
         <v>595.8</v>
       </c>
       <c r="G188" s="10">
         <v>529.6</v>
       </c>
       <c r="H188" s="10">
         <v>463.4</v>
       </c>
     </row>
     <row r="189" spans="1:8" outlineLevel="2">
       <c r="A189" s="14">
         <v>4</v>
       </c>
       <c r="B189" s="6" t="s">
         <v>374</v>
       </c>
       <c r="C189" s="7" t="s">
         <v>375</v>
       </c>
       <c r="D189" s="5">
-        <v>9510.0</v>
+        <v>7365.0</v>
       </c>
       <c r="E189" s="10">
-        <v>312.0</v>
+        <v>314.0</v>
       </c>
       <c r="F189" s="10">
-        <v>280.8</v>
+        <v>282.6</v>
       </c>
       <c r="G189" s="10">
-        <v>249.6</v>
+        <v>251.2</v>
       </c>
       <c r="H189" s="10">
-        <v>218.4</v>
+        <v>219.8</v>
       </c>
     </row>
     <row r="190" spans="1:8" outlineLevel="2">
       <c r="A190" s="14">
         <v>5</v>
       </c>
       <c r="B190" s="6" t="s">
         <v>376</v>
       </c>
       <c r="C190" s="7" t="s">
         <v>377</v>
       </c>
       <c r="D190" s="5">
         <v>0.0</v>
       </c>
       <c r="E190" s="10">
         <v>0.0</v>
       </c>
       <c r="F190" s="10">
         <v>0.0</v>
       </c>
       <c r="G190" s="10">
         <v>0.0</v>
       </c>
       <c r="H190" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="191" spans="1:8" outlineLevel="2">
       <c r="A191" s="14">
         <v>6</v>
       </c>
       <c r="B191" s="6" t="s">
         <v>378</v>
       </c>
       <c r="C191" s="7" t="s">
         <v>379</v>
       </c>
       <c r="D191" s="5">
-        <v>15135.0</v>
+        <v>14123.0</v>
       </c>
       <c r="E191" s="10">
-        <v>1058.0</v>
+        <v>1064.0</v>
       </c>
       <c r="F191" s="10">
-        <v>952.2</v>
+        <v>957.6</v>
       </c>
       <c r="G191" s="10">
-        <v>846.4</v>
+        <v>851.2</v>
       </c>
       <c r="H191" s="10">
-        <v>740.6</v>
+        <v>744.8</v>
       </c>
     </row>
     <row r="192" spans="1:8" outlineLevel="2">
       <c r="A192" s="14">
         <v>7</v>
       </c>
       <c r="B192" s="6" t="s">
         <v>380</v>
       </c>
       <c r="C192" s="7" t="s">
         <v>381</v>
       </c>
       <c r="D192" s="5">
         <v>203.0</v>
       </c>
       <c r="E192" s="10">
-        <v>626.0</v>
+        <v>630.0</v>
       </c>
       <c r="F192" s="10">
-        <v>563.4</v>
+        <v>567.0</v>
       </c>
       <c r="G192" s="10">
-        <v>500.8</v>
+        <v>504.0</v>
       </c>
       <c r="H192" s="10">
-        <v>438.2</v>
+        <v>441.0</v>
       </c>
     </row>
     <row r="193" spans="1:8" outlineLevel="2">
       <c r="A193" s="14">
         <v>8</v>
       </c>
       <c r="B193" s="6" t="s">
         <v>382</v>
       </c>
       <c r="C193" s="7" t="s">
         <v>383</v>
       </c>
       <c r="D193" s="5">
-        <v>872.0</v>
+        <v>823.0</v>
       </c>
       <c r="E193" s="10">
-        <v>494.0</v>
+        <v>496.0</v>
       </c>
       <c r="F193" s="10">
-        <v>444.6</v>
+        <v>446.4</v>
       </c>
       <c r="G193" s="10">
-        <v>395.2</v>
+        <v>396.8</v>
       </c>
       <c r="H193" s="10">
-        <v>345.8</v>
+        <v>347.2</v>
       </c>
     </row>
     <row r="194" spans="1:8" outlineLevel="2">
       <c r="A194" s="14">
         <v>9</v>
       </c>
       <c r="B194" s="6" t="s">
         <v>384</v>
       </c>
       <c r="C194" s="7" t="s">
         <v>385</v>
       </c>
       <c r="D194" s="5">
-        <v>2670.0</v>
+        <v>2508.0</v>
       </c>
       <c r="E194" s="10">
-        <v>1144.0</v>
+        <v>1150.0</v>
       </c>
       <c r="F194" s="10">
-        <v>1029.6</v>
+        <v>1035.0</v>
       </c>
       <c r="G194" s="10">
-        <v>915.2</v>
+        <v>920.0</v>
       </c>
       <c r="H194" s="10">
-        <v>800.8</v>
+        <v>805.0</v>
       </c>
     </row>
     <row r="195" spans="1:8" outlineLevel="2">
       <c r="A195" s="14">
         <v>10</v>
       </c>
       <c r="B195" s="6" t="s">
         <v>386</v>
       </c>
       <c r="C195" s="7" t="s">
         <v>387</v>
       </c>
       <c r="D195" s="5">
         <v>0.0</v>
       </c>
       <c r="E195" s="10">
         <v>0.0</v>
       </c>
       <c r="F195" s="10">
         <v>0.0</v>
       </c>
       <c r="G195" s="10">
         <v>0.0</v>
       </c>
       <c r="H195" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="196" spans="1:8" outlineLevel="2">
       <c r="A196" s="14">
         <v>11</v>
       </c>
       <c r="B196" s="6" t="s">
         <v>388</v>
       </c>
       <c r="C196" s="7" t="s">
         <v>389</v>
       </c>
       <c r="D196" s="5">
-        <v>88.0</v>
+        <v>86.0</v>
       </c>
       <c r="E196" s="10">
-        <v>664.0</v>
+        <v>668.0</v>
       </c>
       <c r="F196" s="10">
-        <v>597.6</v>
+        <v>601.2</v>
       </c>
       <c r="G196" s="10">
-        <v>531.2</v>
+        <v>534.4</v>
       </c>
       <c r="H196" s="10">
-        <v>464.8</v>
+        <v>467.6</v>
       </c>
     </row>
     <row r="197" spans="1:8" outlineLevel="2">
       <c r="A197" s="14">
         <v>12</v>
       </c>
       <c r="B197" s="6" t="s">
         <v>390</v>
       </c>
       <c r="C197" s="7" t="s">
         <v>391</v>
       </c>
       <c r="D197" s="5">
-        <v>32.0</v>
+        <v>28.0</v>
       </c>
       <c r="E197" s="10">
         <v>1442.0</v>
       </c>
       <c r="F197" s="10">
         <v>1297.8</v>
       </c>
       <c r="G197" s="10">
         <v>1153.6</v>
       </c>
       <c r="H197" s="10">
         <v>1009.4</v>
       </c>
     </row>
     <row r="198" spans="1:8" outlineLevel="2">
       <c r="A198" s="14">
         <v>13</v>
       </c>
       <c r="B198" s="6" t="s">
         <v>392</v>
       </c>
       <c r="C198" s="7" t="s">
         <v>393</v>
       </c>
       <c r="D198" s="5">
-        <v>8065.0</v>
+        <v>7451.0</v>
       </c>
       <c r="E198" s="10">
-        <v>526.0</v>
+        <v>530.0</v>
       </c>
       <c r="F198" s="10">
-        <v>473.4</v>
+        <v>477.0</v>
       </c>
       <c r="G198" s="10">
-        <v>420.8</v>
+        <v>424.0</v>
       </c>
       <c r="H198" s="10">
-        <v>368.2</v>
+        <v>371.0</v>
       </c>
     </row>
     <row r="199" spans="1:8" outlineLevel="2">
       <c r="A199" s="14">
         <v>14</v>
       </c>
       <c r="B199" s="6" t="s">
         <v>394</v>
       </c>
       <c r="C199" s="7" t="s">
         <v>395</v>
       </c>
       <c r="D199" s="5">
         <v>0.0</v>
       </c>
       <c r="E199" s="10">
         <v>0.0</v>
       </c>
       <c r="F199" s="10">
         <v>0.0</v>
       </c>
       <c r="G199" s="10">
         <v>0.0</v>
       </c>
       <c r="H199" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="200" spans="1:8" outlineLevel="2">
       <c r="A200" s="14">
         <v>15</v>
       </c>
       <c r="B200" s="6" t="s">
         <v>396</v>
       </c>
       <c r="C200" s="7" t="s">
         <v>397</v>
       </c>
       <c r="D200" s="5">
-        <v>4883.0</v>
+        <v>4381.0</v>
       </c>
       <c r="E200" s="10">
-        <v>1298.0</v>
+        <v>1306.0</v>
       </c>
       <c r="F200" s="10">
-        <v>1168.2</v>
+        <v>1175.4</v>
       </c>
       <c r="G200" s="10">
-        <v>1038.4</v>
+        <v>1044.8</v>
       </c>
       <c r="H200" s="10">
-        <v>908.6</v>
+        <v>914.2</v>
       </c>
     </row>
     <row r="201" spans="1:8" outlineLevel="2">
       <c r="A201" s="14">
         <v>16</v>
       </c>
       <c r="B201" s="6" t="s">
         <v>398</v>
       </c>
       <c r="C201" s="7" t="s">
         <v>399</v>
       </c>
       <c r="D201" s="5">
         <v>0.0</v>
       </c>
       <c r="E201" s="10">
         <v>0.0</v>
       </c>
       <c r="F201" s="10">
         <v>0.0</v>
       </c>
       <c r="G201" s="10">
         <v>0.0</v>
       </c>
       <c r="H201" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="202" spans="1:8" outlineLevel="2">
       <c r="A202" s="14">
         <v>17</v>
       </c>
       <c r="B202" s="6" t="s">
         <v>400</v>
       </c>
       <c r="C202" s="7" t="s">
         <v>401</v>
       </c>
       <c r="D202" s="5">
-        <v>158.0</v>
+        <v>142.0</v>
       </c>
       <c r="E202" s="10">
-        <v>1076.0</v>
+        <v>1082.0</v>
       </c>
       <c r="F202" s="10">
-        <v>968.4</v>
+        <v>973.8</v>
       </c>
       <c r="G202" s="10">
-        <v>860.8</v>
+        <v>865.6</v>
       </c>
       <c r="H202" s="10">
-        <v>753.2</v>
+        <v>757.4</v>
       </c>
     </row>
     <row r="203" spans="1:8" outlineLevel="2">
       <c r="A203" s="14">
         <v>18</v>
       </c>
       <c r="B203" s="6" t="s">
         <v>402</v>
       </c>
       <c r="C203" s="7" t="s">
         <v>403</v>
       </c>
       <c r="D203" s="5">
         <v>0.0</v>
       </c>
       <c r="E203" s="10">
         <v>2786.0</v>
       </c>
       <c r="F203" s="10">
         <v>2507.4</v>
       </c>
       <c r="G203" s="10">
         <v>2228.8</v>
       </c>
       <c r="H203" s="10">
         <v>1950.2</v>
       </c>
     </row>
     <row r="204" spans="1:8" outlineLevel="2">
       <c r="A204" s="14">
         <v>19</v>
       </c>
       <c r="B204" s="6" t="s">
         <v>404</v>
       </c>
       <c r="C204" s="7" t="s">
         <v>405</v>
       </c>
       <c r="D204" s="5">
         <v>0.0</v>
       </c>
       <c r="E204" s="10">
-        <v>1142.0</v>
+        <v>1148.0</v>
       </c>
       <c r="F204" s="10">
-        <v>1027.8</v>
+        <v>1033.2</v>
       </c>
       <c r="G204" s="10">
-        <v>913.6</v>
+        <v>918.4</v>
       </c>
       <c r="H204" s="10">
-        <v>799.4</v>
+        <v>803.6</v>
       </c>
     </row>
     <row r="205" spans="1:8" outlineLevel="2">
       <c r="A205" s="14">
         <v>20</v>
       </c>
       <c r="B205" s="6" t="s">
         <v>406</v>
       </c>
       <c r="C205" s="7" t="s">
         <v>407</v>
       </c>
       <c r="D205" s="5">
-        <v>432.0</v>
+        <v>79.0</v>
       </c>
       <c r="E205" s="10">
-        <v>1924.0</v>
+        <v>1936.0</v>
       </c>
       <c r="F205" s="10">
-        <v>1731.6</v>
+        <v>1742.4</v>
       </c>
       <c r="G205" s="10">
-        <v>1539.2</v>
+        <v>1548.8</v>
       </c>
       <c r="H205" s="10">
-        <v>1346.8</v>
+        <v>1355.2</v>
       </c>
     </row>
     <row r="206" spans="1:8" outlineLevel="2">
       <c r="A206" s="14">
         <v>21</v>
       </c>
       <c r="B206" s="6" t="s">
         <v>408</v>
       </c>
       <c r="C206" s="7" t="s">
         <v>409</v>
       </c>
       <c r="D206" s="5">
         <v>0.0</v>
       </c>
       <c r="E206" s="10">
         <v>0.0</v>
       </c>
       <c r="F206" s="10">
         <v>0.0</v>
       </c>
       <c r="G206" s="10">
         <v>0.0</v>
       </c>
       <c r="H206" s="10">
@@ -7091,86 +7091,86 @@
       </c>
       <c r="F207" s="10">
         <v>0.0</v>
       </c>
       <c r="G207" s="10">
         <v>0.0</v>
       </c>
       <c r="H207" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="208" spans="1:8" outlineLevel="2">
       <c r="A208" s="14">
         <v>23</v>
       </c>
       <c r="B208" s="6" t="s">
         <v>412</v>
       </c>
       <c r="C208" s="7" t="s">
         <v>413</v>
       </c>
       <c r="D208" s="5">
         <v>117.0</v>
       </c>
       <c r="E208" s="10">
-        <v>3496.0</v>
+        <v>3514.0</v>
       </c>
       <c r="F208" s="10">
-        <v>3146.4</v>
+        <v>3162.6</v>
       </c>
       <c r="G208" s="10">
-        <v>2796.8</v>
+        <v>2811.2</v>
       </c>
       <c r="H208" s="10">
-        <v>2447.2</v>
+        <v>2459.8</v>
       </c>
     </row>
     <row r="209" spans="1:8" outlineLevel="2">
       <c r="A209" s="14">
         <v>24</v>
       </c>
       <c r="B209" s="6" t="s">
         <v>414</v>
       </c>
       <c r="C209" s="7" t="s">
         <v>415</v>
       </c>
       <c r="D209" s="5">
         <v>233.0</v>
       </c>
       <c r="E209" s="10">
-        <v>3300.0</v>
+        <v>3318.0</v>
       </c>
       <c r="F209" s="10">
-        <v>2970.0</v>
+        <v>2986.2</v>
       </c>
       <c r="G209" s="10">
-        <v>2640.0</v>
+        <v>2654.4</v>
       </c>
       <c r="H209" s="10">
-        <v>2310.0</v>
+        <v>2322.6</v>
       </c>
     </row>
     <row r="210" spans="1:8" outlineLevel="2">
       <c r="A210" s="14">
         <v>25</v>
       </c>
       <c r="B210" s="6" t="s">
         <v>416</v>
       </c>
       <c r="C210" s="7" t="s">
         <v>417</v>
       </c>
       <c r="D210" s="5">
         <v>0.0</v>
       </c>
       <c r="E210" s="10">
         <v>0.0</v>
       </c>
       <c r="F210" s="10">
         <v>0.0</v>
       </c>
       <c r="G210" s="10">
         <v>0.0</v>
       </c>
       <c r="H210" s="10">
@@ -7192,77 +7192,77 @@
       </c>
       <c r="E211" s="10">
         <v>264.0</v>
       </c>
       <c r="F211" s="10">
         <v>237.6</v>
       </c>
       <c r="G211" s="10">
         <v>211.2</v>
       </c>
       <c r="H211" s="10">
         <v>184.8</v>
       </c>
     </row>
     <row r="212" spans="1:8" outlineLevel="2">
       <c r="A212" s="14">
         <v>27</v>
       </c>
       <c r="B212" s="6" t="s">
         <v>420</v>
       </c>
       <c r="C212" s="7" t="s">
         <v>421</v>
       </c>
       <c r="D212" s="5">
-        <v>0.0</v>
+        <v>120.0</v>
       </c>
       <c r="E212" s="10">
         <v>600.0</v>
       </c>
       <c r="F212" s="10">
         <v>540.0</v>
       </c>
       <c r="G212" s="10">
         <v>480.0</v>
       </c>
       <c r="H212" s="10">
         <v>420.0</v>
       </c>
     </row>
     <row r="213" spans="1:8" outlineLevel="2">
       <c r="A213" s="14">
         <v>28</v>
       </c>
       <c r="B213" s="6" t="s">
         <v>422</v>
       </c>
       <c r="C213" s="7" t="s">
         <v>423</v>
       </c>
       <c r="D213" s="5">
-        <v>6607.0</v>
+        <v>5796.0</v>
       </c>
       <c r="E213" s="10">
         <v>216.0</v>
       </c>
       <c r="F213" s="10">
         <v>194.4</v>
       </c>
       <c r="G213" s="10">
         <v>172.8</v>
       </c>
       <c r="H213" s="10">
         <v>151.2</v>
       </c>
     </row>
     <row r="214" spans="1:8" outlineLevel="2">
       <c r="A214" s="14">
         <v>29</v>
       </c>
       <c r="B214" s="6" t="s">
         <v>424</v>
       </c>
       <c r="C214" s="7" t="s">
         <v>425</v>
       </c>
       <c r="D214" s="5">
@@ -7273,60 +7273,60 @@
       </c>
       <c r="F214" s="10">
         <v>0.0</v>
       </c>
       <c r="G214" s="10">
         <v>0.0</v>
       </c>
       <c r="H214" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="215" spans="1:8" outlineLevel="2">
       <c r="A215" s="14">
         <v>30</v>
       </c>
       <c r="B215" s="6" t="s">
         <v>426</v>
       </c>
       <c r="C215" s="7" t="s">
         <v>427</v>
       </c>
       <c r="D215" s="5">
         <v>0.0</v>
       </c>
       <c r="E215" s="10">
-        <v>688.0</v>
+        <v>692.0</v>
       </c>
       <c r="F215" s="10">
-        <v>619.2</v>
+        <v>622.8</v>
       </c>
       <c r="G215" s="10">
-        <v>550.4</v>
+        <v>553.6</v>
       </c>
       <c r="H215" s="10">
-        <v>481.6</v>
+        <v>484.4</v>
       </c>
     </row>
     <row r="216" spans="1:8" outlineLevel="1">
       <c r="A216" s="13" t="s">
         <v>428</v>
       </c>
       <c r="B216" s="4"/>
       <c r="C216" s="4"/>
       <c r="D216" s="4"/>
       <c r="E216" s="9"/>
       <c r="F216" s="9"/>
       <c r="G216" s="9"/>
       <c r="H216" s="9"/>
     </row>
     <row r="217" spans="1:8" outlineLevel="2">
       <c r="A217" s="14">
         <v>1</v>
       </c>
       <c r="B217" s="6" t="s">
         <v>429</v>
       </c>
       <c r="C217" s="7" t="s">
         <v>430</v>
       </c>
       <c r="D217" s="5">
@@ -7334,115 +7334,115 @@
       </c>
       <c r="E217" s="10">
         <v>56.0</v>
       </c>
       <c r="F217" s="10">
         <v>50.4</v>
       </c>
       <c r="G217" s="10">
         <v>44.8</v>
       </c>
       <c r="H217" s="10">
         <v>39.2</v>
       </c>
     </row>
     <row r="218" spans="1:8" outlineLevel="2">
       <c r="A218" s="14">
         <v>2</v>
       </c>
       <c r="B218" s="6" t="s">
         <v>431</v>
       </c>
       <c r="C218" s="7" t="s">
         <v>432</v>
       </c>
       <c r="D218" s="5">
-        <v>8199.0</v>
+        <v>7694.0</v>
       </c>
       <c r="E218" s="10">
         <v>26.0</v>
       </c>
       <c r="F218" s="10">
         <v>23.4</v>
       </c>
       <c r="G218" s="10">
         <v>20.8</v>
       </c>
       <c r="H218" s="10">
         <v>18.2</v>
       </c>
     </row>
     <row r="219" spans="1:8" outlineLevel="2">
       <c r="A219" s="14">
         <v>3</v>
       </c>
       <c r="B219" s="6" t="s">
         <v>433</v>
       </c>
       <c r="C219" s="7" t="s">
         <v>434</v>
       </c>
       <c r="D219" s="5">
-        <v>8050.0</v>
+        <v>7982.0</v>
       </c>
       <c r="E219" s="10">
-        <v>36.0</v>
+        <v>48.0</v>
       </c>
       <c r="F219" s="10">
-        <v>32.4</v>
+        <v>43.2</v>
       </c>
       <c r="G219" s="10">
-        <v>28.8</v>
+        <v>38.4</v>
       </c>
       <c r="H219" s="10">
-        <v>25.2</v>
+        <v>33.6</v>
       </c>
     </row>
     <row r="220" spans="1:8" outlineLevel="2">
       <c r="A220" s="14">
         <v>4</v>
       </c>
       <c r="B220" s="6" t="s">
         <v>435</v>
       </c>
       <c r="C220" s="7" t="s">
         <v>436</v>
       </c>
       <c r="D220" s="5">
-        <v>19211.0</v>
+        <v>13591.0</v>
       </c>
       <c r="E220" s="10">
-        <v>16.0</v>
+        <v>22.0</v>
       </c>
       <c r="F220" s="10">
-        <v>14.4</v>
+        <v>19.8</v>
       </c>
       <c r="G220" s="10">
-        <v>12.8</v>
+        <v>17.6</v>
       </c>
       <c r="H220" s="10">
-        <v>11.2</v>
+        <v>15.4</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A60:H60"/>
     <mergeCell ref="A143:H143"/>
     <mergeCell ref="A174:H174"/>
     <mergeCell ref="A185:H185"/>
     <mergeCell ref="A216:H216"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
@@ -7458,36 +7458,36 @@
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Прайс-лист</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>https://gremir.ru/</dc:creator>
+  <dc:creator>http://localhost/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Документ Office 2007 XLSX</dc:title>
-  <dc:description>Этот документ был сгенерирован на сайте https://gremir.ru/</dc:description>
+  <dc:description>Этот документ был сгенерирован на сайте http://localhost/</dc:description>
   <dc:subject>Прайс-лист</dc:subject>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>