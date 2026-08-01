--- v1 (2026-06-17)
+++ v2 (2026-08-01)
@@ -1944,297 +1944,297 @@
       </c>
       <c r="E7" s="10">
         <v>0.0</v>
       </c>
       <c r="F7" s="10">
         <v>0.0</v>
       </c>
       <c r="G7" s="10">
         <v>0.0</v>
       </c>
       <c r="H7" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="8" spans="1:8" outlineLevel="2">
       <c r="A8" s="14">
         <v>5</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D8" s="5">
-        <v>183.0</v>
+        <v>455.0</v>
       </c>
       <c r="E8" s="10">
         <v>1932.0</v>
       </c>
       <c r="F8" s="10">
         <v>1738.8</v>
       </c>
       <c r="G8" s="10">
         <v>1545.6</v>
       </c>
       <c r="H8" s="10">
         <v>1352.4</v>
       </c>
     </row>
     <row r="9" spans="1:8" outlineLevel="2">
       <c r="A9" s="14">
         <v>6</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="5">
-        <v>525.0</v>
+        <v>1169.0</v>
       </c>
       <c r="E9" s="10">
-        <v>234.0</v>
+        <v>233.0</v>
       </c>
       <c r="F9" s="10">
-        <v>210.6</v>
+        <v>209.7</v>
       </c>
       <c r="G9" s="10">
-        <v>187.2</v>
+        <v>186.4</v>
       </c>
       <c r="H9" s="10">
-        <v>163.8</v>
+        <v>163.1</v>
       </c>
     </row>
     <row r="10" spans="1:8" outlineLevel="2">
       <c r="A10" s="14">
         <v>7</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>22</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>23</v>
       </c>
       <c r="D10" s="5">
-        <v>415.0</v>
+        <v>1446.0</v>
       </c>
       <c r="E10" s="10">
-        <v>268.0</v>
+        <v>269.0</v>
       </c>
       <c r="F10" s="10">
-        <v>241.2</v>
+        <v>242.1</v>
       </c>
       <c r="G10" s="10">
-        <v>214.4</v>
+        <v>215.2</v>
       </c>
       <c r="H10" s="10">
-        <v>187.6</v>
+        <v>188.3</v>
       </c>
     </row>
     <row r="11" spans="1:8" outlineLevel="2">
       <c r="A11" s="14">
         <v>8</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>24</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D11" s="5">
-        <v>425.0</v>
+        <v>1143.0</v>
       </c>
       <c r="E11" s="10">
-        <v>294.0</v>
+        <v>293.0</v>
       </c>
       <c r="F11" s="10">
-        <v>264.6</v>
+        <v>263.7</v>
       </c>
       <c r="G11" s="10">
-        <v>235.2</v>
+        <v>234.4</v>
       </c>
       <c r="H11" s="10">
-        <v>205.8</v>
+        <v>205.1</v>
       </c>
     </row>
     <row r="12" spans="1:8" outlineLevel="2">
       <c r="A12" s="14">
         <v>9</v>
       </c>
       <c r="B12" s="6" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D12" s="5">
-        <v>577.0</v>
+        <v>1267.0</v>
       </c>
       <c r="E12" s="10">
-        <v>538.0</v>
+        <v>539.0</v>
       </c>
       <c r="F12" s="10">
-        <v>484.2</v>
+        <v>485.1</v>
       </c>
       <c r="G12" s="10">
-        <v>430.4</v>
+        <v>431.2</v>
       </c>
       <c r="H12" s="10">
-        <v>376.6</v>
+        <v>377.3</v>
       </c>
     </row>
     <row r="13" spans="1:8" outlineLevel="2">
       <c r="A13" s="14">
         <v>10</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>28</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>29</v>
       </c>
       <c r="D13" s="5">
-        <v>413.0</v>
+        <v>739.0</v>
       </c>
       <c r="E13" s="10">
-        <v>624.0</v>
+        <v>623.0</v>
       </c>
       <c r="F13" s="10">
-        <v>561.6</v>
+        <v>560.7</v>
       </c>
       <c r="G13" s="10">
-        <v>499.2</v>
+        <v>498.4</v>
       </c>
       <c r="H13" s="10">
-        <v>436.8</v>
+        <v>436.1</v>
       </c>
     </row>
     <row r="14" spans="1:8" outlineLevel="2">
       <c r="A14" s="14">
         <v>11</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>30</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D14" s="5">
-        <v>384.0</v>
+        <v>1005.0</v>
       </c>
       <c r="E14" s="10">
-        <v>1456.0</v>
+        <v>1455.0</v>
       </c>
       <c r="F14" s="10">
-        <v>1310.4</v>
+        <v>1309.5</v>
       </c>
       <c r="G14" s="10">
-        <v>1164.8</v>
+        <v>1164.0</v>
       </c>
       <c r="H14" s="10">
-        <v>1019.2</v>
+        <v>1018.5</v>
       </c>
     </row>
     <row r="15" spans="1:8" outlineLevel="2">
       <c r="A15" s="14">
         <v>12</v>
       </c>
       <c r="B15" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D15" s="5">
-        <v>768.0</v>
+        <v>706.0</v>
       </c>
       <c r="E15" s="10">
         <v>1698.0</v>
       </c>
       <c r="F15" s="10">
         <v>1528.2</v>
       </c>
       <c r="G15" s="10">
         <v>1358.4</v>
       </c>
       <c r="H15" s="10">
         <v>1188.6</v>
       </c>
     </row>
     <row r="16" spans="1:8" outlineLevel="2">
       <c r="A16" s="14">
         <v>13</v>
       </c>
       <c r="B16" s="6" t="s">
         <v>34</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>35</v>
       </c>
       <c r="D16" s="5">
-        <v>641.0</v>
+        <v>856.0</v>
       </c>
       <c r="E16" s="10">
         <v>1842.0</v>
       </c>
       <c r="F16" s="10">
         <v>1657.8</v>
       </c>
       <c r="G16" s="10">
         <v>1473.6</v>
       </c>
       <c r="H16" s="10">
         <v>1289.4</v>
       </c>
     </row>
     <row r="17" spans="1:8" outlineLevel="2">
       <c r="A17" s="14">
         <v>14</v>
       </c>
       <c r="B17" s="6" t="s">
         <v>36</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D17" s="5">
-        <v>378.0</v>
+        <v>195.0</v>
       </c>
       <c r="E17" s="10">
-        <v>4134.0</v>
+        <v>4492.0</v>
       </c>
       <c r="F17" s="10">
-        <v>3720.6</v>
+        <v>4042.8</v>
       </c>
       <c r="G17" s="10">
-        <v>3307.2</v>
+        <v>3593.6</v>
       </c>
       <c r="H17" s="10">
-        <v>2893.8</v>
+        <v>3144.4</v>
       </c>
     </row>
     <row r="18" spans="1:8" outlineLevel="2">
       <c r="A18" s="14">
         <v>15</v>
       </c>
       <c r="B18" s="6" t="s">
         <v>38</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>39</v>
       </c>
       <c r="D18" s="5">
         <v>0.0</v>
       </c>
       <c r="E18" s="10">
         <v>0.0</v>
       </c>
       <c r="F18" s="10">
         <v>0.0</v>
       </c>
       <c r="G18" s="10">
         <v>0.0</v>
       </c>
       <c r="H18" s="10">
@@ -2259,204 +2259,204 @@
       </c>
       <c r="F19" s="10">
         <v>0.0</v>
       </c>
       <c r="G19" s="10">
         <v>0.0</v>
       </c>
       <c r="H19" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="20" spans="1:8" outlineLevel="2">
       <c r="A20" s="14">
         <v>17</v>
       </c>
       <c r="B20" s="6" t="s">
         <v>42</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>43</v>
       </c>
       <c r="D20" s="5">
         <v>0.0</v>
       </c>
       <c r="E20" s="10">
-        <v>4542.0</v>
+        <v>4844.0</v>
       </c>
       <c r="F20" s="10">
-        <v>4087.8</v>
+        <v>4359.6</v>
       </c>
       <c r="G20" s="10">
-        <v>3633.6</v>
+        <v>3875.2</v>
       </c>
       <c r="H20" s="10">
-        <v>3179.4</v>
+        <v>3390.8</v>
       </c>
     </row>
     <row r="21" spans="1:8" outlineLevel="2">
       <c r="A21" s="14">
         <v>18</v>
       </c>
       <c r="B21" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>45</v>
       </c>
       <c r="D21" s="5">
         <v>0.0</v>
       </c>
       <c r="E21" s="10">
         <v>0.0</v>
       </c>
       <c r="F21" s="10">
         <v>0.0</v>
       </c>
       <c r="G21" s="10">
         <v>0.0</v>
       </c>
       <c r="H21" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="22" spans="1:8" outlineLevel="2">
       <c r="A22" s="14">
         <v>19</v>
       </c>
       <c r="B22" s="6" t="s">
         <v>46</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>47</v>
       </c>
       <c r="D22" s="5">
-        <v>37.0</v>
+        <v>34.0</v>
       </c>
       <c r="E22" s="10">
-        <v>4126.0</v>
+        <v>4389.0</v>
       </c>
       <c r="F22" s="10">
-        <v>3713.4</v>
+        <v>3950.1</v>
       </c>
       <c r="G22" s="10">
-        <v>3300.8</v>
+        <v>3511.2</v>
       </c>
       <c r="H22" s="10">
-        <v>2888.2</v>
+        <v>3072.3</v>
       </c>
     </row>
     <row r="23" spans="1:8" outlineLevel="2">
       <c r="A23" s="14">
         <v>20</v>
       </c>
       <c r="B23" s="6" t="s">
         <v>48</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>49</v>
       </c>
       <c r="D23" s="5">
-        <v>46.0</v>
+        <v>0.0</v>
       </c>
       <c r="E23" s="10">
-        <v>4987.0</v>
+        <v>5386.0</v>
       </c>
       <c r="F23" s="10">
-        <v>4488.3</v>
+        <v>4847.4</v>
       </c>
       <c r="G23" s="10">
-        <v>3989.6</v>
+        <v>4308.8</v>
       </c>
       <c r="H23" s="10">
-        <v>3490.9</v>
+        <v>3770.2</v>
       </c>
     </row>
     <row r="24" spans="1:8" outlineLevel="2">
       <c r="A24" s="14">
         <v>21</v>
       </c>
       <c r="B24" s="6" t="s">
         <v>50</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>51</v>
       </c>
       <c r="D24" s="5">
         <v>0.0</v>
       </c>
       <c r="E24" s="10">
         <v>0.0</v>
       </c>
       <c r="F24" s="10">
         <v>0.0</v>
       </c>
       <c r="G24" s="10">
         <v>0.0</v>
       </c>
       <c r="H24" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="25" spans="1:8" outlineLevel="2">
       <c r="A25" s="14">
         <v>22</v>
       </c>
       <c r="B25" s="6" t="s">
         <v>52</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>53</v>
       </c>
       <c r="D25" s="5">
-        <v>133.0</v>
+        <v>76.0</v>
       </c>
       <c r="E25" s="10">
-        <v>5816.0</v>
+        <v>6304.0</v>
       </c>
       <c r="F25" s="10">
-        <v>5234.4</v>
+        <v>5673.6</v>
       </c>
       <c r="G25" s="10">
-        <v>4652.8</v>
+        <v>5043.2</v>
       </c>
       <c r="H25" s="10">
-        <v>4071.2</v>
+        <v>4412.8</v>
       </c>
     </row>
     <row r="26" spans="1:8" outlineLevel="2">
       <c r="A26" s="14">
         <v>23</v>
       </c>
       <c r="B26" s="6" t="s">
         <v>54</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>55</v>
       </c>
       <c r="D26" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E26" s="10">
         <v>5474.0</v>
       </c>
       <c r="F26" s="10">
         <v>4926.6</v>
       </c>
       <c r="G26" s="10">
         <v>4379.2</v>
       </c>
       <c r="H26" s="10">
         <v>3831.8</v>
       </c>
     </row>
     <row r="27" spans="1:8" outlineLevel="2">
       <c r="A27" s="14">
         <v>24</v>
       </c>
       <c r="B27" s="6" t="s">
         <v>56</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>57</v>
       </c>
       <c r="D27" s="5">
@@ -2490,115 +2490,115 @@
       </c>
       <c r="E28" s="10">
         <v>0.0</v>
       </c>
       <c r="F28" s="10">
         <v>0.0</v>
       </c>
       <c r="G28" s="10">
         <v>0.0</v>
       </c>
       <c r="H28" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="29" spans="1:8" outlineLevel="2">
       <c r="A29" s="14">
         <v>26</v>
       </c>
       <c r="B29" s="6" t="s">
         <v>60</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>61</v>
       </c>
       <c r="D29" s="5">
-        <v>0.0</v>
+        <v>62.0</v>
       </c>
       <c r="E29" s="10">
-        <v>6766.0</v>
+        <v>7020.0</v>
       </c>
       <c r="F29" s="10">
-        <v>6089.4</v>
+        <v>6318.0</v>
       </c>
       <c r="G29" s="10">
-        <v>5412.8</v>
+        <v>5616.0</v>
       </c>
       <c r="H29" s="10">
-        <v>4736.2</v>
+        <v>4914.0</v>
       </c>
     </row>
     <row r="30" spans="1:8" outlineLevel="2">
       <c r="A30" s="14">
         <v>27</v>
       </c>
       <c r="B30" s="6" t="s">
         <v>62</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>63</v>
       </c>
       <c r="D30" s="5">
-        <v>41.0</v>
+        <v>0.0</v>
       </c>
       <c r="E30" s="10">
         <v>6149.0</v>
       </c>
       <c r="F30" s="10">
         <v>5534.1</v>
       </c>
       <c r="G30" s="10">
         <v>4919.2</v>
       </c>
       <c r="H30" s="10">
         <v>4304.3</v>
       </c>
     </row>
     <row r="31" spans="1:8" outlineLevel="2">
       <c r="A31" s="14">
         <v>28</v>
       </c>
       <c r="B31" s="6" t="s">
         <v>64</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>65</v>
       </c>
       <c r="D31" s="5">
-        <v>149.0</v>
+        <v>48.0</v>
       </c>
       <c r="E31" s="10">
-        <v>3541.0</v>
+        <v>3885.0</v>
       </c>
       <c r="F31" s="10">
-        <v>3186.9</v>
+        <v>3496.5</v>
       </c>
       <c r="G31" s="10">
-        <v>2832.8</v>
+        <v>3108.0</v>
       </c>
       <c r="H31" s="10">
-        <v>2478.7</v>
+        <v>2719.5</v>
       </c>
     </row>
     <row r="32" spans="1:8" outlineLevel="2">
       <c r="A32" s="14">
         <v>29</v>
       </c>
       <c r="B32" s="6" t="s">
         <v>66</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D32" s="5">
         <v>0.0</v>
       </c>
       <c r="E32" s="10">
         <v>0.0</v>
       </c>
       <c r="F32" s="10">
         <v>0.0</v>
       </c>
       <c r="G32" s="10">
         <v>0.0</v>
       </c>
       <c r="H32" s="10">
@@ -2620,63 +2620,63 @@
       </c>
       <c r="E33" s="10">
         <v>0.0</v>
       </c>
       <c r="F33" s="10">
         <v>0.0</v>
       </c>
       <c r="G33" s="10">
         <v>0.0</v>
       </c>
       <c r="H33" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="34" spans="1:8" outlineLevel="2">
       <c r="A34" s="14">
         <v>31</v>
       </c>
       <c r="B34" s="6" t="s">
         <v>70</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>71</v>
       </c>
       <c r="D34" s="5">
-        <v>76.0</v>
+        <v>159.0</v>
       </c>
       <c r="E34" s="10">
-        <v>4107.0</v>
+        <v>4419.0</v>
       </c>
       <c r="F34" s="10">
-        <v>3696.3</v>
+        <v>3977.1</v>
       </c>
       <c r="G34" s="10">
-        <v>3285.6</v>
+        <v>3535.2</v>
       </c>
       <c r="H34" s="10">
-        <v>2874.9</v>
+        <v>3093.3</v>
       </c>
     </row>
     <row r="35" spans="1:8" outlineLevel="2">
       <c r="A35" s="14">
         <v>32</v>
       </c>
       <c r="B35" s="6" t="s">
         <v>72</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>73</v>
       </c>
       <c r="D35" s="5">
         <v>0.0</v>
       </c>
       <c r="E35" s="10">
         <v>0.0</v>
       </c>
       <c r="F35" s="10">
         <v>0.0</v>
       </c>
       <c r="G35" s="10">
         <v>0.0</v>
       </c>
       <c r="H35" s="10">
@@ -2831,60 +2831,60 @@
       </c>
       <c r="F41" s="10">
         <v>0.0</v>
       </c>
       <c r="G41" s="10">
         <v>0.0</v>
       </c>
       <c r="H41" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="42" spans="1:8" outlineLevel="2">
       <c r="A42" s="14">
         <v>39</v>
       </c>
       <c r="B42" s="6" t="s">
         <v>86</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>87</v>
       </c>
       <c r="D42" s="5">
         <v>0.0</v>
       </c>
       <c r="E42" s="10">
-        <v>0.0</v>
+        <v>14230.0</v>
       </c>
       <c r="F42" s="10">
-        <v>0.0</v>
+        <v>12807.0</v>
       </c>
       <c r="G42" s="10">
-        <v>0.0</v>
+        <v>11384.0</v>
       </c>
       <c r="H42" s="10">
-        <v>0.0</v>
+        <v>9961.0</v>
       </c>
     </row>
     <row r="43" spans="1:8" outlineLevel="2">
       <c r="A43" s="14">
         <v>40</v>
       </c>
       <c r="B43" s="6" t="s">
         <v>88</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>89</v>
       </c>
       <c r="D43" s="5">
         <v>0.0</v>
       </c>
       <c r="E43" s="10">
         <v>0.0</v>
       </c>
       <c r="F43" s="10">
         <v>0.0</v>
       </c>
       <c r="G43" s="10">
         <v>0.0</v>
       </c>
       <c r="H43" s="10">
@@ -2984,337 +2984,337 @@
       </c>
       <c r="E47" s="10">
         <v>0.0</v>
       </c>
       <c r="F47" s="10">
         <v>0.0</v>
       </c>
       <c r="G47" s="10">
         <v>0.0</v>
       </c>
       <c r="H47" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="48" spans="1:8" outlineLevel="2">
       <c r="A48" s="14">
         <v>45</v>
       </c>
       <c r="B48" s="6" t="s">
         <v>98</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>99</v>
       </c>
       <c r="D48" s="5">
-        <v>1620.0</v>
+        <v>1368.0</v>
       </c>
       <c r="E48" s="10">
-        <v>1572.0</v>
+        <v>1571.0</v>
       </c>
       <c r="F48" s="10">
-        <v>1414.8</v>
+        <v>1413.9</v>
       </c>
       <c r="G48" s="10">
-        <v>1257.6</v>
+        <v>1256.8</v>
       </c>
       <c r="H48" s="10">
-        <v>1100.4</v>
+        <v>1099.7</v>
       </c>
     </row>
     <row r="49" spans="1:8" outlineLevel="2">
       <c r="A49" s="14">
         <v>46</v>
       </c>
       <c r="B49" s="6" t="s">
         <v>100</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>101</v>
       </c>
       <c r="D49" s="5">
-        <v>252.0</v>
+        <v>288.0</v>
       </c>
       <c r="E49" s="10">
-        <v>1784.0</v>
+        <v>1783.0</v>
       </c>
       <c r="F49" s="10">
-        <v>1605.6</v>
+        <v>1604.7</v>
       </c>
       <c r="G49" s="10">
-        <v>1427.2</v>
+        <v>1426.4</v>
       </c>
       <c r="H49" s="10">
-        <v>1248.8</v>
+        <v>1248.1</v>
       </c>
     </row>
     <row r="50" spans="1:8" outlineLevel="2">
       <c r="A50" s="14">
         <v>47</v>
       </c>
       <c r="B50" s="6" t="s">
         <v>102</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>103</v>
       </c>
       <c r="D50" s="5">
-        <v>305.0</v>
+        <v>128.0</v>
       </c>
       <c r="E50" s="10">
-        <v>2090.0</v>
+        <v>2091.0</v>
       </c>
       <c r="F50" s="10">
-        <v>1881.0</v>
+        <v>1881.9</v>
       </c>
       <c r="G50" s="10">
-        <v>1672.0</v>
+        <v>1672.8</v>
       </c>
       <c r="H50" s="10">
-        <v>1463.0</v>
+        <v>1463.7</v>
       </c>
     </row>
     <row r="51" spans="1:8" outlineLevel="2">
       <c r="A51" s="14">
         <v>48</v>
       </c>
       <c r="B51" s="6" t="s">
         <v>104</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D51" s="5">
-        <v>659.0</v>
+        <v>1197.0</v>
       </c>
       <c r="E51" s="10">
         <v>314.0</v>
       </c>
       <c r="F51" s="10">
         <v>282.6</v>
       </c>
       <c r="G51" s="10">
         <v>251.2</v>
       </c>
       <c r="H51" s="10">
         <v>219.8</v>
       </c>
     </row>
     <row r="52" spans="1:8" outlineLevel="2">
       <c r="A52" s="14">
         <v>49</v>
       </c>
       <c r="B52" s="6" t="s">
         <v>106</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>107</v>
       </c>
       <c r="D52" s="5">
-        <v>97.0</v>
+        <v>326.0</v>
       </c>
       <c r="E52" s="10">
         <v>2278.0</v>
       </c>
       <c r="F52" s="10">
         <v>2050.2</v>
       </c>
       <c r="G52" s="10">
         <v>1822.4</v>
       </c>
       <c r="H52" s="10">
         <v>1594.6</v>
       </c>
     </row>
     <row r="53" spans="1:8" outlineLevel="2">
       <c r="A53" s="14">
         <v>50</v>
       </c>
       <c r="B53" s="6" t="s">
         <v>108</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>109</v>
       </c>
       <c r="D53" s="5">
-        <v>543.0</v>
+        <v>1950.0</v>
       </c>
       <c r="E53" s="10">
         <v>338.0</v>
       </c>
       <c r="F53" s="10">
         <v>304.2</v>
       </c>
       <c r="G53" s="10">
         <v>270.4</v>
       </c>
       <c r="H53" s="10">
         <v>236.6</v>
       </c>
     </row>
     <row r="54" spans="1:8" outlineLevel="2">
       <c r="A54" s="14">
         <v>51</v>
       </c>
       <c r="B54" s="6" t="s">
         <v>110</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>111</v>
       </c>
       <c r="D54" s="5">
-        <v>582.0</v>
+        <v>1936.0</v>
       </c>
       <c r="E54" s="10">
-        <v>370.0</v>
+        <v>369.0</v>
       </c>
       <c r="F54" s="10">
-        <v>333.0</v>
+        <v>332.1</v>
       </c>
       <c r="G54" s="10">
-        <v>296.0</v>
+        <v>295.2</v>
       </c>
       <c r="H54" s="10">
-        <v>259.0</v>
+        <v>258.3</v>
       </c>
     </row>
     <row r="55" spans="1:8" outlineLevel="2">
       <c r="A55" s="14">
         <v>52</v>
       </c>
       <c r="B55" s="6" t="s">
         <v>112</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>113</v>
       </c>
       <c r="D55" s="5">
-        <v>1115.0</v>
+        <v>1057.0</v>
       </c>
       <c r="E55" s="10">
         <v>396.0</v>
       </c>
       <c r="F55" s="10">
         <v>356.4</v>
       </c>
       <c r="G55" s="10">
         <v>316.8</v>
       </c>
       <c r="H55" s="10">
         <v>277.2</v>
       </c>
     </row>
     <row r="56" spans="1:8" outlineLevel="2">
       <c r="A56" s="14">
         <v>53</v>
       </c>
       <c r="B56" s="6" t="s">
         <v>114</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>115</v>
       </c>
       <c r="D56" s="5">
-        <v>1037.0</v>
+        <v>1564.0</v>
       </c>
       <c r="E56" s="10">
-        <v>556.0</v>
+        <v>557.0</v>
       </c>
       <c r="F56" s="10">
-        <v>500.4</v>
+        <v>501.3</v>
       </c>
       <c r="G56" s="10">
-        <v>444.8</v>
+        <v>445.6</v>
       </c>
       <c r="H56" s="10">
-        <v>389.2</v>
+        <v>389.9</v>
       </c>
     </row>
     <row r="57" spans="1:8" outlineLevel="2">
       <c r="A57" s="14">
         <v>54</v>
       </c>
       <c r="B57" s="6" t="s">
         <v>116</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>117</v>
       </c>
       <c r="D57" s="5">
-        <v>1657.0</v>
+        <v>1538.0</v>
       </c>
       <c r="E57" s="10">
-        <v>636.0</v>
+        <v>635.0</v>
       </c>
       <c r="F57" s="10">
-        <v>572.4</v>
+        <v>571.5</v>
       </c>
       <c r="G57" s="10">
-        <v>508.8</v>
+        <v>508.0</v>
       </c>
       <c r="H57" s="10">
-        <v>445.2</v>
+        <v>444.5</v>
       </c>
     </row>
     <row r="58" spans="1:8" outlineLevel="2">
       <c r="A58" s="14">
         <v>55</v>
       </c>
       <c r="B58" s="6" t="s">
         <v>118</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>119</v>
       </c>
       <c r="D58" s="5">
-        <v>591.0</v>
+        <v>1001.0</v>
       </c>
       <c r="E58" s="10">
         <v>704.0</v>
       </c>
       <c r="F58" s="10">
         <v>633.6</v>
       </c>
       <c r="G58" s="10">
         <v>563.2</v>
       </c>
       <c r="H58" s="10">
         <v>492.8</v>
       </c>
     </row>
     <row r="59" spans="1:8" outlineLevel="2">
       <c r="A59" s="14">
         <v>56</v>
       </c>
       <c r="B59" s="6" t="s">
         <v>120</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>121</v>
       </c>
       <c r="D59" s="5">
-        <v>532.0</v>
+        <v>886.0</v>
       </c>
       <c r="E59" s="10">
         <v>782.0</v>
       </c>
       <c r="F59" s="10">
         <v>703.8</v>
       </c>
       <c r="G59" s="10">
         <v>625.6</v>
       </c>
       <c r="H59" s="10">
         <v>547.4</v>
       </c>
     </row>
     <row r="60" spans="1:8" outlineLevel="1">
       <c r="A60" s="13" t="s">
         <v>122</v>
       </c>
       <c r="B60" s="4"/>
       <c r="C60" s="4"/>
       <c r="D60" s="4"/>
       <c r="E60" s="9"/>
       <c r="F60" s="9"/>
       <c r="G60" s="9"/>
       <c r="H60" s="9"/>
@@ -3334,181 +3334,181 @@
       </c>
       <c r="E61" s="10">
         <v>0.0</v>
       </c>
       <c r="F61" s="10">
         <v>0.0</v>
       </c>
       <c r="G61" s="10">
         <v>0.0</v>
       </c>
       <c r="H61" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="62" spans="1:8" outlineLevel="2">
       <c r="A62" s="14">
         <v>2</v>
       </c>
       <c r="B62" s="6" t="s">
         <v>125</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>126</v>
       </c>
       <c r="D62" s="5">
-        <v>0.0</v>
+        <v>82893.0</v>
       </c>
       <c r="E62" s="10">
-        <v>96.0</v>
+        <v>101.0</v>
       </c>
       <c r="F62" s="10">
-        <v>86.4</v>
+        <v>90.9</v>
       </c>
       <c r="G62" s="10">
-        <v>76.8</v>
+        <v>80.8</v>
       </c>
       <c r="H62" s="10">
-        <v>67.2</v>
+        <v>70.7</v>
       </c>
     </row>
     <row r="63" spans="1:8" outlineLevel="2">
       <c r="A63" s="14">
         <v>3</v>
       </c>
       <c r="B63" s="6" t="s">
         <v>127</v>
       </c>
       <c r="C63" s="7" t="s">
         <v>128</v>
       </c>
       <c r="D63" s="5">
-        <v>22585.0</v>
+        <v>68415.0</v>
       </c>
       <c r="E63" s="10">
         <v>92.0</v>
       </c>
       <c r="F63" s="10">
         <v>82.8</v>
       </c>
       <c r="G63" s="10">
         <v>73.6</v>
       </c>
       <c r="H63" s="10">
         <v>64.4</v>
       </c>
     </row>
     <row r="64" spans="1:8" outlineLevel="2">
       <c r="A64" s="14">
         <v>4</v>
       </c>
       <c r="B64" s="6" t="s">
         <v>129</v>
       </c>
       <c r="C64" s="7" t="s">
         <v>130</v>
       </c>
       <c r="D64" s="5">
         <v>1.0</v>
       </c>
       <c r="E64" s="10">
-        <v>0.0</v>
+        <v>42.0</v>
       </c>
       <c r="F64" s="10">
-        <v>0.0</v>
+        <v>37.8</v>
       </c>
       <c r="G64" s="10">
-        <v>0.0</v>
+        <v>33.6</v>
       </c>
       <c r="H64" s="10">
-        <v>0.0</v>
+        <v>29.4</v>
       </c>
     </row>
     <row r="65" spans="1:8" outlineLevel="2">
       <c r="A65" s="14">
         <v>5</v>
       </c>
       <c r="B65" s="6" t="s">
         <v>131</v>
       </c>
       <c r="C65" s="7" t="s">
         <v>132</v>
       </c>
       <c r="D65" s="5">
-        <v>2450.0</v>
+        <v>3426.0</v>
       </c>
       <c r="E65" s="10">
-        <v>280.0</v>
+        <v>255.0</v>
       </c>
       <c r="F65" s="10">
-        <v>252.0</v>
+        <v>229.5</v>
       </c>
       <c r="G65" s="10">
-        <v>224.0</v>
+        <v>204.0</v>
       </c>
       <c r="H65" s="10">
-        <v>196.0</v>
+        <v>178.5</v>
       </c>
     </row>
     <row r="66" spans="1:8" outlineLevel="2">
       <c r="A66" s="14">
         <v>6</v>
       </c>
       <c r="B66" s="6" t="s">
         <v>133</v>
       </c>
       <c r="C66" s="7" t="s">
         <v>134</v>
       </c>
       <c r="D66" s="5">
-        <v>35443.0</v>
+        <v>37065.0</v>
       </c>
       <c r="E66" s="10">
-        <v>78.0</v>
+        <v>79.0</v>
       </c>
       <c r="F66" s="10">
-        <v>70.2</v>
+        <v>71.1</v>
       </c>
       <c r="G66" s="10">
-        <v>62.4</v>
+        <v>63.2</v>
       </c>
       <c r="H66" s="10">
-        <v>54.6</v>
+        <v>55.3</v>
       </c>
     </row>
     <row r="67" spans="1:8" outlineLevel="2">
       <c r="A67" s="14">
         <v>7</v>
       </c>
       <c r="B67" s="6" t="s">
         <v>135</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>136</v>
       </c>
       <c r="D67" s="5">
-        <v>1557.0</v>
+        <v>51714.0</v>
       </c>
       <c r="E67" s="10">
         <v>72.0</v>
       </c>
       <c r="F67" s="10">
         <v>64.8</v>
       </c>
       <c r="G67" s="10">
         <v>57.6</v>
       </c>
       <c r="H67" s="10">
         <v>50.4</v>
       </c>
     </row>
     <row r="68" spans="1:8" outlineLevel="2">
       <c r="A68" s="14">
         <v>8</v>
       </c>
       <c r="B68" s="6" t="s">
         <v>137</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>136</v>
       </c>
       <c r="D68" s="5">
@@ -3646,167 +3646,167 @@
       </c>
       <c r="E73" s="10">
         <v>0.0</v>
       </c>
       <c r="F73" s="10">
         <v>0.0</v>
       </c>
       <c r="G73" s="10">
         <v>0.0</v>
       </c>
       <c r="H73" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="74" spans="1:8" outlineLevel="2">
       <c r="A74" s="14">
         <v>14</v>
       </c>
       <c r="B74" s="6" t="s">
         <v>148</v>
       </c>
       <c r="C74" s="7" t="s">
         <v>149</v>
       </c>
       <c r="D74" s="5">
-        <v>1900.0</v>
+        <v>6627.0</v>
       </c>
       <c r="E74" s="10">
-        <v>114.0</v>
+        <v>118.0</v>
       </c>
       <c r="F74" s="10">
-        <v>102.6</v>
+        <v>106.2</v>
       </c>
       <c r="G74" s="10">
-        <v>91.2</v>
+        <v>94.4</v>
       </c>
       <c r="H74" s="10">
-        <v>79.8</v>
+        <v>82.6</v>
       </c>
     </row>
     <row r="75" spans="1:8" outlineLevel="2">
       <c r="A75" s="14">
         <v>15</v>
       </c>
       <c r="B75" s="6" t="s">
         <v>150</v>
       </c>
       <c r="C75" s="7" t="s">
         <v>151</v>
       </c>
       <c r="D75" s="5">
-        <v>2668.0</v>
+        <v>3340.0</v>
       </c>
       <c r="E75" s="10">
-        <v>110.0</v>
+        <v>111.0</v>
       </c>
       <c r="F75" s="10">
-        <v>99.0</v>
+        <v>99.9</v>
       </c>
       <c r="G75" s="10">
-        <v>88.0</v>
+        <v>88.8</v>
       </c>
       <c r="H75" s="10">
-        <v>77.0</v>
+        <v>77.7</v>
       </c>
     </row>
     <row r="76" spans="1:8" outlineLevel="2">
       <c r="A76" s="14">
         <v>16</v>
       </c>
       <c r="B76" s="6" t="s">
         <v>152</v>
       </c>
       <c r="C76" s="7" t="s">
         <v>153</v>
       </c>
       <c r="D76" s="5">
-        <v>196.0</v>
+        <v>206.0</v>
       </c>
       <c r="E76" s="10">
-        <v>302.0</v>
+        <v>278.0</v>
       </c>
       <c r="F76" s="10">
-        <v>271.8</v>
+        <v>250.2</v>
       </c>
       <c r="G76" s="10">
-        <v>241.6</v>
+        <v>222.4</v>
       </c>
       <c r="H76" s="10">
-        <v>211.4</v>
+        <v>194.6</v>
       </c>
     </row>
     <row r="77" spans="1:8" outlineLevel="2">
       <c r="A77" s="14">
         <v>17</v>
       </c>
       <c r="B77" s="6" t="s">
         <v>154</v>
       </c>
       <c r="C77" s="7" t="s">
         <v>155</v>
       </c>
       <c r="D77" s="5">
-        <v>0.0</v>
+        <v>3410.0</v>
       </c>
       <c r="E77" s="10">
         <v>124.0</v>
       </c>
       <c r="F77" s="10">
         <v>111.6</v>
       </c>
       <c r="G77" s="10">
         <v>99.2</v>
       </c>
       <c r="H77" s="10">
         <v>86.8</v>
       </c>
     </row>
     <row r="78" spans="1:8" outlineLevel="2">
       <c r="A78" s="14">
         <v>18</v>
       </c>
       <c r="B78" s="6" t="s">
         <v>156</v>
       </c>
       <c r="C78" s="7" t="s">
         <v>157</v>
       </c>
       <c r="D78" s="5">
-        <v>379.0</v>
+        <v>132.0</v>
       </c>
       <c r="E78" s="10">
-        <v>106.0</v>
+        <v>95.0</v>
       </c>
       <c r="F78" s="10">
-        <v>95.4</v>
+        <v>85.5</v>
       </c>
       <c r="G78" s="10">
-        <v>84.8</v>
+        <v>76.0</v>
       </c>
       <c r="H78" s="10">
-        <v>74.2</v>
+        <v>66.5</v>
       </c>
     </row>
     <row r="79" spans="1:8" outlineLevel="2">
       <c r="A79" s="14">
         <v>19</v>
       </c>
       <c r="B79" s="6" t="s">
         <v>158</v>
       </c>
       <c r="C79" s="7" t="s">
         <v>159</v>
       </c>
       <c r="D79" s="5">
         <v>0.0</v>
       </c>
       <c r="E79" s="10">
         <v>32.0</v>
       </c>
       <c r="F79" s="10">
         <v>28.8</v>
       </c>
       <c r="G79" s="10">
         <v>25.6</v>
       </c>
       <c r="H79" s="10">
@@ -3854,63 +3854,63 @@
       </c>
       <c r="E81" s="10">
         <v>30.0</v>
       </c>
       <c r="F81" s="10">
         <v>27.0</v>
       </c>
       <c r="G81" s="10">
         <v>24.0</v>
       </c>
       <c r="H81" s="10">
         <v>21.0</v>
       </c>
     </row>
     <row r="82" spans="1:8" outlineLevel="2">
       <c r="A82" s="14">
         <v>22</v>
       </c>
       <c r="B82" s="6" t="s">
         <v>164</v>
       </c>
       <c r="C82" s="7" t="s">
         <v>165</v>
       </c>
       <c r="D82" s="5">
-        <v>0.0</v>
+        <v>87621.0</v>
       </c>
       <c r="E82" s="10">
-        <v>42.0</v>
+        <v>43.0</v>
       </c>
       <c r="F82" s="10">
-        <v>37.8</v>
+        <v>38.7</v>
       </c>
       <c r="G82" s="10">
-        <v>33.6</v>
+        <v>34.4</v>
       </c>
       <c r="H82" s="10">
-        <v>29.4</v>
+        <v>30.1</v>
       </c>
     </row>
     <row r="83" spans="1:8" outlineLevel="2">
       <c r="A83" s="14">
         <v>23</v>
       </c>
       <c r="B83" s="6" t="s">
         <v>166</v>
       </c>
       <c r="C83" s="7" t="s">
         <v>167</v>
       </c>
       <c r="D83" s="5">
         <v>1.0</v>
       </c>
       <c r="E83" s="10">
         <v>0.0</v>
       </c>
       <c r="F83" s="10">
         <v>0.0</v>
       </c>
       <c r="G83" s="10">
         <v>0.0</v>
       </c>
       <c r="H83" s="10">
@@ -3932,271 +3932,271 @@
       </c>
       <c r="E84" s="10">
         <v>0.0</v>
       </c>
       <c r="F84" s="10">
         <v>0.0</v>
       </c>
       <c r="G84" s="10">
         <v>0.0</v>
       </c>
       <c r="H84" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="85" spans="1:8" outlineLevel="2">
       <c r="A85" s="14">
         <v>25</v>
       </c>
       <c r="B85" s="6" t="s">
         <v>170</v>
       </c>
       <c r="C85" s="7" t="s">
         <v>171</v>
       </c>
       <c r="D85" s="5">
-        <v>534.0</v>
+        <v>542.0</v>
       </c>
       <c r="E85" s="10">
-        <v>370.0</v>
+        <v>332.0</v>
       </c>
       <c r="F85" s="10">
-        <v>333.0</v>
+        <v>298.8</v>
       </c>
       <c r="G85" s="10">
-        <v>296.0</v>
+        <v>265.6</v>
       </c>
       <c r="H85" s="10">
-        <v>259.0</v>
+        <v>232.4</v>
       </c>
     </row>
     <row r="86" spans="1:8" outlineLevel="2">
       <c r="A86" s="14">
         <v>26</v>
       </c>
       <c r="B86" s="6" t="s">
         <v>172</v>
       </c>
       <c r="C86" s="7" t="s">
         <v>173</v>
       </c>
       <c r="D86" s="5">
-        <v>220.0</v>
+        <v>3838.0</v>
       </c>
       <c r="E86" s="10">
-        <v>122.0</v>
+        <v>123.0</v>
       </c>
       <c r="F86" s="10">
-        <v>109.8</v>
+        <v>110.7</v>
       </c>
       <c r="G86" s="10">
-        <v>97.6</v>
+        <v>98.4</v>
       </c>
       <c r="H86" s="10">
-        <v>85.4</v>
+        <v>86.1</v>
       </c>
     </row>
     <row r="87" spans="1:8" outlineLevel="2">
       <c r="A87" s="14">
         <v>27</v>
       </c>
       <c r="B87" s="6" t="s">
         <v>174</v>
       </c>
       <c r="C87" s="7" t="s">
         <v>175</v>
       </c>
       <c r="D87" s="5">
         <v>1.0</v>
       </c>
       <c r="E87" s="10">
         <v>0.0</v>
       </c>
       <c r="F87" s="10">
         <v>0.0</v>
       </c>
       <c r="G87" s="10">
         <v>0.0</v>
       </c>
       <c r="H87" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="88" spans="1:8" outlineLevel="2">
       <c r="A88" s="14">
         <v>28</v>
       </c>
       <c r="B88" s="6" t="s">
         <v>176</v>
       </c>
       <c r="C88" s="7" t="s">
         <v>177</v>
       </c>
       <c r="D88" s="5">
-        <v>1474.0</v>
+        <v>16690.0</v>
       </c>
       <c r="E88" s="10">
-        <v>130.0</v>
+        <v>137.0</v>
       </c>
       <c r="F88" s="10">
-        <v>117.0</v>
+        <v>123.3</v>
       </c>
       <c r="G88" s="10">
-        <v>104.0</v>
+        <v>109.6</v>
       </c>
       <c r="H88" s="10">
-        <v>91.0</v>
+        <v>95.9</v>
       </c>
     </row>
     <row r="89" spans="1:8" outlineLevel="2">
       <c r="A89" s="14">
         <v>29</v>
       </c>
       <c r="B89" s="6" t="s">
         <v>178</v>
       </c>
       <c r="C89" s="7" t="s">
         <v>179</v>
       </c>
       <c r="D89" s="5">
-        <v>3990.0</v>
+        <v>8216.0</v>
       </c>
       <c r="E89" s="10">
         <v>152.0</v>
       </c>
       <c r="F89" s="10">
         <v>136.8</v>
       </c>
       <c r="G89" s="10">
         <v>121.6</v>
       </c>
       <c r="H89" s="10">
         <v>106.4</v>
       </c>
     </row>
     <row r="90" spans="1:8" outlineLevel="2">
       <c r="A90" s="14">
         <v>30</v>
       </c>
       <c r="B90" s="6" t="s">
         <v>180</v>
       </c>
       <c r="C90" s="7" t="s">
         <v>181</v>
       </c>
       <c r="D90" s="5">
         <v>0.0</v>
       </c>
       <c r="E90" s="10">
-        <v>136.0</v>
+        <v>135.0</v>
       </c>
       <c r="F90" s="10">
-        <v>122.4</v>
+        <v>121.5</v>
       </c>
       <c r="G90" s="10">
-        <v>108.8</v>
+        <v>108.0</v>
       </c>
       <c r="H90" s="10">
-        <v>95.2</v>
+        <v>94.5</v>
       </c>
     </row>
     <row r="91" spans="1:8" outlineLevel="2">
       <c r="A91" s="14">
         <v>31</v>
       </c>
       <c r="B91" s="6" t="s">
         <v>182</v>
       </c>
       <c r="C91" s="7" t="s">
         <v>183</v>
       </c>
       <c r="D91" s="5">
         <v>0.0</v>
       </c>
       <c r="E91" s="10">
         <v>26.0</v>
       </c>
       <c r="F91" s="10">
         <v>23.4</v>
       </c>
       <c r="G91" s="10">
         <v>20.8</v>
       </c>
       <c r="H91" s="10">
         <v>18.2</v>
       </c>
     </row>
     <row r="92" spans="1:8" outlineLevel="2">
       <c r="A92" s="14">
         <v>32</v>
       </c>
       <c r="B92" s="6" t="s">
         <v>184</v>
       </c>
       <c r="C92" s="7" t="s">
         <v>185</v>
       </c>
       <c r="D92" s="5">
-        <v>48035.0</v>
+        <v>91308.0</v>
       </c>
       <c r="E92" s="10">
-        <v>40.0</v>
+        <v>39.0</v>
       </c>
       <c r="F92" s="10">
-        <v>36.0</v>
+        <v>35.1</v>
       </c>
       <c r="G92" s="10">
-        <v>32.0</v>
+        <v>31.2</v>
       </c>
       <c r="H92" s="10">
-        <v>28.0</v>
+        <v>27.3</v>
       </c>
     </row>
     <row r="93" spans="1:8" outlineLevel="2">
       <c r="A93" s="14">
         <v>33</v>
       </c>
       <c r="B93" s="6" t="s">
         <v>186</v>
       </c>
       <c r="C93" s="7" t="s">
         <v>187</v>
       </c>
       <c r="D93" s="5">
-        <v>251.0</v>
+        <v>344.0</v>
       </c>
       <c r="E93" s="10">
-        <v>110.0</v>
+        <v>98.0</v>
       </c>
       <c r="F93" s="10">
-        <v>99.0</v>
+        <v>88.2</v>
       </c>
       <c r="G93" s="10">
-        <v>88.0</v>
+        <v>78.4</v>
       </c>
       <c r="H93" s="10">
-        <v>77.0</v>
+        <v>68.6</v>
       </c>
     </row>
     <row r="94" spans="1:8" outlineLevel="2">
       <c r="A94" s="14">
         <v>34</v>
       </c>
       <c r="B94" s="6" t="s">
         <v>188</v>
       </c>
       <c r="C94" s="7" t="s">
         <v>189</v>
       </c>
       <c r="D94" s="5">
         <v>1.0</v>
       </c>
       <c r="E94" s="10">
         <v>18.0</v>
       </c>
       <c r="F94" s="10">
         <v>16.2</v>
       </c>
       <c r="G94" s="10">
         <v>14.4</v>
       </c>
       <c r="H94" s="10">
@@ -4218,129 +4218,129 @@
       </c>
       <c r="E95" s="10">
         <v>0.0</v>
       </c>
       <c r="F95" s="10">
         <v>0.0</v>
       </c>
       <c r="G95" s="10">
         <v>0.0</v>
       </c>
       <c r="H95" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="96" spans="1:8" outlineLevel="2">
       <c r="A96" s="14">
         <v>36</v>
       </c>
       <c r="B96" s="6" t="s">
         <v>192</v>
       </c>
       <c r="C96" s="7" t="s">
         <v>193</v>
       </c>
       <c r="D96" s="5">
-        <v>14219.0</v>
+        <v>98435.0</v>
       </c>
       <c r="E96" s="10">
-        <v>44.0</v>
+        <v>45.0</v>
       </c>
       <c r="F96" s="10">
-        <v>39.6</v>
+        <v>40.5</v>
       </c>
       <c r="G96" s="10">
-        <v>35.2</v>
+        <v>36.0</v>
       </c>
       <c r="H96" s="10">
-        <v>30.8</v>
+        <v>31.5</v>
       </c>
     </row>
     <row r="97" spans="1:8" outlineLevel="2">
       <c r="A97" s="14">
         <v>37</v>
       </c>
       <c r="B97" s="6" t="s">
         <v>194</v>
       </c>
       <c r="C97" s="7" t="s">
         <v>195</v>
       </c>
       <c r="D97" s="5">
-        <v>1.0</v>
+        <v>5028.0</v>
       </c>
       <c r="E97" s="10">
-        <v>158.0</v>
+        <v>166.0</v>
       </c>
       <c r="F97" s="10">
-        <v>142.2</v>
+        <v>149.4</v>
       </c>
       <c r="G97" s="10">
-        <v>126.4</v>
+        <v>132.8</v>
       </c>
       <c r="H97" s="10">
-        <v>110.6</v>
+        <v>116.2</v>
       </c>
     </row>
     <row r="98" spans="1:8" outlineLevel="2">
       <c r="A98" s="14">
         <v>38</v>
       </c>
       <c r="B98" s="6" t="s">
         <v>196</v>
       </c>
       <c r="C98" s="7" t="s">
         <v>197</v>
       </c>
       <c r="D98" s="5">
-        <v>313.0</v>
+        <v>148.0</v>
       </c>
       <c r="E98" s="10">
-        <v>622.0</v>
+        <v>549.0</v>
       </c>
       <c r="F98" s="10">
-        <v>559.8</v>
+        <v>494.1</v>
       </c>
       <c r="G98" s="10">
-        <v>497.6</v>
+        <v>439.2</v>
       </c>
       <c r="H98" s="10">
-        <v>435.4</v>
+        <v>384.3</v>
       </c>
     </row>
     <row r="99" spans="1:8" outlineLevel="2">
       <c r="A99" s="14">
         <v>39</v>
       </c>
       <c r="B99" s="6" t="s">
         <v>198</v>
       </c>
       <c r="C99" s="7" t="s">
         <v>199</v>
       </c>
       <c r="D99" s="5">
-        <v>94131.0</v>
+        <v>133464.0</v>
       </c>
       <c r="E99" s="10">
         <v>40.0</v>
       </c>
       <c r="F99" s="10">
         <v>36.0</v>
       </c>
       <c r="G99" s="10">
         <v>32.0</v>
       </c>
       <c r="H99" s="10">
         <v>28.0</v>
       </c>
     </row>
     <row r="100" spans="1:8" outlineLevel="2">
       <c r="A100" s="14">
         <v>40</v>
       </c>
       <c r="B100" s="6" t="s">
         <v>200</v>
       </c>
       <c r="C100" s="7" t="s">
         <v>201</v>
       </c>
       <c r="D100" s="5">
@@ -4374,141 +4374,141 @@
       </c>
       <c r="E101" s="10">
         <v>0.0</v>
       </c>
       <c r="F101" s="10">
         <v>0.0</v>
       </c>
       <c r="G101" s="10">
         <v>0.0</v>
       </c>
       <c r="H101" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="102" spans="1:8" outlineLevel="2">
       <c r="A102" s="14">
         <v>42</v>
       </c>
       <c r="B102" s="6" t="s">
         <v>204</v>
       </c>
       <c r="C102" s="7" t="s">
         <v>205</v>
       </c>
       <c r="D102" s="5">
-        <v>3408.0</v>
+        <v>111746.0</v>
       </c>
       <c r="E102" s="10">
-        <v>48.0</v>
+        <v>52.0</v>
       </c>
       <c r="F102" s="10">
-        <v>43.2</v>
+        <v>46.8</v>
       </c>
       <c r="G102" s="10">
-        <v>38.4</v>
+        <v>41.6</v>
       </c>
       <c r="H102" s="10">
-        <v>33.6</v>
+        <v>36.4</v>
       </c>
     </row>
     <row r="103" spans="1:8" outlineLevel="2">
       <c r="A103" s="14">
         <v>43</v>
       </c>
       <c r="B103" s="6" t="s">
         <v>206</v>
       </c>
       <c r="C103" s="7" t="s">
         <v>207</v>
       </c>
       <c r="D103" s="5">
-        <v>444.0</v>
+        <v>566.0</v>
       </c>
       <c r="E103" s="10">
-        <v>112.0</v>
+        <v>101.0</v>
       </c>
       <c r="F103" s="10">
-        <v>100.8</v>
+        <v>90.9</v>
       </c>
       <c r="G103" s="10">
-        <v>89.6</v>
+        <v>80.8</v>
       </c>
       <c r="H103" s="10">
-        <v>78.4</v>
+        <v>70.7</v>
       </c>
     </row>
     <row r="104" spans="1:8" outlineLevel="2">
       <c r="A104" s="14">
         <v>44</v>
       </c>
       <c r="B104" s="6" t="s">
         <v>208</v>
       </c>
       <c r="C104" s="7" t="s">
         <v>209</v>
       </c>
       <c r="D104" s="5">
-        <v>81.0</v>
+        <v>34.0</v>
       </c>
       <c r="E104" s="10">
-        <v>664.0</v>
+        <v>576.0</v>
       </c>
       <c r="F104" s="10">
-        <v>597.6</v>
+        <v>518.4</v>
       </c>
       <c r="G104" s="10">
-        <v>531.2</v>
+        <v>460.8</v>
       </c>
       <c r="H104" s="10">
-        <v>464.8</v>
+        <v>403.2</v>
       </c>
     </row>
     <row r="105" spans="1:8" outlineLevel="2">
       <c r="A105" s="14">
         <v>45</v>
       </c>
       <c r="B105" s="6" t="s">
         <v>210</v>
       </c>
       <c r="C105" s="7" t="s">
         <v>211</v>
       </c>
       <c r="D105" s="5">
-        <v>11.0</v>
+        <v>111.0</v>
       </c>
       <c r="E105" s="10">
-        <v>730.0</v>
+        <v>618.0</v>
       </c>
       <c r="F105" s="10">
-        <v>657.0</v>
+        <v>556.2</v>
       </c>
       <c r="G105" s="10">
-        <v>584.0</v>
+        <v>494.4</v>
       </c>
       <c r="H105" s="10">
-        <v>511.0</v>
+        <v>432.6</v>
       </c>
     </row>
     <row r="106" spans="1:8" outlineLevel="2">
       <c r="A106" s="14">
         <v>46</v>
       </c>
       <c r="B106" s="6" t="s">
         <v>212</v>
       </c>
       <c r="C106" s="7" t="s">
         <v>213</v>
       </c>
       <c r="D106" s="5">
         <v>1.0</v>
       </c>
       <c r="E106" s="10">
         <v>0.0</v>
       </c>
       <c r="F106" s="10">
         <v>0.0</v>
       </c>
       <c r="G106" s="10">
         <v>0.0</v>
       </c>
       <c r="H106" s="10">
@@ -4530,115 +4530,115 @@
       </c>
       <c r="E107" s="10">
         <v>0.0</v>
       </c>
       <c r="F107" s="10">
         <v>0.0</v>
       </c>
       <c r="G107" s="10">
         <v>0.0</v>
       </c>
       <c r="H107" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="108" spans="1:8" outlineLevel="2">
       <c r="A108" s="14">
         <v>48</v>
       </c>
       <c r="B108" s="6" t="s">
         <v>216</v>
       </c>
       <c r="C108" s="7" t="s">
         <v>217</v>
       </c>
       <c r="D108" s="5">
-        <v>18530.0</v>
+        <v>53322.0</v>
       </c>
       <c r="E108" s="10">
-        <v>52.0</v>
+        <v>54.0</v>
       </c>
       <c r="F108" s="10">
-        <v>46.8</v>
+        <v>48.6</v>
       </c>
       <c r="G108" s="10">
-        <v>41.6</v>
+        <v>43.2</v>
       </c>
       <c r="H108" s="10">
-        <v>36.4</v>
+        <v>37.8</v>
       </c>
     </row>
     <row r="109" spans="1:8" outlineLevel="2">
       <c r="A109" s="14">
         <v>49</v>
       </c>
       <c r="B109" s="6" t="s">
         <v>218</v>
       </c>
       <c r="C109" s="7" t="s">
         <v>219</v>
       </c>
       <c r="D109" s="5">
-        <v>13837.0</v>
+        <v>47999.0</v>
       </c>
       <c r="E109" s="10">
         <v>30.0</v>
       </c>
       <c r="F109" s="10">
         <v>27.0</v>
       </c>
       <c r="G109" s="10">
         <v>24.0</v>
       </c>
       <c r="H109" s="10">
         <v>21.0</v>
       </c>
     </row>
     <row r="110" spans="1:8" outlineLevel="2">
       <c r="A110" s="14">
         <v>50</v>
       </c>
       <c r="B110" s="6" t="s">
         <v>220</v>
       </c>
       <c r="C110" s="7" t="s">
         <v>221</v>
       </c>
       <c r="D110" s="5">
-        <v>225.0</v>
+        <v>323.0</v>
       </c>
       <c r="E110" s="10">
-        <v>116.0</v>
+        <v>105.0</v>
       </c>
       <c r="F110" s="10">
-        <v>104.4</v>
+        <v>94.5</v>
       </c>
       <c r="G110" s="10">
-        <v>92.8</v>
+        <v>84.0</v>
       </c>
       <c r="H110" s="10">
-        <v>81.2</v>
+        <v>73.5</v>
       </c>
     </row>
     <row r="111" spans="1:8" outlineLevel="2">
       <c r="A111" s="14">
         <v>51</v>
       </c>
       <c r="B111" s="6" t="s">
         <v>222</v>
       </c>
       <c r="C111" s="7" t="s">
         <v>223</v>
       </c>
       <c r="D111" s="5">
         <v>0.0</v>
       </c>
       <c r="E111" s="10">
         <v>0.0</v>
       </c>
       <c r="F111" s="10">
         <v>0.0</v>
       </c>
       <c r="G111" s="10">
         <v>0.0</v>
       </c>
       <c r="H111" s="10">
@@ -4686,207 +4686,207 @@
       </c>
       <c r="E113" s="10">
         <v>0.0</v>
       </c>
       <c r="F113" s="10">
         <v>0.0</v>
       </c>
       <c r="G113" s="10">
         <v>0.0</v>
       </c>
       <c r="H113" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="114" spans="1:8" outlineLevel="2">
       <c r="A114" s="14">
         <v>54</v>
       </c>
       <c r="B114" s="6" t="s">
         <v>228</v>
       </c>
       <c r="C114" s="7" t="s">
         <v>229</v>
       </c>
       <c r="D114" s="5">
-        <v>0.0</v>
+        <v>59186.0</v>
       </c>
       <c r="E114" s="10">
-        <v>56.0</v>
+        <v>58.0</v>
       </c>
       <c r="F114" s="10">
-        <v>50.4</v>
+        <v>52.2</v>
       </c>
       <c r="G114" s="10">
-        <v>44.8</v>
+        <v>46.4</v>
       </c>
       <c r="H114" s="10">
-        <v>39.2</v>
+        <v>40.6</v>
       </c>
     </row>
     <row r="115" spans="1:8" outlineLevel="2">
       <c r="A115" s="14">
         <v>55</v>
       </c>
       <c r="B115" s="6" t="s">
         <v>230</v>
       </c>
       <c r="C115" s="7" t="s">
         <v>231</v>
       </c>
       <c r="D115" s="5">
-        <v>412.0</v>
+        <v>423.0</v>
       </c>
       <c r="E115" s="10">
-        <v>126.0</v>
+        <v>110.0</v>
       </c>
       <c r="F115" s="10">
-        <v>113.4</v>
+        <v>99.0</v>
       </c>
       <c r="G115" s="10">
-        <v>100.8</v>
+        <v>88.0</v>
       </c>
       <c r="H115" s="10">
-        <v>88.2</v>
+        <v>77.0</v>
       </c>
     </row>
     <row r="116" spans="1:8" outlineLevel="2">
       <c r="A116" s="14">
         <v>56</v>
       </c>
       <c r="B116" s="6" t="s">
         <v>232</v>
       </c>
       <c r="C116" s="7" t="s">
         <v>233</v>
       </c>
       <c r="D116" s="5">
         <v>1.0</v>
       </c>
       <c r="E116" s="10">
         <v>48.0</v>
       </c>
       <c r="F116" s="10">
         <v>43.2</v>
       </c>
       <c r="G116" s="10">
         <v>38.4</v>
       </c>
       <c r="H116" s="10">
         <v>33.6</v>
       </c>
     </row>
     <row r="117" spans="1:8" outlineLevel="2">
       <c r="A117" s="14">
         <v>57</v>
       </c>
       <c r="B117" s="6" t="s">
         <v>234</v>
       </c>
       <c r="C117" s="7" t="s">
         <v>235</v>
       </c>
       <c r="D117" s="5">
-        <v>3577.0</v>
+        <v>6735.0</v>
       </c>
       <c r="E117" s="10">
-        <v>66.0</v>
+        <v>68.0</v>
       </c>
       <c r="F117" s="10">
-        <v>59.4</v>
+        <v>61.2</v>
       </c>
       <c r="G117" s="10">
-        <v>52.8</v>
+        <v>54.4</v>
       </c>
       <c r="H117" s="10">
-        <v>46.2</v>
+        <v>47.6</v>
       </c>
     </row>
     <row r="118" spans="1:8" outlineLevel="2">
       <c r="A118" s="14">
         <v>58</v>
       </c>
       <c r="B118" s="6" t="s">
         <v>236</v>
       </c>
       <c r="C118" s="7" t="s">
         <v>237</v>
       </c>
       <c r="D118" s="5">
-        <v>1.0</v>
+        <v>22894.0</v>
       </c>
       <c r="E118" s="10">
-        <v>60.0</v>
+        <v>63.0</v>
       </c>
       <c r="F118" s="10">
-        <v>54.0</v>
+        <v>56.7</v>
       </c>
       <c r="G118" s="10">
-        <v>48.0</v>
+        <v>50.4</v>
       </c>
       <c r="H118" s="10">
-        <v>42.0</v>
+        <v>44.1</v>
       </c>
     </row>
     <row r="119" spans="1:8" outlineLevel="2">
       <c r="A119" s="14">
         <v>59</v>
       </c>
       <c r="B119" s="6" t="s">
         <v>238</v>
       </c>
       <c r="C119" s="7" t="s">
         <v>239</v>
       </c>
       <c r="D119" s="5">
-        <v>810.0</v>
+        <v>1190.0</v>
       </c>
       <c r="E119" s="10">
-        <v>170.0</v>
+        <v>153.0</v>
       </c>
       <c r="F119" s="10">
-        <v>153.0</v>
+        <v>137.7</v>
       </c>
       <c r="G119" s="10">
-        <v>136.0</v>
+        <v>122.4</v>
       </c>
       <c r="H119" s="10">
-        <v>119.0</v>
+        <v>107.1</v>
       </c>
     </row>
     <row r="120" spans="1:8" outlineLevel="2">
       <c r="A120" s="14">
         <v>60</v>
       </c>
       <c r="B120" s="6" t="s">
         <v>240</v>
       </c>
       <c r="C120" s="7" t="s">
         <v>241</v>
       </c>
       <c r="D120" s="5">
-        <v>36587.0</v>
+        <v>34549.0</v>
       </c>
       <c r="E120" s="10">
         <v>52.0</v>
       </c>
       <c r="F120" s="10">
         <v>46.8</v>
       </c>
       <c r="G120" s="10">
         <v>41.6</v>
       </c>
       <c r="H120" s="10">
         <v>36.4</v>
       </c>
     </row>
     <row r="121" spans="1:8" outlineLevel="2">
       <c r="A121" s="14">
         <v>61</v>
       </c>
       <c r="B121" s="6" t="s">
         <v>242</v>
       </c>
       <c r="C121" s="7" t="s">
         <v>243</v>
       </c>
       <c r="D121" s="5">
@@ -4920,77 +4920,77 @@
       </c>
       <c r="E122" s="10">
         <v>0.0</v>
       </c>
       <c r="F122" s="10">
         <v>0.0</v>
       </c>
       <c r="G122" s="10">
         <v>0.0</v>
       </c>
       <c r="H122" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="123" spans="1:8" outlineLevel="2">
       <c r="A123" s="14">
         <v>63</v>
       </c>
       <c r="B123" s="6" t="s">
         <v>246</v>
       </c>
       <c r="C123" s="7" t="s">
         <v>247</v>
       </c>
       <c r="D123" s="5">
-        <v>1.0</v>
+        <v>69036.0</v>
       </c>
       <c r="E123" s="10">
-        <v>62.0</v>
+        <v>67.0</v>
       </c>
       <c r="F123" s="10">
-        <v>55.8</v>
+        <v>60.3</v>
       </c>
       <c r="G123" s="10">
-        <v>49.6</v>
+        <v>53.6</v>
       </c>
       <c r="H123" s="10">
-        <v>43.4</v>
+        <v>46.9</v>
       </c>
     </row>
     <row r="124" spans="1:8" outlineLevel="2">
       <c r="A124" s="14">
         <v>64</v>
       </c>
       <c r="B124" s="6" t="s">
         <v>248</v>
       </c>
       <c r="C124" s="7" t="s">
         <v>249</v>
       </c>
       <c r="D124" s="5">
-        <v>2039.0</v>
+        <v>5847.0</v>
       </c>
       <c r="E124" s="10">
         <v>52.0</v>
       </c>
       <c r="F124" s="10">
         <v>46.8</v>
       </c>
       <c r="G124" s="10">
         <v>41.6</v>
       </c>
       <c r="H124" s="10">
         <v>36.4</v>
       </c>
     </row>
     <row r="125" spans="1:8" outlineLevel="2">
       <c r="A125" s="14">
         <v>65</v>
       </c>
       <c r="B125" s="6" t="s">
         <v>250</v>
       </c>
       <c r="C125" s="7" t="s">
         <v>251</v>
       </c>
       <c r="D125" s="5">
@@ -4998,63 +4998,63 @@
       </c>
       <c r="E125" s="10">
         <v>58.0</v>
       </c>
       <c r="F125" s="10">
         <v>52.2</v>
       </c>
       <c r="G125" s="10">
         <v>46.4</v>
       </c>
       <c r="H125" s="10">
         <v>40.6</v>
       </c>
     </row>
     <row r="126" spans="1:8" outlineLevel="2">
       <c r="A126" s="14">
         <v>66</v>
       </c>
       <c r="B126" s="6" t="s">
         <v>252</v>
       </c>
       <c r="C126" s="7" t="s">
         <v>251</v>
       </c>
       <c r="D126" s="5">
-        <v>3013.0</v>
+        <v>16559.0</v>
       </c>
       <c r="E126" s="10">
-        <v>52.0</v>
+        <v>51.0</v>
       </c>
       <c r="F126" s="10">
-        <v>46.8</v>
+        <v>45.9</v>
       </c>
       <c r="G126" s="10">
-        <v>41.6</v>
+        <v>40.8</v>
       </c>
       <c r="H126" s="10">
-        <v>36.4</v>
+        <v>35.7</v>
       </c>
     </row>
     <row r="127" spans="1:8" outlineLevel="2">
       <c r="A127" s="14">
         <v>67</v>
       </c>
       <c r="B127" s="6" t="s">
         <v>253</v>
       </c>
       <c r="C127" s="7" t="s">
         <v>254</v>
       </c>
       <c r="D127" s="5">
         <v>0.0</v>
       </c>
       <c r="E127" s="10">
         <v>0.0</v>
       </c>
       <c r="F127" s="10">
         <v>0.0</v>
       </c>
       <c r="G127" s="10">
         <v>0.0</v>
       </c>
       <c r="H127" s="10">
@@ -5076,115 +5076,115 @@
       </c>
       <c r="E128" s="10">
         <v>70.0</v>
       </c>
       <c r="F128" s="10">
         <v>63.0</v>
       </c>
       <c r="G128" s="10">
         <v>56.0</v>
       </c>
       <c r="H128" s="10">
         <v>49.0</v>
       </c>
     </row>
     <row r="129" spans="1:8" outlineLevel="2">
       <c r="A129" s="14">
         <v>69</v>
       </c>
       <c r="B129" s="6" t="s">
         <v>257</v>
       </c>
       <c r="C129" s="7" t="s">
         <v>258</v>
       </c>
       <c r="D129" s="5">
-        <v>466.0</v>
+        <v>365.0</v>
       </c>
       <c r="E129" s="10">
-        <v>184.0</v>
+        <v>160.0</v>
       </c>
       <c r="F129" s="10">
-        <v>165.6</v>
+        <v>144.0</v>
       </c>
       <c r="G129" s="10">
-        <v>147.2</v>
+        <v>128.0</v>
       </c>
       <c r="H129" s="10">
-        <v>128.8</v>
+        <v>112.0</v>
       </c>
     </row>
     <row r="130" spans="1:8" outlineLevel="2">
       <c r="A130" s="14">
         <v>70</v>
       </c>
       <c r="B130" s="6" t="s">
         <v>259</v>
       </c>
       <c r="C130" s="7" t="s">
         <v>260</v>
       </c>
       <c r="D130" s="5">
         <v>1.0</v>
       </c>
       <c r="E130" s="10">
         <v>0.0</v>
       </c>
       <c r="F130" s="10">
         <v>0.0</v>
       </c>
       <c r="G130" s="10">
         <v>0.0</v>
       </c>
       <c r="H130" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="131" spans="1:8" outlineLevel="2">
       <c r="A131" s="14">
         <v>71</v>
       </c>
       <c r="B131" s="6" t="s">
         <v>261</v>
       </c>
       <c r="C131" s="7" t="s">
         <v>262</v>
       </c>
       <c r="D131" s="5">
-        <v>1.0</v>
+        <v>22256.0</v>
       </c>
       <c r="E131" s="10">
-        <v>70.0</v>
+        <v>74.0</v>
       </c>
       <c r="F131" s="10">
-        <v>63.0</v>
+        <v>66.6</v>
       </c>
       <c r="G131" s="10">
-        <v>56.0</v>
+        <v>59.2</v>
       </c>
       <c r="H131" s="10">
-        <v>49.0</v>
+        <v>51.8</v>
       </c>
     </row>
     <row r="132" spans="1:8" outlineLevel="2">
       <c r="A132" s="14">
         <v>72</v>
       </c>
       <c r="B132" s="6" t="s">
         <v>263</v>
       </c>
       <c r="C132" s="7" t="s">
         <v>264</v>
       </c>
       <c r="D132" s="5">
         <v>0.0</v>
       </c>
       <c r="E132" s="10">
         <v>0.0</v>
       </c>
       <c r="F132" s="10">
         <v>0.0</v>
       </c>
       <c r="G132" s="10">
         <v>0.0</v>
       </c>
       <c r="H132" s="10">
@@ -5258,335 +5258,335 @@
       </c>
       <c r="E135" s="10">
         <v>0.0</v>
       </c>
       <c r="F135" s="10">
         <v>0.0</v>
       </c>
       <c r="G135" s="10">
         <v>0.0</v>
       </c>
       <c r="H135" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="136" spans="1:8" outlineLevel="2">
       <c r="A136" s="14">
         <v>76</v>
       </c>
       <c r="B136" s="6" t="s">
         <v>271</v>
       </c>
       <c r="C136" s="7" t="s">
         <v>272</v>
       </c>
       <c r="D136" s="5">
-        <v>1136.0</v>
+        <v>10013.0</v>
       </c>
       <c r="E136" s="10">
-        <v>58.0</v>
+        <v>57.0</v>
       </c>
       <c r="F136" s="10">
-        <v>52.2</v>
+        <v>51.3</v>
       </c>
       <c r="G136" s="10">
-        <v>46.4</v>
+        <v>45.6</v>
       </c>
       <c r="H136" s="10">
-        <v>40.6</v>
+        <v>39.9</v>
       </c>
     </row>
     <row r="137" spans="1:8" outlineLevel="2">
       <c r="A137" s="14">
         <v>77</v>
       </c>
       <c r="B137" s="6" t="s">
         <v>273</v>
       </c>
       <c r="C137" s="7" t="s">
         <v>274</v>
       </c>
       <c r="D137" s="5">
         <v>1.0</v>
       </c>
       <c r="E137" s="10">
-        <v>0.0</v>
+        <v>57.0</v>
       </c>
       <c r="F137" s="10">
-        <v>0.0</v>
+        <v>51.3</v>
       </c>
       <c r="G137" s="10">
-        <v>0.0</v>
+        <v>45.6</v>
       </c>
       <c r="H137" s="10">
-        <v>0.0</v>
+        <v>39.9</v>
       </c>
     </row>
     <row r="138" spans="1:8" outlineLevel="2">
       <c r="A138" s="14">
         <v>78</v>
       </c>
       <c r="B138" s="6" t="s">
         <v>275</v>
       </c>
       <c r="C138" s="7" t="s">
         <v>276</v>
       </c>
       <c r="D138" s="5">
         <v>1.0</v>
       </c>
       <c r="E138" s="10">
         <v>0.0</v>
       </c>
       <c r="F138" s="10">
         <v>0.0</v>
       </c>
       <c r="G138" s="10">
         <v>0.0</v>
       </c>
       <c r="H138" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="139" spans="1:8" outlineLevel="2">
       <c r="A139" s="14">
         <v>79</v>
       </c>
       <c r="B139" s="6" t="s">
         <v>277</v>
       </c>
       <c r="C139" s="7" t="s">
         <v>278</v>
       </c>
       <c r="D139" s="5">
-        <v>1.0</v>
+        <v>21018.0</v>
       </c>
       <c r="E139" s="10">
-        <v>80.0</v>
+        <v>84.0</v>
       </c>
       <c r="F139" s="10">
-        <v>72.0</v>
+        <v>75.6</v>
       </c>
       <c r="G139" s="10">
-        <v>64.0</v>
+        <v>67.2</v>
       </c>
       <c r="H139" s="10">
-        <v>56.0</v>
+        <v>58.8</v>
       </c>
     </row>
     <row r="140" spans="1:8" outlineLevel="2">
       <c r="A140" s="14">
         <v>80</v>
       </c>
       <c r="B140" s="6" t="s">
         <v>279</v>
       </c>
       <c r="C140" s="7" t="s">
         <v>280</v>
       </c>
       <c r="D140" s="5">
-        <v>237.0</v>
+        <v>509.0</v>
       </c>
       <c r="E140" s="10">
-        <v>242.0</v>
+        <v>218.0</v>
       </c>
       <c r="F140" s="10">
-        <v>217.8</v>
+        <v>196.2</v>
       </c>
       <c r="G140" s="10">
-        <v>193.6</v>
+        <v>174.4</v>
       </c>
       <c r="H140" s="10">
-        <v>169.4</v>
+        <v>152.6</v>
       </c>
     </row>
     <row r="141" spans="1:8" outlineLevel="2">
       <c r="A141" s="14">
         <v>81</v>
       </c>
       <c r="B141" s="6" t="s">
         <v>281</v>
       </c>
       <c r="C141" s="7" t="s">
         <v>282</v>
       </c>
       <c r="D141" s="5">
-        <v>6968.0</v>
+        <v>7639.0</v>
       </c>
       <c r="E141" s="10">
-        <v>52.0</v>
+        <v>51.0</v>
       </c>
       <c r="F141" s="10">
-        <v>46.8</v>
+        <v>45.9</v>
       </c>
       <c r="G141" s="10">
-        <v>41.6</v>
+        <v>40.8</v>
       </c>
       <c r="H141" s="10">
-        <v>36.4</v>
+        <v>35.7</v>
       </c>
     </row>
     <row r="142" spans="1:8" outlineLevel="2">
       <c r="A142" s="14">
         <v>82</v>
       </c>
       <c r="B142" s="6" t="s">
         <v>283</v>
       </c>
       <c r="C142" s="7" t="s">
         <v>284</v>
       </c>
       <c r="D142" s="5">
-        <v>12744.0</v>
+        <v>9348.0</v>
       </c>
       <c r="E142" s="10">
-        <v>74.0</v>
+        <v>73.0</v>
       </c>
       <c r="F142" s="10">
-        <v>66.6</v>
+        <v>65.7</v>
       </c>
       <c r="G142" s="10">
-        <v>59.2</v>
+        <v>58.4</v>
       </c>
       <c r="H142" s="10">
-        <v>51.8</v>
+        <v>51.1</v>
       </c>
     </row>
     <row r="143" spans="1:8" outlineLevel="1">
       <c r="A143" s="13" t="s">
         <v>285</v>
       </c>
       <c r="B143" s="4"/>
       <c r="C143" s="4"/>
       <c r="D143" s="4"/>
       <c r="E143" s="9"/>
       <c r="F143" s="9"/>
       <c r="G143" s="9"/>
       <c r="H143" s="9"/>
     </row>
     <row r="144" spans="1:8" outlineLevel="2">
       <c r="A144" s="14">
         <v>1</v>
       </c>
       <c r="B144" s="6" t="s">
         <v>286</v>
       </c>
       <c r="C144" s="7" t="s">
         <v>287</v>
       </c>
       <c r="D144" s="5">
-        <v>489.0</v>
+        <v>975.0</v>
       </c>
       <c r="E144" s="10">
-        <v>38.0</v>
+        <v>40.0</v>
       </c>
       <c r="F144" s="10">
-        <v>34.2</v>
+        <v>36.0</v>
       </c>
       <c r="G144" s="10">
-        <v>30.4</v>
+        <v>32.0</v>
       </c>
       <c r="H144" s="10">
-        <v>26.6</v>
+        <v>28.0</v>
       </c>
     </row>
     <row r="145" spans="1:8" outlineLevel="2">
       <c r="A145" s="14">
         <v>2</v>
       </c>
       <c r="B145" s="6" t="s">
         <v>288</v>
       </c>
       <c r="C145" s="7" t="s">
         <v>289</v>
       </c>
       <c r="D145" s="5">
-        <v>461.0</v>
+        <v>399.0</v>
       </c>
       <c r="E145" s="10">
-        <v>80.0</v>
+        <v>82.0</v>
       </c>
       <c r="F145" s="10">
-        <v>72.0</v>
+        <v>73.8</v>
       </c>
       <c r="G145" s="10">
-        <v>64.0</v>
+        <v>65.6</v>
       </c>
       <c r="H145" s="10">
-        <v>56.0</v>
+        <v>57.4</v>
       </c>
     </row>
     <row r="146" spans="1:8" outlineLevel="2">
       <c r="A146" s="14">
         <v>3</v>
       </c>
       <c r="B146" s="6" t="s">
         <v>290</v>
       </c>
       <c r="C146" s="7" t="s">
         <v>291</v>
       </c>
       <c r="D146" s="5">
-        <v>70.0</v>
+        <v>50.0</v>
       </c>
       <c r="E146" s="10">
         <v>86.0</v>
       </c>
       <c r="F146" s="10">
         <v>77.4</v>
       </c>
       <c r="G146" s="10">
         <v>68.8</v>
       </c>
       <c r="H146" s="10">
         <v>60.2</v>
       </c>
     </row>
     <row r="147" spans="1:8" outlineLevel="2">
       <c r="A147" s="14">
         <v>4</v>
       </c>
       <c r="B147" s="6" t="s">
         <v>292</v>
       </c>
       <c r="C147" s="7" t="s">
         <v>293</v>
       </c>
       <c r="D147" s="5">
-        <v>286.0</v>
+        <v>138.0</v>
       </c>
       <c r="E147" s="10">
-        <v>40.0</v>
+        <v>43.0</v>
       </c>
       <c r="F147" s="10">
-        <v>36.0</v>
+        <v>38.7</v>
       </c>
       <c r="G147" s="10">
-        <v>32.0</v>
+        <v>34.4</v>
       </c>
       <c r="H147" s="10">
-        <v>28.0</v>
+        <v>30.1</v>
       </c>
     </row>
     <row r="148" spans="1:8" outlineLevel="2">
       <c r="A148" s="14">
         <v>5</v>
       </c>
       <c r="B148" s="6" t="s">
         <v>294</v>
       </c>
       <c r="C148" s="7" t="s">
         <v>295</v>
       </c>
       <c r="D148" s="5">
         <v>0.0</v>
       </c>
       <c r="E148" s="10">
         <v>86.0</v>
       </c>
       <c r="F148" s="10">
         <v>77.4</v>
       </c>
       <c r="G148" s="10">
         <v>68.8</v>
       </c>
       <c r="H148" s="10">
@@ -5608,739 +5608,739 @@
       </c>
       <c r="E149" s="10">
         <v>86.0</v>
       </c>
       <c r="F149" s="10">
         <v>77.4</v>
       </c>
       <c r="G149" s="10">
         <v>68.8</v>
       </c>
       <c r="H149" s="10">
         <v>60.2</v>
       </c>
     </row>
     <row r="150" spans="1:8" outlineLevel="2">
       <c r="A150" s="14">
         <v>7</v>
       </c>
       <c r="B150" s="6" t="s">
         <v>298</v>
       </c>
       <c r="C150" s="7" t="s">
         <v>299</v>
       </c>
       <c r="D150" s="5">
-        <v>182.0</v>
+        <v>242.0</v>
       </c>
       <c r="E150" s="10">
-        <v>92.0</v>
+        <v>95.0</v>
       </c>
       <c r="F150" s="10">
-        <v>82.8</v>
+        <v>85.5</v>
       </c>
       <c r="G150" s="10">
-        <v>73.6</v>
+        <v>76.0</v>
       </c>
       <c r="H150" s="10">
-        <v>64.4</v>
+        <v>66.5</v>
       </c>
     </row>
     <row r="151" spans="1:8" outlineLevel="2">
       <c r="A151" s="14">
         <v>8</v>
       </c>
       <c r="B151" s="6" t="s">
         <v>300</v>
       </c>
       <c r="C151" s="7" t="s">
         <v>301</v>
       </c>
       <c r="D151" s="5">
         <v>0.0</v>
       </c>
       <c r="E151" s="10">
-        <v>98.0</v>
+        <v>102.0</v>
       </c>
       <c r="F151" s="10">
-        <v>88.2</v>
+        <v>91.8</v>
       </c>
       <c r="G151" s="10">
-        <v>78.4</v>
+        <v>81.6</v>
       </c>
       <c r="H151" s="10">
-        <v>68.6</v>
+        <v>71.4</v>
       </c>
     </row>
     <row r="152" spans="1:8" outlineLevel="2">
       <c r="A152" s="14">
         <v>9</v>
       </c>
       <c r="B152" s="6" t="s">
         <v>302</v>
       </c>
       <c r="C152" s="7" t="s">
         <v>303</v>
       </c>
       <c r="D152" s="5">
         <v>0.0</v>
       </c>
       <c r="E152" s="10">
-        <v>40.0</v>
+        <v>43.0</v>
       </c>
       <c r="F152" s="10">
-        <v>36.0</v>
+        <v>38.7</v>
       </c>
       <c r="G152" s="10">
-        <v>32.0</v>
+        <v>34.4</v>
       </c>
       <c r="H152" s="10">
-        <v>28.0</v>
+        <v>30.1</v>
       </c>
     </row>
     <row r="153" spans="1:8" outlineLevel="2">
       <c r="A153" s="14">
         <v>10</v>
       </c>
       <c r="B153" s="6" t="s">
         <v>304</v>
       </c>
       <c r="C153" s="7" t="s">
         <v>305</v>
       </c>
       <c r="D153" s="5">
         <v>0.0</v>
       </c>
       <c r="E153" s="10">
         <v>0.0</v>
       </c>
       <c r="F153" s="10">
         <v>0.0</v>
       </c>
       <c r="G153" s="10">
         <v>0.0</v>
       </c>
       <c r="H153" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="154" spans="1:8" outlineLevel="2">
       <c r="A154" s="14">
         <v>11</v>
       </c>
       <c r="B154" s="6" t="s">
         <v>306</v>
       </c>
       <c r="C154" s="7" t="s">
         <v>307</v>
       </c>
       <c r="D154" s="5">
         <v>0.0</v>
       </c>
       <c r="E154" s="10">
-        <v>98.0</v>
+        <v>102.0</v>
       </c>
       <c r="F154" s="10">
-        <v>88.2</v>
+        <v>91.8</v>
       </c>
       <c r="G154" s="10">
-        <v>78.4</v>
+        <v>81.6</v>
       </c>
       <c r="H154" s="10">
-        <v>68.6</v>
+        <v>71.4</v>
       </c>
     </row>
     <row r="155" spans="1:8" outlineLevel="2">
       <c r="A155" s="14">
         <v>12</v>
       </c>
       <c r="B155" s="6" t="s">
         <v>308</v>
       </c>
       <c r="C155" s="7" t="s">
         <v>309</v>
       </c>
       <c r="D155" s="5">
         <v>0.0</v>
       </c>
       <c r="E155" s="10">
-        <v>118.0</v>
+        <v>121.0</v>
       </c>
       <c r="F155" s="10">
-        <v>106.2</v>
+        <v>108.9</v>
       </c>
       <c r="G155" s="10">
-        <v>94.4</v>
+        <v>96.8</v>
       </c>
       <c r="H155" s="10">
-        <v>82.6</v>
+        <v>84.7</v>
       </c>
     </row>
     <row r="156" spans="1:8" outlineLevel="2">
       <c r="A156" s="14">
         <v>13</v>
       </c>
       <c r="B156" s="6" t="s">
         <v>310</v>
       </c>
       <c r="C156" s="7" t="s">
         <v>311</v>
       </c>
       <c r="D156" s="5">
         <v>0.0</v>
       </c>
       <c r="E156" s="10">
-        <v>42.0</v>
+        <v>45.0</v>
       </c>
       <c r="F156" s="10">
-        <v>37.8</v>
+        <v>40.5</v>
       </c>
       <c r="G156" s="10">
-        <v>33.6</v>
+        <v>36.0</v>
       </c>
       <c r="H156" s="10">
-        <v>29.4</v>
+        <v>31.5</v>
       </c>
     </row>
     <row r="157" spans="1:8" outlineLevel="2">
       <c r="A157" s="14">
         <v>14</v>
       </c>
       <c r="B157" s="6" t="s">
         <v>312</v>
       </c>
       <c r="C157" s="7" t="s">
         <v>313</v>
       </c>
       <c r="D157" s="5">
         <v>0.0</v>
       </c>
       <c r="E157" s="10">
         <v>0.0</v>
       </c>
       <c r="F157" s="10">
         <v>0.0</v>
       </c>
       <c r="G157" s="10">
         <v>0.0</v>
       </c>
       <c r="H157" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="158" spans="1:8" outlineLevel="2">
       <c r="A158" s="14">
         <v>15</v>
       </c>
       <c r="B158" s="6" t="s">
         <v>314</v>
       </c>
       <c r="C158" s="7" t="s">
         <v>315</v>
       </c>
       <c r="D158" s="5">
         <v>0.0</v>
       </c>
       <c r="E158" s="10">
-        <v>138.0</v>
+        <v>141.0</v>
       </c>
       <c r="F158" s="10">
-        <v>124.2</v>
+        <v>126.9</v>
       </c>
       <c r="G158" s="10">
-        <v>110.4</v>
+        <v>112.8</v>
       </c>
       <c r="H158" s="10">
-        <v>96.6</v>
+        <v>98.7</v>
       </c>
     </row>
     <row r="159" spans="1:8" outlineLevel="2">
       <c r="A159" s="14">
         <v>16</v>
       </c>
       <c r="B159" s="6" t="s">
         <v>316</v>
       </c>
       <c r="C159" s="7" t="s">
         <v>317</v>
       </c>
       <c r="D159" s="5">
         <v>0.0</v>
       </c>
       <c r="E159" s="10">
-        <v>152.0</v>
+        <v>154.0</v>
       </c>
       <c r="F159" s="10">
-        <v>136.8</v>
+        <v>138.6</v>
       </c>
       <c r="G159" s="10">
-        <v>121.6</v>
+        <v>123.2</v>
       </c>
       <c r="H159" s="10">
-        <v>106.4</v>
+        <v>107.8</v>
       </c>
     </row>
     <row r="160" spans="1:8" outlineLevel="2">
       <c r="A160" s="14">
         <v>17</v>
       </c>
       <c r="B160" s="6" t="s">
         <v>318</v>
       </c>
       <c r="C160" s="7" t="s">
         <v>319</v>
       </c>
       <c r="D160" s="5">
         <v>2.0</v>
       </c>
       <c r="E160" s="10">
-        <v>46.0</v>
+        <v>48.0</v>
       </c>
       <c r="F160" s="10">
-        <v>41.4</v>
+        <v>43.2</v>
       </c>
       <c r="G160" s="10">
-        <v>36.8</v>
+        <v>38.4</v>
       </c>
       <c r="H160" s="10">
-        <v>32.2</v>
+        <v>33.6</v>
       </c>
     </row>
     <row r="161" spans="1:8" outlineLevel="2">
       <c r="A161" s="14">
         <v>18</v>
       </c>
       <c r="B161" s="6" t="s">
         <v>320</v>
       </c>
       <c r="C161" s="7" t="s">
         <v>321</v>
       </c>
       <c r="D161" s="5">
         <v>0.0</v>
       </c>
       <c r="E161" s="10">
         <v>0.0</v>
       </c>
       <c r="F161" s="10">
         <v>0.0</v>
       </c>
       <c r="G161" s="10">
         <v>0.0</v>
       </c>
       <c r="H161" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="162" spans="1:8" outlineLevel="2">
       <c r="A162" s="14">
         <v>19</v>
       </c>
       <c r="B162" s="6" t="s">
         <v>322</v>
       </c>
       <c r="C162" s="7" t="s">
         <v>323</v>
       </c>
       <c r="D162" s="5">
         <v>0.0</v>
       </c>
       <c r="E162" s="10">
-        <v>164.0</v>
+        <v>166.0</v>
       </c>
       <c r="F162" s="10">
-        <v>147.6</v>
+        <v>149.4</v>
       </c>
       <c r="G162" s="10">
-        <v>131.2</v>
+        <v>132.8</v>
       </c>
       <c r="H162" s="10">
-        <v>114.8</v>
+        <v>116.2</v>
       </c>
     </row>
     <row r="163" spans="1:8" outlineLevel="2">
       <c r="A163" s="14">
         <v>20</v>
       </c>
       <c r="B163" s="6" t="s">
         <v>324</v>
       </c>
       <c r="C163" s="7" t="s">
         <v>325</v>
       </c>
       <c r="D163" s="5">
         <v>0.0</v>
       </c>
       <c r="E163" s="10">
-        <v>48.0</v>
+        <v>49.0</v>
       </c>
       <c r="F163" s="10">
-        <v>43.2</v>
+        <v>44.1</v>
       </c>
       <c r="G163" s="10">
-        <v>38.4</v>
+        <v>39.2</v>
       </c>
       <c r="H163" s="10">
-        <v>33.6</v>
+        <v>34.3</v>
       </c>
     </row>
     <row r="164" spans="1:8" outlineLevel="2">
       <c r="A164" s="14">
         <v>21</v>
       </c>
       <c r="B164" s="6" t="s">
         <v>326</v>
       </c>
       <c r="C164" s="7" t="s">
         <v>327</v>
       </c>
       <c r="D164" s="5">
         <v>9.0</v>
       </c>
       <c r="E164" s="10">
         <v>0.0</v>
       </c>
       <c r="F164" s="10">
         <v>0.0</v>
       </c>
       <c r="G164" s="10">
         <v>0.0</v>
       </c>
       <c r="H164" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="165" spans="1:8" outlineLevel="2">
       <c r="A165" s="14">
         <v>22</v>
       </c>
       <c r="B165" s="6" t="s">
         <v>328</v>
       </c>
       <c r="C165" s="7" t="s">
         <v>329</v>
       </c>
       <c r="D165" s="5">
         <v>0.0</v>
       </c>
       <c r="E165" s="10">
-        <v>52.0</v>
+        <v>53.0</v>
       </c>
       <c r="F165" s="10">
-        <v>46.8</v>
+        <v>47.7</v>
       </c>
       <c r="G165" s="10">
-        <v>41.6</v>
+        <v>42.4</v>
       </c>
       <c r="H165" s="10">
-        <v>36.4</v>
+        <v>37.1</v>
       </c>
     </row>
     <row r="166" spans="1:8" outlineLevel="2">
       <c r="A166" s="14">
         <v>23</v>
       </c>
       <c r="B166" s="6" t="s">
         <v>330</v>
       </c>
       <c r="C166" s="7" t="s">
         <v>331</v>
       </c>
       <c r="D166" s="5">
         <v>0.0</v>
       </c>
       <c r="E166" s="10">
         <v>0.0</v>
       </c>
       <c r="F166" s="10">
         <v>0.0</v>
       </c>
       <c r="G166" s="10">
         <v>0.0</v>
       </c>
       <c r="H166" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="167" spans="1:8" outlineLevel="2">
       <c r="A167" s="14">
         <v>24</v>
       </c>
       <c r="B167" s="6" t="s">
         <v>332</v>
       </c>
       <c r="C167" s="7" t="s">
         <v>333</v>
       </c>
       <c r="D167" s="5">
         <v>0.0</v>
       </c>
       <c r="E167" s="10">
-        <v>54.0</v>
+        <v>56.0</v>
       </c>
       <c r="F167" s="10">
-        <v>48.6</v>
+        <v>50.4</v>
       </c>
       <c r="G167" s="10">
-        <v>43.2</v>
+        <v>44.8</v>
       </c>
       <c r="H167" s="10">
-        <v>37.8</v>
+        <v>39.2</v>
       </c>
     </row>
     <row r="168" spans="1:8" outlineLevel="2">
       <c r="A168" s="14">
         <v>25</v>
       </c>
       <c r="B168" s="6" t="s">
         <v>334</v>
       </c>
       <c r="C168" s="7" t="s">
         <v>335</v>
       </c>
       <c r="D168" s="5">
         <v>0.0</v>
       </c>
       <c r="E168" s="10">
         <v>0.0</v>
       </c>
       <c r="F168" s="10">
         <v>0.0</v>
       </c>
       <c r="G168" s="10">
         <v>0.0</v>
       </c>
       <c r="H168" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="169" spans="1:8" outlineLevel="2">
       <c r="A169" s="14">
         <v>26</v>
       </c>
       <c r="B169" s="6" t="s">
         <v>336</v>
       </c>
       <c r="C169" s="7" t="s">
         <v>337</v>
       </c>
       <c r="D169" s="5">
         <v>0.0</v>
       </c>
       <c r="E169" s="10">
-        <v>60.0</v>
+        <v>63.0</v>
       </c>
       <c r="F169" s="10">
-        <v>54.0</v>
+        <v>56.7</v>
       </c>
       <c r="G169" s="10">
-        <v>48.0</v>
+        <v>50.4</v>
       </c>
       <c r="H169" s="10">
-        <v>42.0</v>
+        <v>44.1</v>
       </c>
     </row>
     <row r="170" spans="1:8" outlineLevel="2">
       <c r="A170" s="14">
         <v>27</v>
       </c>
       <c r="B170" s="6" t="s">
         <v>338</v>
       </c>
       <c r="C170" s="7" t="s">
         <v>339</v>
       </c>
       <c r="D170" s="5">
         <v>0.0</v>
       </c>
       <c r="E170" s="10">
         <v>28.0</v>
       </c>
       <c r="F170" s="10">
         <v>25.2</v>
       </c>
       <c r="G170" s="10">
         <v>22.4</v>
       </c>
       <c r="H170" s="10">
         <v>19.6</v>
       </c>
     </row>
     <row r="171" spans="1:8" outlineLevel="2">
       <c r="A171" s="14">
         <v>28</v>
       </c>
       <c r="B171" s="6" t="s">
         <v>340</v>
       </c>
       <c r="C171" s="7" t="s">
         <v>341</v>
       </c>
       <c r="D171" s="5">
-        <v>673.0</v>
+        <v>576.0</v>
       </c>
       <c r="E171" s="10">
-        <v>38.0</v>
+        <v>39.0</v>
       </c>
       <c r="F171" s="10">
-        <v>34.2</v>
+        <v>35.1</v>
       </c>
       <c r="G171" s="10">
-        <v>30.4</v>
+        <v>31.2</v>
       </c>
       <c r="H171" s="10">
-        <v>26.6</v>
+        <v>27.3</v>
       </c>
     </row>
     <row r="172" spans="1:8" outlineLevel="2">
       <c r="A172" s="14">
         <v>29</v>
       </c>
       <c r="B172" s="6" t="s">
         <v>342</v>
       </c>
       <c r="C172" s="7" t="s">
         <v>343</v>
       </c>
       <c r="D172" s="5">
-        <v>452.0</v>
+        <v>157.0</v>
       </c>
       <c r="E172" s="10">
-        <v>66.0</v>
+        <v>68.0</v>
       </c>
       <c r="F172" s="10">
-        <v>59.4</v>
+        <v>61.2</v>
       </c>
       <c r="G172" s="10">
-        <v>52.8</v>
+        <v>54.4</v>
       </c>
       <c r="H172" s="10">
-        <v>46.2</v>
+        <v>47.6</v>
       </c>
     </row>
     <row r="173" spans="1:8" outlineLevel="2">
       <c r="A173" s="14">
         <v>30</v>
       </c>
       <c r="B173" s="6" t="s">
         <v>344</v>
       </c>
       <c r="C173" s="7" t="s">
         <v>345</v>
       </c>
       <c r="D173" s="5">
-        <v>0.0</v>
+        <v>4.0</v>
       </c>
       <c r="E173" s="10">
-        <v>32.0</v>
+        <v>33.0</v>
       </c>
       <c r="F173" s="10">
-        <v>28.8</v>
+        <v>29.7</v>
       </c>
       <c r="G173" s="10">
-        <v>25.6</v>
+        <v>26.4</v>
       </c>
       <c r="H173" s="10">
-        <v>22.4</v>
+        <v>23.1</v>
       </c>
     </row>
     <row r="174" spans="1:8" outlineLevel="1">
       <c r="A174" s="13" t="s">
         <v>346</v>
       </c>
       <c r="B174" s="4"/>
       <c r="C174" s="4"/>
       <c r="D174" s="4"/>
       <c r="E174" s="9"/>
       <c r="F174" s="9"/>
       <c r="G174" s="9"/>
       <c r="H174" s="9"/>
     </row>
     <row r="175" spans="1:8" outlineLevel="2">
       <c r="A175" s="14">
         <v>1</v>
       </c>
       <c r="B175" s="6" t="s">
         <v>347</v>
       </c>
       <c r="C175" s="7" t="s">
         <v>348</v>
       </c>
       <c r="D175" s="5">
-        <v>4326.0</v>
+        <v>3568.0</v>
       </c>
       <c r="E175" s="10">
         <v>50.0</v>
       </c>
       <c r="F175" s="10">
         <v>45.0</v>
       </c>
       <c r="G175" s="10">
         <v>40.0</v>
       </c>
       <c r="H175" s="10">
         <v>35.0</v>
       </c>
     </row>
     <row r="176" spans="1:8" outlineLevel="2">
       <c r="A176" s="14">
         <v>2</v>
       </c>
       <c r="B176" s="6" t="s">
         <v>349</v>
       </c>
       <c r="C176" s="7" t="s">
         <v>350</v>
       </c>
       <c r="D176" s="5">
-        <v>1370.0</v>
+        <v>872.0</v>
       </c>
       <c r="E176" s="10">
-        <v>66.0</v>
+        <v>65.0</v>
       </c>
       <c r="F176" s="10">
-        <v>59.4</v>
+        <v>58.5</v>
       </c>
       <c r="G176" s="10">
-        <v>52.8</v>
+        <v>52.0</v>
       </c>
       <c r="H176" s="10">
-        <v>46.2</v>
+        <v>45.5</v>
       </c>
     </row>
     <row r="177" spans="1:8" outlineLevel="2">
       <c r="A177" s="14">
         <v>3</v>
       </c>
       <c r="B177" s="6" t="s">
         <v>351</v>
       </c>
       <c r="C177" s="7" t="s">
         <v>352</v>
       </c>
       <c r="D177" s="5">
-        <v>3107.0</v>
+        <v>3215.0</v>
       </c>
       <c r="E177" s="10">
         <v>96.0</v>
       </c>
       <c r="F177" s="10">
         <v>86.4</v>
       </c>
       <c r="G177" s="10">
         <v>76.8</v>
       </c>
       <c r="H177" s="10">
         <v>67.2</v>
       </c>
     </row>
     <row r="178" spans="1:8" outlineLevel="2">
       <c r="A178" s="14">
         <v>4</v>
       </c>
       <c r="B178" s="6" t="s">
         <v>353</v>
       </c>
       <c r="C178" s="7" t="s">
         <v>354</v>
       </c>
       <c r="D178" s="5">
@@ -6348,103 +6348,103 @@
       </c>
       <c r="E178" s="10">
         <v>0.0</v>
       </c>
       <c r="F178" s="10">
         <v>0.0</v>
       </c>
       <c r="G178" s="10">
         <v>0.0</v>
       </c>
       <c r="H178" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="179" spans="1:8" outlineLevel="2">
       <c r="A179" s="14">
         <v>5</v>
       </c>
       <c r="B179" s="6" t="s">
         <v>355</v>
       </c>
       <c r="C179" s="7" t="s">
         <v>356</v>
       </c>
       <c r="D179" s="5">
-        <v>3682.0</v>
+        <v>0.0</v>
       </c>
       <c r="E179" s="10">
         <v>20.0</v>
       </c>
       <c r="F179" s="10">
         <v>18.0</v>
       </c>
       <c r="G179" s="10">
         <v>16.0</v>
       </c>
       <c r="H179" s="10">
         <v>14.0</v>
       </c>
     </row>
     <row r="180" spans="1:8" outlineLevel="2">
       <c r="A180" s="14">
         <v>6</v>
       </c>
       <c r="B180" s="6" t="s">
         <v>357</v>
       </c>
       <c r="C180" s="7" t="s">
         <v>358</v>
       </c>
       <c r="D180" s="5">
-        <v>10197.0</v>
+        <v>0.0</v>
       </c>
       <c r="E180" s="10">
         <v>22.0</v>
       </c>
       <c r="F180" s="10">
         <v>19.8</v>
       </c>
       <c r="G180" s="10">
         <v>17.6</v>
       </c>
       <c r="H180" s="10">
         <v>15.4</v>
       </c>
     </row>
     <row r="181" spans="1:8" outlineLevel="2">
       <c r="A181" s="14">
         <v>7</v>
       </c>
       <c r="B181" s="6" t="s">
         <v>359</v>
       </c>
       <c r="C181" s="7" t="s">
         <v>360</v>
       </c>
       <c r="D181" s="5">
-        <v>7949.0</v>
+        <v>0.0</v>
       </c>
       <c r="E181" s="10">
         <v>26.0</v>
       </c>
       <c r="F181" s="10">
         <v>23.4</v>
       </c>
       <c r="G181" s="10">
         <v>20.8</v>
       </c>
       <c r="H181" s="10">
         <v>18.2</v>
       </c>
     </row>
     <row r="182" spans="1:8" outlineLevel="2">
       <c r="A182" s="14">
         <v>8</v>
       </c>
       <c r="B182" s="6" t="s">
         <v>361</v>
       </c>
       <c r="C182" s="7" t="s">
         <v>362</v>
       </c>
       <c r="D182" s="5">
@@ -6478,51 +6478,51 @@
       </c>
       <c r="E183" s="10">
         <v>0.0</v>
       </c>
       <c r="F183" s="10">
         <v>0.0</v>
       </c>
       <c r="G183" s="10">
         <v>0.0</v>
       </c>
       <c r="H183" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="184" spans="1:8" outlineLevel="2">
       <c r="A184" s="14">
         <v>10</v>
       </c>
       <c r="B184" s="6" t="s">
         <v>365</v>
       </c>
       <c r="C184" s="7" t="s">
         <v>366</v>
       </c>
       <c r="D184" s="5">
-        <v>3738.0</v>
+        <v>0.0</v>
       </c>
       <c r="E184" s="10">
         <v>40.0</v>
       </c>
       <c r="F184" s="10">
         <v>36.0</v>
       </c>
       <c r="G184" s="10">
         <v>32.0</v>
       </c>
       <c r="H184" s="10">
         <v>28.0</v>
       </c>
     </row>
     <row r="185" spans="1:8" outlineLevel="1">
       <c r="A185" s="13" t="s">
         <v>367</v>
       </c>
       <c r="B185" s="4"/>
       <c r="C185" s="4"/>
       <c r="D185" s="4"/>
       <c r="E185" s="9"/>
       <c r="F185" s="9"/>
       <c r="G185" s="9"/>
       <c r="H185" s="9"/>
@@ -6542,531 +6542,531 @@
       </c>
       <c r="E186" s="10">
         <v>0.0</v>
       </c>
       <c r="F186" s="10">
         <v>0.0</v>
       </c>
       <c r="G186" s="10">
         <v>0.0</v>
       </c>
       <c r="H186" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="187" spans="1:8" outlineLevel="2">
       <c r="A187" s="14">
         <v>2</v>
       </c>
       <c r="B187" s="6" t="s">
         <v>370</v>
       </c>
       <c r="C187" s="7" t="s">
         <v>371</v>
       </c>
       <c r="D187" s="5">
-        <v>32.0</v>
+        <v>1696.0</v>
       </c>
       <c r="E187" s="10">
-        <v>392.0</v>
+        <v>423.0</v>
       </c>
       <c r="F187" s="10">
-        <v>352.8</v>
+        <v>380.7</v>
       </c>
       <c r="G187" s="10">
-        <v>313.6</v>
+        <v>338.4</v>
       </c>
       <c r="H187" s="10">
-        <v>274.4</v>
+        <v>296.1</v>
       </c>
     </row>
     <row r="188" spans="1:8" outlineLevel="2">
       <c r="A188" s="14">
         <v>3</v>
       </c>
       <c r="B188" s="6" t="s">
         <v>372</v>
       </c>
       <c r="C188" s="7" t="s">
         <v>373</v>
       </c>
       <c r="D188" s="5">
-        <v>198.0</v>
+        <v>970.0</v>
       </c>
       <c r="E188" s="10">
         <v>662.0</v>
       </c>
       <c r="F188" s="10">
         <v>595.8</v>
       </c>
       <c r="G188" s="10">
         <v>529.6</v>
       </c>
       <c r="H188" s="10">
         <v>463.4</v>
       </c>
     </row>
     <row r="189" spans="1:8" outlineLevel="2">
       <c r="A189" s="14">
         <v>4</v>
       </c>
       <c r="B189" s="6" t="s">
         <v>374</v>
       </c>
       <c r="C189" s="7" t="s">
         <v>375</v>
       </c>
       <c r="D189" s="5">
-        <v>7365.0</v>
+        <v>90328.0</v>
       </c>
       <c r="E189" s="10">
-        <v>314.0</v>
+        <v>337.0</v>
       </c>
       <c r="F189" s="10">
-        <v>282.6</v>
+        <v>303.3</v>
       </c>
       <c r="G189" s="10">
-        <v>251.2</v>
+        <v>269.6</v>
       </c>
       <c r="H189" s="10">
-        <v>219.8</v>
+        <v>235.9</v>
       </c>
     </row>
     <row r="190" spans="1:8" outlineLevel="2">
       <c r="A190" s="14">
         <v>5</v>
       </c>
       <c r="B190" s="6" t="s">
         <v>376</v>
       </c>
       <c r="C190" s="7" t="s">
         <v>377</v>
       </c>
       <c r="D190" s="5">
         <v>0.0</v>
       </c>
       <c r="E190" s="10">
         <v>0.0</v>
       </c>
       <c r="F190" s="10">
         <v>0.0</v>
       </c>
       <c r="G190" s="10">
         <v>0.0</v>
       </c>
       <c r="H190" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="191" spans="1:8" outlineLevel="2">
       <c r="A191" s="14">
         <v>6</v>
       </c>
       <c r="B191" s="6" t="s">
         <v>378</v>
       </c>
       <c r="C191" s="7" t="s">
         <v>379</v>
       </c>
       <c r="D191" s="5">
-        <v>14123.0</v>
+        <v>29818.0</v>
       </c>
       <c r="E191" s="10">
-        <v>1064.0</v>
+        <v>1018.0</v>
       </c>
       <c r="F191" s="10">
-        <v>957.6</v>
+        <v>916.2</v>
       </c>
       <c r="G191" s="10">
-        <v>851.2</v>
+        <v>814.4</v>
       </c>
       <c r="H191" s="10">
-        <v>744.8</v>
+        <v>712.6</v>
       </c>
     </row>
     <row r="192" spans="1:8" outlineLevel="2">
       <c r="A192" s="14">
         <v>7</v>
       </c>
       <c r="B192" s="6" t="s">
         <v>380</v>
       </c>
       <c r="C192" s="7" t="s">
         <v>381</v>
       </c>
       <c r="D192" s="5">
-        <v>203.0</v>
+        <v>417.0</v>
       </c>
       <c r="E192" s="10">
-        <v>630.0</v>
+        <v>679.0</v>
       </c>
       <c r="F192" s="10">
-        <v>567.0</v>
+        <v>611.1</v>
       </c>
       <c r="G192" s="10">
-        <v>504.0</v>
+        <v>543.2</v>
       </c>
       <c r="H192" s="10">
-        <v>441.0</v>
+        <v>475.3</v>
       </c>
     </row>
     <row r="193" spans="1:8" outlineLevel="2">
       <c r="A193" s="14">
         <v>8</v>
       </c>
       <c r="B193" s="6" t="s">
         <v>382</v>
       </c>
       <c r="C193" s="7" t="s">
         <v>383</v>
       </c>
       <c r="D193" s="5">
-        <v>823.0</v>
+        <v>0.0</v>
       </c>
       <c r="E193" s="10">
-        <v>496.0</v>
+        <v>538.0</v>
       </c>
       <c r="F193" s="10">
-        <v>446.4</v>
+        <v>484.2</v>
       </c>
       <c r="G193" s="10">
-        <v>396.8</v>
+        <v>430.4</v>
       </c>
       <c r="H193" s="10">
-        <v>347.2</v>
+        <v>376.6</v>
       </c>
     </row>
     <row r="194" spans="1:8" outlineLevel="2">
       <c r="A194" s="14">
         <v>9</v>
       </c>
       <c r="B194" s="6" t="s">
         <v>384</v>
       </c>
       <c r="C194" s="7" t="s">
         <v>385</v>
       </c>
       <c r="D194" s="5">
-        <v>2508.0</v>
+        <v>1972.0</v>
       </c>
       <c r="E194" s="10">
-        <v>1150.0</v>
+        <v>1233.0</v>
       </c>
       <c r="F194" s="10">
-        <v>1035.0</v>
+        <v>1109.7</v>
       </c>
       <c r="G194" s="10">
-        <v>920.0</v>
+        <v>986.4</v>
       </c>
       <c r="H194" s="10">
-        <v>805.0</v>
+        <v>863.1</v>
       </c>
     </row>
     <row r="195" spans="1:8" outlineLevel="2">
       <c r="A195" s="14">
         <v>10</v>
       </c>
       <c r="B195" s="6" t="s">
         <v>386</v>
       </c>
       <c r="C195" s="7" t="s">
         <v>387</v>
       </c>
       <c r="D195" s="5">
         <v>0.0</v>
       </c>
       <c r="E195" s="10">
         <v>0.0</v>
       </c>
       <c r="F195" s="10">
         <v>0.0</v>
       </c>
       <c r="G195" s="10">
         <v>0.0</v>
       </c>
       <c r="H195" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="196" spans="1:8" outlineLevel="2">
       <c r="A196" s="14">
         <v>11</v>
       </c>
       <c r="B196" s="6" t="s">
         <v>388</v>
       </c>
       <c r="C196" s="7" t="s">
         <v>389</v>
       </c>
       <c r="D196" s="5">
-        <v>86.0</v>
+        <v>0.0</v>
       </c>
       <c r="E196" s="10">
-        <v>668.0</v>
+        <v>716.0</v>
       </c>
       <c r="F196" s="10">
-        <v>601.2</v>
+        <v>644.4</v>
       </c>
       <c r="G196" s="10">
-        <v>534.4</v>
+        <v>572.8</v>
       </c>
       <c r="H196" s="10">
-        <v>467.6</v>
+        <v>501.2</v>
       </c>
     </row>
     <row r="197" spans="1:8" outlineLevel="2">
       <c r="A197" s="14">
         <v>12</v>
       </c>
       <c r="B197" s="6" t="s">
         <v>390</v>
       </c>
       <c r="C197" s="7" t="s">
         <v>391</v>
       </c>
       <c r="D197" s="5">
-        <v>28.0</v>
+        <v>46.0</v>
       </c>
       <c r="E197" s="10">
-        <v>1442.0</v>
+        <v>1443.0</v>
       </c>
       <c r="F197" s="10">
-        <v>1297.8</v>
+        <v>1298.7</v>
       </c>
       <c r="G197" s="10">
-        <v>1153.6</v>
+        <v>1154.4</v>
       </c>
       <c r="H197" s="10">
-        <v>1009.4</v>
+        <v>1010.1</v>
       </c>
     </row>
     <row r="198" spans="1:8" outlineLevel="2">
       <c r="A198" s="14">
         <v>13</v>
       </c>
       <c r="B198" s="6" t="s">
         <v>392</v>
       </c>
       <c r="C198" s="7" t="s">
         <v>393</v>
       </c>
       <c r="D198" s="5">
-        <v>7451.0</v>
+        <v>9197.0</v>
       </c>
       <c r="E198" s="10">
-        <v>530.0</v>
+        <v>573.0</v>
       </c>
       <c r="F198" s="10">
-        <v>477.0</v>
+        <v>515.7</v>
       </c>
       <c r="G198" s="10">
-        <v>424.0</v>
+        <v>458.4</v>
       </c>
       <c r="H198" s="10">
-        <v>371.0</v>
+        <v>401.1</v>
       </c>
     </row>
     <row r="199" spans="1:8" outlineLevel="2">
       <c r="A199" s="14">
         <v>14</v>
       </c>
       <c r="B199" s="6" t="s">
         <v>394</v>
       </c>
       <c r="C199" s="7" t="s">
         <v>395</v>
       </c>
       <c r="D199" s="5">
         <v>0.0</v>
       </c>
       <c r="E199" s="10">
         <v>0.0</v>
       </c>
       <c r="F199" s="10">
         <v>0.0</v>
       </c>
       <c r="G199" s="10">
         <v>0.0</v>
       </c>
       <c r="H199" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="200" spans="1:8" outlineLevel="2">
       <c r="A200" s="14">
         <v>15</v>
       </c>
       <c r="B200" s="6" t="s">
         <v>396</v>
       </c>
       <c r="C200" s="7" t="s">
         <v>397</v>
       </c>
       <c r="D200" s="5">
-        <v>4381.0</v>
+        <v>5952.0</v>
       </c>
       <c r="E200" s="10">
-        <v>1306.0</v>
+        <v>1388.0</v>
       </c>
       <c r="F200" s="10">
-        <v>1175.4</v>
+        <v>1249.2</v>
       </c>
       <c r="G200" s="10">
-        <v>1044.8</v>
+        <v>1110.4</v>
       </c>
       <c r="H200" s="10">
-        <v>914.2</v>
+        <v>971.6</v>
       </c>
     </row>
     <row r="201" spans="1:8" outlineLevel="2">
       <c r="A201" s="14">
         <v>16</v>
       </c>
       <c r="B201" s="6" t="s">
         <v>398</v>
       </c>
       <c r="C201" s="7" t="s">
         <v>399</v>
       </c>
       <c r="D201" s="5">
         <v>0.0</v>
       </c>
       <c r="E201" s="10">
         <v>0.0</v>
       </c>
       <c r="F201" s="10">
         <v>0.0</v>
       </c>
       <c r="G201" s="10">
         <v>0.0</v>
       </c>
       <c r="H201" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="202" spans="1:8" outlineLevel="2">
       <c r="A202" s="14">
         <v>17</v>
       </c>
       <c r="B202" s="6" t="s">
         <v>400</v>
       </c>
       <c r="C202" s="7" t="s">
         <v>401</v>
       </c>
       <c r="D202" s="5">
-        <v>142.0</v>
+        <v>115.0</v>
       </c>
       <c r="E202" s="10">
-        <v>1082.0</v>
+        <v>1159.0</v>
       </c>
       <c r="F202" s="10">
-        <v>973.8</v>
+        <v>1043.1</v>
       </c>
       <c r="G202" s="10">
-        <v>865.6</v>
+        <v>927.2</v>
       </c>
       <c r="H202" s="10">
-        <v>757.4</v>
+        <v>811.3</v>
       </c>
     </row>
     <row r="203" spans="1:8" outlineLevel="2">
       <c r="A203" s="14">
         <v>18</v>
       </c>
       <c r="B203" s="6" t="s">
         <v>402</v>
       </c>
       <c r="C203" s="7" t="s">
         <v>403</v>
       </c>
       <c r="D203" s="5">
         <v>0.0</v>
       </c>
       <c r="E203" s="10">
-        <v>2786.0</v>
+        <v>2787.0</v>
       </c>
       <c r="F203" s="10">
-        <v>2507.4</v>
+        <v>2508.3</v>
       </c>
       <c r="G203" s="10">
-        <v>2228.8</v>
+        <v>2229.6</v>
       </c>
       <c r="H203" s="10">
-        <v>1950.2</v>
+        <v>1950.9</v>
       </c>
     </row>
     <row r="204" spans="1:8" outlineLevel="2">
       <c r="A204" s="14">
         <v>19</v>
       </c>
       <c r="B204" s="6" t="s">
         <v>404</v>
       </c>
       <c r="C204" s="7" t="s">
         <v>405</v>
       </c>
       <c r="D204" s="5">
         <v>0.0</v>
       </c>
       <c r="E204" s="10">
-        <v>1148.0</v>
+        <v>1235.0</v>
       </c>
       <c r="F204" s="10">
-        <v>1033.2</v>
+        <v>1111.5</v>
       </c>
       <c r="G204" s="10">
-        <v>918.4</v>
+        <v>988.0</v>
       </c>
       <c r="H204" s="10">
-        <v>803.6</v>
+        <v>864.5</v>
       </c>
     </row>
     <row r="205" spans="1:8" outlineLevel="2">
       <c r="A205" s="14">
         <v>20</v>
       </c>
       <c r="B205" s="6" t="s">
         <v>406</v>
       </c>
       <c r="C205" s="7" t="s">
         <v>407</v>
       </c>
       <c r="D205" s="5">
-        <v>79.0</v>
+        <v>1142.0</v>
       </c>
       <c r="E205" s="10">
-        <v>1936.0</v>
+        <v>1911.0</v>
       </c>
       <c r="F205" s="10">
-        <v>1742.4</v>
+        <v>1719.9</v>
       </c>
       <c r="G205" s="10">
-        <v>1548.8</v>
+        <v>1528.8</v>
       </c>
       <c r="H205" s="10">
-        <v>1355.2</v>
+        <v>1337.7</v>
       </c>
     </row>
     <row r="206" spans="1:8" outlineLevel="2">
       <c r="A206" s="14">
         <v>21</v>
       </c>
       <c r="B206" s="6" t="s">
         <v>408</v>
       </c>
       <c r="C206" s="7" t="s">
         <v>409</v>
       </c>
       <c r="D206" s="5">
         <v>0.0</v>
       </c>
       <c r="E206" s="10">
         <v>0.0</v>
       </c>
       <c r="F206" s="10">
         <v>0.0</v>
       </c>
       <c r="G206" s="10">
         <v>0.0</v>
       </c>
       <c r="H206" s="10">
@@ -7088,361 +7088,361 @@
       </c>
       <c r="E207" s="10">
         <v>0.0</v>
       </c>
       <c r="F207" s="10">
         <v>0.0</v>
       </c>
       <c r="G207" s="10">
         <v>0.0</v>
       </c>
       <c r="H207" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="208" spans="1:8" outlineLevel="2">
       <c r="A208" s="14">
         <v>23</v>
       </c>
       <c r="B208" s="6" t="s">
         <v>412</v>
       </c>
       <c r="C208" s="7" t="s">
         <v>413</v>
       </c>
       <c r="D208" s="5">
-        <v>117.0</v>
+        <v>0.0</v>
       </c>
       <c r="E208" s="10">
-        <v>3514.0</v>
+        <v>2891.0</v>
       </c>
       <c r="F208" s="10">
-        <v>3162.6</v>
+        <v>2601.9</v>
       </c>
       <c r="G208" s="10">
-        <v>2811.2</v>
+        <v>2312.8</v>
       </c>
       <c r="H208" s="10">
-        <v>2459.8</v>
+        <v>2023.7</v>
       </c>
     </row>
     <row r="209" spans="1:8" outlineLevel="2">
       <c r="A209" s="14">
         <v>24</v>
       </c>
       <c r="B209" s="6" t="s">
         <v>414</v>
       </c>
       <c r="C209" s="7" t="s">
         <v>415</v>
       </c>
       <c r="D209" s="5">
-        <v>233.0</v>
+        <v>44.0</v>
       </c>
       <c r="E209" s="10">
-        <v>3318.0</v>
+        <v>3371.0</v>
       </c>
       <c r="F209" s="10">
-        <v>2986.2</v>
+        <v>3033.9</v>
       </c>
       <c r="G209" s="10">
-        <v>2654.4</v>
+        <v>2696.8</v>
       </c>
       <c r="H209" s="10">
-        <v>2322.6</v>
+        <v>2359.7</v>
       </c>
     </row>
     <row r="210" spans="1:8" outlineLevel="2">
       <c r="A210" s="14">
         <v>25</v>
       </c>
       <c r="B210" s="6" t="s">
         <v>416</v>
       </c>
       <c r="C210" s="7" t="s">
         <v>417</v>
       </c>
       <c r="D210" s="5">
         <v>0.0</v>
       </c>
       <c r="E210" s="10">
         <v>0.0</v>
       </c>
       <c r="F210" s="10">
         <v>0.0</v>
       </c>
       <c r="G210" s="10">
         <v>0.0</v>
       </c>
       <c r="H210" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="211" spans="1:8" outlineLevel="2">
       <c r="A211" s="14">
         <v>26</v>
       </c>
       <c r="B211" s="6" t="s">
         <v>418</v>
       </c>
       <c r="C211" s="7" t="s">
         <v>419</v>
       </c>
       <c r="D211" s="5">
-        <v>92.0</v>
+        <v>787.0</v>
       </c>
       <c r="E211" s="10">
-        <v>264.0</v>
+        <v>284.0</v>
       </c>
       <c r="F211" s="10">
-        <v>237.6</v>
+        <v>255.6</v>
       </c>
       <c r="G211" s="10">
-        <v>211.2</v>
+        <v>227.2</v>
       </c>
       <c r="H211" s="10">
-        <v>184.8</v>
+        <v>198.8</v>
       </c>
     </row>
     <row r="212" spans="1:8" outlineLevel="2">
       <c r="A212" s="14">
         <v>27</v>
       </c>
       <c r="B212" s="6" t="s">
         <v>420</v>
       </c>
       <c r="C212" s="7" t="s">
         <v>421</v>
       </c>
       <c r="D212" s="5">
-        <v>120.0</v>
+        <v>395.0</v>
       </c>
       <c r="E212" s="10">
-        <v>600.0</v>
+        <v>601.0</v>
       </c>
       <c r="F212" s="10">
-        <v>540.0</v>
+        <v>540.9</v>
       </c>
       <c r="G212" s="10">
-        <v>480.0</v>
+        <v>480.8</v>
       </c>
       <c r="H212" s="10">
-        <v>420.0</v>
+        <v>420.7</v>
       </c>
     </row>
     <row r="213" spans="1:8" outlineLevel="2">
       <c r="A213" s="14">
         <v>28</v>
       </c>
       <c r="B213" s="6" t="s">
         <v>422</v>
       </c>
       <c r="C213" s="7" t="s">
         <v>423</v>
       </c>
       <c r="D213" s="5">
-        <v>5796.0</v>
+        <v>31818.0</v>
       </c>
       <c r="E213" s="10">
-        <v>216.0</v>
+        <v>231.0</v>
       </c>
       <c r="F213" s="10">
-        <v>194.4</v>
+        <v>207.9</v>
       </c>
       <c r="G213" s="10">
-        <v>172.8</v>
+        <v>184.8</v>
       </c>
       <c r="H213" s="10">
-        <v>151.2</v>
+        <v>161.7</v>
       </c>
     </row>
     <row r="214" spans="1:8" outlineLevel="2">
       <c r="A214" s="14">
         <v>29</v>
       </c>
       <c r="B214" s="6" t="s">
         <v>424</v>
       </c>
       <c r="C214" s="7" t="s">
         <v>425</v>
       </c>
       <c r="D214" s="5">
         <v>0.0</v>
       </c>
       <c r="E214" s="10">
         <v>0.0</v>
       </c>
       <c r="F214" s="10">
         <v>0.0</v>
       </c>
       <c r="G214" s="10">
         <v>0.0</v>
       </c>
       <c r="H214" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="215" spans="1:8" outlineLevel="2">
       <c r="A215" s="14">
         <v>30</v>
       </c>
       <c r="B215" s="6" t="s">
         <v>426</v>
       </c>
       <c r="C215" s="7" t="s">
         <v>427</v>
       </c>
       <c r="D215" s="5">
-        <v>0.0</v>
+        <v>1881.0</v>
       </c>
       <c r="E215" s="10">
-        <v>692.0</v>
+        <v>669.0</v>
       </c>
       <c r="F215" s="10">
-        <v>622.8</v>
+        <v>602.1</v>
       </c>
       <c r="G215" s="10">
-        <v>553.6</v>
+        <v>535.2</v>
       </c>
       <c r="H215" s="10">
-        <v>484.4</v>
+        <v>468.3</v>
       </c>
     </row>
     <row r="216" spans="1:8" outlineLevel="1">
       <c r="A216" s="13" t="s">
         <v>428</v>
       </c>
       <c r="B216" s="4"/>
       <c r="C216" s="4"/>
       <c r="D216" s="4"/>
       <c r="E216" s="9"/>
       <c r="F216" s="9"/>
       <c r="G216" s="9"/>
       <c r="H216" s="9"/>
     </row>
     <row r="217" spans="1:8" outlineLevel="2">
       <c r="A217" s="14">
         <v>1</v>
       </c>
       <c r="B217" s="6" t="s">
         <v>429</v>
       </c>
       <c r="C217" s="7" t="s">
         <v>430</v>
       </c>
       <c r="D217" s="5">
-        <v>939.0</v>
+        <v>451.0</v>
       </c>
       <c r="E217" s="10">
-        <v>56.0</v>
+        <v>61.0</v>
       </c>
       <c r="F217" s="10">
-        <v>50.4</v>
+        <v>54.9</v>
       </c>
       <c r="G217" s="10">
-        <v>44.8</v>
+        <v>48.8</v>
       </c>
       <c r="H217" s="10">
-        <v>39.2</v>
+        <v>42.7</v>
       </c>
     </row>
     <row r="218" spans="1:8" outlineLevel="2">
       <c r="A218" s="14">
         <v>2</v>
       </c>
       <c r="B218" s="6" t="s">
         <v>431</v>
       </c>
       <c r="C218" s="7" t="s">
         <v>432</v>
       </c>
       <c r="D218" s="5">
-        <v>7694.0</v>
+        <v>3696.0</v>
       </c>
       <c r="E218" s="10">
-        <v>26.0</v>
+        <v>29.0</v>
       </c>
       <c r="F218" s="10">
-        <v>23.4</v>
+        <v>26.1</v>
       </c>
       <c r="G218" s="10">
-        <v>20.8</v>
+        <v>23.2</v>
       </c>
       <c r="H218" s="10">
-        <v>18.2</v>
+        <v>20.3</v>
       </c>
     </row>
     <row r="219" spans="1:8" outlineLevel="2">
       <c r="A219" s="14">
         <v>3</v>
       </c>
       <c r="B219" s="6" t="s">
         <v>433</v>
       </c>
       <c r="C219" s="7" t="s">
         <v>434</v>
       </c>
       <c r="D219" s="5">
-        <v>7982.0</v>
+        <v>5223.0</v>
       </c>
       <c r="E219" s="10">
-        <v>48.0</v>
+        <v>41.0</v>
       </c>
       <c r="F219" s="10">
-        <v>43.2</v>
+        <v>36.9</v>
       </c>
       <c r="G219" s="10">
-        <v>38.4</v>
+        <v>32.8</v>
       </c>
       <c r="H219" s="10">
-        <v>33.6</v>
+        <v>28.7</v>
       </c>
     </row>
     <row r="220" spans="1:8" outlineLevel="2">
       <c r="A220" s="14">
         <v>4</v>
       </c>
       <c r="B220" s="6" t="s">
         <v>435</v>
       </c>
       <c r="C220" s="7" t="s">
         <v>436</v>
       </c>
       <c r="D220" s="5">
-        <v>13591.0</v>
+        <v>11198.0</v>
       </c>
       <c r="E220" s="10">
-        <v>22.0</v>
+        <v>19.0</v>
       </c>
       <c r="F220" s="10">
-        <v>19.8</v>
+        <v>17.1</v>
       </c>
       <c r="G220" s="10">
-        <v>17.6</v>
+        <v>15.2</v>
       </c>
       <c r="H220" s="10">
-        <v>15.4</v>
+        <v>13.3</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A60:H60"/>
     <mergeCell ref="A143:H143"/>
     <mergeCell ref="A174:H174"/>
     <mergeCell ref="A185:H185"/>
     <mergeCell ref="A216:H216"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>