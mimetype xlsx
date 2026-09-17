--- v2 (2026-08-01)
+++ v3 (2026-09-17)
@@ -1944,297 +1944,297 @@
       </c>
       <c r="E7" s="10">
         <v>0.0</v>
       </c>
       <c r="F7" s="10">
         <v>0.0</v>
       </c>
       <c r="G7" s="10">
         <v>0.0</v>
       </c>
       <c r="H7" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="8" spans="1:8" outlineLevel="2">
       <c r="A8" s="14">
         <v>5</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D8" s="5">
-        <v>455.0</v>
+        <v>529.0</v>
       </c>
       <c r="E8" s="10">
         <v>1932.0</v>
       </c>
       <c r="F8" s="10">
         <v>1738.8</v>
       </c>
       <c r="G8" s="10">
         <v>1545.6</v>
       </c>
       <c r="H8" s="10">
         <v>1352.4</v>
       </c>
     </row>
     <row r="9" spans="1:8" outlineLevel="2">
       <c r="A9" s="14">
         <v>6</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="5">
-        <v>1169.0</v>
+        <v>618.0</v>
       </c>
       <c r="E9" s="10">
         <v>233.0</v>
       </c>
       <c r="F9" s="10">
         <v>209.7</v>
       </c>
       <c r="G9" s="10">
         <v>186.4</v>
       </c>
       <c r="H9" s="10">
         <v>163.1</v>
       </c>
     </row>
     <row r="10" spans="1:8" outlineLevel="2">
       <c r="A10" s="14">
         <v>7</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>22</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>23</v>
       </c>
       <c r="D10" s="5">
-        <v>1446.0</v>
+        <v>573.0</v>
       </c>
       <c r="E10" s="10">
         <v>269.0</v>
       </c>
       <c r="F10" s="10">
         <v>242.1</v>
       </c>
       <c r="G10" s="10">
         <v>215.2</v>
       </c>
       <c r="H10" s="10">
         <v>188.3</v>
       </c>
     </row>
     <row r="11" spans="1:8" outlineLevel="2">
       <c r="A11" s="14">
         <v>8</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>24</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D11" s="5">
-        <v>1143.0</v>
+        <v>553.0</v>
       </c>
       <c r="E11" s="10">
         <v>293.0</v>
       </c>
       <c r="F11" s="10">
         <v>263.7</v>
       </c>
       <c r="G11" s="10">
         <v>234.4</v>
       </c>
       <c r="H11" s="10">
         <v>205.1</v>
       </c>
     </row>
     <row r="12" spans="1:8" outlineLevel="2">
       <c r="A12" s="14">
         <v>9</v>
       </c>
       <c r="B12" s="6" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D12" s="5">
-        <v>1267.0</v>
+        <v>885.0</v>
       </c>
       <c r="E12" s="10">
         <v>539.0</v>
       </c>
       <c r="F12" s="10">
         <v>485.1</v>
       </c>
       <c r="G12" s="10">
         <v>431.2</v>
       </c>
       <c r="H12" s="10">
         <v>377.3</v>
       </c>
     </row>
     <row r="13" spans="1:8" outlineLevel="2">
       <c r="A13" s="14">
         <v>10</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>28</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>29</v>
       </c>
       <c r="D13" s="5">
-        <v>739.0</v>
+        <v>583.0</v>
       </c>
       <c r="E13" s="10">
         <v>623.0</v>
       </c>
       <c r="F13" s="10">
         <v>560.7</v>
       </c>
       <c r="G13" s="10">
         <v>498.4</v>
       </c>
       <c r="H13" s="10">
         <v>436.1</v>
       </c>
     </row>
     <row r="14" spans="1:8" outlineLevel="2">
       <c r="A14" s="14">
         <v>11</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>30</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D14" s="5">
-        <v>1005.0</v>
+        <v>758.0</v>
       </c>
       <c r="E14" s="10">
         <v>1455.0</v>
       </c>
       <c r="F14" s="10">
         <v>1309.5</v>
       </c>
       <c r="G14" s="10">
         <v>1164.0</v>
       </c>
       <c r="H14" s="10">
         <v>1018.5</v>
       </c>
     </row>
     <row r="15" spans="1:8" outlineLevel="2">
       <c r="A15" s="14">
         <v>12</v>
       </c>
       <c r="B15" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D15" s="5">
-        <v>706.0</v>
+        <v>700.0</v>
       </c>
       <c r="E15" s="10">
         <v>1698.0</v>
       </c>
       <c r="F15" s="10">
         <v>1528.2</v>
       </c>
       <c r="G15" s="10">
         <v>1358.4</v>
       </c>
       <c r="H15" s="10">
         <v>1188.6</v>
       </c>
     </row>
     <row r="16" spans="1:8" outlineLevel="2">
       <c r="A16" s="14">
         <v>13</v>
       </c>
       <c r="B16" s="6" t="s">
         <v>34</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>35</v>
       </c>
       <c r="D16" s="5">
-        <v>856.0</v>
+        <v>931.0</v>
       </c>
       <c r="E16" s="10">
         <v>1842.0</v>
       </c>
       <c r="F16" s="10">
         <v>1657.8</v>
       </c>
       <c r="G16" s="10">
         <v>1473.6</v>
       </c>
       <c r="H16" s="10">
         <v>1289.4</v>
       </c>
     </row>
     <row r="17" spans="1:8" outlineLevel="2">
       <c r="A17" s="14">
         <v>14</v>
       </c>
       <c r="B17" s="6" t="s">
         <v>36</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D17" s="5">
-        <v>195.0</v>
+        <v>623.0</v>
       </c>
       <c r="E17" s="10">
-        <v>4492.0</v>
+        <v>4794.0</v>
       </c>
       <c r="F17" s="10">
-        <v>4042.8</v>
+        <v>4314.6</v>
       </c>
       <c r="G17" s="10">
-        <v>3593.6</v>
+        <v>3835.2</v>
       </c>
       <c r="H17" s="10">
-        <v>3144.4</v>
+        <v>3355.8</v>
       </c>
     </row>
     <row r="18" spans="1:8" outlineLevel="2">
       <c r="A18" s="14">
         <v>15</v>
       </c>
       <c r="B18" s="6" t="s">
         <v>38</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>39</v>
       </c>
       <c r="D18" s="5">
         <v>0.0</v>
       </c>
       <c r="E18" s="10">
         <v>0.0</v>
       </c>
       <c r="F18" s="10">
         <v>0.0</v>
       </c>
       <c r="G18" s="10">
         <v>0.0</v>
       </c>
       <c r="H18" s="10">
@@ -2256,193 +2256,193 @@
       </c>
       <c r="E19" s="10">
         <v>0.0</v>
       </c>
       <c r="F19" s="10">
         <v>0.0</v>
       </c>
       <c r="G19" s="10">
         <v>0.0</v>
       </c>
       <c r="H19" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="20" spans="1:8" outlineLevel="2">
       <c r="A20" s="14">
         <v>17</v>
       </c>
       <c r="B20" s="6" t="s">
         <v>42</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>43</v>
       </c>
       <c r="D20" s="5">
-        <v>0.0</v>
+        <v>81.0</v>
       </c>
       <c r="E20" s="10">
-        <v>4844.0</v>
+        <v>5127.0</v>
       </c>
       <c r="F20" s="10">
-        <v>4359.6</v>
+        <v>4614.3</v>
       </c>
       <c r="G20" s="10">
-        <v>3875.2</v>
+        <v>4101.6</v>
       </c>
       <c r="H20" s="10">
-        <v>3390.8</v>
+        <v>3588.9</v>
       </c>
     </row>
     <row r="21" spans="1:8" outlineLevel="2">
       <c r="A21" s="14">
         <v>18</v>
       </c>
       <c r="B21" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>45</v>
       </c>
       <c r="D21" s="5">
         <v>0.0</v>
       </c>
       <c r="E21" s="10">
         <v>0.0</v>
       </c>
       <c r="F21" s="10">
         <v>0.0</v>
       </c>
       <c r="G21" s="10">
         <v>0.0</v>
       </c>
       <c r="H21" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="22" spans="1:8" outlineLevel="2">
       <c r="A22" s="14">
         <v>19</v>
       </c>
       <c r="B22" s="6" t="s">
         <v>46</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>47</v>
       </c>
       <c r="D22" s="5">
-        <v>34.0</v>
+        <v>21.0</v>
       </c>
       <c r="E22" s="10">
-        <v>4389.0</v>
+        <v>4696.0</v>
       </c>
       <c r="F22" s="10">
-        <v>3950.1</v>
+        <v>4226.4</v>
       </c>
       <c r="G22" s="10">
-        <v>3511.2</v>
+        <v>3756.8</v>
       </c>
       <c r="H22" s="10">
-        <v>3072.3</v>
+        <v>3287.2</v>
       </c>
     </row>
     <row r="23" spans="1:8" outlineLevel="2">
       <c r="A23" s="14">
         <v>20</v>
       </c>
       <c r="B23" s="6" t="s">
         <v>48</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>49</v>
       </c>
       <c r="D23" s="5">
-        <v>0.0</v>
+        <v>255.0</v>
       </c>
       <c r="E23" s="10">
-        <v>5386.0</v>
+        <v>5748.0</v>
       </c>
       <c r="F23" s="10">
-        <v>4847.4</v>
+        <v>5173.2</v>
       </c>
       <c r="G23" s="10">
-        <v>4308.8</v>
+        <v>4598.4</v>
       </c>
       <c r="H23" s="10">
-        <v>3770.2</v>
+        <v>4023.6</v>
       </c>
     </row>
     <row r="24" spans="1:8" outlineLevel="2">
       <c r="A24" s="14">
         <v>21</v>
       </c>
       <c r="B24" s="6" t="s">
         <v>50</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>51</v>
       </c>
       <c r="D24" s="5">
         <v>0.0</v>
       </c>
       <c r="E24" s="10">
         <v>0.0</v>
       </c>
       <c r="F24" s="10">
         <v>0.0</v>
       </c>
       <c r="G24" s="10">
         <v>0.0</v>
       </c>
       <c r="H24" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="25" spans="1:8" outlineLevel="2">
       <c r="A25" s="14">
         <v>22</v>
       </c>
       <c r="B25" s="6" t="s">
         <v>52</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>53</v>
       </c>
       <c r="D25" s="5">
-        <v>76.0</v>
+        <v>352.0</v>
       </c>
       <c r="E25" s="10">
-        <v>6304.0</v>
+        <v>6729.0</v>
       </c>
       <c r="F25" s="10">
-        <v>5673.6</v>
+        <v>6056.1</v>
       </c>
       <c r="G25" s="10">
-        <v>5043.2</v>
+        <v>5383.2</v>
       </c>
       <c r="H25" s="10">
-        <v>4412.8</v>
+        <v>4710.3</v>
       </c>
     </row>
     <row r="26" spans="1:8" outlineLevel="2">
       <c r="A26" s="14">
         <v>23</v>
       </c>
       <c r="B26" s="6" t="s">
         <v>54</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>55</v>
       </c>
       <c r="D26" s="5">
         <v>0.0</v>
       </c>
       <c r="E26" s="10">
         <v>5474.0</v>
       </c>
       <c r="F26" s="10">
         <v>4926.6</v>
       </c>
       <c r="G26" s="10">
         <v>4379.2</v>
       </c>
       <c r="H26" s="10">
@@ -2490,115 +2490,115 @@
       </c>
       <c r="E28" s="10">
         <v>0.0</v>
       </c>
       <c r="F28" s="10">
         <v>0.0</v>
       </c>
       <c r="G28" s="10">
         <v>0.0</v>
       </c>
       <c r="H28" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="29" spans="1:8" outlineLevel="2">
       <c r="A29" s="14">
         <v>26</v>
       </c>
       <c r="B29" s="6" t="s">
         <v>60</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>61</v>
       </c>
       <c r="D29" s="5">
-        <v>62.0</v>
+        <v>58.0</v>
       </c>
       <c r="E29" s="10">
-        <v>7020.0</v>
+        <v>7488.0</v>
       </c>
       <c r="F29" s="10">
-        <v>6318.0</v>
+        <v>6739.2</v>
       </c>
       <c r="G29" s="10">
-        <v>5616.0</v>
+        <v>5990.4</v>
       </c>
       <c r="H29" s="10">
-        <v>4914.0</v>
+        <v>5241.6</v>
       </c>
     </row>
     <row r="30" spans="1:8" outlineLevel="2">
       <c r="A30" s="14">
         <v>27</v>
       </c>
       <c r="B30" s="6" t="s">
         <v>62</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>63</v>
       </c>
       <c r="D30" s="5">
         <v>0.0</v>
       </c>
       <c r="E30" s="10">
         <v>6149.0</v>
       </c>
       <c r="F30" s="10">
         <v>5534.1</v>
       </c>
       <c r="G30" s="10">
         <v>4919.2</v>
       </c>
       <c r="H30" s="10">
         <v>4304.3</v>
       </c>
     </row>
     <row r="31" spans="1:8" outlineLevel="2">
       <c r="A31" s="14">
         <v>28</v>
       </c>
       <c r="B31" s="6" t="s">
         <v>64</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>65</v>
       </c>
       <c r="D31" s="5">
-        <v>48.0</v>
+        <v>267.0</v>
       </c>
       <c r="E31" s="10">
-        <v>3885.0</v>
+        <v>4110.0</v>
       </c>
       <c r="F31" s="10">
-        <v>3496.5</v>
+        <v>3699.0</v>
       </c>
       <c r="G31" s="10">
-        <v>3108.0</v>
+        <v>3288.0</v>
       </c>
       <c r="H31" s="10">
-        <v>2719.5</v>
+        <v>2877.0</v>
       </c>
     </row>
     <row r="32" spans="1:8" outlineLevel="2">
       <c r="A32" s="14">
         <v>29</v>
       </c>
       <c r="B32" s="6" t="s">
         <v>66</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D32" s="5">
         <v>0.0</v>
       </c>
       <c r="E32" s="10">
         <v>0.0</v>
       </c>
       <c r="F32" s="10">
         <v>0.0</v>
       </c>
       <c r="G32" s="10">
         <v>0.0</v>
       </c>
       <c r="H32" s="10">
@@ -2620,63 +2620,63 @@
       </c>
       <c r="E33" s="10">
         <v>0.0</v>
       </c>
       <c r="F33" s="10">
         <v>0.0</v>
       </c>
       <c r="G33" s="10">
         <v>0.0</v>
       </c>
       <c r="H33" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="34" spans="1:8" outlineLevel="2">
       <c r="A34" s="14">
         <v>31</v>
       </c>
       <c r="B34" s="6" t="s">
         <v>70</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>71</v>
       </c>
       <c r="D34" s="5">
-        <v>159.0</v>
+        <v>112.0</v>
       </c>
       <c r="E34" s="10">
-        <v>4419.0</v>
+        <v>4717.0</v>
       </c>
       <c r="F34" s="10">
-        <v>3977.1</v>
+        <v>4245.3</v>
       </c>
       <c r="G34" s="10">
-        <v>3535.2</v>
+        <v>3773.6</v>
       </c>
       <c r="H34" s="10">
-        <v>3093.3</v>
+        <v>3301.9</v>
       </c>
     </row>
     <row r="35" spans="1:8" outlineLevel="2">
       <c r="A35" s="14">
         <v>32</v>
       </c>
       <c r="B35" s="6" t="s">
         <v>72</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>73</v>
       </c>
       <c r="D35" s="5">
         <v>0.0</v>
       </c>
       <c r="E35" s="10">
         <v>0.0</v>
       </c>
       <c r="F35" s="10">
         <v>0.0</v>
       </c>
       <c r="G35" s="10">
         <v>0.0</v>
       </c>
       <c r="H35" s="10">
@@ -2984,349 +2984,349 @@
       </c>
       <c r="E47" s="10">
         <v>0.0</v>
       </c>
       <c r="F47" s="10">
         <v>0.0</v>
       </c>
       <c r="G47" s="10">
         <v>0.0</v>
       </c>
       <c r="H47" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="48" spans="1:8" outlineLevel="2">
       <c r="A48" s="14">
         <v>45</v>
       </c>
       <c r="B48" s="6" t="s">
         <v>98</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>99</v>
       </c>
       <c r="D48" s="5">
-        <v>1368.0</v>
+        <v>481.0</v>
       </c>
       <c r="E48" s="10">
-        <v>1571.0</v>
+        <v>1538.0</v>
       </c>
       <c r="F48" s="10">
-        <v>1413.9</v>
+        <v>1384.2</v>
       </c>
       <c r="G48" s="10">
-        <v>1256.8</v>
+        <v>1230.4</v>
       </c>
       <c r="H48" s="10">
-        <v>1099.7</v>
+        <v>1076.6</v>
       </c>
     </row>
     <row r="49" spans="1:8" outlineLevel="2">
       <c r="A49" s="14">
         <v>46</v>
       </c>
       <c r="B49" s="6" t="s">
         <v>100</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>101</v>
       </c>
       <c r="D49" s="5">
-        <v>288.0</v>
+        <v>50.0</v>
       </c>
       <c r="E49" s="10">
-        <v>1783.0</v>
+        <v>1745.0</v>
       </c>
       <c r="F49" s="10">
-        <v>1604.7</v>
+        <v>1570.5</v>
       </c>
       <c r="G49" s="10">
-        <v>1426.4</v>
+        <v>1396.0</v>
       </c>
       <c r="H49" s="10">
-        <v>1248.1</v>
+        <v>1221.5</v>
       </c>
     </row>
     <row r="50" spans="1:8" outlineLevel="2">
       <c r="A50" s="14">
         <v>47</v>
       </c>
       <c r="B50" s="6" t="s">
         <v>102</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>103</v>
       </c>
       <c r="D50" s="5">
-        <v>128.0</v>
+        <v>80.0</v>
       </c>
       <c r="E50" s="10">
-        <v>2091.0</v>
+        <v>2046.0</v>
       </c>
       <c r="F50" s="10">
-        <v>1881.9</v>
+        <v>1841.4</v>
       </c>
       <c r="G50" s="10">
-        <v>1672.8</v>
+        <v>1636.8</v>
       </c>
       <c r="H50" s="10">
-        <v>1463.7</v>
+        <v>1432.2</v>
       </c>
     </row>
     <row r="51" spans="1:8" outlineLevel="2">
       <c r="A51" s="14">
         <v>48</v>
       </c>
       <c r="B51" s="6" t="s">
         <v>104</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D51" s="5">
-        <v>1197.0</v>
+        <v>737.0</v>
       </c>
       <c r="E51" s="10">
-        <v>314.0</v>
+        <v>307.0</v>
       </c>
       <c r="F51" s="10">
-        <v>282.6</v>
+        <v>276.3</v>
       </c>
       <c r="G51" s="10">
-        <v>251.2</v>
+        <v>245.6</v>
       </c>
       <c r="H51" s="10">
-        <v>219.8</v>
+        <v>214.9</v>
       </c>
     </row>
     <row r="52" spans="1:8" outlineLevel="2">
       <c r="A52" s="14">
         <v>49</v>
       </c>
       <c r="B52" s="6" t="s">
         <v>106</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>107</v>
       </c>
       <c r="D52" s="5">
-        <v>326.0</v>
+        <v>265.0</v>
       </c>
       <c r="E52" s="10">
-        <v>2278.0</v>
+        <v>2230.0</v>
       </c>
       <c r="F52" s="10">
-        <v>2050.2</v>
+        <v>2007.0</v>
       </c>
       <c r="G52" s="10">
-        <v>1822.4</v>
+        <v>1784.0</v>
       </c>
       <c r="H52" s="10">
-        <v>1594.6</v>
+        <v>1561.0</v>
       </c>
     </row>
     <row r="53" spans="1:8" outlineLevel="2">
       <c r="A53" s="14">
         <v>50</v>
       </c>
       <c r="B53" s="6" t="s">
         <v>108</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>109</v>
       </c>
       <c r="D53" s="5">
-        <v>1950.0</v>
+        <v>1273.0</v>
       </c>
       <c r="E53" s="10">
-        <v>338.0</v>
+        <v>331.0</v>
       </c>
       <c r="F53" s="10">
-        <v>304.2</v>
+        <v>297.9</v>
       </c>
       <c r="G53" s="10">
-        <v>270.4</v>
+        <v>264.8</v>
       </c>
       <c r="H53" s="10">
-        <v>236.6</v>
+        <v>231.7</v>
       </c>
     </row>
     <row r="54" spans="1:8" outlineLevel="2">
       <c r="A54" s="14">
         <v>51</v>
       </c>
       <c r="B54" s="6" t="s">
         <v>110</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>111</v>
       </c>
       <c r="D54" s="5">
-        <v>1936.0</v>
+        <v>1279.0</v>
       </c>
       <c r="E54" s="10">
-        <v>369.0</v>
+        <v>361.0</v>
       </c>
       <c r="F54" s="10">
-        <v>332.1</v>
+        <v>324.9</v>
       </c>
       <c r="G54" s="10">
-        <v>295.2</v>
+        <v>288.8</v>
       </c>
       <c r="H54" s="10">
-        <v>258.3</v>
+        <v>252.7</v>
       </c>
     </row>
     <row r="55" spans="1:8" outlineLevel="2">
       <c r="A55" s="14">
         <v>52</v>
       </c>
       <c r="B55" s="6" t="s">
         <v>112</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>113</v>
       </c>
       <c r="D55" s="5">
-        <v>1057.0</v>
+        <v>231.0</v>
       </c>
       <c r="E55" s="10">
-        <v>396.0</v>
+        <v>388.0</v>
       </c>
       <c r="F55" s="10">
-        <v>356.4</v>
+        <v>349.2</v>
       </c>
       <c r="G55" s="10">
-        <v>316.8</v>
+        <v>310.4</v>
       </c>
       <c r="H55" s="10">
-        <v>277.2</v>
+        <v>271.6</v>
       </c>
     </row>
     <row r="56" spans="1:8" outlineLevel="2">
       <c r="A56" s="14">
         <v>53</v>
       </c>
       <c r="B56" s="6" t="s">
         <v>114</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>115</v>
       </c>
       <c r="D56" s="5">
-        <v>1564.0</v>
+        <v>942.0</v>
       </c>
       <c r="E56" s="10">
-        <v>557.0</v>
+        <v>545.0</v>
       </c>
       <c r="F56" s="10">
-        <v>501.3</v>
+        <v>490.5</v>
       </c>
       <c r="G56" s="10">
-        <v>445.6</v>
+        <v>436.0</v>
       </c>
       <c r="H56" s="10">
-        <v>389.9</v>
+        <v>381.5</v>
       </c>
     </row>
     <row r="57" spans="1:8" outlineLevel="2">
       <c r="A57" s="14">
         <v>54</v>
       </c>
       <c r="B57" s="6" t="s">
         <v>116</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>117</v>
       </c>
       <c r="D57" s="5">
-        <v>1538.0</v>
+        <v>0.0</v>
       </c>
       <c r="E57" s="10">
-        <v>635.0</v>
+        <v>622.0</v>
       </c>
       <c r="F57" s="10">
-        <v>571.5</v>
+        <v>559.8</v>
       </c>
       <c r="G57" s="10">
-        <v>508.0</v>
+        <v>497.6</v>
       </c>
       <c r="H57" s="10">
-        <v>444.5</v>
+        <v>435.4</v>
       </c>
     </row>
     <row r="58" spans="1:8" outlineLevel="2">
       <c r="A58" s="14">
         <v>55</v>
       </c>
       <c r="B58" s="6" t="s">
         <v>118</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>119</v>
       </c>
       <c r="D58" s="5">
-        <v>1001.0</v>
+        <v>105.0</v>
       </c>
       <c r="E58" s="10">
-        <v>704.0</v>
+        <v>689.0</v>
       </c>
       <c r="F58" s="10">
-        <v>633.6</v>
+        <v>620.1</v>
       </c>
       <c r="G58" s="10">
-        <v>563.2</v>
+        <v>551.2</v>
       </c>
       <c r="H58" s="10">
-        <v>492.8</v>
+        <v>482.3</v>
       </c>
     </row>
     <row r="59" spans="1:8" outlineLevel="2">
       <c r="A59" s="14">
         <v>56</v>
       </c>
       <c r="B59" s="6" t="s">
         <v>120</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>121</v>
       </c>
       <c r="D59" s="5">
-        <v>886.0</v>
+        <v>182.0</v>
       </c>
       <c r="E59" s="10">
-        <v>782.0</v>
+        <v>765.0</v>
       </c>
       <c r="F59" s="10">
-        <v>703.8</v>
+        <v>688.5</v>
       </c>
       <c r="G59" s="10">
-        <v>625.6</v>
+        <v>612.0</v>
       </c>
       <c r="H59" s="10">
-        <v>547.4</v>
+        <v>535.5</v>
       </c>
     </row>
     <row r="60" spans="1:8" outlineLevel="1">
       <c r="A60" s="13" t="s">
         <v>122</v>
       </c>
       <c r="B60" s="4"/>
       <c r="C60" s="4"/>
       <c r="D60" s="4"/>
       <c r="E60" s="9"/>
       <c r="F60" s="9"/>
       <c r="G60" s="9"/>
       <c r="H60" s="9"/>
     </row>
     <row r="61" spans="1:8" outlineLevel="2">
       <c r="A61" s="14">
         <v>1</v>
       </c>
       <c r="B61" s="6" t="s">
         <v>123</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>124</v>
       </c>
       <c r="D61" s="5">
@@ -3334,77 +3334,77 @@
       </c>
       <c r="E61" s="10">
         <v>0.0</v>
       </c>
       <c r="F61" s="10">
         <v>0.0</v>
       </c>
       <c r="G61" s="10">
         <v>0.0</v>
       </c>
       <c r="H61" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="62" spans="1:8" outlineLevel="2">
       <c r="A62" s="14">
         <v>2</v>
       </c>
       <c r="B62" s="6" t="s">
         <v>125</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>126</v>
       </c>
       <c r="D62" s="5">
-        <v>82893.0</v>
+        <v>53288.0</v>
       </c>
       <c r="E62" s="10">
-        <v>101.0</v>
+        <v>105.0</v>
       </c>
       <c r="F62" s="10">
-        <v>90.9</v>
+        <v>94.5</v>
       </c>
       <c r="G62" s="10">
-        <v>80.8</v>
+        <v>84.0</v>
       </c>
       <c r="H62" s="10">
-        <v>70.7</v>
+        <v>73.5</v>
       </c>
     </row>
     <row r="63" spans="1:8" outlineLevel="2">
       <c r="A63" s="14">
         <v>3</v>
       </c>
       <c r="B63" s="6" t="s">
         <v>127</v>
       </c>
       <c r="C63" s="7" t="s">
         <v>128</v>
       </c>
       <c r="D63" s="5">
-        <v>68415.0</v>
+        <v>67465.0</v>
       </c>
       <c r="E63" s="10">
         <v>92.0</v>
       </c>
       <c r="F63" s="10">
         <v>82.8</v>
       </c>
       <c r="G63" s="10">
         <v>73.6</v>
       </c>
       <c r="H63" s="10">
         <v>64.4</v>
       </c>
     </row>
     <row r="64" spans="1:8" outlineLevel="2">
       <c r="A64" s="14">
         <v>4</v>
       </c>
       <c r="B64" s="6" t="s">
         <v>129</v>
       </c>
       <c r="C64" s="7" t="s">
         <v>130</v>
       </c>
       <c r="D64" s="5">
@@ -3412,103 +3412,103 @@
       </c>
       <c r="E64" s="10">
         <v>42.0</v>
       </c>
       <c r="F64" s="10">
         <v>37.8</v>
       </c>
       <c r="G64" s="10">
         <v>33.6</v>
       </c>
       <c r="H64" s="10">
         <v>29.4</v>
       </c>
     </row>
     <row r="65" spans="1:8" outlineLevel="2">
       <c r="A65" s="14">
         <v>5</v>
       </c>
       <c r="B65" s="6" t="s">
         <v>131</v>
       </c>
       <c r="C65" s="7" t="s">
         <v>132</v>
       </c>
       <c r="D65" s="5">
-        <v>3426.0</v>
+        <v>2129.0</v>
       </c>
       <c r="E65" s="10">
         <v>255.0</v>
       </c>
       <c r="F65" s="10">
         <v>229.5</v>
       </c>
       <c r="G65" s="10">
         <v>204.0</v>
       </c>
       <c r="H65" s="10">
         <v>178.5</v>
       </c>
     </row>
     <row r="66" spans="1:8" outlineLevel="2">
       <c r="A66" s="14">
         <v>6</v>
       </c>
       <c r="B66" s="6" t="s">
         <v>133</v>
       </c>
       <c r="C66" s="7" t="s">
         <v>134</v>
       </c>
       <c r="D66" s="5">
-        <v>37065.0</v>
+        <v>56019.0</v>
       </c>
       <c r="E66" s="10">
         <v>79.0</v>
       </c>
       <c r="F66" s="10">
         <v>71.1</v>
       </c>
       <c r="G66" s="10">
         <v>63.2</v>
       </c>
       <c r="H66" s="10">
         <v>55.3</v>
       </c>
     </row>
     <row r="67" spans="1:8" outlineLevel="2">
       <c r="A67" s="14">
         <v>7</v>
       </c>
       <c r="B67" s="6" t="s">
         <v>135</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>136</v>
       </c>
       <c r="D67" s="5">
-        <v>51714.0</v>
+        <v>32416.0</v>
       </c>
       <c r="E67" s="10">
         <v>72.0</v>
       </c>
       <c r="F67" s="10">
         <v>64.8</v>
       </c>
       <c r="G67" s="10">
         <v>57.6</v>
       </c>
       <c r="H67" s="10">
         <v>50.4</v>
       </c>
     </row>
     <row r="68" spans="1:8" outlineLevel="2">
       <c r="A68" s="14">
         <v>8</v>
       </c>
       <c r="B68" s="6" t="s">
         <v>137</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>136</v>
       </c>
       <c r="D68" s="5">
@@ -3646,155 +3646,155 @@
       </c>
       <c r="E73" s="10">
         <v>0.0</v>
       </c>
       <c r="F73" s="10">
         <v>0.0</v>
       </c>
       <c r="G73" s="10">
         <v>0.0</v>
       </c>
       <c r="H73" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="74" spans="1:8" outlineLevel="2">
       <c r="A74" s="14">
         <v>14</v>
       </c>
       <c r="B74" s="6" t="s">
         <v>148</v>
       </c>
       <c r="C74" s="7" t="s">
         <v>149</v>
       </c>
       <c r="D74" s="5">
-        <v>6627.0</v>
+        <v>7335.0</v>
       </c>
       <c r="E74" s="10">
-        <v>118.0</v>
+        <v>125.0</v>
       </c>
       <c r="F74" s="10">
-        <v>106.2</v>
+        <v>112.5</v>
       </c>
       <c r="G74" s="10">
-        <v>94.4</v>
+        <v>100.0</v>
       </c>
       <c r="H74" s="10">
-        <v>82.6</v>
+        <v>87.5</v>
       </c>
     </row>
     <row r="75" spans="1:8" outlineLevel="2">
       <c r="A75" s="14">
         <v>15</v>
       </c>
       <c r="B75" s="6" t="s">
         <v>150</v>
       </c>
       <c r="C75" s="7" t="s">
         <v>151</v>
       </c>
       <c r="D75" s="5">
-        <v>3340.0</v>
+        <v>2727.0</v>
       </c>
       <c r="E75" s="10">
         <v>111.0</v>
       </c>
       <c r="F75" s="10">
         <v>99.9</v>
       </c>
       <c r="G75" s="10">
         <v>88.8</v>
       </c>
       <c r="H75" s="10">
         <v>77.7</v>
       </c>
     </row>
     <row r="76" spans="1:8" outlineLevel="2">
       <c r="A76" s="14">
         <v>16</v>
       </c>
       <c r="B76" s="6" t="s">
         <v>152</v>
       </c>
       <c r="C76" s="7" t="s">
         <v>153</v>
       </c>
       <c r="D76" s="5">
-        <v>206.0</v>
+        <v>180.0</v>
       </c>
       <c r="E76" s="10">
         <v>278.0</v>
       </c>
       <c r="F76" s="10">
         <v>250.2</v>
       </c>
       <c r="G76" s="10">
         <v>222.4</v>
       </c>
       <c r="H76" s="10">
         <v>194.6</v>
       </c>
     </row>
     <row r="77" spans="1:8" outlineLevel="2">
       <c r="A77" s="14">
         <v>17</v>
       </c>
       <c r="B77" s="6" t="s">
         <v>154</v>
       </c>
       <c r="C77" s="7" t="s">
         <v>155</v>
       </c>
       <c r="D77" s="5">
-        <v>3410.0</v>
+        <v>4411.0</v>
       </c>
       <c r="E77" s="10">
         <v>124.0</v>
       </c>
       <c r="F77" s="10">
         <v>111.6</v>
       </c>
       <c r="G77" s="10">
         <v>99.2</v>
       </c>
       <c r="H77" s="10">
         <v>86.8</v>
       </c>
     </row>
     <row r="78" spans="1:8" outlineLevel="2">
       <c r="A78" s="14">
         <v>18</v>
       </c>
       <c r="B78" s="6" t="s">
         <v>156</v>
       </c>
       <c r="C78" s="7" t="s">
         <v>157</v>
       </c>
       <c r="D78" s="5">
-        <v>132.0</v>
+        <v>216.0</v>
       </c>
       <c r="E78" s="10">
         <v>95.0</v>
       </c>
       <c r="F78" s="10">
         <v>85.5</v>
       </c>
       <c r="G78" s="10">
         <v>76.0</v>
       </c>
       <c r="H78" s="10">
         <v>66.5</v>
       </c>
     </row>
     <row r="79" spans="1:8" outlineLevel="2">
       <c r="A79" s="14">
         <v>19</v>
       </c>
       <c r="B79" s="6" t="s">
         <v>158</v>
       </c>
       <c r="C79" s="7" t="s">
         <v>159</v>
       </c>
       <c r="D79" s="5">
@@ -3854,63 +3854,63 @@
       </c>
       <c r="E81" s="10">
         <v>30.0</v>
       </c>
       <c r="F81" s="10">
         <v>27.0</v>
       </c>
       <c r="G81" s="10">
         <v>24.0</v>
       </c>
       <c r="H81" s="10">
         <v>21.0</v>
       </c>
     </row>
     <row r="82" spans="1:8" outlineLevel="2">
       <c r="A82" s="14">
         <v>22</v>
       </c>
       <c r="B82" s="6" t="s">
         <v>164</v>
       </c>
       <c r="C82" s="7" t="s">
         <v>165</v>
       </c>
       <c r="D82" s="5">
-        <v>87621.0</v>
+        <v>51303.0</v>
       </c>
       <c r="E82" s="10">
-        <v>43.0</v>
+        <v>46.0</v>
       </c>
       <c r="F82" s="10">
-        <v>38.7</v>
+        <v>41.4</v>
       </c>
       <c r="G82" s="10">
-        <v>34.4</v>
+        <v>36.8</v>
       </c>
       <c r="H82" s="10">
-        <v>30.1</v>
+        <v>32.2</v>
       </c>
     </row>
     <row r="83" spans="1:8" outlineLevel="2">
       <c r="A83" s="14">
         <v>23</v>
       </c>
       <c r="B83" s="6" t="s">
         <v>166</v>
       </c>
       <c r="C83" s="7" t="s">
         <v>167</v>
       </c>
       <c r="D83" s="5">
         <v>1.0</v>
       </c>
       <c r="E83" s="10">
         <v>0.0</v>
       </c>
       <c r="F83" s="10">
         <v>0.0</v>
       </c>
       <c r="G83" s="10">
         <v>0.0</v>
       </c>
       <c r="H83" s="10">
@@ -3932,77 +3932,77 @@
       </c>
       <c r="E84" s="10">
         <v>0.0</v>
       </c>
       <c r="F84" s="10">
         <v>0.0</v>
       </c>
       <c r="G84" s="10">
         <v>0.0</v>
       </c>
       <c r="H84" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="85" spans="1:8" outlineLevel="2">
       <c r="A85" s="14">
         <v>25</v>
       </c>
       <c r="B85" s="6" t="s">
         <v>170</v>
       </c>
       <c r="C85" s="7" t="s">
         <v>171</v>
       </c>
       <c r="D85" s="5">
-        <v>542.0</v>
+        <v>529.0</v>
       </c>
       <c r="E85" s="10">
         <v>332.0</v>
       </c>
       <c r="F85" s="10">
         <v>298.8</v>
       </c>
       <c r="G85" s="10">
         <v>265.6</v>
       </c>
       <c r="H85" s="10">
         <v>232.4</v>
       </c>
     </row>
     <row r="86" spans="1:8" outlineLevel="2">
       <c r="A86" s="14">
         <v>26</v>
       </c>
       <c r="B86" s="6" t="s">
         <v>172</v>
       </c>
       <c r="C86" s="7" t="s">
         <v>173</v>
       </c>
       <c r="D86" s="5">
-        <v>3838.0</v>
+        <v>6051.0</v>
       </c>
       <c r="E86" s="10">
         <v>123.0</v>
       </c>
       <c r="F86" s="10">
         <v>110.7</v>
       </c>
       <c r="G86" s="10">
         <v>98.4</v>
       </c>
       <c r="H86" s="10">
         <v>86.1</v>
       </c>
     </row>
     <row r="87" spans="1:8" outlineLevel="2">
       <c r="A87" s="14">
         <v>27</v>
       </c>
       <c r="B87" s="6" t="s">
         <v>174</v>
       </c>
       <c r="C87" s="7" t="s">
         <v>175</v>
       </c>
       <c r="D87" s="5">
@@ -4010,77 +4010,77 @@
       </c>
       <c r="E87" s="10">
         <v>0.0</v>
       </c>
       <c r="F87" s="10">
         <v>0.0</v>
       </c>
       <c r="G87" s="10">
         <v>0.0</v>
       </c>
       <c r="H87" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="88" spans="1:8" outlineLevel="2">
       <c r="A88" s="14">
         <v>28</v>
       </c>
       <c r="B88" s="6" t="s">
         <v>176</v>
       </c>
       <c r="C88" s="7" t="s">
         <v>177</v>
       </c>
       <c r="D88" s="5">
-        <v>16690.0</v>
+        <v>12725.0</v>
       </c>
       <c r="E88" s="10">
-        <v>137.0</v>
+        <v>146.0</v>
       </c>
       <c r="F88" s="10">
-        <v>123.3</v>
+        <v>131.4</v>
       </c>
       <c r="G88" s="10">
-        <v>109.6</v>
+        <v>116.8</v>
       </c>
       <c r="H88" s="10">
-        <v>95.9</v>
+        <v>102.2</v>
       </c>
     </row>
     <row r="89" spans="1:8" outlineLevel="2">
       <c r="A89" s="14">
         <v>29</v>
       </c>
       <c r="B89" s="6" t="s">
         <v>178</v>
       </c>
       <c r="C89" s="7" t="s">
         <v>179</v>
       </c>
       <c r="D89" s="5">
-        <v>8216.0</v>
+        <v>8641.0</v>
       </c>
       <c r="E89" s="10">
         <v>152.0</v>
       </c>
       <c r="F89" s="10">
         <v>136.8</v>
       </c>
       <c r="G89" s="10">
         <v>121.6</v>
       </c>
       <c r="H89" s="10">
         <v>106.4</v>
       </c>
     </row>
     <row r="90" spans="1:8" outlineLevel="2">
       <c r="A90" s="14">
         <v>30</v>
       </c>
       <c r="B90" s="6" t="s">
         <v>180</v>
       </c>
       <c r="C90" s="7" t="s">
         <v>181</v>
       </c>
       <c r="D90" s="5">
@@ -4114,77 +4114,77 @@
       </c>
       <c r="E91" s="10">
         <v>26.0</v>
       </c>
       <c r="F91" s="10">
         <v>23.4</v>
       </c>
       <c r="G91" s="10">
         <v>20.8</v>
       </c>
       <c r="H91" s="10">
         <v>18.2</v>
       </c>
     </row>
     <row r="92" spans="1:8" outlineLevel="2">
       <c r="A92" s="14">
         <v>32</v>
       </c>
       <c r="B92" s="6" t="s">
         <v>184</v>
       </c>
       <c r="C92" s="7" t="s">
         <v>185</v>
       </c>
       <c r="D92" s="5">
-        <v>91308.0</v>
+        <v>62773.0</v>
       </c>
       <c r="E92" s="10">
         <v>39.0</v>
       </c>
       <c r="F92" s="10">
         <v>35.1</v>
       </c>
       <c r="G92" s="10">
         <v>31.2</v>
       </c>
       <c r="H92" s="10">
         <v>27.3</v>
       </c>
     </row>
     <row r="93" spans="1:8" outlineLevel="2">
       <c r="A93" s="14">
         <v>33</v>
       </c>
       <c r="B93" s="6" t="s">
         <v>186</v>
       </c>
       <c r="C93" s="7" t="s">
         <v>187</v>
       </c>
       <c r="D93" s="5">
-        <v>344.0</v>
+        <v>481.0</v>
       </c>
       <c r="E93" s="10">
         <v>98.0</v>
       </c>
       <c r="F93" s="10">
         <v>88.2</v>
       </c>
       <c r="G93" s="10">
         <v>78.4</v>
       </c>
       <c r="H93" s="10">
         <v>68.6</v>
       </c>
     </row>
     <row r="94" spans="1:8" outlineLevel="2">
       <c r="A94" s="14">
         <v>34</v>
       </c>
       <c r="B94" s="6" t="s">
         <v>188</v>
       </c>
       <c r="C94" s="7" t="s">
         <v>189</v>
       </c>
       <c r="D94" s="5">
@@ -4218,129 +4218,129 @@
       </c>
       <c r="E95" s="10">
         <v>0.0</v>
       </c>
       <c r="F95" s="10">
         <v>0.0</v>
       </c>
       <c r="G95" s="10">
         <v>0.0</v>
       </c>
       <c r="H95" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="96" spans="1:8" outlineLevel="2">
       <c r="A96" s="14">
         <v>36</v>
       </c>
       <c r="B96" s="6" t="s">
         <v>192</v>
       </c>
       <c r="C96" s="7" t="s">
         <v>193</v>
       </c>
       <c r="D96" s="5">
-        <v>98435.0</v>
+        <v>66633.0</v>
       </c>
       <c r="E96" s="10">
-        <v>45.0</v>
+        <v>48.0</v>
       </c>
       <c r="F96" s="10">
-        <v>40.5</v>
+        <v>43.2</v>
       </c>
       <c r="G96" s="10">
-        <v>36.0</v>
+        <v>38.4</v>
       </c>
       <c r="H96" s="10">
-        <v>31.5</v>
+        <v>33.6</v>
       </c>
     </row>
     <row r="97" spans="1:8" outlineLevel="2">
       <c r="A97" s="14">
         <v>37</v>
       </c>
       <c r="B97" s="6" t="s">
         <v>194</v>
       </c>
       <c r="C97" s="7" t="s">
         <v>195</v>
       </c>
       <c r="D97" s="5">
-        <v>5028.0</v>
+        <v>3393.0</v>
       </c>
       <c r="E97" s="10">
-        <v>166.0</v>
+        <v>178.0</v>
       </c>
       <c r="F97" s="10">
-        <v>149.4</v>
+        <v>160.2</v>
       </c>
       <c r="G97" s="10">
-        <v>132.8</v>
+        <v>142.4</v>
       </c>
       <c r="H97" s="10">
-        <v>116.2</v>
+        <v>124.6</v>
       </c>
     </row>
     <row r="98" spans="1:8" outlineLevel="2">
       <c r="A98" s="14">
         <v>38</v>
       </c>
       <c r="B98" s="6" t="s">
         <v>196</v>
       </c>
       <c r="C98" s="7" t="s">
         <v>197</v>
       </c>
       <c r="D98" s="5">
-        <v>148.0</v>
+        <v>216.0</v>
       </c>
       <c r="E98" s="10">
         <v>549.0</v>
       </c>
       <c r="F98" s="10">
         <v>494.1</v>
       </c>
       <c r="G98" s="10">
         <v>439.2</v>
       </c>
       <c r="H98" s="10">
         <v>384.3</v>
       </c>
     </row>
     <row r="99" spans="1:8" outlineLevel="2">
       <c r="A99" s="14">
         <v>39</v>
       </c>
       <c r="B99" s="6" t="s">
         <v>198</v>
       </c>
       <c r="C99" s="7" t="s">
         <v>199</v>
       </c>
       <c r="D99" s="5">
-        <v>133464.0</v>
+        <v>120839.0</v>
       </c>
       <c r="E99" s="10">
         <v>40.0</v>
       </c>
       <c r="F99" s="10">
         <v>36.0</v>
       </c>
       <c r="G99" s="10">
         <v>32.0</v>
       </c>
       <c r="H99" s="10">
         <v>28.0</v>
       </c>
     </row>
     <row r="100" spans="1:8" outlineLevel="2">
       <c r="A100" s="14">
         <v>40</v>
       </c>
       <c r="B100" s="6" t="s">
         <v>200</v>
       </c>
       <c r="C100" s="7" t="s">
         <v>201</v>
       </c>
       <c r="D100" s="5">
@@ -4374,129 +4374,129 @@
       </c>
       <c r="E101" s="10">
         <v>0.0</v>
       </c>
       <c r="F101" s="10">
         <v>0.0</v>
       </c>
       <c r="G101" s="10">
         <v>0.0</v>
       </c>
       <c r="H101" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="102" spans="1:8" outlineLevel="2">
       <c r="A102" s="14">
         <v>42</v>
       </c>
       <c r="B102" s="6" t="s">
         <v>204</v>
       </c>
       <c r="C102" s="7" t="s">
         <v>205</v>
       </c>
       <c r="D102" s="5">
-        <v>111746.0</v>
+        <v>76936.0</v>
       </c>
       <c r="E102" s="10">
-        <v>52.0</v>
+        <v>54.0</v>
       </c>
       <c r="F102" s="10">
-        <v>46.8</v>
+        <v>48.6</v>
       </c>
       <c r="G102" s="10">
-        <v>41.6</v>
+        <v>43.2</v>
       </c>
       <c r="H102" s="10">
-        <v>36.4</v>
+        <v>37.8</v>
       </c>
     </row>
     <row r="103" spans="1:8" outlineLevel="2">
       <c r="A103" s="14">
         <v>43</v>
       </c>
       <c r="B103" s="6" t="s">
         <v>206</v>
       </c>
       <c r="C103" s="7" t="s">
         <v>207</v>
       </c>
       <c r="D103" s="5">
-        <v>566.0</v>
+        <v>215.0</v>
       </c>
       <c r="E103" s="10">
         <v>101.0</v>
       </c>
       <c r="F103" s="10">
         <v>90.9</v>
       </c>
       <c r="G103" s="10">
         <v>80.8</v>
       </c>
       <c r="H103" s="10">
         <v>70.7</v>
       </c>
     </row>
     <row r="104" spans="1:8" outlineLevel="2">
       <c r="A104" s="14">
         <v>44</v>
       </c>
       <c r="B104" s="6" t="s">
         <v>208</v>
       </c>
       <c r="C104" s="7" t="s">
         <v>209</v>
       </c>
       <c r="D104" s="5">
-        <v>34.0</v>
+        <v>113.0</v>
       </c>
       <c r="E104" s="10">
         <v>576.0</v>
       </c>
       <c r="F104" s="10">
         <v>518.4</v>
       </c>
       <c r="G104" s="10">
         <v>460.8</v>
       </c>
       <c r="H104" s="10">
         <v>403.2</v>
       </c>
     </row>
     <row r="105" spans="1:8" outlineLevel="2">
       <c r="A105" s="14">
         <v>45</v>
       </c>
       <c r="B105" s="6" t="s">
         <v>210</v>
       </c>
       <c r="C105" s="7" t="s">
         <v>211</v>
       </c>
       <c r="D105" s="5">
-        <v>111.0</v>
+        <v>0.0</v>
       </c>
       <c r="E105" s="10">
         <v>618.0</v>
       </c>
       <c r="F105" s="10">
         <v>556.2</v>
       </c>
       <c r="G105" s="10">
         <v>494.4</v>
       </c>
       <c r="H105" s="10">
         <v>432.6</v>
       </c>
     </row>
     <row r="106" spans="1:8" outlineLevel="2">
       <c r="A106" s="14">
         <v>46</v>
       </c>
       <c r="B106" s="6" t="s">
         <v>212</v>
       </c>
       <c r="C106" s="7" t="s">
         <v>213</v>
       </c>
       <c r="D106" s="5">
@@ -4530,103 +4530,103 @@
       </c>
       <c r="E107" s="10">
         <v>0.0</v>
       </c>
       <c r="F107" s="10">
         <v>0.0</v>
       </c>
       <c r="G107" s="10">
         <v>0.0</v>
       </c>
       <c r="H107" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="108" spans="1:8" outlineLevel="2">
       <c r="A108" s="14">
         <v>48</v>
       </c>
       <c r="B108" s="6" t="s">
         <v>216</v>
       </c>
       <c r="C108" s="7" t="s">
         <v>217</v>
       </c>
       <c r="D108" s="5">
-        <v>53322.0</v>
+        <v>66211.0</v>
       </c>
       <c r="E108" s="10">
-        <v>54.0</v>
+        <v>58.0</v>
       </c>
       <c r="F108" s="10">
-        <v>48.6</v>
+        <v>52.2</v>
       </c>
       <c r="G108" s="10">
-        <v>43.2</v>
+        <v>46.4</v>
       </c>
       <c r="H108" s="10">
-        <v>37.8</v>
+        <v>40.6</v>
       </c>
     </row>
     <row r="109" spans="1:8" outlineLevel="2">
       <c r="A109" s="14">
         <v>49</v>
       </c>
       <c r="B109" s="6" t="s">
         <v>218</v>
       </c>
       <c r="C109" s="7" t="s">
         <v>219</v>
       </c>
       <c r="D109" s="5">
-        <v>47999.0</v>
+        <v>44094.0</v>
       </c>
       <c r="E109" s="10">
         <v>30.0</v>
       </c>
       <c r="F109" s="10">
         <v>27.0</v>
       </c>
       <c r="G109" s="10">
         <v>24.0</v>
       </c>
       <c r="H109" s="10">
         <v>21.0</v>
       </c>
     </row>
     <row r="110" spans="1:8" outlineLevel="2">
       <c r="A110" s="14">
         <v>50</v>
       </c>
       <c r="B110" s="6" t="s">
         <v>220</v>
       </c>
       <c r="C110" s="7" t="s">
         <v>221</v>
       </c>
       <c r="D110" s="5">
-        <v>323.0</v>
+        <v>992.0</v>
       </c>
       <c r="E110" s="10">
         <v>105.0</v>
       </c>
       <c r="F110" s="10">
         <v>94.5</v>
       </c>
       <c r="G110" s="10">
         <v>84.0</v>
       </c>
       <c r="H110" s="10">
         <v>73.5</v>
       </c>
     </row>
     <row r="111" spans="1:8" outlineLevel="2">
       <c r="A111" s="14">
         <v>51</v>
       </c>
       <c r="B111" s="6" t="s">
         <v>222</v>
       </c>
       <c r="C111" s="7" t="s">
         <v>223</v>
       </c>
       <c r="D111" s="5">
@@ -4686,77 +4686,77 @@
       </c>
       <c r="E113" s="10">
         <v>0.0</v>
       </c>
       <c r="F113" s="10">
         <v>0.0</v>
       </c>
       <c r="G113" s="10">
         <v>0.0</v>
       </c>
       <c r="H113" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="114" spans="1:8" outlineLevel="2">
       <c r="A114" s="14">
         <v>54</v>
       </c>
       <c r="B114" s="6" t="s">
         <v>228</v>
       </c>
       <c r="C114" s="7" t="s">
         <v>229</v>
       </c>
       <c r="D114" s="5">
-        <v>59186.0</v>
+        <v>45020.0</v>
       </c>
       <c r="E114" s="10">
-        <v>58.0</v>
+        <v>61.0</v>
       </c>
       <c r="F114" s="10">
-        <v>52.2</v>
+        <v>54.9</v>
       </c>
       <c r="G114" s="10">
-        <v>46.4</v>
+        <v>48.8</v>
       </c>
       <c r="H114" s="10">
-        <v>40.6</v>
+        <v>42.7</v>
       </c>
     </row>
     <row r="115" spans="1:8" outlineLevel="2">
       <c r="A115" s="14">
         <v>55</v>
       </c>
       <c r="B115" s="6" t="s">
         <v>230</v>
       </c>
       <c r="C115" s="7" t="s">
         <v>231</v>
       </c>
       <c r="D115" s="5">
-        <v>423.0</v>
+        <v>624.0</v>
       </c>
       <c r="E115" s="10">
         <v>110.0</v>
       </c>
       <c r="F115" s="10">
         <v>99.0</v>
       </c>
       <c r="G115" s="10">
         <v>88.0</v>
       </c>
       <c r="H115" s="10">
         <v>77.0</v>
       </c>
     </row>
     <row r="116" spans="1:8" outlineLevel="2">
       <c r="A116" s="14">
         <v>56</v>
       </c>
       <c r="B116" s="6" t="s">
         <v>232</v>
       </c>
       <c r="C116" s="7" t="s">
         <v>233</v>
       </c>
       <c r="D116" s="5">
@@ -4764,129 +4764,129 @@
       </c>
       <c r="E116" s="10">
         <v>48.0</v>
       </c>
       <c r="F116" s="10">
         <v>43.2</v>
       </c>
       <c r="G116" s="10">
         <v>38.4</v>
       </c>
       <c r="H116" s="10">
         <v>33.6</v>
       </c>
     </row>
     <row r="117" spans="1:8" outlineLevel="2">
       <c r="A117" s="14">
         <v>57</v>
       </c>
       <c r="B117" s="6" t="s">
         <v>234</v>
       </c>
       <c r="C117" s="7" t="s">
         <v>235</v>
       </c>
       <c r="D117" s="5">
-        <v>6735.0</v>
+        <v>8882.0</v>
       </c>
       <c r="E117" s="10">
-        <v>68.0</v>
+        <v>72.0</v>
       </c>
       <c r="F117" s="10">
-        <v>61.2</v>
+        <v>64.8</v>
       </c>
       <c r="G117" s="10">
-        <v>54.4</v>
+        <v>57.6</v>
       </c>
       <c r="H117" s="10">
-        <v>47.6</v>
+        <v>50.4</v>
       </c>
     </row>
     <row r="118" spans="1:8" outlineLevel="2">
       <c r="A118" s="14">
         <v>58</v>
       </c>
       <c r="B118" s="6" t="s">
         <v>236</v>
       </c>
       <c r="C118" s="7" t="s">
         <v>237</v>
       </c>
       <c r="D118" s="5">
-        <v>22894.0</v>
+        <v>11888.0</v>
       </c>
       <c r="E118" s="10">
-        <v>63.0</v>
+        <v>67.0</v>
       </c>
       <c r="F118" s="10">
-        <v>56.7</v>
+        <v>60.3</v>
       </c>
       <c r="G118" s="10">
-        <v>50.4</v>
+        <v>53.6</v>
       </c>
       <c r="H118" s="10">
-        <v>44.1</v>
+        <v>46.9</v>
       </c>
     </row>
     <row r="119" spans="1:8" outlineLevel="2">
       <c r="A119" s="14">
         <v>59</v>
       </c>
       <c r="B119" s="6" t="s">
         <v>238</v>
       </c>
       <c r="C119" s="7" t="s">
         <v>239</v>
       </c>
       <c r="D119" s="5">
-        <v>1190.0</v>
+        <v>838.0</v>
       </c>
       <c r="E119" s="10">
         <v>153.0</v>
       </c>
       <c r="F119" s="10">
         <v>137.7</v>
       </c>
       <c r="G119" s="10">
         <v>122.4</v>
       </c>
       <c r="H119" s="10">
         <v>107.1</v>
       </c>
     </row>
     <row r="120" spans="1:8" outlineLevel="2">
       <c r="A120" s="14">
         <v>60</v>
       </c>
       <c r="B120" s="6" t="s">
         <v>240</v>
       </c>
       <c r="C120" s="7" t="s">
         <v>241</v>
       </c>
       <c r="D120" s="5">
-        <v>34549.0</v>
+        <v>37944.0</v>
       </c>
       <c r="E120" s="10">
         <v>52.0</v>
       </c>
       <c r="F120" s="10">
         <v>46.8</v>
       </c>
       <c r="G120" s="10">
         <v>41.6</v>
       </c>
       <c r="H120" s="10">
         <v>36.4</v>
       </c>
     </row>
     <row r="121" spans="1:8" outlineLevel="2">
       <c r="A121" s="14">
         <v>61</v>
       </c>
       <c r="B121" s="6" t="s">
         <v>242</v>
       </c>
       <c r="C121" s="7" t="s">
         <v>243</v>
       </c>
       <c r="D121" s="5">
@@ -4920,77 +4920,77 @@
       </c>
       <c r="E122" s="10">
         <v>0.0</v>
       </c>
       <c r="F122" s="10">
         <v>0.0</v>
       </c>
       <c r="G122" s="10">
         <v>0.0</v>
       </c>
       <c r="H122" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="123" spans="1:8" outlineLevel="2">
       <c r="A123" s="14">
         <v>63</v>
       </c>
       <c r="B123" s="6" t="s">
         <v>246</v>
       </c>
       <c r="C123" s="7" t="s">
         <v>247</v>
       </c>
       <c r="D123" s="5">
-        <v>69036.0</v>
+        <v>44122.0</v>
       </c>
       <c r="E123" s="10">
-        <v>67.0</v>
+        <v>71.0</v>
       </c>
       <c r="F123" s="10">
-        <v>60.3</v>
+        <v>63.9</v>
       </c>
       <c r="G123" s="10">
-        <v>53.6</v>
+        <v>56.8</v>
       </c>
       <c r="H123" s="10">
-        <v>46.9</v>
+        <v>49.7</v>
       </c>
     </row>
     <row r="124" spans="1:8" outlineLevel="2">
       <c r="A124" s="14">
         <v>64</v>
       </c>
       <c r="B124" s="6" t="s">
         <v>248</v>
       </c>
       <c r="C124" s="7" t="s">
         <v>249</v>
       </c>
       <c r="D124" s="5">
-        <v>5847.0</v>
+        <v>3622.0</v>
       </c>
       <c r="E124" s="10">
         <v>52.0</v>
       </c>
       <c r="F124" s="10">
         <v>46.8</v>
       </c>
       <c r="G124" s="10">
         <v>41.6</v>
       </c>
       <c r="H124" s="10">
         <v>36.4</v>
       </c>
     </row>
     <row r="125" spans="1:8" outlineLevel="2">
       <c r="A125" s="14">
         <v>65</v>
       </c>
       <c r="B125" s="6" t="s">
         <v>250</v>
       </c>
       <c r="C125" s="7" t="s">
         <v>251</v>
       </c>
       <c r="D125" s="5">
@@ -4998,51 +4998,51 @@
       </c>
       <c r="E125" s="10">
         <v>58.0</v>
       </c>
       <c r="F125" s="10">
         <v>52.2</v>
       </c>
       <c r="G125" s="10">
         <v>46.4</v>
       </c>
       <c r="H125" s="10">
         <v>40.6</v>
       </c>
     </row>
     <row r="126" spans="1:8" outlineLevel="2">
       <c r="A126" s="14">
         <v>66</v>
       </c>
       <c r="B126" s="6" t="s">
         <v>252</v>
       </c>
       <c r="C126" s="7" t="s">
         <v>251</v>
       </c>
       <c r="D126" s="5">
-        <v>16559.0</v>
+        <v>9625.0</v>
       </c>
       <c r="E126" s="10">
         <v>51.0</v>
       </c>
       <c r="F126" s="10">
         <v>45.9</v>
       </c>
       <c r="G126" s="10">
         <v>40.8</v>
       </c>
       <c r="H126" s="10">
         <v>35.7</v>
       </c>
     </row>
     <row r="127" spans="1:8" outlineLevel="2">
       <c r="A127" s="14">
         <v>67</v>
       </c>
       <c r="B127" s="6" t="s">
         <v>253</v>
       </c>
       <c r="C127" s="7" t="s">
         <v>254</v>
       </c>
       <c r="D127" s="5">
@@ -5076,51 +5076,51 @@
       </c>
       <c r="E128" s="10">
         <v>70.0</v>
       </c>
       <c r="F128" s="10">
         <v>63.0</v>
       </c>
       <c r="G128" s="10">
         <v>56.0</v>
       </c>
       <c r="H128" s="10">
         <v>49.0</v>
       </c>
     </row>
     <row r="129" spans="1:8" outlineLevel="2">
       <c r="A129" s="14">
         <v>69</v>
       </c>
       <c r="B129" s="6" t="s">
         <v>257</v>
       </c>
       <c r="C129" s="7" t="s">
         <v>258</v>
       </c>
       <c r="D129" s="5">
-        <v>365.0</v>
+        <v>541.0</v>
       </c>
       <c r="E129" s="10">
         <v>160.0</v>
       </c>
       <c r="F129" s="10">
         <v>144.0</v>
       </c>
       <c r="G129" s="10">
         <v>128.0</v>
       </c>
       <c r="H129" s="10">
         <v>112.0</v>
       </c>
     </row>
     <row r="130" spans="1:8" outlineLevel="2">
       <c r="A130" s="14">
         <v>70</v>
       </c>
       <c r="B130" s="6" t="s">
         <v>259</v>
       </c>
       <c r="C130" s="7" t="s">
         <v>260</v>
       </c>
       <c r="D130" s="5">
@@ -5128,63 +5128,63 @@
       </c>
       <c r="E130" s="10">
         <v>0.0</v>
       </c>
       <c r="F130" s="10">
         <v>0.0</v>
       </c>
       <c r="G130" s="10">
         <v>0.0</v>
       </c>
       <c r="H130" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="131" spans="1:8" outlineLevel="2">
       <c r="A131" s="14">
         <v>71</v>
       </c>
       <c r="B131" s="6" t="s">
         <v>261</v>
       </c>
       <c r="C131" s="7" t="s">
         <v>262</v>
       </c>
       <c r="D131" s="5">
-        <v>22256.0</v>
+        <v>8824.0</v>
       </c>
       <c r="E131" s="10">
-        <v>74.0</v>
+        <v>78.0</v>
       </c>
       <c r="F131" s="10">
-        <v>66.6</v>
+        <v>70.2</v>
       </c>
       <c r="G131" s="10">
-        <v>59.2</v>
+        <v>62.4</v>
       </c>
       <c r="H131" s="10">
-        <v>51.8</v>
+        <v>54.6</v>
       </c>
     </row>
     <row r="132" spans="1:8" outlineLevel="2">
       <c r="A132" s="14">
         <v>72</v>
       </c>
       <c r="B132" s="6" t="s">
         <v>263</v>
       </c>
       <c r="C132" s="7" t="s">
         <v>264</v>
       </c>
       <c r="D132" s="5">
         <v>0.0</v>
       </c>
       <c r="E132" s="10">
         <v>0.0</v>
       </c>
       <c r="F132" s="10">
         <v>0.0</v>
       </c>
       <c r="G132" s="10">
         <v>0.0</v>
       </c>
       <c r="H132" s="10">
@@ -5258,51 +5258,51 @@
       </c>
       <c r="E135" s="10">
         <v>0.0</v>
       </c>
       <c r="F135" s="10">
         <v>0.0</v>
       </c>
       <c r="G135" s="10">
         <v>0.0</v>
       </c>
       <c r="H135" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="136" spans="1:8" outlineLevel="2">
       <c r="A136" s="14">
         <v>76</v>
       </c>
       <c r="B136" s="6" t="s">
         <v>271</v>
       </c>
       <c r="C136" s="7" t="s">
         <v>272</v>
       </c>
       <c r="D136" s="5">
-        <v>10013.0</v>
+        <v>8973.0</v>
       </c>
       <c r="E136" s="10">
         <v>57.0</v>
       </c>
       <c r="F136" s="10">
         <v>51.3</v>
       </c>
       <c r="G136" s="10">
         <v>45.6</v>
       </c>
       <c r="H136" s="10">
         <v>39.9</v>
       </c>
     </row>
     <row r="137" spans="1:8" outlineLevel="2">
       <c r="A137" s="14">
         <v>77</v>
       </c>
       <c r="B137" s="6" t="s">
         <v>273</v>
       </c>
       <c r="C137" s="7" t="s">
         <v>274</v>
       </c>
       <c r="D137" s="5">
@@ -5336,245 +5336,245 @@
       </c>
       <c r="E138" s="10">
         <v>0.0</v>
       </c>
       <c r="F138" s="10">
         <v>0.0</v>
       </c>
       <c r="G138" s="10">
         <v>0.0</v>
       </c>
       <c r="H138" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="139" spans="1:8" outlineLevel="2">
       <c r="A139" s="14">
         <v>79</v>
       </c>
       <c r="B139" s="6" t="s">
         <v>277</v>
       </c>
       <c r="C139" s="7" t="s">
         <v>278</v>
       </c>
       <c r="D139" s="5">
-        <v>21018.0</v>
+        <v>12656.0</v>
       </c>
       <c r="E139" s="10">
-        <v>84.0</v>
+        <v>88.0</v>
       </c>
       <c r="F139" s="10">
-        <v>75.6</v>
+        <v>79.2</v>
       </c>
       <c r="G139" s="10">
-        <v>67.2</v>
+        <v>70.4</v>
       </c>
       <c r="H139" s="10">
-        <v>58.8</v>
+        <v>61.6</v>
       </c>
     </row>
     <row r="140" spans="1:8" outlineLevel="2">
       <c r="A140" s="14">
         <v>80</v>
       </c>
       <c r="B140" s="6" t="s">
         <v>279</v>
       </c>
       <c r="C140" s="7" t="s">
         <v>280</v>
       </c>
       <c r="D140" s="5">
-        <v>509.0</v>
+        <v>478.0</v>
       </c>
       <c r="E140" s="10">
         <v>218.0</v>
       </c>
       <c r="F140" s="10">
         <v>196.2</v>
       </c>
       <c r="G140" s="10">
         <v>174.4</v>
       </c>
       <c r="H140" s="10">
         <v>152.6</v>
       </c>
     </row>
     <row r="141" spans="1:8" outlineLevel="2">
       <c r="A141" s="14">
         <v>81</v>
       </c>
       <c r="B141" s="6" t="s">
         <v>281</v>
       </c>
       <c r="C141" s="7" t="s">
         <v>282</v>
       </c>
       <c r="D141" s="5">
-        <v>7639.0</v>
+        <v>6067.0</v>
       </c>
       <c r="E141" s="10">
         <v>51.0</v>
       </c>
       <c r="F141" s="10">
         <v>45.9</v>
       </c>
       <c r="G141" s="10">
         <v>40.8</v>
       </c>
       <c r="H141" s="10">
         <v>35.7</v>
       </c>
     </row>
     <row r="142" spans="1:8" outlineLevel="2">
       <c r="A142" s="14">
         <v>82</v>
       </c>
       <c r="B142" s="6" t="s">
         <v>283</v>
       </c>
       <c r="C142" s="7" t="s">
         <v>284</v>
       </c>
       <c r="D142" s="5">
-        <v>9348.0</v>
+        <v>16050.0</v>
       </c>
       <c r="E142" s="10">
         <v>73.0</v>
       </c>
       <c r="F142" s="10">
         <v>65.7</v>
       </c>
       <c r="G142" s="10">
         <v>58.4</v>
       </c>
       <c r="H142" s="10">
         <v>51.1</v>
       </c>
     </row>
     <row r="143" spans="1:8" outlineLevel="1">
       <c r="A143" s="13" t="s">
         <v>285</v>
       </c>
       <c r="B143" s="4"/>
       <c r="C143" s="4"/>
       <c r="D143" s="4"/>
       <c r="E143" s="9"/>
       <c r="F143" s="9"/>
       <c r="G143" s="9"/>
       <c r="H143" s="9"/>
     </row>
     <row r="144" spans="1:8" outlineLevel="2">
       <c r="A144" s="14">
         <v>1</v>
       </c>
       <c r="B144" s="6" t="s">
         <v>286</v>
       </c>
       <c r="C144" s="7" t="s">
         <v>287</v>
       </c>
       <c r="D144" s="5">
-        <v>975.0</v>
+        <v>819.0</v>
       </c>
       <c r="E144" s="10">
         <v>40.0</v>
       </c>
       <c r="F144" s="10">
         <v>36.0</v>
       </c>
       <c r="G144" s="10">
         <v>32.0</v>
       </c>
       <c r="H144" s="10">
         <v>28.0</v>
       </c>
     </row>
     <row r="145" spans="1:8" outlineLevel="2">
       <c r="A145" s="14">
         <v>2</v>
       </c>
       <c r="B145" s="6" t="s">
         <v>288</v>
       </c>
       <c r="C145" s="7" t="s">
         <v>289</v>
       </c>
       <c r="D145" s="5">
-        <v>399.0</v>
+        <v>369.0</v>
       </c>
       <c r="E145" s="10">
         <v>82.0</v>
       </c>
       <c r="F145" s="10">
         <v>73.8</v>
       </c>
       <c r="G145" s="10">
         <v>65.6</v>
       </c>
       <c r="H145" s="10">
         <v>57.4</v>
       </c>
     </row>
     <row r="146" spans="1:8" outlineLevel="2">
       <c r="A146" s="14">
         <v>3</v>
       </c>
       <c r="B146" s="6" t="s">
         <v>290</v>
       </c>
       <c r="C146" s="7" t="s">
         <v>291</v>
       </c>
       <c r="D146" s="5">
-        <v>50.0</v>
+        <v>131.0</v>
       </c>
       <c r="E146" s="10">
         <v>86.0</v>
       </c>
       <c r="F146" s="10">
         <v>77.4</v>
       </c>
       <c r="G146" s="10">
         <v>68.8</v>
       </c>
       <c r="H146" s="10">
         <v>60.2</v>
       </c>
     </row>
     <row r="147" spans="1:8" outlineLevel="2">
       <c r="A147" s="14">
         <v>4</v>
       </c>
       <c r="B147" s="6" t="s">
         <v>292</v>
       </c>
       <c r="C147" s="7" t="s">
         <v>293</v>
       </c>
       <c r="D147" s="5">
-        <v>138.0</v>
+        <v>233.0</v>
       </c>
       <c r="E147" s="10">
         <v>43.0</v>
       </c>
       <c r="F147" s="10">
         <v>38.7</v>
       </c>
       <c r="G147" s="10">
         <v>34.4</v>
       </c>
       <c r="H147" s="10">
         <v>30.1</v>
       </c>
     </row>
     <row r="148" spans="1:8" outlineLevel="2">
       <c r="A148" s="14">
         <v>5</v>
       </c>
       <c r="B148" s="6" t="s">
         <v>294</v>
       </c>
       <c r="C148" s="7" t="s">
         <v>295</v>
       </c>
       <c r="D148" s="5">
@@ -5608,51 +5608,51 @@
       </c>
       <c r="E149" s="10">
         <v>86.0</v>
       </c>
       <c r="F149" s="10">
         <v>77.4</v>
       </c>
       <c r="G149" s="10">
         <v>68.8</v>
       </c>
       <c r="H149" s="10">
         <v>60.2</v>
       </c>
     </row>
     <row r="150" spans="1:8" outlineLevel="2">
       <c r="A150" s="14">
         <v>7</v>
       </c>
       <c r="B150" s="6" t="s">
         <v>298</v>
       </c>
       <c r="C150" s="7" t="s">
         <v>299</v>
       </c>
       <c r="D150" s="5">
-        <v>242.0</v>
+        <v>122.0</v>
       </c>
       <c r="E150" s="10">
         <v>95.0</v>
       </c>
       <c r="F150" s="10">
         <v>85.5</v>
       </c>
       <c r="G150" s="10">
         <v>76.0</v>
       </c>
       <c r="H150" s="10">
         <v>66.5</v>
       </c>
     </row>
     <row r="151" spans="1:8" outlineLevel="2">
       <c r="A151" s="14">
         <v>8</v>
       </c>
       <c r="B151" s="6" t="s">
         <v>300</v>
       </c>
       <c r="C151" s="7" t="s">
         <v>301</v>
       </c>
       <c r="D151" s="5">
@@ -6154,77 +6154,77 @@
       </c>
       <c r="E170" s="10">
         <v>28.0</v>
       </c>
       <c r="F170" s="10">
         <v>25.2</v>
       </c>
       <c r="G170" s="10">
         <v>22.4</v>
       </c>
       <c r="H170" s="10">
         <v>19.6</v>
       </c>
     </row>
     <row r="171" spans="1:8" outlineLevel="2">
       <c r="A171" s="14">
         <v>28</v>
       </c>
       <c r="B171" s="6" t="s">
         <v>340</v>
       </c>
       <c r="C171" s="7" t="s">
         <v>341</v>
       </c>
       <c r="D171" s="5">
-        <v>576.0</v>
+        <v>426.0</v>
       </c>
       <c r="E171" s="10">
         <v>39.0</v>
       </c>
       <c r="F171" s="10">
         <v>35.1</v>
       </c>
       <c r="G171" s="10">
         <v>31.2</v>
       </c>
       <c r="H171" s="10">
         <v>27.3</v>
       </c>
     </row>
     <row r="172" spans="1:8" outlineLevel="2">
       <c r="A172" s="14">
         <v>29</v>
       </c>
       <c r="B172" s="6" t="s">
         <v>342</v>
       </c>
       <c r="C172" s="7" t="s">
         <v>343</v>
       </c>
       <c r="D172" s="5">
-        <v>157.0</v>
+        <v>242.0</v>
       </c>
       <c r="E172" s="10">
         <v>68.0</v>
       </c>
       <c r="F172" s="10">
         <v>61.2</v>
       </c>
       <c r="G172" s="10">
         <v>54.4</v>
       </c>
       <c r="H172" s="10">
         <v>47.6</v>
       </c>
     </row>
     <row r="173" spans="1:8" outlineLevel="2">
       <c r="A173" s="14">
         <v>30</v>
       </c>
       <c r="B173" s="6" t="s">
         <v>344</v>
       </c>
       <c r="C173" s="7" t="s">
         <v>345</v>
       </c>
       <c r="D173" s="5">
@@ -6244,103 +6244,103 @@
       </c>
     </row>
     <row r="174" spans="1:8" outlineLevel="1">
       <c r="A174" s="13" t="s">
         <v>346</v>
       </c>
       <c r="B174" s="4"/>
       <c r="C174" s="4"/>
       <c r="D174" s="4"/>
       <c r="E174" s="9"/>
       <c r="F174" s="9"/>
       <c r="G174" s="9"/>
       <c r="H174" s="9"/>
     </row>
     <row r="175" spans="1:8" outlineLevel="2">
       <c r="A175" s="14">
         <v>1</v>
       </c>
       <c r="B175" s="6" t="s">
         <v>347</v>
       </c>
       <c r="C175" s="7" t="s">
         <v>348</v>
       </c>
       <c r="D175" s="5">
-        <v>3568.0</v>
+        <v>4980.0</v>
       </c>
       <c r="E175" s="10">
         <v>50.0</v>
       </c>
       <c r="F175" s="10">
         <v>45.0</v>
       </c>
       <c r="G175" s="10">
         <v>40.0</v>
       </c>
       <c r="H175" s="10">
         <v>35.0</v>
       </c>
     </row>
     <row r="176" spans="1:8" outlineLevel="2">
       <c r="A176" s="14">
         <v>2</v>
       </c>
       <c r="B176" s="6" t="s">
         <v>349</v>
       </c>
       <c r="C176" s="7" t="s">
         <v>350</v>
       </c>
       <c r="D176" s="5">
-        <v>872.0</v>
+        <v>785.0</v>
       </c>
       <c r="E176" s="10">
         <v>65.0</v>
       </c>
       <c r="F176" s="10">
         <v>58.5</v>
       </c>
       <c r="G176" s="10">
         <v>52.0</v>
       </c>
       <c r="H176" s="10">
         <v>45.5</v>
       </c>
     </row>
     <row r="177" spans="1:8" outlineLevel="2">
       <c r="A177" s="14">
         <v>3</v>
       </c>
       <c r="B177" s="6" t="s">
         <v>351</v>
       </c>
       <c r="C177" s="7" t="s">
         <v>352</v>
       </c>
       <c r="D177" s="5">
-        <v>3215.0</v>
+        <v>2860.0</v>
       </c>
       <c r="E177" s="10">
         <v>96.0</v>
       </c>
       <c r="F177" s="10">
         <v>86.4</v>
       </c>
       <c r="G177" s="10">
         <v>76.8</v>
       </c>
       <c r="H177" s="10">
         <v>67.2</v>
       </c>
     </row>
     <row r="178" spans="1:8" outlineLevel="2">
       <c r="A178" s="14">
         <v>4</v>
       </c>
       <c r="B178" s="6" t="s">
         <v>353</v>
       </c>
       <c r="C178" s="7" t="s">
         <v>354</v>
       </c>
       <c r="D178" s="5">
@@ -6542,531 +6542,531 @@
       </c>
       <c r="E186" s="10">
         <v>0.0</v>
       </c>
       <c r="F186" s="10">
         <v>0.0</v>
       </c>
       <c r="G186" s="10">
         <v>0.0</v>
       </c>
       <c r="H186" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="187" spans="1:8" outlineLevel="2">
       <c r="A187" s="14">
         <v>2</v>
       </c>
       <c r="B187" s="6" t="s">
         <v>370</v>
       </c>
       <c r="C187" s="7" t="s">
         <v>371</v>
       </c>
       <c r="D187" s="5">
-        <v>1696.0</v>
+        <v>5956.0</v>
       </c>
       <c r="E187" s="10">
-        <v>423.0</v>
+        <v>451.0</v>
       </c>
       <c r="F187" s="10">
-        <v>380.7</v>
+        <v>405.9</v>
       </c>
       <c r="G187" s="10">
-        <v>338.4</v>
+        <v>360.8</v>
       </c>
       <c r="H187" s="10">
-        <v>296.1</v>
+        <v>315.7</v>
       </c>
     </row>
     <row r="188" spans="1:8" outlineLevel="2">
       <c r="A188" s="14">
         <v>3</v>
       </c>
       <c r="B188" s="6" t="s">
         <v>372</v>
       </c>
       <c r="C188" s="7" t="s">
         <v>373</v>
       </c>
       <c r="D188" s="5">
-        <v>970.0</v>
+        <v>1398.0</v>
       </c>
       <c r="E188" s="10">
         <v>662.0</v>
       </c>
       <c r="F188" s="10">
         <v>595.8</v>
       </c>
       <c r="G188" s="10">
         <v>529.6</v>
       </c>
       <c r="H188" s="10">
         <v>463.4</v>
       </c>
     </row>
     <row r="189" spans="1:8" outlineLevel="2">
       <c r="A189" s="14">
         <v>4</v>
       </c>
       <c r="B189" s="6" t="s">
         <v>374</v>
       </c>
       <c r="C189" s="7" t="s">
         <v>375</v>
       </c>
       <c r="D189" s="5">
-        <v>90328.0</v>
+        <v>88962.0</v>
       </c>
       <c r="E189" s="10">
-        <v>337.0</v>
+        <v>362.0</v>
       </c>
       <c r="F189" s="10">
-        <v>303.3</v>
+        <v>325.8</v>
       </c>
       <c r="G189" s="10">
-        <v>269.6</v>
+        <v>289.6</v>
       </c>
       <c r="H189" s="10">
-        <v>235.9</v>
+        <v>253.4</v>
       </c>
     </row>
     <row r="190" spans="1:8" outlineLevel="2">
       <c r="A190" s="14">
         <v>5</v>
       </c>
       <c r="B190" s="6" t="s">
         <v>376</v>
       </c>
       <c r="C190" s="7" t="s">
         <v>377</v>
       </c>
       <c r="D190" s="5">
         <v>0.0</v>
       </c>
       <c r="E190" s="10">
         <v>0.0</v>
       </c>
       <c r="F190" s="10">
         <v>0.0</v>
       </c>
       <c r="G190" s="10">
         <v>0.0</v>
       </c>
       <c r="H190" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="191" spans="1:8" outlineLevel="2">
       <c r="A191" s="14">
         <v>6</v>
       </c>
       <c r="B191" s="6" t="s">
         <v>378</v>
       </c>
       <c r="C191" s="7" t="s">
         <v>379</v>
       </c>
       <c r="D191" s="5">
-        <v>29818.0</v>
+        <v>34816.0</v>
       </c>
       <c r="E191" s="10">
-        <v>1018.0</v>
+        <v>1097.0</v>
       </c>
       <c r="F191" s="10">
-        <v>916.2</v>
+        <v>987.3</v>
       </c>
       <c r="G191" s="10">
-        <v>814.4</v>
+        <v>877.6</v>
       </c>
       <c r="H191" s="10">
-        <v>712.6</v>
+        <v>767.9</v>
       </c>
     </row>
     <row r="192" spans="1:8" outlineLevel="2">
       <c r="A192" s="14">
         <v>7</v>
       </c>
       <c r="B192" s="6" t="s">
         <v>380</v>
       </c>
       <c r="C192" s="7" t="s">
         <v>381</v>
       </c>
       <c r="D192" s="5">
-        <v>417.0</v>
+        <v>437.0</v>
       </c>
       <c r="E192" s="10">
-        <v>679.0</v>
+        <v>730.0</v>
       </c>
       <c r="F192" s="10">
-        <v>611.1</v>
+        <v>657.0</v>
       </c>
       <c r="G192" s="10">
-        <v>543.2</v>
+        <v>584.0</v>
       </c>
       <c r="H192" s="10">
-        <v>475.3</v>
+        <v>511.0</v>
       </c>
     </row>
     <row r="193" spans="1:8" outlineLevel="2">
       <c r="A193" s="14">
         <v>8</v>
       </c>
       <c r="B193" s="6" t="s">
         <v>382</v>
       </c>
       <c r="C193" s="7" t="s">
         <v>383</v>
       </c>
       <c r="D193" s="5">
         <v>0.0</v>
       </c>
       <c r="E193" s="10">
-        <v>538.0</v>
+        <v>574.0</v>
       </c>
       <c r="F193" s="10">
-        <v>484.2</v>
+        <v>516.6</v>
       </c>
       <c r="G193" s="10">
-        <v>430.4</v>
+        <v>459.2</v>
       </c>
       <c r="H193" s="10">
-        <v>376.6</v>
+        <v>401.8</v>
       </c>
     </row>
     <row r="194" spans="1:8" outlineLevel="2">
       <c r="A194" s="14">
         <v>9</v>
       </c>
       <c r="B194" s="6" t="s">
         <v>384</v>
       </c>
       <c r="C194" s="7" t="s">
         <v>385</v>
       </c>
       <c r="D194" s="5">
-        <v>1972.0</v>
+        <v>1532.0</v>
       </c>
       <c r="E194" s="10">
-        <v>1233.0</v>
+        <v>1308.0</v>
       </c>
       <c r="F194" s="10">
-        <v>1109.7</v>
+        <v>1177.2</v>
       </c>
       <c r="G194" s="10">
-        <v>986.4</v>
+        <v>1046.4</v>
       </c>
       <c r="H194" s="10">
-        <v>863.1</v>
+        <v>915.6</v>
       </c>
     </row>
     <row r="195" spans="1:8" outlineLevel="2">
       <c r="A195" s="14">
         <v>10</v>
       </c>
       <c r="B195" s="6" t="s">
         <v>386</v>
       </c>
       <c r="C195" s="7" t="s">
         <v>387</v>
       </c>
       <c r="D195" s="5">
         <v>0.0</v>
       </c>
       <c r="E195" s="10">
         <v>0.0</v>
       </c>
       <c r="F195" s="10">
         <v>0.0</v>
       </c>
       <c r="G195" s="10">
         <v>0.0</v>
       </c>
       <c r="H195" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="196" spans="1:8" outlineLevel="2">
       <c r="A196" s="14">
         <v>11</v>
       </c>
       <c r="B196" s="6" t="s">
         <v>388</v>
       </c>
       <c r="C196" s="7" t="s">
         <v>389</v>
       </c>
       <c r="D196" s="5">
-        <v>0.0</v>
+        <v>26.0</v>
       </c>
       <c r="E196" s="10">
-        <v>716.0</v>
+        <v>770.0</v>
       </c>
       <c r="F196" s="10">
-        <v>644.4</v>
+        <v>693.0</v>
       </c>
       <c r="G196" s="10">
-        <v>572.8</v>
+        <v>616.0</v>
       </c>
       <c r="H196" s="10">
-        <v>501.2</v>
+        <v>539.0</v>
       </c>
     </row>
     <row r="197" spans="1:8" outlineLevel="2">
       <c r="A197" s="14">
         <v>12</v>
       </c>
       <c r="B197" s="6" t="s">
         <v>390</v>
       </c>
       <c r="C197" s="7" t="s">
         <v>391</v>
       </c>
       <c r="D197" s="5">
         <v>46.0</v>
       </c>
       <c r="E197" s="10">
         <v>1443.0</v>
       </c>
       <c r="F197" s="10">
         <v>1298.7</v>
       </c>
       <c r="G197" s="10">
         <v>1154.4</v>
       </c>
       <c r="H197" s="10">
         <v>1010.1</v>
       </c>
     </row>
     <row r="198" spans="1:8" outlineLevel="2">
       <c r="A198" s="14">
         <v>13</v>
       </c>
       <c r="B198" s="6" t="s">
         <v>392</v>
       </c>
       <c r="C198" s="7" t="s">
         <v>393</v>
       </c>
       <c r="D198" s="5">
-        <v>9197.0</v>
+        <v>14453.0</v>
       </c>
       <c r="E198" s="10">
-        <v>573.0</v>
+        <v>611.0</v>
       </c>
       <c r="F198" s="10">
-        <v>515.7</v>
+        <v>549.9</v>
       </c>
       <c r="G198" s="10">
-        <v>458.4</v>
+        <v>488.8</v>
       </c>
       <c r="H198" s="10">
-        <v>401.1</v>
+        <v>427.7</v>
       </c>
     </row>
     <row r="199" spans="1:8" outlineLevel="2">
       <c r="A199" s="14">
         <v>14</v>
       </c>
       <c r="B199" s="6" t="s">
         <v>394</v>
       </c>
       <c r="C199" s="7" t="s">
         <v>395</v>
       </c>
       <c r="D199" s="5">
         <v>0.0</v>
       </c>
       <c r="E199" s="10">
         <v>0.0</v>
       </c>
       <c r="F199" s="10">
         <v>0.0</v>
       </c>
       <c r="G199" s="10">
         <v>0.0</v>
       </c>
       <c r="H199" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="200" spans="1:8" outlineLevel="2">
       <c r="A200" s="14">
         <v>15</v>
       </c>
       <c r="B200" s="6" t="s">
         <v>396</v>
       </c>
       <c r="C200" s="7" t="s">
         <v>397</v>
       </c>
       <c r="D200" s="5">
-        <v>5952.0</v>
+        <v>10094.0</v>
       </c>
       <c r="E200" s="10">
-        <v>1388.0</v>
+        <v>1483.0</v>
       </c>
       <c r="F200" s="10">
-        <v>1249.2</v>
+        <v>1334.7</v>
       </c>
       <c r="G200" s="10">
-        <v>1110.4</v>
+        <v>1186.4</v>
       </c>
       <c r="H200" s="10">
-        <v>971.6</v>
+        <v>1038.1</v>
       </c>
     </row>
     <row r="201" spans="1:8" outlineLevel="2">
       <c r="A201" s="14">
         <v>16</v>
       </c>
       <c r="B201" s="6" t="s">
         <v>398</v>
       </c>
       <c r="C201" s="7" t="s">
         <v>399</v>
       </c>
       <c r="D201" s="5">
         <v>0.0</v>
       </c>
       <c r="E201" s="10">
         <v>0.0</v>
       </c>
       <c r="F201" s="10">
         <v>0.0</v>
       </c>
       <c r="G201" s="10">
         <v>0.0</v>
       </c>
       <c r="H201" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="202" spans="1:8" outlineLevel="2">
       <c r="A202" s="14">
         <v>17</v>
       </c>
       <c r="B202" s="6" t="s">
         <v>400</v>
       </c>
       <c r="C202" s="7" t="s">
         <v>401</v>
       </c>
       <c r="D202" s="5">
-        <v>115.0</v>
+        <v>51.0</v>
       </c>
       <c r="E202" s="10">
-        <v>1159.0</v>
+        <v>1246.0</v>
       </c>
       <c r="F202" s="10">
-        <v>1043.1</v>
+        <v>1121.4</v>
       </c>
       <c r="G202" s="10">
-        <v>927.2</v>
+        <v>996.8</v>
       </c>
       <c r="H202" s="10">
-        <v>811.3</v>
+        <v>872.2</v>
       </c>
     </row>
     <row r="203" spans="1:8" outlineLevel="2">
       <c r="A203" s="14">
         <v>18</v>
       </c>
       <c r="B203" s="6" t="s">
         <v>402</v>
       </c>
       <c r="C203" s="7" t="s">
         <v>403</v>
       </c>
       <c r="D203" s="5">
-        <v>0.0</v>
+        <v>68.0</v>
       </c>
       <c r="E203" s="10">
         <v>2787.0</v>
       </c>
       <c r="F203" s="10">
         <v>2508.3</v>
       </c>
       <c r="G203" s="10">
         <v>2229.6</v>
       </c>
       <c r="H203" s="10">
         <v>1950.9</v>
       </c>
     </row>
     <row r="204" spans="1:8" outlineLevel="2">
       <c r="A204" s="14">
         <v>19</v>
       </c>
       <c r="B204" s="6" t="s">
         <v>404</v>
       </c>
       <c r="C204" s="7" t="s">
         <v>405</v>
       </c>
       <c r="D204" s="5">
-        <v>0.0</v>
+        <v>1921.0</v>
       </c>
       <c r="E204" s="10">
-        <v>1235.0</v>
+        <v>1327.0</v>
       </c>
       <c r="F204" s="10">
-        <v>1111.5</v>
+        <v>1194.3</v>
       </c>
       <c r="G204" s="10">
-        <v>988.0</v>
+        <v>1061.6</v>
       </c>
       <c r="H204" s="10">
-        <v>864.5</v>
+        <v>928.9</v>
       </c>
     </row>
     <row r="205" spans="1:8" outlineLevel="2">
       <c r="A205" s="14">
         <v>20</v>
       </c>
       <c r="B205" s="6" t="s">
         <v>406</v>
       </c>
       <c r="C205" s="7" t="s">
         <v>407</v>
       </c>
       <c r="D205" s="5">
-        <v>1142.0</v>
+        <v>2901.0</v>
       </c>
       <c r="E205" s="10">
-        <v>1911.0</v>
+        <v>2043.0</v>
       </c>
       <c r="F205" s="10">
-        <v>1719.9</v>
+        <v>1838.7</v>
       </c>
       <c r="G205" s="10">
-        <v>1528.8</v>
+        <v>1634.4</v>
       </c>
       <c r="H205" s="10">
-        <v>1337.7</v>
+        <v>1430.1</v>
       </c>
     </row>
     <row r="206" spans="1:8" outlineLevel="2">
       <c r="A206" s="14">
         <v>21</v>
       </c>
       <c r="B206" s="6" t="s">
         <v>408</v>
       </c>
       <c r="C206" s="7" t="s">
         <v>409</v>
       </c>
       <c r="D206" s="5">
         <v>0.0</v>
       </c>
       <c r="E206" s="10">
         <v>0.0</v>
       </c>
       <c r="F206" s="10">
         <v>0.0</v>
       </c>
       <c r="G206" s="10">
         <v>0.0</v>
       </c>
       <c r="H206" s="10">
@@ -7088,361 +7088,361 @@
       </c>
       <c r="E207" s="10">
         <v>0.0</v>
       </c>
       <c r="F207" s="10">
         <v>0.0</v>
       </c>
       <c r="G207" s="10">
         <v>0.0</v>
       </c>
       <c r="H207" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="208" spans="1:8" outlineLevel="2">
       <c r="A208" s="14">
         <v>23</v>
       </c>
       <c r="B208" s="6" t="s">
         <v>412</v>
       </c>
       <c r="C208" s="7" t="s">
         <v>413</v>
       </c>
       <c r="D208" s="5">
-        <v>0.0</v>
+        <v>202.0</v>
       </c>
       <c r="E208" s="10">
-        <v>2891.0</v>
+        <v>3105.0</v>
       </c>
       <c r="F208" s="10">
-        <v>2601.9</v>
+        <v>2794.5</v>
       </c>
       <c r="G208" s="10">
-        <v>2312.8</v>
+        <v>2484.0</v>
       </c>
       <c r="H208" s="10">
-        <v>2023.7</v>
+        <v>2173.5</v>
       </c>
     </row>
     <row r="209" spans="1:8" outlineLevel="2">
       <c r="A209" s="14">
         <v>24</v>
       </c>
       <c r="B209" s="6" t="s">
         <v>414</v>
       </c>
       <c r="C209" s="7" t="s">
         <v>415</v>
       </c>
       <c r="D209" s="5">
-        <v>44.0</v>
+        <v>0.0</v>
       </c>
       <c r="E209" s="10">
-        <v>3371.0</v>
+        <v>3632.0</v>
       </c>
       <c r="F209" s="10">
-        <v>3033.9</v>
+        <v>3268.8</v>
       </c>
       <c r="G209" s="10">
-        <v>2696.8</v>
+        <v>2905.6</v>
       </c>
       <c r="H209" s="10">
-        <v>2359.7</v>
+        <v>2542.4</v>
       </c>
     </row>
     <row r="210" spans="1:8" outlineLevel="2">
       <c r="A210" s="14">
         <v>25</v>
       </c>
       <c r="B210" s="6" t="s">
         <v>416</v>
       </c>
       <c r="C210" s="7" t="s">
         <v>417</v>
       </c>
       <c r="D210" s="5">
         <v>0.0</v>
       </c>
       <c r="E210" s="10">
         <v>0.0</v>
       </c>
       <c r="F210" s="10">
         <v>0.0</v>
       </c>
       <c r="G210" s="10">
         <v>0.0</v>
       </c>
       <c r="H210" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="211" spans="1:8" outlineLevel="2">
       <c r="A211" s="14">
         <v>26</v>
       </c>
       <c r="B211" s="6" t="s">
         <v>418</v>
       </c>
       <c r="C211" s="7" t="s">
         <v>419</v>
       </c>
       <c r="D211" s="5">
-        <v>787.0</v>
+        <v>3001.0</v>
       </c>
       <c r="E211" s="10">
-        <v>284.0</v>
+        <v>305.0</v>
       </c>
       <c r="F211" s="10">
-        <v>255.6</v>
+        <v>274.5</v>
       </c>
       <c r="G211" s="10">
-        <v>227.2</v>
+        <v>244.0</v>
       </c>
       <c r="H211" s="10">
-        <v>198.8</v>
+        <v>213.5</v>
       </c>
     </row>
     <row r="212" spans="1:8" outlineLevel="2">
       <c r="A212" s="14">
         <v>27</v>
       </c>
       <c r="B212" s="6" t="s">
         <v>420</v>
       </c>
       <c r="C212" s="7" t="s">
         <v>421</v>
       </c>
       <c r="D212" s="5">
-        <v>395.0</v>
+        <v>292.0</v>
       </c>
       <c r="E212" s="10">
         <v>601.0</v>
       </c>
       <c r="F212" s="10">
         <v>540.9</v>
       </c>
       <c r="G212" s="10">
         <v>480.8</v>
       </c>
       <c r="H212" s="10">
         <v>420.7</v>
       </c>
     </row>
     <row r="213" spans="1:8" outlineLevel="2">
       <c r="A213" s="14">
         <v>28</v>
       </c>
       <c r="B213" s="6" t="s">
         <v>422</v>
       </c>
       <c r="C213" s="7" t="s">
         <v>423</v>
       </c>
       <c r="D213" s="5">
-        <v>31818.0</v>
+        <v>16038.0</v>
       </c>
       <c r="E213" s="10">
-        <v>231.0</v>
+        <v>250.0</v>
       </c>
       <c r="F213" s="10">
-        <v>207.9</v>
+        <v>225.0</v>
       </c>
       <c r="G213" s="10">
-        <v>184.8</v>
+        <v>200.0</v>
       </c>
       <c r="H213" s="10">
-        <v>161.7</v>
+        <v>175.0</v>
       </c>
     </row>
     <row r="214" spans="1:8" outlineLevel="2">
       <c r="A214" s="14">
         <v>29</v>
       </c>
       <c r="B214" s="6" t="s">
         <v>424</v>
       </c>
       <c r="C214" s="7" t="s">
         <v>425</v>
       </c>
       <c r="D214" s="5">
         <v>0.0</v>
       </c>
       <c r="E214" s="10">
         <v>0.0</v>
       </c>
       <c r="F214" s="10">
         <v>0.0</v>
       </c>
       <c r="G214" s="10">
         <v>0.0</v>
       </c>
       <c r="H214" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="215" spans="1:8" outlineLevel="2">
       <c r="A215" s="14">
         <v>30</v>
       </c>
       <c r="B215" s="6" t="s">
         <v>426</v>
       </c>
       <c r="C215" s="7" t="s">
         <v>427</v>
       </c>
       <c r="D215" s="5">
-        <v>1881.0</v>
+        <v>995.0</v>
       </c>
       <c r="E215" s="10">
-        <v>669.0</v>
+        <v>714.0</v>
       </c>
       <c r="F215" s="10">
-        <v>602.1</v>
+        <v>642.6</v>
       </c>
       <c r="G215" s="10">
-        <v>535.2</v>
+        <v>571.2</v>
       </c>
       <c r="H215" s="10">
-        <v>468.3</v>
+        <v>499.8</v>
       </c>
     </row>
     <row r="216" spans="1:8" outlineLevel="1">
       <c r="A216" s="13" t="s">
         <v>428</v>
       </c>
       <c r="B216" s="4"/>
       <c r="C216" s="4"/>
       <c r="D216" s="4"/>
       <c r="E216" s="9"/>
       <c r="F216" s="9"/>
       <c r="G216" s="9"/>
       <c r="H216" s="9"/>
     </row>
     <row r="217" spans="1:8" outlineLevel="2">
       <c r="A217" s="14">
         <v>1</v>
       </c>
       <c r="B217" s="6" t="s">
         <v>429</v>
       </c>
       <c r="C217" s="7" t="s">
         <v>430</v>
       </c>
       <c r="D217" s="5">
-        <v>451.0</v>
+        <v>354.0</v>
       </c>
       <c r="E217" s="10">
         <v>61.0</v>
       </c>
       <c r="F217" s="10">
         <v>54.9</v>
       </c>
       <c r="G217" s="10">
         <v>48.8</v>
       </c>
       <c r="H217" s="10">
         <v>42.7</v>
       </c>
     </row>
     <row r="218" spans="1:8" outlineLevel="2">
       <c r="A218" s="14">
         <v>2</v>
       </c>
       <c r="B218" s="6" t="s">
         <v>431</v>
       </c>
       <c r="C218" s="7" t="s">
         <v>432</v>
       </c>
       <c r="D218" s="5">
-        <v>3696.0</v>
+        <v>2551.0</v>
       </c>
       <c r="E218" s="10">
         <v>29.0</v>
       </c>
       <c r="F218" s="10">
         <v>26.1</v>
       </c>
       <c r="G218" s="10">
         <v>23.2</v>
       </c>
       <c r="H218" s="10">
         <v>20.3</v>
       </c>
     </row>
     <row r="219" spans="1:8" outlineLevel="2">
       <c r="A219" s="14">
         <v>3</v>
       </c>
       <c r="B219" s="6" t="s">
         <v>433</v>
       </c>
       <c r="C219" s="7" t="s">
         <v>434</v>
       </c>
       <c r="D219" s="5">
-        <v>5223.0</v>
+        <v>26.0</v>
       </c>
       <c r="E219" s="10">
-        <v>41.0</v>
+        <v>43.0</v>
       </c>
       <c r="F219" s="10">
-        <v>36.9</v>
+        <v>38.7</v>
       </c>
       <c r="G219" s="10">
-        <v>32.8</v>
+        <v>34.4</v>
       </c>
       <c r="H219" s="10">
-        <v>28.7</v>
+        <v>30.1</v>
       </c>
     </row>
     <row r="220" spans="1:8" outlineLevel="2">
       <c r="A220" s="14">
         <v>4</v>
       </c>
       <c r="B220" s="6" t="s">
         <v>435</v>
       </c>
       <c r="C220" s="7" t="s">
         <v>436</v>
       </c>
       <c r="D220" s="5">
-        <v>11198.0</v>
+        <v>10688.0</v>
       </c>
       <c r="E220" s="10">
-        <v>19.0</v>
+        <v>20.0</v>
       </c>
       <c r="F220" s="10">
-        <v>17.1</v>
+        <v>18.0</v>
       </c>
       <c r="G220" s="10">
-        <v>15.2</v>
+        <v>16.0</v>
       </c>
       <c r="H220" s="10">
-        <v>13.3</v>
+        <v>14.0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A60:H60"/>
     <mergeCell ref="A143:H143"/>
     <mergeCell ref="A174:H174"/>
     <mergeCell ref="A185:H185"/>
     <mergeCell ref="A216:H216"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>