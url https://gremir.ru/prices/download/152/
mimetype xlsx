--- v0 (2026-05-03)
+++ v1 (2026-06-17)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="927">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1015">
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Розничная цена (р.)</t>
   </si>
   <si>
     <t>Мелкий опт   - от 50 т.р.</t>
   </si>
   <si>
     <t>Средний опт  - от 100 т.р.</t>
   </si>
   <si>
     <t>Крупный опт  - от 500 т.р.</t>
   </si>
   <si>
@@ -1856,252 +1856,516 @@
   <si>
     <t>Задвижка стальная фланцевая Ду-80 Ру-40 (Т&lt;425°С) 30с15нж МЗТА</t>
   </si>
   <si>
     <t>4141329</t>
   </si>
   <si>
     <t>Задвижка стальная фланцевая Ду-80 Ру-40 L=283мм (Т&lt;450°С) 30с15нж ЧАЗ</t>
   </si>
   <si>
     <t>4141330</t>
   </si>
   <si>
     <t>Задвижка стальная фланцевая Ду-80 Ру-40 L=310мм (Т&lt;450°С) 30с15нж ЧАЗ</t>
   </si>
   <si>
     <t>Задвижки шиберные</t>
   </si>
   <si>
     <t>4131723</t>
   </si>
   <si>
     <t>Задвижка шиберная двусторонняя с выдвижным штоком Ду-100 Ру-10 (Т&lt;80°С) VG4400 Tecofi</t>
   </si>
   <si>
+    <t>4142607</t>
+  </si>
+  <si>
+    <t>Задвижка шиберная двусторонняя с выдвижным штоком Ду-100 Ру-16 с пневмоприводом (Т&lt;80°С) Benarmo</t>
+  </si>
+  <si>
     <t>4131724</t>
   </si>
   <si>
     <t>Задвижка шиберная двусторонняя с выдвижным штоком Ду-125 Ру-10 (Т&lt;80°С) VG4400 Tecofi</t>
   </si>
   <si>
+    <t>4142608</t>
+  </si>
+  <si>
+    <t>Задвижка шиберная двусторонняя с выдвижным штоком Ду-125 Ру-16 с пневмоприводом (Т&lt;80°С) Benarmo</t>
+  </si>
+  <si>
     <t>4131725</t>
   </si>
   <si>
     <t>Задвижка шиберная двусторонняя с выдвижным штоком Ду-150 Ру-10 (Т&lt;80°С) VG4400 Tecofi</t>
   </si>
   <si>
+    <t>4142609</t>
+  </si>
+  <si>
+    <t>Задвижка шиберная двусторонняя с выдвижным штоком Ду-150 Ру-16 с пневмоприводом (Т&lt;80°С) Benarmo</t>
+  </si>
+  <si>
     <t>4131726</t>
   </si>
   <si>
     <t>Задвижка шиберная двусторонняя с выдвижным штоком Ду-200 Ру-10 (Т&lt;80°С) VG4400 Tecofi</t>
   </si>
   <si>
+    <t>4146578</t>
+  </si>
+  <si>
+    <t>Задвижка шиберная двусторонняя с выдвижным штоком Ду-200 Ру-10 с пневмоприводом (Т&lt;80°С) Benarmo</t>
+  </si>
+  <si>
     <t>4131727</t>
   </si>
   <si>
     <t>Задвижка шиберная двусторонняя с выдвижным штоком Ду-250 Ру-10 (Т&lt;80°С) VG4400 Tecofi</t>
   </si>
   <si>
+    <t>4149958</t>
+  </si>
+  <si>
+    <t>Задвижка шиберная двусторонняя с выдвижным штоком Ду-250 Ру-10 с пневмоприводом (Т&lt;80°С) Benarmo</t>
+  </si>
+  <si>
+    <t>4149959</t>
+  </si>
+  <si>
+    <t>Задвижка шиберная двусторонняя с выдвижным штоком Ду-300 Ру-10 с пневмоприводом (Т&lt;80°С) Benarmo</t>
+  </si>
+  <si>
     <t>4131728</t>
   </si>
   <si>
     <t>Задвижка шиберная двусторонняя с выдвижным штоком Ду-300 Ру-7 (Т&lt;80°С) VG4400 Tecofi</t>
   </si>
   <si>
+    <t>4149960</t>
+  </si>
+  <si>
+    <t>Задвижка шиберная двусторонняя с выдвижным штоком Ду-350 Ру-10 с пневмоприводом (Т&lt;80°С) Benarmo</t>
+  </si>
+  <si>
     <t>4131729</t>
   </si>
   <si>
     <t>Задвижка шиберная двусторонняя с выдвижным штоком Ду-350 Ру-7 (Т&lt;80°С) VG4400 Tecofi</t>
   </si>
   <si>
+    <t>4149961</t>
+  </si>
+  <si>
+    <t>Задвижка шиберная двусторонняя с выдвижным штоком Ду-400 Ру-10 с пневмоприводом (Т&lt;80°С) Benarmo</t>
+  </si>
+  <si>
     <t>4131730</t>
   </si>
   <si>
     <t>Задвижка шиберная двусторонняя с выдвижным штоком Ду-400 Ру-7 (Т&lt;80°С) VG4400 Tecofi</t>
   </si>
   <si>
     <t>4131731</t>
   </si>
   <si>
     <t>Задвижка шиберная двусторонняя с выдвижным штоком Ду-450 Ру-7 (Т&lt;80°С) VG4400 Tecofi</t>
   </si>
   <si>
     <t>4131720</t>
   </si>
   <si>
     <t>Задвижка шиберная двусторонняя с выдвижным штоком Ду-50 Ру-10 (Т&lt;80°С) VG4400 Tecofi</t>
   </si>
   <si>
+    <t>4142605</t>
+  </si>
+  <si>
+    <t>Задвижка шиберная двусторонняя с выдвижным штоком Ду-50 Ру-16 с пневмоприводом (Т&lt;80°С) Benarmo</t>
+  </si>
+  <si>
     <t>4131732</t>
   </si>
   <si>
     <t>Задвижка шиберная двусторонняя с выдвижным штоком Ду-500 Ру-4 (Т&lt;80°С) VG4400 Tecofi</t>
   </si>
   <si>
     <t>4131733</t>
   </si>
   <si>
     <t>Задвижка шиберная двусторонняя с выдвижным штоком Ду-600 Ру-4 (Т&lt;80°С) VG4400 Tecofi</t>
   </si>
   <si>
     <t>4131721</t>
   </si>
   <si>
     <t>Задвижка шиберная двусторонняя с выдвижным штоком Ду-65 Ру-10 (Т&lt;80°С) VG4400 Tecofi</t>
   </si>
   <si>
+    <t>4142606</t>
+  </si>
+  <si>
+    <t>Задвижка шиберная двусторонняя с выдвижным штоком Ду-65 Ру-16 с пневмоприводом (Т&lt;80°С) Benarmo</t>
+  </si>
+  <si>
     <t>4131722</t>
   </si>
   <si>
     <t>Задвижка шиберная двусторонняя с выдвижным штоком Ду-80 Ру-10 (Т&lt;80°С) VG4400 Tecofi</t>
   </si>
   <si>
+    <t>4149957</t>
+  </si>
+  <si>
+    <t>Задвижка шиберная двусторонняя с выдвижным штоком Ду-80 Ру-16 с пневмоприводом (Т&lt;80°С) Benarmo</t>
+  </si>
+  <si>
+    <t>4142597</t>
+  </si>
+  <si>
+    <t>Задвижка шиберная двусторонняя с выдвижным штоком под электропривод Ду-100 Ру-16 (Т&lt;80°С) Benarmo</t>
+  </si>
+  <si>
+    <t>4142598</t>
+  </si>
+  <si>
+    <t>Задвижка шиберная двусторонняя с выдвижным штоком под электропривод Ду-125 Ру-16 (Т&lt;80°С) Benarmo</t>
+  </si>
+  <si>
+    <t>4142599</t>
+  </si>
+  <si>
+    <t>Задвижка шиберная двусторонняя с выдвижным штоком под электропривод Ду-150 Ру-16 (Т&lt;80°С) Benarmo</t>
+  </si>
+  <si>
+    <t>4142600</t>
+  </si>
+  <si>
+    <t>Задвижка шиберная двусторонняя с выдвижным штоком под электропривод Ду-200 Ру-10 (Т&lt;80°С) Benarmo</t>
+  </si>
+  <si>
+    <t>4142601</t>
+  </si>
+  <si>
+    <t>Задвижка шиберная двусторонняя с выдвижным штоком под электропривод Ду-250 Ру-10 (Т&lt;80°С) Benarmo</t>
+  </si>
+  <si>
+    <t>4142602</t>
+  </si>
+  <si>
+    <t>Задвижка шиберная двусторонняя с выдвижным штоком под электропривод Ду-300 Ру-10 (Т&lt;80°С) Benarmo</t>
+  </si>
+  <si>
+    <t>4142603</t>
+  </si>
+  <si>
+    <t>Задвижка шиберная двусторонняя с выдвижным штоком под электропривод Ду-350 Ру-10 (Т&lt;80°С) Benarmo</t>
+  </si>
+  <si>
+    <t>4142604</t>
+  </si>
+  <si>
+    <t>Задвижка шиберная двусторонняя с выдвижным штоком под электропривод Ду-400 Ру-10 (Т&lt;80°С) Benarmo</t>
+  </si>
+  <si>
+    <t>4142594</t>
+  </si>
+  <si>
+    <t>Задвижка шиберная двусторонняя с выдвижным штоком под электропривод Ду-50 Ру-16 (Т&lt;80°С) Benarmo</t>
+  </si>
+  <si>
+    <t>4142595</t>
+  </si>
+  <si>
+    <t>Задвижка шиберная двусторонняя с выдвижным штоком под электропривод Ду-65 Ру-16 (Т&lt;80°С) Benarmo</t>
+  </si>
+  <si>
+    <t>4142596</t>
+  </si>
+  <si>
+    <t>Задвижка шиберная двусторонняя с выдвижным штоком под электропривод Ду-80 Ру-16 (Т&lt;80°С) Benarmo</t>
+  </si>
+  <si>
     <t>4131712</t>
   </si>
   <si>
     <t>Задвижка шиберная двусторонняя с невыдвижным штоком Ду-100 Ру-10 (Т&lt;80°С) VGB4400 Tecofi</t>
   </si>
   <si>
+    <t>4142570</t>
+  </si>
+  <si>
+    <t>Задвижка шиберная двусторонняя с невыдвижным штоком Ду-100 Ру-16 (Т&lt;120°С) EPDM Benarmo</t>
+  </si>
+  <si>
     <t>2100779</t>
   </si>
   <si>
     <t>Задвижка шиберная двусторонняя с невыдвижным штоком Ду-100 Ру-16 (Т&lt;120°С) KV-01 ABRA</t>
   </si>
   <si>
+    <t>4142581</t>
+  </si>
+  <si>
+    <t>Задвижка шиберная двусторонняя с невыдвижным штоком Ду-100 Ру-16 (Т&lt;80°С) NBR Benarmo</t>
+  </si>
+  <si>
     <t>4131713</t>
   </si>
   <si>
     <t>Задвижка шиберная двусторонняя с невыдвижным штоком Ду-125 Ру-10 (Т&lt;80°С) VGB4400 Tecofi</t>
   </si>
   <si>
+    <t>4142571</t>
+  </si>
+  <si>
+    <t>Задвижка шиберная двусторонняя с невыдвижным штоком Ду-125 Ру-16 (Т&lt;120°С) EPDM Benarmo</t>
+  </si>
+  <si>
     <t>2100780</t>
   </si>
   <si>
     <t>Задвижка шиберная двусторонняя с невыдвижным штоком Ду-125 Ру-16 (Т&lt;120°С) KV-01 ABRA</t>
   </si>
   <si>
+    <t>4142582</t>
+  </si>
+  <si>
+    <t>Задвижка шиберная двусторонняя с невыдвижным штоком Ду-125 Ру-16 (Т&lt;80°С) NBR Benarmo</t>
+  </si>
+  <si>
     <t>4131714</t>
   </si>
   <si>
     <t>Задвижка шиберная двусторонняя с невыдвижным штоком Ду-150 Ру-10 (Т&lt;80°С) VGB4400 Tecofi</t>
   </si>
   <si>
+    <t>4142572</t>
+  </si>
+  <si>
+    <t>Задвижка шиберная двусторонняя с невыдвижным штоком Ду-150 Ру-16 (Т&lt;120°С) EPDM Benarmo</t>
+  </si>
+  <si>
     <t>2100781</t>
   </si>
   <si>
     <t>Задвижка шиберная двусторонняя с невыдвижным штоком Ду-150 Ру-16 (Т&lt;120°С) KV-01 ABRA</t>
   </si>
   <si>
+    <t>4142583</t>
+  </si>
+  <si>
+    <t>Задвижка шиберная двусторонняя с невыдвижным штоком Ду-150 Ру-16 (Т&lt;80°С) NBR Benarmo</t>
+  </si>
+  <si>
+    <t>4142573</t>
+  </si>
+  <si>
+    <t>Задвижка шиберная двусторонняя с невыдвижным штоком Ду-200 Ру-10 (Т&lt;120°С) EPDM Benarmo</t>
+  </si>
+  <si>
     <t>2100782</t>
   </si>
   <si>
     <t>Задвижка шиберная двусторонняя с невыдвижным штоком Ду-200 Ру-10 (Т&lt;120°С) KV-01 ABRA</t>
   </si>
   <si>
+    <t>4149955</t>
+  </si>
+  <si>
+    <t>Задвижка шиберная двусторонняя с невыдвижным штоком Ду-200 Ру-10 (Т&lt;80°С) NBR Benarmo</t>
+  </si>
+  <si>
     <t>4131715</t>
   </si>
   <si>
     <t>Задвижка шиберная двусторонняя с невыдвижным штоком Ду-200 Ру-10 (Т&lt;80°С) VGB4400 Tecofi</t>
   </si>
   <si>
     <t>2100783</t>
   </si>
   <si>
     <t>Задвижка шиберная двусторонняя с невыдвижным штоком Ду-200 Ру-16 (Т&lt;120°С) KV-01 ABRA</t>
   </si>
   <si>
+    <t>4142574</t>
+  </si>
+  <si>
+    <t>Задвижка шиберная двусторонняя с невыдвижным штоком Ду-250 Ру-10 (Т&lt;120°С) EPDM Benarmo</t>
+  </si>
+  <si>
     <t>2100784</t>
   </si>
   <si>
     <t>Задвижка шиберная двусторонняя с невыдвижным штоком Ду-250 Ру-10 (Т&lt;120°С) KV-01 ABRA</t>
   </si>
   <si>
+    <t>4149956</t>
+  </si>
+  <si>
+    <t>Задвижка шиберная двусторонняя с невыдвижным штоком Ду-250 Ру-10 (Т&lt;80°С) NBR Benarmo</t>
+  </si>
+  <si>
     <t>4131716</t>
   </si>
   <si>
     <t>Задвижка шиберная двусторонняя с невыдвижным штоком Ду-250 Ру-10 (Т&lt;80°С) VGB4400 Tecofi</t>
   </si>
   <si>
+    <t>4142575</t>
+  </si>
+  <si>
+    <t>Задвижка шиберная двусторонняя с невыдвижным штоком Ду-300 Ру-10 (Т&lt;120°С) EPDM Benarmo</t>
+  </si>
+  <si>
+    <t>4142584</t>
+  </si>
+  <si>
+    <t>Задвижка шиберная двусторонняя с невыдвижным штоком Ду-300 Ру-10 (Т&lt;80°С) NBR Benarmo</t>
+  </si>
+  <si>
     <t>2100785</t>
   </si>
   <si>
     <t>Задвижка шиберная двусторонняя с невыдвижным штоком Ду-300 Ру-6 (Т&lt;120°С) KV-01 ABRA</t>
   </si>
   <si>
     <t>4131717</t>
   </si>
   <si>
     <t>Задвижка шиберная двусторонняя с невыдвижным штоком Ду-300 Ру-7 (Т&lt;80°С) VGB4400 Tecofi</t>
   </si>
   <si>
+    <t>4142576</t>
+  </si>
+  <si>
+    <t>Задвижка шиберная двусторонняя с невыдвижным штоком Ду-350 Ру-10 (Т&lt;120°С) EPDM Benarmo</t>
+  </si>
+  <si>
+    <t>4142585</t>
+  </si>
+  <si>
+    <t>Задвижка шиберная двусторонняя с невыдвижным штоком Ду-350 Ру-10 (Т&lt;80°С) NBR Benarmo</t>
+  </si>
+  <si>
     <t>4131718</t>
   </si>
   <si>
     <t>Задвижка шиберная двусторонняя с невыдвижным штоком Ду-350 Ру-7 (Т&lt;80°С) VGB4400 Tecofi</t>
   </si>
   <si>
+    <t>4142577</t>
+  </si>
+  <si>
+    <t>Задвижка шиберная двусторонняя с невыдвижным штоком Ду-400 Ру-10 (Т&lt;120°С) EPDM Benarmo</t>
+  </si>
+  <si>
+    <t>4142586</t>
+  </si>
+  <si>
+    <t>Задвижка шиберная двусторонняя с невыдвижным штоком Ду-400 Ру-10 (Т&lt;80°С) NBR Benarmo</t>
+  </si>
+  <si>
     <t>4131719</t>
   </si>
   <si>
     <t>Задвижка шиберная двусторонняя с невыдвижным штоком Ду-400 Ру-7 (Т&lt;80°С) VGB4400 Tecofi</t>
   </si>
   <si>
     <t>4131709</t>
   </si>
   <si>
     <t>Задвижка шиберная двусторонняя с невыдвижным штоком Ду-50 Ру-10 (Т&lt;80°С) VGB4400 Tecofi</t>
   </si>
   <si>
+    <t>4142567</t>
+  </si>
+  <si>
+    <t>Задвижка шиберная двусторонняя с невыдвижным штоком Ду-50 Ру-16 (Т&lt;120°С) EPDM Benarmo</t>
+  </si>
+  <si>
     <t>2100776</t>
   </si>
   <si>
     <t>Задвижка шиберная двусторонняя с невыдвижным штоком Ду-50 Ру-16 (Т&lt;120°С) KV-01 ABRA</t>
   </si>
   <si>
+    <t>4142578</t>
+  </si>
+  <si>
+    <t>Задвижка шиберная двусторонняя с невыдвижным штоком Ду-50 Ру-16 (Т&lt;80°С) NBR Benarmo</t>
+  </si>
+  <si>
     <t>4131710</t>
   </si>
   <si>
     <t>Задвижка шиберная двусторонняя с невыдвижным штоком Ду-65 Ру-10 (Т&lt;80°С) VGB4400 Tecofi</t>
   </si>
   <si>
+    <t>4142568</t>
+  </si>
+  <si>
+    <t>Задвижка шиберная двусторонняя с невыдвижным штоком Ду-65 Ру-16 (Т&lt;120°С) EPDM Benarmo</t>
+  </si>
+  <si>
     <t>2100777</t>
   </si>
   <si>
     <t>Задвижка шиберная двусторонняя с невыдвижным штоком Ду-65 Ру-16 (Т&lt;120°С) KV-01 ABRA</t>
   </si>
   <si>
+    <t>4142579</t>
+  </si>
+  <si>
+    <t>Задвижка шиберная двусторонняя с невыдвижным штоком Ду-65 Ру-16 (Т&lt;80°С) NBR Benarmo</t>
+  </si>
+  <si>
     <t>4131711</t>
   </si>
   <si>
     <t>Задвижка шиберная двусторонняя с невыдвижным штоком Ду-80 Ру-10 (Т&lt;80°С) VGB4400 Tecofi</t>
   </si>
   <si>
+    <t>4142569</t>
+  </si>
+  <si>
+    <t>Задвижка шиберная двусторонняя с невыдвижным штоком Ду-80 Ру-16 (Т&lt;120°С) EPDM Benarmo</t>
+  </si>
+  <si>
     <t>2100778</t>
   </si>
   <si>
     <t>Задвижка шиберная двусторонняя с невыдвижным штоком Ду-80 Ру-16 (Т&lt;120°С) KV-01 ABRA</t>
+  </si>
+  <si>
+    <t>4142580</t>
+  </si>
+  <si>
+    <t>Задвижка шиберная двусторонняя с невыдвижным штоком Ду-80 Ру-16 (Т&lt;80°С) NBR Benarmo</t>
   </si>
   <si>
     <t>2100823</t>
   </si>
   <si>
     <t>Задвижка шиберная односторонняя с выдвижным штоком Ду-100 Ру-10 (Т&lt;80°С) VG3400 Tecofi</t>
   </si>
   <si>
     <t>2100883</t>
   </si>
   <si>
     <t>Задвижка шиберная односторонняя с выдвижным штоком Ду-100 Ру-10 (Т&lt;80°С) VG4400 Tecofi</t>
   </si>
   <si>
     <t>2100824</t>
   </si>
   <si>
     <t>Задвижка шиберная односторонняя с выдвижным штоком Ду-125 Ру-10 (Т&lt;80°С) VG3400 Tecofi</t>
   </si>
   <si>
     <t>2100884</t>
   </si>
   <si>
     <t>Задвижка шиберная односторонняя с выдвижным штоком Ду-125 Ру-10 (Т&lt;80°С) VG4400 Tecofi</t>
   </si>
@@ -3254,51 +3518,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H474"/>
+  <dimension ref="A1:H518"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="4" outlineLevelCol="0"/>
   <cols>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="12" customWidth="true" style="0"/>
     <col min="8" max="8" width="12" customWidth="true" style="0"/>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="90" customWidth="true" style="0"/>
     <col min="4" max="4" width="8" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
@@ -3346,545 +3610,545 @@
       <c r="H3" s="9"/>
     </row>
     <row r="4" spans="1:8" outlineLevel="2">
       <c r="A4" s="14" t="s">
         <v>10</v>
       </c>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="9"/>
       <c r="F4" s="9"/>
       <c r="G4" s="9"/>
       <c r="H4" s="9"/>
     </row>
     <row r="5" spans="1:8" outlineLevel="3">
       <c r="A5" s="15">
         <v>1</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>11</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>12</v>
       </c>
       <c r="D5" s="5">
-        <v>573.0</v>
+        <v>370.0</v>
       </c>
       <c r="E5" s="10">
-        <v>5960.0</v>
+        <v>5994.0</v>
       </c>
       <c r="F5" s="10">
-        <v>5364.0</v>
+        <v>5394.6</v>
       </c>
       <c r="G5" s="10">
-        <v>4768.0</v>
+        <v>4795.2</v>
       </c>
       <c r="H5" s="10">
-        <v>4172.0</v>
+        <v>4195.8</v>
       </c>
     </row>
     <row r="6" spans="1:8" outlineLevel="3">
       <c r="A6" s="15">
         <v>2</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D6" s="5">
-        <v>1210.0</v>
+        <v>1040.0</v>
       </c>
       <c r="E6" s="10">
         <v>10955.0</v>
       </c>
       <c r="F6" s="10">
         <v>9859.5</v>
       </c>
       <c r="G6" s="10">
         <v>8764.0</v>
       </c>
       <c r="H6" s="10">
         <v>7668.5</v>
       </c>
     </row>
     <row r="7" spans="1:8" outlineLevel="3">
       <c r="A7" s="15">
         <v>3</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D7" s="5">
-        <v>1088.0</v>
+        <v>943.0</v>
       </c>
       <c r="E7" s="10">
         <v>10955.0</v>
       </c>
       <c r="F7" s="10">
         <v>9859.5</v>
       </c>
       <c r="G7" s="10">
         <v>8764.0</v>
       </c>
       <c r="H7" s="10">
         <v>7668.5</v>
       </c>
     </row>
     <row r="8" spans="1:8" outlineLevel="3">
       <c r="A8" s="15">
         <v>4</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="5">
-        <v>17.0</v>
+        <v>18.0</v>
       </c>
       <c r="E8" s="10">
-        <v>10040.0</v>
+        <v>10096.0</v>
       </c>
       <c r="F8" s="10">
-        <v>9036.0</v>
+        <v>9086.4</v>
       </c>
       <c r="G8" s="10">
-        <v>8032.0</v>
+        <v>8076.8</v>
       </c>
       <c r="H8" s="10">
-        <v>7028.0</v>
+        <v>7067.2</v>
       </c>
     </row>
     <row r="9" spans="1:8" outlineLevel="3">
       <c r="A9" s="15">
         <v>5</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>19</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D9" s="5">
-        <v>144.0</v>
+        <v>116.0</v>
       </c>
       <c r="E9" s="10">
         <v>25579.0</v>
       </c>
       <c r="F9" s="10">
         <v>23021.1</v>
       </c>
       <c r="G9" s="10">
         <v>20463.2</v>
       </c>
       <c r="H9" s="10">
         <v>17905.3</v>
       </c>
     </row>
     <row r="10" spans="1:8" outlineLevel="3">
       <c r="A10" s="15">
         <v>6</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>21</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>22</v>
       </c>
       <c r="D10" s="5">
-        <v>111.0</v>
+        <v>95.0</v>
       </c>
       <c r="E10" s="10">
         <v>25579.0</v>
       </c>
       <c r="F10" s="10">
         <v>23021.1</v>
       </c>
       <c r="G10" s="10">
         <v>20463.2</v>
       </c>
       <c r="H10" s="10">
         <v>17905.3</v>
       </c>
     </row>
     <row r="11" spans="1:8" outlineLevel="3">
       <c r="A11" s="15">
         <v>7</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="5">
-        <v>190.0</v>
+        <v>184.0</v>
       </c>
       <c r="E11" s="10">
-        <v>13174.0</v>
+        <v>13246.0</v>
       </c>
       <c r="F11" s="10">
-        <v>11856.6</v>
+        <v>11921.4</v>
       </c>
       <c r="G11" s="10">
-        <v>10539.2</v>
+        <v>10596.8</v>
       </c>
       <c r="H11" s="10">
-        <v>9221.8</v>
+        <v>9272.2</v>
       </c>
     </row>
     <row r="12" spans="1:8" outlineLevel="3">
       <c r="A12" s="15">
         <v>8</v>
       </c>
       <c r="B12" s="6" t="s">
         <v>25</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>26</v>
       </c>
       <c r="D12" s="5">
-        <v>616.0</v>
+        <v>475.0</v>
       </c>
       <c r="E12" s="10">
         <v>26365.0</v>
       </c>
       <c r="F12" s="10">
         <v>23728.5</v>
       </c>
       <c r="G12" s="10">
         <v>21092.0</v>
       </c>
       <c r="H12" s="10">
         <v>18455.5</v>
       </c>
     </row>
     <row r="13" spans="1:8" outlineLevel="3">
       <c r="A13" s="15">
         <v>9</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>27</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>28</v>
       </c>
       <c r="D13" s="5">
-        <v>531.0</v>
+        <v>396.0</v>
       </c>
       <c r="E13" s="10">
         <v>26365.0</v>
       </c>
       <c r="F13" s="10">
         <v>23728.5</v>
       </c>
       <c r="G13" s="10">
         <v>21092.0</v>
       </c>
       <c r="H13" s="10">
         <v>18455.5</v>
       </c>
     </row>
     <row r="14" spans="1:8" outlineLevel="3">
       <c r="A14" s="15">
         <v>10</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>29</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>30</v>
       </c>
       <c r="D14" s="5">
-        <v>223.0</v>
+        <v>193.0</v>
       </c>
       <c r="E14" s="10">
-        <v>20082.0</v>
+        <v>20190.0</v>
       </c>
       <c r="F14" s="10">
-        <v>18073.8</v>
+        <v>18171.0</v>
       </c>
       <c r="G14" s="10">
-        <v>16065.6</v>
+        <v>16152.0</v>
       </c>
       <c r="H14" s="10">
-        <v>14057.4</v>
+        <v>14133.0</v>
       </c>
     </row>
     <row r="15" spans="1:8" outlineLevel="3">
       <c r="A15" s="15">
         <v>11</v>
       </c>
       <c r="B15" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>32</v>
       </c>
       <c r="D15" s="5">
-        <v>88.0</v>
+        <v>77.0</v>
       </c>
       <c r="E15" s="10">
-        <v>56417.0</v>
+        <v>58112.0</v>
       </c>
       <c r="F15" s="10">
-        <v>50775.3</v>
+        <v>52300.8</v>
       </c>
       <c r="G15" s="10">
-        <v>45133.6</v>
+        <v>46489.6</v>
       </c>
       <c r="H15" s="10">
-        <v>39491.9</v>
+        <v>40678.4</v>
       </c>
     </row>
     <row r="16" spans="1:8" outlineLevel="3">
       <c r="A16" s="15">
         <v>12</v>
       </c>
       <c r="B16" s="6" t="s">
         <v>33</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>34</v>
       </c>
       <c r="D16" s="5">
-        <v>34.0</v>
+        <v>41.0</v>
       </c>
       <c r="E16" s="10">
         <v>48354.0</v>
       </c>
       <c r="F16" s="10">
         <v>43518.6</v>
       </c>
       <c r="G16" s="10">
         <v>38683.2</v>
       </c>
       <c r="H16" s="10">
         <v>33847.8</v>
       </c>
     </row>
     <row r="17" spans="1:8" outlineLevel="3">
       <c r="A17" s="15">
         <v>13</v>
       </c>
       <c r="B17" s="6" t="s">
         <v>35</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>36</v>
       </c>
       <c r="D17" s="5">
-        <v>217.0</v>
+        <v>185.0</v>
       </c>
       <c r="E17" s="10">
-        <v>43234.0</v>
+        <v>43469.0</v>
       </c>
       <c r="F17" s="10">
-        <v>38910.6</v>
+        <v>39122.1</v>
       </c>
       <c r="G17" s="10">
-        <v>34587.2</v>
+        <v>34775.2</v>
       </c>
       <c r="H17" s="10">
-        <v>30263.8</v>
+        <v>30428.3</v>
       </c>
     </row>
     <row r="18" spans="1:8" outlineLevel="3">
       <c r="A18" s="15">
         <v>14</v>
       </c>
       <c r="B18" s="6" t="s">
         <v>37</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>38</v>
       </c>
       <c r="D18" s="5">
-        <v>56.0</v>
+        <v>58.0</v>
       </c>
       <c r="E18" s="10">
         <v>70041.0</v>
       </c>
       <c r="F18" s="10">
         <v>63036.9</v>
       </c>
       <c r="G18" s="10">
         <v>56032.8</v>
       </c>
       <c r="H18" s="10">
         <v>49028.7</v>
       </c>
     </row>
     <row r="19" spans="1:8" outlineLevel="3">
       <c r="A19" s="15">
         <v>15</v>
       </c>
       <c r="B19" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>40</v>
       </c>
       <c r="D19" s="5">
-        <v>107.0</v>
+        <v>102.0</v>
       </c>
       <c r="E19" s="10">
-        <v>54029.0</v>
+        <v>54324.0</v>
       </c>
       <c r="F19" s="10">
-        <v>48626.1</v>
+        <v>48891.6</v>
       </c>
       <c r="G19" s="10">
-        <v>43223.2</v>
+        <v>43459.2</v>
       </c>
       <c r="H19" s="10">
-        <v>37820.3</v>
+        <v>38026.8</v>
       </c>
     </row>
     <row r="20" spans="1:8" outlineLevel="3">
       <c r="A20" s="15">
         <v>16</v>
       </c>
       <c r="B20" s="6" t="s">
         <v>41</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>42</v>
       </c>
       <c r="D20" s="5">
-        <v>43.0</v>
+        <v>46.0</v>
       </c>
       <c r="E20" s="10">
-        <v>110072.0</v>
+        <v>113376.0</v>
       </c>
       <c r="F20" s="10">
-        <v>99064.8</v>
+        <v>102038.4</v>
       </c>
       <c r="G20" s="10">
-        <v>88057.6</v>
+        <v>90700.8</v>
       </c>
       <c r="H20" s="10">
-        <v>77050.4</v>
+        <v>79363.2</v>
       </c>
     </row>
     <row r="21" spans="1:8" outlineLevel="3">
       <c r="A21" s="15">
         <v>17</v>
       </c>
       <c r="B21" s="6" t="s">
         <v>43</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>44</v>
       </c>
       <c r="D21" s="5">
         <v>26.0</v>
       </c>
       <c r="E21" s="10">
-        <v>127029.0</v>
+        <v>127725.0</v>
       </c>
       <c r="F21" s="10">
-        <v>114326.1</v>
+        <v>114952.5</v>
       </c>
       <c r="G21" s="10">
-        <v>101623.2</v>
+        <v>102180.0</v>
       </c>
       <c r="H21" s="10">
-        <v>88920.3</v>
+        <v>89407.5</v>
       </c>
     </row>
     <row r="22" spans="1:8" outlineLevel="3">
       <c r="A22" s="15">
         <v>18</v>
       </c>
       <c r="B22" s="6" t="s">
         <v>45</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>46</v>
       </c>
       <c r="D22" s="5">
-        <v>831.0</v>
+        <v>659.0</v>
       </c>
       <c r="E22" s="10">
-        <v>3026.0</v>
+        <v>2982.0</v>
       </c>
       <c r="F22" s="10">
-        <v>2723.4</v>
+        <v>2683.8</v>
       </c>
       <c r="G22" s="10">
-        <v>2420.8</v>
+        <v>2385.6</v>
       </c>
       <c r="H22" s="10">
-        <v>2118.2</v>
+        <v>2087.4</v>
       </c>
     </row>
     <row r="23" spans="1:8" outlineLevel="3">
       <c r="A23" s="15">
         <v>19</v>
       </c>
       <c r="B23" s="6" t="s">
         <v>47</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D23" s="5">
-        <v>1418.0</v>
+        <v>1230.0</v>
       </c>
       <c r="E23" s="10">
         <v>4742.0</v>
       </c>
       <c r="F23" s="10">
         <v>4267.8</v>
       </c>
       <c r="G23" s="10">
         <v>3793.6</v>
       </c>
       <c r="H23" s="10">
         <v>3319.4</v>
       </c>
     </row>
     <row r="24" spans="1:8" outlineLevel="3">
       <c r="A24" s="15">
         <v>20</v>
       </c>
       <c r="B24" s="6" t="s">
         <v>49</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>50</v>
       </c>
       <c r="D24" s="5">
-        <v>1268.0</v>
+        <v>1092.0</v>
       </c>
       <c r="E24" s="10">
         <v>4742.0</v>
       </c>
       <c r="F24" s="10">
         <v>4267.8</v>
       </c>
       <c r="G24" s="10">
         <v>3793.6</v>
       </c>
       <c r="H24" s="10">
         <v>3319.4</v>
       </c>
     </row>
     <row r="25" spans="1:8" outlineLevel="3">
       <c r="A25" s="15">
         <v>21</v>
       </c>
       <c r="B25" s="6" t="s">
         <v>51</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>52</v>
       </c>
       <c r="D25" s="5">
@@ -3892,399 +4156,399 @@
       </c>
       <c r="E25" s="10">
         <v>0.0</v>
       </c>
       <c r="F25" s="10">
         <v>0.0</v>
       </c>
       <c r="G25" s="10">
         <v>0.0</v>
       </c>
       <c r="H25" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="26" spans="1:8" outlineLevel="3">
       <c r="A26" s="15">
         <v>22</v>
       </c>
       <c r="B26" s="6" t="s">
         <v>53</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>54</v>
       </c>
       <c r="D26" s="5">
-        <v>783.0</v>
+        <v>962.0</v>
       </c>
       <c r="E26" s="10">
-        <v>4702.0</v>
+        <v>4728.0</v>
       </c>
       <c r="F26" s="10">
-        <v>4231.8</v>
+        <v>4255.2</v>
       </c>
       <c r="G26" s="10">
-        <v>3761.6</v>
+        <v>3782.4</v>
       </c>
       <c r="H26" s="10">
-        <v>3291.4</v>
+        <v>3309.6</v>
       </c>
     </row>
     <row r="27" spans="1:8" outlineLevel="3">
       <c r="A27" s="15">
         <v>23</v>
       </c>
       <c r="B27" s="6" t="s">
         <v>55</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>56</v>
       </c>
       <c r="D27" s="5">
-        <v>1320.0</v>
+        <v>1048.0</v>
       </c>
       <c r="E27" s="10">
         <v>7659.0</v>
       </c>
       <c r="F27" s="10">
         <v>6893.1</v>
       </c>
       <c r="G27" s="10">
         <v>6127.2</v>
       </c>
       <c r="H27" s="10">
         <v>5361.3</v>
       </c>
     </row>
     <row r="28" spans="1:8" outlineLevel="3">
       <c r="A28" s="15">
         <v>24</v>
       </c>
       <c r="B28" s="6" t="s">
         <v>57</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>58</v>
       </c>
       <c r="D28" s="5">
-        <v>1195.0</v>
+        <v>929.0</v>
       </c>
       <c r="E28" s="10">
         <v>7659.0</v>
       </c>
       <c r="F28" s="10">
         <v>6893.1</v>
       </c>
       <c r="G28" s="10">
         <v>6127.2</v>
       </c>
       <c r="H28" s="10">
         <v>5361.3</v>
       </c>
     </row>
     <row r="29" spans="1:8" outlineLevel="2">
       <c r="A29" s="14" t="s">
         <v>59</v>
       </c>
       <c r="B29" s="4"/>
       <c r="C29" s="4"/>
       <c r="D29" s="4"/>
       <c r="E29" s="9"/>
       <c r="F29" s="9"/>
       <c r="G29" s="9"/>
       <c r="H29" s="9"/>
     </row>
     <row r="30" spans="1:8" outlineLevel="3">
       <c r="A30" s="16" t="s">
         <v>60</v>
       </c>
       <c r="B30" s="4"/>
       <c r="C30" s="4"/>
       <c r="D30" s="4"/>
       <c r="E30" s="9"/>
       <c r="F30" s="9"/>
       <c r="G30" s="9"/>
       <c r="H30" s="9"/>
     </row>
     <row r="31" spans="1:8" outlineLevel="4">
       <c r="A31" s="15">
         <v>1</v>
       </c>
       <c r="B31" s="6" t="s">
         <v>61</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>62</v>
       </c>
       <c r="D31" s="5">
-        <v>22.0</v>
+        <v>14.0</v>
       </c>
       <c r="E31" s="10">
-        <v>6012.0</v>
+        <v>5838.0</v>
       </c>
       <c r="F31" s="10">
-        <v>5410.8</v>
+        <v>5254.2</v>
       </c>
       <c r="G31" s="10">
-        <v>4809.6</v>
+        <v>4670.4</v>
       </c>
       <c r="H31" s="10">
-        <v>4208.4</v>
+        <v>4086.6</v>
       </c>
     </row>
     <row r="32" spans="1:8" outlineLevel="4">
       <c r="A32" s="15">
         <v>2</v>
       </c>
       <c r="B32" s="6" t="s">
         <v>63</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>64</v>
       </c>
       <c r="D32" s="5">
-        <v>678.0</v>
+        <v>726.0</v>
       </c>
       <c r="E32" s="10">
-        <v>4818.0</v>
+        <v>4845.0</v>
       </c>
       <c r="F32" s="10">
-        <v>4336.2</v>
+        <v>4360.5</v>
       </c>
       <c r="G32" s="10">
-        <v>3854.4</v>
+        <v>3876.0</v>
       </c>
       <c r="H32" s="10">
-        <v>3372.6</v>
+        <v>3391.5</v>
       </c>
     </row>
     <row r="33" spans="1:8" outlineLevel="4">
       <c r="A33" s="15">
         <v>3</v>
       </c>
       <c r="B33" s="6" t="s">
         <v>65</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>66</v>
       </c>
       <c r="D33" s="5">
-        <v>3989.0</v>
+        <v>3922.0</v>
       </c>
       <c r="E33" s="10">
-        <v>3389.0</v>
+        <v>3408.0</v>
       </c>
       <c r="F33" s="10">
-        <v>3050.1</v>
+        <v>3067.2</v>
       </c>
       <c r="G33" s="10">
-        <v>2711.2</v>
+        <v>2726.4</v>
       </c>
       <c r="H33" s="10">
-        <v>2372.3</v>
+        <v>2385.6</v>
       </c>
     </row>
     <row r="34" spans="1:8" outlineLevel="4">
       <c r="A34" s="15">
         <v>4</v>
       </c>
       <c r="B34" s="6" t="s">
         <v>67</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>68</v>
       </c>
       <c r="D34" s="5">
         <v>0.0</v>
       </c>
       <c r="E34" s="10">
         <v>16530.0</v>
       </c>
       <c r="F34" s="10">
         <v>14877.0</v>
       </c>
       <c r="G34" s="10">
         <v>13224.0</v>
       </c>
       <c r="H34" s="10">
         <v>11571.0</v>
       </c>
     </row>
     <row r="35" spans="1:8" outlineLevel="4">
       <c r="A35" s="15">
         <v>5</v>
       </c>
       <c r="B35" s="6" t="s">
         <v>69</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>70</v>
       </c>
       <c r="D35" s="5">
-        <v>115.0</v>
+        <v>335.0</v>
       </c>
       <c r="E35" s="10">
-        <v>6456.0</v>
+        <v>6491.0</v>
       </c>
       <c r="F35" s="10">
-        <v>5810.4</v>
+        <v>5841.9</v>
       </c>
       <c r="G35" s="10">
-        <v>5164.8</v>
+        <v>5192.8</v>
       </c>
       <c r="H35" s="10">
-        <v>4519.2</v>
+        <v>4543.7</v>
       </c>
     </row>
     <row r="36" spans="1:8" outlineLevel="4">
       <c r="A36" s="15">
         <v>6</v>
       </c>
       <c r="B36" s="6" t="s">
         <v>71</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>72</v>
       </c>
       <c r="D36" s="5">
-        <v>0.0</v>
+        <v>319.0</v>
       </c>
       <c r="E36" s="10">
-        <v>6782.0</v>
+        <v>6819.0</v>
       </c>
       <c r="F36" s="10">
-        <v>6103.8</v>
+        <v>6137.1</v>
       </c>
       <c r="G36" s="10">
-        <v>5425.6</v>
+        <v>5455.2</v>
       </c>
       <c r="H36" s="10">
-        <v>4747.4</v>
+        <v>4773.3</v>
       </c>
     </row>
     <row r="37" spans="1:8" outlineLevel="4">
       <c r="A37" s="15">
         <v>7</v>
       </c>
       <c r="B37" s="6" t="s">
         <v>73</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>74</v>
       </c>
       <c r="D37" s="5">
         <v>6.0</v>
       </c>
       <c r="E37" s="10">
         <v>23784.0</v>
       </c>
       <c r="F37" s="10">
         <v>21405.6</v>
       </c>
       <c r="G37" s="10">
         <v>19027.2</v>
       </c>
       <c r="H37" s="10">
         <v>16648.8</v>
       </c>
     </row>
     <row r="38" spans="1:8" outlineLevel="4">
       <c r="A38" s="15">
         <v>8</v>
       </c>
       <c r="B38" s="6" t="s">
         <v>75</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>76</v>
       </c>
       <c r="D38" s="5">
-        <v>5.0</v>
+        <v>3.0</v>
       </c>
       <c r="E38" s="10">
-        <v>14828.0</v>
+        <v>9126.0</v>
       </c>
       <c r="F38" s="10">
-        <v>13345.2</v>
+        <v>8213.4</v>
       </c>
       <c r="G38" s="10">
-        <v>11862.4</v>
+        <v>7300.8</v>
       </c>
       <c r="H38" s="10">
-        <v>10379.6</v>
+        <v>6388.2</v>
       </c>
     </row>
     <row r="39" spans="1:8" outlineLevel="4">
       <c r="A39" s="15">
         <v>9</v>
       </c>
       <c r="B39" s="6" t="s">
         <v>77</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>78</v>
       </c>
       <c r="D39" s="5">
-        <v>392.0</v>
+        <v>391.0</v>
       </c>
       <c r="E39" s="10">
-        <v>7678.0</v>
+        <v>7720.0</v>
       </c>
       <c r="F39" s="10">
-        <v>6910.2</v>
+        <v>6948.0</v>
       </c>
       <c r="G39" s="10">
-        <v>6142.4</v>
+        <v>6176.0</v>
       </c>
       <c r="H39" s="10">
-        <v>5374.6</v>
+        <v>5404.0</v>
       </c>
     </row>
     <row r="40" spans="1:8" outlineLevel="4">
       <c r="A40" s="15">
         <v>10</v>
       </c>
       <c r="B40" s="6" t="s">
         <v>79</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>80</v>
       </c>
       <c r="D40" s="5">
-        <v>781.0</v>
+        <v>695.0</v>
       </c>
       <c r="E40" s="10">
-        <v>6557.0</v>
+        <v>6594.0</v>
       </c>
       <c r="F40" s="10">
-        <v>5901.3</v>
+        <v>5934.6</v>
       </c>
       <c r="G40" s="10">
-        <v>5245.6</v>
+        <v>5275.2</v>
       </c>
       <c r="H40" s="10">
-        <v>4589.9</v>
+        <v>4615.8</v>
       </c>
     </row>
     <row r="41" spans="1:8" outlineLevel="4">
       <c r="A41" s="15">
         <v>11</v>
       </c>
       <c r="B41" s="6" t="s">
         <v>81</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>82</v>
       </c>
       <c r="D41" s="5">
         <v>54.0</v>
       </c>
       <c r="E41" s="10">
         <v>33666.0</v>
       </c>
       <c r="F41" s="10">
         <v>30299.4</v>
       </c>
       <c r="G41" s="10">
         <v>26932.8</v>
       </c>
       <c r="H41" s="10">
@@ -4309,736 +4573,736 @@
       </c>
       <c r="F42" s="10">
         <v>41220.0</v>
       </c>
       <c r="G42" s="10">
         <v>36640.0</v>
       </c>
       <c r="H42" s="10">
         <v>32060.0</v>
       </c>
     </row>
     <row r="43" spans="1:8" outlineLevel="4">
       <c r="A43" s="15">
         <v>13</v>
       </c>
       <c r="B43" s="6" t="s">
         <v>85</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>86</v>
       </c>
       <c r="D43" s="5">
         <v>7.0</v>
       </c>
       <c r="E43" s="10">
-        <v>21421.0</v>
+        <v>14858.0</v>
       </c>
       <c r="F43" s="10">
-        <v>19278.9</v>
+        <v>13372.2</v>
       </c>
       <c r="G43" s="10">
-        <v>17136.8</v>
+        <v>11886.4</v>
       </c>
       <c r="H43" s="10">
-        <v>14994.7</v>
+        <v>10400.6</v>
       </c>
     </row>
     <row r="44" spans="1:8" outlineLevel="4">
       <c r="A44" s="15">
         <v>14</v>
       </c>
       <c r="B44" s="6" t="s">
         <v>87</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>88</v>
       </c>
       <c r="D44" s="5">
-        <v>936.0</v>
+        <v>849.0</v>
       </c>
       <c r="E44" s="10">
-        <v>10688.0</v>
+        <v>10747.0</v>
       </c>
       <c r="F44" s="10">
-        <v>9619.2</v>
+        <v>9672.3</v>
       </c>
       <c r="G44" s="10">
-        <v>8550.4</v>
+        <v>8597.6</v>
       </c>
       <c r="H44" s="10">
-        <v>7481.6</v>
+        <v>7522.9</v>
       </c>
     </row>
     <row r="45" spans="1:8" outlineLevel="4">
       <c r="A45" s="15">
         <v>15</v>
       </c>
       <c r="B45" s="6" t="s">
         <v>89</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D45" s="5">
         <v>0.0</v>
       </c>
       <c r="E45" s="10">
-        <v>12386.0</v>
+        <v>12453.0</v>
       </c>
       <c r="F45" s="10">
-        <v>11147.4</v>
+        <v>11207.7</v>
       </c>
       <c r="G45" s="10">
-        <v>9908.8</v>
+        <v>9962.4</v>
       </c>
       <c r="H45" s="10">
-        <v>8670.2</v>
+        <v>8717.1</v>
       </c>
     </row>
     <row r="46" spans="1:8" outlineLevel="4">
       <c r="A46" s="15">
         <v>16</v>
       </c>
       <c r="B46" s="6" t="s">
         <v>91</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>92</v>
       </c>
       <c r="D46" s="5">
         <v>4.0</v>
       </c>
       <c r="E46" s="10">
         <v>83319.0</v>
       </c>
       <c r="F46" s="10">
         <v>74987.1</v>
       </c>
       <c r="G46" s="10">
         <v>66655.2</v>
       </c>
       <c r="H46" s="10">
         <v>58323.3</v>
       </c>
     </row>
     <row r="47" spans="1:8" outlineLevel="4">
       <c r="A47" s="15">
         <v>17</v>
       </c>
       <c r="B47" s="6" t="s">
         <v>93</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>94</v>
       </c>
       <c r="D47" s="5">
         <v>0.0</v>
       </c>
       <c r="E47" s="10">
-        <v>0.0</v>
+        <v>26197.0</v>
       </c>
       <c r="F47" s="10">
-        <v>0.0</v>
+        <v>23577.3</v>
       </c>
       <c r="G47" s="10">
-        <v>0.0</v>
+        <v>20957.6</v>
       </c>
       <c r="H47" s="10">
-        <v>0.0</v>
+        <v>18337.9</v>
       </c>
     </row>
     <row r="48" spans="1:8" outlineLevel="4">
       <c r="A48" s="15">
         <v>18</v>
       </c>
       <c r="B48" s="6" t="s">
         <v>95</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>96</v>
       </c>
       <c r="D48" s="5">
-        <v>240.0</v>
+        <v>241.0</v>
       </c>
       <c r="E48" s="10">
-        <v>18917.0</v>
+        <v>19019.0</v>
       </c>
       <c r="F48" s="10">
-        <v>17025.3</v>
+        <v>17117.1</v>
       </c>
       <c r="G48" s="10">
-        <v>15133.6</v>
+        <v>15215.2</v>
       </c>
       <c r="H48" s="10">
-        <v>13241.9</v>
+        <v>13313.3</v>
       </c>
     </row>
     <row r="49" spans="1:8" outlineLevel="4">
       <c r="A49" s="15">
         <v>19</v>
       </c>
       <c r="B49" s="6" t="s">
         <v>97</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>98</v>
       </c>
       <c r="D49" s="5">
         <v>120.0</v>
       </c>
       <c r="E49" s="10">
-        <v>21282.0</v>
+        <v>21398.0</v>
       </c>
       <c r="F49" s="10">
-        <v>19153.8</v>
+        <v>19258.2</v>
       </c>
       <c r="G49" s="10">
-        <v>17025.6</v>
+        <v>17118.4</v>
       </c>
       <c r="H49" s="10">
-        <v>14897.4</v>
+        <v>14978.6</v>
       </c>
     </row>
     <row r="50" spans="1:8" outlineLevel="4">
       <c r="A50" s="15">
         <v>20</v>
       </c>
       <c r="B50" s="6" t="s">
         <v>99</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>100</v>
       </c>
       <c r="D50" s="5">
         <v>11.0</v>
       </c>
       <c r="E50" s="10">
         <v>99449.0</v>
       </c>
       <c r="F50" s="10">
         <v>89504.1</v>
       </c>
       <c r="G50" s="10">
         <v>79559.2</v>
       </c>
       <c r="H50" s="10">
         <v>69614.3</v>
       </c>
     </row>
     <row r="51" spans="1:8" outlineLevel="4">
       <c r="A51" s="15">
         <v>21</v>
       </c>
       <c r="B51" s="6" t="s">
         <v>101</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>102</v>
       </c>
       <c r="D51" s="5">
         <v>0.0</v>
       </c>
       <c r="E51" s="10">
-        <v>0.0</v>
+        <v>34708.0</v>
       </c>
       <c r="F51" s="10">
-        <v>0.0</v>
+        <v>31237.2</v>
       </c>
       <c r="G51" s="10">
-        <v>0.0</v>
+        <v>27766.4</v>
       </c>
       <c r="H51" s="10">
-        <v>0.0</v>
+        <v>24295.6</v>
       </c>
     </row>
     <row r="52" spans="1:8" outlineLevel="4">
       <c r="A52" s="15">
         <v>22</v>
       </c>
       <c r="B52" s="6" t="s">
         <v>103</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>104</v>
       </c>
       <c r="D52" s="5">
-        <v>320.0</v>
+        <v>305.0</v>
       </c>
       <c r="E52" s="10">
-        <v>25026.0</v>
+        <v>25162.0</v>
       </c>
       <c r="F52" s="10">
-        <v>22523.4</v>
+        <v>22645.8</v>
       </c>
       <c r="G52" s="10">
-        <v>20020.8</v>
+        <v>20129.6</v>
       </c>
       <c r="H52" s="10">
-        <v>17518.2</v>
+        <v>17613.4</v>
       </c>
     </row>
     <row r="53" spans="1:8" outlineLevel="4">
       <c r="A53" s="15">
         <v>23</v>
       </c>
       <c r="B53" s="6" t="s">
         <v>105</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>106</v>
       </c>
       <c r="D53" s="5">
-        <v>167.0</v>
+        <v>163.0</v>
       </c>
       <c r="E53" s="10">
-        <v>30195.0</v>
+        <v>30362.0</v>
       </c>
       <c r="F53" s="10">
-        <v>27175.5</v>
+        <v>27325.8</v>
       </c>
       <c r="G53" s="10">
-        <v>24156.0</v>
+        <v>24289.6</v>
       </c>
       <c r="H53" s="10">
-        <v>21136.5</v>
+        <v>21253.4</v>
       </c>
     </row>
     <row r="54" spans="1:8" outlineLevel="4">
       <c r="A54" s="15">
         <v>24</v>
       </c>
       <c r="B54" s="6" t="s">
         <v>107</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>108</v>
       </c>
       <c r="D54" s="5">
-        <v>125.0</v>
+        <v>131.0</v>
       </c>
       <c r="E54" s="10">
-        <v>61887.0</v>
+        <v>62226.0</v>
       </c>
       <c r="F54" s="10">
-        <v>55698.3</v>
+        <v>56003.4</v>
       </c>
       <c r="G54" s="10">
-        <v>49509.6</v>
+        <v>49780.8</v>
       </c>
       <c r="H54" s="10">
-        <v>43320.9</v>
+        <v>43558.2</v>
       </c>
     </row>
     <row r="55" spans="1:8" outlineLevel="4">
       <c r="A55" s="15">
         <v>25</v>
       </c>
       <c r="B55" s="6" t="s">
         <v>109</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>110</v>
       </c>
       <c r="D55" s="5">
-        <v>207.0</v>
+        <v>199.0</v>
       </c>
       <c r="E55" s="10">
-        <v>2749.0</v>
+        <v>2765.0</v>
       </c>
       <c r="F55" s="10">
-        <v>2474.1</v>
+        <v>2488.5</v>
       </c>
       <c r="G55" s="10">
-        <v>2199.2</v>
+        <v>2212.0</v>
       </c>
       <c r="H55" s="10">
-        <v>1924.3</v>
+        <v>1935.5</v>
       </c>
     </row>
     <row r="56" spans="1:8" outlineLevel="4">
       <c r="A56" s="15">
         <v>26</v>
       </c>
       <c r="B56" s="6" t="s">
         <v>111</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>112</v>
       </c>
       <c r="D56" s="5">
-        <v>21.0</v>
+        <v>19.0</v>
       </c>
       <c r="E56" s="10">
-        <v>84026.0</v>
+        <v>84486.0</v>
       </c>
       <c r="F56" s="10">
-        <v>75623.4</v>
+        <v>76037.4</v>
       </c>
       <c r="G56" s="10">
-        <v>67220.8</v>
+        <v>67588.8</v>
       </c>
       <c r="H56" s="10">
-        <v>58818.2</v>
+        <v>59140.2</v>
       </c>
     </row>
     <row r="57" spans="1:8" outlineLevel="4">
       <c r="A57" s="15">
         <v>27</v>
       </c>
       <c r="B57" s="6" t="s">
         <v>113</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>114</v>
       </c>
       <c r="D57" s="5">
         <v>28.0</v>
       </c>
       <c r="E57" s="10">
-        <v>114902.0</v>
+        <v>115531.0</v>
       </c>
       <c r="F57" s="10">
-        <v>103411.8</v>
+        <v>103977.9</v>
       </c>
       <c r="G57" s="10">
-        <v>91921.6</v>
+        <v>92424.8</v>
       </c>
       <c r="H57" s="10">
-        <v>80431.4</v>
+        <v>80871.7</v>
       </c>
     </row>
     <row r="58" spans="1:8" outlineLevel="4">
       <c r="A58" s="15">
         <v>28</v>
       </c>
       <c r="B58" s="6" t="s">
         <v>115</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>116</v>
       </c>
       <c r="D58" s="5">
         <v>0.0</v>
       </c>
       <c r="E58" s="10">
-        <v>3633.0</v>
+        <v>3561.0</v>
       </c>
       <c r="F58" s="10">
-        <v>3269.7</v>
+        <v>3204.9</v>
       </c>
       <c r="G58" s="10">
-        <v>2906.4</v>
+        <v>2848.8</v>
       </c>
       <c r="H58" s="10">
-        <v>2543.1</v>
+        <v>2492.7</v>
       </c>
     </row>
     <row r="59" spans="1:8" outlineLevel="4">
       <c r="A59" s="15">
         <v>29</v>
       </c>
       <c r="B59" s="6" t="s">
         <v>117</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>118</v>
       </c>
       <c r="D59" s="5">
-        <v>526.0</v>
+        <v>771.0</v>
       </c>
       <c r="E59" s="10">
-        <v>2810.0</v>
+        <v>2826.0</v>
       </c>
       <c r="F59" s="10">
-        <v>2529.0</v>
+        <v>2543.4</v>
       </c>
       <c r="G59" s="10">
-        <v>2248.0</v>
+        <v>2260.8</v>
       </c>
       <c r="H59" s="10">
-        <v>1967.0</v>
+        <v>1978.2</v>
       </c>
     </row>
     <row r="60" spans="1:8" outlineLevel="4">
       <c r="A60" s="15">
         <v>30</v>
       </c>
       <c r="B60" s="6" t="s">
         <v>119</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>120</v>
       </c>
       <c r="D60" s="5">
-        <v>2320.0</v>
+        <v>2223.0</v>
       </c>
       <c r="E60" s="10">
-        <v>2058.0</v>
+        <v>2069.0</v>
       </c>
       <c r="F60" s="10">
-        <v>1852.2</v>
+        <v>1862.1</v>
       </c>
       <c r="G60" s="10">
-        <v>1646.4</v>
+        <v>1655.2</v>
       </c>
       <c r="H60" s="10">
-        <v>1440.6</v>
+        <v>1448.3</v>
       </c>
     </row>
     <row r="61" spans="1:8" outlineLevel="4">
       <c r="A61" s="15">
         <v>31</v>
       </c>
       <c r="B61" s="6" t="s">
         <v>121</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>122</v>
       </c>
       <c r="D61" s="5">
         <v>81.0</v>
       </c>
       <c r="E61" s="10">
         <v>9336.0</v>
       </c>
       <c r="F61" s="10">
         <v>8402.4</v>
       </c>
       <c r="G61" s="10">
         <v>7468.8</v>
       </c>
       <c r="H61" s="10">
         <v>6535.2</v>
       </c>
     </row>
     <row r="62" spans="1:8" outlineLevel="4">
       <c r="A62" s="15">
         <v>32</v>
       </c>
       <c r="B62" s="6" t="s">
         <v>123</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>124</v>
       </c>
       <c r="D62" s="5">
-        <v>162.0</v>
+        <v>179.0</v>
       </c>
       <c r="E62" s="10">
-        <v>132560.0</v>
+        <v>133286.0</v>
       </c>
       <c r="F62" s="10">
-        <v>119304.0</v>
+        <v>119957.4</v>
       </c>
       <c r="G62" s="10">
-        <v>106048.0</v>
+        <v>106628.8</v>
       </c>
       <c r="H62" s="10">
-        <v>92792.0</v>
+        <v>93300.2</v>
       </c>
     </row>
     <row r="63" spans="1:8" outlineLevel="4">
       <c r="A63" s="15">
         <v>33</v>
       </c>
       <c r="B63" s="6" t="s">
         <v>125</v>
       </c>
       <c r="C63" s="7" t="s">
         <v>126</v>
       </c>
       <c r="D63" s="5">
-        <v>22.0</v>
+        <v>14.0</v>
       </c>
       <c r="E63" s="10">
-        <v>192280.0</v>
+        <v>193333.0</v>
       </c>
       <c r="F63" s="10">
-        <v>173052.0</v>
+        <v>173999.7</v>
       </c>
       <c r="G63" s="10">
-        <v>153824.0</v>
+        <v>154666.4</v>
       </c>
       <c r="H63" s="10">
-        <v>134596.0</v>
+        <v>135333.1</v>
       </c>
     </row>
     <row r="64" spans="1:8" outlineLevel="4">
       <c r="A64" s="15">
         <v>34</v>
       </c>
       <c r="B64" s="6" t="s">
         <v>127</v>
       </c>
       <c r="C64" s="7" t="s">
         <v>128</v>
       </c>
       <c r="D64" s="5">
-        <v>91.0</v>
+        <v>391.0</v>
       </c>
       <c r="E64" s="10">
-        <v>3749.0</v>
+        <v>3770.0</v>
       </c>
       <c r="F64" s="10">
-        <v>3374.1</v>
+        <v>3393.0</v>
       </c>
       <c r="G64" s="10">
-        <v>2999.2</v>
+        <v>3016.0</v>
       </c>
       <c r="H64" s="10">
-        <v>2624.3</v>
+        <v>2639.0</v>
       </c>
     </row>
     <row r="65" spans="1:8" outlineLevel="4">
       <c r="A65" s="15">
         <v>35</v>
       </c>
       <c r="B65" s="6" t="s">
         <v>129</v>
       </c>
       <c r="C65" s="7" t="s">
         <v>130</v>
       </c>
       <c r="D65" s="5">
-        <v>195.0</v>
+        <v>898.0</v>
       </c>
       <c r="E65" s="10">
-        <v>2483.0</v>
+        <v>2496.0</v>
       </c>
       <c r="F65" s="10">
-        <v>2234.7</v>
+        <v>2246.4</v>
       </c>
       <c r="G65" s="10">
-        <v>1986.4</v>
+        <v>1996.8</v>
       </c>
       <c r="H65" s="10">
-        <v>1738.1</v>
+        <v>1747.2</v>
       </c>
     </row>
     <row r="66" spans="1:8" outlineLevel="4">
       <c r="A66" s="15">
         <v>36</v>
       </c>
       <c r="B66" s="6" t="s">
         <v>131</v>
       </c>
       <c r="C66" s="7" t="s">
         <v>132</v>
       </c>
       <c r="D66" s="5">
         <v>0.0</v>
       </c>
       <c r="E66" s="10">
         <v>12149.0</v>
       </c>
       <c r="F66" s="10">
         <v>10934.1</v>
       </c>
       <c r="G66" s="10">
         <v>9719.2</v>
       </c>
       <c r="H66" s="10">
         <v>8504.3</v>
       </c>
     </row>
     <row r="67" spans="1:8" outlineLevel="4">
       <c r="A67" s="15">
         <v>37</v>
       </c>
       <c r="B67" s="6" t="s">
         <v>133</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>134</v>
       </c>
       <c r="D67" s="5">
-        <v>5.0</v>
+        <v>0.0</v>
       </c>
       <c r="E67" s="10">
-        <v>4874.0</v>
+        <v>4475.0</v>
       </c>
       <c r="F67" s="10">
-        <v>4386.6</v>
+        <v>4027.5</v>
       </c>
       <c r="G67" s="10">
-        <v>3899.2</v>
+        <v>3580.0</v>
       </c>
       <c r="H67" s="10">
-        <v>3411.8</v>
+        <v>3132.5</v>
       </c>
     </row>
     <row r="68" spans="1:8" outlineLevel="4">
       <c r="A68" s="15">
         <v>38</v>
       </c>
       <c r="B68" s="6" t="s">
         <v>135</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>136</v>
       </c>
       <c r="D68" s="5">
-        <v>1449.0</v>
+        <v>1394.0</v>
       </c>
       <c r="E68" s="10">
-        <v>2933.0</v>
+        <v>2949.0</v>
       </c>
       <c r="F68" s="10">
-        <v>2639.7</v>
+        <v>2654.1</v>
       </c>
       <c r="G68" s="10">
-        <v>2346.4</v>
+        <v>2359.2</v>
       </c>
       <c r="H68" s="10">
-        <v>2053.1</v>
+        <v>2064.3</v>
       </c>
     </row>
     <row r="69" spans="1:8" outlineLevel="4">
       <c r="A69" s="15">
         <v>39</v>
       </c>
       <c r="B69" s="6" t="s">
         <v>137</v>
       </c>
       <c r="C69" s="7" t="s">
         <v>138</v>
       </c>
       <c r="D69" s="5">
-        <v>279.0</v>
+        <v>791.0</v>
       </c>
       <c r="E69" s="10">
-        <v>3538.0</v>
+        <v>3557.0</v>
       </c>
       <c r="F69" s="10">
-        <v>3184.2</v>
+        <v>3201.3</v>
       </c>
       <c r="G69" s="10">
-        <v>2830.4</v>
+        <v>2845.6</v>
       </c>
       <c r="H69" s="10">
-        <v>2476.6</v>
+        <v>2489.9</v>
       </c>
     </row>
     <row r="70" spans="1:8" outlineLevel="4">
       <c r="A70" s="15">
         <v>40</v>
       </c>
       <c r="B70" s="6" t="s">
         <v>139</v>
       </c>
       <c r="C70" s="7" t="s">
         <v>140</v>
       </c>
       <c r="D70" s="5">
         <v>0.0</v>
       </c>
       <c r="E70" s="10">
         <v>13872.0</v>
       </c>
       <c r="F70" s="10">
         <v>12484.8</v>
       </c>
       <c r="G70" s="10">
         <v>11097.6</v>
       </c>
       <c r="H70" s="10">
@@ -5046,685 +5310,685 @@
       </c>
     </row>
     <row r="71" spans="1:8" outlineLevel="3">
       <c r="A71" s="16" t="s">
         <v>141</v>
       </c>
       <c r="B71" s="4"/>
       <c r="C71" s="4"/>
       <c r="D71" s="4"/>
       <c r="E71" s="9"/>
       <c r="F71" s="9"/>
       <c r="G71" s="9"/>
       <c r="H71" s="9"/>
     </row>
     <row r="72" spans="1:8" outlineLevel="4">
       <c r="A72" s="15">
         <v>1</v>
       </c>
       <c r="B72" s="6" t="s">
         <v>142</v>
       </c>
       <c r="C72" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D72" s="5">
-        <v>23.0</v>
+        <v>21.0</v>
       </c>
       <c r="E72" s="10">
         <v>18984.0</v>
       </c>
       <c r="F72" s="10">
         <v>17085.6</v>
       </c>
       <c r="G72" s="10">
         <v>15187.2</v>
       </c>
       <c r="H72" s="10">
         <v>13288.8</v>
       </c>
     </row>
     <row r="73" spans="1:8" outlineLevel="4">
       <c r="A73" s="15">
         <v>2</v>
       </c>
       <c r="B73" s="6" t="s">
         <v>144</v>
       </c>
       <c r="C73" s="7" t="s">
         <v>145</v>
       </c>
       <c r="D73" s="5">
-        <v>215.0</v>
+        <v>207.0</v>
       </c>
       <c r="E73" s="10">
-        <v>6226.0</v>
+        <v>6261.0</v>
       </c>
       <c r="F73" s="10">
-        <v>5603.4</v>
+        <v>5634.9</v>
       </c>
       <c r="G73" s="10">
-        <v>4980.8</v>
+        <v>5008.8</v>
       </c>
       <c r="H73" s="10">
-        <v>4358.2</v>
+        <v>4382.7</v>
       </c>
     </row>
     <row r="74" spans="1:8" outlineLevel="4">
       <c r="A74" s="15">
         <v>3</v>
       </c>
       <c r="B74" s="6" t="s">
         <v>146</v>
       </c>
       <c r="C74" s="7" t="s">
         <v>147</v>
       </c>
       <c r="D74" s="5">
         <v>2.0</v>
       </c>
       <c r="E74" s="10">
         <v>27339.0</v>
       </c>
       <c r="F74" s="10">
         <v>24605.1</v>
       </c>
       <c r="G74" s="10">
         <v>21871.2</v>
       </c>
       <c r="H74" s="10">
         <v>19137.3</v>
       </c>
     </row>
     <row r="75" spans="1:8" outlineLevel="4">
       <c r="A75" s="15">
         <v>4</v>
       </c>
       <c r="B75" s="6" t="s">
         <v>148</v>
       </c>
       <c r="C75" s="7" t="s">
         <v>149</v>
       </c>
       <c r="D75" s="5">
         <v>10.0</v>
       </c>
       <c r="E75" s="10">
-        <v>8502.0</v>
+        <v>8549.0</v>
       </c>
       <c r="F75" s="10">
-        <v>7651.8</v>
+        <v>7694.1</v>
       </c>
       <c r="G75" s="10">
-        <v>6801.6</v>
+        <v>6839.2</v>
       </c>
       <c r="H75" s="10">
-        <v>5951.4</v>
+        <v>5984.3</v>
       </c>
     </row>
     <row r="76" spans="1:8" outlineLevel="4">
       <c r="A76" s="15">
         <v>5</v>
       </c>
       <c r="B76" s="6" t="s">
         <v>150</v>
       </c>
       <c r="C76" s="7" t="s">
         <v>151</v>
       </c>
       <c r="D76" s="5">
-        <v>4.0</v>
+        <v>3.0</v>
       </c>
       <c r="E76" s="10">
         <v>38750.0</v>
       </c>
       <c r="F76" s="10">
         <v>34875.0</v>
       </c>
       <c r="G76" s="10">
         <v>31000.0</v>
       </c>
       <c r="H76" s="10">
         <v>27125.0</v>
       </c>
     </row>
     <row r="77" spans="1:8" outlineLevel="4">
       <c r="A77" s="15">
         <v>6</v>
       </c>
       <c r="B77" s="6" t="s">
         <v>152</v>
       </c>
       <c r="C77" s="7" t="s">
         <v>153</v>
       </c>
       <c r="D77" s="5">
         <v>140.0</v>
       </c>
       <c r="E77" s="10">
-        <v>10120.0</v>
+        <v>10176.0</v>
       </c>
       <c r="F77" s="10">
-        <v>9108.0</v>
+        <v>9158.4</v>
       </c>
       <c r="G77" s="10">
-        <v>8096.0</v>
+        <v>8140.8</v>
       </c>
       <c r="H77" s="10">
-        <v>7084.0</v>
+        <v>7123.2</v>
       </c>
     </row>
     <row r="78" spans="1:8" outlineLevel="4">
       <c r="A78" s="15">
         <v>7</v>
       </c>
       <c r="B78" s="6" t="s">
         <v>154</v>
       </c>
       <c r="C78" s="7" t="s">
         <v>155</v>
       </c>
       <c r="D78" s="5">
         <v>37.0</v>
       </c>
       <c r="E78" s="10">
-        <v>17518.0</v>
+        <v>17613.0</v>
       </c>
       <c r="F78" s="10">
-        <v>15766.2</v>
+        <v>15851.7</v>
       </c>
       <c r="G78" s="10">
-        <v>14014.4</v>
+        <v>14090.4</v>
       </c>
       <c r="H78" s="10">
-        <v>12262.6</v>
+        <v>12329.1</v>
       </c>
     </row>
     <row r="79" spans="1:8" outlineLevel="4">
       <c r="A79" s="15">
         <v>8</v>
       </c>
       <c r="B79" s="6" t="s">
         <v>156</v>
       </c>
       <c r="C79" s="7" t="s">
         <v>157</v>
       </c>
       <c r="D79" s="5">
-        <v>26.0</v>
+        <v>20.0</v>
       </c>
       <c r="E79" s="10">
         <v>12085.0</v>
       </c>
       <c r="F79" s="10">
         <v>10876.5</v>
       </c>
       <c r="G79" s="10">
         <v>9668.0</v>
       </c>
       <c r="H79" s="10">
         <v>8459.5</v>
       </c>
     </row>
     <row r="80" spans="1:8" outlineLevel="4">
       <c r="A80" s="15">
         <v>9</v>
       </c>
       <c r="B80" s="6" t="s">
         <v>158</v>
       </c>
       <c r="C80" s="7" t="s">
         <v>159</v>
       </c>
       <c r="D80" s="5">
-        <v>363.0</v>
+        <v>362.0</v>
       </c>
       <c r="E80" s="10">
-        <v>3568.0</v>
+        <v>3587.0</v>
       </c>
       <c r="F80" s="10">
-        <v>3211.2</v>
+        <v>3228.3</v>
       </c>
       <c r="G80" s="10">
-        <v>2854.4</v>
+        <v>2869.6</v>
       </c>
       <c r="H80" s="10">
-        <v>2497.6</v>
+        <v>2510.9</v>
       </c>
     </row>
     <row r="81" spans="1:8" outlineLevel="4">
       <c r="A81" s="15">
         <v>10</v>
       </c>
       <c r="B81" s="6" t="s">
         <v>160</v>
       </c>
       <c r="C81" s="7" t="s">
         <v>161</v>
       </c>
       <c r="D81" s="5">
         <v>0.0</v>
       </c>
       <c r="E81" s="10">
         <v>13971.0</v>
       </c>
       <c r="F81" s="10">
         <v>12573.9</v>
       </c>
       <c r="G81" s="10">
         <v>11176.8</v>
       </c>
       <c r="H81" s="10">
         <v>9779.7</v>
       </c>
     </row>
     <row r="82" spans="1:8" outlineLevel="4">
       <c r="A82" s="15">
         <v>11</v>
       </c>
       <c r="B82" s="6" t="s">
         <v>162</v>
       </c>
       <c r="C82" s="7" t="s">
         <v>163</v>
       </c>
       <c r="D82" s="5">
         <v>29.0</v>
       </c>
       <c r="E82" s="10">
-        <v>4315.0</v>
+        <v>4339.0</v>
       </c>
       <c r="F82" s="10">
-        <v>3883.5</v>
+        <v>3905.1</v>
       </c>
       <c r="G82" s="10">
-        <v>3452.0</v>
+        <v>3471.2</v>
       </c>
       <c r="H82" s="10">
-        <v>3020.5</v>
+        <v>3037.3</v>
       </c>
     </row>
     <row r="83" spans="1:8" outlineLevel="4">
       <c r="A83" s="15">
         <v>12</v>
       </c>
       <c r="B83" s="6" t="s">
         <v>164</v>
       </c>
       <c r="C83" s="7" t="s">
         <v>165</v>
       </c>
       <c r="D83" s="5">
-        <v>8.0</v>
+        <v>0.0</v>
       </c>
       <c r="E83" s="10">
         <v>15946.0</v>
       </c>
       <c r="F83" s="10">
         <v>14351.4</v>
       </c>
       <c r="G83" s="10">
         <v>12756.8</v>
       </c>
       <c r="H83" s="10">
         <v>11162.2</v>
       </c>
     </row>
     <row r="84" spans="1:8" outlineLevel="4">
       <c r="A84" s="15">
         <v>13</v>
       </c>
       <c r="B84" s="6" t="s">
         <v>166</v>
       </c>
       <c r="C84" s="7" t="s">
         <v>167</v>
       </c>
       <c r="D84" s="5">
-        <v>179.0</v>
+        <v>173.0</v>
       </c>
       <c r="E84" s="10">
-        <v>5184.0</v>
+        <v>5213.0</v>
       </c>
       <c r="F84" s="10">
-        <v>4665.6</v>
+        <v>4691.7</v>
       </c>
       <c r="G84" s="10">
-        <v>4147.2</v>
+        <v>4170.4</v>
       </c>
       <c r="H84" s="10">
-        <v>3628.8</v>
+        <v>3649.1</v>
       </c>
     </row>
     <row r="85" spans="1:8" outlineLevel="2">
       <c r="A85" s="14" t="s">
         <v>168</v>
       </c>
       <c r="B85" s="4"/>
       <c r="C85" s="4"/>
       <c r="D85" s="4"/>
       <c r="E85" s="9"/>
       <c r="F85" s="9"/>
       <c r="G85" s="9"/>
       <c r="H85" s="9"/>
     </row>
     <row r="86" spans="1:8" outlineLevel="3">
       <c r="A86" s="15">
         <v>1</v>
       </c>
       <c r="B86" s="6" t="s">
         <v>169</v>
       </c>
       <c r="C86" s="7" t="s">
         <v>170</v>
       </c>
       <c r="D86" s="5">
-        <v>161.0</v>
+        <v>145.0</v>
       </c>
       <c r="E86" s="10">
         <v>24224.0</v>
       </c>
       <c r="F86" s="10">
         <v>21801.6</v>
       </c>
       <c r="G86" s="10">
         <v>19379.2</v>
       </c>
       <c r="H86" s="10">
         <v>16956.8</v>
       </c>
     </row>
     <row r="87" spans="1:8" outlineLevel="3">
       <c r="A87" s="15">
         <v>2</v>
       </c>
       <c r="B87" s="6" t="s">
         <v>171</v>
       </c>
       <c r="C87" s="7" t="s">
         <v>172</v>
       </c>
       <c r="D87" s="5">
-        <v>86.0</v>
+        <v>84.0</v>
       </c>
       <c r="E87" s="10">
         <v>34429.0</v>
       </c>
       <c r="F87" s="10">
         <v>30986.1</v>
       </c>
       <c r="G87" s="10">
         <v>27543.2</v>
       </c>
       <c r="H87" s="10">
         <v>24100.3</v>
       </c>
     </row>
     <row r="88" spans="1:8" outlineLevel="3">
       <c r="A88" s="15">
         <v>3</v>
       </c>
       <c r="B88" s="6" t="s">
         <v>173</v>
       </c>
       <c r="C88" s="7" t="s">
         <v>174</v>
       </c>
       <c r="D88" s="5">
-        <v>67.0</v>
+        <v>75.0</v>
       </c>
       <c r="E88" s="10">
         <v>46026.0</v>
       </c>
       <c r="F88" s="10">
         <v>41423.4</v>
       </c>
       <c r="G88" s="10">
         <v>36820.8</v>
       </c>
       <c r="H88" s="10">
         <v>32218.2</v>
       </c>
     </row>
     <row r="89" spans="1:8" outlineLevel="3">
       <c r="A89" s="15">
         <v>4</v>
       </c>
       <c r="B89" s="6" t="s">
         <v>175</v>
       </c>
       <c r="C89" s="7" t="s">
         <v>176</v>
       </c>
       <c r="D89" s="5">
-        <v>41.0</v>
+        <v>46.0</v>
       </c>
       <c r="E89" s="10">
         <v>76310.0</v>
       </c>
       <c r="F89" s="10">
         <v>68679.0</v>
       </c>
       <c r="G89" s="10">
         <v>61048.0</v>
       </c>
       <c r="H89" s="10">
         <v>53417.0</v>
       </c>
     </row>
     <row r="90" spans="1:8" outlineLevel="3">
       <c r="A90" s="15">
         <v>5</v>
       </c>
       <c r="B90" s="6" t="s">
         <v>177</v>
       </c>
       <c r="C90" s="7" t="s">
         <v>178</v>
       </c>
       <c r="D90" s="5">
-        <v>44.0</v>
+        <v>48.0</v>
       </c>
       <c r="E90" s="10">
         <v>75683.0</v>
       </c>
       <c r="F90" s="10">
         <v>68114.7</v>
       </c>
       <c r="G90" s="10">
         <v>60546.4</v>
       </c>
       <c r="H90" s="10">
         <v>52978.1</v>
       </c>
     </row>
     <row r="91" spans="1:8" outlineLevel="3">
       <c r="A91" s="15">
         <v>6</v>
       </c>
       <c r="B91" s="6" t="s">
         <v>179</v>
       </c>
       <c r="C91" s="7" t="s">
         <v>180</v>
       </c>
       <c r="D91" s="5">
-        <v>152.0</v>
+        <v>150.0</v>
       </c>
       <c r="E91" s="10">
         <v>16360.0</v>
       </c>
       <c r="F91" s="10">
         <v>14724.0</v>
       </c>
       <c r="G91" s="10">
         <v>13088.0</v>
       </c>
       <c r="H91" s="10">
         <v>11452.0</v>
       </c>
     </row>
     <row r="92" spans="1:8" outlineLevel="3">
       <c r="A92" s="15">
         <v>7</v>
       </c>
       <c r="B92" s="6" t="s">
         <v>181</v>
       </c>
       <c r="C92" s="7" t="s">
         <v>182</v>
       </c>
       <c r="D92" s="5">
-        <v>154.0</v>
+        <v>155.0</v>
       </c>
       <c r="E92" s="10">
         <v>22979.0</v>
       </c>
       <c r="F92" s="10">
         <v>20681.1</v>
       </c>
       <c r="G92" s="10">
         <v>18383.2</v>
       </c>
       <c r="H92" s="10">
         <v>16085.3</v>
       </c>
     </row>
     <row r="93" spans="1:8" outlineLevel="2">
       <c r="A93" s="14" t="s">
         <v>183</v>
       </c>
       <c r="B93" s="4"/>
       <c r="C93" s="4"/>
       <c r="D93" s="4"/>
       <c r="E93" s="9"/>
       <c r="F93" s="9"/>
       <c r="G93" s="9"/>
       <c r="H93" s="9"/>
     </row>
     <row r="94" spans="1:8" outlineLevel="3">
       <c r="A94" s="15">
         <v>1</v>
       </c>
       <c r="B94" s="6" t="s">
         <v>184</v>
       </c>
       <c r="C94" s="7" t="s">
         <v>185</v>
       </c>
       <c r="D94" s="5">
-        <v>14.0</v>
+        <v>24.0</v>
       </c>
       <c r="E94" s="10">
-        <v>27816.0</v>
+        <v>27726.0</v>
       </c>
       <c r="F94" s="10">
-        <v>25034.4</v>
+        <v>24953.4</v>
       </c>
       <c r="G94" s="10">
-        <v>22252.8</v>
+        <v>22180.8</v>
       </c>
       <c r="H94" s="10">
-        <v>19471.2</v>
+        <v>19408.2</v>
       </c>
     </row>
     <row r="95" spans="1:8" outlineLevel="3">
       <c r="A95" s="15">
         <v>2</v>
       </c>
       <c r="B95" s="6" t="s">
         <v>186</v>
       </c>
       <c r="C95" s="7" t="s">
         <v>187</v>
       </c>
       <c r="D95" s="5">
-        <v>24.0</v>
+        <v>64.0</v>
       </c>
       <c r="E95" s="10">
-        <v>28325.0</v>
+        <v>28232.0</v>
       </c>
       <c r="F95" s="10">
-        <v>25492.5</v>
+        <v>25408.8</v>
       </c>
       <c r="G95" s="10">
-        <v>22660.0</v>
+        <v>22585.6</v>
       </c>
       <c r="H95" s="10">
-        <v>19827.5</v>
+        <v>19762.4</v>
       </c>
     </row>
     <row r="96" spans="1:8" outlineLevel="3">
       <c r="A96" s="15">
         <v>3</v>
       </c>
       <c r="B96" s="6" t="s">
         <v>188</v>
       </c>
       <c r="C96" s="7" t="s">
         <v>189</v>
       </c>
       <c r="D96" s="5">
-        <v>167.0</v>
+        <v>146.0</v>
       </c>
       <c r="E96" s="10">
-        <v>15707.0</v>
+        <v>14994.0</v>
       </c>
       <c r="F96" s="10">
-        <v>14136.3</v>
+        <v>13494.6</v>
       </c>
       <c r="G96" s="10">
-        <v>12565.6</v>
+        <v>11995.2</v>
       </c>
       <c r="H96" s="10">
-        <v>10994.9</v>
+        <v>10495.8</v>
       </c>
     </row>
     <row r="97" spans="1:8" outlineLevel="3">
       <c r="A97" s="15">
         <v>4</v>
       </c>
       <c r="B97" s="6" t="s">
         <v>190</v>
       </c>
       <c r="C97" s="7" t="s">
         <v>191</v>
       </c>
       <c r="D97" s="5">
-        <v>15.0</v>
+        <v>18.0</v>
       </c>
       <c r="E97" s="10">
-        <v>41000.0</v>
+        <v>38837.0</v>
       </c>
       <c r="F97" s="10">
-        <v>36900.0</v>
+        <v>34953.3</v>
       </c>
       <c r="G97" s="10">
-        <v>32800.0</v>
+        <v>31069.6</v>
       </c>
       <c r="H97" s="10">
-        <v>28700.0</v>
+        <v>27185.9</v>
       </c>
     </row>
     <row r="98" spans="1:8" outlineLevel="3">
       <c r="A98" s="15">
         <v>5</v>
       </c>
       <c r="B98" s="6" t="s">
         <v>192</v>
       </c>
       <c r="C98" s="7" t="s">
         <v>193</v>
       </c>
       <c r="D98" s="5">
         <v>0.0</v>
       </c>
       <c r="E98" s="10">
         <v>0.0</v>
       </c>
       <c r="F98" s="10">
         <v>0.0</v>
       </c>
       <c r="G98" s="10">
         <v>0.0</v>
       </c>
       <c r="H98" s="10">
@@ -5746,167 +6010,167 @@
       </c>
       <c r="E99" s="10">
         <v>0.0</v>
       </c>
       <c r="F99" s="10">
         <v>0.0</v>
       </c>
       <c r="G99" s="10">
         <v>0.0</v>
       </c>
       <c r="H99" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="100" spans="1:8" outlineLevel="3">
       <c r="A100" s="15">
         <v>7</v>
       </c>
       <c r="B100" s="6" t="s">
         <v>196</v>
       </c>
       <c r="C100" s="7" t="s">
         <v>197</v>
       </c>
       <c r="D100" s="5">
-        <v>24.0</v>
+        <v>14.0</v>
       </c>
       <c r="E100" s="10">
-        <v>22640.0</v>
+        <v>21584.0</v>
       </c>
       <c r="F100" s="10">
-        <v>20376.0</v>
+        <v>19425.6</v>
       </c>
       <c r="G100" s="10">
-        <v>18112.0</v>
+        <v>17267.2</v>
       </c>
       <c r="H100" s="10">
-        <v>15848.0</v>
+        <v>15108.8</v>
       </c>
     </row>
     <row r="101" spans="1:8" outlineLevel="3">
       <c r="A101" s="15">
         <v>8</v>
       </c>
       <c r="B101" s="6" t="s">
         <v>198</v>
       </c>
       <c r="C101" s="7" t="s">
         <v>199</v>
       </c>
       <c r="D101" s="5">
-        <v>6.0</v>
+        <v>2.0</v>
       </c>
       <c r="E101" s="10">
-        <v>45404.0</v>
+        <v>45875.0</v>
       </c>
       <c r="F101" s="10">
-        <v>40863.6</v>
+        <v>41287.5</v>
       </c>
       <c r="G101" s="10">
-        <v>36323.2</v>
+        <v>36700.0</v>
       </c>
       <c r="H101" s="10">
-        <v>31782.8</v>
+        <v>32112.5</v>
       </c>
     </row>
     <row r="102" spans="1:8" outlineLevel="3">
       <c r="A102" s="15">
         <v>9</v>
       </c>
       <c r="B102" s="6" t="s">
         <v>200</v>
       </c>
       <c r="C102" s="7" t="s">
         <v>201</v>
       </c>
       <c r="D102" s="5">
-        <v>18.0</v>
+        <v>23.0</v>
       </c>
       <c r="E102" s="10">
-        <v>37618.0</v>
+        <v>37494.0</v>
       </c>
       <c r="F102" s="10">
-        <v>33856.2</v>
+        <v>33744.6</v>
       </c>
       <c r="G102" s="10">
-        <v>30094.4</v>
+        <v>29995.2</v>
       </c>
       <c r="H102" s="10">
-        <v>26332.6</v>
+        <v>26245.8</v>
       </c>
     </row>
     <row r="103" spans="1:8" outlineLevel="3">
       <c r="A103" s="15">
         <v>10</v>
       </c>
       <c r="B103" s="6" t="s">
         <v>202</v>
       </c>
       <c r="C103" s="7" t="s">
         <v>203</v>
       </c>
       <c r="D103" s="5">
         <v>50.0</v>
       </c>
       <c r="E103" s="10">
-        <v>21722.0</v>
+        <v>20734.0</v>
       </c>
       <c r="F103" s="10">
-        <v>19549.8</v>
+        <v>18660.6</v>
       </c>
       <c r="G103" s="10">
-        <v>17377.6</v>
+        <v>16587.2</v>
       </c>
       <c r="H103" s="10">
-        <v>15205.4</v>
+        <v>14513.8</v>
       </c>
     </row>
     <row r="104" spans="1:8" outlineLevel="3">
       <c r="A104" s="15">
         <v>11</v>
       </c>
       <c r="B104" s="6" t="s">
         <v>204</v>
       </c>
       <c r="C104" s="7" t="s">
         <v>205</v>
       </c>
       <c r="D104" s="5">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="E104" s="10">
-        <v>53421.0</v>
+        <v>50606.0</v>
       </c>
       <c r="F104" s="10">
-        <v>48078.9</v>
+        <v>45545.4</v>
       </c>
       <c r="G104" s="10">
-        <v>42736.8</v>
+        <v>40484.8</v>
       </c>
       <c r="H104" s="10">
-        <v>37394.7</v>
+        <v>35424.2</v>
       </c>
     </row>
     <row r="105" spans="1:8" outlineLevel="3">
       <c r="A105" s="15">
         <v>12</v>
       </c>
       <c r="B105" s="6" t="s">
         <v>206</v>
       </c>
       <c r="C105" s="7" t="s">
         <v>207</v>
       </c>
       <c r="D105" s="5">
         <v>0.0</v>
       </c>
       <c r="E105" s="10">
         <v>0.0</v>
       </c>
       <c r="F105" s="10">
         <v>0.0</v>
       </c>
       <c r="G105" s="10">
         <v>0.0</v>
       </c>
       <c r="H105" s="10">
@@ -5931,164 +6195,164 @@
       </c>
       <c r="F106" s="10">
         <v>0.0</v>
       </c>
       <c r="G106" s="10">
         <v>0.0</v>
       </c>
       <c r="H106" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="107" spans="1:8" outlineLevel="3">
       <c r="A107" s="15">
         <v>14</v>
       </c>
       <c r="B107" s="6" t="s">
         <v>210</v>
       </c>
       <c r="C107" s="7" t="s">
         <v>211</v>
       </c>
       <c r="D107" s="5">
         <v>0.0</v>
       </c>
       <c r="E107" s="10">
-        <v>32122.0</v>
+        <v>30427.0</v>
       </c>
       <c r="F107" s="10">
-        <v>28909.8</v>
+        <v>27384.3</v>
       </c>
       <c r="G107" s="10">
-        <v>25697.6</v>
+        <v>24341.6</v>
       </c>
       <c r="H107" s="10">
-        <v>22485.4</v>
+        <v>21298.9</v>
       </c>
     </row>
     <row r="108" spans="1:8" outlineLevel="3">
       <c r="A108" s="15">
         <v>15</v>
       </c>
       <c r="B108" s="6" t="s">
         <v>212</v>
       </c>
       <c r="C108" s="7" t="s">
         <v>213</v>
       </c>
       <c r="D108" s="5">
-        <v>7.0</v>
+        <v>12.0</v>
       </c>
       <c r="E108" s="10">
-        <v>46325.0</v>
+        <v>46174.0</v>
       </c>
       <c r="F108" s="10">
-        <v>41692.5</v>
+        <v>41556.6</v>
       </c>
       <c r="G108" s="10">
-        <v>37060.0</v>
+        <v>36939.2</v>
       </c>
       <c r="H108" s="10">
-        <v>32427.5</v>
+        <v>32321.8</v>
       </c>
     </row>
     <row r="109" spans="1:8" outlineLevel="3">
       <c r="A109" s="15">
         <v>16</v>
       </c>
       <c r="B109" s="6" t="s">
         <v>214</v>
       </c>
       <c r="C109" s="7" t="s">
         <v>215</v>
       </c>
       <c r="D109" s="5">
-        <v>21.0</v>
+        <v>39.0</v>
       </c>
       <c r="E109" s="10">
-        <v>44277.0</v>
+        <v>44133.0</v>
       </c>
       <c r="F109" s="10">
-        <v>39849.3</v>
+        <v>39719.7</v>
       </c>
       <c r="G109" s="10">
-        <v>35421.6</v>
+        <v>35306.4</v>
       </c>
       <c r="H109" s="10">
-        <v>30993.9</v>
+        <v>30893.1</v>
       </c>
     </row>
     <row r="110" spans="1:8" outlineLevel="3">
       <c r="A110" s="15">
         <v>17</v>
       </c>
       <c r="B110" s="6" t="s">
         <v>216</v>
       </c>
       <c r="C110" s="7" t="s">
         <v>217</v>
       </c>
       <c r="D110" s="5">
-        <v>160.0</v>
+        <v>107.0</v>
       </c>
       <c r="E110" s="10">
-        <v>27917.0</v>
+        <v>26648.0</v>
       </c>
       <c r="F110" s="10">
-        <v>25125.3</v>
+        <v>23983.2</v>
       </c>
       <c r="G110" s="10">
-        <v>22333.6</v>
+        <v>21318.4</v>
       </c>
       <c r="H110" s="10">
-        <v>19541.9</v>
+        <v>18653.6</v>
       </c>
     </row>
     <row r="111" spans="1:8" outlineLevel="3">
       <c r="A111" s="15">
         <v>18</v>
       </c>
       <c r="B111" s="6" t="s">
         <v>218</v>
       </c>
       <c r="C111" s="7" t="s">
         <v>219</v>
       </c>
       <c r="D111" s="5">
-        <v>14.0</v>
+        <v>16.0</v>
       </c>
       <c r="E111" s="10">
-        <v>60684.0</v>
+        <v>57485.0</v>
       </c>
       <c r="F111" s="10">
-        <v>54615.6</v>
+        <v>51736.5</v>
       </c>
       <c r="G111" s="10">
-        <v>48547.2</v>
+        <v>45988.0</v>
       </c>
       <c r="H111" s="10">
-        <v>42478.8</v>
+        <v>40239.5</v>
       </c>
     </row>
     <row r="112" spans="1:8" outlineLevel="3">
       <c r="A112" s="15">
         <v>19</v>
       </c>
       <c r="B112" s="6" t="s">
         <v>220</v>
       </c>
       <c r="C112" s="7" t="s">
         <v>221</v>
       </c>
       <c r="D112" s="5">
         <v>0.0</v>
       </c>
       <c r="E112" s="10">
         <v>0.0</v>
       </c>
       <c r="F112" s="10">
         <v>0.0</v>
       </c>
       <c r="G112" s="10">
         <v>0.0</v>
       </c>
       <c r="H112" s="10">
@@ -6110,115 +6374,115 @@
       </c>
       <c r="E113" s="10">
         <v>0.0</v>
       </c>
       <c r="F113" s="10">
         <v>0.0</v>
       </c>
       <c r="G113" s="10">
         <v>0.0</v>
       </c>
       <c r="H113" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="114" spans="1:8" outlineLevel="3">
       <c r="A114" s="15">
         <v>21</v>
       </c>
       <c r="B114" s="6" t="s">
         <v>224</v>
       </c>
       <c r="C114" s="7" t="s">
         <v>225</v>
       </c>
       <c r="D114" s="5">
-        <v>8.0</v>
+        <v>1.0</v>
       </c>
       <c r="E114" s="10">
-        <v>35494.0</v>
+        <v>33835.0</v>
       </c>
       <c r="F114" s="10">
-        <v>31944.6</v>
+        <v>30451.5</v>
       </c>
       <c r="G114" s="10">
-        <v>28395.2</v>
+        <v>27068.0</v>
       </c>
       <c r="H114" s="10">
-        <v>24845.8</v>
+        <v>23684.5</v>
       </c>
     </row>
     <row r="115" spans="1:8" outlineLevel="3">
       <c r="A115" s="15">
         <v>22</v>
       </c>
       <c r="B115" s="6" t="s">
         <v>226</v>
       </c>
       <c r="C115" s="7" t="s">
         <v>227</v>
       </c>
       <c r="D115" s="5">
-        <v>105.0</v>
+        <v>106.0</v>
       </c>
       <c r="E115" s="10">
-        <v>40448.0</v>
+        <v>38610.0</v>
       </c>
       <c r="F115" s="10">
-        <v>36403.2</v>
+        <v>34749.0</v>
       </c>
       <c r="G115" s="10">
-        <v>32358.4</v>
+        <v>30888.0</v>
       </c>
       <c r="H115" s="10">
-        <v>28313.6</v>
+        <v>27027.0</v>
       </c>
     </row>
     <row r="116" spans="1:8" outlineLevel="3">
       <c r="A116" s="15">
         <v>23</v>
       </c>
       <c r="B116" s="6" t="s">
         <v>228</v>
       </c>
       <c r="C116" s="7" t="s">
         <v>229</v>
       </c>
       <c r="D116" s="5">
         <v>1.0</v>
       </c>
       <c r="E116" s="10">
-        <v>63965.0</v>
+        <v>63756.0</v>
       </c>
       <c r="F116" s="10">
-        <v>57568.5</v>
+        <v>57380.4</v>
       </c>
       <c r="G116" s="10">
-        <v>51172.0</v>
+        <v>51004.8</v>
       </c>
       <c r="H116" s="10">
-        <v>44775.5</v>
+        <v>44629.2</v>
       </c>
     </row>
     <row r="117" spans="1:8" outlineLevel="3">
       <c r="A117" s="15">
         <v>24</v>
       </c>
       <c r="B117" s="6" t="s">
         <v>230</v>
       </c>
       <c r="C117" s="7" t="s">
         <v>231</v>
       </c>
       <c r="D117" s="5">
         <v>0.0</v>
       </c>
       <c r="E117" s="10">
         <v>0.0</v>
       </c>
       <c r="F117" s="10">
         <v>0.0</v>
       </c>
       <c r="G117" s="10">
         <v>0.0</v>
       </c>
       <c r="H117" s="10">
@@ -6243,216 +6507,216 @@
       </c>
       <c r="F118" s="10">
         <v>0.0</v>
       </c>
       <c r="G118" s="10">
         <v>0.0</v>
       </c>
       <c r="H118" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="119" spans="1:8" outlineLevel="3">
       <c r="A119" s="15">
         <v>26</v>
       </c>
       <c r="B119" s="6" t="s">
         <v>234</v>
       </c>
       <c r="C119" s="7" t="s">
         <v>235</v>
       </c>
       <c r="D119" s="5">
         <v>3.0</v>
       </c>
       <c r="E119" s="10">
-        <v>74051.0</v>
+        <v>73808.0</v>
       </c>
       <c r="F119" s="10">
-        <v>66645.9</v>
+        <v>66427.2</v>
       </c>
       <c r="G119" s="10">
-        <v>59240.8</v>
+        <v>59046.4</v>
       </c>
       <c r="H119" s="10">
-        <v>51835.7</v>
+        <v>51665.6</v>
       </c>
     </row>
     <row r="120" spans="1:8" outlineLevel="3">
       <c r="A120" s="15">
         <v>27</v>
       </c>
       <c r="B120" s="6" t="s">
         <v>236</v>
       </c>
       <c r="C120" s="7" t="s">
         <v>237</v>
       </c>
       <c r="D120" s="5">
-        <v>43.0</v>
+        <v>45.0</v>
       </c>
       <c r="E120" s="10">
-        <v>40448.0</v>
+        <v>38610.0</v>
       </c>
       <c r="F120" s="10">
-        <v>36403.2</v>
+        <v>34749.0</v>
       </c>
       <c r="G120" s="10">
-        <v>32358.4</v>
+        <v>30888.0</v>
       </c>
       <c r="H120" s="10">
-        <v>28313.6</v>
+        <v>27027.0</v>
       </c>
     </row>
     <row r="121" spans="1:8" outlineLevel="3">
       <c r="A121" s="15">
         <v>28</v>
       </c>
       <c r="B121" s="6" t="s">
         <v>238</v>
       </c>
       <c r="C121" s="7" t="s">
         <v>239</v>
       </c>
       <c r="D121" s="5">
-        <v>8.0</v>
+        <v>9.0</v>
       </c>
       <c r="E121" s="10">
-        <v>63965.0</v>
+        <v>63756.0</v>
       </c>
       <c r="F121" s="10">
-        <v>57568.5</v>
+        <v>57380.4</v>
       </c>
       <c r="G121" s="10">
-        <v>51172.0</v>
+        <v>51004.8</v>
       </c>
       <c r="H121" s="10">
-        <v>44775.5</v>
+        <v>44629.2</v>
       </c>
     </row>
     <row r="122" spans="1:8" outlineLevel="3">
       <c r="A122" s="15">
         <v>29</v>
       </c>
       <c r="B122" s="6" t="s">
         <v>240</v>
       </c>
       <c r="C122" s="7" t="s">
         <v>241</v>
       </c>
       <c r="D122" s="5">
-        <v>3.0</v>
+        <v>6.0</v>
       </c>
       <c r="E122" s="10">
-        <v>94614.0</v>
+        <v>89627.0</v>
       </c>
       <c r="F122" s="10">
-        <v>85152.6</v>
+        <v>80664.3</v>
       </c>
       <c r="G122" s="10">
-        <v>75691.2</v>
+        <v>71701.6</v>
       </c>
       <c r="H122" s="10">
-        <v>66229.8</v>
+        <v>62738.9</v>
       </c>
     </row>
     <row r="123" spans="1:8" outlineLevel="3">
       <c r="A123" s="15">
         <v>30</v>
       </c>
       <c r="B123" s="6" t="s">
         <v>242</v>
       </c>
       <c r="C123" s="7" t="s">
         <v>243</v>
       </c>
       <c r="D123" s="5">
         <v>0.0</v>
       </c>
       <c r="E123" s="10">
-        <v>53798.0</v>
+        <v>50961.0</v>
       </c>
       <c r="F123" s="10">
-        <v>48418.2</v>
+        <v>45864.9</v>
       </c>
       <c r="G123" s="10">
-        <v>43038.4</v>
+        <v>40768.8</v>
       </c>
       <c r="H123" s="10">
-        <v>37658.6</v>
+        <v>35672.7</v>
       </c>
     </row>
     <row r="124" spans="1:8" outlineLevel="3">
       <c r="A124" s="15">
         <v>31</v>
       </c>
       <c r="B124" s="6" t="s">
         <v>244</v>
       </c>
       <c r="C124" s="7" t="s">
         <v>245</v>
       </c>
       <c r="D124" s="5">
-        <v>19.0</v>
+        <v>45.0</v>
       </c>
       <c r="E124" s="10">
-        <v>59160.0</v>
+        <v>56471.0</v>
       </c>
       <c r="F124" s="10">
-        <v>53244.0</v>
+        <v>50823.9</v>
       </c>
       <c r="G124" s="10">
-        <v>47328.0</v>
+        <v>45176.8</v>
       </c>
       <c r="H124" s="10">
-        <v>41412.0</v>
+        <v>39529.7</v>
       </c>
     </row>
     <row r="125" spans="1:8" outlineLevel="3">
       <c r="A125" s="15">
         <v>32</v>
       </c>
       <c r="B125" s="6" t="s">
         <v>246</v>
       </c>
       <c r="C125" s="7" t="s">
         <v>247</v>
       </c>
       <c r="D125" s="5">
         <v>0.0</v>
       </c>
       <c r="E125" s="10">
-        <v>100512.0</v>
+        <v>100184.0</v>
       </c>
       <c r="F125" s="10">
-        <v>90460.8</v>
+        <v>90165.6</v>
       </c>
       <c r="G125" s="10">
-        <v>80409.6</v>
+        <v>80147.2</v>
       </c>
       <c r="H125" s="10">
-        <v>70358.4</v>
+        <v>70128.8</v>
       </c>
     </row>
     <row r="126" spans="1:8" outlineLevel="3">
       <c r="A126" s="15">
         <v>33</v>
       </c>
       <c r="B126" s="6" t="s">
         <v>248</v>
       </c>
       <c r="C126" s="7" t="s">
         <v>249</v>
       </c>
       <c r="D126" s="5">
         <v>0.0</v>
       </c>
       <c r="E126" s="10">
         <v>0.0</v>
       </c>
       <c r="F126" s="10">
         <v>0.0</v>
       </c>
       <c r="G126" s="10">
         <v>0.0</v>
       </c>
       <c r="H126" s="10">
@@ -6474,947 +6738,947 @@
       </c>
       <c r="E127" s="10">
         <v>0.0</v>
       </c>
       <c r="F127" s="10">
         <v>0.0</v>
       </c>
       <c r="G127" s="10">
         <v>0.0</v>
       </c>
       <c r="H127" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="128" spans="1:8" outlineLevel="3">
       <c r="A128" s="15">
         <v>35</v>
       </c>
       <c r="B128" s="6" t="s">
         <v>252</v>
       </c>
       <c r="C128" s="7" t="s">
         <v>253</v>
       </c>
       <c r="D128" s="5">
-        <v>4.0</v>
+        <v>0.0</v>
       </c>
       <c r="E128" s="10">
-        <v>106812.0</v>
+        <v>101179.0</v>
       </c>
       <c r="F128" s="10">
-        <v>96130.8</v>
+        <v>91061.1</v>
       </c>
       <c r="G128" s="10">
-        <v>85449.6</v>
+        <v>80943.2</v>
       </c>
       <c r="H128" s="10">
-        <v>74768.4</v>
+        <v>70825.3</v>
       </c>
     </row>
     <row r="129" spans="1:8" outlineLevel="3">
       <c r="A129" s="15">
         <v>36</v>
       </c>
       <c r="B129" s="6" t="s">
         <v>254</v>
       </c>
       <c r="C129" s="7" t="s">
         <v>255</v>
       </c>
       <c r="D129" s="5">
-        <v>20.0</v>
+        <v>30.0</v>
       </c>
       <c r="E129" s="10">
-        <v>59160.0</v>
+        <v>56471.0</v>
       </c>
       <c r="F129" s="10">
-        <v>53244.0</v>
+        <v>50823.9</v>
       </c>
       <c r="G129" s="10">
-        <v>47328.0</v>
+        <v>45176.8</v>
       </c>
       <c r="H129" s="10">
-        <v>41412.0</v>
+        <v>39529.7</v>
       </c>
     </row>
     <row r="130" spans="1:8" outlineLevel="3">
       <c r="A130" s="15">
         <v>37</v>
       </c>
       <c r="B130" s="6" t="s">
         <v>256</v>
       </c>
       <c r="C130" s="7" t="s">
         <v>257</v>
       </c>
       <c r="D130" s="5">
-        <v>9.0</v>
+        <v>4.0</v>
       </c>
       <c r="E130" s="10">
-        <v>100512.0</v>
+        <v>100184.0</v>
       </c>
       <c r="F130" s="10">
-        <v>90460.8</v>
+        <v>90165.6</v>
       </c>
       <c r="G130" s="10">
-        <v>80409.6</v>
+        <v>80147.2</v>
       </c>
       <c r="H130" s="10">
-        <v>70358.4</v>
+        <v>70128.8</v>
       </c>
     </row>
     <row r="131" spans="1:8" outlineLevel="3">
       <c r="A131" s="15">
         <v>38</v>
       </c>
       <c r="B131" s="6" t="s">
         <v>258</v>
       </c>
       <c r="C131" s="7" t="s">
         <v>259</v>
       </c>
       <c r="D131" s="5">
-        <v>2.0</v>
+        <v>4.0</v>
       </c>
       <c r="E131" s="10">
-        <v>140563.0</v>
+        <v>133151.0</v>
       </c>
       <c r="F131" s="10">
-        <v>126506.7</v>
+        <v>119835.9</v>
       </c>
       <c r="G131" s="10">
-        <v>112450.4</v>
+        <v>106520.8</v>
       </c>
       <c r="H131" s="10">
-        <v>98394.1</v>
+        <v>93205.7</v>
       </c>
     </row>
     <row r="132" spans="1:8" outlineLevel="3">
       <c r="A132" s="15">
         <v>39</v>
       </c>
       <c r="B132" s="6" t="s">
         <v>260</v>
       </c>
       <c r="C132" s="7" t="s">
         <v>261</v>
       </c>
       <c r="D132" s="5">
         <v>0.0</v>
       </c>
       <c r="E132" s="10">
-        <v>78497.0</v>
+        <v>74358.0</v>
       </c>
       <c r="F132" s="10">
-        <v>70647.3</v>
+        <v>66922.2</v>
       </c>
       <c r="G132" s="10">
-        <v>62797.6</v>
+        <v>59486.4</v>
       </c>
       <c r="H132" s="10">
-        <v>54947.9</v>
+        <v>52050.6</v>
       </c>
     </row>
     <row r="133" spans="1:8" outlineLevel="3">
       <c r="A133" s="15">
         <v>40</v>
       </c>
       <c r="B133" s="6" t="s">
         <v>262</v>
       </c>
       <c r="C133" s="7" t="s">
         <v>263</v>
       </c>
       <c r="D133" s="5">
-        <v>11.0</v>
+        <v>47.0</v>
       </c>
       <c r="E133" s="10">
-        <v>81707.0</v>
+        <v>77993.0</v>
       </c>
       <c r="F133" s="10">
-        <v>73536.3</v>
+        <v>70193.7</v>
       </c>
       <c r="G133" s="10">
-        <v>65365.6</v>
+        <v>62394.4</v>
       </c>
       <c r="H133" s="10">
-        <v>57194.9</v>
+        <v>54595.1</v>
       </c>
     </row>
     <row r="134" spans="1:8" outlineLevel="3">
       <c r="A134" s="15">
         <v>41</v>
       </c>
       <c r="B134" s="6" t="s">
         <v>264</v>
       </c>
       <c r="C134" s="7" t="s">
         <v>265</v>
       </c>
       <c r="D134" s="5">
-        <v>11.0</v>
+        <v>5.0</v>
       </c>
       <c r="E134" s="10">
-        <v>136119.0</v>
+        <v>135674.0</v>
       </c>
       <c r="F134" s="10">
-        <v>122507.1</v>
+        <v>122106.6</v>
       </c>
       <c r="G134" s="10">
-        <v>108895.2</v>
+        <v>108539.2</v>
       </c>
       <c r="H134" s="10">
-        <v>95283.3</v>
+        <v>94971.8</v>
       </c>
     </row>
     <row r="135" spans="1:8" outlineLevel="3">
       <c r="A135" s="15">
         <v>42</v>
       </c>
       <c r="B135" s="6" t="s">
         <v>266</v>
       </c>
       <c r="C135" s="7" t="s">
         <v>267</v>
       </c>
       <c r="D135" s="5">
         <v>0.0</v>
       </c>
       <c r="E135" s="10">
         <v>0.0</v>
       </c>
       <c r="F135" s="10">
         <v>0.0</v>
       </c>
       <c r="G135" s="10">
         <v>0.0</v>
       </c>
       <c r="H135" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="136" spans="1:8" outlineLevel="3">
       <c r="A136" s="15">
         <v>43</v>
       </c>
       <c r="B136" s="6" t="s">
         <v>268</v>
       </c>
       <c r="C136" s="7" t="s">
         <v>269</v>
       </c>
       <c r="D136" s="5">
         <v>0.0</v>
       </c>
       <c r="E136" s="10">
-        <v>133909.0</v>
+        <v>133471.0</v>
       </c>
       <c r="F136" s="10">
-        <v>120518.1</v>
+        <v>120123.9</v>
       </c>
       <c r="G136" s="10">
-        <v>107127.2</v>
+        <v>106776.8</v>
       </c>
       <c r="H136" s="10">
-        <v>93736.3</v>
+        <v>93429.7</v>
       </c>
     </row>
     <row r="137" spans="1:8" outlineLevel="3">
       <c r="A137" s="15">
         <v>44</v>
       </c>
       <c r="B137" s="6" t="s">
         <v>270</v>
       </c>
       <c r="C137" s="7" t="s">
         <v>271</v>
       </c>
       <c r="D137" s="5">
-        <v>4.0</v>
+        <v>18.0</v>
       </c>
       <c r="E137" s="10">
-        <v>81707.0</v>
+        <v>77993.0</v>
       </c>
       <c r="F137" s="10">
-        <v>73536.3</v>
+        <v>70193.7</v>
       </c>
       <c r="G137" s="10">
-        <v>65365.6</v>
+        <v>62394.4</v>
       </c>
       <c r="H137" s="10">
-        <v>57194.9</v>
+        <v>54595.1</v>
       </c>
     </row>
     <row r="138" spans="1:8" outlineLevel="3">
       <c r="A138" s="15">
         <v>45</v>
       </c>
       <c r="B138" s="6" t="s">
         <v>272</v>
       </c>
       <c r="C138" s="7" t="s">
         <v>273</v>
       </c>
       <c r="D138" s="5">
-        <v>3.0</v>
+        <v>2.0</v>
       </c>
       <c r="E138" s="10">
-        <v>132717.0</v>
+        <v>132283.0</v>
       </c>
       <c r="F138" s="10">
-        <v>119445.3</v>
+        <v>119054.7</v>
       </c>
       <c r="G138" s="10">
-        <v>106173.6</v>
+        <v>105826.4</v>
       </c>
       <c r="H138" s="10">
-        <v>92901.9</v>
+        <v>92598.1</v>
       </c>
     </row>
     <row r="139" spans="1:8" outlineLevel="3">
       <c r="A139" s="15">
         <v>46</v>
       </c>
       <c r="B139" s="6" t="s">
         <v>274</v>
       </c>
       <c r="C139" s="7" t="s">
         <v>275</v>
       </c>
       <c r="D139" s="5">
         <v>0.0</v>
       </c>
       <c r="E139" s="10">
-        <v>209239.0</v>
+        <v>198207.0</v>
       </c>
       <c r="F139" s="10">
-        <v>188315.1</v>
+        <v>178386.3</v>
       </c>
       <c r="G139" s="10">
-        <v>167391.2</v>
+        <v>158565.6</v>
       </c>
       <c r="H139" s="10">
-        <v>146467.3</v>
+        <v>138744.9</v>
       </c>
     </row>
     <row r="140" spans="1:8" outlineLevel="3">
       <c r="A140" s="15">
         <v>47</v>
       </c>
       <c r="B140" s="6" t="s">
         <v>276</v>
       </c>
       <c r="C140" s="7" t="s">
         <v>277</v>
       </c>
       <c r="D140" s="5">
         <v>0.0</v>
       </c>
       <c r="E140" s="10">
         <v>0.0</v>
       </c>
       <c r="F140" s="10">
         <v>0.0</v>
       </c>
       <c r="G140" s="10">
         <v>0.0</v>
       </c>
       <c r="H140" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="141" spans="1:8" outlineLevel="3">
       <c r="A141" s="15">
         <v>48</v>
       </c>
       <c r="B141" s="6" t="s">
         <v>278</v>
       </c>
       <c r="C141" s="7" t="s">
         <v>279</v>
       </c>
       <c r="D141" s="5">
         <v>0.0</v>
       </c>
       <c r="E141" s="10">
-        <v>102525.0</v>
+        <v>104058.0</v>
       </c>
       <c r="F141" s="10">
-        <v>92272.5</v>
+        <v>93652.2</v>
       </c>
       <c r="G141" s="10">
-        <v>82020.0</v>
+        <v>83246.4</v>
       </c>
       <c r="H141" s="10">
-        <v>71767.5</v>
+        <v>72840.6</v>
       </c>
     </row>
     <row r="142" spans="1:8" outlineLevel="3">
       <c r="A142" s="15">
         <v>49</v>
       </c>
       <c r="B142" s="6" t="s">
         <v>280</v>
       </c>
       <c r="C142" s="7" t="s">
         <v>281</v>
       </c>
       <c r="D142" s="5">
-        <v>9.0</v>
+        <v>21.0</v>
       </c>
       <c r="E142" s="10">
-        <v>132188.0</v>
+        <v>135885.0</v>
       </c>
       <c r="F142" s="10">
-        <v>118969.2</v>
+        <v>122296.5</v>
       </c>
       <c r="G142" s="10">
-        <v>105750.4</v>
+        <v>108708.0</v>
       </c>
       <c r="H142" s="10">
-        <v>92531.6</v>
+        <v>95119.5</v>
       </c>
     </row>
     <row r="143" spans="1:8" outlineLevel="3">
       <c r="A143" s="15">
         <v>50</v>
       </c>
       <c r="B143" s="6" t="s">
         <v>282</v>
       </c>
       <c r="C143" s="7" t="s">
         <v>283</v>
       </c>
       <c r="D143" s="5">
         <v>0.0</v>
       </c>
       <c r="E143" s="10">
-        <v>314204.0</v>
+        <v>297635.0</v>
       </c>
       <c r="F143" s="10">
-        <v>282783.6</v>
+        <v>267871.5</v>
       </c>
       <c r="G143" s="10">
-        <v>251363.2</v>
+        <v>238108.0</v>
       </c>
       <c r="H143" s="10">
-        <v>219942.8</v>
+        <v>208344.5</v>
       </c>
     </row>
     <row r="144" spans="1:8" outlineLevel="3">
       <c r="A144" s="15">
         <v>51</v>
       </c>
       <c r="B144" s="6" t="s">
         <v>284</v>
       </c>
       <c r="C144" s="7" t="s">
         <v>285</v>
       </c>
       <c r="D144" s="5">
         <v>0.0</v>
       </c>
       <c r="E144" s="10">
-        <v>200420.0</v>
+        <v>199763.0</v>
       </c>
       <c r="F144" s="10">
-        <v>180378.0</v>
+        <v>179786.7</v>
       </c>
       <c r="G144" s="10">
-        <v>160336.0</v>
+        <v>159810.4</v>
       </c>
       <c r="H144" s="10">
-        <v>140294.0</v>
+        <v>139834.1</v>
       </c>
     </row>
     <row r="145" spans="1:8" outlineLevel="3">
       <c r="A145" s="15">
         <v>52</v>
       </c>
       <c r="B145" s="6" t="s">
         <v>286</v>
       </c>
       <c r="C145" s="7" t="s">
         <v>287</v>
       </c>
       <c r="D145" s="5">
         <v>6.0</v>
       </c>
       <c r="E145" s="10">
-        <v>132188.0</v>
+        <v>135885.0</v>
       </c>
       <c r="F145" s="10">
-        <v>118969.2</v>
+        <v>122296.5</v>
       </c>
       <c r="G145" s="10">
-        <v>105750.4</v>
+        <v>108708.0</v>
       </c>
       <c r="H145" s="10">
-        <v>92531.6</v>
+        <v>95119.5</v>
       </c>
     </row>
     <row r="146" spans="1:8" outlineLevel="3">
       <c r="A146" s="15">
         <v>53</v>
       </c>
       <c r="B146" s="6" t="s">
         <v>288</v>
       </c>
       <c r="C146" s="7" t="s">
         <v>289</v>
       </c>
       <c r="D146" s="5">
         <v>0.0</v>
       </c>
       <c r="E146" s="10">
-        <v>314204.0</v>
+        <v>297635.0</v>
       </c>
       <c r="F146" s="10">
-        <v>282783.6</v>
+        <v>267871.5</v>
       </c>
       <c r="G146" s="10">
-        <v>251363.2</v>
+        <v>238108.0</v>
       </c>
       <c r="H146" s="10">
-        <v>219942.8</v>
+        <v>208344.5</v>
       </c>
     </row>
     <row r="147" spans="1:8" outlineLevel="3">
       <c r="A147" s="15">
         <v>54</v>
       </c>
       <c r="B147" s="6" t="s">
         <v>290</v>
       </c>
       <c r="C147" s="7" t="s">
         <v>291</v>
       </c>
       <c r="D147" s="5">
         <v>0.0</v>
       </c>
       <c r="E147" s="10">
-        <v>383496.0</v>
+        <v>363276.0</v>
       </c>
       <c r="F147" s="10">
-        <v>345146.4</v>
+        <v>326948.4</v>
       </c>
       <c r="G147" s="10">
-        <v>306796.8</v>
+        <v>290620.8</v>
       </c>
       <c r="H147" s="10">
-        <v>268447.2</v>
+        <v>254293.2</v>
       </c>
     </row>
     <row r="148" spans="1:8" outlineLevel="3">
       <c r="A148" s="15">
         <v>55</v>
       </c>
       <c r="B148" s="6" t="s">
         <v>292</v>
       </c>
       <c r="C148" s="7" t="s">
         <v>293</v>
       </c>
       <c r="D148" s="5">
-        <v>8.0</v>
+        <v>7.0</v>
       </c>
       <c r="E148" s="10">
-        <v>15565.0</v>
+        <v>15515.0</v>
       </c>
       <c r="F148" s="10">
-        <v>14008.5</v>
+        <v>13963.5</v>
       </c>
       <c r="G148" s="10">
-        <v>12452.0</v>
+        <v>12412.0</v>
       </c>
       <c r="H148" s="10">
-        <v>10895.5</v>
+        <v>10860.5</v>
       </c>
     </row>
     <row r="149" spans="1:8" outlineLevel="3">
       <c r="A149" s="15">
         <v>56</v>
       </c>
       <c r="B149" s="6" t="s">
         <v>294</v>
       </c>
       <c r="C149" s="7" t="s">
         <v>295</v>
       </c>
       <c r="D149" s="5">
         <v>0.0</v>
       </c>
       <c r="E149" s="10">
-        <v>16206.0</v>
+        <v>16154.0</v>
       </c>
       <c r="F149" s="10">
-        <v>14585.4</v>
+        <v>14538.6</v>
       </c>
       <c r="G149" s="10">
-        <v>12964.8</v>
+        <v>12923.2</v>
       </c>
       <c r="H149" s="10">
-        <v>11344.2</v>
+        <v>11307.8</v>
       </c>
     </row>
     <row r="150" spans="1:8" outlineLevel="3">
       <c r="A150" s="15">
         <v>57</v>
       </c>
       <c r="B150" s="6" t="s">
         <v>296</v>
       </c>
       <c r="C150" s="7" t="s">
         <v>297</v>
       </c>
       <c r="D150" s="5">
-        <v>64.0</v>
+        <v>90.0</v>
       </c>
       <c r="E150" s="10">
-        <v>8611.0</v>
+        <v>8221.0</v>
       </c>
       <c r="F150" s="10">
-        <v>7749.9</v>
+        <v>7398.9</v>
       </c>
       <c r="G150" s="10">
-        <v>6888.8</v>
+        <v>6576.8</v>
       </c>
       <c r="H150" s="10">
-        <v>6027.7</v>
+        <v>5754.7</v>
       </c>
     </row>
     <row r="151" spans="1:8" outlineLevel="3">
       <c r="A151" s="15">
         <v>58</v>
       </c>
       <c r="B151" s="6" t="s">
         <v>298</v>
       </c>
       <c r="C151" s="7" t="s">
         <v>299</v>
       </c>
       <c r="D151" s="5">
-        <v>15.0</v>
+        <v>14.0</v>
       </c>
       <c r="E151" s="10">
-        <v>182328.0</v>
+        <v>174040.0</v>
       </c>
       <c r="F151" s="10">
-        <v>164095.2</v>
+        <v>156636.0</v>
       </c>
       <c r="G151" s="10">
-        <v>145862.4</v>
+        <v>139232.0</v>
       </c>
       <c r="H151" s="10">
-        <v>127629.6</v>
+        <v>121828.0</v>
       </c>
     </row>
     <row r="152" spans="1:8" outlineLevel="3">
       <c r="A152" s="15">
         <v>59</v>
       </c>
       <c r="B152" s="6" t="s">
         <v>300</v>
       </c>
       <c r="C152" s="7" t="s">
         <v>301</v>
       </c>
       <c r="D152" s="5">
         <v>0.0</v>
       </c>
       <c r="E152" s="10">
-        <v>350210.0</v>
+        <v>331745.0</v>
       </c>
       <c r="F152" s="10">
-        <v>315189.0</v>
+        <v>298570.5</v>
       </c>
       <c r="G152" s="10">
-        <v>280168.0</v>
+        <v>265396.0</v>
       </c>
       <c r="H152" s="10">
-        <v>245147.0</v>
+        <v>232221.5</v>
       </c>
     </row>
     <row r="153" spans="1:8" outlineLevel="3">
       <c r="A153" s="15">
         <v>60</v>
       </c>
       <c r="B153" s="6" t="s">
         <v>302</v>
       </c>
       <c r="C153" s="7" t="s">
         <v>303</v>
       </c>
       <c r="D153" s="5">
         <v>0.0</v>
       </c>
       <c r="E153" s="10">
-        <v>263923.0</v>
+        <v>263059.0</v>
       </c>
       <c r="F153" s="10">
-        <v>237530.7</v>
+        <v>236753.1</v>
       </c>
       <c r="G153" s="10">
-        <v>211138.4</v>
+        <v>210447.2</v>
       </c>
       <c r="H153" s="10">
-        <v>184746.1</v>
+        <v>184141.3</v>
       </c>
     </row>
     <row r="154" spans="1:8" outlineLevel="3">
       <c r="A154" s="15">
         <v>61</v>
       </c>
       <c r="B154" s="6" t="s">
         <v>304</v>
       </c>
       <c r="C154" s="7" t="s">
         <v>305</v>
       </c>
       <c r="D154" s="5">
         <v>9.0</v>
       </c>
       <c r="E154" s="10">
-        <v>182328.0</v>
+        <v>174040.0</v>
       </c>
       <c r="F154" s="10">
-        <v>164095.2</v>
+        <v>156636.0</v>
       </c>
       <c r="G154" s="10">
-        <v>145862.4</v>
+        <v>139232.0</v>
       </c>
       <c r="H154" s="10">
-        <v>127629.6</v>
+        <v>121828.0</v>
       </c>
     </row>
     <row r="155" spans="1:8" outlineLevel="3">
       <c r="A155" s="15">
         <v>62</v>
       </c>
       <c r="B155" s="6" t="s">
         <v>306</v>
       </c>
       <c r="C155" s="7" t="s">
         <v>307</v>
       </c>
       <c r="D155" s="5">
         <v>0.0</v>
       </c>
       <c r="E155" s="10">
-        <v>350210.0</v>
+        <v>331745.0</v>
       </c>
       <c r="F155" s="10">
-        <v>315189.0</v>
+        <v>298570.5</v>
       </c>
       <c r="G155" s="10">
-        <v>280168.0</v>
+        <v>265396.0</v>
       </c>
       <c r="H155" s="10">
-        <v>245147.0</v>
+        <v>232221.5</v>
       </c>
     </row>
     <row r="156" spans="1:8" outlineLevel="3">
       <c r="A156" s="15">
         <v>63</v>
       </c>
       <c r="B156" s="6" t="s">
         <v>308</v>
       </c>
       <c r="C156" s="7" t="s">
         <v>309</v>
       </c>
       <c r="D156" s="5">
         <v>0.0</v>
       </c>
       <c r="E156" s="10">
-        <v>434269.0</v>
+        <v>411370.0</v>
       </c>
       <c r="F156" s="10">
-        <v>390842.1</v>
+        <v>370233.0</v>
       </c>
       <c r="G156" s="10">
-        <v>347415.2</v>
+        <v>329096.0</v>
       </c>
       <c r="H156" s="10">
-        <v>303988.3</v>
+        <v>287959.0</v>
       </c>
     </row>
     <row r="157" spans="1:8" outlineLevel="3">
       <c r="A157" s="15">
         <v>64</v>
       </c>
       <c r="B157" s="6" t="s">
         <v>310</v>
       </c>
       <c r="C157" s="7" t="s">
         <v>311</v>
       </c>
       <c r="D157" s="5">
         <v>2.0</v>
       </c>
       <c r="E157" s="10">
-        <v>299138.0</v>
+        <v>285541.0</v>
       </c>
       <c r="F157" s="10">
-        <v>269224.2</v>
+        <v>256986.9</v>
       </c>
       <c r="G157" s="10">
-        <v>239310.4</v>
+        <v>228432.8</v>
       </c>
       <c r="H157" s="10">
-        <v>209396.6</v>
+        <v>199878.7</v>
       </c>
     </row>
     <row r="158" spans="1:8" outlineLevel="3">
       <c r="A158" s="15">
         <v>65</v>
       </c>
       <c r="B158" s="6" t="s">
         <v>312</v>
       </c>
       <c r="C158" s="7" t="s">
         <v>313</v>
       </c>
       <c r="D158" s="5">
         <v>0.0</v>
       </c>
       <c r="E158" s="10">
-        <v>299138.0</v>
+        <v>285541.0</v>
       </c>
       <c r="F158" s="10">
-        <v>269224.2</v>
+        <v>256986.9</v>
       </c>
       <c r="G158" s="10">
-        <v>239310.4</v>
+        <v>228432.8</v>
       </c>
       <c r="H158" s="10">
-        <v>209396.6</v>
+        <v>199878.7</v>
       </c>
     </row>
     <row r="159" spans="1:8" outlineLevel="3">
       <c r="A159" s="15">
         <v>66</v>
       </c>
       <c r="B159" s="6" t="s">
         <v>314</v>
       </c>
       <c r="C159" s="7" t="s">
         <v>315</v>
       </c>
       <c r="D159" s="5">
-        <v>24.0</v>
+        <v>27.0</v>
       </c>
       <c r="E159" s="10">
-        <v>15718.0</v>
+        <v>15667.0</v>
       </c>
       <c r="F159" s="10">
-        <v>14146.2</v>
+        <v>14100.3</v>
       </c>
       <c r="G159" s="10">
-        <v>12574.4</v>
+        <v>12533.6</v>
       </c>
       <c r="H159" s="10">
-        <v>11002.6</v>
+        <v>10966.9</v>
       </c>
     </row>
     <row r="160" spans="1:8" outlineLevel="3">
       <c r="A160" s="15">
         <v>67</v>
       </c>
       <c r="B160" s="6" t="s">
         <v>316</v>
       </c>
       <c r="C160" s="7" t="s">
         <v>317</v>
       </c>
       <c r="D160" s="5">
-        <v>41.0</v>
+        <v>55.0</v>
       </c>
       <c r="E160" s="10">
-        <v>16454.0</v>
+        <v>16402.0</v>
       </c>
       <c r="F160" s="10">
-        <v>14808.6</v>
+        <v>14761.8</v>
       </c>
       <c r="G160" s="10">
-        <v>13163.2</v>
+        <v>13121.6</v>
       </c>
       <c r="H160" s="10">
-        <v>11517.8</v>
+        <v>11481.4</v>
       </c>
     </row>
     <row r="161" spans="1:8" outlineLevel="3">
       <c r="A161" s="15">
         <v>68</v>
       </c>
       <c r="B161" s="6" t="s">
         <v>318</v>
       </c>
       <c r="C161" s="7" t="s">
         <v>319</v>
       </c>
       <c r="D161" s="5">
-        <v>187.0</v>
+        <v>121.0</v>
       </c>
       <c r="E161" s="10">
-        <v>8870.0</v>
+        <v>8467.0</v>
       </c>
       <c r="F161" s="10">
-        <v>7983.0</v>
+        <v>7620.3</v>
       </c>
       <c r="G161" s="10">
-        <v>7096.0</v>
+        <v>6773.6</v>
       </c>
       <c r="H161" s="10">
-        <v>6209.0</v>
+        <v>5926.9</v>
       </c>
     </row>
     <row r="162" spans="1:8" outlineLevel="3">
       <c r="A162" s="15">
         <v>69</v>
       </c>
       <c r="B162" s="6" t="s">
         <v>320</v>
       </c>
       <c r="C162" s="7" t="s">
         <v>321</v>
       </c>
       <c r="D162" s="5">
-        <v>6.0</v>
+        <v>0.0</v>
       </c>
       <c r="E162" s="10">
-        <v>27034.0</v>
+        <v>25608.0</v>
       </c>
       <c r="F162" s="10">
-        <v>24330.6</v>
+        <v>23047.2</v>
       </c>
       <c r="G162" s="10">
-        <v>21627.2</v>
+        <v>20486.4</v>
       </c>
       <c r="H162" s="10">
-        <v>18923.8</v>
+        <v>17925.6</v>
       </c>
     </row>
     <row r="163" spans="1:8" outlineLevel="3">
       <c r="A163" s="15">
         <v>70</v>
       </c>
       <c r="B163" s="6" t="s">
         <v>322</v>
       </c>
       <c r="C163" s="7" t="s">
         <v>323</v>
       </c>
       <c r="D163" s="5">
         <v>0.0</v>
       </c>
       <c r="E163" s="10">
         <v>0.0</v>
       </c>
       <c r="F163" s="10">
         <v>0.0</v>
       </c>
       <c r="G163" s="10">
         <v>0.0</v>
       </c>
       <c r="H163" s="10">
@@ -7436,375 +7700,375 @@
       </c>
       <c r="E164" s="10">
         <v>0.0</v>
       </c>
       <c r="F164" s="10">
         <v>0.0</v>
       </c>
       <c r="G164" s="10">
         <v>0.0</v>
       </c>
       <c r="H164" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="165" spans="1:8" outlineLevel="3">
       <c r="A165" s="15">
         <v>72</v>
       </c>
       <c r="B165" s="6" t="s">
         <v>326</v>
       </c>
       <c r="C165" s="7" t="s">
         <v>327</v>
       </c>
       <c r="D165" s="5">
-        <v>14.0</v>
+        <v>23.0</v>
       </c>
       <c r="E165" s="10">
-        <v>11323.0</v>
+        <v>10795.0</v>
       </c>
       <c r="F165" s="10">
-        <v>10190.7</v>
+        <v>9715.5</v>
       </c>
       <c r="G165" s="10">
-        <v>9058.4</v>
+        <v>8636.0</v>
       </c>
       <c r="H165" s="10">
-        <v>7926.1</v>
+        <v>7556.5</v>
       </c>
     </row>
     <row r="166" spans="1:8" outlineLevel="3">
       <c r="A166" s="15">
         <v>73</v>
       </c>
       <c r="B166" s="6" t="s">
         <v>328</v>
       </c>
       <c r="C166" s="7" t="s">
         <v>329</v>
       </c>
       <c r="D166" s="5">
         <v>7.0</v>
       </c>
       <c r="E166" s="10">
-        <v>319775.0</v>
+        <v>305240.0</v>
       </c>
       <c r="F166" s="10">
-        <v>287797.5</v>
+        <v>274716.0</v>
       </c>
       <c r="G166" s="10">
-        <v>255820.0</v>
+        <v>244192.0</v>
       </c>
       <c r="H166" s="10">
-        <v>223842.5</v>
+        <v>213668.0</v>
       </c>
     </row>
     <row r="167" spans="1:8" outlineLevel="3">
       <c r="A167" s="15">
         <v>74</v>
       </c>
       <c r="B167" s="6" t="s">
         <v>330</v>
       </c>
       <c r="C167" s="7" t="s">
         <v>331</v>
       </c>
       <c r="D167" s="5">
         <v>0.0</v>
       </c>
       <c r="E167" s="10">
-        <v>666778.0</v>
+        <v>0.0</v>
       </c>
       <c r="F167" s="10">
-        <v>600100.2</v>
+        <v>0.0</v>
       </c>
       <c r="G167" s="10">
-        <v>533422.4</v>
+        <v>0.0</v>
       </c>
       <c r="H167" s="10">
-        <v>466744.6</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="168" spans="1:8" outlineLevel="3">
       <c r="A168" s="15">
         <v>75</v>
       </c>
       <c r="B168" s="6" t="s">
         <v>332</v>
       </c>
       <c r="C168" s="7" t="s">
         <v>333</v>
       </c>
       <c r="D168" s="5">
         <v>4.0</v>
       </c>
       <c r="E168" s="10">
-        <v>319775.0</v>
+        <v>305240.0</v>
       </c>
       <c r="F168" s="10">
-        <v>287797.5</v>
+        <v>274716.0</v>
       </c>
       <c r="G168" s="10">
-        <v>255820.0</v>
+        <v>244192.0</v>
       </c>
       <c r="H168" s="10">
-        <v>223842.5</v>
+        <v>213668.0</v>
       </c>
     </row>
     <row r="169" spans="1:8" outlineLevel="3">
       <c r="A169" s="15">
         <v>76</v>
       </c>
       <c r="B169" s="6" t="s">
         <v>334</v>
       </c>
       <c r="C169" s="7" t="s">
         <v>335</v>
       </c>
       <c r="D169" s="5">
         <v>0.0</v>
       </c>
       <c r="E169" s="10">
-        <v>632507.0</v>
+        <v>624121.0</v>
       </c>
       <c r="F169" s="10">
-        <v>569256.3</v>
+        <v>561708.9</v>
       </c>
       <c r="G169" s="10">
-        <v>506005.6</v>
+        <v>499296.8</v>
       </c>
       <c r="H169" s="10">
-        <v>442754.9</v>
+        <v>436884.7</v>
       </c>
     </row>
     <row r="170" spans="1:8" outlineLevel="3">
       <c r="A170" s="15">
         <v>77</v>
       </c>
       <c r="B170" s="6" t="s">
         <v>336</v>
       </c>
       <c r="C170" s="7" t="s">
         <v>337</v>
       </c>
       <c r="D170" s="5">
         <v>0.0</v>
       </c>
       <c r="E170" s="10">
-        <v>891918.0</v>
+        <v>844890.0</v>
       </c>
       <c r="F170" s="10">
-        <v>802726.2</v>
+        <v>760401.0</v>
       </c>
       <c r="G170" s="10">
-        <v>713534.4</v>
+        <v>675912.0</v>
       </c>
       <c r="H170" s="10">
-        <v>624342.6</v>
+        <v>591423.0</v>
       </c>
     </row>
     <row r="171" spans="1:8" outlineLevel="3">
       <c r="A171" s="15">
         <v>78</v>
       </c>
       <c r="B171" s="6" t="s">
         <v>338</v>
       </c>
       <c r="C171" s="7" t="s">
         <v>339</v>
       </c>
       <c r="D171" s="5">
         <v>0.0</v>
       </c>
       <c r="E171" s="10">
-        <v>974693.0</v>
+        <v>0.0</v>
       </c>
       <c r="F171" s="10">
-        <v>877223.7</v>
+        <v>0.0</v>
       </c>
       <c r="G171" s="10">
-        <v>779754.4</v>
+        <v>0.0</v>
       </c>
       <c r="H171" s="10">
-        <v>682285.1</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="172" spans="1:8" outlineLevel="3">
       <c r="A172" s="15">
         <v>79</v>
       </c>
       <c r="B172" s="6" t="s">
         <v>340</v>
       </c>
       <c r="C172" s="7" t="s">
         <v>341</v>
       </c>
       <c r="D172" s="5">
         <v>0.0</v>
       </c>
       <c r="E172" s="10">
-        <v>929981.0</v>
+        <v>880946.0</v>
       </c>
       <c r="F172" s="10">
-        <v>836982.9</v>
+        <v>792851.4</v>
       </c>
       <c r="G172" s="10">
-        <v>743984.8</v>
+        <v>704756.8</v>
       </c>
       <c r="H172" s="10">
-        <v>650986.7</v>
+        <v>616662.2</v>
       </c>
     </row>
     <row r="173" spans="1:8" outlineLevel="3">
       <c r="A173" s="15">
         <v>80</v>
       </c>
       <c r="B173" s="6" t="s">
         <v>342</v>
       </c>
       <c r="C173" s="7" t="s">
         <v>343</v>
       </c>
       <c r="D173" s="5">
         <v>0.0</v>
       </c>
       <c r="E173" s="10">
-        <v>1327819.0</v>
+        <v>1257808.0</v>
       </c>
       <c r="F173" s="10">
-        <v>1195037.1</v>
+        <v>1132027.2</v>
       </c>
       <c r="G173" s="10">
-        <v>1062255.2</v>
+        <v>1006246.4</v>
       </c>
       <c r="H173" s="10">
-        <v>929473.3</v>
+        <v>880465.6</v>
       </c>
     </row>
     <row r="174" spans="1:8" outlineLevel="3">
       <c r="A174" s="15">
         <v>81</v>
       </c>
       <c r="B174" s="6" t="s">
         <v>344</v>
       </c>
       <c r="C174" s="7" t="s">
         <v>345</v>
       </c>
       <c r="D174" s="5">
-        <v>73.0</v>
+        <v>61.0</v>
       </c>
       <c r="E174" s="10">
-        <v>18717.0</v>
+        <v>18654.0</v>
       </c>
       <c r="F174" s="10">
-        <v>16845.3</v>
+        <v>16788.6</v>
       </c>
       <c r="G174" s="10">
-        <v>14973.6</v>
+        <v>14923.2</v>
       </c>
       <c r="H174" s="10">
-        <v>13101.9</v>
+        <v>13057.8</v>
       </c>
     </row>
     <row r="175" spans="1:8" outlineLevel="3">
       <c r="A175" s="15">
         <v>82</v>
       </c>
       <c r="B175" s="6" t="s">
         <v>346</v>
       </c>
       <c r="C175" s="7" t="s">
         <v>347</v>
       </c>
       <c r="D175" s="5">
-        <v>18.0</v>
+        <v>23.0</v>
       </c>
       <c r="E175" s="10">
-        <v>20421.0</v>
+        <v>20354.0</v>
       </c>
       <c r="F175" s="10">
-        <v>18378.9</v>
+        <v>18318.6</v>
       </c>
       <c r="G175" s="10">
-        <v>16336.8</v>
+        <v>16283.2</v>
       </c>
       <c r="H175" s="10">
-        <v>14294.7</v>
+        <v>14247.8</v>
       </c>
     </row>
     <row r="176" spans="1:8" outlineLevel="3">
       <c r="A176" s="15">
         <v>83</v>
       </c>
       <c r="B176" s="6" t="s">
         <v>348</v>
       </c>
       <c r="C176" s="7" t="s">
         <v>349</v>
       </c>
       <c r="D176" s="5">
-        <v>165.0</v>
+        <v>130.0</v>
       </c>
       <c r="E176" s="10">
-        <v>11299.0</v>
+        <v>10786.0</v>
       </c>
       <c r="F176" s="10">
-        <v>10169.1</v>
+        <v>9707.4</v>
       </c>
       <c r="G176" s="10">
-        <v>9039.2</v>
+        <v>8628.8</v>
       </c>
       <c r="H176" s="10">
-        <v>7909.3</v>
+        <v>7550.2</v>
       </c>
     </row>
     <row r="177" spans="1:8" outlineLevel="3">
       <c r="A177" s="15">
         <v>84</v>
       </c>
       <c r="B177" s="6" t="s">
         <v>350</v>
       </c>
       <c r="C177" s="7" t="s">
         <v>351</v>
       </c>
       <c r="D177" s="5">
-        <v>2.0</v>
+        <v>10.0</v>
       </c>
       <c r="E177" s="10">
-        <v>31371.0</v>
+        <v>29717.0</v>
       </c>
       <c r="F177" s="10">
-        <v>28233.9</v>
+        <v>26745.3</v>
       </c>
       <c r="G177" s="10">
-        <v>25096.8</v>
+        <v>23773.6</v>
       </c>
       <c r="H177" s="10">
-        <v>21959.7</v>
+        <v>20801.9</v>
       </c>
     </row>
     <row r="178" spans="1:8" outlineLevel="3">
       <c r="A178" s="15">
         <v>85</v>
       </c>
       <c r="B178" s="6" t="s">
         <v>352</v>
       </c>
       <c r="C178" s="7" t="s">
         <v>353</v>
       </c>
       <c r="D178" s="5">
         <v>0.0</v>
       </c>
       <c r="E178" s="10">
         <v>0.0</v>
       </c>
       <c r="F178" s="10">
         <v>0.0</v>
       </c>
       <c r="G178" s="10">
         <v>0.0</v>
       </c>
       <c r="H178" s="10">
@@ -7826,167 +8090,167 @@
       </c>
       <c r="E179" s="10">
         <v>0.0</v>
       </c>
       <c r="F179" s="10">
         <v>0.0</v>
       </c>
       <c r="G179" s="10">
         <v>0.0</v>
       </c>
       <c r="H179" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="180" spans="1:8" outlineLevel="3">
       <c r="A180" s="15">
         <v>87</v>
       </c>
       <c r="B180" s="6" t="s">
         <v>356</v>
       </c>
       <c r="C180" s="7" t="s">
         <v>357</v>
       </c>
       <c r="D180" s="5">
-        <v>3.0</v>
+        <v>17.0</v>
       </c>
       <c r="E180" s="10">
-        <v>14045.0</v>
+        <v>13387.0</v>
       </c>
       <c r="F180" s="10">
-        <v>12640.5</v>
+        <v>12048.3</v>
       </c>
       <c r="G180" s="10">
-        <v>11236.0</v>
+        <v>10709.6</v>
       </c>
       <c r="H180" s="10">
-        <v>9831.5</v>
+        <v>9370.9</v>
       </c>
     </row>
     <row r="181" spans="1:8" outlineLevel="3">
       <c r="A181" s="15">
         <v>88</v>
       </c>
       <c r="B181" s="6" t="s">
         <v>358</v>
       </c>
       <c r="C181" s="7" t="s">
         <v>359</v>
       </c>
       <c r="D181" s="5">
-        <v>24.0</v>
+        <v>11.0</v>
       </c>
       <c r="E181" s="10">
-        <v>21461.0</v>
+        <v>21390.0</v>
       </c>
       <c r="F181" s="10">
-        <v>19314.9</v>
+        <v>19251.0</v>
       </c>
       <c r="G181" s="10">
-        <v>17168.8</v>
+        <v>17112.0</v>
       </c>
       <c r="H181" s="10">
-        <v>15022.7</v>
+        <v>14973.0</v>
       </c>
     </row>
     <row r="182" spans="1:8" outlineLevel="3">
       <c r="A182" s="15">
         <v>89</v>
       </c>
       <c r="B182" s="6" t="s">
         <v>360</v>
       </c>
       <c r="C182" s="7" t="s">
         <v>361</v>
       </c>
       <c r="D182" s="5">
-        <v>22.0</v>
+        <v>50.0</v>
       </c>
       <c r="E182" s="10">
-        <v>23069.0</v>
+        <v>22994.0</v>
       </c>
       <c r="F182" s="10">
-        <v>20762.1</v>
+        <v>20694.6</v>
       </c>
       <c r="G182" s="10">
-        <v>18455.2</v>
+        <v>18395.2</v>
       </c>
       <c r="H182" s="10">
-        <v>16148.3</v>
+        <v>16095.8</v>
       </c>
     </row>
     <row r="183" spans="1:8" outlineLevel="3">
       <c r="A183" s="15">
         <v>90</v>
       </c>
       <c r="B183" s="6" t="s">
         <v>362</v>
       </c>
       <c r="C183" s="7" t="s">
         <v>363</v>
       </c>
       <c r="D183" s="5">
-        <v>55.0</v>
+        <v>100.0</v>
       </c>
       <c r="E183" s="10">
-        <v>12950.0</v>
+        <v>12362.0</v>
       </c>
       <c r="F183" s="10">
-        <v>11655.0</v>
+        <v>11125.8</v>
       </c>
       <c r="G183" s="10">
-        <v>10360.0</v>
+        <v>9889.6</v>
       </c>
       <c r="H183" s="10">
-        <v>9065.0</v>
+        <v>8653.4</v>
       </c>
     </row>
     <row r="184" spans="1:8" outlineLevel="3">
       <c r="A184" s="15">
         <v>91</v>
       </c>
       <c r="B184" s="6" t="s">
         <v>364</v>
       </c>
       <c r="C184" s="7" t="s">
         <v>365</v>
       </c>
       <c r="D184" s="5">
-        <v>13.0</v>
+        <v>9.0</v>
       </c>
       <c r="E184" s="10">
-        <v>34461.0</v>
+        <v>32643.0</v>
       </c>
       <c r="F184" s="10">
-        <v>31014.9</v>
+        <v>29378.7</v>
       </c>
       <c r="G184" s="10">
-        <v>27568.8</v>
+        <v>26114.4</v>
       </c>
       <c r="H184" s="10">
-        <v>24122.7</v>
+        <v>22850.1</v>
       </c>
     </row>
     <row r="185" spans="1:8" outlineLevel="3">
       <c r="A185" s="15">
         <v>92</v>
       </c>
       <c r="B185" s="6" t="s">
         <v>366</v>
       </c>
       <c r="C185" s="7" t="s">
         <v>367</v>
       </c>
       <c r="D185" s="5">
         <v>0.0</v>
       </c>
       <c r="E185" s="10">
         <v>0.0</v>
       </c>
       <c r="F185" s="10">
         <v>0.0</v>
       </c>
       <c r="G185" s="10">
         <v>0.0</v>
       </c>
       <c r="H185" s="10">
@@ -8008,437 +8272,437 @@
       </c>
       <c r="E186" s="10">
         <v>0.0</v>
       </c>
       <c r="F186" s="10">
         <v>0.0</v>
       </c>
       <c r="G186" s="10">
         <v>0.0</v>
       </c>
       <c r="H186" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="187" spans="1:8" outlineLevel="3">
       <c r="A187" s="15">
         <v>94</v>
       </c>
       <c r="B187" s="6" t="s">
         <v>370</v>
       </c>
       <c r="C187" s="7" t="s">
         <v>371</v>
       </c>
       <c r="D187" s="5">
-        <v>1.0</v>
+        <v>22.0</v>
       </c>
       <c r="E187" s="10">
-        <v>17021.0</v>
+        <v>16226.0</v>
       </c>
       <c r="F187" s="10">
-        <v>15318.9</v>
+        <v>14603.4</v>
       </c>
       <c r="G187" s="10">
-        <v>13616.8</v>
+        <v>12980.8</v>
       </c>
       <c r="H187" s="10">
-        <v>11914.7</v>
+        <v>11358.2</v>
       </c>
     </row>
     <row r="188" spans="1:8" outlineLevel="3">
       <c r="A188" s="15">
         <v>95</v>
       </c>
       <c r="B188" s="6" t="s">
         <v>372</v>
       </c>
       <c r="C188" s="7" t="s">
         <v>373</v>
       </c>
       <c r="D188" s="5">
         <v>0.0</v>
       </c>
       <c r="E188" s="10">
-        <v>674850.0</v>
+        <v>639268.0</v>
       </c>
       <c r="F188" s="10">
-        <v>607365.0</v>
+        <v>575341.2</v>
       </c>
       <c r="G188" s="10">
-        <v>539880.0</v>
+        <v>511414.4</v>
       </c>
       <c r="H188" s="10">
-        <v>472395.0</v>
+        <v>447487.6</v>
       </c>
     </row>
     <row r="189" spans="1:8" outlineLevel="3">
       <c r="A189" s="15">
         <v>96</v>
       </c>
       <c r="B189" s="6" t="s">
         <v>374</v>
       </c>
       <c r="C189" s="7" t="s">
         <v>375</v>
       </c>
       <c r="D189" s="5">
         <v>0.0</v>
       </c>
       <c r="E189" s="10">
-        <v>838285.0</v>
+        <v>835542.0</v>
       </c>
       <c r="F189" s="10">
-        <v>754456.5</v>
+        <v>751987.8</v>
       </c>
       <c r="G189" s="10">
-        <v>670628.0</v>
+        <v>668433.6</v>
       </c>
       <c r="H189" s="10">
-        <v>586799.5</v>
+        <v>584879.4</v>
       </c>
     </row>
     <row r="190" spans="1:8" outlineLevel="1">
       <c r="A190" s="13" t="s">
         <v>376</v>
       </c>
       <c r="B190" s="4"/>
       <c r="C190" s="4"/>
       <c r="D190" s="4"/>
       <c r="E190" s="9"/>
       <c r="F190" s="9"/>
       <c r="G190" s="9"/>
       <c r="H190" s="9"/>
     </row>
     <row r="191" spans="1:8" outlineLevel="2">
       <c r="A191" s="14" t="s">
         <v>377</v>
       </c>
       <c r="B191" s="4"/>
       <c r="C191" s="4"/>
       <c r="D191" s="4"/>
       <c r="E191" s="9"/>
       <c r="F191" s="9"/>
       <c r="G191" s="9"/>
       <c r="H191" s="9"/>
     </row>
     <row r="192" spans="1:8" outlineLevel="3">
       <c r="A192" s="16" t="s">
         <v>378</v>
       </c>
       <c r="B192" s="4"/>
       <c r="C192" s="4"/>
       <c r="D192" s="4"/>
       <c r="E192" s="9"/>
       <c r="F192" s="9"/>
       <c r="G192" s="9"/>
       <c r="H192" s="9"/>
     </row>
     <row r="193" spans="1:8" outlineLevel="4">
       <c r="A193" s="15">
         <v>1</v>
       </c>
       <c r="B193" s="6" t="s">
         <v>379</v>
       </c>
       <c r="C193" s="7" t="s">
         <v>380</v>
       </c>
       <c r="D193" s="5">
-        <v>197.0</v>
+        <v>152.0</v>
       </c>
       <c r="E193" s="10">
-        <v>14550.0</v>
+        <v>14549.0</v>
       </c>
       <c r="F193" s="10">
-        <v>13095.0</v>
+        <v>13094.1</v>
       </c>
       <c r="G193" s="10">
-        <v>11640.0</v>
+        <v>11639.2</v>
       </c>
       <c r="H193" s="10">
-        <v>10185.0</v>
+        <v>10184.3</v>
       </c>
     </row>
     <row r="194" spans="1:8" outlineLevel="4">
       <c r="A194" s="15">
         <v>2</v>
       </c>
       <c r="B194" s="6" t="s">
         <v>381</v>
       </c>
       <c r="C194" s="7" t="s">
         <v>382</v>
       </c>
       <c r="D194" s="5">
-        <v>58.0</v>
+        <v>80.0</v>
       </c>
       <c r="E194" s="10">
-        <v>21075.0</v>
+        <v>21107.0</v>
       </c>
       <c r="F194" s="10">
-        <v>18967.5</v>
+        <v>18996.3</v>
       </c>
       <c r="G194" s="10">
-        <v>16860.0</v>
+        <v>16885.6</v>
       </c>
       <c r="H194" s="10">
-        <v>14752.5</v>
+        <v>14774.9</v>
       </c>
     </row>
     <row r="195" spans="1:8" outlineLevel="4">
       <c r="A195" s="15">
         <v>3</v>
       </c>
       <c r="B195" s="6" t="s">
         <v>383</v>
       </c>
       <c r="C195" s="7" t="s">
         <v>384</v>
       </c>
       <c r="D195" s="5">
-        <v>371.0</v>
+        <v>283.0</v>
       </c>
       <c r="E195" s="10">
-        <v>22998.0</v>
+        <v>22942.0</v>
       </c>
       <c r="F195" s="10">
-        <v>20698.2</v>
+        <v>20647.8</v>
       </c>
       <c r="G195" s="10">
-        <v>18398.4</v>
+        <v>18353.6</v>
       </c>
       <c r="H195" s="10">
-        <v>16098.6</v>
+        <v>16059.4</v>
       </c>
     </row>
     <row r="196" spans="1:8" outlineLevel="4">
       <c r="A196" s="15">
         <v>4</v>
       </c>
       <c r="B196" s="6" t="s">
         <v>385</v>
       </c>
       <c r="C196" s="7" t="s">
         <v>386</v>
       </c>
       <c r="D196" s="5">
-        <v>78.0</v>
+        <v>81.0</v>
       </c>
       <c r="E196" s="10">
         <v>34619.0</v>
       </c>
       <c r="F196" s="10">
         <v>31157.1</v>
       </c>
       <c r="G196" s="10">
         <v>27695.2</v>
       </c>
       <c r="H196" s="10">
         <v>24233.3</v>
       </c>
     </row>
     <row r="197" spans="1:8" outlineLevel="4">
       <c r="A197" s="15">
         <v>5</v>
       </c>
       <c r="B197" s="6" t="s">
         <v>387</v>
       </c>
       <c r="C197" s="7" t="s">
         <v>388</v>
       </c>
       <c r="D197" s="5">
-        <v>39.0</v>
+        <v>44.0</v>
       </c>
       <c r="E197" s="10">
         <v>52497.0</v>
       </c>
       <c r="F197" s="10">
         <v>47247.3</v>
       </c>
       <c r="G197" s="10">
         <v>41997.6</v>
       </c>
       <c r="H197" s="10">
         <v>36747.9</v>
       </c>
     </row>
     <row r="198" spans="1:8" outlineLevel="4">
       <c r="A198" s="15">
         <v>6</v>
       </c>
       <c r="B198" s="6" t="s">
         <v>389</v>
       </c>
       <c r="C198" s="7" t="s">
         <v>390</v>
       </c>
       <c r="D198" s="5">
-        <v>35.0</v>
+        <v>50.0</v>
       </c>
       <c r="E198" s="10">
-        <v>69695.0</v>
+        <v>70076.0</v>
       </c>
       <c r="F198" s="10">
-        <v>62725.5</v>
+        <v>63068.4</v>
       </c>
       <c r="G198" s="10">
-        <v>55756.0</v>
+        <v>56060.8</v>
       </c>
       <c r="H198" s="10">
-        <v>48786.5</v>
+        <v>49053.2</v>
       </c>
     </row>
     <row r="199" spans="1:8" outlineLevel="4">
       <c r="A199" s="15">
         <v>7</v>
       </c>
       <c r="B199" s="6" t="s">
         <v>391</v>
       </c>
       <c r="C199" s="7" t="s">
         <v>392</v>
       </c>
       <c r="D199" s="5">
         <v>0.0</v>
       </c>
       <c r="E199" s="10">
         <v>139355.0</v>
       </c>
       <c r="F199" s="10">
         <v>125419.5</v>
       </c>
       <c r="G199" s="10">
         <v>111484.0</v>
       </c>
       <c r="H199" s="10">
         <v>97548.5</v>
       </c>
     </row>
     <row r="200" spans="1:8" outlineLevel="4">
       <c r="A200" s="15">
         <v>8</v>
       </c>
       <c r="B200" s="6" t="s">
         <v>393</v>
       </c>
       <c r="C200" s="7" t="s">
         <v>394</v>
       </c>
       <c r="D200" s="5">
         <v>18.0</v>
       </c>
       <c r="E200" s="10">
-        <v>170463.0</v>
+        <v>171909.0</v>
       </c>
       <c r="F200" s="10">
-        <v>153416.7</v>
+        <v>154718.1</v>
       </c>
       <c r="G200" s="10">
-        <v>136370.4</v>
+        <v>137527.2</v>
       </c>
       <c r="H200" s="10">
-        <v>119324.1</v>
+        <v>120336.3</v>
       </c>
     </row>
     <row r="201" spans="1:8" outlineLevel="4">
       <c r="A201" s="15">
         <v>9</v>
       </c>
       <c r="B201" s="6" t="s">
         <v>395</v>
       </c>
       <c r="C201" s="7" t="s">
         <v>396</v>
       </c>
       <c r="D201" s="5">
-        <v>117.0</v>
+        <v>207.0</v>
       </c>
       <c r="E201" s="10">
-        <v>5979.0</v>
+        <v>6054.0</v>
       </c>
       <c r="F201" s="10">
-        <v>5381.1</v>
+        <v>5448.6</v>
       </c>
       <c r="G201" s="10">
-        <v>4783.2</v>
+        <v>4843.2</v>
       </c>
       <c r="H201" s="10">
-        <v>4185.3</v>
+        <v>4237.8</v>
       </c>
     </row>
     <row r="202" spans="1:8" outlineLevel="4">
       <c r="A202" s="15">
         <v>10</v>
       </c>
       <c r="B202" s="6" t="s">
         <v>397</v>
       </c>
       <c r="C202" s="7" t="s">
         <v>398</v>
       </c>
       <c r="D202" s="5">
-        <v>438.0</v>
+        <v>386.0</v>
       </c>
       <c r="E202" s="10">
-        <v>9024.0</v>
+        <v>9208.0</v>
       </c>
       <c r="F202" s="10">
-        <v>8121.6</v>
+        <v>8287.2</v>
       </c>
       <c r="G202" s="10">
-        <v>7219.2</v>
+        <v>7366.4</v>
       </c>
       <c r="H202" s="10">
-        <v>6316.8</v>
+        <v>6445.6</v>
       </c>
     </row>
     <row r="203" spans="1:8" outlineLevel="3">
       <c r="A203" s="16" t="s">
         <v>399</v>
       </c>
       <c r="B203" s="4"/>
       <c r="C203" s="4"/>
       <c r="D203" s="4"/>
       <c r="E203" s="9"/>
       <c r="F203" s="9"/>
       <c r="G203" s="9"/>
       <c r="H203" s="9"/>
     </row>
     <row r="204" spans="1:8" outlineLevel="4">
       <c r="A204" s="15">
         <v>1</v>
       </c>
       <c r="B204" s="6" t="s">
         <v>400</v>
       </c>
       <c r="C204" s="7" t="s">
         <v>401</v>
       </c>
       <c r="D204" s="5">
-        <v>167.0</v>
+        <v>157.0</v>
       </c>
       <c r="E204" s="10">
         <v>43162.0</v>
       </c>
       <c r="F204" s="10">
         <v>38845.8</v>
       </c>
       <c r="G204" s="10">
         <v>34529.6</v>
       </c>
       <c r="H204" s="10">
         <v>30213.4</v>
       </c>
     </row>
     <row r="205" spans="1:8" outlineLevel="4">
       <c r="A205" s="15">
         <v>2</v>
       </c>
       <c r="B205" s="6" t="s">
         <v>402</v>
       </c>
       <c r="C205" s="7" t="s">
         <v>403</v>
       </c>
       <c r="D205" s="5">
@@ -8446,271 +8710,271 @@
       </c>
       <c r="E205" s="10">
         <v>0.0</v>
       </c>
       <c r="F205" s="10">
         <v>0.0</v>
       </c>
       <c r="G205" s="10">
         <v>0.0</v>
       </c>
       <c r="H205" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="206" spans="1:8" outlineLevel="4">
       <c r="A206" s="15">
         <v>3</v>
       </c>
       <c r="B206" s="6" t="s">
         <v>404</v>
       </c>
       <c r="C206" s="7" t="s">
         <v>405</v>
       </c>
       <c r="D206" s="5">
-        <v>85.0</v>
+        <v>69.0</v>
       </c>
       <c r="E206" s="10">
         <v>76332.0</v>
       </c>
       <c r="F206" s="10">
         <v>68698.8</v>
       </c>
       <c r="G206" s="10">
         <v>61065.6</v>
       </c>
       <c r="H206" s="10">
         <v>53432.4</v>
       </c>
     </row>
     <row r="207" spans="1:8" outlineLevel="4">
       <c r="A207" s="15">
         <v>4</v>
       </c>
       <c r="B207" s="6" t="s">
         <v>406</v>
       </c>
       <c r="C207" s="7" t="s">
         <v>407</v>
       </c>
       <c r="D207" s="5">
-        <v>57.0</v>
+        <v>64.0</v>
       </c>
       <c r="E207" s="10">
-        <v>99952.0</v>
+        <v>67937.0</v>
       </c>
       <c r="F207" s="10">
-        <v>89956.8</v>
+        <v>61143.3</v>
       </c>
       <c r="G207" s="10">
-        <v>79961.6</v>
+        <v>54349.6</v>
       </c>
       <c r="H207" s="10">
-        <v>69966.4</v>
+        <v>47555.9</v>
       </c>
     </row>
     <row r="208" spans="1:8" outlineLevel="4">
       <c r="A208" s="15">
         <v>5</v>
       </c>
       <c r="B208" s="6" t="s">
         <v>408</v>
       </c>
       <c r="C208" s="7" t="s">
         <v>409</v>
       </c>
       <c r="D208" s="5">
-        <v>32.0</v>
+        <v>26.0</v>
       </c>
       <c r="E208" s="10">
         <v>169655.0</v>
       </c>
       <c r="F208" s="10">
         <v>152689.5</v>
       </c>
       <c r="G208" s="10">
         <v>135724.0</v>
       </c>
       <c r="H208" s="10">
         <v>118758.5</v>
       </c>
     </row>
     <row r="209" spans="1:8" outlineLevel="4">
       <c r="A209" s="15">
         <v>6</v>
       </c>
       <c r="B209" s="6" t="s">
         <v>410</v>
       </c>
       <c r="C209" s="7" t="s">
         <v>411</v>
       </c>
       <c r="D209" s="5">
-        <v>17.0</v>
+        <v>19.0</v>
       </c>
       <c r="E209" s="10">
-        <v>248652.0</v>
+        <v>156205.0</v>
       </c>
       <c r="F209" s="10">
-        <v>223786.8</v>
+        <v>140584.5</v>
       </c>
       <c r="G209" s="10">
-        <v>198921.6</v>
+        <v>124964.0</v>
       </c>
       <c r="H209" s="10">
-        <v>174056.4</v>
+        <v>109343.5</v>
       </c>
     </row>
     <row r="210" spans="1:8" outlineLevel="4">
       <c r="A210" s="15">
         <v>7</v>
       </c>
       <c r="B210" s="6" t="s">
         <v>412</v>
       </c>
       <c r="C210" s="7" t="s">
         <v>413</v>
       </c>
       <c r="D210" s="5">
         <v>0.0</v>
       </c>
       <c r="E210" s="10">
         <v>0.0</v>
       </c>
       <c r="F210" s="10">
         <v>0.0</v>
       </c>
       <c r="G210" s="10">
         <v>0.0</v>
       </c>
       <c r="H210" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="211" spans="1:8" outlineLevel="4">
       <c r="A211" s="15">
         <v>8</v>
       </c>
       <c r="B211" s="6" t="s">
         <v>414</v>
       </c>
       <c r="C211" s="7" t="s">
         <v>415</v>
       </c>
       <c r="D211" s="5">
-        <v>28.0</v>
+        <v>18.0</v>
       </c>
       <c r="E211" s="10">
         <v>464551.0</v>
       </c>
       <c r="F211" s="10">
         <v>418095.9</v>
       </c>
       <c r="G211" s="10">
         <v>371640.8</v>
       </c>
       <c r="H211" s="10">
         <v>325185.7</v>
       </c>
     </row>
     <row r="212" spans="1:8" outlineLevel="4">
       <c r="A212" s="15">
         <v>9</v>
       </c>
       <c r="B212" s="6" t="s">
         <v>416</v>
       </c>
       <c r="C212" s="7" t="s">
         <v>417</v>
       </c>
       <c r="D212" s="5">
-        <v>190.0</v>
+        <v>169.0</v>
       </c>
       <c r="E212" s="10">
         <v>22408.0</v>
       </c>
       <c r="F212" s="10">
         <v>20167.2</v>
       </c>
       <c r="G212" s="10">
         <v>17926.4</v>
       </c>
       <c r="H212" s="10">
         <v>15685.6</v>
       </c>
     </row>
     <row r="213" spans="1:8" outlineLevel="4">
       <c r="A213" s="15">
         <v>10</v>
       </c>
       <c r="B213" s="6" t="s">
         <v>418</v>
       </c>
       <c r="C213" s="7" t="s">
         <v>419</v>
       </c>
       <c r="D213" s="5">
-        <v>234.0</v>
+        <v>218.0</v>
       </c>
       <c r="E213" s="10">
         <v>35301.0</v>
       </c>
       <c r="F213" s="10">
         <v>31770.9</v>
       </c>
       <c r="G213" s="10">
         <v>28240.8</v>
       </c>
       <c r="H213" s="10">
         <v>24710.7</v>
       </c>
     </row>
     <row r="214" spans="1:8" outlineLevel="3">
       <c r="A214" s="16" t="s">
         <v>420</v>
       </c>
       <c r="B214" s="4"/>
       <c r="C214" s="4"/>
       <c r="D214" s="4"/>
       <c r="E214" s="9"/>
       <c r="F214" s="9"/>
       <c r="G214" s="9"/>
       <c r="H214" s="9"/>
     </row>
     <row r="215" spans="1:8" outlineLevel="4">
       <c r="A215" s="15">
         <v>1</v>
       </c>
       <c r="B215" s="6" t="s">
         <v>421</v>
       </c>
       <c r="C215" s="7" t="s">
         <v>422</v>
       </c>
       <c r="D215" s="5">
-        <v>83.0</v>
+        <v>127.0</v>
       </c>
       <c r="E215" s="10">
         <v>34410.0</v>
       </c>
       <c r="F215" s="10">
         <v>30969.0</v>
       </c>
       <c r="G215" s="10">
         <v>27528.0</v>
       </c>
       <c r="H215" s="10">
         <v>24087.0</v>
       </c>
     </row>
     <row r="216" spans="1:8" outlineLevel="4">
       <c r="A216" s="15">
         <v>2</v>
       </c>
       <c r="B216" s="6" t="s">
         <v>423</v>
       </c>
       <c r="C216" s="7" t="s">
         <v>424</v>
       </c>
       <c r="D216" s="5">
@@ -8718,129 +8982,129 @@
       </c>
       <c r="E216" s="10">
         <v>0.0</v>
       </c>
       <c r="F216" s="10">
         <v>0.0</v>
       </c>
       <c r="G216" s="10">
         <v>0.0</v>
       </c>
       <c r="H216" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="217" spans="1:8" outlineLevel="4">
       <c r="A217" s="15">
         <v>3</v>
       </c>
       <c r="B217" s="6" t="s">
         <v>425</v>
       </c>
       <c r="C217" s="7" t="s">
         <v>426</v>
       </c>
       <c r="D217" s="5">
-        <v>0.0</v>
+        <v>17.0</v>
       </c>
       <c r="E217" s="10">
         <v>65400.0</v>
       </c>
       <c r="F217" s="10">
         <v>58860.0</v>
       </c>
       <c r="G217" s="10">
         <v>52320.0</v>
       </c>
       <c r="H217" s="10">
         <v>45780.0</v>
       </c>
     </row>
     <row r="218" spans="1:8" outlineLevel="4">
       <c r="A218" s="15">
         <v>4</v>
       </c>
       <c r="B218" s="6" t="s">
         <v>427</v>
       </c>
       <c r="C218" s="7" t="s">
         <v>428</v>
       </c>
       <c r="D218" s="5">
-        <v>2.0</v>
+        <v>27.0</v>
       </c>
       <c r="E218" s="10">
         <v>99914.0</v>
       </c>
       <c r="F218" s="10">
         <v>89922.6</v>
       </c>
       <c r="G218" s="10">
         <v>79931.2</v>
       </c>
       <c r="H218" s="10">
         <v>69939.8</v>
       </c>
     </row>
     <row r="219" spans="1:8" outlineLevel="4">
       <c r="A219" s="15">
         <v>5</v>
       </c>
       <c r="B219" s="6" t="s">
         <v>429</v>
       </c>
       <c r="C219" s="7" t="s">
         <v>430</v>
       </c>
       <c r="D219" s="5">
-        <v>3.0</v>
+        <v>1.0</v>
       </c>
       <c r="E219" s="10">
         <v>146333.0</v>
       </c>
       <c r="F219" s="10">
         <v>131699.7</v>
       </c>
       <c r="G219" s="10">
         <v>117066.4</v>
       </c>
       <c r="H219" s="10">
         <v>102433.1</v>
       </c>
     </row>
     <row r="220" spans="1:8" outlineLevel="4">
       <c r="A220" s="15">
         <v>6</v>
       </c>
       <c r="B220" s="6" t="s">
         <v>431</v>
       </c>
       <c r="C220" s="7" t="s">
         <v>432</v>
       </c>
       <c r="D220" s="5">
-        <v>1.0</v>
+        <v>6.0</v>
       </c>
       <c r="E220" s="10">
         <v>192963.0</v>
       </c>
       <c r="F220" s="10">
         <v>173666.7</v>
       </c>
       <c r="G220" s="10">
         <v>154370.4</v>
       </c>
       <c r="H220" s="10">
         <v>135074.1</v>
       </c>
     </row>
     <row r="221" spans="1:8" outlineLevel="4">
       <c r="A221" s="15">
         <v>7</v>
       </c>
       <c r="B221" s="6" t="s">
         <v>433</v>
       </c>
       <c r="C221" s="7" t="s">
         <v>434</v>
       </c>
       <c r="D221" s="5">
@@ -8848,51 +9112,51 @@
       </c>
       <c r="E221" s="10">
         <v>403101.0</v>
       </c>
       <c r="F221" s="10">
         <v>362790.9</v>
       </c>
       <c r="G221" s="10">
         <v>322480.8</v>
       </c>
       <c r="H221" s="10">
         <v>282170.7</v>
       </c>
     </row>
     <row r="222" spans="1:8" outlineLevel="4">
       <c r="A222" s="15">
         <v>8</v>
       </c>
       <c r="B222" s="6" t="s">
         <v>435</v>
       </c>
       <c r="C222" s="7" t="s">
         <v>436</v>
       </c>
       <c r="D222" s="5">
-        <v>79.0</v>
+        <v>71.0</v>
       </c>
       <c r="E222" s="10">
         <v>16957.0</v>
       </c>
       <c r="F222" s="10">
         <v>15261.3</v>
       </c>
       <c r="G222" s="10">
         <v>13565.6</v>
       </c>
       <c r="H222" s="10">
         <v>11869.9</v>
       </c>
     </row>
     <row r="223" spans="1:8" outlineLevel="4">
       <c r="A223" s="15">
         <v>9</v>
       </c>
       <c r="B223" s="6" t="s">
         <v>437</v>
       </c>
       <c r="C223" s="7" t="s">
         <v>438</v>
       </c>
       <c r="D223" s="5">
@@ -8938,51 +9202,51 @@
       </c>
       <c r="E225" s="10">
         <v>44622.0</v>
       </c>
       <c r="F225" s="10">
         <v>40159.8</v>
       </c>
       <c r="G225" s="10">
         <v>35697.6</v>
       </c>
       <c r="H225" s="10">
         <v>31235.4</v>
       </c>
     </row>
     <row r="226" spans="1:8" outlineLevel="3">
       <c r="A226" s="15">
         <v>2</v>
       </c>
       <c r="B226" s="6" t="s">
         <v>442</v>
       </c>
       <c r="C226" s="7" t="s">
         <v>443</v>
       </c>
       <c r="D226" s="5">
-        <v>62.0</v>
+        <v>42.0</v>
       </c>
       <c r="E226" s="10">
         <v>46359.0</v>
       </c>
       <c r="F226" s="10">
         <v>41723.1</v>
       </c>
       <c r="G226" s="10">
         <v>37087.2</v>
       </c>
       <c r="H226" s="10">
         <v>32451.3</v>
       </c>
     </row>
     <row r="227" spans="1:8" outlineLevel="3">
       <c r="A227" s="15">
         <v>3</v>
       </c>
       <c r="B227" s="6" t="s">
         <v>444</v>
       </c>
       <c r="C227" s="7" t="s">
         <v>445</v>
       </c>
       <c r="D227" s="5">
@@ -8990,89 +9254,89 @@
       </c>
       <c r="E227" s="10">
         <v>71618.0</v>
       </c>
       <c r="F227" s="10">
         <v>64456.2</v>
       </c>
       <c r="G227" s="10">
         <v>57294.4</v>
       </c>
       <c r="H227" s="10">
         <v>50132.6</v>
       </c>
     </row>
     <row r="228" spans="1:8" outlineLevel="3">
       <c r="A228" s="15">
         <v>4</v>
       </c>
       <c r="B228" s="6" t="s">
         <v>446</v>
       </c>
       <c r="C228" s="7" t="s">
         <v>447</v>
       </c>
       <c r="D228" s="5">
-        <v>7.0</v>
+        <v>6.0</v>
       </c>
       <c r="E228" s="10">
         <v>75882.0</v>
       </c>
       <c r="F228" s="10">
         <v>68293.8</v>
       </c>
       <c r="G228" s="10">
         <v>60705.6</v>
       </c>
       <c r="H228" s="10">
         <v>53117.4</v>
       </c>
     </row>
     <row r="229" spans="1:8" outlineLevel="3">
       <c r="A229" s="15">
         <v>5</v>
       </c>
       <c r="B229" s="6" t="s">
         <v>448</v>
       </c>
       <c r="C229" s="7" t="s">
         <v>449</v>
       </c>
       <c r="D229" s="5">
-        <v>328.0</v>
+        <v>287.0</v>
       </c>
       <c r="E229" s="10">
-        <v>35875.0</v>
+        <v>36074.0</v>
       </c>
       <c r="F229" s="10">
-        <v>32287.5</v>
+        <v>32466.6</v>
       </c>
       <c r="G229" s="10">
-        <v>28700.0</v>
+        <v>28859.2</v>
       </c>
       <c r="H229" s="10">
-        <v>25112.5</v>
+        <v>25251.8</v>
       </c>
     </row>
     <row r="230" spans="1:8" outlineLevel="3">
       <c r="A230" s="15">
         <v>6</v>
       </c>
       <c r="B230" s="6" t="s">
         <v>450</v>
       </c>
       <c r="C230" s="7" t="s">
         <v>451</v>
       </c>
       <c r="D230" s="5">
         <v>51.0</v>
       </c>
       <c r="E230" s="10">
         <v>97116.0</v>
       </c>
       <c r="F230" s="10">
         <v>87404.4</v>
       </c>
       <c r="G230" s="10">
         <v>77692.8</v>
       </c>
       <c r="H230" s="10">
@@ -9094,103 +9358,103 @@
       </c>
       <c r="E231" s="10">
         <v>113337.0</v>
       </c>
       <c r="F231" s="10">
         <v>102003.3</v>
       </c>
       <c r="G231" s="10">
         <v>90669.6</v>
       </c>
       <c r="H231" s="10">
         <v>79335.9</v>
       </c>
     </row>
     <row r="232" spans="1:8" outlineLevel="3">
       <c r="A232" s="15">
         <v>8</v>
       </c>
       <c r="B232" s="6" t="s">
         <v>454</v>
       </c>
       <c r="C232" s="7" t="s">
         <v>455</v>
       </c>
       <c r="D232" s="5">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="E232" s="10">
         <v>102493.0</v>
       </c>
       <c r="F232" s="10">
         <v>92243.7</v>
       </c>
       <c r="G232" s="10">
         <v>81994.4</v>
       </c>
       <c r="H232" s="10">
         <v>71745.1</v>
       </c>
     </row>
     <row r="233" spans="1:8" outlineLevel="3">
       <c r="A233" s="15">
         <v>9</v>
       </c>
       <c r="B233" s="6" t="s">
         <v>456</v>
       </c>
       <c r="C233" s="7" t="s">
         <v>457</v>
       </c>
       <c r="D233" s="5">
-        <v>209.0</v>
+        <v>208.0</v>
       </c>
       <c r="E233" s="10">
-        <v>51740.0</v>
+        <v>51306.0</v>
       </c>
       <c r="F233" s="10">
-        <v>46566.0</v>
+        <v>46175.4</v>
       </c>
       <c r="G233" s="10">
-        <v>41392.0</v>
+        <v>41044.8</v>
       </c>
       <c r="H233" s="10">
-        <v>36218.0</v>
+        <v>35914.2</v>
       </c>
     </row>
     <row r="234" spans="1:8" outlineLevel="3">
       <c r="A234" s="15">
         <v>10</v>
       </c>
       <c r="B234" s="6" t="s">
         <v>458</v>
       </c>
       <c r="C234" s="7" t="s">
         <v>459</v>
       </c>
       <c r="D234" s="5">
-        <v>40.0</v>
+        <v>38.0</v>
       </c>
       <c r="E234" s="10">
         <v>126830.0</v>
       </c>
       <c r="F234" s="10">
         <v>114147.0</v>
       </c>
       <c r="G234" s="10">
         <v>101464.0</v>
       </c>
       <c r="H234" s="10">
         <v>88781.0</v>
       </c>
     </row>
     <row r="235" spans="1:8" outlineLevel="3">
       <c r="A235" s="15">
         <v>11</v>
       </c>
       <c r="B235" s="6" t="s">
         <v>460</v>
       </c>
       <c r="C235" s="7" t="s">
         <v>461</v>
       </c>
       <c r="D235" s="5">
@@ -9224,89 +9488,89 @@
       </c>
       <c r="E236" s="10">
         <v>174854.0</v>
       </c>
       <c r="F236" s="10">
         <v>157368.6</v>
       </c>
       <c r="G236" s="10">
         <v>139883.2</v>
       </c>
       <c r="H236" s="10">
         <v>122397.8</v>
       </c>
     </row>
     <row r="237" spans="1:8" outlineLevel="3">
       <c r="A237" s="15">
         <v>13</v>
       </c>
       <c r="B237" s="6" t="s">
         <v>464</v>
       </c>
       <c r="C237" s="7" t="s">
         <v>465</v>
       </c>
       <c r="D237" s="5">
-        <v>35.0</v>
+        <v>41.0</v>
       </c>
       <c r="E237" s="10">
-        <v>81186.0</v>
+        <v>92193.0</v>
       </c>
       <c r="F237" s="10">
-        <v>73067.4</v>
+        <v>82973.7</v>
       </c>
       <c r="G237" s="10">
-        <v>64948.8</v>
+        <v>73754.4</v>
       </c>
       <c r="H237" s="10">
-        <v>56830.2</v>
+        <v>64535.1</v>
       </c>
     </row>
     <row r="238" spans="1:8" outlineLevel="3">
       <c r="A238" s="15">
         <v>14</v>
       </c>
       <c r="B238" s="6" t="s">
         <v>466</v>
       </c>
       <c r="C238" s="7" t="s">
         <v>467</v>
       </c>
       <c r="D238" s="5">
-        <v>25.0</v>
+        <v>37.0</v>
       </c>
       <c r="E238" s="10">
-        <v>188521.0</v>
+        <v>128790.0</v>
       </c>
       <c r="F238" s="10">
-        <v>169668.9</v>
+        <v>115911.0</v>
       </c>
       <c r="G238" s="10">
-        <v>150816.8</v>
+        <v>103032.0</v>
       </c>
       <c r="H238" s="10">
-        <v>131964.7</v>
+        <v>90153.0</v>
       </c>
     </row>
     <row r="239" spans="1:8" outlineLevel="3">
       <c r="A239" s="15">
         <v>15</v>
       </c>
       <c r="B239" s="6" t="s">
         <v>468</v>
       </c>
       <c r="C239" s="7" t="s">
         <v>469</v>
       </c>
       <c r="D239" s="5">
         <v>0.0</v>
       </c>
       <c r="E239" s="10">
         <v>224328.0</v>
       </c>
       <c r="F239" s="10">
         <v>201895.2</v>
       </c>
       <c r="G239" s="10">
         <v>179462.4</v>
       </c>
       <c r="H239" s="10">
@@ -9328,51 +9592,51 @@
       </c>
       <c r="E240" s="10">
         <v>250327.0</v>
       </c>
       <c r="F240" s="10">
         <v>225294.3</v>
       </c>
       <c r="G240" s="10">
         <v>200261.6</v>
       </c>
       <c r="H240" s="10">
         <v>175228.9</v>
       </c>
     </row>
     <row r="241" spans="1:8" outlineLevel="3">
       <c r="A241" s="15">
         <v>17</v>
       </c>
       <c r="B241" s="6" t="s">
         <v>472</v>
       </c>
       <c r="C241" s="7" t="s">
         <v>473</v>
       </c>
       <c r="D241" s="5">
-        <v>8.0</v>
+        <v>9.0</v>
       </c>
       <c r="E241" s="10">
         <v>263478.0</v>
       </c>
       <c r="F241" s="10">
         <v>237130.2</v>
       </c>
       <c r="G241" s="10">
         <v>210782.4</v>
       </c>
       <c r="H241" s="10">
         <v>184434.6</v>
       </c>
     </row>
     <row r="242" spans="1:8" outlineLevel="3">
       <c r="A242" s="15">
         <v>18</v>
       </c>
       <c r="B242" s="6" t="s">
         <v>474</v>
       </c>
       <c r="C242" s="7" t="s">
         <v>475</v>
       </c>
       <c r="D242" s="5">
@@ -9380,103 +9644,103 @@
       </c>
       <c r="E242" s="10">
         <v>342063.0</v>
       </c>
       <c r="F242" s="10">
         <v>307856.7</v>
       </c>
       <c r="G242" s="10">
         <v>273650.4</v>
       </c>
       <c r="H242" s="10">
         <v>239444.1</v>
       </c>
     </row>
     <row r="243" spans="1:8" outlineLevel="3">
       <c r="A243" s="15">
         <v>19</v>
       </c>
       <c r="B243" s="6" t="s">
         <v>476</v>
       </c>
       <c r="C243" s="7" t="s">
         <v>477</v>
       </c>
       <c r="D243" s="5">
-        <v>7.0</v>
+        <v>21.0</v>
       </c>
       <c r="E243" s="10">
         <v>21989.0</v>
       </c>
       <c r="F243" s="10">
         <v>19790.1</v>
       </c>
       <c r="G243" s="10">
         <v>17591.2</v>
       </c>
       <c r="H243" s="10">
         <v>15392.3</v>
       </c>
     </row>
     <row r="244" spans="1:8" outlineLevel="3">
       <c r="A244" s="15">
         <v>20</v>
       </c>
       <c r="B244" s="6" t="s">
         <v>478</v>
       </c>
       <c r="C244" s="7" t="s">
         <v>479</v>
       </c>
       <c r="D244" s="5">
-        <v>648.0</v>
+        <v>738.0</v>
       </c>
       <c r="E244" s="10">
-        <v>8453.0</v>
+        <v>8381.0</v>
       </c>
       <c r="F244" s="10">
-        <v>7607.7</v>
+        <v>7542.9</v>
       </c>
       <c r="G244" s="10">
-        <v>6762.4</v>
+        <v>6704.8</v>
       </c>
       <c r="H244" s="10">
-        <v>5917.1</v>
+        <v>5866.7</v>
       </c>
     </row>
     <row r="245" spans="1:8" outlineLevel="3">
       <c r="A245" s="15">
         <v>21</v>
       </c>
       <c r="B245" s="6" t="s">
         <v>480</v>
       </c>
       <c r="C245" s="7" t="s">
         <v>481</v>
       </c>
       <c r="D245" s="5">
-        <v>80.0</v>
+        <v>55.0</v>
       </c>
       <c r="E245" s="10">
         <v>27373.0</v>
       </c>
       <c r="F245" s="10">
         <v>24635.7</v>
       </c>
       <c r="G245" s="10">
         <v>21898.4</v>
       </c>
       <c r="H245" s="10">
         <v>19161.1</v>
       </c>
     </row>
     <row r="246" spans="1:8" outlineLevel="3">
       <c r="A246" s="15">
         <v>22</v>
       </c>
       <c r="B246" s="6" t="s">
         <v>482</v>
       </c>
       <c r="C246" s="7" t="s">
         <v>483</v>
       </c>
       <c r="D246" s="5">
@@ -9510,77 +9774,77 @@
       </c>
       <c r="E247" s="10">
         <v>30269.0</v>
       </c>
       <c r="F247" s="10">
         <v>27242.1</v>
       </c>
       <c r="G247" s="10">
         <v>24215.2</v>
       </c>
       <c r="H247" s="10">
         <v>21188.3</v>
       </c>
     </row>
     <row r="248" spans="1:8" outlineLevel="3">
       <c r="A248" s="15">
         <v>24</v>
       </c>
       <c r="B248" s="6" t="s">
         <v>486</v>
       </c>
       <c r="C248" s="7" t="s">
         <v>487</v>
       </c>
       <c r="D248" s="5">
-        <v>165.0</v>
+        <v>130.0</v>
       </c>
       <c r="E248" s="10">
-        <v>14266.0</v>
+        <v>15301.0</v>
       </c>
       <c r="F248" s="10">
-        <v>12839.4</v>
+        <v>13770.9</v>
       </c>
       <c r="G248" s="10">
-        <v>11412.8</v>
+        <v>12240.8</v>
       </c>
       <c r="H248" s="10">
-        <v>9986.2</v>
+        <v>10710.7</v>
       </c>
     </row>
     <row r="249" spans="1:8" outlineLevel="3">
       <c r="A249" s="15">
         <v>25</v>
       </c>
       <c r="B249" s="6" t="s">
         <v>488</v>
       </c>
       <c r="C249" s="7" t="s">
         <v>489</v>
       </c>
       <c r="D249" s="5">
-        <v>85.0</v>
+        <v>72.0</v>
       </c>
       <c r="E249" s="10">
         <v>40552.0</v>
       </c>
       <c r="F249" s="10">
         <v>36496.8</v>
       </c>
       <c r="G249" s="10">
         <v>32441.6</v>
       </c>
       <c r="H249" s="10">
         <v>28386.4</v>
       </c>
     </row>
     <row r="250" spans="1:8" outlineLevel="3">
       <c r="A250" s="15">
         <v>26</v>
       </c>
       <c r="B250" s="6" t="s">
         <v>490</v>
       </c>
       <c r="C250" s="7" t="s">
         <v>491</v>
       </c>
       <c r="D250" s="5">
@@ -9626,479 +9890,479 @@
       </c>
     </row>
     <row r="252" spans="1:8" outlineLevel="2">
       <c r="A252" s="14" t="s">
         <v>494</v>
       </c>
       <c r="B252" s="4"/>
       <c r="C252" s="4"/>
       <c r="D252" s="4"/>
       <c r="E252" s="9"/>
       <c r="F252" s="9"/>
       <c r="G252" s="9"/>
       <c r="H252" s="9"/>
     </row>
     <row r="253" spans="1:8" outlineLevel="3">
       <c r="A253" s="15">
         <v>1</v>
       </c>
       <c r="B253" s="6" t="s">
         <v>495</v>
       </c>
       <c r="C253" s="7" t="s">
         <v>496</v>
       </c>
       <c r="D253" s="5">
-        <v>38.0</v>
+        <v>42.0</v>
       </c>
       <c r="E253" s="10">
         <v>53718.0</v>
       </c>
       <c r="F253" s="10">
         <v>48346.2</v>
       </c>
       <c r="G253" s="10">
         <v>42974.4</v>
       </c>
       <c r="H253" s="10">
         <v>37602.6</v>
       </c>
     </row>
     <row r="254" spans="1:8" outlineLevel="3">
       <c r="A254" s="15">
         <v>2</v>
       </c>
       <c r="B254" s="6" t="s">
         <v>497</v>
       </c>
       <c r="C254" s="7" t="s">
         <v>498</v>
       </c>
       <c r="D254" s="5">
-        <v>68.0</v>
+        <v>58.0</v>
       </c>
       <c r="E254" s="10">
-        <v>26754.0</v>
+        <v>26901.0</v>
       </c>
       <c r="F254" s="10">
-        <v>24078.6</v>
+        <v>24210.9</v>
       </c>
       <c r="G254" s="10">
-        <v>21403.2</v>
+        <v>21520.8</v>
       </c>
       <c r="H254" s="10">
-        <v>18727.8</v>
+        <v>18830.7</v>
       </c>
     </row>
     <row r="255" spans="1:8" outlineLevel="3">
       <c r="A255" s="15">
         <v>3</v>
       </c>
       <c r="B255" s="6" t="s">
         <v>499</v>
       </c>
       <c r="C255" s="7" t="s">
         <v>500</v>
       </c>
       <c r="D255" s="5">
         <v>0.0</v>
       </c>
       <c r="E255" s="10">
-        <v>33050.0</v>
+        <v>33230.0</v>
       </c>
       <c r="F255" s="10">
-        <v>29745.0</v>
+        <v>29907.0</v>
       </c>
       <c r="G255" s="10">
-        <v>26440.0</v>
+        <v>26584.0</v>
       </c>
       <c r="H255" s="10">
-        <v>23135.0</v>
+        <v>23261.0</v>
       </c>
     </row>
     <row r="256" spans="1:8" outlineLevel="3">
       <c r="A256" s="15">
         <v>4</v>
       </c>
       <c r="B256" s="6" t="s">
         <v>501</v>
       </c>
       <c r="C256" s="7" t="s">
         <v>502</v>
       </c>
       <c r="D256" s="5">
-        <v>48.0</v>
+        <v>54.0</v>
       </c>
       <c r="E256" s="10">
         <v>97707.0</v>
       </c>
       <c r="F256" s="10">
         <v>87936.3</v>
       </c>
       <c r="G256" s="10">
         <v>78165.6</v>
       </c>
       <c r="H256" s="10">
         <v>68394.9</v>
       </c>
     </row>
     <row r="257" spans="1:8" outlineLevel="3">
       <c r="A257" s="15">
         <v>5</v>
       </c>
       <c r="B257" s="6" t="s">
         <v>503</v>
       </c>
       <c r="C257" s="7" t="s">
         <v>504</v>
       </c>
       <c r="D257" s="5">
         <v>0.0</v>
       </c>
       <c r="E257" s="10">
-        <v>39075.0</v>
+        <v>39288.0</v>
       </c>
       <c r="F257" s="10">
-        <v>35167.5</v>
+        <v>35359.2</v>
       </c>
       <c r="G257" s="10">
-        <v>31260.0</v>
+        <v>31430.4</v>
       </c>
       <c r="H257" s="10">
-        <v>27352.5</v>
+        <v>27501.6</v>
       </c>
     </row>
     <row r="258" spans="1:8" outlineLevel="3">
       <c r="A258" s="15">
         <v>6</v>
       </c>
       <c r="B258" s="6" t="s">
         <v>505</v>
       </c>
       <c r="C258" s="7" t="s">
         <v>506</v>
       </c>
       <c r="D258" s="5">
-        <v>43.0</v>
+        <v>32.0</v>
       </c>
       <c r="E258" s="10">
         <v>108917.0</v>
       </c>
       <c r="F258" s="10">
         <v>98025.3</v>
       </c>
       <c r="G258" s="10">
         <v>87133.6</v>
       </c>
       <c r="H258" s="10">
         <v>76241.9</v>
       </c>
     </row>
     <row r="259" spans="1:8" outlineLevel="3">
       <c r="A259" s="15">
         <v>7</v>
       </c>
       <c r="B259" s="6" t="s">
         <v>507</v>
       </c>
       <c r="C259" s="7" t="s">
         <v>508</v>
       </c>
       <c r="D259" s="5">
-        <v>60.0</v>
+        <v>58.0</v>
       </c>
       <c r="E259" s="10">
-        <v>51482.0</v>
+        <v>51764.0</v>
       </c>
       <c r="F259" s="10">
-        <v>46333.8</v>
+        <v>46587.6</v>
       </c>
       <c r="G259" s="10">
-        <v>41185.6</v>
+        <v>41411.2</v>
       </c>
       <c r="H259" s="10">
-        <v>36037.4</v>
+        <v>36234.8</v>
       </c>
     </row>
     <row r="260" spans="1:8" outlineLevel="3">
       <c r="A260" s="15">
         <v>8</v>
       </c>
       <c r="B260" s="6" t="s">
         <v>509</v>
       </c>
       <c r="C260" s="7" t="s">
         <v>510</v>
       </c>
       <c r="D260" s="5">
-        <v>18.0</v>
+        <v>20.0</v>
       </c>
       <c r="E260" s="10">
         <v>170979.0</v>
       </c>
       <c r="F260" s="10">
         <v>153881.1</v>
       </c>
       <c r="G260" s="10">
         <v>136783.2</v>
       </c>
       <c r="H260" s="10">
         <v>119685.3</v>
       </c>
     </row>
     <row r="261" spans="1:8" outlineLevel="3">
       <c r="A261" s="15">
         <v>9</v>
       </c>
       <c r="B261" s="6" t="s">
         <v>511</v>
       </c>
       <c r="C261" s="7" t="s">
         <v>512</v>
       </c>
       <c r="D261" s="5">
         <v>55.0</v>
       </c>
       <c r="E261" s="10">
-        <v>82542.0</v>
+        <v>82994.0</v>
       </c>
       <c r="F261" s="10">
-        <v>74287.8</v>
+        <v>74694.6</v>
       </c>
       <c r="G261" s="10">
-        <v>66033.6</v>
+        <v>66395.2</v>
       </c>
       <c r="H261" s="10">
-        <v>57779.4</v>
+        <v>58095.8</v>
       </c>
     </row>
     <row r="262" spans="1:8" outlineLevel="3">
       <c r="A262" s="15">
         <v>10</v>
       </c>
       <c r="B262" s="6" t="s">
         <v>513</v>
       </c>
       <c r="C262" s="7" t="s">
         <v>514</v>
       </c>
       <c r="D262" s="5">
-        <v>21.0</v>
+        <v>27.0</v>
       </c>
       <c r="E262" s="10">
         <v>251831.0</v>
       </c>
       <c r="F262" s="10">
         <v>226647.9</v>
       </c>
       <c r="G262" s="10">
         <v>201464.8</v>
       </c>
       <c r="H262" s="10">
         <v>176281.7</v>
       </c>
     </row>
     <row r="263" spans="1:8" outlineLevel="3">
       <c r="A263" s="15">
         <v>11</v>
       </c>
       <c r="B263" s="6" t="s">
         <v>515</v>
       </c>
       <c r="C263" s="7" t="s">
         <v>516</v>
       </c>
       <c r="D263" s="5">
         <v>30.0</v>
       </c>
       <c r="E263" s="10">
-        <v>102939.0</v>
+        <v>103503.0</v>
       </c>
       <c r="F263" s="10">
-        <v>92645.1</v>
+        <v>93152.7</v>
       </c>
       <c r="G263" s="10">
-        <v>82351.2</v>
+        <v>82802.4</v>
       </c>
       <c r="H263" s="10">
-        <v>72057.3</v>
+        <v>72452.1</v>
       </c>
     </row>
     <row r="264" spans="1:8" outlineLevel="3">
       <c r="A264" s="15">
         <v>12</v>
       </c>
       <c r="B264" s="6" t="s">
         <v>517</v>
       </c>
       <c r="C264" s="7" t="s">
         <v>518</v>
       </c>
       <c r="D264" s="5">
         <v>0.0</v>
       </c>
       <c r="E264" s="10">
         <v>468666.0</v>
       </c>
       <c r="F264" s="10">
         <v>421799.4</v>
       </c>
       <c r="G264" s="10">
         <v>374932.8</v>
       </c>
       <c r="H264" s="10">
         <v>328066.2</v>
       </c>
     </row>
     <row r="265" spans="1:8" outlineLevel="3">
       <c r="A265" s="15">
         <v>13</v>
       </c>
       <c r="B265" s="6" t="s">
         <v>519</v>
       </c>
       <c r="C265" s="7" t="s">
         <v>520</v>
       </c>
       <c r="D265" s="5">
         <v>2.0</v>
       </c>
       <c r="E265" s="10">
-        <v>203644.0</v>
+        <v>204759.0</v>
       </c>
       <c r="F265" s="10">
-        <v>183279.6</v>
+        <v>184283.1</v>
       </c>
       <c r="G265" s="10">
-        <v>162915.2</v>
+        <v>163807.2</v>
       </c>
       <c r="H265" s="10">
-        <v>142550.8</v>
+        <v>143331.3</v>
       </c>
     </row>
     <row r="266" spans="1:8" outlineLevel="3">
       <c r="A266" s="15">
         <v>14</v>
       </c>
       <c r="B266" s="6" t="s">
         <v>521</v>
       </c>
       <c r="C266" s="7" t="s">
         <v>522</v>
       </c>
       <c r="D266" s="5">
-        <v>78.0</v>
+        <v>75.0</v>
       </c>
       <c r="E266" s="10">
-        <v>36227.0</v>
+        <v>36757.0</v>
       </c>
       <c r="F266" s="10">
-        <v>32604.3</v>
+        <v>33081.3</v>
       </c>
       <c r="G266" s="10">
-        <v>28981.6</v>
+        <v>29405.6</v>
       </c>
       <c r="H266" s="10">
-        <v>25358.9</v>
+        <v>25729.9</v>
       </c>
     </row>
     <row r="267" spans="1:8" outlineLevel="3">
       <c r="A267" s="15">
         <v>15</v>
       </c>
       <c r="B267" s="6" t="s">
         <v>523</v>
       </c>
       <c r="C267" s="7" t="s">
         <v>524</v>
       </c>
       <c r="D267" s="5">
-        <v>67.0</v>
+        <v>60.0</v>
       </c>
       <c r="E267" s="10">
-        <v>15416.0</v>
+        <v>15499.0</v>
       </c>
       <c r="F267" s="10">
-        <v>13874.4</v>
+        <v>13949.1</v>
       </c>
       <c r="G267" s="10">
-        <v>12332.8</v>
+        <v>12399.2</v>
       </c>
       <c r="H267" s="10">
-        <v>10791.2</v>
+        <v>10849.3</v>
       </c>
     </row>
     <row r="268" spans="1:8" outlineLevel="3">
       <c r="A268" s="15">
         <v>16</v>
       </c>
       <c r="B268" s="6" t="s">
         <v>525</v>
       </c>
       <c r="C268" s="7" t="s">
         <v>526</v>
       </c>
       <c r="D268" s="5">
-        <v>47.0</v>
+        <v>40.0</v>
       </c>
       <c r="E268" s="10">
         <v>47058.0</v>
       </c>
       <c r="F268" s="10">
         <v>42352.2</v>
       </c>
       <c r="G268" s="10">
         <v>37646.4</v>
       </c>
       <c r="H268" s="10">
         <v>32940.6</v>
       </c>
     </row>
     <row r="269" spans="1:8" outlineLevel="3">
       <c r="A269" s="15">
         <v>17</v>
       </c>
       <c r="B269" s="6" t="s">
         <v>527</v>
       </c>
       <c r="C269" s="7" t="s">
         <v>528</v>
       </c>
       <c r="D269" s="5">
-        <v>21.0</v>
+        <v>17.0</v>
       </c>
       <c r="E269" s="10">
-        <v>19600.0</v>
+        <v>19707.0</v>
       </c>
       <c r="F269" s="10">
-        <v>17640.0</v>
+        <v>17736.3</v>
       </c>
       <c r="G269" s="10">
-        <v>15680.0</v>
+        <v>15765.6</v>
       </c>
       <c r="H269" s="10">
-        <v>13720.0</v>
+        <v>13794.9</v>
       </c>
     </row>
     <row r="270" spans="1:8" outlineLevel="2">
       <c r="A270" s="14" t="s">
         <v>529</v>
       </c>
       <c r="B270" s="4"/>
       <c r="C270" s="4"/>
       <c r="D270" s="4"/>
       <c r="E270" s="9"/>
       <c r="F270" s="9"/>
       <c r="G270" s="9"/>
       <c r="H270" s="9"/>
     </row>
     <row r="271" spans="1:8" outlineLevel="3">
       <c r="A271" s="15">
         <v>1</v>
       </c>
       <c r="B271" s="6" t="s">
         <v>530</v>
       </c>
       <c r="C271" s="7" t="s">
         <v>531</v>
       </c>
       <c r="D271" s="5">
@@ -10615,86 +10879,86 @@
       <c r="A291" s="14" t="s">
         <v>570</v>
       </c>
       <c r="B291" s="4"/>
       <c r="C291" s="4"/>
       <c r="D291" s="4"/>
       <c r="E291" s="9"/>
       <c r="F291" s="9"/>
       <c r="G291" s="9"/>
       <c r="H291" s="9"/>
     </row>
     <row r="292" spans="1:8" outlineLevel="3">
       <c r="A292" s="15">
         <v>1</v>
       </c>
       <c r="B292" s="6" t="s">
         <v>571</v>
       </c>
       <c r="C292" s="7" t="s">
         <v>572</v>
       </c>
       <c r="D292" s="5">
         <v>0.0</v>
       </c>
       <c r="E292" s="10">
-        <v>29029.0</v>
+        <v>29187.0</v>
       </c>
       <c r="F292" s="10">
-        <v>26126.1</v>
+        <v>26268.3</v>
       </c>
       <c r="G292" s="10">
-        <v>23223.2</v>
+        <v>23349.6</v>
       </c>
       <c r="H292" s="10">
-        <v>20320.3</v>
+        <v>20430.9</v>
       </c>
     </row>
     <row r="293" spans="1:8" outlineLevel="3">
       <c r="A293" s="15">
         <v>2</v>
       </c>
       <c r="B293" s="6" t="s">
         <v>573</v>
       </c>
       <c r="C293" s="7" t="s">
         <v>574</v>
       </c>
       <c r="D293" s="5">
-        <v>44.0</v>
+        <v>51.0</v>
       </c>
       <c r="E293" s="10">
-        <v>75459.0</v>
+        <v>75135.0</v>
       </c>
       <c r="F293" s="10">
-        <v>67913.1</v>
+        <v>67621.5</v>
       </c>
       <c r="G293" s="10">
-        <v>60367.2</v>
+        <v>60108.0</v>
       </c>
       <c r="H293" s="10">
-        <v>52821.3</v>
+        <v>52594.5</v>
       </c>
     </row>
     <row r="294" spans="1:8" outlineLevel="3">
       <c r="A294" s="15">
         <v>3</v>
       </c>
       <c r="B294" s="6" t="s">
         <v>575</v>
       </c>
       <c r="C294" s="7" t="s">
         <v>576</v>
       </c>
       <c r="D294" s="5">
         <v>0.0</v>
       </c>
       <c r="E294" s="10">
         <v>71618.0</v>
       </c>
       <c r="F294" s="10">
         <v>64456.2</v>
       </c>
       <c r="G294" s="10">
         <v>57294.4</v>
       </c>
       <c r="H294" s="10">
@@ -10719,86 +10983,86 @@
       </c>
       <c r="F295" s="10">
         <v>72414.0</v>
       </c>
       <c r="G295" s="10">
         <v>64368.0</v>
       </c>
       <c r="H295" s="10">
         <v>56322.0</v>
       </c>
     </row>
     <row r="296" spans="1:8" outlineLevel="3">
       <c r="A296" s="15">
         <v>5</v>
       </c>
       <c r="B296" s="6" t="s">
         <v>579</v>
       </c>
       <c r="C296" s="7" t="s">
         <v>580</v>
       </c>
       <c r="D296" s="5">
         <v>0.0</v>
       </c>
       <c r="E296" s="10">
-        <v>51272.0</v>
+        <v>51552.0</v>
       </c>
       <c r="F296" s="10">
-        <v>46144.8</v>
+        <v>46396.8</v>
       </c>
       <c r="G296" s="10">
-        <v>41017.6</v>
+        <v>41241.6</v>
       </c>
       <c r="H296" s="10">
-        <v>35890.4</v>
+        <v>36086.4</v>
       </c>
     </row>
     <row r="297" spans="1:8" outlineLevel="3">
       <c r="A297" s="15">
         <v>6</v>
       </c>
       <c r="B297" s="6" t="s">
         <v>581</v>
       </c>
       <c r="C297" s="7" t="s">
         <v>582</v>
       </c>
       <c r="D297" s="5">
-        <v>44.0</v>
+        <v>50.0</v>
       </c>
       <c r="E297" s="10">
-        <v>119725.0</v>
+        <v>117981.0</v>
       </c>
       <c r="F297" s="10">
-        <v>107752.5</v>
+        <v>106182.9</v>
       </c>
       <c r="G297" s="10">
-        <v>95780.0</v>
+        <v>94384.8</v>
       </c>
       <c r="H297" s="10">
-        <v>83807.5</v>
+        <v>82586.7</v>
       </c>
     </row>
     <row r="298" spans="1:8" outlineLevel="3">
       <c r="A298" s="15">
         <v>7</v>
       </c>
       <c r="B298" s="6" t="s">
         <v>583</v>
       </c>
       <c r="C298" s="7" t="s">
         <v>584</v>
       </c>
       <c r="D298" s="5">
         <v>0.0</v>
       </c>
       <c r="E298" s="10">
         <v>113337.0</v>
       </c>
       <c r="F298" s="10">
         <v>102003.3</v>
       </c>
       <c r="G298" s="10">
         <v>90669.6</v>
       </c>
       <c r="H298" s="10">
@@ -10820,63 +11084,63 @@
       </c>
       <c r="E299" s="10">
         <v>118545.0</v>
       </c>
       <c r="F299" s="10">
         <v>106690.5</v>
       </c>
       <c r="G299" s="10">
         <v>94836.0</v>
       </c>
       <c r="H299" s="10">
         <v>82981.5</v>
       </c>
     </row>
     <row r="300" spans="1:8" outlineLevel="3">
       <c r="A300" s="15">
         <v>9</v>
       </c>
       <c r="B300" s="6" t="s">
         <v>587</v>
       </c>
       <c r="C300" s="7" t="s">
         <v>588</v>
       </c>
       <c r="D300" s="5">
-        <v>23.0</v>
+        <v>21.0</v>
       </c>
       <c r="E300" s="10">
-        <v>77457.0</v>
+        <v>77880.0</v>
       </c>
       <c r="F300" s="10">
-        <v>69711.3</v>
+        <v>70092.0</v>
       </c>
       <c r="G300" s="10">
-        <v>61965.6</v>
+        <v>62304.0</v>
       </c>
       <c r="H300" s="10">
-        <v>54219.9</v>
+        <v>54516.0</v>
       </c>
     </row>
     <row r="301" spans="1:8" outlineLevel="3">
       <c r="A301" s="15">
         <v>10</v>
       </c>
       <c r="B301" s="6" t="s">
         <v>589</v>
       </c>
       <c r="C301" s="7" t="s">
         <v>590</v>
       </c>
       <c r="D301" s="5">
         <v>5.0</v>
       </c>
       <c r="E301" s="10">
         <v>212411.0</v>
       </c>
       <c r="F301" s="10">
         <v>191169.9</v>
       </c>
       <c r="G301" s="10">
         <v>169928.8</v>
       </c>
       <c r="H301" s="10">
@@ -10976,63 +11240,63 @@
       </c>
       <c r="E305" s="10">
         <v>310500.0</v>
       </c>
       <c r="F305" s="10">
         <v>279450.0</v>
       </c>
       <c r="G305" s="10">
         <v>248400.0</v>
       </c>
       <c r="H305" s="10">
         <v>217350.0</v>
       </c>
     </row>
     <row r="306" spans="1:8" outlineLevel="3">
       <c r="A306" s="15">
         <v>15</v>
       </c>
       <c r="B306" s="6" t="s">
         <v>599</v>
       </c>
       <c r="C306" s="7" t="s">
         <v>600</v>
       </c>
       <c r="D306" s="5">
-        <v>70.0</v>
+        <v>98.0</v>
       </c>
       <c r="E306" s="10">
-        <v>32838.0</v>
+        <v>32698.0</v>
       </c>
       <c r="F306" s="10">
-        <v>29554.2</v>
+        <v>29428.2</v>
       </c>
       <c r="G306" s="10">
-        <v>26270.4</v>
+        <v>26158.4</v>
       </c>
       <c r="H306" s="10">
-        <v>22986.6</v>
+        <v>22888.6</v>
       </c>
     </row>
     <row r="307" spans="1:8" outlineLevel="3">
       <c r="A307" s="15">
         <v>16</v>
       </c>
       <c r="B307" s="6" t="s">
         <v>601</v>
       </c>
       <c r="C307" s="7" t="s">
         <v>602</v>
       </c>
       <c r="D307" s="5">
         <v>0.0</v>
       </c>
       <c r="E307" s="10">
         <v>46544.0</v>
       </c>
       <c r="F307" s="10">
         <v>41889.6</v>
       </c>
       <c r="G307" s="10">
         <v>37235.2</v>
       </c>
       <c r="H307" s="10">
@@ -11054,51 +11318,51 @@
       </c>
       <c r="E308" s="10">
         <v>47588.0</v>
       </c>
       <c r="F308" s="10">
         <v>42829.2</v>
       </c>
       <c r="G308" s="10">
         <v>38070.4</v>
       </c>
       <c r="H308" s="10">
         <v>33311.6</v>
       </c>
     </row>
     <row r="309" spans="1:8" outlineLevel="3">
       <c r="A309" s="15">
         <v>18</v>
       </c>
       <c r="B309" s="6" t="s">
         <v>605</v>
       </c>
       <c r="C309" s="7" t="s">
         <v>606</v>
       </c>
       <c r="D309" s="5">
-        <v>43.0</v>
+        <v>51.0</v>
       </c>
       <c r="E309" s="10">
         <v>51516.0</v>
       </c>
       <c r="F309" s="10">
         <v>46364.4</v>
       </c>
       <c r="G309" s="10">
         <v>41212.8</v>
       </c>
       <c r="H309" s="10">
         <v>36061.2</v>
       </c>
     </row>
     <row r="310" spans="1:8" outlineLevel="3">
       <c r="A310" s="15">
         <v>19</v>
       </c>
       <c r="B310" s="6" t="s">
         <v>607</v>
       </c>
       <c r="C310" s="7" t="s">
         <v>608</v>
       </c>
       <c r="D310" s="5">
@@ -11147,4211 +11411,5355 @@
       <c r="A312" s="13" t="s">
         <v>611</v>
       </c>
       <c r="B312" s="4"/>
       <c r="C312" s="4"/>
       <c r="D312" s="4"/>
       <c r="E312" s="9"/>
       <c r="F312" s="9"/>
       <c r="G312" s="9"/>
       <c r="H312" s="9"/>
     </row>
     <row r="313" spans="1:8" outlineLevel="2">
       <c r="A313" s="15">
         <v>1</v>
       </c>
       <c r="B313" s="6" t="s">
         <v>612</v>
       </c>
       <c r="C313" s="7" t="s">
         <v>613</v>
       </c>
       <c r="D313" s="5">
         <v>1.0</v>
       </c>
       <c r="E313" s="10">
-        <v>59561.0</v>
+        <v>56420.0</v>
       </c>
       <c r="F313" s="10">
-        <v>53604.9</v>
+        <v>50778.0</v>
       </c>
       <c r="G313" s="10">
-        <v>47648.8</v>
+        <v>45136.0</v>
       </c>
       <c r="H313" s="10">
-        <v>41692.7</v>
+        <v>39494.0</v>
       </c>
     </row>
     <row r="314" spans="1:8" outlineLevel="2">
       <c r="A314" s="15">
         <v>2</v>
       </c>
       <c r="B314" s="6" t="s">
         <v>614</v>
       </c>
       <c r="C314" s="7" t="s">
         <v>615</v>
       </c>
       <c r="D314" s="5">
-        <v>3.0</v>
+        <v>55.0</v>
       </c>
       <c r="E314" s="10">
-        <v>81092.0</v>
+        <v>35261.0</v>
       </c>
       <c r="F314" s="10">
-        <v>72982.8</v>
+        <v>31734.9</v>
       </c>
       <c r="G314" s="10">
-        <v>64873.6</v>
+        <v>28208.8</v>
       </c>
       <c r="H314" s="10">
-        <v>56764.4</v>
+        <v>24682.7</v>
       </c>
     </row>
     <row r="315" spans="1:8" outlineLevel="2">
       <c r="A315" s="15">
         <v>3</v>
       </c>
       <c r="B315" s="6" t="s">
         <v>616</v>
       </c>
       <c r="C315" s="7" t="s">
         <v>617</v>
       </c>
       <c r="D315" s="5">
         <v>0.0</v>
       </c>
       <c r="E315" s="10">
-        <v>91974.0</v>
+        <v>76817.0</v>
       </c>
       <c r="F315" s="10">
-        <v>82776.6</v>
+        <v>69135.3</v>
       </c>
       <c r="G315" s="10">
-        <v>73579.2</v>
+        <v>61453.6</v>
       </c>
       <c r="H315" s="10">
-        <v>64381.8</v>
+        <v>53771.9</v>
       </c>
     </row>
     <row r="316" spans="1:8" outlineLevel="2">
       <c r="A316" s="15">
         <v>4</v>
       </c>
       <c r="B316" s="6" t="s">
         <v>618</v>
       </c>
       <c r="C316" s="7" t="s">
         <v>619</v>
       </c>
       <c r="D316" s="5">
-        <v>0.0</v>
+        <v>4.0</v>
       </c>
       <c r="E316" s="10">
-        <v>124832.0</v>
+        <v>41416.0</v>
       </c>
       <c r="F316" s="10">
-        <v>112348.8</v>
+        <v>37274.4</v>
       </c>
       <c r="G316" s="10">
-        <v>99865.6</v>
+        <v>33132.8</v>
       </c>
       <c r="H316" s="10">
-        <v>87382.4</v>
+        <v>28991.2</v>
       </c>
     </row>
     <row r="317" spans="1:8" outlineLevel="2">
       <c r="A317" s="15">
         <v>5</v>
       </c>
       <c r="B317" s="6" t="s">
         <v>620</v>
       </c>
       <c r="C317" s="7" t="s">
         <v>621</v>
       </c>
       <c r="D317" s="5">
-        <v>0.0</v>
+        <v>3.0</v>
       </c>
       <c r="E317" s="10">
-        <v>162871.0</v>
+        <v>87125.0</v>
       </c>
       <c r="F317" s="10">
-        <v>146583.9</v>
+        <v>78412.5</v>
       </c>
       <c r="G317" s="10">
-        <v>130296.8</v>
+        <v>69700.0</v>
       </c>
       <c r="H317" s="10">
-        <v>114009.7</v>
+        <v>60987.5</v>
       </c>
     </row>
     <row r="318" spans="1:8" outlineLevel="2">
       <c r="A318" s="15">
         <v>6</v>
       </c>
       <c r="B318" s="6" t="s">
         <v>622</v>
       </c>
       <c r="C318" s="7" t="s">
         <v>623</v>
       </c>
       <c r="D318" s="5">
-        <v>0.0</v>
+        <v>59.0</v>
       </c>
       <c r="E318" s="10">
-        <v>198567.0</v>
+        <v>46517.0</v>
       </c>
       <c r="F318" s="10">
-        <v>178710.3</v>
+        <v>41865.3</v>
       </c>
       <c r="G318" s="10">
-        <v>158853.6</v>
+        <v>37213.6</v>
       </c>
       <c r="H318" s="10">
-        <v>138996.9</v>
+        <v>32561.9</v>
       </c>
     </row>
     <row r="319" spans="1:8" outlineLevel="2">
       <c r="A319" s="15">
         <v>7</v>
       </c>
       <c r="B319" s="6" t="s">
         <v>624</v>
       </c>
       <c r="C319" s="7" t="s">
         <v>625</v>
       </c>
       <c r="D319" s="5">
         <v>0.0</v>
       </c>
       <c r="E319" s="10">
-        <v>344318.0</v>
+        <v>118250.0</v>
       </c>
       <c r="F319" s="10">
-        <v>309886.2</v>
+        <v>106425.0</v>
       </c>
       <c r="G319" s="10">
-        <v>275454.4</v>
+        <v>94600.0</v>
       </c>
       <c r="H319" s="10">
-        <v>241022.6</v>
+        <v>82775.0</v>
       </c>
     </row>
     <row r="320" spans="1:8" outlineLevel="2">
       <c r="A320" s="15">
         <v>8</v>
       </c>
       <c r="B320" s="6" t="s">
         <v>626</v>
       </c>
       <c r="C320" s="7" t="s">
         <v>627</v>
       </c>
       <c r="D320" s="5">
-        <v>0.0</v>
+        <v>7.0</v>
       </c>
       <c r="E320" s="10">
-        <v>399704.0</v>
+        <v>97619.0</v>
       </c>
       <c r="F320" s="10">
-        <v>359733.6</v>
+        <v>87857.1</v>
       </c>
       <c r="G320" s="10">
-        <v>319763.2</v>
+        <v>78095.2</v>
       </c>
       <c r="H320" s="10">
-        <v>279792.8</v>
+        <v>68333.3</v>
       </c>
     </row>
     <row r="321" spans="1:8" outlineLevel="2">
       <c r="A321" s="15">
         <v>9</v>
       </c>
       <c r="B321" s="6" t="s">
         <v>628</v>
       </c>
       <c r="C321" s="7" t="s">
         <v>629</v>
       </c>
       <c r="D321" s="5">
         <v>0.0</v>
       </c>
       <c r="E321" s="10">
-        <v>493308.0</v>
+        <v>154283.0</v>
       </c>
       <c r="F321" s="10">
-        <v>443977.2</v>
+        <v>138854.7</v>
       </c>
       <c r="G321" s="10">
-        <v>394646.4</v>
+        <v>123426.4</v>
       </c>
       <c r="H321" s="10">
-        <v>345315.6</v>
+        <v>107998.1</v>
       </c>
     </row>
     <row r="322" spans="1:8" outlineLevel="2">
       <c r="A322" s="15">
         <v>10</v>
       </c>
       <c r="B322" s="6" t="s">
         <v>630</v>
       </c>
       <c r="C322" s="7" t="s">
         <v>631</v>
       </c>
       <c r="D322" s="5">
-        <v>6.0</v>
+        <v>19.0</v>
       </c>
       <c r="E322" s="10">
-        <v>45519.0</v>
+        <v>120180.0</v>
       </c>
       <c r="F322" s="10">
-        <v>40967.1</v>
+        <v>108162.0</v>
       </c>
       <c r="G322" s="10">
-        <v>36415.2</v>
+        <v>96144.0</v>
       </c>
       <c r="H322" s="10">
-        <v>31863.3</v>
+        <v>84126.0</v>
       </c>
     </row>
     <row r="323" spans="1:8" outlineLevel="2">
       <c r="A323" s="15">
         <v>11</v>
       </c>
       <c r="B323" s="6" t="s">
         <v>632</v>
       </c>
       <c r="C323" s="7" t="s">
         <v>633</v>
       </c>
       <c r="D323" s="5">
-        <v>0.0</v>
+        <v>13.0</v>
       </c>
       <c r="E323" s="10">
-        <v>676316.0</v>
+        <v>161558.0</v>
       </c>
       <c r="F323" s="10">
-        <v>608684.4</v>
+        <v>145402.2</v>
       </c>
       <c r="G323" s="10">
-        <v>541052.8</v>
+        <v>129246.4</v>
       </c>
       <c r="H323" s="10">
-        <v>473421.2</v>
+        <v>113090.6</v>
       </c>
     </row>
     <row r="324" spans="1:8" outlineLevel="2">
       <c r="A324" s="15">
         <v>12</v>
       </c>
       <c r="B324" s="6" t="s">
         <v>634</v>
       </c>
       <c r="C324" s="7" t="s">
         <v>635</v>
       </c>
       <c r="D324" s="5">
         <v>0.0</v>
       </c>
       <c r="E324" s="10">
-        <v>872422.0</v>
+        <v>188097.0</v>
       </c>
       <c r="F324" s="10">
-        <v>785179.8</v>
+        <v>169287.3</v>
       </c>
       <c r="G324" s="10">
-        <v>697937.6</v>
+        <v>150477.6</v>
       </c>
       <c r="H324" s="10">
-        <v>610695.4</v>
+        <v>131667.9</v>
       </c>
     </row>
     <row r="325" spans="1:8" outlineLevel="2">
       <c r="A325" s="15">
         <v>13</v>
       </c>
       <c r="B325" s="6" t="s">
         <v>636</v>
       </c>
       <c r="C325" s="7" t="s">
         <v>637</v>
       </c>
       <c r="D325" s="5">
-        <v>0.0</v>
+        <v>14.0</v>
       </c>
       <c r="E325" s="10">
-        <v>47978.0</v>
+        <v>198597.0</v>
       </c>
       <c r="F325" s="10">
-        <v>43180.2</v>
+        <v>178737.3</v>
       </c>
       <c r="G325" s="10">
-        <v>38382.4</v>
+        <v>158877.6</v>
       </c>
       <c r="H325" s="10">
-        <v>33584.6</v>
+        <v>139017.9</v>
       </c>
     </row>
     <row r="326" spans="1:8" outlineLevel="2">
       <c r="A326" s="15">
         <v>14</v>
       </c>
       <c r="B326" s="6" t="s">
         <v>638</v>
       </c>
       <c r="C326" s="7" t="s">
         <v>639</v>
       </c>
       <c r="D326" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E326" s="10">
-        <v>50901.0</v>
+        <v>326164.0</v>
       </c>
       <c r="F326" s="10">
-        <v>45810.9</v>
+        <v>293547.6</v>
       </c>
       <c r="G326" s="10">
-        <v>40720.8</v>
+        <v>260931.2</v>
       </c>
       <c r="H326" s="10">
-        <v>35630.7</v>
+        <v>228314.8</v>
       </c>
     </row>
     <row r="327" spans="1:8" outlineLevel="2">
       <c r="A327" s="15">
         <v>15</v>
       </c>
       <c r="B327" s="6" t="s">
         <v>640</v>
       </c>
       <c r="C327" s="7" t="s">
         <v>641</v>
       </c>
       <c r="D327" s="5">
-        <v>0.0</v>
+        <v>12.0</v>
       </c>
       <c r="E327" s="10">
-        <v>57806.0</v>
+        <v>251840.0</v>
       </c>
       <c r="F327" s="10">
-        <v>52025.4</v>
+        <v>226656.0</v>
       </c>
       <c r="G327" s="10">
-        <v>46244.8</v>
+        <v>201472.0</v>
       </c>
       <c r="H327" s="10">
-        <v>40464.2</v>
+        <v>176288.0</v>
       </c>
     </row>
     <row r="328" spans="1:8" outlineLevel="2">
       <c r="A328" s="15">
         <v>16</v>
       </c>
       <c r="B328" s="6" t="s">
         <v>642</v>
       </c>
       <c r="C328" s="7" t="s">
         <v>643</v>
       </c>
       <c r="D328" s="5">
-        <v>10.0</v>
+        <v>0.0</v>
       </c>
       <c r="E328" s="10">
-        <v>27842.0</v>
+        <v>378629.0</v>
       </c>
       <c r="F328" s="10">
-        <v>25057.8</v>
+        <v>340766.1</v>
       </c>
       <c r="G328" s="10">
-        <v>22273.6</v>
+        <v>302903.2</v>
       </c>
       <c r="H328" s="10">
-        <v>19489.4</v>
+        <v>265040.3</v>
       </c>
     </row>
     <row r="329" spans="1:8" outlineLevel="2">
       <c r="A329" s="15">
         <v>17</v>
       </c>
       <c r="B329" s="6" t="s">
         <v>644</v>
       </c>
       <c r="C329" s="7" t="s">
         <v>645</v>
       </c>
       <c r="D329" s="5">
         <v>0.0</v>
       </c>
       <c r="E329" s="10">
-        <v>68571.0</v>
+        <v>467298.0</v>
       </c>
       <c r="F329" s="10">
-        <v>61713.9</v>
+        <v>420568.2</v>
       </c>
       <c r="G329" s="10">
-        <v>54856.8</v>
+        <v>373838.4</v>
       </c>
       <c r="H329" s="10">
-        <v>47999.7</v>
+        <v>327108.6</v>
       </c>
     </row>
     <row r="330" spans="1:8" outlineLevel="2">
       <c r="A330" s="15">
         <v>18</v>
       </c>
       <c r="B330" s="6" t="s">
         <v>646</v>
       </c>
       <c r="C330" s="7" t="s">
         <v>647</v>
       </c>
       <c r="D330" s="5">
-        <v>10.0</v>
+        <v>6.0</v>
       </c>
       <c r="E330" s="10">
-        <v>38493.0</v>
+        <v>45994.0</v>
       </c>
       <c r="F330" s="10">
-        <v>34643.7</v>
+        <v>41394.6</v>
       </c>
       <c r="G330" s="10">
-        <v>30794.4</v>
+        <v>36795.2</v>
       </c>
       <c r="H330" s="10">
-        <v>26945.1</v>
+        <v>32195.8</v>
       </c>
     </row>
     <row r="331" spans="1:8" outlineLevel="2">
       <c r="A331" s="15">
         <v>19</v>
       </c>
       <c r="B331" s="6" t="s">
         <v>648</v>
       </c>
       <c r="C331" s="7" t="s">
         <v>649</v>
       </c>
       <c r="D331" s="5">
-        <v>0.0</v>
+        <v>39.0</v>
       </c>
       <c r="E331" s="10">
-        <v>76412.0</v>
+        <v>27298.0</v>
       </c>
       <c r="F331" s="10">
-        <v>68770.8</v>
+        <v>24568.2</v>
       </c>
       <c r="G331" s="10">
-        <v>61129.6</v>
+        <v>21838.4</v>
       </c>
       <c r="H331" s="10">
-        <v>53488.4</v>
+        <v>19108.6</v>
       </c>
     </row>
     <row r="332" spans="1:8" outlineLevel="2">
       <c r="A332" s="15">
         <v>20</v>
       </c>
       <c r="B332" s="6" t="s">
         <v>650</v>
       </c>
       <c r="C332" s="7" t="s">
         <v>651</v>
       </c>
       <c r="D332" s="5">
-        <v>100.0</v>
+        <v>0.0</v>
       </c>
       <c r="E332" s="10">
-        <v>42869.0</v>
+        <v>640657.0</v>
       </c>
       <c r="F332" s="10">
-        <v>38582.1</v>
+        <v>576591.3</v>
       </c>
       <c r="G332" s="10">
-        <v>34295.2</v>
+        <v>512525.6</v>
       </c>
       <c r="H332" s="10">
-        <v>30008.3</v>
+        <v>448459.9</v>
       </c>
     </row>
     <row r="333" spans="1:8" outlineLevel="2">
       <c r="A333" s="15">
         <v>21</v>
       </c>
       <c r="B333" s="6" t="s">
         <v>652</v>
       </c>
       <c r="C333" s="7" t="s">
         <v>653</v>
       </c>
       <c r="D333" s="5">
-        <v>10.0</v>
+        <v>0.0</v>
       </c>
       <c r="E333" s="10">
-        <v>64587.0</v>
+        <v>826421.0</v>
       </c>
       <c r="F333" s="10">
-        <v>58128.3</v>
+        <v>743778.9</v>
       </c>
       <c r="G333" s="10">
-        <v>51669.6</v>
+        <v>661136.8</v>
       </c>
       <c r="H333" s="10">
-        <v>45210.9</v>
+        <v>578494.7</v>
       </c>
     </row>
     <row r="334" spans="1:8" outlineLevel="2">
       <c r="A334" s="15">
         <v>22</v>
       </c>
       <c r="B334" s="6" t="s">
         <v>654</v>
       </c>
       <c r="C334" s="7" t="s">
         <v>655</v>
       </c>
       <c r="D334" s="5">
         <v>0.0</v>
       </c>
       <c r="E334" s="10">
-        <v>106484.0</v>
+        <v>45447.0</v>
       </c>
       <c r="F334" s="10">
-        <v>95835.6</v>
+        <v>40902.3</v>
       </c>
       <c r="G334" s="10">
-        <v>85187.2</v>
+        <v>36357.6</v>
       </c>
       <c r="H334" s="10">
-        <v>74538.8</v>
+        <v>31812.9</v>
       </c>
     </row>
     <row r="335" spans="1:8" outlineLevel="2">
       <c r="A335" s="15">
         <v>23</v>
       </c>
       <c r="B335" s="6" t="s">
         <v>656</v>
       </c>
       <c r="C335" s="7" t="s">
         <v>657</v>
       </c>
       <c r="D335" s="5">
-        <v>100.0</v>
+        <v>27.0</v>
       </c>
       <c r="E335" s="10">
-        <v>64587.0</v>
+        <v>30234.0</v>
       </c>
       <c r="F335" s="10">
-        <v>58128.3</v>
+        <v>27210.6</v>
       </c>
       <c r="G335" s="10">
-        <v>51669.6</v>
+        <v>24187.2</v>
       </c>
       <c r="H335" s="10">
-        <v>45210.9</v>
+        <v>21163.8</v>
       </c>
     </row>
     <row r="336" spans="1:8" outlineLevel="2">
       <c r="A336" s="15">
         <v>24</v>
       </c>
       <c r="B336" s="6" t="s">
         <v>658</v>
       </c>
       <c r="C336" s="7" t="s">
         <v>659</v>
       </c>
       <c r="D336" s="5">
-        <v>10.0</v>
+        <v>1.0</v>
       </c>
       <c r="E336" s="10">
-        <v>86111.0</v>
+        <v>48218.0</v>
       </c>
       <c r="F336" s="10">
-        <v>77499.9</v>
+        <v>43396.2</v>
       </c>
       <c r="G336" s="10">
-        <v>68888.8</v>
+        <v>38574.4</v>
       </c>
       <c r="H336" s="10">
-        <v>60277.7</v>
+        <v>33752.6</v>
       </c>
     </row>
     <row r="337" spans="1:8" outlineLevel="2">
       <c r="A337" s="15">
         <v>25</v>
       </c>
       <c r="B337" s="6" t="s">
         <v>660</v>
       </c>
       <c r="C337" s="7" t="s">
         <v>661</v>
       </c>
       <c r="D337" s="5">
-        <v>0.0</v>
+        <v>13.0</v>
       </c>
       <c r="E337" s="10">
-        <v>136080.0</v>
+        <v>33534.0</v>
       </c>
       <c r="F337" s="10">
-        <v>122472.0</v>
+        <v>30180.6</v>
       </c>
       <c r="G337" s="10">
-        <v>108864.0</v>
+        <v>26827.2</v>
       </c>
       <c r="H337" s="10">
-        <v>95256.0</v>
+        <v>23473.8</v>
       </c>
     </row>
     <row r="338" spans="1:8" outlineLevel="2">
       <c r="A338" s="15">
         <v>26</v>
       </c>
       <c r="B338" s="6" t="s">
         <v>662</v>
       </c>
       <c r="C338" s="7" t="s">
         <v>663</v>
       </c>
       <c r="D338" s="5">
-        <v>50.0</v>
+        <v>38.0</v>
       </c>
       <c r="E338" s="10">
-        <v>112479.0</v>
+        <v>32245.0</v>
       </c>
       <c r="F338" s="10">
-        <v>101231.1</v>
+        <v>29020.5</v>
       </c>
       <c r="G338" s="10">
-        <v>89983.2</v>
+        <v>25796.0</v>
       </c>
       <c r="H338" s="10">
-        <v>78735.3</v>
+        <v>22571.5</v>
       </c>
     </row>
     <row r="339" spans="1:8" outlineLevel="2">
       <c r="A339" s="15">
         <v>27</v>
       </c>
       <c r="B339" s="6" t="s">
         <v>664</v>
       </c>
       <c r="C339" s="7" t="s">
         <v>665</v>
       </c>
       <c r="D339" s="5">
-        <v>0.0</v>
+        <v>20.0</v>
       </c>
       <c r="E339" s="10">
-        <v>163073.0</v>
+        <v>38440.0</v>
       </c>
       <c r="F339" s="10">
-        <v>146765.7</v>
+        <v>34596.0</v>
       </c>
       <c r="G339" s="10">
-        <v>130458.4</v>
+        <v>30752.0</v>
       </c>
       <c r="H339" s="10">
-        <v>114151.1</v>
+        <v>26908.0</v>
       </c>
     </row>
     <row r="340" spans="1:8" outlineLevel="2">
       <c r="A340" s="15">
         <v>28</v>
       </c>
       <c r="B340" s="6" t="s">
         <v>666</v>
       </c>
       <c r="C340" s="7" t="s">
         <v>667</v>
       </c>
       <c r="D340" s="5">
-        <v>0.0</v>
+        <v>29.0</v>
       </c>
       <c r="E340" s="10">
-        <v>267283.0</v>
+        <v>45147.0</v>
       </c>
       <c r="F340" s="10">
-        <v>240554.7</v>
+        <v>40632.3</v>
       </c>
       <c r="G340" s="10">
-        <v>213826.4</v>
+        <v>36117.6</v>
       </c>
       <c r="H340" s="10">
-        <v>187098.1</v>
+        <v>31602.9</v>
       </c>
     </row>
     <row r="341" spans="1:8" outlineLevel="2">
       <c r="A341" s="15">
         <v>29</v>
       </c>
       <c r="B341" s="6" t="s">
         <v>668</v>
       </c>
       <c r="C341" s="7" t="s">
         <v>669</v>
       </c>
       <c r="D341" s="5">
-        <v>0.0</v>
+        <v>29.0</v>
       </c>
       <c r="E341" s="10">
-        <v>315746.0</v>
+        <v>60855.0</v>
       </c>
       <c r="F341" s="10">
-        <v>284171.4</v>
+        <v>54769.5</v>
       </c>
       <c r="G341" s="10">
-        <v>252596.8</v>
+        <v>48684.0</v>
       </c>
       <c r="H341" s="10">
-        <v>221022.2</v>
+        <v>42598.5</v>
       </c>
     </row>
     <row r="342" spans="1:8" outlineLevel="2">
       <c r="A342" s="15">
         <v>30</v>
       </c>
       <c r="B342" s="6" t="s">
         <v>670</v>
       </c>
       <c r="C342" s="7" t="s">
         <v>671</v>
       </c>
       <c r="D342" s="5">
-        <v>0.0</v>
+        <v>34.0</v>
       </c>
       <c r="E342" s="10">
-        <v>48210.0</v>
+        <v>84318.0</v>
       </c>
       <c r="F342" s="10">
-        <v>43389.0</v>
+        <v>75886.2</v>
       </c>
       <c r="G342" s="10">
-        <v>38568.0</v>
+        <v>67454.4</v>
       </c>
       <c r="H342" s="10">
-        <v>33747.0</v>
+        <v>59022.6</v>
       </c>
     </row>
     <row r="343" spans="1:8" outlineLevel="2">
       <c r="A343" s="15">
         <v>31</v>
       </c>
       <c r="B343" s="6" t="s">
         <v>672</v>
       </c>
       <c r="C343" s="7" t="s">
         <v>673</v>
       </c>
       <c r="D343" s="5">
-        <v>100.0</v>
+        <v>3.0</v>
       </c>
       <c r="E343" s="10">
-        <v>16835.0</v>
+        <v>107107.0</v>
       </c>
       <c r="F343" s="10">
-        <v>15151.5</v>
+        <v>96396.3</v>
       </c>
       <c r="G343" s="10">
-        <v>13468.0</v>
+        <v>85685.6</v>
       </c>
       <c r="H343" s="10">
-        <v>11784.5</v>
+        <v>74974.9</v>
       </c>
     </row>
     <row r="344" spans="1:8" outlineLevel="2">
       <c r="A344" s="15">
         <v>32</v>
       </c>
       <c r="B344" s="6" t="s">
         <v>674</v>
       </c>
       <c r="C344" s="7" t="s">
         <v>675</v>
       </c>
       <c r="D344" s="5">
-        <v>0.0</v>
+        <v>13.0</v>
       </c>
       <c r="E344" s="10">
-        <v>49263.0</v>
+        <v>142250.0</v>
       </c>
       <c r="F344" s="10">
-        <v>44336.7</v>
+        <v>128025.0</v>
       </c>
       <c r="G344" s="10">
-        <v>39410.4</v>
+        <v>113800.0</v>
       </c>
       <c r="H344" s="10">
-        <v>34484.1</v>
+        <v>99575.0</v>
       </c>
     </row>
     <row r="345" spans="1:8" outlineLevel="2">
       <c r="A345" s="15">
         <v>33</v>
       </c>
       <c r="B345" s="6" t="s">
         <v>676</v>
       </c>
       <c r="C345" s="7" t="s">
         <v>677</v>
       </c>
       <c r="D345" s="5">
-        <v>100.0</v>
+        <v>23.0</v>
       </c>
       <c r="E345" s="10">
-        <v>19126.0</v>
+        <v>168917.0</v>
       </c>
       <c r="F345" s="10">
-        <v>17213.4</v>
+        <v>152025.3</v>
       </c>
       <c r="G345" s="10">
-        <v>15300.8</v>
+        <v>135133.6</v>
       </c>
       <c r="H345" s="10">
-        <v>13388.2</v>
+        <v>118241.9</v>
       </c>
     </row>
     <row r="346" spans="1:8" outlineLevel="2">
       <c r="A346" s="15">
         <v>34</v>
       </c>
       <c r="B346" s="6" t="s">
         <v>678</v>
       </c>
       <c r="C346" s="7" t="s">
         <v>679</v>
       </c>
       <c r="D346" s="5">
-        <v>0.0</v>
+        <v>19.0</v>
       </c>
       <c r="E346" s="10">
-        <v>52775.0</v>
+        <v>21917.0</v>
       </c>
       <c r="F346" s="10">
-        <v>47497.5</v>
+        <v>19725.3</v>
       </c>
       <c r="G346" s="10">
-        <v>42220.0</v>
+        <v>17533.6</v>
       </c>
       <c r="H346" s="10">
-        <v>36942.5</v>
+        <v>15341.9</v>
       </c>
     </row>
     <row r="347" spans="1:8" outlineLevel="2">
       <c r="A347" s="15">
         <v>35</v>
       </c>
       <c r="B347" s="6" t="s">
         <v>680</v>
       </c>
       <c r="C347" s="7" t="s">
         <v>681</v>
       </c>
       <c r="D347" s="5">
-        <v>50.0</v>
+        <v>32.0</v>
       </c>
       <c r="E347" s="10">
-        <v>23741.0</v>
+        <v>22816.0</v>
       </c>
       <c r="F347" s="10">
-        <v>21366.9</v>
+        <v>20534.4</v>
       </c>
       <c r="G347" s="10">
-        <v>18992.8</v>
+        <v>18252.8</v>
       </c>
       <c r="H347" s="10">
-        <v>16618.7</v>
+        <v>15971.2</v>
       </c>
     </row>
     <row r="348" spans="1:8" outlineLevel="2">
       <c r="A348" s="15">
         <v>36</v>
       </c>
       <c r="B348" s="6" t="s">
         <v>682</v>
       </c>
       <c r="C348" s="7" t="s">
         <v>683</v>
       </c>
       <c r="D348" s="5">
-        <v>0.0</v>
+        <v>30.0</v>
       </c>
       <c r="E348" s="10">
-        <v>0.0</v>
+        <v>28475.0</v>
       </c>
       <c r="F348" s="10">
-        <v>0.0</v>
+        <v>25627.5</v>
       </c>
       <c r="G348" s="10">
-        <v>0.0</v>
+        <v>22780.0</v>
       </c>
       <c r="H348" s="10">
-        <v>0.0</v>
+        <v>19932.5</v>
       </c>
     </row>
     <row r="349" spans="1:8" outlineLevel="2">
       <c r="A349" s="15">
         <v>37</v>
       </c>
       <c r="B349" s="6" t="s">
         <v>684</v>
       </c>
       <c r="C349" s="7" t="s">
         <v>685</v>
       </c>
       <c r="D349" s="5">
-        <v>6.0</v>
+        <v>0.0</v>
       </c>
       <c r="E349" s="10">
-        <v>47390.0</v>
+        <v>54758.0</v>
       </c>
       <c r="F349" s="10">
-        <v>42651.0</v>
+        <v>49282.2</v>
       </c>
       <c r="G349" s="10">
-        <v>37912.0</v>
+        <v>43806.4</v>
       </c>
       <c r="H349" s="10">
-        <v>33173.0</v>
+        <v>38330.6</v>
       </c>
     </row>
     <row r="350" spans="1:8" outlineLevel="2">
       <c r="A350" s="15">
         <v>38</v>
       </c>
       <c r="B350" s="6" t="s">
         <v>686</v>
       </c>
       <c r="C350" s="7" t="s">
         <v>687</v>
       </c>
       <c r="D350" s="5">
-        <v>0.0</v>
+        <v>107.0</v>
       </c>
       <c r="E350" s="10">
-        <v>0.0</v>
+        <v>15378.0</v>
       </c>
       <c r="F350" s="10">
-        <v>0.0</v>
+        <v>13840.2</v>
       </c>
       <c r="G350" s="10">
-        <v>0.0</v>
+        <v>12302.4</v>
       </c>
       <c r="H350" s="10">
-        <v>0.0</v>
+        <v>10764.6</v>
       </c>
     </row>
     <row r="351" spans="1:8" outlineLevel="2">
       <c r="A351" s="15">
         <v>39</v>
       </c>
       <c r="B351" s="6" t="s">
         <v>688</v>
       </c>
       <c r="C351" s="7" t="s">
         <v>689</v>
       </c>
       <c r="D351" s="5">
-        <v>2.0</v>
+        <v>10.0</v>
       </c>
       <c r="E351" s="10">
-        <v>55479.0</v>
+        <v>26576.0</v>
       </c>
       <c r="F351" s="10">
-        <v>49931.1</v>
+        <v>23918.4</v>
       </c>
       <c r="G351" s="10">
-        <v>44383.2</v>
+        <v>21260.8</v>
       </c>
       <c r="H351" s="10">
-        <v>38835.3</v>
+        <v>18603.2</v>
       </c>
     </row>
     <row r="352" spans="1:8" outlineLevel="2">
       <c r="A352" s="15">
         <v>40</v>
       </c>
       <c r="B352" s="6" t="s">
         <v>690</v>
       </c>
       <c r="C352" s="7" t="s">
         <v>691</v>
       </c>
       <c r="D352" s="5">
-        <v>0.0</v>
+        <v>243.0</v>
       </c>
       <c r="E352" s="10">
-        <v>0.0</v>
+        <v>15373.0</v>
       </c>
       <c r="F352" s="10">
-        <v>0.0</v>
+        <v>13835.7</v>
       </c>
       <c r="G352" s="10">
-        <v>0.0</v>
+        <v>12298.4</v>
       </c>
       <c r="H352" s="10">
-        <v>0.0</v>
+        <v>10761.1</v>
       </c>
     </row>
     <row r="353" spans="1:8" outlineLevel="2">
       <c r="A353" s="15">
         <v>41</v>
       </c>
       <c r="B353" s="6" t="s">
         <v>692</v>
       </c>
       <c r="C353" s="7" t="s">
         <v>693</v>
       </c>
       <c r="D353" s="5">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="E353" s="10">
-        <v>65879.0</v>
+        <v>64955.0</v>
       </c>
       <c r="F353" s="10">
-        <v>59291.1</v>
+        <v>58459.5</v>
       </c>
       <c r="G353" s="10">
-        <v>52703.2</v>
+        <v>51964.0</v>
       </c>
       <c r="H353" s="10">
-        <v>46115.3</v>
+        <v>45468.5</v>
       </c>
     </row>
     <row r="354" spans="1:8" outlineLevel="2">
       <c r="A354" s="15">
         <v>42</v>
       </c>
       <c r="B354" s="6" t="s">
         <v>694</v>
       </c>
       <c r="C354" s="7" t="s">
         <v>695</v>
       </c>
       <c r="D354" s="5">
-        <v>0.0</v>
+        <v>22.0</v>
       </c>
       <c r="E354" s="10">
-        <v>0.0</v>
+        <v>18238.0</v>
       </c>
       <c r="F354" s="10">
-        <v>0.0</v>
+        <v>16414.2</v>
       </c>
       <c r="G354" s="10">
-        <v>0.0</v>
+        <v>14590.4</v>
       </c>
       <c r="H354" s="10">
-        <v>0.0</v>
+        <v>12766.6</v>
       </c>
     </row>
     <row r="355" spans="1:8" outlineLevel="2">
       <c r="A355" s="15">
         <v>43</v>
       </c>
       <c r="B355" s="6" t="s">
         <v>696</v>
       </c>
       <c r="C355" s="7" t="s">
         <v>697</v>
       </c>
       <c r="D355" s="5">
-        <v>4.0</v>
+        <v>10.0</v>
       </c>
       <c r="E355" s="10">
-        <v>96002.0</v>
+        <v>36744.0</v>
       </c>
       <c r="F355" s="10">
-        <v>86401.8</v>
+        <v>33069.6</v>
       </c>
       <c r="G355" s="10">
-        <v>76801.6</v>
+        <v>29395.2</v>
       </c>
       <c r="H355" s="10">
-        <v>67201.4</v>
+        <v>25720.8</v>
       </c>
     </row>
     <row r="356" spans="1:8" outlineLevel="2">
       <c r="A356" s="15">
         <v>44</v>
       </c>
       <c r="B356" s="6" t="s">
         <v>698</v>
       </c>
       <c r="C356" s="7" t="s">
         <v>699</v>
       </c>
       <c r="D356" s="5">
         <v>0.0</v>
       </c>
       <c r="E356" s="10">
-        <v>0.0</v>
+        <v>18248.0</v>
       </c>
       <c r="F356" s="10">
-        <v>0.0</v>
+        <v>16423.2</v>
       </c>
       <c r="G356" s="10">
-        <v>0.0</v>
+        <v>14598.4</v>
       </c>
       <c r="H356" s="10">
-        <v>0.0</v>
+        <v>12773.6</v>
       </c>
     </row>
     <row r="357" spans="1:8" outlineLevel="2">
       <c r="A357" s="15">
         <v>45</v>
       </c>
       <c r="B357" s="6" t="s">
         <v>700</v>
       </c>
       <c r="C357" s="7" t="s">
         <v>701</v>
       </c>
       <c r="D357" s="5">
-        <v>6.0</v>
+        <v>0.0</v>
       </c>
       <c r="E357" s="10">
-        <v>98912.0</v>
+        <v>72383.0</v>
       </c>
       <c r="F357" s="10">
-        <v>89020.8</v>
+        <v>65144.7</v>
       </c>
       <c r="G357" s="10">
-        <v>79129.6</v>
+        <v>57906.4</v>
       </c>
       <c r="H357" s="10">
-        <v>69238.4</v>
+        <v>50668.1</v>
       </c>
     </row>
     <row r="358" spans="1:8" outlineLevel="2">
       <c r="A358" s="15">
         <v>46</v>
       </c>
       <c r="B358" s="6" t="s">
         <v>702</v>
       </c>
       <c r="C358" s="7" t="s">
         <v>703</v>
       </c>
       <c r="D358" s="5">
         <v>0.0</v>
       </c>
       <c r="E358" s="10">
-        <v>0.0</v>
+        <v>24474.0</v>
       </c>
       <c r="F358" s="10">
-        <v>0.0</v>
+        <v>22026.6</v>
       </c>
       <c r="G358" s="10">
-        <v>0.0</v>
+        <v>19579.2</v>
       </c>
       <c r="H358" s="10">
-        <v>0.0</v>
+        <v>17131.8</v>
       </c>
     </row>
     <row r="359" spans="1:8" outlineLevel="2">
       <c r="A359" s="15">
         <v>47</v>
       </c>
       <c r="B359" s="6" t="s">
         <v>704</v>
       </c>
       <c r="C359" s="7" t="s">
         <v>705</v>
       </c>
       <c r="D359" s="5">
-        <v>3.0</v>
+        <v>100.0</v>
       </c>
       <c r="E359" s="10">
-        <v>137033.0</v>
+        <v>40920.0</v>
       </c>
       <c r="F359" s="10">
-        <v>123329.7</v>
+        <v>36828.0</v>
       </c>
       <c r="G359" s="10">
-        <v>109626.4</v>
+        <v>32736.0</v>
       </c>
       <c r="H359" s="10">
-        <v>95923.1</v>
+        <v>28644.0</v>
       </c>
     </row>
     <row r="360" spans="1:8" outlineLevel="2">
       <c r="A360" s="15">
         <v>48</v>
       </c>
       <c r="B360" s="6" t="s">
         <v>706</v>
       </c>
       <c r="C360" s="7" t="s">
         <v>707</v>
       </c>
       <c r="D360" s="5">
-        <v>0.0</v>
+        <v>344.0</v>
       </c>
       <c r="E360" s="10">
-        <v>0.0</v>
+        <v>24419.0</v>
       </c>
       <c r="F360" s="10">
-        <v>0.0</v>
+        <v>21977.1</v>
       </c>
       <c r="G360" s="10">
-        <v>0.0</v>
+        <v>19535.2</v>
       </c>
       <c r="H360" s="10">
-        <v>0.0</v>
+        <v>17093.3</v>
       </c>
     </row>
     <row r="361" spans="1:8" outlineLevel="2">
       <c r="A361" s="15">
         <v>49</v>
       </c>
       <c r="B361" s="6" t="s">
         <v>708</v>
       </c>
       <c r="C361" s="7" t="s">
         <v>709</v>
       </c>
       <c r="D361" s="5">
         <v>0.0</v>
       </c>
       <c r="E361" s="10">
-        <v>226143.0</v>
+        <v>33944.0</v>
       </c>
       <c r="F361" s="10">
-        <v>203528.7</v>
+        <v>30549.6</v>
       </c>
       <c r="G361" s="10">
-        <v>180914.4</v>
+        <v>27155.2</v>
       </c>
       <c r="H361" s="10">
-        <v>158300.1</v>
+        <v>23760.8</v>
       </c>
     </row>
     <row r="362" spans="1:8" outlineLevel="2">
       <c r="A362" s="15">
         <v>50</v>
       </c>
       <c r="B362" s="6" t="s">
         <v>710</v>
       </c>
       <c r="C362" s="7" t="s">
         <v>711</v>
       </c>
       <c r="D362" s="5">
-        <v>0.0</v>
+        <v>10.0</v>
       </c>
       <c r="E362" s="10">
-        <v>0.0</v>
+        <v>61650.0</v>
       </c>
       <c r="F362" s="10">
-        <v>0.0</v>
+        <v>55485.0</v>
       </c>
       <c r="G362" s="10">
-        <v>0.0</v>
+        <v>49320.0</v>
       </c>
       <c r="H362" s="10">
-        <v>0.0</v>
+        <v>43155.0</v>
       </c>
     </row>
     <row r="363" spans="1:8" outlineLevel="2">
       <c r="A363" s="15">
         <v>51</v>
       </c>
       <c r="B363" s="6" t="s">
         <v>712</v>
       </c>
       <c r="C363" s="7" t="s">
         <v>713</v>
       </c>
       <c r="D363" s="5">
-        <v>0.0</v>
+        <v>199.0</v>
       </c>
       <c r="E363" s="10">
-        <v>264461.0</v>
+        <v>33866.0</v>
       </c>
       <c r="F363" s="10">
-        <v>238014.9</v>
+        <v>30479.4</v>
       </c>
       <c r="G363" s="10">
-        <v>211568.8</v>
+        <v>27092.8</v>
       </c>
       <c r="H363" s="10">
-        <v>185122.7</v>
+        <v>23706.2</v>
       </c>
     </row>
     <row r="364" spans="1:8" outlineLevel="2">
       <c r="A364" s="15">
         <v>52</v>
       </c>
       <c r="B364" s="6" t="s">
         <v>714</v>
       </c>
       <c r="C364" s="7" t="s">
         <v>715</v>
       </c>
       <c r="D364" s="5">
         <v>0.0</v>
       </c>
       <c r="E364" s="10">
-        <v>331093.0</v>
+        <v>100870.0</v>
       </c>
       <c r="F364" s="10">
-        <v>297983.7</v>
+        <v>90783.0</v>
       </c>
       <c r="G364" s="10">
-        <v>264874.4</v>
+        <v>80696.0</v>
       </c>
       <c r="H364" s="10">
-        <v>231765.1</v>
+        <v>70609.0</v>
       </c>
     </row>
     <row r="365" spans="1:8" outlineLevel="2">
       <c r="A365" s="15">
         <v>53</v>
       </c>
       <c r="B365" s="6" t="s">
         <v>716</v>
       </c>
       <c r="C365" s="7" t="s">
         <v>717</v>
       </c>
       <c r="D365" s="5">
-        <v>0.0</v>
+        <v>50.0</v>
       </c>
       <c r="E365" s="10">
-        <v>0.0</v>
+        <v>61650.0</v>
       </c>
       <c r="F365" s="10">
-        <v>0.0</v>
+        <v>55485.0</v>
       </c>
       <c r="G365" s="10">
-        <v>0.0</v>
+        <v>49320.0</v>
       </c>
       <c r="H365" s="10">
-        <v>0.0</v>
+        <v>43155.0</v>
       </c>
     </row>
     <row r="366" spans="1:8" outlineLevel="2">
       <c r="A366" s="15">
         <v>54</v>
       </c>
       <c r="B366" s="6" t="s">
         <v>718</v>
       </c>
       <c r="C366" s="7" t="s">
         <v>719</v>
       </c>
       <c r="D366" s="5">
-        <v>16.0</v>
+        <v>18.0</v>
       </c>
       <c r="E366" s="10">
-        <v>35786.0</v>
+        <v>46410.0</v>
       </c>
       <c r="F366" s="10">
-        <v>32207.4</v>
+        <v>41769.0</v>
       </c>
       <c r="G366" s="10">
-        <v>28628.8</v>
+        <v>37128.0</v>
       </c>
       <c r="H366" s="10">
-        <v>25050.2</v>
+        <v>32487.0</v>
       </c>
     </row>
     <row r="367" spans="1:8" outlineLevel="2">
       <c r="A367" s="15">
         <v>55</v>
       </c>
       <c r="B367" s="6" t="s">
         <v>720</v>
       </c>
       <c r="C367" s="7" t="s">
         <v>721</v>
       </c>
       <c r="D367" s="5">
-        <v>0.0</v>
+        <v>10.0</v>
       </c>
       <c r="E367" s="10">
-        <v>0.0</v>
+        <v>82197.0</v>
       </c>
       <c r="F367" s="10">
-        <v>0.0</v>
+        <v>73977.3</v>
       </c>
       <c r="G367" s="10">
-        <v>0.0</v>
+        <v>65757.6</v>
       </c>
       <c r="H367" s="10">
-        <v>0.0</v>
+        <v>57537.9</v>
       </c>
     </row>
     <row r="368" spans="1:8" outlineLevel="2">
       <c r="A368" s="15">
         <v>56</v>
       </c>
       <c r="B368" s="6" t="s">
         <v>722</v>
       </c>
       <c r="C368" s="7" t="s">
         <v>723</v>
       </c>
       <c r="D368" s="5">
-        <v>0.0</v>
+        <v>117.0</v>
       </c>
       <c r="E368" s="10">
-        <v>398100.0</v>
+        <v>46331.0</v>
       </c>
       <c r="F368" s="10">
-        <v>358290.0</v>
+        <v>41697.9</v>
       </c>
       <c r="G368" s="10">
-        <v>318480.0</v>
+        <v>37064.8</v>
       </c>
       <c r="H368" s="10">
-        <v>278670.0</v>
+        <v>32431.7</v>
       </c>
     </row>
     <row r="369" spans="1:8" outlineLevel="2">
       <c r="A369" s="15">
         <v>57</v>
       </c>
       <c r="B369" s="6" t="s">
         <v>724</v>
       </c>
       <c r="C369" s="7" t="s">
         <v>725</v>
       </c>
       <c r="D369" s="5">
         <v>0.0</v>
       </c>
       <c r="E369" s="10">
-        <v>0.0</v>
+        <v>128905.0</v>
       </c>
       <c r="F369" s="10">
-        <v>0.0</v>
+        <v>116014.5</v>
       </c>
       <c r="G369" s="10">
-        <v>0.0</v>
+        <v>103124.0</v>
       </c>
       <c r="H369" s="10">
-        <v>0.0</v>
+        <v>90233.5</v>
       </c>
     </row>
     <row r="370" spans="1:8" outlineLevel="2">
       <c r="A370" s="15">
         <v>58</v>
       </c>
       <c r="B370" s="6" t="s">
         <v>726</v>
       </c>
       <c r="C370" s="7" t="s">
         <v>727</v>
       </c>
       <c r="D370" s="5">
-        <v>0.0</v>
+        <v>11.0</v>
       </c>
       <c r="E370" s="10">
-        <v>572093.0</v>
+        <v>62312.0</v>
       </c>
       <c r="F370" s="10">
-        <v>514883.7</v>
+        <v>56080.8</v>
       </c>
       <c r="G370" s="10">
-        <v>457674.4</v>
+        <v>49849.6</v>
       </c>
       <c r="H370" s="10">
-        <v>400465.1</v>
+        <v>43618.4</v>
       </c>
     </row>
     <row r="371" spans="1:8" outlineLevel="2">
       <c r="A371" s="15">
         <v>59</v>
       </c>
       <c r="B371" s="6" t="s">
         <v>728</v>
       </c>
       <c r="C371" s="7" t="s">
         <v>729</v>
       </c>
       <c r="D371" s="5">
-        <v>0.0</v>
+        <v>81.0</v>
       </c>
       <c r="E371" s="10">
-        <v>0.0</v>
+        <v>62208.0</v>
       </c>
       <c r="F371" s="10">
-        <v>0.0</v>
+        <v>55987.2</v>
       </c>
       <c r="G371" s="10">
-        <v>0.0</v>
+        <v>49766.4</v>
       </c>
       <c r="H371" s="10">
-        <v>0.0</v>
+        <v>43545.6</v>
       </c>
     </row>
     <row r="372" spans="1:8" outlineLevel="2">
       <c r="A372" s="15">
         <v>60</v>
       </c>
       <c r="B372" s="6" t="s">
         <v>730</v>
       </c>
       <c r="C372" s="7" t="s">
         <v>731</v>
       </c>
       <c r="D372" s="5">
-        <v>0.0</v>
+        <v>10.0</v>
       </c>
       <c r="E372" s="10">
-        <v>41083.0</v>
+        <v>107366.0</v>
       </c>
       <c r="F372" s="10">
-        <v>36974.7</v>
+        <v>96629.4</v>
       </c>
       <c r="G372" s="10">
-        <v>32866.4</v>
+        <v>85892.8</v>
       </c>
       <c r="H372" s="10">
-        <v>28758.1</v>
+        <v>75156.2</v>
       </c>
     </row>
     <row r="373" spans="1:8" outlineLevel="2">
       <c r="A373" s="15">
         <v>61</v>
       </c>
       <c r="B373" s="6" t="s">
         <v>732</v>
       </c>
       <c r="C373" s="7" t="s">
         <v>733</v>
       </c>
       <c r="D373" s="5">
         <v>0.0</v>
       </c>
       <c r="E373" s="10">
-        <v>0.0</v>
+        <v>154474.0</v>
       </c>
       <c r="F373" s="10">
-        <v>0.0</v>
+        <v>139026.6</v>
       </c>
       <c r="G373" s="10">
-        <v>0.0</v>
+        <v>123579.2</v>
       </c>
       <c r="H373" s="10">
-        <v>0.0</v>
+        <v>108131.8</v>
       </c>
     </row>
     <row r="374" spans="1:8" outlineLevel="2">
       <c r="A374" s="15">
         <v>62</v>
       </c>
       <c r="B374" s="6" t="s">
         <v>734</v>
       </c>
       <c r="C374" s="7" t="s">
         <v>735</v>
       </c>
       <c r="D374" s="5">
-        <v>3.0</v>
+        <v>2.0</v>
       </c>
       <c r="E374" s="10">
-        <v>43222.0</v>
+        <v>93245.0</v>
       </c>
       <c r="F374" s="10">
-        <v>38899.8</v>
+        <v>83920.5</v>
       </c>
       <c r="G374" s="10">
-        <v>34577.6</v>
+        <v>74596.0</v>
       </c>
       <c r="H374" s="10">
-        <v>30255.4</v>
+        <v>65271.5</v>
       </c>
     </row>
     <row r="375" spans="1:8" outlineLevel="2">
       <c r="A375" s="15">
         <v>63</v>
       </c>
       <c r="B375" s="6" t="s">
         <v>736</v>
       </c>
       <c r="C375" s="7" t="s">
         <v>737</v>
       </c>
       <c r="D375" s="5">
-        <v>0.0</v>
+        <v>59.0</v>
       </c>
       <c r="E375" s="10">
-        <v>48093.0</v>
+        <v>93147.0</v>
       </c>
       <c r="F375" s="10">
-        <v>43283.7</v>
+        <v>83832.3</v>
       </c>
       <c r="G375" s="10">
-        <v>38474.4</v>
+        <v>74517.6</v>
       </c>
       <c r="H375" s="10">
-        <v>33665.1</v>
+        <v>65202.9</v>
       </c>
     </row>
     <row r="376" spans="1:8" outlineLevel="2">
       <c r="A376" s="15">
         <v>64</v>
       </c>
       <c r="B376" s="6" t="s">
         <v>738</v>
       </c>
       <c r="C376" s="7" t="s">
         <v>739</v>
       </c>
       <c r="D376" s="5">
         <v>0.0</v>
       </c>
       <c r="E376" s="10">
-        <v>60849.0</v>
+        <v>253190.0</v>
       </c>
       <c r="F376" s="10">
-        <v>54764.1</v>
+        <v>227871.0</v>
       </c>
       <c r="G376" s="10">
-        <v>48679.2</v>
+        <v>202552.0</v>
       </c>
       <c r="H376" s="10">
-        <v>42594.3</v>
+        <v>177233.0</v>
       </c>
     </row>
     <row r="377" spans="1:8" outlineLevel="2">
       <c r="A377" s="15">
         <v>65</v>
       </c>
       <c r="B377" s="6" t="s">
         <v>740</v>
       </c>
       <c r="C377" s="7" t="s">
         <v>741</v>
       </c>
       <c r="D377" s="5">
         <v>0.0</v>
       </c>
       <c r="E377" s="10">
-        <v>68220.0</v>
+        <v>111042.0</v>
       </c>
       <c r="F377" s="10">
-        <v>61398.0</v>
+        <v>99937.8</v>
       </c>
       <c r="G377" s="10">
-        <v>54576.0</v>
+        <v>88833.6</v>
       </c>
       <c r="H377" s="10">
-        <v>47754.0</v>
+        <v>77729.4</v>
       </c>
     </row>
     <row r="378" spans="1:8" outlineLevel="2">
       <c r="A378" s="15">
         <v>66</v>
       </c>
       <c r="B378" s="6" t="s">
         <v>742</v>
       </c>
       <c r="C378" s="7" t="s">
         <v>743</v>
       </c>
       <c r="D378" s="5">
-        <v>0.0</v>
+        <v>36.0</v>
       </c>
       <c r="E378" s="10">
-        <v>102389.0</v>
+        <v>110760.0</v>
       </c>
       <c r="F378" s="10">
-        <v>92150.1</v>
+        <v>99684.0</v>
       </c>
       <c r="G378" s="10">
-        <v>81911.2</v>
+        <v>88608.0</v>
       </c>
       <c r="H378" s="10">
-        <v>71672.3</v>
+        <v>77532.0</v>
       </c>
     </row>
     <row r="379" spans="1:8" outlineLevel="2">
       <c r="A379" s="15">
         <v>67</v>
       </c>
       <c r="B379" s="6" t="s">
         <v>744</v>
       </c>
       <c r="C379" s="7" t="s">
         <v>745</v>
       </c>
       <c r="D379" s="5">
         <v>0.0</v>
       </c>
       <c r="E379" s="10">
-        <v>121883.0</v>
+        <v>299098.0</v>
       </c>
       <c r="F379" s="10">
-        <v>109694.7</v>
+        <v>269188.2</v>
       </c>
       <c r="G379" s="10">
-        <v>97506.4</v>
+        <v>239278.4</v>
       </c>
       <c r="H379" s="10">
-        <v>85318.1</v>
+        <v>209368.6</v>
       </c>
     </row>
     <row r="380" spans="1:8" outlineLevel="2">
       <c r="A380" s="15">
         <v>68</v>
       </c>
       <c r="B380" s="6" t="s">
         <v>746</v>
       </c>
       <c r="C380" s="7" t="s">
         <v>747</v>
       </c>
       <c r="D380" s="5">
         <v>0.0</v>
       </c>
       <c r="E380" s="10">
-        <v>145427.0</v>
+        <v>45669.0</v>
       </c>
       <c r="F380" s="10">
-        <v>130884.3</v>
+        <v>41102.1</v>
       </c>
       <c r="G380" s="10">
-        <v>116341.6</v>
+        <v>36535.2</v>
       </c>
       <c r="H380" s="10">
-        <v>101798.9</v>
+        <v>31968.3</v>
       </c>
     </row>
     <row r="381" spans="1:8" outlineLevel="2">
       <c r="A381" s="15">
         <v>69</v>
       </c>
       <c r="B381" s="6" t="s">
         <v>748</v>
       </c>
       <c r="C381" s="7" t="s">
         <v>749</v>
       </c>
       <c r="D381" s="5">
-        <v>0.0</v>
+        <v>38.0</v>
       </c>
       <c r="E381" s="10">
-        <v>245015.0</v>
+        <v>9510.0</v>
       </c>
       <c r="F381" s="10">
-        <v>220513.5</v>
+        <v>8559.0</v>
       </c>
       <c r="G381" s="10">
-        <v>196012.0</v>
+        <v>7608.0</v>
       </c>
       <c r="H381" s="10">
-        <v>171510.5</v>
+        <v>6657.0</v>
       </c>
     </row>
     <row r="382" spans="1:8" outlineLevel="2">
       <c r="A382" s="15">
         <v>70</v>
       </c>
       <c r="B382" s="6" t="s">
         <v>750</v>
       </c>
       <c r="C382" s="7" t="s">
         <v>751</v>
       </c>
       <c r="D382" s="5">
-        <v>0.0</v>
+        <v>50.0</v>
       </c>
       <c r="E382" s="10">
-        <v>299463.0</v>
+        <v>16070.0</v>
       </c>
       <c r="F382" s="10">
-        <v>269516.7</v>
+        <v>14463.0</v>
       </c>
       <c r="G382" s="10">
-        <v>239570.4</v>
+        <v>12856.0</v>
       </c>
       <c r="H382" s="10">
-        <v>209624.1</v>
+        <v>11249.0</v>
       </c>
     </row>
     <row r="383" spans="1:8" outlineLevel="2">
       <c r="A383" s="15">
         <v>71</v>
       </c>
       <c r="B383" s="6" t="s">
         <v>752</v>
       </c>
       <c r="C383" s="7" t="s">
         <v>753</v>
       </c>
       <c r="D383" s="5">
-        <v>0.0</v>
+        <v>320.0</v>
       </c>
       <c r="E383" s="10">
-        <v>372486.0</v>
+        <v>9494.0</v>
       </c>
       <c r="F383" s="10">
-        <v>335237.4</v>
+        <v>8544.6</v>
       </c>
       <c r="G383" s="10">
-        <v>297988.8</v>
+        <v>7595.2</v>
       </c>
       <c r="H383" s="10">
-        <v>260740.2</v>
+        <v>6645.8</v>
       </c>
     </row>
     <row r="384" spans="1:8" outlineLevel="2">
       <c r="A384" s="15">
         <v>72</v>
       </c>
       <c r="B384" s="6" t="s">
         <v>754</v>
       </c>
       <c r="C384" s="7" t="s">
         <v>755</v>
       </c>
       <c r="D384" s="5">
         <v>0.0</v>
       </c>
       <c r="E384" s="10">
-        <v>41438.0</v>
+        <v>46667.0</v>
       </c>
       <c r="F384" s="10">
-        <v>37294.2</v>
+        <v>42000.3</v>
       </c>
       <c r="G384" s="10">
-        <v>33150.4</v>
+        <v>37333.6</v>
       </c>
       <c r="H384" s="10">
-        <v>29006.6</v>
+        <v>32666.9</v>
       </c>
     </row>
     <row r="385" spans="1:8" outlineLevel="2">
       <c r="A385" s="15">
         <v>73</v>
       </c>
       <c r="B385" s="6" t="s">
         <v>756</v>
       </c>
       <c r="C385" s="7" t="s">
         <v>757</v>
       </c>
       <c r="D385" s="5">
-        <v>0.0</v>
+        <v>20.0</v>
       </c>
       <c r="E385" s="10">
-        <v>440310.0</v>
+        <v>11106.0</v>
       </c>
       <c r="F385" s="10">
-        <v>396279.0</v>
+        <v>9995.4</v>
       </c>
       <c r="G385" s="10">
-        <v>352248.0</v>
+        <v>8884.8</v>
       </c>
       <c r="H385" s="10">
-        <v>308217.0</v>
+        <v>7774.2</v>
       </c>
     </row>
     <row r="386" spans="1:8" outlineLevel="2">
       <c r="A386" s="15">
         <v>74</v>
       </c>
       <c r="B386" s="6" t="s">
         <v>758</v>
       </c>
       <c r="C386" s="7" t="s">
         <v>759</v>
       </c>
       <c r="D386" s="5">
-        <v>0.0</v>
+        <v>100.0</v>
       </c>
       <c r="E386" s="10">
-        <v>704881.0</v>
+        <v>18258.0</v>
       </c>
       <c r="F386" s="10">
-        <v>634392.9</v>
+        <v>16432.2</v>
       </c>
       <c r="G386" s="10">
-        <v>563904.8</v>
+        <v>14606.4</v>
       </c>
       <c r="H386" s="10">
-        <v>493416.7</v>
+        <v>12780.6</v>
       </c>
     </row>
     <row r="387" spans="1:8" outlineLevel="2">
       <c r="A387" s="15">
         <v>75</v>
       </c>
       <c r="B387" s="6" t="s">
         <v>760</v>
       </c>
       <c r="C387" s="7" t="s">
         <v>761</v>
       </c>
       <c r="D387" s="5">
-        <v>0.0</v>
+        <v>95.0</v>
       </c>
       <c r="E387" s="10">
-        <v>43936.0</v>
+        <v>11085.0</v>
       </c>
       <c r="F387" s="10">
-        <v>39542.4</v>
+        <v>9976.5</v>
       </c>
       <c r="G387" s="10">
-        <v>35148.8</v>
+        <v>8868.0</v>
       </c>
       <c r="H387" s="10">
-        <v>30755.2</v>
+        <v>7759.5</v>
       </c>
     </row>
     <row r="388" spans="1:8" outlineLevel="2">
       <c r="A388" s="15">
         <v>76</v>
       </c>
       <c r="B388" s="6" t="s">
         <v>762</v>
       </c>
       <c r="C388" s="7" t="s">
         <v>763</v>
       </c>
       <c r="D388" s="5">
         <v>0.0</v>
       </c>
       <c r="E388" s="10">
-        <v>46557.0</v>
+        <v>49992.0</v>
       </c>
       <c r="F388" s="10">
-        <v>41901.3</v>
+        <v>44992.8</v>
       </c>
       <c r="G388" s="10">
-        <v>37245.6</v>
+        <v>39993.6</v>
       </c>
       <c r="H388" s="10">
-        <v>32589.9</v>
-[...3 lines deleted...]
-      <c r="A389" s="13" t="s">
+        <v>34994.4</v>
+      </c>
+    </row>
+    <row r="389" spans="1:8" outlineLevel="2">
+      <c r="A389" s="15">
+        <v>77</v>
+      </c>
+      <c r="B389" s="6" t="s">
         <v>764</v>
       </c>
-      <c r="B389" s="4"/>
-[...5 lines deleted...]
-      <c r="H389" s="9"/>
+      <c r="C389" s="7" t="s">
+        <v>765</v>
+      </c>
+      <c r="D389" s="5">
+        <v>55.0</v>
+      </c>
+      <c r="E389" s="10">
+        <v>13107.0</v>
+      </c>
+      <c r="F389" s="10">
+        <v>11796.3</v>
+      </c>
+      <c r="G389" s="10">
+        <v>10485.6</v>
+      </c>
+      <c r="H389" s="10">
+        <v>9174.9</v>
+      </c>
     </row>
     <row r="390" spans="1:8" outlineLevel="2">
       <c r="A390" s="15">
-        <v>1</v>
+        <v>78</v>
       </c>
       <c r="B390" s="6" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
       <c r="C390" s="7" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="D390" s="5">
-        <v>0.0</v>
+        <v>50.0</v>
       </c>
       <c r="E390" s="10">
-        <v>1243.0</v>
+        <v>22661.0</v>
       </c>
       <c r="F390" s="10">
-        <v>1118.7</v>
+        <v>20394.9</v>
       </c>
       <c r="G390" s="10">
-        <v>994.4</v>
+        <v>18128.8</v>
       </c>
       <c r="H390" s="10">
-        <v>870.1</v>
+        <v>15862.7</v>
       </c>
     </row>
     <row r="391" spans="1:8" outlineLevel="2">
       <c r="A391" s="15">
-        <v>2</v>
+        <v>79</v>
       </c>
       <c r="B391" s="6" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
       <c r="C391" s="7" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="D391" s="5">
-        <v>0.0</v>
+        <v>68.0</v>
       </c>
       <c r="E391" s="10">
-        <v>36038.0</v>
+        <v>13088.0</v>
       </c>
       <c r="F391" s="10">
-        <v>32434.2</v>
+        <v>11779.2</v>
       </c>
       <c r="G391" s="10">
-        <v>28830.4</v>
+        <v>10470.4</v>
       </c>
       <c r="H391" s="10">
-        <v>25226.6</v>
+        <v>9161.6</v>
       </c>
     </row>
     <row r="392" spans="1:8" outlineLevel="2">
       <c r="A392" s="15">
-        <v>3</v>
+        <v>80</v>
       </c>
       <c r="B392" s="6" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="C392" s="7" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="D392" s="5">
-        <v>210.0</v>
+        <v>0.0</v>
       </c>
       <c r="E392" s="10">
-        <v>1168.0</v>
+        <v>0.0</v>
       </c>
       <c r="F392" s="10">
-        <v>1051.2</v>
+        <v>0.0</v>
       </c>
       <c r="G392" s="10">
-        <v>934.4</v>
+        <v>0.0</v>
       </c>
       <c r="H392" s="10">
-        <v>817.6</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="393" spans="1:8" outlineLevel="2">
       <c r="A393" s="15">
-        <v>4</v>
+        <v>81</v>
       </c>
       <c r="B393" s="6" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
       <c r="C393" s="7" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="D393" s="5">
-        <v>0.0</v>
+        <v>5.0</v>
       </c>
       <c r="E393" s="10">
-        <v>1602.0</v>
+        <v>47058.0</v>
       </c>
       <c r="F393" s="10">
-        <v>1441.8</v>
+        <v>42352.2</v>
       </c>
       <c r="G393" s="10">
-        <v>1281.6</v>
+        <v>37646.4</v>
       </c>
       <c r="H393" s="10">
-        <v>1121.4</v>
+        <v>32940.6</v>
       </c>
     </row>
     <row r="394" spans="1:8" outlineLevel="2">
       <c r="A394" s="15">
-        <v>5</v>
+        <v>82</v>
       </c>
       <c r="B394" s="6" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="C394" s="7" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="D394" s="5">
-        <v>86.0</v>
+        <v>0.0</v>
       </c>
       <c r="E394" s="10">
-        <v>1459.0</v>
+        <v>0.0</v>
       </c>
       <c r="F394" s="10">
-        <v>1313.1</v>
+        <v>0.0</v>
       </c>
       <c r="G394" s="10">
-        <v>1167.2</v>
+        <v>0.0</v>
       </c>
       <c r="H394" s="10">
-        <v>1021.3</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="395" spans="1:8" outlineLevel="2">
       <c r="A395" s="15">
-        <v>6</v>
+        <v>83</v>
       </c>
       <c r="B395" s="6" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="C395" s="7" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="D395" s="5">
-        <v>0.0</v>
+        <v>4.0</v>
       </c>
       <c r="E395" s="10">
-        <v>0.0</v>
+        <v>55091.0</v>
       </c>
       <c r="F395" s="10">
-        <v>0.0</v>
+        <v>49581.9</v>
       </c>
       <c r="G395" s="10">
-        <v>0.0</v>
+        <v>44072.8</v>
       </c>
       <c r="H395" s="10">
-        <v>0.0</v>
+        <v>38563.7</v>
       </c>
     </row>
     <row r="396" spans="1:8" outlineLevel="2">
       <c r="A396" s="15">
-        <v>7</v>
+        <v>84</v>
       </c>
       <c r="B396" s="6" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="C396" s="7" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="D396" s="5">
         <v>0.0</v>
       </c>
       <c r="E396" s="10">
-        <v>2074.0</v>
+        <v>0.0</v>
       </c>
       <c r="F396" s="10">
-        <v>1866.6</v>
+        <v>0.0</v>
       </c>
       <c r="G396" s="10">
-        <v>1659.2</v>
+        <v>0.0</v>
       </c>
       <c r="H396" s="10">
-        <v>1451.8</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="397" spans="1:8" outlineLevel="2">
       <c r="A397" s="15">
-        <v>8</v>
+        <v>85</v>
       </c>
       <c r="B397" s="6" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="C397" s="7" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="D397" s="5">
-        <v>77.0</v>
+        <v>4.0</v>
       </c>
       <c r="E397" s="10">
-        <v>1974.0</v>
+        <v>62406.0</v>
       </c>
       <c r="F397" s="10">
-        <v>1776.6</v>
+        <v>56165.4</v>
       </c>
       <c r="G397" s="10">
-        <v>1579.2</v>
+        <v>49924.8</v>
       </c>
       <c r="H397" s="10">
-        <v>1381.8</v>
+        <v>43684.2</v>
       </c>
     </row>
     <row r="398" spans="1:8" outlineLevel="2">
       <c r="A398" s="15">
-        <v>9</v>
+        <v>86</v>
       </c>
       <c r="B398" s="6" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
       <c r="C398" s="7" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="D398" s="5">
         <v>0.0</v>
       </c>
       <c r="E398" s="10">
-        <v>3269.0</v>
+        <v>0.0</v>
       </c>
       <c r="F398" s="10">
-        <v>2942.1</v>
+        <v>0.0</v>
       </c>
       <c r="G398" s="10">
-        <v>2615.2</v>
+        <v>0.0</v>
       </c>
       <c r="H398" s="10">
-        <v>2288.3</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="399" spans="1:8" outlineLevel="2">
       <c r="A399" s="15">
-        <v>10</v>
+        <v>87</v>
       </c>
       <c r="B399" s="6" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
       <c r="C399" s="7" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="D399" s="5">
-        <v>32.0</v>
+        <v>4.0</v>
       </c>
       <c r="E399" s="10">
-        <v>2954.0</v>
+        <v>95327.0</v>
       </c>
       <c r="F399" s="10">
-        <v>2658.6</v>
+        <v>85794.3</v>
       </c>
       <c r="G399" s="10">
-        <v>2363.2</v>
+        <v>76261.6</v>
       </c>
       <c r="H399" s="10">
-        <v>2067.8</v>
+        <v>66728.9</v>
       </c>
     </row>
     <row r="400" spans="1:8" outlineLevel="2">
       <c r="A400" s="15">
-        <v>11</v>
+        <v>88</v>
       </c>
       <c r="B400" s="6" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
       <c r="C400" s="7" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="D400" s="5">
-        <v>39.0</v>
+        <v>0.0</v>
       </c>
       <c r="E400" s="10">
-        <v>4198.0</v>
+        <v>0.0</v>
       </c>
       <c r="F400" s="10">
-        <v>3778.2</v>
+        <v>0.0</v>
       </c>
       <c r="G400" s="10">
-        <v>3358.4</v>
+        <v>0.0</v>
       </c>
       <c r="H400" s="10">
-        <v>2938.6</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="401" spans="1:8" outlineLevel="2">
       <c r="A401" s="15">
-        <v>12</v>
+        <v>89</v>
       </c>
       <c r="B401" s="6" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
       <c r="C401" s="7" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="D401" s="5">
-        <v>480.0</v>
+        <v>6.0</v>
       </c>
       <c r="E401" s="10">
-        <v>7115.0</v>
+        <v>98912.0</v>
       </c>
       <c r="F401" s="10">
-        <v>6403.5</v>
+        <v>89020.8</v>
       </c>
       <c r="G401" s="10">
-        <v>5692.0</v>
+        <v>79129.6</v>
       </c>
       <c r="H401" s="10">
-        <v>4980.5</v>
+        <v>69238.4</v>
       </c>
     </row>
     <row r="402" spans="1:8" outlineLevel="2">
       <c r="A402" s="15">
-        <v>13</v>
+        <v>90</v>
       </c>
       <c r="B402" s="6" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C402" s="7" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="D402" s="5">
         <v>0.0</v>
       </c>
       <c r="E402" s="10">
-        <v>12245.0</v>
+        <v>0.0</v>
       </c>
       <c r="F402" s="10">
-        <v>11020.5</v>
+        <v>0.0</v>
       </c>
       <c r="G402" s="10">
-        <v>9796.0</v>
+        <v>0.0</v>
       </c>
       <c r="H402" s="10">
-        <v>8571.5</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="403" spans="1:8" outlineLevel="2">
       <c r="A403" s="15">
+        <v>91</v>
+      </c>
+      <c r="B403" s="6" t="s">
+        <v>792</v>
+      </c>
+      <c r="C403" s="7" t="s">
+        <v>793</v>
+      </c>
+      <c r="D403" s="5">
+        <v>3.0</v>
+      </c>
+      <c r="E403" s="10">
+        <v>134876.0</v>
+      </c>
+      <c r="F403" s="10">
+        <v>121388.4</v>
+      </c>
+      <c r="G403" s="10">
+        <v>107900.8</v>
+      </c>
+      <c r="H403" s="10">
+        <v>94413.2</v>
+      </c>
+    </row>
+    <row r="404" spans="1:8" outlineLevel="2">
+      <c r="A404" s="15">
+        <v>92</v>
+      </c>
+      <c r="B404" s="6" t="s">
+        <v>794</v>
+      </c>
+      <c r="C404" s="7" t="s">
+        <v>795</v>
+      </c>
+      <c r="D404" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E404" s="10">
+        <v>0.0</v>
+      </c>
+      <c r="F404" s="10">
+        <v>0.0</v>
+      </c>
+      <c r="G404" s="10">
+        <v>0.0</v>
+      </c>
+      <c r="H404" s="10">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="405" spans="1:8" outlineLevel="2">
+      <c r="A405" s="15">
+        <v>93</v>
+      </c>
+      <c r="B405" s="6" t="s">
+        <v>796</v>
+      </c>
+      <c r="C405" s="7" t="s">
+        <v>797</v>
+      </c>
+      <c r="D405" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E405" s="10">
+        <v>222585.0</v>
+      </c>
+      <c r="F405" s="10">
+        <v>200326.5</v>
+      </c>
+      <c r="G405" s="10">
+        <v>178068.0</v>
+      </c>
+      <c r="H405" s="10">
+        <v>155809.5</v>
+      </c>
+    </row>
+    <row r="406" spans="1:8" outlineLevel="2">
+      <c r="A406" s="15">
+        <v>94</v>
+      </c>
+      <c r="B406" s="6" t="s">
+        <v>798</v>
+      </c>
+      <c r="C406" s="7" t="s">
+        <v>799</v>
+      </c>
+      <c r="D406" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E406" s="10">
+        <v>0.0</v>
+      </c>
+      <c r="F406" s="10">
+        <v>0.0</v>
+      </c>
+      <c r="G406" s="10">
+        <v>0.0</v>
+      </c>
+      <c r="H406" s="10">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="407" spans="1:8" outlineLevel="2">
+      <c r="A407" s="15">
+        <v>95</v>
+      </c>
+      <c r="B407" s="6" t="s">
+        <v>800</v>
+      </c>
+      <c r="C407" s="7" t="s">
+        <v>801</v>
+      </c>
+      <c r="D407" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E407" s="10">
+        <v>260303.0</v>
+      </c>
+      <c r="F407" s="10">
+        <v>234272.7</v>
+      </c>
+      <c r="G407" s="10">
+        <v>208242.4</v>
+      </c>
+      <c r="H407" s="10">
+        <v>182212.1</v>
+      </c>
+    </row>
+    <row r="408" spans="1:8" outlineLevel="2">
+      <c r="A408" s="15">
+        <v>96</v>
+      </c>
+      <c r="B408" s="6" t="s">
+        <v>802</v>
+      </c>
+      <c r="C408" s="7" t="s">
+        <v>803</v>
+      </c>
+      <c r="D408" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E408" s="10">
+        <v>330010.0</v>
+      </c>
+      <c r="F408" s="10">
+        <v>297009.0</v>
+      </c>
+      <c r="G408" s="10">
+        <v>264008.0</v>
+      </c>
+      <c r="H408" s="10">
+        <v>231007.0</v>
+      </c>
+    </row>
+    <row r="409" spans="1:8" outlineLevel="2">
+      <c r="A409" s="15">
+        <v>97</v>
+      </c>
+      <c r="B409" s="6" t="s">
+        <v>804</v>
+      </c>
+      <c r="C409" s="7" t="s">
+        <v>805</v>
+      </c>
+      <c r="D409" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E409" s="10">
+        <v>0.0</v>
+      </c>
+      <c r="F409" s="10">
+        <v>0.0</v>
+      </c>
+      <c r="G409" s="10">
+        <v>0.0</v>
+      </c>
+      <c r="H409" s="10">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="410" spans="1:8" outlineLevel="2">
+      <c r="A410" s="15">
+        <v>98</v>
+      </c>
+      <c r="B410" s="6" t="s">
+        <v>806</v>
+      </c>
+      <c r="C410" s="7" t="s">
+        <v>807</v>
+      </c>
+      <c r="D410" s="5">
+        <v>16.0</v>
+      </c>
+      <c r="E410" s="10">
+        <v>31291.0</v>
+      </c>
+      <c r="F410" s="10">
+        <v>28161.9</v>
+      </c>
+      <c r="G410" s="10">
+        <v>25032.8</v>
+      </c>
+      <c r="H410" s="10">
+        <v>21903.7</v>
+      </c>
+    </row>
+    <row r="411" spans="1:8" outlineLevel="2">
+      <c r="A411" s="15">
+        <v>99</v>
+      </c>
+      <c r="B411" s="6" t="s">
+        <v>808</v>
+      </c>
+      <c r="C411" s="7" t="s">
+        <v>809</v>
+      </c>
+      <c r="D411" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E411" s="10">
+        <v>0.0</v>
+      </c>
+      <c r="F411" s="10">
+        <v>0.0</v>
+      </c>
+      <c r="G411" s="10">
+        <v>0.0</v>
+      </c>
+      <c r="H411" s="10">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="412" spans="1:8" outlineLevel="2">
+      <c r="A412" s="15">
+        <v>100</v>
+      </c>
+      <c r="B412" s="6" t="s">
+        <v>810</v>
+      </c>
+      <c r="C412" s="7" t="s">
+        <v>811</v>
+      </c>
+      <c r="D412" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E412" s="10">
+        <v>396798.0</v>
+      </c>
+      <c r="F412" s="10">
+        <v>357118.2</v>
+      </c>
+      <c r="G412" s="10">
+        <v>317438.4</v>
+      </c>
+      <c r="H412" s="10">
+        <v>277758.6</v>
+      </c>
+    </row>
+    <row r="413" spans="1:8" outlineLevel="2">
+      <c r="A413" s="15">
+        <v>101</v>
+      </c>
+      <c r="B413" s="6" t="s">
+        <v>812</v>
+      </c>
+      <c r="C413" s="7" t="s">
+        <v>813</v>
+      </c>
+      <c r="D413" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E413" s="10">
+        <v>0.0</v>
+      </c>
+      <c r="F413" s="10">
+        <v>0.0</v>
+      </c>
+      <c r="G413" s="10">
+        <v>0.0</v>
+      </c>
+      <c r="H413" s="10">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="414" spans="1:8" outlineLevel="2">
+      <c r="A414" s="15">
+        <v>102</v>
+      </c>
+      <c r="B414" s="6" t="s">
+        <v>814</v>
+      </c>
+      <c r="C414" s="7" t="s">
+        <v>815</v>
+      </c>
+      <c r="D414" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E414" s="10">
+        <v>570221.0</v>
+      </c>
+      <c r="F414" s="10">
+        <v>513198.9</v>
+      </c>
+      <c r="G414" s="10">
+        <v>456176.8</v>
+      </c>
+      <c r="H414" s="10">
+        <v>399154.7</v>
+      </c>
+    </row>
+    <row r="415" spans="1:8" outlineLevel="2">
+      <c r="A415" s="15">
+        <v>103</v>
+      </c>
+      <c r="B415" s="6" t="s">
+        <v>816</v>
+      </c>
+      <c r="C415" s="7" t="s">
+        <v>817</v>
+      </c>
+      <c r="D415" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E415" s="10">
+        <v>0.0</v>
+      </c>
+      <c r="F415" s="10">
+        <v>0.0</v>
+      </c>
+      <c r="G415" s="10">
+        <v>0.0</v>
+      </c>
+      <c r="H415" s="10">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="416" spans="1:8" outlineLevel="2">
+      <c r="A416" s="15">
+        <v>104</v>
+      </c>
+      <c r="B416" s="6" t="s">
+        <v>818</v>
+      </c>
+      <c r="C416" s="7" t="s">
+        <v>819</v>
+      </c>
+      <c r="D416" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E416" s="10">
+        <v>40437.0</v>
+      </c>
+      <c r="F416" s="10">
+        <v>36393.3</v>
+      </c>
+      <c r="G416" s="10">
+        <v>32349.6</v>
+      </c>
+      <c r="H416" s="10">
+        <v>28305.9</v>
+      </c>
+    </row>
+    <row r="417" spans="1:8" outlineLevel="2">
+      <c r="A417" s="15">
+        <v>105</v>
+      </c>
+      <c r="B417" s="6" t="s">
+        <v>820</v>
+      </c>
+      <c r="C417" s="7" t="s">
+        <v>821</v>
+      </c>
+      <c r="D417" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E417" s="10">
+        <v>0.0</v>
+      </c>
+      <c r="F417" s="10">
+        <v>0.0</v>
+      </c>
+      <c r="G417" s="10">
+        <v>0.0</v>
+      </c>
+      <c r="H417" s="10">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="418" spans="1:8" outlineLevel="2">
+      <c r="A418" s="15">
+        <v>106</v>
+      </c>
+      <c r="B418" s="6" t="s">
+        <v>822</v>
+      </c>
+      <c r="C418" s="7" t="s">
+        <v>823</v>
+      </c>
+      <c r="D418" s="5">
+        <v>3.0</v>
+      </c>
+      <c r="E418" s="10">
+        <v>42920.0</v>
+      </c>
+      <c r="F418" s="10">
+        <v>38628.0</v>
+      </c>
+      <c r="G418" s="10">
+        <v>34336.0</v>
+      </c>
+      <c r="H418" s="10">
+        <v>30044.0</v>
+      </c>
+    </row>
+    <row r="419" spans="1:8" outlineLevel="2">
+      <c r="A419" s="15">
+        <v>107</v>
+      </c>
+      <c r="B419" s="6" t="s">
+        <v>824</v>
+      </c>
+      <c r="C419" s="7" t="s">
+        <v>825</v>
+      </c>
+      <c r="D419" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E419" s="10">
+        <v>45558.0</v>
+      </c>
+      <c r="F419" s="10">
+        <v>41002.2</v>
+      </c>
+      <c r="G419" s="10">
+        <v>36446.4</v>
+      </c>
+      <c r="H419" s="10">
+        <v>31890.6</v>
+      </c>
+    </row>
+    <row r="420" spans="1:8" outlineLevel="2">
+      <c r="A420" s="15">
+        <v>108</v>
+      </c>
+      <c r="B420" s="6" t="s">
+        <v>826</v>
+      </c>
+      <c r="C420" s="7" t="s">
+        <v>827</v>
+      </c>
+      <c r="D420" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E420" s="10">
+        <v>57639.0</v>
+      </c>
+      <c r="F420" s="10">
+        <v>51875.1</v>
+      </c>
+      <c r="G420" s="10">
+        <v>46111.2</v>
+      </c>
+      <c r="H420" s="10">
+        <v>40347.3</v>
+      </c>
+    </row>
+    <row r="421" spans="1:8" outlineLevel="2">
+      <c r="A421" s="15">
+        <v>109</v>
+      </c>
+      <c r="B421" s="6" t="s">
+        <v>828</v>
+      </c>
+      <c r="C421" s="7" t="s">
+        <v>829</v>
+      </c>
+      <c r="D421" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E421" s="10">
+        <v>64623.0</v>
+      </c>
+      <c r="F421" s="10">
+        <v>58160.7</v>
+      </c>
+      <c r="G421" s="10">
+        <v>51698.4</v>
+      </c>
+      <c r="H421" s="10">
+        <v>45236.1</v>
+      </c>
+    </row>
+    <row r="422" spans="1:8" outlineLevel="2">
+      <c r="A422" s="15">
+        <v>110</v>
+      </c>
+      <c r="B422" s="6" t="s">
+        <v>830</v>
+      </c>
+      <c r="C422" s="7" t="s">
+        <v>831</v>
+      </c>
+      <c r="D422" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E422" s="10">
+        <v>96990.0</v>
+      </c>
+      <c r="F422" s="10">
+        <v>87291.0</v>
+      </c>
+      <c r="G422" s="10">
+        <v>77592.0</v>
+      </c>
+      <c r="H422" s="10">
+        <v>67893.0</v>
+      </c>
+    </row>
+    <row r="423" spans="1:8" outlineLevel="2">
+      <c r="A423" s="15">
+        <v>111</v>
+      </c>
+      <c r="B423" s="6" t="s">
+        <v>832</v>
+      </c>
+      <c r="C423" s="7" t="s">
+        <v>833</v>
+      </c>
+      <c r="D423" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E423" s="10">
+        <v>115458.0</v>
+      </c>
+      <c r="F423" s="10">
+        <v>103912.2</v>
+      </c>
+      <c r="G423" s="10">
+        <v>92366.4</v>
+      </c>
+      <c r="H423" s="10">
+        <v>80820.6</v>
+      </c>
+    </row>
+    <row r="424" spans="1:8" outlineLevel="2">
+      <c r="A424" s="15">
+        <v>112</v>
+      </c>
+      <c r="B424" s="6" t="s">
+        <v>834</v>
+      </c>
+      <c r="C424" s="7" t="s">
+        <v>835</v>
+      </c>
+      <c r="D424" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E424" s="10">
+        <v>137760.0</v>
+      </c>
+      <c r="F424" s="10">
+        <v>123984.0</v>
+      </c>
+      <c r="G424" s="10">
+        <v>110208.0</v>
+      </c>
+      <c r="H424" s="10">
+        <v>96432.0</v>
+      </c>
+    </row>
+    <row r="425" spans="1:8" outlineLevel="2">
+      <c r="A425" s="15">
+        <v>113</v>
+      </c>
+      <c r="B425" s="6" t="s">
+        <v>836</v>
+      </c>
+      <c r="C425" s="7" t="s">
+        <v>837</v>
+      </c>
+      <c r="D425" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E425" s="10">
+        <v>232096.0</v>
+      </c>
+      <c r="F425" s="10">
+        <v>208886.4</v>
+      </c>
+      <c r="G425" s="10">
+        <v>185676.8</v>
+      </c>
+      <c r="H425" s="10">
+        <v>162467.2</v>
+      </c>
+    </row>
+    <row r="426" spans="1:8" outlineLevel="2">
+      <c r="A426" s="15">
+        <v>114</v>
+      </c>
+      <c r="B426" s="6" t="s">
+        <v>838</v>
+      </c>
+      <c r="C426" s="7" t="s">
+        <v>839</v>
+      </c>
+      <c r="D426" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E426" s="10">
+        <v>283673.0</v>
+      </c>
+      <c r="F426" s="10">
+        <v>255305.7</v>
+      </c>
+      <c r="G426" s="10">
+        <v>226938.4</v>
+      </c>
+      <c r="H426" s="10">
+        <v>198571.1</v>
+      </c>
+    </row>
+    <row r="427" spans="1:8" outlineLevel="2">
+      <c r="A427" s="15">
+        <v>115</v>
+      </c>
+      <c r="B427" s="6" t="s">
+        <v>840</v>
+      </c>
+      <c r="C427" s="7" t="s">
+        <v>841</v>
+      </c>
+      <c r="D427" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E427" s="10">
+        <v>352845.0</v>
+      </c>
+      <c r="F427" s="10">
+        <v>317560.5</v>
+      </c>
+      <c r="G427" s="10">
+        <v>282276.0</v>
+      </c>
+      <c r="H427" s="10">
+        <v>246991.5</v>
+      </c>
+    </row>
+    <row r="428" spans="1:8" outlineLevel="2">
+      <c r="A428" s="15">
+        <v>116</v>
+      </c>
+      <c r="B428" s="6" t="s">
+        <v>842</v>
+      </c>
+      <c r="C428" s="7" t="s">
+        <v>843</v>
+      </c>
+      <c r="D428" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E428" s="10">
+        <v>39254.0</v>
+      </c>
+      <c r="F428" s="10">
+        <v>35328.6</v>
+      </c>
+      <c r="G428" s="10">
+        <v>31403.2</v>
+      </c>
+      <c r="H428" s="10">
+        <v>27477.8</v>
+      </c>
+    </row>
+    <row r="429" spans="1:8" outlineLevel="2">
+      <c r="A429" s="15">
+        <v>117</v>
+      </c>
+      <c r="B429" s="6" t="s">
+        <v>844</v>
+      </c>
+      <c r="C429" s="7" t="s">
+        <v>845</v>
+      </c>
+      <c r="D429" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E429" s="10">
+        <v>417094.0</v>
+      </c>
+      <c r="F429" s="10">
+        <v>375384.6</v>
+      </c>
+      <c r="G429" s="10">
+        <v>333675.2</v>
+      </c>
+      <c r="H429" s="10">
+        <v>291965.8</v>
+      </c>
+    </row>
+    <row r="430" spans="1:8" outlineLevel="2">
+      <c r="A430" s="15">
+        <v>118</v>
+      </c>
+      <c r="B430" s="6" t="s">
+        <v>846</v>
+      </c>
+      <c r="C430" s="7" t="s">
+        <v>847</v>
+      </c>
+      <c r="D430" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E430" s="10">
+        <v>667715.0</v>
+      </c>
+      <c r="F430" s="10">
+        <v>600943.5</v>
+      </c>
+      <c r="G430" s="10">
+        <v>534172.0</v>
+      </c>
+      <c r="H430" s="10">
+        <v>467400.5</v>
+      </c>
+    </row>
+    <row r="431" spans="1:8" outlineLevel="2">
+      <c r="A431" s="15">
+        <v>119</v>
+      </c>
+      <c r="B431" s="6" t="s">
+        <v>848</v>
+      </c>
+      <c r="C431" s="7" t="s">
+        <v>849</v>
+      </c>
+      <c r="D431" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E431" s="10">
+        <v>41619.0</v>
+      </c>
+      <c r="F431" s="10">
+        <v>37457.1</v>
+      </c>
+      <c r="G431" s="10">
+        <v>33295.2</v>
+      </c>
+      <c r="H431" s="10">
+        <v>29133.3</v>
+      </c>
+    </row>
+    <row r="432" spans="1:8" outlineLevel="2">
+      <c r="A432" s="15">
+        <v>120</v>
+      </c>
+      <c r="B432" s="6" t="s">
+        <v>850</v>
+      </c>
+      <c r="C432" s="7" t="s">
+        <v>851</v>
+      </c>
+      <c r="D432" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E432" s="10">
+        <v>44102.0</v>
+      </c>
+      <c r="F432" s="10">
+        <v>39691.8</v>
+      </c>
+      <c r="G432" s="10">
+        <v>35281.6</v>
+      </c>
+      <c r="H432" s="10">
+        <v>30871.4</v>
+      </c>
+    </row>
+    <row r="433" spans="1:8" outlineLevel="1">
+      <c r="A433" s="13" t="s">
+        <v>852</v>
+      </c>
+      <c r="B433" s="4"/>
+      <c r="C433" s="4"/>
+      <c r="D433" s="4"/>
+      <c r="E433" s="9"/>
+      <c r="F433" s="9"/>
+      <c r="G433" s="9"/>
+      <c r="H433" s="9"/>
+    </row>
+    <row r="434" spans="1:8" outlineLevel="2">
+      <c r="A434" s="15">
+        <v>1</v>
+      </c>
+      <c r="B434" s="6" t="s">
+        <v>853</v>
+      </c>
+      <c r="C434" s="7" t="s">
+        <v>854</v>
+      </c>
+      <c r="D434" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E434" s="10">
+        <v>1238.0</v>
+      </c>
+      <c r="F434" s="10">
+        <v>1114.2</v>
+      </c>
+      <c r="G434" s="10">
+        <v>990.4</v>
+      </c>
+      <c r="H434" s="10">
+        <v>866.6</v>
+      </c>
+    </row>
+    <row r="435" spans="1:8" outlineLevel="2">
+      <c r="A435" s="15">
+        <v>2</v>
+      </c>
+      <c r="B435" s="6" t="s">
+        <v>855</v>
+      </c>
+      <c r="C435" s="7" t="s">
+        <v>856</v>
+      </c>
+      <c r="D435" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E435" s="10">
+        <v>35922.0</v>
+      </c>
+      <c r="F435" s="10">
+        <v>32329.8</v>
+      </c>
+      <c r="G435" s="10">
+        <v>28737.6</v>
+      </c>
+      <c r="H435" s="10">
+        <v>25145.4</v>
+      </c>
+    </row>
+    <row r="436" spans="1:8" outlineLevel="2">
+      <c r="A436" s="15">
+        <v>3</v>
+      </c>
+      <c r="B436" s="6" t="s">
+        <v>857</v>
+      </c>
+      <c r="C436" s="7" t="s">
+        <v>858</v>
+      </c>
+      <c r="D436" s="5">
+        <v>225.0</v>
+      </c>
+      <c r="E436" s="10">
+        <v>1163.0</v>
+      </c>
+      <c r="F436" s="10">
+        <v>1046.7</v>
+      </c>
+      <c r="G436" s="10">
+        <v>930.4</v>
+      </c>
+      <c r="H436" s="10">
+        <v>814.1</v>
+      </c>
+    </row>
+    <row r="437" spans="1:8" outlineLevel="2">
+      <c r="A437" s="15">
+        <v>4</v>
+      </c>
+      <c r="B437" s="6" t="s">
+        <v>859</v>
+      </c>
+      <c r="C437" s="7" t="s">
+        <v>860</v>
+      </c>
+      <c r="D437" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E437" s="10">
+        <v>1597.0</v>
+      </c>
+      <c r="F437" s="10">
+        <v>1437.3</v>
+      </c>
+      <c r="G437" s="10">
+        <v>1277.6</v>
+      </c>
+      <c r="H437" s="10">
+        <v>1117.9</v>
+      </c>
+    </row>
+    <row r="438" spans="1:8" outlineLevel="2">
+      <c r="A438" s="15">
+        <v>5</v>
+      </c>
+      <c r="B438" s="6" t="s">
+        <v>861</v>
+      </c>
+      <c r="C438" s="7" t="s">
+        <v>862</v>
+      </c>
+      <c r="D438" s="5">
+        <v>87.0</v>
+      </c>
+      <c r="E438" s="10">
+        <v>1454.0</v>
+      </c>
+      <c r="F438" s="10">
+        <v>1308.6</v>
+      </c>
+      <c r="G438" s="10">
+        <v>1163.2</v>
+      </c>
+      <c r="H438" s="10">
+        <v>1017.8</v>
+      </c>
+    </row>
+    <row r="439" spans="1:8" outlineLevel="2">
+      <c r="A439" s="15">
+        <v>6</v>
+      </c>
+      <c r="B439" s="6" t="s">
+        <v>863</v>
+      </c>
+      <c r="C439" s="7" t="s">
+        <v>864</v>
+      </c>
+      <c r="D439" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E439" s="10">
+        <v>0.0</v>
+      </c>
+      <c r="F439" s="10">
+        <v>0.0</v>
+      </c>
+      <c r="G439" s="10">
+        <v>0.0</v>
+      </c>
+      <c r="H439" s="10">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="440" spans="1:8" outlineLevel="2">
+      <c r="A440" s="15">
+        <v>7</v>
+      </c>
+      <c r="B440" s="6" t="s">
+        <v>865</v>
+      </c>
+      <c r="C440" s="7" t="s">
+        <v>866</v>
+      </c>
+      <c r="D440" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E440" s="10">
+        <v>2067.0</v>
+      </c>
+      <c r="F440" s="10">
+        <v>1860.3</v>
+      </c>
+      <c r="G440" s="10">
+        <v>1653.6</v>
+      </c>
+      <c r="H440" s="10">
+        <v>1446.9</v>
+      </c>
+    </row>
+    <row r="441" spans="1:8" outlineLevel="2">
+      <c r="A441" s="15">
+        <v>8</v>
+      </c>
+      <c r="B441" s="6" t="s">
+        <v>867</v>
+      </c>
+      <c r="C441" s="7" t="s">
+        <v>868</v>
+      </c>
+      <c r="D441" s="5">
+        <v>77.0</v>
+      </c>
+      <c r="E441" s="10">
+        <v>1968.0</v>
+      </c>
+      <c r="F441" s="10">
+        <v>1771.2</v>
+      </c>
+      <c r="G441" s="10">
+        <v>1574.4</v>
+      </c>
+      <c r="H441" s="10">
+        <v>1377.6</v>
+      </c>
+    </row>
+    <row r="442" spans="1:8" outlineLevel="2">
+      <c r="A442" s="15">
+        <v>9</v>
+      </c>
+      <c r="B442" s="6" t="s">
+        <v>869</v>
+      </c>
+      <c r="C442" s="7" t="s">
+        <v>870</v>
+      </c>
+      <c r="D442" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E442" s="10">
+        <v>3258.0</v>
+      </c>
+      <c r="F442" s="10">
+        <v>2932.2</v>
+      </c>
+      <c r="G442" s="10">
+        <v>2606.4</v>
+      </c>
+      <c r="H442" s="10">
+        <v>2280.6</v>
+      </c>
+    </row>
+    <row r="443" spans="1:8" outlineLevel="2">
+      <c r="A443" s="15">
+        <v>10</v>
+      </c>
+      <c r="B443" s="6" t="s">
+        <v>871</v>
+      </c>
+      <c r="C443" s="7" t="s">
+        <v>872</v>
+      </c>
+      <c r="D443" s="5">
+        <v>16.0</v>
+      </c>
+      <c r="E443" s="10">
+        <v>2942.0</v>
+      </c>
+      <c r="F443" s="10">
+        <v>2647.8</v>
+      </c>
+      <c r="G443" s="10">
+        <v>2353.6</v>
+      </c>
+      <c r="H443" s="10">
+        <v>2059.4</v>
+      </c>
+    </row>
+    <row r="444" spans="1:8" outlineLevel="2">
+      <c r="A444" s="15">
+        <v>11</v>
+      </c>
+      <c r="B444" s="6" t="s">
+        <v>873</v>
+      </c>
+      <c r="C444" s="7" t="s">
+        <v>874</v>
+      </c>
+      <c r="D444" s="5">
+        <v>27.0</v>
+      </c>
+      <c r="E444" s="10">
+        <v>4184.0</v>
+      </c>
+      <c r="F444" s="10">
+        <v>3765.6</v>
+      </c>
+      <c r="G444" s="10">
+        <v>3347.2</v>
+      </c>
+      <c r="H444" s="10">
+        <v>2928.8</v>
+      </c>
+    </row>
+    <row r="445" spans="1:8" outlineLevel="2">
+      <c r="A445" s="15">
+        <v>12</v>
+      </c>
+      <c r="B445" s="6" t="s">
+        <v>875</v>
+      </c>
+      <c r="C445" s="7" t="s">
+        <v>876</v>
+      </c>
+      <c r="D445" s="5">
+        <v>429.0</v>
+      </c>
+      <c r="E445" s="10">
+        <v>7093.0</v>
+      </c>
+      <c r="F445" s="10">
+        <v>6383.7</v>
+      </c>
+      <c r="G445" s="10">
+        <v>5674.4</v>
+      </c>
+      <c r="H445" s="10">
+        <v>4965.1</v>
+      </c>
+    </row>
+    <row r="446" spans="1:8" outlineLevel="2">
+      <c r="A446" s="15">
+        <v>13</v>
+      </c>
+      <c r="B446" s="6" t="s">
+        <v>877</v>
+      </c>
+      <c r="C446" s="7" t="s">
+        <v>878</v>
+      </c>
+      <c r="D446" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E446" s="10">
+        <v>12205.0</v>
+      </c>
+      <c r="F446" s="10">
+        <v>10984.5</v>
+      </c>
+      <c r="G446" s="10">
+        <v>9764.0</v>
+      </c>
+      <c r="H446" s="10">
+        <v>8543.5</v>
+      </c>
+    </row>
+    <row r="447" spans="1:8" outlineLevel="2">
+      <c r="A447" s="15">
         <v>14</v>
       </c>
-      <c r="B403" s="6" t="s">
-[...34 lines deleted...]
-      <c r="A405" s="14" t="s">
+      <c r="B447" s="6" t="s">
+        <v>879</v>
+      </c>
+      <c r="C447" s="7" t="s">
+        <v>880</v>
+      </c>
+      <c r="D447" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E447" s="10">
+        <v>15278.0</v>
+      </c>
+      <c r="F447" s="10">
+        <v>13750.2</v>
+      </c>
+      <c r="G447" s="10">
+        <v>12222.4</v>
+      </c>
+      <c r="H447" s="10">
+        <v>10694.6</v>
+      </c>
+    </row>
+    <row r="448" spans="1:8" outlineLevel="1">
+      <c r="A448" s="13" t="s">
+        <v>881</v>
+      </c>
+      <c r="B448" s="4"/>
+      <c r="C448" s="4"/>
+      <c r="D448" s="4"/>
+      <c r="E448" s="9"/>
+      <c r="F448" s="9"/>
+      <c r="G448" s="9"/>
+      <c r="H448" s="9"/>
+    </row>
+    <row r="449" spans="1:8" outlineLevel="2">
+      <c r="A449" s="14" t="s">
         <v>168</v>
       </c>
-      <c r="B405" s="4"/>
-[...1121 lines deleted...]
-      </c>
+      <c r="B449" s="4"/>
+      <c r="C449" s="4"/>
+      <c r="D449" s="4"/>
+      <c r="E449" s="9"/>
+      <c r="F449" s="9"/>
+      <c r="G449" s="9"/>
+      <c r="H449" s="9"/>
     </row>
     <row r="450" spans="1:8" outlineLevel="3">
       <c r="A450" s="15">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="B450" s="6" t="s">
-        <v>879</v>
+        <v>882</v>
       </c>
       <c r="C450" s="7" t="s">
-        <v>880</v>
+        <v>883</v>
       </c>
       <c r="D450" s="5">
-        <v>0.0</v>
+        <v>145.0</v>
       </c>
       <c r="E450" s="10">
-        <v>0.0</v>
+        <v>115051.0</v>
       </c>
       <c r="F450" s="10">
-        <v>0.0</v>
+        <v>103545.9</v>
       </c>
       <c r="G450" s="10">
-        <v>0.0</v>
+        <v>92040.8</v>
       </c>
       <c r="H450" s="10">
-        <v>0.0</v>
+        <v>80535.7</v>
       </c>
     </row>
     <row r="451" spans="1:8" outlineLevel="3">
       <c r="A451" s="15">
-        <v>13</v>
+        <v>2</v>
       </c>
       <c r="B451" s="6" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="C451" s="7" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
       <c r="D451" s="5">
-        <v>100.0</v>
+        <v>145.0</v>
       </c>
       <c r="E451" s="10">
-        <v>85735.0</v>
+        <v>125285.0</v>
       </c>
       <c r="F451" s="10">
-        <v>77161.5</v>
+        <v>112756.5</v>
       </c>
       <c r="G451" s="10">
-        <v>68588.0</v>
+        <v>100228.0</v>
       </c>
       <c r="H451" s="10">
-        <v>60014.5</v>
+        <v>87699.5</v>
       </c>
     </row>
     <row r="452" spans="1:8" outlineLevel="3">
       <c r="A452" s="15">
-        <v>14</v>
+        <v>3</v>
       </c>
       <c r="B452" s="6" t="s">
-        <v>883</v>
+        <v>886</v>
       </c>
       <c r="C452" s="7" t="s">
-        <v>884</v>
+        <v>887</v>
       </c>
       <c r="D452" s="5">
-        <v>63.0</v>
+        <v>84.0</v>
       </c>
       <c r="E452" s="10">
-        <v>108283.0</v>
+        <v>167057.0</v>
       </c>
       <c r="F452" s="10">
-        <v>97454.7</v>
+        <v>150351.3</v>
       </c>
       <c r="G452" s="10">
-        <v>86626.4</v>
+        <v>133645.6</v>
       </c>
       <c r="H452" s="10">
-        <v>75798.1</v>
+        <v>116939.9</v>
       </c>
     </row>
     <row r="453" spans="1:8" outlineLevel="3">
       <c r="A453" s="15">
-        <v>15</v>
+        <v>4</v>
       </c>
       <c r="B453" s="6" t="s">
-        <v>885</v>
+        <v>888</v>
       </c>
       <c r="C453" s="7" t="s">
-        <v>886</v>
+        <v>889</v>
       </c>
       <c r="D453" s="5">
-        <v>56.0</v>
+        <v>75.0</v>
       </c>
       <c r="E453" s="10">
-        <v>87424.0</v>
+        <v>138743.0</v>
       </c>
       <c r="F453" s="10">
-        <v>78681.6</v>
+        <v>124868.7</v>
       </c>
       <c r="G453" s="10">
-        <v>69939.2</v>
+        <v>110994.4</v>
       </c>
       <c r="H453" s="10">
-        <v>61196.8</v>
+        <v>97120.1</v>
       </c>
     </row>
     <row r="454" spans="1:8" outlineLevel="3">
       <c r="A454" s="15">
-        <v>16</v>
+        <v>5</v>
       </c>
       <c r="B454" s="6" t="s">
-        <v>887</v>
+        <v>890</v>
       </c>
       <c r="C454" s="7" t="s">
-        <v>888</v>
+        <v>891</v>
       </c>
       <c r="D454" s="5">
-        <v>0.0</v>
+        <v>75.0</v>
       </c>
       <c r="E454" s="10">
-        <v>0.0</v>
+        <v>178654.0</v>
       </c>
       <c r="F454" s="10">
-        <v>0.0</v>
+        <v>160788.6</v>
       </c>
       <c r="G454" s="10">
-        <v>0.0</v>
+        <v>142923.2</v>
       </c>
       <c r="H454" s="10">
-        <v>0.0</v>
+        <v>125057.8</v>
       </c>
     </row>
     <row r="455" spans="1:8" outlineLevel="3">
       <c r="A455" s="15">
-        <v>17</v>
+        <v>6</v>
       </c>
       <c r="B455" s="6" t="s">
-        <v>889</v>
+        <v>892</v>
       </c>
       <c r="C455" s="7" t="s">
-        <v>890</v>
+        <v>893</v>
       </c>
       <c r="D455" s="5">
-        <v>57.0</v>
+        <v>48.0</v>
       </c>
       <c r="E455" s="10">
-        <v>87957.0</v>
+        <v>178292.0</v>
       </c>
       <c r="F455" s="10">
-        <v>79161.3</v>
+        <v>160462.8</v>
       </c>
       <c r="G455" s="10">
-        <v>70365.6</v>
+        <v>142633.6</v>
       </c>
       <c r="H455" s="10">
-        <v>61569.9</v>
+        <v>124804.4</v>
       </c>
     </row>
     <row r="456" spans="1:8" outlineLevel="3">
       <c r="A456" s="15">
-        <v>18</v>
+        <v>7</v>
       </c>
       <c r="B456" s="6" t="s">
-        <v>891</v>
+        <v>894</v>
       </c>
       <c r="C456" s="7" t="s">
-        <v>892</v>
+        <v>895</v>
       </c>
       <c r="D456" s="5">
-        <v>23.0</v>
+        <v>48.0</v>
       </c>
       <c r="E456" s="10">
-        <v>111563.0</v>
+        <v>283311.0</v>
       </c>
       <c r="F456" s="10">
-        <v>100406.7</v>
+        <v>254979.9</v>
       </c>
       <c r="G456" s="10">
-        <v>89250.4</v>
+        <v>226648.8</v>
       </c>
       <c r="H456" s="10">
-        <v>78094.1</v>
-[...12 lines deleted...]
-      <c r="H457" s="9"/>
+        <v>198317.7</v>
+      </c>
+    </row>
+    <row r="457" spans="1:8" outlineLevel="3">
+      <c r="A457" s="15">
+        <v>8</v>
+      </c>
+      <c r="B457" s="6" t="s">
+        <v>896</v>
+      </c>
+      <c r="C457" s="7" t="s">
+        <v>897</v>
+      </c>
+      <c r="D457" s="5">
+        <v>48.0</v>
+      </c>
+      <c r="E457" s="10">
+        <v>215399.0</v>
+      </c>
+      <c r="F457" s="10">
+        <v>193859.1</v>
+      </c>
+      <c r="G457" s="10">
+        <v>172319.2</v>
+      </c>
+      <c r="H457" s="10">
+        <v>150779.3</v>
+      </c>
     </row>
     <row r="458" spans="1:8" outlineLevel="3">
       <c r="A458" s="15">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="B458" s="6" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
       <c r="C458" s="7" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="D458" s="5">
-        <v>0.0</v>
+        <v>48.0</v>
       </c>
       <c r="E458" s="10">
-        <v>0.0</v>
+        <v>320418.0</v>
       </c>
       <c r="F458" s="10">
-        <v>0.0</v>
+        <v>288376.2</v>
       </c>
       <c r="G458" s="10">
-        <v>0.0</v>
+        <v>256334.4</v>
       </c>
       <c r="H458" s="10">
-        <v>0.0</v>
+        <v>224292.6</v>
       </c>
     </row>
     <row r="459" spans="1:8" outlineLevel="3">
       <c r="A459" s="15">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="B459" s="6" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="C459" s="7" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
       <c r="D459" s="5">
-        <v>0.0</v>
+        <v>48.0</v>
       </c>
       <c r="E459" s="10">
-        <v>46240.0</v>
+        <v>244755.0</v>
       </c>
       <c r="F459" s="10">
-        <v>41616.0</v>
+        <v>220279.5</v>
       </c>
       <c r="G459" s="10">
-        <v>36992.0</v>
+        <v>195804.0</v>
       </c>
       <c r="H459" s="10">
-        <v>32368.0</v>
+        <v>171328.5</v>
       </c>
     </row>
     <row r="460" spans="1:8" outlineLevel="3">
       <c r="A460" s="15">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="B460" s="6" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="C460" s="7" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="D460" s="5">
-        <v>0.0</v>
+        <v>48.0</v>
       </c>
       <c r="E460" s="10">
-        <v>0.0</v>
+        <v>347358.0</v>
       </c>
       <c r="F460" s="10">
-        <v>0.0</v>
+        <v>312622.2</v>
       </c>
       <c r="G460" s="10">
-        <v>0.0</v>
+        <v>277886.4</v>
       </c>
       <c r="H460" s="10">
-        <v>0.0</v>
+        <v>243150.6</v>
       </c>
     </row>
     <row r="461" spans="1:8" outlineLevel="3">
       <c r="A461" s="15">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="B461" s="6" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
       <c r="C461" s="7" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="D461" s="5">
         <v>0.0</v>
       </c>
       <c r="E461" s="10">
         <v>0.0</v>
       </c>
       <c r="F461" s="10">
         <v>0.0</v>
       </c>
       <c r="G461" s="10">
         <v>0.0</v>
       </c>
       <c r="H461" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="462" spans="1:8" outlineLevel="3">
       <c r="A462" s="15">
-        <v>5</v>
+        <v>13</v>
       </c>
       <c r="B462" s="6" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="C462" s="7" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
       <c r="D462" s="5">
-        <v>0.0</v>
+        <v>150.0</v>
       </c>
       <c r="E462" s="10">
-        <v>0.0</v>
+        <v>93093.0</v>
       </c>
       <c r="F462" s="10">
-        <v>0.0</v>
+        <v>83783.7</v>
       </c>
       <c r="G462" s="10">
-        <v>0.0</v>
+        <v>74474.4</v>
       </c>
       <c r="H462" s="10">
-        <v>0.0</v>
+        <v>65165.1</v>
       </c>
     </row>
     <row r="463" spans="1:8" outlineLevel="3">
       <c r="A463" s="15">
+        <v>14</v>
+      </c>
+      <c r="B463" s="6" t="s">
+        <v>908</v>
+      </c>
+      <c r="C463" s="7" t="s">
+        <v>909</v>
+      </c>
+      <c r="D463" s="5">
+        <v>150.0</v>
+      </c>
+      <c r="E463" s="10">
+        <v>117421.0</v>
+      </c>
+      <c r="F463" s="10">
+        <v>105678.9</v>
+      </c>
+      <c r="G463" s="10">
+        <v>93936.8</v>
+      </c>
+      <c r="H463" s="10">
+        <v>82194.7</v>
+      </c>
+    </row>
+    <row r="464" spans="1:8" outlineLevel="3">
+      <c r="A464" s="15">
+        <v>15</v>
+      </c>
+      <c r="B464" s="6" t="s">
+        <v>910</v>
+      </c>
+      <c r="C464" s="7" t="s">
+        <v>911</v>
+      </c>
+      <c r="D464" s="5">
+        <v>155.0</v>
+      </c>
+      <c r="E464" s="10">
+        <v>113806.0</v>
+      </c>
+      <c r="F464" s="10">
+        <v>102425.4</v>
+      </c>
+      <c r="G464" s="10">
+        <v>91044.8</v>
+      </c>
+      <c r="H464" s="10">
+        <v>79664.2</v>
+      </c>
+    </row>
+    <row r="465" spans="1:8" outlineLevel="3">
+      <c r="A465" s="15">
+        <v>16</v>
+      </c>
+      <c r="B465" s="6" t="s">
+        <v>912</v>
+      </c>
+      <c r="C465" s="7" t="s">
+        <v>913</v>
+      </c>
+      <c r="D465" s="5">
+        <v>155.0</v>
+      </c>
+      <c r="E465" s="10">
+        <v>124040.0</v>
+      </c>
+      <c r="F465" s="10">
+        <v>111636.0</v>
+      </c>
+      <c r="G465" s="10">
+        <v>99232.0</v>
+      </c>
+      <c r="H465" s="10">
+        <v>86828.0</v>
+      </c>
+    </row>
+    <row r="466" spans="1:8" outlineLevel="2">
+      <c r="A466" s="14" t="s">
+        <v>494</v>
+      </c>
+      <c r="B466" s="4"/>
+      <c r="C466" s="4"/>
+      <c r="D466" s="4"/>
+      <c r="E466" s="9"/>
+      <c r="F466" s="9"/>
+      <c r="G466" s="9"/>
+      <c r="H466" s="9"/>
+    </row>
+    <row r="467" spans="1:8" outlineLevel="3">
+      <c r="A467" s="15">
+        <v>1</v>
+      </c>
+      <c r="B467" s="6" t="s">
+        <v>914</v>
+      </c>
+      <c r="C467" s="7" t="s">
+        <v>915</v>
+      </c>
+      <c r="D467" s="5">
+        <v>58.0</v>
+      </c>
+      <c r="E467" s="10">
+        <v>119642.0</v>
+      </c>
+      <c r="F467" s="10">
+        <v>107677.8</v>
+      </c>
+      <c r="G467" s="10">
+        <v>95713.6</v>
+      </c>
+      <c r="H467" s="10">
+        <v>83749.4</v>
+      </c>
+    </row>
+    <row r="468" spans="1:8" outlineLevel="3">
+      <c r="A468" s="15">
+        <v>2</v>
+      </c>
+      <c r="B468" s="6" t="s">
+        <v>916</v>
+      </c>
+      <c r="C468" s="7" t="s">
+        <v>917</v>
+      </c>
+      <c r="D468" s="5">
+        <v>42.0</v>
+      </c>
+      <c r="E468" s="10">
+        <v>186346.0</v>
+      </c>
+      <c r="F468" s="10">
+        <v>167711.4</v>
+      </c>
+      <c r="G468" s="10">
+        <v>149076.8</v>
+      </c>
+      <c r="H468" s="10">
+        <v>130442.2</v>
+      </c>
+    </row>
+    <row r="469" spans="1:8" outlineLevel="3">
+      <c r="A469" s="15">
+        <v>3</v>
+      </c>
+      <c r="B469" s="6" t="s">
+        <v>918</v>
+      </c>
+      <c r="C469" s="7" t="s">
+        <v>919</v>
+      </c>
+      <c r="D469" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E469" s="10">
+        <v>125978.0</v>
+      </c>
+      <c r="F469" s="10">
+        <v>113380.2</v>
+      </c>
+      <c r="G469" s="10">
+        <v>100782.4</v>
+      </c>
+      <c r="H469" s="10">
+        <v>88184.6</v>
+      </c>
+    </row>
+    <row r="470" spans="1:8" outlineLevel="3">
+      <c r="A470" s="15">
+        <v>4</v>
+      </c>
+      <c r="B470" s="6" t="s">
+        <v>920</v>
+      </c>
+      <c r="C470" s="7" t="s">
+        <v>921</v>
+      </c>
+      <c r="D470" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E470" s="10">
+        <v>132040.0</v>
+      </c>
+      <c r="F470" s="10">
+        <v>118836.0</v>
+      </c>
+      <c r="G470" s="10">
+        <v>105632.0</v>
+      </c>
+      <c r="H470" s="10">
+        <v>92428.0</v>
+      </c>
+    </row>
+    <row r="471" spans="1:8" outlineLevel="3">
+      <c r="A471" s="15">
+        <v>5</v>
+      </c>
+      <c r="B471" s="6" t="s">
+        <v>922</v>
+      </c>
+      <c r="C471" s="7" t="s">
+        <v>923</v>
+      </c>
+      <c r="D471" s="5">
+        <v>54.0</v>
+      </c>
+      <c r="E471" s="10">
+        <v>242904.0</v>
+      </c>
+      <c r="F471" s="10">
+        <v>218613.6</v>
+      </c>
+      <c r="G471" s="10">
+        <v>194323.2</v>
+      </c>
+      <c r="H471" s="10">
+        <v>170032.8</v>
+      </c>
+    </row>
+    <row r="472" spans="1:8" outlineLevel="3">
+      <c r="A472" s="15">
         <v>6</v>
       </c>
-      <c r="B463" s="6" t="s">
-[...34 lines deleted...]
-      <c r="A465" s="15">
+      <c r="B472" s="6" t="s">
+        <v>924</v>
+      </c>
+      <c r="C472" s="7" t="s">
+        <v>925</v>
+      </c>
+      <c r="D472" s="5">
+        <v>58.0</v>
+      </c>
+      <c r="E472" s="10">
+        <v>154421.0</v>
+      </c>
+      <c r="F472" s="10">
+        <v>138978.9</v>
+      </c>
+      <c r="G472" s="10">
+        <v>123536.8</v>
+      </c>
+      <c r="H472" s="10">
+        <v>108094.7</v>
+      </c>
+    </row>
+    <row r="473" spans="1:8" outlineLevel="3">
+      <c r="A473" s="15">
+        <v>7</v>
+      </c>
+      <c r="B473" s="6" t="s">
+        <v>926</v>
+      </c>
+      <c r="C473" s="7" t="s">
+        <v>927</v>
+      </c>
+      <c r="D473" s="5">
+        <v>32.0</v>
+      </c>
+      <c r="E473" s="10">
+        <v>316545.0</v>
+      </c>
+      <c r="F473" s="10">
+        <v>284890.5</v>
+      </c>
+      <c r="G473" s="10">
+        <v>253236.0</v>
+      </c>
+      <c r="H473" s="10">
+        <v>221581.5</v>
+      </c>
+    </row>
+    <row r="474" spans="1:8" outlineLevel="3">
+      <c r="A474" s="15">
+        <v>8</v>
+      </c>
+      <c r="B474" s="6" t="s">
+        <v>928</v>
+      </c>
+      <c r="C474" s="7" t="s">
+        <v>929</v>
+      </c>
+      <c r="D474" s="5">
+        <v>55.0</v>
+      </c>
+      <c r="E474" s="10">
+        <v>185678.0</v>
+      </c>
+      <c r="F474" s="10">
+        <v>167110.2</v>
+      </c>
+      <c r="G474" s="10">
+        <v>148542.4</v>
+      </c>
+      <c r="H474" s="10">
+        <v>129974.6</v>
+      </c>
+    </row>
+    <row r="475" spans="1:8" outlineLevel="3">
+      <c r="A475" s="15">
+        <v>9</v>
+      </c>
+      <c r="B475" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="C475" s="7" t="s">
+        <v>931</v>
+      </c>
+      <c r="D475" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E475" s="10">
+        <v>0.0</v>
+      </c>
+      <c r="F475" s="10">
+        <v>0.0</v>
+      </c>
+      <c r="G475" s="10">
+        <v>0.0</v>
+      </c>
+      <c r="H475" s="10">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="476" spans="1:8" outlineLevel="3">
+      <c r="A476" s="15">
+        <v>10</v>
+      </c>
+      <c r="B476" s="6" t="s">
+        <v>932</v>
+      </c>
+      <c r="C476" s="7" t="s">
+        <v>933</v>
+      </c>
+      <c r="D476" s="5">
+        <v>30.0</v>
+      </c>
+      <c r="E476" s="10">
+        <v>208623.0</v>
+      </c>
+      <c r="F476" s="10">
+        <v>187760.7</v>
+      </c>
+      <c r="G476" s="10">
+        <v>166898.4</v>
+      </c>
+      <c r="H476" s="10">
+        <v>146036.1</v>
+      </c>
+    </row>
+    <row r="477" spans="1:8" outlineLevel="3">
+      <c r="A477" s="15">
+        <v>11</v>
+      </c>
+      <c r="B477" s="6" t="s">
+        <v>934</v>
+      </c>
+      <c r="C477" s="7" t="s">
+        <v>935</v>
+      </c>
+      <c r="D477" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E477" s="10">
+        <v>0.0</v>
+      </c>
+      <c r="F477" s="10">
+        <v>0.0</v>
+      </c>
+      <c r="G477" s="10">
+        <v>0.0</v>
+      </c>
+      <c r="H477" s="10">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="478" spans="1:8" outlineLevel="3">
+      <c r="A478" s="15">
+        <v>12</v>
+      </c>
+      <c r="B478" s="6" t="s">
+        <v>936</v>
+      </c>
+      <c r="C478" s="7" t="s">
+        <v>937</v>
+      </c>
+      <c r="D478" s="5">
+        <v>60.0</v>
+      </c>
+      <c r="E478" s="10">
+        <v>92247.0</v>
+      </c>
+      <c r="F478" s="10">
+        <v>83022.3</v>
+      </c>
+      <c r="G478" s="10">
+        <v>73797.6</v>
+      </c>
+      <c r="H478" s="10">
+        <v>64572.9</v>
+      </c>
+    </row>
+    <row r="479" spans="1:8" outlineLevel="3">
+      <c r="A479" s="15">
+        <v>13</v>
+      </c>
+      <c r="B479" s="6" t="s">
+        <v>938</v>
+      </c>
+      <c r="C479" s="7" t="s">
+        <v>939</v>
+      </c>
+      <c r="D479" s="5">
+        <v>75.0</v>
+      </c>
+      <c r="E479" s="10">
+        <v>137288.0</v>
+      </c>
+      <c r="F479" s="10">
+        <v>123559.2</v>
+      </c>
+      <c r="G479" s="10">
+        <v>109830.4</v>
+      </c>
+      <c r="H479" s="10">
+        <v>96101.6</v>
+      </c>
+    </row>
+    <row r="480" spans="1:8" outlineLevel="3">
+      <c r="A480" s="15">
+        <v>14</v>
+      </c>
+      <c r="B480" s="6" t="s">
+        <v>940</v>
+      </c>
+      <c r="C480" s="7" t="s">
+        <v>941</v>
+      </c>
+      <c r="D480" s="5">
+        <v>17.0</v>
+      </c>
+      <c r="E480" s="10">
+        <v>96459.0</v>
+      </c>
+      <c r="F480" s="10">
+        <v>86813.1</v>
+      </c>
+      <c r="G480" s="10">
+        <v>77167.2</v>
+      </c>
+      <c r="H480" s="10">
+        <v>67521.3</v>
+      </c>
+    </row>
+    <row r="481" spans="1:8" outlineLevel="3">
+      <c r="A481" s="15">
+        <v>15</v>
+      </c>
+      <c r="B481" s="6" t="s">
+        <v>942</v>
+      </c>
+      <c r="C481" s="7" t="s">
+        <v>943</v>
+      </c>
+      <c r="D481" s="5">
+        <v>40.0</v>
+      </c>
+      <c r="E481" s="10">
+        <v>148119.0</v>
+      </c>
+      <c r="F481" s="10">
+        <v>133307.1</v>
+      </c>
+      <c r="G481" s="10">
+        <v>118495.2</v>
+      </c>
+      <c r="H481" s="10">
+        <v>103683.3</v>
+      </c>
+    </row>
+    <row r="482" spans="1:8" outlineLevel="2">
+      <c r="A482" s="14" t="s">
+        <v>944</v>
+      </c>
+      <c r="B482" s="4"/>
+      <c r="C482" s="4"/>
+      <c r="D482" s="4"/>
+      <c r="E482" s="9"/>
+      <c r="F482" s="9"/>
+      <c r="G482" s="9"/>
+      <c r="H482" s="9"/>
+    </row>
+    <row r="483" spans="1:8" outlineLevel="3">
+      <c r="A483" s="15">
         <v>1</v>
       </c>
-      <c r="B465" s="6" t="s">
-[...8 lines deleted...]
-      <c r="E465" s="10">
+      <c r="B483" s="6" t="s">
+        <v>945</v>
+      </c>
+      <c r="C483" s="7" t="s">
+        <v>946</v>
+      </c>
+      <c r="D483" s="5">
+        <v>168.0</v>
+      </c>
+      <c r="E483" s="10">
+        <v>87005.0</v>
+      </c>
+      <c r="F483" s="10">
+        <v>78304.5</v>
+      </c>
+      <c r="G483" s="10">
+        <v>69604.0</v>
+      </c>
+      <c r="H483" s="10">
+        <v>60903.5</v>
+      </c>
+    </row>
+    <row r="484" spans="1:8" outlineLevel="3">
+      <c r="A484" s="15">
+        <v>2</v>
+      </c>
+      <c r="B484" s="6" t="s">
+        <v>947</v>
+      </c>
+      <c r="C484" s="7" t="s">
+        <v>948</v>
+      </c>
+      <c r="D484" s="5">
+        <v>47.0</v>
+      </c>
+      <c r="E484" s="10">
+        <v>116131.0</v>
+      </c>
+      <c r="F484" s="10">
+        <v>104517.9</v>
+      </c>
+      <c r="G484" s="10">
+        <v>92904.8</v>
+      </c>
+      <c r="H484" s="10">
+        <v>81291.7</v>
+      </c>
+    </row>
+    <row r="485" spans="1:8" outlineLevel="3">
+      <c r="A485" s="15">
+        <v>3</v>
+      </c>
+      <c r="B485" s="6" t="s">
+        <v>949</v>
+      </c>
+      <c r="C485" s="7" t="s">
+        <v>950</v>
+      </c>
+      <c r="D485" s="5">
+        <v>60.0</v>
+      </c>
+      <c r="E485" s="10">
+        <v>104800.0</v>
+      </c>
+      <c r="F485" s="10">
+        <v>94320.0</v>
+      </c>
+      <c r="G485" s="10">
+        <v>83840.0</v>
+      </c>
+      <c r="H485" s="10">
+        <v>73360.0</v>
+      </c>
+    </row>
+    <row r="486" spans="1:8" outlineLevel="3">
+      <c r="A486" s="15">
+        <v>4</v>
+      </c>
+      <c r="B486" s="6" t="s">
+        <v>951</v>
+      </c>
+      <c r="C486" s="7" t="s">
+        <v>952</v>
+      </c>
+      <c r="D486" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E486" s="10">
+        <v>0.0</v>
+      </c>
+      <c r="F486" s="10">
+        <v>0.0</v>
+      </c>
+      <c r="G486" s="10">
+        <v>0.0</v>
+      </c>
+      <c r="H486" s="10">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="487" spans="1:8" outlineLevel="3">
+      <c r="A487" s="15">
+        <v>5</v>
+      </c>
+      <c r="B487" s="6" t="s">
+        <v>953</v>
+      </c>
+      <c r="C487" s="7" t="s">
+        <v>954</v>
+      </c>
+      <c r="D487" s="5">
+        <v>38.0</v>
+      </c>
+      <c r="E487" s="10">
+        <v>109240.0</v>
+      </c>
+      <c r="F487" s="10">
+        <v>98316.0</v>
+      </c>
+      <c r="G487" s="10">
+        <v>87392.0</v>
+      </c>
+      <c r="H487" s="10">
+        <v>76468.0</v>
+      </c>
+    </row>
+    <row r="488" spans="1:8" outlineLevel="3">
+      <c r="A488" s="15">
+        <v>6</v>
+      </c>
+      <c r="B488" s="6" t="s">
+        <v>955</v>
+      </c>
+      <c r="C488" s="7" t="s">
+        <v>956</v>
+      </c>
+      <c r="D488" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E488" s="10">
+        <v>0.0</v>
+      </c>
+      <c r="F488" s="10">
+        <v>0.0</v>
+      </c>
+      <c r="G488" s="10">
+        <v>0.0</v>
+      </c>
+      <c r="H488" s="10">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="489" spans="1:8" outlineLevel="3">
+      <c r="A489" s="15">
+        <v>7</v>
+      </c>
+      <c r="B489" s="6" t="s">
+        <v>957</v>
+      </c>
+      <c r="C489" s="7" t="s">
+        <v>958</v>
+      </c>
+      <c r="D489" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E489" s="10">
+        <v>130307.0</v>
+      </c>
+      <c r="F489" s="10">
+        <v>117276.3</v>
+      </c>
+      <c r="G489" s="10">
+        <v>104245.6</v>
+      </c>
+      <c r="H489" s="10">
+        <v>91214.9</v>
+      </c>
+    </row>
+    <row r="490" spans="1:8" outlineLevel="3">
+      <c r="A490" s="15">
+        <v>8</v>
+      </c>
+      <c r="B490" s="6" t="s">
+        <v>959</v>
+      </c>
+      <c r="C490" s="7" t="s">
+        <v>960</v>
+      </c>
+      <c r="D490" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E490" s="10">
+        <v>0.0</v>
+      </c>
+      <c r="F490" s="10">
+        <v>0.0</v>
+      </c>
+      <c r="G490" s="10">
+        <v>0.0</v>
+      </c>
+      <c r="H490" s="10">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="491" spans="1:8" outlineLevel="3">
+      <c r="A491" s="15">
+        <v>9</v>
+      </c>
+      <c r="B491" s="6" t="s">
+        <v>961</v>
+      </c>
+      <c r="C491" s="7" t="s">
+        <v>962</v>
+      </c>
+      <c r="D491" s="5">
+        <v>7.0</v>
+      </c>
+      <c r="E491" s="10">
+        <v>143838.0</v>
+      </c>
+      <c r="F491" s="10">
+        <v>129454.2</v>
+      </c>
+      <c r="G491" s="10">
+        <v>115070.4</v>
+      </c>
+      <c r="H491" s="10">
+        <v>100686.6</v>
+      </c>
+    </row>
+    <row r="492" spans="1:8" outlineLevel="3">
+      <c r="A492" s="15">
+        <v>10</v>
+      </c>
+      <c r="B492" s="6" t="s">
+        <v>963</v>
+      </c>
+      <c r="C492" s="7" t="s">
+        <v>964</v>
+      </c>
+      <c r="D492" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E492" s="10">
+        <v>0.0</v>
+      </c>
+      <c r="F492" s="10">
+        <v>0.0</v>
+      </c>
+      <c r="G492" s="10">
+        <v>0.0</v>
+      </c>
+      <c r="H492" s="10">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="493" spans="1:8" outlineLevel="3">
+      <c r="A493" s="15">
+        <v>11</v>
+      </c>
+      <c r="B493" s="6" t="s">
+        <v>965</v>
+      </c>
+      <c r="C493" s="7" t="s">
+        <v>966</v>
+      </c>
+      <c r="D493" s="5">
+        <v>11.0</v>
+      </c>
+      <c r="E493" s="10">
+        <v>153534.0</v>
+      </c>
+      <c r="F493" s="10">
+        <v>138180.6</v>
+      </c>
+      <c r="G493" s="10">
+        <v>122827.2</v>
+      </c>
+      <c r="H493" s="10">
+        <v>107473.8</v>
+      </c>
+    </row>
+    <row r="494" spans="1:8" outlineLevel="3">
+      <c r="A494" s="15">
+        <v>12</v>
+      </c>
+      <c r="B494" s="6" t="s">
+        <v>967</v>
+      </c>
+      <c r="C494" s="7" t="s">
+        <v>968</v>
+      </c>
+      <c r="D494" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E494" s="10">
+        <v>0.0</v>
+      </c>
+      <c r="F494" s="10">
+        <v>0.0</v>
+      </c>
+      <c r="G494" s="10">
+        <v>0.0</v>
+      </c>
+      <c r="H494" s="10">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="495" spans="1:8" outlineLevel="3">
+      <c r="A495" s="15">
+        <v>13</v>
+      </c>
+      <c r="B495" s="6" t="s">
+        <v>969</v>
+      </c>
+      <c r="C495" s="7" t="s">
+        <v>970</v>
+      </c>
+      <c r="D495" s="5">
+        <v>100.0</v>
+      </c>
+      <c r="E495" s="10">
+        <v>82507.0</v>
+      </c>
+      <c r="F495" s="10">
+        <v>74256.3</v>
+      </c>
+      <c r="G495" s="10">
+        <v>66005.6</v>
+      </c>
+      <c r="H495" s="10">
+        <v>57754.9</v>
+      </c>
+    </row>
+    <row r="496" spans="1:8" outlineLevel="3">
+      <c r="A496" s="15">
+        <v>14</v>
+      </c>
+      <c r="B496" s="6" t="s">
+        <v>971</v>
+      </c>
+      <c r="C496" s="7" t="s">
+        <v>972</v>
+      </c>
+      <c r="D496" s="5">
+        <v>63.0</v>
+      </c>
+      <c r="E496" s="10">
+        <v>109698.0</v>
+      </c>
+      <c r="F496" s="10">
+        <v>98728.2</v>
+      </c>
+      <c r="G496" s="10">
+        <v>87758.4</v>
+      </c>
+      <c r="H496" s="10">
+        <v>76788.6</v>
+      </c>
+    </row>
+    <row r="497" spans="1:8" outlineLevel="3">
+      <c r="A497" s="15">
+        <v>15</v>
+      </c>
+      <c r="B497" s="6" t="s">
+        <v>973</v>
+      </c>
+      <c r="C497" s="7" t="s">
+        <v>974</v>
+      </c>
+      <c r="D497" s="5">
+        <v>56.0</v>
+      </c>
+      <c r="E497" s="10">
+        <v>84071.0</v>
+      </c>
+      <c r="F497" s="10">
+        <v>75663.9</v>
+      </c>
+      <c r="G497" s="10">
+        <v>67256.8</v>
+      </c>
+      <c r="H497" s="10">
+        <v>58849.7</v>
+      </c>
+    </row>
+    <row r="498" spans="1:8" outlineLevel="3">
+      <c r="A498" s="15">
+        <v>16</v>
+      </c>
+      <c r="B498" s="6" t="s">
+        <v>975</v>
+      </c>
+      <c r="C498" s="7" t="s">
+        <v>976</v>
+      </c>
+      <c r="D498" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E498" s="10">
+        <v>0.0</v>
+      </c>
+      <c r="F498" s="10">
+        <v>0.0</v>
+      </c>
+      <c r="G498" s="10">
+        <v>0.0</v>
+      </c>
+      <c r="H498" s="10">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="499" spans="1:8" outlineLevel="3">
+      <c r="A499" s="15">
+        <v>17</v>
+      </c>
+      <c r="B499" s="6" t="s">
+        <v>977</v>
+      </c>
+      <c r="C499" s="7" t="s">
+        <v>978</v>
+      </c>
+      <c r="D499" s="5">
+        <v>57.0</v>
+      </c>
+      <c r="E499" s="10">
+        <v>84655.0</v>
+      </c>
+      <c r="F499" s="10">
+        <v>76189.5</v>
+      </c>
+      <c r="G499" s="10">
+        <v>67724.0</v>
+      </c>
+      <c r="H499" s="10">
+        <v>59258.5</v>
+      </c>
+    </row>
+    <row r="500" spans="1:8" outlineLevel="3">
+      <c r="A500" s="15">
+        <v>18</v>
+      </c>
+      <c r="B500" s="6" t="s">
+        <v>979</v>
+      </c>
+      <c r="C500" s="7" t="s">
+        <v>980</v>
+      </c>
+      <c r="D500" s="5">
+        <v>23.0</v>
+      </c>
+      <c r="E500" s="10">
+        <v>113623.0</v>
+      </c>
+      <c r="F500" s="10">
+        <v>102260.7</v>
+      </c>
+      <c r="G500" s="10">
+        <v>90898.4</v>
+      </c>
+      <c r="H500" s="10">
+        <v>79536.1</v>
+      </c>
+    </row>
+    <row r="501" spans="1:8" outlineLevel="2">
+      <c r="A501" s="14" t="s">
+        <v>981</v>
+      </c>
+      <c r="B501" s="4"/>
+      <c r="C501" s="4"/>
+      <c r="D501" s="4"/>
+      <c r="E501" s="9"/>
+      <c r="F501" s="9"/>
+      <c r="G501" s="9"/>
+      <c r="H501" s="9"/>
+    </row>
+    <row r="502" spans="1:8" outlineLevel="3">
+      <c r="A502" s="15">
+        <v>1</v>
+      </c>
+      <c r="B502" s="6" t="s">
+        <v>982</v>
+      </c>
+      <c r="C502" s="7" t="s">
+        <v>983</v>
+      </c>
+      <c r="D502" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E502" s="10">
+        <v>0.0</v>
+      </c>
+      <c r="F502" s="10">
+        <v>0.0</v>
+      </c>
+      <c r="G502" s="10">
+        <v>0.0</v>
+      </c>
+      <c r="H502" s="10">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="503" spans="1:8" outlineLevel="3">
+      <c r="A503" s="15">
+        <v>2</v>
+      </c>
+      <c r="B503" s="6" t="s">
+        <v>984</v>
+      </c>
+      <c r="C503" s="7" t="s">
+        <v>985</v>
+      </c>
+      <c r="D503" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E503" s="10">
+        <v>46240.0</v>
+      </c>
+      <c r="F503" s="10">
+        <v>41616.0</v>
+      </c>
+      <c r="G503" s="10">
+        <v>36992.0</v>
+      </c>
+      <c r="H503" s="10">
+        <v>32368.0</v>
+      </c>
+    </row>
+    <row r="504" spans="1:8" outlineLevel="3">
+      <c r="A504" s="15">
+        <v>3</v>
+      </c>
+      <c r="B504" s="6" t="s">
+        <v>986</v>
+      </c>
+      <c r="C504" s="7" t="s">
+        <v>987</v>
+      </c>
+      <c r="D504" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E504" s="10">
+        <v>0.0</v>
+      </c>
+      <c r="F504" s="10">
+        <v>0.0</v>
+      </c>
+      <c r="G504" s="10">
+        <v>0.0</v>
+      </c>
+      <c r="H504" s="10">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="505" spans="1:8" outlineLevel="3">
+      <c r="A505" s="15">
+        <v>4</v>
+      </c>
+      <c r="B505" s="6" t="s">
+        <v>988</v>
+      </c>
+      <c r="C505" s="7" t="s">
+        <v>989</v>
+      </c>
+      <c r="D505" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E505" s="10">
+        <v>0.0</v>
+      </c>
+      <c r="F505" s="10">
+        <v>0.0</v>
+      </c>
+      <c r="G505" s="10">
+        <v>0.0</v>
+      </c>
+      <c r="H505" s="10">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="506" spans="1:8" outlineLevel="3">
+      <c r="A506" s="15">
+        <v>5</v>
+      </c>
+      <c r="B506" s="6" t="s">
+        <v>990</v>
+      </c>
+      <c r="C506" s="7" t="s">
+        <v>991</v>
+      </c>
+      <c r="D506" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E506" s="10">
+        <v>0.0</v>
+      </c>
+      <c r="F506" s="10">
+        <v>0.0</v>
+      </c>
+      <c r="G506" s="10">
+        <v>0.0</v>
+      </c>
+      <c r="H506" s="10">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="507" spans="1:8" outlineLevel="3">
+      <c r="A507" s="15">
+        <v>6</v>
+      </c>
+      <c r="B507" s="6" t="s">
+        <v>992</v>
+      </c>
+      <c r="C507" s="7" t="s">
+        <v>993</v>
+      </c>
+      <c r="D507" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E507" s="10">
+        <v>0.0</v>
+      </c>
+      <c r="F507" s="10">
+        <v>0.0</v>
+      </c>
+      <c r="G507" s="10">
+        <v>0.0</v>
+      </c>
+      <c r="H507" s="10">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="508" spans="1:8" outlineLevel="1">
+      <c r="A508" s="13" t="s">
+        <v>994</v>
+      </c>
+      <c r="B508" s="4"/>
+      <c r="C508" s="4"/>
+      <c r="D508" s="4"/>
+      <c r="E508" s="9"/>
+      <c r="F508" s="9"/>
+      <c r="G508" s="9"/>
+      <c r="H508" s="9"/>
+    </row>
+    <row r="509" spans="1:8" outlineLevel="2">
+      <c r="A509" s="15">
+        <v>1</v>
+      </c>
+      <c r="B509" s="6" t="s">
+        <v>995</v>
+      </c>
+      <c r="C509" s="7" t="s">
+        <v>996</v>
+      </c>
+      <c r="D509" s="5">
+        <v>350.0</v>
+      </c>
+      <c r="E509" s="10">
         <v>1682.0</v>
       </c>
-      <c r="F465" s="10">
+      <c r="F509" s="10">
         <v>1513.8</v>
       </c>
-      <c r="G465" s="10">
+      <c r="G509" s="10">
         <v>1345.6</v>
       </c>
-      <c r="H465" s="10">
+      <c r="H509" s="10">
         <v>1177.4</v>
       </c>
     </row>
-    <row r="466" spans="1:8" outlineLevel="2">
-      <c r="A466" s="15">
+    <row r="510" spans="1:8" outlineLevel="2">
+      <c r="A510" s="15">
         <v>2</v>
       </c>
-      <c r="B466" s="6" t="s">
-[...8 lines deleted...]
-      <c r="E466" s="10">
+      <c r="B510" s="6" t="s">
+        <v>997</v>
+      </c>
+      <c r="C510" s="7" t="s">
+        <v>998</v>
+      </c>
+      <c r="D510" s="5">
+        <v>44.0</v>
+      </c>
+      <c r="E510" s="10">
         <v>1517.0</v>
       </c>
-      <c r="F466" s="10">
+      <c r="F510" s="10">
         <v>1365.3</v>
       </c>
-      <c r="G466" s="10">
+      <c r="G510" s="10">
         <v>1213.6</v>
       </c>
-      <c r="H466" s="10">
+      <c r="H510" s="10">
         <v>1061.9</v>
       </c>
     </row>
-    <row r="467" spans="1:8" outlineLevel="2">
-      <c r="A467" s="15">
+    <row r="511" spans="1:8" outlineLevel="2">
+      <c r="A511" s="15">
         <v>3</v>
       </c>
-      <c r="B467" s="6" t="s">
-[...8 lines deleted...]
-      <c r="E467" s="10">
+      <c r="B511" s="6" t="s">
+        <v>999</v>
+      </c>
+      <c r="C511" s="7" t="s">
+        <v>1000</v>
+      </c>
+      <c r="D511" s="5">
+        <v>168.0</v>
+      </c>
+      <c r="E511" s="10">
         <v>2179.0</v>
       </c>
-      <c r="F467" s="10">
+      <c r="F511" s="10">
         <v>1961.1</v>
       </c>
-      <c r="G467" s="10">
+      <c r="G511" s="10">
         <v>1743.2</v>
       </c>
-      <c r="H467" s="10">
+      <c r="H511" s="10">
         <v>1525.3</v>
       </c>
     </row>
-    <row r="468" spans="1:8" outlineLevel="2">
-      <c r="A468" s="15">
+    <row r="512" spans="1:8" outlineLevel="2">
+      <c r="A512" s="15">
         <v>4</v>
       </c>
-      <c r="B468" s="6" t="s">
-[...8 lines deleted...]
-      <c r="E468" s="10">
+      <c r="B512" s="6" t="s">
+        <v>1001</v>
+      </c>
+      <c r="C512" s="7" t="s">
+        <v>1002</v>
+      </c>
+      <c r="D512" s="5">
+        <v>96.0</v>
+      </c>
+      <c r="E512" s="10">
         <v>3482.0</v>
       </c>
-      <c r="F468" s="10">
+      <c r="F512" s="10">
         <v>3133.8</v>
       </c>
-      <c r="G468" s="10">
+      <c r="G512" s="10">
         <v>2785.6</v>
       </c>
-      <c r="H468" s="10">
+      <c r="H512" s="10">
         <v>2437.4</v>
       </c>
     </row>
-    <row r="469" spans="1:8" outlineLevel="2">
-      <c r="A469" s="15">
+    <row r="513" spans="1:8" outlineLevel="2">
+      <c r="A513" s="15">
         <v>5</v>
       </c>
-      <c r="B469" s="6" t="s">
-[...8 lines deleted...]
-      <c r="E469" s="10">
+      <c r="B513" s="6" t="s">
+        <v>1003</v>
+      </c>
+      <c r="C513" s="7" t="s">
+        <v>1004</v>
+      </c>
+      <c r="D513" s="5">
+        <v>119.0</v>
+      </c>
+      <c r="E513" s="10">
         <v>3110.0</v>
       </c>
-      <c r="F469" s="10">
+      <c r="F513" s="10">
         <v>2799.0</v>
       </c>
-      <c r="G469" s="10">
+      <c r="G513" s="10">
         <v>2488.0</v>
       </c>
-      <c r="H469" s="10">
+      <c r="H513" s="10">
         <v>2177.0</v>
       </c>
     </row>
-    <row r="470" spans="1:8" outlineLevel="2">
-      <c r="A470" s="15">
+    <row r="514" spans="1:8" outlineLevel="2">
+      <c r="A514" s="15">
         <v>6</v>
       </c>
-      <c r="B470" s="6" t="s">
-[...22 lines deleted...]
-      <c r="A471" s="15">
+      <c r="B514" s="6" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C514" s="7" t="s">
+        <v>1006</v>
+      </c>
+      <c r="D514" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E514" s="10">
+        <v>0.0</v>
+      </c>
+      <c r="F514" s="10">
+        <v>0.0</v>
+      </c>
+      <c r="G514" s="10">
+        <v>0.0</v>
+      </c>
+      <c r="H514" s="10">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="515" spans="1:8" outlineLevel="2">
+      <c r="A515" s="15">
         <v>7</v>
       </c>
-      <c r="B471" s="6" t="s">
-[...5 lines deleted...]
-      <c r="D471" s="5">
+      <c r="B515" s="6" t="s">
+        <v>1007</v>
+      </c>
+      <c r="C515" s="7" t="s">
+        <v>1008</v>
+      </c>
+      <c r="D515" s="5">
         <v>1.0</v>
       </c>
-      <c r="E471" s="10">
+      <c r="E515" s="10">
         <v>48074.0</v>
       </c>
-      <c r="F471" s="10">
+      <c r="F515" s="10">
         <v>43266.6</v>
       </c>
-      <c r="G471" s="10">
+      <c r="G515" s="10">
         <v>38459.2</v>
       </c>
-      <c r="H471" s="10">
+      <c r="H515" s="10">
         <v>33651.8</v>
       </c>
     </row>
-    <row r="472" spans="1:8" outlineLevel="2">
-      <c r="A472" s="15">
+    <row r="516" spans="1:8" outlineLevel="2">
+      <c r="A516" s="15">
         <v>8</v>
       </c>
-      <c r="B472" s="6" t="s">
-[...8 lines deleted...]
-      <c r="E472" s="10">
+      <c r="B516" s="6" t="s">
+        <v>1009</v>
+      </c>
+      <c r="C516" s="7" t="s">
+        <v>1010</v>
+      </c>
+      <c r="D516" s="5">
+        <v>2.0</v>
+      </c>
+      <c r="E516" s="10">
         <v>82763.0</v>
       </c>
-      <c r="F472" s="10">
+      <c r="F516" s="10">
         <v>74486.7</v>
       </c>
-      <c r="G472" s="10">
+      <c r="G516" s="10">
         <v>66210.4</v>
       </c>
-      <c r="H472" s="10">
+      <c r="H516" s="10">
         <v>57934.1</v>
       </c>
     </row>
-    <row r="473" spans="1:8" outlineLevel="2">
-      <c r="A473" s="15">
+    <row r="517" spans="1:8" outlineLevel="2">
+      <c r="A517" s="15">
         <v>9</v>
       </c>
-      <c r="B473" s="6" t="s">
-[...8 lines deleted...]
-      <c r="E473" s="10">
+      <c r="B517" s="6" t="s">
+        <v>1011</v>
+      </c>
+      <c r="C517" s="7" t="s">
+        <v>1012</v>
+      </c>
+      <c r="D517" s="5">
+        <v>70.0</v>
+      </c>
+      <c r="E517" s="10">
         <v>21315.0</v>
       </c>
-      <c r="F473" s="10">
+      <c r="F517" s="10">
         <v>19183.5</v>
       </c>
-      <c r="G473" s="10">
+      <c r="G517" s="10">
         <v>17052.0</v>
       </c>
-      <c r="H473" s="10">
+      <c r="H517" s="10">
         <v>14920.5</v>
       </c>
     </row>
-    <row r="474" spans="1:8" outlineLevel="2">
-      <c r="A474" s="15">
+    <row r="518" spans="1:8" outlineLevel="2">
+      <c r="A518" s="15">
         <v>10</v>
       </c>
-      <c r="B474" s="6" t="s">
-[...8 lines deleted...]
-      <c r="E474" s="10">
+      <c r="B518" s="6" t="s">
+        <v>1013</v>
+      </c>
+      <c r="C518" s="7" t="s">
+        <v>1014</v>
+      </c>
+      <c r="D518" s="5">
+        <v>23.0</v>
+      </c>
+      <c r="E518" s="10">
         <v>36808.0</v>
       </c>
-      <c r="F474" s="10">
+      <c r="F518" s="10">
         <v>33127.2</v>
       </c>
-      <c r="G474" s="10">
+      <c r="G518" s="10">
         <v>29446.4</v>
       </c>
-      <c r="H474" s="10">
+      <c r="H518" s="10">
         <v>25765.6</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A29:H29"/>
     <mergeCell ref="A30:H30"/>
     <mergeCell ref="A71:H71"/>
     <mergeCell ref="A85:H85"/>
     <mergeCell ref="A93:H93"/>
     <mergeCell ref="A190:H190"/>
     <mergeCell ref="A191:H191"/>
     <mergeCell ref="A192:H192"/>
     <mergeCell ref="A203:H203"/>
     <mergeCell ref="A214:H214"/>
     <mergeCell ref="A224:H224"/>
     <mergeCell ref="A252:H252"/>
     <mergeCell ref="A270:H270"/>
     <mergeCell ref="A291:H291"/>
     <mergeCell ref="A312:H312"/>
-    <mergeCell ref="A389:H389"/>
-[...5 lines deleted...]
-    <mergeCell ref="A464:H464"/>
+    <mergeCell ref="A433:H433"/>
+    <mergeCell ref="A448:H448"/>
+    <mergeCell ref="A449:H449"/>
+    <mergeCell ref="A466:H466"/>
+    <mergeCell ref="A482:H482"/>
+    <mergeCell ref="A501:H501"/>
+    <mergeCell ref="A508:H508"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Прайс-лист</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>https://gremir.ru/</dc:creator>
+  <dc:creator>http://localhost/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Документ Office 2007 XLSX</dc:title>
-  <dc:description>Этот документ был сгенерирован на сайте https://gremir.ru/</dc:description>
+  <dc:description>Этот документ был сгенерирован на сайте http://localhost/</dc:description>
   <dc:subject>Прайс-лист</dc:subject>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>