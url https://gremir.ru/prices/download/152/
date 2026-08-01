--- v1 (2026-06-17)
+++ v2 (2026-08-01)
@@ -3610,2385 +3610,2385 @@
       <c r="H3" s="9"/>
     </row>
     <row r="4" spans="1:8" outlineLevel="2">
       <c r="A4" s="14" t="s">
         <v>10</v>
       </c>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="9"/>
       <c r="F4" s="9"/>
       <c r="G4" s="9"/>
       <c r="H4" s="9"/>
     </row>
     <row r="5" spans="1:8" outlineLevel="3">
       <c r="A5" s="15">
         <v>1</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>11</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>12</v>
       </c>
       <c r="D5" s="5">
-        <v>370.0</v>
+        <v>360.0</v>
       </c>
       <c r="E5" s="10">
-        <v>5994.0</v>
+        <v>6758.0</v>
       </c>
       <c r="F5" s="10">
-        <v>5394.6</v>
+        <v>6082.2</v>
       </c>
       <c r="G5" s="10">
-        <v>4795.2</v>
+        <v>5406.4</v>
       </c>
       <c r="H5" s="10">
-        <v>4195.8</v>
+        <v>4730.6</v>
       </c>
     </row>
     <row r="6" spans="1:8" outlineLevel="3">
       <c r="A6" s="15">
         <v>2</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D6" s="5">
-        <v>1040.0</v>
+        <v>1598.0</v>
       </c>
       <c r="E6" s="10">
-        <v>10955.0</v>
+        <v>11438.0</v>
       </c>
       <c r="F6" s="10">
-        <v>9859.5</v>
+        <v>10294.2</v>
       </c>
       <c r="G6" s="10">
-        <v>8764.0</v>
+        <v>9150.4</v>
       </c>
       <c r="H6" s="10">
-        <v>7668.5</v>
+        <v>8006.6</v>
       </c>
     </row>
     <row r="7" spans="1:8" outlineLevel="3">
       <c r="A7" s="15">
         <v>3</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D7" s="5">
-        <v>943.0</v>
+        <v>192.0</v>
       </c>
       <c r="E7" s="10">
-        <v>10955.0</v>
+        <v>11438.0</v>
       </c>
       <c r="F7" s="10">
-        <v>9859.5</v>
+        <v>10294.2</v>
       </c>
       <c r="G7" s="10">
-        <v>8764.0</v>
+        <v>9150.4</v>
       </c>
       <c r="H7" s="10">
-        <v>7668.5</v>
+        <v>8006.6</v>
       </c>
     </row>
     <row r="8" spans="1:8" outlineLevel="3">
       <c r="A8" s="15">
         <v>4</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="5">
-        <v>18.0</v>
+        <v>9.0</v>
       </c>
       <c r="E8" s="10">
-        <v>10096.0</v>
+        <v>11245.0</v>
       </c>
       <c r="F8" s="10">
-        <v>9086.4</v>
+        <v>10120.5</v>
       </c>
       <c r="G8" s="10">
-        <v>8076.8</v>
+        <v>8996.0</v>
       </c>
       <c r="H8" s="10">
-        <v>7067.2</v>
+        <v>7871.5</v>
       </c>
     </row>
     <row r="9" spans="1:8" outlineLevel="3">
       <c r="A9" s="15">
         <v>5</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>19</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D9" s="5">
-        <v>116.0</v>
+        <v>172.0</v>
       </c>
       <c r="E9" s="10">
-        <v>25579.0</v>
+        <v>26705.0</v>
       </c>
       <c r="F9" s="10">
-        <v>23021.1</v>
+        <v>24034.5</v>
       </c>
       <c r="G9" s="10">
-        <v>20463.2</v>
+        <v>21364.0</v>
       </c>
       <c r="H9" s="10">
-        <v>17905.3</v>
+        <v>18693.5</v>
       </c>
     </row>
     <row r="10" spans="1:8" outlineLevel="3">
       <c r="A10" s="15">
         <v>6</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>21</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>22</v>
       </c>
       <c r="D10" s="5">
-        <v>95.0</v>
+        <v>79.0</v>
       </c>
       <c r="E10" s="10">
-        <v>25579.0</v>
+        <v>26706.0</v>
       </c>
       <c r="F10" s="10">
-        <v>23021.1</v>
+        <v>24035.4</v>
       </c>
       <c r="G10" s="10">
-        <v>20463.2</v>
+        <v>21364.8</v>
       </c>
       <c r="H10" s="10">
-        <v>17905.3</v>
+        <v>18694.2</v>
       </c>
     </row>
     <row r="11" spans="1:8" outlineLevel="3">
       <c r="A11" s="15">
         <v>7</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="5">
-        <v>184.0</v>
+        <v>452.0</v>
       </c>
       <c r="E11" s="10">
-        <v>13246.0</v>
+        <v>14761.0</v>
       </c>
       <c r="F11" s="10">
-        <v>11921.4</v>
+        <v>13284.9</v>
       </c>
       <c r="G11" s="10">
-        <v>10596.8</v>
+        <v>11808.8</v>
       </c>
       <c r="H11" s="10">
-        <v>9272.2</v>
+        <v>10332.7</v>
       </c>
     </row>
     <row r="12" spans="1:8" outlineLevel="3">
       <c r="A12" s="15">
         <v>8</v>
       </c>
       <c r="B12" s="6" t="s">
         <v>25</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>26</v>
       </c>
       <c r="D12" s="5">
-        <v>475.0</v>
+        <v>678.0</v>
       </c>
       <c r="E12" s="10">
-        <v>26365.0</v>
+        <v>27526.0</v>
       </c>
       <c r="F12" s="10">
-        <v>23728.5</v>
+        <v>24773.4</v>
       </c>
       <c r="G12" s="10">
-        <v>21092.0</v>
+        <v>22020.8</v>
       </c>
       <c r="H12" s="10">
-        <v>18455.5</v>
+        <v>19268.2</v>
       </c>
     </row>
     <row r="13" spans="1:8" outlineLevel="3">
       <c r="A13" s="15">
         <v>9</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>27</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>28</v>
       </c>
       <c r="D13" s="5">
-        <v>396.0</v>
+        <v>99.0</v>
       </c>
       <c r="E13" s="10">
-        <v>26365.0</v>
+        <v>27526.0</v>
       </c>
       <c r="F13" s="10">
-        <v>23728.5</v>
+        <v>24773.4</v>
       </c>
       <c r="G13" s="10">
-        <v>21092.0</v>
+        <v>22020.8</v>
       </c>
       <c r="H13" s="10">
-        <v>18455.5</v>
+        <v>19268.2</v>
       </c>
     </row>
     <row r="14" spans="1:8" outlineLevel="3">
       <c r="A14" s="15">
         <v>10</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>29</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>30</v>
       </c>
       <c r="D14" s="5">
-        <v>193.0</v>
+        <v>229.0</v>
       </c>
       <c r="E14" s="10">
-        <v>20190.0</v>
+        <v>22564.0</v>
       </c>
       <c r="F14" s="10">
-        <v>18171.0</v>
+        <v>20307.6</v>
       </c>
       <c r="G14" s="10">
-        <v>16152.0</v>
+        <v>18051.2</v>
       </c>
       <c r="H14" s="10">
-        <v>14133.0</v>
+        <v>15794.8</v>
       </c>
     </row>
     <row r="15" spans="1:8" outlineLevel="3">
       <c r="A15" s="15">
         <v>11</v>
       </c>
       <c r="B15" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>32</v>
       </c>
       <c r="D15" s="5">
-        <v>77.0</v>
+        <v>63.0</v>
       </c>
       <c r="E15" s="10">
         <v>58112.0</v>
       </c>
       <c r="F15" s="10">
         <v>52300.8</v>
       </c>
       <c r="G15" s="10">
         <v>46489.6</v>
       </c>
       <c r="H15" s="10">
         <v>40678.4</v>
       </c>
     </row>
     <row r="16" spans="1:8" outlineLevel="3">
       <c r="A16" s="15">
         <v>12</v>
       </c>
       <c r="B16" s="6" t="s">
         <v>33</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>34</v>
       </c>
       <c r="D16" s="5">
-        <v>41.0</v>
+        <v>42.0</v>
       </c>
       <c r="E16" s="10">
-        <v>48354.0</v>
+        <v>50771.0</v>
       </c>
       <c r="F16" s="10">
-        <v>43518.6</v>
+        <v>45693.9</v>
       </c>
       <c r="G16" s="10">
-        <v>38683.2</v>
+        <v>40616.8</v>
       </c>
       <c r="H16" s="10">
-        <v>33847.8</v>
+        <v>35539.7</v>
       </c>
     </row>
     <row r="17" spans="1:8" outlineLevel="3">
       <c r="A17" s="15">
         <v>13</v>
       </c>
       <c r="B17" s="6" t="s">
         <v>35</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>36</v>
       </c>
       <c r="D17" s="5">
-        <v>185.0</v>
+        <v>208.0</v>
       </c>
       <c r="E17" s="10">
-        <v>43469.0</v>
+        <v>45523.0</v>
       </c>
       <c r="F17" s="10">
-        <v>39122.1</v>
+        <v>40970.7</v>
       </c>
       <c r="G17" s="10">
-        <v>34775.2</v>
+        <v>36418.4</v>
       </c>
       <c r="H17" s="10">
-        <v>30428.3</v>
+        <v>31866.1</v>
       </c>
     </row>
     <row r="18" spans="1:8" outlineLevel="3">
       <c r="A18" s="15">
         <v>14</v>
       </c>
       <c r="B18" s="6" t="s">
         <v>37</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>38</v>
       </c>
       <c r="D18" s="5">
-        <v>58.0</v>
+        <v>47.0</v>
       </c>
       <c r="E18" s="10">
         <v>70041.0</v>
       </c>
       <c r="F18" s="10">
         <v>63036.9</v>
       </c>
       <c r="G18" s="10">
         <v>56032.8</v>
       </c>
       <c r="H18" s="10">
         <v>49028.7</v>
       </c>
     </row>
     <row r="19" spans="1:8" outlineLevel="3">
       <c r="A19" s="15">
         <v>15</v>
       </c>
       <c r="B19" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>40</v>
       </c>
       <c r="D19" s="5">
-        <v>102.0</v>
+        <v>83.0</v>
       </c>
       <c r="E19" s="10">
-        <v>54324.0</v>
+        <v>54903.0</v>
       </c>
       <c r="F19" s="10">
-        <v>48891.6</v>
+        <v>49412.7</v>
       </c>
       <c r="G19" s="10">
-        <v>43459.2</v>
+        <v>43922.4</v>
       </c>
       <c r="H19" s="10">
-        <v>38026.8</v>
+        <v>38432.1</v>
       </c>
     </row>
     <row r="20" spans="1:8" outlineLevel="3">
       <c r="A20" s="15">
         <v>16</v>
       </c>
       <c r="B20" s="6" t="s">
         <v>41</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>42</v>
       </c>
       <c r="D20" s="5">
-        <v>46.0</v>
+        <v>48.0</v>
       </c>
       <c r="E20" s="10">
         <v>113376.0</v>
       </c>
       <c r="F20" s="10">
         <v>102038.4</v>
       </c>
       <c r="G20" s="10">
         <v>90700.8</v>
       </c>
       <c r="H20" s="10">
         <v>79363.2</v>
       </c>
     </row>
     <row r="21" spans="1:8" outlineLevel="3">
       <c r="A21" s="15">
         <v>17</v>
       </c>
       <c r="B21" s="6" t="s">
         <v>43</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>44</v>
       </c>
       <c r="D21" s="5">
-        <v>26.0</v>
+        <v>71.0</v>
       </c>
       <c r="E21" s="10">
-        <v>127725.0</v>
+        <v>132677.0</v>
       </c>
       <c r="F21" s="10">
-        <v>114952.5</v>
+        <v>119409.3</v>
       </c>
       <c r="G21" s="10">
-        <v>102180.0</v>
+        <v>106141.6</v>
       </c>
       <c r="H21" s="10">
-        <v>89407.5</v>
+        <v>92873.9</v>
       </c>
     </row>
     <row r="22" spans="1:8" outlineLevel="3">
       <c r="A22" s="15">
         <v>18</v>
       </c>
       <c r="B22" s="6" t="s">
         <v>45</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>46</v>
       </c>
       <c r="D22" s="5">
-        <v>659.0</v>
+        <v>1895.0</v>
       </c>
       <c r="E22" s="10">
         <v>2982.0</v>
       </c>
       <c r="F22" s="10">
         <v>2683.8</v>
       </c>
       <c r="G22" s="10">
         <v>2385.6</v>
       </c>
       <c r="H22" s="10">
         <v>2087.4</v>
       </c>
     </row>
     <row r="23" spans="1:8" outlineLevel="3">
       <c r="A23" s="15">
         <v>19</v>
       </c>
       <c r="B23" s="6" t="s">
         <v>47</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D23" s="5">
-        <v>1230.0</v>
+        <v>1683.0</v>
       </c>
       <c r="E23" s="10">
-        <v>4742.0</v>
+        <v>4952.0</v>
       </c>
       <c r="F23" s="10">
-        <v>4267.8</v>
+        <v>4456.8</v>
       </c>
       <c r="G23" s="10">
-        <v>3793.6</v>
+        <v>3961.6</v>
       </c>
       <c r="H23" s="10">
-        <v>3319.4</v>
+        <v>3466.4</v>
       </c>
     </row>
     <row r="24" spans="1:8" outlineLevel="3">
       <c r="A24" s="15">
         <v>20</v>
       </c>
       <c r="B24" s="6" t="s">
         <v>49</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>50</v>
       </c>
       <c r="D24" s="5">
-        <v>1092.0</v>
+        <v>215.0</v>
       </c>
       <c r="E24" s="10">
-        <v>4742.0</v>
+        <v>4952.0</v>
       </c>
       <c r="F24" s="10">
-        <v>4267.8</v>
+        <v>4456.8</v>
       </c>
       <c r="G24" s="10">
-        <v>3793.6</v>
+        <v>3961.6</v>
       </c>
       <c r="H24" s="10">
-        <v>3319.4</v>
+        <v>3466.4</v>
       </c>
     </row>
     <row r="25" spans="1:8" outlineLevel="3">
       <c r="A25" s="15">
         <v>21</v>
       </c>
       <c r="B25" s="6" t="s">
         <v>51</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>52</v>
       </c>
       <c r="D25" s="5">
         <v>0.0</v>
       </c>
       <c r="E25" s="10">
         <v>0.0</v>
       </c>
       <c r="F25" s="10">
         <v>0.0</v>
       </c>
       <c r="G25" s="10">
         <v>0.0</v>
       </c>
       <c r="H25" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="26" spans="1:8" outlineLevel="3">
       <c r="A26" s="15">
         <v>22</v>
       </c>
       <c r="B26" s="6" t="s">
         <v>53</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>54</v>
       </c>
       <c r="D26" s="5">
-        <v>962.0</v>
+        <v>1818.0</v>
       </c>
       <c r="E26" s="10">
-        <v>4728.0</v>
+        <v>4747.0</v>
       </c>
       <c r="F26" s="10">
-        <v>4255.2</v>
+        <v>4272.3</v>
       </c>
       <c r="G26" s="10">
-        <v>3782.4</v>
+        <v>3797.6</v>
       </c>
       <c r="H26" s="10">
-        <v>3309.6</v>
+        <v>3322.9</v>
       </c>
     </row>
     <row r="27" spans="1:8" outlineLevel="3">
       <c r="A27" s="15">
         <v>23</v>
       </c>
       <c r="B27" s="6" t="s">
         <v>55</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>56</v>
       </c>
       <c r="D27" s="5">
-        <v>1048.0</v>
+        <v>1443.0</v>
       </c>
       <c r="E27" s="10">
-        <v>7659.0</v>
+        <v>7996.0</v>
       </c>
       <c r="F27" s="10">
-        <v>6893.1</v>
+        <v>7196.4</v>
       </c>
       <c r="G27" s="10">
-        <v>6127.2</v>
+        <v>6396.8</v>
       </c>
       <c r="H27" s="10">
-        <v>5361.3</v>
+        <v>5597.2</v>
       </c>
     </row>
     <row r="28" spans="1:8" outlineLevel="3">
       <c r="A28" s="15">
         <v>24</v>
       </c>
       <c r="B28" s="6" t="s">
         <v>57</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>58</v>
       </c>
       <c r="D28" s="5">
-        <v>929.0</v>
+        <v>153.0</v>
       </c>
       <c r="E28" s="10">
-        <v>7659.0</v>
+        <v>7997.0</v>
       </c>
       <c r="F28" s="10">
-        <v>6893.1</v>
+        <v>7197.3</v>
       </c>
       <c r="G28" s="10">
-        <v>6127.2</v>
+        <v>6397.6</v>
       </c>
       <c r="H28" s="10">
-        <v>5361.3</v>
+        <v>5597.9</v>
       </c>
     </row>
     <row r="29" spans="1:8" outlineLevel="2">
       <c r="A29" s="14" t="s">
         <v>59</v>
       </c>
       <c r="B29" s="4"/>
       <c r="C29" s="4"/>
       <c r="D29" s="4"/>
       <c r="E29" s="9"/>
       <c r="F29" s="9"/>
       <c r="G29" s="9"/>
       <c r="H29" s="9"/>
     </row>
     <row r="30" spans="1:8" outlineLevel="3">
       <c r="A30" s="16" t="s">
         <v>60</v>
       </c>
       <c r="B30" s="4"/>
       <c r="C30" s="4"/>
       <c r="D30" s="4"/>
       <c r="E30" s="9"/>
       <c r="F30" s="9"/>
       <c r="G30" s="9"/>
       <c r="H30" s="9"/>
     </row>
     <row r="31" spans="1:8" outlineLevel="4">
       <c r="A31" s="15">
         <v>1</v>
       </c>
       <c r="B31" s="6" t="s">
         <v>61</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>62</v>
       </c>
       <c r="D31" s="5">
-        <v>14.0</v>
+        <v>12.0</v>
       </c>
       <c r="E31" s="10">
-        <v>5838.0</v>
+        <v>6012.0</v>
       </c>
       <c r="F31" s="10">
-        <v>5254.2</v>
+        <v>5410.8</v>
       </c>
       <c r="G31" s="10">
-        <v>4670.4</v>
+        <v>4809.6</v>
       </c>
       <c r="H31" s="10">
-        <v>4086.6</v>
+        <v>4208.4</v>
       </c>
     </row>
     <row r="32" spans="1:8" outlineLevel="4">
       <c r="A32" s="15">
         <v>2</v>
       </c>
       <c r="B32" s="6" t="s">
         <v>63</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>64</v>
       </c>
       <c r="D32" s="5">
-        <v>726.0</v>
+        <v>48.0</v>
       </c>
       <c r="E32" s="10">
-        <v>4845.0</v>
+        <v>4997.0</v>
       </c>
       <c r="F32" s="10">
-        <v>4360.5</v>
+        <v>4497.3</v>
       </c>
       <c r="G32" s="10">
-        <v>3876.0</v>
+        <v>3997.6</v>
       </c>
       <c r="H32" s="10">
-        <v>3391.5</v>
+        <v>3497.9</v>
       </c>
     </row>
     <row r="33" spans="1:8" outlineLevel="4">
       <c r="A33" s="15">
         <v>3</v>
       </c>
       <c r="B33" s="6" t="s">
         <v>65</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>66</v>
       </c>
       <c r="D33" s="5">
-        <v>3922.0</v>
+        <v>5018.0</v>
       </c>
       <c r="E33" s="10">
-        <v>3408.0</v>
+        <v>3696.0</v>
       </c>
       <c r="F33" s="10">
-        <v>3067.2</v>
+        <v>3326.4</v>
       </c>
       <c r="G33" s="10">
-        <v>2726.4</v>
+        <v>2956.8</v>
       </c>
       <c r="H33" s="10">
-        <v>2385.6</v>
+        <v>2587.2</v>
       </c>
     </row>
     <row r="34" spans="1:8" outlineLevel="4">
       <c r="A34" s="15">
         <v>4</v>
       </c>
       <c r="B34" s="6" t="s">
         <v>67</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>68</v>
       </c>
       <c r="D34" s="5">
-        <v>0.0</v>
+        <v>178.0</v>
       </c>
       <c r="E34" s="10">
         <v>16530.0</v>
       </c>
       <c r="F34" s="10">
         <v>14877.0</v>
       </c>
       <c r="G34" s="10">
         <v>13224.0</v>
       </c>
       <c r="H34" s="10">
         <v>11571.0</v>
       </c>
     </row>
     <row r="35" spans="1:8" outlineLevel="4">
       <c r="A35" s="15">
         <v>5</v>
       </c>
       <c r="B35" s="6" t="s">
         <v>69</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>70</v>
       </c>
       <c r="D35" s="5">
-        <v>335.0</v>
+        <v>100.0</v>
       </c>
       <c r="E35" s="10">
-        <v>6491.0</v>
+        <v>7002.0</v>
       </c>
       <c r="F35" s="10">
-        <v>5841.9</v>
+        <v>6301.8</v>
       </c>
       <c r="G35" s="10">
-        <v>5192.8</v>
+        <v>5601.6</v>
       </c>
       <c r="H35" s="10">
-        <v>4543.7</v>
+        <v>4901.4</v>
       </c>
     </row>
     <row r="36" spans="1:8" outlineLevel="4">
       <c r="A36" s="15">
         <v>6</v>
       </c>
       <c r="B36" s="6" t="s">
         <v>71</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>72</v>
       </c>
       <c r="D36" s="5">
-        <v>319.0</v>
+        <v>109.0</v>
       </c>
       <c r="E36" s="10">
-        <v>6819.0</v>
+        <v>7618.0</v>
       </c>
       <c r="F36" s="10">
-        <v>6137.1</v>
+        <v>6856.2</v>
       </c>
       <c r="G36" s="10">
-        <v>5455.2</v>
+        <v>6094.4</v>
       </c>
       <c r="H36" s="10">
-        <v>4773.3</v>
+        <v>5332.6</v>
       </c>
     </row>
     <row r="37" spans="1:8" outlineLevel="4">
       <c r="A37" s="15">
         <v>7</v>
       </c>
       <c r="B37" s="6" t="s">
         <v>73</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>74</v>
       </c>
       <c r="D37" s="5">
-        <v>6.0</v>
+        <v>10.0</v>
       </c>
       <c r="E37" s="10">
-        <v>23784.0</v>
+        <v>23783.0</v>
       </c>
       <c r="F37" s="10">
-        <v>21405.6</v>
+        <v>21404.7</v>
       </c>
       <c r="G37" s="10">
-        <v>19027.2</v>
+        <v>19026.4</v>
       </c>
       <c r="H37" s="10">
-        <v>16648.8</v>
+        <v>16648.1</v>
       </c>
     </row>
     <row r="38" spans="1:8" outlineLevel="4">
       <c r="A38" s="15">
         <v>8</v>
       </c>
       <c r="B38" s="6" t="s">
         <v>75</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>76</v>
       </c>
       <c r="D38" s="5">
         <v>3.0</v>
       </c>
       <c r="E38" s="10">
-        <v>9126.0</v>
+        <v>9582.0</v>
       </c>
       <c r="F38" s="10">
-        <v>8213.4</v>
+        <v>8623.8</v>
       </c>
       <c r="G38" s="10">
-        <v>7300.8</v>
+        <v>7665.6</v>
       </c>
       <c r="H38" s="10">
-        <v>6388.2</v>
+        <v>6707.4</v>
       </c>
     </row>
     <row r="39" spans="1:8" outlineLevel="4">
       <c r="A39" s="15">
         <v>9</v>
       </c>
       <c r="B39" s="6" t="s">
         <v>77</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>78</v>
       </c>
       <c r="D39" s="5">
-        <v>391.0</v>
+        <v>336.0</v>
       </c>
       <c r="E39" s="10">
-        <v>7720.0</v>
+        <v>8462.0</v>
       </c>
       <c r="F39" s="10">
-        <v>6948.0</v>
+        <v>7615.8</v>
       </c>
       <c r="G39" s="10">
-        <v>6176.0</v>
+        <v>6769.6</v>
       </c>
       <c r="H39" s="10">
-        <v>5404.0</v>
+        <v>5923.4</v>
       </c>
     </row>
     <row r="40" spans="1:8" outlineLevel="4">
       <c r="A40" s="15">
         <v>10</v>
       </c>
       <c r="B40" s="6" t="s">
         <v>79</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>80</v>
       </c>
       <c r="D40" s="5">
-        <v>695.0</v>
+        <v>1.0</v>
       </c>
       <c r="E40" s="10">
-        <v>6594.0</v>
+        <v>6972.0</v>
       </c>
       <c r="F40" s="10">
-        <v>5934.6</v>
+        <v>6274.8</v>
       </c>
       <c r="G40" s="10">
-        <v>5275.2</v>
+        <v>5577.6</v>
       </c>
       <c r="H40" s="10">
-        <v>4615.8</v>
+        <v>4880.4</v>
       </c>
     </row>
     <row r="41" spans="1:8" outlineLevel="4">
       <c r="A41" s="15">
         <v>11</v>
       </c>
       <c r="B41" s="6" t="s">
         <v>81</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>82</v>
       </c>
       <c r="D41" s="5">
-        <v>54.0</v>
+        <v>84.0</v>
       </c>
       <c r="E41" s="10">
         <v>33666.0</v>
       </c>
       <c r="F41" s="10">
         <v>30299.4</v>
       </c>
       <c r="G41" s="10">
         <v>26932.8</v>
       </c>
       <c r="H41" s="10">
         <v>23566.2</v>
       </c>
     </row>
     <row r="42" spans="1:8" outlineLevel="4">
       <c r="A42" s="15">
         <v>12</v>
       </c>
       <c r="B42" s="6" t="s">
         <v>83</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>84</v>
       </c>
       <c r="D42" s="5">
-        <v>28.0</v>
+        <v>24.0</v>
       </c>
       <c r="E42" s="10">
-        <v>45800.0</v>
+        <v>45799.0</v>
       </c>
       <c r="F42" s="10">
-        <v>41220.0</v>
+        <v>41219.1</v>
       </c>
       <c r="G42" s="10">
-        <v>36640.0</v>
+        <v>36639.2</v>
       </c>
       <c r="H42" s="10">
-        <v>32060.0</v>
+        <v>32059.3</v>
       </c>
     </row>
     <row r="43" spans="1:8" outlineLevel="4">
       <c r="A43" s="15">
         <v>13</v>
       </c>
       <c r="B43" s="6" t="s">
         <v>85</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>86</v>
       </c>
       <c r="D43" s="5">
-        <v>7.0</v>
+        <v>5.0</v>
       </c>
       <c r="E43" s="10">
-        <v>14858.0</v>
+        <v>15600.0</v>
       </c>
       <c r="F43" s="10">
-        <v>13372.2</v>
+        <v>14040.0</v>
       </c>
       <c r="G43" s="10">
-        <v>11886.4</v>
+        <v>12480.0</v>
       </c>
       <c r="H43" s="10">
-        <v>10400.6</v>
+        <v>10920.0</v>
       </c>
     </row>
     <row r="44" spans="1:8" outlineLevel="4">
       <c r="A44" s="15">
         <v>14</v>
       </c>
       <c r="B44" s="6" t="s">
         <v>87</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>88</v>
       </c>
       <c r="D44" s="5">
-        <v>849.0</v>
+        <v>0.0</v>
       </c>
       <c r="E44" s="10">
-        <v>10747.0</v>
+        <v>11965.0</v>
       </c>
       <c r="F44" s="10">
-        <v>9672.3</v>
+        <v>10768.5</v>
       </c>
       <c r="G44" s="10">
-        <v>8597.6</v>
+        <v>9572.0</v>
       </c>
       <c r="H44" s="10">
-        <v>7522.9</v>
+        <v>8375.5</v>
       </c>
     </row>
     <row r="45" spans="1:8" outlineLevel="4">
       <c r="A45" s="15">
         <v>15</v>
       </c>
       <c r="B45" s="6" t="s">
         <v>89</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D45" s="5">
-        <v>0.0</v>
+        <v>547.0</v>
       </c>
       <c r="E45" s="10">
-        <v>12453.0</v>
+        <v>13679.0</v>
       </c>
       <c r="F45" s="10">
-        <v>11207.7</v>
+        <v>12311.1</v>
       </c>
       <c r="G45" s="10">
-        <v>9962.4</v>
+        <v>10943.2</v>
       </c>
       <c r="H45" s="10">
-        <v>8717.1</v>
+        <v>9575.3</v>
       </c>
     </row>
     <row r="46" spans="1:8" outlineLevel="4">
       <c r="A46" s="15">
         <v>16</v>
       </c>
       <c r="B46" s="6" t="s">
         <v>91</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>92</v>
       </c>
       <c r="D46" s="5">
-        <v>4.0</v>
+        <v>11.0</v>
       </c>
       <c r="E46" s="10">
-        <v>83319.0</v>
+        <v>83320.0</v>
       </c>
       <c r="F46" s="10">
-        <v>74987.1</v>
+        <v>74988.0</v>
       </c>
       <c r="G46" s="10">
-        <v>66655.2</v>
+        <v>66656.0</v>
       </c>
       <c r="H46" s="10">
-        <v>58323.3</v>
+        <v>58324.0</v>
       </c>
     </row>
     <row r="47" spans="1:8" outlineLevel="4">
       <c r="A47" s="15">
         <v>17</v>
       </c>
       <c r="B47" s="6" t="s">
         <v>93</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>94</v>
       </c>
       <c r="D47" s="5">
         <v>0.0</v>
       </c>
       <c r="E47" s="10">
-        <v>26197.0</v>
+        <v>27507.0</v>
       </c>
       <c r="F47" s="10">
-        <v>23577.3</v>
+        <v>24756.3</v>
       </c>
       <c r="G47" s="10">
-        <v>20957.6</v>
+        <v>22005.6</v>
       </c>
       <c r="H47" s="10">
-        <v>18337.9</v>
+        <v>19254.9</v>
       </c>
     </row>
     <row r="48" spans="1:8" outlineLevel="4">
       <c r="A48" s="15">
         <v>18</v>
       </c>
       <c r="B48" s="6" t="s">
         <v>95</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>96</v>
       </c>
       <c r="D48" s="5">
-        <v>241.0</v>
+        <v>117.0</v>
       </c>
       <c r="E48" s="10">
-        <v>19019.0</v>
+        <v>20780.0</v>
       </c>
       <c r="F48" s="10">
-        <v>17117.1</v>
+        <v>18702.0</v>
       </c>
       <c r="G48" s="10">
-        <v>15215.2</v>
+        <v>16624.0</v>
       </c>
       <c r="H48" s="10">
-        <v>13313.3</v>
+        <v>14546.0</v>
       </c>
     </row>
     <row r="49" spans="1:8" outlineLevel="4">
       <c r="A49" s="15">
         <v>19</v>
       </c>
       <c r="B49" s="6" t="s">
         <v>97</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>98</v>
       </c>
       <c r="D49" s="5">
-        <v>120.0</v>
+        <v>19.0</v>
       </c>
       <c r="E49" s="10">
-        <v>21398.0</v>
+        <v>26140.0</v>
       </c>
       <c r="F49" s="10">
-        <v>19258.2</v>
+        <v>23526.0</v>
       </c>
       <c r="G49" s="10">
-        <v>17118.4</v>
+        <v>20912.0</v>
       </c>
       <c r="H49" s="10">
-        <v>14978.6</v>
+        <v>18298.0</v>
       </c>
     </row>
     <row r="50" spans="1:8" outlineLevel="4">
       <c r="A50" s="15">
         <v>20</v>
       </c>
       <c r="B50" s="6" t="s">
         <v>99</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>100</v>
       </c>
       <c r="D50" s="5">
         <v>11.0</v>
       </c>
       <c r="E50" s="10">
-        <v>99449.0</v>
+        <v>99448.0</v>
       </c>
       <c r="F50" s="10">
-        <v>89504.1</v>
+        <v>89503.2</v>
       </c>
       <c r="G50" s="10">
-        <v>79559.2</v>
+        <v>79558.4</v>
       </c>
       <c r="H50" s="10">
-        <v>69614.3</v>
+        <v>69613.6</v>
       </c>
     </row>
     <row r="51" spans="1:8" outlineLevel="4">
       <c r="A51" s="15">
         <v>21</v>
       </c>
       <c r="B51" s="6" t="s">
         <v>101</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>102</v>
       </c>
       <c r="D51" s="5">
         <v>0.0</v>
       </c>
       <c r="E51" s="10">
-        <v>34708.0</v>
+        <v>36443.0</v>
       </c>
       <c r="F51" s="10">
-        <v>31237.2</v>
+        <v>32798.7</v>
       </c>
       <c r="G51" s="10">
-        <v>27766.4</v>
+        <v>29154.4</v>
       </c>
       <c r="H51" s="10">
-        <v>24295.6</v>
+        <v>25510.1</v>
       </c>
     </row>
     <row r="52" spans="1:8" outlineLevel="4">
       <c r="A52" s="15">
         <v>22</v>
       </c>
       <c r="B52" s="6" t="s">
         <v>103</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>104</v>
       </c>
       <c r="D52" s="5">
-        <v>305.0</v>
+        <v>0.0</v>
       </c>
       <c r="E52" s="10">
-        <v>25162.0</v>
+        <v>27766.0</v>
       </c>
       <c r="F52" s="10">
-        <v>22645.8</v>
+        <v>24989.4</v>
       </c>
       <c r="G52" s="10">
-        <v>20129.6</v>
+        <v>22212.8</v>
       </c>
       <c r="H52" s="10">
-        <v>17613.4</v>
+        <v>19436.2</v>
       </c>
     </row>
     <row r="53" spans="1:8" outlineLevel="4">
       <c r="A53" s="15">
         <v>23</v>
       </c>
       <c r="B53" s="6" t="s">
         <v>105</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>106</v>
       </c>
       <c r="D53" s="5">
-        <v>163.0</v>
+        <v>0.0</v>
       </c>
       <c r="E53" s="10">
-        <v>30362.0</v>
+        <v>33628.0</v>
       </c>
       <c r="F53" s="10">
-        <v>27325.8</v>
+        <v>30265.2</v>
       </c>
       <c r="G53" s="10">
-        <v>24289.6</v>
+        <v>26902.4</v>
       </c>
       <c r="H53" s="10">
-        <v>21253.4</v>
+        <v>23539.6</v>
       </c>
     </row>
     <row r="54" spans="1:8" outlineLevel="4">
       <c r="A54" s="15">
         <v>24</v>
       </c>
       <c r="B54" s="6" t="s">
         <v>107</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>108</v>
       </c>
       <c r="D54" s="5">
-        <v>131.0</v>
+        <v>94.0</v>
       </c>
       <c r="E54" s="10">
-        <v>62226.0</v>
+        <v>67699.0</v>
       </c>
       <c r="F54" s="10">
-        <v>56003.4</v>
+        <v>60929.1</v>
       </c>
       <c r="G54" s="10">
-        <v>49780.8</v>
+        <v>54159.2</v>
       </c>
       <c r="H54" s="10">
-        <v>43558.2</v>
+        <v>47389.3</v>
       </c>
     </row>
     <row r="55" spans="1:8" outlineLevel="4">
       <c r="A55" s="15">
         <v>25</v>
       </c>
       <c r="B55" s="6" t="s">
         <v>109</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>110</v>
       </c>
       <c r="D55" s="5">
-        <v>199.0</v>
+        <v>406.0</v>
       </c>
       <c r="E55" s="10">
-        <v>2765.0</v>
+        <v>3037.0</v>
       </c>
       <c r="F55" s="10">
-        <v>2488.5</v>
+        <v>2733.3</v>
       </c>
       <c r="G55" s="10">
-        <v>2212.0</v>
+        <v>2429.6</v>
       </c>
       <c r="H55" s="10">
-        <v>1935.5</v>
+        <v>2125.9</v>
       </c>
     </row>
     <row r="56" spans="1:8" outlineLevel="4">
       <c r="A56" s="15">
         <v>26</v>
       </c>
       <c r="B56" s="6" t="s">
         <v>111</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>112</v>
       </c>
       <c r="D56" s="5">
-        <v>19.0</v>
+        <v>135.0</v>
       </c>
       <c r="E56" s="10">
-        <v>84486.0</v>
+        <v>87390.0</v>
       </c>
       <c r="F56" s="10">
-        <v>76037.4</v>
+        <v>78651.0</v>
       </c>
       <c r="G56" s="10">
-        <v>67588.8</v>
+        <v>69912.0</v>
       </c>
       <c r="H56" s="10">
-        <v>59140.2</v>
+        <v>61173.0</v>
       </c>
     </row>
     <row r="57" spans="1:8" outlineLevel="4">
       <c r="A57" s="15">
         <v>27</v>
       </c>
       <c r="B57" s="6" t="s">
         <v>113</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>114</v>
       </c>
       <c r="D57" s="5">
-        <v>28.0</v>
+        <v>18.0</v>
       </c>
       <c r="E57" s="10">
-        <v>115531.0</v>
+        <v>123918.0</v>
       </c>
       <c r="F57" s="10">
-        <v>103977.9</v>
+        <v>111526.2</v>
       </c>
       <c r="G57" s="10">
-        <v>92424.8</v>
+        <v>99134.4</v>
       </c>
       <c r="H57" s="10">
-        <v>80871.7</v>
+        <v>86742.6</v>
       </c>
     </row>
     <row r="58" spans="1:8" outlineLevel="4">
       <c r="A58" s="15">
         <v>28</v>
       </c>
       <c r="B58" s="6" t="s">
         <v>115</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>116</v>
       </c>
       <c r="D58" s="5">
         <v>0.0</v>
       </c>
       <c r="E58" s="10">
-        <v>3561.0</v>
+        <v>3633.0</v>
       </c>
       <c r="F58" s="10">
-        <v>3204.9</v>
+        <v>3269.7</v>
       </c>
       <c r="G58" s="10">
-        <v>2848.8</v>
+        <v>2906.4</v>
       </c>
       <c r="H58" s="10">
-        <v>2492.7</v>
+        <v>2543.1</v>
       </c>
     </row>
     <row r="59" spans="1:8" outlineLevel="4">
       <c r="A59" s="15">
         <v>29</v>
       </c>
       <c r="B59" s="6" t="s">
         <v>117</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>118</v>
       </c>
       <c r="D59" s="5">
-        <v>771.0</v>
+        <v>929.0</v>
       </c>
       <c r="E59" s="10">
-        <v>2826.0</v>
+        <v>3123.0</v>
       </c>
       <c r="F59" s="10">
-        <v>2543.4</v>
+        <v>2810.7</v>
       </c>
       <c r="G59" s="10">
-        <v>2260.8</v>
+        <v>2498.4</v>
       </c>
       <c r="H59" s="10">
-        <v>1978.2</v>
+        <v>2186.1</v>
       </c>
     </row>
     <row r="60" spans="1:8" outlineLevel="4">
       <c r="A60" s="15">
         <v>30</v>
       </c>
       <c r="B60" s="6" t="s">
         <v>119</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>120</v>
       </c>
       <c r="D60" s="5">
-        <v>2223.0</v>
+        <v>4168.0</v>
       </c>
       <c r="E60" s="10">
-        <v>2069.0</v>
+        <v>2303.0</v>
       </c>
       <c r="F60" s="10">
-        <v>1862.1</v>
+        <v>2072.7</v>
       </c>
       <c r="G60" s="10">
-        <v>1655.2</v>
+        <v>1842.4</v>
       </c>
       <c r="H60" s="10">
-        <v>1448.3</v>
+        <v>1612.1</v>
       </c>
     </row>
     <row r="61" spans="1:8" outlineLevel="4">
       <c r="A61" s="15">
         <v>31</v>
       </c>
       <c r="B61" s="6" t="s">
         <v>121</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>122</v>
       </c>
       <c r="D61" s="5">
-        <v>81.0</v>
+        <v>139.0</v>
       </c>
       <c r="E61" s="10">
         <v>9336.0</v>
       </c>
       <c r="F61" s="10">
         <v>8402.4</v>
       </c>
       <c r="G61" s="10">
         <v>7468.8</v>
       </c>
       <c r="H61" s="10">
         <v>6535.2</v>
       </c>
     </row>
     <row r="62" spans="1:8" outlineLevel="4">
       <c r="A62" s="15">
         <v>32</v>
       </c>
       <c r="B62" s="6" t="s">
         <v>123</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>124</v>
       </c>
       <c r="D62" s="5">
-        <v>179.0</v>
+        <v>132.0</v>
       </c>
       <c r="E62" s="10">
-        <v>133286.0</v>
+        <v>133966.0</v>
       </c>
       <c r="F62" s="10">
-        <v>119957.4</v>
+        <v>120569.4</v>
       </c>
       <c r="G62" s="10">
-        <v>106628.8</v>
+        <v>107172.8</v>
       </c>
       <c r="H62" s="10">
-        <v>93300.2</v>
+        <v>93776.2</v>
       </c>
     </row>
     <row r="63" spans="1:8" outlineLevel="4">
       <c r="A63" s="15">
         <v>33</v>
       </c>
       <c r="B63" s="6" t="s">
         <v>125</v>
       </c>
       <c r="C63" s="7" t="s">
         <v>126</v>
       </c>
       <c r="D63" s="5">
-        <v>14.0</v>
+        <v>0.0</v>
       </c>
       <c r="E63" s="10">
-        <v>193333.0</v>
+        <v>183337.0</v>
       </c>
       <c r="F63" s="10">
-        <v>173999.7</v>
+        <v>165003.3</v>
       </c>
       <c r="G63" s="10">
-        <v>154666.4</v>
+        <v>146669.6</v>
       </c>
       <c r="H63" s="10">
-        <v>135333.1</v>
+        <v>128335.9</v>
       </c>
     </row>
     <row r="64" spans="1:8" outlineLevel="4">
       <c r="A64" s="15">
         <v>34</v>
       </c>
       <c r="B64" s="6" t="s">
         <v>127</v>
       </c>
       <c r="C64" s="7" t="s">
         <v>128</v>
       </c>
       <c r="D64" s="5">
-        <v>391.0</v>
+        <v>171.0</v>
       </c>
       <c r="E64" s="10">
-        <v>3770.0</v>
+        <v>4211.0</v>
       </c>
       <c r="F64" s="10">
-        <v>3393.0</v>
+        <v>3789.9</v>
       </c>
       <c r="G64" s="10">
-        <v>3016.0</v>
+        <v>3368.8</v>
       </c>
       <c r="H64" s="10">
-        <v>2639.0</v>
+        <v>2947.7</v>
       </c>
     </row>
     <row r="65" spans="1:8" outlineLevel="4">
       <c r="A65" s="15">
         <v>35</v>
       </c>
       <c r="B65" s="6" t="s">
         <v>129</v>
       </c>
       <c r="C65" s="7" t="s">
         <v>130</v>
       </c>
       <c r="D65" s="5">
-        <v>898.0</v>
+        <v>1050.0</v>
       </c>
       <c r="E65" s="10">
-        <v>2496.0</v>
+        <v>2689.0</v>
       </c>
       <c r="F65" s="10">
-        <v>2246.4</v>
+        <v>2420.1</v>
       </c>
       <c r="G65" s="10">
-        <v>1996.8</v>
+        <v>2151.2</v>
       </c>
       <c r="H65" s="10">
-        <v>1747.2</v>
+        <v>1882.3</v>
       </c>
     </row>
     <row r="66" spans="1:8" outlineLevel="4">
       <c r="A66" s="15">
         <v>36</v>
       </c>
       <c r="B66" s="6" t="s">
         <v>131</v>
       </c>
       <c r="C66" s="7" t="s">
         <v>132</v>
       </c>
       <c r="D66" s="5">
         <v>0.0</v>
       </c>
       <c r="E66" s="10">
         <v>12149.0</v>
       </c>
       <c r="F66" s="10">
         <v>10934.1</v>
       </c>
       <c r="G66" s="10">
         <v>9719.2</v>
       </c>
       <c r="H66" s="10">
         <v>8504.3</v>
       </c>
     </row>
     <row r="67" spans="1:8" outlineLevel="4">
       <c r="A67" s="15">
         <v>37</v>
       </c>
       <c r="B67" s="6" t="s">
         <v>133</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>134</v>
       </c>
       <c r="D67" s="5">
         <v>0.0</v>
       </c>
       <c r="E67" s="10">
-        <v>4475.0</v>
+        <v>4675.0</v>
       </c>
       <c r="F67" s="10">
-        <v>4027.5</v>
+        <v>4207.5</v>
       </c>
       <c r="G67" s="10">
-        <v>3580.0</v>
+        <v>3740.0</v>
       </c>
       <c r="H67" s="10">
-        <v>3132.5</v>
+        <v>3272.5</v>
       </c>
     </row>
     <row r="68" spans="1:8" outlineLevel="4">
       <c r="A68" s="15">
         <v>38</v>
       </c>
       <c r="B68" s="6" t="s">
         <v>135</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>136</v>
       </c>
       <c r="D68" s="5">
-        <v>1394.0</v>
+        <v>788.0</v>
       </c>
       <c r="E68" s="10">
-        <v>2949.0</v>
+        <v>3144.0</v>
       </c>
       <c r="F68" s="10">
-        <v>2654.1</v>
+        <v>2829.6</v>
       </c>
       <c r="G68" s="10">
-        <v>2359.2</v>
+        <v>2515.2</v>
       </c>
       <c r="H68" s="10">
-        <v>2064.3</v>
+        <v>2200.8</v>
       </c>
     </row>
     <row r="69" spans="1:8" outlineLevel="4">
       <c r="A69" s="15">
         <v>39</v>
       </c>
       <c r="B69" s="6" t="s">
         <v>137</v>
       </c>
       <c r="C69" s="7" t="s">
         <v>138</v>
       </c>
       <c r="D69" s="5">
-        <v>791.0</v>
+        <v>386.0</v>
       </c>
       <c r="E69" s="10">
-        <v>3557.0</v>
+        <v>4021.0</v>
       </c>
       <c r="F69" s="10">
-        <v>3201.3</v>
+        <v>3618.9</v>
       </c>
       <c r="G69" s="10">
-        <v>2845.6</v>
+        <v>3216.8</v>
       </c>
       <c r="H69" s="10">
-        <v>2489.9</v>
+        <v>2814.7</v>
       </c>
     </row>
     <row r="70" spans="1:8" outlineLevel="4">
       <c r="A70" s="15">
         <v>40</v>
       </c>
       <c r="B70" s="6" t="s">
         <v>139</v>
       </c>
       <c r="C70" s="7" t="s">
         <v>140</v>
       </c>
       <c r="D70" s="5">
-        <v>0.0</v>
+        <v>124.0</v>
       </c>
       <c r="E70" s="10">
         <v>13872.0</v>
       </c>
       <c r="F70" s="10">
         <v>12484.8</v>
       </c>
       <c r="G70" s="10">
         <v>11097.6</v>
       </c>
       <c r="H70" s="10">
         <v>9710.4</v>
       </c>
     </row>
     <row r="71" spans="1:8" outlineLevel="3">
       <c r="A71" s="16" t="s">
         <v>141</v>
       </c>
       <c r="B71" s="4"/>
       <c r="C71" s="4"/>
       <c r="D71" s="4"/>
       <c r="E71" s="9"/>
       <c r="F71" s="9"/>
       <c r="G71" s="9"/>
       <c r="H71" s="9"/>
     </row>
     <row r="72" spans="1:8" outlineLevel="4">
       <c r="A72" s="15">
         <v>1</v>
       </c>
       <c r="B72" s="6" t="s">
         <v>142</v>
       </c>
       <c r="C72" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D72" s="5">
-        <v>21.0</v>
+        <v>47.0</v>
       </c>
       <c r="E72" s="10">
         <v>18984.0</v>
       </c>
       <c r="F72" s="10">
         <v>17085.6</v>
       </c>
       <c r="G72" s="10">
         <v>15187.2</v>
       </c>
       <c r="H72" s="10">
         <v>13288.8</v>
       </c>
     </row>
     <row r="73" spans="1:8" outlineLevel="4">
       <c r="A73" s="15">
         <v>2</v>
       </c>
       <c r="B73" s="6" t="s">
         <v>144</v>
       </c>
       <c r="C73" s="7" t="s">
         <v>145</v>
       </c>
       <c r="D73" s="5">
-        <v>207.0</v>
+        <v>72.0</v>
       </c>
       <c r="E73" s="10">
-        <v>6261.0</v>
+        <v>6791.0</v>
       </c>
       <c r="F73" s="10">
-        <v>5634.9</v>
+        <v>6111.9</v>
       </c>
       <c r="G73" s="10">
-        <v>5008.8</v>
+        <v>5432.8</v>
       </c>
       <c r="H73" s="10">
-        <v>4382.7</v>
+        <v>4753.7</v>
       </c>
     </row>
     <row r="74" spans="1:8" outlineLevel="4">
       <c r="A74" s="15">
         <v>3</v>
       </c>
       <c r="B74" s="6" t="s">
         <v>146</v>
       </c>
       <c r="C74" s="7" t="s">
         <v>147</v>
       </c>
       <c r="D74" s="5">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="E74" s="10">
-        <v>27339.0</v>
+        <v>27340.0</v>
       </c>
       <c r="F74" s="10">
-        <v>24605.1</v>
+        <v>24606.0</v>
       </c>
       <c r="G74" s="10">
-        <v>21871.2</v>
+        <v>21872.0</v>
       </c>
       <c r="H74" s="10">
-        <v>19137.3</v>
+        <v>19138.0</v>
       </c>
     </row>
     <row r="75" spans="1:8" outlineLevel="4">
       <c r="A75" s="15">
         <v>4</v>
       </c>
       <c r="B75" s="6" t="s">
         <v>148</v>
       </c>
       <c r="C75" s="7" t="s">
         <v>149</v>
       </c>
       <c r="D75" s="5">
-        <v>10.0</v>
+        <v>0.0</v>
       </c>
       <c r="E75" s="10">
-        <v>8549.0</v>
+        <v>9423.0</v>
       </c>
       <c r="F75" s="10">
-        <v>7694.1</v>
+        <v>8480.7</v>
       </c>
       <c r="G75" s="10">
-        <v>6839.2</v>
+        <v>7538.4</v>
       </c>
       <c r="H75" s="10">
-        <v>5984.3</v>
+        <v>6596.1</v>
       </c>
     </row>
     <row r="76" spans="1:8" outlineLevel="4">
       <c r="A76" s="15">
         <v>5</v>
       </c>
       <c r="B76" s="6" t="s">
         <v>150</v>
       </c>
       <c r="C76" s="7" t="s">
         <v>151</v>
       </c>
       <c r="D76" s="5">
-        <v>3.0</v>
+        <v>33.0</v>
       </c>
       <c r="E76" s="10">
-        <v>38750.0</v>
+        <v>38751.0</v>
       </c>
       <c r="F76" s="10">
-        <v>34875.0</v>
+        <v>34875.9</v>
       </c>
       <c r="G76" s="10">
-        <v>31000.0</v>
+        <v>31000.8</v>
       </c>
       <c r="H76" s="10">
-        <v>27125.0</v>
+        <v>27125.7</v>
       </c>
     </row>
     <row r="77" spans="1:8" outlineLevel="4">
       <c r="A77" s="15">
         <v>6</v>
       </c>
       <c r="B77" s="6" t="s">
         <v>152</v>
       </c>
       <c r="C77" s="7" t="s">
         <v>153</v>
       </c>
       <c r="D77" s="5">
-        <v>140.0</v>
+        <v>52.0</v>
       </c>
       <c r="E77" s="10">
-        <v>10176.0</v>
+        <v>11653.0</v>
       </c>
       <c r="F77" s="10">
-        <v>9158.4</v>
+        <v>10487.7</v>
       </c>
       <c r="G77" s="10">
-        <v>8140.8</v>
+        <v>9322.4</v>
       </c>
       <c r="H77" s="10">
-        <v>7123.2</v>
+        <v>8157.1</v>
       </c>
     </row>
     <row r="78" spans="1:8" outlineLevel="4">
       <c r="A78" s="15">
         <v>7</v>
       </c>
       <c r="B78" s="6" t="s">
         <v>154</v>
       </c>
       <c r="C78" s="7" t="s">
         <v>155</v>
       </c>
       <c r="D78" s="5">
-        <v>37.0</v>
+        <v>0.0</v>
       </c>
       <c r="E78" s="10">
-        <v>17613.0</v>
+        <v>19300.0</v>
       </c>
       <c r="F78" s="10">
-        <v>15851.7</v>
+        <v>17370.0</v>
       </c>
       <c r="G78" s="10">
-        <v>14090.4</v>
+        <v>15440.0</v>
       </c>
       <c r="H78" s="10">
-        <v>12329.1</v>
+        <v>13510.0</v>
       </c>
     </row>
     <row r="79" spans="1:8" outlineLevel="4">
       <c r="A79" s="15">
         <v>8</v>
       </c>
       <c r="B79" s="6" t="s">
         <v>156</v>
       </c>
       <c r="C79" s="7" t="s">
         <v>157</v>
       </c>
       <c r="D79" s="5">
-        <v>20.0</v>
+        <v>54.0</v>
       </c>
       <c r="E79" s="10">
-        <v>12085.0</v>
+        <v>12084.0</v>
       </c>
       <c r="F79" s="10">
-        <v>10876.5</v>
+        <v>10875.6</v>
       </c>
       <c r="G79" s="10">
-        <v>9668.0</v>
+        <v>9667.2</v>
       </c>
       <c r="H79" s="10">
-        <v>8459.5</v>
+        <v>8458.8</v>
       </c>
     </row>
     <row r="80" spans="1:8" outlineLevel="4">
       <c r="A80" s="15">
         <v>9</v>
       </c>
       <c r="B80" s="6" t="s">
         <v>158</v>
       </c>
       <c r="C80" s="7" t="s">
         <v>159</v>
       </c>
       <c r="D80" s="5">
-        <v>362.0</v>
+        <v>0.0</v>
       </c>
       <c r="E80" s="10">
-        <v>3587.0</v>
+        <v>3919.0</v>
       </c>
       <c r="F80" s="10">
-        <v>3228.3</v>
+        <v>3527.1</v>
       </c>
       <c r="G80" s="10">
-        <v>2869.6</v>
+        <v>3135.2</v>
       </c>
       <c r="H80" s="10">
-        <v>2510.9</v>
+        <v>2743.3</v>
       </c>
     </row>
     <row r="81" spans="1:8" outlineLevel="4">
       <c r="A81" s="15">
         <v>10</v>
       </c>
       <c r="B81" s="6" t="s">
         <v>160</v>
       </c>
       <c r="C81" s="7" t="s">
         <v>161</v>
       </c>
       <c r="D81" s="5">
         <v>0.0</v>
       </c>
       <c r="E81" s="10">
         <v>13971.0</v>
       </c>
       <c r="F81" s="10">
         <v>12573.9</v>
       </c>
       <c r="G81" s="10">
         <v>11176.8</v>
       </c>
       <c r="H81" s="10">
         <v>9779.7</v>
       </c>
     </row>
     <row r="82" spans="1:8" outlineLevel="4">
       <c r="A82" s="15">
         <v>11</v>
       </c>
       <c r="B82" s="6" t="s">
         <v>162</v>
       </c>
       <c r="C82" s="7" t="s">
         <v>163</v>
       </c>
       <c r="D82" s="5">
-        <v>29.0</v>
+        <v>0.0</v>
       </c>
       <c r="E82" s="10">
-        <v>4339.0</v>
+        <v>4758.0</v>
       </c>
       <c r="F82" s="10">
-        <v>3905.1</v>
+        <v>4282.2</v>
       </c>
       <c r="G82" s="10">
-        <v>3471.2</v>
+        <v>3806.4</v>
       </c>
       <c r="H82" s="10">
-        <v>3037.3</v>
+        <v>3330.6</v>
       </c>
     </row>
     <row r="83" spans="1:8" outlineLevel="4">
       <c r="A83" s="15">
         <v>12</v>
       </c>
       <c r="B83" s="6" t="s">
         <v>164</v>
       </c>
       <c r="C83" s="7" t="s">
         <v>165</v>
       </c>
       <c r="D83" s="5">
-        <v>0.0</v>
+        <v>73.0</v>
       </c>
       <c r="E83" s="10">
         <v>15946.0</v>
       </c>
       <c r="F83" s="10">
         <v>14351.4</v>
       </c>
       <c r="G83" s="10">
         <v>12756.8</v>
       </c>
       <c r="H83" s="10">
         <v>11162.2</v>
       </c>
     </row>
     <row r="84" spans="1:8" outlineLevel="4">
       <c r="A84" s="15">
         <v>13</v>
       </c>
       <c r="B84" s="6" t="s">
         <v>166</v>
       </c>
       <c r="C84" s="7" t="s">
         <v>167</v>
       </c>
       <c r="D84" s="5">
-        <v>173.0</v>
+        <v>68.0</v>
       </c>
       <c r="E84" s="10">
-        <v>5213.0</v>
+        <v>5701.0</v>
       </c>
       <c r="F84" s="10">
-        <v>4691.7</v>
+        <v>5130.9</v>
       </c>
       <c r="G84" s="10">
-        <v>4170.4</v>
+        <v>4560.8</v>
       </c>
       <c r="H84" s="10">
-        <v>3649.1</v>
+        <v>3990.7</v>
       </c>
     </row>
     <row r="85" spans="1:8" outlineLevel="2">
       <c r="A85" s="14" t="s">
         <v>168</v>
       </c>
       <c r="B85" s="4"/>
       <c r="C85" s="4"/>
       <c r="D85" s="4"/>
       <c r="E85" s="9"/>
       <c r="F85" s="9"/>
       <c r="G85" s="9"/>
       <c r="H85" s="9"/>
     </row>
     <row r="86" spans="1:8" outlineLevel="3">
       <c r="A86" s="15">
         <v>1</v>
       </c>
       <c r="B86" s="6" t="s">
         <v>169</v>
       </c>
       <c r="C86" s="7" t="s">
         <v>170</v>
       </c>
       <c r="D86" s="5">
-        <v>145.0</v>
+        <v>166.0</v>
       </c>
       <c r="E86" s="10">
-        <v>24224.0</v>
+        <v>25962.0</v>
       </c>
       <c r="F86" s="10">
-        <v>21801.6</v>
+        <v>23365.8</v>
       </c>
       <c r="G86" s="10">
-        <v>19379.2</v>
+        <v>20769.6</v>
       </c>
       <c r="H86" s="10">
-        <v>16956.8</v>
+        <v>18173.4</v>
       </c>
     </row>
     <row r="87" spans="1:8" outlineLevel="3">
       <c r="A87" s="15">
         <v>2</v>
       </c>
       <c r="B87" s="6" t="s">
         <v>171</v>
       </c>
       <c r="C87" s="7" t="s">
         <v>172</v>
       </c>
       <c r="D87" s="5">
-        <v>84.0</v>
+        <v>92.0</v>
       </c>
       <c r="E87" s="10">
-        <v>34429.0</v>
+        <v>36897.0</v>
       </c>
       <c r="F87" s="10">
-        <v>30986.1</v>
+        <v>33207.3</v>
       </c>
       <c r="G87" s="10">
-        <v>27543.2</v>
+        <v>29517.6</v>
       </c>
       <c r="H87" s="10">
-        <v>24100.3</v>
+        <v>25827.9</v>
       </c>
     </row>
     <row r="88" spans="1:8" outlineLevel="3">
       <c r="A88" s="15">
         <v>3</v>
       </c>
       <c r="B88" s="6" t="s">
         <v>173</v>
       </c>
       <c r="C88" s="7" t="s">
         <v>174</v>
       </c>
       <c r="D88" s="5">
-        <v>75.0</v>
+        <v>67.0</v>
       </c>
       <c r="E88" s="10">
-        <v>46026.0</v>
+        <v>46242.0</v>
       </c>
       <c r="F88" s="10">
-        <v>41423.4</v>
+        <v>41617.8</v>
       </c>
       <c r="G88" s="10">
-        <v>36820.8</v>
+        <v>36993.6</v>
       </c>
       <c r="H88" s="10">
-        <v>32218.2</v>
+        <v>32369.4</v>
       </c>
     </row>
     <row r="89" spans="1:8" outlineLevel="3">
       <c r="A89" s="15">
         <v>4</v>
       </c>
       <c r="B89" s="6" t="s">
         <v>175</v>
       </c>
       <c r="C89" s="7" t="s">
         <v>176</v>
       </c>
       <c r="D89" s="5">
-        <v>46.0</v>
+        <v>44.0</v>
       </c>
       <c r="E89" s="10">
-        <v>76310.0</v>
+        <v>81111.0</v>
       </c>
       <c r="F89" s="10">
-        <v>68679.0</v>
+        <v>72999.9</v>
       </c>
       <c r="G89" s="10">
-        <v>61048.0</v>
+        <v>64888.8</v>
       </c>
       <c r="H89" s="10">
-        <v>53417.0</v>
+        <v>56777.7</v>
       </c>
     </row>
     <row r="90" spans="1:8" outlineLevel="3">
       <c r="A90" s="15">
         <v>5</v>
       </c>
       <c r="B90" s="6" t="s">
         <v>177</v>
       </c>
       <c r="C90" s="7" t="s">
         <v>178</v>
       </c>
       <c r="D90" s="5">
-        <v>48.0</v>
+        <v>47.0</v>
       </c>
       <c r="E90" s="10">
-        <v>75683.0</v>
+        <v>81111.0</v>
       </c>
       <c r="F90" s="10">
-        <v>68114.7</v>
+        <v>72999.9</v>
       </c>
       <c r="G90" s="10">
-        <v>60546.4</v>
+        <v>64888.8</v>
       </c>
       <c r="H90" s="10">
-        <v>52978.1</v>
+        <v>56777.7</v>
       </c>
     </row>
     <row r="91" spans="1:8" outlineLevel="3">
       <c r="A91" s="15">
         <v>6</v>
       </c>
       <c r="B91" s="6" t="s">
         <v>179</v>
       </c>
       <c r="C91" s="7" t="s">
         <v>180</v>
       </c>
       <c r="D91" s="5">
-        <v>150.0</v>
+        <v>113.0</v>
       </c>
       <c r="E91" s="10">
-        <v>16360.0</v>
+        <v>17534.0</v>
       </c>
       <c r="F91" s="10">
-        <v>14724.0</v>
+        <v>15780.6</v>
       </c>
       <c r="G91" s="10">
-        <v>13088.0</v>
+        <v>14027.2</v>
       </c>
       <c r="H91" s="10">
-        <v>11452.0</v>
+        <v>12273.8</v>
       </c>
     </row>
     <row r="92" spans="1:8" outlineLevel="3">
       <c r="A92" s="15">
         <v>7</v>
       </c>
       <c r="B92" s="6" t="s">
         <v>181</v>
       </c>
       <c r="C92" s="7" t="s">
         <v>182</v>
       </c>
       <c r="D92" s="5">
-        <v>155.0</v>
+        <v>105.0</v>
       </c>
       <c r="E92" s="10">
-        <v>22979.0</v>
+        <v>24627.0</v>
       </c>
       <c r="F92" s="10">
-        <v>20681.1</v>
+        <v>22164.3</v>
       </c>
       <c r="G92" s="10">
-        <v>18383.2</v>
+        <v>19701.6</v>
       </c>
       <c r="H92" s="10">
-        <v>16085.3</v>
+        <v>17238.9</v>
       </c>
     </row>
     <row r="93" spans="1:8" outlineLevel="2">
       <c r="A93" s="14" t="s">
         <v>183</v>
       </c>
       <c r="B93" s="4"/>
       <c r="C93" s="4"/>
       <c r="D93" s="4"/>
       <c r="E93" s="9"/>
       <c r="F93" s="9"/>
       <c r="G93" s="9"/>
       <c r="H93" s="9"/>
     </row>
     <row r="94" spans="1:8" outlineLevel="3">
       <c r="A94" s="15">
         <v>1</v>
       </c>
       <c r="B94" s="6" t="s">
         <v>184</v>
       </c>
       <c r="C94" s="7" t="s">
         <v>185</v>
       </c>
       <c r="D94" s="5">
-        <v>24.0</v>
+        <v>43.0</v>
       </c>
       <c r="E94" s="10">
-        <v>27726.0</v>
+        <v>27617.0</v>
       </c>
       <c r="F94" s="10">
-        <v>24953.4</v>
+        <v>24855.3</v>
       </c>
       <c r="G94" s="10">
-        <v>22180.8</v>
+        <v>22093.6</v>
       </c>
       <c r="H94" s="10">
-        <v>19408.2</v>
+        <v>19331.9</v>
       </c>
     </row>
     <row r="95" spans="1:8" outlineLevel="3">
       <c r="A95" s="15">
         <v>2</v>
       </c>
       <c r="B95" s="6" t="s">
         <v>186</v>
       </c>
       <c r="C95" s="7" t="s">
         <v>187</v>
       </c>
       <c r="D95" s="5">
-        <v>64.0</v>
+        <v>50.0</v>
       </c>
       <c r="E95" s="10">
-        <v>28232.0</v>
+        <v>24787.0</v>
       </c>
       <c r="F95" s="10">
-        <v>25408.8</v>
+        <v>22308.3</v>
       </c>
       <c r="G95" s="10">
-        <v>22585.6</v>
+        <v>19829.6</v>
       </c>
       <c r="H95" s="10">
-        <v>19762.4</v>
+        <v>17350.9</v>
       </c>
     </row>
     <row r="96" spans="1:8" outlineLevel="3">
       <c r="A96" s="15">
         <v>3</v>
       </c>
       <c r="B96" s="6" t="s">
         <v>188</v>
       </c>
       <c r="C96" s="7" t="s">
         <v>189</v>
       </c>
       <c r="D96" s="5">
-        <v>146.0</v>
+        <v>109.0</v>
       </c>
       <c r="E96" s="10">
         <v>14994.0</v>
       </c>
       <c r="F96" s="10">
         <v>13494.6</v>
       </c>
       <c r="G96" s="10">
         <v>11995.2</v>
       </c>
       <c r="H96" s="10">
         <v>10495.8</v>
       </c>
     </row>
     <row r="97" spans="1:8" outlineLevel="3">
       <c r="A97" s="15">
         <v>4</v>
       </c>
       <c r="B97" s="6" t="s">
         <v>190</v>
       </c>
       <c r="C97" s="7" t="s">
         <v>191</v>
       </c>
       <c r="D97" s="5">
-        <v>18.0</v>
+        <v>11.0</v>
       </c>
       <c r="E97" s="10">
-        <v>38837.0</v>
+        <v>36310.0</v>
       </c>
       <c r="F97" s="10">
-        <v>34953.3</v>
+        <v>32679.0</v>
       </c>
       <c r="G97" s="10">
-        <v>31069.6</v>
+        <v>29048.0</v>
       </c>
       <c r="H97" s="10">
-        <v>27185.9</v>
+        <v>25417.0</v>
       </c>
     </row>
     <row r="98" spans="1:8" outlineLevel="3">
       <c r="A98" s="15">
         <v>5</v>
       </c>
       <c r="B98" s="6" t="s">
         <v>192</v>
       </c>
       <c r="C98" s="7" t="s">
         <v>193</v>
       </c>
       <c r="D98" s="5">
         <v>0.0</v>
       </c>
       <c r="E98" s="10">
         <v>0.0</v>
       </c>
       <c r="F98" s="10">
         <v>0.0</v>
       </c>
       <c r="G98" s="10">
         <v>0.0</v>
       </c>
       <c r="H98" s="10">
@@ -6010,167 +6010,167 @@
       </c>
       <c r="E99" s="10">
         <v>0.0</v>
       </c>
       <c r="F99" s="10">
         <v>0.0</v>
       </c>
       <c r="G99" s="10">
         <v>0.0</v>
       </c>
       <c r="H99" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="100" spans="1:8" outlineLevel="3">
       <c r="A100" s="15">
         <v>7</v>
       </c>
       <c r="B100" s="6" t="s">
         <v>196</v>
       </c>
       <c r="C100" s="7" t="s">
         <v>197</v>
       </c>
       <c r="D100" s="5">
-        <v>14.0</v>
+        <v>2.0</v>
       </c>
       <c r="E100" s="10">
-        <v>21584.0</v>
+        <v>19814.0</v>
       </c>
       <c r="F100" s="10">
-        <v>19425.6</v>
+        <v>17832.6</v>
       </c>
       <c r="G100" s="10">
-        <v>17267.2</v>
+        <v>15851.2</v>
       </c>
       <c r="H100" s="10">
-        <v>15108.8</v>
+        <v>13869.8</v>
       </c>
     </row>
     <row r="101" spans="1:8" outlineLevel="3">
       <c r="A101" s="15">
         <v>8</v>
       </c>
       <c r="B101" s="6" t="s">
         <v>198</v>
       </c>
       <c r="C101" s="7" t="s">
         <v>199</v>
       </c>
       <c r="D101" s="5">
         <v>2.0</v>
       </c>
       <c r="E101" s="10">
-        <v>45875.0</v>
+        <v>46757.0</v>
       </c>
       <c r="F101" s="10">
-        <v>41287.5</v>
+        <v>42081.3</v>
       </c>
       <c r="G101" s="10">
-        <v>36700.0</v>
+        <v>37405.6</v>
       </c>
       <c r="H101" s="10">
-        <v>32112.5</v>
+        <v>32729.9</v>
       </c>
     </row>
     <row r="102" spans="1:8" outlineLevel="3">
       <c r="A102" s="15">
         <v>9</v>
       </c>
       <c r="B102" s="6" t="s">
         <v>200</v>
       </c>
       <c r="C102" s="7" t="s">
         <v>201</v>
       </c>
       <c r="D102" s="5">
-        <v>23.0</v>
+        <v>13.0</v>
       </c>
       <c r="E102" s="10">
-        <v>37494.0</v>
+        <v>32920.0</v>
       </c>
       <c r="F102" s="10">
-        <v>33744.6</v>
+        <v>29628.0</v>
       </c>
       <c r="G102" s="10">
-        <v>29995.2</v>
+        <v>26336.0</v>
       </c>
       <c r="H102" s="10">
-        <v>26245.8</v>
+        <v>23044.0</v>
       </c>
     </row>
     <row r="103" spans="1:8" outlineLevel="3">
       <c r="A103" s="15">
         <v>10</v>
       </c>
       <c r="B103" s="6" t="s">
         <v>202</v>
       </c>
       <c r="C103" s="7" t="s">
         <v>203</v>
       </c>
       <c r="D103" s="5">
         <v>50.0</v>
       </c>
       <c r="E103" s="10">
         <v>20734.0</v>
       </c>
       <c r="F103" s="10">
         <v>18660.6</v>
       </c>
       <c r="G103" s="10">
         <v>16587.2</v>
       </c>
       <c r="H103" s="10">
         <v>14513.8</v>
       </c>
     </row>
     <row r="104" spans="1:8" outlineLevel="3">
       <c r="A104" s="15">
         <v>11</v>
       </c>
       <c r="B104" s="6" t="s">
         <v>204</v>
       </c>
       <c r="C104" s="7" t="s">
         <v>205</v>
       </c>
       <c r="D104" s="5">
         <v>1.0</v>
       </c>
       <c r="E104" s="10">
-        <v>50606.0</v>
+        <v>47312.0</v>
       </c>
       <c r="F104" s="10">
-        <v>45545.4</v>
+        <v>42580.8</v>
       </c>
       <c r="G104" s="10">
-        <v>40484.8</v>
+        <v>37849.6</v>
       </c>
       <c r="H104" s="10">
-        <v>35424.2</v>
+        <v>33118.4</v>
       </c>
     </row>
     <row r="105" spans="1:8" outlineLevel="3">
       <c r="A105" s="15">
         <v>12</v>
       </c>
       <c r="B105" s="6" t="s">
         <v>206</v>
       </c>
       <c r="C105" s="7" t="s">
         <v>207</v>
       </c>
       <c r="D105" s="5">
         <v>0.0</v>
       </c>
       <c r="E105" s="10">
         <v>0.0</v>
       </c>
       <c r="F105" s="10">
         <v>0.0</v>
       </c>
       <c r="G105" s="10">
         <v>0.0</v>
       </c>
       <c r="H105" s="10">
@@ -6195,164 +6195,164 @@
       </c>
       <c r="F106" s="10">
         <v>0.0</v>
       </c>
       <c r="G106" s="10">
         <v>0.0</v>
       </c>
       <c r="H106" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="107" spans="1:8" outlineLevel="3">
       <c r="A107" s="15">
         <v>14</v>
       </c>
       <c r="B107" s="6" t="s">
         <v>210</v>
       </c>
       <c r="C107" s="7" t="s">
         <v>211</v>
       </c>
       <c r="D107" s="5">
         <v>0.0</v>
       </c>
       <c r="E107" s="10">
-        <v>30427.0</v>
+        <v>27933.0</v>
       </c>
       <c r="F107" s="10">
-        <v>27384.3</v>
+        <v>25139.7</v>
       </c>
       <c r="G107" s="10">
-        <v>24341.6</v>
+        <v>22346.4</v>
       </c>
       <c r="H107" s="10">
-        <v>21298.9</v>
+        <v>19553.1</v>
       </c>
     </row>
     <row r="108" spans="1:8" outlineLevel="3">
       <c r="A108" s="15">
         <v>15</v>
       </c>
       <c r="B108" s="6" t="s">
         <v>212</v>
       </c>
       <c r="C108" s="7" t="s">
         <v>213</v>
       </c>
       <c r="D108" s="5">
-        <v>12.0</v>
+        <v>28.0</v>
       </c>
       <c r="E108" s="10">
-        <v>46174.0</v>
+        <v>45994.0</v>
       </c>
       <c r="F108" s="10">
-        <v>41556.6</v>
+        <v>41394.6</v>
       </c>
       <c r="G108" s="10">
-        <v>36939.2</v>
+        <v>36795.2</v>
       </c>
       <c r="H108" s="10">
-        <v>32321.8</v>
+        <v>32195.8</v>
       </c>
     </row>
     <row r="109" spans="1:8" outlineLevel="3">
       <c r="A109" s="15">
         <v>16</v>
       </c>
       <c r="B109" s="6" t="s">
         <v>214</v>
       </c>
       <c r="C109" s="7" t="s">
         <v>215</v>
       </c>
       <c r="D109" s="5">
-        <v>39.0</v>
+        <v>12.0</v>
       </c>
       <c r="E109" s="10">
-        <v>44133.0</v>
+        <v>38749.0</v>
       </c>
       <c r="F109" s="10">
-        <v>39719.7</v>
+        <v>34874.1</v>
       </c>
       <c r="G109" s="10">
-        <v>35306.4</v>
+        <v>30999.2</v>
       </c>
       <c r="H109" s="10">
-        <v>30893.1</v>
+        <v>27124.3</v>
       </c>
     </row>
     <row r="110" spans="1:8" outlineLevel="3">
       <c r="A110" s="15">
         <v>17</v>
       </c>
       <c r="B110" s="6" t="s">
         <v>216</v>
       </c>
       <c r="C110" s="7" t="s">
         <v>217</v>
       </c>
       <c r="D110" s="5">
-        <v>107.0</v>
+        <v>179.0</v>
       </c>
       <c r="E110" s="10">
         <v>26648.0</v>
       </c>
       <c r="F110" s="10">
         <v>23983.2</v>
       </c>
       <c r="G110" s="10">
         <v>21318.4</v>
       </c>
       <c r="H110" s="10">
         <v>18653.6</v>
       </c>
     </row>
     <row r="111" spans="1:8" outlineLevel="3">
       <c r="A111" s="15">
         <v>18</v>
       </c>
       <c r="B111" s="6" t="s">
         <v>218</v>
       </c>
       <c r="C111" s="7" t="s">
         <v>219</v>
       </c>
       <c r="D111" s="5">
-        <v>16.0</v>
+        <v>4.0</v>
       </c>
       <c r="E111" s="10">
-        <v>57485.0</v>
+        <v>53744.0</v>
       </c>
       <c r="F111" s="10">
-        <v>51736.5</v>
+        <v>48369.6</v>
       </c>
       <c r="G111" s="10">
-        <v>45988.0</v>
+        <v>42995.2</v>
       </c>
       <c r="H111" s="10">
-        <v>40239.5</v>
+        <v>37620.8</v>
       </c>
     </row>
     <row r="112" spans="1:8" outlineLevel="3">
       <c r="A112" s="15">
         <v>19</v>
       </c>
       <c r="B112" s="6" t="s">
         <v>220</v>
       </c>
       <c r="C112" s="7" t="s">
         <v>221</v>
       </c>
       <c r="D112" s="5">
         <v>0.0</v>
       </c>
       <c r="E112" s="10">
         <v>0.0</v>
       </c>
       <c r="F112" s="10">
         <v>0.0</v>
       </c>
       <c r="G112" s="10">
         <v>0.0</v>
       </c>
       <c r="H112" s="10">
@@ -6374,115 +6374,115 @@
       </c>
       <c r="E113" s="10">
         <v>0.0</v>
       </c>
       <c r="F113" s="10">
         <v>0.0</v>
       </c>
       <c r="G113" s="10">
         <v>0.0</v>
       </c>
       <c r="H113" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="114" spans="1:8" outlineLevel="3">
       <c r="A114" s="15">
         <v>21</v>
       </c>
       <c r="B114" s="6" t="s">
         <v>224</v>
       </c>
       <c r="C114" s="7" t="s">
         <v>225</v>
       </c>
       <c r="D114" s="5">
-        <v>1.0</v>
+        <v>4.0</v>
       </c>
       <c r="E114" s="10">
-        <v>33835.0</v>
+        <v>31062.0</v>
       </c>
       <c r="F114" s="10">
-        <v>30451.5</v>
+        <v>27955.8</v>
       </c>
       <c r="G114" s="10">
-        <v>27068.0</v>
+        <v>24849.6</v>
       </c>
       <c r="H114" s="10">
-        <v>23684.5</v>
+        <v>21743.4</v>
       </c>
     </row>
     <row r="115" spans="1:8" outlineLevel="3">
       <c r="A115" s="15">
         <v>22</v>
       </c>
       <c r="B115" s="6" t="s">
         <v>226</v>
       </c>
       <c r="C115" s="7" t="s">
         <v>227</v>
       </c>
       <c r="D115" s="5">
-        <v>106.0</v>
+        <v>136.0</v>
       </c>
       <c r="E115" s="10">
         <v>38610.0</v>
       </c>
       <c r="F115" s="10">
         <v>34749.0</v>
       </c>
       <c r="G115" s="10">
         <v>30888.0</v>
       </c>
       <c r="H115" s="10">
         <v>27027.0</v>
       </c>
     </row>
     <row r="116" spans="1:8" outlineLevel="3">
       <c r="A116" s="15">
         <v>23</v>
       </c>
       <c r="B116" s="6" t="s">
         <v>228</v>
       </c>
       <c r="C116" s="7" t="s">
         <v>229</v>
       </c>
       <c r="D116" s="5">
-        <v>1.0</v>
+        <v>8.0</v>
       </c>
       <c r="E116" s="10">
-        <v>63756.0</v>
+        <v>55980.0</v>
       </c>
       <c r="F116" s="10">
-        <v>57380.4</v>
+        <v>50382.0</v>
       </c>
       <c r="G116" s="10">
-        <v>51004.8</v>
+        <v>44784.0</v>
       </c>
       <c r="H116" s="10">
-        <v>44629.2</v>
+        <v>39186.0</v>
       </c>
     </row>
     <row r="117" spans="1:8" outlineLevel="3">
       <c r="A117" s="15">
         <v>24</v>
       </c>
       <c r="B117" s="6" t="s">
         <v>230</v>
       </c>
       <c r="C117" s="7" t="s">
         <v>231</v>
       </c>
       <c r="D117" s="5">
         <v>0.0</v>
       </c>
       <c r="E117" s="10">
         <v>0.0</v>
       </c>
       <c r="F117" s="10">
         <v>0.0</v>
       </c>
       <c r="G117" s="10">
         <v>0.0</v>
       </c>
       <c r="H117" s="10">
@@ -6504,219 +6504,219 @@
       </c>
       <c r="E118" s="10">
         <v>0.0</v>
       </c>
       <c r="F118" s="10">
         <v>0.0</v>
       </c>
       <c r="G118" s="10">
         <v>0.0</v>
       </c>
       <c r="H118" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="119" spans="1:8" outlineLevel="3">
       <c r="A119" s="15">
         <v>26</v>
       </c>
       <c r="B119" s="6" t="s">
         <v>234</v>
       </c>
       <c r="C119" s="7" t="s">
         <v>235</v>
       </c>
       <c r="D119" s="5">
-        <v>3.0</v>
+        <v>39.0</v>
       </c>
       <c r="E119" s="10">
-        <v>73808.0</v>
+        <v>67861.0</v>
       </c>
       <c r="F119" s="10">
-        <v>66427.2</v>
+        <v>61074.9</v>
       </c>
       <c r="G119" s="10">
-        <v>59046.4</v>
+        <v>54288.8</v>
       </c>
       <c r="H119" s="10">
-        <v>51665.6</v>
+        <v>47502.7</v>
       </c>
     </row>
     <row r="120" spans="1:8" outlineLevel="3">
       <c r="A120" s="15">
         <v>27</v>
       </c>
       <c r="B120" s="6" t="s">
         <v>236</v>
       </c>
       <c r="C120" s="7" t="s">
         <v>237</v>
       </c>
       <c r="D120" s="5">
-        <v>45.0</v>
+        <v>37.0</v>
       </c>
       <c r="E120" s="10">
         <v>38610.0</v>
       </c>
       <c r="F120" s="10">
         <v>34749.0</v>
       </c>
       <c r="G120" s="10">
         <v>30888.0</v>
       </c>
       <c r="H120" s="10">
         <v>27027.0</v>
       </c>
     </row>
     <row r="121" spans="1:8" outlineLevel="3">
       <c r="A121" s="15">
         <v>28</v>
       </c>
       <c r="B121" s="6" t="s">
         <v>238</v>
       </c>
       <c r="C121" s="7" t="s">
         <v>239</v>
       </c>
       <c r="D121" s="5">
-        <v>9.0</v>
+        <v>17.0</v>
       </c>
       <c r="E121" s="10">
-        <v>63756.0</v>
+        <v>55980.0</v>
       </c>
       <c r="F121" s="10">
-        <v>57380.4</v>
+        <v>50382.0</v>
       </c>
       <c r="G121" s="10">
-        <v>51004.8</v>
+        <v>44784.0</v>
       </c>
       <c r="H121" s="10">
-        <v>44629.2</v>
+        <v>39186.0</v>
       </c>
     </row>
     <row r="122" spans="1:8" outlineLevel="3">
       <c r="A122" s="15">
         <v>29</v>
       </c>
       <c r="B122" s="6" t="s">
         <v>240</v>
       </c>
       <c r="C122" s="7" t="s">
         <v>241</v>
       </c>
       <c r="D122" s="5">
-        <v>6.0</v>
+        <v>0.0</v>
       </c>
       <c r="E122" s="10">
-        <v>89627.0</v>
+        <v>83795.0</v>
       </c>
       <c r="F122" s="10">
-        <v>80664.3</v>
+        <v>75415.5</v>
       </c>
       <c r="G122" s="10">
-        <v>71701.6</v>
+        <v>67036.0</v>
       </c>
       <c r="H122" s="10">
-        <v>62738.9</v>
+        <v>58656.5</v>
       </c>
     </row>
     <row r="123" spans="1:8" outlineLevel="3">
       <c r="A123" s="15">
         <v>30</v>
       </c>
       <c r="B123" s="6" t="s">
         <v>242</v>
       </c>
       <c r="C123" s="7" t="s">
         <v>243</v>
       </c>
       <c r="D123" s="5">
         <v>0.0</v>
       </c>
       <c r="E123" s="10">
-        <v>50961.0</v>
+        <v>46784.0</v>
       </c>
       <c r="F123" s="10">
-        <v>45864.9</v>
+        <v>42105.6</v>
       </c>
       <c r="G123" s="10">
-        <v>40768.8</v>
+        <v>37427.2</v>
       </c>
       <c r="H123" s="10">
-        <v>35672.7</v>
+        <v>32748.8</v>
       </c>
     </row>
     <row r="124" spans="1:8" outlineLevel="3">
       <c r="A124" s="15">
         <v>31</v>
       </c>
       <c r="B124" s="6" t="s">
         <v>244</v>
       </c>
       <c r="C124" s="7" t="s">
         <v>245</v>
       </c>
       <c r="D124" s="5">
-        <v>45.0</v>
+        <v>43.0</v>
       </c>
       <c r="E124" s="10">
         <v>56471.0</v>
       </c>
       <c r="F124" s="10">
         <v>50823.9</v>
       </c>
       <c r="G124" s="10">
         <v>45176.8</v>
       </c>
       <c r="H124" s="10">
         <v>39529.7</v>
       </c>
     </row>
     <row r="125" spans="1:8" outlineLevel="3">
       <c r="A125" s="15">
         <v>32</v>
       </c>
       <c r="B125" s="6" t="s">
         <v>246</v>
       </c>
       <c r="C125" s="7" t="s">
         <v>247</v>
       </c>
       <c r="D125" s="5">
         <v>0.0</v>
       </c>
       <c r="E125" s="10">
-        <v>100184.0</v>
+        <v>87965.0</v>
       </c>
       <c r="F125" s="10">
-        <v>90165.6</v>
+        <v>79168.5</v>
       </c>
       <c r="G125" s="10">
-        <v>80147.2</v>
+        <v>70372.0</v>
       </c>
       <c r="H125" s="10">
-        <v>70128.8</v>
+        <v>61575.5</v>
       </c>
     </row>
     <row r="126" spans="1:8" outlineLevel="3">
       <c r="A126" s="15">
         <v>33</v>
       </c>
       <c r="B126" s="6" t="s">
         <v>248</v>
       </c>
       <c r="C126" s="7" t="s">
         <v>249</v>
       </c>
       <c r="D126" s="5">
         <v>0.0</v>
       </c>
       <c r="E126" s="10">
         <v>0.0</v>
       </c>
       <c r="F126" s="10">
         <v>0.0</v>
       </c>
       <c r="G126" s="10">
         <v>0.0</v>
       </c>
       <c r="H126" s="10">
@@ -6738,791 +6738,791 @@
       </c>
       <c r="E127" s="10">
         <v>0.0</v>
       </c>
       <c r="F127" s="10">
         <v>0.0</v>
       </c>
       <c r="G127" s="10">
         <v>0.0</v>
       </c>
       <c r="H127" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="128" spans="1:8" outlineLevel="3">
       <c r="A128" s="15">
         <v>35</v>
       </c>
       <c r="B128" s="6" t="s">
         <v>252</v>
       </c>
       <c r="C128" s="7" t="s">
         <v>253</v>
       </c>
       <c r="D128" s="5">
-        <v>0.0</v>
+        <v>8.0</v>
       </c>
       <c r="E128" s="10">
-        <v>101179.0</v>
+        <v>109997.0</v>
       </c>
       <c r="F128" s="10">
-        <v>91061.1</v>
+        <v>98997.3</v>
       </c>
       <c r="G128" s="10">
-        <v>80943.2</v>
+        <v>87997.6</v>
       </c>
       <c r="H128" s="10">
-        <v>70825.3</v>
+        <v>76997.9</v>
       </c>
     </row>
     <row r="129" spans="1:8" outlineLevel="3">
       <c r="A129" s="15">
         <v>36</v>
       </c>
       <c r="B129" s="6" t="s">
         <v>254</v>
       </c>
       <c r="C129" s="7" t="s">
         <v>255</v>
       </c>
       <c r="D129" s="5">
-        <v>30.0</v>
+        <v>21.0</v>
       </c>
       <c r="E129" s="10">
         <v>56471.0</v>
       </c>
       <c r="F129" s="10">
         <v>50823.9</v>
       </c>
       <c r="G129" s="10">
         <v>45176.8</v>
       </c>
       <c r="H129" s="10">
         <v>39529.7</v>
       </c>
     </row>
     <row r="130" spans="1:8" outlineLevel="3">
       <c r="A130" s="15">
         <v>37</v>
       </c>
       <c r="B130" s="6" t="s">
         <v>256</v>
       </c>
       <c r="C130" s="7" t="s">
         <v>257</v>
       </c>
       <c r="D130" s="5">
         <v>4.0</v>
       </c>
       <c r="E130" s="10">
-        <v>100184.0</v>
+        <v>87965.0</v>
       </c>
       <c r="F130" s="10">
-        <v>90165.6</v>
+        <v>79168.5</v>
       </c>
       <c r="G130" s="10">
-        <v>80147.2</v>
+        <v>70372.0</v>
       </c>
       <c r="H130" s="10">
-        <v>70128.8</v>
+        <v>61575.5</v>
       </c>
     </row>
     <row r="131" spans="1:8" outlineLevel="3">
       <c r="A131" s="15">
         <v>38</v>
       </c>
       <c r="B131" s="6" t="s">
         <v>258</v>
       </c>
       <c r="C131" s="7" t="s">
         <v>259</v>
       </c>
       <c r="D131" s="5">
         <v>4.0</v>
       </c>
       <c r="E131" s="10">
-        <v>133151.0</v>
+        <v>134064.0</v>
       </c>
       <c r="F131" s="10">
-        <v>119835.9</v>
+        <v>120657.6</v>
       </c>
       <c r="G131" s="10">
-        <v>106520.8</v>
+        <v>107251.2</v>
       </c>
       <c r="H131" s="10">
-        <v>93205.7</v>
+        <v>93844.8</v>
       </c>
     </row>
     <row r="132" spans="1:8" outlineLevel="3">
       <c r="A132" s="15">
         <v>39</v>
       </c>
       <c r="B132" s="6" t="s">
         <v>260</v>
       </c>
       <c r="C132" s="7" t="s">
         <v>261</v>
       </c>
       <c r="D132" s="5">
         <v>0.0</v>
       </c>
       <c r="E132" s="10">
-        <v>74358.0</v>
+        <v>68265.0</v>
       </c>
       <c r="F132" s="10">
-        <v>66922.2</v>
+        <v>61438.5</v>
       </c>
       <c r="G132" s="10">
-        <v>59486.4</v>
+        <v>54612.0</v>
       </c>
       <c r="H132" s="10">
-        <v>52050.6</v>
+        <v>47785.5</v>
       </c>
     </row>
     <row r="133" spans="1:8" outlineLevel="3">
       <c r="A133" s="15">
         <v>40</v>
       </c>
       <c r="B133" s="6" t="s">
         <v>262</v>
       </c>
       <c r="C133" s="7" t="s">
         <v>263</v>
       </c>
       <c r="D133" s="5">
-        <v>47.0</v>
+        <v>30.0</v>
       </c>
       <c r="E133" s="10">
         <v>77993.0</v>
       </c>
       <c r="F133" s="10">
         <v>70193.7</v>
       </c>
       <c r="G133" s="10">
         <v>62394.4</v>
       </c>
       <c r="H133" s="10">
         <v>54595.1</v>
       </c>
     </row>
     <row r="134" spans="1:8" outlineLevel="3">
       <c r="A134" s="15">
         <v>41</v>
       </c>
       <c r="B134" s="6" t="s">
         <v>264</v>
       </c>
       <c r="C134" s="7" t="s">
         <v>265</v>
       </c>
       <c r="D134" s="5">
         <v>5.0</v>
       </c>
       <c r="E134" s="10">
-        <v>135674.0</v>
+        <v>119127.0</v>
       </c>
       <c r="F134" s="10">
-        <v>122106.6</v>
+        <v>107214.3</v>
       </c>
       <c r="G134" s="10">
-        <v>108539.2</v>
+        <v>95301.6</v>
       </c>
       <c r="H134" s="10">
-        <v>94971.8</v>
+        <v>83388.9</v>
       </c>
     </row>
     <row r="135" spans="1:8" outlineLevel="3">
       <c r="A135" s="15">
         <v>42</v>
       </c>
       <c r="B135" s="6" t="s">
         <v>266</v>
       </c>
       <c r="C135" s="7" t="s">
         <v>267</v>
       </c>
       <c r="D135" s="5">
         <v>0.0</v>
       </c>
       <c r="E135" s="10">
         <v>0.0</v>
       </c>
       <c r="F135" s="10">
         <v>0.0</v>
       </c>
       <c r="G135" s="10">
         <v>0.0</v>
       </c>
       <c r="H135" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="136" spans="1:8" outlineLevel="3">
       <c r="A136" s="15">
         <v>43</v>
       </c>
       <c r="B136" s="6" t="s">
         <v>268</v>
       </c>
       <c r="C136" s="7" t="s">
         <v>269</v>
       </c>
       <c r="D136" s="5">
-        <v>0.0</v>
+        <v>5.0</v>
       </c>
       <c r="E136" s="10">
-        <v>133471.0</v>
+        <v>132158.0</v>
       </c>
       <c r="F136" s="10">
-        <v>120123.9</v>
+        <v>118942.2</v>
       </c>
       <c r="G136" s="10">
-        <v>106776.8</v>
+        <v>105726.4</v>
       </c>
       <c r="H136" s="10">
-        <v>93429.7</v>
+        <v>92510.6</v>
       </c>
     </row>
     <row r="137" spans="1:8" outlineLevel="3">
       <c r="A137" s="15">
         <v>44</v>
       </c>
       <c r="B137" s="6" t="s">
         <v>270</v>
       </c>
       <c r="C137" s="7" t="s">
         <v>271</v>
       </c>
       <c r="D137" s="5">
-        <v>18.0</v>
+        <v>26.0</v>
       </c>
       <c r="E137" s="10">
         <v>77993.0</v>
       </c>
       <c r="F137" s="10">
         <v>70193.7</v>
       </c>
       <c r="G137" s="10">
         <v>62394.4</v>
       </c>
       <c r="H137" s="10">
         <v>54595.1</v>
       </c>
     </row>
     <row r="138" spans="1:8" outlineLevel="3">
       <c r="A138" s="15">
         <v>45</v>
       </c>
       <c r="B138" s="6" t="s">
         <v>272</v>
       </c>
       <c r="C138" s="7" t="s">
         <v>273</v>
       </c>
       <c r="D138" s="5">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="E138" s="10">
-        <v>132283.0</v>
+        <v>125083.0</v>
       </c>
       <c r="F138" s="10">
-        <v>119054.7</v>
+        <v>112574.7</v>
       </c>
       <c r="G138" s="10">
-        <v>105826.4</v>
+        <v>100066.4</v>
       </c>
       <c r="H138" s="10">
-        <v>92598.1</v>
+        <v>87558.1</v>
       </c>
     </row>
     <row r="139" spans="1:8" outlineLevel="3">
       <c r="A139" s="15">
         <v>46</v>
       </c>
       <c r="B139" s="6" t="s">
         <v>274</v>
       </c>
       <c r="C139" s="7" t="s">
         <v>275</v>
       </c>
       <c r="D139" s="5">
         <v>0.0</v>
       </c>
       <c r="E139" s="10">
-        <v>198207.0</v>
+        <v>185312.0</v>
       </c>
       <c r="F139" s="10">
-        <v>178386.3</v>
+        <v>166780.8</v>
       </c>
       <c r="G139" s="10">
-        <v>158565.6</v>
+        <v>148249.6</v>
       </c>
       <c r="H139" s="10">
-        <v>138744.9</v>
+        <v>129718.4</v>
       </c>
     </row>
     <row r="140" spans="1:8" outlineLevel="3">
       <c r="A140" s="15">
         <v>47</v>
       </c>
       <c r="B140" s="6" t="s">
         <v>276</v>
       </c>
       <c r="C140" s="7" t="s">
         <v>277</v>
       </c>
       <c r="D140" s="5">
         <v>0.0</v>
       </c>
       <c r="E140" s="10">
         <v>0.0</v>
       </c>
       <c r="F140" s="10">
         <v>0.0</v>
       </c>
       <c r="G140" s="10">
         <v>0.0</v>
       </c>
       <c r="H140" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="141" spans="1:8" outlineLevel="3">
       <c r="A141" s="15">
         <v>48</v>
       </c>
       <c r="B141" s="6" t="s">
         <v>278</v>
       </c>
       <c r="C141" s="7" t="s">
         <v>279</v>
       </c>
       <c r="D141" s="5">
         <v>0.0</v>
       </c>
       <c r="E141" s="10">
-        <v>104058.0</v>
+        <v>95528.0</v>
       </c>
       <c r="F141" s="10">
-        <v>93652.2</v>
+        <v>85975.2</v>
       </c>
       <c r="G141" s="10">
-        <v>83246.4</v>
+        <v>76422.4</v>
       </c>
       <c r="H141" s="10">
-        <v>72840.6</v>
+        <v>66869.6</v>
       </c>
     </row>
     <row r="142" spans="1:8" outlineLevel="3">
       <c r="A142" s="15">
         <v>49</v>
       </c>
       <c r="B142" s="6" t="s">
         <v>280</v>
       </c>
       <c r="C142" s="7" t="s">
         <v>281</v>
       </c>
       <c r="D142" s="5">
-        <v>21.0</v>
+        <v>9.0</v>
       </c>
       <c r="E142" s="10">
         <v>135885.0</v>
       </c>
       <c r="F142" s="10">
         <v>122296.5</v>
       </c>
       <c r="G142" s="10">
         <v>108708.0</v>
       </c>
       <c r="H142" s="10">
         <v>95119.5</v>
       </c>
     </row>
     <row r="143" spans="1:8" outlineLevel="3">
       <c r="A143" s="15">
         <v>50</v>
       </c>
       <c r="B143" s="6" t="s">
         <v>282</v>
       </c>
       <c r="C143" s="7" t="s">
         <v>283</v>
       </c>
       <c r="D143" s="5">
         <v>0.0</v>
       </c>
       <c r="E143" s="10">
-        <v>297635.0</v>
+        <v>258859.0</v>
       </c>
       <c r="F143" s="10">
-        <v>267871.5</v>
+        <v>232973.1</v>
       </c>
       <c r="G143" s="10">
-        <v>238108.0</v>
+        <v>207087.2</v>
       </c>
       <c r="H143" s="10">
-        <v>208344.5</v>
+        <v>181201.3</v>
       </c>
     </row>
     <row r="144" spans="1:8" outlineLevel="3">
       <c r="A144" s="15">
         <v>51</v>
       </c>
       <c r="B144" s="6" t="s">
         <v>284</v>
       </c>
       <c r="C144" s="7" t="s">
         <v>285</v>
       </c>
       <c r="D144" s="5">
         <v>0.0</v>
       </c>
       <c r="E144" s="10">
-        <v>199763.0</v>
+        <v>182125.0</v>
       </c>
       <c r="F144" s="10">
-        <v>179786.7</v>
+        <v>163912.5</v>
       </c>
       <c r="G144" s="10">
-        <v>159810.4</v>
+        <v>145700.0</v>
       </c>
       <c r="H144" s="10">
-        <v>139834.1</v>
+        <v>127487.5</v>
       </c>
     </row>
     <row r="145" spans="1:8" outlineLevel="3">
       <c r="A145" s="15">
         <v>52</v>
       </c>
       <c r="B145" s="6" t="s">
         <v>286</v>
       </c>
       <c r="C145" s="7" t="s">
         <v>287</v>
       </c>
       <c r="D145" s="5">
         <v>6.0</v>
       </c>
       <c r="E145" s="10">
         <v>135885.0</v>
       </c>
       <c r="F145" s="10">
         <v>122296.5</v>
       </c>
       <c r="G145" s="10">
         <v>108708.0</v>
       </c>
       <c r="H145" s="10">
         <v>95119.5</v>
       </c>
     </row>
     <row r="146" spans="1:8" outlineLevel="3">
       <c r="A146" s="15">
         <v>53</v>
       </c>
       <c r="B146" s="6" t="s">
         <v>288</v>
       </c>
       <c r="C146" s="7" t="s">
         <v>289</v>
       </c>
       <c r="D146" s="5">
         <v>0.0</v>
       </c>
       <c r="E146" s="10">
-        <v>297635.0</v>
+        <v>258859.0</v>
       </c>
       <c r="F146" s="10">
-        <v>267871.5</v>
+        <v>232973.1</v>
       </c>
       <c r="G146" s="10">
-        <v>238108.0</v>
+        <v>207087.2</v>
       </c>
       <c r="H146" s="10">
-        <v>208344.5</v>
+        <v>181201.3</v>
       </c>
     </row>
     <row r="147" spans="1:8" outlineLevel="3">
       <c r="A147" s="15">
         <v>54</v>
       </c>
       <c r="B147" s="6" t="s">
         <v>290</v>
       </c>
       <c r="C147" s="7" t="s">
         <v>291</v>
       </c>
       <c r="D147" s="5">
         <v>0.0</v>
       </c>
       <c r="E147" s="10">
-        <v>363276.0</v>
+        <v>339643.0</v>
       </c>
       <c r="F147" s="10">
-        <v>326948.4</v>
+        <v>305678.7</v>
       </c>
       <c r="G147" s="10">
-        <v>290620.8</v>
+        <v>271714.4</v>
       </c>
       <c r="H147" s="10">
-        <v>254293.2</v>
+        <v>237750.1</v>
       </c>
     </row>
     <row r="148" spans="1:8" outlineLevel="3">
       <c r="A148" s="15">
         <v>55</v>
       </c>
       <c r="B148" s="6" t="s">
         <v>292</v>
       </c>
       <c r="C148" s="7" t="s">
         <v>293</v>
       </c>
       <c r="D148" s="5">
-        <v>7.0</v>
+        <v>8.0</v>
       </c>
       <c r="E148" s="10">
-        <v>15515.0</v>
+        <v>13622.0</v>
       </c>
       <c r="F148" s="10">
-        <v>13963.5</v>
+        <v>12259.8</v>
       </c>
       <c r="G148" s="10">
-        <v>12412.0</v>
+        <v>10897.6</v>
       </c>
       <c r="H148" s="10">
-        <v>10860.5</v>
+        <v>9535.4</v>
       </c>
     </row>
     <row r="149" spans="1:8" outlineLevel="3">
       <c r="A149" s="15">
         <v>56</v>
       </c>
       <c r="B149" s="6" t="s">
         <v>294</v>
       </c>
       <c r="C149" s="7" t="s">
         <v>295</v>
       </c>
       <c r="D149" s="5">
         <v>0.0</v>
       </c>
       <c r="E149" s="10">
-        <v>16154.0</v>
+        <v>14728.0</v>
       </c>
       <c r="F149" s="10">
-        <v>14538.6</v>
+        <v>13255.2</v>
       </c>
       <c r="G149" s="10">
-        <v>12923.2</v>
+        <v>11782.4</v>
       </c>
       <c r="H149" s="10">
-        <v>11307.8</v>
+        <v>10309.6</v>
       </c>
     </row>
     <row r="150" spans="1:8" outlineLevel="3">
       <c r="A150" s="15">
         <v>57</v>
       </c>
       <c r="B150" s="6" t="s">
         <v>296</v>
       </c>
       <c r="C150" s="7" t="s">
         <v>297</v>
       </c>
       <c r="D150" s="5">
-        <v>90.0</v>
+        <v>77.0</v>
       </c>
       <c r="E150" s="10">
         <v>8221.0</v>
       </c>
       <c r="F150" s="10">
         <v>7398.9</v>
       </c>
       <c r="G150" s="10">
         <v>6576.8</v>
       </c>
       <c r="H150" s="10">
         <v>5754.7</v>
       </c>
     </row>
     <row r="151" spans="1:8" outlineLevel="3">
       <c r="A151" s="15">
         <v>58</v>
       </c>
       <c r="B151" s="6" t="s">
         <v>298</v>
       </c>
       <c r="C151" s="7" t="s">
         <v>299</v>
       </c>
       <c r="D151" s="5">
-        <v>14.0</v>
+        <v>48.0</v>
       </c>
       <c r="E151" s="10">
         <v>174040.0</v>
       </c>
       <c r="F151" s="10">
         <v>156636.0</v>
       </c>
       <c r="G151" s="10">
         <v>139232.0</v>
       </c>
       <c r="H151" s="10">
         <v>121828.0</v>
       </c>
     </row>
     <row r="152" spans="1:8" outlineLevel="3">
       <c r="A152" s="15">
         <v>59</v>
       </c>
       <c r="B152" s="6" t="s">
         <v>300</v>
       </c>
       <c r="C152" s="7" t="s">
         <v>301</v>
       </c>
       <c r="D152" s="5">
         <v>0.0</v>
       </c>
       <c r="E152" s="10">
-        <v>331745.0</v>
+        <v>288524.0</v>
       </c>
       <c r="F152" s="10">
-        <v>298570.5</v>
+        <v>259671.6</v>
       </c>
       <c r="G152" s="10">
-        <v>265396.0</v>
+        <v>230819.2</v>
       </c>
       <c r="H152" s="10">
-        <v>232221.5</v>
+        <v>201966.8</v>
       </c>
     </row>
     <row r="153" spans="1:8" outlineLevel="3">
       <c r="A153" s="15">
         <v>60</v>
       </c>
       <c r="B153" s="6" t="s">
         <v>302</v>
       </c>
       <c r="C153" s="7" t="s">
         <v>303</v>
       </c>
       <c r="D153" s="5">
         <v>0.0</v>
       </c>
       <c r="E153" s="10">
-        <v>263059.0</v>
+        <v>249425.0</v>
       </c>
       <c r="F153" s="10">
-        <v>236753.1</v>
+        <v>224482.5</v>
       </c>
       <c r="G153" s="10">
-        <v>210447.2</v>
+        <v>199540.0</v>
       </c>
       <c r="H153" s="10">
-        <v>184141.3</v>
+        <v>174597.5</v>
       </c>
     </row>
     <row r="154" spans="1:8" outlineLevel="3">
       <c r="A154" s="15">
         <v>61</v>
       </c>
       <c r="B154" s="6" t="s">
         <v>304</v>
       </c>
       <c r="C154" s="7" t="s">
         <v>305</v>
       </c>
       <c r="D154" s="5">
-        <v>9.0</v>
+        <v>11.0</v>
       </c>
       <c r="E154" s="10">
         <v>174040.0</v>
       </c>
       <c r="F154" s="10">
         <v>156636.0</v>
       </c>
       <c r="G154" s="10">
         <v>139232.0</v>
       </c>
       <c r="H154" s="10">
         <v>121828.0</v>
       </c>
     </row>
     <row r="155" spans="1:8" outlineLevel="3">
       <c r="A155" s="15">
         <v>62</v>
       </c>
       <c r="B155" s="6" t="s">
         <v>306</v>
       </c>
       <c r="C155" s="7" t="s">
         <v>307</v>
       </c>
       <c r="D155" s="5">
         <v>0.0</v>
       </c>
       <c r="E155" s="10">
-        <v>331745.0</v>
+        <v>288524.0</v>
       </c>
       <c r="F155" s="10">
-        <v>298570.5</v>
+        <v>259671.6</v>
       </c>
       <c r="G155" s="10">
-        <v>265396.0</v>
+        <v>230819.2</v>
       </c>
       <c r="H155" s="10">
-        <v>232221.5</v>
+        <v>201966.8</v>
       </c>
     </row>
     <row r="156" spans="1:8" outlineLevel="3">
       <c r="A156" s="15">
         <v>63</v>
       </c>
       <c r="B156" s="6" t="s">
         <v>308</v>
       </c>
       <c r="C156" s="7" t="s">
         <v>309</v>
       </c>
       <c r="D156" s="5">
         <v>0.0</v>
       </c>
       <c r="E156" s="10">
-        <v>411370.0</v>
+        <v>384608.0</v>
       </c>
       <c r="F156" s="10">
-        <v>370233.0</v>
+        <v>346147.2</v>
       </c>
       <c r="G156" s="10">
-        <v>329096.0</v>
+        <v>307686.4</v>
       </c>
       <c r="H156" s="10">
-        <v>287959.0</v>
+        <v>269225.6</v>
       </c>
     </row>
     <row r="157" spans="1:8" outlineLevel="3">
       <c r="A157" s="15">
         <v>64</v>
       </c>
       <c r="B157" s="6" t="s">
         <v>310</v>
       </c>
       <c r="C157" s="7" t="s">
         <v>311</v>
       </c>
       <c r="D157" s="5">
         <v>2.0</v>
       </c>
       <c r="E157" s="10">
         <v>285541.0</v>
       </c>
       <c r="F157" s="10">
         <v>256986.9</v>
       </c>
       <c r="G157" s="10">
         <v>228432.8</v>
       </c>
       <c r="H157" s="10">
@@ -7544,141 +7544,141 @@
       </c>
       <c r="E158" s="10">
         <v>285541.0</v>
       </c>
       <c r="F158" s="10">
         <v>256986.9</v>
       </c>
       <c r="G158" s="10">
         <v>228432.8</v>
       </c>
       <c r="H158" s="10">
         <v>199878.7</v>
       </c>
     </row>
     <row r="159" spans="1:8" outlineLevel="3">
       <c r="A159" s="15">
         <v>66</v>
       </c>
       <c r="B159" s="6" t="s">
         <v>314</v>
       </c>
       <c r="C159" s="7" t="s">
         <v>315</v>
       </c>
       <c r="D159" s="5">
-        <v>27.0</v>
+        <v>40.0</v>
       </c>
       <c r="E159" s="10">
-        <v>15667.0</v>
+        <v>15606.0</v>
       </c>
       <c r="F159" s="10">
-        <v>14100.3</v>
+        <v>14045.4</v>
       </c>
       <c r="G159" s="10">
-        <v>12533.6</v>
+        <v>12484.8</v>
       </c>
       <c r="H159" s="10">
-        <v>10966.9</v>
+        <v>10924.2</v>
       </c>
     </row>
     <row r="160" spans="1:8" outlineLevel="3">
       <c r="A160" s="15">
         <v>67</v>
       </c>
       <c r="B160" s="6" t="s">
         <v>316</v>
       </c>
       <c r="C160" s="7" t="s">
         <v>317</v>
       </c>
       <c r="D160" s="5">
-        <v>55.0</v>
+        <v>41.0</v>
       </c>
       <c r="E160" s="10">
-        <v>16402.0</v>
+        <v>14400.0</v>
       </c>
       <c r="F160" s="10">
-        <v>14761.8</v>
+        <v>12960.0</v>
       </c>
       <c r="G160" s="10">
-        <v>13121.6</v>
+        <v>11520.0</v>
       </c>
       <c r="H160" s="10">
-        <v>11481.4</v>
+        <v>10080.0</v>
       </c>
     </row>
     <row r="161" spans="1:8" outlineLevel="3">
       <c r="A161" s="15">
         <v>68</v>
       </c>
       <c r="B161" s="6" t="s">
         <v>318</v>
       </c>
       <c r="C161" s="7" t="s">
         <v>319</v>
       </c>
       <c r="D161" s="5">
-        <v>121.0</v>
+        <v>179.0</v>
       </c>
       <c r="E161" s="10">
         <v>8467.0</v>
       </c>
       <c r="F161" s="10">
         <v>7620.3</v>
       </c>
       <c r="G161" s="10">
         <v>6773.6</v>
       </c>
       <c r="H161" s="10">
         <v>5926.9</v>
       </c>
     </row>
     <row r="162" spans="1:8" outlineLevel="3">
       <c r="A162" s="15">
         <v>69</v>
       </c>
       <c r="B162" s="6" t="s">
         <v>320</v>
       </c>
       <c r="C162" s="7" t="s">
         <v>321</v>
       </c>
       <c r="D162" s="5">
         <v>0.0</v>
       </c>
       <c r="E162" s="10">
-        <v>25608.0</v>
+        <v>23941.0</v>
       </c>
       <c r="F162" s="10">
-        <v>23047.2</v>
+        <v>21546.9</v>
       </c>
       <c r="G162" s="10">
-        <v>20486.4</v>
+        <v>19152.8</v>
       </c>
       <c r="H162" s="10">
-        <v>17925.6</v>
+        <v>16758.7</v>
       </c>
     </row>
     <row r="163" spans="1:8" outlineLevel="3">
       <c r="A163" s="15">
         <v>70</v>
       </c>
       <c r="B163" s="6" t="s">
         <v>322</v>
       </c>
       <c r="C163" s="7" t="s">
         <v>323</v>
       </c>
       <c r="D163" s="5">
         <v>0.0</v>
       </c>
       <c r="E163" s="10">
         <v>0.0</v>
       </c>
       <c r="F163" s="10">
         <v>0.0</v>
       </c>
       <c r="G163" s="10">
         <v>0.0</v>
       </c>
       <c r="H163" s="10">
@@ -7700,63 +7700,63 @@
       </c>
       <c r="E164" s="10">
         <v>0.0</v>
       </c>
       <c r="F164" s="10">
         <v>0.0</v>
       </c>
       <c r="G164" s="10">
         <v>0.0</v>
       </c>
       <c r="H164" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="165" spans="1:8" outlineLevel="3">
       <c r="A165" s="15">
         <v>72</v>
       </c>
       <c r="B165" s="6" t="s">
         <v>326</v>
       </c>
       <c r="C165" s="7" t="s">
         <v>327</v>
       </c>
       <c r="D165" s="5">
-        <v>23.0</v>
+        <v>21.0</v>
       </c>
       <c r="E165" s="10">
-        <v>10795.0</v>
+        <v>9909.0</v>
       </c>
       <c r="F165" s="10">
-        <v>9715.5</v>
+        <v>8918.1</v>
       </c>
       <c r="G165" s="10">
-        <v>8636.0</v>
+        <v>7927.2</v>
       </c>
       <c r="H165" s="10">
-        <v>7556.5</v>
+        <v>6936.3</v>
       </c>
     </row>
     <row r="166" spans="1:8" outlineLevel="3">
       <c r="A166" s="15">
         <v>73</v>
       </c>
       <c r="B166" s="6" t="s">
         <v>328</v>
       </c>
       <c r="C166" s="7" t="s">
         <v>329</v>
       </c>
       <c r="D166" s="5">
         <v>7.0</v>
       </c>
       <c r="E166" s="10">
         <v>305240.0</v>
       </c>
       <c r="F166" s="10">
         <v>274716.0</v>
       </c>
       <c r="G166" s="10">
         <v>244192.0</v>
       </c>
       <c r="H166" s="10">
@@ -7807,268 +7807,268 @@
       </c>
       <c r="F168" s="10">
         <v>274716.0</v>
       </c>
       <c r="G168" s="10">
         <v>244192.0</v>
       </c>
       <c r="H168" s="10">
         <v>213668.0</v>
       </c>
     </row>
     <row r="169" spans="1:8" outlineLevel="3">
       <c r="A169" s="15">
         <v>76</v>
       </c>
       <c r="B169" s="6" t="s">
         <v>334</v>
       </c>
       <c r="C169" s="7" t="s">
         <v>335</v>
       </c>
       <c r="D169" s="5">
         <v>0.0</v>
       </c>
       <c r="E169" s="10">
-        <v>624121.0</v>
+        <v>542808.0</v>
       </c>
       <c r="F169" s="10">
-        <v>561708.9</v>
+        <v>488527.2</v>
       </c>
       <c r="G169" s="10">
-        <v>499296.8</v>
+        <v>434246.4</v>
       </c>
       <c r="H169" s="10">
-        <v>436884.7</v>
+        <v>379965.6</v>
       </c>
     </row>
     <row r="170" spans="1:8" outlineLevel="3">
       <c r="A170" s="15">
         <v>77</v>
       </c>
       <c r="B170" s="6" t="s">
         <v>336</v>
       </c>
       <c r="C170" s="7" t="s">
         <v>337</v>
       </c>
       <c r="D170" s="5">
         <v>0.0</v>
       </c>
       <c r="E170" s="10">
-        <v>844890.0</v>
+        <v>789925.0</v>
       </c>
       <c r="F170" s="10">
-        <v>760401.0</v>
+        <v>710932.5</v>
       </c>
       <c r="G170" s="10">
-        <v>675912.0</v>
+        <v>631940.0</v>
       </c>
       <c r="H170" s="10">
-        <v>591423.0</v>
+        <v>552947.5</v>
       </c>
     </row>
     <row r="171" spans="1:8" outlineLevel="3">
       <c r="A171" s="15">
         <v>78</v>
       </c>
       <c r="B171" s="6" t="s">
         <v>338</v>
       </c>
       <c r="C171" s="7" t="s">
         <v>339</v>
       </c>
       <c r="D171" s="5">
         <v>0.0</v>
       </c>
       <c r="E171" s="10">
         <v>0.0</v>
       </c>
       <c r="F171" s="10">
         <v>0.0</v>
       </c>
       <c r="G171" s="10">
         <v>0.0</v>
       </c>
       <c r="H171" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="172" spans="1:8" outlineLevel="3">
       <c r="A172" s="15">
         <v>79</v>
       </c>
       <c r="B172" s="6" t="s">
         <v>340</v>
       </c>
       <c r="C172" s="7" t="s">
         <v>341</v>
       </c>
       <c r="D172" s="5">
         <v>0.0</v>
       </c>
       <c r="E172" s="10">
-        <v>880946.0</v>
+        <v>766172.0</v>
       </c>
       <c r="F172" s="10">
-        <v>792851.4</v>
+        <v>689554.8</v>
       </c>
       <c r="G172" s="10">
-        <v>704756.8</v>
+        <v>612937.6</v>
       </c>
       <c r="H172" s="10">
-        <v>616662.2</v>
+        <v>536320.4</v>
       </c>
     </row>
     <row r="173" spans="1:8" outlineLevel="3">
       <c r="A173" s="15">
         <v>80</v>
       </c>
       <c r="B173" s="6" t="s">
         <v>342</v>
       </c>
       <c r="C173" s="7" t="s">
         <v>343</v>
       </c>
       <c r="D173" s="5">
         <v>0.0</v>
       </c>
       <c r="E173" s="10">
-        <v>1257808.0</v>
+        <v>1175981.0</v>
       </c>
       <c r="F173" s="10">
-        <v>1132027.2</v>
+        <v>1058382.9</v>
       </c>
       <c r="G173" s="10">
-        <v>1006246.4</v>
+        <v>940784.8</v>
       </c>
       <c r="H173" s="10">
-        <v>880465.6</v>
+        <v>823186.7</v>
       </c>
     </row>
     <row r="174" spans="1:8" outlineLevel="3">
       <c r="A174" s="15">
         <v>81</v>
       </c>
       <c r="B174" s="6" t="s">
         <v>344</v>
       </c>
       <c r="C174" s="7" t="s">
         <v>345</v>
       </c>
       <c r="D174" s="5">
-        <v>61.0</v>
+        <v>53.0</v>
       </c>
       <c r="E174" s="10">
-        <v>18654.0</v>
+        <v>18582.0</v>
       </c>
       <c r="F174" s="10">
-        <v>16788.6</v>
+        <v>16723.8</v>
       </c>
       <c r="G174" s="10">
-        <v>14923.2</v>
+        <v>14865.6</v>
       </c>
       <c r="H174" s="10">
-        <v>13057.8</v>
+        <v>13007.4</v>
       </c>
     </row>
     <row r="175" spans="1:8" outlineLevel="3">
       <c r="A175" s="15">
         <v>82</v>
       </c>
       <c r="B175" s="6" t="s">
         <v>346</v>
       </c>
       <c r="C175" s="7" t="s">
         <v>347</v>
       </c>
       <c r="D175" s="5">
-        <v>23.0</v>
+        <v>27.0</v>
       </c>
       <c r="E175" s="10">
-        <v>20354.0</v>
+        <v>17869.0</v>
       </c>
       <c r="F175" s="10">
-        <v>18318.6</v>
+        <v>16082.1</v>
       </c>
       <c r="G175" s="10">
-        <v>16283.2</v>
+        <v>14295.2</v>
       </c>
       <c r="H175" s="10">
-        <v>14247.8</v>
+        <v>12508.3</v>
       </c>
     </row>
     <row r="176" spans="1:8" outlineLevel="3">
       <c r="A176" s="15">
         <v>83</v>
       </c>
       <c r="B176" s="6" t="s">
         <v>348</v>
       </c>
       <c r="C176" s="7" t="s">
         <v>349</v>
       </c>
       <c r="D176" s="5">
-        <v>130.0</v>
+        <v>165.0</v>
       </c>
       <c r="E176" s="10">
         <v>10786.0</v>
       </c>
       <c r="F176" s="10">
         <v>9707.4</v>
       </c>
       <c r="G176" s="10">
         <v>8628.8</v>
       </c>
       <c r="H176" s="10">
         <v>7550.2</v>
       </c>
     </row>
     <row r="177" spans="1:8" outlineLevel="3">
       <c r="A177" s="15">
         <v>84</v>
       </c>
       <c r="B177" s="6" t="s">
         <v>350</v>
       </c>
       <c r="C177" s="7" t="s">
         <v>351</v>
       </c>
       <c r="D177" s="5">
-        <v>10.0</v>
+        <v>11.0</v>
       </c>
       <c r="E177" s="10">
-        <v>29717.0</v>
+        <v>27782.0</v>
       </c>
       <c r="F177" s="10">
-        <v>26745.3</v>
+        <v>25003.8</v>
       </c>
       <c r="G177" s="10">
-        <v>23773.6</v>
+        <v>22225.6</v>
       </c>
       <c r="H177" s="10">
-        <v>20801.9</v>
+        <v>19447.4</v>
       </c>
     </row>
     <row r="178" spans="1:8" outlineLevel="3">
       <c r="A178" s="15">
         <v>85</v>
       </c>
       <c r="B178" s="6" t="s">
         <v>352</v>
       </c>
       <c r="C178" s="7" t="s">
         <v>353</v>
       </c>
       <c r="D178" s="5">
         <v>0.0</v>
       </c>
       <c r="E178" s="10">
         <v>0.0</v>
       </c>
       <c r="F178" s="10">
         <v>0.0</v>
       </c>
       <c r="G178" s="10">
         <v>0.0</v>
       </c>
       <c r="H178" s="10">
@@ -8090,167 +8090,167 @@
       </c>
       <c r="E179" s="10">
         <v>0.0</v>
       </c>
       <c r="F179" s="10">
         <v>0.0</v>
       </c>
       <c r="G179" s="10">
         <v>0.0</v>
       </c>
       <c r="H179" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="180" spans="1:8" outlineLevel="3">
       <c r="A180" s="15">
         <v>87</v>
       </c>
       <c r="B180" s="6" t="s">
         <v>356</v>
       </c>
       <c r="C180" s="7" t="s">
         <v>357</v>
       </c>
       <c r="D180" s="5">
-        <v>17.0</v>
+        <v>7.0</v>
       </c>
       <c r="E180" s="10">
-        <v>13387.0</v>
+        <v>12291.0</v>
       </c>
       <c r="F180" s="10">
-        <v>12048.3</v>
+        <v>11061.9</v>
       </c>
       <c r="G180" s="10">
-        <v>10709.6</v>
+        <v>9832.8</v>
       </c>
       <c r="H180" s="10">
-        <v>9370.9</v>
+        <v>8603.7</v>
       </c>
     </row>
     <row r="181" spans="1:8" outlineLevel="3">
       <c r="A181" s="15">
         <v>88</v>
       </c>
       <c r="B181" s="6" t="s">
         <v>358</v>
       </c>
       <c r="C181" s="7" t="s">
         <v>359</v>
       </c>
       <c r="D181" s="5">
-        <v>11.0</v>
+        <v>40.0</v>
       </c>
       <c r="E181" s="10">
-        <v>21390.0</v>
+        <v>21662.0</v>
       </c>
       <c r="F181" s="10">
-        <v>19251.0</v>
+        <v>19495.8</v>
       </c>
       <c r="G181" s="10">
-        <v>17112.0</v>
+        <v>17329.6</v>
       </c>
       <c r="H181" s="10">
-        <v>14973.0</v>
+        <v>15163.4</v>
       </c>
     </row>
     <row r="182" spans="1:8" outlineLevel="3">
       <c r="A182" s="15">
         <v>89</v>
       </c>
       <c r="B182" s="6" t="s">
         <v>360</v>
       </c>
       <c r="C182" s="7" t="s">
         <v>361</v>
       </c>
       <c r="D182" s="5">
-        <v>50.0</v>
+        <v>32.0</v>
       </c>
       <c r="E182" s="10">
-        <v>22994.0</v>
+        <v>20189.0</v>
       </c>
       <c r="F182" s="10">
-        <v>20694.6</v>
+        <v>18170.1</v>
       </c>
       <c r="G182" s="10">
-        <v>18395.2</v>
+        <v>16151.2</v>
       </c>
       <c r="H182" s="10">
-        <v>16095.8</v>
+        <v>14132.3</v>
       </c>
     </row>
     <row r="183" spans="1:8" outlineLevel="3">
       <c r="A183" s="15">
         <v>90</v>
       </c>
       <c r="B183" s="6" t="s">
         <v>362</v>
       </c>
       <c r="C183" s="7" t="s">
         <v>363</v>
       </c>
       <c r="D183" s="5">
         <v>100.0</v>
       </c>
       <c r="E183" s="10">
         <v>12362.0</v>
       </c>
       <c r="F183" s="10">
         <v>11125.8</v>
       </c>
       <c r="G183" s="10">
         <v>9889.6</v>
       </c>
       <c r="H183" s="10">
         <v>8653.4</v>
       </c>
     </row>
     <row r="184" spans="1:8" outlineLevel="3">
       <c r="A184" s="15">
         <v>91</v>
       </c>
       <c r="B184" s="6" t="s">
         <v>364</v>
       </c>
       <c r="C184" s="7" t="s">
         <v>365</v>
       </c>
       <c r="D184" s="5">
-        <v>9.0</v>
+        <v>1.0</v>
       </c>
       <c r="E184" s="10">
-        <v>32643.0</v>
+        <v>30518.0</v>
       </c>
       <c r="F184" s="10">
-        <v>29378.7</v>
+        <v>27466.2</v>
       </c>
       <c r="G184" s="10">
-        <v>26114.4</v>
+        <v>24414.4</v>
       </c>
       <c r="H184" s="10">
-        <v>22850.1</v>
+        <v>21362.6</v>
       </c>
     </row>
     <row r="185" spans="1:8" outlineLevel="3">
       <c r="A185" s="15">
         <v>92</v>
       </c>
       <c r="B185" s="6" t="s">
         <v>366</v>
       </c>
       <c r="C185" s="7" t="s">
         <v>367</v>
       </c>
       <c r="D185" s="5">
         <v>0.0</v>
       </c>
       <c r="E185" s="10">
         <v>0.0</v>
       </c>
       <c r="F185" s="10">
         <v>0.0</v>
       </c>
       <c r="G185" s="10">
         <v>0.0</v>
       </c>
       <c r="H185" s="10">
@@ -8275,292 +8275,292 @@
       </c>
       <c r="F186" s="10">
         <v>0.0</v>
       </c>
       <c r="G186" s="10">
         <v>0.0</v>
       </c>
       <c r="H186" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="187" spans="1:8" outlineLevel="3">
       <c r="A187" s="15">
         <v>94</v>
       </c>
       <c r="B187" s="6" t="s">
         <v>370</v>
       </c>
       <c r="C187" s="7" t="s">
         <v>371</v>
       </c>
       <c r="D187" s="5">
         <v>22.0</v>
       </c>
       <c r="E187" s="10">
-        <v>16226.0</v>
+        <v>14896.0</v>
       </c>
       <c r="F187" s="10">
-        <v>14603.4</v>
+        <v>13406.4</v>
       </c>
       <c r="G187" s="10">
-        <v>12980.8</v>
+        <v>11916.8</v>
       </c>
       <c r="H187" s="10">
-        <v>11358.2</v>
+        <v>10427.2</v>
       </c>
     </row>
     <row r="188" spans="1:8" outlineLevel="3">
       <c r="A188" s="15">
         <v>95</v>
       </c>
       <c r="B188" s="6" t="s">
         <v>372</v>
       </c>
       <c r="C188" s="7" t="s">
         <v>373</v>
       </c>
       <c r="D188" s="5">
         <v>0.0</v>
       </c>
       <c r="E188" s="10">
-        <v>639268.0</v>
+        <v>694976.0</v>
       </c>
       <c r="F188" s="10">
-        <v>575341.2</v>
+        <v>625478.4</v>
       </c>
       <c r="G188" s="10">
-        <v>511414.4</v>
+        <v>555980.8</v>
       </c>
       <c r="H188" s="10">
-        <v>447487.6</v>
+        <v>486483.2</v>
       </c>
     </row>
     <row r="189" spans="1:8" outlineLevel="3">
       <c r="A189" s="15">
         <v>96</v>
       </c>
       <c r="B189" s="6" t="s">
         <v>374</v>
       </c>
       <c r="C189" s="7" t="s">
         <v>375</v>
       </c>
       <c r="D189" s="5">
         <v>0.0</v>
       </c>
       <c r="E189" s="10">
-        <v>835542.0</v>
+        <v>761771.0</v>
       </c>
       <c r="F189" s="10">
-        <v>751987.8</v>
+        <v>685593.9</v>
       </c>
       <c r="G189" s="10">
-        <v>668433.6</v>
+        <v>609416.8</v>
       </c>
       <c r="H189" s="10">
-        <v>584879.4</v>
+        <v>533239.7</v>
       </c>
     </row>
     <row r="190" spans="1:8" outlineLevel="1">
       <c r="A190" s="13" t="s">
         <v>376</v>
       </c>
       <c r="B190" s="4"/>
       <c r="C190" s="4"/>
       <c r="D190" s="4"/>
       <c r="E190" s="9"/>
       <c r="F190" s="9"/>
       <c r="G190" s="9"/>
       <c r="H190" s="9"/>
     </row>
     <row r="191" spans="1:8" outlineLevel="2">
       <c r="A191" s="14" t="s">
         <v>377</v>
       </c>
       <c r="B191" s="4"/>
       <c r="C191" s="4"/>
       <c r="D191" s="4"/>
       <c r="E191" s="9"/>
       <c r="F191" s="9"/>
       <c r="G191" s="9"/>
       <c r="H191" s="9"/>
     </row>
     <row r="192" spans="1:8" outlineLevel="3">
       <c r="A192" s="16" t="s">
         <v>378</v>
       </c>
       <c r="B192" s="4"/>
       <c r="C192" s="4"/>
       <c r="D192" s="4"/>
       <c r="E192" s="9"/>
       <c r="F192" s="9"/>
       <c r="G192" s="9"/>
       <c r="H192" s="9"/>
     </row>
     <row r="193" spans="1:8" outlineLevel="4">
       <c r="A193" s="15">
         <v>1</v>
       </c>
       <c r="B193" s="6" t="s">
         <v>379</v>
       </c>
       <c r="C193" s="7" t="s">
         <v>380</v>
       </c>
       <c r="D193" s="5">
-        <v>152.0</v>
+        <v>171.0</v>
       </c>
       <c r="E193" s="10">
-        <v>14549.0</v>
+        <v>15645.0</v>
       </c>
       <c r="F193" s="10">
-        <v>13094.1</v>
+        <v>14080.5</v>
       </c>
       <c r="G193" s="10">
-        <v>11639.2</v>
+        <v>12516.0</v>
       </c>
       <c r="H193" s="10">
-        <v>10184.3</v>
+        <v>10951.5</v>
       </c>
     </row>
     <row r="194" spans="1:8" outlineLevel="4">
       <c r="A194" s="15">
         <v>2</v>
       </c>
       <c r="B194" s="6" t="s">
         <v>381</v>
       </c>
       <c r="C194" s="7" t="s">
         <v>382</v>
       </c>
       <c r="D194" s="5">
-        <v>80.0</v>
+        <v>68.0</v>
       </c>
       <c r="E194" s="10">
-        <v>21107.0</v>
+        <v>20229.0</v>
       </c>
       <c r="F194" s="10">
-        <v>18996.3</v>
+        <v>18206.1</v>
       </c>
       <c r="G194" s="10">
-        <v>16885.6</v>
+        <v>16183.2</v>
       </c>
       <c r="H194" s="10">
-        <v>14774.9</v>
+        <v>14160.3</v>
       </c>
     </row>
     <row r="195" spans="1:8" outlineLevel="4">
       <c r="A195" s="15">
         <v>3</v>
       </c>
       <c r="B195" s="6" t="s">
         <v>383</v>
       </c>
       <c r="C195" s="7" t="s">
         <v>384</v>
       </c>
       <c r="D195" s="5">
-        <v>283.0</v>
+        <v>100.0</v>
       </c>
       <c r="E195" s="10">
-        <v>22942.0</v>
+        <v>3290.0</v>
       </c>
       <c r="F195" s="10">
-        <v>20647.8</v>
+        <v>2961.0</v>
       </c>
       <c r="G195" s="10">
-        <v>18353.6</v>
+        <v>2632.0</v>
       </c>
       <c r="H195" s="10">
-        <v>16059.4</v>
+        <v>2303.0</v>
       </c>
     </row>
     <row r="196" spans="1:8" outlineLevel="4">
       <c r="A196" s="15">
         <v>4</v>
       </c>
       <c r="B196" s="6" t="s">
         <v>385</v>
       </c>
       <c r="C196" s="7" t="s">
         <v>386</v>
       </c>
       <c r="D196" s="5">
-        <v>81.0</v>
+        <v>65.0</v>
       </c>
       <c r="E196" s="10">
-        <v>34619.0</v>
+        <v>2842.0</v>
       </c>
       <c r="F196" s="10">
-        <v>31157.1</v>
+        <v>2557.8</v>
       </c>
       <c r="G196" s="10">
-        <v>27695.2</v>
+        <v>2273.6</v>
       </c>
       <c r="H196" s="10">
-        <v>24233.3</v>
+        <v>1989.4</v>
       </c>
     </row>
     <row r="197" spans="1:8" outlineLevel="4">
       <c r="A197" s="15">
         <v>5</v>
       </c>
       <c r="B197" s="6" t="s">
         <v>387</v>
       </c>
       <c r="C197" s="7" t="s">
         <v>388</v>
       </c>
       <c r="D197" s="5">
-        <v>44.0</v>
+        <v>34.0</v>
       </c>
       <c r="E197" s="10">
         <v>52497.0</v>
       </c>
       <c r="F197" s="10">
         <v>47247.3</v>
       </c>
       <c r="G197" s="10">
         <v>41997.6</v>
       </c>
       <c r="H197" s="10">
         <v>36747.9</v>
       </c>
     </row>
     <row r="198" spans="1:8" outlineLevel="4">
       <c r="A198" s="15">
         <v>6</v>
       </c>
       <c r="B198" s="6" t="s">
         <v>389</v>
       </c>
       <c r="C198" s="7" t="s">
         <v>390</v>
       </c>
       <c r="D198" s="5">
-        <v>50.0</v>
+        <v>49.0</v>
       </c>
       <c r="E198" s="10">
         <v>70076.0</v>
       </c>
       <c r="F198" s="10">
         <v>63068.4</v>
       </c>
       <c r="G198" s="10">
         <v>56060.8</v>
       </c>
       <c r="H198" s="10">
         <v>49053.2</v>
       </c>
     </row>
     <row r="199" spans="1:8" outlineLevel="4">
       <c r="A199" s="15">
         <v>7</v>
       </c>
       <c r="B199" s="6" t="s">
         <v>391</v>
       </c>
       <c r="C199" s="7" t="s">
         <v>392</v>
       </c>
       <c r="D199" s="5">
@@ -8568,1295 +8568,1295 @@
       </c>
       <c r="E199" s="10">
         <v>139355.0</v>
       </c>
       <c r="F199" s="10">
         <v>125419.5</v>
       </c>
       <c r="G199" s="10">
         <v>111484.0</v>
       </c>
       <c r="H199" s="10">
         <v>97548.5</v>
       </c>
     </row>
     <row r="200" spans="1:8" outlineLevel="4">
       <c r="A200" s="15">
         <v>8</v>
       </c>
       <c r="B200" s="6" t="s">
         <v>393</v>
       </c>
       <c r="C200" s="7" t="s">
         <v>394</v>
       </c>
       <c r="D200" s="5">
-        <v>18.0</v>
+        <v>10.0</v>
       </c>
       <c r="E200" s="10">
-        <v>171909.0</v>
+        <v>133961.0</v>
       </c>
       <c r="F200" s="10">
-        <v>154718.1</v>
+        <v>120564.9</v>
       </c>
       <c r="G200" s="10">
-        <v>137527.2</v>
+        <v>107168.8</v>
       </c>
       <c r="H200" s="10">
-        <v>120336.3</v>
+        <v>93772.7</v>
       </c>
     </row>
     <row r="201" spans="1:8" outlineLevel="4">
       <c r="A201" s="15">
         <v>9</v>
       </c>
       <c r="B201" s="6" t="s">
         <v>395</v>
       </c>
       <c r="C201" s="7" t="s">
         <v>396</v>
       </c>
       <c r="D201" s="5">
-        <v>207.0</v>
+        <v>250.0</v>
       </c>
       <c r="E201" s="10">
         <v>6054.0</v>
       </c>
       <c r="F201" s="10">
         <v>5448.6</v>
       </c>
       <c r="G201" s="10">
         <v>4843.2</v>
       </c>
       <c r="H201" s="10">
         <v>4237.8</v>
       </c>
     </row>
     <row r="202" spans="1:8" outlineLevel="4">
       <c r="A202" s="15">
         <v>10</v>
       </c>
       <c r="B202" s="6" t="s">
         <v>397</v>
       </c>
       <c r="C202" s="7" t="s">
         <v>398</v>
       </c>
       <c r="D202" s="5">
-        <v>386.0</v>
+        <v>238.0</v>
       </c>
       <c r="E202" s="10">
         <v>9208.0</v>
       </c>
       <c r="F202" s="10">
         <v>8287.2</v>
       </c>
       <c r="G202" s="10">
         <v>7366.4</v>
       </c>
       <c r="H202" s="10">
         <v>6445.6</v>
       </c>
     </row>
     <row r="203" spans="1:8" outlineLevel="3">
       <c r="A203" s="16" t="s">
         <v>399</v>
       </c>
       <c r="B203" s="4"/>
       <c r="C203" s="4"/>
       <c r="D203" s="4"/>
       <c r="E203" s="9"/>
       <c r="F203" s="9"/>
       <c r="G203" s="9"/>
       <c r="H203" s="9"/>
     </row>
     <row r="204" spans="1:8" outlineLevel="4">
       <c r="A204" s="15">
         <v>1</v>
       </c>
       <c r="B204" s="6" t="s">
         <v>400</v>
       </c>
       <c r="C204" s="7" t="s">
         <v>401</v>
       </c>
       <c r="D204" s="5">
-        <v>157.0</v>
+        <v>144.0</v>
       </c>
       <c r="E204" s="10">
-        <v>43162.0</v>
+        <v>44457.0</v>
       </c>
       <c r="F204" s="10">
-        <v>38845.8</v>
+        <v>40011.3</v>
       </c>
       <c r="G204" s="10">
-        <v>34529.6</v>
+        <v>35565.6</v>
       </c>
       <c r="H204" s="10">
-        <v>30213.4</v>
+        <v>31119.9</v>
       </c>
     </row>
     <row r="205" spans="1:8" outlineLevel="4">
       <c r="A205" s="15">
         <v>2</v>
       </c>
       <c r="B205" s="6" t="s">
         <v>402</v>
       </c>
       <c r="C205" s="7" t="s">
         <v>403</v>
       </c>
       <c r="D205" s="5">
         <v>0.0</v>
       </c>
       <c r="E205" s="10">
         <v>0.0</v>
       </c>
       <c r="F205" s="10">
         <v>0.0</v>
       </c>
       <c r="G205" s="10">
         <v>0.0</v>
       </c>
       <c r="H205" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="206" spans="1:8" outlineLevel="4">
       <c r="A206" s="15">
         <v>3</v>
       </c>
       <c r="B206" s="6" t="s">
         <v>404</v>
       </c>
       <c r="C206" s="7" t="s">
         <v>405</v>
       </c>
       <c r="D206" s="5">
-        <v>69.0</v>
+        <v>121.0</v>
       </c>
       <c r="E206" s="10">
-        <v>76332.0</v>
+        <v>78622.0</v>
       </c>
       <c r="F206" s="10">
-        <v>68698.8</v>
+        <v>70759.8</v>
       </c>
       <c r="G206" s="10">
-        <v>61065.6</v>
+        <v>62897.6</v>
       </c>
       <c r="H206" s="10">
-        <v>53432.4</v>
+        <v>55035.4</v>
       </c>
     </row>
     <row r="207" spans="1:8" outlineLevel="4">
       <c r="A207" s="15">
         <v>4</v>
       </c>
       <c r="B207" s="6" t="s">
         <v>406</v>
       </c>
       <c r="C207" s="7" t="s">
         <v>407</v>
       </c>
       <c r="D207" s="5">
-        <v>64.0</v>
+        <v>93.0</v>
       </c>
       <c r="E207" s="10">
-        <v>67937.0</v>
+        <v>102950.0</v>
       </c>
       <c r="F207" s="10">
-        <v>61143.3</v>
+        <v>92655.0</v>
       </c>
       <c r="G207" s="10">
-        <v>54349.6</v>
+        <v>82360.0</v>
       </c>
       <c r="H207" s="10">
-        <v>47555.9</v>
+        <v>72065.0</v>
       </c>
     </row>
     <row r="208" spans="1:8" outlineLevel="4">
       <c r="A208" s="15">
         <v>5</v>
       </c>
       <c r="B208" s="6" t="s">
         <v>408</v>
       </c>
       <c r="C208" s="7" t="s">
         <v>409</v>
       </c>
       <c r="D208" s="5">
-        <v>26.0</v>
+        <v>13.0</v>
       </c>
       <c r="E208" s="10">
-        <v>169655.0</v>
+        <v>173049.0</v>
       </c>
       <c r="F208" s="10">
-        <v>152689.5</v>
+        <v>155744.1</v>
       </c>
       <c r="G208" s="10">
-        <v>135724.0</v>
+        <v>138439.2</v>
       </c>
       <c r="H208" s="10">
-        <v>118758.5</v>
+        <v>121134.3</v>
       </c>
     </row>
     <row r="209" spans="1:8" outlineLevel="4">
       <c r="A209" s="15">
         <v>6</v>
       </c>
       <c r="B209" s="6" t="s">
         <v>410</v>
       </c>
       <c r="C209" s="7" t="s">
         <v>411</v>
       </c>
       <c r="D209" s="5">
-        <v>19.0</v>
+        <v>29.0</v>
       </c>
       <c r="E209" s="10">
-        <v>156205.0</v>
+        <v>142149.0</v>
       </c>
       <c r="F209" s="10">
-        <v>140584.5</v>
+        <v>127934.1</v>
       </c>
       <c r="G209" s="10">
-        <v>124964.0</v>
+        <v>113719.2</v>
       </c>
       <c r="H209" s="10">
-        <v>109343.5</v>
+        <v>99504.3</v>
       </c>
     </row>
     <row r="210" spans="1:8" outlineLevel="4">
       <c r="A210" s="15">
         <v>7</v>
       </c>
       <c r="B210" s="6" t="s">
         <v>412</v>
       </c>
       <c r="C210" s="7" t="s">
         <v>413</v>
       </c>
       <c r="D210" s="5">
         <v>0.0</v>
       </c>
       <c r="E210" s="10">
-        <v>0.0</v>
+        <v>2093.0</v>
       </c>
       <c r="F210" s="10">
-        <v>0.0</v>
+        <v>1883.7</v>
       </c>
       <c r="G210" s="10">
-        <v>0.0</v>
+        <v>1674.4</v>
       </c>
       <c r="H210" s="10">
-        <v>0.0</v>
+        <v>1465.1</v>
       </c>
     </row>
     <row r="211" spans="1:8" outlineLevel="4">
       <c r="A211" s="15">
         <v>8</v>
       </c>
       <c r="B211" s="6" t="s">
         <v>414</v>
       </c>
       <c r="C211" s="7" t="s">
         <v>415</v>
       </c>
       <c r="D211" s="5">
-        <v>18.0</v>
+        <v>14.0</v>
       </c>
       <c r="E211" s="10">
-        <v>464551.0</v>
+        <v>473843.0</v>
       </c>
       <c r="F211" s="10">
-        <v>418095.9</v>
+        <v>426458.7</v>
       </c>
       <c r="G211" s="10">
-        <v>371640.8</v>
+        <v>379074.4</v>
       </c>
       <c r="H211" s="10">
-        <v>325185.7</v>
+        <v>331690.1</v>
       </c>
     </row>
     <row r="212" spans="1:8" outlineLevel="4">
       <c r="A212" s="15">
         <v>9</v>
       </c>
       <c r="B212" s="6" t="s">
         <v>416</v>
       </c>
       <c r="C212" s="7" t="s">
         <v>417</v>
       </c>
       <c r="D212" s="5">
-        <v>169.0</v>
+        <v>242.0</v>
       </c>
       <c r="E212" s="10">
-        <v>22408.0</v>
+        <v>23081.0</v>
       </c>
       <c r="F212" s="10">
-        <v>20167.2</v>
+        <v>20772.9</v>
       </c>
       <c r="G212" s="10">
-        <v>17926.4</v>
+        <v>18464.8</v>
       </c>
       <c r="H212" s="10">
-        <v>15685.6</v>
+        <v>16156.7</v>
       </c>
     </row>
     <row r="213" spans="1:8" outlineLevel="4">
       <c r="A213" s="15">
         <v>10</v>
       </c>
       <c r="B213" s="6" t="s">
         <v>418</v>
       </c>
       <c r="C213" s="7" t="s">
         <v>419</v>
       </c>
       <c r="D213" s="5">
-        <v>218.0</v>
+        <v>143.0</v>
       </c>
       <c r="E213" s="10">
-        <v>35301.0</v>
+        <v>36203.0</v>
       </c>
       <c r="F213" s="10">
-        <v>31770.9</v>
+        <v>32582.7</v>
       </c>
       <c r="G213" s="10">
-        <v>28240.8</v>
+        <v>28962.4</v>
       </c>
       <c r="H213" s="10">
-        <v>24710.7</v>
+        <v>25342.1</v>
       </c>
     </row>
     <row r="214" spans="1:8" outlineLevel="3">
       <c r="A214" s="16" t="s">
         <v>420</v>
       </c>
       <c r="B214" s="4"/>
       <c r="C214" s="4"/>
       <c r="D214" s="4"/>
       <c r="E214" s="9"/>
       <c r="F214" s="9"/>
       <c r="G214" s="9"/>
       <c r="H214" s="9"/>
     </row>
     <row r="215" spans="1:8" outlineLevel="4">
       <c r="A215" s="15">
         <v>1</v>
       </c>
       <c r="B215" s="6" t="s">
         <v>421</v>
       </c>
       <c r="C215" s="7" t="s">
         <v>422</v>
       </c>
       <c r="D215" s="5">
-        <v>127.0</v>
+        <v>45.0</v>
       </c>
       <c r="E215" s="10">
-        <v>34410.0</v>
+        <v>32240.0</v>
       </c>
       <c r="F215" s="10">
-        <v>30969.0</v>
+        <v>29016.0</v>
       </c>
       <c r="G215" s="10">
-        <v>27528.0</v>
+        <v>25792.0</v>
       </c>
       <c r="H215" s="10">
-        <v>24087.0</v>
+        <v>22568.0</v>
       </c>
     </row>
     <row r="216" spans="1:8" outlineLevel="4">
       <c r="A216" s="15">
         <v>2</v>
       </c>
       <c r="B216" s="6" t="s">
         <v>423</v>
       </c>
       <c r="C216" s="7" t="s">
         <v>424</v>
       </c>
       <c r="D216" s="5">
         <v>0.0</v>
       </c>
       <c r="E216" s="10">
         <v>0.0</v>
       </c>
       <c r="F216" s="10">
         <v>0.0</v>
       </c>
       <c r="G216" s="10">
         <v>0.0</v>
       </c>
       <c r="H216" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="217" spans="1:8" outlineLevel="4">
       <c r="A217" s="15">
         <v>3</v>
       </c>
       <c r="B217" s="6" t="s">
         <v>425</v>
       </c>
       <c r="C217" s="7" t="s">
         <v>426</v>
       </c>
       <c r="D217" s="5">
-        <v>17.0</v>
+        <v>36.0</v>
       </c>
       <c r="E217" s="10">
-        <v>65400.0</v>
+        <v>61342.0</v>
       </c>
       <c r="F217" s="10">
-        <v>58860.0</v>
+        <v>55207.8</v>
       </c>
       <c r="G217" s="10">
-        <v>52320.0</v>
+        <v>49073.6</v>
       </c>
       <c r="H217" s="10">
-        <v>45780.0</v>
+        <v>42939.4</v>
       </c>
     </row>
     <row r="218" spans="1:8" outlineLevel="4">
       <c r="A218" s="15">
         <v>4</v>
       </c>
       <c r="B218" s="6" t="s">
         <v>427</v>
       </c>
       <c r="C218" s="7" t="s">
         <v>428</v>
       </c>
       <c r="D218" s="5">
-        <v>27.0</v>
+        <v>9.0</v>
       </c>
       <c r="E218" s="10">
-        <v>99914.0</v>
+        <v>94867.0</v>
       </c>
       <c r="F218" s="10">
-        <v>89922.6</v>
+        <v>85380.3</v>
       </c>
       <c r="G218" s="10">
-        <v>79931.2</v>
+        <v>75893.6</v>
       </c>
       <c r="H218" s="10">
-        <v>69939.8</v>
+        <v>66406.9</v>
       </c>
     </row>
     <row r="219" spans="1:8" outlineLevel="4">
       <c r="A219" s="15">
         <v>5</v>
       </c>
       <c r="B219" s="6" t="s">
         <v>429</v>
       </c>
       <c r="C219" s="7" t="s">
         <v>430</v>
       </c>
       <c r="D219" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E219" s="10">
-        <v>146333.0</v>
+        <v>143933.0</v>
       </c>
       <c r="F219" s="10">
-        <v>131699.7</v>
+        <v>129539.7</v>
       </c>
       <c r="G219" s="10">
-        <v>117066.4</v>
+        <v>115146.4</v>
       </c>
       <c r="H219" s="10">
-        <v>102433.1</v>
+        <v>100753.1</v>
       </c>
     </row>
     <row r="220" spans="1:8" outlineLevel="4">
       <c r="A220" s="15">
         <v>6</v>
       </c>
       <c r="B220" s="6" t="s">
         <v>431</v>
       </c>
       <c r="C220" s="7" t="s">
         <v>432</v>
       </c>
       <c r="D220" s="5">
-        <v>6.0</v>
+        <v>11.0</v>
       </c>
       <c r="E220" s="10">
-        <v>192963.0</v>
+        <v>182930.0</v>
       </c>
       <c r="F220" s="10">
-        <v>173666.7</v>
+        <v>164637.0</v>
       </c>
       <c r="G220" s="10">
-        <v>154370.4</v>
+        <v>146344.0</v>
       </c>
       <c r="H220" s="10">
-        <v>135074.1</v>
+        <v>128051.0</v>
       </c>
     </row>
     <row r="221" spans="1:8" outlineLevel="4">
       <c r="A221" s="15">
         <v>7</v>
       </c>
       <c r="B221" s="6" t="s">
         <v>433</v>
       </c>
       <c r="C221" s="7" t="s">
         <v>434</v>
       </c>
       <c r="D221" s="5">
         <v>0.0</v>
       </c>
       <c r="E221" s="10">
         <v>403101.0</v>
       </c>
       <c r="F221" s="10">
         <v>362790.9</v>
       </c>
       <c r="G221" s="10">
         <v>322480.8</v>
       </c>
       <c r="H221" s="10">
         <v>282170.7</v>
       </c>
     </row>
     <row r="222" spans="1:8" outlineLevel="4">
       <c r="A222" s="15">
         <v>8</v>
       </c>
       <c r="B222" s="6" t="s">
         <v>435</v>
       </c>
       <c r="C222" s="7" t="s">
         <v>436</v>
       </c>
       <c r="D222" s="5">
-        <v>71.0</v>
+        <v>64.0</v>
       </c>
       <c r="E222" s="10">
-        <v>16957.0</v>
+        <v>15624.0</v>
       </c>
       <c r="F222" s="10">
-        <v>15261.3</v>
+        <v>14061.6</v>
       </c>
       <c r="G222" s="10">
-        <v>13565.6</v>
+        <v>12499.2</v>
       </c>
       <c r="H222" s="10">
-        <v>11869.9</v>
+        <v>10936.8</v>
       </c>
     </row>
     <row r="223" spans="1:8" outlineLevel="4">
       <c r="A223" s="15">
         <v>9</v>
       </c>
       <c r="B223" s="6" t="s">
         <v>437</v>
       </c>
       <c r="C223" s="7" t="s">
         <v>438</v>
       </c>
       <c r="D223" s="5">
-        <v>88.0</v>
+        <v>113.0</v>
       </c>
       <c r="E223" s="10">
-        <v>26874.0</v>
+        <v>24437.0</v>
       </c>
       <c r="F223" s="10">
-        <v>24186.6</v>
+        <v>21993.3</v>
       </c>
       <c r="G223" s="10">
-        <v>21499.2</v>
+        <v>19549.6</v>
       </c>
       <c r="H223" s="10">
-        <v>18811.8</v>
+        <v>17105.9</v>
       </c>
     </row>
     <row r="224" spans="1:8" outlineLevel="2">
       <c r="A224" s="14" t="s">
         <v>439</v>
       </c>
       <c r="B224" s="4"/>
       <c r="C224" s="4"/>
       <c r="D224" s="4"/>
       <c r="E224" s="9"/>
       <c r="F224" s="9"/>
       <c r="G224" s="9"/>
       <c r="H224" s="9"/>
     </row>
     <row r="225" spans="1:8" outlineLevel="3">
       <c r="A225" s="15">
         <v>1</v>
       </c>
       <c r="B225" s="6" t="s">
         <v>440</v>
       </c>
       <c r="C225" s="7" t="s">
         <v>441</v>
       </c>
       <c r="D225" s="5">
-        <v>40.0</v>
+        <v>18.0</v>
       </c>
       <c r="E225" s="10">
-        <v>44622.0</v>
+        <v>41617.0</v>
       </c>
       <c r="F225" s="10">
-        <v>40159.8</v>
+        <v>37455.3</v>
       </c>
       <c r="G225" s="10">
-        <v>35697.6</v>
+        <v>33293.6</v>
       </c>
       <c r="H225" s="10">
-        <v>31235.4</v>
+        <v>29131.9</v>
       </c>
     </row>
     <row r="226" spans="1:8" outlineLevel="3">
       <c r="A226" s="15">
         <v>2</v>
       </c>
       <c r="B226" s="6" t="s">
         <v>442</v>
       </c>
       <c r="C226" s="7" t="s">
         <v>443</v>
       </c>
       <c r="D226" s="5">
-        <v>42.0</v>
+        <v>60.0</v>
       </c>
       <c r="E226" s="10">
-        <v>46359.0</v>
+        <v>47752.0</v>
       </c>
       <c r="F226" s="10">
-        <v>41723.1</v>
+        <v>42976.8</v>
       </c>
       <c r="G226" s="10">
-        <v>37087.2</v>
+        <v>38201.6</v>
       </c>
       <c r="H226" s="10">
-        <v>32451.3</v>
+        <v>33426.4</v>
       </c>
     </row>
     <row r="227" spans="1:8" outlineLevel="3">
       <c r="A227" s="15">
         <v>3</v>
       </c>
       <c r="B227" s="6" t="s">
         <v>444</v>
       </c>
       <c r="C227" s="7" t="s">
         <v>445</v>
       </c>
       <c r="D227" s="5">
         <v>0.0</v>
       </c>
       <c r="E227" s="10">
         <v>71618.0</v>
       </c>
       <c r="F227" s="10">
         <v>64456.2</v>
       </c>
       <c r="G227" s="10">
         <v>57294.4</v>
       </c>
       <c r="H227" s="10">
         <v>50132.6</v>
       </c>
     </row>
     <row r="228" spans="1:8" outlineLevel="3">
       <c r="A228" s="15">
         <v>4</v>
       </c>
       <c r="B228" s="6" t="s">
         <v>446</v>
       </c>
       <c r="C228" s="7" t="s">
         <v>447</v>
       </c>
       <c r="D228" s="5">
-        <v>6.0</v>
+        <v>15.0</v>
       </c>
       <c r="E228" s="10">
-        <v>75882.0</v>
+        <v>72376.0</v>
       </c>
       <c r="F228" s="10">
-        <v>68293.8</v>
+        <v>65138.4</v>
       </c>
       <c r="G228" s="10">
-        <v>60705.6</v>
+        <v>57900.8</v>
       </c>
       <c r="H228" s="10">
-        <v>53117.4</v>
+        <v>50663.2</v>
       </c>
     </row>
     <row r="229" spans="1:8" outlineLevel="3">
       <c r="A229" s="15">
         <v>5</v>
       </c>
       <c r="B229" s="6" t="s">
         <v>448</v>
       </c>
       <c r="C229" s="7" t="s">
         <v>449</v>
       </c>
       <c r="D229" s="5">
-        <v>287.0</v>
+        <v>109.0</v>
       </c>
       <c r="E229" s="10">
-        <v>36074.0</v>
+        <v>38562.0</v>
       </c>
       <c r="F229" s="10">
-        <v>32466.6</v>
+        <v>34705.8</v>
       </c>
       <c r="G229" s="10">
-        <v>28859.2</v>
+        <v>30849.6</v>
       </c>
       <c r="H229" s="10">
-        <v>25251.8</v>
+        <v>26993.4</v>
       </c>
     </row>
     <row r="230" spans="1:8" outlineLevel="3">
       <c r="A230" s="15">
         <v>6</v>
       </c>
       <c r="B230" s="6" t="s">
         <v>450</v>
       </c>
       <c r="C230" s="7" t="s">
         <v>451</v>
       </c>
       <c r="D230" s="5">
-        <v>51.0</v>
+        <v>53.0</v>
       </c>
       <c r="E230" s="10">
-        <v>97116.0</v>
+        <v>100031.0</v>
       </c>
       <c r="F230" s="10">
-        <v>87404.4</v>
+        <v>90027.9</v>
       </c>
       <c r="G230" s="10">
-        <v>77692.8</v>
+        <v>80024.8</v>
       </c>
       <c r="H230" s="10">
-        <v>67981.2</v>
+        <v>70021.7</v>
       </c>
     </row>
     <row r="231" spans="1:8" outlineLevel="3">
       <c r="A231" s="15">
         <v>7</v>
       </c>
       <c r="B231" s="6" t="s">
         <v>452</v>
       </c>
       <c r="C231" s="7" t="s">
         <v>453</v>
       </c>
       <c r="D231" s="5">
         <v>0.0</v>
       </c>
       <c r="E231" s="10">
         <v>113337.0</v>
       </c>
       <c r="F231" s="10">
         <v>102003.3</v>
       </c>
       <c r="G231" s="10">
         <v>90669.6</v>
       </c>
       <c r="H231" s="10">
         <v>79335.9</v>
       </c>
     </row>
     <row r="232" spans="1:8" outlineLevel="3">
       <c r="A232" s="15">
         <v>8</v>
       </c>
       <c r="B232" s="6" t="s">
         <v>454</v>
       </c>
       <c r="C232" s="7" t="s">
         <v>455</v>
       </c>
       <c r="D232" s="5">
-        <v>2.0</v>
+        <v>7.0</v>
       </c>
       <c r="E232" s="10">
-        <v>102493.0</v>
+        <v>101599.0</v>
       </c>
       <c r="F232" s="10">
-        <v>92243.7</v>
+        <v>91439.1</v>
       </c>
       <c r="G232" s="10">
-        <v>81994.4</v>
+        <v>81279.2</v>
       </c>
       <c r="H232" s="10">
-        <v>71745.1</v>
+        <v>71119.3</v>
       </c>
     </row>
     <row r="233" spans="1:8" outlineLevel="3">
       <c r="A233" s="15">
         <v>9</v>
       </c>
       <c r="B233" s="6" t="s">
         <v>456</v>
       </c>
       <c r="C233" s="7" t="s">
         <v>457</v>
       </c>
       <c r="D233" s="5">
-        <v>208.0</v>
+        <v>115.0</v>
       </c>
       <c r="E233" s="10">
-        <v>51306.0</v>
+        <v>54839.0</v>
       </c>
       <c r="F233" s="10">
-        <v>46175.4</v>
+        <v>49355.1</v>
       </c>
       <c r="G233" s="10">
-        <v>41044.8</v>
+        <v>43871.2</v>
       </c>
       <c r="H233" s="10">
-        <v>35914.2</v>
+        <v>38387.3</v>
       </c>
     </row>
     <row r="234" spans="1:8" outlineLevel="3">
       <c r="A234" s="15">
         <v>10</v>
       </c>
       <c r="B234" s="6" t="s">
         <v>458</v>
       </c>
       <c r="C234" s="7" t="s">
         <v>459</v>
       </c>
       <c r="D234" s="5">
-        <v>38.0</v>
+        <v>50.0</v>
       </c>
       <c r="E234" s="10">
-        <v>126830.0</v>
+        <v>130637.0</v>
       </c>
       <c r="F234" s="10">
-        <v>114147.0</v>
+        <v>117573.3</v>
       </c>
       <c r="G234" s="10">
-        <v>101464.0</v>
+        <v>104509.6</v>
       </c>
       <c r="H234" s="10">
-        <v>88781.0</v>
+        <v>91445.9</v>
       </c>
     </row>
     <row r="235" spans="1:8" outlineLevel="3">
       <c r="A235" s="15">
         <v>11</v>
       </c>
       <c r="B235" s="6" t="s">
         <v>460</v>
       </c>
       <c r="C235" s="7" t="s">
         <v>461</v>
       </c>
       <c r="D235" s="5">
         <v>0.0</v>
       </c>
       <c r="E235" s="10">
         <v>137215.0</v>
       </c>
       <c r="F235" s="10">
         <v>123493.5</v>
       </c>
       <c r="G235" s="10">
         <v>109772.0</v>
       </c>
       <c r="H235" s="10">
         <v>96050.5</v>
       </c>
     </row>
     <row r="236" spans="1:8" outlineLevel="3">
       <c r="A236" s="15">
         <v>12</v>
       </c>
       <c r="B236" s="6" t="s">
         <v>462</v>
       </c>
       <c r="C236" s="7" t="s">
         <v>463</v>
       </c>
       <c r="D236" s="5">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="E236" s="10">
-        <v>174854.0</v>
+        <v>173351.0</v>
       </c>
       <c r="F236" s="10">
-        <v>157368.6</v>
+        <v>156015.9</v>
       </c>
       <c r="G236" s="10">
-        <v>139883.2</v>
+        <v>138680.8</v>
       </c>
       <c r="H236" s="10">
-        <v>122397.8</v>
+        <v>121345.7</v>
       </c>
     </row>
     <row r="237" spans="1:8" outlineLevel="3">
       <c r="A237" s="15">
         <v>13</v>
       </c>
       <c r="B237" s="6" t="s">
         <v>464</v>
       </c>
       <c r="C237" s="7" t="s">
         <v>465</v>
       </c>
       <c r="D237" s="5">
-        <v>41.0</v>
+        <v>47.0</v>
       </c>
       <c r="E237" s="10">
         <v>92193.0</v>
       </c>
       <c r="F237" s="10">
         <v>82973.7</v>
       </c>
       <c r="G237" s="10">
         <v>73754.4</v>
       </c>
       <c r="H237" s="10">
         <v>64535.1</v>
       </c>
     </row>
     <row r="238" spans="1:8" outlineLevel="3">
       <c r="A238" s="15">
         <v>14</v>
       </c>
       <c r="B238" s="6" t="s">
         <v>466</v>
       </c>
       <c r="C238" s="7" t="s">
         <v>467</v>
       </c>
       <c r="D238" s="5">
-        <v>37.0</v>
+        <v>43.0</v>
       </c>
       <c r="E238" s="10">
-        <v>128790.0</v>
+        <v>103033.0</v>
       </c>
       <c r="F238" s="10">
-        <v>115911.0</v>
+        <v>92729.7</v>
       </c>
       <c r="G238" s="10">
-        <v>103032.0</v>
+        <v>82426.4</v>
       </c>
       <c r="H238" s="10">
-        <v>90153.0</v>
+        <v>72123.1</v>
       </c>
     </row>
     <row r="239" spans="1:8" outlineLevel="3">
       <c r="A239" s="15">
         <v>15</v>
       </c>
       <c r="B239" s="6" t="s">
         <v>468</v>
       </c>
       <c r="C239" s="7" t="s">
         <v>469</v>
       </c>
       <c r="D239" s="5">
         <v>0.0</v>
       </c>
       <c r="E239" s="10">
         <v>224328.0</v>
       </c>
       <c r="F239" s="10">
         <v>201895.2</v>
       </c>
       <c r="G239" s="10">
         <v>179462.4</v>
       </c>
       <c r="H239" s="10">
         <v>157029.6</v>
       </c>
     </row>
     <row r="240" spans="1:8" outlineLevel="3">
       <c r="A240" s="15">
         <v>16</v>
       </c>
       <c r="B240" s="6" t="s">
         <v>470</v>
       </c>
       <c r="C240" s="7" t="s">
         <v>471</v>
       </c>
       <c r="D240" s="5">
-        <v>18.0</v>
+        <v>12.0</v>
       </c>
       <c r="E240" s="10">
-        <v>250327.0</v>
+        <v>248171.0</v>
       </c>
       <c r="F240" s="10">
-        <v>225294.3</v>
+        <v>223353.9</v>
       </c>
       <c r="G240" s="10">
-        <v>200261.6</v>
+        <v>198536.8</v>
       </c>
       <c r="H240" s="10">
-        <v>175228.9</v>
+        <v>173719.7</v>
       </c>
     </row>
     <row r="241" spans="1:8" outlineLevel="3">
       <c r="A241" s="15">
         <v>17</v>
       </c>
       <c r="B241" s="6" t="s">
         <v>472</v>
       </c>
       <c r="C241" s="7" t="s">
         <v>473</v>
       </c>
       <c r="D241" s="5">
-        <v>9.0</v>
+        <v>19.0</v>
       </c>
       <c r="E241" s="10">
-        <v>263478.0</v>
+        <v>271383.0</v>
       </c>
       <c r="F241" s="10">
-        <v>237130.2</v>
+        <v>244244.7</v>
       </c>
       <c r="G241" s="10">
-        <v>210782.4</v>
+        <v>217106.4</v>
       </c>
       <c r="H241" s="10">
-        <v>184434.6</v>
+        <v>189968.1</v>
       </c>
     </row>
     <row r="242" spans="1:8" outlineLevel="3">
       <c r="A242" s="15">
         <v>18</v>
       </c>
       <c r="B242" s="6" t="s">
         <v>474</v>
       </c>
       <c r="C242" s="7" t="s">
         <v>475</v>
       </c>
       <c r="D242" s="5">
         <v>0.0</v>
       </c>
       <c r="E242" s="10">
         <v>342063.0</v>
       </c>
       <c r="F242" s="10">
         <v>307856.7</v>
       </c>
       <c r="G242" s="10">
         <v>273650.4</v>
       </c>
       <c r="H242" s="10">
         <v>239444.1</v>
       </c>
     </row>
     <row r="243" spans="1:8" outlineLevel="3">
       <c r="A243" s="15">
         <v>19</v>
       </c>
       <c r="B243" s="6" t="s">
         <v>476</v>
       </c>
       <c r="C243" s="7" t="s">
         <v>477</v>
       </c>
       <c r="D243" s="5">
-        <v>21.0</v>
+        <v>11.0</v>
       </c>
       <c r="E243" s="10">
-        <v>21989.0</v>
+        <v>18455.0</v>
       </c>
       <c r="F243" s="10">
-        <v>19790.1</v>
+        <v>16609.5</v>
       </c>
       <c r="G243" s="10">
-        <v>17591.2</v>
+        <v>14764.0</v>
       </c>
       <c r="H243" s="10">
-        <v>15392.3</v>
+        <v>12918.5</v>
       </c>
     </row>
     <row r="244" spans="1:8" outlineLevel="3">
       <c r="A244" s="15">
         <v>20</v>
       </c>
       <c r="B244" s="6" t="s">
         <v>478</v>
       </c>
       <c r="C244" s="7" t="s">
         <v>479</v>
       </c>
       <c r="D244" s="5">
-        <v>738.0</v>
+        <v>494.0</v>
       </c>
       <c r="E244" s="10">
-        <v>8381.0</v>
+        <v>9148.0</v>
       </c>
       <c r="F244" s="10">
-        <v>7542.9</v>
+        <v>8233.2</v>
       </c>
       <c r="G244" s="10">
-        <v>6704.8</v>
+        <v>7318.4</v>
       </c>
       <c r="H244" s="10">
-        <v>5866.7</v>
+        <v>6403.6</v>
       </c>
     </row>
     <row r="245" spans="1:8" outlineLevel="3">
       <c r="A245" s="15">
         <v>21</v>
       </c>
       <c r="B245" s="6" t="s">
         <v>480</v>
       </c>
       <c r="C245" s="7" t="s">
         <v>481</v>
       </c>
       <c r="D245" s="5">
-        <v>55.0</v>
+        <v>87.0</v>
       </c>
       <c r="E245" s="10">
-        <v>27373.0</v>
+        <v>28194.0</v>
       </c>
       <c r="F245" s="10">
-        <v>24635.7</v>
+        <v>25374.6</v>
       </c>
       <c r="G245" s="10">
-        <v>21898.4</v>
+        <v>22555.2</v>
       </c>
       <c r="H245" s="10">
-        <v>19161.1</v>
+        <v>19735.8</v>
       </c>
     </row>
     <row r="246" spans="1:8" outlineLevel="3">
       <c r="A246" s="15">
         <v>22</v>
       </c>
       <c r="B246" s="6" t="s">
         <v>482</v>
       </c>
       <c r="C246" s="7" t="s">
         <v>483</v>
       </c>
       <c r="D246" s="5">
         <v>0.0</v>
       </c>
       <c r="E246" s="10">
         <v>46544.0</v>
       </c>
       <c r="F246" s="10">
         <v>41889.6</v>
       </c>
       <c r="G246" s="10">
         <v>37235.2</v>
       </c>
       <c r="H246" s="10">
         <v>32580.8</v>
       </c>
     </row>
     <row r="247" spans="1:8" outlineLevel="3">
       <c r="A247" s="15">
         <v>23</v>
       </c>
       <c r="B247" s="6" t="s">
         <v>484</v>
       </c>
       <c r="C247" s="7" t="s">
         <v>485</v>
       </c>
       <c r="D247" s="5">
-        <v>5.0</v>
+        <v>8.0</v>
       </c>
       <c r="E247" s="10">
-        <v>30269.0</v>
+        <v>28717.0</v>
       </c>
       <c r="F247" s="10">
-        <v>27242.1</v>
+        <v>25845.3</v>
       </c>
       <c r="G247" s="10">
-        <v>24215.2</v>
+        <v>22973.6</v>
       </c>
       <c r="H247" s="10">
-        <v>21188.3</v>
+        <v>20101.9</v>
       </c>
     </row>
     <row r="248" spans="1:8" outlineLevel="3">
       <c r="A248" s="15">
         <v>24</v>
       </c>
       <c r="B248" s="6" t="s">
         <v>486</v>
       </c>
       <c r="C248" s="7" t="s">
         <v>487</v>
       </c>
       <c r="D248" s="5">
-        <v>130.0</v>
+        <v>81.0</v>
       </c>
       <c r="E248" s="10">
-        <v>15301.0</v>
+        <v>14824.0</v>
       </c>
       <c r="F248" s="10">
-        <v>13770.9</v>
+        <v>13341.6</v>
       </c>
       <c r="G248" s="10">
-        <v>12240.8</v>
+        <v>11859.2</v>
       </c>
       <c r="H248" s="10">
-        <v>10710.7</v>
+        <v>10376.8</v>
       </c>
     </row>
     <row r="249" spans="1:8" outlineLevel="3">
       <c r="A249" s="15">
         <v>25</v>
       </c>
       <c r="B249" s="6" t="s">
         <v>488</v>
       </c>
       <c r="C249" s="7" t="s">
         <v>489</v>
       </c>
       <c r="D249" s="5">
-        <v>72.0</v>
+        <v>58.0</v>
       </c>
       <c r="E249" s="10">
-        <v>40552.0</v>
+        <v>41768.0</v>
       </c>
       <c r="F249" s="10">
-        <v>36496.8</v>
+        <v>37591.2</v>
       </c>
       <c r="G249" s="10">
-        <v>32441.6</v>
+        <v>33414.4</v>
       </c>
       <c r="H249" s="10">
-        <v>28386.4</v>
+        <v>29237.6</v>
       </c>
     </row>
     <row r="250" spans="1:8" outlineLevel="3">
       <c r="A250" s="15">
         <v>26</v>
       </c>
       <c r="B250" s="6" t="s">
         <v>490</v>
       </c>
       <c r="C250" s="7" t="s">
         <v>491</v>
       </c>
       <c r="D250" s="5">
         <v>0.0</v>
       </c>
       <c r="E250" s="10">
         <v>55568.0</v>
       </c>
       <c r="F250" s="10">
         <v>50011.2</v>
       </c>
       <c r="G250" s="10">
         <v>44454.4</v>
       </c>
       <c r="H250" s="10">
@@ -9890,517 +9890,517 @@
       </c>
     </row>
     <row r="252" spans="1:8" outlineLevel="2">
       <c r="A252" s="14" t="s">
         <v>494</v>
       </c>
       <c r="B252" s="4"/>
       <c r="C252" s="4"/>
       <c r="D252" s="4"/>
       <c r="E252" s="9"/>
       <c r="F252" s="9"/>
       <c r="G252" s="9"/>
       <c r="H252" s="9"/>
     </row>
     <row r="253" spans="1:8" outlineLevel="3">
       <c r="A253" s="15">
         <v>1</v>
       </c>
       <c r="B253" s="6" t="s">
         <v>495</v>
       </c>
       <c r="C253" s="7" t="s">
         <v>496</v>
       </c>
       <c r="D253" s="5">
-        <v>42.0</v>
+        <v>59.0</v>
       </c>
       <c r="E253" s="10">
-        <v>53718.0</v>
+        <v>55331.0</v>
       </c>
       <c r="F253" s="10">
-        <v>48346.2</v>
+        <v>49797.9</v>
       </c>
       <c r="G253" s="10">
-        <v>42974.4</v>
+        <v>44264.8</v>
       </c>
       <c r="H253" s="10">
-        <v>37602.6</v>
+        <v>38731.7</v>
       </c>
     </row>
     <row r="254" spans="1:8" outlineLevel="3">
       <c r="A254" s="15">
         <v>2</v>
       </c>
       <c r="B254" s="6" t="s">
         <v>497</v>
       </c>
       <c r="C254" s="7" t="s">
         <v>498</v>
       </c>
       <c r="D254" s="5">
-        <v>58.0</v>
+        <v>15.0</v>
       </c>
       <c r="E254" s="10">
-        <v>26901.0</v>
+        <v>28343.0</v>
       </c>
       <c r="F254" s="10">
-        <v>24210.9</v>
+        <v>25508.7</v>
       </c>
       <c r="G254" s="10">
-        <v>21520.8</v>
+        <v>22674.4</v>
       </c>
       <c r="H254" s="10">
-        <v>18830.7</v>
+        <v>19840.1</v>
       </c>
     </row>
     <row r="255" spans="1:8" outlineLevel="3">
       <c r="A255" s="15">
         <v>3</v>
       </c>
       <c r="B255" s="6" t="s">
         <v>499</v>
       </c>
       <c r="C255" s="7" t="s">
         <v>500</v>
       </c>
       <c r="D255" s="5">
-        <v>0.0</v>
+        <v>4.0</v>
       </c>
       <c r="E255" s="10">
-        <v>33230.0</v>
+        <v>34822.0</v>
       </c>
       <c r="F255" s="10">
-        <v>29907.0</v>
+        <v>31339.8</v>
       </c>
       <c r="G255" s="10">
-        <v>26584.0</v>
+        <v>27857.6</v>
       </c>
       <c r="H255" s="10">
-        <v>23261.0</v>
+        <v>24375.4</v>
       </c>
     </row>
     <row r="256" spans="1:8" outlineLevel="3">
       <c r="A256" s="15">
         <v>4</v>
       </c>
       <c r="B256" s="6" t="s">
         <v>501</v>
       </c>
       <c r="C256" s="7" t="s">
         <v>502</v>
       </c>
       <c r="D256" s="5">
-        <v>54.0</v>
+        <v>41.0</v>
       </c>
       <c r="E256" s="10">
-        <v>97707.0</v>
+        <v>100639.0</v>
       </c>
       <c r="F256" s="10">
-        <v>87936.3</v>
+        <v>90575.1</v>
       </c>
       <c r="G256" s="10">
-        <v>78165.6</v>
+        <v>80511.2</v>
       </c>
       <c r="H256" s="10">
-        <v>68394.9</v>
+        <v>70447.3</v>
       </c>
     </row>
     <row r="257" spans="1:8" outlineLevel="3">
       <c r="A257" s="15">
         <v>5</v>
       </c>
       <c r="B257" s="6" t="s">
         <v>503</v>
       </c>
       <c r="C257" s="7" t="s">
         <v>504</v>
       </c>
       <c r="D257" s="5">
-        <v>0.0</v>
+        <v>108.0</v>
       </c>
       <c r="E257" s="10">
-        <v>39288.0</v>
+        <v>38246.0</v>
       </c>
       <c r="F257" s="10">
-        <v>35359.2</v>
+        <v>34421.4</v>
       </c>
       <c r="G257" s="10">
-        <v>31430.4</v>
+        <v>30596.8</v>
       </c>
       <c r="H257" s="10">
-        <v>27501.6</v>
+        <v>26772.2</v>
       </c>
     </row>
     <row r="258" spans="1:8" outlineLevel="3">
       <c r="A258" s="15">
         <v>6</v>
       </c>
       <c r="B258" s="6" t="s">
         <v>505</v>
       </c>
       <c r="C258" s="7" t="s">
         <v>506</v>
       </c>
       <c r="D258" s="5">
-        <v>32.0</v>
+        <v>39.0</v>
       </c>
       <c r="E258" s="10">
-        <v>108917.0</v>
+        <v>112186.0</v>
       </c>
       <c r="F258" s="10">
-        <v>98025.3</v>
+        <v>100967.4</v>
       </c>
       <c r="G258" s="10">
-        <v>87133.6</v>
+        <v>89748.8</v>
       </c>
       <c r="H258" s="10">
-        <v>76241.9</v>
+        <v>78530.2</v>
       </c>
     </row>
     <row r="259" spans="1:8" outlineLevel="3">
       <c r="A259" s="15">
         <v>7</v>
       </c>
       <c r="B259" s="6" t="s">
         <v>507</v>
       </c>
       <c r="C259" s="7" t="s">
         <v>508</v>
       </c>
       <c r="D259" s="5">
-        <v>58.0</v>
+        <v>44.0</v>
       </c>
       <c r="E259" s="10">
-        <v>51764.0</v>
+        <v>47182.0</v>
       </c>
       <c r="F259" s="10">
-        <v>46587.6</v>
+        <v>42463.8</v>
       </c>
       <c r="G259" s="10">
-        <v>41411.2</v>
+        <v>37745.6</v>
       </c>
       <c r="H259" s="10">
-        <v>36234.8</v>
+        <v>33027.4</v>
       </c>
     </row>
     <row r="260" spans="1:8" outlineLevel="3">
       <c r="A260" s="15">
         <v>8</v>
       </c>
       <c r="B260" s="6" t="s">
         <v>509</v>
       </c>
       <c r="C260" s="7" t="s">
         <v>510</v>
       </c>
       <c r="D260" s="5">
-        <v>20.0</v>
+        <v>27.0</v>
       </c>
       <c r="E260" s="10">
-        <v>170979.0</v>
+        <v>176109.0</v>
       </c>
       <c r="F260" s="10">
-        <v>153881.1</v>
+        <v>158498.1</v>
       </c>
       <c r="G260" s="10">
-        <v>136783.2</v>
+        <v>140887.2</v>
       </c>
       <c r="H260" s="10">
-        <v>119685.3</v>
+        <v>123276.3</v>
       </c>
     </row>
     <row r="261" spans="1:8" outlineLevel="3">
       <c r="A261" s="15">
         <v>9</v>
       </c>
       <c r="B261" s="6" t="s">
         <v>511</v>
       </c>
       <c r="C261" s="7" t="s">
         <v>512</v>
       </c>
       <c r="D261" s="5">
-        <v>55.0</v>
+        <v>34.0</v>
       </c>
       <c r="E261" s="10">
-        <v>82994.0</v>
+        <v>66914.0</v>
       </c>
       <c r="F261" s="10">
-        <v>74694.6</v>
+        <v>60222.6</v>
       </c>
       <c r="G261" s="10">
-        <v>66395.2</v>
+        <v>53531.2</v>
       </c>
       <c r="H261" s="10">
-        <v>58095.8</v>
+        <v>46839.8</v>
       </c>
     </row>
     <row r="262" spans="1:8" outlineLevel="3">
       <c r="A262" s="15">
         <v>10</v>
       </c>
       <c r="B262" s="6" t="s">
         <v>513</v>
       </c>
       <c r="C262" s="7" t="s">
         <v>514</v>
       </c>
       <c r="D262" s="5">
-        <v>27.0</v>
+        <v>21.0</v>
       </c>
       <c r="E262" s="10">
-        <v>251831.0</v>
+        <v>258270.0</v>
       </c>
       <c r="F262" s="10">
-        <v>226647.9</v>
+        <v>232443.0</v>
       </c>
       <c r="G262" s="10">
-        <v>201464.8</v>
+        <v>206616.0</v>
       </c>
       <c r="H262" s="10">
-        <v>176281.7</v>
+        <v>180789.0</v>
       </c>
     </row>
     <row r="263" spans="1:8" outlineLevel="3">
       <c r="A263" s="15">
         <v>11</v>
       </c>
       <c r="B263" s="6" t="s">
         <v>515</v>
       </c>
       <c r="C263" s="7" t="s">
         <v>516</v>
       </c>
       <c r="D263" s="5">
-        <v>30.0</v>
+        <v>13.0</v>
       </c>
       <c r="E263" s="10">
-        <v>103503.0</v>
+        <v>102536.0</v>
       </c>
       <c r="F263" s="10">
-        <v>93152.7</v>
+        <v>92282.4</v>
       </c>
       <c r="G263" s="10">
-        <v>82802.4</v>
+        <v>82028.8</v>
       </c>
       <c r="H263" s="10">
-        <v>72452.1</v>
+        <v>71775.2</v>
       </c>
     </row>
     <row r="264" spans="1:8" outlineLevel="3">
       <c r="A264" s="15">
         <v>12</v>
       </c>
       <c r="B264" s="6" t="s">
         <v>517</v>
       </c>
       <c r="C264" s="7" t="s">
         <v>518</v>
       </c>
       <c r="D264" s="5">
         <v>0.0</v>
       </c>
       <c r="E264" s="10">
-        <v>468666.0</v>
+        <v>478041.0</v>
       </c>
       <c r="F264" s="10">
-        <v>421799.4</v>
+        <v>430236.9</v>
       </c>
       <c r="G264" s="10">
-        <v>374932.8</v>
+        <v>382432.8</v>
       </c>
       <c r="H264" s="10">
-        <v>328066.2</v>
+        <v>334628.7</v>
       </c>
     </row>
     <row r="265" spans="1:8" outlineLevel="3">
       <c r="A265" s="15">
         <v>13</v>
       </c>
       <c r="B265" s="6" t="s">
         <v>519</v>
       </c>
       <c r="C265" s="7" t="s">
         <v>520</v>
       </c>
       <c r="D265" s="5">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="E265" s="10">
-        <v>204759.0</v>
+        <v>219217.0</v>
       </c>
       <c r="F265" s="10">
-        <v>184283.1</v>
+        <v>197295.3</v>
       </c>
       <c r="G265" s="10">
-        <v>163807.2</v>
+        <v>175373.6</v>
       </c>
       <c r="H265" s="10">
-        <v>143331.3</v>
+        <v>153451.9</v>
       </c>
     </row>
     <row r="266" spans="1:8" outlineLevel="3">
       <c r="A266" s="15">
         <v>14</v>
       </c>
       <c r="B266" s="6" t="s">
         <v>521</v>
       </c>
       <c r="C266" s="7" t="s">
         <v>522</v>
       </c>
       <c r="D266" s="5">
-        <v>75.0</v>
+        <v>97.0</v>
       </c>
       <c r="E266" s="10">
-        <v>36757.0</v>
+        <v>36022.0</v>
       </c>
       <c r="F266" s="10">
-        <v>33081.3</v>
+        <v>32419.8</v>
       </c>
       <c r="G266" s="10">
-        <v>29405.6</v>
+        <v>28817.6</v>
       </c>
       <c r="H266" s="10">
-        <v>25729.9</v>
+        <v>25215.4</v>
       </c>
     </row>
     <row r="267" spans="1:8" outlineLevel="3">
       <c r="A267" s="15">
         <v>15</v>
       </c>
       <c r="B267" s="6" t="s">
         <v>523</v>
       </c>
       <c r="C267" s="7" t="s">
         <v>524</v>
       </c>
       <c r="D267" s="5">
-        <v>60.0</v>
+        <v>34.0</v>
       </c>
       <c r="E267" s="10">
-        <v>15499.0</v>
+        <v>16209.0</v>
       </c>
       <c r="F267" s="10">
-        <v>13949.1</v>
+        <v>14588.1</v>
       </c>
       <c r="G267" s="10">
-        <v>12399.2</v>
+        <v>12967.2</v>
       </c>
       <c r="H267" s="10">
-        <v>10849.3</v>
+        <v>11346.3</v>
       </c>
     </row>
     <row r="268" spans="1:8" outlineLevel="3">
       <c r="A268" s="15">
         <v>16</v>
       </c>
       <c r="B268" s="6" t="s">
         <v>525</v>
       </c>
       <c r="C268" s="7" t="s">
         <v>526</v>
       </c>
       <c r="D268" s="5">
-        <v>40.0</v>
+        <v>47.0</v>
       </c>
       <c r="E268" s="10">
-        <v>47058.0</v>
+        <v>45440.0</v>
       </c>
       <c r="F268" s="10">
-        <v>42352.2</v>
+        <v>40896.0</v>
       </c>
       <c r="G268" s="10">
-        <v>37646.4</v>
+        <v>36352.0</v>
       </c>
       <c r="H268" s="10">
-        <v>32940.6</v>
+        <v>31808.0</v>
       </c>
     </row>
     <row r="269" spans="1:8" outlineLevel="3">
       <c r="A269" s="15">
         <v>17</v>
       </c>
       <c r="B269" s="6" t="s">
         <v>527</v>
       </c>
       <c r="C269" s="7" t="s">
         <v>528</v>
       </c>
       <c r="D269" s="5">
-        <v>17.0</v>
+        <v>70.0</v>
       </c>
       <c r="E269" s="10">
-        <v>19707.0</v>
+        <v>22376.0</v>
       </c>
       <c r="F269" s="10">
-        <v>17736.3</v>
+        <v>20138.4</v>
       </c>
       <c r="G269" s="10">
-        <v>15765.6</v>
+        <v>17900.8</v>
       </c>
       <c r="H269" s="10">
-        <v>13794.9</v>
+        <v>15663.2</v>
       </c>
     </row>
     <row r="270" spans="1:8" outlineLevel="2">
       <c r="A270" s="14" t="s">
         <v>529</v>
       </c>
       <c r="B270" s="4"/>
       <c r="C270" s="4"/>
       <c r="D270" s="4"/>
       <c r="E270" s="9"/>
       <c r="F270" s="9"/>
       <c r="G270" s="9"/>
       <c r="H270" s="9"/>
     </row>
     <row r="271" spans="1:8" outlineLevel="3">
       <c r="A271" s="15">
         <v>1</v>
       </c>
       <c r="B271" s="6" t="s">
         <v>530</v>
       </c>
       <c r="C271" s="7" t="s">
         <v>531</v>
       </c>
       <c r="D271" s="5">
-        <v>15.0</v>
+        <v>21.0</v>
       </c>
       <c r="E271" s="10">
-        <v>51680.0</v>
+        <v>54266.0</v>
       </c>
       <c r="F271" s="10">
-        <v>46512.0</v>
+        <v>48839.4</v>
       </c>
       <c r="G271" s="10">
-        <v>41344.0</v>
+        <v>43412.8</v>
       </c>
       <c r="H271" s="10">
-        <v>36176.0</v>
+        <v>37986.2</v>
       </c>
     </row>
     <row r="272" spans="1:8" outlineLevel="3">
       <c r="A272" s="15">
         <v>2</v>
       </c>
       <c r="B272" s="6" t="s">
         <v>532</v>
       </c>
       <c r="C272" s="7" t="s">
         <v>533</v>
       </c>
       <c r="D272" s="5">
         <v>0.0</v>
       </c>
       <c r="E272" s="10">
         <v>46000.0</v>
       </c>
       <c r="F272" s="10">
         <v>41400.0</v>
       </c>
       <c r="G272" s="10">
         <v>36800.0</v>
       </c>
       <c r="H272" s="10">
@@ -10422,63 +10422,63 @@
       </c>
       <c r="E273" s="10">
         <v>47370.0</v>
       </c>
       <c r="F273" s="10">
         <v>42633.0</v>
       </c>
       <c r="G273" s="10">
         <v>37896.0</v>
       </c>
       <c r="H273" s="10">
         <v>33159.0</v>
       </c>
     </row>
     <row r="274" spans="1:8" outlineLevel="3">
       <c r="A274" s="15">
         <v>4</v>
       </c>
       <c r="B274" s="6" t="s">
         <v>536</v>
       </c>
       <c r="C274" s="7" t="s">
         <v>537</v>
       </c>
       <c r="D274" s="5">
-        <v>20.0</v>
+        <v>23.0</v>
       </c>
       <c r="E274" s="10">
-        <v>83804.0</v>
+        <v>87993.0</v>
       </c>
       <c r="F274" s="10">
-        <v>75423.6</v>
+        <v>79193.7</v>
       </c>
       <c r="G274" s="10">
-        <v>67043.2</v>
+        <v>70394.4</v>
       </c>
       <c r="H274" s="10">
-        <v>58662.8</v>
+        <v>61595.1</v>
       </c>
     </row>
     <row r="275" spans="1:8" outlineLevel="3">
       <c r="A275" s="15">
         <v>5</v>
       </c>
       <c r="B275" s="6" t="s">
         <v>538</v>
       </c>
       <c r="C275" s="7" t="s">
         <v>539</v>
       </c>
       <c r="D275" s="5">
         <v>0.0</v>
       </c>
       <c r="E275" s="10">
         <v>84045.0</v>
       </c>
       <c r="F275" s="10">
         <v>75640.5</v>
       </c>
       <c r="G275" s="10">
         <v>67236.0</v>
       </c>
       <c r="H275" s="10">
@@ -10500,63 +10500,63 @@
       </c>
       <c r="E276" s="10">
         <v>89153.0</v>
       </c>
       <c r="F276" s="10">
         <v>80237.7</v>
       </c>
       <c r="G276" s="10">
         <v>71322.4</v>
       </c>
       <c r="H276" s="10">
         <v>62407.1</v>
       </c>
     </row>
     <row r="277" spans="1:8" outlineLevel="3">
       <c r="A277" s="15">
         <v>7</v>
       </c>
       <c r="B277" s="6" t="s">
         <v>542</v>
       </c>
       <c r="C277" s="7" t="s">
         <v>543</v>
       </c>
       <c r="D277" s="5">
-        <v>8.0</v>
+        <v>9.0</v>
       </c>
       <c r="E277" s="10">
-        <v>110468.0</v>
+        <v>115994.0</v>
       </c>
       <c r="F277" s="10">
-        <v>99421.2</v>
+        <v>104394.6</v>
       </c>
       <c r="G277" s="10">
-        <v>88374.4</v>
+        <v>92795.2</v>
       </c>
       <c r="H277" s="10">
-        <v>77327.6</v>
+        <v>81195.8</v>
       </c>
     </row>
     <row r="278" spans="1:8" outlineLevel="3">
       <c r="A278" s="15">
         <v>8</v>
       </c>
       <c r="B278" s="6" t="s">
         <v>544</v>
       </c>
       <c r="C278" s="7" t="s">
         <v>545</v>
       </c>
       <c r="D278" s="5">
         <v>0.0</v>
       </c>
       <c r="E278" s="10">
         <v>99841.0</v>
       </c>
       <c r="F278" s="10">
         <v>89856.9</v>
       </c>
       <c r="G278" s="10">
         <v>79872.8</v>
       </c>
       <c r="H278" s="10">
@@ -10630,63 +10630,63 @@
       </c>
       <c r="E281" s="10">
         <v>240377.0</v>
       </c>
       <c r="F281" s="10">
         <v>216339.3</v>
       </c>
       <c r="G281" s="10">
         <v>192301.6</v>
       </c>
       <c r="H281" s="10">
         <v>168263.9</v>
       </c>
     </row>
     <row r="282" spans="1:8" outlineLevel="3">
       <c r="A282" s="15">
         <v>12</v>
       </c>
       <c r="B282" s="6" t="s">
         <v>552</v>
       </c>
       <c r="C282" s="7" t="s">
         <v>553</v>
       </c>
       <c r="D282" s="5">
-        <v>8.0</v>
+        <v>21.0</v>
       </c>
       <c r="E282" s="10">
-        <v>27320.0</v>
+        <v>28686.0</v>
       </c>
       <c r="F282" s="10">
-        <v>24588.0</v>
+        <v>25817.4</v>
       </c>
       <c r="G282" s="10">
-        <v>21856.0</v>
+        <v>22948.8</v>
       </c>
       <c r="H282" s="10">
-        <v>19124.0</v>
+        <v>20080.2</v>
       </c>
     </row>
     <row r="283" spans="1:8" outlineLevel="3">
       <c r="A283" s="15">
         <v>13</v>
       </c>
       <c r="B283" s="6" t="s">
         <v>554</v>
       </c>
       <c r="C283" s="7" t="s">
         <v>555</v>
       </c>
       <c r="D283" s="5">
         <v>0.0</v>
       </c>
       <c r="E283" s="10">
         <v>25784.0</v>
       </c>
       <c r="F283" s="10">
         <v>23205.6</v>
       </c>
       <c r="G283" s="10">
         <v>20627.2</v>
       </c>
       <c r="H283" s="10">
@@ -10708,63 +10708,63 @@
       </c>
       <c r="E284" s="10">
         <v>29592.0</v>
       </c>
       <c r="F284" s="10">
         <v>26632.8</v>
       </c>
       <c r="G284" s="10">
         <v>23673.6</v>
       </c>
       <c r="H284" s="10">
         <v>20714.4</v>
       </c>
     </row>
     <row r="285" spans="1:8" outlineLevel="3">
       <c r="A285" s="15">
         <v>15</v>
       </c>
       <c r="B285" s="6" t="s">
         <v>558</v>
       </c>
       <c r="C285" s="7" t="s">
         <v>559</v>
       </c>
       <c r="D285" s="5">
-        <v>29.0</v>
+        <v>15.0</v>
       </c>
       <c r="E285" s="10">
-        <v>38970.0</v>
+        <v>40919.0</v>
       </c>
       <c r="F285" s="10">
-        <v>35073.0</v>
+        <v>36827.1</v>
       </c>
       <c r="G285" s="10">
-        <v>31176.0</v>
+        <v>32735.2</v>
       </c>
       <c r="H285" s="10">
-        <v>27279.0</v>
+        <v>28643.3</v>
       </c>
     </row>
     <row r="286" spans="1:8" outlineLevel="3">
       <c r="A286" s="15">
         <v>16</v>
       </c>
       <c r="B286" s="6" t="s">
         <v>560</v>
       </c>
       <c r="C286" s="7" t="s">
         <v>561</v>
       </c>
       <c r="D286" s="5">
         <v>0.0</v>
       </c>
       <c r="E286" s="10">
         <v>37192.0</v>
       </c>
       <c r="F286" s="10">
         <v>33472.8</v>
       </c>
       <c r="G286" s="10">
         <v>29753.6</v>
       </c>
       <c r="H286" s="10">
@@ -10879,86 +10879,86 @@
       <c r="A291" s="14" t="s">
         <v>570</v>
       </c>
       <c r="B291" s="4"/>
       <c r="C291" s="4"/>
       <c r="D291" s="4"/>
       <c r="E291" s="9"/>
       <c r="F291" s="9"/>
       <c r="G291" s="9"/>
       <c r="H291" s="9"/>
     </row>
     <row r="292" spans="1:8" outlineLevel="3">
       <c r="A292" s="15">
         <v>1</v>
       </c>
       <c r="B292" s="6" t="s">
         <v>571</v>
       </c>
       <c r="C292" s="7" t="s">
         <v>572</v>
       </c>
       <c r="D292" s="5">
         <v>0.0</v>
       </c>
       <c r="E292" s="10">
-        <v>29187.0</v>
+        <v>31221.0</v>
       </c>
       <c r="F292" s="10">
-        <v>26268.3</v>
+        <v>28098.9</v>
       </c>
       <c r="G292" s="10">
-        <v>23349.6</v>
+        <v>24976.8</v>
       </c>
       <c r="H292" s="10">
-        <v>20430.9</v>
+        <v>21854.7</v>
       </c>
     </row>
     <row r="293" spans="1:8" outlineLevel="3">
       <c r="A293" s="15">
         <v>2</v>
       </c>
       <c r="B293" s="6" t="s">
         <v>573</v>
       </c>
       <c r="C293" s="7" t="s">
         <v>574</v>
       </c>
       <c r="D293" s="5">
-        <v>51.0</v>
+        <v>48.0</v>
       </c>
       <c r="E293" s="10">
-        <v>75135.0</v>
+        <v>73197.0</v>
       </c>
       <c r="F293" s="10">
-        <v>67621.5</v>
+        <v>65877.3</v>
       </c>
       <c r="G293" s="10">
-        <v>60108.0</v>
+        <v>58557.6</v>
       </c>
       <c r="H293" s="10">
-        <v>52594.5</v>
+        <v>51237.9</v>
       </c>
     </row>
     <row r="294" spans="1:8" outlineLevel="3">
       <c r="A294" s="15">
         <v>3</v>
       </c>
       <c r="B294" s="6" t="s">
         <v>575</v>
       </c>
       <c r="C294" s="7" t="s">
         <v>576</v>
       </c>
       <c r="D294" s="5">
         <v>0.0</v>
       </c>
       <c r="E294" s="10">
         <v>71618.0</v>
       </c>
       <c r="F294" s="10">
         <v>64456.2</v>
       </c>
       <c r="G294" s="10">
         <v>57294.4</v>
       </c>
       <c r="H294" s="10">
@@ -10983,86 +10983,86 @@
       </c>
       <c r="F295" s="10">
         <v>72414.0</v>
       </c>
       <c r="G295" s="10">
         <v>64368.0</v>
       </c>
       <c r="H295" s="10">
         <v>56322.0</v>
       </c>
     </row>
     <row r="296" spans="1:8" outlineLevel="3">
       <c r="A296" s="15">
         <v>5</v>
       </c>
       <c r="B296" s="6" t="s">
         <v>579</v>
       </c>
       <c r="C296" s="7" t="s">
         <v>580</v>
       </c>
       <c r="D296" s="5">
         <v>0.0</v>
       </c>
       <c r="E296" s="10">
-        <v>51552.0</v>
+        <v>55139.0</v>
       </c>
       <c r="F296" s="10">
-        <v>46396.8</v>
+        <v>49625.1</v>
       </c>
       <c r="G296" s="10">
-        <v>41241.6</v>
+        <v>44111.2</v>
       </c>
       <c r="H296" s="10">
-        <v>36086.4</v>
+        <v>38597.3</v>
       </c>
     </row>
     <row r="297" spans="1:8" outlineLevel="3">
       <c r="A297" s="15">
         <v>6</v>
       </c>
       <c r="B297" s="6" t="s">
         <v>581</v>
       </c>
       <c r="C297" s="7" t="s">
         <v>582</v>
       </c>
       <c r="D297" s="5">
-        <v>50.0</v>
+        <v>47.0</v>
       </c>
       <c r="E297" s="10">
-        <v>117981.0</v>
+        <v>114936.0</v>
       </c>
       <c r="F297" s="10">
-        <v>106182.9</v>
+        <v>103442.4</v>
       </c>
       <c r="G297" s="10">
-        <v>94384.8</v>
+        <v>91948.8</v>
       </c>
       <c r="H297" s="10">
-        <v>82586.7</v>
+        <v>80455.2</v>
       </c>
     </row>
     <row r="298" spans="1:8" outlineLevel="3">
       <c r="A298" s="15">
         <v>7</v>
       </c>
       <c r="B298" s="6" t="s">
         <v>583</v>
       </c>
       <c r="C298" s="7" t="s">
         <v>584</v>
       </c>
       <c r="D298" s="5">
         <v>0.0</v>
       </c>
       <c r="E298" s="10">
         <v>113337.0</v>
       </c>
       <c r="F298" s="10">
         <v>102003.3</v>
       </c>
       <c r="G298" s="10">
         <v>90669.6</v>
       </c>
       <c r="H298" s="10">
@@ -11084,89 +11084,89 @@
       </c>
       <c r="E299" s="10">
         <v>118545.0</v>
       </c>
       <c r="F299" s="10">
         <v>106690.5</v>
       </c>
       <c r="G299" s="10">
         <v>94836.0</v>
       </c>
       <c r="H299" s="10">
         <v>82981.5</v>
       </c>
     </row>
     <row r="300" spans="1:8" outlineLevel="3">
       <c r="A300" s="15">
         <v>9</v>
       </c>
       <c r="B300" s="6" t="s">
         <v>587</v>
       </c>
       <c r="C300" s="7" t="s">
         <v>588</v>
       </c>
       <c r="D300" s="5">
-        <v>21.0</v>
+        <v>0.0</v>
       </c>
       <c r="E300" s="10">
-        <v>77880.0</v>
+        <v>80314.0</v>
       </c>
       <c r="F300" s="10">
-        <v>70092.0</v>
+        <v>72282.6</v>
       </c>
       <c r="G300" s="10">
-        <v>62304.0</v>
+        <v>64251.2</v>
       </c>
       <c r="H300" s="10">
-        <v>54516.0</v>
+        <v>56219.8</v>
       </c>
     </row>
     <row r="301" spans="1:8" outlineLevel="3">
       <c r="A301" s="15">
         <v>10</v>
       </c>
       <c r="B301" s="6" t="s">
         <v>589</v>
       </c>
       <c r="C301" s="7" t="s">
         <v>590</v>
       </c>
       <c r="D301" s="5">
         <v>5.0</v>
       </c>
       <c r="E301" s="10">
-        <v>212411.0</v>
+        <v>201790.0</v>
       </c>
       <c r="F301" s="10">
-        <v>191169.9</v>
+        <v>181611.0</v>
       </c>
       <c r="G301" s="10">
-        <v>169928.8</v>
+        <v>161432.0</v>
       </c>
       <c r="H301" s="10">
-        <v>148687.7</v>
+        <v>141253.0</v>
       </c>
     </row>
     <row r="302" spans="1:8" outlineLevel="3">
       <c r="A302" s="15">
         <v>11</v>
       </c>
       <c r="B302" s="6" t="s">
         <v>591</v>
       </c>
       <c r="C302" s="7" t="s">
         <v>592</v>
       </c>
       <c r="D302" s="5">
         <v>0.0</v>
       </c>
       <c r="E302" s="10">
         <v>134999.0</v>
       </c>
       <c r="F302" s="10">
         <v>121499.1</v>
       </c>
       <c r="G302" s="10">
         <v>107999.2</v>
       </c>
       <c r="H302" s="10">
@@ -11240,63 +11240,63 @@
       </c>
       <c r="E305" s="10">
         <v>310500.0</v>
       </c>
       <c r="F305" s="10">
         <v>279450.0</v>
       </c>
       <c r="G305" s="10">
         <v>248400.0</v>
       </c>
       <c r="H305" s="10">
         <v>217350.0</v>
       </c>
     </row>
     <row r="306" spans="1:8" outlineLevel="3">
       <c r="A306" s="15">
         <v>15</v>
       </c>
       <c r="B306" s="6" t="s">
         <v>599</v>
       </c>
       <c r="C306" s="7" t="s">
         <v>600</v>
       </c>
       <c r="D306" s="5">
-        <v>98.0</v>
+        <v>89.0</v>
       </c>
       <c r="E306" s="10">
-        <v>32698.0</v>
+        <v>31853.0</v>
       </c>
       <c r="F306" s="10">
-        <v>29428.2</v>
+        <v>28667.7</v>
       </c>
       <c r="G306" s="10">
-        <v>26158.4</v>
+        <v>25482.4</v>
       </c>
       <c r="H306" s="10">
-        <v>22888.6</v>
+        <v>22297.1</v>
       </c>
     </row>
     <row r="307" spans="1:8" outlineLevel="3">
       <c r="A307" s="15">
         <v>16</v>
       </c>
       <c r="B307" s="6" t="s">
         <v>601</v>
       </c>
       <c r="C307" s="7" t="s">
         <v>602</v>
       </c>
       <c r="D307" s="5">
         <v>0.0</v>
       </c>
       <c r="E307" s="10">
         <v>46544.0</v>
       </c>
       <c r="F307" s="10">
         <v>41889.6</v>
       </c>
       <c r="G307" s="10">
         <v>37235.2</v>
       </c>
       <c r="H307" s="10">
@@ -11318,63 +11318,63 @@
       </c>
       <c r="E308" s="10">
         <v>47588.0</v>
       </c>
       <c r="F308" s="10">
         <v>42829.2</v>
       </c>
       <c r="G308" s="10">
         <v>38070.4</v>
       </c>
       <c r="H308" s="10">
         <v>33311.6</v>
       </c>
     </row>
     <row r="309" spans="1:8" outlineLevel="3">
       <c r="A309" s="15">
         <v>18</v>
       </c>
       <c r="B309" s="6" t="s">
         <v>605</v>
       </c>
       <c r="C309" s="7" t="s">
         <v>606</v>
       </c>
       <c r="D309" s="5">
-        <v>51.0</v>
+        <v>54.0</v>
       </c>
       <c r="E309" s="10">
-        <v>51516.0</v>
+        <v>50486.0</v>
       </c>
       <c r="F309" s="10">
-        <v>46364.4</v>
+        <v>45437.4</v>
       </c>
       <c r="G309" s="10">
-        <v>41212.8</v>
+        <v>40388.8</v>
       </c>
       <c r="H309" s="10">
-        <v>36061.2</v>
+        <v>35340.2</v>
       </c>
     </row>
     <row r="310" spans="1:8" outlineLevel="3">
       <c r="A310" s="15">
         <v>19</v>
       </c>
       <c r="B310" s="6" t="s">
         <v>607</v>
       </c>
       <c r="C310" s="7" t="s">
         <v>608</v>
       </c>
       <c r="D310" s="5">
         <v>0.0</v>
       </c>
       <c r="E310" s="10">
         <v>55568.0</v>
       </c>
       <c r="F310" s="10">
         <v>50011.2</v>
       </c>
       <c r="G310" s="10">
         <v>44454.4</v>
       </c>
       <c r="H310" s="10">
@@ -11408,2299 +11408,2299 @@
       </c>
     </row>
     <row r="312" spans="1:8" outlineLevel="1">
       <c r="A312" s="13" t="s">
         <v>611</v>
       </c>
       <c r="B312" s="4"/>
       <c r="C312" s="4"/>
       <c r="D312" s="4"/>
       <c r="E312" s="9"/>
       <c r="F312" s="9"/>
       <c r="G312" s="9"/>
       <c r="H312" s="9"/>
     </row>
     <row r="313" spans="1:8" outlineLevel="2">
       <c r="A313" s="15">
         <v>1</v>
       </c>
       <c r="B313" s="6" t="s">
         <v>612</v>
       </c>
       <c r="C313" s="7" t="s">
         <v>613</v>
       </c>
       <c r="D313" s="5">
-        <v>1.0</v>
+        <v>14.0</v>
       </c>
       <c r="E313" s="10">
-        <v>56420.0</v>
+        <v>61337.0</v>
       </c>
       <c r="F313" s="10">
-        <v>50778.0</v>
+        <v>55203.3</v>
       </c>
       <c r="G313" s="10">
-        <v>45136.0</v>
+        <v>49069.6</v>
       </c>
       <c r="H313" s="10">
-        <v>39494.0</v>
+        <v>42935.9</v>
       </c>
     </row>
     <row r="314" spans="1:8" outlineLevel="2">
       <c r="A314" s="15">
         <v>2</v>
       </c>
       <c r="B314" s="6" t="s">
         <v>614</v>
       </c>
       <c r="C314" s="7" t="s">
         <v>615</v>
       </c>
       <c r="D314" s="5">
-        <v>55.0</v>
+        <v>39.0</v>
       </c>
       <c r="E314" s="10">
-        <v>35261.0</v>
+        <v>38241.0</v>
       </c>
       <c r="F314" s="10">
-        <v>31734.9</v>
+        <v>34416.9</v>
       </c>
       <c r="G314" s="10">
-        <v>28208.8</v>
+        <v>30592.8</v>
       </c>
       <c r="H314" s="10">
-        <v>24682.7</v>
+        <v>26768.7</v>
       </c>
     </row>
     <row r="315" spans="1:8" outlineLevel="2">
       <c r="A315" s="15">
         <v>3</v>
       </c>
       <c r="B315" s="6" t="s">
         <v>616</v>
       </c>
       <c r="C315" s="7" t="s">
         <v>617</v>
       </c>
       <c r="D315" s="5">
-        <v>0.0</v>
+        <v>19.0</v>
       </c>
       <c r="E315" s="10">
-        <v>76817.0</v>
+        <v>83510.0</v>
       </c>
       <c r="F315" s="10">
-        <v>69135.3</v>
+        <v>75159.0</v>
       </c>
       <c r="G315" s="10">
-        <v>61453.6</v>
+        <v>66808.0</v>
       </c>
       <c r="H315" s="10">
-        <v>53771.9</v>
+        <v>58457.0</v>
       </c>
     </row>
     <row r="316" spans="1:8" outlineLevel="2">
       <c r="A316" s="15">
         <v>4</v>
       </c>
       <c r="B316" s="6" t="s">
         <v>618</v>
       </c>
       <c r="C316" s="7" t="s">
         <v>619</v>
       </c>
       <c r="D316" s="5">
-        <v>4.0</v>
+        <v>13.0</v>
       </c>
       <c r="E316" s="10">
-        <v>41416.0</v>
+        <v>44856.0</v>
       </c>
       <c r="F316" s="10">
-        <v>37274.4</v>
+        <v>40370.4</v>
       </c>
       <c r="G316" s="10">
-        <v>33132.8</v>
+        <v>35884.8</v>
       </c>
       <c r="H316" s="10">
-        <v>28991.2</v>
+        <v>31399.2</v>
       </c>
     </row>
     <row r="317" spans="1:8" outlineLevel="2">
       <c r="A317" s="15">
         <v>5</v>
       </c>
       <c r="B317" s="6" t="s">
         <v>620</v>
       </c>
       <c r="C317" s="7" t="s">
         <v>621</v>
       </c>
       <c r="D317" s="5">
-        <v>3.0</v>
+        <v>12.0</v>
       </c>
       <c r="E317" s="10">
-        <v>87125.0</v>
+        <v>94718.0</v>
       </c>
       <c r="F317" s="10">
-        <v>78412.5</v>
+        <v>85246.2</v>
       </c>
       <c r="G317" s="10">
-        <v>69700.0</v>
+        <v>75774.4</v>
       </c>
       <c r="H317" s="10">
-        <v>60987.5</v>
+        <v>66302.6</v>
       </c>
     </row>
     <row r="318" spans="1:8" outlineLevel="2">
       <c r="A318" s="15">
         <v>6</v>
       </c>
       <c r="B318" s="6" t="s">
         <v>622</v>
       </c>
       <c r="C318" s="7" t="s">
         <v>623</v>
       </c>
       <c r="D318" s="5">
-        <v>59.0</v>
+        <v>0.0</v>
       </c>
       <c r="E318" s="10">
-        <v>46517.0</v>
+        <v>50294.0</v>
       </c>
       <c r="F318" s="10">
-        <v>41865.3</v>
+        <v>45264.6</v>
       </c>
       <c r="G318" s="10">
-        <v>37213.6</v>
+        <v>40235.2</v>
       </c>
       <c r="H318" s="10">
-        <v>32561.9</v>
+        <v>35205.8</v>
       </c>
     </row>
     <row r="319" spans="1:8" outlineLevel="2">
       <c r="A319" s="15">
         <v>7</v>
       </c>
       <c r="B319" s="6" t="s">
         <v>624</v>
       </c>
       <c r="C319" s="7" t="s">
         <v>625</v>
       </c>
       <c r="D319" s="5">
         <v>0.0</v>
       </c>
       <c r="E319" s="10">
-        <v>118250.0</v>
+        <v>128555.0</v>
       </c>
       <c r="F319" s="10">
-        <v>106425.0</v>
+        <v>115699.5</v>
       </c>
       <c r="G319" s="10">
-        <v>94600.0</v>
+        <v>102844.0</v>
       </c>
       <c r="H319" s="10">
-        <v>82775.0</v>
+        <v>89988.5</v>
       </c>
     </row>
     <row r="320" spans="1:8" outlineLevel="2">
       <c r="A320" s="15">
         <v>8</v>
       </c>
       <c r="B320" s="6" t="s">
         <v>626</v>
       </c>
       <c r="C320" s="7" t="s">
         <v>627</v>
       </c>
       <c r="D320" s="5">
-        <v>7.0</v>
+        <v>29.0</v>
       </c>
       <c r="E320" s="10">
-        <v>97619.0</v>
+        <v>98924.0</v>
       </c>
       <c r="F320" s="10">
-        <v>87857.1</v>
+        <v>89031.6</v>
       </c>
       <c r="G320" s="10">
-        <v>78095.2</v>
+        <v>79139.2</v>
       </c>
       <c r="H320" s="10">
-        <v>68333.3</v>
+        <v>69246.8</v>
       </c>
     </row>
     <row r="321" spans="1:8" outlineLevel="2">
       <c r="A321" s="15">
         <v>9</v>
       </c>
       <c r="B321" s="6" t="s">
         <v>628</v>
       </c>
       <c r="C321" s="7" t="s">
         <v>629</v>
       </c>
       <c r="D321" s="5">
         <v>0.0</v>
       </c>
       <c r="E321" s="10">
-        <v>154283.0</v>
+        <v>167727.0</v>
       </c>
       <c r="F321" s="10">
-        <v>138854.7</v>
+        <v>150954.3</v>
       </c>
       <c r="G321" s="10">
-        <v>123426.4</v>
+        <v>134181.6</v>
       </c>
       <c r="H321" s="10">
-        <v>107998.1</v>
+        <v>117408.9</v>
       </c>
     </row>
     <row r="322" spans="1:8" outlineLevel="2">
       <c r="A322" s="15">
         <v>10</v>
       </c>
       <c r="B322" s="6" t="s">
         <v>630</v>
       </c>
       <c r="C322" s="7" t="s">
         <v>631</v>
       </c>
       <c r="D322" s="5">
-        <v>19.0</v>
+        <v>14.0</v>
       </c>
       <c r="E322" s="10">
-        <v>120180.0</v>
+        <v>128904.0</v>
       </c>
       <c r="F322" s="10">
-        <v>108162.0</v>
+        <v>116013.6</v>
       </c>
       <c r="G322" s="10">
-        <v>96144.0</v>
+        <v>103123.2</v>
       </c>
       <c r="H322" s="10">
-        <v>84126.0</v>
+        <v>90232.8</v>
       </c>
     </row>
     <row r="323" spans="1:8" outlineLevel="2">
       <c r="A323" s="15">
         <v>11</v>
       </c>
       <c r="B323" s="6" t="s">
         <v>632</v>
       </c>
       <c r="C323" s="7" t="s">
         <v>633</v>
       </c>
       <c r="D323" s="5">
-        <v>13.0</v>
+        <v>0.0</v>
       </c>
       <c r="E323" s="10">
-        <v>161558.0</v>
+        <v>171820.0</v>
       </c>
       <c r="F323" s="10">
-        <v>145402.2</v>
+        <v>154638.0</v>
       </c>
       <c r="G323" s="10">
-        <v>129246.4</v>
+        <v>137456.0</v>
       </c>
       <c r="H323" s="10">
-        <v>113090.6</v>
+        <v>120274.0</v>
       </c>
     </row>
     <row r="324" spans="1:8" outlineLevel="2">
       <c r="A324" s="15">
         <v>12</v>
       </c>
       <c r="B324" s="6" t="s">
         <v>634</v>
       </c>
       <c r="C324" s="7" t="s">
         <v>635</v>
       </c>
       <c r="D324" s="5">
         <v>0.0</v>
       </c>
       <c r="E324" s="10">
-        <v>188097.0</v>
+        <v>204489.0</v>
       </c>
       <c r="F324" s="10">
-        <v>169287.3</v>
+        <v>184040.1</v>
       </c>
       <c r="G324" s="10">
-        <v>150477.6</v>
+        <v>163591.2</v>
       </c>
       <c r="H324" s="10">
-        <v>131667.9</v>
+        <v>143142.3</v>
       </c>
     </row>
     <row r="325" spans="1:8" outlineLevel="2">
       <c r="A325" s="15">
         <v>13</v>
       </c>
       <c r="B325" s="6" t="s">
         <v>636</v>
       </c>
       <c r="C325" s="7" t="s">
         <v>637</v>
       </c>
       <c r="D325" s="5">
-        <v>14.0</v>
+        <v>12.0</v>
       </c>
       <c r="E325" s="10">
-        <v>198597.0</v>
+        <v>213267.0</v>
       </c>
       <c r="F325" s="10">
-        <v>178737.3</v>
+        <v>191940.3</v>
       </c>
       <c r="G325" s="10">
-        <v>158877.6</v>
+        <v>170613.6</v>
       </c>
       <c r="H325" s="10">
-        <v>139017.9</v>
+        <v>149286.9</v>
       </c>
     </row>
     <row r="326" spans="1:8" outlineLevel="2">
       <c r="A326" s="15">
         <v>14</v>
       </c>
       <c r="B326" s="6" t="s">
         <v>638</v>
       </c>
       <c r="C326" s="7" t="s">
         <v>639</v>
       </c>
       <c r="D326" s="5">
         <v>0.0</v>
       </c>
       <c r="E326" s="10">
-        <v>326164.0</v>
+        <v>354586.0</v>
       </c>
       <c r="F326" s="10">
-        <v>293547.6</v>
+        <v>319127.4</v>
       </c>
       <c r="G326" s="10">
-        <v>260931.2</v>
+        <v>283668.8</v>
       </c>
       <c r="H326" s="10">
-        <v>228314.8</v>
+        <v>248210.2</v>
       </c>
     </row>
     <row r="327" spans="1:8" outlineLevel="2">
       <c r="A327" s="15">
         <v>15</v>
       </c>
       <c r="B327" s="6" t="s">
         <v>640</v>
       </c>
       <c r="C327" s="7" t="s">
         <v>641</v>
       </c>
       <c r="D327" s="5">
-        <v>12.0</v>
+        <v>8.0</v>
       </c>
       <c r="E327" s="10">
-        <v>251840.0</v>
+        <v>259732.0</v>
       </c>
       <c r="F327" s="10">
-        <v>226656.0</v>
+        <v>233758.8</v>
       </c>
       <c r="G327" s="10">
-        <v>201472.0</v>
+        <v>207785.6</v>
       </c>
       <c r="H327" s="10">
-        <v>176288.0</v>
+        <v>181812.4</v>
       </c>
     </row>
     <row r="328" spans="1:8" outlineLevel="2">
       <c r="A328" s="15">
         <v>16</v>
       </c>
       <c r="B328" s="6" t="s">
         <v>642</v>
       </c>
       <c r="C328" s="7" t="s">
         <v>643</v>
       </c>
       <c r="D328" s="5">
         <v>0.0</v>
       </c>
       <c r="E328" s="10">
-        <v>378629.0</v>
+        <v>411625.0</v>
       </c>
       <c r="F328" s="10">
-        <v>340766.1</v>
+        <v>370462.5</v>
       </c>
       <c r="G328" s="10">
-        <v>302903.2</v>
+        <v>329300.0</v>
       </c>
       <c r="H328" s="10">
-        <v>265040.3</v>
+        <v>288137.5</v>
       </c>
     </row>
     <row r="329" spans="1:8" outlineLevel="2">
       <c r="A329" s="15">
         <v>17</v>
       </c>
       <c r="B329" s="6" t="s">
         <v>644</v>
       </c>
       <c r="C329" s="7" t="s">
         <v>645</v>
       </c>
       <c r="D329" s="5">
         <v>0.0</v>
       </c>
       <c r="E329" s="10">
-        <v>467298.0</v>
+        <v>494473.0</v>
       </c>
       <c r="F329" s="10">
-        <v>420568.2</v>
+        <v>445025.7</v>
       </c>
       <c r="G329" s="10">
-        <v>373838.4</v>
+        <v>395578.4</v>
       </c>
       <c r="H329" s="10">
-        <v>327108.6</v>
+        <v>346131.1</v>
       </c>
     </row>
     <row r="330" spans="1:8" outlineLevel="2">
       <c r="A330" s="15">
         <v>18</v>
       </c>
       <c r="B330" s="6" t="s">
         <v>646</v>
       </c>
       <c r="C330" s="7" t="s">
         <v>647</v>
       </c>
       <c r="D330" s="5">
-        <v>6.0</v>
+        <v>0.0</v>
       </c>
       <c r="E330" s="10">
-        <v>45994.0</v>
+        <v>46877.0</v>
       </c>
       <c r="F330" s="10">
-        <v>41394.6</v>
+        <v>42189.3</v>
       </c>
       <c r="G330" s="10">
-        <v>36795.2</v>
+        <v>37501.6</v>
       </c>
       <c r="H330" s="10">
-        <v>32195.8</v>
+        <v>32813.9</v>
       </c>
     </row>
     <row r="331" spans="1:8" outlineLevel="2">
       <c r="A331" s="15">
         <v>19</v>
       </c>
       <c r="B331" s="6" t="s">
         <v>648</v>
       </c>
       <c r="C331" s="7" t="s">
         <v>649</v>
       </c>
       <c r="D331" s="5">
-        <v>39.0</v>
+        <v>10.0</v>
       </c>
       <c r="E331" s="10">
-        <v>27298.0</v>
+        <v>28892.0</v>
       </c>
       <c r="F331" s="10">
-        <v>24568.2</v>
+        <v>26002.8</v>
       </c>
       <c r="G331" s="10">
-        <v>21838.4</v>
+        <v>23113.6</v>
       </c>
       <c r="H331" s="10">
-        <v>19108.6</v>
+        <v>20224.4</v>
       </c>
     </row>
     <row r="332" spans="1:8" outlineLevel="2">
       <c r="A332" s="15">
         <v>20</v>
       </c>
       <c r="B332" s="6" t="s">
         <v>650</v>
       </c>
       <c r="C332" s="7" t="s">
         <v>651</v>
       </c>
       <c r="D332" s="5">
         <v>0.0</v>
       </c>
       <c r="E332" s="10">
-        <v>640657.0</v>
+        <v>677914.0</v>
       </c>
       <c r="F332" s="10">
-        <v>576591.3</v>
+        <v>610122.6</v>
       </c>
       <c r="G332" s="10">
-        <v>512525.6</v>
+        <v>542331.2</v>
       </c>
       <c r="H332" s="10">
-        <v>448459.9</v>
+        <v>474539.8</v>
       </c>
     </row>
     <row r="333" spans="1:8" outlineLevel="2">
       <c r="A333" s="15">
         <v>21</v>
       </c>
       <c r="B333" s="6" t="s">
         <v>652</v>
       </c>
       <c r="C333" s="7" t="s">
         <v>653</v>
       </c>
       <c r="D333" s="5">
         <v>0.0</v>
       </c>
       <c r="E333" s="10">
-        <v>826421.0</v>
+        <v>874481.0</v>
       </c>
       <c r="F333" s="10">
-        <v>743778.9</v>
+        <v>787032.9</v>
       </c>
       <c r="G333" s="10">
-        <v>661136.8</v>
+        <v>699584.8</v>
       </c>
       <c r="H333" s="10">
-        <v>578494.7</v>
+        <v>612136.7</v>
       </c>
     </row>
     <row r="334" spans="1:8" outlineLevel="2">
       <c r="A334" s="15">
         <v>22</v>
       </c>
       <c r="B334" s="6" t="s">
         <v>654</v>
       </c>
       <c r="C334" s="7" t="s">
         <v>655</v>
       </c>
       <c r="D334" s="5">
         <v>0.0</v>
       </c>
       <c r="E334" s="10">
-        <v>45447.0</v>
+        <v>49409.0</v>
       </c>
       <c r="F334" s="10">
-        <v>40902.3</v>
+        <v>44468.1</v>
       </c>
       <c r="G334" s="10">
-        <v>36357.6</v>
+        <v>39527.2</v>
       </c>
       <c r="H334" s="10">
-        <v>31812.9</v>
+        <v>34586.3</v>
       </c>
     </row>
     <row r="335" spans="1:8" outlineLevel="2">
       <c r="A335" s="15">
         <v>23</v>
       </c>
       <c r="B335" s="6" t="s">
         <v>656</v>
       </c>
       <c r="C335" s="7" t="s">
         <v>657</v>
       </c>
       <c r="D335" s="5">
         <v>27.0</v>
       </c>
       <c r="E335" s="10">
-        <v>30234.0</v>
+        <v>32428.0</v>
       </c>
       <c r="F335" s="10">
-        <v>27210.6</v>
+        <v>29185.2</v>
       </c>
       <c r="G335" s="10">
-        <v>24187.2</v>
+        <v>25942.4</v>
       </c>
       <c r="H335" s="10">
-        <v>21163.8</v>
+        <v>22699.6</v>
       </c>
     </row>
     <row r="336" spans="1:8" outlineLevel="2">
       <c r="A336" s="15">
         <v>24</v>
       </c>
       <c r="B336" s="6" t="s">
         <v>658</v>
       </c>
       <c r="C336" s="7" t="s">
         <v>659</v>
       </c>
       <c r="D336" s="5">
-        <v>1.0</v>
+        <v>3.0</v>
       </c>
       <c r="E336" s="10">
-        <v>48218.0</v>
+        <v>52421.0</v>
       </c>
       <c r="F336" s="10">
-        <v>43396.2</v>
+        <v>47178.9</v>
       </c>
       <c r="G336" s="10">
-        <v>38574.4</v>
+        <v>41936.8</v>
       </c>
       <c r="H336" s="10">
-        <v>33752.6</v>
+        <v>36694.7</v>
       </c>
     </row>
     <row r="337" spans="1:8" outlineLevel="2">
       <c r="A337" s="15">
         <v>25</v>
       </c>
       <c r="B337" s="6" t="s">
         <v>660</v>
       </c>
       <c r="C337" s="7" t="s">
         <v>661</v>
       </c>
       <c r="D337" s="5">
-        <v>13.0</v>
+        <v>5.0</v>
       </c>
       <c r="E337" s="10">
-        <v>33534.0</v>
+        <v>36328.0</v>
       </c>
       <c r="F337" s="10">
-        <v>30180.6</v>
+        <v>32695.2</v>
       </c>
       <c r="G337" s="10">
-        <v>26827.2</v>
+        <v>29062.4</v>
       </c>
       <c r="H337" s="10">
-        <v>23473.8</v>
+        <v>25429.6</v>
       </c>
     </row>
     <row r="338" spans="1:8" outlineLevel="2">
       <c r="A338" s="15">
         <v>26</v>
       </c>
       <c r="B338" s="6" t="s">
         <v>662</v>
       </c>
       <c r="C338" s="7" t="s">
         <v>663</v>
       </c>
       <c r="D338" s="5">
-        <v>38.0</v>
+        <v>13.0</v>
       </c>
       <c r="E338" s="10">
-        <v>32245.0</v>
+        <v>34317.0</v>
       </c>
       <c r="F338" s="10">
-        <v>29020.5</v>
+        <v>30885.3</v>
       </c>
       <c r="G338" s="10">
-        <v>25796.0</v>
+        <v>27453.6</v>
       </c>
       <c r="H338" s="10">
-        <v>22571.5</v>
+        <v>24021.9</v>
       </c>
     </row>
     <row r="339" spans="1:8" outlineLevel="2">
       <c r="A339" s="15">
         <v>27</v>
       </c>
       <c r="B339" s="6" t="s">
         <v>664</v>
       </c>
       <c r="C339" s="7" t="s">
         <v>665</v>
       </c>
       <c r="D339" s="5">
-        <v>20.0</v>
+        <v>17.0</v>
       </c>
       <c r="E339" s="10">
-        <v>38440.0</v>
+        <v>41230.0</v>
       </c>
       <c r="F339" s="10">
-        <v>34596.0</v>
+        <v>37107.0</v>
       </c>
       <c r="G339" s="10">
-        <v>30752.0</v>
+        <v>32984.0</v>
       </c>
       <c r="H339" s="10">
-        <v>26908.0</v>
+        <v>28861.0</v>
       </c>
     </row>
     <row r="340" spans="1:8" outlineLevel="2">
       <c r="A340" s="15">
         <v>28</v>
       </c>
       <c r="B340" s="6" t="s">
         <v>666</v>
       </c>
       <c r="C340" s="7" t="s">
         <v>667</v>
       </c>
       <c r="D340" s="5">
-        <v>29.0</v>
+        <v>22.0</v>
       </c>
       <c r="E340" s="10">
-        <v>45147.0</v>
+        <v>48534.0</v>
       </c>
       <c r="F340" s="10">
-        <v>40632.3</v>
+        <v>43680.6</v>
       </c>
       <c r="G340" s="10">
-        <v>36117.6</v>
+        <v>38827.2</v>
       </c>
       <c r="H340" s="10">
-        <v>31602.9</v>
+        <v>33973.8</v>
       </c>
     </row>
     <row r="341" spans="1:8" outlineLevel="2">
       <c r="A341" s="15">
         <v>29</v>
       </c>
       <c r="B341" s="6" t="s">
         <v>668</v>
       </c>
       <c r="C341" s="7" t="s">
         <v>669</v>
       </c>
       <c r="D341" s="5">
-        <v>29.0</v>
+        <v>31.0</v>
       </c>
       <c r="E341" s="10">
-        <v>60855.0</v>
+        <v>65889.0</v>
       </c>
       <c r="F341" s="10">
-        <v>54769.5</v>
+        <v>59300.1</v>
       </c>
       <c r="G341" s="10">
-        <v>48684.0</v>
+        <v>52711.2</v>
       </c>
       <c r="H341" s="10">
-        <v>42598.5</v>
+        <v>46122.3</v>
       </c>
     </row>
     <row r="342" spans="1:8" outlineLevel="2">
       <c r="A342" s="15">
         <v>30</v>
       </c>
       <c r="B342" s="6" t="s">
         <v>670</v>
       </c>
       <c r="C342" s="7" t="s">
         <v>671</v>
       </c>
       <c r="D342" s="5">
-        <v>34.0</v>
+        <v>21.0</v>
       </c>
       <c r="E342" s="10">
-        <v>84318.0</v>
+        <v>90439.0</v>
       </c>
       <c r="F342" s="10">
-        <v>75886.2</v>
+        <v>81395.1</v>
       </c>
       <c r="G342" s="10">
-        <v>67454.4</v>
+        <v>72351.2</v>
       </c>
       <c r="H342" s="10">
-        <v>59022.6</v>
+        <v>63307.3</v>
       </c>
     </row>
     <row r="343" spans="1:8" outlineLevel="2">
       <c r="A343" s="15">
         <v>31</v>
       </c>
       <c r="B343" s="6" t="s">
         <v>672</v>
       </c>
       <c r="C343" s="7" t="s">
         <v>673</v>
       </c>
       <c r="D343" s="5">
-        <v>3.0</v>
+        <v>22.0</v>
       </c>
       <c r="E343" s="10">
-        <v>107107.0</v>
+        <v>116937.0</v>
       </c>
       <c r="F343" s="10">
-        <v>96396.3</v>
+        <v>105243.3</v>
       </c>
       <c r="G343" s="10">
-        <v>85685.6</v>
+        <v>93549.6</v>
       </c>
       <c r="H343" s="10">
-        <v>74974.9</v>
+        <v>81855.9</v>
       </c>
     </row>
     <row r="344" spans="1:8" outlineLevel="2">
       <c r="A344" s="15">
         <v>32</v>
       </c>
       <c r="B344" s="6" t="s">
         <v>674</v>
       </c>
       <c r="C344" s="7" t="s">
         <v>675</v>
       </c>
       <c r="D344" s="5">
         <v>13.0</v>
       </c>
       <c r="E344" s="10">
-        <v>142250.0</v>
+        <v>152577.0</v>
       </c>
       <c r="F344" s="10">
-        <v>128025.0</v>
+        <v>137319.3</v>
       </c>
       <c r="G344" s="10">
-        <v>113800.0</v>
+        <v>122061.6</v>
       </c>
       <c r="H344" s="10">
-        <v>99575.0</v>
+        <v>106803.9</v>
       </c>
     </row>
     <row r="345" spans="1:8" outlineLevel="2">
       <c r="A345" s="15">
         <v>33</v>
       </c>
       <c r="B345" s="6" t="s">
         <v>676</v>
       </c>
       <c r="C345" s="7" t="s">
         <v>677</v>
       </c>
       <c r="D345" s="5">
-        <v>23.0</v>
+        <v>24.0</v>
       </c>
       <c r="E345" s="10">
-        <v>168917.0</v>
+        <v>182821.0</v>
       </c>
       <c r="F345" s="10">
-        <v>152025.3</v>
+        <v>164538.9</v>
       </c>
       <c r="G345" s="10">
-        <v>135133.6</v>
+        <v>146256.8</v>
       </c>
       <c r="H345" s="10">
-        <v>118241.9</v>
+        <v>127974.7</v>
       </c>
     </row>
     <row r="346" spans="1:8" outlineLevel="2">
       <c r="A346" s="15">
         <v>34</v>
       </c>
       <c r="B346" s="6" t="s">
         <v>678</v>
       </c>
       <c r="C346" s="7" t="s">
         <v>679</v>
       </c>
       <c r="D346" s="5">
-        <v>19.0</v>
+        <v>14.0</v>
       </c>
       <c r="E346" s="10">
-        <v>21917.0</v>
+        <v>23770.0</v>
       </c>
       <c r="F346" s="10">
-        <v>19725.3</v>
+        <v>21393.0</v>
       </c>
       <c r="G346" s="10">
-        <v>17533.6</v>
+        <v>19016.0</v>
       </c>
       <c r="H346" s="10">
-        <v>15341.9</v>
+        <v>16639.0</v>
       </c>
     </row>
     <row r="347" spans="1:8" outlineLevel="2">
       <c r="A347" s="15">
         <v>35</v>
       </c>
       <c r="B347" s="6" t="s">
         <v>680</v>
       </c>
       <c r="C347" s="7" t="s">
         <v>681</v>
       </c>
       <c r="D347" s="5">
         <v>32.0</v>
       </c>
       <c r="E347" s="10">
-        <v>22816.0</v>
+        <v>24473.0</v>
       </c>
       <c r="F347" s="10">
-        <v>20534.4</v>
+        <v>22025.7</v>
       </c>
       <c r="G347" s="10">
-        <v>18252.8</v>
+        <v>19578.4</v>
       </c>
       <c r="H347" s="10">
-        <v>15971.2</v>
+        <v>17131.1</v>
       </c>
     </row>
     <row r="348" spans="1:8" outlineLevel="2">
       <c r="A348" s="15">
         <v>36</v>
       </c>
       <c r="B348" s="6" t="s">
         <v>682</v>
       </c>
       <c r="C348" s="7" t="s">
         <v>683</v>
       </c>
       <c r="D348" s="5">
-        <v>30.0</v>
+        <v>28.0</v>
       </c>
       <c r="E348" s="10">
-        <v>28475.0</v>
+        <v>30284.0</v>
       </c>
       <c r="F348" s="10">
-        <v>25627.5</v>
+        <v>27255.6</v>
       </c>
       <c r="G348" s="10">
-        <v>22780.0</v>
+        <v>24227.2</v>
       </c>
       <c r="H348" s="10">
-        <v>19932.5</v>
+        <v>21198.8</v>
       </c>
     </row>
     <row r="349" spans="1:8" outlineLevel="2">
       <c r="A349" s="15">
         <v>37</v>
       </c>
       <c r="B349" s="6" t="s">
         <v>684</v>
       </c>
       <c r="C349" s="7" t="s">
         <v>685</v>
       </c>
       <c r="D349" s="5">
         <v>0.0</v>
       </c>
       <c r="E349" s="10">
-        <v>54758.0</v>
+        <v>59531.0</v>
       </c>
       <c r="F349" s="10">
-        <v>49282.2</v>
+        <v>53577.9</v>
       </c>
       <c r="G349" s="10">
-        <v>43806.4</v>
+        <v>47624.8</v>
       </c>
       <c r="H349" s="10">
-        <v>38330.6</v>
+        <v>41671.7</v>
       </c>
     </row>
     <row r="350" spans="1:8" outlineLevel="2">
       <c r="A350" s="15">
         <v>38</v>
       </c>
       <c r="B350" s="6" t="s">
         <v>686</v>
       </c>
       <c r="C350" s="7" t="s">
         <v>687</v>
       </c>
       <c r="D350" s="5">
-        <v>107.0</v>
+        <v>183.0</v>
       </c>
       <c r="E350" s="10">
-        <v>15378.0</v>
+        <v>16716.0</v>
       </c>
       <c r="F350" s="10">
-        <v>13840.2</v>
+        <v>15044.4</v>
       </c>
       <c r="G350" s="10">
-        <v>12302.4</v>
+        <v>13372.8</v>
       </c>
       <c r="H350" s="10">
-        <v>10764.6</v>
+        <v>11701.2</v>
       </c>
     </row>
     <row r="351" spans="1:8" outlineLevel="2">
       <c r="A351" s="15">
         <v>39</v>
       </c>
       <c r="B351" s="6" t="s">
         <v>688</v>
       </c>
       <c r="C351" s="7" t="s">
         <v>689</v>
       </c>
       <c r="D351" s="5">
-        <v>10.0</v>
+        <v>50.0</v>
       </c>
       <c r="E351" s="10">
         <v>26576.0</v>
       </c>
       <c r="F351" s="10">
         <v>23918.4</v>
       </c>
       <c r="G351" s="10">
         <v>21260.8</v>
       </c>
       <c r="H351" s="10">
         <v>18603.2</v>
       </c>
     </row>
     <row r="352" spans="1:8" outlineLevel="2">
       <c r="A352" s="15">
         <v>40</v>
       </c>
       <c r="B352" s="6" t="s">
         <v>690</v>
       </c>
       <c r="C352" s="7" t="s">
         <v>691</v>
       </c>
       <c r="D352" s="5">
-        <v>243.0</v>
+        <v>625.0</v>
       </c>
       <c r="E352" s="10">
-        <v>15373.0</v>
+        <v>16723.0</v>
       </c>
       <c r="F352" s="10">
-        <v>13835.7</v>
+        <v>15050.7</v>
       </c>
       <c r="G352" s="10">
-        <v>12298.4</v>
+        <v>13378.4</v>
       </c>
       <c r="H352" s="10">
-        <v>10761.1</v>
+        <v>11706.1</v>
       </c>
     </row>
     <row r="353" spans="1:8" outlineLevel="2">
       <c r="A353" s="15">
         <v>41</v>
       </c>
       <c r="B353" s="6" t="s">
         <v>692</v>
       </c>
       <c r="C353" s="7" t="s">
         <v>693</v>
       </c>
       <c r="D353" s="5">
         <v>0.0</v>
       </c>
       <c r="E353" s="10">
-        <v>64955.0</v>
+        <v>70617.0</v>
       </c>
       <c r="F353" s="10">
-        <v>58459.5</v>
+        <v>63555.3</v>
       </c>
       <c r="G353" s="10">
-        <v>51964.0</v>
+        <v>56493.6</v>
       </c>
       <c r="H353" s="10">
-        <v>45468.5</v>
+        <v>49431.9</v>
       </c>
     </row>
     <row r="354" spans="1:8" outlineLevel="2">
       <c r="A354" s="15">
         <v>42</v>
       </c>
       <c r="B354" s="6" t="s">
         <v>694</v>
       </c>
       <c r="C354" s="7" t="s">
         <v>695</v>
       </c>
       <c r="D354" s="5">
-        <v>22.0</v>
+        <v>0.0</v>
       </c>
       <c r="E354" s="10">
-        <v>18238.0</v>
+        <v>19654.0</v>
       </c>
       <c r="F354" s="10">
-        <v>16414.2</v>
+        <v>17688.6</v>
       </c>
       <c r="G354" s="10">
-        <v>14590.4</v>
+        <v>15723.2</v>
       </c>
       <c r="H354" s="10">
-        <v>12766.6</v>
+        <v>13757.8</v>
       </c>
     </row>
     <row r="355" spans="1:8" outlineLevel="2">
       <c r="A355" s="15">
         <v>43</v>
       </c>
       <c r="B355" s="6" t="s">
         <v>696</v>
       </c>
       <c r="C355" s="7" t="s">
         <v>697</v>
       </c>
       <c r="D355" s="5">
         <v>10.0</v>
       </c>
       <c r="E355" s="10">
         <v>36744.0</v>
       </c>
       <c r="F355" s="10">
         <v>33069.6</v>
       </c>
       <c r="G355" s="10">
         <v>29395.2</v>
       </c>
       <c r="H355" s="10">
         <v>25720.8</v>
       </c>
     </row>
     <row r="356" spans="1:8" outlineLevel="2">
       <c r="A356" s="15">
         <v>44</v>
       </c>
       <c r="B356" s="6" t="s">
         <v>698</v>
       </c>
       <c r="C356" s="7" t="s">
         <v>699</v>
       </c>
       <c r="D356" s="5">
-        <v>0.0</v>
+        <v>47.0</v>
       </c>
       <c r="E356" s="10">
-        <v>18248.0</v>
+        <v>19572.0</v>
       </c>
       <c r="F356" s="10">
-        <v>16423.2</v>
+        <v>17614.8</v>
       </c>
       <c r="G356" s="10">
-        <v>14598.4</v>
+        <v>15657.6</v>
       </c>
       <c r="H356" s="10">
-        <v>12773.6</v>
+        <v>13700.4</v>
       </c>
     </row>
     <row r="357" spans="1:8" outlineLevel="2">
       <c r="A357" s="15">
         <v>45</v>
       </c>
       <c r="B357" s="6" t="s">
         <v>700</v>
       </c>
       <c r="C357" s="7" t="s">
         <v>701</v>
       </c>
       <c r="D357" s="5">
         <v>0.0</v>
       </c>
       <c r="E357" s="10">
-        <v>72383.0</v>
+        <v>78689.0</v>
       </c>
       <c r="F357" s="10">
-        <v>65144.7</v>
+        <v>70820.1</v>
       </c>
       <c r="G357" s="10">
-        <v>57906.4</v>
+        <v>62951.2</v>
       </c>
       <c r="H357" s="10">
-        <v>50668.1</v>
+        <v>55082.3</v>
       </c>
     </row>
     <row r="358" spans="1:8" outlineLevel="2">
       <c r="A358" s="15">
         <v>46</v>
       </c>
       <c r="B358" s="6" t="s">
         <v>702</v>
       </c>
       <c r="C358" s="7" t="s">
         <v>703</v>
       </c>
       <c r="D358" s="5">
-        <v>0.0</v>
+        <v>103.0</v>
       </c>
       <c r="E358" s="10">
-        <v>24474.0</v>
+        <v>26654.0</v>
       </c>
       <c r="F358" s="10">
-        <v>22026.6</v>
+        <v>23988.6</v>
       </c>
       <c r="G358" s="10">
-        <v>19579.2</v>
+        <v>21323.2</v>
       </c>
       <c r="H358" s="10">
-        <v>17131.8</v>
+        <v>18657.8</v>
       </c>
     </row>
     <row r="359" spans="1:8" outlineLevel="2">
       <c r="A359" s="15">
         <v>47</v>
       </c>
       <c r="B359" s="6" t="s">
         <v>704</v>
       </c>
       <c r="C359" s="7" t="s">
         <v>705</v>
       </c>
       <c r="D359" s="5">
         <v>100.0</v>
       </c>
       <c r="E359" s="10">
         <v>40920.0</v>
       </c>
       <c r="F359" s="10">
         <v>36828.0</v>
       </c>
       <c r="G359" s="10">
         <v>32736.0</v>
       </c>
       <c r="H359" s="10">
         <v>28644.0</v>
       </c>
     </row>
     <row r="360" spans="1:8" outlineLevel="2">
       <c r="A360" s="15">
         <v>48</v>
       </c>
       <c r="B360" s="6" t="s">
         <v>706</v>
       </c>
       <c r="C360" s="7" t="s">
         <v>707</v>
       </c>
       <c r="D360" s="5">
-        <v>344.0</v>
+        <v>814.0</v>
       </c>
       <c r="E360" s="10">
-        <v>24419.0</v>
+        <v>26618.0</v>
       </c>
       <c r="F360" s="10">
-        <v>21977.1</v>
+        <v>23956.2</v>
       </c>
       <c r="G360" s="10">
-        <v>19535.2</v>
+        <v>21294.4</v>
       </c>
       <c r="H360" s="10">
-        <v>17093.3</v>
+        <v>18632.6</v>
       </c>
     </row>
     <row r="361" spans="1:8" outlineLevel="2">
       <c r="A361" s="15">
         <v>49</v>
       </c>
       <c r="B361" s="6" t="s">
         <v>708</v>
       </c>
       <c r="C361" s="7" t="s">
         <v>709</v>
       </c>
       <c r="D361" s="5">
-        <v>0.0</v>
+        <v>99.0</v>
       </c>
       <c r="E361" s="10">
-        <v>33944.0</v>
+        <v>36618.0</v>
       </c>
       <c r="F361" s="10">
-        <v>30549.6</v>
+        <v>32956.2</v>
       </c>
       <c r="G361" s="10">
-        <v>27155.2</v>
+        <v>29294.4</v>
       </c>
       <c r="H361" s="10">
-        <v>23760.8</v>
+        <v>25632.6</v>
       </c>
     </row>
     <row r="362" spans="1:8" outlineLevel="2">
       <c r="A362" s="15">
         <v>50</v>
       </c>
       <c r="B362" s="6" t="s">
         <v>710</v>
       </c>
       <c r="C362" s="7" t="s">
         <v>711</v>
       </c>
       <c r="D362" s="5">
         <v>10.0</v>
       </c>
       <c r="E362" s="10">
         <v>61650.0</v>
       </c>
       <c r="F362" s="10">
         <v>55485.0</v>
       </c>
       <c r="G362" s="10">
         <v>49320.0</v>
       </c>
       <c r="H362" s="10">
         <v>43155.0</v>
       </c>
     </row>
     <row r="363" spans="1:8" outlineLevel="2">
       <c r="A363" s="15">
         <v>51</v>
       </c>
       <c r="B363" s="6" t="s">
         <v>712</v>
       </c>
       <c r="C363" s="7" t="s">
         <v>713</v>
       </c>
       <c r="D363" s="5">
-        <v>199.0</v>
+        <v>409.0</v>
       </c>
       <c r="E363" s="10">
-        <v>33866.0</v>
+        <v>36586.0</v>
       </c>
       <c r="F363" s="10">
-        <v>30479.4</v>
+        <v>32927.4</v>
       </c>
       <c r="G363" s="10">
-        <v>27092.8</v>
+        <v>29268.8</v>
       </c>
       <c r="H363" s="10">
-        <v>23706.2</v>
+        <v>25610.2</v>
       </c>
     </row>
     <row r="364" spans="1:8" outlineLevel="2">
       <c r="A364" s="15">
         <v>52</v>
       </c>
       <c r="B364" s="6" t="s">
         <v>714</v>
       </c>
       <c r="C364" s="7" t="s">
         <v>715</v>
       </c>
       <c r="D364" s="5">
         <v>0.0</v>
       </c>
       <c r="E364" s="10">
-        <v>100870.0</v>
+        <v>109659.0</v>
       </c>
       <c r="F364" s="10">
-        <v>90783.0</v>
+        <v>98693.1</v>
       </c>
       <c r="G364" s="10">
-        <v>80696.0</v>
+        <v>87727.2</v>
       </c>
       <c r="H364" s="10">
-        <v>70609.0</v>
+        <v>76761.3</v>
       </c>
     </row>
     <row r="365" spans="1:8" outlineLevel="2">
       <c r="A365" s="15">
         <v>53</v>
       </c>
       <c r="B365" s="6" t="s">
         <v>716</v>
       </c>
       <c r="C365" s="7" t="s">
         <v>717</v>
       </c>
       <c r="D365" s="5">
         <v>50.0</v>
       </c>
       <c r="E365" s="10">
         <v>61650.0</v>
       </c>
       <c r="F365" s="10">
         <v>55485.0</v>
       </c>
       <c r="G365" s="10">
         <v>49320.0</v>
       </c>
       <c r="H365" s="10">
         <v>43155.0</v>
       </c>
     </row>
     <row r="366" spans="1:8" outlineLevel="2">
       <c r="A366" s="15">
         <v>54</v>
       </c>
       <c r="B366" s="6" t="s">
         <v>718</v>
       </c>
       <c r="C366" s="7" t="s">
         <v>719</v>
       </c>
       <c r="D366" s="5">
-        <v>18.0</v>
+        <v>0.0</v>
       </c>
       <c r="E366" s="10">
-        <v>46410.0</v>
+        <v>50161.0</v>
       </c>
       <c r="F366" s="10">
-        <v>41769.0</v>
+        <v>45144.9</v>
       </c>
       <c r="G366" s="10">
-        <v>37128.0</v>
+        <v>40128.8</v>
       </c>
       <c r="H366" s="10">
-        <v>32487.0</v>
+        <v>35112.7</v>
       </c>
     </row>
     <row r="367" spans="1:8" outlineLevel="2">
       <c r="A367" s="15">
         <v>55</v>
       </c>
       <c r="B367" s="6" t="s">
         <v>720</v>
       </c>
       <c r="C367" s="7" t="s">
         <v>721</v>
       </c>
       <c r="D367" s="5">
         <v>10.0</v>
       </c>
       <c r="E367" s="10">
         <v>82197.0</v>
       </c>
       <c r="F367" s="10">
         <v>73977.3</v>
       </c>
       <c r="G367" s="10">
         <v>65757.6</v>
       </c>
       <c r="H367" s="10">
         <v>57537.9</v>
       </c>
     </row>
     <row r="368" spans="1:8" outlineLevel="2">
       <c r="A368" s="15">
         <v>56</v>
       </c>
       <c r="B368" s="6" t="s">
         <v>722</v>
       </c>
       <c r="C368" s="7" t="s">
         <v>723</v>
       </c>
       <c r="D368" s="5">
-        <v>117.0</v>
+        <v>237.0</v>
       </c>
       <c r="E368" s="10">
-        <v>46331.0</v>
+        <v>50161.0</v>
       </c>
       <c r="F368" s="10">
-        <v>41697.9</v>
+        <v>45144.9</v>
       </c>
       <c r="G368" s="10">
-        <v>37064.8</v>
+        <v>40128.8</v>
       </c>
       <c r="H368" s="10">
-        <v>32431.7</v>
+        <v>35112.7</v>
       </c>
     </row>
     <row r="369" spans="1:8" outlineLevel="2">
       <c r="A369" s="15">
         <v>57</v>
       </c>
       <c r="B369" s="6" t="s">
         <v>724</v>
       </c>
       <c r="C369" s="7" t="s">
         <v>725</v>
       </c>
       <c r="D369" s="5">
         <v>0.0</v>
       </c>
       <c r="E369" s="10">
-        <v>128905.0</v>
+        <v>130130.0</v>
       </c>
       <c r="F369" s="10">
-        <v>116014.5</v>
+        <v>117117.0</v>
       </c>
       <c r="G369" s="10">
-        <v>103124.0</v>
+        <v>104104.0</v>
       </c>
       <c r="H369" s="10">
-        <v>90233.5</v>
+        <v>91091.0</v>
       </c>
     </row>
     <row r="370" spans="1:8" outlineLevel="2">
       <c r="A370" s="15">
         <v>58</v>
       </c>
       <c r="B370" s="6" t="s">
         <v>726</v>
       </c>
       <c r="C370" s="7" t="s">
         <v>727</v>
       </c>
       <c r="D370" s="5">
-        <v>11.0</v>
+        <v>0.0</v>
       </c>
       <c r="E370" s="10">
-        <v>62312.0</v>
+        <v>67360.0</v>
       </c>
       <c r="F370" s="10">
-        <v>56080.8</v>
+        <v>60624.0</v>
       </c>
       <c r="G370" s="10">
-        <v>49849.6</v>
+        <v>53888.0</v>
       </c>
       <c r="H370" s="10">
-        <v>43618.4</v>
+        <v>47152.0</v>
       </c>
     </row>
     <row r="371" spans="1:8" outlineLevel="2">
       <c r="A371" s="15">
         <v>59</v>
       </c>
       <c r="B371" s="6" t="s">
         <v>728</v>
       </c>
       <c r="C371" s="7" t="s">
         <v>729</v>
       </c>
       <c r="D371" s="5">
-        <v>81.0</v>
+        <v>153.0</v>
       </c>
       <c r="E371" s="10">
-        <v>62208.0</v>
+        <v>67402.0</v>
       </c>
       <c r="F371" s="10">
-        <v>55987.2</v>
+        <v>60661.8</v>
       </c>
       <c r="G371" s="10">
-        <v>49766.4</v>
+        <v>53921.6</v>
       </c>
       <c r="H371" s="10">
-        <v>43545.6</v>
+        <v>47181.4</v>
       </c>
     </row>
     <row r="372" spans="1:8" outlineLevel="2">
       <c r="A372" s="15">
         <v>60</v>
       </c>
       <c r="B372" s="6" t="s">
         <v>730</v>
       </c>
       <c r="C372" s="7" t="s">
         <v>731</v>
       </c>
       <c r="D372" s="5">
         <v>10.0</v>
       </c>
       <c r="E372" s="10">
         <v>107366.0</v>
       </c>
       <c r="F372" s="10">
         <v>96629.4</v>
       </c>
       <c r="G372" s="10">
         <v>85892.8</v>
       </c>
       <c r="H372" s="10">
         <v>75156.2</v>
       </c>
     </row>
     <row r="373" spans="1:8" outlineLevel="2">
       <c r="A373" s="15">
         <v>61</v>
       </c>
       <c r="B373" s="6" t="s">
         <v>732</v>
       </c>
       <c r="C373" s="7" t="s">
         <v>733</v>
       </c>
       <c r="D373" s="5">
         <v>0.0</v>
       </c>
       <c r="E373" s="10">
-        <v>154474.0</v>
+        <v>167937.0</v>
       </c>
       <c r="F373" s="10">
-        <v>139026.6</v>
+        <v>151143.3</v>
       </c>
       <c r="G373" s="10">
-        <v>123579.2</v>
+        <v>134349.6</v>
       </c>
       <c r="H373" s="10">
-        <v>108131.8</v>
+        <v>117555.9</v>
       </c>
     </row>
     <row r="374" spans="1:8" outlineLevel="2">
       <c r="A374" s="15">
         <v>62</v>
       </c>
       <c r="B374" s="6" t="s">
         <v>734</v>
       </c>
       <c r="C374" s="7" t="s">
         <v>735</v>
       </c>
       <c r="D374" s="5">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="E374" s="10">
-        <v>93245.0</v>
+        <v>98932.0</v>
       </c>
       <c r="F374" s="10">
-        <v>83920.5</v>
+        <v>89038.8</v>
       </c>
       <c r="G374" s="10">
-        <v>74596.0</v>
+        <v>79145.6</v>
       </c>
       <c r="H374" s="10">
-        <v>65271.5</v>
+        <v>69252.4</v>
       </c>
     </row>
     <row r="375" spans="1:8" outlineLevel="2">
       <c r="A375" s="15">
         <v>63</v>
       </c>
       <c r="B375" s="6" t="s">
         <v>736</v>
       </c>
       <c r="C375" s="7" t="s">
         <v>737</v>
       </c>
       <c r="D375" s="5">
-        <v>59.0</v>
+        <v>103.0</v>
       </c>
       <c r="E375" s="10">
-        <v>93147.0</v>
+        <v>100124.0</v>
       </c>
       <c r="F375" s="10">
-        <v>83832.3</v>
+        <v>90111.6</v>
       </c>
       <c r="G375" s="10">
-        <v>74517.6</v>
+        <v>80099.2</v>
       </c>
       <c r="H375" s="10">
-        <v>65202.9</v>
+        <v>70086.8</v>
       </c>
     </row>
     <row r="376" spans="1:8" outlineLevel="2">
       <c r="A376" s="15">
         <v>64</v>
       </c>
       <c r="B376" s="6" t="s">
         <v>738</v>
       </c>
       <c r="C376" s="7" t="s">
         <v>739</v>
       </c>
       <c r="D376" s="5">
         <v>0.0</v>
       </c>
       <c r="E376" s="10">
-        <v>253190.0</v>
+        <v>275254.0</v>
       </c>
       <c r="F376" s="10">
-        <v>227871.0</v>
+        <v>247728.6</v>
       </c>
       <c r="G376" s="10">
-        <v>202552.0</v>
+        <v>220203.2</v>
       </c>
       <c r="H376" s="10">
-        <v>177233.0</v>
+        <v>192677.8</v>
       </c>
     </row>
     <row r="377" spans="1:8" outlineLevel="2">
       <c r="A377" s="15">
         <v>65</v>
       </c>
       <c r="B377" s="6" t="s">
         <v>740</v>
       </c>
       <c r="C377" s="7" t="s">
         <v>741</v>
       </c>
       <c r="D377" s="5">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="E377" s="10">
-        <v>111042.0</v>
+        <v>120154.0</v>
       </c>
       <c r="F377" s="10">
-        <v>99937.8</v>
+        <v>108138.6</v>
       </c>
       <c r="G377" s="10">
-        <v>88833.6</v>
+        <v>96123.2</v>
       </c>
       <c r="H377" s="10">
-        <v>77729.4</v>
+        <v>84107.8</v>
       </c>
     </row>
     <row r="378" spans="1:8" outlineLevel="2">
       <c r="A378" s="15">
         <v>66</v>
       </c>
       <c r="B378" s="6" t="s">
         <v>742</v>
       </c>
       <c r="C378" s="7" t="s">
         <v>743</v>
       </c>
       <c r="D378" s="5">
-        <v>36.0</v>
+        <v>116.0</v>
       </c>
       <c r="E378" s="10">
-        <v>110760.0</v>
+        <v>120073.0</v>
       </c>
       <c r="F378" s="10">
-        <v>99684.0</v>
+        <v>108065.7</v>
       </c>
       <c r="G378" s="10">
-        <v>88608.0</v>
+        <v>96058.4</v>
       </c>
       <c r="H378" s="10">
-        <v>77532.0</v>
+        <v>84051.1</v>
       </c>
     </row>
     <row r="379" spans="1:8" outlineLevel="2">
       <c r="A379" s="15">
         <v>67</v>
       </c>
       <c r="B379" s="6" t="s">
         <v>744</v>
       </c>
       <c r="C379" s="7" t="s">
         <v>745</v>
       </c>
       <c r="D379" s="5">
         <v>0.0</v>
       </c>
       <c r="E379" s="10">
-        <v>299098.0</v>
+        <v>325164.0</v>
       </c>
       <c r="F379" s="10">
-        <v>269188.2</v>
+        <v>292647.6</v>
       </c>
       <c r="G379" s="10">
-        <v>239278.4</v>
+        <v>260131.2</v>
       </c>
       <c r="H379" s="10">
-        <v>209368.6</v>
+        <v>227614.8</v>
       </c>
     </row>
     <row r="380" spans="1:8" outlineLevel="2">
       <c r="A380" s="15">
         <v>68</v>
       </c>
       <c r="B380" s="6" t="s">
         <v>746</v>
       </c>
       <c r="C380" s="7" t="s">
         <v>747</v>
       </c>
       <c r="D380" s="5">
         <v>0.0</v>
       </c>
       <c r="E380" s="10">
-        <v>45669.0</v>
+        <v>49649.0</v>
       </c>
       <c r="F380" s="10">
-        <v>41102.1</v>
+        <v>44684.1</v>
       </c>
       <c r="G380" s="10">
-        <v>36535.2</v>
+        <v>39719.2</v>
       </c>
       <c r="H380" s="10">
-        <v>31968.3</v>
+        <v>34754.3</v>
       </c>
     </row>
     <row r="381" spans="1:8" outlineLevel="2">
       <c r="A381" s="15">
         <v>69</v>
       </c>
       <c r="B381" s="6" t="s">
         <v>748</v>
       </c>
       <c r="C381" s="7" t="s">
         <v>749</v>
       </c>
       <c r="D381" s="5">
-        <v>38.0</v>
+        <v>53.0</v>
       </c>
       <c r="E381" s="10">
-        <v>9510.0</v>
+        <v>10170.0</v>
       </c>
       <c r="F381" s="10">
-        <v>8559.0</v>
+        <v>9153.0</v>
       </c>
       <c r="G381" s="10">
-        <v>7608.0</v>
+        <v>8136.0</v>
       </c>
       <c r="H381" s="10">
-        <v>6657.0</v>
+        <v>7119.0</v>
       </c>
     </row>
     <row r="382" spans="1:8" outlineLevel="2">
       <c r="A382" s="15">
         <v>70</v>
       </c>
       <c r="B382" s="6" t="s">
         <v>750</v>
       </c>
       <c r="C382" s="7" t="s">
         <v>751</v>
       </c>
       <c r="D382" s="5">
         <v>50.0</v>
       </c>
       <c r="E382" s="10">
         <v>16070.0</v>
       </c>
       <c r="F382" s="10">
         <v>14463.0</v>
       </c>
       <c r="G382" s="10">
         <v>12856.0</v>
       </c>
       <c r="H382" s="10">
         <v>11249.0</v>
       </c>
     </row>
     <row r="383" spans="1:8" outlineLevel="2">
       <c r="A383" s="15">
         <v>71</v>
       </c>
       <c r="B383" s="6" t="s">
         <v>752</v>
       </c>
       <c r="C383" s="7" t="s">
         <v>753</v>
       </c>
       <c r="D383" s="5">
-        <v>320.0</v>
+        <v>163.0</v>
       </c>
       <c r="E383" s="10">
-        <v>9494.0</v>
+        <v>10210.0</v>
       </c>
       <c r="F383" s="10">
-        <v>8544.6</v>
+        <v>9189.0</v>
       </c>
       <c r="G383" s="10">
-        <v>7595.2</v>
+        <v>8168.0</v>
       </c>
       <c r="H383" s="10">
-        <v>6645.8</v>
+        <v>7147.0</v>
       </c>
     </row>
     <row r="384" spans="1:8" outlineLevel="2">
       <c r="A384" s="15">
         <v>72</v>
       </c>
       <c r="B384" s="6" t="s">
         <v>754</v>
       </c>
       <c r="C384" s="7" t="s">
         <v>755</v>
       </c>
       <c r="D384" s="5">
         <v>0.0</v>
       </c>
       <c r="E384" s="10">
-        <v>46667.0</v>
+        <v>50733.0</v>
       </c>
       <c r="F384" s="10">
-        <v>42000.3</v>
+        <v>45659.7</v>
       </c>
       <c r="G384" s="10">
-        <v>37333.6</v>
+        <v>40586.4</v>
       </c>
       <c r="H384" s="10">
-        <v>32666.9</v>
+        <v>35513.1</v>
       </c>
     </row>
     <row r="385" spans="1:8" outlineLevel="2">
       <c r="A385" s="15">
         <v>73</v>
       </c>
       <c r="B385" s="6" t="s">
         <v>756</v>
       </c>
       <c r="C385" s="7" t="s">
         <v>757</v>
       </c>
       <c r="D385" s="5">
-        <v>20.0</v>
+        <v>3.0</v>
       </c>
       <c r="E385" s="10">
-        <v>11106.0</v>
+        <v>11782.0</v>
       </c>
       <c r="F385" s="10">
-        <v>9995.4</v>
+        <v>10603.8</v>
       </c>
       <c r="G385" s="10">
-        <v>8884.8</v>
+        <v>9425.6</v>
       </c>
       <c r="H385" s="10">
-        <v>7774.2</v>
+        <v>8247.4</v>
       </c>
     </row>
     <row r="386" spans="1:8" outlineLevel="2">
       <c r="A386" s="15">
         <v>74</v>
       </c>
       <c r="B386" s="6" t="s">
         <v>758</v>
       </c>
       <c r="C386" s="7" t="s">
         <v>759</v>
       </c>
       <c r="D386" s="5">
-        <v>100.0</v>
+        <v>50.0</v>
       </c>
       <c r="E386" s="10">
         <v>18258.0</v>
       </c>
       <c r="F386" s="10">
         <v>16432.2</v>
       </c>
       <c r="G386" s="10">
         <v>14606.4</v>
       </c>
       <c r="H386" s="10">
         <v>12780.6</v>
       </c>
     </row>
     <row r="387" spans="1:8" outlineLevel="2">
       <c r="A387" s="15">
         <v>75</v>
       </c>
       <c r="B387" s="6" t="s">
         <v>760</v>
       </c>
       <c r="C387" s="7" t="s">
         <v>761</v>
       </c>
       <c r="D387" s="5">
-        <v>95.0</v>
+        <v>23.0</v>
       </c>
       <c r="E387" s="10">
-        <v>11085.0</v>
+        <v>11920.0</v>
       </c>
       <c r="F387" s="10">
-        <v>9976.5</v>
+        <v>10728.0</v>
       </c>
       <c r="G387" s="10">
-        <v>8868.0</v>
+        <v>9536.0</v>
       </c>
       <c r="H387" s="10">
-        <v>7759.5</v>
+        <v>8344.0</v>
       </c>
     </row>
     <row r="388" spans="1:8" outlineLevel="2">
       <c r="A388" s="15">
         <v>76</v>
       </c>
       <c r="B388" s="6" t="s">
         <v>762</v>
       </c>
       <c r="C388" s="7" t="s">
         <v>763</v>
       </c>
       <c r="D388" s="5">
         <v>0.0</v>
       </c>
       <c r="E388" s="10">
-        <v>49992.0</v>
+        <v>54348.0</v>
       </c>
       <c r="F388" s="10">
-        <v>44992.8</v>
+        <v>48913.2</v>
       </c>
       <c r="G388" s="10">
-        <v>39993.6</v>
+        <v>43478.4</v>
       </c>
       <c r="H388" s="10">
-        <v>34994.4</v>
+        <v>38043.6</v>
       </c>
     </row>
     <row r="389" spans="1:8" outlineLevel="2">
       <c r="A389" s="15">
         <v>77</v>
       </c>
       <c r="B389" s="6" t="s">
         <v>764</v>
       </c>
       <c r="C389" s="7" t="s">
         <v>765</v>
       </c>
       <c r="D389" s="5">
-        <v>55.0</v>
+        <v>0.0</v>
       </c>
       <c r="E389" s="10">
-        <v>13107.0</v>
+        <v>14080.0</v>
       </c>
       <c r="F389" s="10">
-        <v>11796.3</v>
+        <v>12672.0</v>
       </c>
       <c r="G389" s="10">
-        <v>10485.6</v>
+        <v>11264.0</v>
       </c>
       <c r="H389" s="10">
-        <v>9174.9</v>
+        <v>9856.0</v>
       </c>
     </row>
     <row r="390" spans="1:8" outlineLevel="2">
       <c r="A390" s="15">
         <v>78</v>
       </c>
       <c r="B390" s="6" t="s">
         <v>766</v>
       </c>
       <c r="C390" s="7" t="s">
         <v>767</v>
       </c>
       <c r="D390" s="5">
-        <v>50.0</v>
+        <v>10.0</v>
       </c>
       <c r="E390" s="10">
         <v>22661.0</v>
       </c>
       <c r="F390" s="10">
         <v>20394.9</v>
       </c>
       <c r="G390" s="10">
         <v>18128.8</v>
       </c>
       <c r="H390" s="10">
         <v>15862.7</v>
       </c>
     </row>
     <row r="391" spans="1:8" outlineLevel="2">
       <c r="A391" s="15">
         <v>79</v>
       </c>
       <c r="B391" s="6" t="s">
         <v>768</v>
       </c>
       <c r="C391" s="7" t="s">
         <v>769</v>
       </c>
       <c r="D391" s="5">
-        <v>68.0</v>
+        <v>0.0</v>
       </c>
       <c r="E391" s="10">
-        <v>13088.0</v>
+        <v>14087.0</v>
       </c>
       <c r="F391" s="10">
-        <v>11779.2</v>
+        <v>12678.3</v>
       </c>
       <c r="G391" s="10">
-        <v>10470.4</v>
+        <v>11269.6</v>
       </c>
       <c r="H391" s="10">
-        <v>9161.6</v>
+        <v>9860.9</v>
       </c>
     </row>
     <row r="392" spans="1:8" outlineLevel="2">
       <c r="A392" s="15">
         <v>80</v>
       </c>
       <c r="B392" s="6" t="s">
         <v>770</v>
       </c>
       <c r="C392" s="7" t="s">
         <v>771</v>
       </c>
       <c r="D392" s="5">
         <v>0.0</v>
       </c>
       <c r="E392" s="10">
         <v>0.0</v>
       </c>
       <c r="F392" s="10">
         <v>0.0</v>
       </c>
       <c r="G392" s="10">
         <v>0.0</v>
       </c>
       <c r="H392" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="393" spans="1:8" outlineLevel="2">
       <c r="A393" s="15">
         <v>81</v>
       </c>
       <c r="B393" s="6" t="s">
         <v>772</v>
       </c>
       <c r="C393" s="7" t="s">
         <v>773</v>
       </c>
       <c r="D393" s="5">
-        <v>5.0</v>
+        <v>18.0</v>
       </c>
       <c r="E393" s="10">
-        <v>47058.0</v>
+        <v>45352.0</v>
       </c>
       <c r="F393" s="10">
-        <v>42352.2</v>
+        <v>40816.8</v>
       </c>
       <c r="G393" s="10">
-        <v>37646.4</v>
+        <v>36281.6</v>
       </c>
       <c r="H393" s="10">
-        <v>32940.6</v>
+        <v>31746.4</v>
       </c>
     </row>
     <row r="394" spans="1:8" outlineLevel="2">
       <c r="A394" s="15">
         <v>82</v>
       </c>
       <c r="B394" s="6" t="s">
         <v>774</v>
       </c>
       <c r="C394" s="7" t="s">
         <v>775</v>
       </c>
       <c r="D394" s="5">
         <v>0.0</v>
       </c>
       <c r="E394" s="10">
         <v>0.0</v>
       </c>
       <c r="F394" s="10">
         <v>0.0</v>
       </c>
       <c r="G394" s="10">
         <v>0.0</v>
       </c>
       <c r="H394" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="395" spans="1:8" outlineLevel="2">
       <c r="A395" s="15">
         <v>83</v>
       </c>
       <c r="B395" s="6" t="s">
         <v>776</v>
       </c>
       <c r="C395" s="7" t="s">
         <v>777</v>
       </c>
       <c r="D395" s="5">
-        <v>4.0</v>
+        <v>3.0</v>
       </c>
       <c r="E395" s="10">
-        <v>55091.0</v>
+        <v>53093.0</v>
       </c>
       <c r="F395" s="10">
-        <v>49581.9</v>
+        <v>47783.7</v>
       </c>
       <c r="G395" s="10">
-        <v>44072.8</v>
+        <v>42474.4</v>
       </c>
       <c r="H395" s="10">
-        <v>38563.7</v>
+        <v>37165.1</v>
       </c>
     </row>
     <row r="396" spans="1:8" outlineLevel="2">
       <c r="A396" s="15">
         <v>84</v>
       </c>
       <c r="B396" s="6" t="s">
         <v>778</v>
       </c>
       <c r="C396" s="7" t="s">
         <v>779</v>
       </c>
       <c r="D396" s="5">
         <v>0.0</v>
       </c>
       <c r="E396" s="10">
         <v>0.0</v>
       </c>
       <c r="F396" s="10">
         <v>0.0</v>
       </c>
       <c r="G396" s="10">
         <v>0.0</v>
       </c>
       <c r="H396" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="397" spans="1:8" outlineLevel="2">
       <c r="A397" s="15">
         <v>85</v>
       </c>
       <c r="B397" s="6" t="s">
         <v>780</v>
       </c>
       <c r="C397" s="7" t="s">
         <v>781</v>
       </c>
       <c r="D397" s="5">
-        <v>4.0</v>
+        <v>19.0</v>
       </c>
       <c r="E397" s="10">
-        <v>62406.0</v>
+        <v>65731.0</v>
       </c>
       <c r="F397" s="10">
-        <v>56165.4</v>
+        <v>59157.9</v>
       </c>
       <c r="G397" s="10">
-        <v>49924.8</v>
+        <v>52584.8</v>
       </c>
       <c r="H397" s="10">
-        <v>43684.2</v>
+        <v>46011.7</v>
       </c>
     </row>
     <row r="398" spans="1:8" outlineLevel="2">
       <c r="A398" s="15">
         <v>86</v>
       </c>
       <c r="B398" s="6" t="s">
         <v>782</v>
       </c>
       <c r="C398" s="7" t="s">
         <v>783</v>
       </c>
       <c r="D398" s="5">
         <v>0.0</v>
       </c>
       <c r="E398" s="10">
         <v>0.0</v>
       </c>
       <c r="F398" s="10">
         <v>0.0</v>
       </c>
       <c r="G398" s="10">
         <v>0.0</v>
       </c>
       <c r="H398" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="399" spans="1:8" outlineLevel="2">
       <c r="A399" s="15">
         <v>87</v>
       </c>
       <c r="B399" s="6" t="s">
         <v>784</v>
       </c>
       <c r="C399" s="7" t="s">
         <v>785</v>
       </c>
       <c r="D399" s="5">
-        <v>4.0</v>
+        <v>12.0</v>
       </c>
       <c r="E399" s="10">
-        <v>95327.0</v>
+        <v>91870.0</v>
       </c>
       <c r="F399" s="10">
-        <v>85794.3</v>
+        <v>82683.0</v>
       </c>
       <c r="G399" s="10">
-        <v>76261.6</v>
+        <v>73496.0</v>
       </c>
       <c r="H399" s="10">
-        <v>66728.9</v>
+        <v>64309.0</v>
       </c>
     </row>
     <row r="400" spans="1:8" outlineLevel="2">
       <c r="A400" s="15">
         <v>88</v>
       </c>
       <c r="B400" s="6" t="s">
         <v>786</v>
       </c>
       <c r="C400" s="7" t="s">
         <v>787</v>
       </c>
       <c r="D400" s="5">
         <v>0.0</v>
       </c>
       <c r="E400" s="10">
         <v>0.0</v>
       </c>
       <c r="F400" s="10">
         <v>0.0</v>
       </c>
       <c r="G400" s="10">
         <v>0.0</v>
       </c>
       <c r="H400" s="10">
@@ -13748,2515 +13748,2515 @@
       </c>
       <c r="E402" s="10">
         <v>0.0</v>
       </c>
       <c r="F402" s="10">
         <v>0.0</v>
       </c>
       <c r="G402" s="10">
         <v>0.0</v>
       </c>
       <c r="H402" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="403" spans="1:8" outlineLevel="2">
       <c r="A403" s="15">
         <v>91</v>
       </c>
       <c r="B403" s="6" t="s">
         <v>792</v>
       </c>
       <c r="C403" s="7" t="s">
         <v>793</v>
       </c>
       <c r="D403" s="5">
-        <v>3.0</v>
+        <v>2.0</v>
       </c>
       <c r="E403" s="10">
-        <v>134876.0</v>
+        <v>139985.0</v>
       </c>
       <c r="F403" s="10">
-        <v>121388.4</v>
+        <v>125986.5</v>
       </c>
       <c r="G403" s="10">
-        <v>107900.8</v>
+        <v>111988.0</v>
       </c>
       <c r="H403" s="10">
-        <v>94413.2</v>
+        <v>97989.5</v>
       </c>
     </row>
     <row r="404" spans="1:8" outlineLevel="2">
       <c r="A404" s="15">
         <v>92</v>
       </c>
       <c r="B404" s="6" t="s">
         <v>794</v>
       </c>
       <c r="C404" s="7" t="s">
         <v>795</v>
       </c>
       <c r="D404" s="5">
         <v>0.0</v>
       </c>
       <c r="E404" s="10">
         <v>0.0</v>
       </c>
       <c r="F404" s="10">
         <v>0.0</v>
       </c>
       <c r="G404" s="10">
         <v>0.0</v>
       </c>
       <c r="H404" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="405" spans="1:8" outlineLevel="2">
       <c r="A405" s="15">
         <v>93</v>
       </c>
       <c r="B405" s="6" t="s">
         <v>796</v>
       </c>
       <c r="C405" s="7" t="s">
         <v>797</v>
       </c>
       <c r="D405" s="5">
         <v>0.0</v>
       </c>
       <c r="E405" s="10">
-        <v>222585.0</v>
+        <v>214514.0</v>
       </c>
       <c r="F405" s="10">
-        <v>200326.5</v>
+        <v>193062.6</v>
       </c>
       <c r="G405" s="10">
-        <v>178068.0</v>
+        <v>171611.2</v>
       </c>
       <c r="H405" s="10">
-        <v>155809.5</v>
+        <v>150159.8</v>
       </c>
     </row>
     <row r="406" spans="1:8" outlineLevel="2">
       <c r="A406" s="15">
         <v>94</v>
       </c>
       <c r="B406" s="6" t="s">
         <v>798</v>
       </c>
       <c r="C406" s="7" t="s">
         <v>799</v>
       </c>
       <c r="D406" s="5">
         <v>0.0</v>
       </c>
       <c r="E406" s="10">
         <v>0.0</v>
       </c>
       <c r="F406" s="10">
         <v>0.0</v>
       </c>
       <c r="G406" s="10">
         <v>0.0</v>
       </c>
       <c r="H406" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="407" spans="1:8" outlineLevel="2">
       <c r="A407" s="15">
         <v>95</v>
       </c>
       <c r="B407" s="6" t="s">
         <v>800</v>
       </c>
       <c r="C407" s="7" t="s">
         <v>801</v>
       </c>
       <c r="D407" s="5">
         <v>0.0</v>
       </c>
       <c r="E407" s="10">
-        <v>260303.0</v>
+        <v>250864.0</v>
       </c>
       <c r="F407" s="10">
-        <v>234272.7</v>
+        <v>225777.6</v>
       </c>
       <c r="G407" s="10">
-        <v>208242.4</v>
+        <v>200691.2</v>
       </c>
       <c r="H407" s="10">
-        <v>182212.1</v>
+        <v>175604.8</v>
       </c>
     </row>
     <row r="408" spans="1:8" outlineLevel="2">
       <c r="A408" s="15">
         <v>96</v>
       </c>
       <c r="B408" s="6" t="s">
         <v>802</v>
       </c>
       <c r="C408" s="7" t="s">
         <v>803</v>
       </c>
       <c r="D408" s="5">
         <v>0.0</v>
       </c>
       <c r="E408" s="10">
-        <v>330010.0</v>
+        <v>314069.0</v>
       </c>
       <c r="F408" s="10">
-        <v>297009.0</v>
+        <v>282662.1</v>
       </c>
       <c r="G408" s="10">
-        <v>264008.0</v>
+        <v>251255.2</v>
       </c>
       <c r="H408" s="10">
-        <v>231007.0</v>
+        <v>219848.3</v>
       </c>
     </row>
     <row r="409" spans="1:8" outlineLevel="2">
       <c r="A409" s="15">
         <v>97</v>
       </c>
       <c r="B409" s="6" t="s">
         <v>804</v>
       </c>
       <c r="C409" s="7" t="s">
         <v>805</v>
       </c>
       <c r="D409" s="5">
         <v>0.0</v>
       </c>
       <c r="E409" s="10">
         <v>0.0</v>
       </c>
       <c r="F409" s="10">
         <v>0.0</v>
       </c>
       <c r="G409" s="10">
         <v>0.0</v>
       </c>
       <c r="H409" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="410" spans="1:8" outlineLevel="2">
       <c r="A410" s="15">
         <v>98</v>
       </c>
       <c r="B410" s="6" t="s">
         <v>806</v>
       </c>
       <c r="C410" s="7" t="s">
         <v>807</v>
       </c>
       <c r="D410" s="5">
-        <v>16.0</v>
+        <v>0.0</v>
       </c>
       <c r="E410" s="10">
-        <v>31291.0</v>
+        <v>28350.0</v>
       </c>
       <c r="F410" s="10">
-        <v>28161.9</v>
+        <v>25515.0</v>
       </c>
       <c r="G410" s="10">
-        <v>25032.8</v>
+        <v>22680.0</v>
       </c>
       <c r="H410" s="10">
-        <v>21903.7</v>
+        <v>19845.0</v>
       </c>
     </row>
     <row r="411" spans="1:8" outlineLevel="2">
       <c r="A411" s="15">
         <v>99</v>
       </c>
       <c r="B411" s="6" t="s">
         <v>808</v>
       </c>
       <c r="C411" s="7" t="s">
         <v>809</v>
       </c>
       <c r="D411" s="5">
         <v>0.0</v>
       </c>
       <c r="E411" s="10">
         <v>0.0</v>
       </c>
       <c r="F411" s="10">
         <v>0.0</v>
       </c>
       <c r="G411" s="10">
         <v>0.0</v>
       </c>
       <c r="H411" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="412" spans="1:8" outlineLevel="2">
       <c r="A412" s="15">
         <v>100</v>
       </c>
       <c r="B412" s="6" t="s">
         <v>810</v>
       </c>
       <c r="C412" s="7" t="s">
         <v>811</v>
       </c>
       <c r="D412" s="5">
         <v>0.0</v>
       </c>
       <c r="E412" s="10">
-        <v>396798.0</v>
+        <v>377630.0</v>
       </c>
       <c r="F412" s="10">
-        <v>357118.2</v>
+        <v>339867.0</v>
       </c>
       <c r="G412" s="10">
-        <v>317438.4</v>
+        <v>302104.0</v>
       </c>
       <c r="H412" s="10">
-        <v>277758.6</v>
+        <v>264341.0</v>
       </c>
     </row>
     <row r="413" spans="1:8" outlineLevel="2">
       <c r="A413" s="15">
         <v>101</v>
       </c>
       <c r="B413" s="6" t="s">
         <v>812</v>
       </c>
       <c r="C413" s="7" t="s">
         <v>813</v>
       </c>
       <c r="D413" s="5">
         <v>0.0</v>
       </c>
       <c r="E413" s="10">
         <v>0.0</v>
       </c>
       <c r="F413" s="10">
         <v>0.0</v>
       </c>
       <c r="G413" s="10">
         <v>0.0</v>
       </c>
       <c r="H413" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="414" spans="1:8" outlineLevel="2">
       <c r="A414" s="15">
         <v>102</v>
       </c>
       <c r="B414" s="6" t="s">
         <v>814</v>
       </c>
       <c r="C414" s="7" t="s">
         <v>815</v>
       </c>
       <c r="D414" s="5">
         <v>0.0</v>
       </c>
       <c r="E414" s="10">
-        <v>570221.0</v>
+        <v>542676.0</v>
       </c>
       <c r="F414" s="10">
-        <v>513198.9</v>
+        <v>488408.4</v>
       </c>
       <c r="G414" s="10">
-        <v>456176.8</v>
+        <v>434140.8</v>
       </c>
       <c r="H414" s="10">
-        <v>399154.7</v>
+        <v>379873.2</v>
       </c>
     </row>
     <row r="415" spans="1:8" outlineLevel="2">
       <c r="A415" s="15">
         <v>103</v>
       </c>
       <c r="B415" s="6" t="s">
         <v>816</v>
       </c>
       <c r="C415" s="7" t="s">
         <v>817</v>
       </c>
       <c r="D415" s="5">
         <v>0.0</v>
       </c>
       <c r="E415" s="10">
         <v>0.0</v>
       </c>
       <c r="F415" s="10">
         <v>0.0</v>
       </c>
       <c r="G415" s="10">
         <v>0.0</v>
       </c>
       <c r="H415" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="416" spans="1:8" outlineLevel="2">
       <c r="A416" s="15">
         <v>104</v>
       </c>
       <c r="B416" s="6" t="s">
         <v>818</v>
       </c>
       <c r="C416" s="7" t="s">
         <v>819</v>
       </c>
       <c r="D416" s="5">
         <v>0.0</v>
       </c>
       <c r="E416" s="10">
-        <v>40437.0</v>
+        <v>38971.0</v>
       </c>
       <c r="F416" s="10">
-        <v>36393.3</v>
+        <v>35073.9</v>
       </c>
       <c r="G416" s="10">
-        <v>32349.6</v>
+        <v>31176.8</v>
       </c>
       <c r="H416" s="10">
-        <v>28305.9</v>
+        <v>27279.7</v>
       </c>
     </row>
     <row r="417" spans="1:8" outlineLevel="2">
       <c r="A417" s="15">
         <v>105</v>
       </c>
       <c r="B417" s="6" t="s">
         <v>820</v>
       </c>
       <c r="C417" s="7" t="s">
         <v>821</v>
       </c>
       <c r="D417" s="5">
         <v>0.0</v>
       </c>
       <c r="E417" s="10">
         <v>0.0</v>
       </c>
       <c r="F417" s="10">
         <v>0.0</v>
       </c>
       <c r="G417" s="10">
         <v>0.0</v>
       </c>
       <c r="H417" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="418" spans="1:8" outlineLevel="2">
       <c r="A418" s="15">
         <v>106</v>
       </c>
       <c r="B418" s="6" t="s">
         <v>822</v>
       </c>
       <c r="C418" s="7" t="s">
         <v>823</v>
       </c>
       <c r="D418" s="5">
-        <v>3.0</v>
+        <v>4.0</v>
       </c>
       <c r="E418" s="10">
-        <v>42920.0</v>
+        <v>41364.0</v>
       </c>
       <c r="F418" s="10">
-        <v>38628.0</v>
+        <v>37227.6</v>
       </c>
       <c r="G418" s="10">
-        <v>34336.0</v>
+        <v>33091.2</v>
       </c>
       <c r="H418" s="10">
-        <v>30044.0</v>
+        <v>28954.8</v>
       </c>
     </row>
     <row r="419" spans="1:8" outlineLevel="2">
       <c r="A419" s="15">
         <v>107</v>
       </c>
       <c r="B419" s="6" t="s">
         <v>824</v>
       </c>
       <c r="C419" s="7" t="s">
         <v>825</v>
       </c>
       <c r="D419" s="5">
         <v>0.0</v>
       </c>
       <c r="E419" s="10">
-        <v>45558.0</v>
+        <v>49529.0</v>
       </c>
       <c r="F419" s="10">
-        <v>41002.2</v>
+        <v>44576.1</v>
       </c>
       <c r="G419" s="10">
-        <v>36446.4</v>
+        <v>39623.2</v>
       </c>
       <c r="H419" s="10">
-        <v>31890.6</v>
+        <v>34670.3</v>
       </c>
     </row>
     <row r="420" spans="1:8" outlineLevel="2">
       <c r="A420" s="15">
         <v>108</v>
       </c>
       <c r="B420" s="6" t="s">
         <v>826</v>
       </c>
       <c r="C420" s="7" t="s">
         <v>827</v>
       </c>
       <c r="D420" s="5">
         <v>0.0</v>
       </c>
       <c r="E420" s="10">
-        <v>57639.0</v>
+        <v>62663.0</v>
       </c>
       <c r="F420" s="10">
-        <v>51875.1</v>
+        <v>56396.7</v>
       </c>
       <c r="G420" s="10">
-        <v>46111.2</v>
+        <v>50130.4</v>
       </c>
       <c r="H420" s="10">
-        <v>40347.3</v>
+        <v>43864.1</v>
       </c>
     </row>
     <row r="421" spans="1:8" outlineLevel="2">
       <c r="A421" s="15">
         <v>109</v>
       </c>
       <c r="B421" s="6" t="s">
         <v>828</v>
       </c>
       <c r="C421" s="7" t="s">
         <v>829</v>
       </c>
       <c r="D421" s="5">
         <v>0.0</v>
       </c>
       <c r="E421" s="10">
-        <v>64623.0</v>
+        <v>70254.0</v>
       </c>
       <c r="F421" s="10">
-        <v>58160.7</v>
+        <v>63228.6</v>
       </c>
       <c r="G421" s="10">
-        <v>51698.4</v>
+        <v>56203.2</v>
       </c>
       <c r="H421" s="10">
-        <v>45236.1</v>
+        <v>49177.8</v>
       </c>
     </row>
     <row r="422" spans="1:8" outlineLevel="2">
       <c r="A422" s="15">
         <v>110</v>
       </c>
       <c r="B422" s="6" t="s">
         <v>830</v>
       </c>
       <c r="C422" s="7" t="s">
         <v>831</v>
       </c>
       <c r="D422" s="5">
         <v>0.0</v>
       </c>
       <c r="E422" s="10">
-        <v>96990.0</v>
+        <v>98413.0</v>
       </c>
       <c r="F422" s="10">
-        <v>87291.0</v>
+        <v>88571.7</v>
       </c>
       <c r="G422" s="10">
-        <v>77592.0</v>
+        <v>78730.4</v>
       </c>
       <c r="H422" s="10">
-        <v>67893.0</v>
+        <v>68889.1</v>
       </c>
     </row>
     <row r="423" spans="1:8" outlineLevel="2">
       <c r="A423" s="15">
         <v>111</v>
       </c>
       <c r="B423" s="6" t="s">
         <v>832</v>
       </c>
       <c r="C423" s="7" t="s">
         <v>833</v>
       </c>
       <c r="D423" s="5">
         <v>0.0</v>
       </c>
       <c r="E423" s="10">
-        <v>115458.0</v>
+        <v>125517.0</v>
       </c>
       <c r="F423" s="10">
-        <v>103912.2</v>
+        <v>112965.3</v>
       </c>
       <c r="G423" s="10">
-        <v>92366.4</v>
+        <v>100413.6</v>
       </c>
       <c r="H423" s="10">
-        <v>80820.6</v>
+        <v>87861.9</v>
       </c>
     </row>
     <row r="424" spans="1:8" outlineLevel="2">
       <c r="A424" s="15">
         <v>112</v>
       </c>
       <c r="B424" s="6" t="s">
         <v>834</v>
       </c>
       <c r="C424" s="7" t="s">
         <v>835</v>
       </c>
       <c r="D424" s="5">
         <v>0.0</v>
       </c>
       <c r="E424" s="10">
-        <v>137760.0</v>
+        <v>149764.0</v>
       </c>
       <c r="F424" s="10">
-        <v>123984.0</v>
+        <v>134787.6</v>
       </c>
       <c r="G424" s="10">
-        <v>110208.0</v>
+        <v>119811.2</v>
       </c>
       <c r="H424" s="10">
-        <v>96432.0</v>
+        <v>104834.8</v>
       </c>
     </row>
     <row r="425" spans="1:8" outlineLevel="2">
       <c r="A425" s="15">
         <v>113</v>
       </c>
       <c r="B425" s="6" t="s">
         <v>836</v>
       </c>
       <c r="C425" s="7" t="s">
         <v>837</v>
       </c>
       <c r="D425" s="5">
         <v>0.0</v>
       </c>
       <c r="E425" s="10">
-        <v>232096.0</v>
+        <v>252321.0</v>
       </c>
       <c r="F425" s="10">
-        <v>208886.4</v>
+        <v>227088.9</v>
       </c>
       <c r="G425" s="10">
-        <v>185676.8</v>
+        <v>201856.8</v>
       </c>
       <c r="H425" s="10">
-        <v>162467.2</v>
+        <v>176624.7</v>
       </c>
     </row>
     <row r="426" spans="1:8" outlineLevel="2">
       <c r="A426" s="15">
         <v>114</v>
       </c>
       <c r="B426" s="6" t="s">
         <v>838</v>
       </c>
       <c r="C426" s="7" t="s">
         <v>839</v>
       </c>
       <c r="D426" s="5">
         <v>0.0</v>
       </c>
       <c r="E426" s="10">
-        <v>283673.0</v>
+        <v>308393.0</v>
       </c>
       <c r="F426" s="10">
-        <v>255305.7</v>
+        <v>277553.7</v>
       </c>
       <c r="G426" s="10">
-        <v>226938.4</v>
+        <v>246714.4</v>
       </c>
       <c r="H426" s="10">
-        <v>198571.1</v>
+        <v>215875.1</v>
       </c>
     </row>
     <row r="427" spans="1:8" outlineLevel="2">
       <c r="A427" s="15">
         <v>115</v>
       </c>
       <c r="B427" s="6" t="s">
         <v>840</v>
       </c>
       <c r="C427" s="7" t="s">
         <v>841</v>
       </c>
       <c r="D427" s="5">
         <v>0.0</v>
       </c>
       <c r="E427" s="10">
-        <v>352845.0</v>
+        <v>373365.0</v>
       </c>
       <c r="F427" s="10">
-        <v>317560.5</v>
+        <v>336028.5</v>
       </c>
       <c r="G427" s="10">
-        <v>282276.0</v>
+        <v>298692.0</v>
       </c>
       <c r="H427" s="10">
-        <v>246991.5</v>
+        <v>261355.5</v>
       </c>
     </row>
     <row r="428" spans="1:8" outlineLevel="2">
       <c r="A428" s="15">
         <v>116</v>
       </c>
       <c r="B428" s="6" t="s">
         <v>842</v>
       </c>
       <c r="C428" s="7" t="s">
         <v>843</v>
       </c>
       <c r="D428" s="5">
         <v>0.0</v>
       </c>
       <c r="E428" s="10">
-        <v>39254.0</v>
+        <v>42675.0</v>
       </c>
       <c r="F428" s="10">
-        <v>35328.6</v>
+        <v>38407.5</v>
       </c>
       <c r="G428" s="10">
-        <v>31403.2</v>
+        <v>34140.0</v>
       </c>
       <c r="H428" s="10">
-        <v>27477.8</v>
+        <v>29872.5</v>
       </c>
     </row>
     <row r="429" spans="1:8" outlineLevel="2">
       <c r="A429" s="15">
         <v>117</v>
       </c>
       <c r="B429" s="6" t="s">
         <v>844</v>
       </c>
       <c r="C429" s="7" t="s">
         <v>845</v>
       </c>
       <c r="D429" s="5">
         <v>0.0</v>
       </c>
       <c r="E429" s="10">
-        <v>417094.0</v>
+        <v>441350.0</v>
       </c>
       <c r="F429" s="10">
-        <v>375384.6</v>
+        <v>397215.0</v>
       </c>
       <c r="G429" s="10">
-        <v>333675.2</v>
+        <v>353080.0</v>
       </c>
       <c r="H429" s="10">
-        <v>291965.8</v>
+        <v>308945.0</v>
       </c>
     </row>
     <row r="430" spans="1:8" outlineLevel="2">
       <c r="A430" s="15">
         <v>118</v>
       </c>
       <c r="B430" s="6" t="s">
         <v>846</v>
       </c>
       <c r="C430" s="7" t="s">
         <v>847</v>
       </c>
       <c r="D430" s="5">
         <v>0.0</v>
       </c>
       <c r="E430" s="10">
-        <v>667715.0</v>
+        <v>706546.0</v>
       </c>
       <c r="F430" s="10">
-        <v>600943.5</v>
+        <v>635891.4</v>
       </c>
       <c r="G430" s="10">
-        <v>534172.0</v>
+        <v>565236.8</v>
       </c>
       <c r="H430" s="10">
-        <v>467400.5</v>
+        <v>494582.2</v>
       </c>
     </row>
     <row r="431" spans="1:8" outlineLevel="2">
       <c r="A431" s="15">
         <v>119</v>
       </c>
       <c r="B431" s="6" t="s">
         <v>848</v>
       </c>
       <c r="C431" s="7" t="s">
         <v>849</v>
       </c>
       <c r="D431" s="5">
         <v>0.0</v>
       </c>
       <c r="E431" s="10">
-        <v>41619.0</v>
+        <v>45246.0</v>
       </c>
       <c r="F431" s="10">
-        <v>37457.1</v>
+        <v>40721.4</v>
       </c>
       <c r="G431" s="10">
-        <v>33295.2</v>
+        <v>36196.8</v>
       </c>
       <c r="H431" s="10">
-        <v>29133.3</v>
+        <v>31672.2</v>
       </c>
     </row>
     <row r="432" spans="1:8" outlineLevel="2">
       <c r="A432" s="15">
         <v>120</v>
       </c>
       <c r="B432" s="6" t="s">
         <v>850</v>
       </c>
       <c r="C432" s="7" t="s">
         <v>851</v>
       </c>
       <c r="D432" s="5">
         <v>0.0</v>
       </c>
       <c r="E432" s="10">
-        <v>44102.0</v>
+        <v>47946.0</v>
       </c>
       <c r="F432" s="10">
-        <v>39691.8</v>
+        <v>43151.4</v>
       </c>
       <c r="G432" s="10">
-        <v>35281.6</v>
+        <v>38356.8</v>
       </c>
       <c r="H432" s="10">
-        <v>30871.4</v>
+        <v>33562.2</v>
       </c>
     </row>
     <row r="433" spans="1:8" outlineLevel="1">
       <c r="A433" s="13" t="s">
         <v>852</v>
       </c>
       <c r="B433" s="4"/>
       <c r="C433" s="4"/>
       <c r="D433" s="4"/>
       <c r="E433" s="9"/>
       <c r="F433" s="9"/>
       <c r="G433" s="9"/>
       <c r="H433" s="9"/>
     </row>
     <row r="434" spans="1:8" outlineLevel="2">
       <c r="A434" s="15">
         <v>1</v>
       </c>
       <c r="B434" s="6" t="s">
         <v>853</v>
       </c>
       <c r="C434" s="7" t="s">
         <v>854</v>
       </c>
       <c r="D434" s="5">
         <v>0.0</v>
       </c>
       <c r="E434" s="10">
-        <v>1238.0</v>
+        <v>1274.0</v>
       </c>
       <c r="F434" s="10">
-        <v>1114.2</v>
+        <v>1146.6</v>
       </c>
       <c r="G434" s="10">
-        <v>990.4</v>
+        <v>1019.2</v>
       </c>
       <c r="H434" s="10">
-        <v>866.6</v>
+        <v>891.8</v>
       </c>
     </row>
     <row r="435" spans="1:8" outlineLevel="2">
       <c r="A435" s="15">
         <v>2</v>
       </c>
       <c r="B435" s="6" t="s">
         <v>855</v>
       </c>
       <c r="C435" s="7" t="s">
         <v>856</v>
       </c>
       <c r="D435" s="5">
         <v>0.0</v>
       </c>
       <c r="E435" s="10">
-        <v>35922.0</v>
+        <v>36950.0</v>
       </c>
       <c r="F435" s="10">
-        <v>32329.8</v>
+        <v>33255.0</v>
       </c>
       <c r="G435" s="10">
-        <v>28737.6</v>
+        <v>29560.0</v>
       </c>
       <c r="H435" s="10">
-        <v>25145.4</v>
+        <v>25865.0</v>
       </c>
     </row>
     <row r="436" spans="1:8" outlineLevel="2">
       <c r="A436" s="15">
         <v>3</v>
       </c>
       <c r="B436" s="6" t="s">
         <v>857</v>
       </c>
       <c r="C436" s="7" t="s">
         <v>858</v>
       </c>
       <c r="D436" s="5">
-        <v>225.0</v>
+        <v>290.0</v>
       </c>
       <c r="E436" s="10">
-        <v>1163.0</v>
+        <v>1197.0</v>
       </c>
       <c r="F436" s="10">
-        <v>1046.7</v>
+        <v>1077.3</v>
       </c>
       <c r="G436" s="10">
-        <v>930.4</v>
+        <v>957.6</v>
       </c>
       <c r="H436" s="10">
-        <v>814.1</v>
+        <v>837.9</v>
       </c>
     </row>
     <row r="437" spans="1:8" outlineLevel="2">
       <c r="A437" s="15">
         <v>4</v>
       </c>
       <c r="B437" s="6" t="s">
         <v>859</v>
       </c>
       <c r="C437" s="7" t="s">
         <v>860</v>
       </c>
       <c r="D437" s="5">
         <v>0.0</v>
       </c>
       <c r="E437" s="10">
-        <v>1597.0</v>
+        <v>1642.0</v>
       </c>
       <c r="F437" s="10">
-        <v>1437.3</v>
+        <v>1477.8</v>
       </c>
       <c r="G437" s="10">
-        <v>1277.6</v>
+        <v>1313.6</v>
       </c>
       <c r="H437" s="10">
-        <v>1117.9</v>
+        <v>1149.4</v>
       </c>
     </row>
     <row r="438" spans="1:8" outlineLevel="2">
       <c r="A438" s="15">
         <v>5</v>
       </c>
       <c r="B438" s="6" t="s">
         <v>861</v>
       </c>
       <c r="C438" s="7" t="s">
         <v>862</v>
       </c>
       <c r="D438" s="5">
-        <v>87.0</v>
+        <v>130.0</v>
       </c>
       <c r="E438" s="10">
-        <v>1454.0</v>
+        <v>1496.0</v>
       </c>
       <c r="F438" s="10">
-        <v>1308.6</v>
+        <v>1346.4</v>
       </c>
       <c r="G438" s="10">
-        <v>1163.2</v>
+        <v>1196.8</v>
       </c>
       <c r="H438" s="10">
-        <v>1017.8</v>
+        <v>1047.2</v>
       </c>
     </row>
     <row r="439" spans="1:8" outlineLevel="2">
       <c r="A439" s="15">
         <v>6</v>
       </c>
       <c r="B439" s="6" t="s">
         <v>863</v>
       </c>
       <c r="C439" s="7" t="s">
         <v>864</v>
       </c>
       <c r="D439" s="5">
         <v>0.0</v>
       </c>
       <c r="E439" s="10">
         <v>0.0</v>
       </c>
       <c r="F439" s="10">
         <v>0.0</v>
       </c>
       <c r="G439" s="10">
         <v>0.0</v>
       </c>
       <c r="H439" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="440" spans="1:8" outlineLevel="2">
       <c r="A440" s="15">
         <v>7</v>
       </c>
       <c r="B440" s="6" t="s">
         <v>865</v>
       </c>
       <c r="C440" s="7" t="s">
         <v>866</v>
       </c>
       <c r="D440" s="5">
         <v>0.0</v>
       </c>
       <c r="E440" s="10">
-        <v>2067.0</v>
+        <v>2126.0</v>
       </c>
       <c r="F440" s="10">
-        <v>1860.3</v>
+        <v>1913.4</v>
       </c>
       <c r="G440" s="10">
-        <v>1653.6</v>
+        <v>1700.8</v>
       </c>
       <c r="H440" s="10">
-        <v>1446.9</v>
+        <v>1488.2</v>
       </c>
     </row>
     <row r="441" spans="1:8" outlineLevel="2">
       <c r="A441" s="15">
         <v>8</v>
       </c>
       <c r="B441" s="6" t="s">
         <v>867</v>
       </c>
       <c r="C441" s="7" t="s">
         <v>868</v>
       </c>
       <c r="D441" s="5">
-        <v>77.0</v>
+        <v>63.0</v>
       </c>
       <c r="E441" s="10">
-        <v>1968.0</v>
+        <v>2024.0</v>
       </c>
       <c r="F441" s="10">
-        <v>1771.2</v>
+        <v>1821.6</v>
       </c>
       <c r="G441" s="10">
-        <v>1574.4</v>
+        <v>1619.2</v>
       </c>
       <c r="H441" s="10">
-        <v>1377.6</v>
+        <v>1416.8</v>
       </c>
     </row>
     <row r="442" spans="1:8" outlineLevel="2">
       <c r="A442" s="15">
         <v>9</v>
       </c>
       <c r="B442" s="6" t="s">
         <v>869</v>
       </c>
       <c r="C442" s="7" t="s">
         <v>870</v>
       </c>
       <c r="D442" s="5">
         <v>0.0</v>
       </c>
       <c r="E442" s="10">
-        <v>3258.0</v>
+        <v>3352.0</v>
       </c>
       <c r="F442" s="10">
-        <v>2932.2</v>
+        <v>3016.8</v>
       </c>
       <c r="G442" s="10">
-        <v>2606.4</v>
+        <v>2681.6</v>
       </c>
       <c r="H442" s="10">
-        <v>2280.6</v>
+        <v>2346.4</v>
       </c>
     </row>
     <row r="443" spans="1:8" outlineLevel="2">
       <c r="A443" s="15">
         <v>10</v>
       </c>
       <c r="B443" s="6" t="s">
         <v>871</v>
       </c>
       <c r="C443" s="7" t="s">
         <v>872</v>
       </c>
       <c r="D443" s="5">
-        <v>16.0</v>
+        <v>419.0</v>
       </c>
       <c r="E443" s="10">
-        <v>2942.0</v>
+        <v>3027.0</v>
       </c>
       <c r="F443" s="10">
-        <v>2647.8</v>
+        <v>2724.3</v>
       </c>
       <c r="G443" s="10">
-        <v>2353.6</v>
+        <v>2421.6</v>
       </c>
       <c r="H443" s="10">
-        <v>2059.4</v>
+        <v>2118.9</v>
       </c>
     </row>
     <row r="444" spans="1:8" outlineLevel="2">
       <c r="A444" s="15">
         <v>11</v>
       </c>
       <c r="B444" s="6" t="s">
         <v>873</v>
       </c>
       <c r="C444" s="7" t="s">
         <v>874</v>
       </c>
       <c r="D444" s="5">
-        <v>27.0</v>
+        <v>8.0</v>
       </c>
       <c r="E444" s="10">
-        <v>4184.0</v>
+        <v>4304.0</v>
       </c>
       <c r="F444" s="10">
-        <v>3765.6</v>
+        <v>3873.6</v>
       </c>
       <c r="G444" s="10">
-        <v>3347.2</v>
+        <v>3443.2</v>
       </c>
       <c r="H444" s="10">
-        <v>2928.8</v>
+        <v>3012.8</v>
       </c>
     </row>
     <row r="445" spans="1:8" outlineLevel="2">
       <c r="A445" s="15">
         <v>12</v>
       </c>
       <c r="B445" s="6" t="s">
         <v>875</v>
       </c>
       <c r="C445" s="7" t="s">
         <v>876</v>
       </c>
       <c r="D445" s="5">
-        <v>429.0</v>
+        <v>178.0</v>
       </c>
       <c r="E445" s="10">
-        <v>7093.0</v>
+        <v>7295.0</v>
       </c>
       <c r="F445" s="10">
-        <v>6383.7</v>
+        <v>6565.5</v>
       </c>
       <c r="G445" s="10">
-        <v>5674.4</v>
+        <v>5836.0</v>
       </c>
       <c r="H445" s="10">
-        <v>4965.1</v>
+        <v>5106.5</v>
       </c>
     </row>
     <row r="446" spans="1:8" outlineLevel="2">
       <c r="A446" s="15">
         <v>13</v>
       </c>
       <c r="B446" s="6" t="s">
         <v>877</v>
       </c>
       <c r="C446" s="7" t="s">
         <v>878</v>
       </c>
       <c r="D446" s="5">
         <v>0.0</v>
       </c>
       <c r="E446" s="10">
-        <v>12205.0</v>
+        <v>12555.0</v>
       </c>
       <c r="F446" s="10">
-        <v>10984.5</v>
+        <v>11299.5</v>
       </c>
       <c r="G446" s="10">
-        <v>9764.0</v>
+        <v>10044.0</v>
       </c>
       <c r="H446" s="10">
-        <v>8543.5</v>
+        <v>8788.5</v>
       </c>
     </row>
     <row r="447" spans="1:8" outlineLevel="2">
       <c r="A447" s="15">
         <v>14</v>
       </c>
       <c r="B447" s="6" t="s">
         <v>879</v>
       </c>
       <c r="C447" s="7" t="s">
         <v>880</v>
       </c>
       <c r="D447" s="5">
         <v>0.0</v>
       </c>
       <c r="E447" s="10">
-        <v>15278.0</v>
+        <v>15716.0</v>
       </c>
       <c r="F447" s="10">
-        <v>13750.2</v>
+        <v>14144.4</v>
       </c>
       <c r="G447" s="10">
-        <v>12222.4</v>
+        <v>12572.8</v>
       </c>
       <c r="H447" s="10">
-        <v>10694.6</v>
+        <v>11001.2</v>
       </c>
     </row>
     <row r="448" spans="1:8" outlineLevel="1">
       <c r="A448" s="13" t="s">
         <v>881</v>
       </c>
       <c r="B448" s="4"/>
       <c r="C448" s="4"/>
       <c r="D448" s="4"/>
       <c r="E448" s="9"/>
       <c r="F448" s="9"/>
       <c r="G448" s="9"/>
       <c r="H448" s="9"/>
     </row>
     <row r="449" spans="1:8" outlineLevel="2">
       <c r="A449" s="14" t="s">
         <v>168</v>
       </c>
       <c r="B449" s="4"/>
       <c r="C449" s="4"/>
       <c r="D449" s="4"/>
       <c r="E449" s="9"/>
       <c r="F449" s="9"/>
       <c r="G449" s="9"/>
       <c r="H449" s="9"/>
     </row>
     <row r="450" spans="1:8" outlineLevel="3">
       <c r="A450" s="15">
         <v>1</v>
       </c>
       <c r="B450" s="6" t="s">
         <v>882</v>
       </c>
       <c r="C450" s="7" t="s">
         <v>883</v>
       </c>
       <c r="D450" s="5">
-        <v>145.0</v>
+        <v>166.0</v>
       </c>
       <c r="E450" s="10">
-        <v>115051.0</v>
+        <v>123981.0</v>
       </c>
       <c r="F450" s="10">
-        <v>103545.9</v>
+        <v>111582.9</v>
       </c>
       <c r="G450" s="10">
-        <v>92040.8</v>
+        <v>99184.8</v>
       </c>
       <c r="H450" s="10">
-        <v>80535.7</v>
+        <v>86786.7</v>
       </c>
     </row>
     <row r="451" spans="1:8" outlineLevel="3">
       <c r="A451" s="15">
         <v>2</v>
       </c>
       <c r="B451" s="6" t="s">
         <v>884</v>
       </c>
       <c r="C451" s="7" t="s">
         <v>885</v>
       </c>
       <c r="D451" s="5">
-        <v>145.0</v>
+        <v>166.0</v>
       </c>
       <c r="E451" s="10">
-        <v>125285.0</v>
+        <v>127023.0</v>
       </c>
       <c r="F451" s="10">
-        <v>112756.5</v>
+        <v>114320.7</v>
       </c>
       <c r="G451" s="10">
-        <v>100228.0</v>
+        <v>101618.4</v>
       </c>
       <c r="H451" s="10">
-        <v>87699.5</v>
+        <v>88916.1</v>
       </c>
     </row>
     <row r="452" spans="1:8" outlineLevel="3">
       <c r="A452" s="15">
         <v>3</v>
       </c>
       <c r="B452" s="6" t="s">
         <v>886</v>
       </c>
       <c r="C452" s="7" t="s">
         <v>887</v>
       </c>
       <c r="D452" s="5">
-        <v>84.0</v>
+        <v>92.0</v>
       </c>
       <c r="E452" s="10">
-        <v>167057.0</v>
+        <v>169525.0</v>
       </c>
       <c r="F452" s="10">
-        <v>150351.3</v>
+        <v>152572.5</v>
       </c>
       <c r="G452" s="10">
-        <v>133645.6</v>
+        <v>135620.0</v>
       </c>
       <c r="H452" s="10">
-        <v>116939.9</v>
+        <v>118667.5</v>
       </c>
     </row>
     <row r="453" spans="1:8" outlineLevel="3">
       <c r="A453" s="15">
         <v>4</v>
       </c>
       <c r="B453" s="6" t="s">
         <v>888</v>
       </c>
       <c r="C453" s="7" t="s">
         <v>889</v>
       </c>
       <c r="D453" s="5">
-        <v>75.0</v>
+        <v>67.0</v>
       </c>
       <c r="E453" s="10">
-        <v>138743.0</v>
+        <v>146279.0</v>
       </c>
       <c r="F453" s="10">
-        <v>124868.7</v>
+        <v>131651.1</v>
       </c>
       <c r="G453" s="10">
-        <v>110994.4</v>
+        <v>117023.2</v>
       </c>
       <c r="H453" s="10">
-        <v>97120.1</v>
+        <v>102395.3</v>
       </c>
     </row>
     <row r="454" spans="1:8" outlineLevel="3">
       <c r="A454" s="15">
         <v>5</v>
       </c>
       <c r="B454" s="6" t="s">
         <v>890</v>
       </c>
       <c r="C454" s="7" t="s">
         <v>891</v>
       </c>
       <c r="D454" s="5">
-        <v>75.0</v>
+        <v>67.0</v>
       </c>
       <c r="E454" s="10">
-        <v>178654.0</v>
+        <v>178870.0</v>
       </c>
       <c r="F454" s="10">
-        <v>160788.6</v>
+        <v>160983.0</v>
       </c>
       <c r="G454" s="10">
-        <v>142923.2</v>
+        <v>143096.0</v>
       </c>
       <c r="H454" s="10">
-        <v>125057.8</v>
+        <v>125209.0</v>
       </c>
     </row>
     <row r="455" spans="1:8" outlineLevel="3">
       <c r="A455" s="15">
         <v>6</v>
       </c>
       <c r="B455" s="6" t="s">
         <v>892</v>
       </c>
       <c r="C455" s="7" t="s">
         <v>893</v>
       </c>
       <c r="D455" s="5">
-        <v>48.0</v>
+        <v>47.0</v>
       </c>
       <c r="E455" s="10">
-        <v>178292.0</v>
+        <v>184460.0</v>
       </c>
       <c r="F455" s="10">
-        <v>160462.8</v>
+        <v>166014.0</v>
       </c>
       <c r="G455" s="10">
-        <v>142633.6</v>
+        <v>147568.0</v>
       </c>
       <c r="H455" s="10">
-        <v>124804.4</v>
+        <v>129122.0</v>
       </c>
     </row>
     <row r="456" spans="1:8" outlineLevel="3">
       <c r="A456" s="15">
         <v>7</v>
       </c>
       <c r="B456" s="6" t="s">
         <v>894</v>
       </c>
       <c r="C456" s="7" t="s">
         <v>895</v>
       </c>
       <c r="D456" s="5">
-        <v>48.0</v>
+        <v>47.0</v>
       </c>
       <c r="E456" s="10">
-        <v>283311.0</v>
+        <v>288739.0</v>
       </c>
       <c r="F456" s="10">
-        <v>254979.9</v>
+        <v>259865.1</v>
       </c>
       <c r="G456" s="10">
-        <v>226648.8</v>
+        <v>230991.2</v>
       </c>
       <c r="H456" s="10">
-        <v>198317.7</v>
+        <v>202117.3</v>
       </c>
     </row>
     <row r="457" spans="1:8" outlineLevel="3">
       <c r="A457" s="15">
         <v>8</v>
       </c>
       <c r="B457" s="6" t="s">
         <v>896</v>
       </c>
       <c r="C457" s="7" t="s">
         <v>897</v>
       </c>
       <c r="D457" s="5">
         <v>48.0</v>
       </c>
       <c r="E457" s="10">
-        <v>215399.0</v>
+        <v>223875.0</v>
       </c>
       <c r="F457" s="10">
-        <v>193859.1</v>
+        <v>201487.5</v>
       </c>
       <c r="G457" s="10">
-        <v>172319.2</v>
+        <v>179100.0</v>
       </c>
       <c r="H457" s="10">
-        <v>150779.3</v>
+        <v>156712.5</v>
       </c>
     </row>
     <row r="458" spans="1:8" outlineLevel="3">
       <c r="A458" s="15">
         <v>9</v>
       </c>
       <c r="B458" s="6" t="s">
         <v>898</v>
       </c>
       <c r="C458" s="7" t="s">
         <v>899</v>
       </c>
       <c r="D458" s="5">
         <v>48.0</v>
       </c>
       <c r="E458" s="10">
-        <v>320418.0</v>
+        <v>328154.0</v>
       </c>
       <c r="F458" s="10">
-        <v>288376.2</v>
+        <v>295338.6</v>
       </c>
       <c r="G458" s="10">
-        <v>256334.4</v>
+        <v>262523.2</v>
       </c>
       <c r="H458" s="10">
-        <v>224292.6</v>
+        <v>229707.8</v>
       </c>
     </row>
     <row r="459" spans="1:8" outlineLevel="3">
       <c r="A459" s="15">
         <v>10</v>
       </c>
       <c r="B459" s="6" t="s">
         <v>900</v>
       </c>
       <c r="C459" s="7" t="s">
         <v>901</v>
       </c>
       <c r="D459" s="5">
         <v>48.0</v>
       </c>
       <c r="E459" s="10">
-        <v>244755.0</v>
+        <v>252454.0</v>
       </c>
       <c r="F459" s="10">
-        <v>220279.5</v>
+        <v>227208.6</v>
       </c>
       <c r="G459" s="10">
-        <v>195804.0</v>
+        <v>201963.2</v>
       </c>
       <c r="H459" s="10">
-        <v>171328.5</v>
+        <v>176717.8</v>
       </c>
     </row>
     <row r="460" spans="1:8" outlineLevel="3">
       <c r="A460" s="15">
         <v>11</v>
       </c>
       <c r="B460" s="6" t="s">
         <v>902</v>
       </c>
       <c r="C460" s="7" t="s">
         <v>903</v>
       </c>
       <c r="D460" s="5">
         <v>48.0</v>
       </c>
       <c r="E460" s="10">
-        <v>347358.0</v>
+        <v>346685.0</v>
       </c>
       <c r="F460" s="10">
-        <v>312622.2</v>
+        <v>312016.5</v>
       </c>
       <c r="G460" s="10">
-        <v>277886.4</v>
+        <v>277348.0</v>
       </c>
       <c r="H460" s="10">
-        <v>243150.6</v>
+        <v>242679.5</v>
       </c>
     </row>
     <row r="461" spans="1:8" outlineLevel="3">
       <c r="A461" s="15">
         <v>12</v>
       </c>
       <c r="B461" s="6" t="s">
         <v>904</v>
       </c>
       <c r="C461" s="7" t="s">
         <v>905</v>
       </c>
       <c r="D461" s="5">
         <v>0.0</v>
       </c>
       <c r="E461" s="10">
         <v>0.0</v>
       </c>
       <c r="F461" s="10">
         <v>0.0</v>
       </c>
       <c r="G461" s="10">
         <v>0.0</v>
       </c>
       <c r="H461" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="462" spans="1:8" outlineLevel="3">
       <c r="A462" s="15">
         <v>13</v>
       </c>
       <c r="B462" s="6" t="s">
         <v>906</v>
       </c>
       <c r="C462" s="7" t="s">
         <v>907</v>
       </c>
       <c r="D462" s="5">
-        <v>150.0</v>
+        <v>113.0</v>
       </c>
       <c r="E462" s="10">
-        <v>93093.0</v>
+        <v>100629.0</v>
       </c>
       <c r="F462" s="10">
-        <v>83783.7</v>
+        <v>90566.1</v>
       </c>
       <c r="G462" s="10">
-        <v>74474.4</v>
+        <v>80503.2</v>
       </c>
       <c r="H462" s="10">
-        <v>65165.1</v>
+        <v>70440.3</v>
       </c>
     </row>
     <row r="463" spans="1:8" outlineLevel="3">
       <c r="A463" s="15">
         <v>14</v>
       </c>
       <c r="B463" s="6" t="s">
         <v>908</v>
       </c>
       <c r="C463" s="7" t="s">
         <v>909</v>
       </c>
       <c r="D463" s="5">
-        <v>150.0</v>
+        <v>113.0</v>
       </c>
       <c r="E463" s="10">
-        <v>117421.0</v>
+        <v>118595.0</v>
       </c>
       <c r="F463" s="10">
-        <v>105678.9</v>
+        <v>106735.5</v>
       </c>
       <c r="G463" s="10">
-        <v>93936.8</v>
+        <v>94876.0</v>
       </c>
       <c r="H463" s="10">
-        <v>82194.7</v>
+        <v>83016.5</v>
       </c>
     </row>
     <row r="464" spans="1:8" outlineLevel="3">
       <c r="A464" s="15">
         <v>15</v>
       </c>
       <c r="B464" s="6" t="s">
         <v>910</v>
       </c>
       <c r="C464" s="7" t="s">
         <v>911</v>
       </c>
       <c r="D464" s="5">
-        <v>155.0</v>
+        <v>105.0</v>
       </c>
       <c r="E464" s="10">
-        <v>113806.0</v>
+        <v>122646.0</v>
       </c>
       <c r="F464" s="10">
-        <v>102425.4</v>
+        <v>110381.4</v>
       </c>
       <c r="G464" s="10">
-        <v>91044.8</v>
+        <v>98116.8</v>
       </c>
       <c r="H464" s="10">
-        <v>79664.2</v>
+        <v>85852.2</v>
       </c>
     </row>
     <row r="465" spans="1:8" outlineLevel="3">
       <c r="A465" s="15">
         <v>16</v>
       </c>
       <c r="B465" s="6" t="s">
         <v>912</v>
       </c>
       <c r="C465" s="7" t="s">
         <v>913</v>
       </c>
       <c r="D465" s="5">
-        <v>155.0</v>
+        <v>105.0</v>
       </c>
       <c r="E465" s="10">
-        <v>124040.0</v>
+        <v>125688.0</v>
       </c>
       <c r="F465" s="10">
-        <v>111636.0</v>
+        <v>113119.2</v>
       </c>
       <c r="G465" s="10">
-        <v>99232.0</v>
+        <v>100550.4</v>
       </c>
       <c r="H465" s="10">
-        <v>86828.0</v>
+        <v>87981.6</v>
       </c>
     </row>
     <row r="466" spans="1:8" outlineLevel="2">
       <c r="A466" s="14" t="s">
         <v>494</v>
       </c>
       <c r="B466" s="4"/>
       <c r="C466" s="4"/>
       <c r="D466" s="4"/>
       <c r="E466" s="9"/>
       <c r="F466" s="9"/>
       <c r="G466" s="9"/>
       <c r="H466" s="9"/>
     </row>
     <row r="467" spans="1:8" outlineLevel="3">
       <c r="A467" s="15">
         <v>1</v>
       </c>
       <c r="B467" s="6" t="s">
         <v>914</v>
       </c>
       <c r="C467" s="7" t="s">
         <v>915</v>
       </c>
       <c r="D467" s="5">
-        <v>58.0</v>
+        <v>15.0</v>
       </c>
       <c r="E467" s="10">
-        <v>119642.0</v>
+        <v>128622.0</v>
       </c>
       <c r="F467" s="10">
-        <v>107677.8</v>
+        <v>115759.8</v>
       </c>
       <c r="G467" s="10">
-        <v>95713.6</v>
+        <v>102897.6</v>
       </c>
       <c r="H467" s="10">
-        <v>83749.4</v>
+        <v>90035.4</v>
       </c>
     </row>
     <row r="468" spans="1:8" outlineLevel="3">
       <c r="A468" s="15">
         <v>2</v>
       </c>
       <c r="B468" s="6" t="s">
         <v>916</v>
       </c>
       <c r="C468" s="7" t="s">
         <v>917</v>
       </c>
       <c r="D468" s="5">
-        <v>42.0</v>
+        <v>59.0</v>
       </c>
       <c r="E468" s="10">
-        <v>186346.0</v>
+        <v>187959.0</v>
       </c>
       <c r="F468" s="10">
-        <v>167711.4</v>
+        <v>169163.1</v>
       </c>
       <c r="G468" s="10">
-        <v>149076.8</v>
+        <v>150367.2</v>
       </c>
       <c r="H468" s="10">
-        <v>130442.2</v>
+        <v>131571.3</v>
       </c>
     </row>
     <row r="469" spans="1:8" outlineLevel="3">
       <c r="A469" s="15">
         <v>3</v>
       </c>
       <c r="B469" s="6" t="s">
         <v>918</v>
       </c>
       <c r="C469" s="7" t="s">
         <v>919</v>
       </c>
       <c r="D469" s="5">
-        <v>0.0</v>
+        <v>4.0</v>
       </c>
       <c r="E469" s="10">
-        <v>125978.0</v>
+        <v>135156.0</v>
       </c>
       <c r="F469" s="10">
-        <v>113380.2</v>
+        <v>121640.4</v>
       </c>
       <c r="G469" s="10">
-        <v>100782.4</v>
+        <v>108124.8</v>
       </c>
       <c r="H469" s="10">
-        <v>88184.6</v>
+        <v>94609.2</v>
       </c>
     </row>
     <row r="470" spans="1:8" outlineLevel="3">
       <c r="A470" s="15">
         <v>4</v>
       </c>
       <c r="B470" s="6" t="s">
         <v>920</v>
       </c>
       <c r="C470" s="7" t="s">
         <v>921</v>
       </c>
       <c r="D470" s="5">
-        <v>0.0</v>
+        <v>108.0</v>
       </c>
       <c r="E470" s="10">
-        <v>132040.0</v>
+        <v>138283.0</v>
       </c>
       <c r="F470" s="10">
-        <v>118836.0</v>
+        <v>124454.7</v>
       </c>
       <c r="G470" s="10">
-        <v>105632.0</v>
+        <v>110626.4</v>
       </c>
       <c r="H470" s="10">
-        <v>92428.0</v>
+        <v>96798.1</v>
       </c>
     </row>
     <row r="471" spans="1:8" outlineLevel="3">
       <c r="A471" s="15">
         <v>5</v>
       </c>
       <c r="B471" s="6" t="s">
         <v>922</v>
       </c>
       <c r="C471" s="7" t="s">
         <v>923</v>
       </c>
       <c r="D471" s="5">
-        <v>54.0</v>
+        <v>41.0</v>
       </c>
       <c r="E471" s="10">
-        <v>242904.0</v>
+        <v>246468.0</v>
       </c>
       <c r="F471" s="10">
-        <v>218613.6</v>
+        <v>221821.2</v>
       </c>
       <c r="G471" s="10">
-        <v>194323.2</v>
+        <v>197174.4</v>
       </c>
       <c r="H471" s="10">
-        <v>170032.8</v>
+        <v>172527.6</v>
       </c>
     </row>
     <row r="472" spans="1:8" outlineLevel="3">
       <c r="A472" s="15">
         <v>6</v>
       </c>
       <c r="B472" s="6" t="s">
         <v>924</v>
       </c>
       <c r="C472" s="7" t="s">
         <v>925</v>
       </c>
       <c r="D472" s="5">
-        <v>58.0</v>
+        <v>44.0</v>
       </c>
       <c r="E472" s="10">
-        <v>154421.0</v>
+        <v>150934.0</v>
       </c>
       <c r="F472" s="10">
-        <v>138978.9</v>
+        <v>135840.6</v>
       </c>
       <c r="G472" s="10">
-        <v>123536.8</v>
+        <v>120747.2</v>
       </c>
       <c r="H472" s="10">
-        <v>108094.7</v>
+        <v>105653.8</v>
       </c>
     </row>
     <row r="473" spans="1:8" outlineLevel="3">
       <c r="A473" s="15">
         <v>7</v>
       </c>
       <c r="B473" s="6" t="s">
         <v>926</v>
       </c>
       <c r="C473" s="7" t="s">
         <v>927</v>
       </c>
       <c r="D473" s="5">
-        <v>32.0</v>
+        <v>39.0</v>
       </c>
       <c r="E473" s="10">
-        <v>316545.0</v>
+        <v>319814.0</v>
       </c>
       <c r="F473" s="10">
-        <v>284890.5</v>
+        <v>287832.6</v>
       </c>
       <c r="G473" s="10">
-        <v>253236.0</v>
+        <v>255851.2</v>
       </c>
       <c r="H473" s="10">
-        <v>221581.5</v>
+        <v>223869.8</v>
       </c>
     </row>
     <row r="474" spans="1:8" outlineLevel="3">
       <c r="A474" s="15">
         <v>8</v>
       </c>
       <c r="B474" s="6" t="s">
         <v>928</v>
       </c>
       <c r="C474" s="7" t="s">
         <v>929</v>
       </c>
       <c r="D474" s="5">
-        <v>55.0</v>
+        <v>34.0</v>
       </c>
       <c r="E474" s="10">
-        <v>185678.0</v>
+        <v>170263.0</v>
       </c>
       <c r="F474" s="10">
-        <v>167110.2</v>
+        <v>153236.7</v>
       </c>
       <c r="G474" s="10">
-        <v>148542.4</v>
+        <v>136210.4</v>
       </c>
       <c r="H474" s="10">
-        <v>129974.6</v>
+        <v>119184.1</v>
       </c>
     </row>
     <row r="475" spans="1:8" outlineLevel="3">
       <c r="A475" s="15">
         <v>9</v>
       </c>
       <c r="B475" s="6" t="s">
         <v>930</v>
       </c>
       <c r="C475" s="7" t="s">
         <v>931</v>
       </c>
       <c r="D475" s="5">
         <v>0.0</v>
       </c>
       <c r="E475" s="10">
         <v>0.0</v>
       </c>
       <c r="F475" s="10">
         <v>0.0</v>
       </c>
       <c r="G475" s="10">
         <v>0.0</v>
       </c>
       <c r="H475" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="476" spans="1:8" outlineLevel="3">
       <c r="A476" s="15">
         <v>10</v>
       </c>
       <c r="B476" s="6" t="s">
         <v>932</v>
       </c>
       <c r="C476" s="7" t="s">
         <v>933</v>
       </c>
       <c r="D476" s="5">
-        <v>30.0</v>
+        <v>13.0</v>
       </c>
       <c r="E476" s="10">
-        <v>208623.0</v>
+        <v>216808.0</v>
       </c>
       <c r="F476" s="10">
-        <v>187760.7</v>
+        <v>195127.2</v>
       </c>
       <c r="G476" s="10">
-        <v>166898.4</v>
+        <v>173446.4</v>
       </c>
       <c r="H476" s="10">
-        <v>146036.1</v>
+        <v>151765.6</v>
       </c>
     </row>
     <row r="477" spans="1:8" outlineLevel="3">
       <c r="A477" s="15">
         <v>11</v>
       </c>
       <c r="B477" s="6" t="s">
         <v>934</v>
       </c>
       <c r="C477" s="7" t="s">
         <v>935</v>
       </c>
       <c r="D477" s="5">
         <v>0.0</v>
       </c>
       <c r="E477" s="10">
         <v>0.0</v>
       </c>
       <c r="F477" s="10">
         <v>0.0</v>
       </c>
       <c r="G477" s="10">
         <v>0.0</v>
       </c>
       <c r="H477" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="478" spans="1:8" outlineLevel="3">
       <c r="A478" s="15">
         <v>12</v>
       </c>
       <c r="B478" s="6" t="s">
         <v>936</v>
       </c>
       <c r="C478" s="7" t="s">
         <v>937</v>
       </c>
       <c r="D478" s="5">
-        <v>60.0</v>
+        <v>34.0</v>
       </c>
       <c r="E478" s="10">
-        <v>92247.0</v>
+        <v>99304.0</v>
       </c>
       <c r="F478" s="10">
-        <v>83022.3</v>
+        <v>89373.6</v>
       </c>
       <c r="G478" s="10">
-        <v>73797.6</v>
+        <v>79443.2</v>
       </c>
       <c r="H478" s="10">
-        <v>64572.9</v>
+        <v>69512.8</v>
       </c>
     </row>
     <row r="479" spans="1:8" outlineLevel="3">
       <c r="A479" s="15">
         <v>13</v>
       </c>
       <c r="B479" s="6" t="s">
         <v>938</v>
       </c>
       <c r="C479" s="7" t="s">
         <v>939</v>
       </c>
       <c r="D479" s="5">
-        <v>75.0</v>
+        <v>97.0</v>
       </c>
       <c r="E479" s="10">
-        <v>137288.0</v>
+        <v>137083.0</v>
       </c>
       <c r="F479" s="10">
-        <v>123559.2</v>
+        <v>123374.7</v>
       </c>
       <c r="G479" s="10">
-        <v>109830.4</v>
+        <v>109666.4</v>
       </c>
       <c r="H479" s="10">
-        <v>96101.6</v>
+        <v>95958.1</v>
       </c>
     </row>
     <row r="480" spans="1:8" outlineLevel="3">
       <c r="A480" s="15">
         <v>14</v>
       </c>
       <c r="B480" s="6" t="s">
         <v>940</v>
       </c>
       <c r="C480" s="7" t="s">
         <v>941</v>
       </c>
       <c r="D480" s="5">
-        <v>17.0</v>
+        <v>70.0</v>
       </c>
       <c r="E480" s="10">
-        <v>96459.0</v>
+        <v>105662.0</v>
       </c>
       <c r="F480" s="10">
-        <v>86813.1</v>
+        <v>95095.8</v>
       </c>
       <c r="G480" s="10">
-        <v>77167.2</v>
+        <v>84529.6</v>
       </c>
       <c r="H480" s="10">
-        <v>67521.3</v>
+        <v>73963.4</v>
       </c>
     </row>
     <row r="481" spans="1:8" outlineLevel="3">
       <c r="A481" s="15">
         <v>15</v>
       </c>
       <c r="B481" s="6" t="s">
         <v>942</v>
       </c>
       <c r="C481" s="7" t="s">
         <v>943</v>
       </c>
       <c r="D481" s="5">
-        <v>40.0</v>
+        <v>47.0</v>
       </c>
       <c r="E481" s="10">
-        <v>148119.0</v>
+        <v>146501.0</v>
       </c>
       <c r="F481" s="10">
-        <v>133307.1</v>
+        <v>131850.9</v>
       </c>
       <c r="G481" s="10">
-        <v>118495.2</v>
+        <v>117200.8</v>
       </c>
       <c r="H481" s="10">
-        <v>103683.3</v>
+        <v>102550.7</v>
       </c>
     </row>
     <row r="482" spans="1:8" outlineLevel="2">
       <c r="A482" s="14" t="s">
         <v>944</v>
       </c>
       <c r="B482" s="4"/>
       <c r="C482" s="4"/>
       <c r="D482" s="4"/>
       <c r="E482" s="9"/>
       <c r="F482" s="9"/>
       <c r="G482" s="9"/>
       <c r="H482" s="9"/>
     </row>
     <row r="483" spans="1:8" outlineLevel="3">
       <c r="A483" s="15">
         <v>1</v>
       </c>
       <c r="B483" s="6" t="s">
         <v>945</v>
       </c>
       <c r="C483" s="7" t="s">
         <v>946</v>
       </c>
       <c r="D483" s="5">
-        <v>168.0</v>
+        <v>311.0</v>
       </c>
       <c r="E483" s="10">
-        <v>87005.0</v>
+        <v>94246.0</v>
       </c>
       <c r="F483" s="10">
-        <v>78304.5</v>
+        <v>84821.4</v>
       </c>
       <c r="G483" s="10">
-        <v>69604.0</v>
+        <v>75396.8</v>
       </c>
       <c r="H483" s="10">
-        <v>60903.5</v>
+        <v>65972.2</v>
       </c>
     </row>
     <row r="484" spans="1:8" outlineLevel="3">
       <c r="A484" s="15">
         <v>2</v>
       </c>
       <c r="B484" s="6" t="s">
         <v>947</v>
       </c>
       <c r="C484" s="7" t="s">
         <v>948</v>
       </c>
       <c r="D484" s="5">
-        <v>47.0</v>
+        <v>16.0</v>
       </c>
       <c r="E484" s="10">
-        <v>116131.0</v>
+        <v>115778.0</v>
       </c>
       <c r="F484" s="10">
-        <v>104517.9</v>
+        <v>104200.2</v>
       </c>
       <c r="G484" s="10">
-        <v>92904.8</v>
+        <v>92622.4</v>
       </c>
       <c r="H484" s="10">
-        <v>81291.7</v>
+        <v>81044.6</v>
       </c>
     </row>
     <row r="485" spans="1:8" outlineLevel="3">
       <c r="A485" s="15">
         <v>3</v>
       </c>
       <c r="B485" s="6" t="s">
         <v>949</v>
       </c>
       <c r="C485" s="7" t="s">
         <v>950</v>
       </c>
       <c r="D485" s="5">
-        <v>60.0</v>
+        <v>52.0</v>
       </c>
       <c r="E485" s="10">
-        <v>104800.0</v>
+        <v>112992.0</v>
       </c>
       <c r="F485" s="10">
-        <v>94320.0</v>
+        <v>101692.8</v>
       </c>
       <c r="G485" s="10">
-        <v>83840.0</v>
+        <v>90393.6</v>
       </c>
       <c r="H485" s="10">
-        <v>73360.0</v>
+        <v>79094.4</v>
       </c>
     </row>
     <row r="486" spans="1:8" outlineLevel="3">
       <c r="A486" s="15">
         <v>4</v>
       </c>
       <c r="B486" s="6" t="s">
         <v>951</v>
       </c>
       <c r="C486" s="7" t="s">
         <v>952</v>
       </c>
       <c r="D486" s="5">
         <v>0.0</v>
       </c>
       <c r="E486" s="10">
         <v>0.0</v>
       </c>
       <c r="F486" s="10">
         <v>0.0</v>
       </c>
       <c r="G486" s="10">
         <v>0.0</v>
       </c>
       <c r="H486" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="487" spans="1:8" outlineLevel="3">
       <c r="A487" s="15">
         <v>5</v>
       </c>
       <c r="B487" s="6" t="s">
         <v>953</v>
       </c>
       <c r="C487" s="7" t="s">
         <v>954</v>
       </c>
       <c r="D487" s="5">
-        <v>38.0</v>
+        <v>74.0</v>
       </c>
       <c r="E487" s="10">
-        <v>109240.0</v>
+        <v>118030.0</v>
       </c>
       <c r="F487" s="10">
-        <v>98316.0</v>
+        <v>106227.0</v>
       </c>
       <c r="G487" s="10">
-        <v>87392.0</v>
+        <v>94424.0</v>
       </c>
       <c r="H487" s="10">
-        <v>76468.0</v>
+        <v>82621.0</v>
       </c>
     </row>
     <row r="488" spans="1:8" outlineLevel="3">
       <c r="A488" s="15">
         <v>6</v>
       </c>
       <c r="B488" s="6" t="s">
         <v>955</v>
       </c>
       <c r="C488" s="7" t="s">
         <v>956</v>
       </c>
       <c r="D488" s="5">
         <v>0.0</v>
       </c>
       <c r="E488" s="10">
         <v>0.0</v>
       </c>
       <c r="F488" s="10">
         <v>0.0</v>
       </c>
       <c r="G488" s="10">
         <v>0.0</v>
       </c>
       <c r="H488" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="489" spans="1:8" outlineLevel="3">
       <c r="A489" s="15">
         <v>7</v>
       </c>
       <c r="B489" s="6" t="s">
         <v>957</v>
       </c>
       <c r="C489" s="7" t="s">
         <v>958</v>
       </c>
       <c r="D489" s="5">
         <v>0.0</v>
       </c>
       <c r="E489" s="10">
-        <v>130307.0</v>
+        <v>133282.0</v>
       </c>
       <c r="F489" s="10">
-        <v>117276.3</v>
+        <v>119953.8</v>
       </c>
       <c r="G489" s="10">
-        <v>104245.6</v>
+        <v>106625.6</v>
       </c>
       <c r="H489" s="10">
-        <v>91214.9</v>
+        <v>93297.4</v>
       </c>
     </row>
     <row r="490" spans="1:8" outlineLevel="3">
       <c r="A490" s="15">
         <v>8</v>
       </c>
       <c r="B490" s="6" t="s">
         <v>959</v>
       </c>
       <c r="C490" s="7" t="s">
         <v>960</v>
       </c>
       <c r="D490" s="5">
         <v>0.0</v>
       </c>
       <c r="E490" s="10">
         <v>0.0</v>
       </c>
       <c r="F490" s="10">
         <v>0.0</v>
       </c>
       <c r="G490" s="10">
         <v>0.0</v>
       </c>
       <c r="H490" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="491" spans="1:8" outlineLevel="3">
       <c r="A491" s="15">
         <v>9</v>
       </c>
       <c r="B491" s="6" t="s">
         <v>961</v>
       </c>
       <c r="C491" s="7" t="s">
         <v>962</v>
       </c>
       <c r="D491" s="5">
-        <v>7.0</v>
+        <v>5.0</v>
       </c>
       <c r="E491" s="10">
-        <v>143838.0</v>
+        <v>148099.0</v>
       </c>
       <c r="F491" s="10">
-        <v>129454.2</v>
+        <v>133289.1</v>
       </c>
       <c r="G491" s="10">
-        <v>115070.4</v>
+        <v>118479.2</v>
       </c>
       <c r="H491" s="10">
-        <v>100686.6</v>
+        <v>103669.3</v>
       </c>
     </row>
     <row r="492" spans="1:8" outlineLevel="3">
       <c r="A492" s="15">
         <v>10</v>
       </c>
       <c r="B492" s="6" t="s">
         <v>963</v>
       </c>
       <c r="C492" s="7" t="s">
         <v>964</v>
       </c>
       <c r="D492" s="5">
         <v>0.0</v>
       </c>
       <c r="E492" s="10">
         <v>0.0</v>
       </c>
       <c r="F492" s="10">
         <v>0.0</v>
       </c>
       <c r="G492" s="10">
         <v>0.0</v>
       </c>
       <c r="H492" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="493" spans="1:8" outlineLevel="3">
       <c r="A493" s="15">
         <v>11</v>
       </c>
       <c r="B493" s="6" t="s">
         <v>965</v>
       </c>
       <c r="C493" s="7" t="s">
         <v>966</v>
       </c>
       <c r="D493" s="5">
-        <v>11.0</v>
+        <v>0.0</v>
       </c>
       <c r="E493" s="10">
-        <v>153534.0</v>
+        <v>158066.0</v>
       </c>
       <c r="F493" s="10">
-        <v>138180.6</v>
+        <v>142259.4</v>
       </c>
       <c r="G493" s="10">
-        <v>122827.2</v>
+        <v>126452.8</v>
       </c>
       <c r="H493" s="10">
-        <v>107473.8</v>
+        <v>110646.2</v>
       </c>
     </row>
     <row r="494" spans="1:8" outlineLevel="3">
       <c r="A494" s="15">
         <v>12</v>
       </c>
       <c r="B494" s="6" t="s">
         <v>967</v>
       </c>
       <c r="C494" s="7" t="s">
         <v>968</v>
       </c>
       <c r="D494" s="5">
         <v>0.0</v>
       </c>
       <c r="E494" s="10">
         <v>0.0</v>
       </c>
       <c r="F494" s="10">
         <v>0.0</v>
       </c>
       <c r="G494" s="10">
         <v>0.0</v>
       </c>
       <c r="H494" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="495" spans="1:8" outlineLevel="3">
       <c r="A495" s="15">
         <v>13</v>
       </c>
       <c r="B495" s="6" t="s">
         <v>969</v>
       </c>
       <c r="C495" s="7" t="s">
         <v>970</v>
       </c>
       <c r="D495" s="5">
-        <v>100.0</v>
+        <v>217.0</v>
       </c>
       <c r="E495" s="10">
-        <v>82507.0</v>
+        <v>89353.0</v>
       </c>
       <c r="F495" s="10">
-        <v>74256.3</v>
+        <v>80417.7</v>
       </c>
       <c r="G495" s="10">
-        <v>66005.6</v>
+        <v>71482.4</v>
       </c>
       <c r="H495" s="10">
-        <v>57754.9</v>
+        <v>62547.1</v>
       </c>
     </row>
     <row r="496" spans="1:8" outlineLevel="3">
       <c r="A496" s="15">
         <v>14</v>
       </c>
       <c r="B496" s="6" t="s">
         <v>971</v>
       </c>
       <c r="C496" s="7" t="s">
         <v>972</v>
       </c>
       <c r="D496" s="5">
-        <v>63.0</v>
+        <v>55.0</v>
       </c>
       <c r="E496" s="10">
-        <v>109698.0</v>
+        <v>108945.0</v>
       </c>
       <c r="F496" s="10">
-        <v>98728.2</v>
+        <v>98050.5</v>
       </c>
       <c r="G496" s="10">
-        <v>87758.4</v>
+        <v>87156.0</v>
       </c>
       <c r="H496" s="10">
-        <v>76788.6</v>
+        <v>76261.5</v>
       </c>
     </row>
     <row r="497" spans="1:8" outlineLevel="3">
       <c r="A497" s="15">
         <v>15</v>
       </c>
       <c r="B497" s="6" t="s">
         <v>973</v>
       </c>
       <c r="C497" s="7" t="s">
         <v>974</v>
       </c>
       <c r="D497" s="5">
-        <v>56.0</v>
+        <v>80.0</v>
       </c>
       <c r="E497" s="10">
-        <v>84071.0</v>
+        <v>90968.0</v>
       </c>
       <c r="F497" s="10">
-        <v>75663.9</v>
+        <v>81871.2</v>
       </c>
       <c r="G497" s="10">
-        <v>67256.8</v>
+        <v>72774.4</v>
       </c>
       <c r="H497" s="10">
-        <v>58849.7</v>
+        <v>63677.6</v>
       </c>
     </row>
     <row r="498" spans="1:8" outlineLevel="3">
       <c r="A498" s="15">
         <v>16</v>
       </c>
       <c r="B498" s="6" t="s">
         <v>975</v>
       </c>
       <c r="C498" s="7" t="s">
         <v>976</v>
       </c>
       <c r="D498" s="5">
         <v>0.0</v>
       </c>
       <c r="E498" s="10">
         <v>0.0</v>
       </c>
       <c r="F498" s="10">
         <v>0.0</v>
       </c>
       <c r="G498" s="10">
         <v>0.0</v>
       </c>
       <c r="H498" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="499" spans="1:8" outlineLevel="3">
       <c r="A499" s="15">
         <v>17</v>
       </c>
       <c r="B499" s="6" t="s">
         <v>977</v>
       </c>
       <c r="C499" s="7" t="s">
         <v>978</v>
       </c>
       <c r="D499" s="5">
-        <v>57.0</v>
+        <v>103.0</v>
       </c>
       <c r="E499" s="10">
-        <v>84655.0</v>
+        <v>91686.0</v>
       </c>
       <c r="F499" s="10">
-        <v>76189.5</v>
+        <v>82517.4</v>
       </c>
       <c r="G499" s="10">
-        <v>67724.0</v>
+        <v>73348.8</v>
       </c>
       <c r="H499" s="10">
-        <v>59258.5</v>
+        <v>64180.2</v>
       </c>
     </row>
     <row r="500" spans="1:8" outlineLevel="3">
       <c r="A500" s="15">
         <v>18</v>
       </c>
       <c r="B500" s="6" t="s">
         <v>979</v>
       </c>
       <c r="C500" s="7" t="s">
         <v>980</v>
       </c>
       <c r="D500" s="5">
-        <v>23.0</v>
+        <v>14.0</v>
       </c>
       <c r="E500" s="10">
-        <v>113623.0</v>
+        <v>112526.0</v>
       </c>
       <c r="F500" s="10">
-        <v>102260.7</v>
+        <v>101273.4</v>
       </c>
       <c r="G500" s="10">
-        <v>90898.4</v>
+        <v>90020.8</v>
       </c>
       <c r="H500" s="10">
-        <v>79536.1</v>
+        <v>78768.2</v>
       </c>
     </row>
     <row r="501" spans="1:8" outlineLevel="2">
       <c r="A501" s="14" t="s">
         <v>981</v>
       </c>
       <c r="B501" s="4"/>
       <c r="C501" s="4"/>
       <c r="D501" s="4"/>
       <c r="E501" s="9"/>
       <c r="F501" s="9"/>
       <c r="G501" s="9"/>
       <c r="H501" s="9"/>
     </row>
     <row r="502" spans="1:8" outlineLevel="3">
       <c r="A502" s="15">
         <v>1</v>
       </c>
       <c r="B502" s="6" t="s">
         <v>982</v>
       </c>
       <c r="C502" s="7" t="s">
         <v>983</v>
       </c>
       <c r="D502" s="5">
@@ -16406,207 +16406,207 @@
       </c>
     </row>
     <row r="508" spans="1:8" outlineLevel="1">
       <c r="A508" s="13" t="s">
         <v>994</v>
       </c>
       <c r="B508" s="4"/>
       <c r="C508" s="4"/>
       <c r="D508" s="4"/>
       <c r="E508" s="9"/>
       <c r="F508" s="9"/>
       <c r="G508" s="9"/>
       <c r="H508" s="9"/>
     </row>
     <row r="509" spans="1:8" outlineLevel="2">
       <c r="A509" s="15">
         <v>1</v>
       </c>
       <c r="B509" s="6" t="s">
         <v>995</v>
       </c>
       <c r="C509" s="7" t="s">
         <v>996</v>
       </c>
       <c r="D509" s="5">
-        <v>350.0</v>
+        <v>332.0</v>
       </c>
       <c r="E509" s="10">
         <v>1682.0</v>
       </c>
       <c r="F509" s="10">
         <v>1513.8</v>
       </c>
       <c r="G509" s="10">
         <v>1345.6</v>
       </c>
       <c r="H509" s="10">
         <v>1177.4</v>
       </c>
     </row>
     <row r="510" spans="1:8" outlineLevel="2">
       <c r="A510" s="15">
         <v>2</v>
       </c>
       <c r="B510" s="6" t="s">
         <v>997</v>
       </c>
       <c r="C510" s="7" t="s">
         <v>998</v>
       </c>
       <c r="D510" s="5">
-        <v>44.0</v>
+        <v>110.0</v>
       </c>
       <c r="E510" s="10">
         <v>1517.0</v>
       </c>
       <c r="F510" s="10">
         <v>1365.3</v>
       </c>
       <c r="G510" s="10">
         <v>1213.6</v>
       </c>
       <c r="H510" s="10">
         <v>1061.9</v>
       </c>
     </row>
     <row r="511" spans="1:8" outlineLevel="2">
       <c r="A511" s="15">
         <v>3</v>
       </c>
       <c r="B511" s="6" t="s">
         <v>999</v>
       </c>
       <c r="C511" s="7" t="s">
         <v>1000</v>
       </c>
       <c r="D511" s="5">
-        <v>168.0</v>
+        <v>172.0</v>
       </c>
       <c r="E511" s="10">
         <v>2179.0</v>
       </c>
       <c r="F511" s="10">
         <v>1961.1</v>
       </c>
       <c r="G511" s="10">
         <v>1743.2</v>
       </c>
       <c r="H511" s="10">
         <v>1525.3</v>
       </c>
     </row>
     <row r="512" spans="1:8" outlineLevel="2">
       <c r="A512" s="15">
         <v>4</v>
       </c>
       <c r="B512" s="6" t="s">
         <v>1001</v>
       </c>
       <c r="C512" s="7" t="s">
         <v>1002</v>
       </c>
       <c r="D512" s="5">
-        <v>96.0</v>
+        <v>91.0</v>
       </c>
       <c r="E512" s="10">
         <v>3482.0</v>
       </c>
       <c r="F512" s="10">
         <v>3133.8</v>
       </c>
       <c r="G512" s="10">
         <v>2785.6</v>
       </c>
       <c r="H512" s="10">
         <v>2437.4</v>
       </c>
     </row>
     <row r="513" spans="1:8" outlineLevel="2">
       <c r="A513" s="15">
         <v>5</v>
       </c>
       <c r="B513" s="6" t="s">
         <v>1003</v>
       </c>
       <c r="C513" s="7" t="s">
         <v>1004</v>
       </c>
       <c r="D513" s="5">
-        <v>119.0</v>
+        <v>37.0</v>
       </c>
       <c r="E513" s="10">
         <v>3110.0</v>
       </c>
       <c r="F513" s="10">
         <v>2799.0</v>
       </c>
       <c r="G513" s="10">
         <v>2488.0</v>
       </c>
       <c r="H513" s="10">
         <v>2177.0</v>
       </c>
     </row>
     <row r="514" spans="1:8" outlineLevel="2">
       <c r="A514" s="15">
         <v>6</v>
       </c>
       <c r="B514" s="6" t="s">
         <v>1005</v>
       </c>
       <c r="C514" s="7" t="s">
         <v>1006</v>
       </c>
       <c r="D514" s="5">
-        <v>0.0</v>
+        <v>2.0</v>
       </c>
       <c r="E514" s="10">
-        <v>0.0</v>
+        <v>5483.0</v>
       </c>
       <c r="F514" s="10">
-        <v>0.0</v>
+        <v>4934.7</v>
       </c>
       <c r="G514" s="10">
-        <v>0.0</v>
+        <v>4386.4</v>
       </c>
       <c r="H514" s="10">
-        <v>0.0</v>
+        <v>3838.1</v>
       </c>
     </row>
     <row r="515" spans="1:8" outlineLevel="2">
       <c r="A515" s="15">
         <v>7</v>
       </c>
       <c r="B515" s="6" t="s">
         <v>1007</v>
       </c>
       <c r="C515" s="7" t="s">
         <v>1008</v>
       </c>
       <c r="D515" s="5">
-        <v>1.0</v>
+        <v>39.0</v>
       </c>
       <c r="E515" s="10">
         <v>48074.0</v>
       </c>
       <c r="F515" s="10">
         <v>43266.6</v>
       </c>
       <c r="G515" s="10">
         <v>38459.2</v>
       </c>
       <c r="H515" s="10">
         <v>33651.8</v>
       </c>
     </row>
     <row r="516" spans="1:8" outlineLevel="2">
       <c r="A516" s="15">
         <v>8</v>
       </c>
       <c r="B516" s="6" t="s">
         <v>1009</v>
       </c>
       <c r="C516" s="7" t="s">
         <v>1010</v>
       </c>
       <c r="D516" s="5">
@@ -16614,77 +16614,77 @@
       </c>
       <c r="E516" s="10">
         <v>82763.0</v>
       </c>
       <c r="F516" s="10">
         <v>74486.7</v>
       </c>
       <c r="G516" s="10">
         <v>66210.4</v>
       </c>
       <c r="H516" s="10">
         <v>57934.1</v>
       </c>
     </row>
     <row r="517" spans="1:8" outlineLevel="2">
       <c r="A517" s="15">
         <v>9</v>
       </c>
       <c r="B517" s="6" t="s">
         <v>1011</v>
       </c>
       <c r="C517" s="7" t="s">
         <v>1012</v>
       </c>
       <c r="D517" s="5">
-        <v>70.0</v>
+        <v>143.0</v>
       </c>
       <c r="E517" s="10">
         <v>21315.0</v>
       </c>
       <c r="F517" s="10">
         <v>19183.5</v>
       </c>
       <c r="G517" s="10">
         <v>17052.0</v>
       </c>
       <c r="H517" s="10">
         <v>14920.5</v>
       </c>
     </row>
     <row r="518" spans="1:8" outlineLevel="2">
       <c r="A518" s="15">
         <v>10</v>
       </c>
       <c r="B518" s="6" t="s">
         <v>1013</v>
       </c>
       <c r="C518" s="7" t="s">
         <v>1014</v>
       </c>
       <c r="D518" s="5">
-        <v>23.0</v>
+        <v>21.0</v>
       </c>
       <c r="E518" s="10">
         <v>36808.0</v>
       </c>
       <c r="F518" s="10">
         <v>33127.2</v>
       </c>
       <c r="G518" s="10">
         <v>29446.4</v>
       </c>
       <c r="H518" s="10">
         <v>25765.6</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A29:H29"/>
     <mergeCell ref="A30:H30"/>
     <mergeCell ref="A71:H71"/>
     <mergeCell ref="A85:H85"/>
     <mergeCell ref="A93:H93"/>