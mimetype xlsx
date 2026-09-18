--- v2 (2026-08-01)
+++ v3 (2026-09-18)
@@ -12,227 +12,209 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1015">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1009">
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Розничная цена (р.)</t>
   </si>
   <si>
     <t>Мелкий опт   - от 50 т.р.</t>
   </si>
   <si>
     <t>Средний опт  - от 100 т.р.</t>
   </si>
   <si>
     <t>Крупный опт  - от 500 т.р.</t>
   </si>
   <si>
     <t>Задвижки</t>
   </si>
   <si>
     <t>Задвижки чугунные</t>
   </si>
   <si>
     <t>30ч6бр</t>
   </si>
   <si>
     <t>4108933</t>
   </si>
   <si>
     <t>Задвижка чугунная фланцевая Ду-100 Ру-10 (Т&lt;225°С) 30ч6бр Китай</t>
   </si>
   <si>
+    <t>2100078</t>
+  </si>
+  <si>
+    <t>Задвижка чугунная фланцевая Ду-100 Ру-16 (Т&lt;225°С) 30ч6бр ЛМЗ</t>
+  </si>
+  <si>
     <t>2100735</t>
   </si>
   <si>
-    <t>Задвижка чугунная фланцевая Ду-100 Ру-10 (Т&lt;225°С) 30ч6бр ЛМЗ</t>
-[...7 lines deleted...]
-  <si>
     <t>4108936</t>
   </si>
   <si>
     <t>Задвижка чугунная фланцевая Ду-125 Ру-10 (Т&lt;225°С) 30ч6бр Китай</t>
   </si>
   <si>
+    <t>2100079</t>
+  </si>
+  <si>
+    <t>Задвижка чугунная фланцевая Ду-125 Ру-16 (Т&lt;225°С) 30ч6бр ЛМЗ</t>
+  </si>
+  <si>
     <t>2100736</t>
   </si>
   <si>
-    <t>Задвижка чугунная фланцевая Ду-125 Ру-10 (Т&lt;225°С) 30ч6бр ЛМЗ</t>
-[...7 lines deleted...]
-  <si>
     <t>4108934</t>
   </si>
   <si>
     <t>Задвижка чугунная фланцевая Ду-150 Ру-10 (Т&lt;225°С) 30ч6бр Китай</t>
   </si>
   <si>
+    <t>2100080</t>
+  </si>
+  <si>
+    <t>Задвижка чугунная фланцевая Ду-150 Ру-16 (Т&lt;225°С) 30ч6бр ЛМЗ</t>
+  </si>
+  <si>
     <t>2100737</t>
   </si>
   <si>
-    <t>Задвижка чугунная фланцевая Ду-150 Ру-10 (Т&lt;225°С) 30ч6бр ЛМЗ</t>
-[...7 lines deleted...]
-  <si>
     <t>4108935</t>
   </si>
   <si>
     <t>Задвижка чугунная фланцевая Ду-200 Ру-10 (Т&lt;225°С) 30ч6бр Китай</t>
   </si>
   <si>
     <t>2100081</t>
   </si>
   <si>
-    <t>Задвижка чугунная фланцевая Ду-200 Ру-10 (Т&lt;225°С) 30ч6бр ЛМЗ</t>
+    <t>Задвижка чугунная фланцевая Ду-200 Ру-16 (Т&lt;225°С) 30ч6бр ЛМЗ</t>
   </si>
   <si>
     <t>2100845</t>
   </si>
   <si>
-    <t>Задвижка чугунная фланцевая Ду-200 Ру-16 (Т&lt;225°С) 30ч6бр ЛМЗ</t>
-[...1 lines deleted...]
-  <si>
     <t>4108937</t>
   </si>
   <si>
     <t>Задвижка чугунная фланцевая Ду-250 Ру-10 (Т&lt;225°С) 30ч6бр Китай</t>
   </si>
   <si>
     <t>2100082</t>
   </si>
   <si>
     <t>Задвижка чугунная фланцевая Ду-250 Ру-10 (Т&lt;225°С) 30ч6бр ЛМЗ</t>
   </si>
   <si>
     <t>4108938</t>
   </si>
   <si>
     <t>Задвижка чугунная фланцевая Ду-300 Ру-10 (Т&lt;225°С) 30ч6бр Китай</t>
   </si>
   <si>
     <t>2100083</t>
   </si>
   <si>
     <t>Задвижка чугунная фланцевая Ду-300 Ру-10 (Т&lt;225°С) 30ч6бр ЛМЗ</t>
   </si>
   <si>
     <t>4108939</t>
   </si>
   <si>
     <t>Задвижка чугунная фланцевая Ду-400 Ру-10 (Т&lt;225°С) 30ч6бр Китай</t>
   </si>
   <si>
     <t>4132635</t>
   </si>
   <si>
     <t>Задвижка чугунная фланцевая Ду-50 Ру-10 (Т&lt;225°С) 30ч6бр Китай</t>
   </si>
   <si>
+    <t>2100076</t>
+  </si>
+  <si>
+    <t>Задвижка чугунная фланцевая Ду-50 Ру-16 (Т&lt;225°С) 30ч6бр ЛМЗ</t>
+  </si>
+  <si>
     <t>2100733</t>
   </si>
   <si>
-    <t>Задвижка чугунная фланцевая Ду-50 Ру-10 (Т&lt;225°С) 30ч6бр ЛМЗ</t>
-[...7 lines deleted...]
-  <si>
     <t>2100086</t>
   </si>
   <si>
     <t>Задвижка чугунная фланцевая Ду-500 Ру-10 (Т&lt;225°С) 30ч6бр ЛМЗ</t>
   </si>
   <si>
     <t>4132636</t>
   </si>
   <si>
     <t>Задвижка чугунная фланцевая Ду-80 Ру-10 (Т&lt;225°С) 30ч6бр Китай</t>
   </si>
   <si>
+    <t>2100077</t>
+  </si>
+  <si>
+    <t>Задвижка чугунная фланцевая Ду-80 Ру-16 (Т&lt;225°С) 30ч6бр ЛМЗ</t>
+  </si>
+  <si>
     <t>2100734</t>
-  </si>
-[...7 lines deleted...]
-    <t>Задвижка чугунная фланцевая Ду-80 Ру-16 (Т&lt;225°С) 30ч6бр ЛМЗ</t>
   </si>
   <si>
     <t>30ч39р</t>
   </si>
   <si>
     <t>30ч39р (синие)</t>
   </si>
   <si>
     <t>4148010</t>
   </si>
   <si>
     <t>Задвижка чугунная фланцевая Ду-100 Ру-10/16 (Т&lt;150°С) 30ч39р ЛМЗ</t>
   </si>
   <si>
     <t>2100865</t>
   </si>
   <si>
     <t>Задвижка чугунная фланцевая Ду-100 Ру-16 (Т&lt;120°С) 30ч39р Китай</t>
   </si>
   <si>
     <t>4108941</t>
   </si>
   <si>
     <t>Задвижка чугунная фланцевая Ду-100 Ру-16 (Т&lt;120°С) гайка чугун 30ч39р Китай</t>
   </si>
@@ -3610,13081 +3592,13081 @@
       <c r="H3" s="9"/>
     </row>
     <row r="4" spans="1:8" outlineLevel="2">
       <c r="A4" s="14" t="s">
         <v>10</v>
       </c>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="9"/>
       <c r="F4" s="9"/>
       <c r="G4" s="9"/>
       <c r="H4" s="9"/>
     </row>
     <row r="5" spans="1:8" outlineLevel="3">
       <c r="A5" s="15">
         <v>1</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>11</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>12</v>
       </c>
       <c r="D5" s="5">
-        <v>360.0</v>
+        <v>919.0</v>
       </c>
       <c r="E5" s="10">
-        <v>6758.0</v>
+        <v>7151.0</v>
       </c>
       <c r="F5" s="10">
-        <v>6082.2</v>
+        <v>6435.9</v>
       </c>
       <c r="G5" s="10">
-        <v>5406.4</v>
+        <v>5720.8</v>
       </c>
       <c r="H5" s="10">
-        <v>4730.6</v>
+        <v>5005.7</v>
       </c>
     </row>
     <row r="6" spans="1:8" outlineLevel="3">
       <c r="A6" s="15">
         <v>2</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D6" s="5">
-        <v>1598.0</v>
+        <v>269.0</v>
       </c>
       <c r="E6" s="10">
         <v>11438.0</v>
       </c>
       <c r="F6" s="10">
         <v>10294.2</v>
       </c>
       <c r="G6" s="10">
         <v>9150.4</v>
       </c>
       <c r="H6" s="10">
         <v>8006.6</v>
       </c>
     </row>
     <row r="7" spans="1:8" outlineLevel="3">
       <c r="A7" s="15">
         <v>3</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D7" s="5">
-        <v>192.0</v>
+        <v>1008.0</v>
       </c>
       <c r="E7" s="10">
         <v>11438.0</v>
       </c>
       <c r="F7" s="10">
         <v>10294.2</v>
       </c>
       <c r="G7" s="10">
         <v>9150.4</v>
       </c>
       <c r="H7" s="10">
         <v>8006.6</v>
       </c>
     </row>
     <row r="8" spans="1:8" outlineLevel="3">
       <c r="A8" s="15">
         <v>4</v>
       </c>
       <c r="B8" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="C8" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="C8" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D8" s="5">
-        <v>9.0</v>
+        <v>131.0</v>
       </c>
       <c r="E8" s="10">
-        <v>11245.0</v>
+        <v>11864.0</v>
       </c>
       <c r="F8" s="10">
-        <v>10120.5</v>
+        <v>10677.6</v>
       </c>
       <c r="G8" s="10">
-        <v>8996.0</v>
+        <v>9491.2</v>
       </c>
       <c r="H8" s="10">
-        <v>7871.5</v>
+        <v>8304.8</v>
       </c>
     </row>
     <row r="9" spans="1:8" outlineLevel="3">
       <c r="A9" s="15">
         <v>5</v>
       </c>
       <c r="B9" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="C9" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="C9" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D9" s="5">
-        <v>172.0</v>
+        <v>83.0</v>
       </c>
       <c r="E9" s="10">
-        <v>26705.0</v>
+        <v>26706.0</v>
       </c>
       <c r="F9" s="10">
-        <v>24034.5</v>
+        <v>24035.4</v>
       </c>
       <c r="G9" s="10">
-        <v>21364.0</v>
+        <v>21364.8</v>
       </c>
       <c r="H9" s="10">
-        <v>18693.5</v>
+        <v>18694.2</v>
       </c>
     </row>
     <row r="10" spans="1:8" outlineLevel="3">
       <c r="A10" s="15">
         <v>6</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="D10" s="5">
-        <v>79.0</v>
+        <v>148.0</v>
       </c>
       <c r="E10" s="10">
-        <v>26706.0</v>
+        <v>26705.0</v>
       </c>
       <c r="F10" s="10">
-        <v>24035.4</v>
+        <v>24034.5</v>
       </c>
       <c r="G10" s="10">
-        <v>21364.8</v>
+        <v>21364.0</v>
       </c>
       <c r="H10" s="10">
-        <v>18694.2</v>
+        <v>18693.5</v>
       </c>
     </row>
     <row r="11" spans="1:8" outlineLevel="3">
       <c r="A11" s="15">
         <v>7</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="D11" s="5">
-        <v>452.0</v>
+        <v>509.0</v>
       </c>
       <c r="E11" s="10">
-        <v>14761.0</v>
+        <v>15621.0</v>
       </c>
       <c r="F11" s="10">
-        <v>13284.9</v>
+        <v>14058.9</v>
       </c>
       <c r="G11" s="10">
-        <v>11808.8</v>
+        <v>12496.8</v>
       </c>
       <c r="H11" s="10">
-        <v>10332.7</v>
+        <v>10934.7</v>
       </c>
     </row>
     <row r="12" spans="1:8" outlineLevel="3">
       <c r="A12" s="15">
         <v>8</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="D12" s="5">
-        <v>678.0</v>
+        <v>51.0</v>
       </c>
       <c r="E12" s="10">
         <v>27526.0</v>
       </c>
       <c r="F12" s="10">
         <v>24773.4</v>
       </c>
       <c r="G12" s="10">
         <v>22020.8</v>
       </c>
       <c r="H12" s="10">
         <v>19268.2</v>
       </c>
     </row>
     <row r="13" spans="1:8" outlineLevel="3">
       <c r="A13" s="15">
         <v>9</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="D13" s="5">
-        <v>99.0</v>
+        <v>477.0</v>
       </c>
       <c r="E13" s="10">
         <v>27526.0</v>
       </c>
       <c r="F13" s="10">
         <v>24773.4</v>
       </c>
       <c r="G13" s="10">
         <v>22020.8</v>
       </c>
       <c r="H13" s="10">
         <v>19268.2</v>
       </c>
     </row>
     <row r="14" spans="1:8" outlineLevel="3">
       <c r="A14" s="15">
         <v>10</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="D14" s="5">
-        <v>229.0</v>
+        <v>625.0</v>
       </c>
       <c r="E14" s="10">
-        <v>22564.0</v>
+        <v>23882.0</v>
       </c>
       <c r="F14" s="10">
-        <v>20307.6</v>
+        <v>21493.8</v>
       </c>
       <c r="G14" s="10">
-        <v>18051.2</v>
+        <v>19105.6</v>
       </c>
       <c r="H14" s="10">
-        <v>15794.8</v>
+        <v>16717.4</v>
       </c>
     </row>
     <row r="15" spans="1:8" outlineLevel="3">
       <c r="A15" s="15">
         <v>11</v>
       </c>
       <c r="B15" s="6" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="D15" s="5">
-        <v>63.0</v>
+        <v>69.0</v>
       </c>
       <c r="E15" s="10">
         <v>58112.0</v>
       </c>
       <c r="F15" s="10">
         <v>52300.8</v>
       </c>
       <c r="G15" s="10">
         <v>46489.6</v>
       </c>
       <c r="H15" s="10">
         <v>40678.4</v>
       </c>
     </row>
     <row r="16" spans="1:8" outlineLevel="3">
       <c r="A16" s="15">
         <v>12</v>
       </c>
       <c r="B16" s="6" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="D16" s="5">
-        <v>42.0</v>
+        <v>48.0</v>
       </c>
       <c r="E16" s="10">
         <v>50771.0</v>
       </c>
       <c r="F16" s="10">
         <v>45693.9</v>
       </c>
       <c r="G16" s="10">
         <v>40616.8</v>
       </c>
       <c r="H16" s="10">
         <v>35539.7</v>
       </c>
     </row>
     <row r="17" spans="1:8" outlineLevel="3">
       <c r="A17" s="15">
         <v>13</v>
       </c>
       <c r="B17" s="6" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D17" s="5">
-        <v>208.0</v>
+        <v>244.0</v>
       </c>
       <c r="E17" s="10">
         <v>45523.0</v>
       </c>
       <c r="F17" s="10">
         <v>40970.7</v>
       </c>
       <c r="G17" s="10">
         <v>36418.4</v>
       </c>
       <c r="H17" s="10">
         <v>31866.1</v>
       </c>
     </row>
     <row r="18" spans="1:8" outlineLevel="3">
       <c r="A18" s="15">
         <v>14</v>
       </c>
       <c r="B18" s="6" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D18" s="5">
-        <v>47.0</v>
+        <v>44.0</v>
       </c>
       <c r="E18" s="10">
         <v>70041.0</v>
       </c>
       <c r="F18" s="10">
         <v>63036.9</v>
       </c>
       <c r="G18" s="10">
         <v>56032.8</v>
       </c>
       <c r="H18" s="10">
         <v>49028.7</v>
       </c>
     </row>
     <row r="19" spans="1:8" outlineLevel="3">
       <c r="A19" s="15">
         <v>15</v>
       </c>
       <c r="B19" s="6" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D19" s="5">
-        <v>83.0</v>
+        <v>123.0</v>
       </c>
       <c r="E19" s="10">
         <v>54903.0</v>
       </c>
       <c r="F19" s="10">
         <v>49412.7</v>
       </c>
       <c r="G19" s="10">
         <v>43922.4</v>
       </c>
       <c r="H19" s="10">
         <v>38432.1</v>
       </c>
     </row>
     <row r="20" spans="1:8" outlineLevel="3">
       <c r="A20" s="15">
         <v>16</v>
       </c>
       <c r="B20" s="6" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="D20" s="5">
-        <v>48.0</v>
+        <v>47.0</v>
       </c>
       <c r="E20" s="10">
         <v>113376.0</v>
       </c>
       <c r="F20" s="10">
         <v>102038.4</v>
       </c>
       <c r="G20" s="10">
         <v>90700.8</v>
       </c>
       <c r="H20" s="10">
         <v>79363.2</v>
       </c>
     </row>
     <row r="21" spans="1:8" outlineLevel="3">
       <c r="A21" s="15">
         <v>17</v>
       </c>
       <c r="B21" s="6" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="C21" s="7" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="D21" s="5">
-        <v>71.0</v>
+        <v>87.0</v>
       </c>
       <c r="E21" s="10">
-        <v>132677.0</v>
+        <v>133798.0</v>
       </c>
       <c r="F21" s="10">
-        <v>119409.3</v>
+        <v>120418.2</v>
       </c>
       <c r="G21" s="10">
-        <v>106141.6</v>
+        <v>107038.4</v>
       </c>
       <c r="H21" s="10">
-        <v>92873.9</v>
+        <v>93658.6</v>
       </c>
     </row>
     <row r="22" spans="1:8" outlineLevel="3">
       <c r="A22" s="15">
         <v>18</v>
       </c>
       <c r="B22" s="6" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="D22" s="5">
-        <v>1895.0</v>
+        <v>1821.0</v>
       </c>
       <c r="E22" s="10">
         <v>2982.0</v>
       </c>
       <c r="F22" s="10">
         <v>2683.8</v>
       </c>
       <c r="G22" s="10">
         <v>2385.6</v>
       </c>
       <c r="H22" s="10">
         <v>2087.4</v>
       </c>
     </row>
     <row r="23" spans="1:8" outlineLevel="3">
       <c r="A23" s="15">
         <v>19</v>
       </c>
       <c r="B23" s="6" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="D23" s="5">
-        <v>1683.0</v>
+        <v>241.0</v>
       </c>
       <c r="E23" s="10">
         <v>4952.0</v>
       </c>
       <c r="F23" s="10">
         <v>4456.8</v>
       </c>
       <c r="G23" s="10">
         <v>3961.6</v>
       </c>
       <c r="H23" s="10">
         <v>3466.4</v>
       </c>
     </row>
     <row r="24" spans="1:8" outlineLevel="3">
       <c r="A24" s="15">
         <v>20</v>
       </c>
       <c r="B24" s="6" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="D24" s="5">
-        <v>215.0</v>
+        <v>930.0</v>
       </c>
       <c r="E24" s="10">
         <v>4952.0</v>
       </c>
       <c r="F24" s="10">
         <v>4456.8</v>
       </c>
       <c r="G24" s="10">
         <v>3961.6</v>
       </c>
       <c r="H24" s="10">
         <v>3466.4</v>
       </c>
     </row>
     <row r="25" spans="1:8" outlineLevel="3">
       <c r="A25" s="15">
         <v>21</v>
       </c>
       <c r="B25" s="6" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="D25" s="5">
         <v>0.0</v>
       </c>
       <c r="E25" s="10">
         <v>0.0</v>
       </c>
       <c r="F25" s="10">
         <v>0.0</v>
       </c>
       <c r="G25" s="10">
         <v>0.0</v>
       </c>
       <c r="H25" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="26" spans="1:8" outlineLevel="3">
       <c r="A26" s="15">
         <v>22</v>
       </c>
       <c r="B26" s="6" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="D26" s="5">
-        <v>1818.0</v>
+        <v>1721.0</v>
       </c>
       <c r="E26" s="10">
         <v>4747.0</v>
       </c>
       <c r="F26" s="10">
         <v>4272.3</v>
       </c>
       <c r="G26" s="10">
         <v>3797.6</v>
       </c>
       <c r="H26" s="10">
         <v>3322.9</v>
       </c>
     </row>
     <row r="27" spans="1:8" outlineLevel="3">
       <c r="A27" s="15">
         <v>23</v>
       </c>
       <c r="B27" s="6" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="C27" s="7" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="D27" s="5">
-        <v>1443.0</v>
+        <v>264.0</v>
       </c>
       <c r="E27" s="10">
-        <v>7996.0</v>
+        <v>7997.0</v>
       </c>
       <c r="F27" s="10">
-        <v>7196.4</v>
+        <v>7197.3</v>
       </c>
       <c r="G27" s="10">
-        <v>6396.8</v>
+        <v>6397.6</v>
       </c>
       <c r="H27" s="10">
-        <v>5597.2</v>
+        <v>5597.9</v>
       </c>
     </row>
     <row r="28" spans="1:8" outlineLevel="3">
       <c r="A28" s="15">
         <v>24</v>
       </c>
       <c r="B28" s="6" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="C28" s="7" t="s">
-        <v>58</v>
+        <v>51</v>
       </c>
       <c r="D28" s="5">
-        <v>153.0</v>
+        <v>885.0</v>
       </c>
       <c r="E28" s="10">
-        <v>7997.0</v>
+        <v>7996.0</v>
       </c>
       <c r="F28" s="10">
-        <v>7197.3</v>
+        <v>7196.4</v>
       </c>
       <c r="G28" s="10">
-        <v>6397.6</v>
+        <v>6396.8</v>
       </c>
       <c r="H28" s="10">
-        <v>5597.9</v>
+        <v>5597.2</v>
       </c>
     </row>
     <row r="29" spans="1:8" outlineLevel="2">
       <c r="A29" s="14" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="B29" s="4"/>
       <c r="C29" s="4"/>
       <c r="D29" s="4"/>
       <c r="E29" s="9"/>
       <c r="F29" s="9"/>
       <c r="G29" s="9"/>
       <c r="H29" s="9"/>
     </row>
     <row r="30" spans="1:8" outlineLevel="3">
       <c r="A30" s="16" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="B30" s="4"/>
       <c r="C30" s="4"/>
       <c r="D30" s="4"/>
       <c r="E30" s="9"/>
       <c r="F30" s="9"/>
       <c r="G30" s="9"/>
       <c r="H30" s="9"/>
     </row>
     <row r="31" spans="1:8" outlineLevel="4">
       <c r="A31" s="15">
         <v>1</v>
       </c>
       <c r="B31" s="6" t="s">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="C31" s="7" t="s">
-        <v>62</v>
+        <v>56</v>
       </c>
       <c r="D31" s="5">
-        <v>12.0</v>
+        <v>39.0</v>
       </c>
       <c r="E31" s="10">
         <v>6012.0</v>
       </c>
       <c r="F31" s="10">
         <v>5410.8</v>
       </c>
       <c r="G31" s="10">
         <v>4809.6</v>
       </c>
       <c r="H31" s="10">
         <v>4208.4</v>
       </c>
     </row>
     <row r="32" spans="1:8" outlineLevel="4">
       <c r="A32" s="15">
         <v>2</v>
       </c>
       <c r="B32" s="6" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="C32" s="7" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="D32" s="5">
-        <v>48.0</v>
+        <v>1420.0</v>
       </c>
       <c r="E32" s="10">
-        <v>4997.0</v>
+        <v>5327.0</v>
       </c>
       <c r="F32" s="10">
-        <v>4497.3</v>
+        <v>4794.3</v>
       </c>
       <c r="G32" s="10">
-        <v>3997.6</v>
+        <v>4261.6</v>
       </c>
       <c r="H32" s="10">
-        <v>3497.9</v>
+        <v>3728.9</v>
       </c>
     </row>
     <row r="33" spans="1:8" outlineLevel="4">
       <c r="A33" s="15">
         <v>3</v>
       </c>
       <c r="B33" s="6" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="C33" s="7" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="D33" s="5">
-        <v>5018.0</v>
+        <v>9004.0</v>
       </c>
       <c r="E33" s="10">
-        <v>3696.0</v>
+        <v>3907.0</v>
       </c>
       <c r="F33" s="10">
-        <v>3326.4</v>
+        <v>3516.3</v>
       </c>
       <c r="G33" s="10">
-        <v>2956.8</v>
+        <v>3125.6</v>
       </c>
       <c r="H33" s="10">
-        <v>2587.2</v>
+        <v>2734.9</v>
       </c>
     </row>
     <row r="34" spans="1:8" outlineLevel="4">
       <c r="A34" s="15">
         <v>4</v>
       </c>
       <c r="B34" s="6" t="s">
-        <v>67</v>
+        <v>61</v>
       </c>
       <c r="C34" s="7" t="s">
-        <v>68</v>
+        <v>62</v>
       </c>
       <c r="D34" s="5">
-        <v>178.0</v>
+        <v>56.0</v>
       </c>
       <c r="E34" s="10">
         <v>16530.0</v>
       </c>
       <c r="F34" s="10">
         <v>14877.0</v>
       </c>
       <c r="G34" s="10">
         <v>13224.0</v>
       </c>
       <c r="H34" s="10">
         <v>11571.0</v>
       </c>
     </row>
     <row r="35" spans="1:8" outlineLevel="4">
       <c r="A35" s="15">
         <v>5</v>
       </c>
       <c r="B35" s="6" t="s">
-        <v>69</v>
+        <v>63</v>
       </c>
       <c r="C35" s="7" t="s">
-        <v>70</v>
+        <v>64</v>
       </c>
       <c r="D35" s="5">
-        <v>100.0</v>
+        <v>11.0</v>
       </c>
       <c r="E35" s="10">
-        <v>7002.0</v>
+        <v>7401.0</v>
       </c>
       <c r="F35" s="10">
-        <v>6301.8</v>
+        <v>6660.9</v>
       </c>
       <c r="G35" s="10">
-        <v>5601.6</v>
+        <v>5920.8</v>
       </c>
       <c r="H35" s="10">
-        <v>4901.4</v>
+        <v>5180.7</v>
       </c>
     </row>
     <row r="36" spans="1:8" outlineLevel="4">
       <c r="A36" s="15">
         <v>6</v>
       </c>
       <c r="B36" s="6" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="D36" s="5">
-        <v>109.0</v>
+        <v>292.0</v>
       </c>
       <c r="E36" s="10">
-        <v>7618.0</v>
+        <v>8054.0</v>
       </c>
       <c r="F36" s="10">
-        <v>6856.2</v>
+        <v>7248.6</v>
       </c>
       <c r="G36" s="10">
-        <v>6094.4</v>
+        <v>6443.2</v>
       </c>
       <c r="H36" s="10">
-        <v>5332.6</v>
+        <v>5637.8</v>
       </c>
     </row>
     <row r="37" spans="1:8" outlineLevel="4">
       <c r="A37" s="15">
         <v>7</v>
       </c>
       <c r="B37" s="6" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>74</v>
+        <v>68</v>
       </c>
       <c r="D37" s="5">
-        <v>10.0</v>
+        <v>0.0</v>
       </c>
       <c r="E37" s="10">
         <v>23783.0</v>
       </c>
       <c r="F37" s="10">
         <v>21404.7</v>
       </c>
       <c r="G37" s="10">
         <v>19026.4</v>
       </c>
       <c r="H37" s="10">
         <v>16648.1</v>
       </c>
     </row>
     <row r="38" spans="1:8" outlineLevel="4">
       <c r="A38" s="15">
         <v>8</v>
       </c>
       <c r="B38" s="6" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>76</v>
+        <v>70</v>
       </c>
       <c r="D38" s="5">
-        <v>3.0</v>
+        <v>2.0</v>
       </c>
       <c r="E38" s="10">
         <v>9582.0</v>
       </c>
       <c r="F38" s="10">
         <v>8623.8</v>
       </c>
       <c r="G38" s="10">
         <v>7665.6</v>
       </c>
       <c r="H38" s="10">
         <v>6707.4</v>
       </c>
     </row>
     <row r="39" spans="1:8" outlineLevel="4">
       <c r="A39" s="15">
         <v>9</v>
       </c>
       <c r="B39" s="6" t="s">
-        <v>77</v>
+        <v>71</v>
       </c>
       <c r="C39" s="7" t="s">
-        <v>78</v>
+        <v>72</v>
       </c>
       <c r="D39" s="5">
-        <v>336.0</v>
+        <v>788.0</v>
       </c>
       <c r="E39" s="10">
-        <v>8462.0</v>
+        <v>9026.0</v>
       </c>
       <c r="F39" s="10">
-        <v>7615.8</v>
+        <v>8123.4</v>
       </c>
       <c r="G39" s="10">
-        <v>6769.6</v>
+        <v>7220.8</v>
       </c>
       <c r="H39" s="10">
-        <v>5923.4</v>
+        <v>6318.2</v>
       </c>
     </row>
     <row r="40" spans="1:8" outlineLevel="4">
       <c r="A40" s="15">
         <v>10</v>
       </c>
       <c r="B40" s="6" t="s">
-        <v>79</v>
+        <v>73</v>
       </c>
       <c r="C40" s="7" t="s">
-        <v>80</v>
+        <v>74</v>
       </c>
       <c r="D40" s="5">
-        <v>1.0</v>
+        <v>3226.0</v>
       </c>
       <c r="E40" s="10">
-        <v>6972.0</v>
+        <v>7368.0</v>
       </c>
       <c r="F40" s="10">
-        <v>6274.8</v>
+        <v>6631.2</v>
       </c>
       <c r="G40" s="10">
-        <v>5577.6</v>
+        <v>5894.4</v>
       </c>
       <c r="H40" s="10">
-        <v>4880.4</v>
+        <v>5157.6</v>
       </c>
     </row>
     <row r="41" spans="1:8" outlineLevel="4">
       <c r="A41" s="15">
         <v>11</v>
       </c>
       <c r="B41" s="6" t="s">
-        <v>81</v>
+        <v>75</v>
       </c>
       <c r="C41" s="7" t="s">
-        <v>82</v>
+        <v>76</v>
       </c>
       <c r="D41" s="5">
-        <v>84.0</v>
+        <v>50.0</v>
       </c>
       <c r="E41" s="10">
         <v>33666.0</v>
       </c>
       <c r="F41" s="10">
         <v>30299.4</v>
       </c>
       <c r="G41" s="10">
         <v>26932.8</v>
       </c>
       <c r="H41" s="10">
         <v>23566.2</v>
       </c>
     </row>
     <row r="42" spans="1:8" outlineLevel="4">
       <c r="A42" s="15">
         <v>12</v>
       </c>
       <c r="B42" s="6" t="s">
-        <v>83</v>
+        <v>77</v>
       </c>
       <c r="C42" s="7" t="s">
-        <v>84</v>
+        <v>78</v>
       </c>
       <c r="D42" s="5">
-        <v>24.0</v>
+        <v>13.0</v>
       </c>
       <c r="E42" s="10">
         <v>45799.0</v>
       </c>
       <c r="F42" s="10">
         <v>41219.1</v>
       </c>
       <c r="G42" s="10">
         <v>36639.2</v>
       </c>
       <c r="H42" s="10">
         <v>32059.3</v>
       </c>
     </row>
     <row r="43" spans="1:8" outlineLevel="4">
       <c r="A43" s="15">
         <v>13</v>
       </c>
       <c r="B43" s="6" t="s">
-        <v>85</v>
+        <v>79</v>
       </c>
       <c r="C43" s="7" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="D43" s="5">
         <v>5.0</v>
       </c>
       <c r="E43" s="10">
         <v>15600.0</v>
       </c>
       <c r="F43" s="10">
         <v>14040.0</v>
       </c>
       <c r="G43" s="10">
         <v>12480.0</v>
       </c>
       <c r="H43" s="10">
         <v>10920.0</v>
       </c>
     </row>
     <row r="44" spans="1:8" outlineLevel="4">
       <c r="A44" s="15">
         <v>14</v>
       </c>
       <c r="B44" s="6" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="C44" s="7" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="D44" s="5">
-        <v>0.0</v>
+        <v>626.0</v>
       </c>
       <c r="E44" s="10">
-        <v>11965.0</v>
+        <v>12642.0</v>
       </c>
       <c r="F44" s="10">
-        <v>10768.5</v>
+        <v>11377.8</v>
       </c>
       <c r="G44" s="10">
-        <v>9572.0</v>
+        <v>10113.6</v>
       </c>
       <c r="H44" s="10">
-        <v>8375.5</v>
+        <v>8849.4</v>
       </c>
     </row>
     <row r="45" spans="1:8" outlineLevel="4">
       <c r="A45" s="15">
         <v>15</v>
       </c>
       <c r="B45" s="6" t="s">
-        <v>89</v>
+        <v>83</v>
       </c>
       <c r="C45" s="7" t="s">
-        <v>90</v>
+        <v>84</v>
       </c>
       <c r="D45" s="5">
-        <v>547.0</v>
+        <v>283.0</v>
       </c>
       <c r="E45" s="10">
-        <v>13679.0</v>
+        <v>14463.0</v>
       </c>
       <c r="F45" s="10">
-        <v>12311.1</v>
+        <v>13016.7</v>
       </c>
       <c r="G45" s="10">
-        <v>10943.2</v>
+        <v>11570.4</v>
       </c>
       <c r="H45" s="10">
-        <v>9575.3</v>
+        <v>10124.1</v>
       </c>
     </row>
     <row r="46" spans="1:8" outlineLevel="4">
       <c r="A46" s="15">
         <v>16</v>
       </c>
       <c r="B46" s="6" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="C46" s="7" t="s">
-        <v>92</v>
+        <v>86</v>
       </c>
       <c r="D46" s="5">
         <v>11.0</v>
       </c>
       <c r="E46" s="10">
         <v>83320.0</v>
       </c>
       <c r="F46" s="10">
         <v>74988.0</v>
       </c>
       <c r="G46" s="10">
         <v>66656.0</v>
       </c>
       <c r="H46" s="10">
         <v>58324.0</v>
       </c>
     </row>
     <row r="47" spans="1:8" outlineLevel="4">
       <c r="A47" s="15">
         <v>17</v>
       </c>
       <c r="B47" s="6" t="s">
-        <v>93</v>
+        <v>87</v>
       </c>
       <c r="C47" s="7" t="s">
-        <v>94</v>
+        <v>88</v>
       </c>
       <c r="D47" s="5">
         <v>0.0</v>
       </c>
       <c r="E47" s="10">
         <v>27507.0</v>
       </c>
       <c r="F47" s="10">
         <v>24756.3</v>
       </c>
       <c r="G47" s="10">
         <v>22005.6</v>
       </c>
       <c r="H47" s="10">
         <v>19254.9</v>
       </c>
     </row>
     <row r="48" spans="1:8" outlineLevel="4">
       <c r="A48" s="15">
         <v>18</v>
       </c>
       <c r="B48" s="6" t="s">
-        <v>95</v>
+        <v>89</v>
       </c>
       <c r="C48" s="7" t="s">
-        <v>96</v>
+        <v>90</v>
       </c>
       <c r="D48" s="5">
-        <v>117.0</v>
+        <v>171.0</v>
       </c>
       <c r="E48" s="10">
-        <v>20780.0</v>
+        <v>21956.0</v>
       </c>
       <c r="F48" s="10">
-        <v>18702.0</v>
+        <v>19760.4</v>
       </c>
       <c r="G48" s="10">
-        <v>16624.0</v>
+        <v>17564.8</v>
       </c>
       <c r="H48" s="10">
-        <v>14546.0</v>
+        <v>15369.2</v>
       </c>
     </row>
     <row r="49" spans="1:8" outlineLevel="4">
       <c r="A49" s="15">
         <v>19</v>
       </c>
       <c r="B49" s="6" t="s">
-        <v>97</v>
+        <v>91</v>
       </c>
       <c r="C49" s="7" t="s">
-        <v>98</v>
+        <v>92</v>
       </c>
       <c r="D49" s="5">
-        <v>19.0</v>
+        <v>147.0</v>
       </c>
       <c r="E49" s="10">
-        <v>26140.0</v>
+        <v>27632.0</v>
       </c>
       <c r="F49" s="10">
-        <v>23526.0</v>
+        <v>24868.8</v>
       </c>
       <c r="G49" s="10">
-        <v>20912.0</v>
+        <v>22105.6</v>
       </c>
       <c r="H49" s="10">
-        <v>18298.0</v>
+        <v>19342.4</v>
       </c>
     </row>
     <row r="50" spans="1:8" outlineLevel="4">
       <c r="A50" s="15">
         <v>20</v>
       </c>
       <c r="B50" s="6" t="s">
-        <v>99</v>
+        <v>93</v>
       </c>
       <c r="C50" s="7" t="s">
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="D50" s="5">
         <v>11.0</v>
       </c>
       <c r="E50" s="10">
         <v>99448.0</v>
       </c>
       <c r="F50" s="10">
         <v>89503.2</v>
       </c>
       <c r="G50" s="10">
         <v>79558.4</v>
       </c>
       <c r="H50" s="10">
         <v>69613.6</v>
       </c>
     </row>
     <row r="51" spans="1:8" outlineLevel="4">
       <c r="A51" s="15">
         <v>21</v>
       </c>
       <c r="B51" s="6" t="s">
-        <v>101</v>
+        <v>95</v>
       </c>
       <c r="C51" s="7" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="D51" s="5">
         <v>0.0</v>
       </c>
       <c r="E51" s="10">
         <v>36443.0</v>
       </c>
       <c r="F51" s="10">
         <v>32798.7</v>
       </c>
       <c r="G51" s="10">
         <v>29154.4</v>
       </c>
       <c r="H51" s="10">
         <v>25510.1</v>
       </c>
     </row>
     <row r="52" spans="1:8" outlineLevel="4">
       <c r="A52" s="15">
         <v>22</v>
       </c>
       <c r="B52" s="6" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="C52" s="7" t="s">
-        <v>104</v>
+        <v>98</v>
       </c>
       <c r="D52" s="5">
-        <v>0.0</v>
+        <v>503.0</v>
       </c>
       <c r="E52" s="10">
-        <v>27766.0</v>
+        <v>29345.0</v>
       </c>
       <c r="F52" s="10">
-        <v>24989.4</v>
+        <v>26410.5</v>
       </c>
       <c r="G52" s="10">
-        <v>22212.8</v>
+        <v>23476.0</v>
       </c>
       <c r="H52" s="10">
-        <v>19436.2</v>
+        <v>20541.5</v>
       </c>
     </row>
     <row r="53" spans="1:8" outlineLevel="4">
       <c r="A53" s="15">
         <v>23</v>
       </c>
       <c r="B53" s="6" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="C53" s="7" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="D53" s="5">
-        <v>0.0</v>
+        <v>32.0</v>
       </c>
       <c r="E53" s="10">
-        <v>33628.0</v>
+        <v>35555.0</v>
       </c>
       <c r="F53" s="10">
-        <v>30265.2</v>
+        <v>31999.5</v>
       </c>
       <c r="G53" s="10">
-        <v>26902.4</v>
+        <v>28444.0</v>
       </c>
       <c r="H53" s="10">
-        <v>23539.6</v>
+        <v>24888.5</v>
       </c>
     </row>
     <row r="54" spans="1:8" outlineLevel="4">
       <c r="A54" s="15">
         <v>24</v>
       </c>
       <c r="B54" s="6" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="C54" s="7" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
       <c r="D54" s="5">
-        <v>94.0</v>
+        <v>84.0</v>
       </c>
       <c r="E54" s="10">
-        <v>67699.0</v>
+        <v>71597.0</v>
       </c>
       <c r="F54" s="10">
-        <v>60929.1</v>
+        <v>64437.3</v>
       </c>
       <c r="G54" s="10">
-        <v>54159.2</v>
+        <v>57277.6</v>
       </c>
       <c r="H54" s="10">
-        <v>47389.3</v>
+        <v>50117.9</v>
       </c>
     </row>
     <row r="55" spans="1:8" outlineLevel="4">
       <c r="A55" s="15">
         <v>25</v>
       </c>
       <c r="B55" s="6" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="C55" s="7" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="D55" s="5">
-        <v>406.0</v>
+        <v>335.0</v>
       </c>
       <c r="E55" s="10">
-        <v>3037.0</v>
+        <v>3223.0</v>
       </c>
       <c r="F55" s="10">
-        <v>2733.3</v>
+        <v>2900.7</v>
       </c>
       <c r="G55" s="10">
-        <v>2429.6</v>
+        <v>2578.4</v>
       </c>
       <c r="H55" s="10">
-        <v>2125.9</v>
+        <v>2256.1</v>
       </c>
     </row>
     <row r="56" spans="1:8" outlineLevel="4">
       <c r="A56" s="15">
         <v>26</v>
       </c>
       <c r="B56" s="6" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="C56" s="7" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="D56" s="5">
-        <v>135.0</v>
+        <v>37.0</v>
       </c>
       <c r="E56" s="10">
-        <v>87390.0</v>
+        <v>91150.0</v>
       </c>
       <c r="F56" s="10">
-        <v>78651.0</v>
+        <v>82035.0</v>
       </c>
       <c r="G56" s="10">
-        <v>69912.0</v>
+        <v>72920.0</v>
       </c>
       <c r="H56" s="10">
-        <v>61173.0</v>
+        <v>63805.0</v>
       </c>
     </row>
     <row r="57" spans="1:8" outlineLevel="4">
       <c r="A57" s="15">
         <v>27</v>
       </c>
       <c r="B57" s="6" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="C57" s="7" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
       <c r="D57" s="5">
-        <v>18.0</v>
+        <v>0.0</v>
       </c>
       <c r="E57" s="10">
-        <v>123918.0</v>
+        <v>131466.0</v>
       </c>
       <c r="F57" s="10">
-        <v>111526.2</v>
+        <v>118319.4</v>
       </c>
       <c r="G57" s="10">
-        <v>99134.4</v>
+        <v>105172.8</v>
       </c>
       <c r="H57" s="10">
-        <v>86742.6</v>
+        <v>92026.2</v>
       </c>
     </row>
     <row r="58" spans="1:8" outlineLevel="4">
       <c r="A58" s="15">
         <v>28</v>
       </c>
       <c r="B58" s="6" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="C58" s="7" t="s">
-        <v>116</v>
+        <v>110</v>
       </c>
       <c r="D58" s="5">
-        <v>0.0</v>
+        <v>21.0</v>
       </c>
       <c r="E58" s="10">
         <v>3633.0</v>
       </c>
       <c r="F58" s="10">
         <v>3269.7</v>
       </c>
       <c r="G58" s="10">
         <v>2906.4</v>
       </c>
       <c r="H58" s="10">
         <v>2543.1</v>
       </c>
     </row>
     <row r="59" spans="1:8" outlineLevel="4">
       <c r="A59" s="15">
         <v>29</v>
       </c>
       <c r="B59" s="6" t="s">
-        <v>117</v>
+        <v>111</v>
       </c>
       <c r="C59" s="7" t="s">
-        <v>118</v>
+        <v>112</v>
       </c>
       <c r="D59" s="5">
-        <v>929.0</v>
+        <v>868.0</v>
       </c>
       <c r="E59" s="10">
-        <v>3123.0</v>
+        <v>3302.0</v>
       </c>
       <c r="F59" s="10">
-        <v>2810.7</v>
+        <v>2971.8</v>
       </c>
       <c r="G59" s="10">
-        <v>2498.4</v>
+        <v>2641.6</v>
       </c>
       <c r="H59" s="10">
-        <v>2186.1</v>
+        <v>2311.4</v>
       </c>
     </row>
     <row r="60" spans="1:8" outlineLevel="4">
       <c r="A60" s="15">
         <v>30</v>
       </c>
       <c r="B60" s="6" t="s">
-        <v>119</v>
+        <v>113</v>
       </c>
       <c r="C60" s="7" t="s">
-        <v>120</v>
+        <v>114</v>
       </c>
       <c r="D60" s="5">
-        <v>4168.0</v>
+        <v>4742.0</v>
       </c>
       <c r="E60" s="10">
-        <v>2303.0</v>
+        <v>2343.0</v>
       </c>
       <c r="F60" s="10">
-        <v>2072.7</v>
+        <v>2108.7</v>
       </c>
       <c r="G60" s="10">
-        <v>1842.4</v>
+        <v>1874.4</v>
       </c>
       <c r="H60" s="10">
-        <v>1612.1</v>
+        <v>1640.1</v>
       </c>
     </row>
     <row r="61" spans="1:8" outlineLevel="4">
       <c r="A61" s="15">
         <v>31</v>
       </c>
       <c r="B61" s="6" t="s">
-        <v>121</v>
+        <v>115</v>
       </c>
       <c r="C61" s="7" t="s">
-        <v>122</v>
+        <v>116</v>
       </c>
       <c r="D61" s="5">
-        <v>139.0</v>
+        <v>57.0</v>
       </c>
       <c r="E61" s="10">
         <v>9336.0</v>
       </c>
       <c r="F61" s="10">
         <v>8402.4</v>
       </c>
       <c r="G61" s="10">
         <v>7468.8</v>
       </c>
       <c r="H61" s="10">
         <v>6535.2</v>
       </c>
     </row>
     <row r="62" spans="1:8" outlineLevel="4">
       <c r="A62" s="15">
         <v>32</v>
       </c>
       <c r="B62" s="6" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="C62" s="7" t="s">
-        <v>124</v>
+        <v>118</v>
       </c>
       <c r="D62" s="5">
-        <v>132.0</v>
+        <v>93.0</v>
       </c>
       <c r="E62" s="10">
-        <v>133966.0</v>
+        <v>141650.0</v>
       </c>
       <c r="F62" s="10">
-        <v>120569.4</v>
+        <v>127485.0</v>
       </c>
       <c r="G62" s="10">
-        <v>107172.8</v>
+        <v>113320.0</v>
       </c>
       <c r="H62" s="10">
-        <v>93776.2</v>
+        <v>99155.0</v>
       </c>
     </row>
     <row r="63" spans="1:8" outlineLevel="4">
       <c r="A63" s="15">
         <v>33</v>
       </c>
       <c r="B63" s="6" t="s">
-        <v>125</v>
+        <v>119</v>
       </c>
       <c r="C63" s="7" t="s">
-        <v>126</v>
+        <v>120</v>
       </c>
       <c r="D63" s="5">
-        <v>0.0</v>
+        <v>19.0</v>
       </c>
       <c r="E63" s="10">
-        <v>183337.0</v>
+        <v>193841.0</v>
       </c>
       <c r="F63" s="10">
-        <v>165003.3</v>
+        <v>174456.9</v>
       </c>
       <c r="G63" s="10">
-        <v>146669.6</v>
+        <v>155072.8</v>
       </c>
       <c r="H63" s="10">
-        <v>128335.9</v>
+        <v>135688.7</v>
       </c>
     </row>
     <row r="64" spans="1:8" outlineLevel="4">
       <c r="A64" s="15">
         <v>34</v>
       </c>
       <c r="B64" s="6" t="s">
-        <v>127</v>
+        <v>121</v>
       </c>
       <c r="C64" s="7" t="s">
-        <v>128</v>
+        <v>122</v>
       </c>
       <c r="D64" s="5">
-        <v>171.0</v>
+        <v>229.0</v>
       </c>
       <c r="E64" s="10">
-        <v>4211.0</v>
+        <v>4452.0</v>
       </c>
       <c r="F64" s="10">
-        <v>3789.9</v>
+        <v>4006.8</v>
       </c>
       <c r="G64" s="10">
-        <v>3368.8</v>
+        <v>3561.6</v>
       </c>
       <c r="H64" s="10">
-        <v>2947.7</v>
+        <v>3116.4</v>
       </c>
     </row>
     <row r="65" spans="1:8" outlineLevel="4">
       <c r="A65" s="15">
         <v>35</v>
       </c>
       <c r="B65" s="6" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="C65" s="7" t="s">
-        <v>130</v>
+        <v>124</v>
       </c>
       <c r="D65" s="5">
-        <v>1050.0</v>
+        <v>1758.0</v>
       </c>
       <c r="E65" s="10">
-        <v>2689.0</v>
+        <v>2842.0</v>
       </c>
       <c r="F65" s="10">
-        <v>2420.1</v>
+        <v>2557.8</v>
       </c>
       <c r="G65" s="10">
-        <v>2151.2</v>
+        <v>2273.6</v>
       </c>
       <c r="H65" s="10">
-        <v>1882.3</v>
+        <v>1989.4</v>
       </c>
     </row>
     <row r="66" spans="1:8" outlineLevel="4">
       <c r="A66" s="15">
         <v>36</v>
       </c>
       <c r="B66" s="6" t="s">
-        <v>131</v>
+        <v>125</v>
       </c>
       <c r="C66" s="7" t="s">
-        <v>132</v>
+        <v>126</v>
       </c>
       <c r="D66" s="5">
         <v>0.0</v>
       </c>
       <c r="E66" s="10">
-        <v>12149.0</v>
+        <v>0.0</v>
       </c>
       <c r="F66" s="10">
-        <v>10934.1</v>
+        <v>0.0</v>
       </c>
       <c r="G66" s="10">
-        <v>9719.2</v>
+        <v>0.0</v>
       </c>
       <c r="H66" s="10">
-        <v>8504.3</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="67" spans="1:8" outlineLevel="4">
       <c r="A67" s="15">
         <v>37</v>
       </c>
       <c r="B67" s="6" t="s">
-        <v>133</v>
+        <v>127</v>
       </c>
       <c r="C67" s="7" t="s">
-        <v>134</v>
+        <v>128</v>
       </c>
       <c r="D67" s="5">
-        <v>0.0</v>
+        <v>17.0</v>
       </c>
       <c r="E67" s="10">
-        <v>4675.0</v>
+        <v>4722.0</v>
       </c>
       <c r="F67" s="10">
-        <v>4207.5</v>
+        <v>4249.8</v>
       </c>
       <c r="G67" s="10">
-        <v>3740.0</v>
+        <v>3777.6</v>
       </c>
       <c r="H67" s="10">
-        <v>3272.5</v>
+        <v>3305.4</v>
       </c>
     </row>
     <row r="68" spans="1:8" outlineLevel="4">
       <c r="A68" s="15">
         <v>38</v>
       </c>
       <c r="B68" s="6" t="s">
-        <v>135</v>
+        <v>129</v>
       </c>
       <c r="C68" s="7" t="s">
-        <v>136</v>
+        <v>130</v>
       </c>
       <c r="D68" s="5">
-        <v>788.0</v>
+        <v>1401.0</v>
       </c>
       <c r="E68" s="10">
-        <v>3144.0</v>
+        <v>3323.0</v>
       </c>
       <c r="F68" s="10">
-        <v>2829.6</v>
+        <v>2990.7</v>
       </c>
       <c r="G68" s="10">
-        <v>2515.2</v>
+        <v>2658.4</v>
       </c>
       <c r="H68" s="10">
-        <v>2200.8</v>
+        <v>2326.1</v>
       </c>
     </row>
     <row r="69" spans="1:8" outlineLevel="4">
       <c r="A69" s="15">
         <v>39</v>
       </c>
       <c r="B69" s="6" t="s">
-        <v>137</v>
+        <v>131</v>
       </c>
       <c r="C69" s="7" t="s">
-        <v>138</v>
+        <v>132</v>
       </c>
       <c r="D69" s="5">
-        <v>386.0</v>
+        <v>562.0</v>
       </c>
       <c r="E69" s="10">
-        <v>4021.0</v>
+        <v>4224.0</v>
       </c>
       <c r="F69" s="10">
-        <v>3618.9</v>
+        <v>3801.6</v>
       </c>
       <c r="G69" s="10">
-        <v>3216.8</v>
+        <v>3379.2</v>
       </c>
       <c r="H69" s="10">
-        <v>2814.7</v>
+        <v>2956.8</v>
       </c>
     </row>
     <row r="70" spans="1:8" outlineLevel="4">
       <c r="A70" s="15">
         <v>40</v>
       </c>
       <c r="B70" s="6" t="s">
-        <v>139</v>
+        <v>133</v>
       </c>
       <c r="C70" s="7" t="s">
-        <v>140</v>
+        <v>134</v>
       </c>
       <c r="D70" s="5">
-        <v>124.0</v>
+        <v>68.0</v>
       </c>
       <c r="E70" s="10">
         <v>13872.0</v>
       </c>
       <c r="F70" s="10">
         <v>12484.8</v>
       </c>
       <c r="G70" s="10">
         <v>11097.6</v>
       </c>
       <c r="H70" s="10">
         <v>9710.4</v>
       </c>
     </row>
     <row r="71" spans="1:8" outlineLevel="3">
       <c r="A71" s="16" t="s">
-        <v>141</v>
+        <v>135</v>
       </c>
       <c r="B71" s="4"/>
       <c r="C71" s="4"/>
       <c r="D71" s="4"/>
       <c r="E71" s="9"/>
       <c r="F71" s="9"/>
       <c r="G71" s="9"/>
       <c r="H71" s="9"/>
     </row>
     <row r="72" spans="1:8" outlineLevel="4">
       <c r="A72" s="15">
         <v>1</v>
       </c>
       <c r="B72" s="6" t="s">
-        <v>142</v>
+        <v>136</v>
       </c>
       <c r="C72" s="7" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="D72" s="5">
-        <v>47.0</v>
+        <v>17.0</v>
       </c>
       <c r="E72" s="10">
         <v>18984.0</v>
       </c>
       <c r="F72" s="10">
         <v>17085.6</v>
       </c>
       <c r="G72" s="10">
         <v>15187.2</v>
       </c>
       <c r="H72" s="10">
         <v>13288.8</v>
       </c>
     </row>
     <row r="73" spans="1:8" outlineLevel="4">
       <c r="A73" s="15">
         <v>2</v>
       </c>
       <c r="B73" s="6" t="s">
-        <v>144</v>
+        <v>138</v>
       </c>
       <c r="C73" s="7" t="s">
-        <v>145</v>
+        <v>139</v>
       </c>
       <c r="D73" s="5">
-        <v>72.0</v>
+        <v>13.0</v>
       </c>
       <c r="E73" s="10">
-        <v>6791.0</v>
+        <v>7172.0</v>
       </c>
       <c r="F73" s="10">
-        <v>6111.9</v>
+        <v>6454.8</v>
       </c>
       <c r="G73" s="10">
-        <v>5432.8</v>
+        <v>5737.6</v>
       </c>
       <c r="H73" s="10">
-        <v>4753.7</v>
+        <v>5020.4</v>
       </c>
     </row>
     <row r="74" spans="1:8" outlineLevel="4">
       <c r="A74" s="15">
         <v>3</v>
       </c>
       <c r="B74" s="6" t="s">
-        <v>146</v>
+        <v>140</v>
       </c>
       <c r="C74" s="7" t="s">
-        <v>147</v>
+        <v>141</v>
       </c>
       <c r="D74" s="5">
         <v>0.0</v>
       </c>
       <c r="E74" s="10">
         <v>27340.0</v>
       </c>
       <c r="F74" s="10">
         <v>24606.0</v>
       </c>
       <c r="G74" s="10">
         <v>21872.0</v>
       </c>
       <c r="H74" s="10">
         <v>19138.0</v>
       </c>
     </row>
     <row r="75" spans="1:8" outlineLevel="4">
       <c r="A75" s="15">
         <v>4</v>
       </c>
       <c r="B75" s="6" t="s">
-        <v>148</v>
+        <v>142</v>
       </c>
       <c r="C75" s="7" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
       <c r="D75" s="5">
         <v>0.0</v>
       </c>
       <c r="E75" s="10">
-        <v>9423.0</v>
+        <v>9951.0</v>
       </c>
       <c r="F75" s="10">
-        <v>8480.7</v>
+        <v>8955.9</v>
       </c>
       <c r="G75" s="10">
-        <v>7538.4</v>
+        <v>7960.8</v>
       </c>
       <c r="H75" s="10">
-        <v>6596.1</v>
+        <v>6965.7</v>
       </c>
     </row>
     <row r="76" spans="1:8" outlineLevel="4">
       <c r="A76" s="15">
         <v>5</v>
       </c>
       <c r="B76" s="6" t="s">
-        <v>150</v>
+        <v>144</v>
       </c>
       <c r="C76" s="7" t="s">
-        <v>151</v>
+        <v>145</v>
       </c>
       <c r="D76" s="5">
-        <v>33.0</v>
+        <v>16.0</v>
       </c>
       <c r="E76" s="10">
         <v>38751.0</v>
       </c>
       <c r="F76" s="10">
         <v>34875.9</v>
       </c>
       <c r="G76" s="10">
         <v>31000.8</v>
       </c>
       <c r="H76" s="10">
         <v>27125.7</v>
       </c>
     </row>
     <row r="77" spans="1:8" outlineLevel="4">
       <c r="A77" s="15">
         <v>6</v>
       </c>
       <c r="B77" s="6" t="s">
-        <v>152</v>
+        <v>146</v>
       </c>
       <c r="C77" s="7" t="s">
-        <v>153</v>
+        <v>147</v>
       </c>
       <c r="D77" s="5">
-        <v>52.0</v>
+        <v>0.0</v>
       </c>
       <c r="E77" s="10">
-        <v>11653.0</v>
+        <v>12300.0</v>
       </c>
       <c r="F77" s="10">
-        <v>10487.7</v>
+        <v>11070.0</v>
       </c>
       <c r="G77" s="10">
-        <v>9322.4</v>
+        <v>9840.0</v>
       </c>
       <c r="H77" s="10">
-        <v>8157.1</v>
+        <v>8610.0</v>
       </c>
     </row>
     <row r="78" spans="1:8" outlineLevel="4">
       <c r="A78" s="15">
         <v>7</v>
       </c>
       <c r="B78" s="6" t="s">
-        <v>154</v>
+        <v>148</v>
       </c>
       <c r="C78" s="7" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
       <c r="D78" s="5">
-        <v>0.0</v>
+        <v>14.0</v>
       </c>
       <c r="E78" s="10">
-        <v>19300.0</v>
+        <v>20385.0</v>
       </c>
       <c r="F78" s="10">
-        <v>17370.0</v>
+        <v>18346.5</v>
       </c>
       <c r="G78" s="10">
-        <v>15440.0</v>
+        <v>16308.0</v>
       </c>
       <c r="H78" s="10">
-        <v>13510.0</v>
+        <v>14269.5</v>
       </c>
     </row>
     <row r="79" spans="1:8" outlineLevel="4">
       <c r="A79" s="15">
         <v>8</v>
       </c>
       <c r="B79" s="6" t="s">
-        <v>156</v>
+        <v>150</v>
       </c>
       <c r="C79" s="7" t="s">
-        <v>157</v>
+        <v>151</v>
       </c>
       <c r="D79" s="5">
-        <v>54.0</v>
+        <v>0.0</v>
       </c>
       <c r="E79" s="10">
         <v>12084.0</v>
       </c>
       <c r="F79" s="10">
         <v>10875.6</v>
       </c>
       <c r="G79" s="10">
         <v>9667.2</v>
       </c>
       <c r="H79" s="10">
         <v>8458.8</v>
       </c>
     </row>
     <row r="80" spans="1:8" outlineLevel="4">
       <c r="A80" s="15">
         <v>9</v>
       </c>
       <c r="B80" s="6" t="s">
-        <v>158</v>
+        <v>152</v>
       </c>
       <c r="C80" s="7" t="s">
-        <v>159</v>
+        <v>153</v>
       </c>
       <c r="D80" s="5">
         <v>0.0</v>
       </c>
       <c r="E80" s="10">
-        <v>3919.0</v>
+        <v>4142.0</v>
       </c>
       <c r="F80" s="10">
-        <v>3527.1</v>
+        <v>3727.8</v>
       </c>
       <c r="G80" s="10">
-        <v>3135.2</v>
+        <v>3313.6</v>
       </c>
       <c r="H80" s="10">
-        <v>2743.3</v>
+        <v>2899.4</v>
       </c>
     </row>
     <row r="81" spans="1:8" outlineLevel="4">
       <c r="A81" s="15">
         <v>10</v>
       </c>
       <c r="B81" s="6" t="s">
-        <v>160</v>
+        <v>154</v>
       </c>
       <c r="C81" s="7" t="s">
-        <v>161</v>
+        <v>155</v>
       </c>
       <c r="D81" s="5">
         <v>0.0</v>
       </c>
       <c r="E81" s="10">
-        <v>13971.0</v>
+        <v>0.0</v>
       </c>
       <c r="F81" s="10">
-        <v>12573.9</v>
+        <v>0.0</v>
       </c>
       <c r="G81" s="10">
-        <v>11176.8</v>
+        <v>0.0</v>
       </c>
       <c r="H81" s="10">
-        <v>9779.7</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="82" spans="1:8" outlineLevel="4">
       <c r="A82" s="15">
         <v>11</v>
       </c>
       <c r="B82" s="6" t="s">
-        <v>162</v>
+        <v>156</v>
       </c>
       <c r="C82" s="7" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
       <c r="D82" s="5">
         <v>0.0</v>
       </c>
       <c r="E82" s="10">
-        <v>4758.0</v>
+        <v>5025.0</v>
       </c>
       <c r="F82" s="10">
-        <v>4282.2</v>
+        <v>4522.5</v>
       </c>
       <c r="G82" s="10">
-        <v>3806.4</v>
+        <v>4020.0</v>
       </c>
       <c r="H82" s="10">
-        <v>3330.6</v>
+        <v>3517.5</v>
       </c>
     </row>
     <row r="83" spans="1:8" outlineLevel="4">
       <c r="A83" s="15">
         <v>12</v>
       </c>
       <c r="B83" s="6" t="s">
-        <v>164</v>
+        <v>158</v>
       </c>
       <c r="C83" s="7" t="s">
-        <v>165</v>
+        <v>159</v>
       </c>
       <c r="D83" s="5">
-        <v>73.0</v>
+        <v>3.0</v>
       </c>
       <c r="E83" s="10">
         <v>15946.0</v>
       </c>
       <c r="F83" s="10">
         <v>14351.4</v>
       </c>
       <c r="G83" s="10">
         <v>12756.8</v>
       </c>
       <c r="H83" s="10">
         <v>11162.2</v>
       </c>
     </row>
     <row r="84" spans="1:8" outlineLevel="4">
       <c r="A84" s="15">
         <v>13</v>
       </c>
       <c r="B84" s="6" t="s">
-        <v>166</v>
+        <v>160</v>
       </c>
       <c r="C84" s="7" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="D84" s="5">
-        <v>68.0</v>
+        <v>0.0</v>
       </c>
       <c r="E84" s="10">
-        <v>5701.0</v>
+        <v>6024.0</v>
       </c>
       <c r="F84" s="10">
-        <v>5130.9</v>
+        <v>5421.6</v>
       </c>
       <c r="G84" s="10">
-        <v>4560.8</v>
+        <v>4819.2</v>
       </c>
       <c r="H84" s="10">
-        <v>3990.7</v>
+        <v>4216.8</v>
       </c>
     </row>
     <row r="85" spans="1:8" outlineLevel="2">
       <c r="A85" s="14" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
       <c r="B85" s="4"/>
       <c r="C85" s="4"/>
       <c r="D85" s="4"/>
       <c r="E85" s="9"/>
       <c r="F85" s="9"/>
       <c r="G85" s="9"/>
       <c r="H85" s="9"/>
     </row>
     <row r="86" spans="1:8" outlineLevel="3">
       <c r="A86" s="15">
         <v>1</v>
       </c>
       <c r="B86" s="6" t="s">
-        <v>169</v>
+        <v>163</v>
       </c>
       <c r="C86" s="7" t="s">
-        <v>170</v>
+        <v>164</v>
       </c>
       <c r="D86" s="5">
-        <v>166.0</v>
+        <v>86.0</v>
       </c>
       <c r="E86" s="10">
         <v>25962.0</v>
       </c>
       <c r="F86" s="10">
         <v>23365.8</v>
       </c>
       <c r="G86" s="10">
         <v>20769.6</v>
       </c>
       <c r="H86" s="10">
         <v>18173.4</v>
       </c>
     </row>
     <row r="87" spans="1:8" outlineLevel="3">
       <c r="A87" s="15">
         <v>2</v>
       </c>
       <c r="B87" s="6" t="s">
-        <v>171</v>
+        <v>165</v>
       </c>
       <c r="C87" s="7" t="s">
-        <v>172</v>
+        <v>166</v>
       </c>
       <c r="D87" s="5">
-        <v>92.0</v>
+        <v>91.0</v>
       </c>
       <c r="E87" s="10">
         <v>36897.0</v>
       </c>
       <c r="F87" s="10">
         <v>33207.3</v>
       </c>
       <c r="G87" s="10">
         <v>29517.6</v>
       </c>
       <c r="H87" s="10">
         <v>25827.9</v>
       </c>
     </row>
     <row r="88" spans="1:8" outlineLevel="3">
       <c r="A88" s="15">
         <v>3</v>
       </c>
       <c r="B88" s="6" t="s">
-        <v>173</v>
+        <v>167</v>
       </c>
       <c r="C88" s="7" t="s">
-        <v>174</v>
+        <v>168</v>
       </c>
       <c r="D88" s="5">
-        <v>67.0</v>
+        <v>45.0</v>
       </c>
       <c r="E88" s="10">
         <v>46242.0</v>
       </c>
       <c r="F88" s="10">
         <v>41617.8</v>
       </c>
       <c r="G88" s="10">
         <v>36993.6</v>
       </c>
       <c r="H88" s="10">
         <v>32369.4</v>
       </c>
     </row>
     <row r="89" spans="1:8" outlineLevel="3">
       <c r="A89" s="15">
         <v>4</v>
       </c>
       <c r="B89" s="6" t="s">
-        <v>175</v>
+        <v>169</v>
       </c>
       <c r="C89" s="7" t="s">
-        <v>176</v>
+        <v>170</v>
       </c>
       <c r="D89" s="5">
-        <v>44.0</v>
+        <v>30.0</v>
       </c>
       <c r="E89" s="10">
         <v>81111.0</v>
       </c>
       <c r="F89" s="10">
         <v>72999.9</v>
       </c>
       <c r="G89" s="10">
         <v>64888.8</v>
       </c>
       <c r="H89" s="10">
         <v>56777.7</v>
       </c>
     </row>
     <row r="90" spans="1:8" outlineLevel="3">
       <c r="A90" s="15">
         <v>5</v>
       </c>
       <c r="B90" s="6" t="s">
-        <v>177</v>
+        <v>171</v>
       </c>
       <c r="C90" s="7" t="s">
-        <v>178</v>
+        <v>172</v>
       </c>
       <c r="D90" s="5">
-        <v>47.0</v>
+        <v>43.0</v>
       </c>
       <c r="E90" s="10">
         <v>81111.0</v>
       </c>
       <c r="F90" s="10">
         <v>72999.9</v>
       </c>
       <c r="G90" s="10">
         <v>64888.8</v>
       </c>
       <c r="H90" s="10">
         <v>56777.7</v>
       </c>
     </row>
     <row r="91" spans="1:8" outlineLevel="3">
       <c r="A91" s="15">
         <v>6</v>
       </c>
       <c r="B91" s="6" t="s">
-        <v>179</v>
+        <v>173</v>
       </c>
       <c r="C91" s="7" t="s">
-        <v>180</v>
+        <v>174</v>
       </c>
       <c r="D91" s="5">
-        <v>113.0</v>
+        <v>92.0</v>
       </c>
       <c r="E91" s="10">
         <v>17534.0</v>
       </c>
       <c r="F91" s="10">
         <v>15780.6</v>
       </c>
       <c r="G91" s="10">
         <v>14027.2</v>
       </c>
       <c r="H91" s="10">
         <v>12273.8</v>
       </c>
     </row>
     <row r="92" spans="1:8" outlineLevel="3">
       <c r="A92" s="15">
         <v>7</v>
       </c>
       <c r="B92" s="6" t="s">
-        <v>181</v>
+        <v>175</v>
       </c>
       <c r="C92" s="7" t="s">
-        <v>182</v>
+        <v>176</v>
       </c>
       <c r="D92" s="5">
-        <v>105.0</v>
+        <v>132.0</v>
       </c>
       <c r="E92" s="10">
         <v>24627.0</v>
       </c>
       <c r="F92" s="10">
         <v>22164.3</v>
       </c>
       <c r="G92" s="10">
         <v>19701.6</v>
       </c>
       <c r="H92" s="10">
         <v>17238.9</v>
       </c>
     </row>
     <row r="93" spans="1:8" outlineLevel="2">
       <c r="A93" s="14" t="s">
-        <v>183</v>
+        <v>177</v>
       </c>
       <c r="B93" s="4"/>
       <c r="C93" s="4"/>
       <c r="D93" s="4"/>
       <c r="E93" s="9"/>
       <c r="F93" s="9"/>
       <c r="G93" s="9"/>
       <c r="H93" s="9"/>
     </row>
     <row r="94" spans="1:8" outlineLevel="3">
       <c r="A94" s="15">
         <v>1</v>
       </c>
       <c r="B94" s="6" t="s">
-        <v>184</v>
+        <v>178</v>
       </c>
       <c r="C94" s="7" t="s">
-        <v>185</v>
+        <v>179</v>
       </c>
       <c r="D94" s="5">
-        <v>43.0</v>
+        <v>22.0</v>
       </c>
       <c r="E94" s="10">
-        <v>27617.0</v>
+        <v>29708.0</v>
       </c>
       <c r="F94" s="10">
-        <v>24855.3</v>
+        <v>26737.2</v>
       </c>
       <c r="G94" s="10">
-        <v>22093.6</v>
+        <v>23766.4</v>
       </c>
       <c r="H94" s="10">
-        <v>19331.9</v>
+        <v>20795.6</v>
       </c>
     </row>
     <row r="95" spans="1:8" outlineLevel="3">
       <c r="A95" s="15">
         <v>2</v>
       </c>
       <c r="B95" s="6" t="s">
-        <v>186</v>
+        <v>180</v>
       </c>
       <c r="C95" s="7" t="s">
-        <v>187</v>
+        <v>181</v>
       </c>
       <c r="D95" s="5">
-        <v>50.0</v>
+        <v>38.0</v>
       </c>
       <c r="E95" s="10">
-        <v>24787.0</v>
+        <v>24788.0</v>
       </c>
       <c r="F95" s="10">
-        <v>22308.3</v>
+        <v>22309.2</v>
       </c>
       <c r="G95" s="10">
-        <v>19829.6</v>
+        <v>19830.4</v>
       </c>
       <c r="H95" s="10">
-        <v>17350.9</v>
+        <v>17351.6</v>
       </c>
     </row>
     <row r="96" spans="1:8" outlineLevel="3">
       <c r="A96" s="15">
         <v>3</v>
       </c>
       <c r="B96" s="6" t="s">
-        <v>188</v>
+        <v>182</v>
       </c>
       <c r="C96" s="7" t="s">
-        <v>189</v>
+        <v>183</v>
       </c>
       <c r="D96" s="5">
-        <v>109.0</v>
+        <v>143.0</v>
       </c>
       <c r="E96" s="10">
-        <v>14994.0</v>
+        <v>15707.0</v>
       </c>
       <c r="F96" s="10">
-        <v>13494.6</v>
+        <v>14136.3</v>
       </c>
       <c r="G96" s="10">
-        <v>11995.2</v>
+        <v>12565.6</v>
       </c>
       <c r="H96" s="10">
-        <v>10495.8</v>
+        <v>10994.9</v>
       </c>
     </row>
     <row r="97" spans="1:8" outlineLevel="3">
       <c r="A97" s="15">
         <v>4</v>
       </c>
       <c r="B97" s="6" t="s">
-        <v>190</v>
+        <v>184</v>
       </c>
       <c r="C97" s="7" t="s">
-        <v>191</v>
+        <v>185</v>
       </c>
       <c r="D97" s="5">
-        <v>11.0</v>
+        <v>7.0</v>
       </c>
       <c r="E97" s="10">
-        <v>36310.0</v>
+        <v>39395.0</v>
       </c>
       <c r="F97" s="10">
-        <v>32679.0</v>
+        <v>35455.5</v>
       </c>
       <c r="G97" s="10">
-        <v>29048.0</v>
+        <v>31516.0</v>
       </c>
       <c r="H97" s="10">
-        <v>25417.0</v>
+        <v>27576.5</v>
       </c>
     </row>
     <row r="98" spans="1:8" outlineLevel="3">
       <c r="A98" s="15">
         <v>5</v>
       </c>
       <c r="B98" s="6" t="s">
-        <v>192</v>
+        <v>186</v>
       </c>
       <c r="C98" s="7" t="s">
-        <v>193</v>
+        <v>187</v>
       </c>
       <c r="D98" s="5">
         <v>0.0</v>
       </c>
       <c r="E98" s="10">
         <v>0.0</v>
       </c>
       <c r="F98" s="10">
         <v>0.0</v>
       </c>
       <c r="G98" s="10">
         <v>0.0</v>
       </c>
       <c r="H98" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="99" spans="1:8" outlineLevel="3">
       <c r="A99" s="15">
         <v>6</v>
       </c>
       <c r="B99" s="6" t="s">
-        <v>194</v>
+        <v>188</v>
       </c>
       <c r="C99" s="7" t="s">
-        <v>195</v>
+        <v>189</v>
       </c>
       <c r="D99" s="5">
         <v>0.0</v>
       </c>
       <c r="E99" s="10">
         <v>0.0</v>
       </c>
       <c r="F99" s="10">
         <v>0.0</v>
       </c>
       <c r="G99" s="10">
         <v>0.0</v>
       </c>
       <c r="H99" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="100" spans="1:8" outlineLevel="3">
       <c r="A100" s="15">
         <v>7</v>
       </c>
       <c r="B100" s="6" t="s">
-        <v>196</v>
+        <v>190</v>
       </c>
       <c r="C100" s="7" t="s">
-        <v>197</v>
+        <v>191</v>
       </c>
       <c r="D100" s="5">
-        <v>2.0</v>
+        <v>13.0</v>
       </c>
       <c r="E100" s="10">
         <v>19814.0</v>
       </c>
       <c r="F100" s="10">
         <v>17832.6</v>
       </c>
       <c r="G100" s="10">
         <v>15851.2</v>
       </c>
       <c r="H100" s="10">
         <v>13869.8</v>
       </c>
     </row>
     <row r="101" spans="1:8" outlineLevel="3">
       <c r="A101" s="15">
         <v>8</v>
       </c>
       <c r="B101" s="6" t="s">
-        <v>198</v>
+        <v>192</v>
       </c>
       <c r="C101" s="7" t="s">
-        <v>199</v>
+        <v>193</v>
       </c>
       <c r="D101" s="5">
         <v>2.0</v>
       </c>
       <c r="E101" s="10">
-        <v>46757.0</v>
+        <v>47256.0</v>
       </c>
       <c r="F101" s="10">
-        <v>42081.3</v>
+        <v>42530.4</v>
       </c>
       <c r="G101" s="10">
-        <v>37405.6</v>
+        <v>37804.8</v>
       </c>
       <c r="H101" s="10">
-        <v>32729.9</v>
+        <v>33079.2</v>
       </c>
     </row>
     <row r="102" spans="1:8" outlineLevel="3">
       <c r="A102" s="15">
         <v>9</v>
       </c>
       <c r="B102" s="6" t="s">
-        <v>200</v>
+        <v>194</v>
       </c>
       <c r="C102" s="7" t="s">
-        <v>201</v>
+        <v>195</v>
       </c>
       <c r="D102" s="5">
-        <v>13.0</v>
+        <v>10.0</v>
       </c>
       <c r="E102" s="10">
         <v>32920.0</v>
       </c>
       <c r="F102" s="10">
         <v>29628.0</v>
       </c>
       <c r="G102" s="10">
         <v>26336.0</v>
       </c>
       <c r="H102" s="10">
         <v>23044.0</v>
       </c>
     </row>
     <row r="103" spans="1:8" outlineLevel="3">
       <c r="A103" s="15">
         <v>10</v>
       </c>
       <c r="B103" s="6" t="s">
-        <v>202</v>
+        <v>196</v>
       </c>
       <c r="C103" s="7" t="s">
-        <v>203</v>
+        <v>197</v>
       </c>
       <c r="D103" s="5">
         <v>50.0</v>
       </c>
       <c r="E103" s="10">
-        <v>20734.0</v>
+        <v>21722.0</v>
       </c>
       <c r="F103" s="10">
-        <v>18660.6</v>
+        <v>19549.8</v>
       </c>
       <c r="G103" s="10">
-        <v>16587.2</v>
+        <v>17377.6</v>
       </c>
       <c r="H103" s="10">
-        <v>14513.8</v>
+        <v>15205.4</v>
       </c>
     </row>
     <row r="104" spans="1:8" outlineLevel="3">
       <c r="A104" s="15">
         <v>11</v>
       </c>
       <c r="B104" s="6" t="s">
-        <v>204</v>
+        <v>198</v>
       </c>
       <c r="C104" s="7" t="s">
-        <v>205</v>
+        <v>199</v>
       </c>
       <c r="D104" s="5">
         <v>1.0</v>
       </c>
       <c r="E104" s="10">
-        <v>47312.0</v>
+        <v>51333.0</v>
       </c>
       <c r="F104" s="10">
-        <v>42580.8</v>
+        <v>46199.7</v>
       </c>
       <c r="G104" s="10">
-        <v>37849.6</v>
+        <v>41066.4</v>
       </c>
       <c r="H104" s="10">
-        <v>33118.4</v>
+        <v>35933.1</v>
       </c>
     </row>
     <row r="105" spans="1:8" outlineLevel="3">
       <c r="A105" s="15">
         <v>12</v>
       </c>
       <c r="B105" s="6" t="s">
-        <v>206</v>
+        <v>200</v>
       </c>
       <c r="C105" s="7" t="s">
-        <v>207</v>
+        <v>201</v>
       </c>
       <c r="D105" s="5">
         <v>0.0</v>
       </c>
       <c r="E105" s="10">
         <v>0.0</v>
       </c>
       <c r="F105" s="10">
         <v>0.0</v>
       </c>
       <c r="G105" s="10">
         <v>0.0</v>
       </c>
       <c r="H105" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="106" spans="1:8" outlineLevel="3">
       <c r="A106" s="15">
         <v>13</v>
       </c>
       <c r="B106" s="6" t="s">
-        <v>208</v>
+        <v>202</v>
       </c>
       <c r="C106" s="7" t="s">
-        <v>209</v>
+        <v>203</v>
       </c>
       <c r="D106" s="5">
         <v>0.0</v>
       </c>
       <c r="E106" s="10">
         <v>0.0</v>
       </c>
       <c r="F106" s="10">
         <v>0.0</v>
       </c>
       <c r="G106" s="10">
         <v>0.0</v>
       </c>
       <c r="H106" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="107" spans="1:8" outlineLevel="3">
       <c r="A107" s="15">
         <v>14</v>
       </c>
       <c r="B107" s="6" t="s">
-        <v>210</v>
+        <v>204</v>
       </c>
       <c r="C107" s="7" t="s">
-        <v>211</v>
+        <v>205</v>
       </c>
       <c r="D107" s="5">
         <v>0.0</v>
       </c>
       <c r="E107" s="10">
-        <v>27933.0</v>
+        <v>30307.0</v>
       </c>
       <c r="F107" s="10">
-        <v>25139.7</v>
+        <v>27276.3</v>
       </c>
       <c r="G107" s="10">
-        <v>22346.4</v>
+        <v>24245.6</v>
       </c>
       <c r="H107" s="10">
-        <v>19553.1</v>
+        <v>21214.9</v>
       </c>
     </row>
     <row r="108" spans="1:8" outlineLevel="3">
       <c r="A108" s="15">
         <v>15</v>
       </c>
       <c r="B108" s="6" t="s">
-        <v>212</v>
+        <v>206</v>
       </c>
       <c r="C108" s="7" t="s">
-        <v>213</v>
+        <v>207</v>
       </c>
       <c r="D108" s="5">
-        <v>28.0</v>
+        <v>12.0</v>
       </c>
       <c r="E108" s="10">
-        <v>45994.0</v>
+        <v>46384.0</v>
       </c>
       <c r="F108" s="10">
-        <v>41394.6</v>
+        <v>41745.6</v>
       </c>
       <c r="G108" s="10">
-        <v>36795.2</v>
+        <v>37107.2</v>
       </c>
       <c r="H108" s="10">
-        <v>32195.8</v>
+        <v>32468.8</v>
       </c>
     </row>
     <row r="109" spans="1:8" outlineLevel="3">
       <c r="A109" s="15">
         <v>16</v>
       </c>
       <c r="B109" s="6" t="s">
-        <v>214</v>
+        <v>208</v>
       </c>
       <c r="C109" s="7" t="s">
-        <v>215</v>
+        <v>209</v>
       </c>
       <c r="D109" s="5">
-        <v>12.0</v>
+        <v>5.0</v>
       </c>
       <c r="E109" s="10">
-        <v>38749.0</v>
+        <v>38747.0</v>
       </c>
       <c r="F109" s="10">
-        <v>34874.1</v>
+        <v>34872.3</v>
       </c>
       <c r="G109" s="10">
-        <v>30999.2</v>
+        <v>30997.6</v>
       </c>
       <c r="H109" s="10">
-        <v>27124.3</v>
+        <v>27122.9</v>
       </c>
     </row>
     <row r="110" spans="1:8" outlineLevel="3">
       <c r="A110" s="15">
         <v>17</v>
       </c>
       <c r="B110" s="6" t="s">
-        <v>216</v>
+        <v>210</v>
       </c>
       <c r="C110" s="7" t="s">
-        <v>217</v>
+        <v>211</v>
       </c>
       <c r="D110" s="5">
-        <v>179.0</v>
+        <v>121.0</v>
       </c>
       <c r="E110" s="10">
-        <v>26648.0</v>
+        <v>27917.0</v>
       </c>
       <c r="F110" s="10">
-        <v>23983.2</v>
+        <v>25125.3</v>
       </c>
       <c r="G110" s="10">
-        <v>21318.4</v>
+        <v>22333.6</v>
       </c>
       <c r="H110" s="10">
-        <v>18653.6</v>
+        <v>19541.9</v>
       </c>
     </row>
     <row r="111" spans="1:8" outlineLevel="3">
       <c r="A111" s="15">
         <v>18</v>
       </c>
       <c r="B111" s="6" t="s">
-        <v>218</v>
+        <v>212</v>
       </c>
       <c r="C111" s="7" t="s">
-        <v>219</v>
+        <v>213</v>
       </c>
       <c r="D111" s="5">
         <v>4.0</v>
       </c>
       <c r="E111" s="10">
-        <v>53744.0</v>
+        <v>58313.0</v>
       </c>
       <c r="F111" s="10">
-        <v>48369.6</v>
+        <v>52481.7</v>
       </c>
       <c r="G111" s="10">
-        <v>42995.2</v>
+        <v>46650.4</v>
       </c>
       <c r="H111" s="10">
-        <v>37620.8</v>
+        <v>40819.1</v>
       </c>
     </row>
     <row r="112" spans="1:8" outlineLevel="3">
       <c r="A112" s="15">
         <v>19</v>
       </c>
       <c r="B112" s="6" t="s">
-        <v>220</v>
+        <v>214</v>
       </c>
       <c r="C112" s="7" t="s">
-        <v>221</v>
+        <v>215</v>
       </c>
       <c r="D112" s="5">
         <v>0.0</v>
       </c>
       <c r="E112" s="10">
         <v>0.0</v>
       </c>
       <c r="F112" s="10">
         <v>0.0</v>
       </c>
       <c r="G112" s="10">
         <v>0.0</v>
       </c>
       <c r="H112" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="113" spans="1:8" outlineLevel="3">
       <c r="A113" s="15">
         <v>20</v>
       </c>
       <c r="B113" s="6" t="s">
-        <v>222</v>
+        <v>216</v>
       </c>
       <c r="C113" s="7" t="s">
-        <v>223</v>
+        <v>217</v>
       </c>
       <c r="D113" s="5">
         <v>0.0</v>
       </c>
       <c r="E113" s="10">
         <v>0.0</v>
       </c>
       <c r="F113" s="10">
         <v>0.0</v>
       </c>
       <c r="G113" s="10">
         <v>0.0</v>
       </c>
       <c r="H113" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="114" spans="1:8" outlineLevel="3">
       <c r="A114" s="15">
         <v>21</v>
       </c>
       <c r="B114" s="6" t="s">
-        <v>224</v>
+        <v>218</v>
       </c>
       <c r="C114" s="7" t="s">
-        <v>225</v>
+        <v>219</v>
       </c>
       <c r="D114" s="5">
-        <v>4.0</v>
+        <v>3.0</v>
       </c>
       <c r="E114" s="10">
-        <v>31062.0</v>
+        <v>31063.0</v>
       </c>
       <c r="F114" s="10">
-        <v>27955.8</v>
+        <v>27956.7</v>
       </c>
       <c r="G114" s="10">
-        <v>24849.6</v>
+        <v>24850.4</v>
       </c>
       <c r="H114" s="10">
-        <v>21743.4</v>
+        <v>21744.1</v>
       </c>
     </row>
     <row r="115" spans="1:8" outlineLevel="3">
       <c r="A115" s="15">
         <v>22</v>
       </c>
       <c r="B115" s="6" t="s">
-        <v>226</v>
+        <v>220</v>
       </c>
       <c r="C115" s="7" t="s">
-        <v>227</v>
+        <v>221</v>
       </c>
       <c r="D115" s="5">
-        <v>136.0</v>
+        <v>188.0</v>
       </c>
       <c r="E115" s="10">
-        <v>38610.0</v>
+        <v>40448.0</v>
       </c>
       <c r="F115" s="10">
-        <v>34749.0</v>
+        <v>36403.2</v>
       </c>
       <c r="G115" s="10">
-        <v>30888.0</v>
+        <v>32358.4</v>
       </c>
       <c r="H115" s="10">
-        <v>27027.0</v>
+        <v>28313.6</v>
       </c>
     </row>
     <row r="116" spans="1:8" outlineLevel="3">
       <c r="A116" s="15">
         <v>23</v>
       </c>
       <c r="B116" s="6" t="s">
-        <v>228</v>
+        <v>222</v>
       </c>
       <c r="C116" s="7" t="s">
-        <v>229</v>
+        <v>223</v>
       </c>
       <c r="D116" s="5">
-        <v>8.0</v>
+        <v>10.0</v>
       </c>
       <c r="E116" s="10">
-        <v>55980.0</v>
+        <v>55977.0</v>
       </c>
       <c r="F116" s="10">
-        <v>50382.0</v>
+        <v>50379.3</v>
       </c>
       <c r="G116" s="10">
-        <v>44784.0</v>
+        <v>44781.6</v>
       </c>
       <c r="H116" s="10">
-        <v>39186.0</v>
+        <v>39183.9</v>
       </c>
     </row>
     <row r="117" spans="1:8" outlineLevel="3">
       <c r="A117" s="15">
         <v>24</v>
       </c>
       <c r="B117" s="6" t="s">
-        <v>230</v>
+        <v>224</v>
       </c>
       <c r="C117" s="7" t="s">
-        <v>231</v>
+        <v>225</v>
       </c>
       <c r="D117" s="5">
         <v>0.0</v>
       </c>
       <c r="E117" s="10">
         <v>0.0</v>
       </c>
       <c r="F117" s="10">
         <v>0.0</v>
       </c>
       <c r="G117" s="10">
         <v>0.0</v>
       </c>
       <c r="H117" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="118" spans="1:8" outlineLevel="3">
       <c r="A118" s="15">
         <v>25</v>
       </c>
       <c r="B118" s="6" t="s">
-        <v>232</v>
+        <v>226</v>
       </c>
       <c r="C118" s="7" t="s">
-        <v>233</v>
+        <v>227</v>
       </c>
       <c r="D118" s="5">
         <v>0.0</v>
       </c>
       <c r="E118" s="10">
         <v>0.0</v>
       </c>
       <c r="F118" s="10">
         <v>0.0</v>
       </c>
       <c r="G118" s="10">
         <v>0.0</v>
       </c>
       <c r="H118" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="119" spans="1:8" outlineLevel="3">
       <c r="A119" s="15">
         <v>26</v>
       </c>
       <c r="B119" s="6" t="s">
-        <v>234</v>
+        <v>228</v>
       </c>
       <c r="C119" s="7" t="s">
-        <v>235</v>
+        <v>229</v>
       </c>
       <c r="D119" s="5">
-        <v>39.0</v>
+        <v>35.0</v>
       </c>
       <c r="E119" s="10">
-        <v>67861.0</v>
+        <v>72999.0</v>
       </c>
       <c r="F119" s="10">
-        <v>61074.9</v>
+        <v>65699.1</v>
       </c>
       <c r="G119" s="10">
-        <v>54288.8</v>
+        <v>58399.2</v>
       </c>
       <c r="H119" s="10">
-        <v>47502.7</v>
+        <v>51099.3</v>
       </c>
     </row>
     <row r="120" spans="1:8" outlineLevel="3">
       <c r="A120" s="15">
         <v>27</v>
       </c>
       <c r="B120" s="6" t="s">
-        <v>236</v>
+        <v>230</v>
       </c>
       <c r="C120" s="7" t="s">
-        <v>237</v>
+        <v>231</v>
       </c>
       <c r="D120" s="5">
-        <v>37.0</v>
+        <v>88.0</v>
       </c>
       <c r="E120" s="10">
-        <v>38610.0</v>
+        <v>40448.0</v>
       </c>
       <c r="F120" s="10">
-        <v>34749.0</v>
+        <v>36403.2</v>
       </c>
       <c r="G120" s="10">
-        <v>30888.0</v>
+        <v>32358.4</v>
       </c>
       <c r="H120" s="10">
-        <v>27027.0</v>
+        <v>28313.6</v>
       </c>
     </row>
     <row r="121" spans="1:8" outlineLevel="3">
       <c r="A121" s="15">
         <v>28</v>
       </c>
       <c r="B121" s="6" t="s">
-        <v>238</v>
+        <v>232</v>
       </c>
       <c r="C121" s="7" t="s">
-        <v>239</v>
+        <v>233</v>
       </c>
       <c r="D121" s="5">
-        <v>17.0</v>
+        <v>8.0</v>
       </c>
       <c r="E121" s="10">
-        <v>55980.0</v>
+        <v>55977.0</v>
       </c>
       <c r="F121" s="10">
-        <v>50382.0</v>
+        <v>50379.3</v>
       </c>
       <c r="G121" s="10">
-        <v>44784.0</v>
+        <v>44781.6</v>
       </c>
       <c r="H121" s="10">
-        <v>39186.0</v>
+        <v>39183.9</v>
       </c>
     </row>
     <row r="122" spans="1:8" outlineLevel="3">
       <c r="A122" s="15">
         <v>29</v>
       </c>
       <c r="B122" s="6" t="s">
-        <v>240</v>
+        <v>234</v>
       </c>
       <c r="C122" s="7" t="s">
-        <v>241</v>
+        <v>235</v>
       </c>
       <c r="D122" s="5">
-        <v>0.0</v>
+        <v>2.0</v>
       </c>
       <c r="E122" s="10">
-        <v>83795.0</v>
+        <v>90918.0</v>
       </c>
       <c r="F122" s="10">
-        <v>75415.5</v>
+        <v>81826.2</v>
       </c>
       <c r="G122" s="10">
-        <v>67036.0</v>
+        <v>72734.4</v>
       </c>
       <c r="H122" s="10">
-        <v>58656.5</v>
+        <v>63642.6</v>
       </c>
     </row>
     <row r="123" spans="1:8" outlineLevel="3">
       <c r="A123" s="15">
         <v>30</v>
       </c>
       <c r="B123" s="6" t="s">
-        <v>242</v>
+        <v>236</v>
       </c>
       <c r="C123" s="7" t="s">
-        <v>243</v>
+        <v>237</v>
       </c>
       <c r="D123" s="5">
-        <v>0.0</v>
+        <v>4.0</v>
       </c>
       <c r="E123" s="10">
-        <v>46784.0</v>
+        <v>50760.0</v>
       </c>
       <c r="F123" s="10">
-        <v>42105.6</v>
+        <v>45684.0</v>
       </c>
       <c r="G123" s="10">
-        <v>37427.2</v>
+        <v>40608.0</v>
       </c>
       <c r="H123" s="10">
-        <v>32748.8</v>
+        <v>35532.0</v>
       </c>
     </row>
     <row r="124" spans="1:8" outlineLevel="3">
       <c r="A124" s="15">
         <v>31</v>
       </c>
       <c r="B124" s="6" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="C124" s="7" t="s">
-        <v>245</v>
+        <v>239</v>
       </c>
       <c r="D124" s="5">
-        <v>43.0</v>
+        <v>18.0</v>
       </c>
       <c r="E124" s="10">
-        <v>56471.0</v>
+        <v>59160.0</v>
       </c>
       <c r="F124" s="10">
-        <v>50823.9</v>
+        <v>53244.0</v>
       </c>
       <c r="G124" s="10">
-        <v>45176.8</v>
+        <v>47328.0</v>
       </c>
       <c r="H124" s="10">
-        <v>39529.7</v>
+        <v>41412.0</v>
       </c>
     </row>
     <row r="125" spans="1:8" outlineLevel="3">
       <c r="A125" s="15">
         <v>32</v>
       </c>
       <c r="B125" s="6" t="s">
-        <v>246</v>
+        <v>240</v>
       </c>
       <c r="C125" s="7" t="s">
-        <v>247</v>
+        <v>241</v>
       </c>
       <c r="D125" s="5">
         <v>0.0</v>
       </c>
       <c r="E125" s="10">
-        <v>87965.0</v>
+        <v>87962.0</v>
       </c>
       <c r="F125" s="10">
-        <v>79168.5</v>
+        <v>79165.8</v>
       </c>
       <c r="G125" s="10">
-        <v>70372.0</v>
+        <v>70369.6</v>
       </c>
       <c r="H125" s="10">
-        <v>61575.5</v>
+        <v>61573.4</v>
       </c>
     </row>
     <row r="126" spans="1:8" outlineLevel="3">
       <c r="A126" s="15">
         <v>33</v>
       </c>
       <c r="B126" s="6" t="s">
-        <v>248</v>
+        <v>242</v>
       </c>
       <c r="C126" s="7" t="s">
-        <v>249</v>
+        <v>243</v>
       </c>
       <c r="D126" s="5">
         <v>0.0</v>
       </c>
       <c r="E126" s="10">
         <v>0.0</v>
       </c>
       <c r="F126" s="10">
         <v>0.0</v>
       </c>
       <c r="G126" s="10">
         <v>0.0</v>
       </c>
       <c r="H126" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="127" spans="1:8" outlineLevel="3">
       <c r="A127" s="15">
         <v>34</v>
       </c>
       <c r="B127" s="6" t="s">
-        <v>250</v>
+        <v>244</v>
       </c>
       <c r="C127" s="7" t="s">
-        <v>251</v>
+        <v>245</v>
       </c>
       <c r="D127" s="5">
         <v>0.0</v>
       </c>
       <c r="E127" s="10">
         <v>0.0</v>
       </c>
       <c r="F127" s="10">
         <v>0.0</v>
       </c>
       <c r="G127" s="10">
         <v>0.0</v>
       </c>
       <c r="H127" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="128" spans="1:8" outlineLevel="3">
       <c r="A128" s="15">
         <v>35</v>
       </c>
       <c r="B128" s="6" t="s">
-        <v>252</v>
+        <v>246</v>
       </c>
       <c r="C128" s="7" t="s">
-        <v>253</v>
+        <v>247</v>
       </c>
       <c r="D128" s="5">
         <v>8.0</v>
       </c>
       <c r="E128" s="10">
-        <v>109997.0</v>
+        <v>111173.0</v>
       </c>
       <c r="F128" s="10">
-        <v>98997.3</v>
+        <v>100055.7</v>
       </c>
       <c r="G128" s="10">
-        <v>87997.6</v>
+        <v>88938.4</v>
       </c>
       <c r="H128" s="10">
-        <v>76997.9</v>
+        <v>77821.1</v>
       </c>
     </row>
     <row r="129" spans="1:8" outlineLevel="3">
       <c r="A129" s="15">
         <v>36</v>
       </c>
       <c r="B129" s="6" t="s">
-        <v>254</v>
+        <v>248</v>
       </c>
       <c r="C129" s="7" t="s">
-        <v>255</v>
+        <v>249</v>
       </c>
       <c r="D129" s="5">
-        <v>21.0</v>
+        <v>14.0</v>
       </c>
       <c r="E129" s="10">
-        <v>56471.0</v>
+        <v>59160.0</v>
       </c>
       <c r="F129" s="10">
-        <v>50823.9</v>
+        <v>53244.0</v>
       </c>
       <c r="G129" s="10">
-        <v>45176.8</v>
+        <v>47328.0</v>
       </c>
       <c r="H129" s="10">
-        <v>39529.7</v>
+        <v>41412.0</v>
       </c>
     </row>
     <row r="130" spans="1:8" outlineLevel="3">
       <c r="A130" s="15">
         <v>37</v>
       </c>
       <c r="B130" s="6" t="s">
-        <v>256</v>
+        <v>250</v>
       </c>
       <c r="C130" s="7" t="s">
-        <v>257</v>
+        <v>251</v>
       </c>
       <c r="D130" s="5">
-        <v>4.0</v>
+        <v>1.0</v>
       </c>
       <c r="E130" s="10">
-        <v>87965.0</v>
+        <v>87962.0</v>
       </c>
       <c r="F130" s="10">
-        <v>79168.5</v>
+        <v>79165.8</v>
       </c>
       <c r="G130" s="10">
-        <v>70372.0</v>
+        <v>70369.6</v>
       </c>
       <c r="H130" s="10">
-        <v>61575.5</v>
+        <v>61573.4</v>
       </c>
     </row>
     <row r="131" spans="1:8" outlineLevel="3">
       <c r="A131" s="15">
         <v>38</v>
       </c>
       <c r="B131" s="6" t="s">
-        <v>258</v>
+        <v>252</v>
       </c>
       <c r="C131" s="7" t="s">
-        <v>259</v>
+        <v>253</v>
       </c>
       <c r="D131" s="5">
         <v>4.0</v>
       </c>
       <c r="E131" s="10">
-        <v>134064.0</v>
+        <v>135070.0</v>
       </c>
       <c r="F131" s="10">
-        <v>120657.6</v>
+        <v>121563.0</v>
       </c>
       <c r="G131" s="10">
-        <v>107251.2</v>
+        <v>108056.0</v>
       </c>
       <c r="H131" s="10">
-        <v>93844.8</v>
+        <v>94549.0</v>
       </c>
     </row>
     <row r="132" spans="1:8" outlineLevel="3">
       <c r="A132" s="15">
         <v>39</v>
       </c>
       <c r="B132" s="6" t="s">
-        <v>260</v>
+        <v>254</v>
       </c>
       <c r="C132" s="7" t="s">
-        <v>261</v>
+        <v>255</v>
       </c>
       <c r="D132" s="5">
         <v>0.0</v>
       </c>
       <c r="E132" s="10">
-        <v>68265.0</v>
+        <v>74067.0</v>
       </c>
       <c r="F132" s="10">
-        <v>61438.5</v>
+        <v>66660.3</v>
       </c>
       <c r="G132" s="10">
-        <v>54612.0</v>
+        <v>59253.6</v>
       </c>
       <c r="H132" s="10">
-        <v>47785.5</v>
+        <v>51846.9</v>
       </c>
     </row>
     <row r="133" spans="1:8" outlineLevel="3">
       <c r="A133" s="15">
         <v>40</v>
       </c>
       <c r="B133" s="6" t="s">
-        <v>262</v>
+        <v>256</v>
       </c>
       <c r="C133" s="7" t="s">
-        <v>263</v>
+        <v>257</v>
       </c>
       <c r="D133" s="5">
-        <v>30.0</v>
+        <v>44.0</v>
       </c>
       <c r="E133" s="10">
-        <v>77993.0</v>
+        <v>81707.0</v>
       </c>
       <c r="F133" s="10">
-        <v>70193.7</v>
+        <v>73536.3</v>
       </c>
       <c r="G133" s="10">
-        <v>62394.4</v>
+        <v>65365.6</v>
       </c>
       <c r="H133" s="10">
-        <v>54595.1</v>
+        <v>57194.9</v>
       </c>
     </row>
     <row r="134" spans="1:8" outlineLevel="3">
       <c r="A134" s="15">
         <v>41</v>
       </c>
       <c r="B134" s="6" t="s">
-        <v>264</v>
+        <v>258</v>
       </c>
       <c r="C134" s="7" t="s">
-        <v>265</v>
+        <v>259</v>
       </c>
       <c r="D134" s="5">
-        <v>5.0</v>
+        <v>0.0</v>
       </c>
       <c r="E134" s="10">
-        <v>119127.0</v>
+        <v>119123.0</v>
       </c>
       <c r="F134" s="10">
-        <v>107214.3</v>
+        <v>107210.7</v>
       </c>
       <c r="G134" s="10">
-        <v>95301.6</v>
+        <v>95298.4</v>
       </c>
       <c r="H134" s="10">
-        <v>83388.9</v>
+        <v>83386.1</v>
       </c>
     </row>
     <row r="135" spans="1:8" outlineLevel="3">
       <c r="A135" s="15">
         <v>42</v>
       </c>
       <c r="B135" s="6" t="s">
-        <v>266</v>
+        <v>260</v>
       </c>
       <c r="C135" s="7" t="s">
-        <v>267</v>
+        <v>261</v>
       </c>
       <c r="D135" s="5">
         <v>0.0</v>
       </c>
       <c r="E135" s="10">
         <v>0.0</v>
       </c>
       <c r="F135" s="10">
         <v>0.0</v>
       </c>
       <c r="G135" s="10">
         <v>0.0</v>
       </c>
       <c r="H135" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="136" spans="1:8" outlineLevel="3">
       <c r="A136" s="15">
         <v>43</v>
       </c>
       <c r="B136" s="6" t="s">
-        <v>268</v>
+        <v>262</v>
       </c>
       <c r="C136" s="7" t="s">
-        <v>269</v>
+        <v>263</v>
       </c>
       <c r="D136" s="5">
         <v>5.0</v>
       </c>
       <c r="E136" s="10">
-        <v>132158.0</v>
+        <v>132009.0</v>
       </c>
       <c r="F136" s="10">
-        <v>118942.2</v>
+        <v>118808.1</v>
       </c>
       <c r="G136" s="10">
-        <v>105726.4</v>
+        <v>105607.2</v>
       </c>
       <c r="H136" s="10">
-        <v>92510.6</v>
+        <v>92406.3</v>
       </c>
     </row>
     <row r="137" spans="1:8" outlineLevel="3">
       <c r="A137" s="15">
         <v>44</v>
       </c>
       <c r="B137" s="6" t="s">
-        <v>270</v>
+        <v>264</v>
       </c>
       <c r="C137" s="7" t="s">
-        <v>271</v>
+        <v>265</v>
       </c>
       <c r="D137" s="5">
         <v>26.0</v>
       </c>
       <c r="E137" s="10">
-        <v>77993.0</v>
+        <v>81707.0</v>
       </c>
       <c r="F137" s="10">
-        <v>70193.7</v>
+        <v>73536.3</v>
       </c>
       <c r="G137" s="10">
-        <v>62394.4</v>
+        <v>65365.6</v>
       </c>
       <c r="H137" s="10">
-        <v>54595.1</v>
+        <v>57194.9</v>
       </c>
     </row>
     <row r="138" spans="1:8" outlineLevel="3">
       <c r="A138" s="15">
         <v>45</v>
       </c>
       <c r="B138" s="6" t="s">
-        <v>272</v>
+        <v>266</v>
       </c>
       <c r="C138" s="7" t="s">
-        <v>273</v>
+        <v>267</v>
       </c>
       <c r="D138" s="5">
-        <v>1.0</v>
+        <v>5.0</v>
       </c>
       <c r="E138" s="10">
-        <v>125083.0</v>
+        <v>125080.0</v>
       </c>
       <c r="F138" s="10">
-        <v>112574.7</v>
+        <v>112572.0</v>
       </c>
       <c r="G138" s="10">
-        <v>100066.4</v>
+        <v>100064.0</v>
       </c>
       <c r="H138" s="10">
-        <v>87558.1</v>
+        <v>87556.0</v>
       </c>
     </row>
     <row r="139" spans="1:8" outlineLevel="3">
       <c r="A139" s="15">
         <v>46</v>
       </c>
       <c r="B139" s="6" t="s">
-        <v>274</v>
+        <v>268</v>
       </c>
       <c r="C139" s="7" t="s">
-        <v>275</v>
+        <v>269</v>
       </c>
       <c r="D139" s="5">
         <v>0.0</v>
       </c>
       <c r="E139" s="10">
-        <v>185312.0</v>
+        <v>201066.0</v>
       </c>
       <c r="F139" s="10">
-        <v>166780.8</v>
+        <v>180959.4</v>
       </c>
       <c r="G139" s="10">
-        <v>148249.6</v>
+        <v>160852.8</v>
       </c>
       <c r="H139" s="10">
-        <v>129718.4</v>
+        <v>140746.2</v>
       </c>
     </row>
     <row r="140" spans="1:8" outlineLevel="3">
       <c r="A140" s="15">
         <v>47</v>
       </c>
       <c r="B140" s="6" t="s">
-        <v>276</v>
+        <v>270</v>
       </c>
       <c r="C140" s="7" t="s">
-        <v>277</v>
+        <v>271</v>
       </c>
       <c r="D140" s="5">
         <v>0.0</v>
       </c>
       <c r="E140" s="10">
         <v>0.0</v>
       </c>
       <c r="F140" s="10">
         <v>0.0</v>
       </c>
       <c r="G140" s="10">
         <v>0.0</v>
       </c>
       <c r="H140" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="141" spans="1:8" outlineLevel="3">
       <c r="A141" s="15">
         <v>48</v>
       </c>
       <c r="B141" s="6" t="s">
-        <v>278</v>
+        <v>272</v>
       </c>
       <c r="C141" s="7" t="s">
-        <v>279</v>
+        <v>273</v>
       </c>
       <c r="D141" s="5">
         <v>0.0</v>
       </c>
       <c r="E141" s="10">
-        <v>95528.0</v>
+        <v>103647.0</v>
       </c>
       <c r="F141" s="10">
-        <v>85975.2</v>
+        <v>93282.3</v>
       </c>
       <c r="G141" s="10">
-        <v>76422.4</v>
+        <v>82917.6</v>
       </c>
       <c r="H141" s="10">
-        <v>66869.6</v>
+        <v>72552.9</v>
       </c>
     </row>
     <row r="142" spans="1:8" outlineLevel="3">
       <c r="A142" s="15">
         <v>49</v>
       </c>
       <c r="B142" s="6" t="s">
-        <v>280</v>
+        <v>274</v>
       </c>
       <c r="C142" s="7" t="s">
-        <v>281</v>
+        <v>275</v>
       </c>
       <c r="D142" s="5">
-        <v>9.0</v>
+        <v>46.0</v>
       </c>
       <c r="E142" s="10">
-        <v>135885.0</v>
+        <v>123416.0</v>
       </c>
       <c r="F142" s="10">
-        <v>122296.5</v>
+        <v>111074.4</v>
       </c>
       <c r="G142" s="10">
-        <v>108708.0</v>
+        <v>98732.8</v>
       </c>
       <c r="H142" s="10">
-        <v>95119.5</v>
+        <v>86391.2</v>
       </c>
     </row>
     <row r="143" spans="1:8" outlineLevel="3">
       <c r="A143" s="15">
         <v>50</v>
       </c>
       <c r="B143" s="6" t="s">
-        <v>282</v>
+        <v>276</v>
       </c>
       <c r="C143" s="7" t="s">
-        <v>283</v>
+        <v>277</v>
       </c>
       <c r="D143" s="5">
         <v>0.0</v>
       </c>
       <c r="E143" s="10">
-        <v>258859.0</v>
+        <v>280863.0</v>
       </c>
       <c r="F143" s="10">
-        <v>232973.1</v>
+        <v>252776.7</v>
       </c>
       <c r="G143" s="10">
-        <v>207087.2</v>
+        <v>224690.4</v>
       </c>
       <c r="H143" s="10">
-        <v>181201.3</v>
+        <v>196604.1</v>
       </c>
     </row>
     <row r="144" spans="1:8" outlineLevel="3">
       <c r="A144" s="15">
         <v>51</v>
       </c>
       <c r="B144" s="6" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="C144" s="7" t="s">
-        <v>285</v>
+        <v>279</v>
       </c>
       <c r="D144" s="5">
         <v>0.0</v>
       </c>
       <c r="E144" s="10">
-        <v>182125.0</v>
+        <v>195913.0</v>
       </c>
       <c r="F144" s="10">
-        <v>163912.5</v>
+        <v>176321.7</v>
       </c>
       <c r="G144" s="10">
-        <v>145700.0</v>
+        <v>156730.4</v>
       </c>
       <c r="H144" s="10">
-        <v>127487.5</v>
+        <v>137139.1</v>
       </c>
     </row>
     <row r="145" spans="1:8" outlineLevel="3">
       <c r="A145" s="15">
         <v>52</v>
       </c>
       <c r="B145" s="6" t="s">
-        <v>286</v>
+        <v>280</v>
       </c>
       <c r="C145" s="7" t="s">
-        <v>287</v>
+        <v>281</v>
       </c>
       <c r="D145" s="5">
-        <v>6.0</v>
+        <v>4.0</v>
       </c>
       <c r="E145" s="10">
-        <v>135885.0</v>
+        <v>123416.0</v>
       </c>
       <c r="F145" s="10">
-        <v>122296.5</v>
+        <v>111074.4</v>
       </c>
       <c r="G145" s="10">
-        <v>108708.0</v>
+        <v>98732.8</v>
       </c>
       <c r="H145" s="10">
-        <v>95119.5</v>
+        <v>86391.2</v>
       </c>
     </row>
     <row r="146" spans="1:8" outlineLevel="3">
       <c r="A146" s="15">
         <v>53</v>
       </c>
       <c r="B146" s="6" t="s">
-        <v>288</v>
+        <v>282</v>
       </c>
       <c r="C146" s="7" t="s">
-        <v>289</v>
+        <v>283</v>
       </c>
       <c r="D146" s="5">
         <v>0.0</v>
       </c>
       <c r="E146" s="10">
-        <v>258859.0</v>
+        <v>280863.0</v>
       </c>
       <c r="F146" s="10">
-        <v>232973.1</v>
+        <v>252776.7</v>
       </c>
       <c r="G146" s="10">
-        <v>207087.2</v>
+        <v>224690.4</v>
       </c>
       <c r="H146" s="10">
-        <v>181201.3</v>
+        <v>196604.1</v>
       </c>
     </row>
     <row r="147" spans="1:8" outlineLevel="3">
       <c r="A147" s="15">
         <v>54</v>
       </c>
       <c r="B147" s="6" t="s">
-        <v>290</v>
+        <v>284</v>
       </c>
       <c r="C147" s="7" t="s">
-        <v>291</v>
+        <v>285</v>
       </c>
       <c r="D147" s="5">
         <v>0.0</v>
       </c>
       <c r="E147" s="10">
-        <v>339643.0</v>
+        <v>368513.0</v>
       </c>
       <c r="F147" s="10">
-        <v>305678.7</v>
+        <v>331661.7</v>
       </c>
       <c r="G147" s="10">
-        <v>271714.4</v>
+        <v>294810.4</v>
       </c>
       <c r="H147" s="10">
-        <v>237750.1</v>
+        <v>257959.1</v>
       </c>
     </row>
     <row r="148" spans="1:8" outlineLevel="3">
       <c r="A148" s="15">
         <v>55</v>
       </c>
       <c r="B148" s="6" t="s">
-        <v>292</v>
+        <v>286</v>
       </c>
       <c r="C148" s="7" t="s">
-        <v>293</v>
+        <v>287</v>
       </c>
       <c r="D148" s="5">
-        <v>8.0</v>
+        <v>13.0</v>
       </c>
       <c r="E148" s="10">
         <v>13622.0</v>
       </c>
       <c r="F148" s="10">
         <v>12259.8</v>
       </c>
       <c r="G148" s="10">
         <v>10897.6</v>
       </c>
       <c r="H148" s="10">
         <v>9535.4</v>
       </c>
     </row>
     <row r="149" spans="1:8" outlineLevel="3">
       <c r="A149" s="15">
         <v>56</v>
       </c>
       <c r="B149" s="6" t="s">
-        <v>294</v>
+        <v>288</v>
       </c>
       <c r="C149" s="7" t="s">
-        <v>295</v>
+        <v>289</v>
       </c>
       <c r="D149" s="5">
         <v>0.0</v>
       </c>
       <c r="E149" s="10">
-        <v>14728.0</v>
+        <v>15842.0</v>
       </c>
       <c r="F149" s="10">
-        <v>13255.2</v>
+        <v>14257.8</v>
       </c>
       <c r="G149" s="10">
-        <v>11782.4</v>
+        <v>12673.6</v>
       </c>
       <c r="H149" s="10">
-        <v>10309.6</v>
+        <v>11089.4</v>
       </c>
     </row>
     <row r="150" spans="1:8" outlineLevel="3">
       <c r="A150" s="15">
         <v>57</v>
       </c>
       <c r="B150" s="6" t="s">
-        <v>296</v>
+        <v>290</v>
       </c>
       <c r="C150" s="7" t="s">
-        <v>297</v>
+        <v>291</v>
       </c>
       <c r="D150" s="5">
-        <v>77.0</v>
+        <v>97.0</v>
       </c>
       <c r="E150" s="10">
-        <v>8221.0</v>
+        <v>8611.0</v>
       </c>
       <c r="F150" s="10">
-        <v>7398.9</v>
+        <v>7749.9</v>
       </c>
       <c r="G150" s="10">
-        <v>6576.8</v>
+        <v>6888.8</v>
       </c>
       <c r="H150" s="10">
-        <v>5754.7</v>
+        <v>6027.7</v>
       </c>
     </row>
     <row r="151" spans="1:8" outlineLevel="3">
       <c r="A151" s="15">
         <v>58</v>
       </c>
       <c r="B151" s="6" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="C151" s="7" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="D151" s="5">
-        <v>48.0</v>
+        <v>41.0</v>
       </c>
       <c r="E151" s="10">
-        <v>174040.0</v>
+        <v>158087.0</v>
       </c>
       <c r="F151" s="10">
-        <v>156636.0</v>
+        <v>142278.3</v>
       </c>
       <c r="G151" s="10">
-        <v>139232.0</v>
+        <v>126469.6</v>
       </c>
       <c r="H151" s="10">
-        <v>121828.0</v>
+        <v>110660.9</v>
       </c>
     </row>
     <row r="152" spans="1:8" outlineLevel="3">
       <c r="A152" s="15">
         <v>59</v>
       </c>
       <c r="B152" s="6" t="s">
-        <v>300</v>
+        <v>294</v>
       </c>
       <c r="C152" s="7" t="s">
-        <v>301</v>
+        <v>295</v>
       </c>
       <c r="D152" s="5">
         <v>0.0</v>
       </c>
       <c r="E152" s="10">
-        <v>288524.0</v>
+        <v>313049.0</v>
       </c>
       <c r="F152" s="10">
-        <v>259671.6</v>
+        <v>281744.1</v>
       </c>
       <c r="G152" s="10">
-        <v>230819.2</v>
+        <v>250439.2</v>
       </c>
       <c r="H152" s="10">
-        <v>201966.8</v>
+        <v>219134.3</v>
       </c>
     </row>
     <row r="153" spans="1:8" outlineLevel="3">
       <c r="A153" s="15">
         <v>60</v>
       </c>
       <c r="B153" s="6" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="C153" s="7" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="D153" s="5">
         <v>0.0</v>
       </c>
       <c r="E153" s="10">
-        <v>249425.0</v>
+        <v>257988.0</v>
       </c>
       <c r="F153" s="10">
-        <v>224482.5</v>
+        <v>232189.2</v>
       </c>
       <c r="G153" s="10">
-        <v>199540.0</v>
+        <v>206390.4</v>
       </c>
       <c r="H153" s="10">
-        <v>174597.5</v>
+        <v>180591.6</v>
       </c>
     </row>
     <row r="154" spans="1:8" outlineLevel="3">
       <c r="A154" s="15">
         <v>61</v>
       </c>
       <c r="B154" s="6" t="s">
-        <v>304</v>
+        <v>298</v>
       </c>
       <c r="C154" s="7" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
       <c r="D154" s="5">
-        <v>11.0</v>
+        <v>38.0</v>
       </c>
       <c r="E154" s="10">
-        <v>174040.0</v>
+        <v>158087.0</v>
       </c>
       <c r="F154" s="10">
-        <v>156636.0</v>
+        <v>142278.3</v>
       </c>
       <c r="G154" s="10">
-        <v>139232.0</v>
+        <v>126469.6</v>
       </c>
       <c r="H154" s="10">
-        <v>121828.0</v>
+        <v>110660.9</v>
       </c>
     </row>
     <row r="155" spans="1:8" outlineLevel="3">
       <c r="A155" s="15">
         <v>62</v>
       </c>
       <c r="B155" s="6" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C155" s="7" t="s">
-        <v>307</v>
+        <v>301</v>
       </c>
       <c r="D155" s="5">
         <v>0.0</v>
       </c>
       <c r="E155" s="10">
-        <v>288524.0</v>
+        <v>313049.0</v>
       </c>
       <c r="F155" s="10">
-        <v>259671.6</v>
+        <v>281744.1</v>
       </c>
       <c r="G155" s="10">
-        <v>230819.2</v>
+        <v>250439.2</v>
       </c>
       <c r="H155" s="10">
-        <v>201966.8</v>
+        <v>219134.3</v>
       </c>
     </row>
     <row r="156" spans="1:8" outlineLevel="3">
       <c r="A156" s="15">
         <v>63</v>
       </c>
       <c r="B156" s="6" t="s">
-        <v>308</v>
+        <v>302</v>
       </c>
       <c r="C156" s="7" t="s">
-        <v>309</v>
+        <v>303</v>
       </c>
       <c r="D156" s="5">
         <v>0.0</v>
       </c>
       <c r="E156" s="10">
-        <v>384608.0</v>
+        <v>417300.0</v>
       </c>
       <c r="F156" s="10">
-        <v>346147.2</v>
+        <v>375570.0</v>
       </c>
       <c r="G156" s="10">
-        <v>307686.4</v>
+        <v>333840.0</v>
       </c>
       <c r="H156" s="10">
-        <v>269225.6</v>
+        <v>292110.0</v>
       </c>
     </row>
     <row r="157" spans="1:8" outlineLevel="3">
       <c r="A157" s="15">
         <v>64</v>
       </c>
       <c r="B157" s="6" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="C157" s="7" t="s">
-        <v>311</v>
+        <v>305</v>
       </c>
       <c r="D157" s="5">
         <v>2.0</v>
       </c>
       <c r="E157" s="10">
-        <v>285541.0</v>
+        <v>231013.0</v>
       </c>
       <c r="F157" s="10">
-        <v>256986.9</v>
+        <v>207911.7</v>
       </c>
       <c r="G157" s="10">
-        <v>228432.8</v>
+        <v>184810.4</v>
       </c>
       <c r="H157" s="10">
-        <v>199878.7</v>
+        <v>161709.1</v>
       </c>
     </row>
     <row r="158" spans="1:8" outlineLevel="3">
       <c r="A158" s="15">
         <v>65</v>
       </c>
       <c r="B158" s="6" t="s">
-        <v>312</v>
+        <v>306</v>
       </c>
       <c r="C158" s="7" t="s">
-        <v>313</v>
+        <v>307</v>
       </c>
       <c r="D158" s="5">
         <v>0.0</v>
       </c>
       <c r="E158" s="10">
-        <v>285541.0</v>
+        <v>231013.0</v>
       </c>
       <c r="F158" s="10">
-        <v>256986.9</v>
+        <v>207911.7</v>
       </c>
       <c r="G158" s="10">
-        <v>228432.8</v>
+        <v>184810.4</v>
       </c>
       <c r="H158" s="10">
-        <v>199878.7</v>
+        <v>161709.1</v>
       </c>
     </row>
     <row r="159" spans="1:8" outlineLevel="3">
       <c r="A159" s="15">
         <v>66</v>
       </c>
       <c r="B159" s="6" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="C159" s="7" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="D159" s="5">
-        <v>40.0</v>
+        <v>25.0</v>
       </c>
       <c r="E159" s="10">
-        <v>15606.0</v>
+        <v>16787.0</v>
       </c>
       <c r="F159" s="10">
-        <v>14045.4</v>
+        <v>15108.3</v>
       </c>
       <c r="G159" s="10">
-        <v>12484.8</v>
+        <v>13429.6</v>
       </c>
       <c r="H159" s="10">
-        <v>10924.2</v>
+        <v>11750.9</v>
       </c>
     </row>
     <row r="160" spans="1:8" outlineLevel="3">
       <c r="A160" s="15">
         <v>67</v>
       </c>
       <c r="B160" s="6" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
       <c r="C160" s="7" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="D160" s="5">
-        <v>41.0</v>
+        <v>37.0</v>
       </c>
       <c r="E160" s="10">
-        <v>14400.0</v>
+        <v>14398.0</v>
       </c>
       <c r="F160" s="10">
-        <v>12960.0</v>
+        <v>12958.2</v>
       </c>
       <c r="G160" s="10">
-        <v>11520.0</v>
+        <v>11518.4</v>
       </c>
       <c r="H160" s="10">
-        <v>10080.0</v>
+        <v>10078.6</v>
       </c>
     </row>
     <row r="161" spans="1:8" outlineLevel="3">
       <c r="A161" s="15">
         <v>68</v>
       </c>
       <c r="B161" s="6" t="s">
-        <v>318</v>
+        <v>312</v>
       </c>
       <c r="C161" s="7" t="s">
-        <v>319</v>
+        <v>313</v>
       </c>
       <c r="D161" s="5">
-        <v>179.0</v>
+        <v>152.0</v>
       </c>
       <c r="E161" s="10">
-        <v>8467.0</v>
+        <v>8870.0</v>
       </c>
       <c r="F161" s="10">
-        <v>7620.3</v>
+        <v>7983.0</v>
       </c>
       <c r="G161" s="10">
-        <v>6773.6</v>
+        <v>7096.0</v>
       </c>
       <c r="H161" s="10">
-        <v>5926.9</v>
+        <v>6209.0</v>
       </c>
     </row>
     <row r="162" spans="1:8" outlineLevel="3">
       <c r="A162" s="15">
         <v>69</v>
       </c>
       <c r="B162" s="6" t="s">
-        <v>320</v>
+        <v>314</v>
       </c>
       <c r="C162" s="7" t="s">
-        <v>321</v>
+        <v>315</v>
       </c>
       <c r="D162" s="5">
-        <v>0.0</v>
+        <v>14.0</v>
       </c>
       <c r="E162" s="10">
-        <v>23941.0</v>
+        <v>25976.0</v>
       </c>
       <c r="F162" s="10">
-        <v>21546.9</v>
+        <v>23378.4</v>
       </c>
       <c r="G162" s="10">
-        <v>19152.8</v>
+        <v>20780.8</v>
       </c>
       <c r="H162" s="10">
-        <v>16758.7</v>
+        <v>18183.2</v>
       </c>
     </row>
     <row r="163" spans="1:8" outlineLevel="3">
       <c r="A163" s="15">
         <v>70</v>
       </c>
       <c r="B163" s="6" t="s">
-        <v>322</v>
+        <v>316</v>
       </c>
       <c r="C163" s="7" t="s">
-        <v>323</v>
+        <v>317</v>
       </c>
       <c r="D163" s="5">
         <v>0.0</v>
       </c>
       <c r="E163" s="10">
         <v>0.0</v>
       </c>
       <c r="F163" s="10">
         <v>0.0</v>
       </c>
       <c r="G163" s="10">
         <v>0.0</v>
       </c>
       <c r="H163" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="164" spans="1:8" outlineLevel="3">
       <c r="A164" s="15">
         <v>71</v>
       </c>
       <c r="B164" s="6" t="s">
-        <v>324</v>
+        <v>318</v>
       </c>
       <c r="C164" s="7" t="s">
-        <v>325</v>
+        <v>319</v>
       </c>
       <c r="D164" s="5">
         <v>0.0</v>
       </c>
       <c r="E164" s="10">
         <v>0.0</v>
       </c>
       <c r="F164" s="10">
         <v>0.0</v>
       </c>
       <c r="G164" s="10">
         <v>0.0</v>
       </c>
       <c r="H164" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="165" spans="1:8" outlineLevel="3">
       <c r="A165" s="15">
         <v>72</v>
       </c>
       <c r="B165" s="6" t="s">
-        <v>326</v>
+        <v>320</v>
       </c>
       <c r="C165" s="7" t="s">
-        <v>327</v>
+        <v>321</v>
       </c>
       <c r="D165" s="5">
-        <v>21.0</v>
+        <v>33.0</v>
       </c>
       <c r="E165" s="10">
-        <v>9909.0</v>
+        <v>9910.0</v>
       </c>
       <c r="F165" s="10">
-        <v>8918.1</v>
+        <v>8919.0</v>
       </c>
       <c r="G165" s="10">
-        <v>7927.2</v>
+        <v>7928.0</v>
       </c>
       <c r="H165" s="10">
-        <v>6936.3</v>
+        <v>6937.0</v>
       </c>
     </row>
     <row r="166" spans="1:8" outlineLevel="3">
       <c r="A166" s="15">
         <v>73</v>
       </c>
       <c r="B166" s="6" t="s">
-        <v>328</v>
+        <v>322</v>
       </c>
       <c r="C166" s="7" t="s">
-        <v>329</v>
+        <v>323</v>
       </c>
       <c r="D166" s="5">
         <v>7.0</v>
       </c>
       <c r="E166" s="10">
-        <v>305240.0</v>
+        <v>292491.0</v>
       </c>
       <c r="F166" s="10">
-        <v>274716.0</v>
+        <v>263241.9</v>
       </c>
       <c r="G166" s="10">
-        <v>244192.0</v>
+        <v>233992.8</v>
       </c>
       <c r="H166" s="10">
-        <v>213668.0</v>
+        <v>204743.7</v>
       </c>
     </row>
     <row r="167" spans="1:8" outlineLevel="3">
       <c r="A167" s="15">
         <v>74</v>
       </c>
       <c r="B167" s="6" t="s">
-        <v>330</v>
+        <v>324</v>
       </c>
       <c r="C167" s="7" t="s">
-        <v>331</v>
+        <v>325</v>
       </c>
       <c r="D167" s="5">
         <v>0.0</v>
       </c>
       <c r="E167" s="10">
         <v>0.0</v>
       </c>
       <c r="F167" s="10">
         <v>0.0</v>
       </c>
       <c r="G167" s="10">
         <v>0.0</v>
       </c>
       <c r="H167" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="168" spans="1:8" outlineLevel="3">
       <c r="A168" s="15">
         <v>75</v>
       </c>
       <c r="B168" s="6" t="s">
-        <v>332</v>
+        <v>326</v>
       </c>
       <c r="C168" s="7" t="s">
-        <v>333</v>
+        <v>327</v>
       </c>
       <c r="D168" s="5">
         <v>4.0</v>
       </c>
       <c r="E168" s="10">
-        <v>305240.0</v>
+        <v>292491.0</v>
       </c>
       <c r="F168" s="10">
-        <v>274716.0</v>
+        <v>263241.9</v>
       </c>
       <c r="G168" s="10">
-        <v>244192.0</v>
+        <v>233992.8</v>
       </c>
       <c r="H168" s="10">
-        <v>213668.0</v>
+        <v>204743.7</v>
       </c>
     </row>
     <row r="169" spans="1:8" outlineLevel="3">
       <c r="A169" s="15">
         <v>76</v>
       </c>
       <c r="B169" s="6" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="C169" s="7" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
       <c r="D169" s="5">
         <v>0.0</v>
       </c>
       <c r="E169" s="10">
-        <v>542808.0</v>
+        <v>588949.0</v>
       </c>
       <c r="F169" s="10">
-        <v>488527.2</v>
+        <v>530054.1</v>
       </c>
       <c r="G169" s="10">
-        <v>434246.4</v>
+        <v>471159.2</v>
       </c>
       <c r="H169" s="10">
-        <v>379965.6</v>
+        <v>412264.3</v>
       </c>
     </row>
     <row r="170" spans="1:8" outlineLevel="3">
       <c r="A170" s="15">
         <v>77</v>
       </c>
       <c r="B170" s="6" t="s">
-        <v>336</v>
+        <v>330</v>
       </c>
       <c r="C170" s="7" t="s">
-        <v>337</v>
+        <v>331</v>
       </c>
       <c r="D170" s="5">
         <v>0.0</v>
       </c>
       <c r="E170" s="10">
-        <v>789925.0</v>
+        <v>857071.0</v>
       </c>
       <c r="F170" s="10">
-        <v>710932.5</v>
+        <v>771363.9</v>
       </c>
       <c r="G170" s="10">
-        <v>631940.0</v>
+        <v>685656.8</v>
       </c>
       <c r="H170" s="10">
-        <v>552947.5</v>
+        <v>599949.7</v>
       </c>
     </row>
     <row r="171" spans="1:8" outlineLevel="3">
       <c r="A171" s="15">
         <v>78</v>
       </c>
       <c r="B171" s="6" t="s">
-        <v>338</v>
+        <v>332</v>
       </c>
       <c r="C171" s="7" t="s">
-        <v>339</v>
+        <v>333</v>
       </c>
       <c r="D171" s="5">
         <v>0.0</v>
       </c>
       <c r="E171" s="10">
         <v>0.0</v>
       </c>
       <c r="F171" s="10">
         <v>0.0</v>
       </c>
       <c r="G171" s="10">
         <v>0.0</v>
       </c>
       <c r="H171" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="172" spans="1:8" outlineLevel="3">
       <c r="A172" s="15">
         <v>79</v>
       </c>
       <c r="B172" s="6" t="s">
-        <v>340</v>
+        <v>334</v>
       </c>
       <c r="C172" s="7" t="s">
-        <v>341</v>
+        <v>335</v>
       </c>
       <c r="D172" s="5">
         <v>0.0</v>
       </c>
       <c r="E172" s="10">
-        <v>766172.0</v>
+        <v>831300.0</v>
       </c>
       <c r="F172" s="10">
-        <v>689554.8</v>
+        <v>748170.0</v>
       </c>
       <c r="G172" s="10">
-        <v>612937.6</v>
+        <v>665040.0</v>
       </c>
       <c r="H172" s="10">
-        <v>536320.4</v>
+        <v>581910.0</v>
       </c>
     </row>
     <row r="173" spans="1:8" outlineLevel="3">
       <c r="A173" s="15">
         <v>80</v>
       </c>
       <c r="B173" s="6" t="s">
-        <v>342</v>
+        <v>336</v>
       </c>
       <c r="C173" s="7" t="s">
-        <v>343</v>
+        <v>337</v>
       </c>
       <c r="D173" s="5">
         <v>0.0</v>
       </c>
       <c r="E173" s="10">
-        <v>1175981.0</v>
+        <v>1275942.0</v>
       </c>
       <c r="F173" s="10">
-        <v>1058382.9</v>
+        <v>1148347.8</v>
       </c>
       <c r="G173" s="10">
-        <v>940784.8</v>
+        <v>1020753.6</v>
       </c>
       <c r="H173" s="10">
-        <v>823186.7</v>
+        <v>893159.4</v>
       </c>
     </row>
     <row r="174" spans="1:8" outlineLevel="3">
       <c r="A174" s="15">
         <v>81</v>
       </c>
       <c r="B174" s="6" t="s">
-        <v>344</v>
+        <v>338</v>
       </c>
       <c r="C174" s="7" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="D174" s="5">
-        <v>53.0</v>
+        <v>45.0</v>
       </c>
       <c r="E174" s="10">
-        <v>18582.0</v>
+        <v>19989.0</v>
       </c>
       <c r="F174" s="10">
-        <v>16723.8</v>
+        <v>17990.1</v>
       </c>
       <c r="G174" s="10">
-        <v>14865.6</v>
+        <v>15991.2</v>
       </c>
       <c r="H174" s="10">
-        <v>13007.4</v>
+        <v>13992.3</v>
       </c>
     </row>
     <row r="175" spans="1:8" outlineLevel="3">
       <c r="A175" s="15">
         <v>82</v>
       </c>
       <c r="B175" s="6" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
       <c r="C175" s="7" t="s">
-        <v>347</v>
+        <v>341</v>
       </c>
       <c r="D175" s="5">
-        <v>27.0</v>
+        <v>15.0</v>
       </c>
       <c r="E175" s="10">
-        <v>17869.0</v>
+        <v>17870.0</v>
       </c>
       <c r="F175" s="10">
-        <v>16082.1</v>
+        <v>16083.0</v>
       </c>
       <c r="G175" s="10">
-        <v>14295.2</v>
+        <v>14296.0</v>
       </c>
       <c r="H175" s="10">
-        <v>12508.3</v>
+        <v>12509.0</v>
       </c>
     </row>
     <row r="176" spans="1:8" outlineLevel="3">
       <c r="A176" s="15">
         <v>83</v>
       </c>
       <c r="B176" s="6" t="s">
-        <v>348</v>
+        <v>342</v>
       </c>
       <c r="C176" s="7" t="s">
-        <v>349</v>
+        <v>343</v>
       </c>
       <c r="D176" s="5">
-        <v>165.0</v>
+        <v>101.0</v>
       </c>
       <c r="E176" s="10">
-        <v>10786.0</v>
+        <v>11299.0</v>
       </c>
       <c r="F176" s="10">
-        <v>9707.4</v>
+        <v>10169.1</v>
       </c>
       <c r="G176" s="10">
-        <v>8628.8</v>
+        <v>9039.2</v>
       </c>
       <c r="H176" s="10">
-        <v>7550.2</v>
+        <v>7909.3</v>
       </c>
     </row>
     <row r="177" spans="1:8" outlineLevel="3">
       <c r="A177" s="15">
         <v>84</v>
       </c>
       <c r="B177" s="6" t="s">
-        <v>350</v>
+        <v>344</v>
       </c>
       <c r="C177" s="7" t="s">
-        <v>351</v>
+        <v>345</v>
       </c>
       <c r="D177" s="5">
         <v>11.0</v>
       </c>
       <c r="E177" s="10">
-        <v>27782.0</v>
+        <v>30144.0</v>
       </c>
       <c r="F177" s="10">
-        <v>25003.8</v>
+        <v>27129.6</v>
       </c>
       <c r="G177" s="10">
-        <v>22225.6</v>
+        <v>24115.2</v>
       </c>
       <c r="H177" s="10">
-        <v>19447.4</v>
+        <v>21100.8</v>
       </c>
     </row>
     <row r="178" spans="1:8" outlineLevel="3">
       <c r="A178" s="15">
         <v>85</v>
       </c>
       <c r="B178" s="6" t="s">
-        <v>352</v>
+        <v>346</v>
       </c>
       <c r="C178" s="7" t="s">
-        <v>353</v>
+        <v>347</v>
       </c>
       <c r="D178" s="5">
         <v>0.0</v>
       </c>
       <c r="E178" s="10">
         <v>0.0</v>
       </c>
       <c r="F178" s="10">
         <v>0.0</v>
       </c>
       <c r="G178" s="10">
         <v>0.0</v>
       </c>
       <c r="H178" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="179" spans="1:8" outlineLevel="3">
       <c r="A179" s="15">
         <v>86</v>
       </c>
       <c r="B179" s="6" t="s">
-        <v>354</v>
+        <v>348</v>
       </c>
       <c r="C179" s="7" t="s">
-        <v>355</v>
+        <v>349</v>
       </c>
       <c r="D179" s="5">
         <v>0.0</v>
       </c>
       <c r="E179" s="10">
         <v>0.0</v>
       </c>
       <c r="F179" s="10">
         <v>0.0</v>
       </c>
       <c r="G179" s="10">
         <v>0.0</v>
       </c>
       <c r="H179" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="180" spans="1:8" outlineLevel="3">
       <c r="A180" s="15">
         <v>87</v>
       </c>
       <c r="B180" s="6" t="s">
-        <v>356</v>
+        <v>350</v>
       </c>
       <c r="C180" s="7" t="s">
-        <v>357</v>
+        <v>351</v>
       </c>
       <c r="D180" s="5">
-        <v>7.0</v>
+        <v>5.0</v>
       </c>
       <c r="E180" s="10">
         <v>12291.0</v>
       </c>
       <c r="F180" s="10">
         <v>11061.9</v>
       </c>
       <c r="G180" s="10">
         <v>9832.8</v>
       </c>
       <c r="H180" s="10">
         <v>8603.7</v>
       </c>
     </row>
     <row r="181" spans="1:8" outlineLevel="3">
       <c r="A181" s="15">
         <v>88</v>
       </c>
       <c r="B181" s="6" t="s">
-        <v>358</v>
+        <v>352</v>
       </c>
       <c r="C181" s="7" t="s">
-        <v>359</v>
+        <v>353</v>
       </c>
       <c r="D181" s="5">
-        <v>40.0</v>
+        <v>31.0</v>
       </c>
       <c r="E181" s="10">
-        <v>21662.0</v>
+        <v>23302.0</v>
       </c>
       <c r="F181" s="10">
-        <v>19495.8</v>
+        <v>20971.8</v>
       </c>
       <c r="G181" s="10">
-        <v>17329.6</v>
+        <v>18641.6</v>
       </c>
       <c r="H181" s="10">
-        <v>15163.4</v>
+        <v>16311.4</v>
       </c>
     </row>
     <row r="182" spans="1:8" outlineLevel="3">
       <c r="A182" s="15">
         <v>89</v>
       </c>
       <c r="B182" s="6" t="s">
-        <v>360</v>
+        <v>354</v>
       </c>
       <c r="C182" s="7" t="s">
-        <v>361</v>
+        <v>355</v>
       </c>
       <c r="D182" s="5">
-        <v>32.0</v>
+        <v>21.0</v>
       </c>
       <c r="E182" s="10">
-        <v>20189.0</v>
+        <v>20187.0</v>
       </c>
       <c r="F182" s="10">
-        <v>18170.1</v>
+        <v>18168.3</v>
       </c>
       <c r="G182" s="10">
-        <v>16151.2</v>
+        <v>16149.6</v>
       </c>
       <c r="H182" s="10">
-        <v>14132.3</v>
+        <v>14130.9</v>
       </c>
     </row>
     <row r="183" spans="1:8" outlineLevel="3">
       <c r="A183" s="15">
         <v>90</v>
       </c>
       <c r="B183" s="6" t="s">
-        <v>362</v>
+        <v>356</v>
       </c>
       <c r="C183" s="7" t="s">
-        <v>363</v>
+        <v>357</v>
       </c>
       <c r="D183" s="5">
         <v>100.0</v>
       </c>
       <c r="E183" s="10">
-        <v>12362.0</v>
+        <v>12950.0</v>
       </c>
       <c r="F183" s="10">
-        <v>11125.8</v>
+        <v>11655.0</v>
       </c>
       <c r="G183" s="10">
-        <v>9889.6</v>
+        <v>10360.0</v>
       </c>
       <c r="H183" s="10">
-        <v>8653.4</v>
+        <v>9065.0</v>
       </c>
     </row>
     <row r="184" spans="1:8" outlineLevel="3">
       <c r="A184" s="15">
         <v>91</v>
       </c>
       <c r="B184" s="6" t="s">
-        <v>364</v>
+        <v>358</v>
       </c>
       <c r="C184" s="7" t="s">
-        <v>365</v>
+        <v>359</v>
       </c>
       <c r="D184" s="5">
         <v>1.0</v>
       </c>
       <c r="E184" s="10">
-        <v>30518.0</v>
+        <v>33114.0</v>
       </c>
       <c r="F184" s="10">
-        <v>27466.2</v>
+        <v>29802.6</v>
       </c>
       <c r="G184" s="10">
-        <v>24414.4</v>
+        <v>26491.2</v>
       </c>
       <c r="H184" s="10">
-        <v>21362.6</v>
+        <v>23179.8</v>
       </c>
     </row>
     <row r="185" spans="1:8" outlineLevel="3">
       <c r="A185" s="15">
         <v>92</v>
       </c>
       <c r="B185" s="6" t="s">
-        <v>366</v>
+        <v>360</v>
       </c>
       <c r="C185" s="7" t="s">
-        <v>367</v>
+        <v>361</v>
       </c>
       <c r="D185" s="5">
         <v>0.0</v>
       </c>
       <c r="E185" s="10">
         <v>0.0</v>
       </c>
       <c r="F185" s="10">
         <v>0.0</v>
       </c>
       <c r="G185" s="10">
         <v>0.0</v>
       </c>
       <c r="H185" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="186" spans="1:8" outlineLevel="3">
       <c r="A186" s="15">
         <v>93</v>
       </c>
       <c r="B186" s="6" t="s">
-        <v>368</v>
+        <v>362</v>
       </c>
       <c r="C186" s="7" t="s">
-        <v>369</v>
+        <v>363</v>
       </c>
       <c r="D186" s="5">
         <v>0.0</v>
       </c>
       <c r="E186" s="10">
         <v>0.0</v>
       </c>
       <c r="F186" s="10">
         <v>0.0</v>
       </c>
       <c r="G186" s="10">
         <v>0.0</v>
       </c>
       <c r="H186" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="187" spans="1:8" outlineLevel="3">
       <c r="A187" s="15">
         <v>94</v>
       </c>
       <c r="B187" s="6" t="s">
-        <v>370</v>
+        <v>364</v>
       </c>
       <c r="C187" s="7" t="s">
-        <v>371</v>
+        <v>365</v>
       </c>
       <c r="D187" s="5">
-        <v>22.0</v>
+        <v>25.0</v>
       </c>
       <c r="E187" s="10">
         <v>14896.0</v>
       </c>
       <c r="F187" s="10">
         <v>13406.4</v>
       </c>
       <c r="G187" s="10">
         <v>11916.8</v>
       </c>
       <c r="H187" s="10">
         <v>10427.2</v>
       </c>
     </row>
     <row r="188" spans="1:8" outlineLevel="3">
       <c r="A188" s="15">
         <v>95</v>
       </c>
       <c r="B188" s="6" t="s">
-        <v>372</v>
+        <v>366</v>
       </c>
       <c r="C188" s="7" t="s">
-        <v>373</v>
+        <v>367</v>
       </c>
       <c r="D188" s="5">
         <v>0.0</v>
       </c>
       <c r="E188" s="10">
-        <v>694976.0</v>
+        <v>702404.0</v>
       </c>
       <c r="F188" s="10">
-        <v>625478.4</v>
+        <v>632163.6</v>
       </c>
       <c r="G188" s="10">
-        <v>555980.8</v>
+        <v>561923.2</v>
       </c>
       <c r="H188" s="10">
-        <v>486483.2</v>
+        <v>491682.8</v>
       </c>
     </row>
     <row r="189" spans="1:8" outlineLevel="3">
       <c r="A189" s="15">
         <v>96</v>
       </c>
       <c r="B189" s="6" t="s">
-        <v>374</v>
+        <v>368</v>
       </c>
       <c r="C189" s="7" t="s">
-        <v>375</v>
+        <v>369</v>
       </c>
       <c r="D189" s="5">
         <v>0.0</v>
       </c>
       <c r="E189" s="10">
-        <v>761771.0</v>
+        <v>819440.0</v>
       </c>
       <c r="F189" s="10">
-        <v>685593.9</v>
+        <v>737496.0</v>
       </c>
       <c r="G189" s="10">
-        <v>609416.8</v>
+        <v>655552.0</v>
       </c>
       <c r="H189" s="10">
-        <v>533239.7</v>
+        <v>573608.0</v>
       </c>
     </row>
     <row r="190" spans="1:8" outlineLevel="1">
       <c r="A190" s="13" t="s">
-        <v>376</v>
+        <v>370</v>
       </c>
       <c r="B190" s="4"/>
       <c r="C190" s="4"/>
       <c r="D190" s="4"/>
       <c r="E190" s="9"/>
       <c r="F190" s="9"/>
       <c r="G190" s="9"/>
       <c r="H190" s="9"/>
     </row>
     <row r="191" spans="1:8" outlineLevel="2">
       <c r="A191" s="14" t="s">
-        <v>377</v>
+        <v>371</v>
       </c>
       <c r="B191" s="4"/>
       <c r="C191" s="4"/>
       <c r="D191" s="4"/>
       <c r="E191" s="9"/>
       <c r="F191" s="9"/>
       <c r="G191" s="9"/>
       <c r="H191" s="9"/>
     </row>
     <row r="192" spans="1:8" outlineLevel="3">
       <c r="A192" s="16" t="s">
-        <v>378</v>
+        <v>372</v>
       </c>
       <c r="B192" s="4"/>
       <c r="C192" s="4"/>
       <c r="D192" s="4"/>
       <c r="E192" s="9"/>
       <c r="F192" s="9"/>
       <c r="G192" s="9"/>
       <c r="H192" s="9"/>
     </row>
     <row r="193" spans="1:8" outlineLevel="4">
       <c r="A193" s="15">
         <v>1</v>
       </c>
       <c r="B193" s="6" t="s">
-        <v>379</v>
+        <v>373</v>
       </c>
       <c r="C193" s="7" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="D193" s="5">
-        <v>171.0</v>
+        <v>274.0</v>
       </c>
       <c r="E193" s="10">
         <v>15645.0</v>
       </c>
       <c r="F193" s="10">
         <v>14080.5</v>
       </c>
       <c r="G193" s="10">
         <v>12516.0</v>
       </c>
       <c r="H193" s="10">
         <v>10951.5</v>
       </c>
     </row>
     <row r="194" spans="1:8" outlineLevel="4">
       <c r="A194" s="15">
         <v>2</v>
       </c>
       <c r="B194" s="6" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
       <c r="C194" s="7" t="s">
-        <v>382</v>
+        <v>376</v>
       </c>
       <c r="D194" s="5">
-        <v>68.0</v>
+        <v>89.0</v>
       </c>
       <c r="E194" s="10">
-        <v>20229.0</v>
+        <v>19349.0</v>
       </c>
       <c r="F194" s="10">
-        <v>18206.1</v>
+        <v>17414.1</v>
       </c>
       <c r="G194" s="10">
-        <v>16183.2</v>
+        <v>15479.2</v>
       </c>
       <c r="H194" s="10">
-        <v>14160.3</v>
+        <v>13544.3</v>
       </c>
     </row>
     <row r="195" spans="1:8" outlineLevel="4">
       <c r="A195" s="15">
         <v>3</v>
       </c>
       <c r="B195" s="6" t="s">
-        <v>383</v>
+        <v>377</v>
       </c>
       <c r="C195" s="7" t="s">
-        <v>384</v>
+        <v>378</v>
       </c>
       <c r="D195" s="5">
-        <v>100.0</v>
+        <v>874.0</v>
       </c>
       <c r="E195" s="10">
-        <v>3290.0</v>
+        <v>22969.0</v>
       </c>
       <c r="F195" s="10">
-        <v>2961.0</v>
+        <v>20672.1</v>
       </c>
       <c r="G195" s="10">
-        <v>2632.0</v>
+        <v>18375.2</v>
       </c>
       <c r="H195" s="10">
-        <v>2303.0</v>
+        <v>16078.3</v>
       </c>
     </row>
     <row r="196" spans="1:8" outlineLevel="4">
       <c r="A196" s="15">
         <v>4</v>
       </c>
       <c r="B196" s="6" t="s">
-        <v>385</v>
+        <v>379</v>
       </c>
       <c r="C196" s="7" t="s">
-        <v>386</v>
+        <v>380</v>
       </c>
       <c r="D196" s="5">
-        <v>65.0</v>
+        <v>70.0</v>
       </c>
       <c r="E196" s="10">
-        <v>2842.0</v>
+        <v>34619.0</v>
       </c>
       <c r="F196" s="10">
-        <v>2557.8</v>
+        <v>31157.1</v>
       </c>
       <c r="G196" s="10">
-        <v>2273.6</v>
+        <v>27695.2</v>
       </c>
       <c r="H196" s="10">
-        <v>1989.4</v>
+        <v>24233.3</v>
       </c>
     </row>
     <row r="197" spans="1:8" outlineLevel="4">
       <c r="A197" s="15">
         <v>5</v>
       </c>
       <c r="B197" s="6" t="s">
-        <v>387</v>
+        <v>381</v>
       </c>
       <c r="C197" s="7" t="s">
-        <v>388</v>
+        <v>382</v>
       </c>
       <c r="D197" s="5">
-        <v>34.0</v>
+        <v>50.0</v>
       </c>
       <c r="E197" s="10">
         <v>52497.0</v>
       </c>
       <c r="F197" s="10">
         <v>47247.3</v>
       </c>
       <c r="G197" s="10">
         <v>41997.6</v>
       </c>
       <c r="H197" s="10">
         <v>36747.9</v>
       </c>
     </row>
     <row r="198" spans="1:8" outlineLevel="4">
       <c r="A198" s="15">
         <v>6</v>
       </c>
       <c r="B198" s="6" t="s">
-        <v>389</v>
+        <v>383</v>
       </c>
       <c r="C198" s="7" t="s">
-        <v>390</v>
+        <v>384</v>
       </c>
       <c r="D198" s="5">
-        <v>49.0</v>
+        <v>37.0</v>
       </c>
       <c r="E198" s="10">
         <v>70076.0</v>
       </c>
       <c r="F198" s="10">
         <v>63068.4</v>
       </c>
       <c r="G198" s="10">
         <v>56060.8</v>
       </c>
       <c r="H198" s="10">
         <v>49053.2</v>
       </c>
     </row>
     <row r="199" spans="1:8" outlineLevel="4">
       <c r="A199" s="15">
         <v>7</v>
       </c>
       <c r="B199" s="6" t="s">
-        <v>391</v>
+        <v>385</v>
       </c>
       <c r="C199" s="7" t="s">
-        <v>392</v>
+        <v>386</v>
       </c>
       <c r="D199" s="5">
         <v>0.0</v>
       </c>
       <c r="E199" s="10">
         <v>139355.0</v>
       </c>
       <c r="F199" s="10">
         <v>125419.5</v>
       </c>
       <c r="G199" s="10">
         <v>111484.0</v>
       </c>
       <c r="H199" s="10">
         <v>97548.5</v>
       </c>
     </row>
     <row r="200" spans="1:8" outlineLevel="4">
       <c r="A200" s="15">
         <v>8</v>
       </c>
       <c r="B200" s="6" t="s">
-        <v>393</v>
+        <v>387</v>
       </c>
       <c r="C200" s="7" t="s">
-        <v>394</v>
+        <v>388</v>
       </c>
       <c r="D200" s="5">
-        <v>10.0</v>
+        <v>11.0</v>
       </c>
       <c r="E200" s="10">
         <v>133961.0</v>
       </c>
       <c r="F200" s="10">
         <v>120564.9</v>
       </c>
       <c r="G200" s="10">
         <v>107168.8</v>
       </c>
       <c r="H200" s="10">
         <v>93772.7</v>
       </c>
     </row>
     <row r="201" spans="1:8" outlineLevel="4">
       <c r="A201" s="15">
         <v>9</v>
       </c>
       <c r="B201" s="6" t="s">
-        <v>395</v>
+        <v>389</v>
       </c>
       <c r="C201" s="7" t="s">
-        <v>396</v>
+        <v>390</v>
       </c>
       <c r="D201" s="5">
-        <v>250.0</v>
+        <v>242.0</v>
       </c>
       <c r="E201" s="10">
         <v>6054.0</v>
       </c>
       <c r="F201" s="10">
         <v>5448.6</v>
       </c>
       <c r="G201" s="10">
         <v>4843.2</v>
       </c>
       <c r="H201" s="10">
         <v>4237.8</v>
       </c>
     </row>
     <row r="202" spans="1:8" outlineLevel="4">
       <c r="A202" s="15">
         <v>10</v>
       </c>
       <c r="B202" s="6" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
       <c r="C202" s="7" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="D202" s="5">
-        <v>238.0</v>
+        <v>278.0</v>
       </c>
       <c r="E202" s="10">
         <v>9208.0</v>
       </c>
       <c r="F202" s="10">
         <v>8287.2</v>
       </c>
       <c r="G202" s="10">
         <v>7366.4</v>
       </c>
       <c r="H202" s="10">
         <v>6445.6</v>
       </c>
     </row>
     <row r="203" spans="1:8" outlineLevel="3">
       <c r="A203" s="16" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="B203" s="4"/>
       <c r="C203" s="4"/>
       <c r="D203" s="4"/>
       <c r="E203" s="9"/>
       <c r="F203" s="9"/>
       <c r="G203" s="9"/>
       <c r="H203" s="9"/>
     </row>
     <row r="204" spans="1:8" outlineLevel="4">
       <c r="A204" s="15">
         <v>1</v>
       </c>
       <c r="B204" s="6" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
       <c r="C204" s="7" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="D204" s="5">
-        <v>144.0</v>
+        <v>100.0</v>
       </c>
       <c r="E204" s="10">
-        <v>44457.0</v>
+        <v>38012.0</v>
       </c>
       <c r="F204" s="10">
-        <v>40011.3</v>
+        <v>34210.8</v>
       </c>
       <c r="G204" s="10">
-        <v>35565.6</v>
+        <v>30409.6</v>
       </c>
       <c r="H204" s="10">
-        <v>31119.9</v>
+        <v>26608.4</v>
       </c>
     </row>
     <row r="205" spans="1:8" outlineLevel="4">
       <c r="A205" s="15">
         <v>2</v>
       </c>
       <c r="B205" s="6" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="C205" s="7" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
       <c r="D205" s="5">
         <v>0.0</v>
       </c>
       <c r="E205" s="10">
         <v>0.0</v>
       </c>
       <c r="F205" s="10">
         <v>0.0</v>
       </c>
       <c r="G205" s="10">
         <v>0.0</v>
       </c>
       <c r="H205" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="206" spans="1:8" outlineLevel="4">
       <c r="A206" s="15">
         <v>3</v>
       </c>
       <c r="B206" s="6" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="C206" s="7" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="D206" s="5">
-        <v>121.0</v>
+        <v>117.0</v>
       </c>
       <c r="E206" s="10">
-        <v>78622.0</v>
+        <v>67223.0</v>
       </c>
       <c r="F206" s="10">
-        <v>70759.8</v>
+        <v>60500.7</v>
       </c>
       <c r="G206" s="10">
-        <v>62897.6</v>
+        <v>53778.4</v>
       </c>
       <c r="H206" s="10">
-        <v>55035.4</v>
+        <v>47056.1</v>
       </c>
     </row>
     <row r="207" spans="1:8" outlineLevel="4">
       <c r="A207" s="15">
         <v>4</v>
       </c>
       <c r="B207" s="6" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
       <c r="C207" s="7" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="D207" s="5">
-        <v>93.0</v>
+        <v>83.0</v>
       </c>
       <c r="E207" s="10">
-        <v>102950.0</v>
+        <v>94311.0</v>
       </c>
       <c r="F207" s="10">
-        <v>92655.0</v>
+        <v>84879.9</v>
       </c>
       <c r="G207" s="10">
-        <v>82360.0</v>
+        <v>75448.8</v>
       </c>
       <c r="H207" s="10">
-        <v>72065.0</v>
+        <v>66017.7</v>
       </c>
     </row>
     <row r="208" spans="1:8" outlineLevel="4">
       <c r="A208" s="15">
         <v>5</v>
       </c>
       <c r="B208" s="6" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="C208" s="7" t="s">
-        <v>409</v>
+        <v>403</v>
       </c>
       <c r="D208" s="5">
-        <v>13.0</v>
+        <v>27.0</v>
       </c>
       <c r="E208" s="10">
-        <v>173049.0</v>
+        <v>147957.0</v>
       </c>
       <c r="F208" s="10">
-        <v>155744.1</v>
+        <v>133161.3</v>
       </c>
       <c r="G208" s="10">
-        <v>138439.2</v>
+        <v>118365.6</v>
       </c>
       <c r="H208" s="10">
-        <v>121134.3</v>
+        <v>103569.9</v>
       </c>
     </row>
     <row r="209" spans="1:8" outlineLevel="4">
       <c r="A209" s="15">
         <v>6</v>
       </c>
       <c r="B209" s="6" t="s">
-        <v>410</v>
+        <v>404</v>
       </c>
       <c r="C209" s="7" t="s">
-        <v>411</v>
+        <v>405</v>
       </c>
       <c r="D209" s="5">
-        <v>29.0</v>
+        <v>30.0</v>
       </c>
       <c r="E209" s="10">
         <v>142149.0</v>
       </c>
       <c r="F209" s="10">
         <v>127934.1</v>
       </c>
       <c r="G209" s="10">
         <v>113719.2</v>
       </c>
       <c r="H209" s="10">
         <v>99504.3</v>
       </c>
     </row>
     <row r="210" spans="1:8" outlineLevel="4">
       <c r="A210" s="15">
         <v>7</v>
       </c>
       <c r="B210" s="6" t="s">
-        <v>412</v>
+        <v>406</v>
       </c>
       <c r="C210" s="7" t="s">
-        <v>413</v>
+        <v>407</v>
       </c>
       <c r="D210" s="5">
         <v>0.0</v>
       </c>
       <c r="E210" s="10">
-        <v>2093.0</v>
+        <v>0.0</v>
       </c>
       <c r="F210" s="10">
-        <v>1883.7</v>
+        <v>0.0</v>
       </c>
       <c r="G210" s="10">
-        <v>1674.4</v>
+        <v>0.0</v>
       </c>
       <c r="H210" s="10">
-        <v>1465.1</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="211" spans="1:8" outlineLevel="4">
       <c r="A211" s="15">
         <v>8</v>
       </c>
       <c r="B211" s="6" t="s">
-        <v>414</v>
+        <v>408</v>
       </c>
       <c r="C211" s="7" t="s">
-        <v>415</v>
+        <v>409</v>
       </c>
       <c r="D211" s="5">
-        <v>14.0</v>
+        <v>18.0</v>
       </c>
       <c r="E211" s="10">
-        <v>473843.0</v>
+        <v>418640.0</v>
       </c>
       <c r="F211" s="10">
-        <v>426458.7</v>
+        <v>376776.0</v>
       </c>
       <c r="G211" s="10">
-        <v>379074.4</v>
+        <v>334912.0</v>
       </c>
       <c r="H211" s="10">
-        <v>331690.1</v>
+        <v>293048.0</v>
       </c>
     </row>
     <row r="212" spans="1:8" outlineLevel="4">
       <c r="A212" s="15">
         <v>9</v>
       </c>
       <c r="B212" s="6" t="s">
-        <v>416</v>
+        <v>410</v>
       </c>
       <c r="C212" s="7" t="s">
-        <v>417</v>
+        <v>411</v>
       </c>
       <c r="D212" s="5">
-        <v>242.0</v>
+        <v>196.0</v>
       </c>
       <c r="E212" s="10">
-        <v>23081.0</v>
+        <v>19735.0</v>
       </c>
       <c r="F212" s="10">
-        <v>20772.9</v>
+        <v>17761.5</v>
       </c>
       <c r="G212" s="10">
-        <v>18464.8</v>
+        <v>15788.0</v>
       </c>
       <c r="H212" s="10">
-        <v>16156.7</v>
+        <v>13814.5</v>
       </c>
     </row>
     <row r="213" spans="1:8" outlineLevel="4">
       <c r="A213" s="15">
         <v>10</v>
       </c>
       <c r="B213" s="6" t="s">
-        <v>418</v>
+        <v>412</v>
       </c>
       <c r="C213" s="7" t="s">
-        <v>419</v>
+        <v>413</v>
       </c>
       <c r="D213" s="5">
-        <v>143.0</v>
+        <v>110.0</v>
       </c>
       <c r="E213" s="10">
-        <v>36203.0</v>
+        <v>31088.0</v>
       </c>
       <c r="F213" s="10">
-        <v>32582.7</v>
+        <v>27979.2</v>
       </c>
       <c r="G213" s="10">
-        <v>28962.4</v>
+        <v>24870.4</v>
       </c>
       <c r="H213" s="10">
-        <v>25342.1</v>
+        <v>21761.6</v>
       </c>
     </row>
     <row r="214" spans="1:8" outlineLevel="3">
       <c r="A214" s="16" t="s">
-        <v>420</v>
+        <v>414</v>
       </c>
       <c r="B214" s="4"/>
       <c r="C214" s="4"/>
       <c r="D214" s="4"/>
       <c r="E214" s="9"/>
       <c r="F214" s="9"/>
       <c r="G214" s="9"/>
       <c r="H214" s="9"/>
     </row>
     <row r="215" spans="1:8" outlineLevel="4">
       <c r="A215" s="15">
         <v>1</v>
       </c>
       <c r="B215" s="6" t="s">
-        <v>421</v>
+        <v>415</v>
       </c>
       <c r="C215" s="7" t="s">
-        <v>422</v>
+        <v>416</v>
       </c>
       <c r="D215" s="5">
-        <v>45.0</v>
+        <v>96.0</v>
       </c>
       <c r="E215" s="10">
         <v>32240.0</v>
       </c>
       <c r="F215" s="10">
         <v>29016.0</v>
       </c>
       <c r="G215" s="10">
         <v>25792.0</v>
       </c>
       <c r="H215" s="10">
         <v>22568.0</v>
       </c>
     </row>
     <row r="216" spans="1:8" outlineLevel="4">
       <c r="A216" s="15">
         <v>2</v>
       </c>
       <c r="B216" s="6" t="s">
-        <v>423</v>
+        <v>417</v>
       </c>
       <c r="C216" s="7" t="s">
-        <v>424</v>
+        <v>418</v>
       </c>
       <c r="D216" s="5">
         <v>0.0</v>
       </c>
       <c r="E216" s="10">
         <v>0.0</v>
       </c>
       <c r="F216" s="10">
         <v>0.0</v>
       </c>
       <c r="G216" s="10">
         <v>0.0</v>
       </c>
       <c r="H216" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="217" spans="1:8" outlineLevel="4">
       <c r="A217" s="15">
         <v>3</v>
       </c>
       <c r="B217" s="6" t="s">
-        <v>425</v>
+        <v>419</v>
       </c>
       <c r="C217" s="7" t="s">
-        <v>426</v>
+        <v>420</v>
       </c>
       <c r="D217" s="5">
-        <v>36.0</v>
+        <v>67.0</v>
       </c>
       <c r="E217" s="10">
         <v>61342.0</v>
       </c>
       <c r="F217" s="10">
         <v>55207.8</v>
       </c>
       <c r="G217" s="10">
         <v>49073.6</v>
       </c>
       <c r="H217" s="10">
         <v>42939.4</v>
       </c>
     </row>
     <row r="218" spans="1:8" outlineLevel="4">
       <c r="A218" s="15">
         <v>4</v>
       </c>
       <c r="B218" s="6" t="s">
-        <v>427</v>
+        <v>421</v>
       </c>
       <c r="C218" s="7" t="s">
-        <v>428</v>
+        <v>422</v>
       </c>
       <c r="D218" s="5">
-        <v>9.0</v>
+        <v>19.0</v>
       </c>
       <c r="E218" s="10">
         <v>94867.0</v>
       </c>
       <c r="F218" s="10">
         <v>85380.3</v>
       </c>
       <c r="G218" s="10">
         <v>75893.6</v>
       </c>
       <c r="H218" s="10">
         <v>66406.9</v>
       </c>
     </row>
     <row r="219" spans="1:8" outlineLevel="4">
       <c r="A219" s="15">
         <v>5</v>
       </c>
       <c r="B219" s="6" t="s">
-        <v>429</v>
+        <v>423</v>
       </c>
       <c r="C219" s="7" t="s">
-        <v>430</v>
+        <v>424</v>
       </c>
       <c r="D219" s="5">
-        <v>0.0</v>
+        <v>3.0</v>
       </c>
       <c r="E219" s="10">
         <v>143933.0</v>
       </c>
       <c r="F219" s="10">
         <v>129539.7</v>
       </c>
       <c r="G219" s="10">
         <v>115146.4</v>
       </c>
       <c r="H219" s="10">
         <v>100753.1</v>
       </c>
     </row>
     <row r="220" spans="1:8" outlineLevel="4">
       <c r="A220" s="15">
         <v>6</v>
       </c>
       <c r="B220" s="6" t="s">
-        <v>431</v>
+        <v>425</v>
       </c>
       <c r="C220" s="7" t="s">
-        <v>432</v>
+        <v>426</v>
       </c>
       <c r="D220" s="5">
-        <v>11.0</v>
+        <v>1.0</v>
       </c>
       <c r="E220" s="10">
         <v>182930.0</v>
       </c>
       <c r="F220" s="10">
         <v>164637.0</v>
       </c>
       <c r="G220" s="10">
         <v>146344.0</v>
       </c>
       <c r="H220" s="10">
         <v>128051.0</v>
       </c>
     </row>
     <row r="221" spans="1:8" outlineLevel="4">
       <c r="A221" s="15">
         <v>7</v>
       </c>
       <c r="B221" s="6" t="s">
-        <v>433</v>
+        <v>427</v>
       </c>
       <c r="C221" s="7" t="s">
-        <v>434</v>
+        <v>428</v>
       </c>
       <c r="D221" s="5">
         <v>0.0</v>
       </c>
       <c r="E221" s="10">
         <v>403101.0</v>
       </c>
       <c r="F221" s="10">
         <v>362790.9</v>
       </c>
       <c r="G221" s="10">
         <v>322480.8</v>
       </c>
       <c r="H221" s="10">
         <v>282170.7</v>
       </c>
     </row>
     <row r="222" spans="1:8" outlineLevel="4">
       <c r="A222" s="15">
         <v>8</v>
       </c>
       <c r="B222" s="6" t="s">
-        <v>435</v>
+        <v>429</v>
       </c>
       <c r="C222" s="7" t="s">
-        <v>436</v>
+        <v>430</v>
       </c>
       <c r="D222" s="5">
-        <v>64.0</v>
+        <v>112.0</v>
       </c>
       <c r="E222" s="10">
         <v>15624.0</v>
       </c>
       <c r="F222" s="10">
         <v>14061.6</v>
       </c>
       <c r="G222" s="10">
         <v>12499.2</v>
       </c>
       <c r="H222" s="10">
         <v>10936.8</v>
       </c>
     </row>
     <row r="223" spans="1:8" outlineLevel="4">
       <c r="A223" s="15">
         <v>9</v>
       </c>
       <c r="B223" s="6" t="s">
-        <v>437</v>
+        <v>431</v>
       </c>
       <c r="C223" s="7" t="s">
-        <v>438</v>
+        <v>432</v>
       </c>
       <c r="D223" s="5">
-        <v>113.0</v>
+        <v>61.0</v>
       </c>
       <c r="E223" s="10">
         <v>24437.0</v>
       </c>
       <c r="F223" s="10">
         <v>21993.3</v>
       </c>
       <c r="G223" s="10">
         <v>19549.6</v>
       </c>
       <c r="H223" s="10">
         <v>17105.9</v>
       </c>
     </row>
     <row r="224" spans="1:8" outlineLevel="2">
       <c r="A224" s="14" t="s">
-        <v>439</v>
+        <v>433</v>
       </c>
       <c r="B224" s="4"/>
       <c r="C224" s="4"/>
       <c r="D224" s="4"/>
       <c r="E224" s="9"/>
       <c r="F224" s="9"/>
       <c r="G224" s="9"/>
       <c r="H224" s="9"/>
     </row>
     <row r="225" spans="1:8" outlineLevel="3">
       <c r="A225" s="15">
         <v>1</v>
       </c>
       <c r="B225" s="6" t="s">
-        <v>440</v>
+        <v>434</v>
       </c>
       <c r="C225" s="7" t="s">
-        <v>441</v>
+        <v>435</v>
       </c>
       <c r="D225" s="5">
-        <v>18.0</v>
+        <v>34.0</v>
       </c>
       <c r="E225" s="10">
-        <v>41617.0</v>
+        <v>39520.0</v>
       </c>
       <c r="F225" s="10">
-        <v>37455.3</v>
+        <v>35568.0</v>
       </c>
       <c r="G225" s="10">
-        <v>33293.6</v>
+        <v>31616.0</v>
       </c>
       <c r="H225" s="10">
-        <v>29131.9</v>
+        <v>27664.0</v>
       </c>
     </row>
     <row r="226" spans="1:8" outlineLevel="3">
       <c r="A226" s="15">
         <v>2</v>
       </c>
       <c r="B226" s="6" t="s">
-        <v>442</v>
+        <v>436</v>
       </c>
       <c r="C226" s="7" t="s">
-        <v>443</v>
+        <v>437</v>
       </c>
       <c r="D226" s="5">
-        <v>60.0</v>
+        <v>54.0</v>
       </c>
       <c r="E226" s="10">
-        <v>47752.0</v>
+        <v>43548.0</v>
       </c>
       <c r="F226" s="10">
-        <v>42976.8</v>
+        <v>39193.2</v>
       </c>
       <c r="G226" s="10">
-        <v>38201.6</v>
+        <v>34838.4</v>
       </c>
       <c r="H226" s="10">
-        <v>33426.4</v>
+        <v>30483.6</v>
       </c>
     </row>
     <row r="227" spans="1:8" outlineLevel="3">
       <c r="A227" s="15">
         <v>3</v>
       </c>
       <c r="B227" s="6" t="s">
-        <v>444</v>
+        <v>438</v>
       </c>
       <c r="C227" s="7" t="s">
-        <v>445</v>
+        <v>439</v>
       </c>
       <c r="D227" s="5">
         <v>0.0</v>
       </c>
       <c r="E227" s="10">
         <v>71618.0</v>
       </c>
       <c r="F227" s="10">
         <v>64456.2</v>
       </c>
       <c r="G227" s="10">
         <v>57294.4</v>
       </c>
       <c r="H227" s="10">
         <v>50132.6</v>
       </c>
     </row>
     <row r="228" spans="1:8" outlineLevel="3">
       <c r="A228" s="15">
         <v>4</v>
       </c>
       <c r="B228" s="6" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
       <c r="C228" s="7" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="D228" s="5">
-        <v>15.0</v>
+        <v>20.0</v>
       </c>
       <c r="E228" s="10">
-        <v>72376.0</v>
+        <v>68063.0</v>
       </c>
       <c r="F228" s="10">
-        <v>65138.4</v>
+        <v>61256.7</v>
       </c>
       <c r="G228" s="10">
-        <v>57900.8</v>
+        <v>54450.4</v>
       </c>
       <c r="H228" s="10">
-        <v>50663.2</v>
+        <v>47644.1</v>
       </c>
     </row>
     <row r="229" spans="1:8" outlineLevel="3">
       <c r="A229" s="15">
         <v>5</v>
       </c>
       <c r="B229" s="6" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="C229" s="7" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
       <c r="D229" s="5">
-        <v>109.0</v>
+        <v>248.0</v>
       </c>
       <c r="E229" s="10">
-        <v>38562.0</v>
+        <v>37441.0</v>
       </c>
       <c r="F229" s="10">
-        <v>34705.8</v>
+        <v>33696.9</v>
       </c>
       <c r="G229" s="10">
-        <v>30849.6</v>
+        <v>29952.8</v>
       </c>
       <c r="H229" s="10">
-        <v>26993.4</v>
+        <v>26208.7</v>
       </c>
     </row>
     <row r="230" spans="1:8" outlineLevel="3">
       <c r="A230" s="15">
         <v>6</v>
       </c>
       <c r="B230" s="6" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="C230" s="7" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="D230" s="5">
-        <v>53.0</v>
+        <v>39.0</v>
       </c>
       <c r="E230" s="10">
-        <v>100031.0</v>
+        <v>85526.0</v>
       </c>
       <c r="F230" s="10">
-        <v>90027.9</v>
+        <v>76973.4</v>
       </c>
       <c r="G230" s="10">
-        <v>80024.8</v>
+        <v>68420.8</v>
       </c>
       <c r="H230" s="10">
-        <v>70021.7</v>
+        <v>59868.2</v>
       </c>
     </row>
     <row r="231" spans="1:8" outlineLevel="3">
       <c r="A231" s="15">
         <v>7</v>
       </c>
       <c r="B231" s="6" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
       <c r="C231" s="7" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="D231" s="5">
         <v>0.0</v>
       </c>
       <c r="E231" s="10">
         <v>113337.0</v>
       </c>
       <c r="F231" s="10">
         <v>102003.3</v>
       </c>
       <c r="G231" s="10">
         <v>90669.6</v>
       </c>
       <c r="H231" s="10">
         <v>79335.9</v>
       </c>
     </row>
     <row r="232" spans="1:8" outlineLevel="3">
       <c r="A232" s="15">
         <v>8</v>
       </c>
       <c r="B232" s="6" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="C232" s="7" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
       <c r="D232" s="5">
-        <v>7.0</v>
+        <v>9.0</v>
       </c>
       <c r="E232" s="10">
         <v>101599.0</v>
       </c>
       <c r="F232" s="10">
         <v>91439.1</v>
       </c>
       <c r="G232" s="10">
         <v>81279.2</v>
       </c>
       <c r="H232" s="10">
         <v>71119.3</v>
       </c>
     </row>
     <row r="233" spans="1:8" outlineLevel="3">
       <c r="A233" s="15">
         <v>9</v>
       </c>
       <c r="B233" s="6" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="C233" s="7" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="D233" s="5">
-        <v>115.0</v>
+        <v>157.0</v>
       </c>
       <c r="E233" s="10">
-        <v>54839.0</v>
+        <v>56865.0</v>
       </c>
       <c r="F233" s="10">
-        <v>49355.1</v>
+        <v>51178.5</v>
       </c>
       <c r="G233" s="10">
-        <v>43871.2</v>
+        <v>45492.0</v>
       </c>
       <c r="H233" s="10">
-        <v>38387.3</v>
+        <v>39805.5</v>
       </c>
     </row>
     <row r="234" spans="1:8" outlineLevel="3">
       <c r="A234" s="15">
         <v>10</v>
       </c>
       <c r="B234" s="6" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
       <c r="C234" s="7" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="D234" s="5">
-        <v>50.0</v>
+        <v>38.0</v>
       </c>
       <c r="E234" s="10">
-        <v>130637.0</v>
+        <v>111693.0</v>
       </c>
       <c r="F234" s="10">
-        <v>117573.3</v>
+        <v>100523.7</v>
       </c>
       <c r="G234" s="10">
-        <v>104509.6</v>
+        <v>89354.4</v>
       </c>
       <c r="H234" s="10">
-        <v>91445.9</v>
+        <v>78185.1</v>
       </c>
     </row>
     <row r="235" spans="1:8" outlineLevel="3">
       <c r="A235" s="15">
         <v>11</v>
       </c>
       <c r="B235" s="6" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="C235" s="7" t="s">
-        <v>461</v>
+        <v>455</v>
       </c>
       <c r="D235" s="5">
         <v>0.0</v>
       </c>
       <c r="E235" s="10">
         <v>137215.0</v>
       </c>
       <c r="F235" s="10">
         <v>123493.5</v>
       </c>
       <c r="G235" s="10">
         <v>109772.0</v>
       </c>
       <c r="H235" s="10">
         <v>96050.5</v>
       </c>
     </row>
     <row r="236" spans="1:8" outlineLevel="3">
       <c r="A236" s="15">
         <v>12</v>
       </c>
       <c r="B236" s="6" t="s">
-        <v>462</v>
+        <v>456</v>
       </c>
       <c r="C236" s="7" t="s">
-        <v>463</v>
+        <v>457</v>
       </c>
       <c r="D236" s="5">
-        <v>0.0</v>
+        <v>2.0</v>
       </c>
       <c r="E236" s="10">
         <v>173351.0</v>
       </c>
       <c r="F236" s="10">
         <v>156015.9</v>
       </c>
       <c r="G236" s="10">
         <v>138680.8</v>
       </c>
       <c r="H236" s="10">
         <v>121345.7</v>
       </c>
     </row>
     <row r="237" spans="1:8" outlineLevel="3">
       <c r="A237" s="15">
         <v>13</v>
       </c>
       <c r="B237" s="6" t="s">
-        <v>464</v>
+        <v>458</v>
       </c>
       <c r="C237" s="7" t="s">
-        <v>465</v>
+        <v>459</v>
       </c>
       <c r="D237" s="5">
-        <v>47.0</v>
+        <v>45.0</v>
       </c>
       <c r="E237" s="10">
         <v>92193.0</v>
       </c>
       <c r="F237" s="10">
         <v>82973.7</v>
       </c>
       <c r="G237" s="10">
         <v>73754.4</v>
       </c>
       <c r="H237" s="10">
         <v>64535.1</v>
       </c>
     </row>
     <row r="238" spans="1:8" outlineLevel="3">
       <c r="A238" s="15">
         <v>14</v>
       </c>
       <c r="B238" s="6" t="s">
-        <v>466</v>
+        <v>460</v>
       </c>
       <c r="C238" s="7" t="s">
-        <v>467</v>
+        <v>461</v>
       </c>
       <c r="D238" s="5">
-        <v>43.0</v>
+        <v>41.0</v>
       </c>
       <c r="E238" s="10">
         <v>103033.0</v>
       </c>
       <c r="F238" s="10">
         <v>92729.7</v>
       </c>
       <c r="G238" s="10">
         <v>82426.4</v>
       </c>
       <c r="H238" s="10">
         <v>72123.1</v>
       </c>
     </row>
     <row r="239" spans="1:8" outlineLevel="3">
       <c r="A239" s="15">
         <v>15</v>
       </c>
       <c r="B239" s="6" t="s">
-        <v>468</v>
+        <v>462</v>
       </c>
       <c r="C239" s="7" t="s">
-        <v>469</v>
+        <v>463</v>
       </c>
       <c r="D239" s="5">
         <v>0.0</v>
       </c>
       <c r="E239" s="10">
         <v>224328.0</v>
       </c>
       <c r="F239" s="10">
         <v>201895.2</v>
       </c>
       <c r="G239" s="10">
         <v>179462.4</v>
       </c>
       <c r="H239" s="10">
         <v>157029.6</v>
       </c>
     </row>
     <row r="240" spans="1:8" outlineLevel="3">
       <c r="A240" s="15">
         <v>16</v>
       </c>
       <c r="B240" s="6" t="s">
-        <v>470</v>
+        <v>464</v>
       </c>
       <c r="C240" s="7" t="s">
-        <v>471</v>
+        <v>465</v>
       </c>
       <c r="D240" s="5">
         <v>12.0</v>
       </c>
       <c r="E240" s="10">
         <v>248171.0</v>
       </c>
       <c r="F240" s="10">
         <v>223353.9</v>
       </c>
       <c r="G240" s="10">
         <v>198536.8</v>
       </c>
       <c r="H240" s="10">
         <v>173719.7</v>
       </c>
     </row>
     <row r="241" spans="1:8" outlineLevel="3">
       <c r="A241" s="15">
         <v>17</v>
       </c>
       <c r="B241" s="6" t="s">
-        <v>472</v>
+        <v>466</v>
       </c>
       <c r="C241" s="7" t="s">
-        <v>473</v>
+        <v>467</v>
       </c>
       <c r="D241" s="5">
         <v>19.0</v>
       </c>
       <c r="E241" s="10">
-        <v>271383.0</v>
+        <v>241314.0</v>
       </c>
       <c r="F241" s="10">
-        <v>244244.7</v>
+        <v>217182.6</v>
       </c>
       <c r="G241" s="10">
-        <v>217106.4</v>
+        <v>193051.2</v>
       </c>
       <c r="H241" s="10">
-        <v>189968.1</v>
+        <v>168919.8</v>
       </c>
     </row>
     <row r="242" spans="1:8" outlineLevel="3">
       <c r="A242" s="15">
         <v>18</v>
       </c>
       <c r="B242" s="6" t="s">
-        <v>474</v>
+        <v>468</v>
       </c>
       <c r="C242" s="7" t="s">
-        <v>475</v>
+        <v>469</v>
       </c>
       <c r="D242" s="5">
         <v>0.0</v>
       </c>
       <c r="E242" s="10">
         <v>342063.0</v>
       </c>
       <c r="F242" s="10">
         <v>307856.7</v>
       </c>
       <c r="G242" s="10">
         <v>273650.4</v>
       </c>
       <c r="H242" s="10">
         <v>239444.1</v>
       </c>
     </row>
     <row r="243" spans="1:8" outlineLevel="3">
       <c r="A243" s="15">
         <v>19</v>
       </c>
       <c r="B243" s="6" t="s">
-        <v>476</v>
+        <v>470</v>
       </c>
       <c r="C243" s="7" t="s">
-        <v>477</v>
+        <v>471</v>
       </c>
       <c r="D243" s="5">
-        <v>11.0</v>
+        <v>21.0</v>
       </c>
       <c r="E243" s="10">
-        <v>18455.0</v>
+        <v>17728.0</v>
       </c>
       <c r="F243" s="10">
-        <v>16609.5</v>
+        <v>15955.2</v>
       </c>
       <c r="G243" s="10">
-        <v>14764.0</v>
+        <v>14182.4</v>
       </c>
       <c r="H243" s="10">
-        <v>12918.5</v>
+        <v>12409.6</v>
       </c>
     </row>
     <row r="244" spans="1:8" outlineLevel="3">
       <c r="A244" s="15">
         <v>20</v>
       </c>
       <c r="B244" s="6" t="s">
-        <v>478</v>
+        <v>472</v>
       </c>
       <c r="C244" s="7" t="s">
-        <v>479</v>
+        <v>473</v>
       </c>
       <c r="D244" s="5">
-        <v>494.0</v>
+        <v>596.0</v>
       </c>
       <c r="E244" s="10">
-        <v>9148.0</v>
+        <v>9530.0</v>
       </c>
       <c r="F244" s="10">
-        <v>8233.2</v>
+        <v>8577.0</v>
       </c>
       <c r="G244" s="10">
-        <v>7318.4</v>
+        <v>7624.0</v>
       </c>
       <c r="H244" s="10">
-        <v>6403.6</v>
+        <v>6671.0</v>
       </c>
     </row>
     <row r="245" spans="1:8" outlineLevel="3">
       <c r="A245" s="15">
         <v>21</v>
       </c>
       <c r="B245" s="6" t="s">
-        <v>480</v>
+        <v>474</v>
       </c>
       <c r="C245" s="7" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="D245" s="5">
-        <v>87.0</v>
+        <v>95.0</v>
       </c>
       <c r="E245" s="10">
-        <v>28194.0</v>
+        <v>24107.0</v>
       </c>
       <c r="F245" s="10">
-        <v>25374.6</v>
+        <v>21696.3</v>
       </c>
       <c r="G245" s="10">
-        <v>22555.2</v>
+        <v>19285.6</v>
       </c>
       <c r="H245" s="10">
-        <v>19735.8</v>
+        <v>16874.9</v>
       </c>
     </row>
     <row r="246" spans="1:8" outlineLevel="3">
       <c r="A246" s="15">
         <v>22</v>
       </c>
       <c r="B246" s="6" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="C246" s="7" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="D246" s="5">
         <v>0.0</v>
       </c>
       <c r="E246" s="10">
         <v>46544.0</v>
       </c>
       <c r="F246" s="10">
         <v>41889.6</v>
       </c>
       <c r="G246" s="10">
         <v>37235.2</v>
       </c>
       <c r="H246" s="10">
         <v>32580.8</v>
       </c>
     </row>
     <row r="247" spans="1:8" outlineLevel="3">
       <c r="A247" s="15">
         <v>23</v>
       </c>
       <c r="B247" s="6" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="C247" s="7" t="s">
-        <v>485</v>
+        <v>479</v>
       </c>
       <c r="D247" s="5">
-        <v>8.0</v>
+        <v>21.0</v>
       </c>
       <c r="E247" s="10">
         <v>28717.0</v>
       </c>
       <c r="F247" s="10">
         <v>25845.3</v>
       </c>
       <c r="G247" s="10">
         <v>22973.6</v>
       </c>
       <c r="H247" s="10">
         <v>20101.9</v>
       </c>
     </row>
     <row r="248" spans="1:8" outlineLevel="3">
       <c r="A248" s="15">
         <v>24</v>
       </c>
       <c r="B248" s="6" t="s">
-        <v>486</v>
+        <v>480</v>
       </c>
       <c r="C248" s="7" t="s">
-        <v>487</v>
+        <v>481</v>
       </c>
       <c r="D248" s="5">
-        <v>81.0</v>
+        <v>291.0</v>
       </c>
       <c r="E248" s="10">
-        <v>14824.0</v>
+        <v>14333.0</v>
       </c>
       <c r="F248" s="10">
-        <v>13341.6</v>
+        <v>12899.7</v>
       </c>
       <c r="G248" s="10">
-        <v>11859.2</v>
+        <v>11466.4</v>
       </c>
       <c r="H248" s="10">
-        <v>10376.8</v>
+        <v>10033.1</v>
       </c>
     </row>
     <row r="249" spans="1:8" outlineLevel="3">
       <c r="A249" s="15">
         <v>25</v>
       </c>
       <c r="B249" s="6" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="C249" s="7" t="s">
-        <v>489</v>
+        <v>483</v>
       </c>
       <c r="D249" s="5">
-        <v>58.0</v>
+        <v>108.0</v>
       </c>
       <c r="E249" s="10">
-        <v>41768.0</v>
+        <v>35714.0</v>
       </c>
       <c r="F249" s="10">
-        <v>37591.2</v>
+        <v>32142.6</v>
       </c>
       <c r="G249" s="10">
-        <v>33414.4</v>
+        <v>28571.2</v>
       </c>
       <c r="H249" s="10">
-        <v>29237.6</v>
+        <v>24999.8</v>
       </c>
     </row>
     <row r="250" spans="1:8" outlineLevel="3">
       <c r="A250" s="15">
         <v>26</v>
       </c>
       <c r="B250" s="6" t="s">
-        <v>490</v>
+        <v>484</v>
       </c>
       <c r="C250" s="7" t="s">
-        <v>491</v>
+        <v>485</v>
       </c>
       <c r="D250" s="5">
         <v>0.0</v>
       </c>
       <c r="E250" s="10">
         <v>55568.0</v>
       </c>
       <c r="F250" s="10">
         <v>50011.2</v>
       </c>
       <c r="G250" s="10">
         <v>44454.4</v>
       </c>
       <c r="H250" s="10">
         <v>38897.6</v>
       </c>
     </row>
     <row r="251" spans="1:8" outlineLevel="3">
       <c r="A251" s="15">
         <v>27</v>
       </c>
       <c r="B251" s="6" t="s">
-        <v>492</v>
+        <v>486</v>
       </c>
       <c r="C251" s="7" t="s">
-        <v>493</v>
+        <v>487</v>
       </c>
       <c r="D251" s="5">
         <v>0.0</v>
       </c>
       <c r="E251" s="10">
         <v>478463.0</v>
       </c>
       <c r="F251" s="10">
         <v>430616.7</v>
       </c>
       <c r="G251" s="10">
         <v>382770.4</v>
       </c>
       <c r="H251" s="10">
         <v>334924.1</v>
       </c>
     </row>
     <row r="252" spans="1:8" outlineLevel="2">
       <c r="A252" s="14" t="s">
-        <v>494</v>
+        <v>488</v>
       </c>
       <c r="B252" s="4"/>
       <c r="C252" s="4"/>
       <c r="D252" s="4"/>
       <c r="E252" s="9"/>
       <c r="F252" s="9"/>
       <c r="G252" s="9"/>
       <c r="H252" s="9"/>
     </row>
     <row r="253" spans="1:8" outlineLevel="3">
       <c r="A253" s="15">
         <v>1</v>
       </c>
       <c r="B253" s="6" t="s">
-        <v>495</v>
+        <v>489</v>
       </c>
       <c r="C253" s="7" t="s">
-        <v>496</v>
+        <v>490</v>
       </c>
       <c r="D253" s="5">
-        <v>59.0</v>
+        <v>50.0</v>
       </c>
       <c r="E253" s="10">
-        <v>55331.0</v>
+        <v>47307.0</v>
       </c>
       <c r="F253" s="10">
-        <v>49797.9</v>
+        <v>42576.3</v>
       </c>
       <c r="G253" s="10">
-        <v>44264.8</v>
+        <v>37845.6</v>
       </c>
       <c r="H253" s="10">
-        <v>38731.7</v>
+        <v>33114.9</v>
       </c>
     </row>
     <row r="254" spans="1:8" outlineLevel="3">
       <c r="A254" s="15">
         <v>2</v>
       </c>
       <c r="B254" s="6" t="s">
-        <v>497</v>
+        <v>491</v>
       </c>
       <c r="C254" s="7" t="s">
-        <v>498</v>
+        <v>492</v>
       </c>
       <c r="D254" s="5">
-        <v>15.0</v>
+        <v>0.0</v>
       </c>
       <c r="E254" s="10">
-        <v>28343.0</v>
+        <v>30103.0</v>
       </c>
       <c r="F254" s="10">
-        <v>25508.7</v>
+        <v>27092.7</v>
       </c>
       <c r="G254" s="10">
-        <v>22674.4</v>
+        <v>24082.4</v>
       </c>
       <c r="H254" s="10">
-        <v>19840.1</v>
+        <v>21072.1</v>
       </c>
     </row>
     <row r="255" spans="1:8" outlineLevel="3">
       <c r="A255" s="15">
         <v>3</v>
       </c>
       <c r="B255" s="6" t="s">
-        <v>499</v>
+        <v>493</v>
       </c>
       <c r="C255" s="7" t="s">
-        <v>500</v>
+        <v>494</v>
       </c>
       <c r="D255" s="5">
-        <v>4.0</v>
+        <v>35.0</v>
       </c>
       <c r="E255" s="10">
-        <v>34822.0</v>
+        <v>36704.0</v>
       </c>
       <c r="F255" s="10">
-        <v>31339.8</v>
+        <v>33033.6</v>
       </c>
       <c r="G255" s="10">
-        <v>27857.6</v>
+        <v>29363.2</v>
       </c>
       <c r="H255" s="10">
-        <v>24375.4</v>
+        <v>25692.8</v>
       </c>
     </row>
     <row r="256" spans="1:8" outlineLevel="3">
       <c r="A256" s="15">
         <v>4</v>
       </c>
       <c r="B256" s="6" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="C256" s="7" t="s">
-        <v>502</v>
+        <v>496</v>
       </c>
       <c r="D256" s="5">
-        <v>41.0</v>
+        <v>43.0</v>
       </c>
       <c r="E256" s="10">
-        <v>100639.0</v>
+        <v>86047.0</v>
       </c>
       <c r="F256" s="10">
-        <v>90575.1</v>
+        <v>77442.3</v>
       </c>
       <c r="G256" s="10">
-        <v>80511.2</v>
+        <v>68837.6</v>
       </c>
       <c r="H256" s="10">
-        <v>70447.3</v>
+        <v>60232.9</v>
       </c>
     </row>
     <row r="257" spans="1:8" outlineLevel="3">
       <c r="A257" s="15">
         <v>5</v>
       </c>
       <c r="B257" s="6" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
       <c r="C257" s="7" t="s">
-        <v>504</v>
+        <v>498</v>
       </c>
       <c r="D257" s="5">
-        <v>108.0</v>
+        <v>134.0</v>
       </c>
       <c r="E257" s="10">
-        <v>38246.0</v>
+        <v>39625.0</v>
       </c>
       <c r="F257" s="10">
-        <v>34421.4</v>
+        <v>35662.5</v>
       </c>
       <c r="G257" s="10">
-        <v>30596.8</v>
+        <v>31700.0</v>
       </c>
       <c r="H257" s="10">
-        <v>26772.2</v>
+        <v>27737.5</v>
       </c>
     </row>
     <row r="258" spans="1:8" outlineLevel="3">
       <c r="A258" s="15">
         <v>6</v>
       </c>
       <c r="B258" s="6" t="s">
-        <v>505</v>
+        <v>499</v>
       </c>
       <c r="C258" s="7" t="s">
-        <v>506</v>
+        <v>500</v>
       </c>
       <c r="D258" s="5">
-        <v>39.0</v>
+        <v>54.0</v>
       </c>
       <c r="E258" s="10">
-        <v>112186.0</v>
+        <v>102771.0</v>
       </c>
       <c r="F258" s="10">
-        <v>100967.4</v>
+        <v>92493.9</v>
       </c>
       <c r="G258" s="10">
-        <v>89748.8</v>
+        <v>82216.8</v>
       </c>
       <c r="H258" s="10">
-        <v>78530.2</v>
+        <v>71939.7</v>
       </c>
     </row>
     <row r="259" spans="1:8" outlineLevel="3">
       <c r="A259" s="15">
         <v>7</v>
       </c>
       <c r="B259" s="6" t="s">
-        <v>507</v>
+        <v>501</v>
       </c>
       <c r="C259" s="7" t="s">
-        <v>508</v>
+        <v>502</v>
       </c>
       <c r="D259" s="5">
-        <v>44.0</v>
+        <v>0.0</v>
       </c>
       <c r="E259" s="10">
-        <v>47182.0</v>
+        <v>47486.0</v>
       </c>
       <c r="F259" s="10">
-        <v>42463.8</v>
+        <v>42737.4</v>
       </c>
       <c r="G259" s="10">
-        <v>37745.6</v>
+        <v>37988.8</v>
       </c>
       <c r="H259" s="10">
-        <v>33027.4</v>
+        <v>33240.2</v>
       </c>
     </row>
     <row r="260" spans="1:8" outlineLevel="3">
       <c r="A260" s="15">
         <v>8</v>
       </c>
       <c r="B260" s="6" t="s">
-        <v>509</v>
+        <v>503</v>
       </c>
       <c r="C260" s="7" t="s">
-        <v>510</v>
+        <v>504</v>
       </c>
       <c r="D260" s="5">
-        <v>27.0</v>
+        <v>30.0</v>
       </c>
       <c r="E260" s="10">
-        <v>176109.0</v>
+        <v>150574.0</v>
       </c>
       <c r="F260" s="10">
-        <v>158498.1</v>
+        <v>135516.6</v>
       </c>
       <c r="G260" s="10">
-        <v>140887.2</v>
+        <v>120459.2</v>
       </c>
       <c r="H260" s="10">
-        <v>123276.3</v>
+        <v>105401.8</v>
       </c>
     </row>
     <row r="261" spans="1:8" outlineLevel="3">
       <c r="A261" s="15">
         <v>9</v>
       </c>
       <c r="B261" s="6" t="s">
-        <v>511</v>
+        <v>505</v>
       </c>
       <c r="C261" s="7" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
       <c r="D261" s="5">
-        <v>34.0</v>
+        <v>22.0</v>
       </c>
       <c r="E261" s="10">
-        <v>66914.0</v>
+        <v>69992.0</v>
       </c>
       <c r="F261" s="10">
-        <v>60222.6</v>
+        <v>62992.8</v>
       </c>
       <c r="G261" s="10">
-        <v>53531.2</v>
+        <v>55993.6</v>
       </c>
       <c r="H261" s="10">
-        <v>46839.8</v>
+        <v>48994.4</v>
       </c>
     </row>
     <row r="262" spans="1:8" outlineLevel="3">
       <c r="A262" s="15">
         <v>10</v>
       </c>
       <c r="B262" s="6" t="s">
-        <v>513</v>
+        <v>507</v>
       </c>
       <c r="C262" s="7" t="s">
-        <v>514</v>
+        <v>508</v>
       </c>
       <c r="D262" s="5">
-        <v>21.0</v>
+        <v>15.0</v>
       </c>
       <c r="E262" s="10">
-        <v>258270.0</v>
+        <v>221775.0</v>
       </c>
       <c r="F262" s="10">
-        <v>232443.0</v>
+        <v>199597.5</v>
       </c>
       <c r="G262" s="10">
-        <v>206616.0</v>
+        <v>177420.0</v>
       </c>
       <c r="H262" s="10">
-        <v>180789.0</v>
+        <v>155242.5</v>
       </c>
     </row>
     <row r="263" spans="1:8" outlineLevel="3">
       <c r="A263" s="15">
         <v>11</v>
       </c>
       <c r="B263" s="6" t="s">
-        <v>515</v>
+        <v>509</v>
       </c>
       <c r="C263" s="7" t="s">
-        <v>516</v>
+        <v>510</v>
       </c>
       <c r="D263" s="5">
-        <v>13.0</v>
+        <v>7.0</v>
       </c>
       <c r="E263" s="10">
-        <v>102536.0</v>
+        <v>108740.0</v>
       </c>
       <c r="F263" s="10">
-        <v>92282.4</v>
+        <v>97866.0</v>
       </c>
       <c r="G263" s="10">
-        <v>82028.8</v>
+        <v>86992.0</v>
       </c>
       <c r="H263" s="10">
-        <v>71775.2</v>
+        <v>76118.0</v>
       </c>
     </row>
     <row r="264" spans="1:8" outlineLevel="3">
       <c r="A264" s="15">
         <v>12</v>
       </c>
       <c r="B264" s="6" t="s">
-        <v>517</v>
+        <v>511</v>
       </c>
       <c r="C264" s="7" t="s">
-        <v>518</v>
+        <v>512</v>
       </c>
       <c r="D264" s="5">
         <v>0.0</v>
       </c>
       <c r="E264" s="10">
-        <v>478041.0</v>
+        <v>422348.0</v>
       </c>
       <c r="F264" s="10">
-        <v>430236.9</v>
+        <v>380113.2</v>
       </c>
       <c r="G264" s="10">
-        <v>382432.8</v>
+        <v>337878.4</v>
       </c>
       <c r="H264" s="10">
-        <v>334628.7</v>
+        <v>295643.6</v>
       </c>
     </row>
     <row r="265" spans="1:8" outlineLevel="3">
       <c r="A265" s="15">
         <v>13</v>
       </c>
       <c r="B265" s="6" t="s">
-        <v>519</v>
+        <v>513</v>
       </c>
       <c r="C265" s="7" t="s">
-        <v>520</v>
+        <v>514</v>
       </c>
       <c r="D265" s="5">
-        <v>0.0</v>
+        <v>15.0</v>
       </c>
       <c r="E265" s="10">
-        <v>219217.0</v>
+        <v>228417.0</v>
       </c>
       <c r="F265" s="10">
-        <v>197295.3</v>
+        <v>205575.3</v>
       </c>
       <c r="G265" s="10">
-        <v>175373.6</v>
+        <v>182733.6</v>
       </c>
       <c r="H265" s="10">
-        <v>153451.9</v>
+        <v>159891.9</v>
       </c>
     </row>
     <row r="266" spans="1:8" outlineLevel="3">
       <c r="A266" s="15">
         <v>14</v>
       </c>
       <c r="B266" s="6" t="s">
-        <v>521</v>
+        <v>515</v>
       </c>
       <c r="C266" s="7" t="s">
-        <v>522</v>
+        <v>516</v>
       </c>
       <c r="D266" s="5">
-        <v>97.0</v>
+        <v>95.0</v>
       </c>
       <c r="E266" s="10">
-        <v>36022.0</v>
+        <v>33278.0</v>
       </c>
       <c r="F266" s="10">
-        <v>32419.8</v>
+        <v>29950.2</v>
       </c>
       <c r="G266" s="10">
-        <v>28817.6</v>
+        <v>26622.4</v>
       </c>
       <c r="H266" s="10">
-        <v>25215.4</v>
+        <v>23294.6</v>
       </c>
     </row>
     <row r="267" spans="1:8" outlineLevel="3">
       <c r="A267" s="15">
         <v>15</v>
       </c>
       <c r="B267" s="6" t="s">
-        <v>523</v>
+        <v>517</v>
       </c>
       <c r="C267" s="7" t="s">
-        <v>524</v>
+        <v>518</v>
       </c>
       <c r="D267" s="5">
-        <v>34.0</v>
+        <v>28.0</v>
       </c>
       <c r="E267" s="10">
-        <v>16209.0</v>
+        <v>17197.0</v>
       </c>
       <c r="F267" s="10">
-        <v>14588.1</v>
+        <v>15477.3</v>
       </c>
       <c r="G267" s="10">
-        <v>12967.2</v>
+        <v>13757.6</v>
       </c>
       <c r="H267" s="10">
-        <v>11346.3</v>
+        <v>12037.9</v>
       </c>
     </row>
     <row r="268" spans="1:8" outlineLevel="3">
       <c r="A268" s="15">
         <v>16</v>
       </c>
       <c r="B268" s="6" t="s">
-        <v>525</v>
+        <v>519</v>
       </c>
       <c r="C268" s="7" t="s">
-        <v>526</v>
+        <v>520</v>
       </c>
       <c r="D268" s="5">
-        <v>47.0</v>
+        <v>41.0</v>
       </c>
       <c r="E268" s="10">
-        <v>45440.0</v>
+        <v>41442.0</v>
       </c>
       <c r="F268" s="10">
-        <v>40896.0</v>
+        <v>37297.8</v>
       </c>
       <c r="G268" s="10">
-        <v>36352.0</v>
+        <v>33153.6</v>
       </c>
       <c r="H268" s="10">
-        <v>31808.0</v>
+        <v>29009.4</v>
       </c>
     </row>
     <row r="269" spans="1:8" outlineLevel="3">
       <c r="A269" s="15">
         <v>17</v>
       </c>
       <c r="B269" s="6" t="s">
-        <v>527</v>
+        <v>521</v>
       </c>
       <c r="C269" s="7" t="s">
-        <v>528</v>
+        <v>522</v>
       </c>
       <c r="D269" s="5">
-        <v>70.0</v>
+        <v>64.0</v>
       </c>
       <c r="E269" s="10">
-        <v>22376.0</v>
+        <v>23942.0</v>
       </c>
       <c r="F269" s="10">
-        <v>20138.4</v>
+        <v>21547.8</v>
       </c>
       <c r="G269" s="10">
-        <v>17900.8</v>
+        <v>19153.6</v>
       </c>
       <c r="H269" s="10">
-        <v>15663.2</v>
+        <v>16759.4</v>
       </c>
     </row>
     <row r="270" spans="1:8" outlineLevel="2">
       <c r="A270" s="14" t="s">
-        <v>529</v>
+        <v>523</v>
       </c>
       <c r="B270" s="4"/>
       <c r="C270" s="4"/>
       <c r="D270" s="4"/>
       <c r="E270" s="9"/>
       <c r="F270" s="9"/>
       <c r="G270" s="9"/>
       <c r="H270" s="9"/>
     </row>
     <row r="271" spans="1:8" outlineLevel="3">
       <c r="A271" s="15">
         <v>1</v>
       </c>
       <c r="B271" s="6" t="s">
-        <v>530</v>
+        <v>524</v>
       </c>
       <c r="C271" s="7" t="s">
-        <v>531</v>
+        <v>525</v>
       </c>
       <c r="D271" s="5">
         <v>21.0</v>
       </c>
       <c r="E271" s="10">
-        <v>54266.0</v>
+        <v>45419.0</v>
       </c>
       <c r="F271" s="10">
-        <v>48839.4</v>
+        <v>40877.1</v>
       </c>
       <c r="G271" s="10">
-        <v>43412.8</v>
+        <v>36335.2</v>
       </c>
       <c r="H271" s="10">
-        <v>37986.2</v>
+        <v>31793.3</v>
       </c>
     </row>
     <row r="272" spans="1:8" outlineLevel="3">
       <c r="A272" s="15">
         <v>2</v>
       </c>
       <c r="B272" s="6" t="s">
-        <v>532</v>
+        <v>526</v>
       </c>
       <c r="C272" s="7" t="s">
-        <v>533</v>
+        <v>527</v>
       </c>
       <c r="D272" s="5">
         <v>0.0</v>
       </c>
       <c r="E272" s="10">
         <v>46000.0</v>
       </c>
       <c r="F272" s="10">
         <v>41400.0</v>
       </c>
       <c r="G272" s="10">
         <v>36800.0</v>
       </c>
       <c r="H272" s="10">
         <v>32200.0</v>
       </c>
     </row>
     <row r="273" spans="1:8" outlineLevel="3">
       <c r="A273" s="15">
         <v>3</v>
       </c>
       <c r="B273" s="6" t="s">
-        <v>534</v>
+        <v>528</v>
       </c>
       <c r="C273" s="7" t="s">
-        <v>535</v>
+        <v>529</v>
       </c>
       <c r="D273" s="5">
         <v>0.0</v>
       </c>
       <c r="E273" s="10">
         <v>47370.0</v>
       </c>
       <c r="F273" s="10">
         <v>42633.0</v>
       </c>
       <c r="G273" s="10">
         <v>37896.0</v>
       </c>
       <c r="H273" s="10">
         <v>33159.0</v>
       </c>
     </row>
     <row r="274" spans="1:8" outlineLevel="3">
       <c r="A274" s="15">
         <v>4</v>
       </c>
       <c r="B274" s="6" t="s">
-        <v>536</v>
+        <v>530</v>
       </c>
       <c r="C274" s="7" t="s">
-        <v>537</v>
+        <v>531</v>
       </c>
       <c r="D274" s="5">
-        <v>23.0</v>
+        <v>16.0</v>
       </c>
       <c r="E274" s="10">
-        <v>87993.0</v>
+        <v>73650.0</v>
       </c>
       <c r="F274" s="10">
-        <v>79193.7</v>
+        <v>66285.0</v>
       </c>
       <c r="G274" s="10">
-        <v>70394.4</v>
+        <v>58920.0</v>
       </c>
       <c r="H274" s="10">
-        <v>61595.1</v>
+        <v>51555.0</v>
       </c>
     </row>
     <row r="275" spans="1:8" outlineLevel="3">
       <c r="A275" s="15">
         <v>5</v>
       </c>
       <c r="B275" s="6" t="s">
-        <v>538</v>
+        <v>532</v>
       </c>
       <c r="C275" s="7" t="s">
-        <v>539</v>
+        <v>533</v>
       </c>
       <c r="D275" s="5">
         <v>0.0</v>
       </c>
       <c r="E275" s="10">
         <v>84045.0</v>
       </c>
       <c r="F275" s="10">
         <v>75640.5</v>
       </c>
       <c r="G275" s="10">
         <v>67236.0</v>
       </c>
       <c r="H275" s="10">
         <v>58831.5</v>
       </c>
     </row>
     <row r="276" spans="1:8" outlineLevel="3">
       <c r="A276" s="15">
         <v>6</v>
       </c>
       <c r="B276" s="6" t="s">
-        <v>540</v>
+        <v>534</v>
       </c>
       <c r="C276" s="7" t="s">
-        <v>541</v>
+        <v>535</v>
       </c>
       <c r="D276" s="5">
         <v>0.0</v>
       </c>
       <c r="E276" s="10">
         <v>89153.0</v>
       </c>
       <c r="F276" s="10">
         <v>80237.7</v>
       </c>
       <c r="G276" s="10">
         <v>71322.4</v>
       </c>
       <c r="H276" s="10">
         <v>62407.1</v>
       </c>
     </row>
     <row r="277" spans="1:8" outlineLevel="3">
       <c r="A277" s="15">
         <v>7</v>
       </c>
       <c r="B277" s="6" t="s">
-        <v>542</v>
+        <v>536</v>
       </c>
       <c r="C277" s="7" t="s">
-        <v>543</v>
+        <v>537</v>
       </c>
       <c r="D277" s="5">
-        <v>9.0</v>
+        <v>4.0</v>
       </c>
       <c r="E277" s="10">
-        <v>115994.0</v>
+        <v>99173.0</v>
       </c>
       <c r="F277" s="10">
-        <v>104394.6</v>
+        <v>89255.7</v>
       </c>
       <c r="G277" s="10">
-        <v>92795.2</v>
+        <v>79338.4</v>
       </c>
       <c r="H277" s="10">
-        <v>81195.8</v>
+        <v>69421.1</v>
       </c>
     </row>
     <row r="278" spans="1:8" outlineLevel="3">
       <c r="A278" s="15">
         <v>8</v>
       </c>
       <c r="B278" s="6" t="s">
-        <v>544</v>
+        <v>538</v>
       </c>
       <c r="C278" s="7" t="s">
-        <v>545</v>
+        <v>539</v>
       </c>
       <c r="D278" s="5">
         <v>0.0</v>
       </c>
       <c r="E278" s="10">
         <v>99841.0</v>
       </c>
       <c r="F278" s="10">
         <v>89856.9</v>
       </c>
       <c r="G278" s="10">
         <v>79872.8</v>
       </c>
       <c r="H278" s="10">
         <v>69888.7</v>
       </c>
     </row>
     <row r="279" spans="1:8" outlineLevel="3">
       <c r="A279" s="15">
         <v>9</v>
       </c>
       <c r="B279" s="6" t="s">
-        <v>546</v>
+        <v>540</v>
       </c>
       <c r="C279" s="7" t="s">
-        <v>547</v>
+        <v>541</v>
       </c>
       <c r="D279" s="5">
         <v>0.0</v>
       </c>
       <c r="E279" s="10">
         <v>117278.0</v>
       </c>
       <c r="F279" s="10">
         <v>105550.2</v>
       </c>
       <c r="G279" s="10">
         <v>93822.4</v>
       </c>
       <c r="H279" s="10">
         <v>82094.6</v>
       </c>
     </row>
     <row r="280" spans="1:8" outlineLevel="3">
       <c r="A280" s="15">
         <v>10</v>
       </c>
       <c r="B280" s="6" t="s">
-        <v>548</v>
+        <v>542</v>
       </c>
       <c r="C280" s="7" t="s">
-        <v>549</v>
+        <v>543</v>
       </c>
       <c r="D280" s="5">
         <v>0.0</v>
       </c>
       <c r="E280" s="10">
         <v>164847.0</v>
       </c>
       <c r="F280" s="10">
         <v>148362.3</v>
       </c>
       <c r="G280" s="10">
         <v>131877.6</v>
       </c>
       <c r="H280" s="10">
         <v>115392.9</v>
       </c>
     </row>
     <row r="281" spans="1:8" outlineLevel="3">
       <c r="A281" s="15">
         <v>11</v>
       </c>
       <c r="B281" s="6" t="s">
-        <v>550</v>
+        <v>544</v>
       </c>
       <c r="C281" s="7" t="s">
-        <v>551</v>
+        <v>545</v>
       </c>
       <c r="D281" s="5">
         <v>0.0</v>
       </c>
       <c r="E281" s="10">
         <v>240377.0</v>
       </c>
       <c r="F281" s="10">
         <v>216339.3</v>
       </c>
       <c r="G281" s="10">
         <v>192301.6</v>
       </c>
       <c r="H281" s="10">
         <v>168263.9</v>
       </c>
     </row>
     <row r="282" spans="1:8" outlineLevel="3">
       <c r="A282" s="15">
         <v>12</v>
       </c>
       <c r="B282" s="6" t="s">
-        <v>552</v>
+        <v>546</v>
       </c>
       <c r="C282" s="7" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="D282" s="5">
-        <v>21.0</v>
+        <v>15.0</v>
       </c>
       <c r="E282" s="10">
-        <v>28686.0</v>
+        <v>24012.0</v>
       </c>
       <c r="F282" s="10">
-        <v>25817.4</v>
+        <v>21610.8</v>
       </c>
       <c r="G282" s="10">
-        <v>22948.8</v>
+        <v>19209.6</v>
       </c>
       <c r="H282" s="10">
-        <v>20080.2</v>
+        <v>16808.4</v>
       </c>
     </row>
     <row r="283" spans="1:8" outlineLevel="3">
       <c r="A283" s="15">
         <v>13</v>
       </c>
       <c r="B283" s="6" t="s">
-        <v>554</v>
+        <v>548</v>
       </c>
       <c r="C283" s="7" t="s">
-        <v>555</v>
+        <v>549</v>
       </c>
       <c r="D283" s="5">
         <v>0.0</v>
       </c>
       <c r="E283" s="10">
         <v>25784.0</v>
       </c>
       <c r="F283" s="10">
         <v>23205.6</v>
       </c>
       <c r="G283" s="10">
         <v>20627.2</v>
       </c>
       <c r="H283" s="10">
         <v>18048.8</v>
       </c>
     </row>
     <row r="284" spans="1:8" outlineLevel="3">
       <c r="A284" s="15">
         <v>14</v>
       </c>
       <c r="B284" s="6" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="C284" s="7" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="D284" s="5">
         <v>0.0</v>
       </c>
       <c r="E284" s="10">
         <v>29592.0</v>
       </c>
       <c r="F284" s="10">
         <v>26632.8</v>
       </c>
       <c r="G284" s="10">
         <v>23673.6</v>
       </c>
       <c r="H284" s="10">
         <v>20714.4</v>
       </c>
     </row>
     <row r="285" spans="1:8" outlineLevel="3">
       <c r="A285" s="15">
         <v>15</v>
       </c>
       <c r="B285" s="6" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
       <c r="C285" s="7" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="D285" s="5">
         <v>15.0</v>
       </c>
       <c r="E285" s="10">
-        <v>40919.0</v>
+        <v>34249.0</v>
       </c>
       <c r="F285" s="10">
-        <v>36827.1</v>
+        <v>30824.1</v>
       </c>
       <c r="G285" s="10">
-        <v>32735.2</v>
+        <v>27399.2</v>
       </c>
       <c r="H285" s="10">
-        <v>28643.3</v>
+        <v>23974.3</v>
       </c>
     </row>
     <row r="286" spans="1:8" outlineLevel="3">
       <c r="A286" s="15">
         <v>16</v>
       </c>
       <c r="B286" s="6" t="s">
-        <v>560</v>
+        <v>554</v>
       </c>
       <c r="C286" s="7" t="s">
-        <v>561</v>
+        <v>555</v>
       </c>
       <c r="D286" s="5">
         <v>0.0</v>
       </c>
       <c r="E286" s="10">
         <v>37192.0</v>
       </c>
       <c r="F286" s="10">
         <v>33472.8</v>
       </c>
       <c r="G286" s="10">
         <v>29753.6</v>
       </c>
       <c r="H286" s="10">
         <v>26034.4</v>
       </c>
     </row>
     <row r="287" spans="1:8" outlineLevel="3">
       <c r="A287" s="15">
         <v>17</v>
       </c>
       <c r="B287" s="6" t="s">
-        <v>562</v>
+        <v>556</v>
       </c>
       <c r="C287" s="7" t="s">
-        <v>563</v>
+        <v>557</v>
       </c>
       <c r="D287" s="5">
         <v>1.0</v>
       </c>
       <c r="E287" s="10">
         <v>40912.0</v>
       </c>
       <c r="F287" s="10">
         <v>36820.8</v>
       </c>
       <c r="G287" s="10">
         <v>32729.6</v>
       </c>
       <c r="H287" s="10">
         <v>28638.4</v>
       </c>
     </row>
     <row r="288" spans="1:8" outlineLevel="3">
       <c r="A288" s="15">
         <v>18</v>
       </c>
       <c r="B288" s="6" t="s">
-        <v>564</v>
+        <v>558</v>
       </c>
       <c r="C288" s="7" t="s">
-        <v>565</v>
+        <v>559</v>
       </c>
       <c r="D288" s="5">
         <v>0.0</v>
       </c>
       <c r="E288" s="10">
         <v>403281.0</v>
       </c>
       <c r="F288" s="10">
         <v>362952.9</v>
       </c>
       <c r="G288" s="10">
         <v>322624.8</v>
       </c>
       <c r="H288" s="10">
         <v>282296.7</v>
       </c>
     </row>
     <row r="289" spans="1:8" outlineLevel="3">
       <c r="A289" s="15">
         <v>19</v>
       </c>
       <c r="B289" s="6" t="s">
-        <v>566</v>
+        <v>560</v>
       </c>
       <c r="C289" s="7" t="s">
-        <v>567</v>
+        <v>561</v>
       </c>
       <c r="D289" s="5">
         <v>0.0</v>
       </c>
       <c r="E289" s="10">
         <v>468331.0</v>
       </c>
       <c r="F289" s="10">
         <v>421497.9</v>
       </c>
       <c r="G289" s="10">
         <v>374664.8</v>
       </c>
       <c r="H289" s="10">
         <v>327831.7</v>
       </c>
     </row>
     <row r="290" spans="1:8" outlineLevel="3">
       <c r="A290" s="15">
         <v>20</v>
       </c>
       <c r="B290" s="6" t="s">
-        <v>568</v>
+        <v>562</v>
       </c>
       <c r="C290" s="7" t="s">
-        <v>569</v>
+        <v>563</v>
       </c>
       <c r="D290" s="5">
         <v>0.0</v>
       </c>
       <c r="E290" s="10">
         <v>790278.0</v>
       </c>
       <c r="F290" s="10">
         <v>711250.2</v>
       </c>
       <c r="G290" s="10">
         <v>632222.4</v>
       </c>
       <c r="H290" s="10">
         <v>553194.6</v>
       </c>
     </row>
     <row r="291" spans="1:8" outlineLevel="2">
       <c r="A291" s="14" t="s">
-        <v>570</v>
+        <v>564</v>
       </c>
       <c r="B291" s="4"/>
       <c r="C291" s="4"/>
       <c r="D291" s="4"/>
       <c r="E291" s="9"/>
       <c r="F291" s="9"/>
       <c r="G291" s="9"/>
       <c r="H291" s="9"/>
     </row>
     <row r="292" spans="1:8" outlineLevel="3">
       <c r="A292" s="15">
         <v>1</v>
       </c>
       <c r="B292" s="6" t="s">
-        <v>571</v>
+        <v>565</v>
       </c>
       <c r="C292" s="7" t="s">
-        <v>572</v>
+        <v>566</v>
       </c>
       <c r="D292" s="5">
-        <v>0.0</v>
+        <v>321.0</v>
       </c>
       <c r="E292" s="10">
-        <v>31221.0</v>
+        <v>32568.0</v>
       </c>
       <c r="F292" s="10">
-        <v>28098.9</v>
+        <v>29311.2</v>
       </c>
       <c r="G292" s="10">
-        <v>24976.8</v>
+        <v>26054.4</v>
       </c>
       <c r="H292" s="10">
-        <v>21854.7</v>
+        <v>22797.6</v>
       </c>
     </row>
     <row r="293" spans="1:8" outlineLevel="3">
       <c r="A293" s="15">
         <v>2</v>
       </c>
       <c r="B293" s="6" t="s">
-        <v>573</v>
+        <v>567</v>
       </c>
       <c r="C293" s="7" t="s">
-        <v>574</v>
+        <v>568</v>
       </c>
       <c r="D293" s="5">
-        <v>48.0</v>
+        <v>58.0</v>
       </c>
       <c r="E293" s="10">
-        <v>73197.0</v>
+        <v>61266.0</v>
       </c>
       <c r="F293" s="10">
-        <v>65877.3</v>
+        <v>55139.4</v>
       </c>
       <c r="G293" s="10">
-        <v>58557.6</v>
+        <v>49012.8</v>
       </c>
       <c r="H293" s="10">
-        <v>51237.9</v>
+        <v>42886.2</v>
       </c>
     </row>
     <row r="294" spans="1:8" outlineLevel="3">
       <c r="A294" s="15">
         <v>3</v>
       </c>
       <c r="B294" s="6" t="s">
-        <v>575</v>
+        <v>569</v>
       </c>
       <c r="C294" s="7" t="s">
-        <v>576</v>
+        <v>570</v>
       </c>
       <c r="D294" s="5">
         <v>0.0</v>
       </c>
       <c r="E294" s="10">
         <v>71618.0</v>
       </c>
       <c r="F294" s="10">
         <v>64456.2</v>
       </c>
       <c r="G294" s="10">
         <v>57294.4</v>
       </c>
       <c r="H294" s="10">
         <v>50132.6</v>
       </c>
     </row>
     <row r="295" spans="1:8" outlineLevel="3">
       <c r="A295" s="15">
         <v>4</v>
       </c>
       <c r="B295" s="6" t="s">
-        <v>577</v>
+        <v>571</v>
       </c>
       <c r="C295" s="7" t="s">
-        <v>578</v>
+        <v>572</v>
       </c>
       <c r="D295" s="5">
         <v>0.0</v>
       </c>
       <c r="E295" s="10">
         <v>80460.0</v>
       </c>
       <c r="F295" s="10">
         <v>72414.0</v>
       </c>
       <c r="G295" s="10">
         <v>64368.0</v>
       </c>
       <c r="H295" s="10">
         <v>56322.0</v>
       </c>
     </row>
     <row r="296" spans="1:8" outlineLevel="3">
       <c r="A296" s="15">
         <v>5</v>
       </c>
       <c r="B296" s="6" t="s">
-        <v>579</v>
+        <v>573</v>
       </c>
       <c r="C296" s="7" t="s">
-        <v>580</v>
+        <v>574</v>
       </c>
       <c r="D296" s="5">
-        <v>0.0</v>
+        <v>290.0</v>
       </c>
       <c r="E296" s="10">
-        <v>55139.0</v>
+        <v>51919.0</v>
       </c>
       <c r="F296" s="10">
-        <v>49625.1</v>
+        <v>46727.1</v>
       </c>
       <c r="G296" s="10">
-        <v>44111.2</v>
+        <v>41535.2</v>
       </c>
       <c r="H296" s="10">
-        <v>38597.3</v>
+        <v>36343.3</v>
       </c>
     </row>
     <row r="297" spans="1:8" outlineLevel="3">
       <c r="A297" s="15">
         <v>6</v>
       </c>
       <c r="B297" s="6" t="s">
-        <v>581</v>
+        <v>575</v>
       </c>
       <c r="C297" s="7" t="s">
-        <v>582</v>
+        <v>576</v>
       </c>
       <c r="D297" s="5">
-        <v>47.0</v>
+        <v>39.0</v>
       </c>
       <c r="E297" s="10">
-        <v>114936.0</v>
+        <v>101966.0</v>
       </c>
       <c r="F297" s="10">
-        <v>103442.4</v>
+        <v>91769.4</v>
       </c>
       <c r="G297" s="10">
-        <v>91948.8</v>
+        <v>81572.8</v>
       </c>
       <c r="H297" s="10">
-        <v>80455.2</v>
+        <v>71376.2</v>
       </c>
     </row>
     <row r="298" spans="1:8" outlineLevel="3">
       <c r="A298" s="15">
         <v>7</v>
       </c>
       <c r="B298" s="6" t="s">
-        <v>583</v>
+        <v>577</v>
       </c>
       <c r="C298" s="7" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="D298" s="5">
         <v>0.0</v>
       </c>
       <c r="E298" s="10">
         <v>113337.0</v>
       </c>
       <c r="F298" s="10">
         <v>102003.3</v>
       </c>
       <c r="G298" s="10">
         <v>90669.6</v>
       </c>
       <c r="H298" s="10">
         <v>79335.9</v>
       </c>
     </row>
     <row r="299" spans="1:8" outlineLevel="3">
       <c r="A299" s="15">
         <v>8</v>
       </c>
       <c r="B299" s="6" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
       <c r="C299" s="7" t="s">
-        <v>586</v>
+        <v>580</v>
       </c>
       <c r="D299" s="5">
         <v>0.0</v>
       </c>
       <c r="E299" s="10">
         <v>118545.0</v>
       </c>
       <c r="F299" s="10">
         <v>106690.5</v>
       </c>
       <c r="G299" s="10">
         <v>94836.0</v>
       </c>
       <c r="H299" s="10">
         <v>82981.5</v>
       </c>
     </row>
     <row r="300" spans="1:8" outlineLevel="3">
       <c r="A300" s="15">
         <v>9</v>
       </c>
       <c r="B300" s="6" t="s">
-        <v>587</v>
+        <v>581</v>
       </c>
       <c r="C300" s="7" t="s">
-        <v>588</v>
+        <v>582</v>
       </c>
       <c r="D300" s="5">
-        <v>0.0</v>
+        <v>23.0</v>
       </c>
       <c r="E300" s="10">
-        <v>80314.0</v>
+        <v>77507.0</v>
       </c>
       <c r="F300" s="10">
-        <v>72282.6</v>
+        <v>69756.3</v>
       </c>
       <c r="G300" s="10">
-        <v>64251.2</v>
+        <v>62005.6</v>
       </c>
       <c r="H300" s="10">
-        <v>56219.8</v>
+        <v>54254.9</v>
       </c>
     </row>
     <row r="301" spans="1:8" outlineLevel="3">
       <c r="A301" s="15">
         <v>10</v>
       </c>
       <c r="B301" s="6" t="s">
-        <v>589</v>
+        <v>583</v>
       </c>
       <c r="C301" s="7" t="s">
-        <v>590</v>
+        <v>584</v>
       </c>
       <c r="D301" s="5">
         <v>5.0</v>
       </c>
       <c r="E301" s="10">
-        <v>201790.0</v>
+        <v>163450.0</v>
       </c>
       <c r="F301" s="10">
-        <v>181611.0</v>
+        <v>147105.0</v>
       </c>
       <c r="G301" s="10">
-        <v>161432.0</v>
+        <v>130760.0</v>
       </c>
       <c r="H301" s="10">
-        <v>141253.0</v>
+        <v>114415.0</v>
       </c>
     </row>
     <row r="302" spans="1:8" outlineLevel="3">
       <c r="A302" s="15">
         <v>11</v>
       </c>
       <c r="B302" s="6" t="s">
-        <v>591</v>
+        <v>585</v>
       </c>
       <c r="C302" s="7" t="s">
-        <v>592</v>
+        <v>586</v>
       </c>
       <c r="D302" s="5">
         <v>0.0</v>
       </c>
       <c r="E302" s="10">
         <v>134999.0</v>
       </c>
       <c r="F302" s="10">
         <v>121499.1</v>
       </c>
       <c r="G302" s="10">
         <v>107999.2</v>
       </c>
       <c r="H302" s="10">
         <v>94499.3</v>
       </c>
     </row>
     <row r="303" spans="1:8" outlineLevel="3">
       <c r="A303" s="15">
         <v>12</v>
       </c>
       <c r="B303" s="6" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
       <c r="C303" s="7" t="s">
-        <v>594</v>
+        <v>588</v>
       </c>
       <c r="D303" s="5">
         <v>0.0</v>
       </c>
       <c r="E303" s="10">
         <v>223275.0</v>
       </c>
       <c r="F303" s="10">
         <v>200947.5</v>
       </c>
       <c r="G303" s="10">
         <v>178620.0</v>
       </c>
       <c r="H303" s="10">
         <v>156292.5</v>
       </c>
     </row>
     <row r="304" spans="1:8" outlineLevel="3">
       <c r="A304" s="15">
         <v>13</v>
       </c>
       <c r="B304" s="6" t="s">
-        <v>595</v>
+        <v>589</v>
       </c>
       <c r="C304" s="7" t="s">
-        <v>596</v>
+        <v>590</v>
       </c>
       <c r="D304" s="5">
         <v>0.0</v>
       </c>
       <c r="E304" s="10">
         <v>220480.0</v>
       </c>
       <c r="F304" s="10">
         <v>198432.0</v>
       </c>
       <c r="G304" s="10">
         <v>176384.0</v>
       </c>
       <c r="H304" s="10">
         <v>154336.0</v>
       </c>
     </row>
     <row r="305" spans="1:8" outlineLevel="3">
       <c r="A305" s="15">
         <v>14</v>
       </c>
       <c r="B305" s="6" t="s">
-        <v>597</v>
+        <v>591</v>
       </c>
       <c r="C305" s="7" t="s">
-        <v>598</v>
+        <v>592</v>
       </c>
       <c r="D305" s="5">
         <v>0.0</v>
       </c>
       <c r="E305" s="10">
         <v>310500.0</v>
       </c>
       <c r="F305" s="10">
         <v>279450.0</v>
       </c>
       <c r="G305" s="10">
         <v>248400.0</v>
       </c>
       <c r="H305" s="10">
         <v>217350.0</v>
       </c>
     </row>
     <row r="306" spans="1:8" outlineLevel="3">
       <c r="A306" s="15">
         <v>15</v>
       </c>
       <c r="B306" s="6" t="s">
-        <v>599</v>
+        <v>593</v>
       </c>
       <c r="C306" s="7" t="s">
-        <v>600</v>
+        <v>594</v>
       </c>
       <c r="D306" s="5">
-        <v>89.0</v>
+        <v>95.0</v>
       </c>
       <c r="E306" s="10">
-        <v>31853.0</v>
+        <v>26661.0</v>
       </c>
       <c r="F306" s="10">
-        <v>28667.7</v>
+        <v>23994.9</v>
       </c>
       <c r="G306" s="10">
-        <v>25482.4</v>
+        <v>21328.8</v>
       </c>
       <c r="H306" s="10">
-        <v>22297.1</v>
+        <v>18662.7</v>
       </c>
     </row>
     <row r="307" spans="1:8" outlineLevel="3">
       <c r="A307" s="15">
         <v>16</v>
       </c>
       <c r="B307" s="6" t="s">
-        <v>601</v>
+        <v>595</v>
       </c>
       <c r="C307" s="7" t="s">
-        <v>602</v>
+        <v>596</v>
       </c>
       <c r="D307" s="5">
         <v>0.0</v>
       </c>
       <c r="E307" s="10">
         <v>46544.0</v>
       </c>
       <c r="F307" s="10">
         <v>41889.6</v>
       </c>
       <c r="G307" s="10">
         <v>37235.2</v>
       </c>
       <c r="H307" s="10">
         <v>32580.8</v>
       </c>
     </row>
     <row r="308" spans="1:8" outlineLevel="3">
       <c r="A308" s="15">
         <v>17</v>
       </c>
       <c r="B308" s="6" t="s">
-        <v>603</v>
+        <v>597</v>
       </c>
       <c r="C308" s="7" t="s">
-        <v>604</v>
+        <v>598</v>
       </c>
       <c r="D308" s="5">
         <v>0.0</v>
       </c>
       <c r="E308" s="10">
         <v>47588.0</v>
       </c>
       <c r="F308" s="10">
         <v>42829.2</v>
       </c>
       <c r="G308" s="10">
         <v>38070.4</v>
       </c>
       <c r="H308" s="10">
         <v>33311.6</v>
       </c>
     </row>
     <row r="309" spans="1:8" outlineLevel="3">
       <c r="A309" s="15">
         <v>18</v>
       </c>
       <c r="B309" s="6" t="s">
-        <v>605</v>
+        <v>599</v>
       </c>
       <c r="C309" s="7" t="s">
-        <v>606</v>
+        <v>600</v>
       </c>
       <c r="D309" s="5">
-        <v>54.0</v>
+        <v>44.0</v>
       </c>
       <c r="E309" s="10">
-        <v>50486.0</v>
+        <v>45075.0</v>
       </c>
       <c r="F309" s="10">
-        <v>45437.4</v>
+        <v>40567.5</v>
       </c>
       <c r="G309" s="10">
-        <v>40388.8</v>
+        <v>36060.0</v>
       </c>
       <c r="H309" s="10">
-        <v>35340.2</v>
+        <v>31552.5</v>
       </c>
     </row>
     <row r="310" spans="1:8" outlineLevel="3">
       <c r="A310" s="15">
         <v>19</v>
       </c>
       <c r="B310" s="6" t="s">
-        <v>607</v>
+        <v>601</v>
       </c>
       <c r="C310" s="7" t="s">
-        <v>608</v>
+        <v>602</v>
       </c>
       <c r="D310" s="5">
         <v>0.0</v>
       </c>
       <c r="E310" s="10">
         <v>55568.0</v>
       </c>
       <c r="F310" s="10">
         <v>50011.2</v>
       </c>
       <c r="G310" s="10">
         <v>44454.4</v>
       </c>
       <c r="H310" s="10">
         <v>38897.6</v>
       </c>
     </row>
     <row r="311" spans="1:8" outlineLevel="3">
       <c r="A311" s="15">
         <v>20</v>
       </c>
       <c r="B311" s="6" t="s">
-        <v>609</v>
+        <v>603</v>
       </c>
       <c r="C311" s="7" t="s">
-        <v>610</v>
+        <v>604</v>
       </c>
       <c r="D311" s="5">
         <v>0.0</v>
       </c>
       <c r="E311" s="10">
         <v>59475.0</v>
       </c>
       <c r="F311" s="10">
         <v>53527.5</v>
       </c>
       <c r="G311" s="10">
         <v>47580.0</v>
       </c>
       <c r="H311" s="10">
         <v>41632.5</v>
       </c>
     </row>
     <row r="312" spans="1:8" outlineLevel="1">
       <c r="A312" s="13" t="s">
-        <v>611</v>
+        <v>605</v>
       </c>
       <c r="B312" s="4"/>
       <c r="C312" s="4"/>
       <c r="D312" s="4"/>
       <c r="E312" s="9"/>
       <c r="F312" s="9"/>
       <c r="G312" s="9"/>
       <c r="H312" s="9"/>
     </row>
     <row r="313" spans="1:8" outlineLevel="2">
       <c r="A313" s="15">
         <v>1</v>
       </c>
       <c r="B313" s="6" t="s">
-        <v>612</v>
+        <v>606</v>
       </c>
       <c r="C313" s="7" t="s">
-        <v>613</v>
+        <v>607</v>
       </c>
       <c r="D313" s="5">
-        <v>14.0</v>
+        <v>0.0</v>
       </c>
       <c r="E313" s="10">
-        <v>61337.0</v>
+        <v>63816.0</v>
       </c>
       <c r="F313" s="10">
-        <v>55203.3</v>
+        <v>57434.4</v>
       </c>
       <c r="G313" s="10">
-        <v>49069.6</v>
+        <v>51052.8</v>
       </c>
       <c r="H313" s="10">
-        <v>42935.9</v>
+        <v>44671.2</v>
       </c>
     </row>
     <row r="314" spans="1:8" outlineLevel="2">
       <c r="A314" s="15">
         <v>2</v>
       </c>
       <c r="B314" s="6" t="s">
-        <v>614</v>
+        <v>608</v>
       </c>
       <c r="C314" s="7" t="s">
-        <v>615</v>
+        <v>609</v>
       </c>
       <c r="D314" s="5">
-        <v>39.0</v>
+        <v>34.0</v>
       </c>
       <c r="E314" s="10">
-        <v>38241.0</v>
+        <v>40710.0</v>
       </c>
       <c r="F314" s="10">
-        <v>34416.9</v>
+        <v>36639.0</v>
       </c>
       <c r="G314" s="10">
-        <v>30592.8</v>
+        <v>32568.0</v>
       </c>
       <c r="H314" s="10">
-        <v>26768.7</v>
+        <v>28497.0</v>
       </c>
     </row>
     <row r="315" spans="1:8" outlineLevel="2">
       <c r="A315" s="15">
         <v>3</v>
       </c>
       <c r="B315" s="6" t="s">
-        <v>616</v>
+        <v>610</v>
       </c>
       <c r="C315" s="7" t="s">
-        <v>617</v>
+        <v>611</v>
       </c>
       <c r="D315" s="5">
-        <v>19.0</v>
+        <v>12.0</v>
       </c>
       <c r="E315" s="10">
-        <v>83510.0</v>
+        <v>86885.0</v>
       </c>
       <c r="F315" s="10">
-        <v>75159.0</v>
+        <v>78196.5</v>
       </c>
       <c r="G315" s="10">
-        <v>66808.0</v>
+        <v>69508.0</v>
       </c>
       <c r="H315" s="10">
-        <v>58457.0</v>
+        <v>60819.5</v>
       </c>
     </row>
     <row r="316" spans="1:8" outlineLevel="2">
       <c r="A316" s="15">
         <v>4</v>
       </c>
       <c r="B316" s="6" t="s">
-        <v>618</v>
+        <v>612</v>
       </c>
       <c r="C316" s="7" t="s">
-        <v>619</v>
+        <v>613</v>
       </c>
       <c r="D316" s="5">
-        <v>13.0</v>
+        <v>12.0</v>
       </c>
       <c r="E316" s="10">
-        <v>44856.0</v>
+        <v>47738.0</v>
       </c>
       <c r="F316" s="10">
-        <v>40370.4</v>
+        <v>42964.2</v>
       </c>
       <c r="G316" s="10">
-        <v>35884.8</v>
+        <v>38190.4</v>
       </c>
       <c r="H316" s="10">
-        <v>31399.2</v>
+        <v>33416.6</v>
       </c>
     </row>
     <row r="317" spans="1:8" outlineLevel="2">
       <c r="A317" s="15">
         <v>5</v>
       </c>
       <c r="B317" s="6" t="s">
-        <v>620</v>
+        <v>614</v>
       </c>
       <c r="C317" s="7" t="s">
-        <v>621</v>
+        <v>615</v>
       </c>
       <c r="D317" s="5">
-        <v>12.0</v>
+        <v>9.0</v>
       </c>
       <c r="E317" s="10">
-        <v>94718.0</v>
+        <v>98546.0</v>
       </c>
       <c r="F317" s="10">
-        <v>85246.2</v>
+        <v>88691.4</v>
       </c>
       <c r="G317" s="10">
-        <v>75774.4</v>
+        <v>78836.8</v>
       </c>
       <c r="H317" s="10">
-        <v>66302.6</v>
+        <v>68982.2</v>
       </c>
     </row>
     <row r="318" spans="1:8" outlineLevel="2">
       <c r="A318" s="15">
         <v>6</v>
       </c>
       <c r="B318" s="6" t="s">
-        <v>622</v>
+        <v>616</v>
       </c>
       <c r="C318" s="7" t="s">
-        <v>623</v>
+        <v>617</v>
       </c>
       <c r="D318" s="5">
         <v>0.0</v>
       </c>
       <c r="E318" s="10">
-        <v>50294.0</v>
+        <v>54075.0</v>
       </c>
       <c r="F318" s="10">
-        <v>45264.6</v>
+        <v>48667.5</v>
       </c>
       <c r="G318" s="10">
-        <v>40235.2</v>
+        <v>43260.0</v>
       </c>
       <c r="H318" s="10">
-        <v>35205.8</v>
+        <v>37852.5</v>
       </c>
     </row>
     <row r="319" spans="1:8" outlineLevel="2">
       <c r="A319" s="15">
         <v>7</v>
       </c>
       <c r="B319" s="6" t="s">
-        <v>624</v>
+        <v>618</v>
       </c>
       <c r="C319" s="7" t="s">
-        <v>625</v>
+        <v>619</v>
       </c>
       <c r="D319" s="5">
         <v>0.0</v>
       </c>
       <c r="E319" s="10">
-        <v>128555.0</v>
+        <v>133750.0</v>
       </c>
       <c r="F319" s="10">
-        <v>115699.5</v>
+        <v>120375.0</v>
       </c>
       <c r="G319" s="10">
-        <v>102844.0</v>
+        <v>107000.0</v>
       </c>
       <c r="H319" s="10">
-        <v>89988.5</v>
+        <v>93625.0</v>
       </c>
     </row>
     <row r="320" spans="1:8" outlineLevel="2">
       <c r="A320" s="15">
         <v>8</v>
       </c>
       <c r="B320" s="6" t="s">
-        <v>626</v>
+        <v>620</v>
       </c>
       <c r="C320" s="7" t="s">
-        <v>627</v>
+        <v>621</v>
       </c>
       <c r="D320" s="5">
-        <v>29.0</v>
+        <v>36.0</v>
       </c>
       <c r="E320" s="10">
-        <v>98924.0</v>
+        <v>105346.0</v>
       </c>
       <c r="F320" s="10">
-        <v>89031.6</v>
+        <v>94811.4</v>
       </c>
       <c r="G320" s="10">
-        <v>79139.2</v>
+        <v>84276.8</v>
       </c>
       <c r="H320" s="10">
-        <v>69246.8</v>
+        <v>73742.2</v>
       </c>
     </row>
     <row r="321" spans="1:8" outlineLevel="2">
       <c r="A321" s="15">
         <v>9</v>
       </c>
       <c r="B321" s="6" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="C321" s="7" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="D321" s="5">
         <v>0.0</v>
       </c>
       <c r="E321" s="10">
-        <v>167727.0</v>
+        <v>174506.0</v>
       </c>
       <c r="F321" s="10">
-        <v>150954.3</v>
+        <v>157055.4</v>
       </c>
       <c r="G321" s="10">
-        <v>134181.6</v>
+        <v>139604.8</v>
       </c>
       <c r="H321" s="10">
-        <v>117408.9</v>
+        <v>122154.2</v>
       </c>
     </row>
     <row r="322" spans="1:8" outlineLevel="2">
       <c r="A322" s="15">
         <v>10</v>
       </c>
       <c r="B322" s="6" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
       <c r="C322" s="7" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="D322" s="5">
         <v>14.0</v>
       </c>
       <c r="E322" s="10">
-        <v>128904.0</v>
+        <v>136756.0</v>
       </c>
       <c r="F322" s="10">
-        <v>116013.6</v>
+        <v>123080.4</v>
       </c>
       <c r="G322" s="10">
-        <v>103123.2</v>
+        <v>109404.8</v>
       </c>
       <c r="H322" s="10">
-        <v>90232.8</v>
+        <v>95729.2</v>
       </c>
     </row>
     <row r="323" spans="1:8" outlineLevel="2">
       <c r="A323" s="15">
         <v>11</v>
       </c>
       <c r="B323" s="6" t="s">
-        <v>632</v>
+        <v>626</v>
       </c>
       <c r="C323" s="7" t="s">
-        <v>633</v>
+        <v>627</v>
       </c>
       <c r="D323" s="5">
         <v>0.0</v>
       </c>
       <c r="E323" s="10">
-        <v>171820.0</v>
+        <v>183841.0</v>
       </c>
       <c r="F323" s="10">
-        <v>154638.0</v>
+        <v>165456.9</v>
       </c>
       <c r="G323" s="10">
-        <v>137456.0</v>
+        <v>147072.8</v>
       </c>
       <c r="H323" s="10">
-        <v>120274.0</v>
+        <v>128688.7</v>
       </c>
     </row>
     <row r="324" spans="1:8" outlineLevel="2">
       <c r="A324" s="15">
         <v>12</v>
       </c>
       <c r="B324" s="6" t="s">
-        <v>634</v>
+        <v>628</v>
       </c>
       <c r="C324" s="7" t="s">
-        <v>635</v>
+        <v>629</v>
       </c>
       <c r="D324" s="5">
         <v>0.0</v>
       </c>
       <c r="E324" s="10">
-        <v>204489.0</v>
+        <v>212753.0</v>
       </c>
       <c r="F324" s="10">
-        <v>184040.1</v>
+        <v>191477.7</v>
       </c>
       <c r="G324" s="10">
-        <v>163591.2</v>
+        <v>170202.4</v>
       </c>
       <c r="H324" s="10">
-        <v>143142.3</v>
+        <v>148927.1</v>
       </c>
     </row>
     <row r="325" spans="1:8" outlineLevel="2">
       <c r="A325" s="15">
         <v>13</v>
       </c>
       <c r="B325" s="6" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="C325" s="7" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="D325" s="5">
         <v>12.0</v>
       </c>
       <c r="E325" s="10">
-        <v>213267.0</v>
+        <v>226258.0</v>
       </c>
       <c r="F325" s="10">
-        <v>191940.3</v>
+        <v>203632.2</v>
       </c>
       <c r="G325" s="10">
-        <v>170613.6</v>
+        <v>181006.4</v>
       </c>
       <c r="H325" s="10">
-        <v>149286.9</v>
+        <v>158380.6</v>
       </c>
     </row>
     <row r="326" spans="1:8" outlineLevel="2">
       <c r="A326" s="15">
         <v>14</v>
       </c>
       <c r="B326" s="6" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
       <c r="C326" s="7" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="D326" s="5">
         <v>0.0</v>
       </c>
       <c r="E326" s="10">
-        <v>354586.0</v>
+        <v>368916.0</v>
       </c>
       <c r="F326" s="10">
-        <v>319127.4</v>
+        <v>332024.4</v>
       </c>
       <c r="G326" s="10">
-        <v>283668.8</v>
+        <v>295132.8</v>
       </c>
       <c r="H326" s="10">
-        <v>248210.2</v>
+        <v>258241.2</v>
       </c>
     </row>
     <row r="327" spans="1:8" outlineLevel="2">
       <c r="A327" s="15">
         <v>15</v>
       </c>
       <c r="B327" s="6" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="C327" s="7" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
       <c r="D327" s="5">
         <v>8.0</v>
       </c>
       <c r="E327" s="10">
-        <v>259732.0</v>
+        <v>275554.0</v>
       </c>
       <c r="F327" s="10">
-        <v>233758.8</v>
+        <v>247998.6</v>
       </c>
       <c r="G327" s="10">
-        <v>207785.6</v>
+        <v>220443.2</v>
       </c>
       <c r="H327" s="10">
-        <v>181812.4</v>
+        <v>192887.8</v>
       </c>
     </row>
     <row r="328" spans="1:8" outlineLevel="2">
       <c r="A328" s="15">
         <v>16</v>
       </c>
       <c r="B328" s="6" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="C328" s="7" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="D328" s="5">
         <v>0.0</v>
       </c>
       <c r="E328" s="10">
-        <v>411625.0</v>
+        <v>428260.0</v>
       </c>
       <c r="F328" s="10">
-        <v>370462.5</v>
+        <v>385434.0</v>
       </c>
       <c r="G328" s="10">
-        <v>329300.0</v>
+        <v>342608.0</v>
       </c>
       <c r="H328" s="10">
-        <v>288137.5</v>
+        <v>299782.0</v>
       </c>
     </row>
     <row r="329" spans="1:8" outlineLevel="2">
       <c r="A329" s="15">
         <v>17</v>
       </c>
       <c r="B329" s="6" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
       <c r="C329" s="7" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="D329" s="5">
         <v>0.0</v>
       </c>
       <c r="E329" s="10">
-        <v>494473.0</v>
+        <v>514456.0</v>
       </c>
       <c r="F329" s="10">
-        <v>445025.7</v>
+        <v>463010.4</v>
       </c>
       <c r="G329" s="10">
-        <v>395578.4</v>
+        <v>411564.8</v>
       </c>
       <c r="H329" s="10">
-        <v>346131.1</v>
+        <v>360119.2</v>
       </c>
     </row>
     <row r="330" spans="1:8" outlineLevel="2">
       <c r="A330" s="15">
         <v>18</v>
       </c>
       <c r="B330" s="6" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="C330" s="7" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="D330" s="5">
         <v>0.0</v>
       </c>
       <c r="E330" s="10">
-        <v>46877.0</v>
+        <v>48771.0</v>
       </c>
       <c r="F330" s="10">
-        <v>42189.3</v>
+        <v>43893.9</v>
       </c>
       <c r="G330" s="10">
-        <v>37501.6</v>
+        <v>39016.8</v>
       </c>
       <c r="H330" s="10">
-        <v>32813.9</v>
+        <v>34139.7</v>
       </c>
     </row>
     <row r="331" spans="1:8" outlineLevel="2">
       <c r="A331" s="15">
         <v>19</v>
       </c>
       <c r="B331" s="6" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
       <c r="C331" s="7" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="D331" s="5">
-        <v>10.0</v>
+        <v>4.0</v>
       </c>
       <c r="E331" s="10">
-        <v>28892.0</v>
+        <v>30727.0</v>
       </c>
       <c r="F331" s="10">
-        <v>26002.8</v>
+        <v>27654.3</v>
       </c>
       <c r="G331" s="10">
-        <v>23113.6</v>
+        <v>24581.6</v>
       </c>
       <c r="H331" s="10">
-        <v>20224.4</v>
+        <v>21508.9</v>
       </c>
     </row>
     <row r="332" spans="1:8" outlineLevel="2">
       <c r="A332" s="15">
         <v>20</v>
       </c>
       <c r="B332" s="6" t="s">
-        <v>650</v>
+        <v>644</v>
       </c>
       <c r="C332" s="7" t="s">
-        <v>651</v>
+        <v>645</v>
       </c>
       <c r="D332" s="5">
         <v>0.0</v>
       </c>
       <c r="E332" s="10">
-        <v>677914.0</v>
+        <v>705310.0</v>
       </c>
       <c r="F332" s="10">
-        <v>610122.6</v>
+        <v>634779.0</v>
       </c>
       <c r="G332" s="10">
-        <v>542331.2</v>
+        <v>564248.0</v>
       </c>
       <c r="H332" s="10">
-        <v>474539.8</v>
+        <v>493717.0</v>
       </c>
     </row>
     <row r="333" spans="1:8" outlineLevel="2">
       <c r="A333" s="15">
         <v>21</v>
       </c>
       <c r="B333" s="6" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="C333" s="7" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="D333" s="5">
         <v>0.0</v>
       </c>
       <c r="E333" s="10">
-        <v>874481.0</v>
+        <v>909822.0</v>
       </c>
       <c r="F333" s="10">
-        <v>787032.9</v>
+        <v>818839.8</v>
       </c>
       <c r="G333" s="10">
-        <v>699584.8</v>
+        <v>727857.6</v>
       </c>
       <c r="H333" s="10">
-        <v>612136.7</v>
+        <v>636875.4</v>
       </c>
     </row>
     <row r="334" spans="1:8" outlineLevel="2">
       <c r="A334" s="15">
         <v>22</v>
       </c>
       <c r="B334" s="6" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
       <c r="C334" s="7" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="D334" s="5">
         <v>0.0</v>
       </c>
       <c r="E334" s="10">
-        <v>49409.0</v>
+        <v>51404.0</v>
       </c>
       <c r="F334" s="10">
-        <v>44468.1</v>
+        <v>46263.6</v>
       </c>
       <c r="G334" s="10">
-        <v>39527.2</v>
+        <v>41123.2</v>
       </c>
       <c r="H334" s="10">
-        <v>34586.3</v>
+        <v>35982.8</v>
       </c>
     </row>
     <row r="335" spans="1:8" outlineLevel="2">
       <c r="A335" s="15">
         <v>23</v>
       </c>
       <c r="B335" s="6" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="C335" s="7" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
       <c r="D335" s="5">
-        <v>27.0</v>
+        <v>11.0</v>
       </c>
       <c r="E335" s="10">
-        <v>32428.0</v>
+        <v>34403.0</v>
       </c>
       <c r="F335" s="10">
-        <v>29185.2</v>
+        <v>30962.7</v>
       </c>
       <c r="G335" s="10">
-        <v>25942.4</v>
+        <v>27522.4</v>
       </c>
       <c r="H335" s="10">
-        <v>22699.6</v>
+        <v>24082.1</v>
       </c>
     </row>
     <row r="336" spans="1:8" outlineLevel="2">
       <c r="A336" s="15">
         <v>24</v>
       </c>
       <c r="B336" s="6" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="C336" s="7" t="s">
-        <v>659</v>
+        <v>653</v>
       </c>
       <c r="D336" s="5">
-        <v>3.0</v>
+        <v>0.0</v>
       </c>
       <c r="E336" s="10">
-        <v>52421.0</v>
+        <v>54539.0</v>
       </c>
       <c r="F336" s="10">
-        <v>47178.9</v>
+        <v>49085.1</v>
       </c>
       <c r="G336" s="10">
-        <v>41936.8</v>
+        <v>43631.2</v>
       </c>
       <c r="H336" s="10">
-        <v>36694.7</v>
+        <v>38177.3</v>
       </c>
     </row>
     <row r="337" spans="1:8" outlineLevel="2">
       <c r="A337" s="15">
         <v>25</v>
       </c>
       <c r="B337" s="6" t="s">
-        <v>660</v>
+        <v>654</v>
       </c>
       <c r="C337" s="7" t="s">
-        <v>661</v>
+        <v>655</v>
       </c>
       <c r="D337" s="5">
-        <v>5.0</v>
+        <v>2.0</v>
       </c>
       <c r="E337" s="10">
-        <v>36328.0</v>
+        <v>38656.0</v>
       </c>
       <c r="F337" s="10">
-        <v>32695.2</v>
+        <v>34790.4</v>
       </c>
       <c r="G337" s="10">
-        <v>29062.4</v>
+        <v>30924.8</v>
       </c>
       <c r="H337" s="10">
-        <v>25429.6</v>
+        <v>27059.2</v>
       </c>
     </row>
     <row r="338" spans="1:8" outlineLevel="2">
       <c r="A338" s="15">
         <v>26</v>
       </c>
       <c r="B338" s="6" t="s">
-        <v>662</v>
+        <v>656</v>
       </c>
       <c r="C338" s="7" t="s">
-        <v>663</v>
+        <v>657</v>
       </c>
       <c r="D338" s="5">
-        <v>13.0</v>
+        <v>23.0</v>
       </c>
       <c r="E338" s="10">
-        <v>34317.0</v>
+        <v>36523.0</v>
       </c>
       <c r="F338" s="10">
-        <v>30885.3</v>
+        <v>32870.7</v>
       </c>
       <c r="G338" s="10">
-        <v>27453.6</v>
+        <v>29218.4</v>
       </c>
       <c r="H338" s="10">
-        <v>24021.9</v>
+        <v>25566.1</v>
       </c>
     </row>
     <row r="339" spans="1:8" outlineLevel="2">
       <c r="A339" s="15">
         <v>27</v>
       </c>
       <c r="B339" s="6" t="s">
-        <v>664</v>
+        <v>658</v>
       </c>
       <c r="C339" s="7" t="s">
-        <v>665</v>
+        <v>659</v>
       </c>
       <c r="D339" s="5">
         <v>17.0</v>
       </c>
       <c r="E339" s="10">
-        <v>41230.0</v>
+        <v>43742.0</v>
       </c>
       <c r="F339" s="10">
-        <v>37107.0</v>
+        <v>39367.8</v>
       </c>
       <c r="G339" s="10">
-        <v>32984.0</v>
+        <v>34993.6</v>
       </c>
       <c r="H339" s="10">
-        <v>28861.0</v>
+        <v>30619.4</v>
       </c>
     </row>
     <row r="340" spans="1:8" outlineLevel="2">
       <c r="A340" s="15">
         <v>28</v>
       </c>
       <c r="B340" s="6" t="s">
-        <v>666</v>
+        <v>660</v>
       </c>
       <c r="C340" s="7" t="s">
-        <v>667</v>
+        <v>661</v>
       </c>
       <c r="D340" s="5">
-        <v>22.0</v>
+        <v>19.0</v>
       </c>
       <c r="E340" s="10">
-        <v>48534.0</v>
+        <v>52117.0</v>
       </c>
       <c r="F340" s="10">
-        <v>43680.6</v>
+        <v>46905.3</v>
       </c>
       <c r="G340" s="10">
-        <v>38827.2</v>
+        <v>41693.6</v>
       </c>
       <c r="H340" s="10">
-        <v>33973.8</v>
+        <v>36481.9</v>
       </c>
     </row>
     <row r="341" spans="1:8" outlineLevel="2">
       <c r="A341" s="15">
         <v>29</v>
       </c>
       <c r="B341" s="6" t="s">
-        <v>668</v>
+        <v>662</v>
       </c>
       <c r="C341" s="7" t="s">
-        <v>669</v>
+        <v>663</v>
       </c>
       <c r="D341" s="5">
-        <v>31.0</v>
+        <v>28.0</v>
       </c>
       <c r="E341" s="10">
-        <v>65889.0</v>
+        <v>69902.0</v>
       </c>
       <c r="F341" s="10">
-        <v>59300.1</v>
+        <v>62911.8</v>
       </c>
       <c r="G341" s="10">
-        <v>52711.2</v>
+        <v>55921.6</v>
       </c>
       <c r="H341" s="10">
-        <v>46122.3</v>
+        <v>48931.4</v>
       </c>
     </row>
     <row r="342" spans="1:8" outlineLevel="2">
       <c r="A342" s="15">
         <v>30</v>
       </c>
       <c r="B342" s="6" t="s">
-        <v>670</v>
+        <v>664</v>
       </c>
       <c r="C342" s="7" t="s">
-        <v>671</v>
+        <v>665</v>
       </c>
       <c r="D342" s="5">
-        <v>21.0</v>
+        <v>18.0</v>
       </c>
       <c r="E342" s="10">
-        <v>90439.0</v>
+        <v>95948.0</v>
       </c>
       <c r="F342" s="10">
-        <v>81395.1</v>
+        <v>86353.2</v>
       </c>
       <c r="G342" s="10">
-        <v>72351.2</v>
+        <v>76758.4</v>
       </c>
       <c r="H342" s="10">
-        <v>63307.3</v>
+        <v>67163.6</v>
       </c>
     </row>
     <row r="343" spans="1:8" outlineLevel="2">
       <c r="A343" s="15">
         <v>31</v>
       </c>
       <c r="B343" s="6" t="s">
-        <v>672</v>
+        <v>666</v>
       </c>
       <c r="C343" s="7" t="s">
-        <v>673</v>
+        <v>667</v>
       </c>
       <c r="D343" s="5">
-        <v>22.0</v>
+        <v>20.0</v>
       </c>
       <c r="E343" s="10">
-        <v>116937.0</v>
+        <v>124710.0</v>
       </c>
       <c r="F343" s="10">
-        <v>105243.3</v>
+        <v>112239.0</v>
       </c>
       <c r="G343" s="10">
-        <v>93549.6</v>
+        <v>99768.0</v>
       </c>
       <c r="H343" s="10">
-        <v>81855.9</v>
+        <v>87297.0</v>
       </c>
     </row>
     <row r="344" spans="1:8" outlineLevel="2">
       <c r="A344" s="15">
         <v>32</v>
       </c>
       <c r="B344" s="6" t="s">
-        <v>674</v>
+        <v>668</v>
       </c>
       <c r="C344" s="7" t="s">
-        <v>675</v>
+        <v>669</v>
       </c>
       <c r="D344" s="5">
         <v>13.0</v>
       </c>
       <c r="E344" s="10">
-        <v>152577.0</v>
+        <v>161871.0</v>
       </c>
       <c r="F344" s="10">
-        <v>137319.3</v>
+        <v>145683.9</v>
       </c>
       <c r="G344" s="10">
-        <v>122061.6</v>
+        <v>129496.8</v>
       </c>
       <c r="H344" s="10">
-        <v>106803.9</v>
+        <v>113309.7</v>
       </c>
     </row>
     <row r="345" spans="1:8" outlineLevel="2">
       <c r="A345" s="15">
         <v>33</v>
       </c>
       <c r="B345" s="6" t="s">
-        <v>676</v>
+        <v>670</v>
       </c>
       <c r="C345" s="7" t="s">
-        <v>677</v>
+        <v>671</v>
       </c>
       <c r="D345" s="5">
-        <v>24.0</v>
+        <v>26.0</v>
       </c>
       <c r="E345" s="10">
-        <v>182821.0</v>
+        <v>196757.0</v>
       </c>
       <c r="F345" s="10">
-        <v>164538.9</v>
+        <v>177081.3</v>
       </c>
       <c r="G345" s="10">
-        <v>146256.8</v>
+        <v>157405.6</v>
       </c>
       <c r="H345" s="10">
-        <v>127974.7</v>
+        <v>137729.9</v>
       </c>
     </row>
     <row r="346" spans="1:8" outlineLevel="2">
       <c r="A346" s="15">
         <v>34</v>
       </c>
       <c r="B346" s="6" t="s">
-        <v>678</v>
+        <v>672</v>
       </c>
       <c r="C346" s="7" t="s">
-        <v>679</v>
+        <v>673</v>
       </c>
       <c r="D346" s="5">
-        <v>14.0</v>
+        <v>13.0</v>
       </c>
       <c r="E346" s="10">
-        <v>23770.0</v>
+        <v>25290.0</v>
       </c>
       <c r="F346" s="10">
-        <v>21393.0</v>
+        <v>22761.0</v>
       </c>
       <c r="G346" s="10">
-        <v>19016.0</v>
+        <v>20232.0</v>
       </c>
       <c r="H346" s="10">
-        <v>16639.0</v>
+        <v>17703.0</v>
       </c>
     </row>
     <row r="347" spans="1:8" outlineLevel="2">
       <c r="A347" s="15">
         <v>35</v>
       </c>
       <c r="B347" s="6" t="s">
-        <v>680</v>
+        <v>674</v>
       </c>
       <c r="C347" s="7" t="s">
-        <v>681</v>
+        <v>675</v>
       </c>
       <c r="D347" s="5">
         <v>32.0</v>
       </c>
       <c r="E347" s="10">
-        <v>24473.0</v>
+        <v>25963.0</v>
       </c>
       <c r="F347" s="10">
-        <v>22025.7</v>
+        <v>23366.7</v>
       </c>
       <c r="G347" s="10">
-        <v>19578.4</v>
+        <v>20770.4</v>
       </c>
       <c r="H347" s="10">
-        <v>17131.1</v>
+        <v>18174.1</v>
       </c>
     </row>
     <row r="348" spans="1:8" outlineLevel="2">
       <c r="A348" s="15">
         <v>36</v>
       </c>
       <c r="B348" s="6" t="s">
-        <v>682</v>
+        <v>676</v>
       </c>
       <c r="C348" s="7" t="s">
-        <v>683</v>
+        <v>677</v>
       </c>
       <c r="D348" s="5">
-        <v>28.0</v>
+        <v>24.0</v>
       </c>
       <c r="E348" s="10">
-        <v>30284.0</v>
+        <v>32403.0</v>
       </c>
       <c r="F348" s="10">
-        <v>27255.6</v>
+        <v>29162.7</v>
       </c>
       <c r="G348" s="10">
-        <v>24227.2</v>
+        <v>25922.4</v>
       </c>
       <c r="H348" s="10">
-        <v>21198.8</v>
+        <v>22682.1</v>
       </c>
     </row>
     <row r="349" spans="1:8" outlineLevel="2">
       <c r="A349" s="15">
         <v>37</v>
       </c>
       <c r="B349" s="6" t="s">
-        <v>684</v>
+        <v>678</v>
       </c>
       <c r="C349" s="7" t="s">
-        <v>685</v>
+        <v>679</v>
       </c>
       <c r="D349" s="5">
         <v>0.0</v>
       </c>
       <c r="E349" s="10">
-        <v>59531.0</v>
+        <v>61937.0</v>
       </c>
       <c r="F349" s="10">
-        <v>53577.9</v>
+        <v>55743.3</v>
       </c>
       <c r="G349" s="10">
-        <v>47624.8</v>
+        <v>49549.6</v>
       </c>
       <c r="H349" s="10">
-        <v>41671.7</v>
+        <v>43355.9</v>
       </c>
     </row>
     <row r="350" spans="1:8" outlineLevel="2">
       <c r="A350" s="15">
         <v>38</v>
       </c>
       <c r="B350" s="6" t="s">
-        <v>686</v>
+        <v>680</v>
       </c>
       <c r="C350" s="7" t="s">
-        <v>687</v>
+        <v>681</v>
       </c>
       <c r="D350" s="5">
-        <v>183.0</v>
+        <v>134.0</v>
       </c>
       <c r="E350" s="10">
-        <v>16716.0</v>
+        <v>17734.0</v>
       </c>
       <c r="F350" s="10">
-        <v>15044.4</v>
+        <v>15960.6</v>
       </c>
       <c r="G350" s="10">
-        <v>13372.8</v>
+        <v>14187.2</v>
       </c>
       <c r="H350" s="10">
-        <v>11701.2</v>
+        <v>12413.8</v>
       </c>
     </row>
     <row r="351" spans="1:8" outlineLevel="2">
       <c r="A351" s="15">
         <v>39</v>
       </c>
       <c r="B351" s="6" t="s">
-        <v>688</v>
+        <v>682</v>
       </c>
       <c r="C351" s="7" t="s">
-        <v>689</v>
+        <v>683</v>
       </c>
       <c r="D351" s="5">
         <v>50.0</v>
       </c>
       <c r="E351" s="10">
-        <v>26576.0</v>
+        <v>27842.0</v>
       </c>
       <c r="F351" s="10">
-        <v>23918.4</v>
+        <v>25057.8</v>
       </c>
       <c r="G351" s="10">
-        <v>21260.8</v>
+        <v>22273.6</v>
       </c>
       <c r="H351" s="10">
-        <v>18603.2</v>
+        <v>19489.4</v>
       </c>
     </row>
     <row r="352" spans="1:8" outlineLevel="2">
       <c r="A352" s="15">
         <v>40</v>
       </c>
       <c r="B352" s="6" t="s">
-        <v>690</v>
+        <v>684</v>
       </c>
       <c r="C352" s="7" t="s">
-        <v>691</v>
+        <v>685</v>
       </c>
       <c r="D352" s="5">
-        <v>625.0</v>
+        <v>663.0</v>
       </c>
       <c r="E352" s="10">
-        <v>16723.0</v>
+        <v>17809.0</v>
       </c>
       <c r="F352" s="10">
-        <v>15050.7</v>
+        <v>16028.1</v>
       </c>
       <c r="G352" s="10">
-        <v>13378.4</v>
+        <v>14247.2</v>
       </c>
       <c r="H352" s="10">
-        <v>11706.1</v>
+        <v>12466.3</v>
       </c>
     </row>
     <row r="353" spans="1:8" outlineLevel="2">
       <c r="A353" s="15">
         <v>41</v>
       </c>
       <c r="B353" s="6" t="s">
-        <v>692</v>
+        <v>686</v>
       </c>
       <c r="C353" s="7" t="s">
-        <v>693</v>
+        <v>687</v>
       </c>
       <c r="D353" s="5">
         <v>0.0</v>
       </c>
       <c r="E353" s="10">
-        <v>70617.0</v>
+        <v>73470.0</v>
       </c>
       <c r="F353" s="10">
-        <v>63555.3</v>
+        <v>66123.0</v>
       </c>
       <c r="G353" s="10">
-        <v>56493.6</v>
+        <v>58776.0</v>
       </c>
       <c r="H353" s="10">
-        <v>49431.9</v>
+        <v>51429.0</v>
       </c>
     </row>
     <row r="354" spans="1:8" outlineLevel="2">
       <c r="A354" s="15">
         <v>42</v>
       </c>
       <c r="B354" s="6" t="s">
-        <v>694</v>
+        <v>688</v>
       </c>
       <c r="C354" s="7" t="s">
-        <v>695</v>
+        <v>689</v>
       </c>
       <c r="D354" s="5">
-        <v>0.0</v>
+        <v>16.0</v>
       </c>
       <c r="E354" s="10">
-        <v>19654.0</v>
+        <v>20959.0</v>
       </c>
       <c r="F354" s="10">
-        <v>17688.6</v>
+        <v>18863.1</v>
       </c>
       <c r="G354" s="10">
-        <v>15723.2</v>
+        <v>16767.2</v>
       </c>
       <c r="H354" s="10">
-        <v>13757.8</v>
+        <v>14671.3</v>
       </c>
     </row>
     <row r="355" spans="1:8" outlineLevel="2">
       <c r="A355" s="15">
         <v>43</v>
       </c>
       <c r="B355" s="6" t="s">
-        <v>696</v>
+        <v>690</v>
       </c>
       <c r="C355" s="7" t="s">
-        <v>697</v>
+        <v>691</v>
       </c>
       <c r="D355" s="5">
         <v>10.0</v>
       </c>
       <c r="E355" s="10">
-        <v>36744.0</v>
+        <v>38493.0</v>
       </c>
       <c r="F355" s="10">
-        <v>33069.6</v>
+        <v>34643.7</v>
       </c>
       <c r="G355" s="10">
-        <v>29395.2</v>
+        <v>30794.4</v>
       </c>
       <c r="H355" s="10">
-        <v>25720.8</v>
+        <v>26945.1</v>
       </c>
     </row>
     <row r="356" spans="1:8" outlineLevel="2">
       <c r="A356" s="15">
         <v>44</v>
       </c>
       <c r="B356" s="6" t="s">
-        <v>698</v>
+        <v>692</v>
       </c>
       <c r="C356" s="7" t="s">
-        <v>699</v>
+        <v>693</v>
       </c>
       <c r="D356" s="5">
-        <v>47.0</v>
+        <v>43.0</v>
       </c>
       <c r="E356" s="10">
-        <v>19572.0</v>
+        <v>20835.0</v>
       </c>
       <c r="F356" s="10">
-        <v>17614.8</v>
+        <v>18751.5</v>
       </c>
       <c r="G356" s="10">
-        <v>15657.6</v>
+        <v>16668.0</v>
       </c>
       <c r="H356" s="10">
-        <v>13700.4</v>
+        <v>14584.5</v>
       </c>
     </row>
     <row r="357" spans="1:8" outlineLevel="2">
       <c r="A357" s="15">
         <v>45</v>
       </c>
       <c r="B357" s="6" t="s">
-        <v>700</v>
+        <v>694</v>
       </c>
       <c r="C357" s="7" t="s">
-        <v>701</v>
+        <v>695</v>
       </c>
       <c r="D357" s="5">
         <v>0.0</v>
       </c>
       <c r="E357" s="10">
-        <v>78689.0</v>
+        <v>81870.0</v>
       </c>
       <c r="F357" s="10">
-        <v>70820.1</v>
+        <v>73683.0</v>
       </c>
       <c r="G357" s="10">
-        <v>62951.2</v>
+        <v>65496.0</v>
       </c>
       <c r="H357" s="10">
-        <v>55082.3</v>
+        <v>57309.0</v>
       </c>
     </row>
     <row r="358" spans="1:8" outlineLevel="2">
       <c r="A358" s="15">
         <v>46</v>
       </c>
       <c r="B358" s="6" t="s">
-        <v>702</v>
+        <v>696</v>
       </c>
       <c r="C358" s="7" t="s">
-        <v>703</v>
+        <v>697</v>
       </c>
       <c r="D358" s="5">
-        <v>103.0</v>
+        <v>34.0</v>
       </c>
       <c r="E358" s="10">
-        <v>26654.0</v>
+        <v>28420.0</v>
       </c>
       <c r="F358" s="10">
-        <v>23988.6</v>
+        <v>25578.0</v>
       </c>
       <c r="G358" s="10">
-        <v>21323.2</v>
+        <v>22736.0</v>
       </c>
       <c r="H358" s="10">
-        <v>18657.8</v>
+        <v>19894.0</v>
       </c>
     </row>
     <row r="359" spans="1:8" outlineLevel="2">
       <c r="A359" s="15">
         <v>47</v>
       </c>
       <c r="B359" s="6" t="s">
-        <v>704</v>
+        <v>698</v>
       </c>
       <c r="C359" s="7" t="s">
-        <v>705</v>
+        <v>699</v>
       </c>
       <c r="D359" s="5">
         <v>100.0</v>
       </c>
       <c r="E359" s="10">
-        <v>40920.0</v>
+        <v>42869.0</v>
       </c>
       <c r="F359" s="10">
-        <v>36828.0</v>
+        <v>38582.1</v>
       </c>
       <c r="G359" s="10">
-        <v>32736.0</v>
+        <v>34295.2</v>
       </c>
       <c r="H359" s="10">
-        <v>28644.0</v>
+        <v>30008.3</v>
       </c>
     </row>
     <row r="360" spans="1:8" outlineLevel="2">
       <c r="A360" s="15">
         <v>48</v>
       </c>
       <c r="B360" s="6" t="s">
-        <v>706</v>
+        <v>700</v>
       </c>
       <c r="C360" s="7" t="s">
-        <v>707</v>
+        <v>701</v>
       </c>
       <c r="D360" s="5">
-        <v>814.0</v>
+        <v>754.0</v>
       </c>
       <c r="E360" s="10">
-        <v>26618.0</v>
+        <v>28375.0</v>
       </c>
       <c r="F360" s="10">
-        <v>23956.2</v>
+        <v>25537.5</v>
       </c>
       <c r="G360" s="10">
-        <v>21294.4</v>
+        <v>22700.0</v>
       </c>
       <c r="H360" s="10">
-        <v>18632.6</v>
+        <v>19862.5</v>
       </c>
     </row>
     <row r="361" spans="1:8" outlineLevel="2">
       <c r="A361" s="15">
         <v>49</v>
       </c>
       <c r="B361" s="6" t="s">
-        <v>708</v>
+        <v>702</v>
       </c>
       <c r="C361" s="7" t="s">
-        <v>709</v>
+        <v>703</v>
       </c>
       <c r="D361" s="5">
-        <v>99.0</v>
+        <v>118.0</v>
       </c>
       <c r="E361" s="10">
-        <v>36618.0</v>
+        <v>39038.0</v>
       </c>
       <c r="F361" s="10">
-        <v>32956.2</v>
+        <v>35134.2</v>
       </c>
       <c r="G361" s="10">
-        <v>29294.4</v>
+        <v>31230.4</v>
       </c>
       <c r="H361" s="10">
-        <v>25632.6</v>
+        <v>27326.6</v>
       </c>
     </row>
     <row r="362" spans="1:8" outlineLevel="2">
       <c r="A362" s="15">
         <v>50</v>
       </c>
       <c r="B362" s="6" t="s">
-        <v>710</v>
+        <v>704</v>
       </c>
       <c r="C362" s="7" t="s">
-        <v>711</v>
+        <v>705</v>
       </c>
       <c r="D362" s="5">
         <v>10.0</v>
       </c>
       <c r="E362" s="10">
-        <v>61650.0</v>
+        <v>64587.0</v>
       </c>
       <c r="F362" s="10">
-        <v>55485.0</v>
+        <v>58128.3</v>
       </c>
       <c r="G362" s="10">
-        <v>49320.0</v>
+        <v>51669.6</v>
       </c>
       <c r="H362" s="10">
-        <v>43155.0</v>
+        <v>45210.9</v>
       </c>
     </row>
     <row r="363" spans="1:8" outlineLevel="2">
       <c r="A363" s="15">
         <v>51</v>
       </c>
       <c r="B363" s="6" t="s">
-        <v>712</v>
+        <v>706</v>
       </c>
       <c r="C363" s="7" t="s">
-        <v>713</v>
+        <v>707</v>
       </c>
       <c r="D363" s="5">
-        <v>409.0</v>
+        <v>431.0</v>
       </c>
       <c r="E363" s="10">
-        <v>36586.0</v>
+        <v>39020.0</v>
       </c>
       <c r="F363" s="10">
-        <v>32927.4</v>
+        <v>35118.0</v>
       </c>
       <c r="G363" s="10">
-        <v>29268.8</v>
+        <v>31216.0</v>
       </c>
       <c r="H363" s="10">
-        <v>25610.2</v>
+        <v>27314.0</v>
       </c>
     </row>
     <row r="364" spans="1:8" outlineLevel="2">
       <c r="A364" s="15">
         <v>52</v>
       </c>
       <c r="B364" s="6" t="s">
-        <v>714</v>
+        <v>708</v>
       </c>
       <c r="C364" s="7" t="s">
-        <v>715</v>
+        <v>709</v>
       </c>
       <c r="D364" s="5">
         <v>0.0</v>
       </c>
       <c r="E364" s="10">
-        <v>109659.0</v>
+        <v>114092.0</v>
       </c>
       <c r="F364" s="10">
-        <v>98693.1</v>
+        <v>102682.8</v>
       </c>
       <c r="G364" s="10">
-        <v>87727.2</v>
+        <v>91273.6</v>
       </c>
       <c r="H364" s="10">
-        <v>76761.3</v>
+        <v>79864.4</v>
       </c>
     </row>
     <row r="365" spans="1:8" outlineLevel="2">
       <c r="A365" s="15">
         <v>53</v>
       </c>
       <c r="B365" s="6" t="s">
-        <v>716</v>
+        <v>710</v>
       </c>
       <c r="C365" s="7" t="s">
-        <v>717</v>
+        <v>711</v>
       </c>
       <c r="D365" s="5">
         <v>50.0</v>
       </c>
       <c r="E365" s="10">
-        <v>61650.0</v>
+        <v>64587.0</v>
       </c>
       <c r="F365" s="10">
-        <v>55485.0</v>
+        <v>58128.3</v>
       </c>
       <c r="G365" s="10">
-        <v>49320.0</v>
+        <v>51669.6</v>
       </c>
       <c r="H365" s="10">
-        <v>43155.0</v>
+        <v>45210.9</v>
       </c>
     </row>
     <row r="366" spans="1:8" outlineLevel="2">
       <c r="A366" s="15">
         <v>54</v>
       </c>
       <c r="B366" s="6" t="s">
-        <v>718</v>
+        <v>712</v>
       </c>
       <c r="C366" s="7" t="s">
-        <v>719</v>
+        <v>713</v>
       </c>
       <c r="D366" s="5">
-        <v>0.0</v>
+        <v>13.0</v>
       </c>
       <c r="E366" s="10">
-        <v>50161.0</v>
+        <v>53534.0</v>
       </c>
       <c r="F366" s="10">
-        <v>45144.9</v>
+        <v>48180.6</v>
       </c>
       <c r="G366" s="10">
-        <v>40128.8</v>
+        <v>42827.2</v>
       </c>
       <c r="H366" s="10">
-        <v>35112.7</v>
+        <v>37473.8</v>
       </c>
     </row>
     <row r="367" spans="1:8" outlineLevel="2">
       <c r="A367" s="15">
         <v>55</v>
       </c>
       <c r="B367" s="6" t="s">
-        <v>720</v>
+        <v>714</v>
       </c>
       <c r="C367" s="7" t="s">
-        <v>721</v>
+        <v>715</v>
       </c>
       <c r="D367" s="5">
         <v>10.0</v>
       </c>
       <c r="E367" s="10">
-        <v>82197.0</v>
+        <v>86111.0</v>
       </c>
       <c r="F367" s="10">
-        <v>73977.3</v>
+        <v>77499.9</v>
       </c>
       <c r="G367" s="10">
-        <v>65757.6</v>
+        <v>68888.8</v>
       </c>
       <c r="H367" s="10">
-        <v>57537.9</v>
+        <v>60277.7</v>
       </c>
     </row>
     <row r="368" spans="1:8" outlineLevel="2">
       <c r="A368" s="15">
         <v>56</v>
       </c>
       <c r="B368" s="6" t="s">
-        <v>722</v>
+        <v>716</v>
       </c>
       <c r="C368" s="7" t="s">
-        <v>723</v>
+        <v>717</v>
       </c>
       <c r="D368" s="5">
-        <v>237.0</v>
+        <v>262.0</v>
       </c>
       <c r="E368" s="10">
-        <v>50161.0</v>
+        <v>53507.0</v>
       </c>
       <c r="F368" s="10">
-        <v>45144.9</v>
+        <v>48156.3</v>
       </c>
       <c r="G368" s="10">
-        <v>40128.8</v>
+        <v>42805.6</v>
       </c>
       <c r="H368" s="10">
-        <v>35112.7</v>
+        <v>37454.9</v>
       </c>
     </row>
     <row r="369" spans="1:8" outlineLevel="2">
       <c r="A369" s="15">
         <v>57</v>
       </c>
       <c r="B369" s="6" t="s">
-        <v>724</v>
+        <v>718</v>
       </c>
       <c r="C369" s="7" t="s">
-        <v>725</v>
+        <v>719</v>
       </c>
       <c r="D369" s="5">
         <v>0.0</v>
       </c>
       <c r="E369" s="10">
-        <v>130130.0</v>
+        <v>135389.0</v>
       </c>
       <c r="F369" s="10">
-        <v>117117.0</v>
+        <v>121850.1</v>
       </c>
       <c r="G369" s="10">
-        <v>104104.0</v>
+        <v>108311.2</v>
       </c>
       <c r="H369" s="10">
-        <v>91091.0</v>
+        <v>94772.3</v>
       </c>
     </row>
     <row r="370" spans="1:8" outlineLevel="2">
       <c r="A370" s="15">
         <v>58</v>
       </c>
       <c r="B370" s="6" t="s">
-        <v>726</v>
+        <v>720</v>
       </c>
       <c r="C370" s="7" t="s">
-        <v>727</v>
+        <v>721</v>
       </c>
       <c r="D370" s="5">
-        <v>0.0</v>
+        <v>7.0</v>
       </c>
       <c r="E370" s="10">
-        <v>67360.0</v>
+        <v>71893.0</v>
       </c>
       <c r="F370" s="10">
-        <v>60624.0</v>
+        <v>64703.7</v>
       </c>
       <c r="G370" s="10">
-        <v>53888.0</v>
+        <v>57514.4</v>
       </c>
       <c r="H370" s="10">
-        <v>47152.0</v>
+        <v>50325.1</v>
       </c>
     </row>
     <row r="371" spans="1:8" outlineLevel="2">
       <c r="A371" s="15">
         <v>59</v>
       </c>
       <c r="B371" s="6" t="s">
-        <v>728</v>
+        <v>722</v>
       </c>
       <c r="C371" s="7" t="s">
-        <v>729</v>
+        <v>723</v>
       </c>
       <c r="D371" s="5">
-        <v>153.0</v>
+        <v>208.0</v>
       </c>
       <c r="E371" s="10">
-        <v>67402.0</v>
+        <v>71941.0</v>
       </c>
       <c r="F371" s="10">
-        <v>60661.8</v>
+        <v>64746.9</v>
       </c>
       <c r="G371" s="10">
-        <v>53921.6</v>
+        <v>57552.8</v>
       </c>
       <c r="H371" s="10">
-        <v>47181.4</v>
+        <v>50358.7</v>
       </c>
     </row>
     <row r="372" spans="1:8" outlineLevel="2">
       <c r="A372" s="15">
         <v>60</v>
       </c>
       <c r="B372" s="6" t="s">
-        <v>730</v>
+        <v>724</v>
       </c>
       <c r="C372" s="7" t="s">
-        <v>731</v>
+        <v>725</v>
       </c>
       <c r="D372" s="5">
         <v>10.0</v>
       </c>
       <c r="E372" s="10">
-        <v>107366.0</v>
+        <v>112479.0</v>
       </c>
       <c r="F372" s="10">
-        <v>96629.4</v>
+        <v>101231.1</v>
       </c>
       <c r="G372" s="10">
-        <v>85892.8</v>
+        <v>89983.2</v>
       </c>
       <c r="H372" s="10">
-        <v>75156.2</v>
+        <v>78735.3</v>
       </c>
     </row>
     <row r="373" spans="1:8" outlineLevel="2">
       <c r="A373" s="15">
         <v>61</v>
       </c>
       <c r="B373" s="6" t="s">
-        <v>732</v>
+        <v>726</v>
       </c>
       <c r="C373" s="7" t="s">
-        <v>733</v>
+        <v>727</v>
       </c>
       <c r="D373" s="5">
         <v>0.0</v>
       </c>
       <c r="E373" s="10">
-        <v>167937.0</v>
+        <v>174724.0</v>
       </c>
       <c r="F373" s="10">
-        <v>151143.3</v>
+        <v>157251.6</v>
       </c>
       <c r="G373" s="10">
-        <v>134349.6</v>
+        <v>139779.2</v>
       </c>
       <c r="H373" s="10">
-        <v>117555.9</v>
+        <v>122306.8</v>
       </c>
     </row>
     <row r="374" spans="1:8" outlineLevel="2">
       <c r="A374" s="15">
         <v>62</v>
       </c>
       <c r="B374" s="6" t="s">
-        <v>734</v>
+        <v>728</v>
       </c>
       <c r="C374" s="7" t="s">
-        <v>735</v>
+        <v>729</v>
       </c>
       <c r="D374" s="5">
         <v>0.0</v>
       </c>
       <c r="E374" s="10">
-        <v>98932.0</v>
+        <v>100333.0</v>
       </c>
       <c r="F374" s="10">
-        <v>89038.8</v>
+        <v>90299.7</v>
       </c>
       <c r="G374" s="10">
-        <v>79145.6</v>
+        <v>80266.4</v>
       </c>
       <c r="H374" s="10">
-        <v>69252.4</v>
+        <v>70233.1</v>
       </c>
     </row>
     <row r="375" spans="1:8" outlineLevel="2">
       <c r="A375" s="15">
         <v>63</v>
       </c>
       <c r="B375" s="6" t="s">
-        <v>736</v>
+        <v>730</v>
       </c>
       <c r="C375" s="7" t="s">
-        <v>737</v>
+        <v>731</v>
       </c>
       <c r="D375" s="5">
-        <v>103.0</v>
+        <v>68.0</v>
       </c>
       <c r="E375" s="10">
-        <v>100124.0</v>
+        <v>99482.0</v>
       </c>
       <c r="F375" s="10">
-        <v>90111.6</v>
+        <v>89533.8</v>
       </c>
       <c r="G375" s="10">
-        <v>80099.2</v>
+        <v>79585.6</v>
       </c>
       <c r="H375" s="10">
-        <v>70086.8</v>
+        <v>69637.4</v>
       </c>
     </row>
     <row r="376" spans="1:8" outlineLevel="2">
       <c r="A376" s="15">
         <v>64</v>
       </c>
       <c r="B376" s="6" t="s">
-        <v>738</v>
+        <v>732</v>
       </c>
       <c r="C376" s="7" t="s">
-        <v>739</v>
+        <v>733</v>
       </c>
       <c r="D376" s="5">
         <v>0.0</v>
       </c>
       <c r="E376" s="10">
-        <v>275254.0</v>
+        <v>286379.0</v>
       </c>
       <c r="F376" s="10">
-        <v>247728.6</v>
+        <v>257741.1</v>
       </c>
       <c r="G376" s="10">
-        <v>220203.2</v>
+        <v>229103.2</v>
       </c>
       <c r="H376" s="10">
-        <v>192677.8</v>
+        <v>200465.3</v>
       </c>
     </row>
     <row r="377" spans="1:8" outlineLevel="2">
       <c r="A377" s="15">
         <v>65</v>
       </c>
       <c r="B377" s="6" t="s">
-        <v>740</v>
+        <v>734</v>
       </c>
       <c r="C377" s="7" t="s">
-        <v>741</v>
+        <v>735</v>
       </c>
       <c r="D377" s="5">
         <v>1.0</v>
       </c>
       <c r="E377" s="10">
-        <v>120154.0</v>
+        <v>128216.0</v>
       </c>
       <c r="F377" s="10">
-        <v>108138.6</v>
+        <v>115394.4</v>
       </c>
       <c r="G377" s="10">
-        <v>96123.2</v>
+        <v>102572.8</v>
       </c>
       <c r="H377" s="10">
-        <v>84107.8</v>
+        <v>89751.2</v>
       </c>
     </row>
     <row r="378" spans="1:8" outlineLevel="2">
       <c r="A378" s="15">
         <v>66</v>
       </c>
       <c r="B378" s="6" t="s">
-        <v>742</v>
+        <v>736</v>
       </c>
       <c r="C378" s="7" t="s">
-        <v>743</v>
+        <v>737</v>
       </c>
       <c r="D378" s="5">
-        <v>116.0</v>
+        <v>106.0</v>
       </c>
       <c r="E378" s="10">
-        <v>120073.0</v>
+        <v>128197.0</v>
       </c>
       <c r="F378" s="10">
-        <v>108065.7</v>
+        <v>115377.3</v>
       </c>
       <c r="G378" s="10">
-        <v>96058.4</v>
+        <v>102557.6</v>
       </c>
       <c r="H378" s="10">
-        <v>84051.1</v>
+        <v>89737.9</v>
       </c>
     </row>
     <row r="379" spans="1:8" outlineLevel="2">
       <c r="A379" s="15">
         <v>67</v>
       </c>
       <c r="B379" s="6" t="s">
-        <v>744</v>
+        <v>738</v>
       </c>
       <c r="C379" s="7" t="s">
-        <v>745</v>
+        <v>739</v>
       </c>
       <c r="D379" s="5">
         <v>0.0</v>
       </c>
       <c r="E379" s="10">
-        <v>325164.0</v>
+        <v>338305.0</v>
       </c>
       <c r="F379" s="10">
-        <v>292647.6</v>
+        <v>304474.5</v>
       </c>
       <c r="G379" s="10">
-        <v>260131.2</v>
+        <v>270644.0</v>
       </c>
       <c r="H379" s="10">
-        <v>227614.8</v>
+        <v>236813.5</v>
       </c>
     </row>
     <row r="380" spans="1:8" outlineLevel="2">
       <c r="A380" s="15">
         <v>68</v>
       </c>
       <c r="B380" s="6" t="s">
-        <v>746</v>
+        <v>740</v>
       </c>
       <c r="C380" s="7" t="s">
-        <v>747</v>
+        <v>741</v>
       </c>
       <c r="D380" s="5">
         <v>0.0</v>
       </c>
       <c r="E380" s="10">
-        <v>49649.0</v>
+        <v>51654.0</v>
       </c>
       <c r="F380" s="10">
-        <v>44684.1</v>
+        <v>46488.6</v>
       </c>
       <c r="G380" s="10">
-        <v>39719.2</v>
+        <v>41323.2</v>
       </c>
       <c r="H380" s="10">
-        <v>34754.3</v>
+        <v>36157.8</v>
       </c>
     </row>
     <row r="381" spans="1:8" outlineLevel="2">
       <c r="A381" s="15">
         <v>69</v>
       </c>
       <c r="B381" s="6" t="s">
-        <v>748</v>
+        <v>742</v>
       </c>
       <c r="C381" s="7" t="s">
-        <v>749</v>
+        <v>743</v>
       </c>
       <c r="D381" s="5">
-        <v>53.0</v>
+        <v>32.0</v>
       </c>
       <c r="E381" s="10">
-        <v>10170.0</v>
+        <v>10789.0</v>
       </c>
       <c r="F381" s="10">
-        <v>9153.0</v>
+        <v>9710.1</v>
       </c>
       <c r="G381" s="10">
-        <v>8136.0</v>
+        <v>8631.2</v>
       </c>
       <c r="H381" s="10">
-        <v>7119.0</v>
+        <v>7552.3</v>
       </c>
     </row>
     <row r="382" spans="1:8" outlineLevel="2">
       <c r="A382" s="15">
         <v>70</v>
       </c>
       <c r="B382" s="6" t="s">
-        <v>750</v>
+        <v>744</v>
       </c>
       <c r="C382" s="7" t="s">
-        <v>751</v>
+        <v>745</v>
       </c>
       <c r="D382" s="5">
         <v>50.0</v>
       </c>
       <c r="E382" s="10">
-        <v>16070.0</v>
+        <v>16835.0</v>
       </c>
       <c r="F382" s="10">
-        <v>14463.0</v>
+        <v>15151.5</v>
       </c>
       <c r="G382" s="10">
-        <v>12856.0</v>
+        <v>13468.0</v>
       </c>
       <c r="H382" s="10">
-        <v>11249.0</v>
+        <v>11784.5</v>
       </c>
     </row>
     <row r="383" spans="1:8" outlineLevel="2">
       <c r="A383" s="15">
         <v>71</v>
       </c>
       <c r="B383" s="6" t="s">
-        <v>752</v>
+        <v>746</v>
       </c>
       <c r="C383" s="7" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="D383" s="5">
-        <v>163.0</v>
+        <v>218.0</v>
       </c>
       <c r="E383" s="10">
-        <v>10210.0</v>
+        <v>10874.0</v>
       </c>
       <c r="F383" s="10">
-        <v>9189.0</v>
+        <v>9786.6</v>
       </c>
       <c r="G383" s="10">
-        <v>8168.0</v>
+        <v>8699.2</v>
       </c>
       <c r="H383" s="10">
-        <v>7147.0</v>
+        <v>7611.8</v>
       </c>
     </row>
     <row r="384" spans="1:8" outlineLevel="2">
       <c r="A384" s="15">
         <v>72</v>
       </c>
       <c r="B384" s="6" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="C384" s="7" t="s">
-        <v>755</v>
+        <v>749</v>
       </c>
       <c r="D384" s="5">
         <v>0.0</v>
       </c>
       <c r="E384" s="10">
-        <v>50733.0</v>
+        <v>52784.0</v>
       </c>
       <c r="F384" s="10">
-        <v>45659.7</v>
+        <v>47505.6</v>
       </c>
       <c r="G384" s="10">
-        <v>40586.4</v>
+        <v>42227.2</v>
       </c>
       <c r="H384" s="10">
-        <v>35513.1</v>
+        <v>36948.8</v>
       </c>
     </row>
     <row r="385" spans="1:8" outlineLevel="2">
       <c r="A385" s="15">
         <v>73</v>
       </c>
       <c r="B385" s="6" t="s">
-        <v>756</v>
+        <v>750</v>
       </c>
       <c r="C385" s="7" t="s">
-        <v>757</v>
+        <v>751</v>
       </c>
       <c r="D385" s="5">
-        <v>3.0</v>
+        <v>0.0</v>
       </c>
       <c r="E385" s="10">
-        <v>11782.0</v>
+        <v>12690.0</v>
       </c>
       <c r="F385" s="10">
-        <v>10603.8</v>
+        <v>11421.0</v>
       </c>
       <c r="G385" s="10">
-        <v>9425.6</v>
+        <v>10152.0</v>
       </c>
       <c r="H385" s="10">
-        <v>8247.4</v>
+        <v>8883.0</v>
       </c>
     </row>
     <row r="386" spans="1:8" outlineLevel="2">
       <c r="A386" s="15">
         <v>74</v>
       </c>
       <c r="B386" s="6" t="s">
-        <v>758</v>
+        <v>752</v>
       </c>
       <c r="C386" s="7" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="D386" s="5">
         <v>50.0</v>
       </c>
       <c r="E386" s="10">
-        <v>18258.0</v>
+        <v>19126.0</v>
       </c>
       <c r="F386" s="10">
-        <v>16432.2</v>
+        <v>17213.4</v>
       </c>
       <c r="G386" s="10">
-        <v>14606.4</v>
+        <v>15300.8</v>
       </c>
       <c r="H386" s="10">
-        <v>12780.6</v>
+        <v>13388.2</v>
       </c>
     </row>
     <row r="387" spans="1:8" outlineLevel="2">
       <c r="A387" s="15">
         <v>75</v>
       </c>
       <c r="B387" s="6" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
       <c r="C387" s="7" t="s">
-        <v>761</v>
+        <v>755</v>
       </c>
       <c r="D387" s="5">
-        <v>23.0</v>
+        <v>133.0</v>
       </c>
       <c r="E387" s="10">
-        <v>11920.0</v>
+        <v>12692.0</v>
       </c>
       <c r="F387" s="10">
-        <v>10728.0</v>
+        <v>11422.8</v>
       </c>
       <c r="G387" s="10">
-        <v>9536.0</v>
+        <v>10153.6</v>
       </c>
       <c r="H387" s="10">
-        <v>8344.0</v>
+        <v>8884.4</v>
       </c>
     </row>
     <row r="388" spans="1:8" outlineLevel="2">
       <c r="A388" s="15">
         <v>76</v>
       </c>
       <c r="B388" s="6" t="s">
-        <v>762</v>
+        <v>756</v>
       </c>
       <c r="C388" s="7" t="s">
-        <v>763</v>
+        <v>757</v>
       </c>
       <c r="D388" s="5">
         <v>0.0</v>
       </c>
       <c r="E388" s="10">
-        <v>54348.0</v>
+        <v>56544.0</v>
       </c>
       <c r="F388" s="10">
-        <v>48913.2</v>
+        <v>50889.6</v>
       </c>
       <c r="G388" s="10">
-        <v>43478.4</v>
+        <v>45235.2</v>
       </c>
       <c r="H388" s="10">
-        <v>38043.6</v>
+        <v>39580.8</v>
       </c>
     </row>
     <row r="389" spans="1:8" outlineLevel="2">
       <c r="A389" s="15">
         <v>77</v>
       </c>
       <c r="B389" s="6" t="s">
-        <v>764</v>
+        <v>758</v>
       </c>
       <c r="C389" s="7" t="s">
-        <v>765</v>
+        <v>759</v>
       </c>
       <c r="D389" s="5">
-        <v>0.0</v>
+        <v>73.0</v>
       </c>
       <c r="E389" s="10">
-        <v>14080.0</v>
+        <v>14996.0</v>
       </c>
       <c r="F389" s="10">
-        <v>12672.0</v>
+        <v>13496.4</v>
       </c>
       <c r="G389" s="10">
-        <v>11264.0</v>
+        <v>11996.8</v>
       </c>
       <c r="H389" s="10">
-        <v>9856.0</v>
+        <v>10497.2</v>
       </c>
     </row>
     <row r="390" spans="1:8" outlineLevel="2">
       <c r="A390" s="15">
         <v>78</v>
       </c>
       <c r="B390" s="6" t="s">
-        <v>766</v>
+        <v>760</v>
       </c>
       <c r="C390" s="7" t="s">
-        <v>767</v>
+        <v>761</v>
       </c>
       <c r="D390" s="5">
         <v>10.0</v>
       </c>
       <c r="E390" s="10">
-        <v>22661.0</v>
+        <v>23741.0</v>
       </c>
       <c r="F390" s="10">
-        <v>20394.9</v>
+        <v>21366.9</v>
       </c>
       <c r="G390" s="10">
-        <v>18128.8</v>
+        <v>18992.8</v>
       </c>
       <c r="H390" s="10">
-        <v>15862.7</v>
+        <v>16618.7</v>
       </c>
     </row>
     <row r="391" spans="1:8" outlineLevel="2">
       <c r="A391" s="15">
         <v>79</v>
       </c>
       <c r="B391" s="6" t="s">
-        <v>768</v>
+        <v>762</v>
       </c>
       <c r="C391" s="7" t="s">
-        <v>769</v>
+        <v>763</v>
       </c>
       <c r="D391" s="5">
-        <v>0.0</v>
+        <v>75.0</v>
       </c>
       <c r="E391" s="10">
-        <v>14087.0</v>
+        <v>15008.0</v>
       </c>
       <c r="F391" s="10">
-        <v>12678.3</v>
+        <v>13507.2</v>
       </c>
       <c r="G391" s="10">
-        <v>11269.6</v>
+        <v>12006.4</v>
       </c>
       <c r="H391" s="10">
-        <v>9860.9</v>
+        <v>10505.6</v>
       </c>
     </row>
     <row r="392" spans="1:8" outlineLevel="2">
       <c r="A392" s="15">
         <v>80</v>
       </c>
       <c r="B392" s="6" t="s">
-        <v>770</v>
+        <v>764</v>
       </c>
       <c r="C392" s="7" t="s">
-        <v>771</v>
+        <v>765</v>
       </c>
       <c r="D392" s="5">
         <v>0.0</v>
       </c>
       <c r="E392" s="10">
         <v>0.0</v>
       </c>
       <c r="F392" s="10">
         <v>0.0</v>
       </c>
       <c r="G392" s="10">
         <v>0.0</v>
       </c>
       <c r="H392" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="393" spans="1:8" outlineLevel="2">
       <c r="A393" s="15">
         <v>81</v>
       </c>
       <c r="B393" s="6" t="s">
-        <v>772</v>
+        <v>766</v>
       </c>
       <c r="C393" s="7" t="s">
-        <v>773</v>
+        <v>767</v>
       </c>
       <c r="D393" s="5">
-        <v>18.0</v>
+        <v>10.0</v>
       </c>
       <c r="E393" s="10">
-        <v>45352.0</v>
+        <v>45736.0</v>
       </c>
       <c r="F393" s="10">
-        <v>40816.8</v>
+        <v>41162.4</v>
       </c>
       <c r="G393" s="10">
-        <v>36281.6</v>
+        <v>36588.8</v>
       </c>
       <c r="H393" s="10">
-        <v>31746.4</v>
+        <v>32015.2</v>
       </c>
     </row>
     <row r="394" spans="1:8" outlineLevel="2">
       <c r="A394" s="15">
         <v>82</v>
       </c>
       <c r="B394" s="6" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="C394" s="7" t="s">
-        <v>775</v>
+        <v>769</v>
       </c>
       <c r="D394" s="5">
         <v>0.0</v>
       </c>
       <c r="E394" s="10">
         <v>0.0</v>
       </c>
       <c r="F394" s="10">
         <v>0.0</v>
       </c>
       <c r="G394" s="10">
         <v>0.0</v>
       </c>
       <c r="H394" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="395" spans="1:8" outlineLevel="2">
       <c r="A395" s="15">
         <v>83</v>
       </c>
       <c r="B395" s="6" t="s">
-        <v>776</v>
+        <v>770</v>
       </c>
       <c r="C395" s="7" t="s">
-        <v>777</v>
+        <v>771</v>
       </c>
       <c r="D395" s="5">
-        <v>3.0</v>
+        <v>2.0</v>
       </c>
       <c r="E395" s="10">
-        <v>53093.0</v>
+        <v>57112.0</v>
       </c>
       <c r="F395" s="10">
-        <v>47783.7</v>
+        <v>51400.8</v>
       </c>
       <c r="G395" s="10">
-        <v>42474.4</v>
+        <v>45689.6</v>
       </c>
       <c r="H395" s="10">
-        <v>37165.1</v>
+        <v>39978.4</v>
       </c>
     </row>
     <row r="396" spans="1:8" outlineLevel="2">
       <c r="A396" s="15">
         <v>84</v>
       </c>
       <c r="B396" s="6" t="s">
-        <v>778</v>
+        <v>772</v>
       </c>
       <c r="C396" s="7" t="s">
-        <v>779</v>
+        <v>773</v>
       </c>
       <c r="D396" s="5">
         <v>0.0</v>
       </c>
       <c r="E396" s="10">
         <v>0.0</v>
       </c>
       <c r="F396" s="10">
         <v>0.0</v>
       </c>
       <c r="G396" s="10">
         <v>0.0</v>
       </c>
       <c r="H396" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="397" spans="1:8" outlineLevel="2">
       <c r="A397" s="15">
         <v>85</v>
       </c>
       <c r="B397" s="6" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="C397" s="7" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
       <c r="D397" s="5">
-        <v>19.0</v>
+        <v>9.0</v>
       </c>
       <c r="E397" s="10">
-        <v>65731.0</v>
+        <v>70587.0</v>
       </c>
       <c r="F397" s="10">
-        <v>59157.9</v>
+        <v>63528.3</v>
       </c>
       <c r="G397" s="10">
-        <v>52584.8</v>
+        <v>56469.6</v>
       </c>
       <c r="H397" s="10">
-        <v>46011.7</v>
+        <v>49410.9</v>
       </c>
     </row>
     <row r="398" spans="1:8" outlineLevel="2">
       <c r="A398" s="15">
         <v>86</v>
       </c>
       <c r="B398" s="6" t="s">
-        <v>782</v>
+        <v>776</v>
       </c>
       <c r="C398" s="7" t="s">
-        <v>783</v>
+        <v>777</v>
       </c>
       <c r="D398" s="5">
         <v>0.0</v>
       </c>
       <c r="E398" s="10">
         <v>0.0</v>
       </c>
       <c r="F398" s="10">
         <v>0.0</v>
       </c>
       <c r="G398" s="10">
         <v>0.0</v>
       </c>
       <c r="H398" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="399" spans="1:8" outlineLevel="2">
       <c r="A399" s="15">
         <v>87</v>
       </c>
       <c r="B399" s="6" t="s">
-        <v>784</v>
+        <v>778</v>
       </c>
       <c r="C399" s="7" t="s">
-        <v>785</v>
+        <v>779</v>
       </c>
       <c r="D399" s="5">
-        <v>12.0</v>
+        <v>11.0</v>
       </c>
       <c r="E399" s="10">
-        <v>91870.0</v>
+        <v>98825.0</v>
       </c>
       <c r="F399" s="10">
-        <v>82683.0</v>
+        <v>88942.5</v>
       </c>
       <c r="G399" s="10">
-        <v>73496.0</v>
+        <v>79060.0</v>
       </c>
       <c r="H399" s="10">
-        <v>64309.0</v>
+        <v>69177.5</v>
       </c>
     </row>
     <row r="400" spans="1:8" outlineLevel="2">
       <c r="A400" s="15">
         <v>88</v>
       </c>
       <c r="B400" s="6" t="s">
-        <v>786</v>
+        <v>780</v>
       </c>
       <c r="C400" s="7" t="s">
-        <v>787</v>
+        <v>781</v>
       </c>
       <c r="D400" s="5">
         <v>0.0</v>
       </c>
       <c r="E400" s="10">
         <v>0.0</v>
       </c>
       <c r="F400" s="10">
         <v>0.0</v>
       </c>
       <c r="G400" s="10">
         <v>0.0</v>
       </c>
       <c r="H400" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="401" spans="1:8" outlineLevel="2">
       <c r="A401" s="15">
         <v>89</v>
       </c>
       <c r="B401" s="6" t="s">
-        <v>788</v>
+        <v>782</v>
       </c>
       <c r="C401" s="7" t="s">
-        <v>789</v>
+        <v>783</v>
       </c>
       <c r="D401" s="5">
-        <v>6.0</v>
+        <v>5.0</v>
       </c>
       <c r="E401" s="10">
         <v>98912.0</v>
       </c>
       <c r="F401" s="10">
         <v>89020.8</v>
       </c>
       <c r="G401" s="10">
         <v>79129.6</v>
       </c>
       <c r="H401" s="10">
         <v>69238.4</v>
       </c>
     </row>
     <row r="402" spans="1:8" outlineLevel="2">
       <c r="A402" s="15">
         <v>90</v>
       </c>
       <c r="B402" s="6" t="s">
-        <v>790</v>
+        <v>784</v>
       </c>
       <c r="C402" s="7" t="s">
-        <v>791</v>
+        <v>785</v>
       </c>
       <c r="D402" s="5">
         <v>0.0</v>
       </c>
       <c r="E402" s="10">
         <v>0.0</v>
       </c>
       <c r="F402" s="10">
         <v>0.0</v>
       </c>
       <c r="G402" s="10">
         <v>0.0</v>
       </c>
       <c r="H402" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="403" spans="1:8" outlineLevel="2">
       <c r="A403" s="15">
         <v>91</v>
       </c>
       <c r="B403" s="6" t="s">
-        <v>792</v>
+        <v>786</v>
       </c>
       <c r="C403" s="7" t="s">
-        <v>793</v>
+        <v>787</v>
       </c>
       <c r="D403" s="5">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="E403" s="10">
-        <v>139985.0</v>
+        <v>139826.0</v>
       </c>
       <c r="F403" s="10">
-        <v>125986.5</v>
+        <v>125843.4</v>
       </c>
       <c r="G403" s="10">
-        <v>111988.0</v>
+        <v>111860.8</v>
       </c>
       <c r="H403" s="10">
-        <v>97989.5</v>
+        <v>97878.2</v>
       </c>
     </row>
     <row r="404" spans="1:8" outlineLevel="2">
       <c r="A404" s="15">
         <v>92</v>
       </c>
       <c r="B404" s="6" t="s">
-        <v>794</v>
+        <v>788</v>
       </c>
       <c r="C404" s="7" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="D404" s="5">
         <v>0.0</v>
       </c>
       <c r="E404" s="10">
         <v>0.0</v>
       </c>
       <c r="F404" s="10">
         <v>0.0</v>
       </c>
       <c r="G404" s="10">
         <v>0.0</v>
       </c>
       <c r="H404" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="405" spans="1:8" outlineLevel="2">
       <c r="A405" s="15">
         <v>93</v>
       </c>
       <c r="B405" s="6" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
       <c r="C405" s="7" t="s">
-        <v>797</v>
+        <v>791</v>
       </c>
       <c r="D405" s="5">
         <v>0.0</v>
       </c>
       <c r="E405" s="10">
-        <v>214514.0</v>
+        <v>230754.0</v>
       </c>
       <c r="F405" s="10">
-        <v>193062.6</v>
+        <v>207678.6</v>
       </c>
       <c r="G405" s="10">
-        <v>171611.2</v>
+        <v>184603.2</v>
       </c>
       <c r="H405" s="10">
-        <v>150159.8</v>
+        <v>161527.8</v>
       </c>
     </row>
     <row r="406" spans="1:8" outlineLevel="2">
       <c r="A406" s="15">
         <v>94</v>
       </c>
       <c r="B406" s="6" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="C406" s="7" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
       <c r="D406" s="5">
         <v>0.0</v>
       </c>
       <c r="E406" s="10">
         <v>0.0</v>
       </c>
       <c r="F406" s="10">
         <v>0.0</v>
       </c>
       <c r="G406" s="10">
         <v>0.0</v>
       </c>
       <c r="H406" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="407" spans="1:8" outlineLevel="2">
       <c r="A407" s="15">
         <v>95</v>
       </c>
       <c r="B407" s="6" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="C407" s="7" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="D407" s="5">
         <v>0.0</v>
       </c>
       <c r="E407" s="10">
-        <v>250864.0</v>
+        <v>269856.0</v>
       </c>
       <c r="F407" s="10">
-        <v>225777.6</v>
+        <v>242870.4</v>
       </c>
       <c r="G407" s="10">
-        <v>200691.2</v>
+        <v>215884.8</v>
       </c>
       <c r="H407" s="10">
-        <v>175604.8</v>
+        <v>188899.2</v>
       </c>
     </row>
     <row r="408" spans="1:8" outlineLevel="2">
       <c r="A408" s="15">
         <v>96</v>
       </c>
       <c r="B408" s="6" t="s">
-        <v>802</v>
+        <v>796</v>
       </c>
       <c r="C408" s="7" t="s">
-        <v>803</v>
+        <v>797</v>
       </c>
       <c r="D408" s="5">
         <v>0.0</v>
       </c>
       <c r="E408" s="10">
-        <v>314069.0</v>
+        <v>337845.0</v>
       </c>
       <c r="F408" s="10">
-        <v>282662.1</v>
+        <v>304060.5</v>
       </c>
       <c r="G408" s="10">
-        <v>251255.2</v>
+        <v>270276.0</v>
       </c>
       <c r="H408" s="10">
-        <v>219848.3</v>
+        <v>236491.5</v>
       </c>
     </row>
     <row r="409" spans="1:8" outlineLevel="2">
       <c r="A409" s="15">
         <v>97</v>
       </c>
       <c r="B409" s="6" t="s">
-        <v>804</v>
+        <v>798</v>
       </c>
       <c r="C409" s="7" t="s">
-        <v>805</v>
+        <v>799</v>
       </c>
       <c r="D409" s="5">
         <v>0.0</v>
       </c>
       <c r="E409" s="10">
         <v>0.0</v>
       </c>
       <c r="F409" s="10">
         <v>0.0</v>
       </c>
       <c r="G409" s="10">
         <v>0.0</v>
       </c>
       <c r="H409" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="410" spans="1:8" outlineLevel="2">
       <c r="A410" s="15">
         <v>98</v>
       </c>
       <c r="B410" s="6" t="s">
-        <v>806</v>
+        <v>800</v>
       </c>
       <c r="C410" s="7" t="s">
-        <v>807</v>
+        <v>801</v>
       </c>
       <c r="D410" s="5">
         <v>0.0</v>
       </c>
       <c r="E410" s="10">
-        <v>28350.0</v>
+        <v>30760.0</v>
       </c>
       <c r="F410" s="10">
-        <v>25515.0</v>
+        <v>27684.0</v>
       </c>
       <c r="G410" s="10">
-        <v>22680.0</v>
+        <v>24608.0</v>
       </c>
       <c r="H410" s="10">
-        <v>19845.0</v>
+        <v>21532.0</v>
       </c>
     </row>
     <row r="411" spans="1:8" outlineLevel="2">
       <c r="A411" s="15">
         <v>99</v>
       </c>
       <c r="B411" s="6" t="s">
-        <v>808</v>
+        <v>802</v>
       </c>
       <c r="C411" s="7" t="s">
-        <v>809</v>
+        <v>803</v>
       </c>
       <c r="D411" s="5">
         <v>0.0</v>
       </c>
       <c r="E411" s="10">
         <v>0.0</v>
       </c>
       <c r="F411" s="10">
         <v>0.0</v>
       </c>
       <c r="G411" s="10">
         <v>0.0</v>
       </c>
       <c r="H411" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="412" spans="1:8" outlineLevel="2">
       <c r="A412" s="15">
         <v>100</v>
       </c>
       <c r="B412" s="6" t="s">
-        <v>810</v>
+        <v>804</v>
       </c>
       <c r="C412" s="7" t="s">
-        <v>811</v>
+        <v>805</v>
       </c>
       <c r="D412" s="5">
         <v>0.0</v>
       </c>
       <c r="E412" s="10">
-        <v>377630.0</v>
+        <v>406218.0</v>
       </c>
       <c r="F412" s="10">
-        <v>339867.0</v>
+        <v>365596.2</v>
       </c>
       <c r="G412" s="10">
-        <v>302104.0</v>
+        <v>324974.4</v>
       </c>
       <c r="H412" s="10">
-        <v>264341.0</v>
+        <v>284352.6</v>
       </c>
     </row>
     <row r="413" spans="1:8" outlineLevel="2">
       <c r="A413" s="15">
         <v>101</v>
       </c>
       <c r="B413" s="6" t="s">
-        <v>812</v>
+        <v>806</v>
       </c>
       <c r="C413" s="7" t="s">
-        <v>813</v>
+        <v>807</v>
       </c>
       <c r="D413" s="5">
         <v>0.0</v>
       </c>
       <c r="E413" s="10">
         <v>0.0</v>
       </c>
       <c r="F413" s="10">
         <v>0.0</v>
       </c>
       <c r="G413" s="10">
         <v>0.0</v>
       </c>
       <c r="H413" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="414" spans="1:8" outlineLevel="2">
       <c r="A414" s="15">
         <v>102</v>
       </c>
       <c r="B414" s="6" t="s">
-        <v>814</v>
+        <v>808</v>
       </c>
       <c r="C414" s="7" t="s">
-        <v>815</v>
+        <v>809</v>
       </c>
       <c r="D414" s="5">
         <v>0.0</v>
       </c>
       <c r="E414" s="10">
-        <v>542676.0</v>
+        <v>583759.0</v>
       </c>
       <c r="F414" s="10">
-        <v>488408.4</v>
+        <v>525383.1</v>
       </c>
       <c r="G414" s="10">
-        <v>434140.8</v>
+        <v>467007.2</v>
       </c>
       <c r="H414" s="10">
-        <v>379873.2</v>
+        <v>408631.3</v>
       </c>
     </row>
     <row r="415" spans="1:8" outlineLevel="2">
       <c r="A415" s="15">
         <v>103</v>
       </c>
       <c r="B415" s="6" t="s">
-        <v>816</v>
+        <v>810</v>
       </c>
       <c r="C415" s="7" t="s">
-        <v>817</v>
+        <v>811</v>
       </c>
       <c r="D415" s="5">
         <v>0.0</v>
       </c>
       <c r="E415" s="10">
         <v>0.0</v>
       </c>
       <c r="F415" s="10">
         <v>0.0</v>
       </c>
       <c r="G415" s="10">
         <v>0.0</v>
       </c>
       <c r="H415" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="416" spans="1:8" outlineLevel="2">
       <c r="A416" s="15">
         <v>104</v>
       </c>
       <c r="B416" s="6" t="s">
-        <v>818</v>
+        <v>812</v>
       </c>
       <c r="C416" s="7" t="s">
-        <v>819</v>
+        <v>813</v>
       </c>
       <c r="D416" s="5">
         <v>0.0</v>
       </c>
       <c r="E416" s="10">
-        <v>38971.0</v>
+        <v>41921.0</v>
       </c>
       <c r="F416" s="10">
-        <v>35073.9</v>
+        <v>37728.9</v>
       </c>
       <c r="G416" s="10">
-        <v>31176.8</v>
+        <v>33536.8</v>
       </c>
       <c r="H416" s="10">
-        <v>27279.7</v>
+        <v>29344.7</v>
       </c>
     </row>
     <row r="417" spans="1:8" outlineLevel="2">
       <c r="A417" s="15">
         <v>105</v>
       </c>
       <c r="B417" s="6" t="s">
-        <v>820</v>
+        <v>814</v>
       </c>
       <c r="C417" s="7" t="s">
-        <v>821</v>
+        <v>815</v>
       </c>
       <c r="D417" s="5">
         <v>0.0</v>
       </c>
       <c r="E417" s="10">
         <v>0.0</v>
       </c>
       <c r="F417" s="10">
         <v>0.0</v>
       </c>
       <c r="G417" s="10">
         <v>0.0</v>
       </c>
       <c r="H417" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="418" spans="1:8" outlineLevel="2">
       <c r="A418" s="15">
         <v>106</v>
       </c>
       <c r="B418" s="6" t="s">
-        <v>822</v>
+        <v>816</v>
       </c>
       <c r="C418" s="7" t="s">
-        <v>823</v>
+        <v>817</v>
       </c>
       <c r="D418" s="5">
-        <v>4.0</v>
+        <v>2.0</v>
       </c>
       <c r="E418" s="10">
-        <v>41364.0</v>
+        <v>44495.0</v>
       </c>
       <c r="F418" s="10">
-        <v>37227.6</v>
+        <v>40045.5</v>
       </c>
       <c r="G418" s="10">
-        <v>33091.2</v>
+        <v>35596.0</v>
       </c>
       <c r="H418" s="10">
-        <v>28954.8</v>
+        <v>31146.5</v>
       </c>
     </row>
     <row r="419" spans="1:8" outlineLevel="2">
       <c r="A419" s="15">
         <v>107</v>
       </c>
       <c r="B419" s="6" t="s">
-        <v>824</v>
+        <v>818</v>
       </c>
       <c r="C419" s="7" t="s">
-        <v>825</v>
+        <v>819</v>
       </c>
       <c r="D419" s="5">
         <v>0.0</v>
       </c>
       <c r="E419" s="10">
-        <v>49529.0</v>
+        <v>51530.0</v>
       </c>
       <c r="F419" s="10">
-        <v>44576.1</v>
+        <v>46377.0</v>
       </c>
       <c r="G419" s="10">
-        <v>39623.2</v>
+        <v>41224.0</v>
       </c>
       <c r="H419" s="10">
-        <v>34670.3</v>
+        <v>36071.0</v>
       </c>
     </row>
     <row r="420" spans="1:8" outlineLevel="2">
       <c r="A420" s="15">
         <v>108</v>
       </c>
       <c r="B420" s="6" t="s">
-        <v>826</v>
+        <v>820</v>
       </c>
       <c r="C420" s="7" t="s">
-        <v>827</v>
+        <v>821</v>
       </c>
       <c r="D420" s="5">
         <v>0.0</v>
       </c>
       <c r="E420" s="10">
-        <v>62663.0</v>
+        <v>65195.0</v>
       </c>
       <c r="F420" s="10">
-        <v>56396.7</v>
+        <v>58675.5</v>
       </c>
       <c r="G420" s="10">
-        <v>50130.4</v>
+        <v>52156.0</v>
       </c>
       <c r="H420" s="10">
-        <v>43864.1</v>
+        <v>45636.5</v>
       </c>
     </row>
     <row r="421" spans="1:8" outlineLevel="2">
       <c r="A421" s="15">
         <v>109</v>
       </c>
       <c r="B421" s="6" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="C421" s="7" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
       <c r="D421" s="5">
         <v>0.0</v>
       </c>
       <c r="E421" s="10">
-        <v>70254.0</v>
+        <v>73094.0</v>
       </c>
       <c r="F421" s="10">
-        <v>63228.6</v>
+        <v>65784.6</v>
       </c>
       <c r="G421" s="10">
-        <v>56203.2</v>
+        <v>58475.2</v>
       </c>
       <c r="H421" s="10">
-        <v>49177.8</v>
+        <v>51165.8</v>
       </c>
     </row>
     <row r="422" spans="1:8" outlineLevel="2">
       <c r="A422" s="15">
         <v>110</v>
       </c>
       <c r="B422" s="6" t="s">
-        <v>830</v>
+        <v>824</v>
       </c>
       <c r="C422" s="7" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
       <c r="D422" s="5">
         <v>0.0</v>
       </c>
       <c r="E422" s="10">
-        <v>98413.0</v>
+        <v>102389.0</v>
       </c>
       <c r="F422" s="10">
-        <v>88571.7</v>
+        <v>92150.1</v>
       </c>
       <c r="G422" s="10">
-        <v>78730.4</v>
+        <v>81911.2</v>
       </c>
       <c r="H422" s="10">
-        <v>68889.1</v>
+        <v>71672.3</v>
       </c>
     </row>
     <row r="423" spans="1:8" outlineLevel="2">
       <c r="A423" s="15">
         <v>111</v>
       </c>
       <c r="B423" s="6" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
       <c r="C423" s="7" t="s">
-        <v>833</v>
+        <v>827</v>
       </c>
       <c r="D423" s="5">
         <v>0.0</v>
       </c>
       <c r="E423" s="10">
-        <v>125517.0</v>
+        <v>130591.0</v>
       </c>
       <c r="F423" s="10">
-        <v>112965.3</v>
+        <v>117531.9</v>
       </c>
       <c r="G423" s="10">
-        <v>100413.6</v>
+        <v>104472.8</v>
       </c>
       <c r="H423" s="10">
-        <v>87861.9</v>
+        <v>91413.7</v>
       </c>
     </row>
     <row r="424" spans="1:8" outlineLevel="2">
       <c r="A424" s="15">
         <v>112</v>
       </c>
       <c r="B424" s="6" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="C424" s="7" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
       <c r="D424" s="5">
         <v>0.0</v>
       </c>
       <c r="E424" s="10">
-        <v>149764.0</v>
+        <v>155817.0</v>
       </c>
       <c r="F424" s="10">
-        <v>134787.6</v>
+        <v>140235.3</v>
       </c>
       <c r="G424" s="10">
-        <v>119811.2</v>
+        <v>124653.6</v>
       </c>
       <c r="H424" s="10">
-        <v>104834.8</v>
+        <v>109071.9</v>
       </c>
     </row>
     <row r="425" spans="1:8" outlineLevel="2">
       <c r="A425" s="15">
         <v>113</v>
       </c>
       <c r="B425" s="6" t="s">
-        <v>836</v>
+        <v>830</v>
       </c>
       <c r="C425" s="7" t="s">
-        <v>837</v>
+        <v>831</v>
       </c>
       <c r="D425" s="5">
         <v>0.0</v>
       </c>
       <c r="E425" s="10">
-        <v>252321.0</v>
+        <v>252421.0</v>
       </c>
       <c r="F425" s="10">
-        <v>227088.9</v>
+        <v>227178.9</v>
       </c>
       <c r="G425" s="10">
-        <v>201856.8</v>
+        <v>201936.8</v>
       </c>
       <c r="H425" s="10">
-        <v>176624.7</v>
+        <v>176694.7</v>
       </c>
     </row>
     <row r="426" spans="1:8" outlineLevel="2">
       <c r="A426" s="15">
         <v>114</v>
       </c>
       <c r="B426" s="6" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
       <c r="C426" s="7" t="s">
-        <v>839</v>
+        <v>833</v>
       </c>
       <c r="D426" s="5">
         <v>0.0</v>
       </c>
       <c r="E426" s="10">
-        <v>308393.0</v>
+        <v>320856.0</v>
       </c>
       <c r="F426" s="10">
-        <v>277553.7</v>
+        <v>288770.4</v>
       </c>
       <c r="G426" s="10">
-        <v>246714.4</v>
+        <v>256684.8</v>
       </c>
       <c r="H426" s="10">
-        <v>215875.1</v>
+        <v>224599.2</v>
       </c>
     </row>
     <row r="427" spans="1:8" outlineLevel="2">
       <c r="A427" s="15">
         <v>115</v>
       </c>
       <c r="B427" s="6" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="C427" s="7" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
       <c r="D427" s="5">
         <v>0.0</v>
       </c>
       <c r="E427" s="10">
-        <v>373365.0</v>
+        <v>388454.0</v>
       </c>
       <c r="F427" s="10">
-        <v>336028.5</v>
+        <v>349608.6</v>
       </c>
       <c r="G427" s="10">
-        <v>298692.0</v>
+        <v>310763.2</v>
       </c>
       <c r="H427" s="10">
-        <v>261355.5</v>
+        <v>271917.8</v>
       </c>
     </row>
     <row r="428" spans="1:8" outlineLevel="2">
       <c r="A428" s="15">
         <v>116</v>
       </c>
       <c r="B428" s="6" t="s">
-        <v>842</v>
+        <v>836</v>
       </c>
       <c r="C428" s="7" t="s">
-        <v>843</v>
+        <v>837</v>
       </c>
       <c r="D428" s="5">
         <v>0.0</v>
       </c>
       <c r="E428" s="10">
-        <v>42675.0</v>
+        <v>44400.0</v>
       </c>
       <c r="F428" s="10">
-        <v>38407.5</v>
+        <v>39960.0</v>
       </c>
       <c r="G428" s="10">
-        <v>34140.0</v>
+        <v>35520.0</v>
       </c>
       <c r="H428" s="10">
-        <v>29872.5</v>
+        <v>31080.0</v>
       </c>
     </row>
     <row r="429" spans="1:8" outlineLevel="2">
       <c r="A429" s="15">
         <v>117</v>
       </c>
       <c r="B429" s="6" t="s">
-        <v>844</v>
+        <v>838</v>
       </c>
       <c r="C429" s="7" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="D429" s="5">
         <v>0.0</v>
       </c>
       <c r="E429" s="10">
-        <v>441350.0</v>
+        <v>459186.0</v>
       </c>
       <c r="F429" s="10">
-        <v>397215.0</v>
+        <v>413267.4</v>
       </c>
       <c r="G429" s="10">
-        <v>353080.0</v>
+        <v>367348.8</v>
       </c>
       <c r="H429" s="10">
-        <v>308945.0</v>
+        <v>321430.2</v>
       </c>
     </row>
     <row r="430" spans="1:8" outlineLevel="2">
       <c r="A430" s="15">
         <v>118</v>
       </c>
       <c r="B430" s="6" t="s">
-        <v>846</v>
+        <v>840</v>
       </c>
       <c r="C430" s="7" t="s">
-        <v>847</v>
+        <v>841</v>
       </c>
       <c r="D430" s="5">
         <v>0.0</v>
       </c>
       <c r="E430" s="10">
-        <v>706546.0</v>
+        <v>735100.0</v>
       </c>
       <c r="F430" s="10">
-        <v>635891.4</v>
+        <v>661590.0</v>
       </c>
       <c r="G430" s="10">
-        <v>565236.8</v>
+        <v>588080.0</v>
       </c>
       <c r="H430" s="10">
-        <v>494582.2</v>
+        <v>514570.0</v>
       </c>
     </row>
     <row r="431" spans="1:8" outlineLevel="2">
       <c r="A431" s="15">
         <v>119</v>
       </c>
       <c r="B431" s="6" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="C431" s="7" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="D431" s="5">
         <v>0.0</v>
       </c>
       <c r="E431" s="10">
-        <v>45246.0</v>
+        <v>47075.0</v>
       </c>
       <c r="F431" s="10">
-        <v>40721.4</v>
+        <v>42367.5</v>
       </c>
       <c r="G431" s="10">
-        <v>36196.8</v>
+        <v>37660.0</v>
       </c>
       <c r="H431" s="10">
-        <v>31672.2</v>
+        <v>32952.5</v>
       </c>
     </row>
     <row r="432" spans="1:8" outlineLevel="2">
       <c r="A432" s="15">
         <v>120</v>
       </c>
       <c r="B432" s="6" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
       <c r="C432" s="7" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="D432" s="5">
         <v>0.0</v>
       </c>
       <c r="E432" s="10">
-        <v>47946.0</v>
+        <v>46764.0</v>
       </c>
       <c r="F432" s="10">
-        <v>43151.4</v>
+        <v>42087.6</v>
       </c>
       <c r="G432" s="10">
-        <v>38356.8</v>
+        <v>37411.2</v>
       </c>
       <c r="H432" s="10">
-        <v>33562.2</v>
+        <v>32734.8</v>
       </c>
     </row>
     <row r="433" spans="1:8" outlineLevel="1">
       <c r="A433" s="13" t="s">
-        <v>852</v>
+        <v>846</v>
       </c>
       <c r="B433" s="4"/>
       <c r="C433" s="4"/>
       <c r="D433" s="4"/>
       <c r="E433" s="9"/>
       <c r="F433" s="9"/>
       <c r="G433" s="9"/>
       <c r="H433" s="9"/>
     </row>
     <row r="434" spans="1:8" outlineLevel="2">
       <c r="A434" s="15">
         <v>1</v>
       </c>
       <c r="B434" s="6" t="s">
-        <v>853</v>
+        <v>847</v>
       </c>
       <c r="C434" s="7" t="s">
-        <v>854</v>
+        <v>848</v>
       </c>
       <c r="D434" s="5">
         <v>0.0</v>
       </c>
       <c r="E434" s="10">
-        <v>1274.0</v>
+        <v>1370.0</v>
       </c>
       <c r="F434" s="10">
-        <v>1146.6</v>
+        <v>1233.0</v>
       </c>
       <c r="G434" s="10">
-        <v>1019.2</v>
+        <v>1096.0</v>
       </c>
       <c r="H434" s="10">
-        <v>891.8</v>
+        <v>959.0</v>
       </c>
     </row>
     <row r="435" spans="1:8" outlineLevel="2">
       <c r="A435" s="15">
         <v>2</v>
       </c>
       <c r="B435" s="6" t="s">
-        <v>855</v>
+        <v>849</v>
       </c>
       <c r="C435" s="7" t="s">
-        <v>856</v>
+        <v>850</v>
       </c>
       <c r="D435" s="5">
         <v>0.0</v>
       </c>
       <c r="E435" s="10">
-        <v>36950.0</v>
+        <v>39747.0</v>
       </c>
       <c r="F435" s="10">
-        <v>33255.0</v>
+        <v>35772.3</v>
       </c>
       <c r="G435" s="10">
-        <v>29560.0</v>
+        <v>31797.6</v>
       </c>
       <c r="H435" s="10">
-        <v>25865.0</v>
+        <v>27822.9</v>
       </c>
     </row>
     <row r="436" spans="1:8" outlineLevel="2">
       <c r="A436" s="15">
         <v>3</v>
       </c>
       <c r="B436" s="6" t="s">
-        <v>857</v>
+        <v>851</v>
       </c>
       <c r="C436" s="7" t="s">
-        <v>858</v>
+        <v>852</v>
       </c>
       <c r="D436" s="5">
-        <v>290.0</v>
+        <v>233.0</v>
       </c>
       <c r="E436" s="10">
-        <v>1197.0</v>
+        <v>1287.0</v>
       </c>
       <c r="F436" s="10">
-        <v>1077.3</v>
+        <v>1158.3</v>
       </c>
       <c r="G436" s="10">
-        <v>957.6</v>
+        <v>1029.6</v>
       </c>
       <c r="H436" s="10">
-        <v>837.9</v>
+        <v>900.9</v>
       </c>
     </row>
     <row r="437" spans="1:8" outlineLevel="2">
       <c r="A437" s="15">
         <v>4</v>
       </c>
       <c r="B437" s="6" t="s">
-        <v>859</v>
+        <v>853</v>
       </c>
       <c r="C437" s="7" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="D437" s="5">
         <v>0.0</v>
       </c>
       <c r="E437" s="10">
-        <v>1642.0</v>
+        <v>1766.0</v>
       </c>
       <c r="F437" s="10">
-        <v>1477.8</v>
+        <v>1589.4</v>
       </c>
       <c r="G437" s="10">
-        <v>1313.6</v>
+        <v>1412.8</v>
       </c>
       <c r="H437" s="10">
-        <v>1149.4</v>
+        <v>1236.2</v>
       </c>
     </row>
     <row r="438" spans="1:8" outlineLevel="2">
       <c r="A438" s="15">
         <v>5</v>
       </c>
       <c r="B438" s="6" t="s">
-        <v>861</v>
+        <v>855</v>
       </c>
       <c r="C438" s="7" t="s">
-        <v>862</v>
+        <v>856</v>
       </c>
       <c r="D438" s="5">
-        <v>130.0</v>
+        <v>53.0</v>
       </c>
       <c r="E438" s="10">
-        <v>1496.0</v>
+        <v>1609.0</v>
       </c>
       <c r="F438" s="10">
-        <v>1346.4</v>
+        <v>1448.1</v>
       </c>
       <c r="G438" s="10">
-        <v>1196.8</v>
+        <v>1287.2</v>
       </c>
       <c r="H438" s="10">
-        <v>1047.2</v>
+        <v>1126.3</v>
       </c>
     </row>
     <row r="439" spans="1:8" outlineLevel="2">
       <c r="A439" s="15">
         <v>6</v>
       </c>
       <c r="B439" s="6" t="s">
-        <v>863</v>
+        <v>857</v>
       </c>
       <c r="C439" s="7" t="s">
-        <v>864</v>
+        <v>858</v>
       </c>
       <c r="D439" s="5">
         <v>0.0</v>
       </c>
       <c r="E439" s="10">
         <v>0.0</v>
       </c>
       <c r="F439" s="10">
         <v>0.0</v>
       </c>
       <c r="G439" s="10">
         <v>0.0</v>
       </c>
       <c r="H439" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="440" spans="1:8" outlineLevel="2">
       <c r="A440" s="15">
         <v>7</v>
       </c>
       <c r="B440" s="6" t="s">
-        <v>865</v>
+        <v>859</v>
       </c>
       <c r="C440" s="7" t="s">
-        <v>866</v>
+        <v>860</v>
       </c>
       <c r="D440" s="5">
         <v>0.0</v>
       </c>
       <c r="E440" s="10">
-        <v>2126.0</v>
+        <v>2287.0</v>
       </c>
       <c r="F440" s="10">
-        <v>1913.4</v>
+        <v>2058.3</v>
       </c>
       <c r="G440" s="10">
-        <v>1700.8</v>
+        <v>1829.6</v>
       </c>
       <c r="H440" s="10">
-        <v>1488.2</v>
+        <v>1600.9</v>
       </c>
     </row>
     <row r="441" spans="1:8" outlineLevel="2">
       <c r="A441" s="15">
         <v>8</v>
       </c>
       <c r="B441" s="6" t="s">
-        <v>867</v>
+        <v>861</v>
       </c>
       <c r="C441" s="7" t="s">
-        <v>868</v>
+        <v>862</v>
       </c>
       <c r="D441" s="5">
-        <v>63.0</v>
+        <v>4.0</v>
       </c>
       <c r="E441" s="10">
-        <v>2024.0</v>
+        <v>2177.0</v>
       </c>
       <c r="F441" s="10">
-        <v>1821.6</v>
+        <v>1959.3</v>
       </c>
       <c r="G441" s="10">
-        <v>1619.2</v>
+        <v>1741.6</v>
       </c>
       <c r="H441" s="10">
-        <v>1416.8</v>
+        <v>1523.9</v>
       </c>
     </row>
     <row r="442" spans="1:8" outlineLevel="2">
       <c r="A442" s="15">
         <v>9</v>
       </c>
       <c r="B442" s="6" t="s">
-        <v>869</v>
+        <v>863</v>
       </c>
       <c r="C442" s="7" t="s">
-        <v>870</v>
+        <v>864</v>
       </c>
       <c r="D442" s="5">
         <v>0.0</v>
       </c>
       <c r="E442" s="10">
-        <v>3352.0</v>
+        <v>3605.0</v>
       </c>
       <c r="F442" s="10">
-        <v>3016.8</v>
+        <v>3244.5</v>
       </c>
       <c r="G442" s="10">
-        <v>2681.6</v>
+        <v>2884.0</v>
       </c>
       <c r="H442" s="10">
-        <v>2346.4</v>
+        <v>2523.5</v>
       </c>
     </row>
     <row r="443" spans="1:8" outlineLevel="2">
       <c r="A443" s="15">
         <v>10</v>
       </c>
       <c r="B443" s="6" t="s">
-        <v>871</v>
+        <v>865</v>
       </c>
       <c r="C443" s="7" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="D443" s="5">
-        <v>419.0</v>
+        <v>406.0</v>
       </c>
       <c r="E443" s="10">
-        <v>3027.0</v>
+        <v>3256.0</v>
       </c>
       <c r="F443" s="10">
-        <v>2724.3</v>
+        <v>2930.4</v>
       </c>
       <c r="G443" s="10">
-        <v>2421.6</v>
+        <v>2604.8</v>
       </c>
       <c r="H443" s="10">
-        <v>2118.9</v>
+        <v>2279.2</v>
       </c>
     </row>
     <row r="444" spans="1:8" outlineLevel="2">
       <c r="A444" s="15">
         <v>11</v>
       </c>
       <c r="B444" s="6" t="s">
-        <v>873</v>
+        <v>867</v>
       </c>
       <c r="C444" s="7" t="s">
-        <v>874</v>
+        <v>868</v>
       </c>
       <c r="D444" s="5">
-        <v>8.0</v>
+        <v>2.0</v>
       </c>
       <c r="E444" s="10">
-        <v>4304.0</v>
+        <v>4630.0</v>
       </c>
       <c r="F444" s="10">
-        <v>3873.6</v>
+        <v>4167.0</v>
       </c>
       <c r="G444" s="10">
-        <v>3443.2</v>
+        <v>3704.0</v>
       </c>
       <c r="H444" s="10">
-        <v>3012.8</v>
+        <v>3241.0</v>
       </c>
     </row>
     <row r="445" spans="1:8" outlineLevel="2">
       <c r="A445" s="15">
         <v>12</v>
       </c>
       <c r="B445" s="6" t="s">
-        <v>875</v>
+        <v>869</v>
       </c>
       <c r="C445" s="7" t="s">
-        <v>876</v>
+        <v>870</v>
       </c>
       <c r="D445" s="5">
-        <v>178.0</v>
+        <v>106.0</v>
       </c>
       <c r="E445" s="10">
-        <v>7295.0</v>
+        <v>7847.0</v>
       </c>
       <c r="F445" s="10">
-        <v>6565.5</v>
+        <v>7062.3</v>
       </c>
       <c r="G445" s="10">
-        <v>5836.0</v>
+        <v>6277.6</v>
       </c>
       <c r="H445" s="10">
-        <v>5106.5</v>
+        <v>5492.9</v>
       </c>
     </row>
     <row r="446" spans="1:8" outlineLevel="2">
       <c r="A446" s="15">
         <v>13</v>
       </c>
       <c r="B446" s="6" t="s">
-        <v>877</v>
+        <v>871</v>
       </c>
       <c r="C446" s="7" t="s">
-        <v>878</v>
+        <v>872</v>
       </c>
       <c r="D446" s="5">
         <v>0.0</v>
       </c>
       <c r="E446" s="10">
-        <v>12555.0</v>
+        <v>13505.0</v>
       </c>
       <c r="F446" s="10">
-        <v>11299.5</v>
+        <v>12154.5</v>
       </c>
       <c r="G446" s="10">
-        <v>10044.0</v>
+        <v>10804.0</v>
       </c>
       <c r="H446" s="10">
-        <v>8788.5</v>
+        <v>9453.5</v>
       </c>
     </row>
     <row r="447" spans="1:8" outlineLevel="2">
       <c r="A447" s="15">
         <v>14</v>
       </c>
       <c r="B447" s="6" t="s">
-        <v>879</v>
+        <v>873</v>
       </c>
       <c r="C447" s="7" t="s">
-        <v>880</v>
+        <v>874</v>
       </c>
       <c r="D447" s="5">
         <v>0.0</v>
       </c>
       <c r="E447" s="10">
-        <v>15716.0</v>
+        <v>16905.0</v>
       </c>
       <c r="F447" s="10">
-        <v>14144.4</v>
+        <v>15214.5</v>
       </c>
       <c r="G447" s="10">
-        <v>12572.8</v>
+        <v>13524.0</v>
       </c>
       <c r="H447" s="10">
-        <v>11001.2</v>
+        <v>11833.5</v>
       </c>
     </row>
     <row r="448" spans="1:8" outlineLevel="1">
       <c r="A448" s="13" t="s">
-        <v>881</v>
+        <v>875</v>
       </c>
       <c r="B448" s="4"/>
       <c r="C448" s="4"/>
       <c r="D448" s="4"/>
       <c r="E448" s="9"/>
       <c r="F448" s="9"/>
       <c r="G448" s="9"/>
       <c r="H448" s="9"/>
     </row>
     <row r="449" spans="1:8" outlineLevel="2">
       <c r="A449" s="14" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
       <c r="B449" s="4"/>
       <c r="C449" s="4"/>
       <c r="D449" s="4"/>
       <c r="E449" s="9"/>
       <c r="F449" s="9"/>
       <c r="G449" s="9"/>
       <c r="H449" s="9"/>
     </row>
     <row r="450" spans="1:8" outlineLevel="3">
       <c r="A450" s="15">
         <v>1</v>
       </c>
       <c r="B450" s="6" t="s">
-        <v>882</v>
+        <v>876</v>
       </c>
       <c r="C450" s="7" t="s">
-        <v>883</v>
+        <v>877</v>
       </c>
       <c r="D450" s="5">
-        <v>166.0</v>
+        <v>86.0</v>
       </c>
       <c r="E450" s="10">
         <v>123981.0</v>
       </c>
       <c r="F450" s="10">
         <v>111582.9</v>
       </c>
       <c r="G450" s="10">
         <v>99184.8</v>
       </c>
       <c r="H450" s="10">
         <v>86786.7</v>
       </c>
     </row>
     <row r="451" spans="1:8" outlineLevel="3">
       <c r="A451" s="15">
         <v>2</v>
       </c>
       <c r="B451" s="6" t="s">
-        <v>884</v>
+        <v>878</v>
       </c>
       <c r="C451" s="7" t="s">
-        <v>885</v>
+        <v>879</v>
       </c>
       <c r="D451" s="5">
-        <v>166.0</v>
+        <v>86.0</v>
       </c>
       <c r="E451" s="10">
         <v>127023.0</v>
       </c>
       <c r="F451" s="10">
         <v>114320.7</v>
       </c>
       <c r="G451" s="10">
         <v>101618.4</v>
       </c>
       <c r="H451" s="10">
         <v>88916.1</v>
       </c>
     </row>
     <row r="452" spans="1:8" outlineLevel="3">
       <c r="A452" s="15">
         <v>3</v>
       </c>
       <c r="B452" s="6" t="s">
-        <v>886</v>
+        <v>880</v>
       </c>
       <c r="C452" s="7" t="s">
-        <v>887</v>
+        <v>881</v>
       </c>
       <c r="D452" s="5">
-        <v>92.0</v>
+        <v>91.0</v>
       </c>
       <c r="E452" s="10">
         <v>169525.0</v>
       </c>
       <c r="F452" s="10">
         <v>152572.5</v>
       </c>
       <c r="G452" s="10">
         <v>135620.0</v>
       </c>
       <c r="H452" s="10">
         <v>118667.5</v>
       </c>
     </row>
     <row r="453" spans="1:8" outlineLevel="3">
       <c r="A453" s="15">
         <v>4</v>
       </c>
       <c r="B453" s="6" t="s">
-        <v>888</v>
+        <v>882</v>
       </c>
       <c r="C453" s="7" t="s">
-        <v>889</v>
+        <v>883</v>
       </c>
       <c r="D453" s="5">
-        <v>67.0</v>
+        <v>45.0</v>
       </c>
       <c r="E453" s="10">
         <v>146279.0</v>
       </c>
       <c r="F453" s="10">
         <v>131651.1</v>
       </c>
       <c r="G453" s="10">
         <v>117023.2</v>
       </c>
       <c r="H453" s="10">
         <v>102395.3</v>
       </c>
     </row>
     <row r="454" spans="1:8" outlineLevel="3">
       <c r="A454" s="15">
         <v>5</v>
       </c>
       <c r="B454" s="6" t="s">
-        <v>890</v>
+        <v>884</v>
       </c>
       <c r="C454" s="7" t="s">
-        <v>891</v>
+        <v>885</v>
       </c>
       <c r="D454" s="5">
-        <v>67.0</v>
+        <v>45.0</v>
       </c>
       <c r="E454" s="10">
         <v>178870.0</v>
       </c>
       <c r="F454" s="10">
         <v>160983.0</v>
       </c>
       <c r="G454" s="10">
         <v>143096.0</v>
       </c>
       <c r="H454" s="10">
         <v>125209.0</v>
       </c>
     </row>
     <row r="455" spans="1:8" outlineLevel="3">
       <c r="A455" s="15">
         <v>6</v>
       </c>
       <c r="B455" s="6" t="s">
-        <v>892</v>
+        <v>886</v>
       </c>
       <c r="C455" s="7" t="s">
-        <v>893</v>
+        <v>887</v>
       </c>
       <c r="D455" s="5">
-        <v>47.0</v>
+        <v>43.0</v>
       </c>
       <c r="E455" s="10">
         <v>184460.0</v>
       </c>
       <c r="F455" s="10">
         <v>166014.0</v>
       </c>
       <c r="G455" s="10">
         <v>147568.0</v>
       </c>
       <c r="H455" s="10">
         <v>129122.0</v>
       </c>
     </row>
     <row r="456" spans="1:8" outlineLevel="3">
       <c r="A456" s="15">
         <v>7</v>
       </c>
       <c r="B456" s="6" t="s">
-        <v>894</v>
+        <v>888</v>
       </c>
       <c r="C456" s="7" t="s">
-        <v>895</v>
+        <v>889</v>
       </c>
       <c r="D456" s="5">
-        <v>47.0</v>
+        <v>43.0</v>
       </c>
       <c r="E456" s="10">
         <v>288739.0</v>
       </c>
       <c r="F456" s="10">
         <v>259865.1</v>
       </c>
       <c r="G456" s="10">
         <v>230991.2</v>
       </c>
       <c r="H456" s="10">
         <v>202117.3</v>
       </c>
     </row>
     <row r="457" spans="1:8" outlineLevel="3">
       <c r="A457" s="15">
         <v>8</v>
       </c>
       <c r="B457" s="6" t="s">
-        <v>896</v>
+        <v>890</v>
       </c>
       <c r="C457" s="7" t="s">
-        <v>897</v>
+        <v>891</v>
       </c>
       <c r="D457" s="5">
         <v>48.0</v>
       </c>
       <c r="E457" s="10">
         <v>223875.0</v>
       </c>
       <c r="F457" s="10">
         <v>201487.5</v>
       </c>
       <c r="G457" s="10">
         <v>179100.0</v>
       </c>
       <c r="H457" s="10">
         <v>156712.5</v>
       </c>
     </row>
     <row r="458" spans="1:8" outlineLevel="3">
       <c r="A458" s="15">
         <v>9</v>
       </c>
       <c r="B458" s="6" t="s">
-        <v>898</v>
+        <v>892</v>
       </c>
       <c r="C458" s="7" t="s">
-        <v>899</v>
+        <v>893</v>
       </c>
       <c r="D458" s="5">
         <v>48.0</v>
       </c>
       <c r="E458" s="10">
         <v>328154.0</v>
       </c>
       <c r="F458" s="10">
         <v>295338.6</v>
       </c>
       <c r="G458" s="10">
         <v>262523.2</v>
       </c>
       <c r="H458" s="10">
         <v>229707.8</v>
       </c>
     </row>
     <row r="459" spans="1:8" outlineLevel="3">
       <c r="A459" s="15">
         <v>10</v>
       </c>
       <c r="B459" s="6" t="s">
-        <v>900</v>
+        <v>894</v>
       </c>
       <c r="C459" s="7" t="s">
-        <v>901</v>
+        <v>895</v>
       </c>
       <c r="D459" s="5">
         <v>48.0</v>
       </c>
       <c r="E459" s="10">
         <v>252454.0</v>
       </c>
       <c r="F459" s="10">
         <v>227208.6</v>
       </c>
       <c r="G459" s="10">
         <v>201963.2</v>
       </c>
       <c r="H459" s="10">
         <v>176717.8</v>
       </c>
     </row>
     <row r="460" spans="1:8" outlineLevel="3">
       <c r="A460" s="15">
         <v>11</v>
       </c>
       <c r="B460" s="6" t="s">
-        <v>902</v>
+        <v>896</v>
       </c>
       <c r="C460" s="7" t="s">
-        <v>903</v>
+        <v>897</v>
       </c>
       <c r="D460" s="5">
         <v>48.0</v>
       </c>
       <c r="E460" s="10">
         <v>346685.0</v>
       </c>
       <c r="F460" s="10">
         <v>312016.5</v>
       </c>
       <c r="G460" s="10">
         <v>277348.0</v>
       </c>
       <c r="H460" s="10">
         <v>242679.5</v>
       </c>
     </row>
     <row r="461" spans="1:8" outlineLevel="3">
       <c r="A461" s="15">
         <v>12</v>
       </c>
       <c r="B461" s="6" t="s">
-        <v>904</v>
+        <v>898</v>
       </c>
       <c r="C461" s="7" t="s">
-        <v>905</v>
+        <v>899</v>
       </c>
       <c r="D461" s="5">
         <v>0.0</v>
       </c>
       <c r="E461" s="10">
         <v>0.0</v>
       </c>
       <c r="F461" s="10">
         <v>0.0</v>
       </c>
       <c r="G461" s="10">
         <v>0.0</v>
       </c>
       <c r="H461" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="462" spans="1:8" outlineLevel="3">
       <c r="A462" s="15">
         <v>13</v>
       </c>
       <c r="B462" s="6" t="s">
-        <v>906</v>
+        <v>900</v>
       </c>
       <c r="C462" s="7" t="s">
-        <v>907</v>
+        <v>901</v>
       </c>
       <c r="D462" s="5">
-        <v>113.0</v>
+        <v>92.0</v>
       </c>
       <c r="E462" s="10">
         <v>100629.0</v>
       </c>
       <c r="F462" s="10">
         <v>90566.1</v>
       </c>
       <c r="G462" s="10">
         <v>80503.2</v>
       </c>
       <c r="H462" s="10">
         <v>70440.3</v>
       </c>
     </row>
     <row r="463" spans="1:8" outlineLevel="3">
       <c r="A463" s="15">
         <v>14</v>
       </c>
       <c r="B463" s="6" t="s">
-        <v>908</v>
+        <v>902</v>
       </c>
       <c r="C463" s="7" t="s">
-        <v>909</v>
+        <v>903</v>
       </c>
       <c r="D463" s="5">
-        <v>113.0</v>
+        <v>92.0</v>
       </c>
       <c r="E463" s="10">
         <v>118595.0</v>
       </c>
       <c r="F463" s="10">
         <v>106735.5</v>
       </c>
       <c r="G463" s="10">
         <v>94876.0</v>
       </c>
       <c r="H463" s="10">
         <v>83016.5</v>
       </c>
     </row>
     <row r="464" spans="1:8" outlineLevel="3">
       <c r="A464" s="15">
         <v>15</v>
       </c>
       <c r="B464" s="6" t="s">
-        <v>910</v>
+        <v>904</v>
       </c>
       <c r="C464" s="7" t="s">
-        <v>911</v>
+        <v>905</v>
       </c>
       <c r="D464" s="5">
-        <v>105.0</v>
+        <v>132.0</v>
       </c>
       <c r="E464" s="10">
         <v>122646.0</v>
       </c>
       <c r="F464" s="10">
         <v>110381.4</v>
       </c>
       <c r="G464" s="10">
         <v>98116.8</v>
       </c>
       <c r="H464" s="10">
         <v>85852.2</v>
       </c>
     </row>
     <row r="465" spans="1:8" outlineLevel="3">
       <c r="A465" s="15">
         <v>16</v>
       </c>
       <c r="B465" s="6" t="s">
-        <v>912</v>
+        <v>906</v>
       </c>
       <c r="C465" s="7" t="s">
-        <v>913</v>
+        <v>907</v>
       </c>
       <c r="D465" s="5">
-        <v>105.0</v>
+        <v>132.0</v>
       </c>
       <c r="E465" s="10">
         <v>125688.0</v>
       </c>
       <c r="F465" s="10">
         <v>113119.2</v>
       </c>
       <c r="G465" s="10">
         <v>100550.4</v>
       </c>
       <c r="H465" s="10">
         <v>87981.6</v>
       </c>
     </row>
     <row r="466" spans="1:8" outlineLevel="2">
       <c r="A466" s="14" t="s">
-        <v>494</v>
+        <v>488</v>
       </c>
       <c r="B466" s="4"/>
       <c r="C466" s="4"/>
       <c r="D466" s="4"/>
       <c r="E466" s="9"/>
       <c r="F466" s="9"/>
       <c r="G466" s="9"/>
       <c r="H466" s="9"/>
     </row>
     <row r="467" spans="1:8" outlineLevel="3">
       <c r="A467" s="15">
         <v>1</v>
       </c>
       <c r="B467" s="6" t="s">
-        <v>914</v>
+        <v>908</v>
       </c>
       <c r="C467" s="7" t="s">
-        <v>915</v>
+        <v>909</v>
       </c>
       <c r="D467" s="5">
-        <v>15.0</v>
+        <v>0.0</v>
       </c>
       <c r="E467" s="10">
         <v>128622.0</v>
       </c>
       <c r="F467" s="10">
         <v>115759.8</v>
       </c>
       <c r="G467" s="10">
         <v>102897.6</v>
       </c>
       <c r="H467" s="10">
         <v>90035.4</v>
       </c>
     </row>
     <row r="468" spans="1:8" outlineLevel="3">
       <c r="A468" s="15">
         <v>2</v>
       </c>
       <c r="B468" s="6" t="s">
-        <v>916</v>
+        <v>910</v>
       </c>
       <c r="C468" s="7" t="s">
-        <v>917</v>
+        <v>911</v>
       </c>
       <c r="D468" s="5">
-        <v>59.0</v>
+        <v>50.0</v>
       </c>
       <c r="E468" s="10">
         <v>187959.0</v>
       </c>
       <c r="F468" s="10">
         <v>169163.1</v>
       </c>
       <c r="G468" s="10">
         <v>150367.2</v>
       </c>
       <c r="H468" s="10">
         <v>131571.3</v>
       </c>
     </row>
     <row r="469" spans="1:8" outlineLevel="3">
       <c r="A469" s="15">
         <v>3</v>
       </c>
       <c r="B469" s="6" t="s">
-        <v>918</v>
+        <v>912</v>
       </c>
       <c r="C469" s="7" t="s">
-        <v>919</v>
+        <v>913</v>
       </c>
       <c r="D469" s="5">
-        <v>4.0</v>
+        <v>35.0</v>
       </c>
       <c r="E469" s="10">
         <v>135156.0</v>
       </c>
       <c r="F469" s="10">
         <v>121640.4</v>
       </c>
       <c r="G469" s="10">
         <v>108124.8</v>
       </c>
       <c r="H469" s="10">
         <v>94609.2</v>
       </c>
     </row>
     <row r="470" spans="1:8" outlineLevel="3">
       <c r="A470" s="15">
         <v>4</v>
       </c>
       <c r="B470" s="6" t="s">
-        <v>920</v>
+        <v>914</v>
       </c>
       <c r="C470" s="7" t="s">
-        <v>921</v>
+        <v>915</v>
       </c>
       <c r="D470" s="5">
-        <v>108.0</v>
+        <v>134.0</v>
       </c>
       <c r="E470" s="10">
         <v>138283.0</v>
       </c>
       <c r="F470" s="10">
         <v>124454.7</v>
       </c>
       <c r="G470" s="10">
         <v>110626.4</v>
       </c>
       <c r="H470" s="10">
         <v>96798.1</v>
       </c>
     </row>
     <row r="471" spans="1:8" outlineLevel="3">
       <c r="A471" s="15">
         <v>5</v>
       </c>
       <c r="B471" s="6" t="s">
-        <v>922</v>
+        <v>916</v>
       </c>
       <c r="C471" s="7" t="s">
-        <v>923</v>
+        <v>917</v>
       </c>
       <c r="D471" s="5">
-        <v>41.0</v>
+        <v>43.0</v>
       </c>
       <c r="E471" s="10">
         <v>246468.0</v>
       </c>
       <c r="F471" s="10">
         <v>221821.2</v>
       </c>
       <c r="G471" s="10">
         <v>197174.4</v>
       </c>
       <c r="H471" s="10">
         <v>172527.6</v>
       </c>
     </row>
     <row r="472" spans="1:8" outlineLevel="3">
       <c r="A472" s="15">
         <v>6</v>
       </c>
       <c r="B472" s="6" t="s">
-        <v>924</v>
+        <v>918</v>
       </c>
       <c r="C472" s="7" t="s">
-        <v>925</v>
+        <v>919</v>
       </c>
       <c r="D472" s="5">
-        <v>44.0</v>
+        <v>0.0</v>
       </c>
       <c r="E472" s="10">
         <v>150934.0</v>
       </c>
       <c r="F472" s="10">
         <v>135840.6</v>
       </c>
       <c r="G472" s="10">
         <v>120747.2</v>
       </c>
       <c r="H472" s="10">
         <v>105653.8</v>
       </c>
     </row>
     <row r="473" spans="1:8" outlineLevel="3">
       <c r="A473" s="15">
         <v>7</v>
       </c>
       <c r="B473" s="6" t="s">
-        <v>926</v>
+        <v>920</v>
       </c>
       <c r="C473" s="7" t="s">
-        <v>927</v>
+        <v>921</v>
       </c>
       <c r="D473" s="5">
-        <v>39.0</v>
+        <v>54.0</v>
       </c>
       <c r="E473" s="10">
         <v>319814.0</v>
       </c>
       <c r="F473" s="10">
         <v>287832.6</v>
       </c>
       <c r="G473" s="10">
         <v>255851.2</v>
       </c>
       <c r="H473" s="10">
         <v>223869.8</v>
       </c>
     </row>
     <row r="474" spans="1:8" outlineLevel="3">
       <c r="A474" s="15">
         <v>8</v>
       </c>
       <c r="B474" s="6" t="s">
-        <v>928</v>
+        <v>922</v>
       </c>
       <c r="C474" s="7" t="s">
-        <v>929</v>
+        <v>923</v>
       </c>
       <c r="D474" s="5">
-        <v>34.0</v>
+        <v>22.0</v>
       </c>
       <c r="E474" s="10">
         <v>170263.0</v>
       </c>
       <c r="F474" s="10">
         <v>153236.7</v>
       </c>
       <c r="G474" s="10">
         <v>136210.4</v>
       </c>
       <c r="H474" s="10">
         <v>119184.1</v>
       </c>
     </row>
     <row r="475" spans="1:8" outlineLevel="3">
       <c r="A475" s="15">
         <v>9</v>
       </c>
       <c r="B475" s="6" t="s">
-        <v>930</v>
+        <v>924</v>
       </c>
       <c r="C475" s="7" t="s">
-        <v>931</v>
+        <v>925</v>
       </c>
       <c r="D475" s="5">
         <v>0.0</v>
       </c>
       <c r="E475" s="10">
         <v>0.0</v>
       </c>
       <c r="F475" s="10">
         <v>0.0</v>
       </c>
       <c r="G475" s="10">
         <v>0.0</v>
       </c>
       <c r="H475" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="476" spans="1:8" outlineLevel="3">
       <c r="A476" s="15">
         <v>10</v>
       </c>
       <c r="B476" s="6" t="s">
-        <v>932</v>
+        <v>926</v>
       </c>
       <c r="C476" s="7" t="s">
-        <v>933</v>
+        <v>927</v>
       </c>
       <c r="D476" s="5">
-        <v>13.0</v>
+        <v>7.0</v>
       </c>
       <c r="E476" s="10">
         <v>216808.0</v>
       </c>
       <c r="F476" s="10">
         <v>195127.2</v>
       </c>
       <c r="G476" s="10">
         <v>173446.4</v>
       </c>
       <c r="H476" s="10">
         <v>151765.6</v>
       </c>
     </row>
     <row r="477" spans="1:8" outlineLevel="3">
       <c r="A477" s="15">
         <v>11</v>
       </c>
       <c r="B477" s="6" t="s">
-        <v>934</v>
+        <v>928</v>
       </c>
       <c r="C477" s="7" t="s">
-        <v>935</v>
+        <v>929</v>
       </c>
       <c r="D477" s="5">
         <v>0.0</v>
       </c>
       <c r="E477" s="10">
         <v>0.0</v>
       </c>
       <c r="F477" s="10">
         <v>0.0</v>
       </c>
       <c r="G477" s="10">
         <v>0.0</v>
       </c>
       <c r="H477" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="478" spans="1:8" outlineLevel="3">
       <c r="A478" s="15">
         <v>12</v>
       </c>
       <c r="B478" s="6" t="s">
-        <v>936</v>
+        <v>930</v>
       </c>
       <c r="C478" s="7" t="s">
-        <v>937</v>
+        <v>931</v>
       </c>
       <c r="D478" s="5">
-        <v>34.0</v>
+        <v>28.0</v>
       </c>
       <c r="E478" s="10">
         <v>99304.0</v>
       </c>
       <c r="F478" s="10">
         <v>89373.6</v>
       </c>
       <c r="G478" s="10">
         <v>79443.2</v>
       </c>
       <c r="H478" s="10">
         <v>69512.8</v>
       </c>
     </row>
     <row r="479" spans="1:8" outlineLevel="3">
       <c r="A479" s="15">
         <v>13</v>
       </c>
       <c r="B479" s="6" t="s">
-        <v>938</v>
+        <v>932</v>
       </c>
       <c r="C479" s="7" t="s">
-        <v>939</v>
+        <v>933</v>
       </c>
       <c r="D479" s="5">
-        <v>97.0</v>
+        <v>95.0</v>
       </c>
       <c r="E479" s="10">
         <v>137083.0</v>
       </c>
       <c r="F479" s="10">
         <v>123374.7</v>
       </c>
       <c r="G479" s="10">
         <v>109666.4</v>
       </c>
       <c r="H479" s="10">
         <v>95958.1</v>
       </c>
     </row>
     <row r="480" spans="1:8" outlineLevel="3">
       <c r="A480" s="15">
         <v>14</v>
       </c>
       <c r="B480" s="6" t="s">
-        <v>940</v>
+        <v>934</v>
       </c>
       <c r="C480" s="7" t="s">
-        <v>941</v>
+        <v>935</v>
       </c>
       <c r="D480" s="5">
-        <v>70.0</v>
+        <v>64.0</v>
       </c>
       <c r="E480" s="10">
         <v>105662.0</v>
       </c>
       <c r="F480" s="10">
         <v>95095.8</v>
       </c>
       <c r="G480" s="10">
         <v>84529.6</v>
       </c>
       <c r="H480" s="10">
         <v>73963.4</v>
       </c>
     </row>
     <row r="481" spans="1:8" outlineLevel="3">
       <c r="A481" s="15">
         <v>15</v>
       </c>
       <c r="B481" s="6" t="s">
-        <v>942</v>
+        <v>936</v>
       </c>
       <c r="C481" s="7" t="s">
-        <v>943</v>
+        <v>937</v>
       </c>
       <c r="D481" s="5">
-        <v>47.0</v>
+        <v>41.0</v>
       </c>
       <c r="E481" s="10">
         <v>146501.0</v>
       </c>
       <c r="F481" s="10">
         <v>131850.9</v>
       </c>
       <c r="G481" s="10">
         <v>117200.8</v>
       </c>
       <c r="H481" s="10">
         <v>102550.7</v>
       </c>
     </row>
     <row r="482" spans="1:8" outlineLevel="2">
       <c r="A482" s="14" t="s">
-        <v>944</v>
+        <v>938</v>
       </c>
       <c r="B482" s="4"/>
       <c r="C482" s="4"/>
       <c r="D482" s="4"/>
       <c r="E482" s="9"/>
       <c r="F482" s="9"/>
       <c r="G482" s="9"/>
       <c r="H482" s="9"/>
     </row>
     <row r="483" spans="1:8" outlineLevel="3">
       <c r="A483" s="15">
         <v>1</v>
       </c>
       <c r="B483" s="6" t="s">
-        <v>945</v>
+        <v>939</v>
       </c>
       <c r="C483" s="7" t="s">
-        <v>946</v>
+        <v>940</v>
       </c>
       <c r="D483" s="5">
-        <v>311.0</v>
+        <v>246.0</v>
       </c>
       <c r="E483" s="10">
         <v>94246.0</v>
       </c>
       <c r="F483" s="10">
         <v>84821.4</v>
       </c>
       <c r="G483" s="10">
         <v>75396.8</v>
       </c>
       <c r="H483" s="10">
         <v>65972.2</v>
       </c>
     </row>
     <row r="484" spans="1:8" outlineLevel="3">
       <c r="A484" s="15">
         <v>2</v>
       </c>
       <c r="B484" s="6" t="s">
-        <v>947</v>
+        <v>941</v>
       </c>
       <c r="C484" s="7" t="s">
-        <v>948</v>
+        <v>942</v>
       </c>
       <c r="D484" s="5">
-        <v>16.0</v>
+        <v>26.0</v>
       </c>
       <c r="E484" s="10">
         <v>115778.0</v>
       </c>
       <c r="F484" s="10">
         <v>104200.2</v>
       </c>
       <c r="G484" s="10">
         <v>92622.4</v>
       </c>
       <c r="H484" s="10">
         <v>81044.6</v>
       </c>
     </row>
     <row r="485" spans="1:8" outlineLevel="3">
       <c r="A485" s="15">
         <v>3</v>
       </c>
       <c r="B485" s="6" t="s">
-        <v>949</v>
+        <v>943</v>
       </c>
       <c r="C485" s="7" t="s">
-        <v>950</v>
+        <v>944</v>
       </c>
       <c r="D485" s="5">
-        <v>52.0</v>
+        <v>44.0</v>
       </c>
       <c r="E485" s="10">
         <v>112992.0</v>
       </c>
       <c r="F485" s="10">
         <v>101692.8</v>
       </c>
       <c r="G485" s="10">
         <v>90393.6</v>
       </c>
       <c r="H485" s="10">
         <v>79094.4</v>
       </c>
     </row>
     <row r="486" spans="1:8" outlineLevel="3">
       <c r="A486" s="15">
         <v>4</v>
       </c>
       <c r="B486" s="6" t="s">
-        <v>951</v>
+        <v>945</v>
       </c>
       <c r="C486" s="7" t="s">
-        <v>952</v>
+        <v>946</v>
       </c>
       <c r="D486" s="5">
         <v>0.0</v>
       </c>
       <c r="E486" s="10">
         <v>0.0</v>
       </c>
       <c r="F486" s="10">
         <v>0.0</v>
       </c>
       <c r="G486" s="10">
         <v>0.0</v>
       </c>
       <c r="H486" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="487" spans="1:8" outlineLevel="3">
       <c r="A487" s="15">
         <v>5</v>
       </c>
       <c r="B487" s="6" t="s">
-        <v>953</v>
+        <v>947</v>
       </c>
       <c r="C487" s="7" t="s">
-        <v>954</v>
+        <v>948</v>
       </c>
       <c r="D487" s="5">
-        <v>74.0</v>
+        <v>60.0</v>
       </c>
       <c r="E487" s="10">
         <v>118030.0</v>
       </c>
       <c r="F487" s="10">
         <v>106227.0</v>
       </c>
       <c r="G487" s="10">
         <v>94424.0</v>
       </c>
       <c r="H487" s="10">
         <v>82621.0</v>
       </c>
     </row>
     <row r="488" spans="1:8" outlineLevel="3">
       <c r="A488" s="15">
         <v>6</v>
       </c>
       <c r="B488" s="6" t="s">
-        <v>955</v>
+        <v>949</v>
       </c>
       <c r="C488" s="7" t="s">
-        <v>956</v>
+        <v>950</v>
       </c>
       <c r="D488" s="5">
         <v>0.0</v>
       </c>
       <c r="E488" s="10">
         <v>0.0</v>
       </c>
       <c r="F488" s="10">
         <v>0.0</v>
       </c>
       <c r="G488" s="10">
         <v>0.0</v>
       </c>
       <c r="H488" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="489" spans="1:8" outlineLevel="3">
       <c r="A489" s="15">
         <v>7</v>
       </c>
       <c r="B489" s="6" t="s">
-        <v>957</v>
+        <v>951</v>
       </c>
       <c r="C489" s="7" t="s">
-        <v>958</v>
+        <v>952</v>
       </c>
       <c r="D489" s="5">
         <v>0.0</v>
       </c>
       <c r="E489" s="10">
         <v>133282.0</v>
       </c>
       <c r="F489" s="10">
         <v>119953.8</v>
       </c>
       <c r="G489" s="10">
         <v>106625.6</v>
       </c>
       <c r="H489" s="10">
         <v>93297.4</v>
       </c>
     </row>
     <row r="490" spans="1:8" outlineLevel="3">
       <c r="A490" s="15">
         <v>8</v>
       </c>
       <c r="B490" s="6" t="s">
-        <v>959</v>
+        <v>953</v>
       </c>
       <c r="C490" s="7" t="s">
-        <v>960</v>
+        <v>954</v>
       </c>
       <c r="D490" s="5">
         <v>0.0</v>
       </c>
       <c r="E490" s="10">
         <v>0.0</v>
       </c>
       <c r="F490" s="10">
         <v>0.0</v>
       </c>
       <c r="G490" s="10">
         <v>0.0</v>
       </c>
       <c r="H490" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="491" spans="1:8" outlineLevel="3">
       <c r="A491" s="15">
         <v>9</v>
       </c>
       <c r="B491" s="6" t="s">
-        <v>961</v>
+        <v>955</v>
       </c>
       <c r="C491" s="7" t="s">
-        <v>962</v>
+        <v>956</v>
       </c>
       <c r="D491" s="5">
-        <v>5.0</v>
+        <v>17.0</v>
       </c>
       <c r="E491" s="10">
         <v>148099.0</v>
       </c>
       <c r="F491" s="10">
         <v>133289.1</v>
       </c>
       <c r="G491" s="10">
         <v>118479.2</v>
       </c>
       <c r="H491" s="10">
         <v>103669.3</v>
       </c>
     </row>
     <row r="492" spans="1:8" outlineLevel="3">
       <c r="A492" s="15">
         <v>10</v>
       </c>
       <c r="B492" s="6" t="s">
-        <v>963</v>
+        <v>957</v>
       </c>
       <c r="C492" s="7" t="s">
-        <v>964</v>
+        <v>958</v>
       </c>
       <c r="D492" s="5">
         <v>0.0</v>
       </c>
       <c r="E492" s="10">
         <v>0.0</v>
       </c>
       <c r="F492" s="10">
         <v>0.0</v>
       </c>
       <c r="G492" s="10">
         <v>0.0</v>
       </c>
       <c r="H492" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="493" spans="1:8" outlineLevel="3">
       <c r="A493" s="15">
         <v>11</v>
       </c>
       <c r="B493" s="6" t="s">
-        <v>965</v>
+        <v>959</v>
       </c>
       <c r="C493" s="7" t="s">
-        <v>966</v>
+        <v>960</v>
       </c>
       <c r="D493" s="5">
         <v>0.0</v>
       </c>
       <c r="E493" s="10">
         <v>158066.0</v>
       </c>
       <c r="F493" s="10">
         <v>142259.4</v>
       </c>
       <c r="G493" s="10">
         <v>126452.8</v>
       </c>
       <c r="H493" s="10">
         <v>110646.2</v>
       </c>
     </row>
     <row r="494" spans="1:8" outlineLevel="3">
       <c r="A494" s="15">
         <v>12</v>
       </c>
       <c r="B494" s="6" t="s">
-        <v>967</v>
+        <v>961</v>
       </c>
       <c r="C494" s="7" t="s">
-        <v>968</v>
+        <v>962</v>
       </c>
       <c r="D494" s="5">
         <v>0.0</v>
       </c>
       <c r="E494" s="10">
         <v>0.0</v>
       </c>
       <c r="F494" s="10">
         <v>0.0</v>
       </c>
       <c r="G494" s="10">
         <v>0.0</v>
       </c>
       <c r="H494" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="495" spans="1:8" outlineLevel="3">
       <c r="A495" s="15">
         <v>13</v>
       </c>
       <c r="B495" s="6" t="s">
-        <v>969</v>
+        <v>963</v>
       </c>
       <c r="C495" s="7" t="s">
-        <v>970</v>
+        <v>964</v>
       </c>
       <c r="D495" s="5">
-        <v>217.0</v>
+        <v>205.0</v>
       </c>
       <c r="E495" s="10">
         <v>89353.0</v>
       </c>
       <c r="F495" s="10">
         <v>80417.7</v>
       </c>
       <c r="G495" s="10">
         <v>71482.4</v>
       </c>
       <c r="H495" s="10">
         <v>62547.1</v>
       </c>
     </row>
     <row r="496" spans="1:8" outlineLevel="3">
       <c r="A496" s="15">
         <v>14</v>
       </c>
       <c r="B496" s="6" t="s">
-        <v>971</v>
+        <v>965</v>
       </c>
       <c r="C496" s="7" t="s">
-        <v>972</v>
+        <v>966</v>
       </c>
       <c r="D496" s="5">
-        <v>55.0</v>
+        <v>53.0</v>
       </c>
       <c r="E496" s="10">
         <v>108945.0</v>
       </c>
       <c r="F496" s="10">
         <v>98050.5</v>
       </c>
       <c r="G496" s="10">
         <v>87156.0</v>
       </c>
       <c r="H496" s="10">
         <v>76261.5</v>
       </c>
     </row>
     <row r="497" spans="1:8" outlineLevel="3">
       <c r="A497" s="15">
         <v>15</v>
       </c>
       <c r="B497" s="6" t="s">
-        <v>973</v>
+        <v>967</v>
       </c>
       <c r="C497" s="7" t="s">
-        <v>974</v>
+        <v>968</v>
       </c>
       <c r="D497" s="5">
-        <v>80.0</v>
+        <v>61.0</v>
       </c>
       <c r="E497" s="10">
         <v>90968.0</v>
       </c>
       <c r="F497" s="10">
         <v>81871.2</v>
       </c>
       <c r="G497" s="10">
         <v>72774.4</v>
       </c>
       <c r="H497" s="10">
         <v>63677.6</v>
       </c>
     </row>
     <row r="498" spans="1:8" outlineLevel="3">
       <c r="A498" s="15">
         <v>16</v>
       </c>
       <c r="B498" s="6" t="s">
-        <v>975</v>
+        <v>969</v>
       </c>
       <c r="C498" s="7" t="s">
-        <v>976</v>
+        <v>970</v>
       </c>
       <c r="D498" s="5">
         <v>0.0</v>
       </c>
       <c r="E498" s="10">
         <v>0.0</v>
       </c>
       <c r="F498" s="10">
         <v>0.0</v>
       </c>
       <c r="G498" s="10">
         <v>0.0</v>
       </c>
       <c r="H498" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="499" spans="1:8" outlineLevel="3">
       <c r="A499" s="15">
         <v>17</v>
       </c>
       <c r="B499" s="6" t="s">
-        <v>977</v>
+        <v>971</v>
       </c>
       <c r="C499" s="7" t="s">
-        <v>978</v>
+        <v>972</v>
       </c>
       <c r="D499" s="5">
-        <v>103.0</v>
+        <v>59.0</v>
       </c>
       <c r="E499" s="10">
         <v>91686.0</v>
       </c>
       <c r="F499" s="10">
         <v>82517.4</v>
       </c>
       <c r="G499" s="10">
         <v>73348.8</v>
       </c>
       <c r="H499" s="10">
         <v>64180.2</v>
       </c>
     </row>
     <row r="500" spans="1:8" outlineLevel="3">
       <c r="A500" s="15">
         <v>18</v>
       </c>
       <c r="B500" s="6" t="s">
-        <v>979</v>
+        <v>973</v>
       </c>
       <c r="C500" s="7" t="s">
-        <v>980</v>
+        <v>974</v>
       </c>
       <c r="D500" s="5">
-        <v>14.0</v>
+        <v>4.0</v>
       </c>
       <c r="E500" s="10">
         <v>112526.0</v>
       </c>
       <c r="F500" s="10">
         <v>101273.4</v>
       </c>
       <c r="G500" s="10">
         <v>90020.8</v>
       </c>
       <c r="H500" s="10">
         <v>78768.2</v>
       </c>
     </row>
     <row r="501" spans="1:8" outlineLevel="2">
       <c r="A501" s="14" t="s">
-        <v>981</v>
+        <v>975</v>
       </c>
       <c r="B501" s="4"/>
       <c r="C501" s="4"/>
       <c r="D501" s="4"/>
       <c r="E501" s="9"/>
       <c r="F501" s="9"/>
       <c r="G501" s="9"/>
       <c r="H501" s="9"/>
     </row>
     <row r="502" spans="1:8" outlineLevel="3">
       <c r="A502" s="15">
         <v>1</v>
       </c>
       <c r="B502" s="6" t="s">
-        <v>982</v>
+        <v>976</v>
       </c>
       <c r="C502" s="7" t="s">
-        <v>983</v>
+        <v>977</v>
       </c>
       <c r="D502" s="5">
         <v>0.0</v>
       </c>
       <c r="E502" s="10">
         <v>0.0</v>
       </c>
       <c r="F502" s="10">
         <v>0.0</v>
       </c>
       <c r="G502" s="10">
         <v>0.0</v>
       </c>
       <c r="H502" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="503" spans="1:8" outlineLevel="3">
       <c r="A503" s="15">
         <v>2</v>
       </c>
       <c r="B503" s="6" t="s">
-        <v>984</v>
+        <v>978</v>
       </c>
       <c r="C503" s="7" t="s">
-        <v>985</v>
+        <v>979</v>
       </c>
       <c r="D503" s="5">
         <v>0.0</v>
       </c>
       <c r="E503" s="10">
         <v>46240.0</v>
       </c>
       <c r="F503" s="10">
         <v>41616.0</v>
       </c>
       <c r="G503" s="10">
         <v>36992.0</v>
       </c>
       <c r="H503" s="10">
         <v>32368.0</v>
       </c>
     </row>
     <row r="504" spans="1:8" outlineLevel="3">
       <c r="A504" s="15">
         <v>3</v>
       </c>
       <c r="B504" s="6" t="s">
-        <v>986</v>
+        <v>980</v>
       </c>
       <c r="C504" s="7" t="s">
-        <v>987</v>
+        <v>981</v>
       </c>
       <c r="D504" s="5">
         <v>0.0</v>
       </c>
       <c r="E504" s="10">
         <v>0.0</v>
       </c>
       <c r="F504" s="10">
         <v>0.0</v>
       </c>
       <c r="G504" s="10">
         <v>0.0</v>
       </c>
       <c r="H504" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="505" spans="1:8" outlineLevel="3">
       <c r="A505" s="15">
         <v>4</v>
       </c>
       <c r="B505" s="6" t="s">
-        <v>988</v>
+        <v>982</v>
       </c>
       <c r="C505" s="7" t="s">
-        <v>989</v>
+        <v>983</v>
       </c>
       <c r="D505" s="5">
         <v>0.0</v>
       </c>
       <c r="E505" s="10">
         <v>0.0</v>
       </c>
       <c r="F505" s="10">
         <v>0.0</v>
       </c>
       <c r="G505" s="10">
         <v>0.0</v>
       </c>
       <c r="H505" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="506" spans="1:8" outlineLevel="3">
       <c r="A506" s="15">
         <v>5</v>
       </c>
       <c r="B506" s="6" t="s">
-        <v>990</v>
+        <v>984</v>
       </c>
       <c r="C506" s="7" t="s">
-        <v>991</v>
+        <v>985</v>
       </c>
       <c r="D506" s="5">
         <v>0.0</v>
       </c>
       <c r="E506" s="10">
         <v>0.0</v>
       </c>
       <c r="F506" s="10">
         <v>0.0</v>
       </c>
       <c r="G506" s="10">
         <v>0.0</v>
       </c>
       <c r="H506" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="507" spans="1:8" outlineLevel="3">
       <c r="A507" s="15">
         <v>6</v>
       </c>
       <c r="B507" s="6" t="s">
-        <v>992</v>
+        <v>986</v>
       </c>
       <c r="C507" s="7" t="s">
-        <v>993</v>
+        <v>987</v>
       </c>
       <c r="D507" s="5">
         <v>0.0</v>
       </c>
       <c r="E507" s="10">
         <v>0.0</v>
       </c>
       <c r="F507" s="10">
         <v>0.0</v>
       </c>
       <c r="G507" s="10">
         <v>0.0</v>
       </c>
       <c r="H507" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="508" spans="1:8" outlineLevel="1">
       <c r="A508" s="13" t="s">
-        <v>994</v>
+        <v>988</v>
       </c>
       <c r="B508" s="4"/>
       <c r="C508" s="4"/>
       <c r="D508" s="4"/>
       <c r="E508" s="9"/>
       <c r="F508" s="9"/>
       <c r="G508" s="9"/>
       <c r="H508" s="9"/>
     </row>
     <row r="509" spans="1:8" outlineLevel="2">
       <c r="A509" s="15">
         <v>1</v>
       </c>
       <c r="B509" s="6" t="s">
-        <v>995</v>
+        <v>989</v>
       </c>
       <c r="C509" s="7" t="s">
-        <v>996</v>
+        <v>990</v>
       </c>
       <c r="D509" s="5">
-        <v>332.0</v>
+        <v>277.0</v>
       </c>
       <c r="E509" s="10">
         <v>1682.0</v>
       </c>
       <c r="F509" s="10">
         <v>1513.8</v>
       </c>
       <c r="G509" s="10">
         <v>1345.6</v>
       </c>
       <c r="H509" s="10">
         <v>1177.4</v>
       </c>
     </row>
     <row r="510" spans="1:8" outlineLevel="2">
       <c r="A510" s="15">
         <v>2</v>
       </c>
       <c r="B510" s="6" t="s">
-        <v>997</v>
+        <v>991</v>
       </c>
       <c r="C510" s="7" t="s">
-        <v>998</v>
+        <v>992</v>
       </c>
       <c r="D510" s="5">
-        <v>110.0</v>
+        <v>88.0</v>
       </c>
       <c r="E510" s="10">
         <v>1517.0</v>
       </c>
       <c r="F510" s="10">
         <v>1365.3</v>
       </c>
       <c r="G510" s="10">
         <v>1213.6</v>
       </c>
       <c r="H510" s="10">
         <v>1061.9</v>
       </c>
     </row>
     <row r="511" spans="1:8" outlineLevel="2">
       <c r="A511" s="15">
         <v>3</v>
       </c>
       <c r="B511" s="6" t="s">
-        <v>999</v>
+        <v>993</v>
       </c>
       <c r="C511" s="7" t="s">
-        <v>1000</v>
+        <v>994</v>
       </c>
       <c r="D511" s="5">
-        <v>172.0</v>
+        <v>131.0</v>
       </c>
       <c r="E511" s="10">
         <v>2179.0</v>
       </c>
       <c r="F511" s="10">
         <v>1961.1</v>
       </c>
       <c r="G511" s="10">
         <v>1743.2</v>
       </c>
       <c r="H511" s="10">
         <v>1525.3</v>
       </c>
     </row>
     <row r="512" spans="1:8" outlineLevel="2">
       <c r="A512" s="15">
         <v>4</v>
       </c>
       <c r="B512" s="6" t="s">
-        <v>1001</v>
+        <v>995</v>
       </c>
       <c r="C512" s="7" t="s">
-        <v>1002</v>
+        <v>996</v>
       </c>
       <c r="D512" s="5">
-        <v>91.0</v>
+        <v>82.0</v>
       </c>
       <c r="E512" s="10">
         <v>3482.0</v>
       </c>
       <c r="F512" s="10">
         <v>3133.8</v>
       </c>
       <c r="G512" s="10">
         <v>2785.6</v>
       </c>
       <c r="H512" s="10">
         <v>2437.4</v>
       </c>
     </row>
     <row r="513" spans="1:8" outlineLevel="2">
       <c r="A513" s="15">
         <v>5</v>
       </c>
       <c r="B513" s="6" t="s">
-        <v>1003</v>
+        <v>997</v>
       </c>
       <c r="C513" s="7" t="s">
-        <v>1004</v>
+        <v>998</v>
       </c>
       <c r="D513" s="5">
-        <v>37.0</v>
+        <v>0.0</v>
       </c>
       <c r="E513" s="10">
-        <v>3110.0</v>
+        <v>0.0</v>
       </c>
       <c r="F513" s="10">
-        <v>2799.0</v>
+        <v>0.0</v>
       </c>
       <c r="G513" s="10">
-        <v>2488.0</v>
+        <v>0.0</v>
       </c>
       <c r="H513" s="10">
-        <v>2177.0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="514" spans="1:8" outlineLevel="2">
       <c r="A514" s="15">
         <v>6</v>
       </c>
       <c r="B514" s="6" t="s">
-        <v>1005</v>
+        <v>999</v>
       </c>
       <c r="C514" s="7" t="s">
-        <v>1006</v>
+        <v>1000</v>
       </c>
       <c r="D514" s="5">
-        <v>2.0</v>
+        <v>149.0</v>
       </c>
       <c r="E514" s="10">
         <v>5483.0</v>
       </c>
       <c r="F514" s="10">
         <v>4934.7</v>
       </c>
       <c r="G514" s="10">
         <v>4386.4</v>
       </c>
       <c r="H514" s="10">
         <v>3838.1</v>
       </c>
     </row>
     <row r="515" spans="1:8" outlineLevel="2">
       <c r="A515" s="15">
         <v>7</v>
       </c>
       <c r="B515" s="6" t="s">
-        <v>1007</v>
+        <v>1001</v>
       </c>
       <c r="C515" s="7" t="s">
-        <v>1008</v>
+        <v>1002</v>
       </c>
       <c r="D515" s="5">
-        <v>39.0</v>
+        <v>37.0</v>
       </c>
       <c r="E515" s="10">
         <v>48074.0</v>
       </c>
       <c r="F515" s="10">
         <v>43266.6</v>
       </c>
       <c r="G515" s="10">
         <v>38459.2</v>
       </c>
       <c r="H515" s="10">
         <v>33651.8</v>
       </c>
     </row>
     <row r="516" spans="1:8" outlineLevel="2">
       <c r="A516" s="15">
         <v>8</v>
       </c>
       <c r="B516" s="6" t="s">
-        <v>1009</v>
+        <v>1003</v>
       </c>
       <c r="C516" s="7" t="s">
-        <v>1010</v>
+        <v>1004</v>
       </c>
       <c r="D516" s="5">
-        <v>2.0</v>
+        <v>5.0</v>
       </c>
       <c r="E516" s="10">
         <v>82763.0</v>
       </c>
       <c r="F516" s="10">
         <v>74486.7</v>
       </c>
       <c r="G516" s="10">
         <v>66210.4</v>
       </c>
       <c r="H516" s="10">
         <v>57934.1</v>
       </c>
     </row>
     <row r="517" spans="1:8" outlineLevel="2">
       <c r="A517" s="15">
         <v>9</v>
       </c>
       <c r="B517" s="6" t="s">
-        <v>1011</v>
+        <v>1005</v>
       </c>
       <c r="C517" s="7" t="s">
-        <v>1012</v>
+        <v>1006</v>
       </c>
       <c r="D517" s="5">
-        <v>143.0</v>
+        <v>124.0</v>
       </c>
       <c r="E517" s="10">
         <v>21315.0</v>
       </c>
       <c r="F517" s="10">
         <v>19183.5</v>
       </c>
       <c r="G517" s="10">
         <v>17052.0</v>
       </c>
       <c r="H517" s="10">
         <v>14920.5</v>
       </c>
     </row>
     <row r="518" spans="1:8" outlineLevel="2">
       <c r="A518" s="15">
         <v>10</v>
       </c>
       <c r="B518" s="6" t="s">
-        <v>1013</v>
+        <v>1007</v>
       </c>
       <c r="C518" s="7" t="s">
-        <v>1014</v>
+        <v>1008</v>
       </c>
       <c r="D518" s="5">
-        <v>21.0</v>
+        <v>16.0</v>
       </c>
       <c r="E518" s="10">
         <v>36808.0</v>
       </c>
       <c r="F518" s="10">
         <v>33127.2</v>
       </c>
       <c r="G518" s="10">
         <v>29446.4</v>
       </c>
       <c r="H518" s="10">
         <v>25765.6</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A29:H29"/>
     <mergeCell ref="A30:H30"/>
     <mergeCell ref="A71:H71"/>
     <mergeCell ref="A85:H85"/>
     <mergeCell ref="A93:H93"/>