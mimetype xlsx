--- v0 (2026-05-03)
+++ v1 (2026-06-21)
@@ -3643,216 +3643,216 @@
       <c r="A4" s="14" t="s">
         <v>10</v>
       </c>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="9"/>
       <c r="F4" s="9"/>
       <c r="G4" s="9"/>
       <c r="H4" s="9"/>
     </row>
     <row r="5" spans="1:8" outlineLevel="3">
       <c r="A5" s="15">
         <v>1</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>11</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>12</v>
       </c>
       <c r="D5" s="5">
         <v>2.0</v>
       </c>
       <c r="E5" s="10">
-        <v>13650.0</v>
+        <v>13605.0</v>
       </c>
       <c r="F5" s="10">
-        <v>12285.0</v>
+        <v>12244.5</v>
       </c>
       <c r="G5" s="10">
-        <v>10920.0</v>
+        <v>10884.0</v>
       </c>
       <c r="H5" s="10">
-        <v>9555.0</v>
+        <v>9523.5</v>
       </c>
     </row>
     <row r="6" spans="1:8" outlineLevel="3">
       <c r="A6" s="15">
         <v>2</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D6" s="5">
         <v>3.0</v>
       </c>
       <c r="E6" s="10">
-        <v>14014.0</v>
+        <v>13968.0</v>
       </c>
       <c r="F6" s="10">
-        <v>12612.6</v>
+        <v>12571.2</v>
       </c>
       <c r="G6" s="10">
-        <v>11211.2</v>
+        <v>11174.4</v>
       </c>
       <c r="H6" s="10">
-        <v>9809.8</v>
+        <v>9777.6</v>
       </c>
     </row>
     <row r="7" spans="1:8" outlineLevel="3">
       <c r="A7" s="15">
         <v>3</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D7" s="5">
         <v>0.0</v>
       </c>
       <c r="E7" s="10">
-        <v>16187.0</v>
+        <v>16134.0</v>
       </c>
       <c r="F7" s="10">
-        <v>14568.3</v>
+        <v>14520.6</v>
       </c>
       <c r="G7" s="10">
-        <v>12949.6</v>
+        <v>12907.2</v>
       </c>
       <c r="H7" s="10">
-        <v>11330.9</v>
+        <v>11293.8</v>
       </c>
     </row>
     <row r="8" spans="1:8" outlineLevel="3">
       <c r="A8" s="15">
         <v>4</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="5">
         <v>1.0</v>
       </c>
       <c r="E8" s="10">
-        <v>15792.0</v>
+        <v>15741.0</v>
       </c>
       <c r="F8" s="10">
-        <v>14212.8</v>
+        <v>14166.9</v>
       </c>
       <c r="G8" s="10">
-        <v>12633.6</v>
+        <v>12592.8</v>
       </c>
       <c r="H8" s="10">
-        <v>11054.4</v>
+        <v>11018.7</v>
       </c>
     </row>
     <row r="9" spans="1:8" outlineLevel="3">
       <c r="A9" s="15">
         <v>5</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>19</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D9" s="5">
         <v>0.0</v>
       </c>
       <c r="E9" s="10">
-        <v>16446.0</v>
+        <v>16394.0</v>
       </c>
       <c r="F9" s="10">
-        <v>14801.4</v>
+        <v>14754.6</v>
       </c>
       <c r="G9" s="10">
-        <v>13156.8</v>
+        <v>13115.2</v>
       </c>
       <c r="H9" s="10">
-        <v>11512.2</v>
+        <v>11475.8</v>
       </c>
     </row>
     <row r="10" spans="1:8" outlineLevel="3">
       <c r="A10" s="15">
         <v>6</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>21</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>22</v>
       </c>
       <c r="D10" s="5">
         <v>10.0</v>
       </c>
       <c r="E10" s="10">
-        <v>11274.0</v>
+        <v>11237.0</v>
       </c>
       <c r="F10" s="10">
-        <v>10146.6</v>
+        <v>10113.3</v>
       </c>
       <c r="G10" s="10">
-        <v>9019.2</v>
+        <v>8989.6</v>
       </c>
       <c r="H10" s="10">
-        <v>7891.8</v>
+        <v>7865.9</v>
       </c>
     </row>
     <row r="11" spans="1:8" outlineLevel="3">
       <c r="A11" s="15">
         <v>7</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="5">
         <v>0.0</v>
       </c>
       <c r="E11" s="10">
-        <v>14394.0</v>
+        <v>14346.0</v>
       </c>
       <c r="F11" s="10">
-        <v>12954.6</v>
+        <v>12911.4</v>
       </c>
       <c r="G11" s="10">
-        <v>11515.2</v>
+        <v>11476.8</v>
       </c>
       <c r="H11" s="10">
-        <v>10075.8</v>
+        <v>10042.2</v>
       </c>
     </row>
     <row r="12" spans="1:8" outlineLevel="3">
       <c r="A12" s="15">
         <v>8</v>
       </c>
       <c r="B12" s="6" t="s">
         <v>25</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>26</v>
       </c>
       <c r="D12" s="5">
         <v>0.0</v>
       </c>
       <c r="E12" s="10">
         <v>0.0</v>
       </c>
       <c r="F12" s="10">
         <v>0.0</v>
       </c>
       <c r="G12" s="10">
         <v>0.0</v>
       </c>
       <c r="H12" s="10">
@@ -3874,271 +3874,271 @@
       </c>
       <c r="E13" s="10">
         <v>398.0</v>
       </c>
       <c r="F13" s="10">
         <v>358.2</v>
       </c>
       <c r="G13" s="10">
         <v>318.4</v>
       </c>
       <c r="H13" s="10">
         <v>278.6</v>
       </c>
     </row>
     <row r="14" spans="1:8" outlineLevel="3">
       <c r="A14" s="15">
         <v>10</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>29</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>30</v>
       </c>
       <c r="D14" s="5">
-        <v>5182.0</v>
+        <v>5139.0</v>
       </c>
       <c r="E14" s="10">
-        <v>739.0</v>
+        <v>742.0</v>
       </c>
       <c r="F14" s="10">
-        <v>665.1</v>
+        <v>667.8</v>
       </c>
       <c r="G14" s="10">
-        <v>591.2</v>
+        <v>593.6</v>
       </c>
       <c r="H14" s="10">
-        <v>517.3</v>
+        <v>519.4</v>
       </c>
     </row>
     <row r="15" spans="1:8" outlineLevel="3">
       <c r="A15" s="15">
         <v>11</v>
       </c>
       <c r="B15" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>32</v>
       </c>
       <c r="D15" s="5">
         <v>160.0</v>
       </c>
       <c r="E15" s="10">
-        <v>1731.0</v>
+        <v>1725.0</v>
       </c>
       <c r="F15" s="10">
-        <v>1557.9</v>
+        <v>1552.5</v>
       </c>
       <c r="G15" s="10">
-        <v>1384.8</v>
+        <v>1380.0</v>
       </c>
       <c r="H15" s="10">
-        <v>1211.7</v>
+        <v>1207.5</v>
       </c>
     </row>
     <row r="16" spans="1:8" outlineLevel="3">
       <c r="A16" s="15">
         <v>12</v>
       </c>
       <c r="B16" s="6" t="s">
         <v>33</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>34</v>
       </c>
       <c r="D16" s="5">
-        <v>681.0</v>
+        <v>630.0</v>
       </c>
       <c r="E16" s="10">
-        <v>1187.0</v>
+        <v>1210.0</v>
       </c>
       <c r="F16" s="10">
-        <v>1068.3</v>
+        <v>1089.0</v>
       </c>
       <c r="G16" s="10">
-        <v>949.6</v>
+        <v>968.0</v>
       </c>
       <c r="H16" s="10">
-        <v>830.9</v>
+        <v>847.0</v>
       </c>
     </row>
     <row r="17" spans="1:8" outlineLevel="3">
       <c r="A17" s="15">
         <v>13</v>
       </c>
       <c r="B17" s="6" t="s">
         <v>35</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>36</v>
       </c>
       <c r="D17" s="5">
-        <v>50.0</v>
+        <v>48.0</v>
       </c>
       <c r="E17" s="10">
-        <v>2107.0</v>
+        <v>2101.0</v>
       </c>
       <c r="F17" s="10">
-        <v>1896.3</v>
+        <v>1890.9</v>
       </c>
       <c r="G17" s="10">
-        <v>1685.6</v>
+        <v>1680.8</v>
       </c>
       <c r="H17" s="10">
-        <v>1474.9</v>
+        <v>1470.7</v>
       </c>
     </row>
     <row r="18" spans="1:8" outlineLevel="3">
       <c r="A18" s="15">
         <v>14</v>
       </c>
       <c r="B18" s="6" t="s">
         <v>37</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>38</v>
       </c>
       <c r="D18" s="5">
         <v>682.0</v>
       </c>
       <c r="E18" s="10">
-        <v>2011.0</v>
+        <v>2022.0</v>
       </c>
       <c r="F18" s="10">
-        <v>1809.9</v>
+        <v>1819.8</v>
       </c>
       <c r="G18" s="10">
-        <v>1608.8</v>
+        <v>1617.6</v>
       </c>
       <c r="H18" s="10">
-        <v>1407.7</v>
+        <v>1415.4</v>
       </c>
     </row>
     <row r="19" spans="1:8" outlineLevel="3">
       <c r="A19" s="15">
         <v>15</v>
       </c>
       <c r="B19" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>40</v>
       </c>
       <c r="D19" s="5">
         <v>46.0</v>
       </c>
       <c r="E19" s="10">
-        <v>2693.0</v>
+        <v>2685.0</v>
       </c>
       <c r="F19" s="10">
-        <v>2423.7</v>
+        <v>2416.5</v>
       </c>
       <c r="G19" s="10">
-        <v>2154.4</v>
+        <v>2148.0</v>
       </c>
       <c r="H19" s="10">
-        <v>1885.1</v>
+        <v>1879.5</v>
       </c>
     </row>
     <row r="20" spans="1:8" outlineLevel="3">
       <c r="A20" s="15">
         <v>16</v>
       </c>
       <c r="B20" s="6" t="s">
         <v>41</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>42</v>
       </c>
       <c r="D20" s="5">
         <v>51.0</v>
       </c>
       <c r="E20" s="10">
-        <v>4264.0</v>
+        <v>4250.0</v>
       </c>
       <c r="F20" s="10">
-        <v>3837.6</v>
+        <v>3825.0</v>
       </c>
       <c r="G20" s="10">
-        <v>3411.2</v>
+        <v>3400.0</v>
       </c>
       <c r="H20" s="10">
-        <v>2984.8</v>
+        <v>2975.0</v>
       </c>
     </row>
     <row r="21" spans="1:8" outlineLevel="3">
       <c r="A21" s="15">
         <v>17</v>
       </c>
       <c r="B21" s="6" t="s">
         <v>43</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>44</v>
       </c>
       <c r="D21" s="5">
-        <v>20.0</v>
+        <v>21.0</v>
       </c>
       <c r="E21" s="10">
-        <v>6498.0</v>
+        <v>6477.0</v>
       </c>
       <c r="F21" s="10">
-        <v>5848.2</v>
+        <v>5829.3</v>
       </c>
       <c r="G21" s="10">
-        <v>5198.4</v>
+        <v>5181.6</v>
       </c>
       <c r="H21" s="10">
-        <v>4548.6</v>
+        <v>4533.9</v>
       </c>
     </row>
     <row r="22" spans="1:8" outlineLevel="3">
       <c r="A22" s="15">
         <v>18</v>
       </c>
       <c r="B22" s="6" t="s">
         <v>45</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>46</v>
       </c>
       <c r="D22" s="5">
-        <v>3.0</v>
+        <v>0.0</v>
       </c>
       <c r="E22" s="10">
-        <v>9128.0</v>
+        <v>9099.0</v>
       </c>
       <c r="F22" s="10">
-        <v>8215.2</v>
+        <v>8189.1</v>
       </c>
       <c r="G22" s="10">
-        <v>7302.4</v>
+        <v>7279.2</v>
       </c>
       <c r="H22" s="10">
-        <v>6389.6</v>
+        <v>6369.3</v>
       </c>
     </row>
     <row r="23" spans="1:8" outlineLevel="3">
       <c r="A23" s="15">
         <v>19</v>
       </c>
       <c r="B23" s="6" t="s">
         <v>47</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D23" s="5">
         <v>0.0</v>
       </c>
       <c r="E23" s="10">
         <v>3787.0</v>
       </c>
       <c r="F23" s="10">
         <v>3408.3</v>
       </c>
       <c r="G23" s="10">
         <v>3029.6</v>
       </c>
       <c r="H23" s="10">
@@ -4160,297 +4160,297 @@
       </c>
       <c r="E24" s="10">
         <v>0.0</v>
       </c>
       <c r="F24" s="10">
         <v>0.0</v>
       </c>
       <c r="G24" s="10">
         <v>0.0</v>
       </c>
       <c r="H24" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="25" spans="1:8" outlineLevel="3">
       <c r="A25" s="15">
         <v>21</v>
       </c>
       <c r="B25" s="6" t="s">
         <v>51</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>52</v>
       </c>
       <c r="D25" s="5">
-        <v>1862.0</v>
+        <v>1852.0</v>
       </c>
       <c r="E25" s="10">
         <v>379.0</v>
       </c>
       <c r="F25" s="10">
         <v>341.1</v>
       </c>
       <c r="G25" s="10">
         <v>303.2</v>
       </c>
       <c r="H25" s="10">
         <v>265.3</v>
       </c>
     </row>
     <row r="26" spans="1:8" outlineLevel="3">
       <c r="A26" s="15">
         <v>22</v>
       </c>
       <c r="B26" s="6" t="s">
         <v>53</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>54</v>
       </c>
       <c r="D26" s="5">
-        <v>1936.0</v>
+        <v>1409.0</v>
       </c>
       <c r="E26" s="10">
         <v>245.0</v>
       </c>
       <c r="F26" s="10">
         <v>220.5</v>
       </c>
       <c r="G26" s="10">
         <v>196.0</v>
       </c>
       <c r="H26" s="10">
         <v>171.5</v>
       </c>
     </row>
     <row r="27" spans="1:8" outlineLevel="3">
       <c r="A27" s="15">
         <v>23</v>
       </c>
       <c r="B27" s="6" t="s">
         <v>55</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>56</v>
       </c>
       <c r="D27" s="5">
-        <v>52070.0</v>
+        <v>49935.0</v>
       </c>
       <c r="E27" s="10">
-        <v>253.0</v>
+        <v>254.0</v>
       </c>
       <c r="F27" s="10">
-        <v>227.7</v>
+        <v>228.6</v>
       </c>
       <c r="G27" s="10">
-        <v>202.4</v>
+        <v>203.2</v>
       </c>
       <c r="H27" s="10">
-        <v>177.1</v>
+        <v>177.8</v>
       </c>
     </row>
     <row r="28" spans="1:8" outlineLevel="3">
       <c r="A28" s="15">
         <v>24</v>
       </c>
       <c r="B28" s="6" t="s">
         <v>57</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>58</v>
       </c>
       <c r="D28" s="5">
-        <v>35948.0</v>
+        <v>35838.0</v>
       </c>
       <c r="E28" s="10">
-        <v>338.0</v>
+        <v>349.0</v>
       </c>
       <c r="F28" s="10">
-        <v>304.2</v>
+        <v>314.1</v>
       </c>
       <c r="G28" s="10">
-        <v>270.4</v>
+        <v>279.2</v>
       </c>
       <c r="H28" s="10">
-        <v>236.6</v>
+        <v>244.3</v>
       </c>
     </row>
     <row r="29" spans="1:8" outlineLevel="3">
       <c r="A29" s="15">
         <v>25</v>
       </c>
       <c r="B29" s="6" t="s">
         <v>59</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>60</v>
       </c>
       <c r="D29" s="5">
-        <v>170.0</v>
+        <v>70.0</v>
       </c>
       <c r="E29" s="10">
-        <v>208.0</v>
+        <v>210.0</v>
       </c>
       <c r="F29" s="10">
-        <v>187.2</v>
+        <v>189.0</v>
       </c>
       <c r="G29" s="10">
-        <v>166.4</v>
+        <v>168.0</v>
       </c>
       <c r="H29" s="10">
-        <v>145.6</v>
+        <v>147.0</v>
       </c>
     </row>
     <row r="30" spans="1:8" outlineLevel="3">
       <c r="A30" s="15">
         <v>26</v>
       </c>
       <c r="B30" s="6" t="s">
         <v>61</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>62</v>
       </c>
       <c r="D30" s="5">
         <v>11292.0</v>
       </c>
       <c r="E30" s="10">
-        <v>338.0</v>
+        <v>349.0</v>
       </c>
       <c r="F30" s="10">
-        <v>304.2</v>
+        <v>314.1</v>
       </c>
       <c r="G30" s="10">
-        <v>270.4</v>
+        <v>279.2</v>
       </c>
       <c r="H30" s="10">
-        <v>236.6</v>
+        <v>244.3</v>
       </c>
     </row>
     <row r="31" spans="1:8" outlineLevel="3">
       <c r="A31" s="15">
         <v>27</v>
       </c>
       <c r="B31" s="6" t="s">
         <v>63</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>64</v>
       </c>
       <c r="D31" s="5">
-        <v>22.0</v>
+        <v>11.0</v>
       </c>
       <c r="E31" s="10">
         <v>6323.0</v>
       </c>
       <c r="F31" s="10">
         <v>5690.7</v>
       </c>
       <c r="G31" s="10">
         <v>5058.4</v>
       </c>
       <c r="H31" s="10">
         <v>4426.1</v>
       </c>
     </row>
     <row r="32" spans="1:8" outlineLevel="3">
       <c r="A32" s="15">
         <v>28</v>
       </c>
       <c r="B32" s="6" t="s">
         <v>65</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>66</v>
       </c>
       <c r="D32" s="5">
-        <v>443.0</v>
+        <v>403.0</v>
       </c>
       <c r="E32" s="10">
         <v>478.0</v>
       </c>
       <c r="F32" s="10">
         <v>430.2</v>
       </c>
       <c r="G32" s="10">
         <v>382.4</v>
       </c>
       <c r="H32" s="10">
         <v>334.6</v>
       </c>
     </row>
     <row r="33" spans="1:8" outlineLevel="3">
       <c r="A33" s="15">
         <v>29</v>
       </c>
       <c r="B33" s="6" t="s">
         <v>67</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>68</v>
       </c>
       <c r="D33" s="5">
-        <v>1001.0</v>
+        <v>996.0</v>
       </c>
       <c r="E33" s="10">
         <v>453.0</v>
       </c>
       <c r="F33" s="10">
         <v>407.7</v>
       </c>
       <c r="G33" s="10">
         <v>362.4</v>
       </c>
       <c r="H33" s="10">
         <v>317.1</v>
       </c>
     </row>
     <row r="34" spans="1:8" outlineLevel="3">
       <c r="A34" s="15">
         <v>30</v>
       </c>
       <c r="B34" s="6" t="s">
         <v>69</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>70</v>
       </c>
       <c r="D34" s="5">
-        <v>4149.0</v>
+        <v>4077.0</v>
       </c>
       <c r="E34" s="10">
-        <v>766.0</v>
+        <v>765.0</v>
       </c>
       <c r="F34" s="10">
-        <v>689.4</v>
+        <v>688.5</v>
       </c>
       <c r="G34" s="10">
-        <v>612.8</v>
+        <v>612.0</v>
       </c>
       <c r="H34" s="10">
-        <v>536.2</v>
+        <v>535.5</v>
       </c>
     </row>
     <row r="35" spans="1:8" outlineLevel="3">
       <c r="A35" s="15">
         <v>31</v>
       </c>
       <c r="B35" s="6" t="s">
         <v>71</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>72</v>
       </c>
       <c r="D35" s="5">
         <v>1643.0</v>
       </c>
       <c r="E35" s="10">
         <v>394.0</v>
       </c>
       <c r="F35" s="10">
         <v>354.6</v>
       </c>
       <c r="G35" s="10">
         <v>315.2</v>
       </c>
       <c r="H35" s="10">
@@ -4498,155 +4498,155 @@
       </c>
       <c r="E37" s="10">
         <v>0.0</v>
       </c>
       <c r="F37" s="10">
         <v>0.0</v>
       </c>
       <c r="G37" s="10">
         <v>0.0</v>
       </c>
       <c r="H37" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="38" spans="1:8" outlineLevel="3">
       <c r="A38" s="15">
         <v>34</v>
       </c>
       <c r="B38" s="6" t="s">
         <v>77</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>78</v>
       </c>
       <c r="D38" s="5">
-        <v>382.0</v>
+        <v>166.0</v>
       </c>
       <c r="E38" s="10">
         <v>445.0</v>
       </c>
       <c r="F38" s="10">
         <v>400.5</v>
       </c>
       <c r="G38" s="10">
         <v>356.0</v>
       </c>
       <c r="H38" s="10">
         <v>311.5</v>
       </c>
     </row>
     <row r="39" spans="1:8" outlineLevel="3">
       <c r="A39" s="15">
         <v>35</v>
       </c>
       <c r="B39" s="6" t="s">
         <v>79</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>80</v>
       </c>
       <c r="D39" s="5">
-        <v>5312.0</v>
+        <v>4964.0</v>
       </c>
       <c r="E39" s="10">
-        <v>402.0</v>
+        <v>403.0</v>
       </c>
       <c r="F39" s="10">
-        <v>361.8</v>
+        <v>362.7</v>
       </c>
       <c r="G39" s="10">
-        <v>321.6</v>
+        <v>322.4</v>
       </c>
       <c r="H39" s="10">
-        <v>281.4</v>
+        <v>282.1</v>
       </c>
     </row>
     <row r="40" spans="1:8" outlineLevel="3">
       <c r="A40" s="15">
         <v>36</v>
       </c>
       <c r="B40" s="6" t="s">
         <v>81</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>82</v>
       </c>
       <c r="D40" s="5">
-        <v>3249.0</v>
+        <v>3614.0</v>
       </c>
       <c r="E40" s="10">
-        <v>542.0</v>
+        <v>558.0</v>
       </c>
       <c r="F40" s="10">
-        <v>487.8</v>
+        <v>502.2</v>
       </c>
       <c r="G40" s="10">
-        <v>433.6</v>
+        <v>446.4</v>
       </c>
       <c r="H40" s="10">
-        <v>379.4</v>
+        <v>390.6</v>
       </c>
     </row>
     <row r="41" spans="1:8" outlineLevel="3">
       <c r="A41" s="15">
         <v>37</v>
       </c>
       <c r="B41" s="6" t="s">
         <v>83</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>84</v>
       </c>
       <c r="D41" s="5">
-        <v>559.0</v>
+        <v>530.0</v>
       </c>
       <c r="E41" s="10">
-        <v>542.0</v>
+        <v>557.0</v>
       </c>
       <c r="F41" s="10">
-        <v>487.8</v>
+        <v>501.3</v>
       </c>
       <c r="G41" s="10">
-        <v>433.6</v>
+        <v>445.6</v>
       </c>
       <c r="H41" s="10">
-        <v>379.4</v>
+        <v>389.9</v>
       </c>
     </row>
     <row r="42" spans="1:8" outlineLevel="3">
       <c r="A42" s="15">
         <v>38</v>
       </c>
       <c r="B42" s="6" t="s">
         <v>85</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>86</v>
       </c>
       <c r="D42" s="5">
-        <v>117.0</v>
+        <v>54.0</v>
       </c>
       <c r="E42" s="10">
         <v>6323.0</v>
       </c>
       <c r="F42" s="10">
         <v>5690.7</v>
       </c>
       <c r="G42" s="10">
         <v>5058.4</v>
       </c>
       <c r="H42" s="10">
         <v>4426.1</v>
       </c>
     </row>
     <row r="43" spans="1:8" outlineLevel="3">
       <c r="A43" s="15">
         <v>39</v>
       </c>
       <c r="B43" s="6" t="s">
         <v>87</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>88</v>
       </c>
       <c r="D43" s="5">
@@ -4654,635 +4654,635 @@
       </c>
       <c r="E43" s="10">
         <v>734.0</v>
       </c>
       <c r="F43" s="10">
         <v>660.6</v>
       </c>
       <c r="G43" s="10">
         <v>587.2</v>
       </c>
       <c r="H43" s="10">
         <v>513.8</v>
       </c>
     </row>
     <row r="44" spans="1:8" outlineLevel="3">
       <c r="A44" s="15">
         <v>40</v>
       </c>
       <c r="B44" s="6" t="s">
         <v>89</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D44" s="5">
-        <v>307.0</v>
+        <v>285.0</v>
       </c>
       <c r="E44" s="10">
         <v>694.0</v>
       </c>
       <c r="F44" s="10">
         <v>624.6</v>
       </c>
       <c r="G44" s="10">
         <v>555.2</v>
       </c>
       <c r="H44" s="10">
         <v>485.8</v>
       </c>
     </row>
     <row r="45" spans="1:8" outlineLevel="3">
       <c r="A45" s="15">
         <v>41</v>
       </c>
       <c r="B45" s="6" t="s">
         <v>91</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>92</v>
       </c>
       <c r="D45" s="5">
-        <v>623.0</v>
+        <v>599.0</v>
       </c>
       <c r="E45" s="10">
-        <v>1139.0</v>
+        <v>1134.0</v>
       </c>
       <c r="F45" s="10">
-        <v>1025.1</v>
+        <v>1020.6</v>
       </c>
       <c r="G45" s="10">
-        <v>911.2</v>
+        <v>907.2</v>
       </c>
       <c r="H45" s="10">
-        <v>797.3</v>
+        <v>793.8</v>
       </c>
     </row>
     <row r="46" spans="1:8" outlineLevel="3">
       <c r="A46" s="15">
         <v>42</v>
       </c>
       <c r="B46" s="6" t="s">
         <v>93</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>94</v>
       </c>
       <c r="D46" s="5">
-        <v>69.0</v>
+        <v>50.0</v>
       </c>
       <c r="E46" s="10">
         <v>531.0</v>
       </c>
       <c r="F46" s="10">
         <v>477.9</v>
       </c>
       <c r="G46" s="10">
         <v>424.8</v>
       </c>
       <c r="H46" s="10">
         <v>371.7</v>
       </c>
     </row>
     <row r="47" spans="1:8" outlineLevel="3">
       <c r="A47" s="15">
         <v>43</v>
       </c>
       <c r="B47" s="6" t="s">
         <v>95</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>96</v>
       </c>
       <c r="D47" s="5">
-        <v>259.0</v>
+        <v>257.0</v>
       </c>
       <c r="E47" s="10">
         <v>835.0</v>
       </c>
       <c r="F47" s="10">
         <v>751.5</v>
       </c>
       <c r="G47" s="10">
         <v>668.0</v>
       </c>
       <c r="H47" s="10">
         <v>584.5</v>
       </c>
     </row>
     <row r="48" spans="1:8" outlineLevel="3">
       <c r="A48" s="15">
         <v>44</v>
       </c>
       <c r="B48" s="6" t="s">
         <v>97</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>98</v>
       </c>
       <c r="D48" s="5">
-        <v>6772.0</v>
+        <v>6406.0</v>
       </c>
       <c r="E48" s="10">
-        <v>618.0</v>
+        <v>621.0</v>
       </c>
       <c r="F48" s="10">
-        <v>556.2</v>
+        <v>558.9</v>
       </c>
       <c r="G48" s="10">
-        <v>494.4</v>
+        <v>496.8</v>
       </c>
       <c r="H48" s="10">
-        <v>432.6</v>
+        <v>434.7</v>
       </c>
     </row>
     <row r="49" spans="1:8" outlineLevel="3">
       <c r="A49" s="15">
         <v>45</v>
       </c>
       <c r="B49" s="6" t="s">
         <v>99</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>100</v>
       </c>
       <c r="D49" s="5">
-        <v>2554.0</v>
+        <v>2523.0</v>
       </c>
       <c r="E49" s="10">
-        <v>1197.0</v>
+        <v>1267.0</v>
       </c>
       <c r="F49" s="10">
-        <v>1077.3</v>
+        <v>1140.3</v>
       </c>
       <c r="G49" s="10">
-        <v>957.6</v>
+        <v>1013.6</v>
       </c>
       <c r="H49" s="10">
-        <v>837.9</v>
+        <v>886.9</v>
       </c>
     </row>
     <row r="50" spans="1:8" outlineLevel="3">
       <c r="A50" s="15">
         <v>46</v>
       </c>
       <c r="B50" s="6" t="s">
         <v>101</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>102</v>
       </c>
       <c r="D50" s="5">
-        <v>257.0</v>
+        <v>234.0</v>
       </c>
       <c r="E50" s="10">
-        <v>902.0</v>
+        <v>909.0</v>
       </c>
       <c r="F50" s="10">
-        <v>811.8</v>
+        <v>818.1</v>
       </c>
       <c r="G50" s="10">
-        <v>721.6</v>
+        <v>727.2</v>
       </c>
       <c r="H50" s="10">
-        <v>631.4</v>
+        <v>636.3</v>
       </c>
     </row>
     <row r="51" spans="1:8" outlineLevel="3">
       <c r="A51" s="15">
         <v>47</v>
       </c>
       <c r="B51" s="6" t="s">
         <v>103</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>104</v>
       </c>
       <c r="D51" s="5">
-        <v>51.0</v>
+        <v>27.0</v>
       </c>
       <c r="E51" s="10">
         <v>8917.0</v>
       </c>
       <c r="F51" s="10">
         <v>8025.3</v>
       </c>
       <c r="G51" s="10">
         <v>7133.6</v>
       </c>
       <c r="H51" s="10">
         <v>6241.9</v>
       </c>
     </row>
     <row r="52" spans="1:8" outlineLevel="3">
       <c r="A52" s="15">
         <v>48</v>
       </c>
       <c r="B52" s="6" t="s">
         <v>105</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>106</v>
       </c>
       <c r="D52" s="5">
-        <v>382.0</v>
+        <v>380.0</v>
       </c>
       <c r="E52" s="10">
         <v>883.0</v>
       </c>
       <c r="F52" s="10">
         <v>794.7</v>
       </c>
       <c r="G52" s="10">
         <v>706.4</v>
       </c>
       <c r="H52" s="10">
         <v>618.1</v>
       </c>
     </row>
     <row r="53" spans="1:8" outlineLevel="3">
       <c r="A53" s="15">
         <v>49</v>
       </c>
       <c r="B53" s="6" t="s">
         <v>107</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>108</v>
       </c>
       <c r="D53" s="5">
-        <v>757.0</v>
+        <v>694.0</v>
       </c>
       <c r="E53" s="10">
-        <v>1562.0</v>
+        <v>1627.0</v>
       </c>
       <c r="F53" s="10">
-        <v>1405.8</v>
+        <v>1464.3</v>
       </c>
       <c r="G53" s="10">
-        <v>1249.6</v>
+        <v>1301.6</v>
       </c>
       <c r="H53" s="10">
-        <v>1093.4</v>
+        <v>1138.9</v>
       </c>
     </row>
     <row r="54" spans="1:8" outlineLevel="3">
       <c r="A54" s="15">
         <v>50</v>
       </c>
       <c r="B54" s="6" t="s">
         <v>109</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>110</v>
       </c>
       <c r="D54" s="5">
         <v>1.0</v>
       </c>
       <c r="E54" s="10">
-        <v>1062.0</v>
+        <v>1069.0</v>
       </c>
       <c r="F54" s="10">
-        <v>955.8</v>
+        <v>962.1</v>
       </c>
       <c r="G54" s="10">
-        <v>849.6</v>
+        <v>855.2</v>
       </c>
       <c r="H54" s="10">
-        <v>743.4</v>
+        <v>748.3</v>
       </c>
     </row>
     <row r="55" spans="1:8" outlineLevel="3">
       <c r="A55" s="15">
         <v>51</v>
       </c>
       <c r="B55" s="6" t="s">
         <v>111</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>112</v>
       </c>
       <c r="D55" s="5">
-        <v>1145.0</v>
+        <v>1077.0</v>
       </c>
       <c r="E55" s="10">
-        <v>1533.0</v>
+        <v>1622.0</v>
       </c>
       <c r="F55" s="10">
-        <v>1379.7</v>
+        <v>1459.8</v>
       </c>
       <c r="G55" s="10">
-        <v>1226.4</v>
+        <v>1297.6</v>
       </c>
       <c r="H55" s="10">
-        <v>1073.1</v>
+        <v>1135.4</v>
       </c>
     </row>
     <row r="56" spans="1:8" outlineLevel="3">
       <c r="A56" s="15">
         <v>52</v>
       </c>
       <c r="B56" s="6" t="s">
         <v>113</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>114</v>
       </c>
       <c r="D56" s="5">
-        <v>81.0</v>
+        <v>13.0</v>
       </c>
       <c r="E56" s="10">
         <v>11461.0</v>
       </c>
       <c r="F56" s="10">
         <v>10314.9</v>
       </c>
       <c r="G56" s="10">
         <v>9168.8</v>
       </c>
       <c r="H56" s="10">
         <v>8022.7</v>
       </c>
     </row>
     <row r="57" spans="1:8" outlineLevel="3">
       <c r="A57" s="15">
         <v>53</v>
       </c>
       <c r="B57" s="6" t="s">
         <v>115</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>116</v>
       </c>
       <c r="D57" s="5">
         <v>685.0</v>
       </c>
       <c r="E57" s="10">
-        <v>2890.0</v>
+        <v>2880.0</v>
       </c>
       <c r="F57" s="10">
-        <v>2601.0</v>
+        <v>2592.0</v>
       </c>
       <c r="G57" s="10">
-        <v>2312.0</v>
+        <v>2304.0</v>
       </c>
       <c r="H57" s="10">
-        <v>2023.0</v>
+        <v>2016.0</v>
       </c>
     </row>
     <row r="58" spans="1:8" outlineLevel="3">
       <c r="A58" s="15">
         <v>54</v>
       </c>
       <c r="B58" s="6" t="s">
         <v>117</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>118</v>
       </c>
       <c r="D58" s="5">
-        <v>2384.0</v>
+        <v>2379.0</v>
       </c>
       <c r="E58" s="10">
-        <v>1570.0</v>
+        <v>1581.0</v>
       </c>
       <c r="F58" s="10">
-        <v>1413.0</v>
+        <v>1422.9</v>
       </c>
       <c r="G58" s="10">
-        <v>1256.0</v>
+        <v>1264.8</v>
       </c>
       <c r="H58" s="10">
-        <v>1099.0</v>
+        <v>1106.7</v>
       </c>
     </row>
     <row r="59" spans="1:8" outlineLevel="3">
       <c r="A59" s="15">
         <v>55</v>
       </c>
       <c r="B59" s="6" t="s">
         <v>119</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>120</v>
       </c>
       <c r="D59" s="5">
-        <v>127.0</v>
+        <v>121.0</v>
       </c>
       <c r="E59" s="10">
-        <v>1994.0</v>
+        <v>2110.0</v>
       </c>
       <c r="F59" s="10">
-        <v>1794.6</v>
+        <v>1899.0</v>
       </c>
       <c r="G59" s="10">
-        <v>1595.2</v>
+        <v>1688.0</v>
       </c>
       <c r="H59" s="10">
-        <v>1395.8</v>
+        <v>1477.0</v>
       </c>
     </row>
     <row r="60" spans="1:8" outlineLevel="3">
       <c r="A60" s="15">
         <v>56</v>
       </c>
       <c r="B60" s="6" t="s">
         <v>121</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>122</v>
       </c>
       <c r="D60" s="5">
-        <v>70.0</v>
+        <v>2.0</v>
       </c>
       <c r="E60" s="10">
         <v>16078.0</v>
       </c>
       <c r="F60" s="10">
         <v>14470.2</v>
       </c>
       <c r="G60" s="10">
         <v>12862.4</v>
       </c>
       <c r="H60" s="10">
         <v>11254.6</v>
       </c>
     </row>
     <row r="61" spans="1:8" outlineLevel="3">
       <c r="A61" s="15">
         <v>57</v>
       </c>
       <c r="B61" s="6" t="s">
         <v>123</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>124</v>
       </c>
       <c r="D61" s="5">
         <v>3.0</v>
       </c>
       <c r="E61" s="10">
-        <v>4283.0</v>
+        <v>4269.0</v>
       </c>
       <c r="F61" s="10">
-        <v>3854.7</v>
+        <v>3842.1</v>
       </c>
       <c r="G61" s="10">
-        <v>3426.4</v>
+        <v>3415.2</v>
       </c>
       <c r="H61" s="10">
-        <v>2998.1</v>
+        <v>2988.3</v>
       </c>
     </row>
     <row r="62" spans="1:8" outlineLevel="3">
       <c r="A62" s="15">
         <v>58</v>
       </c>
       <c r="B62" s="6" t="s">
         <v>125</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>126</v>
       </c>
       <c r="D62" s="5">
-        <v>0.0</v>
+        <v>242.0</v>
       </c>
       <c r="E62" s="10">
-        <v>2374.0</v>
+        <v>2392.0</v>
       </c>
       <c r="F62" s="10">
-        <v>2136.6</v>
+        <v>2152.8</v>
       </c>
       <c r="G62" s="10">
-        <v>1899.2</v>
+        <v>1913.6</v>
       </c>
       <c r="H62" s="10">
-        <v>1661.8</v>
+        <v>1674.4</v>
       </c>
     </row>
     <row r="63" spans="1:8" outlineLevel="3">
       <c r="A63" s="15">
         <v>59</v>
       </c>
       <c r="B63" s="6" t="s">
         <v>127</v>
       </c>
       <c r="C63" s="7" t="s">
         <v>128</v>
       </c>
       <c r="D63" s="5">
-        <v>191.0</v>
+        <v>181.0</v>
       </c>
       <c r="E63" s="10">
-        <v>4026.0</v>
+        <v>4248.0</v>
       </c>
       <c r="F63" s="10">
-        <v>3623.4</v>
+        <v>3823.2</v>
       </c>
       <c r="G63" s="10">
-        <v>3220.8</v>
+        <v>3398.4</v>
       </c>
       <c r="H63" s="10">
-        <v>2818.2</v>
+        <v>2973.6</v>
       </c>
     </row>
     <row r="64" spans="1:8" outlineLevel="3">
       <c r="A64" s="15">
         <v>60</v>
       </c>
       <c r="B64" s="6" t="s">
         <v>129</v>
       </c>
       <c r="C64" s="7" t="s">
         <v>130</v>
       </c>
       <c r="D64" s="5">
-        <v>8.0</v>
+        <v>4.0</v>
       </c>
       <c r="E64" s="10">
         <v>23765.0</v>
       </c>
       <c r="F64" s="10">
         <v>21388.5</v>
       </c>
       <c r="G64" s="10">
         <v>19012.0</v>
       </c>
       <c r="H64" s="10">
         <v>16635.5</v>
       </c>
     </row>
     <row r="65" spans="1:8" outlineLevel="3">
       <c r="A65" s="15">
         <v>61</v>
       </c>
       <c r="B65" s="6" t="s">
         <v>131</v>
       </c>
       <c r="C65" s="7" t="s">
         <v>132</v>
       </c>
       <c r="D65" s="5">
         <v>77.0</v>
       </c>
       <c r="E65" s="10">
-        <v>7040.0</v>
+        <v>7018.0</v>
       </c>
       <c r="F65" s="10">
-        <v>6336.0</v>
+        <v>6316.2</v>
       </c>
       <c r="G65" s="10">
-        <v>5632.0</v>
+        <v>5614.4</v>
       </c>
       <c r="H65" s="10">
-        <v>4928.0</v>
+        <v>4912.6</v>
       </c>
     </row>
     <row r="66" spans="1:8" outlineLevel="3">
       <c r="A66" s="15">
         <v>62</v>
       </c>
       <c r="B66" s="6" t="s">
         <v>133</v>
       </c>
       <c r="C66" s="7" t="s">
         <v>134</v>
       </c>
       <c r="D66" s="5">
-        <v>7.0</v>
+        <v>5.0</v>
       </c>
       <c r="E66" s="10">
-        <v>12698.0</v>
+        <v>12656.0</v>
       </c>
       <c r="F66" s="10">
-        <v>11428.2</v>
+        <v>11390.4</v>
       </c>
       <c r="G66" s="10">
-        <v>10158.4</v>
+        <v>10124.8</v>
       </c>
       <c r="H66" s="10">
-        <v>8888.6</v>
+        <v>8859.2</v>
       </c>
     </row>
     <row r="67" spans="1:8" outlineLevel="3">
       <c r="A67" s="15">
         <v>63</v>
       </c>
       <c r="B67" s="6" t="s">
         <v>135</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>136</v>
       </c>
       <c r="D67" s="5">
         <v>0.0</v>
       </c>
       <c r="E67" s="10">
         <v>0.0</v>
       </c>
       <c r="F67" s="10">
         <v>0.0</v>
       </c>
       <c r="G67" s="10">
         <v>0.0</v>
       </c>
       <c r="H67" s="10">
@@ -5463,60 +5463,60 @@
       </c>
       <c r="F74" s="10">
         <v>14683.5</v>
       </c>
       <c r="G74" s="10">
         <v>13052.0</v>
       </c>
       <c r="H74" s="10">
         <v>11420.5</v>
       </c>
     </row>
     <row r="75" spans="1:8" outlineLevel="3">
       <c r="A75" s="15">
         <v>71</v>
       </c>
       <c r="B75" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C75" s="7" t="s">
         <v>152</v>
       </c>
       <c r="D75" s="5">
         <v>0.0</v>
       </c>
       <c r="E75" s="10">
-        <v>0.0</v>
+        <v>4749.0</v>
       </c>
       <c r="F75" s="10">
-        <v>0.0</v>
+        <v>4274.1</v>
       </c>
       <c r="G75" s="10">
-        <v>0.0</v>
+        <v>3799.2</v>
       </c>
       <c r="H75" s="10">
-        <v>0.0</v>
+        <v>3324.3</v>
       </c>
     </row>
     <row r="76" spans="1:8" outlineLevel="3">
       <c r="A76" s="15">
         <v>72</v>
       </c>
       <c r="B76" s="6" t="s">
         <v>153</v>
       </c>
       <c r="C76" s="7" t="s">
         <v>154</v>
       </c>
       <c r="D76" s="5">
         <v>2.0</v>
       </c>
       <c r="E76" s="10">
         <v>28520.0</v>
       </c>
       <c r="F76" s="10">
         <v>25668.0</v>
       </c>
       <c r="G76" s="10">
         <v>22816.0</v>
       </c>
       <c r="H76" s="10">
@@ -5888,233 +5888,233 @@
       </c>
     </row>
     <row r="91" spans="1:8" outlineLevel="2">
       <c r="A91" s="14" t="s">
         <v>183</v>
       </c>
       <c r="B91" s="4"/>
       <c r="C91" s="4"/>
       <c r="D91" s="4"/>
       <c r="E91" s="9"/>
       <c r="F91" s="9"/>
       <c r="G91" s="9"/>
       <c r="H91" s="9"/>
     </row>
     <row r="92" spans="1:8" outlineLevel="3">
       <c r="A92" s="15">
         <v>1</v>
       </c>
       <c r="B92" s="6" t="s">
         <v>184</v>
       </c>
       <c r="C92" s="7" t="s">
         <v>185</v>
       </c>
       <c r="D92" s="5">
-        <v>35.0</v>
+        <v>34.0</v>
       </c>
       <c r="E92" s="10">
         <v>1914.0</v>
       </c>
       <c r="F92" s="10">
         <v>1722.6</v>
       </c>
       <c r="G92" s="10">
         <v>1531.2</v>
       </c>
       <c r="H92" s="10">
         <v>1339.8</v>
       </c>
     </row>
     <row r="93" spans="1:8" outlineLevel="3">
       <c r="A93" s="15">
         <v>2</v>
       </c>
       <c r="B93" s="6" t="s">
         <v>186</v>
       </c>
       <c r="C93" s="7" t="s">
         <v>187</v>
       </c>
       <c r="D93" s="5">
-        <v>337.0</v>
+        <v>229.0</v>
       </c>
       <c r="E93" s="10">
-        <v>934.0</v>
+        <v>939.0</v>
       </c>
       <c r="F93" s="10">
-        <v>840.6</v>
+        <v>845.1</v>
       </c>
       <c r="G93" s="10">
-        <v>747.2</v>
+        <v>751.2</v>
       </c>
       <c r="H93" s="10">
-        <v>653.8</v>
+        <v>657.3</v>
       </c>
     </row>
     <row r="94" spans="1:8" outlineLevel="3">
       <c r="A94" s="15">
         <v>3</v>
       </c>
       <c r="B94" s="6" t="s">
         <v>188</v>
       </c>
       <c r="C94" s="7" t="s">
         <v>189</v>
       </c>
       <c r="D94" s="5">
         <v>46.0</v>
       </c>
       <c r="E94" s="10">
         <v>2275.0</v>
       </c>
       <c r="F94" s="10">
         <v>2047.5</v>
       </c>
       <c r="G94" s="10">
         <v>1820.0</v>
       </c>
       <c r="H94" s="10">
         <v>1592.5</v>
       </c>
     </row>
     <row r="95" spans="1:8" outlineLevel="3">
       <c r="A95" s="15">
         <v>4</v>
       </c>
       <c r="B95" s="6" t="s">
         <v>190</v>
       </c>
       <c r="C95" s="7" t="s">
         <v>191</v>
       </c>
       <c r="D95" s="5">
-        <v>489.0</v>
+        <v>487.0</v>
       </c>
       <c r="E95" s="10">
-        <v>1130.0</v>
+        <v>1136.0</v>
       </c>
       <c r="F95" s="10">
-        <v>1017.0</v>
+        <v>1022.4</v>
       </c>
       <c r="G95" s="10">
-        <v>904.0</v>
+        <v>908.8</v>
       </c>
       <c r="H95" s="10">
-        <v>791.0</v>
+        <v>795.2</v>
       </c>
     </row>
     <row r="96" spans="1:8" outlineLevel="3">
       <c r="A96" s="15">
         <v>5</v>
       </c>
       <c r="B96" s="6" t="s">
         <v>192</v>
       </c>
       <c r="C96" s="7" t="s">
         <v>193</v>
       </c>
       <c r="D96" s="5">
         <v>34.0</v>
       </c>
       <c r="E96" s="10">
         <v>2706.0</v>
       </c>
       <c r="F96" s="10">
         <v>2435.4</v>
       </c>
       <c r="G96" s="10">
         <v>2164.8</v>
       </c>
       <c r="H96" s="10">
         <v>1894.2</v>
       </c>
     </row>
     <row r="97" spans="1:8" outlineLevel="3">
       <c r="A97" s="15">
         <v>6</v>
       </c>
       <c r="B97" s="6" t="s">
         <v>194</v>
       </c>
       <c r="C97" s="7" t="s">
         <v>195</v>
       </c>
       <c r="D97" s="5">
-        <v>125.0</v>
+        <v>122.0</v>
       </c>
       <c r="E97" s="10">
-        <v>1413.0</v>
+        <v>1419.0</v>
       </c>
       <c r="F97" s="10">
-        <v>1271.7</v>
+        <v>1277.1</v>
       </c>
       <c r="G97" s="10">
-        <v>1130.4</v>
+        <v>1135.2</v>
       </c>
       <c r="H97" s="10">
-        <v>989.1</v>
+        <v>993.3</v>
       </c>
     </row>
     <row r="98" spans="1:8" outlineLevel="3">
       <c r="A98" s="15">
         <v>7</v>
       </c>
       <c r="B98" s="6" t="s">
         <v>196</v>
       </c>
       <c r="C98" s="7" t="s">
         <v>197</v>
       </c>
       <c r="D98" s="5">
         <v>11.0</v>
       </c>
       <c r="E98" s="10">
         <v>13251.0</v>
       </c>
       <c r="F98" s="10">
         <v>11925.9</v>
       </c>
       <c r="G98" s="10">
         <v>10600.8</v>
       </c>
       <c r="H98" s="10">
         <v>9275.7</v>
       </c>
     </row>
     <row r="99" spans="1:8" outlineLevel="3">
       <c r="A99" s="15">
         <v>8</v>
       </c>
       <c r="B99" s="6" t="s">
         <v>198</v>
       </c>
       <c r="C99" s="7" t="s">
         <v>199</v>
       </c>
       <c r="D99" s="5">
-        <v>60.0</v>
+        <v>54.0</v>
       </c>
       <c r="E99" s="10">
         <v>9139.0</v>
       </c>
       <c r="F99" s="10">
         <v>8225.1</v>
       </c>
       <c r="G99" s="10">
         <v>7311.2</v>
       </c>
       <c r="H99" s="10">
         <v>6397.3</v>
       </c>
     </row>
     <row r="100" spans="1:8" outlineLevel="3">
       <c r="A100" s="15">
         <v>9</v>
       </c>
       <c r="B100" s="6" t="s">
         <v>200</v>
       </c>
       <c r="C100" s="7" t="s">
         <v>201</v>
       </c>
       <c r="D100" s="5">
@@ -6122,233 +6122,233 @@
       </c>
       <c r="E100" s="10">
         <v>10093.0</v>
       </c>
       <c r="F100" s="10">
         <v>9083.7</v>
       </c>
       <c r="G100" s="10">
         <v>8074.4</v>
       </c>
       <c r="H100" s="10">
         <v>7065.1</v>
       </c>
     </row>
     <row r="101" spans="1:8" outlineLevel="3">
       <c r="A101" s="15">
         <v>10</v>
       </c>
       <c r="B101" s="6" t="s">
         <v>202</v>
       </c>
       <c r="C101" s="7" t="s">
         <v>203</v>
       </c>
       <c r="D101" s="5">
-        <v>240.0</v>
+        <v>235.0</v>
       </c>
       <c r="E101" s="10">
-        <v>14438.0</v>
+        <v>14661.0</v>
       </c>
       <c r="F101" s="10">
-        <v>12994.2</v>
+        <v>13194.9</v>
       </c>
       <c r="G101" s="10">
-        <v>11550.4</v>
+        <v>11728.8</v>
       </c>
       <c r="H101" s="10">
-        <v>10106.6</v>
+        <v>10262.7</v>
       </c>
     </row>
     <row r="102" spans="1:8" outlineLevel="3">
       <c r="A102" s="15">
         <v>11</v>
       </c>
       <c r="B102" s="6" t="s">
         <v>204</v>
       </c>
       <c r="C102" s="7" t="s">
         <v>205</v>
       </c>
       <c r="D102" s="5">
         <v>0.0</v>
       </c>
       <c r="E102" s="10">
         <v>0.0</v>
       </c>
       <c r="F102" s="10">
         <v>0.0</v>
       </c>
       <c r="G102" s="10">
         <v>0.0</v>
       </c>
       <c r="H102" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="103" spans="1:8" outlineLevel="3">
       <c r="A103" s="15">
         <v>12</v>
       </c>
       <c r="B103" s="6" t="s">
         <v>206</v>
       </c>
       <c r="C103" s="7" t="s">
         <v>207</v>
       </c>
       <c r="D103" s="5">
-        <v>946.0</v>
+        <v>930.0</v>
       </c>
       <c r="E103" s="10">
-        <v>5238.0</v>
+        <v>5267.0</v>
       </c>
       <c r="F103" s="10">
-        <v>4714.2</v>
+        <v>4740.3</v>
       </c>
       <c r="G103" s="10">
-        <v>4190.4</v>
+        <v>4213.6</v>
       </c>
       <c r="H103" s="10">
-        <v>3666.6</v>
+        <v>3686.9</v>
       </c>
     </row>
     <row r="104" spans="1:8" outlineLevel="3">
       <c r="A104" s="15">
         <v>13</v>
       </c>
       <c r="B104" s="6" t="s">
         <v>208</v>
       </c>
       <c r="C104" s="7" t="s">
         <v>209</v>
       </c>
       <c r="D104" s="5">
         <v>0.0</v>
       </c>
       <c r="E104" s="10">
-        <v>22496.0</v>
+        <v>22845.0</v>
       </c>
       <c r="F104" s="10">
-        <v>20246.4</v>
+        <v>20560.5</v>
       </c>
       <c r="G104" s="10">
-        <v>17996.8</v>
+        <v>18276.0</v>
       </c>
       <c r="H104" s="10">
-        <v>15747.2</v>
+        <v>15991.5</v>
       </c>
     </row>
     <row r="105" spans="1:8" outlineLevel="3">
       <c r="A105" s="15">
         <v>14</v>
       </c>
       <c r="B105" s="6" t="s">
         <v>210</v>
       </c>
       <c r="C105" s="7" t="s">
         <v>211</v>
       </c>
       <c r="D105" s="5">
         <v>0.0</v>
       </c>
       <c r="E105" s="10">
         <v>0.0</v>
       </c>
       <c r="F105" s="10">
         <v>0.0</v>
       </c>
       <c r="G105" s="10">
         <v>0.0</v>
       </c>
       <c r="H105" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="106" spans="1:8" outlineLevel="3">
       <c r="A106" s="15">
         <v>15</v>
       </c>
       <c r="B106" s="6" t="s">
         <v>212</v>
       </c>
       <c r="C106" s="7" t="s">
         <v>213</v>
       </c>
       <c r="D106" s="5">
-        <v>406.0</v>
+        <v>396.0</v>
       </c>
       <c r="E106" s="10">
-        <v>6470.0</v>
+        <v>6506.0</v>
       </c>
       <c r="F106" s="10">
-        <v>5823.0</v>
+        <v>5855.4</v>
       </c>
       <c r="G106" s="10">
-        <v>5176.0</v>
+        <v>5204.8</v>
       </c>
       <c r="H106" s="10">
-        <v>4529.0</v>
+        <v>4554.2</v>
       </c>
     </row>
     <row r="107" spans="1:8" outlineLevel="3">
       <c r="A107" s="15">
         <v>16</v>
       </c>
       <c r="B107" s="6" t="s">
         <v>214</v>
       </c>
       <c r="C107" s="7" t="s">
         <v>215</v>
       </c>
       <c r="D107" s="5">
         <v>253.0</v>
       </c>
       <c r="E107" s="10">
-        <v>1152.0</v>
+        <v>1158.0</v>
       </c>
       <c r="F107" s="10">
-        <v>1036.8</v>
+        <v>1042.2</v>
       </c>
       <c r="G107" s="10">
-        <v>921.6</v>
+        <v>926.4</v>
       </c>
       <c r="H107" s="10">
-        <v>806.4</v>
+        <v>810.6</v>
       </c>
     </row>
     <row r="108" spans="1:8" outlineLevel="3">
       <c r="A108" s="15">
         <v>17</v>
       </c>
       <c r="B108" s="6" t="s">
         <v>216</v>
       </c>
       <c r="C108" s="7" t="s">
         <v>217</v>
       </c>
       <c r="D108" s="5">
-        <v>18.0</v>
+        <v>17.0</v>
       </c>
       <c r="E108" s="10">
         <v>23806.0</v>
       </c>
       <c r="F108" s="10">
         <v>21425.4</v>
       </c>
       <c r="G108" s="10">
         <v>19044.8</v>
       </c>
       <c r="H108" s="10">
         <v>16664.2</v>
       </c>
     </row>
     <row r="109" spans="1:8" outlineLevel="3">
       <c r="A109" s="15">
         <v>18</v>
       </c>
       <c r="B109" s="6" t="s">
         <v>218</v>
       </c>
       <c r="C109" s="7" t="s">
         <v>219</v>
       </c>
       <c r="D109" s="5">
@@ -6356,713 +6356,713 @@
       </c>
       <c r="E109" s="10">
         <v>0.0</v>
       </c>
       <c r="F109" s="10">
         <v>0.0</v>
       </c>
       <c r="G109" s="10">
         <v>0.0</v>
       </c>
       <c r="H109" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="110" spans="1:8" outlineLevel="3">
       <c r="A110" s="15">
         <v>19</v>
       </c>
       <c r="B110" s="6" t="s">
         <v>220</v>
       </c>
       <c r="C110" s="7" t="s">
         <v>221</v>
       </c>
       <c r="D110" s="5">
-        <v>48.0</v>
+        <v>47.0</v>
       </c>
       <c r="E110" s="10">
-        <v>29134.0</v>
+        <v>29597.0</v>
       </c>
       <c r="F110" s="10">
-        <v>26220.6</v>
+        <v>26637.3</v>
       </c>
       <c r="G110" s="10">
-        <v>23307.2</v>
+        <v>23677.6</v>
       </c>
       <c r="H110" s="10">
-        <v>20393.8</v>
+        <v>20717.9</v>
       </c>
     </row>
     <row r="111" spans="1:8" outlineLevel="3">
       <c r="A111" s="15">
         <v>20</v>
       </c>
       <c r="B111" s="6" t="s">
         <v>222</v>
       </c>
       <c r="C111" s="7" t="s">
         <v>223</v>
       </c>
       <c r="D111" s="5">
         <v>0.0</v>
       </c>
       <c r="E111" s="10">
         <v>0.0</v>
       </c>
       <c r="F111" s="10">
         <v>0.0</v>
       </c>
       <c r="G111" s="10">
         <v>0.0</v>
       </c>
       <c r="H111" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="112" spans="1:8" outlineLevel="3">
       <c r="A112" s="15">
         <v>21</v>
       </c>
       <c r="B112" s="6" t="s">
         <v>224</v>
       </c>
       <c r="C112" s="7" t="s">
         <v>225</v>
       </c>
       <c r="D112" s="5">
         <v>158.0</v>
       </c>
       <c r="E112" s="10">
-        <v>8776.0</v>
+        <v>8824.0</v>
       </c>
       <c r="F112" s="10">
-        <v>7898.4</v>
+        <v>7941.6</v>
       </c>
       <c r="G112" s="10">
-        <v>7020.8</v>
+        <v>7059.2</v>
       </c>
       <c r="H112" s="10">
-        <v>6143.2</v>
+        <v>6176.8</v>
       </c>
     </row>
     <row r="113" spans="1:8" outlineLevel="3">
       <c r="A113" s="15">
         <v>22</v>
       </c>
       <c r="B113" s="6" t="s">
         <v>226</v>
       </c>
       <c r="C113" s="7" t="s">
         <v>227</v>
       </c>
       <c r="D113" s="5">
         <v>0.0</v>
       </c>
       <c r="E113" s="10">
-        <v>7037.0</v>
+        <v>7014.0</v>
       </c>
       <c r="F113" s="10">
-        <v>6333.3</v>
+        <v>6312.6</v>
       </c>
       <c r="G113" s="10">
-        <v>5629.6</v>
+        <v>5611.2</v>
       </c>
       <c r="H113" s="10">
-        <v>4925.9</v>
+        <v>4909.8</v>
       </c>
     </row>
     <row r="114" spans="1:8" outlineLevel="3">
       <c r="A114" s="15">
         <v>23</v>
       </c>
       <c r="B114" s="6" t="s">
         <v>228</v>
       </c>
       <c r="C114" s="7" t="s">
         <v>229</v>
       </c>
       <c r="D114" s="5">
         <v>77.0</v>
       </c>
       <c r="E114" s="10">
-        <v>1573.0</v>
+        <v>1582.0</v>
       </c>
       <c r="F114" s="10">
-        <v>1415.7</v>
+        <v>1423.8</v>
       </c>
       <c r="G114" s="10">
-        <v>1258.4</v>
+        <v>1265.6</v>
       </c>
       <c r="H114" s="10">
-        <v>1101.1</v>
+        <v>1107.4</v>
       </c>
     </row>
     <row r="115" spans="1:8" outlineLevel="3">
       <c r="A115" s="15">
         <v>24</v>
       </c>
       <c r="B115" s="6" t="s">
         <v>230</v>
       </c>
       <c r="C115" s="7" t="s">
         <v>231</v>
       </c>
       <c r="D115" s="5">
-        <v>3.0</v>
+        <v>1.0</v>
       </c>
       <c r="E115" s="10">
-        <v>53235.0</v>
+        <v>54011.0</v>
       </c>
       <c r="F115" s="10">
-        <v>47911.5</v>
+        <v>48609.9</v>
       </c>
       <c r="G115" s="10">
-        <v>42588.0</v>
+        <v>43208.8</v>
       </c>
       <c r="H115" s="10">
-        <v>37264.5</v>
+        <v>37807.7</v>
       </c>
     </row>
     <row r="116" spans="1:8" outlineLevel="3">
       <c r="A116" s="15">
         <v>25</v>
       </c>
       <c r="B116" s="6" t="s">
         <v>232</v>
       </c>
       <c r="C116" s="7" t="s">
         <v>233</v>
       </c>
       <c r="D116" s="5">
         <v>0.0</v>
       </c>
       <c r="E116" s="10">
         <v>0.0</v>
       </c>
       <c r="F116" s="10">
         <v>0.0</v>
       </c>
       <c r="G116" s="10">
         <v>0.0</v>
       </c>
       <c r="H116" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="117" spans="1:8" outlineLevel="3">
       <c r="A117" s="15">
         <v>26</v>
       </c>
       <c r="B117" s="6" t="s">
         <v>234</v>
       </c>
       <c r="C117" s="7" t="s">
         <v>235</v>
       </c>
       <c r="D117" s="5">
-        <v>126.0</v>
+        <v>120.0</v>
       </c>
       <c r="E117" s="10">
-        <v>16467.0</v>
+        <v>16557.0</v>
       </c>
       <c r="F117" s="10">
-        <v>14820.3</v>
+        <v>14901.3</v>
       </c>
       <c r="G117" s="10">
-        <v>13173.6</v>
+        <v>13245.6</v>
       </c>
       <c r="H117" s="10">
-        <v>11526.9</v>
+        <v>11589.9</v>
       </c>
     </row>
     <row r="118" spans="1:8" outlineLevel="3">
       <c r="A118" s="15">
         <v>27</v>
       </c>
       <c r="B118" s="6" t="s">
         <v>236</v>
       </c>
       <c r="C118" s="7" t="s">
         <v>237</v>
       </c>
       <c r="D118" s="5">
         <v>0.0</v>
       </c>
       <c r="E118" s="10">
         <v>0.0</v>
       </c>
       <c r="F118" s="10">
         <v>0.0</v>
       </c>
       <c r="G118" s="10">
         <v>0.0</v>
       </c>
       <c r="H118" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="119" spans="1:8" outlineLevel="3">
       <c r="A119" s="15">
         <v>28</v>
       </c>
       <c r="B119" s="6" t="s">
         <v>238</v>
       </c>
       <c r="C119" s="7" t="s">
         <v>239</v>
       </c>
       <c r="D119" s="5">
-        <v>92.0</v>
+        <v>74.0</v>
       </c>
       <c r="E119" s="10">
-        <v>2150.0</v>
+        <v>2163.0</v>
       </c>
       <c r="F119" s="10">
-        <v>1935.0</v>
+        <v>1946.7</v>
       </c>
       <c r="G119" s="10">
-        <v>1720.0</v>
+        <v>1730.4</v>
       </c>
       <c r="H119" s="10">
-        <v>1505.0</v>
+        <v>1514.1</v>
       </c>
     </row>
     <row r="120" spans="1:8" outlineLevel="3">
       <c r="A120" s="15">
         <v>29</v>
       </c>
       <c r="B120" s="6" t="s">
         <v>240</v>
       </c>
       <c r="C120" s="7" t="s">
         <v>241</v>
       </c>
       <c r="D120" s="5">
         <v>14.0</v>
       </c>
       <c r="E120" s="10">
-        <v>79718.0</v>
+        <v>80849.0</v>
       </c>
       <c r="F120" s="10">
-        <v>71746.2</v>
+        <v>72764.1</v>
       </c>
       <c r="G120" s="10">
-        <v>63774.4</v>
+        <v>64679.2</v>
       </c>
       <c r="H120" s="10">
-        <v>55802.6</v>
+        <v>56594.3</v>
       </c>
     </row>
     <row r="121" spans="1:8" outlineLevel="3">
       <c r="A121" s="15">
         <v>30</v>
       </c>
       <c r="B121" s="6" t="s">
         <v>242</v>
       </c>
       <c r="C121" s="7" t="s">
         <v>243</v>
       </c>
       <c r="D121" s="5">
         <v>0.0</v>
       </c>
       <c r="E121" s="10">
         <v>0.0</v>
       </c>
       <c r="F121" s="10">
         <v>0.0</v>
       </c>
       <c r="G121" s="10">
         <v>0.0</v>
       </c>
       <c r="H121" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="122" spans="1:8" outlineLevel="3">
       <c r="A122" s="15">
         <v>31</v>
       </c>
       <c r="B122" s="6" t="s">
         <v>244</v>
       </c>
       <c r="C122" s="7" t="s">
         <v>245</v>
       </c>
       <c r="D122" s="5">
-        <v>44.0</v>
+        <v>38.0</v>
       </c>
       <c r="E122" s="10">
-        <v>33456.0</v>
+        <v>33638.0</v>
       </c>
       <c r="F122" s="10">
-        <v>30110.4</v>
+        <v>30274.2</v>
       </c>
       <c r="G122" s="10">
-        <v>26764.8</v>
+        <v>26910.4</v>
       </c>
       <c r="H122" s="10">
-        <v>23419.2</v>
+        <v>23546.6</v>
       </c>
     </row>
     <row r="123" spans="1:8" outlineLevel="3">
       <c r="A123" s="15">
         <v>32</v>
       </c>
       <c r="B123" s="6" t="s">
         <v>246</v>
       </c>
       <c r="C123" s="7" t="s">
         <v>247</v>
       </c>
       <c r="D123" s="5">
         <v>6.0</v>
       </c>
       <c r="E123" s="10">
-        <v>112526.0</v>
+        <v>114055.0</v>
       </c>
       <c r="F123" s="10">
-        <v>101273.4</v>
+        <v>102649.5</v>
       </c>
       <c r="G123" s="10">
-        <v>90020.8</v>
+        <v>91244.0</v>
       </c>
       <c r="H123" s="10">
-        <v>78768.2</v>
+        <v>79838.5</v>
       </c>
     </row>
     <row r="124" spans="1:8" outlineLevel="3">
       <c r="A124" s="15">
         <v>33</v>
       </c>
       <c r="B124" s="6" t="s">
         <v>248</v>
       </c>
       <c r="C124" s="7" t="s">
         <v>249</v>
       </c>
       <c r="D124" s="5">
         <v>0.0</v>
       </c>
       <c r="E124" s="10">
         <v>0.0</v>
       </c>
       <c r="F124" s="10">
         <v>0.0</v>
       </c>
       <c r="G124" s="10">
         <v>0.0</v>
       </c>
       <c r="H124" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="125" spans="1:8" outlineLevel="3">
       <c r="A125" s="15">
         <v>34</v>
       </c>
       <c r="B125" s="6" t="s">
         <v>250</v>
       </c>
       <c r="C125" s="7" t="s">
         <v>251</v>
       </c>
       <c r="D125" s="5">
-        <v>25.0</v>
+        <v>26.0</v>
       </c>
       <c r="E125" s="10">
-        <v>48402.0</v>
+        <v>48668.0</v>
       </c>
       <c r="F125" s="10">
-        <v>43561.8</v>
+        <v>43801.2</v>
       </c>
       <c r="G125" s="10">
-        <v>38721.6</v>
+        <v>38934.4</v>
       </c>
       <c r="H125" s="10">
-        <v>33881.4</v>
+        <v>34067.6</v>
       </c>
     </row>
     <row r="126" spans="1:8" outlineLevel="3">
       <c r="A126" s="15">
         <v>35</v>
       </c>
       <c r="B126" s="6" t="s">
         <v>252</v>
       </c>
       <c r="C126" s="7" t="s">
         <v>253</v>
       </c>
       <c r="D126" s="5">
         <v>0.0</v>
       </c>
       <c r="E126" s="10">
         <v>7509.0</v>
       </c>
       <c r="F126" s="10">
         <v>6758.1</v>
       </c>
       <c r="G126" s="10">
         <v>6007.2</v>
       </c>
       <c r="H126" s="10">
         <v>5256.3</v>
       </c>
     </row>
     <row r="127" spans="1:8" outlineLevel="3">
       <c r="A127" s="15">
         <v>36</v>
       </c>
       <c r="B127" s="6" t="s">
         <v>254</v>
       </c>
       <c r="C127" s="7" t="s">
         <v>255</v>
       </c>
       <c r="D127" s="5">
-        <v>470.0</v>
+        <v>447.0</v>
       </c>
       <c r="E127" s="10">
-        <v>2494.0</v>
+        <v>2509.0</v>
       </c>
       <c r="F127" s="10">
-        <v>2244.6</v>
+        <v>2258.1</v>
       </c>
       <c r="G127" s="10">
-        <v>1995.2</v>
+        <v>2007.2</v>
       </c>
       <c r="H127" s="10">
-        <v>1745.8</v>
+        <v>1756.3</v>
       </c>
     </row>
     <row r="128" spans="1:8" outlineLevel="3">
       <c r="A128" s="15">
         <v>37</v>
       </c>
       <c r="B128" s="6" t="s">
         <v>256</v>
       </c>
       <c r="C128" s="7" t="s">
         <v>257</v>
       </c>
       <c r="D128" s="5">
         <v>0.0</v>
       </c>
       <c r="E128" s="10">
         <v>0.0</v>
       </c>
       <c r="F128" s="10">
         <v>0.0</v>
       </c>
       <c r="G128" s="10">
         <v>0.0</v>
       </c>
       <c r="H128" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="129" spans="1:8" outlineLevel="3">
       <c r="A129" s="15">
         <v>38</v>
       </c>
       <c r="B129" s="6" t="s">
         <v>258</v>
       </c>
       <c r="C129" s="7" t="s">
         <v>259</v>
       </c>
       <c r="D129" s="5">
-        <v>503.0</v>
+        <v>492.0</v>
       </c>
       <c r="E129" s="10">
-        <v>1965.0</v>
+        <v>1976.0</v>
       </c>
       <c r="F129" s="10">
-        <v>1768.5</v>
+        <v>1778.4</v>
       </c>
       <c r="G129" s="10">
-        <v>1572.0</v>
+        <v>1580.8</v>
       </c>
       <c r="H129" s="10">
-        <v>1375.5</v>
+        <v>1383.2</v>
       </c>
     </row>
     <row r="130" spans="1:8" outlineLevel="3">
       <c r="A130" s="15">
         <v>39</v>
       </c>
       <c r="B130" s="6" t="s">
         <v>260</v>
       </c>
       <c r="C130" s="7" t="s">
         <v>261</v>
       </c>
       <c r="D130" s="5">
-        <v>29.0</v>
+        <v>28.0</v>
       </c>
       <c r="E130" s="10">
         <v>6238.0</v>
       </c>
       <c r="F130" s="10">
         <v>5614.2</v>
       </c>
       <c r="G130" s="10">
         <v>4990.4</v>
       </c>
       <c r="H130" s="10">
         <v>4366.6</v>
       </c>
     </row>
     <row r="131" spans="1:8" outlineLevel="3">
       <c r="A131" s="15">
         <v>40</v>
       </c>
       <c r="B131" s="6" t="s">
         <v>262</v>
       </c>
       <c r="C131" s="7" t="s">
         <v>263</v>
       </c>
       <c r="D131" s="5">
-        <v>81.0</v>
+        <v>75.0</v>
       </c>
       <c r="E131" s="10">
         <v>3840.0</v>
       </c>
       <c r="F131" s="10">
         <v>3456.0</v>
       </c>
       <c r="G131" s="10">
         <v>3072.0</v>
       </c>
       <c r="H131" s="10">
         <v>2688.0</v>
       </c>
     </row>
     <row r="132" spans="1:8" outlineLevel="3">
       <c r="A132" s="15">
         <v>41</v>
       </c>
       <c r="B132" s="6" t="s">
         <v>264</v>
       </c>
       <c r="C132" s="7" t="s">
         <v>265</v>
       </c>
       <c r="D132" s="5">
-        <v>235.0</v>
+        <v>230.0</v>
       </c>
       <c r="E132" s="10">
         <v>4242.0</v>
       </c>
       <c r="F132" s="10">
         <v>3817.8</v>
       </c>
       <c r="G132" s="10">
         <v>3393.6</v>
       </c>
       <c r="H132" s="10">
         <v>2969.4</v>
       </c>
     </row>
     <row r="133" spans="1:8" outlineLevel="3">
       <c r="A133" s="15">
         <v>42</v>
       </c>
       <c r="B133" s="6" t="s">
         <v>266</v>
       </c>
       <c r="C133" s="7" t="s">
         <v>267</v>
       </c>
       <c r="D133" s="5">
-        <v>442.0</v>
+        <v>435.0</v>
       </c>
       <c r="E133" s="10">
-        <v>6214.0</v>
+        <v>6304.0</v>
       </c>
       <c r="F133" s="10">
-        <v>5592.6</v>
+        <v>5673.6</v>
       </c>
       <c r="G133" s="10">
-        <v>4971.2</v>
+        <v>5043.2</v>
       </c>
       <c r="H133" s="10">
-        <v>4349.8</v>
+        <v>4412.8</v>
       </c>
     </row>
     <row r="134" spans="1:8" outlineLevel="3">
       <c r="A134" s="15">
         <v>43</v>
       </c>
       <c r="B134" s="6" t="s">
         <v>268</v>
       </c>
       <c r="C134" s="7" t="s">
         <v>269</v>
       </c>
       <c r="D134" s="5">
         <v>0.0</v>
       </c>
       <c r="E134" s="10">
         <v>0.0</v>
       </c>
       <c r="F134" s="10">
         <v>0.0</v>
       </c>
       <c r="G134" s="10">
         <v>0.0</v>
       </c>
       <c r="H134" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="135" spans="1:8" outlineLevel="3">
       <c r="A135" s="15">
         <v>44</v>
       </c>
       <c r="B135" s="6" t="s">
         <v>270</v>
       </c>
       <c r="C135" s="7" t="s">
         <v>271</v>
       </c>
       <c r="D135" s="5">
-        <v>2259.0</v>
+        <v>2241.0</v>
       </c>
       <c r="E135" s="10">
-        <v>2144.0</v>
+        <v>2155.0</v>
       </c>
       <c r="F135" s="10">
-        <v>1929.6</v>
+        <v>1939.5</v>
       </c>
       <c r="G135" s="10">
-        <v>1715.2</v>
+        <v>1724.0</v>
       </c>
       <c r="H135" s="10">
-        <v>1500.8</v>
+        <v>1508.5</v>
       </c>
     </row>
     <row r="136" spans="1:8" outlineLevel="3">
       <c r="A136" s="15">
         <v>45</v>
       </c>
       <c r="B136" s="6" t="s">
         <v>272</v>
       </c>
       <c r="C136" s="7" t="s">
         <v>273</v>
       </c>
       <c r="D136" s="5">
         <v>19.0</v>
       </c>
       <c r="E136" s="10">
         <v>7256.0</v>
       </c>
       <c r="F136" s="10">
         <v>6530.4</v>
       </c>
       <c r="G136" s="10">
         <v>5804.8</v>
       </c>
       <c r="H136" s="10">
@@ -7110,883 +7110,883 @@
       </c>
       <c r="E138" s="10">
         <v>5091.0</v>
       </c>
       <c r="F138" s="10">
         <v>4581.9</v>
       </c>
       <c r="G138" s="10">
         <v>4072.8</v>
       </c>
       <c r="H138" s="10">
         <v>3563.7</v>
       </c>
     </row>
     <row r="139" spans="1:8" outlineLevel="3">
       <c r="A139" s="15">
         <v>48</v>
       </c>
       <c r="B139" s="6" t="s">
         <v>278</v>
       </c>
       <c r="C139" s="7" t="s">
         <v>279</v>
       </c>
       <c r="D139" s="5">
-        <v>98.0</v>
+        <v>95.0</v>
       </c>
       <c r="E139" s="10">
-        <v>8797.0</v>
+        <v>8925.0</v>
       </c>
       <c r="F139" s="10">
-        <v>7917.3</v>
+        <v>8032.5</v>
       </c>
       <c r="G139" s="10">
-        <v>7037.6</v>
+        <v>7140.0</v>
       </c>
       <c r="H139" s="10">
-        <v>6157.9</v>
+        <v>6247.5</v>
       </c>
     </row>
     <row r="140" spans="1:8" outlineLevel="3">
       <c r="A140" s="15">
         <v>49</v>
       </c>
       <c r="B140" s="6" t="s">
         <v>280</v>
       </c>
       <c r="C140" s="7" t="s">
         <v>281</v>
       </c>
       <c r="D140" s="5">
         <v>0.0</v>
       </c>
       <c r="E140" s="10">
         <v>0.0</v>
       </c>
       <c r="F140" s="10">
         <v>0.0</v>
       </c>
       <c r="G140" s="10">
         <v>0.0</v>
       </c>
       <c r="H140" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="141" spans="1:8" outlineLevel="3">
       <c r="A141" s="15">
         <v>50</v>
       </c>
       <c r="B141" s="6" t="s">
         <v>282</v>
       </c>
       <c r="C141" s="7" t="s">
         <v>283</v>
       </c>
       <c r="D141" s="5">
-        <v>805.0</v>
+        <v>797.0</v>
       </c>
       <c r="E141" s="10">
-        <v>2691.0</v>
+        <v>2706.0</v>
       </c>
       <c r="F141" s="10">
-        <v>2421.9</v>
+        <v>2435.4</v>
       </c>
       <c r="G141" s="10">
-        <v>2152.8</v>
+        <v>2164.8</v>
       </c>
       <c r="H141" s="10">
-        <v>1883.7</v>
+        <v>1894.2</v>
       </c>
     </row>
     <row r="142" spans="1:8" outlineLevel="3">
       <c r="A142" s="15">
         <v>51</v>
       </c>
       <c r="B142" s="6" t="s">
         <v>284</v>
       </c>
       <c r="C142" s="7" t="s">
         <v>285</v>
       </c>
       <c r="D142" s="5">
         <v>0.0</v>
       </c>
       <c r="E142" s="10">
         <v>9466.0</v>
       </c>
       <c r="F142" s="10">
         <v>8519.4</v>
       </c>
       <c r="G142" s="10">
         <v>7572.8</v>
       </c>
       <c r="H142" s="10">
         <v>6626.2</v>
       </c>
     </row>
     <row r="143" spans="1:8" outlineLevel="3">
       <c r="A143" s="15">
         <v>52</v>
       </c>
       <c r="B143" s="6" t="s">
         <v>286</v>
       </c>
       <c r="C143" s="7" t="s">
         <v>287</v>
       </c>
       <c r="D143" s="5">
-        <v>77.0</v>
+        <v>68.0</v>
       </c>
       <c r="E143" s="10">
         <v>6618.0</v>
       </c>
       <c r="F143" s="10">
         <v>5956.2</v>
       </c>
       <c r="G143" s="10">
         <v>5294.4</v>
       </c>
       <c r="H143" s="10">
         <v>4632.6</v>
       </c>
     </row>
     <row r="144" spans="1:8" outlineLevel="3">
       <c r="A144" s="15">
         <v>53</v>
       </c>
       <c r="B144" s="6" t="s">
         <v>288</v>
       </c>
       <c r="C144" s="7" t="s">
         <v>289</v>
       </c>
       <c r="D144" s="5">
-        <v>122.0</v>
+        <v>120.0</v>
       </c>
       <c r="E144" s="10">
         <v>7312.0</v>
       </c>
       <c r="F144" s="10">
         <v>6580.8</v>
       </c>
       <c r="G144" s="10">
         <v>5849.6</v>
       </c>
       <c r="H144" s="10">
         <v>5118.4</v>
       </c>
     </row>
     <row r="145" spans="1:8" outlineLevel="3">
       <c r="A145" s="15">
         <v>54</v>
       </c>
       <c r="B145" s="6" t="s">
         <v>290</v>
       </c>
       <c r="C145" s="7" t="s">
         <v>291</v>
       </c>
       <c r="D145" s="5">
-        <v>159.0</v>
+        <v>149.0</v>
       </c>
       <c r="E145" s="10">
-        <v>11085.0</v>
+        <v>11254.0</v>
       </c>
       <c r="F145" s="10">
-        <v>9976.5</v>
+        <v>10128.6</v>
       </c>
       <c r="G145" s="10">
-        <v>8868.0</v>
+        <v>9003.2</v>
       </c>
       <c r="H145" s="10">
-        <v>7759.5</v>
+        <v>7877.8</v>
       </c>
     </row>
     <row r="146" spans="1:8" outlineLevel="3">
       <c r="A146" s="15">
         <v>55</v>
       </c>
       <c r="B146" s="6" t="s">
         <v>292</v>
       </c>
       <c r="C146" s="7" t="s">
         <v>293</v>
       </c>
       <c r="D146" s="5">
         <v>0.0</v>
       </c>
       <c r="E146" s="10">
         <v>0.0</v>
       </c>
       <c r="F146" s="10">
         <v>0.0</v>
       </c>
       <c r="G146" s="10">
         <v>0.0</v>
       </c>
       <c r="H146" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="147" spans="1:8" outlineLevel="3">
       <c r="A147" s="15">
         <v>56</v>
       </c>
       <c r="B147" s="6" t="s">
         <v>294</v>
       </c>
       <c r="C147" s="7" t="s">
         <v>295</v>
       </c>
       <c r="D147" s="5">
-        <v>1304.0</v>
+        <v>1291.0</v>
       </c>
       <c r="E147" s="10">
-        <v>3650.0</v>
+        <v>3670.0</v>
       </c>
       <c r="F147" s="10">
-        <v>3285.0</v>
+        <v>3303.0</v>
       </c>
       <c r="G147" s="10">
-        <v>2920.0</v>
+        <v>2936.0</v>
       </c>
       <c r="H147" s="10">
-        <v>2555.0</v>
+        <v>2569.0</v>
       </c>
     </row>
     <row r="148" spans="1:8" outlineLevel="3">
       <c r="A148" s="15">
         <v>57</v>
       </c>
       <c r="B148" s="6" t="s">
         <v>296</v>
       </c>
       <c r="C148" s="7" t="s">
         <v>297</v>
       </c>
       <c r="D148" s="5">
-        <v>11.0</v>
+        <v>48.0</v>
       </c>
       <c r="E148" s="10">
-        <v>21736.0</v>
+        <v>20747.0</v>
       </c>
       <c r="F148" s="10">
-        <v>19562.4</v>
+        <v>18672.3</v>
       </c>
       <c r="G148" s="10">
-        <v>17388.8</v>
+        <v>16597.6</v>
       </c>
       <c r="H148" s="10">
-        <v>15215.2</v>
+        <v>14522.9</v>
       </c>
     </row>
     <row r="149" spans="1:8" outlineLevel="3">
       <c r="A149" s="15">
         <v>58</v>
       </c>
       <c r="B149" s="6" t="s">
         <v>298</v>
       </c>
       <c r="C149" s="7" t="s">
         <v>299</v>
       </c>
       <c r="D149" s="5">
-        <v>69.0</v>
+        <v>12.0</v>
       </c>
       <c r="E149" s="10">
-        <v>34752.0</v>
+        <v>33171.0</v>
       </c>
       <c r="F149" s="10">
-        <v>31276.8</v>
+        <v>29853.9</v>
       </c>
       <c r="G149" s="10">
-        <v>27801.6</v>
+        <v>26536.8</v>
       </c>
       <c r="H149" s="10">
-        <v>24326.4</v>
+        <v>23219.7</v>
       </c>
     </row>
     <row r="150" spans="1:8" outlineLevel="3">
       <c r="A150" s="15">
         <v>59</v>
       </c>
       <c r="B150" s="6" t="s">
         <v>300</v>
       </c>
       <c r="C150" s="7" t="s">
         <v>301</v>
       </c>
       <c r="D150" s="5">
-        <v>49.0</v>
+        <v>26.0</v>
       </c>
       <c r="E150" s="10">
-        <v>2786.0</v>
+        <v>2659.0</v>
       </c>
       <c r="F150" s="10">
-        <v>2507.4</v>
+        <v>2393.1</v>
       </c>
       <c r="G150" s="10">
-        <v>2228.8</v>
+        <v>2127.2</v>
       </c>
       <c r="H150" s="10">
-        <v>1950.2</v>
+        <v>1861.3</v>
       </c>
     </row>
     <row r="151" spans="1:8" outlineLevel="3">
       <c r="A151" s="15">
         <v>60</v>
       </c>
       <c r="B151" s="6" t="s">
         <v>302</v>
       </c>
       <c r="C151" s="7" t="s">
         <v>303</v>
       </c>
       <c r="D151" s="5">
-        <v>79.0</v>
+        <v>73.0</v>
       </c>
       <c r="E151" s="10">
-        <v>41504.0</v>
+        <v>39618.0</v>
       </c>
       <c r="F151" s="10">
-        <v>37353.6</v>
+        <v>35656.2</v>
       </c>
       <c r="G151" s="10">
-        <v>33203.2</v>
+        <v>31694.4</v>
       </c>
       <c r="H151" s="10">
-        <v>29052.8</v>
+        <v>27732.6</v>
       </c>
     </row>
     <row r="152" spans="1:8" outlineLevel="3">
       <c r="A152" s="15">
         <v>61</v>
       </c>
       <c r="B152" s="6" t="s">
         <v>304</v>
       </c>
       <c r="C152" s="7" t="s">
         <v>305</v>
       </c>
       <c r="D152" s="5">
-        <v>47.0</v>
+        <v>45.0</v>
       </c>
       <c r="E152" s="10">
-        <v>3422.0</v>
+        <v>3266.0</v>
       </c>
       <c r="F152" s="10">
-        <v>3079.8</v>
+        <v>2939.4</v>
       </c>
       <c r="G152" s="10">
-        <v>2737.6</v>
+        <v>2612.8</v>
       </c>
       <c r="H152" s="10">
-        <v>2395.4</v>
+        <v>2286.2</v>
       </c>
     </row>
     <row r="153" spans="1:8" outlineLevel="3">
       <c r="A153" s="15">
         <v>62</v>
       </c>
       <c r="B153" s="6" t="s">
         <v>306</v>
       </c>
       <c r="C153" s="7" t="s">
         <v>307</v>
       </c>
       <c r="D153" s="5">
-        <v>34.0</v>
+        <v>12.0</v>
       </c>
       <c r="E153" s="10">
-        <v>67587.0</v>
+        <v>64515.0</v>
       </c>
       <c r="F153" s="10">
-        <v>60828.3</v>
+        <v>58063.5</v>
       </c>
       <c r="G153" s="10">
-        <v>54069.6</v>
+        <v>51612.0</v>
       </c>
       <c r="H153" s="10">
-        <v>47310.9</v>
+        <v>45160.5</v>
       </c>
     </row>
     <row r="154" spans="1:8" outlineLevel="3">
       <c r="A154" s="15">
         <v>63</v>
       </c>
       <c r="B154" s="6" t="s">
         <v>308</v>
       </c>
       <c r="C154" s="7" t="s">
         <v>309</v>
       </c>
       <c r="D154" s="5">
-        <v>21.0</v>
+        <v>24.0</v>
       </c>
       <c r="E154" s="10">
-        <v>3723.0</v>
+        <v>3555.0</v>
       </c>
       <c r="F154" s="10">
-        <v>3350.7</v>
+        <v>3199.5</v>
       </c>
       <c r="G154" s="10">
-        <v>2978.4</v>
+        <v>2844.0</v>
       </c>
       <c r="H154" s="10">
-        <v>2606.1</v>
+        <v>2488.5</v>
       </c>
     </row>
     <row r="155" spans="1:8" outlineLevel="3">
       <c r="A155" s="15">
         <v>64</v>
       </c>
       <c r="B155" s="6" t="s">
         <v>310</v>
       </c>
       <c r="C155" s="7" t="s">
         <v>311</v>
       </c>
       <c r="D155" s="5">
-        <v>4.0</v>
+        <v>3.0</v>
       </c>
       <c r="E155" s="10">
-        <v>99560.0</v>
+        <v>95034.0</v>
       </c>
       <c r="F155" s="10">
-        <v>89604.0</v>
+        <v>85530.6</v>
       </c>
       <c r="G155" s="10">
-        <v>79648.0</v>
+        <v>76027.2</v>
       </c>
       <c r="H155" s="10">
-        <v>69692.0</v>
+        <v>66523.8</v>
       </c>
     </row>
     <row r="156" spans="1:8" outlineLevel="3">
       <c r="A156" s="15">
         <v>65</v>
       </c>
       <c r="B156" s="6" t="s">
         <v>312</v>
       </c>
       <c r="C156" s="7" t="s">
         <v>313</v>
       </c>
       <c r="D156" s="5">
-        <v>4.0</v>
+        <v>3.0</v>
       </c>
       <c r="E156" s="10">
-        <v>136864.0</v>
+        <v>130644.0</v>
       </c>
       <c r="F156" s="10">
-        <v>123177.6</v>
+        <v>117579.6</v>
       </c>
       <c r="G156" s="10">
-        <v>109491.2</v>
+        <v>104515.2</v>
       </c>
       <c r="H156" s="10">
-        <v>95804.8</v>
+        <v>91450.8</v>
       </c>
     </row>
     <row r="157" spans="1:8" outlineLevel="3">
       <c r="A157" s="15">
         <v>66</v>
       </c>
       <c r="B157" s="6" t="s">
         <v>314</v>
       </c>
       <c r="C157" s="7" t="s">
         <v>315</v>
       </c>
       <c r="D157" s="5">
-        <v>29.0</v>
+        <v>15.0</v>
       </c>
       <c r="E157" s="10">
-        <v>4797.0</v>
+        <v>4579.0</v>
       </c>
       <c r="F157" s="10">
-        <v>4317.3</v>
+        <v>4121.1</v>
       </c>
       <c r="G157" s="10">
-        <v>3837.6</v>
+        <v>3663.2</v>
       </c>
       <c r="H157" s="10">
-        <v>3357.9</v>
+        <v>3205.3</v>
       </c>
     </row>
     <row r="158" spans="1:8" outlineLevel="3">
       <c r="A158" s="15">
         <v>67</v>
       </c>
       <c r="B158" s="6" t="s">
         <v>316</v>
       </c>
       <c r="C158" s="7" t="s">
         <v>317</v>
       </c>
       <c r="D158" s="5">
         <v>8.0</v>
       </c>
       <c r="E158" s="10">
-        <v>239156.0</v>
+        <v>228285.0</v>
       </c>
       <c r="F158" s="10">
-        <v>215240.4</v>
+        <v>205456.5</v>
       </c>
       <c r="G158" s="10">
-        <v>191324.8</v>
+        <v>182628.0</v>
       </c>
       <c r="H158" s="10">
-        <v>167409.2</v>
+        <v>159799.5</v>
       </c>
     </row>
     <row r="159" spans="1:8" outlineLevel="3">
       <c r="A159" s="15">
         <v>68</v>
       </c>
       <c r="B159" s="6" t="s">
         <v>318</v>
       </c>
       <c r="C159" s="7" t="s">
         <v>319</v>
       </c>
       <c r="D159" s="5">
-        <v>106.0</v>
+        <v>136.0</v>
       </c>
       <c r="E159" s="10">
-        <v>6027.0</v>
+        <v>5754.0</v>
       </c>
       <c r="F159" s="10">
-        <v>5424.3</v>
+        <v>5178.6</v>
       </c>
       <c r="G159" s="10">
-        <v>4821.6</v>
+        <v>4603.2</v>
       </c>
       <c r="H159" s="10">
-        <v>4218.9</v>
+        <v>4027.8</v>
       </c>
     </row>
     <row r="160" spans="1:8" outlineLevel="3">
       <c r="A160" s="15">
         <v>69</v>
       </c>
       <c r="B160" s="6" t="s">
         <v>320</v>
       </c>
       <c r="C160" s="7" t="s">
         <v>321</v>
       </c>
       <c r="D160" s="5">
         <v>5.0</v>
       </c>
       <c r="E160" s="10">
-        <v>293260.0</v>
+        <v>279930.0</v>
       </c>
       <c r="F160" s="10">
-        <v>263934.0</v>
+        <v>251937.0</v>
       </c>
       <c r="G160" s="10">
-        <v>234608.0</v>
+        <v>223944.0</v>
       </c>
       <c r="H160" s="10">
-        <v>205282.0</v>
+        <v>195951.0</v>
       </c>
     </row>
     <row r="161" spans="1:8" outlineLevel="3">
       <c r="A161" s="15">
         <v>70</v>
       </c>
       <c r="B161" s="6" t="s">
         <v>322</v>
       </c>
       <c r="C161" s="7" t="s">
         <v>323</v>
       </c>
       <c r="D161" s="5">
-        <v>123.0</v>
+        <v>156.0</v>
       </c>
       <c r="E161" s="10">
-        <v>7914.0</v>
+        <v>7554.0</v>
       </c>
       <c r="F161" s="10">
-        <v>7122.6</v>
+        <v>6798.6</v>
       </c>
       <c r="G161" s="10">
-        <v>6331.2</v>
+        <v>6043.2</v>
       </c>
       <c r="H161" s="10">
-        <v>5539.8</v>
+        <v>5287.8</v>
       </c>
     </row>
     <row r="162" spans="1:8" outlineLevel="3">
       <c r="A162" s="15">
         <v>71</v>
       </c>
       <c r="B162" s="6" t="s">
         <v>324</v>
       </c>
       <c r="C162" s="7" t="s">
         <v>325</v>
       </c>
       <c r="D162" s="5">
-        <v>142.0</v>
+        <v>111.0</v>
       </c>
       <c r="E162" s="10">
-        <v>11107.0</v>
+        <v>10602.0</v>
       </c>
       <c r="F162" s="10">
-        <v>9996.3</v>
+        <v>9541.8</v>
       </c>
       <c r="G162" s="10">
-        <v>8885.6</v>
+        <v>8481.6</v>
       </c>
       <c r="H162" s="10">
-        <v>7774.9</v>
+        <v>7421.4</v>
       </c>
     </row>
     <row r="163" spans="1:8" outlineLevel="3">
       <c r="A163" s="15">
         <v>72</v>
       </c>
       <c r="B163" s="6" t="s">
         <v>326</v>
       </c>
       <c r="C163" s="7" t="s">
         <v>327</v>
       </c>
       <c r="D163" s="5">
-        <v>20.0</v>
+        <v>47.0</v>
       </c>
       <c r="E163" s="10">
-        <v>14069.0</v>
+        <v>13429.0</v>
       </c>
       <c r="F163" s="10">
-        <v>12662.1</v>
+        <v>12086.1</v>
       </c>
       <c r="G163" s="10">
-        <v>11255.2</v>
+        <v>10743.2</v>
       </c>
       <c r="H163" s="10">
-        <v>9848.3</v>
+        <v>9400.3</v>
       </c>
     </row>
     <row r="164" spans="1:8" outlineLevel="3">
       <c r="A164" s="15">
         <v>73</v>
       </c>
       <c r="B164" s="6" t="s">
         <v>328</v>
       </c>
       <c r="C164" s="7" t="s">
         <v>329</v>
       </c>
       <c r="D164" s="5">
-        <v>20.0</v>
+        <v>28.0</v>
       </c>
       <c r="E164" s="10">
-        <v>1718.0</v>
+        <v>1642.0</v>
       </c>
       <c r="F164" s="10">
-        <v>1546.2</v>
+        <v>1477.8</v>
       </c>
       <c r="G164" s="10">
-        <v>1374.4</v>
+        <v>1313.6</v>
       </c>
       <c r="H164" s="10">
-        <v>1202.6</v>
+        <v>1149.4</v>
       </c>
     </row>
     <row r="165" spans="1:8" outlineLevel="3">
       <c r="A165" s="15">
         <v>74</v>
       </c>
       <c r="B165" s="6" t="s">
         <v>330</v>
       </c>
       <c r="C165" s="7" t="s">
         <v>331</v>
       </c>
       <c r="D165" s="5">
-        <v>10.0</v>
+        <v>48.0</v>
       </c>
       <c r="E165" s="10">
-        <v>2232.0</v>
+        <v>2131.0</v>
       </c>
       <c r="F165" s="10">
-        <v>2008.8</v>
+        <v>1917.9</v>
       </c>
       <c r="G165" s="10">
-        <v>1785.6</v>
+        <v>1704.8</v>
       </c>
       <c r="H165" s="10">
-        <v>1562.4</v>
+        <v>1491.7</v>
       </c>
     </row>
     <row r="166" spans="1:8" outlineLevel="3">
       <c r="A166" s="15">
         <v>75</v>
       </c>
       <c r="B166" s="6" t="s">
         <v>332</v>
       </c>
       <c r="C166" s="7" t="s">
         <v>333</v>
       </c>
       <c r="D166" s="5">
-        <v>21.0</v>
+        <v>15.0</v>
       </c>
       <c r="E166" s="10">
-        <v>3021.0</v>
+        <v>2883.0</v>
       </c>
       <c r="F166" s="10">
-        <v>2718.9</v>
+        <v>2594.7</v>
       </c>
       <c r="G166" s="10">
-        <v>2416.8</v>
+        <v>2306.4</v>
       </c>
       <c r="H166" s="10">
-        <v>2114.7</v>
+        <v>2018.1</v>
       </c>
     </row>
     <row r="167" spans="1:8" outlineLevel="3">
       <c r="A167" s="15">
         <v>76</v>
       </c>
       <c r="B167" s="6" t="s">
         <v>334</v>
       </c>
       <c r="C167" s="7" t="s">
         <v>335</v>
       </c>
       <c r="D167" s="5">
-        <v>29.0</v>
+        <v>14.0</v>
       </c>
       <c r="E167" s="10">
-        <v>3392.0</v>
+        <v>3238.0</v>
       </c>
       <c r="F167" s="10">
-        <v>3052.8</v>
+        <v>2914.2</v>
       </c>
       <c r="G167" s="10">
-        <v>2713.6</v>
+        <v>2590.4</v>
       </c>
       <c r="H167" s="10">
-        <v>2374.4</v>
+        <v>2266.6</v>
       </c>
     </row>
     <row r="168" spans="1:8" outlineLevel="3">
       <c r="A168" s="15">
         <v>77</v>
       </c>
       <c r="B168" s="6" t="s">
         <v>336</v>
       </c>
       <c r="C168" s="7" t="s">
         <v>337</v>
       </c>
       <c r="D168" s="5">
-        <v>28.0</v>
+        <v>19.0</v>
       </c>
       <c r="E168" s="10">
-        <v>3733.0</v>
+        <v>3563.0</v>
       </c>
       <c r="F168" s="10">
-        <v>3359.7</v>
+        <v>3206.7</v>
       </c>
       <c r="G168" s="10">
-        <v>2986.4</v>
+        <v>2850.4</v>
       </c>
       <c r="H168" s="10">
-        <v>2613.1</v>
+        <v>2494.1</v>
       </c>
     </row>
     <row r="169" spans="1:8" outlineLevel="3">
       <c r="A169" s="15">
         <v>78</v>
       </c>
       <c r="B169" s="6" t="s">
         <v>338</v>
       </c>
       <c r="C169" s="7" t="s">
         <v>339</v>
       </c>
       <c r="D169" s="5">
-        <v>42.0</v>
+        <v>39.0</v>
       </c>
       <c r="E169" s="10">
-        <v>4280.0</v>
+        <v>4086.0</v>
       </c>
       <c r="F169" s="10">
-        <v>3852.0</v>
+        <v>3677.4</v>
       </c>
       <c r="G169" s="10">
-        <v>3424.0</v>
+        <v>3268.8</v>
       </c>
       <c r="H169" s="10">
-        <v>2996.0</v>
+        <v>2860.2</v>
       </c>
     </row>
     <row r="170" spans="1:8" outlineLevel="3">
       <c r="A170" s="15">
         <v>79</v>
       </c>
       <c r="B170" s="6" t="s">
         <v>340</v>
       </c>
       <c r="C170" s="7" t="s">
         <v>341</v>
       </c>
       <c r="D170" s="5">
         <v>0.0</v>
       </c>
       <c r="E170" s="10">
         <v>12974.0</v>
       </c>
       <c r="F170" s="10">
         <v>11676.6</v>
       </c>
       <c r="G170" s="10">
         <v>10379.2</v>
       </c>
       <c r="H170" s="10">
         <v>9081.8</v>
       </c>
     </row>
     <row r="171" spans="1:8" outlineLevel="3">
       <c r="A171" s="15">
         <v>80</v>
       </c>
       <c r="B171" s="6" t="s">
         <v>342</v>
       </c>
       <c r="C171" s="7" t="s">
         <v>343</v>
       </c>
       <c r="D171" s="5">
-        <v>15.0</v>
+        <v>14.0</v>
       </c>
       <c r="E171" s="10">
         <v>9661.0</v>
       </c>
       <c r="F171" s="10">
         <v>8694.9</v>
       </c>
       <c r="G171" s="10">
         <v>7728.8</v>
       </c>
       <c r="H171" s="10">
         <v>6762.7</v>
       </c>
     </row>
     <row r="172" spans="1:8" outlineLevel="3">
       <c r="A172" s="15">
         <v>81</v>
       </c>
       <c r="B172" s="6" t="s">
         <v>344</v>
       </c>
       <c r="C172" s="7" t="s">
         <v>345</v>
       </c>
       <c r="D172" s="5">
@@ -8023,398 +8023,398 @@
       </c>
       <c r="F173" s="10">
         <v>30241.8</v>
       </c>
       <c r="G173" s="10">
         <v>26881.6</v>
       </c>
       <c r="H173" s="10">
         <v>23521.4</v>
       </c>
     </row>
     <row r="174" spans="1:8" outlineLevel="3">
       <c r="A174" s="15">
         <v>83</v>
       </c>
       <c r="B174" s="6" t="s">
         <v>348</v>
       </c>
       <c r="C174" s="7" t="s">
         <v>349</v>
       </c>
       <c r="D174" s="5">
         <v>1.0</v>
       </c>
       <c r="E174" s="10">
-        <v>30875.0</v>
+        <v>30774.0</v>
       </c>
       <c r="F174" s="10">
-        <v>27787.5</v>
+        <v>27696.6</v>
       </c>
       <c r="G174" s="10">
-        <v>24700.0</v>
+        <v>24619.2</v>
       </c>
       <c r="H174" s="10">
-        <v>21612.5</v>
+        <v>21541.8</v>
       </c>
     </row>
     <row r="175" spans="1:8" outlineLevel="3">
       <c r="A175" s="15">
         <v>84</v>
       </c>
       <c r="B175" s="6" t="s">
         <v>350</v>
       </c>
       <c r="C175" s="7" t="s">
         <v>351</v>
       </c>
       <c r="D175" s="5">
-        <v>240.0</v>
+        <v>229.0</v>
       </c>
       <c r="E175" s="10">
-        <v>13192.0</v>
+        <v>13419.0</v>
       </c>
       <c r="F175" s="10">
-        <v>11872.8</v>
+        <v>12077.1</v>
       </c>
       <c r="G175" s="10">
-        <v>10553.6</v>
+        <v>10735.2</v>
       </c>
       <c r="H175" s="10">
-        <v>9234.4</v>
+        <v>9393.3</v>
       </c>
     </row>
     <row r="176" spans="1:8" outlineLevel="3">
       <c r="A176" s="15">
         <v>85</v>
       </c>
       <c r="B176" s="6" t="s">
         <v>352</v>
       </c>
       <c r="C176" s="7" t="s">
         <v>353</v>
       </c>
       <c r="D176" s="5">
         <v>0.0</v>
       </c>
       <c r="E176" s="10">
         <v>0.0</v>
       </c>
       <c r="F176" s="10">
         <v>0.0</v>
       </c>
       <c r="G176" s="10">
         <v>0.0</v>
       </c>
       <c r="H176" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="177" spans="1:8" outlineLevel="3">
       <c r="A177" s="15">
         <v>86</v>
       </c>
       <c r="B177" s="6" t="s">
         <v>354</v>
       </c>
       <c r="C177" s="7" t="s">
         <v>355</v>
       </c>
       <c r="D177" s="5">
         <v>434.0</v>
       </c>
       <c r="E177" s="10">
-        <v>4571.0</v>
+        <v>4597.0</v>
       </c>
       <c r="F177" s="10">
-        <v>4113.9</v>
+        <v>4137.3</v>
       </c>
       <c r="G177" s="10">
-        <v>3656.8</v>
+        <v>3677.6</v>
       </c>
       <c r="H177" s="10">
-        <v>3199.7</v>
+        <v>3217.9</v>
       </c>
     </row>
     <row r="178" spans="1:8" outlineLevel="3">
       <c r="A178" s="15">
         <v>87</v>
       </c>
       <c r="B178" s="6" t="s">
         <v>356</v>
       </c>
       <c r="C178" s="7" t="s">
         <v>357</v>
       </c>
       <c r="D178" s="5">
         <v>2.0</v>
       </c>
       <c r="E178" s="10">
         <v>49170.0</v>
       </c>
       <c r="F178" s="10">
         <v>44253.0</v>
       </c>
       <c r="G178" s="10">
         <v>39336.0</v>
       </c>
       <c r="H178" s="10">
         <v>34419.0</v>
       </c>
     </row>
     <row r="179" spans="1:8" outlineLevel="3">
       <c r="A179" s="15">
         <v>88</v>
       </c>
       <c r="B179" s="6" t="s">
         <v>358</v>
       </c>
       <c r="C179" s="7" t="s">
         <v>359</v>
       </c>
       <c r="D179" s="5">
         <v>1.0</v>
       </c>
       <c r="E179" s="10">
-        <v>42971.0</v>
+        <v>42830.0</v>
       </c>
       <c r="F179" s="10">
-        <v>38673.9</v>
+        <v>38547.0</v>
       </c>
       <c r="G179" s="10">
-        <v>34376.8</v>
+        <v>34264.0</v>
       </c>
       <c r="H179" s="10">
-        <v>30079.7</v>
+        <v>29981.0</v>
       </c>
     </row>
     <row r="180" spans="1:8" outlineLevel="3">
       <c r="A180" s="15">
         <v>89</v>
       </c>
       <c r="B180" s="6" t="s">
         <v>360</v>
       </c>
       <c r="C180" s="7" t="s">
         <v>361</v>
       </c>
       <c r="D180" s="5">
-        <v>7.0</v>
+        <v>4.0</v>
       </c>
       <c r="E180" s="10">
-        <v>19549.0</v>
+        <v>19864.0</v>
       </c>
       <c r="F180" s="10">
-        <v>17594.1</v>
+        <v>17877.6</v>
       </c>
       <c r="G180" s="10">
-        <v>15639.2</v>
+        <v>15891.2</v>
       </c>
       <c r="H180" s="10">
-        <v>13684.3</v>
+        <v>13904.8</v>
       </c>
     </row>
     <row r="181" spans="1:8" outlineLevel="3">
       <c r="A181" s="15">
         <v>90</v>
       </c>
       <c r="B181" s="6" t="s">
         <v>362</v>
       </c>
       <c r="C181" s="7" t="s">
         <v>363</v>
       </c>
       <c r="D181" s="5">
         <v>0.0</v>
       </c>
       <c r="E181" s="10">
         <v>0.0</v>
       </c>
       <c r="F181" s="10">
         <v>0.0</v>
       </c>
       <c r="G181" s="10">
         <v>0.0</v>
       </c>
       <c r="H181" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="182" spans="1:8" outlineLevel="3">
       <c r="A182" s="15">
         <v>91</v>
       </c>
       <c r="B182" s="6" t="s">
         <v>364</v>
       </c>
       <c r="C182" s="7" t="s">
         <v>365</v>
       </c>
       <c r="D182" s="5">
         <v>7.0</v>
       </c>
       <c r="E182" s="10">
-        <v>31248.0</v>
+        <v>31146.0</v>
       </c>
       <c r="F182" s="10">
-        <v>28123.2</v>
+        <v>28031.4</v>
       </c>
       <c r="G182" s="10">
-        <v>24998.4</v>
+        <v>24916.8</v>
       </c>
       <c r="H182" s="10">
-        <v>21873.6</v>
+        <v>21802.2</v>
       </c>
     </row>
     <row r="183" spans="1:8" outlineLevel="3">
       <c r="A183" s="15">
         <v>92</v>
       </c>
       <c r="B183" s="6" t="s">
         <v>366</v>
       </c>
       <c r="C183" s="7" t="s">
         <v>367</v>
       </c>
       <c r="D183" s="5">
-        <v>182.0</v>
+        <v>171.0</v>
       </c>
       <c r="E183" s="10">
-        <v>6746.0</v>
+        <v>6782.0</v>
       </c>
       <c r="F183" s="10">
-        <v>6071.4</v>
+        <v>6103.8</v>
       </c>
       <c r="G183" s="10">
-        <v>5396.8</v>
+        <v>5425.6</v>
       </c>
       <c r="H183" s="10">
-        <v>4722.2</v>
+        <v>4747.4</v>
       </c>
     </row>
     <row r="184" spans="1:8" outlineLevel="3">
       <c r="A184" s="15">
         <v>93</v>
       </c>
       <c r="B184" s="6" t="s">
         <v>368</v>
       </c>
       <c r="C184" s="7" t="s">
         <v>369</v>
       </c>
       <c r="D184" s="5">
         <v>0.0</v>
       </c>
       <c r="E184" s="10">
         <v>4293.0</v>
       </c>
       <c r="F184" s="10">
         <v>3863.7</v>
       </c>
       <c r="G184" s="10">
         <v>3434.4</v>
       </c>
       <c r="H184" s="10">
         <v>3005.1</v>
       </c>
     </row>
     <row r="185" spans="1:8" outlineLevel="3">
       <c r="A185" s="15">
         <v>94</v>
       </c>
       <c r="B185" s="6" t="s">
         <v>370</v>
       </c>
       <c r="C185" s="7" t="s">
         <v>371</v>
       </c>
       <c r="D185" s="5">
         <v>0.0</v>
       </c>
       <c r="E185" s="10">
-        <v>7261.0</v>
+        <v>7238.0</v>
       </c>
       <c r="F185" s="10">
-        <v>6534.9</v>
+        <v>6514.2</v>
       </c>
       <c r="G185" s="10">
-        <v>5808.8</v>
+        <v>5790.4</v>
       </c>
       <c r="H185" s="10">
-        <v>5082.7</v>
+        <v>5066.6</v>
       </c>
     </row>
     <row r="186" spans="1:8" outlineLevel="3">
       <c r="A186" s="15">
         <v>95</v>
       </c>
       <c r="B186" s="6" t="s">
         <v>372</v>
       </c>
       <c r="C186" s="7" t="s">
         <v>373</v>
       </c>
       <c r="D186" s="5">
         <v>0.0</v>
       </c>
       <c r="E186" s="10">
         <v>0.0</v>
       </c>
       <c r="F186" s="10">
         <v>0.0</v>
       </c>
       <c r="G186" s="10">
         <v>0.0</v>
       </c>
       <c r="H186" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="187" spans="1:8" outlineLevel="3">
       <c r="A187" s="15">
         <v>96</v>
       </c>
       <c r="B187" s="6" t="s">
         <v>374</v>
       </c>
       <c r="C187" s="7" t="s">
         <v>375</v>
       </c>
       <c r="D187" s="5">
         <v>195.0</v>
       </c>
       <c r="E187" s="10">
-        <v>1010.0</v>
+        <v>1014.0</v>
       </c>
       <c r="F187" s="10">
-        <v>909.0</v>
+        <v>912.6</v>
       </c>
       <c r="G187" s="10">
-        <v>808.0</v>
+        <v>811.2</v>
       </c>
       <c r="H187" s="10">
-        <v>707.0</v>
+        <v>709.8</v>
       </c>
     </row>
     <row r="188" spans="1:8" outlineLevel="3">
       <c r="A188" s="15">
         <v>97</v>
       </c>
       <c r="B188" s="6" t="s">
         <v>376</v>
       </c>
       <c r="C188" s="7" t="s">
         <v>377</v>
       </c>
       <c r="D188" s="5">
         <v>3.0</v>
       </c>
       <c r="E188" s="10">
         <v>25931.0</v>
       </c>
       <c r="F188" s="10">
         <v>23337.9</v>
       </c>
       <c r="G188" s="10">
         <v>20744.8</v>
       </c>
       <c r="H188" s="10">
@@ -8439,346 +8439,346 @@
       </c>
       <c r="F189" s="10">
         <v>59704.2</v>
       </c>
       <c r="G189" s="10">
         <v>53070.4</v>
       </c>
       <c r="H189" s="10">
         <v>46436.6</v>
       </c>
     </row>
     <row r="190" spans="1:8" outlineLevel="3">
       <c r="A190" s="15">
         <v>99</v>
       </c>
       <c r="B190" s="6" t="s">
         <v>380</v>
       </c>
       <c r="C190" s="7" t="s">
         <v>381</v>
       </c>
       <c r="D190" s="5">
         <v>0.0</v>
       </c>
       <c r="E190" s="10">
-        <v>61034.0</v>
+        <v>60833.0</v>
       </c>
       <c r="F190" s="10">
-        <v>54930.6</v>
+        <v>54749.7</v>
       </c>
       <c r="G190" s="10">
-        <v>48827.2</v>
+        <v>48666.4</v>
       </c>
       <c r="H190" s="10">
-        <v>42723.8</v>
+        <v>42583.1</v>
       </c>
     </row>
     <row r="191" spans="1:8" outlineLevel="3">
       <c r="A191" s="15">
         <v>100</v>
       </c>
       <c r="B191" s="6" t="s">
         <v>382</v>
       </c>
       <c r="C191" s="7" t="s">
         <v>383</v>
       </c>
       <c r="D191" s="5">
-        <v>93.0</v>
+        <v>86.0</v>
       </c>
       <c r="E191" s="10">
-        <v>26242.0</v>
+        <v>26674.0</v>
       </c>
       <c r="F191" s="10">
-        <v>23617.8</v>
+        <v>24006.6</v>
       </c>
       <c r="G191" s="10">
-        <v>20993.6</v>
+        <v>21339.2</v>
       </c>
       <c r="H191" s="10">
-        <v>18369.4</v>
+        <v>18671.8</v>
       </c>
     </row>
     <row r="192" spans="1:8" outlineLevel="3">
       <c r="A192" s="15">
         <v>101</v>
       </c>
       <c r="B192" s="6" t="s">
         <v>384</v>
       </c>
       <c r="C192" s="7" t="s">
         <v>385</v>
       </c>
       <c r="D192" s="5">
         <v>0.0</v>
       </c>
       <c r="E192" s="10">
         <v>0.0</v>
       </c>
       <c r="F192" s="10">
         <v>0.0</v>
       </c>
       <c r="G192" s="10">
         <v>0.0</v>
       </c>
       <c r="H192" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="193" spans="1:8" outlineLevel="3">
       <c r="A193" s="15">
         <v>102</v>
       </c>
       <c r="B193" s="6" t="s">
         <v>386</v>
       </c>
       <c r="C193" s="7" t="s">
         <v>387</v>
       </c>
       <c r="D193" s="5">
         <v>5.0</v>
       </c>
       <c r="E193" s="10">
-        <v>45010.0</v>
+        <v>44862.0</v>
       </c>
       <c r="F193" s="10">
-        <v>40509.0</v>
+        <v>40375.8</v>
       </c>
       <c r="G193" s="10">
-        <v>36008.0</v>
+        <v>35889.6</v>
       </c>
       <c r="H193" s="10">
-        <v>31507.0</v>
+        <v>31403.4</v>
       </c>
     </row>
     <row r="194" spans="1:8" outlineLevel="3">
       <c r="A194" s="15">
         <v>103</v>
       </c>
       <c r="B194" s="6" t="s">
         <v>388</v>
       </c>
       <c r="C194" s="7" t="s">
         <v>389</v>
       </c>
       <c r="D194" s="5">
         <v>156.0</v>
       </c>
       <c r="E194" s="10">
-        <v>10168.0</v>
+        <v>10222.0</v>
       </c>
       <c r="F194" s="10">
-        <v>9151.2</v>
+        <v>9199.8</v>
       </c>
       <c r="G194" s="10">
-        <v>8134.4</v>
+        <v>8177.6</v>
       </c>
       <c r="H194" s="10">
-        <v>7117.6</v>
+        <v>7155.4</v>
       </c>
     </row>
     <row r="195" spans="1:8" outlineLevel="3">
       <c r="A195" s="15">
         <v>104</v>
       </c>
       <c r="B195" s="6" t="s">
         <v>390</v>
       </c>
       <c r="C195" s="7" t="s">
         <v>391</v>
       </c>
       <c r="D195" s="5">
         <v>2.0</v>
       </c>
       <c r="E195" s="10">
         <v>5482.0</v>
       </c>
       <c r="F195" s="10">
         <v>4933.8</v>
       </c>
       <c r="G195" s="10">
         <v>4385.6</v>
       </c>
       <c r="H195" s="10">
         <v>3837.4</v>
       </c>
     </row>
     <row r="196" spans="1:8" outlineLevel="3">
       <c r="A196" s="15">
         <v>105</v>
       </c>
       <c r="B196" s="6" t="s">
         <v>392</v>
       </c>
       <c r="C196" s="7" t="s">
         <v>393</v>
       </c>
       <c r="D196" s="5">
         <v>1.0</v>
       </c>
       <c r="E196" s="10">
-        <v>8472.0</v>
+        <v>8445.0</v>
       </c>
       <c r="F196" s="10">
-        <v>7624.8</v>
+        <v>7600.5</v>
       </c>
       <c r="G196" s="10">
-        <v>6777.6</v>
+        <v>6756.0</v>
       </c>
       <c r="H196" s="10">
-        <v>5930.4</v>
+        <v>5911.5</v>
       </c>
     </row>
     <row r="197" spans="1:8" outlineLevel="3">
       <c r="A197" s="15">
         <v>106</v>
       </c>
       <c r="B197" s="6" t="s">
         <v>394</v>
       </c>
       <c r="C197" s="7" t="s">
         <v>395</v>
       </c>
       <c r="D197" s="5">
         <v>0.0</v>
       </c>
       <c r="E197" s="10">
         <v>0.0</v>
       </c>
       <c r="F197" s="10">
         <v>0.0</v>
       </c>
       <c r="G197" s="10">
         <v>0.0</v>
       </c>
       <c r="H197" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="198" spans="1:8" outlineLevel="3">
       <c r="A198" s="15">
         <v>107</v>
       </c>
       <c r="B198" s="6" t="s">
         <v>396</v>
       </c>
       <c r="C198" s="7" t="s">
         <v>397</v>
       </c>
       <c r="D198" s="5">
         <v>92.0</v>
       </c>
       <c r="E198" s="10">
-        <v>1251.0</v>
+        <v>1258.0</v>
       </c>
       <c r="F198" s="10">
-        <v>1125.9</v>
+        <v>1132.2</v>
       </c>
       <c r="G198" s="10">
-        <v>1000.8</v>
+        <v>1006.4</v>
       </c>
       <c r="H198" s="10">
-        <v>875.7</v>
+        <v>880.6</v>
       </c>
     </row>
     <row r="199" spans="1:8" outlineLevel="3">
       <c r="A199" s="15">
         <v>108</v>
       </c>
       <c r="B199" s="6" t="s">
         <v>398</v>
       </c>
       <c r="C199" s="7" t="s">
         <v>399</v>
       </c>
       <c r="D199" s="5">
         <v>2.0</v>
       </c>
       <c r="E199" s="10">
         <v>111229.0</v>
       </c>
       <c r="F199" s="10">
         <v>100106.1</v>
       </c>
       <c r="G199" s="10">
         <v>88983.2</v>
       </c>
       <c r="H199" s="10">
         <v>77860.3</v>
       </c>
     </row>
     <row r="200" spans="1:8" outlineLevel="3">
       <c r="A200" s="15">
         <v>109</v>
       </c>
       <c r="B200" s="6" t="s">
         <v>400</v>
       </c>
       <c r="C200" s="7" t="s">
         <v>401</v>
       </c>
       <c r="D200" s="5">
         <v>0.0</v>
       </c>
       <c r="E200" s="10">
-        <v>97839.0</v>
+        <v>97518.0</v>
       </c>
       <c r="F200" s="10">
-        <v>88055.1</v>
+        <v>87766.2</v>
       </c>
       <c r="G200" s="10">
-        <v>78271.2</v>
+        <v>78014.4</v>
       </c>
       <c r="H200" s="10">
-        <v>68487.3</v>
+        <v>68262.6</v>
       </c>
     </row>
     <row r="201" spans="1:8" outlineLevel="3">
       <c r="A201" s="15">
         <v>110</v>
       </c>
       <c r="B201" s="6" t="s">
         <v>402</v>
       </c>
       <c r="C201" s="7" t="s">
         <v>403</v>
       </c>
       <c r="D201" s="5">
-        <v>51.0</v>
+        <v>41.0</v>
       </c>
       <c r="E201" s="10">
-        <v>46677.0</v>
+        <v>47385.0</v>
       </c>
       <c r="F201" s="10">
-        <v>42009.3</v>
+        <v>42646.5</v>
       </c>
       <c r="G201" s="10">
-        <v>37341.6</v>
+        <v>37908.0</v>
       </c>
       <c r="H201" s="10">
-        <v>32673.9</v>
+        <v>33169.5</v>
       </c>
     </row>
     <row r="202" spans="1:8" outlineLevel="3">
       <c r="A202" s="15">
         <v>111</v>
       </c>
       <c r="B202" s="6" t="s">
         <v>404</v>
       </c>
       <c r="C202" s="7" t="s">
         <v>405</v>
       </c>
       <c r="D202" s="5">
         <v>0.0</v>
       </c>
       <c r="E202" s="10">
         <v>0.0</v>
       </c>
       <c r="F202" s="10">
         <v>0.0</v>
       </c>
       <c r="G202" s="10">
         <v>0.0</v>
       </c>
       <c r="H202" s="10">
@@ -8800,467 +8800,467 @@
       </c>
       <c r="E203" s="10">
         <v>62709.0</v>
       </c>
       <c r="F203" s="10">
         <v>56438.1</v>
       </c>
       <c r="G203" s="10">
         <v>50167.2</v>
       </c>
       <c r="H203" s="10">
         <v>43896.3</v>
       </c>
     </row>
     <row r="204" spans="1:8" outlineLevel="3">
       <c r="A204" s="15">
         <v>113</v>
       </c>
       <c r="B204" s="6" t="s">
         <v>408</v>
       </c>
       <c r="C204" s="7" t="s">
         <v>409</v>
       </c>
       <c r="D204" s="5">
-        <v>33.0</v>
+        <v>29.0</v>
       </c>
       <c r="E204" s="10">
-        <v>16056.0</v>
+        <v>16144.0</v>
       </c>
       <c r="F204" s="10">
-        <v>14450.4</v>
+        <v>14529.6</v>
       </c>
       <c r="G204" s="10">
-        <v>12844.8</v>
+        <v>12915.2</v>
       </c>
       <c r="H204" s="10">
-        <v>11239.2</v>
+        <v>11300.8</v>
       </c>
     </row>
     <row r="205" spans="1:8" outlineLevel="3">
       <c r="A205" s="15">
         <v>114</v>
       </c>
       <c r="B205" s="6" t="s">
         <v>410</v>
       </c>
       <c r="C205" s="7" t="s">
         <v>411</v>
       </c>
       <c r="D205" s="5">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="E205" s="10">
         <v>6413.0</v>
       </c>
       <c r="F205" s="10">
         <v>5771.7</v>
       </c>
       <c r="G205" s="10">
         <v>5130.4</v>
       </c>
       <c r="H205" s="10">
         <v>4489.1</v>
       </c>
     </row>
     <row r="206" spans="1:8" outlineLevel="3">
       <c r="A206" s="15">
         <v>115</v>
       </c>
       <c r="B206" s="6" t="s">
         <v>412</v>
       </c>
       <c r="C206" s="7" t="s">
         <v>413</v>
       </c>
       <c r="D206" s="5">
         <v>10.0</v>
       </c>
       <c r="E206" s="10">
-        <v>10542.0</v>
+        <v>10507.0</v>
       </c>
       <c r="F206" s="10">
-        <v>9487.8</v>
+        <v>9456.3</v>
       </c>
       <c r="G206" s="10">
-        <v>8433.6</v>
+        <v>8405.6</v>
       </c>
       <c r="H206" s="10">
-        <v>7379.4</v>
+        <v>7354.9</v>
       </c>
     </row>
     <row r="207" spans="1:8" outlineLevel="3">
       <c r="A207" s="15">
         <v>116</v>
       </c>
       <c r="B207" s="6" t="s">
         <v>414</v>
       </c>
       <c r="C207" s="7" t="s">
         <v>415</v>
       </c>
       <c r="D207" s="5">
         <v>0.0</v>
       </c>
       <c r="E207" s="10">
         <v>0.0</v>
       </c>
       <c r="F207" s="10">
         <v>0.0</v>
       </c>
       <c r="G207" s="10">
         <v>0.0</v>
       </c>
       <c r="H207" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="208" spans="1:8" outlineLevel="3">
       <c r="A208" s="15">
         <v>117</v>
       </c>
       <c r="B208" s="6" t="s">
         <v>416</v>
       </c>
       <c r="C208" s="7" t="s">
         <v>417</v>
       </c>
       <c r="D208" s="5">
         <v>0.0</v>
       </c>
       <c r="E208" s="10">
-        <v>1941.0</v>
+        <v>1952.0</v>
       </c>
       <c r="F208" s="10">
-        <v>1746.9</v>
+        <v>1756.8</v>
       </c>
       <c r="G208" s="10">
-        <v>1552.8</v>
+        <v>1561.6</v>
       </c>
       <c r="H208" s="10">
-        <v>1358.7</v>
+        <v>1366.4</v>
       </c>
     </row>
     <row r="209" spans="1:8" outlineLevel="3">
       <c r="A209" s="15">
         <v>118</v>
       </c>
       <c r="B209" s="6" t="s">
         <v>418</v>
       </c>
       <c r="C209" s="7" t="s">
         <v>419</v>
       </c>
       <c r="D209" s="5">
         <v>0.0</v>
       </c>
       <c r="E209" s="10">
         <v>160488.0</v>
       </c>
       <c r="F209" s="10">
         <v>144439.2</v>
       </c>
       <c r="G209" s="10">
         <v>128390.4</v>
       </c>
       <c r="H209" s="10">
         <v>112341.6</v>
       </c>
     </row>
     <row r="210" spans="1:8" outlineLevel="3">
       <c r="A210" s="15">
         <v>119</v>
       </c>
       <c r="B210" s="6" t="s">
         <v>420</v>
       </c>
       <c r="C210" s="7" t="s">
         <v>421</v>
       </c>
       <c r="D210" s="5">
         <v>1.0</v>
       </c>
       <c r="E210" s="10">
-        <v>185049.0</v>
+        <v>184444.0</v>
       </c>
       <c r="F210" s="10">
-        <v>166544.1</v>
+        <v>165999.6</v>
       </c>
       <c r="G210" s="10">
-        <v>148039.2</v>
+        <v>147555.2</v>
       </c>
       <c r="H210" s="10">
-        <v>129534.3</v>
+        <v>129110.8</v>
       </c>
     </row>
     <row r="211" spans="1:8" outlineLevel="3">
       <c r="A211" s="15">
         <v>120</v>
       </c>
       <c r="B211" s="6" t="s">
         <v>422</v>
       </c>
       <c r="C211" s="7" t="s">
         <v>423</v>
       </c>
       <c r="D211" s="5">
-        <v>19.0</v>
+        <v>17.0</v>
       </c>
       <c r="E211" s="10">
-        <v>74208.0</v>
+        <v>75306.0</v>
       </c>
       <c r="F211" s="10">
-        <v>66787.2</v>
+        <v>67775.4</v>
       </c>
       <c r="G211" s="10">
-        <v>59366.4</v>
+        <v>60244.8</v>
       </c>
       <c r="H211" s="10">
-        <v>51945.6</v>
+        <v>52714.2</v>
       </c>
     </row>
     <row r="212" spans="1:8" outlineLevel="3">
       <c r="A212" s="15">
         <v>121</v>
       </c>
       <c r="B212" s="6" t="s">
         <v>424</v>
       </c>
       <c r="C212" s="7" t="s">
         <v>425</v>
       </c>
       <c r="D212" s="5">
         <v>0.0</v>
       </c>
       <c r="E212" s="10">
-        <v>138323.0</v>
+        <v>137871.0</v>
       </c>
       <c r="F212" s="10">
-        <v>124490.7</v>
+        <v>124083.9</v>
       </c>
       <c r="G212" s="10">
-        <v>110658.4</v>
+        <v>110296.8</v>
       </c>
       <c r="H212" s="10">
-        <v>96826.1</v>
+        <v>96509.7</v>
       </c>
     </row>
     <row r="213" spans="1:8" outlineLevel="3">
       <c r="A213" s="15">
         <v>122</v>
       </c>
       <c r="B213" s="6" t="s">
         <v>426</v>
       </c>
       <c r="C213" s="7" t="s">
         <v>427</v>
       </c>
       <c r="D213" s="5">
         <v>21.0</v>
       </c>
       <c r="E213" s="10">
-        <v>37706.0</v>
+        <v>37912.0</v>
       </c>
       <c r="F213" s="10">
-        <v>33935.4</v>
+        <v>34120.8</v>
       </c>
       <c r="G213" s="10">
-        <v>30164.8</v>
+        <v>30329.6</v>
       </c>
       <c r="H213" s="10">
-        <v>26394.2</v>
+        <v>26538.4</v>
       </c>
     </row>
     <row r="214" spans="1:8" outlineLevel="3">
       <c r="A214" s="15">
         <v>123</v>
       </c>
       <c r="B214" s="6" t="s">
         <v>428</v>
       </c>
       <c r="C214" s="7" t="s">
         <v>429</v>
       </c>
       <c r="D214" s="5">
         <v>0.0</v>
       </c>
       <c r="E214" s="10">
         <v>225347.0</v>
       </c>
       <c r="F214" s="10">
         <v>202812.3</v>
       </c>
       <c r="G214" s="10">
         <v>180277.6</v>
       </c>
       <c r="H214" s="10">
         <v>157742.9</v>
       </c>
     </row>
     <row r="215" spans="1:8" outlineLevel="3">
       <c r="A215" s="15">
         <v>124</v>
       </c>
       <c r="B215" s="6" t="s">
         <v>430</v>
       </c>
       <c r="C215" s="7" t="s">
         <v>431</v>
       </c>
       <c r="D215" s="5">
         <v>0.0</v>
       </c>
       <c r="E215" s="10">
-        <v>219931.0</v>
+        <v>219213.0</v>
       </c>
       <c r="F215" s="10">
-        <v>197937.9</v>
+        <v>197291.7</v>
       </c>
       <c r="G215" s="10">
-        <v>175944.8</v>
+        <v>175370.4</v>
       </c>
       <c r="H215" s="10">
-        <v>153951.7</v>
+        <v>153449.1</v>
       </c>
     </row>
     <row r="216" spans="1:8" outlineLevel="3">
       <c r="A216" s="15">
         <v>125</v>
       </c>
       <c r="B216" s="6" t="s">
         <v>432</v>
       </c>
       <c r="C216" s="7" t="s">
         <v>433</v>
       </c>
       <c r="D216" s="5">
         <v>16.0</v>
       </c>
       <c r="E216" s="10">
-        <v>100750.0</v>
+        <v>101301.0</v>
       </c>
       <c r="F216" s="10">
-        <v>90675.0</v>
+        <v>91170.9</v>
       </c>
       <c r="G216" s="10">
-        <v>80600.0</v>
+        <v>81040.8</v>
       </c>
       <c r="H216" s="10">
-        <v>70525.0</v>
+        <v>70910.7</v>
       </c>
     </row>
     <row r="217" spans="1:8" outlineLevel="3">
       <c r="A217" s="15">
         <v>126</v>
       </c>
       <c r="B217" s="6" t="s">
         <v>434</v>
       </c>
       <c r="C217" s="7" t="s">
         <v>435</v>
       </c>
       <c r="D217" s="5">
         <v>0.0</v>
       </c>
       <c r="E217" s="10">
         <v>0.0</v>
       </c>
       <c r="F217" s="10">
         <v>0.0</v>
       </c>
       <c r="G217" s="10">
         <v>0.0</v>
       </c>
       <c r="H217" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="218" spans="1:8" outlineLevel="3">
       <c r="A218" s="15">
         <v>127</v>
       </c>
       <c r="B218" s="6" t="s">
         <v>436</v>
       </c>
       <c r="C218" s="7" t="s">
         <v>437</v>
       </c>
       <c r="D218" s="5">
         <v>0.0</v>
       </c>
       <c r="E218" s="10">
-        <v>177342.0</v>
+        <v>176761.0</v>
       </c>
       <c r="F218" s="10">
-        <v>159607.8</v>
+        <v>159084.9</v>
       </c>
       <c r="G218" s="10">
-        <v>141873.6</v>
+        <v>141408.8</v>
       </c>
       <c r="H218" s="10">
-        <v>124139.4</v>
+        <v>123732.7</v>
       </c>
     </row>
     <row r="219" spans="1:8" outlineLevel="3">
       <c r="A219" s="15">
         <v>128</v>
       </c>
       <c r="B219" s="6" t="s">
         <v>438</v>
       </c>
       <c r="C219" s="7" t="s">
         <v>439</v>
       </c>
       <c r="D219" s="5">
-        <v>8.0</v>
+        <v>7.0</v>
       </c>
       <c r="E219" s="10">
-        <v>50682.0</v>
+        <v>50960.0</v>
       </c>
       <c r="F219" s="10">
-        <v>45613.8</v>
+        <v>45864.0</v>
       </c>
       <c r="G219" s="10">
-        <v>40545.6</v>
+        <v>40768.0</v>
       </c>
       <c r="H219" s="10">
-        <v>35477.4</v>
+        <v>35672.0</v>
       </c>
     </row>
     <row r="220" spans="1:8" outlineLevel="3">
       <c r="A220" s="15">
         <v>129</v>
       </c>
       <c r="B220" s="6" t="s">
         <v>440</v>
       </c>
       <c r="C220" s="7" t="s">
         <v>441</v>
       </c>
       <c r="D220" s="5">
-        <v>7.0</v>
+        <v>6.0</v>
       </c>
       <c r="E220" s="10">
         <v>7589.0</v>
       </c>
       <c r="F220" s="10">
         <v>6830.1</v>
       </c>
       <c r="G220" s="10">
         <v>6071.2</v>
       </c>
       <c r="H220" s="10">
         <v>5312.3</v>
       </c>
     </row>
     <row r="221" spans="1:8" outlineLevel="3">
       <c r="A221" s="15">
         <v>130</v>
       </c>
       <c r="B221" s="6" t="s">
         <v>442</v>
       </c>
       <c r="C221" s="7" t="s">
         <v>443</v>
       </c>
       <c r="D221" s="5">
@@ -9294,375 +9294,375 @@
       </c>
       <c r="E222" s="10">
         <v>0.0</v>
       </c>
       <c r="F222" s="10">
         <v>0.0</v>
       </c>
       <c r="G222" s="10">
         <v>0.0</v>
       </c>
       <c r="H222" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="223" spans="1:8" outlineLevel="3">
       <c r="A223" s="15">
         <v>132</v>
       </c>
       <c r="B223" s="6" t="s">
         <v>446</v>
       </c>
       <c r="C223" s="7" t="s">
         <v>447</v>
       </c>
       <c r="D223" s="5">
-        <v>371.0</v>
+        <v>368.0</v>
       </c>
       <c r="E223" s="10">
-        <v>2126.0</v>
+        <v>2138.0</v>
       </c>
       <c r="F223" s="10">
-        <v>1913.4</v>
+        <v>1924.2</v>
       </c>
       <c r="G223" s="10">
-        <v>1700.8</v>
+        <v>1710.4</v>
       </c>
       <c r="H223" s="10">
-        <v>1488.2</v>
+        <v>1496.6</v>
       </c>
     </row>
     <row r="224" spans="1:8" outlineLevel="3">
       <c r="A224" s="15">
         <v>133</v>
       </c>
       <c r="B224" s="6" t="s">
         <v>448</v>
       </c>
       <c r="C224" s="7" t="s">
         <v>449</v>
       </c>
       <c r="D224" s="5">
         <v>0.0</v>
       </c>
       <c r="E224" s="10">
         <v>423636.0</v>
       </c>
       <c r="F224" s="10">
         <v>381272.4</v>
       </c>
       <c r="G224" s="10">
         <v>338908.8</v>
       </c>
       <c r="H224" s="10">
         <v>296545.2</v>
       </c>
     </row>
     <row r="225" spans="1:8" outlineLevel="3">
       <c r="A225" s="15">
         <v>134</v>
       </c>
       <c r="B225" s="6" t="s">
         <v>450</v>
       </c>
       <c r="C225" s="7" t="s">
         <v>451</v>
       </c>
       <c r="D225" s="5">
         <v>0.0</v>
       </c>
       <c r="E225" s="10">
-        <v>509733.0</v>
+        <v>508065.0</v>
       </c>
       <c r="F225" s="10">
-        <v>458759.7</v>
+        <v>457258.5</v>
       </c>
       <c r="G225" s="10">
-        <v>407786.4</v>
+        <v>406452.0</v>
       </c>
       <c r="H225" s="10">
-        <v>356813.1</v>
+        <v>355645.5</v>
       </c>
     </row>
     <row r="226" spans="1:8" outlineLevel="3">
       <c r="A226" s="15">
         <v>135</v>
       </c>
       <c r="B226" s="6" t="s">
         <v>452</v>
       </c>
       <c r="C226" s="7" t="s">
         <v>453</v>
       </c>
       <c r="D226" s="5">
         <v>0.0</v>
       </c>
       <c r="E226" s="10">
         <v>0.0</v>
       </c>
       <c r="F226" s="10">
         <v>0.0</v>
       </c>
       <c r="G226" s="10">
         <v>0.0</v>
       </c>
       <c r="H226" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="227" spans="1:8" outlineLevel="3">
       <c r="A227" s="15">
         <v>136</v>
       </c>
       <c r="B227" s="6" t="s">
         <v>454</v>
       </c>
       <c r="C227" s="7" t="s">
         <v>455</v>
       </c>
       <c r="D227" s="5">
         <v>0.0</v>
       </c>
       <c r="E227" s="10">
-        <v>352396.0</v>
+        <v>351244.0</v>
       </c>
       <c r="F227" s="10">
-        <v>317156.4</v>
+        <v>316119.6</v>
       </c>
       <c r="G227" s="10">
-        <v>281916.8</v>
+        <v>280995.2</v>
       </c>
       <c r="H227" s="10">
-        <v>246677.2</v>
+        <v>245870.8</v>
       </c>
     </row>
     <row r="228" spans="1:8" outlineLevel="3">
       <c r="A228" s="15">
         <v>137</v>
       </c>
       <c r="B228" s="6" t="s">
         <v>456</v>
       </c>
       <c r="C228" s="7" t="s">
         <v>457</v>
       </c>
       <c r="D228" s="5">
-        <v>5.0</v>
+        <v>4.0</v>
       </c>
       <c r="E228" s="10">
         <v>10306.0</v>
       </c>
       <c r="F228" s="10">
         <v>9275.4</v>
       </c>
       <c r="G228" s="10">
         <v>8244.8</v>
       </c>
       <c r="H228" s="10">
         <v>7214.2</v>
       </c>
     </row>
     <row r="229" spans="1:8" outlineLevel="3">
       <c r="A229" s="15">
         <v>138</v>
       </c>
       <c r="B229" s="6" t="s">
         <v>458</v>
       </c>
       <c r="C229" s="7" t="s">
         <v>459</v>
       </c>
       <c r="D229" s="5">
         <v>2.0</v>
       </c>
       <c r="E229" s="10">
-        <v>12443.0</v>
+        <v>12403.0</v>
       </c>
       <c r="F229" s="10">
-        <v>11198.7</v>
+        <v>11162.7</v>
       </c>
       <c r="G229" s="10">
-        <v>9954.4</v>
+        <v>9922.4</v>
       </c>
       <c r="H229" s="10">
-        <v>8710.1</v>
+        <v>8682.1</v>
       </c>
     </row>
     <row r="230" spans="1:8" outlineLevel="3">
       <c r="A230" s="15">
         <v>139</v>
       </c>
       <c r="B230" s="6" t="s">
         <v>460</v>
       </c>
       <c r="C230" s="7" t="s">
         <v>461</v>
       </c>
       <c r="D230" s="5">
         <v>0.0</v>
       </c>
       <c r="E230" s="10">
         <v>0.0</v>
       </c>
       <c r="F230" s="10">
         <v>0.0</v>
       </c>
       <c r="G230" s="10">
         <v>0.0</v>
       </c>
       <c r="H230" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="231" spans="1:8" outlineLevel="3">
       <c r="A231" s="15">
         <v>140</v>
       </c>
       <c r="B231" s="6" t="s">
         <v>462</v>
       </c>
       <c r="C231" s="7" t="s">
         <v>463</v>
       </c>
       <c r="D231" s="5">
-        <v>196.0</v>
+        <v>194.0</v>
       </c>
       <c r="E231" s="10">
-        <v>1795.0</v>
+        <v>1805.0</v>
       </c>
       <c r="F231" s="10">
-        <v>1615.5</v>
+        <v>1624.5</v>
       </c>
       <c r="G231" s="10">
-        <v>1436.0</v>
+        <v>1444.0</v>
       </c>
       <c r="H231" s="10">
-        <v>1256.5</v>
+        <v>1263.5</v>
       </c>
     </row>
     <row r="232" spans="1:8" outlineLevel="3">
       <c r="A232" s="15">
         <v>141</v>
       </c>
       <c r="B232" s="6" t="s">
         <v>464</v>
       </c>
       <c r="C232" s="7" t="s">
         <v>465</v>
       </c>
       <c r="D232" s="5">
         <v>0.0</v>
       </c>
       <c r="E232" s="10">
         <v>509753.0</v>
       </c>
       <c r="F232" s="10">
         <v>458777.7</v>
       </c>
       <c r="G232" s="10">
         <v>407802.4</v>
       </c>
       <c r="H232" s="10">
         <v>356827.1</v>
       </c>
     </row>
     <row r="233" spans="1:8" outlineLevel="3">
       <c r="A233" s="15">
         <v>142</v>
       </c>
       <c r="B233" s="6" t="s">
         <v>466</v>
       </c>
       <c r="C233" s="7" t="s">
         <v>467</v>
       </c>
       <c r="D233" s="5">
         <v>0.0</v>
       </c>
       <c r="E233" s="10">
-        <v>753028.0</v>
+        <v>750563.0</v>
       </c>
       <c r="F233" s="10">
-        <v>677725.2</v>
+        <v>675506.7</v>
       </c>
       <c r="G233" s="10">
-        <v>602422.4</v>
+        <v>600450.4</v>
       </c>
       <c r="H233" s="10">
-        <v>527119.6</v>
+        <v>525394.1</v>
       </c>
     </row>
     <row r="234" spans="1:8" outlineLevel="3">
       <c r="A234" s="15">
         <v>143</v>
       </c>
       <c r="B234" s="6" t="s">
         <v>468</v>
       </c>
       <c r="C234" s="7" t="s">
         <v>469</v>
       </c>
       <c r="D234" s="5">
         <v>0.0</v>
       </c>
       <c r="E234" s="10">
         <v>0.0</v>
       </c>
       <c r="F234" s="10">
         <v>0.0</v>
       </c>
       <c r="G234" s="10">
         <v>0.0</v>
       </c>
       <c r="H234" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="235" spans="1:8" outlineLevel="3">
       <c r="A235" s="15">
         <v>144</v>
       </c>
       <c r="B235" s="6" t="s">
         <v>470</v>
       </c>
       <c r="C235" s="7" t="s">
         <v>471</v>
       </c>
       <c r="D235" s="5">
         <v>0.0</v>
       </c>
       <c r="E235" s="10">
-        <v>503115.0</v>
+        <v>501469.0</v>
       </c>
       <c r="F235" s="10">
-        <v>452803.5</v>
+        <v>451322.1</v>
       </c>
       <c r="G235" s="10">
-        <v>402492.0</v>
+        <v>401175.2</v>
       </c>
       <c r="H235" s="10">
-        <v>352180.5</v>
+        <v>351028.3</v>
       </c>
     </row>
     <row r="236" spans="1:8" outlineLevel="3">
       <c r="A236" s="15">
         <v>145</v>
       </c>
       <c r="B236" s="6" t="s">
         <v>472</v>
       </c>
       <c r="C236" s="7" t="s">
         <v>473</v>
       </c>
       <c r="D236" s="5">
         <v>0.0</v>
       </c>
       <c r="E236" s="10">
         <v>5962.0</v>
       </c>
       <c r="F236" s="10">
         <v>5365.8</v>
       </c>
       <c r="G236" s="10">
         <v>4769.6</v>
       </c>
       <c r="H236" s="10">
@@ -9684,441 +9684,441 @@
       </c>
       <c r="E237" s="10">
         <v>3894.0</v>
       </c>
       <c r="F237" s="10">
         <v>3504.6</v>
       </c>
       <c r="G237" s="10">
         <v>3115.2</v>
       </c>
       <c r="H237" s="10">
         <v>2725.8</v>
       </c>
     </row>
     <row r="238" spans="1:8" outlineLevel="3">
       <c r="A238" s="15">
         <v>147</v>
       </c>
       <c r="B238" s="6" t="s">
         <v>476</v>
       </c>
       <c r="C238" s="7" t="s">
         <v>477</v>
       </c>
       <c r="D238" s="5">
-        <v>17.0</v>
+        <v>10.0</v>
       </c>
       <c r="E238" s="10">
         <v>3694.0</v>
       </c>
       <c r="F238" s="10">
         <v>3324.6</v>
       </c>
       <c r="G238" s="10">
         <v>2955.2</v>
       </c>
       <c r="H238" s="10">
         <v>2585.8</v>
       </c>
     </row>
     <row r="239" spans="1:8" outlineLevel="3">
       <c r="A239" s="15">
         <v>148</v>
       </c>
       <c r="B239" s="6" t="s">
         <v>478</v>
       </c>
       <c r="C239" s="7" t="s">
         <v>479</v>
       </c>
       <c r="D239" s="5">
-        <v>7.0</v>
+        <v>4.0</v>
       </c>
       <c r="E239" s="10">
         <v>12979.0</v>
       </c>
       <c r="F239" s="10">
         <v>11681.1</v>
       </c>
       <c r="G239" s="10">
         <v>10383.2</v>
       </c>
       <c r="H239" s="10">
         <v>9085.3</v>
       </c>
     </row>
     <row r="240" spans="1:8" outlineLevel="3">
       <c r="A240" s="15">
         <v>149</v>
       </c>
       <c r="B240" s="6" t="s">
         <v>480</v>
       </c>
       <c r="C240" s="7" t="s">
         <v>481</v>
       </c>
       <c r="D240" s="5">
         <v>2.0</v>
       </c>
       <c r="E240" s="10">
-        <v>16776.0</v>
+        <v>16722.0</v>
       </c>
       <c r="F240" s="10">
-        <v>15098.4</v>
+        <v>15049.8</v>
       </c>
       <c r="G240" s="10">
-        <v>13420.8</v>
+        <v>13377.6</v>
       </c>
       <c r="H240" s="10">
-        <v>11743.2</v>
+        <v>11705.4</v>
       </c>
     </row>
     <row r="241" spans="1:8" outlineLevel="3">
       <c r="A241" s="15">
         <v>150</v>
       </c>
       <c r="B241" s="6" t="s">
         <v>482</v>
       </c>
       <c r="C241" s="7" t="s">
         <v>483</v>
       </c>
       <c r="D241" s="5">
-        <v>115.0</v>
+        <v>104.0</v>
       </c>
       <c r="E241" s="10">
-        <v>5408.0</v>
+        <v>5493.0</v>
       </c>
       <c r="F241" s="10">
-        <v>4867.2</v>
+        <v>4943.7</v>
       </c>
       <c r="G241" s="10">
-        <v>4326.4</v>
+        <v>4394.4</v>
       </c>
       <c r="H241" s="10">
-        <v>3785.6</v>
+        <v>3845.1</v>
       </c>
     </row>
     <row r="242" spans="1:8" outlineLevel="3">
       <c r="A242" s="15">
         <v>151</v>
       </c>
       <c r="B242" s="6" t="s">
         <v>484</v>
       </c>
       <c r="C242" s="7" t="s">
         <v>485</v>
       </c>
       <c r="D242" s="5">
         <v>0.0</v>
       </c>
       <c r="E242" s="10">
         <v>0.0</v>
       </c>
       <c r="F242" s="10">
         <v>0.0</v>
       </c>
       <c r="G242" s="10">
         <v>0.0</v>
       </c>
       <c r="H242" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="243" spans="1:8" outlineLevel="3">
       <c r="A243" s="15">
         <v>152</v>
       </c>
       <c r="B243" s="6" t="s">
         <v>486</v>
       </c>
       <c r="C243" s="7" t="s">
         <v>487</v>
       </c>
       <c r="D243" s="5">
-        <v>1092.0</v>
+        <v>1077.0</v>
       </c>
       <c r="E243" s="10">
-        <v>1952.0</v>
+        <v>1963.0</v>
       </c>
       <c r="F243" s="10">
-        <v>1756.8</v>
+        <v>1766.7</v>
       </c>
       <c r="G243" s="10">
-        <v>1561.6</v>
+        <v>1570.4</v>
       </c>
       <c r="H243" s="10">
-        <v>1366.4</v>
+        <v>1374.1</v>
       </c>
     </row>
     <row r="244" spans="1:8" outlineLevel="3">
       <c r="A244" s="15">
         <v>153</v>
       </c>
       <c r="B244" s="6" t="s">
         <v>488</v>
       </c>
       <c r="C244" s="7" t="s">
         <v>489</v>
       </c>
       <c r="D244" s="5">
         <v>0.0</v>
       </c>
       <c r="E244" s="10">
         <v>6981.0</v>
       </c>
       <c r="F244" s="10">
         <v>6282.9</v>
       </c>
       <c r="G244" s="10">
         <v>5584.8</v>
       </c>
       <c r="H244" s="10">
         <v>4886.7</v>
       </c>
     </row>
     <row r="245" spans="1:8" outlineLevel="3">
       <c r="A245" s="15">
         <v>154</v>
       </c>
       <c r="B245" s="6" t="s">
         <v>490</v>
       </c>
       <c r="C245" s="7" t="s">
         <v>491</v>
       </c>
       <c r="D245" s="5">
-        <v>30.0</v>
+        <v>29.0</v>
       </c>
       <c r="E245" s="10">
         <v>4733.0</v>
       </c>
       <c r="F245" s="10">
         <v>4259.7</v>
       </c>
       <c r="G245" s="10">
         <v>3786.4</v>
       </c>
       <c r="H245" s="10">
         <v>3313.1</v>
       </c>
     </row>
     <row r="246" spans="1:8" outlineLevel="3">
       <c r="A246" s="15">
         <v>155</v>
       </c>
       <c r="B246" s="6" t="s">
         <v>492</v>
       </c>
       <c r="C246" s="7" t="s">
         <v>493</v>
       </c>
       <c r="D246" s="5">
-        <v>14.0</v>
+        <v>8.0</v>
       </c>
       <c r="E246" s="10">
         <v>4515.0</v>
       </c>
       <c r="F246" s="10">
         <v>4063.5</v>
       </c>
       <c r="G246" s="10">
         <v>3612.0</v>
       </c>
       <c r="H246" s="10">
         <v>3160.5</v>
       </c>
     </row>
     <row r="247" spans="1:8" outlineLevel="3">
       <c r="A247" s="15">
         <v>156</v>
       </c>
       <c r="B247" s="6" t="s">
         <v>494</v>
       </c>
       <c r="C247" s="7" t="s">
         <v>495</v>
       </c>
       <c r="D247" s="5">
-        <v>5.0</v>
+        <v>3.0</v>
       </c>
       <c r="E247" s="10">
         <v>17957.0</v>
       </c>
       <c r="F247" s="10">
         <v>16161.3</v>
       </c>
       <c r="G247" s="10">
         <v>14365.6</v>
       </c>
       <c r="H247" s="10">
         <v>12569.9</v>
       </c>
     </row>
     <row r="248" spans="1:8" outlineLevel="3">
       <c r="A248" s="15">
         <v>157</v>
       </c>
       <c r="B248" s="6" t="s">
         <v>496</v>
       </c>
       <c r="C248" s="7" t="s">
         <v>497</v>
       </c>
       <c r="D248" s="5">
         <v>2.0</v>
       </c>
       <c r="E248" s="10">
-        <v>17733.0</v>
+        <v>17674.0</v>
       </c>
       <c r="F248" s="10">
-        <v>15959.7</v>
+        <v>15906.6</v>
       </c>
       <c r="G248" s="10">
-        <v>14186.4</v>
+        <v>14139.2</v>
       </c>
       <c r="H248" s="10">
-        <v>12413.1</v>
+        <v>12371.8</v>
       </c>
     </row>
     <row r="249" spans="1:8" outlineLevel="3">
       <c r="A249" s="15">
         <v>158</v>
       </c>
       <c r="B249" s="6" t="s">
         <v>498</v>
       </c>
       <c r="C249" s="7" t="s">
         <v>499</v>
       </c>
       <c r="D249" s="5">
         <v>0.0</v>
       </c>
       <c r="E249" s="10">
-        <v>7685.0</v>
+        <v>7802.0</v>
       </c>
       <c r="F249" s="10">
-        <v>6916.5</v>
+        <v>7021.8</v>
       </c>
       <c r="G249" s="10">
-        <v>6148.0</v>
+        <v>6241.6</v>
       </c>
       <c r="H249" s="10">
-        <v>5379.5</v>
+        <v>5461.4</v>
       </c>
     </row>
     <row r="250" spans="1:8" outlineLevel="3">
       <c r="A250" s="15">
         <v>159</v>
       </c>
       <c r="B250" s="6" t="s">
         <v>500</v>
       </c>
       <c r="C250" s="7" t="s">
         <v>501</v>
       </c>
       <c r="D250" s="5">
         <v>0.0</v>
       </c>
       <c r="E250" s="10">
         <v>0.0</v>
       </c>
       <c r="F250" s="10">
         <v>0.0</v>
       </c>
       <c r="G250" s="10">
         <v>0.0</v>
       </c>
       <c r="H250" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="251" spans="1:8" outlineLevel="3">
       <c r="A251" s="15">
         <v>160</v>
       </c>
       <c r="B251" s="6" t="s">
         <v>502</v>
       </c>
       <c r="C251" s="7" t="s">
         <v>503</v>
       </c>
       <c r="D251" s="5">
-        <v>623.0</v>
+        <v>620.0</v>
       </c>
       <c r="E251" s="10">
-        <v>2354.0</v>
+        <v>2366.0</v>
       </c>
       <c r="F251" s="10">
-        <v>2118.6</v>
+        <v>2129.4</v>
       </c>
       <c r="G251" s="10">
-        <v>1883.2</v>
+        <v>1892.8</v>
       </c>
       <c r="H251" s="10">
-        <v>1647.8</v>
+        <v>1656.2</v>
       </c>
     </row>
     <row r="252" spans="1:8" outlineLevel="3">
       <c r="A252" s="15">
         <v>161</v>
       </c>
       <c r="B252" s="6" t="s">
         <v>504</v>
       </c>
       <c r="C252" s="7" t="s">
         <v>505</v>
       </c>
       <c r="D252" s="5">
         <v>0.0</v>
       </c>
       <c r="E252" s="10">
         <v>9189.0</v>
       </c>
       <c r="F252" s="10">
         <v>8270.1</v>
       </c>
       <c r="G252" s="10">
         <v>7351.2</v>
       </c>
       <c r="H252" s="10">
         <v>6432.3</v>
       </c>
     </row>
     <row r="253" spans="1:8" outlineLevel="3">
       <c r="A253" s="15">
         <v>162</v>
       </c>
       <c r="B253" s="6" t="s">
         <v>506</v>
       </c>
       <c r="C253" s="7" t="s">
         <v>507</v>
       </c>
       <c r="D253" s="5">
-        <v>17.0</v>
+        <v>14.0</v>
       </c>
       <c r="E253" s="10">
         <v>6923.0</v>
       </c>
       <c r="F253" s="10">
         <v>6230.7</v>
       </c>
       <c r="G253" s="10">
         <v>5538.4</v>
       </c>
       <c r="H253" s="10">
         <v>4846.1</v>
       </c>
     </row>
     <row r="254" spans="1:8" outlineLevel="3">
       <c r="A254" s="15">
         <v>163</v>
       </c>
       <c r="B254" s="6" t="s">
         <v>508</v>
       </c>
       <c r="C254" s="7" t="s">
         <v>509</v>
       </c>
       <c r="D254" s="5">
@@ -10126,829 +10126,829 @@
       </c>
       <c r="E254" s="10">
         <v>6613.0</v>
       </c>
       <c r="F254" s="10">
         <v>5951.7</v>
       </c>
       <c r="G254" s="10">
         <v>5290.4</v>
       </c>
       <c r="H254" s="10">
         <v>4629.1</v>
       </c>
     </row>
     <row r="255" spans="1:8" outlineLevel="3">
       <c r="A255" s="15">
         <v>164</v>
       </c>
       <c r="B255" s="6" t="s">
         <v>510</v>
       </c>
       <c r="C255" s="7" t="s">
         <v>511</v>
       </c>
       <c r="D255" s="5">
-        <v>6.0</v>
+        <v>1.0</v>
       </c>
       <c r="E255" s="10">
         <v>23469.0</v>
       </c>
       <c r="F255" s="10">
         <v>21122.1</v>
       </c>
       <c r="G255" s="10">
         <v>18775.2</v>
       </c>
       <c r="H255" s="10">
         <v>16428.3</v>
       </c>
     </row>
     <row r="256" spans="1:8" outlineLevel="3">
       <c r="A256" s="15">
         <v>165</v>
       </c>
       <c r="B256" s="6" t="s">
         <v>512</v>
       </c>
       <c r="C256" s="7" t="s">
         <v>513</v>
       </c>
       <c r="D256" s="5">
         <v>1.0</v>
       </c>
       <c r="E256" s="10">
-        <v>22965.0</v>
+        <v>22891.0</v>
       </c>
       <c r="F256" s="10">
-        <v>20668.5</v>
+        <v>20601.9</v>
       </c>
       <c r="G256" s="10">
-        <v>18372.0</v>
+        <v>18312.8</v>
       </c>
       <c r="H256" s="10">
-        <v>16075.5</v>
+        <v>16023.7</v>
       </c>
     </row>
     <row r="257" spans="1:8" outlineLevel="3">
       <c r="A257" s="15">
         <v>166</v>
       </c>
       <c r="B257" s="6" t="s">
         <v>514</v>
       </c>
       <c r="C257" s="7" t="s">
         <v>515</v>
       </c>
       <c r="D257" s="5">
-        <v>107.0</v>
+        <v>96.0</v>
       </c>
       <c r="E257" s="10">
-        <v>9470.0</v>
+        <v>9626.0</v>
       </c>
       <c r="F257" s="10">
-        <v>8523.0</v>
+        <v>8663.4</v>
       </c>
       <c r="G257" s="10">
-        <v>7576.0</v>
+        <v>7700.8</v>
       </c>
       <c r="H257" s="10">
-        <v>6629.0</v>
+        <v>6738.2</v>
       </c>
     </row>
     <row r="258" spans="1:8" outlineLevel="3">
       <c r="A258" s="15">
         <v>167</v>
       </c>
       <c r="B258" s="6" t="s">
         <v>516</v>
       </c>
       <c r="C258" s="7" t="s">
         <v>517</v>
       </c>
       <c r="D258" s="5">
         <v>0.0</v>
       </c>
       <c r="E258" s="10">
         <v>0.0</v>
       </c>
       <c r="F258" s="10">
         <v>0.0</v>
       </c>
       <c r="G258" s="10">
         <v>0.0</v>
       </c>
       <c r="H258" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="259" spans="1:8" outlineLevel="3">
       <c r="A259" s="15">
         <v>168</v>
       </c>
       <c r="B259" s="6" t="s">
         <v>518</v>
       </c>
       <c r="C259" s="7" t="s">
         <v>519</v>
       </c>
       <c r="D259" s="5">
         <v>401.0</v>
       </c>
       <c r="E259" s="10">
-        <v>3466.0</v>
+        <v>3485.0</v>
       </c>
       <c r="F259" s="10">
-        <v>3119.4</v>
+        <v>3136.5</v>
       </c>
       <c r="G259" s="10">
-        <v>2772.8</v>
+        <v>2788.0</v>
       </c>
       <c r="H259" s="10">
-        <v>2426.2</v>
+        <v>2439.5</v>
       </c>
     </row>
     <row r="260" spans="1:8" outlineLevel="3">
       <c r="A260" s="15">
         <v>169</v>
       </c>
       <c r="B260" s="6" t="s">
         <v>520</v>
       </c>
       <c r="C260" s="7" t="s">
         <v>521</v>
       </c>
       <c r="D260" s="5">
-        <v>150.0</v>
+        <v>192.0</v>
       </c>
       <c r="E260" s="10">
-        <v>15963.0</v>
+        <v>15238.0</v>
       </c>
       <c r="F260" s="10">
-        <v>14366.7</v>
+        <v>13714.2</v>
       </c>
       <c r="G260" s="10">
-        <v>12770.4</v>
+        <v>12190.4</v>
       </c>
       <c r="H260" s="10">
-        <v>11174.1</v>
+        <v>10666.6</v>
       </c>
     </row>
     <row r="261" spans="1:8" outlineLevel="3">
       <c r="A261" s="15">
         <v>170</v>
       </c>
       <c r="B261" s="6" t="s">
         <v>522</v>
       </c>
       <c r="C261" s="7" t="s">
         <v>523</v>
       </c>
       <c r="D261" s="5">
-        <v>163.0</v>
+        <v>115.0</v>
       </c>
       <c r="E261" s="10">
-        <v>26163.0</v>
+        <v>24973.0</v>
       </c>
       <c r="F261" s="10">
-        <v>23546.7</v>
+        <v>22475.7</v>
       </c>
       <c r="G261" s="10">
-        <v>20930.4</v>
+        <v>19978.4</v>
       </c>
       <c r="H261" s="10">
-        <v>18314.1</v>
+        <v>17481.1</v>
       </c>
     </row>
     <row r="262" spans="1:8" outlineLevel="3">
       <c r="A262" s="15">
         <v>171</v>
       </c>
       <c r="B262" s="6" t="s">
         <v>524</v>
       </c>
       <c r="C262" s="7" t="s">
         <v>525</v>
       </c>
       <c r="D262" s="5">
-        <v>101.0</v>
+        <v>189.0</v>
       </c>
       <c r="E262" s="10">
-        <v>2194.0</v>
+        <v>2093.0</v>
       </c>
       <c r="F262" s="10">
-        <v>1974.6</v>
+        <v>1883.7</v>
       </c>
       <c r="G262" s="10">
-        <v>1755.2</v>
+        <v>1674.4</v>
       </c>
       <c r="H262" s="10">
-        <v>1535.8</v>
+        <v>1465.1</v>
       </c>
     </row>
     <row r="263" spans="1:8" outlineLevel="3">
       <c r="A263" s="15">
         <v>172</v>
       </c>
       <c r="B263" s="6" t="s">
         <v>526</v>
       </c>
       <c r="C263" s="7" t="s">
         <v>527</v>
       </c>
       <c r="D263" s="5">
-        <v>150.0</v>
+        <v>108.0</v>
       </c>
       <c r="E263" s="10">
-        <v>32994.0</v>
+        <v>31493.0</v>
       </c>
       <c r="F263" s="10">
-        <v>29694.6</v>
+        <v>28343.7</v>
       </c>
       <c r="G263" s="10">
-        <v>26395.2</v>
+        <v>25194.4</v>
       </c>
       <c r="H263" s="10">
-        <v>23095.8</v>
+        <v>22045.1</v>
       </c>
     </row>
     <row r="264" spans="1:8" outlineLevel="3">
       <c r="A264" s="15">
         <v>173</v>
       </c>
       <c r="B264" s="6" t="s">
         <v>528</v>
       </c>
       <c r="C264" s="7" t="s">
         <v>529</v>
       </c>
       <c r="D264" s="5">
-        <v>125.0</v>
+        <v>188.0</v>
       </c>
       <c r="E264" s="10">
-        <v>2288.0</v>
+        <v>2184.0</v>
       </c>
       <c r="F264" s="10">
-        <v>2059.2</v>
+        <v>1965.6</v>
       </c>
       <c r="G264" s="10">
-        <v>1830.4</v>
+        <v>1747.2</v>
       </c>
       <c r="H264" s="10">
-        <v>1601.6</v>
+        <v>1528.8</v>
       </c>
     </row>
     <row r="265" spans="1:8" outlineLevel="3">
       <c r="A265" s="15">
         <v>174</v>
       </c>
       <c r="B265" s="6" t="s">
         <v>530</v>
       </c>
       <c r="C265" s="7" t="s">
         <v>531</v>
       </c>
       <c r="D265" s="5">
-        <v>58.0</v>
+        <v>12.0</v>
       </c>
       <c r="E265" s="10">
-        <v>57165.0</v>
+        <v>54566.0</v>
       </c>
       <c r="F265" s="10">
-        <v>51448.5</v>
+        <v>49109.4</v>
       </c>
       <c r="G265" s="10">
-        <v>45732.0</v>
+        <v>43652.8</v>
       </c>
       <c r="H265" s="10">
-        <v>40015.5</v>
+        <v>38196.2</v>
       </c>
     </row>
     <row r="266" spans="1:8" outlineLevel="3">
       <c r="A266" s="15">
         <v>175</v>
       </c>
       <c r="B266" s="6" t="s">
         <v>532</v>
       </c>
       <c r="C266" s="7" t="s">
         <v>533</v>
       </c>
       <c r="D266" s="5">
-        <v>190.0</v>
+        <v>193.0</v>
       </c>
       <c r="E266" s="10">
-        <v>2518.0</v>
+        <v>2403.0</v>
       </c>
       <c r="F266" s="10">
-        <v>2266.2</v>
+        <v>2162.7</v>
       </c>
       <c r="G266" s="10">
-        <v>2014.4</v>
+        <v>1922.4</v>
       </c>
       <c r="H266" s="10">
-        <v>1762.6</v>
+        <v>1682.1</v>
       </c>
     </row>
     <row r="267" spans="1:8" outlineLevel="3">
       <c r="A267" s="15">
         <v>176</v>
       </c>
       <c r="B267" s="6" t="s">
         <v>534</v>
       </c>
       <c r="C267" s="7" t="s">
         <v>535</v>
       </c>
       <c r="D267" s="5">
-        <v>14.0</v>
+        <v>11.0</v>
       </c>
       <c r="E267" s="10">
-        <v>88209.0</v>
+        <v>84200.0</v>
       </c>
       <c r="F267" s="10">
-        <v>79388.1</v>
+        <v>75780.0</v>
       </c>
       <c r="G267" s="10">
-        <v>70567.2</v>
+        <v>67360.0</v>
       </c>
       <c r="H267" s="10">
-        <v>61746.3</v>
+        <v>58940.0</v>
       </c>
     </row>
     <row r="268" spans="1:8" outlineLevel="3">
       <c r="A268" s="15">
         <v>177</v>
       </c>
       <c r="B268" s="6" t="s">
         <v>536</v>
       </c>
       <c r="C268" s="7" t="s">
         <v>537</v>
       </c>
       <c r="D268" s="5">
         <v>9.0</v>
       </c>
       <c r="E268" s="10">
-        <v>117825.0</v>
+        <v>112470.0</v>
       </c>
       <c r="F268" s="10">
-        <v>106042.5</v>
+        <v>101223.0</v>
       </c>
       <c r="G268" s="10">
-        <v>94260.0</v>
+        <v>89976.0</v>
       </c>
       <c r="H268" s="10">
-        <v>82477.5</v>
+        <v>78729.0</v>
       </c>
     </row>
     <row r="269" spans="1:8" outlineLevel="3">
       <c r="A269" s="15">
         <v>178</v>
       </c>
       <c r="B269" s="6" t="s">
         <v>538</v>
       </c>
       <c r="C269" s="7" t="s">
         <v>539</v>
       </c>
       <c r="D269" s="5">
-        <v>183.0</v>
+        <v>118.0</v>
       </c>
       <c r="E269" s="10">
-        <v>3690.0</v>
+        <v>3522.0</v>
       </c>
       <c r="F269" s="10">
-        <v>3321.0</v>
+        <v>3169.8</v>
       </c>
       <c r="G269" s="10">
-        <v>2952.0</v>
+        <v>2817.6</v>
       </c>
       <c r="H269" s="10">
-        <v>2583.0</v>
+        <v>2465.4</v>
       </c>
     </row>
     <row r="270" spans="1:8" outlineLevel="3">
       <c r="A270" s="15">
         <v>179</v>
       </c>
       <c r="B270" s="6" t="s">
         <v>540</v>
       </c>
       <c r="C270" s="7" t="s">
         <v>541</v>
       </c>
       <c r="D270" s="5">
         <v>8.0</v>
       </c>
       <c r="E270" s="10">
-        <v>214525.0</v>
+        <v>204773.0</v>
       </c>
       <c r="F270" s="10">
-        <v>193072.5</v>
+        <v>184295.7</v>
       </c>
       <c r="G270" s="10">
-        <v>171620.0</v>
+        <v>163818.4</v>
       </c>
       <c r="H270" s="10">
-        <v>150167.5</v>
+        <v>143341.1</v>
       </c>
     </row>
     <row r="271" spans="1:8" outlineLevel="3">
       <c r="A271" s="15">
         <v>180</v>
       </c>
       <c r="B271" s="6" t="s">
         <v>542</v>
       </c>
       <c r="C271" s="7" t="s">
         <v>543</v>
       </c>
       <c r="D271" s="5">
-        <v>107.0</v>
+        <v>162.0</v>
       </c>
       <c r="E271" s="10">
-        <v>4566.0</v>
+        <v>4358.0</v>
       </c>
       <c r="F271" s="10">
-        <v>4109.4</v>
+        <v>3922.2</v>
       </c>
       <c r="G271" s="10">
-        <v>3652.8</v>
+        <v>3486.4</v>
       </c>
       <c r="H271" s="10">
-        <v>3196.2</v>
+        <v>3050.6</v>
       </c>
     </row>
     <row r="272" spans="1:8" outlineLevel="3">
       <c r="A272" s="15">
         <v>181</v>
       </c>
       <c r="B272" s="6" t="s">
         <v>544</v>
       </c>
       <c r="C272" s="7" t="s">
         <v>545</v>
       </c>
       <c r="D272" s="5">
         <v>4.0</v>
       </c>
       <c r="E272" s="10">
-        <v>258378.0</v>
+        <v>256498.0</v>
       </c>
       <c r="F272" s="10">
-        <v>232540.2</v>
+        <v>230848.2</v>
       </c>
       <c r="G272" s="10">
-        <v>206702.4</v>
+        <v>205198.4</v>
       </c>
       <c r="H272" s="10">
-        <v>180864.6</v>
+        <v>179548.6</v>
       </c>
     </row>
     <row r="273" spans="1:8" outlineLevel="3">
       <c r="A273" s="15">
         <v>182</v>
       </c>
       <c r="B273" s="6" t="s">
         <v>546</v>
       </c>
       <c r="C273" s="7" t="s">
         <v>547</v>
       </c>
       <c r="D273" s="5">
-        <v>155.0</v>
+        <v>183.0</v>
       </c>
       <c r="E273" s="10">
-        <v>6197.0</v>
+        <v>5915.0</v>
       </c>
       <c r="F273" s="10">
-        <v>5577.3</v>
+        <v>5323.5</v>
       </c>
       <c r="G273" s="10">
-        <v>4957.6</v>
+        <v>4732.0</v>
       </c>
       <c r="H273" s="10">
-        <v>4337.9</v>
+        <v>4140.5</v>
       </c>
     </row>
     <row r="274" spans="1:8" outlineLevel="3">
       <c r="A274" s="15">
         <v>183</v>
       </c>
       <c r="B274" s="6" t="s">
         <v>548</v>
       </c>
       <c r="C274" s="7" t="s">
         <v>549</v>
       </c>
       <c r="D274" s="5">
         <v>1.0</v>
       </c>
       <c r="E274" s="10">
-        <v>798899.0</v>
+        <v>762586.0</v>
       </c>
       <c r="F274" s="10">
-        <v>719009.1</v>
+        <v>686327.4</v>
       </c>
       <c r="G274" s="10">
-        <v>639119.2</v>
+        <v>610068.8</v>
       </c>
       <c r="H274" s="10">
-        <v>559229.3</v>
+        <v>533810.2</v>
       </c>
     </row>
     <row r="275" spans="1:8" outlineLevel="3">
       <c r="A275" s="15">
         <v>184</v>
       </c>
       <c r="B275" s="6" t="s">
         <v>550</v>
       </c>
       <c r="C275" s="7" t="s">
         <v>551</v>
       </c>
       <c r="D275" s="5">
         <v>3.0</v>
       </c>
       <c r="E275" s="10">
-        <v>1070126.0</v>
+        <v>1021484.0</v>
       </c>
       <c r="F275" s="10">
-        <v>963113.4</v>
+        <v>919335.6</v>
       </c>
       <c r="G275" s="10">
-        <v>856100.8</v>
+        <v>817187.2</v>
       </c>
       <c r="H275" s="10">
-        <v>749088.2</v>
+        <v>715038.8</v>
       </c>
     </row>
     <row r="276" spans="1:8" outlineLevel="3">
       <c r="A276" s="15">
         <v>185</v>
       </c>
       <c r="B276" s="6" t="s">
         <v>552</v>
       </c>
       <c r="C276" s="7" t="s">
         <v>553</v>
       </c>
       <c r="D276" s="5">
-        <v>192.0</v>
+        <v>110.0</v>
       </c>
       <c r="E276" s="10">
-        <v>9110.0</v>
+        <v>8696.0</v>
       </c>
       <c r="F276" s="10">
-        <v>8199.0</v>
+        <v>7826.4</v>
       </c>
       <c r="G276" s="10">
-        <v>7288.0</v>
+        <v>6956.8</v>
       </c>
       <c r="H276" s="10">
-        <v>6377.0</v>
+        <v>6087.2</v>
       </c>
     </row>
     <row r="277" spans="1:8" outlineLevel="3">
       <c r="A277" s="15">
         <v>186</v>
       </c>
       <c r="B277" s="6" t="s">
         <v>554</v>
       </c>
       <c r="C277" s="7" t="s">
         <v>555</v>
       </c>
       <c r="D277" s="5">
-        <v>200.0</v>
+        <v>140.0</v>
       </c>
       <c r="E277" s="10">
-        <v>11206.0</v>
+        <v>10698.0</v>
       </c>
       <c r="F277" s="10">
-        <v>10085.4</v>
+        <v>9628.2</v>
       </c>
       <c r="G277" s="10">
-        <v>8964.8</v>
+        <v>8558.4</v>
       </c>
       <c r="H277" s="10">
-        <v>7844.2</v>
+        <v>7488.6</v>
       </c>
     </row>
     <row r="278" spans="1:8" outlineLevel="3">
       <c r="A278" s="15">
         <v>187</v>
       </c>
       <c r="B278" s="6" t="s">
         <v>556</v>
       </c>
       <c r="C278" s="7" t="s">
         <v>557</v>
       </c>
       <c r="D278" s="5">
-        <v>105.0</v>
+        <v>184.0</v>
       </c>
       <c r="E278" s="10">
-        <v>1264.0</v>
+        <v>1206.0</v>
       </c>
       <c r="F278" s="10">
-        <v>1137.6</v>
+        <v>1085.4</v>
       </c>
       <c r="G278" s="10">
-        <v>1011.2</v>
+        <v>964.8</v>
       </c>
       <c r="H278" s="10">
-        <v>884.8</v>
+        <v>844.2</v>
       </c>
     </row>
     <row r="279" spans="1:8" outlineLevel="3">
       <c r="A279" s="15">
         <v>188</v>
       </c>
       <c r="B279" s="6" t="s">
         <v>558</v>
       </c>
       <c r="C279" s="7" t="s">
         <v>559</v>
       </c>
       <c r="D279" s="5">
-        <v>117.0</v>
+        <v>114.0</v>
       </c>
       <c r="E279" s="10">
-        <v>1522.0</v>
+        <v>1451.0</v>
       </c>
       <c r="F279" s="10">
-        <v>1369.8</v>
+        <v>1305.9</v>
       </c>
       <c r="G279" s="10">
-        <v>1217.6</v>
+        <v>1160.8</v>
       </c>
       <c r="H279" s="10">
-        <v>1065.4</v>
+        <v>1015.7</v>
       </c>
     </row>
     <row r="280" spans="1:8" outlineLevel="3">
       <c r="A280" s="15">
         <v>189</v>
       </c>
       <c r="B280" s="6" t="s">
         <v>560</v>
       </c>
       <c r="C280" s="7" t="s">
         <v>561</v>
       </c>
       <c r="D280" s="5">
-        <v>125.0</v>
+        <v>124.0</v>
       </c>
       <c r="E280" s="10">
-        <v>1923.0</v>
+        <v>1837.0</v>
       </c>
       <c r="F280" s="10">
-        <v>1730.7</v>
+        <v>1653.3</v>
       </c>
       <c r="G280" s="10">
-        <v>1538.4</v>
+        <v>1469.6</v>
       </c>
       <c r="H280" s="10">
-        <v>1346.1</v>
+        <v>1285.9</v>
       </c>
     </row>
     <row r="281" spans="1:8" outlineLevel="3">
       <c r="A281" s="15">
         <v>190</v>
       </c>
       <c r="B281" s="6" t="s">
         <v>562</v>
       </c>
       <c r="C281" s="7" t="s">
         <v>563</v>
       </c>
       <c r="D281" s="5">
-        <v>141.0</v>
+        <v>111.0</v>
       </c>
       <c r="E281" s="10">
-        <v>2296.0</v>
+        <v>2190.0</v>
       </c>
       <c r="F281" s="10">
-        <v>2066.4</v>
+        <v>1971.0</v>
       </c>
       <c r="G281" s="10">
-        <v>1836.8</v>
+        <v>1752.0</v>
       </c>
       <c r="H281" s="10">
-        <v>1607.2</v>
+        <v>1533.0</v>
       </c>
     </row>
     <row r="282" spans="1:8" outlineLevel="3">
       <c r="A282" s="15">
         <v>191</v>
       </c>
       <c r="B282" s="6" t="s">
         <v>564</v>
       </c>
       <c r="C282" s="7" t="s">
         <v>565</v>
       </c>
       <c r="D282" s="5">
-        <v>145.0</v>
+        <v>159.0</v>
       </c>
       <c r="E282" s="10">
-        <v>2802.0</v>
+        <v>2675.0</v>
       </c>
       <c r="F282" s="10">
-        <v>2521.8</v>
+        <v>2407.5</v>
       </c>
       <c r="G282" s="10">
-        <v>2241.6</v>
+        <v>2140.0</v>
       </c>
       <c r="H282" s="10">
-        <v>1961.4</v>
+        <v>1872.5</v>
       </c>
     </row>
     <row r="283" spans="1:8" outlineLevel="3">
       <c r="A283" s="15">
         <v>192</v>
       </c>
       <c r="B283" s="6" t="s">
         <v>566</v>
       </c>
       <c r="C283" s="7" t="s">
         <v>567</v>
       </c>
       <c r="D283" s="5">
-        <v>115.0</v>
+        <v>119.0</v>
       </c>
       <c r="E283" s="10">
-        <v>3184.0</v>
+        <v>3038.0</v>
       </c>
       <c r="F283" s="10">
-        <v>2865.6</v>
+        <v>2734.2</v>
       </c>
       <c r="G283" s="10">
-        <v>2547.2</v>
+        <v>2430.4</v>
       </c>
       <c r="H283" s="10">
-        <v>2228.8</v>
+        <v>2126.6</v>
       </c>
     </row>
     <row r="284" spans="1:8" outlineLevel="2">
       <c r="A284" s="14" t="s">
         <v>568</v>
       </c>
       <c r="B284" s="4"/>
       <c r="C284" s="4"/>
       <c r="D284" s="4"/>
       <c r="E284" s="9"/>
       <c r="F284" s="9"/>
       <c r="G284" s="9"/>
       <c r="H284" s="9"/>
     </row>
     <row r="285" spans="1:8" outlineLevel="3">
       <c r="A285" s="15">
         <v>1</v>
       </c>
       <c r="B285" s="6" t="s">
         <v>569</v>
       </c>
       <c r="C285" s="7" t="s">
         <v>570</v>
       </c>
       <c r="D285" s="5">
         <v>57.0</v>
       </c>
       <c r="E285" s="10">
-        <v>365.0</v>
+        <v>368.0</v>
       </c>
       <c r="F285" s="10">
-        <v>328.5</v>
+        <v>331.2</v>
       </c>
       <c r="G285" s="10">
-        <v>292.0</v>
+        <v>294.4</v>
       </c>
       <c r="H285" s="10">
-        <v>255.5</v>
+        <v>257.6</v>
       </c>
     </row>
     <row r="286" spans="1:8" outlineLevel="3">
       <c r="A286" s="15">
         <v>2</v>
       </c>
       <c r="B286" s="6" t="s">
         <v>571</v>
       </c>
       <c r="C286" s="7" t="s">
         <v>572</v>
       </c>
       <c r="D286" s="5">
         <v>0.0</v>
       </c>
       <c r="E286" s="10">
         <v>0.0</v>
       </c>
       <c r="F286" s="10">
         <v>0.0</v>
       </c>
       <c r="G286" s="10">
         <v>0.0</v>
       </c>
       <c r="H286" s="10">
@@ -10973,152 +10973,152 @@
       </c>
       <c r="F287" s="10">
         <v>0.0</v>
       </c>
       <c r="G287" s="10">
         <v>0.0</v>
       </c>
       <c r="H287" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="288" spans="1:8" outlineLevel="3">
       <c r="A288" s="15">
         <v>4</v>
       </c>
       <c r="B288" s="6" t="s">
         <v>575</v>
       </c>
       <c r="C288" s="7" t="s">
         <v>576</v>
       </c>
       <c r="D288" s="5">
         <v>2.0</v>
       </c>
       <c r="E288" s="10">
-        <v>826.0</v>
+        <v>829.0</v>
       </c>
       <c r="F288" s="10">
-        <v>743.4</v>
+        <v>746.1</v>
       </c>
       <c r="G288" s="10">
-        <v>660.8</v>
+        <v>663.2</v>
       </c>
       <c r="H288" s="10">
-        <v>578.2</v>
+        <v>580.3</v>
       </c>
     </row>
     <row r="289" spans="1:8" outlineLevel="3">
       <c r="A289" s="15">
         <v>5</v>
       </c>
       <c r="B289" s="6" t="s">
         <v>577</v>
       </c>
       <c r="C289" s="7" t="s">
         <v>578</v>
       </c>
       <c r="D289" s="5">
         <v>0.0</v>
       </c>
       <c r="E289" s="10">
-        <v>1027.0</v>
+        <v>1032.0</v>
       </c>
       <c r="F289" s="10">
-        <v>924.3</v>
+        <v>928.8</v>
       </c>
       <c r="G289" s="10">
-        <v>821.6</v>
+        <v>825.6</v>
       </c>
       <c r="H289" s="10">
-        <v>718.9</v>
+        <v>722.4</v>
       </c>
     </row>
     <row r="290" spans="1:8" outlineLevel="3">
       <c r="A290" s="15">
         <v>6</v>
       </c>
       <c r="B290" s="6" t="s">
         <v>579</v>
       </c>
       <c r="C290" s="7" t="s">
         <v>580</v>
       </c>
       <c r="D290" s="5">
         <v>0.0</v>
       </c>
       <c r="E290" s="10">
         <v>1222.0</v>
       </c>
       <c r="F290" s="10">
         <v>1099.8</v>
       </c>
       <c r="G290" s="10">
         <v>977.6</v>
       </c>
       <c r="H290" s="10">
         <v>855.4</v>
       </c>
     </row>
     <row r="291" spans="1:8" outlineLevel="3">
       <c r="A291" s="15">
         <v>7</v>
       </c>
       <c r="B291" s="6" t="s">
         <v>581</v>
       </c>
       <c r="C291" s="7" t="s">
         <v>582</v>
       </c>
       <c r="D291" s="5">
-        <v>40.0</v>
+        <v>35.0</v>
       </c>
       <c r="E291" s="10">
-        <v>2277.0</v>
+        <v>2290.0</v>
       </c>
       <c r="F291" s="10">
-        <v>2049.3</v>
+        <v>2061.0</v>
       </c>
       <c r="G291" s="10">
-        <v>1821.6</v>
+        <v>1832.0</v>
       </c>
       <c r="H291" s="10">
-        <v>1593.9</v>
+        <v>1603.0</v>
       </c>
     </row>
     <row r="292" spans="1:8" outlineLevel="3">
       <c r="A292" s="15">
         <v>8</v>
       </c>
       <c r="B292" s="6" t="s">
         <v>583</v>
       </c>
       <c r="C292" s="7" t="s">
         <v>584</v>
       </c>
       <c r="D292" s="5">
-        <v>144.0</v>
+        <v>142.0</v>
       </c>
       <c r="E292" s="10">
         <v>346.0</v>
       </c>
       <c r="F292" s="10">
         <v>311.4</v>
       </c>
       <c r="G292" s="10">
         <v>276.8</v>
       </c>
       <c r="H292" s="10">
         <v>242.2</v>
       </c>
     </row>
     <row r="293" spans="1:8" outlineLevel="3">
       <c r="A293" s="15">
         <v>9</v>
       </c>
       <c r="B293" s="6" t="s">
         <v>585</v>
       </c>
       <c r="C293" s="7" t="s">
         <v>586</v>
       </c>
       <c r="D293" s="5">
@@ -11155,138 +11155,138 @@
       </c>
       <c r="F294" s="10">
         <v>26991.0</v>
       </c>
       <c r="G294" s="10">
         <v>23992.0</v>
       </c>
       <c r="H294" s="10">
         <v>20993.0</v>
       </c>
     </row>
     <row r="295" spans="1:8" outlineLevel="3">
       <c r="A295" s="15">
         <v>11</v>
       </c>
       <c r="B295" s="6" t="s">
         <v>589</v>
       </c>
       <c r="C295" s="7" t="s">
         <v>590</v>
       </c>
       <c r="D295" s="5">
         <v>221.0</v>
       </c>
       <c r="E295" s="10">
-        <v>3168.0</v>
+        <v>3186.0</v>
       </c>
       <c r="F295" s="10">
-        <v>2851.2</v>
+        <v>2867.4</v>
       </c>
       <c r="G295" s="10">
-        <v>2534.4</v>
+        <v>2548.8</v>
       </c>
       <c r="H295" s="10">
-        <v>2217.6</v>
+        <v>2230.2</v>
       </c>
     </row>
     <row r="296" spans="1:8" outlineLevel="3">
       <c r="A296" s="15">
         <v>12</v>
       </c>
       <c r="B296" s="6" t="s">
         <v>591</v>
       </c>
       <c r="C296" s="7" t="s">
         <v>592</v>
       </c>
       <c r="D296" s="5">
-        <v>0.0</v>
+        <v>2.0</v>
       </c>
       <c r="E296" s="10">
         <v>28328.0</v>
       </c>
       <c r="F296" s="10">
         <v>25495.2</v>
       </c>
       <c r="G296" s="10">
         <v>22662.4</v>
       </c>
       <c r="H296" s="10">
         <v>19829.6</v>
       </c>
     </row>
     <row r="297" spans="1:8" outlineLevel="3">
       <c r="A297" s="15">
         <v>13</v>
       </c>
       <c r="B297" s="6" t="s">
         <v>593</v>
       </c>
       <c r="C297" s="7" t="s">
         <v>594</v>
       </c>
       <c r="D297" s="5">
         <v>214.0</v>
       </c>
       <c r="E297" s="10">
-        <v>3672.0</v>
+        <v>3693.0</v>
       </c>
       <c r="F297" s="10">
-        <v>3304.8</v>
+        <v>3323.7</v>
       </c>
       <c r="G297" s="10">
-        <v>2937.6</v>
+        <v>2954.4</v>
       </c>
       <c r="H297" s="10">
-        <v>2570.4</v>
+        <v>2585.1</v>
       </c>
     </row>
     <row r="298" spans="1:8" outlineLevel="3">
       <c r="A298" s="15">
         <v>14</v>
       </c>
       <c r="B298" s="6" t="s">
         <v>595</v>
       </c>
       <c r="C298" s="7" t="s">
         <v>596</v>
       </c>
       <c r="D298" s="5">
         <v>80.0</v>
       </c>
       <c r="E298" s="10">
-        <v>3845.0</v>
+        <v>3866.0</v>
       </c>
       <c r="F298" s="10">
-        <v>3460.5</v>
+        <v>3479.4</v>
       </c>
       <c r="G298" s="10">
-        <v>3076.0</v>
+        <v>3092.8</v>
       </c>
       <c r="H298" s="10">
-        <v>2691.5</v>
+        <v>2706.2</v>
       </c>
     </row>
     <row r="299" spans="1:8" outlineLevel="3">
       <c r="A299" s="15">
         <v>15</v>
       </c>
       <c r="B299" s="6" t="s">
         <v>597</v>
       </c>
       <c r="C299" s="7" t="s">
         <v>598</v>
       </c>
       <c r="D299" s="5">
         <v>134.0</v>
       </c>
       <c r="E299" s="10">
         <v>6922.0</v>
       </c>
       <c r="F299" s="10">
         <v>6229.8</v>
       </c>
       <c r="G299" s="10">
         <v>5537.6</v>
       </c>
       <c r="H299" s="10">
@@ -11386,571 +11386,571 @@
       </c>
       <c r="E303" s="10">
         <v>22040.0</v>
       </c>
       <c r="F303" s="10">
         <v>19836.0</v>
       </c>
       <c r="G303" s="10">
         <v>17632.0</v>
       </c>
       <c r="H303" s="10">
         <v>15428.0</v>
       </c>
     </row>
     <row r="304" spans="1:8" outlineLevel="3">
       <c r="A304" s="15">
         <v>20</v>
       </c>
       <c r="B304" s="6" t="s">
         <v>607</v>
       </c>
       <c r="C304" s="7" t="s">
         <v>608</v>
       </c>
       <c r="D304" s="5">
-        <v>122.0</v>
+        <v>113.0</v>
       </c>
       <c r="E304" s="10">
         <v>627.0</v>
       </c>
       <c r="F304" s="10">
         <v>564.3</v>
       </c>
       <c r="G304" s="10">
         <v>501.6</v>
       </c>
       <c r="H304" s="10">
         <v>438.9</v>
       </c>
     </row>
     <row r="305" spans="1:8" outlineLevel="3">
       <c r="A305" s="15">
         <v>21</v>
       </c>
       <c r="B305" s="6" t="s">
         <v>609</v>
       </c>
       <c r="C305" s="7" t="s">
         <v>610</v>
       </c>
       <c r="D305" s="5">
-        <v>207.0</v>
+        <v>571.0</v>
       </c>
       <c r="E305" s="10">
         <v>784.0</v>
       </c>
       <c r="F305" s="10">
         <v>705.6</v>
       </c>
       <c r="G305" s="10">
         <v>627.2</v>
       </c>
       <c r="H305" s="10">
         <v>548.8</v>
       </c>
     </row>
     <row r="306" spans="1:8" outlineLevel="3">
       <c r="A306" s="15">
         <v>22</v>
       </c>
       <c r="B306" s="6" t="s">
         <v>611</v>
       </c>
       <c r="C306" s="7" t="s">
         <v>612</v>
       </c>
       <c r="D306" s="5">
-        <v>456.0</v>
+        <v>367.0</v>
       </c>
       <c r="E306" s="10">
         <v>1045.0</v>
       </c>
       <c r="F306" s="10">
         <v>940.5</v>
       </c>
       <c r="G306" s="10">
         <v>836.0</v>
       </c>
       <c r="H306" s="10">
         <v>731.5</v>
       </c>
     </row>
     <row r="307" spans="1:8" outlineLevel="3">
       <c r="A307" s="15">
         <v>23</v>
       </c>
       <c r="B307" s="6" t="s">
         <v>613</v>
       </c>
       <c r="C307" s="7" t="s">
         <v>614</v>
       </c>
       <c r="D307" s="5">
-        <v>308.0</v>
+        <v>409.0</v>
       </c>
       <c r="E307" s="10">
         <v>1400.0</v>
       </c>
       <c r="F307" s="10">
         <v>1260.0</v>
       </c>
       <c r="G307" s="10">
         <v>1120.0</v>
       </c>
       <c r="H307" s="10">
         <v>980.0</v>
       </c>
     </row>
     <row r="308" spans="1:8" outlineLevel="3">
       <c r="A308" s="15">
         <v>24</v>
       </c>
       <c r="B308" s="6" t="s">
         <v>615</v>
       </c>
       <c r="C308" s="7" t="s">
         <v>616</v>
       </c>
       <c r="D308" s="5">
-        <v>6.0</v>
+        <v>11.0</v>
       </c>
       <c r="E308" s="10">
-        <v>0.0</v>
+        <v>2555.0</v>
       </c>
       <c r="F308" s="10">
-        <v>0.0</v>
+        <v>2299.5</v>
       </c>
       <c r="G308" s="10">
-        <v>0.0</v>
+        <v>2044.0</v>
       </c>
       <c r="H308" s="10">
-        <v>0.0</v>
+        <v>1788.5</v>
       </c>
     </row>
     <row r="309" spans="1:8" outlineLevel="3">
       <c r="A309" s="15">
         <v>25</v>
       </c>
       <c r="B309" s="6" t="s">
         <v>617</v>
       </c>
       <c r="C309" s="7" t="s">
         <v>618</v>
       </c>
       <c r="D309" s="5">
-        <v>18.0</v>
+        <v>30.0</v>
       </c>
       <c r="E309" s="10">
         <v>3037.0</v>
       </c>
       <c r="F309" s="10">
         <v>2733.3</v>
       </c>
       <c r="G309" s="10">
         <v>2429.6</v>
       </c>
       <c r="H309" s="10">
         <v>2125.9</v>
       </c>
     </row>
     <row r="310" spans="1:8" outlineLevel="3">
       <c r="A310" s="15">
         <v>26</v>
       </c>
       <c r="B310" s="6" t="s">
         <v>619</v>
       </c>
       <c r="C310" s="7" t="s">
         <v>620</v>
       </c>
       <c r="D310" s="5">
-        <v>133.0</v>
+        <v>111.0</v>
       </c>
       <c r="E310" s="10">
         <v>4139.0</v>
       </c>
       <c r="F310" s="10">
         <v>3725.1</v>
       </c>
       <c r="G310" s="10">
         <v>3311.2</v>
       </c>
       <c r="H310" s="10">
         <v>2897.3</v>
       </c>
     </row>
     <row r="311" spans="1:8" outlineLevel="3">
       <c r="A311" s="15">
         <v>27</v>
       </c>
       <c r="B311" s="6" t="s">
         <v>621</v>
       </c>
       <c r="C311" s="7" t="s">
         <v>622</v>
       </c>
       <c r="D311" s="5">
-        <v>9.0</v>
+        <v>5.0</v>
       </c>
       <c r="E311" s="10">
         <v>12154.0</v>
       </c>
       <c r="F311" s="10">
         <v>10938.6</v>
       </c>
       <c r="G311" s="10">
         <v>9723.2</v>
       </c>
       <c r="H311" s="10">
         <v>8507.8</v>
       </c>
     </row>
     <row r="312" spans="1:8" outlineLevel="3">
       <c r="A312" s="15">
         <v>28</v>
       </c>
       <c r="B312" s="6" t="s">
         <v>623</v>
       </c>
       <c r="C312" s="7" t="s">
         <v>624</v>
       </c>
       <c r="D312" s="5">
-        <v>14.0</v>
+        <v>10.0</v>
       </c>
       <c r="E312" s="10">
         <v>14277.0</v>
       </c>
       <c r="F312" s="10">
         <v>12849.3</v>
       </c>
       <c r="G312" s="10">
         <v>11421.6</v>
       </c>
       <c r="H312" s="10">
         <v>9993.9</v>
       </c>
     </row>
     <row r="313" spans="1:8" outlineLevel="3">
       <c r="A313" s="15">
         <v>29</v>
       </c>
       <c r="B313" s="6" t="s">
         <v>625</v>
       </c>
       <c r="C313" s="7" t="s">
         <v>626</v>
       </c>
       <c r="D313" s="5">
-        <v>40.0</v>
+        <v>50.0</v>
       </c>
       <c r="E313" s="10">
         <v>32874.0</v>
       </c>
       <c r="F313" s="10">
         <v>29586.6</v>
       </c>
       <c r="G313" s="10">
         <v>26299.2</v>
       </c>
       <c r="H313" s="10">
         <v>23011.8</v>
       </c>
     </row>
     <row r="314" spans="1:8" outlineLevel="3">
       <c r="A314" s="15">
         <v>30</v>
       </c>
       <c r="B314" s="6" t="s">
         <v>627</v>
       </c>
       <c r="C314" s="7" t="s">
         <v>628</v>
       </c>
       <c r="D314" s="5">
-        <v>28.0</v>
+        <v>26.0</v>
       </c>
       <c r="E314" s="10">
         <v>39806.0</v>
       </c>
       <c r="F314" s="10">
         <v>35825.4</v>
       </c>
       <c r="G314" s="10">
         <v>31844.8</v>
       </c>
       <c r="H314" s="10">
         <v>27864.2</v>
       </c>
     </row>
     <row r="315" spans="1:8" outlineLevel="3">
       <c r="A315" s="15">
         <v>31</v>
       </c>
       <c r="B315" s="6" t="s">
         <v>629</v>
       </c>
       <c r="C315" s="7" t="s">
         <v>630</v>
       </c>
       <c r="D315" s="5">
-        <v>33.0</v>
+        <v>30.0</v>
       </c>
       <c r="E315" s="10">
         <v>5174.0</v>
       </c>
       <c r="F315" s="10">
         <v>4656.6</v>
       </c>
       <c r="G315" s="10">
         <v>4139.2</v>
       </c>
       <c r="H315" s="10">
         <v>3621.8</v>
       </c>
     </row>
     <row r="316" spans="1:8" outlineLevel="3">
       <c r="A316" s="15">
         <v>32</v>
       </c>
       <c r="B316" s="6" t="s">
         <v>631</v>
       </c>
       <c r="C316" s="7" t="s">
         <v>632</v>
       </c>
       <c r="D316" s="5">
-        <v>1.0</v>
+        <v>9.0</v>
       </c>
       <c r="E316" s="10">
         <v>47118.0</v>
       </c>
       <c r="F316" s="10">
         <v>42406.2</v>
       </c>
       <c r="G316" s="10">
         <v>37694.4</v>
       </c>
       <c r="H316" s="10">
         <v>32982.6</v>
       </c>
     </row>
     <row r="317" spans="1:8" outlineLevel="3">
       <c r="A317" s="15">
         <v>33</v>
       </c>
       <c r="B317" s="6" t="s">
         <v>633</v>
       </c>
       <c r="C317" s="7" t="s">
         <v>634</v>
       </c>
       <c r="D317" s="5">
-        <v>125.0</v>
+        <v>116.0</v>
       </c>
       <c r="E317" s="10">
         <v>6835.0</v>
       </c>
       <c r="F317" s="10">
         <v>6151.5</v>
       </c>
       <c r="G317" s="10">
         <v>5468.0</v>
       </c>
       <c r="H317" s="10">
         <v>4784.5</v>
       </c>
     </row>
     <row r="318" spans="1:8" outlineLevel="3">
       <c r="A318" s="15">
         <v>34</v>
       </c>
       <c r="B318" s="6" t="s">
         <v>635</v>
       </c>
       <c r="C318" s="7" t="s">
         <v>636</v>
       </c>
       <c r="D318" s="5">
-        <v>27.0</v>
+        <v>26.0</v>
       </c>
       <c r="E318" s="10">
         <v>99002.0</v>
       </c>
       <c r="F318" s="10">
         <v>89101.8</v>
       </c>
       <c r="G318" s="10">
         <v>79201.6</v>
       </c>
       <c r="H318" s="10">
         <v>69301.4</v>
       </c>
     </row>
     <row r="319" spans="1:8" outlineLevel="3">
       <c r="A319" s="15">
         <v>35</v>
       </c>
       <c r="B319" s="6" t="s">
         <v>637</v>
       </c>
       <c r="C319" s="7" t="s">
         <v>638</v>
       </c>
       <c r="D319" s="5">
-        <v>97.0</v>
+        <v>81.0</v>
       </c>
       <c r="E319" s="10">
         <v>9264.0</v>
       </c>
       <c r="F319" s="10">
         <v>8337.6</v>
       </c>
       <c r="G319" s="10">
         <v>7411.2</v>
       </c>
       <c r="H319" s="10">
         <v>6484.8</v>
       </c>
     </row>
     <row r="320" spans="1:8" outlineLevel="3">
       <c r="A320" s="15">
         <v>36</v>
       </c>
       <c r="B320" s="6" t="s">
         <v>639</v>
       </c>
       <c r="C320" s="7" t="s">
         <v>640</v>
       </c>
       <c r="D320" s="5">
-        <v>66.0</v>
+        <v>49.0</v>
       </c>
       <c r="E320" s="10">
         <v>9174.0</v>
       </c>
       <c r="F320" s="10">
         <v>8256.6</v>
       </c>
       <c r="G320" s="10">
         <v>7339.2</v>
       </c>
       <c r="H320" s="10">
         <v>6421.8</v>
       </c>
     </row>
     <row r="321" spans="1:8" outlineLevel="3">
       <c r="A321" s="15">
         <v>37</v>
       </c>
       <c r="B321" s="6" t="s">
         <v>641</v>
       </c>
       <c r="C321" s="7" t="s">
         <v>642</v>
       </c>
       <c r="D321" s="5">
-        <v>99.0</v>
+        <v>84.0</v>
       </c>
       <c r="E321" s="10">
         <v>10486.0</v>
       </c>
       <c r="F321" s="10">
         <v>9437.4</v>
       </c>
       <c r="G321" s="10">
         <v>8388.8</v>
       </c>
       <c r="H321" s="10">
         <v>7340.2</v>
       </c>
     </row>
     <row r="322" spans="1:8" outlineLevel="3">
       <c r="A322" s="15">
         <v>38</v>
       </c>
       <c r="B322" s="6" t="s">
         <v>643</v>
       </c>
       <c r="C322" s="7" t="s">
         <v>644</v>
       </c>
       <c r="D322" s="5">
-        <v>229.0</v>
+        <v>214.0</v>
       </c>
       <c r="E322" s="10">
         <v>14576.0</v>
       </c>
       <c r="F322" s="10">
         <v>13118.4</v>
       </c>
       <c r="G322" s="10">
         <v>11660.8</v>
       </c>
       <c r="H322" s="10">
         <v>10203.2</v>
       </c>
     </row>
     <row r="323" spans="1:8" outlineLevel="3">
       <c r="A323" s="15">
         <v>39</v>
       </c>
       <c r="B323" s="6" t="s">
         <v>645</v>
       </c>
       <c r="C323" s="7" t="s">
         <v>646</v>
       </c>
       <c r="D323" s="5">
-        <v>90.0</v>
+        <v>88.0</v>
       </c>
       <c r="E323" s="10">
         <v>21666.0</v>
       </c>
       <c r="F323" s="10">
         <v>19499.4</v>
       </c>
       <c r="G323" s="10">
         <v>17332.8</v>
       </c>
       <c r="H323" s="10">
         <v>15166.2</v>
       </c>
     </row>
     <row r="324" spans="1:8" outlineLevel="3">
       <c r="A324" s="15">
         <v>40</v>
       </c>
       <c r="B324" s="6" t="s">
         <v>647</v>
       </c>
       <c r="C324" s="7" t="s">
         <v>648</v>
       </c>
       <c r="D324" s="5">
-        <v>24.0</v>
+        <v>40.0</v>
       </c>
       <c r="E324" s="10">
         <v>27387.0</v>
       </c>
       <c r="F324" s="10">
         <v>24648.3</v>
       </c>
       <c r="G324" s="10">
         <v>21909.6</v>
       </c>
       <c r="H324" s="10">
         <v>19170.9</v>
       </c>
     </row>
     <row r="325" spans="1:8" outlineLevel="3">
       <c r="A325" s="15">
         <v>41</v>
       </c>
       <c r="B325" s="6" t="s">
         <v>649</v>
       </c>
       <c r="C325" s="7" t="s">
         <v>650</v>
       </c>
       <c r="D325" s="5">
@@ -12166,323 +12166,323 @@
       </c>
       <c r="E333" s="10">
         <v>0.0</v>
       </c>
       <c r="F333" s="10">
         <v>0.0</v>
       </c>
       <c r="G333" s="10">
         <v>0.0</v>
       </c>
       <c r="H333" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="334" spans="1:8" outlineLevel="3">
       <c r="A334" s="15">
         <v>50</v>
       </c>
       <c r="B334" s="6" t="s">
         <v>667</v>
       </c>
       <c r="C334" s="7" t="s">
         <v>668</v>
       </c>
       <c r="D334" s="5">
-        <v>22.0</v>
+        <v>17.0</v>
       </c>
       <c r="E334" s="10">
         <v>44133.0</v>
       </c>
       <c r="F334" s="10">
         <v>39719.7</v>
       </c>
       <c r="G334" s="10">
         <v>35306.4</v>
       </c>
       <c r="H334" s="10">
         <v>30893.1</v>
       </c>
     </row>
     <row r="335" spans="1:8" outlineLevel="3">
       <c r="A335" s="15">
         <v>51</v>
       </c>
       <c r="B335" s="6" t="s">
         <v>669</v>
       </c>
       <c r="C335" s="7" t="s">
         <v>670</v>
       </c>
       <c r="D335" s="5">
-        <v>19.0</v>
+        <v>51.0</v>
       </c>
       <c r="E335" s="10">
-        <v>76629.0</v>
+        <v>73146.0</v>
       </c>
       <c r="F335" s="10">
-        <v>68966.1</v>
+        <v>65831.4</v>
       </c>
       <c r="G335" s="10">
-        <v>61303.2</v>
+        <v>58516.8</v>
       </c>
       <c r="H335" s="10">
-        <v>53640.3</v>
+        <v>51202.2</v>
       </c>
     </row>
     <row r="336" spans="1:8" outlineLevel="3">
       <c r="A336" s="15">
         <v>52</v>
       </c>
       <c r="B336" s="6" t="s">
         <v>671</v>
       </c>
       <c r="C336" s="7" t="s">
         <v>672</v>
       </c>
       <c r="D336" s="5">
         <v>7.0</v>
       </c>
       <c r="E336" s="10">
         <v>57119.0</v>
       </c>
       <c r="F336" s="10">
         <v>51407.1</v>
       </c>
       <c r="G336" s="10">
         <v>45695.2</v>
       </c>
       <c r="H336" s="10">
         <v>39983.3</v>
       </c>
     </row>
     <row r="337" spans="1:8" outlineLevel="3">
       <c r="A337" s="15">
         <v>53</v>
       </c>
       <c r="B337" s="6" t="s">
         <v>673</v>
       </c>
       <c r="C337" s="7" t="s">
         <v>674</v>
       </c>
       <c r="D337" s="5">
-        <v>26.0</v>
+        <v>42.0</v>
       </c>
       <c r="E337" s="10">
-        <v>95537.0</v>
+        <v>91194.0</v>
       </c>
       <c r="F337" s="10">
-        <v>85983.3</v>
+        <v>82074.6</v>
       </c>
       <c r="G337" s="10">
-        <v>76429.6</v>
+        <v>72955.2</v>
       </c>
       <c r="H337" s="10">
-        <v>66875.9</v>
+        <v>63835.8</v>
       </c>
     </row>
     <row r="338" spans="1:8" outlineLevel="3">
       <c r="A338" s="15">
         <v>54</v>
       </c>
       <c r="B338" s="6" t="s">
         <v>675</v>
       </c>
       <c r="C338" s="7" t="s">
         <v>676</v>
       </c>
       <c r="D338" s="5">
-        <v>142.0</v>
+        <v>154.0</v>
       </c>
       <c r="E338" s="10">
-        <v>8781.0</v>
+        <v>8381.0</v>
       </c>
       <c r="F338" s="10">
-        <v>7902.9</v>
+        <v>7542.9</v>
       </c>
       <c r="G338" s="10">
-        <v>7024.8</v>
+        <v>6704.8</v>
       </c>
       <c r="H338" s="10">
-        <v>6146.7</v>
+        <v>5866.7</v>
       </c>
     </row>
     <row r="339" spans="1:8" outlineLevel="3">
       <c r="A339" s="15">
         <v>55</v>
       </c>
       <c r="B339" s="6" t="s">
         <v>677</v>
       </c>
       <c r="C339" s="7" t="s">
         <v>678</v>
       </c>
       <c r="D339" s="5">
         <v>11.0</v>
       </c>
       <c r="E339" s="10">
         <v>67173.0</v>
       </c>
       <c r="F339" s="10">
         <v>60455.7</v>
       </c>
       <c r="G339" s="10">
         <v>53738.4</v>
       </c>
       <c r="H339" s="10">
         <v>47021.1</v>
       </c>
     </row>
     <row r="340" spans="1:8" outlineLevel="3">
       <c r="A340" s="15">
         <v>56</v>
       </c>
       <c r="B340" s="6" t="s">
         <v>679</v>
       </c>
       <c r="C340" s="7" t="s">
         <v>680</v>
       </c>
       <c r="D340" s="5">
         <v>3.0</v>
       </c>
       <c r="E340" s="10">
-        <v>134730.0</v>
+        <v>128607.0</v>
       </c>
       <c r="F340" s="10">
-        <v>121257.0</v>
+        <v>115746.3</v>
       </c>
       <c r="G340" s="10">
-        <v>107784.0</v>
+        <v>102885.6</v>
       </c>
       <c r="H340" s="10">
-        <v>94311.0</v>
+        <v>90024.9</v>
       </c>
     </row>
     <row r="341" spans="1:8" outlineLevel="3">
       <c r="A341" s="15">
         <v>57</v>
       </c>
       <c r="B341" s="6" t="s">
         <v>681</v>
       </c>
       <c r="C341" s="7" t="s">
         <v>682</v>
       </c>
       <c r="D341" s="5">
-        <v>82.0</v>
+        <v>78.0</v>
       </c>
       <c r="E341" s="10">
-        <v>10662.0</v>
+        <v>10178.0</v>
       </c>
       <c r="F341" s="10">
-        <v>9595.8</v>
+        <v>9160.2</v>
       </c>
       <c r="G341" s="10">
-        <v>8529.6</v>
+        <v>8142.4</v>
       </c>
       <c r="H341" s="10">
-        <v>7463.4</v>
+        <v>7124.6</v>
       </c>
     </row>
     <row r="342" spans="1:8" outlineLevel="3">
       <c r="A342" s="15">
         <v>58</v>
       </c>
       <c r="B342" s="6" t="s">
         <v>683</v>
       </c>
       <c r="C342" s="7" t="s">
         <v>684</v>
       </c>
       <c r="D342" s="5">
         <v>10.0</v>
       </c>
       <c r="E342" s="10">
         <v>105539.0</v>
       </c>
       <c r="F342" s="10">
         <v>94985.1</v>
       </c>
       <c r="G342" s="10">
         <v>84431.2</v>
       </c>
       <c r="H342" s="10">
         <v>73877.3</v>
       </c>
     </row>
     <row r="343" spans="1:8" outlineLevel="3">
       <c r="A343" s="15">
         <v>59</v>
       </c>
       <c r="B343" s="6" t="s">
         <v>685</v>
       </c>
       <c r="C343" s="7" t="s">
         <v>686</v>
       </c>
       <c r="D343" s="5">
         <v>4.0</v>
       </c>
       <c r="E343" s="10">
-        <v>184126.0</v>
+        <v>175756.0</v>
       </c>
       <c r="F343" s="10">
-        <v>165713.4</v>
+        <v>158180.4</v>
       </c>
       <c r="G343" s="10">
-        <v>147300.8</v>
+        <v>140604.8</v>
       </c>
       <c r="H343" s="10">
-        <v>128888.2</v>
+        <v>123029.2</v>
       </c>
     </row>
     <row r="344" spans="1:8" outlineLevel="3">
       <c r="A344" s="15">
         <v>60</v>
       </c>
       <c r="B344" s="6" t="s">
         <v>687</v>
       </c>
       <c r="C344" s="7" t="s">
         <v>688</v>
       </c>
       <c r="D344" s="5">
-        <v>180.0</v>
+        <v>111.0</v>
       </c>
       <c r="E344" s="10">
-        <v>14862.0</v>
+        <v>14187.0</v>
       </c>
       <c r="F344" s="10">
-        <v>13375.8</v>
+        <v>12768.3</v>
       </c>
       <c r="G344" s="10">
-        <v>11889.6</v>
+        <v>11349.6</v>
       </c>
       <c r="H344" s="10">
-        <v>10403.4</v>
+        <v>9930.9</v>
       </c>
     </row>
     <row r="345" spans="1:8" outlineLevel="3">
       <c r="A345" s="15">
         <v>61</v>
       </c>
       <c r="B345" s="6" t="s">
         <v>689</v>
       </c>
       <c r="C345" s="7" t="s">
         <v>690</v>
       </c>
       <c r="D345" s="5">
         <v>0.0</v>
       </c>
       <c r="E345" s="10">
         <v>0.0</v>
       </c>
       <c r="F345" s="10">
         <v>0.0</v>
       </c>
       <c r="G345" s="10">
         <v>0.0</v>
       </c>
       <c r="H345" s="10">
@@ -12504,257 +12504,257 @@
       </c>
       <c r="E346" s="10">
         <v>0.0</v>
       </c>
       <c r="F346" s="10">
         <v>0.0</v>
       </c>
       <c r="G346" s="10">
         <v>0.0</v>
       </c>
       <c r="H346" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="347" spans="1:8" outlineLevel="3">
       <c r="A347" s="15">
         <v>63</v>
       </c>
       <c r="B347" s="6" t="s">
         <v>693</v>
       </c>
       <c r="C347" s="7" t="s">
         <v>694</v>
       </c>
       <c r="D347" s="5">
-        <v>185.0</v>
+        <v>100.0</v>
       </c>
       <c r="E347" s="10">
-        <v>19125.0</v>
+        <v>18256.0</v>
       </c>
       <c r="F347" s="10">
-        <v>17212.5</v>
+        <v>16430.4</v>
       </c>
       <c r="G347" s="10">
-        <v>15300.0</v>
+        <v>14604.8</v>
       </c>
       <c r="H347" s="10">
-        <v>13387.5</v>
+        <v>12779.2</v>
       </c>
     </row>
     <row r="348" spans="1:8" outlineLevel="3">
       <c r="A348" s="15">
         <v>64</v>
       </c>
       <c r="B348" s="6" t="s">
         <v>695</v>
       </c>
       <c r="C348" s="7" t="s">
         <v>696</v>
       </c>
       <c r="D348" s="5">
-        <v>80.0</v>
+        <v>100.0</v>
       </c>
       <c r="E348" s="10">
-        <v>22654.0</v>
+        <v>21624.0</v>
       </c>
       <c r="F348" s="10">
-        <v>20388.6</v>
+        <v>19461.6</v>
       </c>
       <c r="G348" s="10">
-        <v>18123.2</v>
+        <v>17299.2</v>
       </c>
       <c r="H348" s="10">
-        <v>15857.8</v>
+        <v>15136.8</v>
       </c>
     </row>
     <row r="349" spans="1:8" outlineLevel="3">
       <c r="A349" s="15">
         <v>65</v>
       </c>
       <c r="B349" s="6" t="s">
         <v>697</v>
       </c>
       <c r="C349" s="7" t="s">
         <v>698</v>
       </c>
       <c r="D349" s="5">
-        <v>31.0</v>
+        <v>24.0</v>
       </c>
       <c r="E349" s="10">
         <v>22528.0</v>
       </c>
       <c r="F349" s="10">
         <v>20275.2</v>
       </c>
       <c r="G349" s="10">
         <v>18022.4</v>
       </c>
       <c r="H349" s="10">
         <v>15769.6</v>
       </c>
     </row>
     <row r="350" spans="1:8" outlineLevel="3">
       <c r="A350" s="15">
         <v>66</v>
       </c>
       <c r="B350" s="6" t="s">
         <v>699</v>
       </c>
       <c r="C350" s="7" t="s">
         <v>700</v>
       </c>
       <c r="D350" s="5">
-        <v>151.0</v>
+        <v>169.0</v>
       </c>
       <c r="E350" s="10">
-        <v>28022.0</v>
+        <v>26749.0</v>
       </c>
       <c r="F350" s="10">
-        <v>25219.8</v>
+        <v>24074.1</v>
       </c>
       <c r="G350" s="10">
-        <v>22417.6</v>
+        <v>21399.2</v>
       </c>
       <c r="H350" s="10">
-        <v>19615.4</v>
+        <v>18724.3</v>
       </c>
     </row>
     <row r="351" spans="1:8" outlineLevel="3">
       <c r="A351" s="15">
         <v>67</v>
       </c>
       <c r="B351" s="6" t="s">
         <v>701</v>
       </c>
       <c r="C351" s="7" t="s">
         <v>702</v>
       </c>
       <c r="D351" s="5">
-        <v>70.0</v>
+        <v>55.0</v>
       </c>
       <c r="E351" s="10">
-        <v>45267.0</v>
+        <v>46090.0</v>
       </c>
       <c r="F351" s="10">
-        <v>40740.3</v>
+        <v>41481.0</v>
       </c>
       <c r="G351" s="10">
-        <v>36213.6</v>
+        <v>36872.0</v>
       </c>
       <c r="H351" s="10">
-        <v>31686.9</v>
+        <v>32263.0</v>
       </c>
     </row>
     <row r="352" spans="1:8" outlineLevel="3">
       <c r="A352" s="15">
         <v>68</v>
       </c>
       <c r="B352" s="6" t="s">
         <v>703</v>
       </c>
       <c r="C352" s="7" t="s">
         <v>704</v>
       </c>
       <c r="D352" s="5">
-        <v>25.0</v>
+        <v>42.0</v>
       </c>
       <c r="E352" s="10">
-        <v>55265.0</v>
+        <v>52754.0</v>
       </c>
       <c r="F352" s="10">
-        <v>49738.5</v>
+        <v>47478.6</v>
       </c>
       <c r="G352" s="10">
-        <v>44212.0</v>
+        <v>42203.2</v>
       </c>
       <c r="H352" s="10">
-        <v>38685.5</v>
+        <v>36927.8</v>
       </c>
     </row>
     <row r="353" spans="1:8" outlineLevel="2">
       <c r="A353" s="14" t="s">
         <v>705</v>
       </c>
       <c r="B353" s="4"/>
       <c r="C353" s="4"/>
       <c r="D353" s="4"/>
       <c r="E353" s="9"/>
       <c r="F353" s="9"/>
       <c r="G353" s="9"/>
       <c r="H353" s="9"/>
     </row>
     <row r="354" spans="1:8" outlineLevel="3">
       <c r="A354" s="15">
         <v>1</v>
       </c>
       <c r="B354" s="6" t="s">
         <v>706</v>
       </c>
       <c r="C354" s="7" t="s">
         <v>707</v>
       </c>
       <c r="D354" s="5">
         <v>1.0</v>
       </c>
       <c r="E354" s="10">
-        <v>183502.0</v>
+        <v>182901.0</v>
       </c>
       <c r="F354" s="10">
-        <v>165151.8</v>
+        <v>164610.9</v>
       </c>
       <c r="G354" s="10">
-        <v>146801.6</v>
+        <v>146320.8</v>
       </c>
       <c r="H354" s="10">
-        <v>128451.4</v>
+        <v>128030.7</v>
       </c>
     </row>
     <row r="355" spans="1:8" outlineLevel="3">
       <c r="A355" s="15">
         <v>2</v>
       </c>
       <c r="B355" s="6" t="s">
         <v>708</v>
       </c>
       <c r="C355" s="7" t="s">
         <v>709</v>
       </c>
       <c r="D355" s="5">
         <v>0.0</v>
       </c>
       <c r="E355" s="10">
-        <v>124898.0</v>
+        <v>124491.0</v>
       </c>
       <c r="F355" s="10">
-        <v>112408.2</v>
+        <v>112041.9</v>
       </c>
       <c r="G355" s="10">
-        <v>99918.4</v>
+        <v>99592.8</v>
       </c>
       <c r="H355" s="10">
-        <v>87428.6</v>
+        <v>87143.7</v>
       </c>
     </row>
     <row r="356" spans="1:8" outlineLevel="3">
       <c r="A356" s="15">
         <v>3</v>
       </c>
       <c r="B356" s="6" t="s">
         <v>710</v>
       </c>
       <c r="C356" s="7" t="s">
         <v>711</v>
       </c>
       <c r="D356" s="5">
         <v>0.0</v>
       </c>
       <c r="E356" s="10">
         <v>0.0</v>
       </c>
       <c r="F356" s="10">
         <v>0.0</v>
       </c>
       <c r="G356" s="10">
         <v>0.0</v>
       </c>
       <c r="H356" s="10">
@@ -12762,141 +12762,141 @@
       </c>
     </row>
     <row r="357" spans="1:8" outlineLevel="2">
       <c r="A357" s="14" t="s">
         <v>712</v>
       </c>
       <c r="B357" s="4"/>
       <c r="C357" s="4"/>
       <c r="D357" s="4"/>
       <c r="E357" s="9"/>
       <c r="F357" s="9"/>
       <c r="G357" s="9"/>
       <c r="H357" s="9"/>
     </row>
     <row r="358" spans="1:8" outlineLevel="3">
       <c r="A358" s="15">
         <v>1</v>
       </c>
       <c r="B358" s="6" t="s">
         <v>713</v>
       </c>
       <c r="C358" s="7" t="s">
         <v>714</v>
       </c>
       <c r="D358" s="5">
-        <v>0.0</v>
+        <v>80.0</v>
       </c>
       <c r="E358" s="10">
         <v>256.0</v>
       </c>
       <c r="F358" s="10">
         <v>230.4</v>
       </c>
       <c r="G358" s="10">
         <v>204.8</v>
       </c>
       <c r="H358" s="10">
         <v>179.2</v>
       </c>
     </row>
     <row r="359" spans="1:8" outlineLevel="3">
       <c r="A359" s="15">
         <v>2</v>
       </c>
       <c r="B359" s="6" t="s">
         <v>715</v>
       </c>
       <c r="C359" s="7" t="s">
         <v>716</v>
       </c>
       <c r="D359" s="5">
-        <v>314.0</v>
+        <v>313.0</v>
       </c>
       <c r="E359" s="10">
-        <v>214.0</v>
+        <v>264.0</v>
       </c>
       <c r="F359" s="10">
-        <v>192.6</v>
+        <v>237.6</v>
       </c>
       <c r="G359" s="10">
-        <v>171.2</v>
+        <v>211.2</v>
       </c>
       <c r="H359" s="10">
-        <v>149.8</v>
+        <v>184.8</v>
       </c>
     </row>
     <row r="360" spans="1:8" outlineLevel="3">
       <c r="A360" s="15">
         <v>3</v>
       </c>
       <c r="B360" s="6" t="s">
         <v>717</v>
       </c>
       <c r="C360" s="7" t="s">
         <v>718</v>
       </c>
       <c r="D360" s="5">
         <v>55.0</v>
       </c>
       <c r="E360" s="10">
         <v>278.0</v>
       </c>
       <c r="F360" s="10">
         <v>250.2</v>
       </c>
       <c r="G360" s="10">
         <v>222.4</v>
       </c>
       <c r="H360" s="10">
         <v>194.6</v>
       </c>
     </row>
     <row r="361" spans="1:8" outlineLevel="3">
       <c r="A361" s="15">
         <v>4</v>
       </c>
       <c r="B361" s="6" t="s">
         <v>719</v>
       </c>
       <c r="C361" s="7" t="s">
         <v>720</v>
       </c>
       <c r="D361" s="5">
         <v>71.0</v>
       </c>
       <c r="E361" s="10">
-        <v>222.0</v>
+        <v>272.0</v>
       </c>
       <c r="F361" s="10">
-        <v>199.8</v>
+        <v>244.8</v>
       </c>
       <c r="G361" s="10">
-        <v>177.6</v>
+        <v>217.6</v>
       </c>
       <c r="H361" s="10">
-        <v>155.4</v>
+        <v>190.4</v>
       </c>
     </row>
     <row r="362" spans="1:8" outlineLevel="3">
       <c r="A362" s="15">
         <v>5</v>
       </c>
       <c r="B362" s="6" t="s">
         <v>721</v>
       </c>
       <c r="C362" s="7" t="s">
         <v>722</v>
       </c>
       <c r="D362" s="5">
         <v>58.0</v>
       </c>
       <c r="E362" s="10">
         <v>245.0</v>
       </c>
       <c r="F362" s="10">
         <v>220.5</v>
       </c>
       <c r="G362" s="10">
         <v>196.0</v>
       </c>
       <c r="H362" s="10">
@@ -12918,129 +12918,129 @@
       </c>
       <c r="E363" s="10">
         <v>365.0</v>
       </c>
       <c r="F363" s="10">
         <v>328.5</v>
       </c>
       <c r="G363" s="10">
         <v>292.0</v>
       </c>
       <c r="H363" s="10">
         <v>255.5</v>
       </c>
     </row>
     <row r="364" spans="1:8" outlineLevel="3">
       <c r="A364" s="15">
         <v>7</v>
       </c>
       <c r="B364" s="6" t="s">
         <v>725</v>
       </c>
       <c r="C364" s="7" t="s">
         <v>726</v>
       </c>
       <c r="D364" s="5">
-        <v>195.0</v>
+        <v>374.0</v>
       </c>
       <c r="E364" s="10">
-        <v>304.0</v>
+        <v>373.0</v>
       </c>
       <c r="F364" s="10">
-        <v>273.6</v>
+        <v>335.7</v>
       </c>
       <c r="G364" s="10">
-        <v>243.2</v>
+        <v>298.4</v>
       </c>
       <c r="H364" s="10">
-        <v>212.8</v>
+        <v>261.1</v>
       </c>
     </row>
     <row r="365" spans="1:8" outlineLevel="3">
       <c r="A365" s="15">
         <v>8</v>
       </c>
       <c r="B365" s="6" t="s">
         <v>727</v>
       </c>
       <c r="C365" s="7" t="s">
         <v>728</v>
       </c>
       <c r="D365" s="5">
         <v>55.0</v>
       </c>
       <c r="E365" s="10">
         <v>392.0</v>
       </c>
       <c r="F365" s="10">
         <v>352.8</v>
       </c>
       <c r="G365" s="10">
         <v>313.6</v>
       </c>
       <c r="H365" s="10">
         <v>274.4</v>
       </c>
     </row>
     <row r="366" spans="1:8" outlineLevel="3">
       <c r="A366" s="15">
         <v>9</v>
       </c>
       <c r="B366" s="6" t="s">
         <v>729</v>
       </c>
       <c r="C366" s="7" t="s">
         <v>730</v>
       </c>
       <c r="D366" s="5">
-        <v>63.0</v>
+        <v>58.0</v>
       </c>
       <c r="E366" s="10">
-        <v>288.0</v>
+        <v>355.0</v>
       </c>
       <c r="F366" s="10">
-        <v>259.2</v>
+        <v>319.5</v>
       </c>
       <c r="G366" s="10">
-        <v>230.4</v>
+        <v>284.0</v>
       </c>
       <c r="H366" s="10">
-        <v>201.6</v>
+        <v>248.5</v>
       </c>
     </row>
     <row r="367" spans="1:8" outlineLevel="3">
       <c r="A367" s="15">
         <v>10</v>
       </c>
       <c r="B367" s="6" t="s">
         <v>731</v>
       </c>
       <c r="C367" s="7" t="s">
         <v>732</v>
       </c>
       <c r="D367" s="5">
-        <v>56.0</v>
+        <v>101.0</v>
       </c>
       <c r="E367" s="10">
         <v>334.0</v>
       </c>
       <c r="F367" s="10">
         <v>300.6</v>
       </c>
       <c r="G367" s="10">
         <v>267.2</v>
       </c>
       <c r="H367" s="10">
         <v>233.8</v>
       </c>
     </row>
     <row r="368" spans="1:8" outlineLevel="3">
       <c r="A368" s="15">
         <v>11</v>
       </c>
       <c r="B368" s="6" t="s">
         <v>733</v>
       </c>
       <c r="C368" s="7" t="s">
         <v>734</v>
       </c>
       <c r="D368" s="5">
@@ -13048,323 +13048,323 @@
       </c>
       <c r="E368" s="10">
         <v>643.0</v>
       </c>
       <c r="F368" s="10">
         <v>578.7</v>
       </c>
       <c r="G368" s="10">
         <v>514.4</v>
       </c>
       <c r="H368" s="10">
         <v>450.1</v>
       </c>
     </row>
     <row r="369" spans="1:8" outlineLevel="3">
       <c r="A369" s="15">
         <v>12</v>
       </c>
       <c r="B369" s="6" t="s">
         <v>735</v>
       </c>
       <c r="C369" s="7" t="s">
         <v>736</v>
       </c>
       <c r="D369" s="5">
-        <v>433.0</v>
+        <v>428.0</v>
       </c>
       <c r="E369" s="10">
-        <v>485.0</v>
+        <v>597.0</v>
       </c>
       <c r="F369" s="10">
-        <v>436.5</v>
+        <v>537.3</v>
       </c>
       <c r="G369" s="10">
-        <v>388.0</v>
+        <v>477.6</v>
       </c>
       <c r="H369" s="10">
-        <v>339.5</v>
+        <v>417.9</v>
       </c>
     </row>
     <row r="370" spans="1:8" outlineLevel="3">
       <c r="A370" s="15">
         <v>13</v>
       </c>
       <c r="B370" s="6" t="s">
         <v>737</v>
       </c>
       <c r="C370" s="7" t="s">
         <v>738</v>
       </c>
       <c r="D370" s="5">
         <v>17.0</v>
       </c>
       <c r="E370" s="10">
         <v>653.0</v>
       </c>
       <c r="F370" s="10">
         <v>587.7</v>
       </c>
       <c r="G370" s="10">
         <v>522.4</v>
       </c>
       <c r="H370" s="10">
         <v>457.1</v>
       </c>
     </row>
     <row r="371" spans="1:8" outlineLevel="3">
       <c r="A371" s="15">
         <v>14</v>
       </c>
       <c r="B371" s="6" t="s">
         <v>739</v>
       </c>
       <c r="C371" s="7" t="s">
         <v>740</v>
       </c>
       <c r="D371" s="5">
         <v>25.0</v>
       </c>
       <c r="E371" s="10">
-        <v>480.0</v>
+        <v>590.0</v>
       </c>
       <c r="F371" s="10">
-        <v>432.0</v>
+        <v>531.0</v>
       </c>
       <c r="G371" s="10">
-        <v>384.0</v>
+        <v>472.0</v>
       </c>
       <c r="H371" s="10">
-        <v>336.0</v>
+        <v>413.0</v>
       </c>
     </row>
     <row r="372" spans="1:8" outlineLevel="3">
       <c r="A372" s="15">
         <v>15</v>
       </c>
       <c r="B372" s="6" t="s">
         <v>741</v>
       </c>
       <c r="C372" s="7" t="s">
         <v>742</v>
       </c>
       <c r="D372" s="5">
-        <v>0.0</v>
+        <v>88.0</v>
       </c>
       <c r="E372" s="10">
         <v>558.0</v>
       </c>
       <c r="F372" s="10">
         <v>502.2</v>
       </c>
       <c r="G372" s="10">
         <v>446.4</v>
       </c>
       <c r="H372" s="10">
         <v>390.6</v>
       </c>
     </row>
     <row r="373" spans="1:8" outlineLevel="3">
       <c r="A373" s="15">
         <v>16</v>
       </c>
       <c r="B373" s="6" t="s">
         <v>743</v>
       </c>
       <c r="C373" s="7" t="s">
         <v>744</v>
       </c>
       <c r="D373" s="5">
-        <v>105.0</v>
+        <v>55.0</v>
       </c>
       <c r="E373" s="10">
-        <v>685.0</v>
+        <v>842.0</v>
       </c>
       <c r="F373" s="10">
-        <v>616.5</v>
+        <v>757.8</v>
       </c>
       <c r="G373" s="10">
-        <v>548.0</v>
+        <v>673.6</v>
       </c>
       <c r="H373" s="10">
-        <v>479.5</v>
+        <v>589.4</v>
       </c>
     </row>
     <row r="374" spans="1:8" outlineLevel="3">
       <c r="A374" s="15">
         <v>17</v>
       </c>
       <c r="B374" s="6" t="s">
         <v>745</v>
       </c>
       <c r="C374" s="7" t="s">
         <v>746</v>
       </c>
       <c r="D374" s="5">
         <v>120.0</v>
       </c>
       <c r="E374" s="10">
-        <v>214.0</v>
+        <v>264.0</v>
       </c>
       <c r="F374" s="10">
-        <v>192.6</v>
+        <v>237.6</v>
       </c>
       <c r="G374" s="10">
-        <v>171.2</v>
+        <v>211.2</v>
       </c>
       <c r="H374" s="10">
-        <v>149.8</v>
+        <v>184.8</v>
       </c>
     </row>
     <row r="375" spans="1:8" outlineLevel="3">
       <c r="A375" s="15">
         <v>18</v>
       </c>
       <c r="B375" s="6" t="s">
         <v>747</v>
       </c>
       <c r="C375" s="7" t="s">
         <v>748</v>
       </c>
       <c r="D375" s="5">
         <v>41.0</v>
       </c>
       <c r="E375" s="10">
-        <v>304.0</v>
+        <v>373.0</v>
       </c>
       <c r="F375" s="10">
-        <v>273.6</v>
+        <v>335.7</v>
       </c>
       <c r="G375" s="10">
-        <v>243.2</v>
+        <v>298.4</v>
       </c>
       <c r="H375" s="10">
-        <v>212.8</v>
+        <v>261.1</v>
       </c>
     </row>
     <row r="376" spans="1:8" outlineLevel="3">
       <c r="A376" s="15">
         <v>19</v>
       </c>
       <c r="B376" s="6" t="s">
         <v>749</v>
       </c>
       <c r="C376" s="7" t="s">
         <v>750</v>
       </c>
       <c r="D376" s="5">
         <v>20.0</v>
       </c>
       <c r="E376" s="10">
-        <v>485.0</v>
+        <v>597.0</v>
       </c>
       <c r="F376" s="10">
-        <v>436.5</v>
+        <v>537.3</v>
       </c>
       <c r="G376" s="10">
-        <v>388.0</v>
+        <v>477.6</v>
       </c>
       <c r="H376" s="10">
-        <v>339.5</v>
+        <v>417.9</v>
       </c>
     </row>
     <row r="377" spans="1:8" outlineLevel="3">
       <c r="A377" s="15">
         <v>20</v>
       </c>
       <c r="B377" s="6" t="s">
         <v>751</v>
       </c>
       <c r="C377" s="7" t="s">
         <v>752</v>
       </c>
       <c r="D377" s="5">
         <v>0.0</v>
       </c>
       <c r="E377" s="10">
-        <v>480.0</v>
+        <v>590.0</v>
       </c>
       <c r="F377" s="10">
-        <v>432.0</v>
+        <v>531.0</v>
       </c>
       <c r="G377" s="10">
-        <v>384.0</v>
+        <v>472.0</v>
       </c>
       <c r="H377" s="10">
-        <v>336.0</v>
+        <v>413.0</v>
       </c>
     </row>
     <row r="378" spans="1:8" outlineLevel="3">
       <c r="A378" s="15">
         <v>21</v>
       </c>
       <c r="B378" s="6" t="s">
         <v>753</v>
       </c>
       <c r="C378" s="7" t="s">
         <v>754</v>
       </c>
       <c r="D378" s="5">
         <v>0.0</v>
       </c>
       <c r="E378" s="10">
         <v>558.0</v>
       </c>
       <c r="F378" s="10">
         <v>502.2</v>
       </c>
       <c r="G378" s="10">
         <v>446.4</v>
       </c>
       <c r="H378" s="10">
         <v>390.6</v>
       </c>
     </row>
     <row r="379" spans="1:8" outlineLevel="3">
       <c r="A379" s="15">
         <v>22</v>
       </c>
       <c r="B379" s="6" t="s">
         <v>755</v>
       </c>
       <c r="C379" s="7" t="s">
         <v>756</v>
       </c>
       <c r="D379" s="5">
         <v>0.0</v>
       </c>
       <c r="E379" s="10">
-        <v>685.0</v>
+        <v>842.0</v>
       </c>
       <c r="F379" s="10">
-        <v>616.5</v>
+        <v>757.8</v>
       </c>
       <c r="G379" s="10">
-        <v>548.0</v>
+        <v>673.6</v>
       </c>
       <c r="H379" s="10">
-        <v>479.5</v>
+        <v>589.4</v>
       </c>
     </row>
     <row r="380" spans="1:8" outlineLevel="1">
       <c r="A380" s="13" t="s">
         <v>757</v>
       </c>
       <c r="B380" s="4"/>
       <c r="C380" s="4"/>
       <c r="D380" s="4"/>
       <c r="E380" s="9"/>
       <c r="F380" s="9"/>
       <c r="G380" s="9"/>
       <c r="H380" s="9"/>
     </row>
     <row r="381" spans="1:8" outlineLevel="2">
       <c r="A381" s="15">
         <v>1</v>
       </c>
       <c r="B381" s="6" t="s">
         <v>758</v>
       </c>
       <c r="C381" s="7" t="s">
         <v>759</v>
       </c>
       <c r="D381" s="5">
@@ -13840,51 +13840,51 @@
       </c>
       <c r="E399" s="10">
         <v>1008.0</v>
       </c>
       <c r="F399" s="10">
         <v>907.2</v>
       </c>
       <c r="G399" s="10">
         <v>806.4</v>
       </c>
       <c r="H399" s="10">
         <v>705.6</v>
       </c>
     </row>
     <row r="400" spans="1:8" outlineLevel="2">
       <c r="A400" s="15">
         <v>20</v>
       </c>
       <c r="B400" s="6" t="s">
         <v>796</v>
       </c>
       <c r="C400" s="7" t="s">
         <v>797</v>
       </c>
       <c r="D400" s="5">
-        <v>52.0</v>
+        <v>51.0</v>
       </c>
       <c r="E400" s="10">
         <v>842.0</v>
       </c>
       <c r="F400" s="10">
         <v>757.8</v>
       </c>
       <c r="G400" s="10">
         <v>673.6</v>
       </c>
       <c r="H400" s="10">
         <v>589.4</v>
       </c>
     </row>
     <row r="401" spans="1:8" outlineLevel="2">
       <c r="A401" s="15">
         <v>21</v>
       </c>
       <c r="B401" s="6" t="s">
         <v>798</v>
       </c>
       <c r="C401" s="7" t="s">
         <v>799</v>
       </c>
       <c r="D401" s="5">
@@ -13892,453 +13892,453 @@
       </c>
       <c r="E401" s="10">
         <v>1158.0</v>
       </c>
       <c r="F401" s="10">
         <v>1042.2</v>
       </c>
       <c r="G401" s="10">
         <v>926.4</v>
       </c>
       <c r="H401" s="10">
         <v>810.6</v>
       </c>
     </row>
     <row r="402" spans="1:8" outlineLevel="2">
       <c r="A402" s="15">
         <v>22</v>
       </c>
       <c r="B402" s="6" t="s">
         <v>800</v>
       </c>
       <c r="C402" s="7" t="s">
         <v>801</v>
       </c>
       <c r="D402" s="5">
-        <v>10995.0</v>
+        <v>10651.0</v>
       </c>
       <c r="E402" s="10">
-        <v>822.0</v>
+        <v>1440.0</v>
       </c>
       <c r="F402" s="10">
-        <v>739.8</v>
+        <v>1296.0</v>
       </c>
       <c r="G402" s="10">
-        <v>657.6</v>
+        <v>1152.0</v>
       </c>
       <c r="H402" s="10">
-        <v>575.4</v>
+        <v>1008.0</v>
       </c>
     </row>
     <row r="403" spans="1:8" outlineLevel="2">
       <c r="A403" s="15">
         <v>23</v>
       </c>
       <c r="B403" s="6" t="s">
         <v>802</v>
       </c>
       <c r="C403" s="7" t="s">
         <v>803</v>
       </c>
       <c r="D403" s="5">
-        <v>2408.0</v>
+        <v>2316.0</v>
       </c>
       <c r="E403" s="10">
-        <v>445.0</v>
+        <v>781.0</v>
       </c>
       <c r="F403" s="10">
-        <v>400.5</v>
+        <v>702.9</v>
       </c>
       <c r="G403" s="10">
-        <v>356.0</v>
+        <v>624.8</v>
       </c>
       <c r="H403" s="10">
-        <v>311.5</v>
+        <v>546.7</v>
       </c>
     </row>
     <row r="404" spans="1:8" outlineLevel="2">
       <c r="A404" s="15">
         <v>24</v>
       </c>
       <c r="B404" s="6" t="s">
         <v>804</v>
       </c>
       <c r="C404" s="7" t="s">
         <v>805</v>
       </c>
       <c r="D404" s="5">
-        <v>1116.0</v>
+        <v>1008.0</v>
       </c>
       <c r="E404" s="10">
-        <v>701.0</v>
+        <v>837.0</v>
       </c>
       <c r="F404" s="10">
-        <v>630.9</v>
+        <v>753.3</v>
       </c>
       <c r="G404" s="10">
-        <v>560.8</v>
+        <v>669.6</v>
       </c>
       <c r="H404" s="10">
-        <v>490.7</v>
+        <v>585.9</v>
       </c>
     </row>
     <row r="405" spans="1:8" outlineLevel="2">
       <c r="A405" s="15">
         <v>25</v>
       </c>
       <c r="B405" s="6" t="s">
         <v>806</v>
       </c>
       <c r="C405" s="7" t="s">
         <v>807</v>
       </c>
       <c r="D405" s="5">
-        <v>1913.0</v>
+        <v>1893.0</v>
       </c>
       <c r="E405" s="10">
-        <v>664.0</v>
+        <v>794.0</v>
       </c>
       <c r="F405" s="10">
-        <v>597.6</v>
+        <v>714.6</v>
       </c>
       <c r="G405" s="10">
-        <v>531.2</v>
+        <v>635.2</v>
       </c>
       <c r="H405" s="10">
-        <v>464.8</v>
+        <v>555.8</v>
       </c>
     </row>
     <row r="406" spans="1:8" outlineLevel="2">
       <c r="A406" s="15">
         <v>26</v>
       </c>
       <c r="B406" s="6" t="s">
         <v>808</v>
       </c>
       <c r="C406" s="7" t="s">
         <v>809</v>
       </c>
       <c r="D406" s="5">
         <v>216.0</v>
       </c>
       <c r="E406" s="10">
-        <v>664.0</v>
+        <v>712.0</v>
       </c>
       <c r="F406" s="10">
-        <v>597.6</v>
+        <v>640.8</v>
       </c>
       <c r="G406" s="10">
-        <v>531.2</v>
+        <v>569.6</v>
       </c>
       <c r="H406" s="10">
-        <v>464.8</v>
+        <v>498.4</v>
       </c>
     </row>
     <row r="407" spans="1:8" outlineLevel="2">
       <c r="A407" s="15">
         <v>27</v>
       </c>
       <c r="B407" s="6" t="s">
         <v>810</v>
       </c>
       <c r="C407" s="7" t="s">
         <v>811</v>
       </c>
       <c r="D407" s="5">
         <v>0.0</v>
       </c>
       <c r="E407" s="10">
-        <v>645.0</v>
+        <v>874.0</v>
       </c>
       <c r="F407" s="10">
-        <v>580.5</v>
+        <v>786.6</v>
       </c>
       <c r="G407" s="10">
-        <v>516.0</v>
+        <v>699.2</v>
       </c>
       <c r="H407" s="10">
-        <v>451.5</v>
+        <v>611.8</v>
       </c>
     </row>
     <row r="408" spans="1:8" outlineLevel="2">
       <c r="A408" s="15">
         <v>28</v>
       </c>
       <c r="B408" s="6" t="s">
         <v>812</v>
       </c>
       <c r="C408" s="7" t="s">
         <v>813</v>
       </c>
       <c r="D408" s="5">
         <v>0.0</v>
       </c>
       <c r="E408" s="10">
-        <v>709.0</v>
+        <v>960.0</v>
       </c>
       <c r="F408" s="10">
-        <v>638.1</v>
+        <v>864.0</v>
       </c>
       <c r="G408" s="10">
-        <v>567.2</v>
+        <v>768.0</v>
       </c>
       <c r="H408" s="10">
-        <v>496.3</v>
+        <v>672.0</v>
       </c>
     </row>
     <row r="409" spans="1:8" outlineLevel="2">
       <c r="A409" s="15">
         <v>29</v>
       </c>
       <c r="B409" s="6" t="s">
         <v>814</v>
       </c>
       <c r="C409" s="7" t="s">
         <v>815</v>
       </c>
       <c r="D409" s="5">
         <v>3.0</v>
       </c>
       <c r="E409" s="10">
-        <v>674.0</v>
+        <v>914.0</v>
       </c>
       <c r="F409" s="10">
-        <v>606.6</v>
+        <v>822.6</v>
       </c>
       <c r="G409" s="10">
-        <v>539.2</v>
+        <v>731.2</v>
       </c>
       <c r="H409" s="10">
-        <v>471.8</v>
+        <v>639.8</v>
       </c>
     </row>
     <row r="410" spans="1:8" outlineLevel="2">
       <c r="A410" s="15">
         <v>30</v>
       </c>
       <c r="B410" s="6" t="s">
         <v>816</v>
       </c>
       <c r="C410" s="7" t="s">
         <v>817</v>
       </c>
       <c r="D410" s="5">
         <v>60.0</v>
       </c>
       <c r="E410" s="10">
-        <v>648.0</v>
+        <v>877.0</v>
       </c>
       <c r="F410" s="10">
-        <v>583.2</v>
+        <v>789.3</v>
       </c>
       <c r="G410" s="10">
-        <v>518.4</v>
+        <v>701.6</v>
       </c>
       <c r="H410" s="10">
-        <v>453.6</v>
+        <v>613.9</v>
       </c>
     </row>
     <row r="411" spans="1:8" outlineLevel="2">
       <c r="A411" s="15">
         <v>31</v>
       </c>
       <c r="B411" s="6" t="s">
         <v>818</v>
       </c>
       <c r="C411" s="7" t="s">
         <v>819</v>
       </c>
       <c r="D411" s="5">
         <v>123.0</v>
       </c>
       <c r="E411" s="10">
-        <v>731.0</v>
+        <v>990.0</v>
       </c>
       <c r="F411" s="10">
-        <v>657.9</v>
+        <v>891.0</v>
       </c>
       <c r="G411" s="10">
-        <v>584.8</v>
+        <v>792.0</v>
       </c>
       <c r="H411" s="10">
-        <v>511.7</v>
+        <v>693.0</v>
       </c>
     </row>
     <row r="412" spans="1:8" outlineLevel="2">
       <c r="A412" s="15">
         <v>32</v>
       </c>
       <c r="B412" s="6" t="s">
         <v>820</v>
       </c>
       <c r="C412" s="7" t="s">
         <v>821</v>
       </c>
       <c r="D412" s="5">
-        <v>652.0</v>
+        <v>594.0</v>
       </c>
       <c r="E412" s="10">
-        <v>1547.0</v>
+        <v>1632.0</v>
       </c>
       <c r="F412" s="10">
-        <v>1392.3</v>
+        <v>1468.8</v>
       </c>
       <c r="G412" s="10">
-        <v>1237.6</v>
+        <v>1305.6</v>
       </c>
       <c r="H412" s="10">
-        <v>1082.9</v>
+        <v>1142.4</v>
       </c>
     </row>
     <row r="413" spans="1:8" outlineLevel="2">
       <c r="A413" s="15">
         <v>33</v>
       </c>
       <c r="B413" s="6" t="s">
         <v>822</v>
       </c>
       <c r="C413" s="7" t="s">
         <v>823</v>
       </c>
       <c r="D413" s="5">
-        <v>549.0</v>
+        <v>537.0</v>
       </c>
       <c r="E413" s="10">
-        <v>933.0</v>
+        <v>1115.0</v>
       </c>
       <c r="F413" s="10">
-        <v>839.7</v>
+        <v>1003.5</v>
       </c>
       <c r="G413" s="10">
-        <v>746.4</v>
+        <v>892.0</v>
       </c>
       <c r="H413" s="10">
-        <v>653.1</v>
+        <v>780.5</v>
       </c>
     </row>
     <row r="414" spans="1:8" outlineLevel="2">
       <c r="A414" s="15">
         <v>34</v>
       </c>
       <c r="B414" s="6" t="s">
         <v>824</v>
       </c>
       <c r="C414" s="7" t="s">
         <v>825</v>
       </c>
       <c r="D414" s="5">
-        <v>3501.0</v>
+        <v>3317.0</v>
       </c>
       <c r="E414" s="10">
-        <v>797.0</v>
+        <v>1358.0</v>
       </c>
       <c r="F414" s="10">
-        <v>717.3</v>
+        <v>1222.2</v>
       </c>
       <c r="G414" s="10">
-        <v>637.6</v>
+        <v>1086.4</v>
       </c>
       <c r="H414" s="10">
-        <v>557.9</v>
+        <v>950.6</v>
       </c>
     </row>
     <row r="415" spans="1:8" outlineLevel="2">
       <c r="A415" s="15">
         <v>35</v>
       </c>
       <c r="B415" s="6" t="s">
         <v>826</v>
       </c>
       <c r="C415" s="7" t="s">
         <v>827</v>
       </c>
       <c r="D415" s="5">
-        <v>2132.0</v>
+        <v>1898.0</v>
       </c>
       <c r="E415" s="10">
-        <v>760.0</v>
+        <v>1298.0</v>
       </c>
       <c r="F415" s="10">
-        <v>684.0</v>
+        <v>1168.2</v>
       </c>
       <c r="G415" s="10">
-        <v>608.0</v>
+        <v>1038.4</v>
       </c>
       <c r="H415" s="10">
-        <v>532.0</v>
+        <v>908.6</v>
       </c>
     </row>
     <row r="416" spans="1:8" outlineLevel="2">
       <c r="A416" s="15">
         <v>36</v>
       </c>
       <c r="B416" s="6" t="s">
         <v>828</v>
       </c>
       <c r="C416" s="7" t="s">
         <v>829</v>
       </c>
       <c r="D416" s="5">
         <v>0.0</v>
       </c>
       <c r="E416" s="10">
         <v>918.0</v>
       </c>
       <c r="F416" s="10">
         <v>826.2</v>
       </c>
       <c r="G416" s="10">
         <v>734.4</v>
       </c>
       <c r="H416" s="10">
         <v>642.6</v>
       </c>
     </row>
     <row r="417" spans="1:8" outlineLevel="2">
       <c r="A417" s="15">
         <v>37</v>
       </c>
       <c r="B417" s="6" t="s">
         <v>830</v>
       </c>
       <c r="C417" s="7" t="s">
         <v>831</v>
       </c>
       <c r="D417" s="5">
         <v>1.0</v>
       </c>
       <c r="E417" s="10">
-        <v>883.0</v>
+        <v>1195.0</v>
       </c>
       <c r="F417" s="10">
-        <v>794.7</v>
+        <v>1075.5</v>
       </c>
       <c r="G417" s="10">
-        <v>706.4</v>
+        <v>956.0</v>
       </c>
       <c r="H417" s="10">
-        <v>618.1</v>
+        <v>836.5</v>
       </c>
     </row>
     <row r="418" spans="1:8" outlineLevel="2">
       <c r="A418" s="15">
         <v>38</v>
       </c>
       <c r="B418" s="6" t="s">
         <v>832</v>
       </c>
       <c r="C418" s="7" t="s">
         <v>833</v>
       </c>
       <c r="D418" s="5">
         <v>795.0</v>
       </c>
       <c r="E418" s="10">
         <v>1027.0</v>
       </c>
       <c r="F418" s="10">
         <v>924.3</v>
       </c>
       <c r="G418" s="10">
         <v>821.6</v>
       </c>
       <c r="H418" s="10">
@@ -14386,219 +14386,219 @@
       </c>
       <c r="E420" s="10">
         <v>1232.0</v>
       </c>
       <c r="F420" s="10">
         <v>1108.8</v>
       </c>
       <c r="G420" s="10">
         <v>985.6</v>
       </c>
       <c r="H420" s="10">
         <v>862.4</v>
       </c>
     </row>
     <row r="421" spans="1:8" outlineLevel="2">
       <c r="A421" s="15">
         <v>41</v>
       </c>
       <c r="B421" s="6" t="s">
         <v>838</v>
       </c>
       <c r="C421" s="7" t="s">
         <v>839</v>
       </c>
       <c r="D421" s="5">
-        <v>11000.0</v>
+        <v>10904.0</v>
       </c>
       <c r="E421" s="10">
-        <v>424.0</v>
+        <v>640.0</v>
       </c>
       <c r="F421" s="10">
-        <v>381.6</v>
+        <v>576.0</v>
       </c>
       <c r="G421" s="10">
-        <v>339.2</v>
+        <v>512.0</v>
       </c>
       <c r="H421" s="10">
-        <v>296.8</v>
+        <v>448.0</v>
       </c>
     </row>
     <row r="422" spans="1:8" outlineLevel="2">
       <c r="A422" s="15">
         <v>42</v>
       </c>
       <c r="B422" s="6" t="s">
         <v>840</v>
       </c>
       <c r="C422" s="7" t="s">
         <v>841</v>
       </c>
       <c r="D422" s="5">
-        <v>45608.0</v>
+        <v>44906.0</v>
       </c>
       <c r="E422" s="10">
-        <v>370.0</v>
+        <v>560.0</v>
       </c>
       <c r="F422" s="10">
-        <v>333.0</v>
+        <v>504.0</v>
       </c>
       <c r="G422" s="10">
-        <v>296.0</v>
+        <v>448.0</v>
       </c>
       <c r="H422" s="10">
-        <v>259.0</v>
+        <v>392.0</v>
       </c>
     </row>
     <row r="423" spans="1:8" outlineLevel="2">
       <c r="A423" s="15">
         <v>43</v>
       </c>
       <c r="B423" s="6" t="s">
         <v>842</v>
       </c>
       <c r="C423" s="7" t="s">
         <v>843</v>
       </c>
       <c r="D423" s="5">
-        <v>1599.0</v>
+        <v>1455.0</v>
       </c>
       <c r="E423" s="10">
-        <v>395.0</v>
+        <v>597.0</v>
       </c>
       <c r="F423" s="10">
-        <v>355.5</v>
+        <v>537.3</v>
       </c>
       <c r="G423" s="10">
-        <v>316.0</v>
+        <v>477.6</v>
       </c>
       <c r="H423" s="10">
-        <v>276.5</v>
+        <v>417.9</v>
       </c>
     </row>
     <row r="424" spans="1:8" outlineLevel="2">
       <c r="A424" s="15">
         <v>44</v>
       </c>
       <c r="B424" s="6" t="s">
         <v>844</v>
       </c>
       <c r="C424" s="7" t="s">
         <v>845</v>
       </c>
       <c r="D424" s="5">
-        <v>5991.0</v>
+        <v>5555.0</v>
       </c>
       <c r="E424" s="10">
-        <v>390.0</v>
+        <v>590.0</v>
       </c>
       <c r="F424" s="10">
-        <v>351.0</v>
+        <v>531.0</v>
       </c>
       <c r="G424" s="10">
-        <v>312.0</v>
+        <v>472.0</v>
       </c>
       <c r="H424" s="10">
-        <v>273.0</v>
+        <v>413.0</v>
       </c>
     </row>
     <row r="425" spans="1:8" outlineLevel="2">
       <c r="A425" s="15">
         <v>45</v>
       </c>
       <c r="B425" s="6" t="s">
         <v>846</v>
       </c>
       <c r="C425" s="7" t="s">
         <v>847</v>
       </c>
       <c r="D425" s="5">
         <v>131.0</v>
       </c>
       <c r="E425" s="10">
-        <v>811.0</v>
+        <v>869.0</v>
       </c>
       <c r="F425" s="10">
-        <v>729.9</v>
+        <v>782.1</v>
       </c>
       <c r="G425" s="10">
-        <v>648.8</v>
+        <v>695.2</v>
       </c>
       <c r="H425" s="10">
-        <v>567.7</v>
+        <v>608.3</v>
       </c>
     </row>
     <row r="426" spans="1:8" outlineLevel="2">
       <c r="A426" s="15">
         <v>46</v>
       </c>
       <c r="B426" s="6" t="s">
         <v>848</v>
       </c>
       <c r="C426" s="7" t="s">
         <v>849</v>
       </c>
       <c r="D426" s="5">
         <v>96.0</v>
       </c>
       <c r="E426" s="10">
         <v>1387.0</v>
       </c>
       <c r="F426" s="10">
         <v>1248.3</v>
       </c>
       <c r="G426" s="10">
         <v>1109.6</v>
       </c>
       <c r="H426" s="10">
         <v>970.9</v>
       </c>
     </row>
     <row r="427" spans="1:8" outlineLevel="2">
       <c r="A427" s="15">
         <v>47</v>
       </c>
       <c r="B427" s="6" t="s">
         <v>850</v>
       </c>
       <c r="C427" s="7" t="s">
         <v>851</v>
       </c>
       <c r="D427" s="5">
         <v>146.0</v>
       </c>
       <c r="E427" s="10">
-        <v>2498.0</v>
+        <v>2674.0</v>
       </c>
       <c r="F427" s="10">
-        <v>2248.2</v>
+        <v>2406.6</v>
       </c>
       <c r="G427" s="10">
-        <v>1998.4</v>
+        <v>2139.2</v>
       </c>
       <c r="H427" s="10">
-        <v>1748.6</v>
+        <v>1871.8</v>
       </c>
     </row>
     <row r="428" spans="1:8" outlineLevel="2">
       <c r="A428" s="15">
         <v>48</v>
       </c>
       <c r="B428" s="6" t="s">
         <v>852</v>
       </c>
       <c r="C428" s="7" t="s">
         <v>853</v>
       </c>
       <c r="D428" s="5">
         <v>0.0</v>
       </c>
       <c r="E428" s="10">
         <v>626.0</v>
       </c>
       <c r="F428" s="10">
         <v>563.4</v>
       </c>
       <c r="G428" s="10">
         <v>500.8</v>
       </c>
       <c r="H428" s="10">
@@ -14701,60 +14701,60 @@
       </c>
       <c r="F432" s="10">
         <v>919.8</v>
       </c>
       <c r="G432" s="10">
         <v>817.6</v>
       </c>
       <c r="H432" s="10">
         <v>715.4</v>
       </c>
     </row>
     <row r="433" spans="1:8" outlineLevel="2">
       <c r="A433" s="15">
         <v>53</v>
       </c>
       <c r="B433" s="6" t="s">
         <v>862</v>
       </c>
       <c r="C433" s="7" t="s">
         <v>863</v>
       </c>
       <c r="D433" s="5">
         <v>0.0</v>
       </c>
       <c r="E433" s="10">
-        <v>662.0</v>
+        <v>1197.0</v>
       </c>
       <c r="F433" s="10">
-        <v>595.8</v>
+        <v>1077.3</v>
       </c>
       <c r="G433" s="10">
-        <v>529.6</v>
+        <v>957.6</v>
       </c>
       <c r="H433" s="10">
-        <v>463.4</v>
+        <v>837.9</v>
       </c>
     </row>
     <row r="434" spans="1:8" outlineLevel="2">
       <c r="A434" s="15">
         <v>54</v>
       </c>
       <c r="B434" s="6" t="s">
         <v>864</v>
       </c>
       <c r="C434" s="7" t="s">
         <v>865</v>
       </c>
       <c r="D434" s="5">
         <v>0.0</v>
       </c>
       <c r="E434" s="10">
         <v>195.0</v>
       </c>
       <c r="F434" s="10">
         <v>175.5</v>
       </c>
       <c r="G434" s="10">
         <v>156.0</v>
       </c>
       <c r="H434" s="10">
@@ -14828,167 +14828,167 @@
       </c>
       <c r="E437" s="10">
         <v>194.0</v>
       </c>
       <c r="F437" s="10">
         <v>174.6</v>
       </c>
       <c r="G437" s="10">
         <v>155.2</v>
       </c>
       <c r="H437" s="10">
         <v>135.8</v>
       </c>
     </row>
     <row r="438" spans="1:8" outlineLevel="2">
       <c r="A438" s="15">
         <v>58</v>
       </c>
       <c r="B438" s="6" t="s">
         <v>872</v>
       </c>
       <c r="C438" s="7" t="s">
         <v>873</v>
       </c>
       <c r="D438" s="5">
-        <v>16778.0</v>
+        <v>16713.0</v>
       </c>
       <c r="E438" s="10">
-        <v>66.0</v>
+        <v>98.0</v>
       </c>
       <c r="F438" s="10">
-        <v>59.4</v>
+        <v>88.2</v>
       </c>
       <c r="G438" s="10">
-        <v>52.8</v>
+        <v>78.4</v>
       </c>
       <c r="H438" s="10">
-        <v>46.2</v>
+        <v>68.6</v>
       </c>
     </row>
     <row r="439" spans="1:8" outlineLevel="2">
       <c r="A439" s="15">
         <v>59</v>
       </c>
       <c r="B439" s="6" t="s">
         <v>874</v>
       </c>
       <c r="C439" s="7" t="s">
         <v>875</v>
       </c>
       <c r="D439" s="5">
         <v>0.0</v>
       </c>
       <c r="E439" s="10">
-        <v>107.0</v>
+        <v>128.0</v>
       </c>
       <c r="F439" s="10">
-        <v>96.3</v>
+        <v>115.2</v>
       </c>
       <c r="G439" s="10">
-        <v>85.6</v>
+        <v>102.4</v>
       </c>
       <c r="H439" s="10">
-        <v>74.9</v>
+        <v>89.6</v>
       </c>
     </row>
     <row r="440" spans="1:8" outlineLevel="2">
       <c r="A440" s="15">
         <v>60</v>
       </c>
       <c r="B440" s="6" t="s">
         <v>876</v>
       </c>
       <c r="C440" s="7" t="s">
         <v>877</v>
       </c>
       <c r="D440" s="5">
-        <v>67598.0</v>
+        <v>66937.0</v>
       </c>
       <c r="E440" s="10">
-        <v>46.0</v>
+        <v>69.0</v>
       </c>
       <c r="F440" s="10">
-        <v>41.4</v>
+        <v>62.1</v>
       </c>
       <c r="G440" s="10">
-        <v>36.8</v>
+        <v>55.2</v>
       </c>
       <c r="H440" s="10">
-        <v>32.2</v>
+        <v>48.3</v>
       </c>
     </row>
     <row r="441" spans="1:8" outlineLevel="2">
       <c r="A441" s="15">
         <v>61</v>
       </c>
       <c r="B441" s="6" t="s">
         <v>878</v>
       </c>
       <c r="C441" s="7" t="s">
         <v>879</v>
       </c>
       <c r="D441" s="5">
         <v>0.0</v>
       </c>
       <c r="E441" s="10">
         <v>317.0</v>
       </c>
       <c r="F441" s="10">
         <v>285.3</v>
       </c>
       <c r="G441" s="10">
         <v>253.6</v>
       </c>
       <c r="H441" s="10">
         <v>221.9</v>
       </c>
     </row>
     <row r="442" spans="1:8" outlineLevel="2">
       <c r="A442" s="15">
         <v>62</v>
       </c>
       <c r="B442" s="6" t="s">
         <v>880</v>
       </c>
       <c r="C442" s="7" t="s">
         <v>881</v>
       </c>
       <c r="D442" s="5">
-        <v>7900.0</v>
+        <v>7556.0</v>
       </c>
       <c r="E442" s="10">
-        <v>74.0</v>
+        <v>112.0</v>
       </c>
       <c r="F442" s="10">
-        <v>66.6</v>
+        <v>100.8</v>
       </c>
       <c r="G442" s="10">
-        <v>59.2</v>
+        <v>89.6</v>
       </c>
       <c r="H442" s="10">
-        <v>51.8</v>
+        <v>78.4</v>
       </c>
     </row>
     <row r="443" spans="1:8" outlineLevel="2">
       <c r="A443" s="15">
         <v>63</v>
       </c>
       <c r="B443" s="6" t="s">
         <v>882</v>
       </c>
       <c r="C443" s="7" t="s">
         <v>883</v>
       </c>
       <c r="D443" s="5">
         <v>449.0</v>
       </c>
       <c r="E443" s="10">
         <v>170.0</v>
       </c>
       <c r="F443" s="10">
         <v>153.0</v>
       </c>
       <c r="G443" s="10">
         <v>136.0</v>
       </c>
       <c r="H443" s="10">
@@ -15010,63 +15010,63 @@
       </c>
       <c r="E444" s="10">
         <v>0.0</v>
       </c>
       <c r="F444" s="10">
         <v>0.0</v>
       </c>
       <c r="G444" s="10">
         <v>0.0</v>
       </c>
       <c r="H444" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="445" spans="1:8" outlineLevel="2">
       <c r="A445" s="15">
         <v>65</v>
       </c>
       <c r="B445" s="6" t="s">
         <v>886</v>
       </c>
       <c r="C445" s="7" t="s">
         <v>887</v>
       </c>
       <c r="D445" s="5">
-        <v>662.0</v>
+        <v>612.0</v>
       </c>
       <c r="E445" s="10">
-        <v>112.0</v>
+        <v>166.0</v>
       </c>
       <c r="F445" s="10">
-        <v>100.8</v>
+        <v>149.4</v>
       </c>
       <c r="G445" s="10">
-        <v>89.6</v>
+        <v>132.8</v>
       </c>
       <c r="H445" s="10">
-        <v>78.4</v>
+        <v>116.2</v>
       </c>
     </row>
     <row r="446" spans="1:8" outlineLevel="2">
       <c r="A446" s="15">
         <v>66</v>
       </c>
       <c r="B446" s="6" t="s">
         <v>888</v>
       </c>
       <c r="C446" s="7" t="s">
         <v>889</v>
       </c>
       <c r="D446" s="5">
         <v>3890.0</v>
       </c>
       <c r="E446" s="10">
         <v>149.0</v>
       </c>
       <c r="F446" s="10">
         <v>134.1</v>
       </c>
       <c r="G446" s="10">
         <v>119.2</v>
       </c>
       <c r="H446" s="10">
@@ -15138,51 +15138,51 @@
       <c r="H449" s="9"/>
     </row>
     <row r="450" spans="1:8" outlineLevel="2">
       <c r="A450" s="14" t="s">
         <v>895</v>
       </c>
       <c r="B450" s="4"/>
       <c r="C450" s="4"/>
       <c r="D450" s="4"/>
       <c r="E450" s="9"/>
       <c r="F450" s="9"/>
       <c r="G450" s="9"/>
       <c r="H450" s="9"/>
     </row>
     <row r="451" spans="1:8" outlineLevel="3">
       <c r="A451" s="15">
         <v>1</v>
       </c>
       <c r="B451" s="6" t="s">
         <v>896</v>
       </c>
       <c r="C451" s="7" t="s">
         <v>897</v>
       </c>
       <c r="D451" s="5">
-        <v>17.0</v>
+        <v>11.0</v>
       </c>
       <c r="E451" s="10">
         <v>13480.0</v>
       </c>
       <c r="F451" s="10">
         <v>12132.0</v>
       </c>
       <c r="G451" s="10">
         <v>10784.0</v>
       </c>
       <c r="H451" s="10">
         <v>9436.0</v>
       </c>
     </row>
     <row r="452" spans="1:8" outlineLevel="3">
       <c r="A452" s="15">
         <v>2</v>
       </c>
       <c r="B452" s="6" t="s">
         <v>898</v>
       </c>
       <c r="C452" s="7" t="s">
         <v>899</v>
       </c>
       <c r="D452" s="5">
@@ -15190,51 +15190,51 @@
       </c>
       <c r="E452" s="10">
         <v>15216.0</v>
       </c>
       <c r="F452" s="10">
         <v>13694.4</v>
       </c>
       <c r="G452" s="10">
         <v>12172.8</v>
       </c>
       <c r="H452" s="10">
         <v>10651.2</v>
       </c>
     </row>
     <row r="453" spans="1:8" outlineLevel="3">
       <c r="A453" s="15">
         <v>3</v>
       </c>
       <c r="B453" s="6" t="s">
         <v>900</v>
       </c>
       <c r="C453" s="7" t="s">
         <v>901</v>
       </c>
       <c r="D453" s="5">
-        <v>31.0</v>
+        <v>33.0</v>
       </c>
       <c r="E453" s="10">
         <v>17605.0</v>
       </c>
       <c r="F453" s="10">
         <v>15844.5</v>
       </c>
       <c r="G453" s="10">
         <v>14084.0</v>
       </c>
       <c r="H453" s="10">
         <v>12323.5</v>
       </c>
     </row>
     <row r="454" spans="1:8" outlineLevel="3">
       <c r="A454" s="15">
         <v>4</v>
       </c>
       <c r="B454" s="6" t="s">
         <v>902</v>
       </c>
       <c r="C454" s="7" t="s">
         <v>903</v>
       </c>
       <c r="D454" s="5">
@@ -15268,51 +15268,51 @@
       </c>
       <c r="E455" s="10">
         <v>18005.0</v>
       </c>
       <c r="F455" s="10">
         <v>16204.5</v>
       </c>
       <c r="G455" s="10">
         <v>14404.0</v>
       </c>
       <c r="H455" s="10">
         <v>12603.5</v>
       </c>
     </row>
     <row r="456" spans="1:8" outlineLevel="3">
       <c r="A456" s="15">
         <v>6</v>
       </c>
       <c r="B456" s="6" t="s">
         <v>906</v>
       </c>
       <c r="C456" s="7" t="s">
         <v>907</v>
       </c>
       <c r="D456" s="5">
-        <v>51.0</v>
+        <v>50.0</v>
       </c>
       <c r="E456" s="10">
         <v>18251.0</v>
       </c>
       <c r="F456" s="10">
         <v>16425.9</v>
       </c>
       <c r="G456" s="10">
         <v>14600.8</v>
       </c>
       <c r="H456" s="10">
         <v>12775.7</v>
       </c>
     </row>
     <row r="457" spans="1:8" outlineLevel="3">
       <c r="A457" s="15">
         <v>7</v>
       </c>
       <c r="B457" s="6" t="s">
         <v>908</v>
       </c>
       <c r="C457" s="7" t="s">
         <v>909</v>
       </c>
       <c r="D457" s="5">
@@ -15554,51 +15554,51 @@
       </c>
       <c r="E466" s="10">
         <v>4974.0</v>
       </c>
       <c r="F466" s="10">
         <v>4476.6</v>
       </c>
       <c r="G466" s="10">
         <v>3979.2</v>
       </c>
       <c r="H466" s="10">
         <v>3481.8</v>
       </c>
     </row>
     <row r="467" spans="1:8" outlineLevel="3">
       <c r="A467" s="15">
         <v>17</v>
       </c>
       <c r="B467" s="6" t="s">
         <v>928</v>
       </c>
       <c r="C467" s="7" t="s">
         <v>929</v>
       </c>
       <c r="D467" s="5">
-        <v>24.0</v>
+        <v>22.0</v>
       </c>
       <c r="E467" s="10">
         <v>5918.0</v>
       </c>
       <c r="F467" s="10">
         <v>5326.2</v>
       </c>
       <c r="G467" s="10">
         <v>4734.4</v>
       </c>
       <c r="H467" s="10">
         <v>4142.6</v>
       </c>
     </row>
     <row r="468" spans="1:8" outlineLevel="3">
       <c r="A468" s="15">
         <v>18</v>
       </c>
       <c r="B468" s="6" t="s">
         <v>930</v>
       </c>
       <c r="C468" s="7" t="s">
         <v>931</v>
       </c>
       <c r="D468" s="5">
@@ -15710,77 +15710,77 @@
       </c>
       <c r="E472" s="10">
         <v>7016.0</v>
       </c>
       <c r="F472" s="10">
         <v>6314.4</v>
       </c>
       <c r="G472" s="10">
         <v>5612.8</v>
       </c>
       <c r="H472" s="10">
         <v>4911.2</v>
       </c>
     </row>
     <row r="473" spans="1:8" outlineLevel="3">
       <c r="A473" s="15">
         <v>23</v>
       </c>
       <c r="B473" s="6" t="s">
         <v>940</v>
       </c>
       <c r="C473" s="7" t="s">
         <v>941</v>
       </c>
       <c r="D473" s="5">
-        <v>19.0</v>
+        <v>0.0</v>
       </c>
       <c r="E473" s="10">
         <v>8042.0</v>
       </c>
       <c r="F473" s="10">
         <v>7237.8</v>
       </c>
       <c r="G473" s="10">
         <v>6433.6</v>
       </c>
       <c r="H473" s="10">
         <v>5629.4</v>
       </c>
     </row>
     <row r="474" spans="1:8" outlineLevel="3">
       <c r="A474" s="15">
         <v>24</v>
       </c>
       <c r="B474" s="6" t="s">
         <v>942</v>
       </c>
       <c r="C474" s="7" t="s">
         <v>943</v>
       </c>
       <c r="D474" s="5">
-        <v>37.0</v>
+        <v>28.0</v>
       </c>
       <c r="E474" s="10">
         <v>6328.0</v>
       </c>
       <c r="F474" s="10">
         <v>5695.2</v>
       </c>
       <c r="G474" s="10">
         <v>5062.4</v>
       </c>
       <c r="H474" s="10">
         <v>4429.6</v>
       </c>
     </row>
     <row r="475" spans="1:8" outlineLevel="3">
       <c r="A475" s="15">
         <v>25</v>
       </c>
       <c r="B475" s="6" t="s">
         <v>944</v>
       </c>
       <c r="C475" s="7" t="s">
         <v>945</v>
       </c>
       <c r="D475" s="5">
@@ -15788,77 +15788,77 @@
       </c>
       <c r="E475" s="10">
         <v>9301.0</v>
       </c>
       <c r="F475" s="10">
         <v>8370.9</v>
       </c>
       <c r="G475" s="10">
         <v>7440.8</v>
       </c>
       <c r="H475" s="10">
         <v>6510.7</v>
       </c>
     </row>
     <row r="476" spans="1:8" outlineLevel="3">
       <c r="A476" s="15">
         <v>26</v>
       </c>
       <c r="B476" s="6" t="s">
         <v>946</v>
       </c>
       <c r="C476" s="7" t="s">
         <v>947</v>
       </c>
       <c r="D476" s="5">
-        <v>45.0</v>
+        <v>15.0</v>
       </c>
       <c r="E476" s="10">
         <v>6936.0</v>
       </c>
       <c r="F476" s="10">
         <v>6242.4</v>
       </c>
       <c r="G476" s="10">
         <v>5548.8</v>
       </c>
       <c r="H476" s="10">
         <v>4855.2</v>
       </c>
     </row>
     <row r="477" spans="1:8" outlineLevel="3">
       <c r="A477" s="15">
         <v>27</v>
       </c>
       <c r="B477" s="6" t="s">
         <v>948</v>
       </c>
       <c r="C477" s="7" t="s">
         <v>949</v>
       </c>
       <c r="D477" s="5">
-        <v>14.0</v>
+        <v>13.0</v>
       </c>
       <c r="E477" s="10">
         <v>8491.0</v>
       </c>
       <c r="F477" s="10">
         <v>7641.9</v>
       </c>
       <c r="G477" s="10">
         <v>6792.8</v>
       </c>
       <c r="H477" s="10">
         <v>5943.7</v>
       </c>
     </row>
     <row r="478" spans="1:8" outlineLevel="3">
       <c r="A478" s="15">
         <v>28</v>
       </c>
       <c r="B478" s="6" t="s">
         <v>950</v>
       </c>
       <c r="C478" s="7" t="s">
         <v>951</v>
       </c>
       <c r="D478" s="5">
@@ -15866,77 +15866,77 @@
       </c>
       <c r="E478" s="10">
         <v>10146.0</v>
       </c>
       <c r="F478" s="10">
         <v>9131.4</v>
       </c>
       <c r="G478" s="10">
         <v>8116.8</v>
       </c>
       <c r="H478" s="10">
         <v>7102.2</v>
       </c>
     </row>
     <row r="479" spans="1:8" outlineLevel="3">
       <c r="A479" s="15">
         <v>29</v>
       </c>
       <c r="B479" s="6" t="s">
         <v>952</v>
       </c>
       <c r="C479" s="7" t="s">
         <v>953</v>
       </c>
       <c r="D479" s="5">
-        <v>16.0</v>
+        <v>14.0</v>
       </c>
       <c r="E479" s="10">
         <v>11232.0</v>
       </c>
       <c r="F479" s="10">
         <v>10108.8</v>
       </c>
       <c r="G479" s="10">
         <v>8985.6</v>
       </c>
       <c r="H479" s="10">
         <v>7862.4</v>
       </c>
     </row>
     <row r="480" spans="1:8" outlineLevel="3">
       <c r="A480" s="15">
         <v>30</v>
       </c>
       <c r="B480" s="6" t="s">
         <v>954</v>
       </c>
       <c r="C480" s="7" t="s">
         <v>955</v>
       </c>
       <c r="D480" s="5">
-        <v>38.0</v>
+        <v>34.0</v>
       </c>
       <c r="E480" s="10">
         <v>9069.0</v>
       </c>
       <c r="F480" s="10">
         <v>8162.1</v>
       </c>
       <c r="G480" s="10">
         <v>7255.2</v>
       </c>
       <c r="H480" s="10">
         <v>6348.3</v>
       </c>
     </row>
     <row r="481" spans="1:8" outlineLevel="3">
       <c r="A481" s="15">
         <v>31</v>
       </c>
       <c r="B481" s="6" t="s">
         <v>956</v>
       </c>
       <c r="C481" s="7" t="s">
         <v>957</v>
       </c>
       <c r="D481" s="5">
@@ -15944,51 +15944,51 @@
       </c>
       <c r="E481" s="10">
         <v>10531.0</v>
       </c>
       <c r="F481" s="10">
         <v>9477.9</v>
       </c>
       <c r="G481" s="10">
         <v>8424.8</v>
       </c>
       <c r="H481" s="10">
         <v>7371.7</v>
       </c>
     </row>
     <row r="482" spans="1:8" outlineLevel="3">
       <c r="A482" s="15">
         <v>32</v>
       </c>
       <c r="B482" s="6" t="s">
         <v>958</v>
       </c>
       <c r="C482" s="7" t="s">
         <v>959</v>
       </c>
       <c r="D482" s="5">
-        <v>57.0</v>
+        <v>56.0</v>
       </c>
       <c r="E482" s="10">
         <v>10053.0</v>
       </c>
       <c r="F482" s="10">
         <v>9047.7</v>
       </c>
       <c r="G482" s="10">
         <v>8042.4</v>
       </c>
       <c r="H482" s="10">
         <v>7037.1</v>
       </c>
     </row>
     <row r="483" spans="1:8" outlineLevel="3">
       <c r="A483" s="15">
         <v>33</v>
       </c>
       <c r="B483" s="6" t="s">
         <v>960</v>
       </c>
       <c r="C483" s="7" t="s">
         <v>961</v>
       </c>
       <c r="D483" s="5">
@@ -15996,77 +15996,77 @@
       </c>
       <c r="E483" s="10">
         <v>9400.0</v>
       </c>
       <c r="F483" s="10">
         <v>8460.0</v>
       </c>
       <c r="G483" s="10">
         <v>7520.0</v>
       </c>
       <c r="H483" s="10">
         <v>6580.0</v>
       </c>
     </row>
     <row r="484" spans="1:8" outlineLevel="3">
       <c r="A484" s="15">
         <v>34</v>
       </c>
       <c r="B484" s="6" t="s">
         <v>962</v>
       </c>
       <c r="C484" s="7" t="s">
         <v>963</v>
       </c>
       <c r="D484" s="5">
-        <v>31.0</v>
+        <v>30.0</v>
       </c>
       <c r="E484" s="10">
         <v>10979.0</v>
       </c>
       <c r="F484" s="10">
         <v>9881.1</v>
       </c>
       <c r="G484" s="10">
         <v>8783.2</v>
       </c>
       <c r="H484" s="10">
         <v>7685.3</v>
       </c>
     </row>
     <row r="485" spans="1:8" outlineLevel="3">
       <c r="A485" s="15">
         <v>35</v>
       </c>
       <c r="B485" s="6" t="s">
         <v>964</v>
       </c>
       <c r="C485" s="7" t="s">
         <v>965</v>
       </c>
       <c r="D485" s="5">
-        <v>30.0</v>
+        <v>25.0</v>
       </c>
       <c r="E485" s="10">
         <v>12291.0</v>
       </c>
       <c r="F485" s="10">
         <v>11061.9</v>
       </c>
       <c r="G485" s="10">
         <v>9832.8</v>
       </c>
       <c r="H485" s="10">
         <v>8603.7</v>
       </c>
     </row>
     <row r="486" spans="1:8" outlineLevel="3">
       <c r="A486" s="15">
         <v>36</v>
       </c>
       <c r="B486" s="6" t="s">
         <v>966</v>
       </c>
       <c r="C486" s="7" t="s">
         <v>967</v>
       </c>
       <c r="D486" s="5">
@@ -16100,51 +16100,51 @@
       </c>
       <c r="E487" s="10">
         <v>13990.0</v>
       </c>
       <c r="F487" s="10">
         <v>12591.0</v>
       </c>
       <c r="G487" s="10">
         <v>11192.0</v>
       </c>
       <c r="H487" s="10">
         <v>9793.0</v>
       </c>
     </row>
     <row r="488" spans="1:8" outlineLevel="3">
       <c r="A488" s="15">
         <v>38</v>
       </c>
       <c r="B488" s="6" t="s">
         <v>970</v>
       </c>
       <c r="C488" s="7" t="s">
         <v>971</v>
       </c>
       <c r="D488" s="5">
-        <v>111.0</v>
+        <v>106.0</v>
       </c>
       <c r="E488" s="10">
         <v>10858.0</v>
       </c>
       <c r="F488" s="10">
         <v>9772.2</v>
       </c>
       <c r="G488" s="10">
         <v>8686.4</v>
       </c>
       <c r="H488" s="10">
         <v>7600.6</v>
       </c>
     </row>
     <row r="489" spans="1:8" outlineLevel="2">
       <c r="A489" s="14" t="s">
         <v>972</v>
       </c>
       <c r="B489" s="4"/>
       <c r="C489" s="4"/>
       <c r="D489" s="4"/>
       <c r="E489" s="9"/>
       <c r="F489" s="9"/>
       <c r="G489" s="9"/>
       <c r="H489" s="9"/>
@@ -16580,51 +16580,51 @@
       </c>
       <c r="E506" s="10">
         <v>6003.0</v>
       </c>
       <c r="F506" s="10">
         <v>5402.7</v>
       </c>
       <c r="G506" s="10">
         <v>4802.4</v>
       </c>
       <c r="H506" s="10">
         <v>4202.1</v>
       </c>
     </row>
     <row r="507" spans="1:8" outlineLevel="3">
       <c r="A507" s="15">
         <v>18</v>
       </c>
       <c r="B507" s="6" t="s">
         <v>1007</v>
       </c>
       <c r="C507" s="7" t="s">
         <v>1008</v>
       </c>
       <c r="D507" s="5">
-        <v>21.0</v>
+        <v>19.0</v>
       </c>
       <c r="E507" s="10">
         <v>6226.0</v>
       </c>
       <c r="F507" s="10">
         <v>5603.4</v>
       </c>
       <c r="G507" s="10">
         <v>4980.8</v>
       </c>
       <c r="H507" s="10">
         <v>4358.2</v>
       </c>
     </row>
     <row r="508" spans="1:8" outlineLevel="3">
       <c r="A508" s="15">
         <v>19</v>
       </c>
       <c r="B508" s="6" t="s">
         <v>1009</v>
       </c>
       <c r="C508" s="7" t="s">
         <v>1010</v>
       </c>
       <c r="D508" s="5">
@@ -16840,51 +16840,51 @@
       </c>
       <c r="E516" s="10">
         <v>10069.0</v>
       </c>
       <c r="F516" s="10">
         <v>9062.1</v>
       </c>
       <c r="G516" s="10">
         <v>8055.2</v>
       </c>
       <c r="H516" s="10">
         <v>7048.3</v>
       </c>
     </row>
     <row r="517" spans="1:8" outlineLevel="3">
       <c r="A517" s="15">
         <v>28</v>
       </c>
       <c r="B517" s="6" t="s">
         <v>1027</v>
       </c>
       <c r="C517" s="7" t="s">
         <v>1028</v>
       </c>
       <c r="D517" s="5">
-        <v>12.0</v>
+        <v>10.0</v>
       </c>
       <c r="E517" s="10">
         <v>9786.0</v>
       </c>
       <c r="F517" s="10">
         <v>8807.4</v>
       </c>
       <c r="G517" s="10">
         <v>7828.8</v>
       </c>
       <c r="H517" s="10">
         <v>6850.2</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A91:H91"/>
     <mergeCell ref="A284:H284"/>
     <mergeCell ref="A353:H353"/>
     <mergeCell ref="A357:H357"/>
     <mergeCell ref="A380:H380"/>
@@ -16916,36 +16916,36 @@
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Прайс-лист</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>https://gremir.ru/</dc:creator>
+  <dc:creator>http://localhost/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Документ Office 2007 XLSX</dc:title>
-  <dc:description>Этот документ был сгенерирован на сайте https://gremir.ru/</dc:description>
+  <dc:description>Этот документ был сгенерирован на сайте http://localhost/</dc:description>
   <dc:subject>Прайс-лист</dc:subject>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>