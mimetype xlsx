--- v1 (2026-06-21)
+++ v2 (2026-09-17)
@@ -3643,502 +3643,502 @@
       <c r="A4" s="14" t="s">
         <v>10</v>
       </c>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="9"/>
       <c r="F4" s="9"/>
       <c r="G4" s="9"/>
       <c r="H4" s="9"/>
     </row>
     <row r="5" spans="1:8" outlineLevel="3">
       <c r="A5" s="15">
         <v>1</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>11</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>12</v>
       </c>
       <c r="D5" s="5">
         <v>2.0</v>
       </c>
       <c r="E5" s="10">
-        <v>13605.0</v>
+        <v>15053.0</v>
       </c>
       <c r="F5" s="10">
-        <v>12244.5</v>
+        <v>13547.7</v>
       </c>
       <c r="G5" s="10">
-        <v>10884.0</v>
+        <v>12042.4</v>
       </c>
       <c r="H5" s="10">
-        <v>9523.5</v>
+        <v>10537.1</v>
       </c>
     </row>
     <row r="6" spans="1:8" outlineLevel="3">
       <c r="A6" s="15">
         <v>2</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D6" s="5">
-        <v>3.0</v>
+        <v>0.0</v>
       </c>
       <c r="E6" s="10">
-        <v>13968.0</v>
+        <v>15456.0</v>
       </c>
       <c r="F6" s="10">
-        <v>12571.2</v>
+        <v>13910.4</v>
       </c>
       <c r="G6" s="10">
-        <v>11174.4</v>
+        <v>12364.8</v>
       </c>
       <c r="H6" s="10">
-        <v>9777.6</v>
+        <v>10819.2</v>
       </c>
     </row>
     <row r="7" spans="1:8" outlineLevel="3">
       <c r="A7" s="15">
         <v>3</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D7" s="5">
-        <v>0.0</v>
+        <v>11.0</v>
       </c>
       <c r="E7" s="10">
-        <v>16134.0</v>
+        <v>17853.0</v>
       </c>
       <c r="F7" s="10">
-        <v>14520.6</v>
+        <v>16067.7</v>
       </c>
       <c r="G7" s="10">
-        <v>12907.2</v>
+        <v>14282.4</v>
       </c>
       <c r="H7" s="10">
-        <v>11293.8</v>
+        <v>12497.1</v>
       </c>
     </row>
     <row r="8" spans="1:8" outlineLevel="3">
       <c r="A8" s="15">
         <v>4</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="5">
-        <v>1.0</v>
+        <v>18.0</v>
       </c>
       <c r="E8" s="10">
-        <v>15741.0</v>
+        <v>17418.0</v>
       </c>
       <c r="F8" s="10">
-        <v>14166.9</v>
+        <v>15676.2</v>
       </c>
       <c r="G8" s="10">
-        <v>12592.8</v>
+        <v>13934.4</v>
       </c>
       <c r="H8" s="10">
-        <v>11018.7</v>
+        <v>12192.6</v>
       </c>
     </row>
     <row r="9" spans="1:8" outlineLevel="3">
       <c r="A9" s="15">
         <v>5</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>19</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D9" s="5">
-        <v>0.0</v>
+        <v>26.0</v>
       </c>
       <c r="E9" s="10">
-        <v>16394.0</v>
+        <v>18139.0</v>
       </c>
       <c r="F9" s="10">
-        <v>14754.6</v>
+        <v>16325.1</v>
       </c>
       <c r="G9" s="10">
-        <v>13115.2</v>
+        <v>14511.2</v>
       </c>
       <c r="H9" s="10">
-        <v>11475.8</v>
+        <v>12697.3</v>
       </c>
     </row>
     <row r="10" spans="1:8" outlineLevel="3">
       <c r="A10" s="15">
         <v>6</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>21</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>22</v>
       </c>
       <c r="D10" s="5">
-        <v>10.0</v>
+        <v>11.0</v>
       </c>
       <c r="E10" s="10">
-        <v>11237.0</v>
+        <v>12433.0</v>
       </c>
       <c r="F10" s="10">
-        <v>10113.3</v>
+        <v>11189.7</v>
       </c>
       <c r="G10" s="10">
-        <v>8989.6</v>
+        <v>9946.4</v>
       </c>
       <c r="H10" s="10">
-        <v>7865.9</v>
+        <v>8703.1</v>
       </c>
     </row>
     <row r="11" spans="1:8" outlineLevel="3">
       <c r="A11" s="15">
         <v>7</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="5">
-        <v>0.0</v>
+        <v>12.0</v>
       </c>
       <c r="E11" s="10">
-        <v>14346.0</v>
+        <v>15874.0</v>
       </c>
       <c r="F11" s="10">
-        <v>12911.4</v>
+        <v>14286.6</v>
       </c>
       <c r="G11" s="10">
-        <v>11476.8</v>
+        <v>12699.2</v>
       </c>
       <c r="H11" s="10">
-        <v>10042.2</v>
+        <v>11111.8</v>
       </c>
     </row>
     <row r="12" spans="1:8" outlineLevel="3">
       <c r="A12" s="15">
         <v>8</v>
       </c>
       <c r="B12" s="6" t="s">
         <v>25</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>26</v>
       </c>
       <c r="D12" s="5">
         <v>0.0</v>
       </c>
       <c r="E12" s="10">
         <v>0.0</v>
       </c>
       <c r="F12" s="10">
         <v>0.0</v>
       </c>
       <c r="G12" s="10">
         <v>0.0</v>
       </c>
       <c r="H12" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:8" outlineLevel="3">
       <c r="A13" s="15">
         <v>9</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>27</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>28</v>
       </c>
       <c r="D13" s="5">
-        <v>60.0</v>
+        <v>687.0</v>
       </c>
       <c r="E13" s="10">
-        <v>398.0</v>
+        <v>419.0</v>
       </c>
       <c r="F13" s="10">
-        <v>358.2</v>
+        <v>377.1</v>
       </c>
       <c r="G13" s="10">
-        <v>318.4</v>
+        <v>335.2</v>
       </c>
       <c r="H13" s="10">
-        <v>278.6</v>
+        <v>293.3</v>
       </c>
     </row>
     <row r="14" spans="1:8" outlineLevel="3">
       <c r="A14" s="15">
         <v>10</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>29</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>30</v>
       </c>
       <c r="D14" s="5">
-        <v>5139.0</v>
+        <v>2194.0</v>
       </c>
       <c r="E14" s="10">
-        <v>742.0</v>
+        <v>1037.0</v>
       </c>
       <c r="F14" s="10">
-        <v>667.8</v>
+        <v>933.3</v>
       </c>
       <c r="G14" s="10">
-        <v>593.6</v>
+        <v>829.6</v>
       </c>
       <c r="H14" s="10">
-        <v>519.4</v>
+        <v>725.9</v>
       </c>
     </row>
     <row r="15" spans="1:8" outlineLevel="3">
       <c r="A15" s="15">
         <v>11</v>
       </c>
       <c r="B15" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>32</v>
       </c>
       <c r="D15" s="5">
-        <v>160.0</v>
+        <v>173.0</v>
       </c>
       <c r="E15" s="10">
-        <v>1725.0</v>
+        <v>1910.0</v>
       </c>
       <c r="F15" s="10">
-        <v>1552.5</v>
+        <v>1719.0</v>
       </c>
       <c r="G15" s="10">
-        <v>1380.0</v>
+        <v>1528.0</v>
       </c>
       <c r="H15" s="10">
-        <v>1207.5</v>
+        <v>1337.0</v>
       </c>
     </row>
     <row r="16" spans="1:8" outlineLevel="3">
       <c r="A16" s="15">
         <v>12</v>
       </c>
       <c r="B16" s="6" t="s">
         <v>33</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>34</v>
       </c>
       <c r="D16" s="5">
-        <v>630.0</v>
+        <v>1212.0</v>
       </c>
       <c r="E16" s="10">
-        <v>1210.0</v>
+        <v>1478.0</v>
       </c>
       <c r="F16" s="10">
-        <v>1089.0</v>
+        <v>1330.2</v>
       </c>
       <c r="G16" s="10">
-        <v>968.0</v>
+        <v>1182.4</v>
       </c>
       <c r="H16" s="10">
-        <v>847.0</v>
+        <v>1034.6</v>
       </c>
     </row>
     <row r="17" spans="1:8" outlineLevel="3">
       <c r="A17" s="15">
         <v>13</v>
       </c>
       <c r="B17" s="6" t="s">
         <v>35</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>36</v>
       </c>
       <c r="D17" s="5">
-        <v>48.0</v>
+        <v>132.0</v>
       </c>
       <c r="E17" s="10">
-        <v>2101.0</v>
+        <v>2324.0</v>
       </c>
       <c r="F17" s="10">
-        <v>1890.9</v>
+        <v>2091.6</v>
       </c>
       <c r="G17" s="10">
-        <v>1680.8</v>
+        <v>1859.2</v>
       </c>
       <c r="H17" s="10">
-        <v>1470.7</v>
+        <v>1626.8</v>
       </c>
     </row>
     <row r="18" spans="1:8" outlineLevel="3">
       <c r="A18" s="15">
         <v>14</v>
       </c>
       <c r="B18" s="6" t="s">
         <v>37</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>38</v>
       </c>
       <c r="D18" s="5">
-        <v>682.0</v>
+        <v>887.0</v>
       </c>
       <c r="E18" s="10">
-        <v>2022.0</v>
+        <v>2702.0</v>
       </c>
       <c r="F18" s="10">
-        <v>1819.8</v>
+        <v>2431.8</v>
       </c>
       <c r="G18" s="10">
-        <v>1617.6</v>
+        <v>2161.6</v>
       </c>
       <c r="H18" s="10">
-        <v>1415.4</v>
+        <v>1891.4</v>
       </c>
     </row>
     <row r="19" spans="1:8" outlineLevel="3">
       <c r="A19" s="15">
         <v>15</v>
       </c>
       <c r="B19" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>40</v>
       </c>
       <c r="D19" s="5">
-        <v>46.0</v>
+        <v>55.0</v>
       </c>
       <c r="E19" s="10">
-        <v>2685.0</v>
+        <v>2970.0</v>
       </c>
       <c r="F19" s="10">
-        <v>2416.5</v>
+        <v>2673.0</v>
       </c>
       <c r="G19" s="10">
-        <v>2148.0</v>
+        <v>2376.0</v>
       </c>
       <c r="H19" s="10">
-        <v>1879.5</v>
+        <v>2079.0</v>
       </c>
     </row>
     <row r="20" spans="1:8" outlineLevel="3">
       <c r="A20" s="15">
         <v>16</v>
       </c>
       <c r="B20" s="6" t="s">
         <v>41</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>42</v>
       </c>
       <c r="D20" s="5">
-        <v>51.0</v>
+        <v>12.0</v>
       </c>
       <c r="E20" s="10">
-        <v>4250.0</v>
+        <v>4702.0</v>
       </c>
       <c r="F20" s="10">
-        <v>3825.0</v>
+        <v>4231.8</v>
       </c>
       <c r="G20" s="10">
-        <v>3400.0</v>
+        <v>3761.6</v>
       </c>
       <c r="H20" s="10">
-        <v>2975.0</v>
+        <v>3291.4</v>
       </c>
     </row>
     <row r="21" spans="1:8" outlineLevel="3">
       <c r="A21" s="15">
         <v>17</v>
       </c>
       <c r="B21" s="6" t="s">
         <v>43</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>44</v>
       </c>
       <c r="D21" s="5">
-        <v>21.0</v>
+        <v>48.0</v>
       </c>
       <c r="E21" s="10">
-        <v>6477.0</v>
+        <v>7166.0</v>
       </c>
       <c r="F21" s="10">
-        <v>5829.3</v>
+        <v>6449.4</v>
       </c>
       <c r="G21" s="10">
-        <v>5181.6</v>
+        <v>5732.8</v>
       </c>
       <c r="H21" s="10">
-        <v>4533.9</v>
+        <v>5016.2</v>
       </c>
     </row>
     <row r="22" spans="1:8" outlineLevel="3">
       <c r="A22" s="15">
         <v>18</v>
       </c>
       <c r="B22" s="6" t="s">
         <v>45</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>46</v>
       </c>
       <c r="D22" s="5">
-        <v>0.0</v>
+        <v>50.0</v>
       </c>
       <c r="E22" s="10">
-        <v>9099.0</v>
+        <v>10068.0</v>
       </c>
       <c r="F22" s="10">
-        <v>8189.1</v>
+        <v>9061.2</v>
       </c>
       <c r="G22" s="10">
-        <v>7279.2</v>
+        <v>8054.4</v>
       </c>
       <c r="H22" s="10">
-        <v>6369.3</v>
+        <v>7047.6</v>
       </c>
     </row>
     <row r="23" spans="1:8" outlineLevel="3">
       <c r="A23" s="15">
         <v>19</v>
       </c>
       <c r="B23" s="6" t="s">
         <v>47</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D23" s="5">
         <v>0.0</v>
       </c>
       <c r="E23" s="10">
         <v>3787.0</v>
       </c>
       <c r="F23" s="10">
         <v>3408.3</v>
       </c>
       <c r="G23" s="10">
         <v>3029.6</v>
       </c>
       <c r="H23" s="10">
@@ -4160,323 +4160,323 @@
       </c>
       <c r="E24" s="10">
         <v>0.0</v>
       </c>
       <c r="F24" s="10">
         <v>0.0</v>
       </c>
       <c r="G24" s="10">
         <v>0.0</v>
       </c>
       <c r="H24" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="25" spans="1:8" outlineLevel="3">
       <c r="A25" s="15">
         <v>21</v>
       </c>
       <c r="B25" s="6" t="s">
         <v>51</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>52</v>
       </c>
       <c r="D25" s="5">
-        <v>1852.0</v>
+        <v>1783.0</v>
       </c>
       <c r="E25" s="10">
-        <v>379.0</v>
+        <v>398.0</v>
       </c>
       <c r="F25" s="10">
-        <v>341.1</v>
+        <v>358.2</v>
       </c>
       <c r="G25" s="10">
-        <v>303.2</v>
+        <v>318.4</v>
       </c>
       <c r="H25" s="10">
-        <v>265.3</v>
+        <v>278.6</v>
       </c>
     </row>
     <row r="26" spans="1:8" outlineLevel="3">
       <c r="A26" s="15">
         <v>22</v>
       </c>
       <c r="B26" s="6" t="s">
         <v>53</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>54</v>
       </c>
       <c r="D26" s="5">
-        <v>1409.0</v>
+        <v>20.0</v>
       </c>
       <c r="E26" s="10">
         <v>245.0</v>
       </c>
       <c r="F26" s="10">
         <v>220.5</v>
       </c>
       <c r="G26" s="10">
         <v>196.0</v>
       </c>
       <c r="H26" s="10">
         <v>171.5</v>
       </c>
     </row>
     <row r="27" spans="1:8" outlineLevel="3">
       <c r="A27" s="15">
         <v>23</v>
       </c>
       <c r="B27" s="6" t="s">
         <v>55</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>56</v>
       </c>
       <c r="D27" s="5">
-        <v>49935.0</v>
+        <v>112163.0</v>
       </c>
       <c r="E27" s="10">
-        <v>254.0</v>
+        <v>281.0</v>
       </c>
       <c r="F27" s="10">
-        <v>228.6</v>
+        <v>252.9</v>
       </c>
       <c r="G27" s="10">
-        <v>203.2</v>
+        <v>224.8</v>
       </c>
       <c r="H27" s="10">
-        <v>177.8</v>
+        <v>196.7</v>
       </c>
     </row>
     <row r="28" spans="1:8" outlineLevel="3">
       <c r="A28" s="15">
         <v>24</v>
       </c>
       <c r="B28" s="6" t="s">
         <v>57</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>58</v>
       </c>
       <c r="D28" s="5">
-        <v>35838.0</v>
+        <v>23823.0</v>
       </c>
       <c r="E28" s="10">
-        <v>349.0</v>
+        <v>420.0</v>
       </c>
       <c r="F28" s="10">
-        <v>314.1</v>
+        <v>378.0</v>
       </c>
       <c r="G28" s="10">
-        <v>279.2</v>
+        <v>336.0</v>
       </c>
       <c r="H28" s="10">
-        <v>244.3</v>
+        <v>294.0</v>
       </c>
     </row>
     <row r="29" spans="1:8" outlineLevel="3">
       <c r="A29" s="15">
         <v>25</v>
       </c>
       <c r="B29" s="6" t="s">
         <v>59</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>60</v>
       </c>
       <c r="D29" s="5">
-        <v>70.0</v>
+        <v>16045.0</v>
       </c>
       <c r="E29" s="10">
-        <v>210.0</v>
+        <v>226.0</v>
       </c>
       <c r="F29" s="10">
-        <v>189.0</v>
+        <v>203.4</v>
       </c>
       <c r="G29" s="10">
-        <v>168.0</v>
+        <v>180.8</v>
       </c>
       <c r="H29" s="10">
-        <v>147.0</v>
+        <v>158.2</v>
       </c>
     </row>
     <row r="30" spans="1:8" outlineLevel="3">
       <c r="A30" s="15">
         <v>26</v>
       </c>
       <c r="B30" s="6" t="s">
         <v>61</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>62</v>
       </c>
       <c r="D30" s="5">
-        <v>11292.0</v>
+        <v>9426.0</v>
       </c>
       <c r="E30" s="10">
-        <v>349.0</v>
+        <v>421.0</v>
       </c>
       <c r="F30" s="10">
-        <v>314.1</v>
+        <v>378.9</v>
       </c>
       <c r="G30" s="10">
-        <v>279.2</v>
+        <v>336.8</v>
       </c>
       <c r="H30" s="10">
-        <v>244.3</v>
+        <v>294.7</v>
       </c>
     </row>
     <row r="31" spans="1:8" outlineLevel="3">
       <c r="A31" s="15">
         <v>27</v>
       </c>
       <c r="B31" s="6" t="s">
         <v>63</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>64</v>
       </c>
       <c r="D31" s="5">
-        <v>11.0</v>
+        <v>218.0</v>
       </c>
       <c r="E31" s="10">
-        <v>6323.0</v>
+        <v>6512.0</v>
       </c>
       <c r="F31" s="10">
-        <v>5690.7</v>
+        <v>5860.8</v>
       </c>
       <c r="G31" s="10">
-        <v>5058.4</v>
+        <v>5209.6</v>
       </c>
       <c r="H31" s="10">
-        <v>4426.1</v>
+        <v>4558.4</v>
       </c>
     </row>
     <row r="32" spans="1:8" outlineLevel="3">
       <c r="A32" s="15">
         <v>28</v>
       </c>
       <c r="B32" s="6" t="s">
         <v>65</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>66</v>
       </c>
       <c r="D32" s="5">
-        <v>403.0</v>
+        <v>811.0</v>
       </c>
       <c r="E32" s="10">
         <v>478.0</v>
       </c>
       <c r="F32" s="10">
         <v>430.2</v>
       </c>
       <c r="G32" s="10">
         <v>382.4</v>
       </c>
       <c r="H32" s="10">
         <v>334.6</v>
       </c>
     </row>
     <row r="33" spans="1:8" outlineLevel="3">
       <c r="A33" s="15">
         <v>29</v>
       </c>
       <c r="B33" s="6" t="s">
         <v>67</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>68</v>
       </c>
       <c r="D33" s="5">
-        <v>996.0</v>
+        <v>2370.0</v>
       </c>
       <c r="E33" s="10">
         <v>453.0</v>
       </c>
       <c r="F33" s="10">
         <v>407.7</v>
       </c>
       <c r="G33" s="10">
         <v>362.4</v>
       </c>
       <c r="H33" s="10">
         <v>317.1</v>
       </c>
     </row>
     <row r="34" spans="1:8" outlineLevel="3">
       <c r="A34" s="15">
         <v>30</v>
       </c>
       <c r="B34" s="6" t="s">
         <v>69</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>70</v>
       </c>
       <c r="D34" s="5">
-        <v>4077.0</v>
+        <v>4391.0</v>
       </c>
       <c r="E34" s="10">
-        <v>765.0</v>
+        <v>845.0</v>
       </c>
       <c r="F34" s="10">
-        <v>688.5</v>
+        <v>760.5</v>
       </c>
       <c r="G34" s="10">
-        <v>612.0</v>
+        <v>676.0</v>
       </c>
       <c r="H34" s="10">
-        <v>535.5</v>
+        <v>591.5</v>
       </c>
     </row>
     <row r="35" spans="1:8" outlineLevel="3">
       <c r="A35" s="15">
         <v>31</v>
       </c>
       <c r="B35" s="6" t="s">
         <v>71</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>72</v>
       </c>
       <c r="D35" s="5">
-        <v>1643.0</v>
+        <v>0.0</v>
       </c>
       <c r="E35" s="10">
-        <v>394.0</v>
+        <v>416.0</v>
       </c>
       <c r="F35" s="10">
-        <v>354.6</v>
+        <v>374.4</v>
       </c>
       <c r="G35" s="10">
-        <v>315.2</v>
+        <v>332.8</v>
       </c>
       <c r="H35" s="10">
-        <v>275.8</v>
+        <v>291.2</v>
       </c>
     </row>
     <row r="36" spans="1:8" outlineLevel="3">
       <c r="A36" s="15">
         <v>32</v>
       </c>
       <c r="B36" s="6" t="s">
         <v>73</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>74</v>
       </c>
       <c r="D36" s="5">
         <v>0.0</v>
       </c>
       <c r="E36" s="10">
         <v>0.0</v>
       </c>
       <c r="F36" s="10">
         <v>0.0</v>
       </c>
       <c r="G36" s="10">
         <v>0.0</v>
       </c>
       <c r="H36" s="10">
@@ -4498,791 +4498,791 @@
       </c>
       <c r="E37" s="10">
         <v>0.0</v>
       </c>
       <c r="F37" s="10">
         <v>0.0</v>
       </c>
       <c r="G37" s="10">
         <v>0.0</v>
       </c>
       <c r="H37" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="38" spans="1:8" outlineLevel="3">
       <c r="A38" s="15">
         <v>34</v>
       </c>
       <c r="B38" s="6" t="s">
         <v>77</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>78</v>
       </c>
       <c r="D38" s="5">
-        <v>166.0</v>
+        <v>148.0</v>
       </c>
       <c r="E38" s="10">
         <v>445.0</v>
       </c>
       <c r="F38" s="10">
         <v>400.5</v>
       </c>
       <c r="G38" s="10">
         <v>356.0</v>
       </c>
       <c r="H38" s="10">
         <v>311.5</v>
       </c>
     </row>
     <row r="39" spans="1:8" outlineLevel="3">
       <c r="A39" s="15">
         <v>35</v>
       </c>
       <c r="B39" s="6" t="s">
         <v>79</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>80</v>
       </c>
       <c r="D39" s="5">
-        <v>4964.0</v>
+        <v>11801.0</v>
       </c>
       <c r="E39" s="10">
-        <v>403.0</v>
+        <v>400.0</v>
       </c>
       <c r="F39" s="10">
-        <v>362.7</v>
+        <v>360.0</v>
       </c>
       <c r="G39" s="10">
-        <v>322.4</v>
+        <v>320.0</v>
       </c>
       <c r="H39" s="10">
-        <v>282.1</v>
+        <v>280.0</v>
       </c>
     </row>
     <row r="40" spans="1:8" outlineLevel="3">
       <c r="A40" s="15">
         <v>36</v>
       </c>
       <c r="B40" s="6" t="s">
         <v>81</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>82</v>
       </c>
       <c r="D40" s="5">
-        <v>3614.0</v>
+        <v>2899.0</v>
       </c>
       <c r="E40" s="10">
-        <v>558.0</v>
+        <v>676.0</v>
       </c>
       <c r="F40" s="10">
-        <v>502.2</v>
+        <v>608.4</v>
       </c>
       <c r="G40" s="10">
-        <v>446.4</v>
+        <v>540.8</v>
       </c>
       <c r="H40" s="10">
-        <v>390.6</v>
+        <v>473.2</v>
       </c>
     </row>
     <row r="41" spans="1:8" outlineLevel="3">
       <c r="A41" s="15">
         <v>37</v>
       </c>
       <c r="B41" s="6" t="s">
         <v>83</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>84</v>
       </c>
       <c r="D41" s="5">
-        <v>530.0</v>
+        <v>862.0</v>
       </c>
       <c r="E41" s="10">
-        <v>557.0</v>
+        <v>634.0</v>
       </c>
       <c r="F41" s="10">
-        <v>501.3</v>
+        <v>570.6</v>
       </c>
       <c r="G41" s="10">
-        <v>445.6</v>
+        <v>507.2</v>
       </c>
       <c r="H41" s="10">
-        <v>389.9</v>
+        <v>443.8</v>
       </c>
     </row>
     <row r="42" spans="1:8" outlineLevel="3">
       <c r="A42" s="15">
         <v>38</v>
       </c>
       <c r="B42" s="6" t="s">
         <v>85</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>86</v>
       </c>
       <c r="D42" s="5">
-        <v>54.0</v>
+        <v>107.0</v>
       </c>
       <c r="E42" s="10">
-        <v>6323.0</v>
+        <v>6512.0</v>
       </c>
       <c r="F42" s="10">
-        <v>5690.7</v>
+        <v>5860.8</v>
       </c>
       <c r="G42" s="10">
-        <v>5058.4</v>
+        <v>5209.6</v>
       </c>
       <c r="H42" s="10">
-        <v>4426.1</v>
+        <v>4558.4</v>
       </c>
     </row>
     <row r="43" spans="1:8" outlineLevel="3">
       <c r="A43" s="15">
         <v>39</v>
       </c>
       <c r="B43" s="6" t="s">
         <v>87</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>88</v>
       </c>
       <c r="D43" s="5">
-        <v>53.0</v>
+        <v>165.0</v>
       </c>
       <c r="E43" s="10">
         <v>734.0</v>
       </c>
       <c r="F43" s="10">
         <v>660.6</v>
       </c>
       <c r="G43" s="10">
         <v>587.2</v>
       </c>
       <c r="H43" s="10">
         <v>513.8</v>
       </c>
     </row>
     <row r="44" spans="1:8" outlineLevel="3">
       <c r="A44" s="15">
         <v>40</v>
       </c>
       <c r="B44" s="6" t="s">
         <v>89</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D44" s="5">
-        <v>285.0</v>
+        <v>836.0</v>
       </c>
       <c r="E44" s="10">
         <v>694.0</v>
       </c>
       <c r="F44" s="10">
         <v>624.6</v>
       </c>
       <c r="G44" s="10">
         <v>555.2</v>
       </c>
       <c r="H44" s="10">
         <v>485.8</v>
       </c>
     </row>
     <row r="45" spans="1:8" outlineLevel="3">
       <c r="A45" s="15">
         <v>41</v>
       </c>
       <c r="B45" s="6" t="s">
         <v>91</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>92</v>
       </c>
       <c r="D45" s="5">
-        <v>599.0</v>
+        <v>630.0</v>
       </c>
       <c r="E45" s="10">
-        <v>1134.0</v>
+        <v>1256.0</v>
       </c>
       <c r="F45" s="10">
-        <v>1020.6</v>
+        <v>1130.4</v>
       </c>
       <c r="G45" s="10">
-        <v>907.2</v>
+        <v>1004.8</v>
       </c>
       <c r="H45" s="10">
-        <v>793.8</v>
+        <v>879.2</v>
       </c>
     </row>
     <row r="46" spans="1:8" outlineLevel="3">
       <c r="A46" s="15">
         <v>42</v>
       </c>
       <c r="B46" s="6" t="s">
         <v>93</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>94</v>
       </c>
       <c r="D46" s="5">
-        <v>50.0</v>
+        <v>29.0</v>
       </c>
       <c r="E46" s="10">
         <v>531.0</v>
       </c>
       <c r="F46" s="10">
         <v>477.9</v>
       </c>
       <c r="G46" s="10">
         <v>424.8</v>
       </c>
       <c r="H46" s="10">
         <v>371.7</v>
       </c>
     </row>
     <row r="47" spans="1:8" outlineLevel="3">
       <c r="A47" s="15">
         <v>43</v>
       </c>
       <c r="B47" s="6" t="s">
         <v>95</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>96</v>
       </c>
       <c r="D47" s="5">
-        <v>257.0</v>
+        <v>356.0</v>
       </c>
       <c r="E47" s="10">
         <v>835.0</v>
       </c>
       <c r="F47" s="10">
         <v>751.5</v>
       </c>
       <c r="G47" s="10">
         <v>668.0</v>
       </c>
       <c r="H47" s="10">
         <v>584.5</v>
       </c>
     </row>
     <row r="48" spans="1:8" outlineLevel="3">
       <c r="A48" s="15">
         <v>44</v>
       </c>
       <c r="B48" s="6" t="s">
         <v>97</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>98</v>
       </c>
       <c r="D48" s="5">
-        <v>6406.0</v>
+        <v>11600.0</v>
       </c>
       <c r="E48" s="10">
-        <v>621.0</v>
+        <v>694.0</v>
       </c>
       <c r="F48" s="10">
-        <v>558.9</v>
+        <v>624.6</v>
       </c>
       <c r="G48" s="10">
-        <v>496.8</v>
+        <v>555.2</v>
       </c>
       <c r="H48" s="10">
-        <v>434.7</v>
+        <v>485.8</v>
       </c>
     </row>
     <row r="49" spans="1:8" outlineLevel="3">
       <c r="A49" s="15">
         <v>45</v>
       </c>
       <c r="B49" s="6" t="s">
         <v>99</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>100</v>
       </c>
       <c r="D49" s="5">
-        <v>2523.0</v>
+        <v>3401.0</v>
       </c>
       <c r="E49" s="10">
-        <v>1267.0</v>
+        <v>1416.0</v>
       </c>
       <c r="F49" s="10">
-        <v>1140.3</v>
+        <v>1274.4</v>
       </c>
       <c r="G49" s="10">
-        <v>1013.6</v>
+        <v>1132.8</v>
       </c>
       <c r="H49" s="10">
-        <v>886.9</v>
+        <v>991.2</v>
       </c>
     </row>
     <row r="50" spans="1:8" outlineLevel="3">
       <c r="A50" s="15">
         <v>46</v>
       </c>
       <c r="B50" s="6" t="s">
         <v>101</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>102</v>
       </c>
       <c r="D50" s="5">
-        <v>234.0</v>
+        <v>211.0</v>
       </c>
       <c r="E50" s="10">
-        <v>909.0</v>
+        <v>1198.0</v>
       </c>
       <c r="F50" s="10">
-        <v>818.1</v>
+        <v>1078.2</v>
       </c>
       <c r="G50" s="10">
-        <v>727.2</v>
+        <v>958.4</v>
       </c>
       <c r="H50" s="10">
-        <v>636.3</v>
+        <v>838.6</v>
       </c>
     </row>
     <row r="51" spans="1:8" outlineLevel="3">
       <c r="A51" s="15">
         <v>47</v>
       </c>
       <c r="B51" s="6" t="s">
         <v>103</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>104</v>
       </c>
       <c r="D51" s="5">
-        <v>27.0</v>
+        <v>39.0</v>
       </c>
       <c r="E51" s="10">
-        <v>8917.0</v>
+        <v>9185.0</v>
       </c>
       <c r="F51" s="10">
-        <v>8025.3</v>
+        <v>8266.5</v>
       </c>
       <c r="G51" s="10">
-        <v>7133.6</v>
+        <v>7348.0</v>
       </c>
       <c r="H51" s="10">
-        <v>6241.9</v>
+        <v>6429.5</v>
       </c>
     </row>
     <row r="52" spans="1:8" outlineLevel="3">
       <c r="A52" s="15">
         <v>48</v>
       </c>
       <c r="B52" s="6" t="s">
         <v>105</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>106</v>
       </c>
       <c r="D52" s="5">
-        <v>380.0</v>
+        <v>662.0</v>
       </c>
       <c r="E52" s="10">
-        <v>883.0</v>
+        <v>884.0</v>
       </c>
       <c r="F52" s="10">
-        <v>794.7</v>
+        <v>795.6</v>
       </c>
       <c r="G52" s="10">
-        <v>706.4</v>
+        <v>707.2</v>
       </c>
       <c r="H52" s="10">
-        <v>618.1</v>
+        <v>618.8</v>
       </c>
     </row>
     <row r="53" spans="1:8" outlineLevel="3">
       <c r="A53" s="15">
         <v>49</v>
       </c>
       <c r="B53" s="6" t="s">
         <v>107</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>108</v>
       </c>
       <c r="D53" s="5">
-        <v>694.0</v>
+        <v>892.0</v>
       </c>
       <c r="E53" s="10">
-        <v>1627.0</v>
+        <v>1800.0</v>
       </c>
       <c r="F53" s="10">
-        <v>1464.3</v>
+        <v>1620.0</v>
       </c>
       <c r="G53" s="10">
-        <v>1301.6</v>
+        <v>1440.0</v>
       </c>
       <c r="H53" s="10">
-        <v>1138.9</v>
+        <v>1260.0</v>
       </c>
     </row>
     <row r="54" spans="1:8" outlineLevel="3">
       <c r="A54" s="15">
         <v>50</v>
       </c>
       <c r="B54" s="6" t="s">
         <v>109</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>110</v>
       </c>
       <c r="D54" s="5">
-        <v>1.0</v>
+        <v>8095.0</v>
       </c>
       <c r="E54" s="10">
-        <v>1069.0</v>
+        <v>1146.0</v>
       </c>
       <c r="F54" s="10">
-        <v>962.1</v>
+        <v>1031.4</v>
       </c>
       <c r="G54" s="10">
-        <v>855.2</v>
+        <v>916.8</v>
       </c>
       <c r="H54" s="10">
-        <v>748.3</v>
+        <v>802.2</v>
       </c>
     </row>
     <row r="55" spans="1:8" outlineLevel="3">
       <c r="A55" s="15">
         <v>51</v>
       </c>
       <c r="B55" s="6" t="s">
         <v>111</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>112</v>
       </c>
       <c r="D55" s="5">
-        <v>1077.0</v>
+        <v>1416.0</v>
       </c>
       <c r="E55" s="10">
-        <v>1622.0</v>
+        <v>1910.0</v>
       </c>
       <c r="F55" s="10">
-        <v>1459.8</v>
+        <v>1719.0</v>
       </c>
       <c r="G55" s="10">
-        <v>1297.6</v>
+        <v>1528.0</v>
       </c>
       <c r="H55" s="10">
-        <v>1135.4</v>
+        <v>1337.0</v>
       </c>
     </row>
     <row r="56" spans="1:8" outlineLevel="3">
       <c r="A56" s="15">
         <v>52</v>
       </c>
       <c r="B56" s="6" t="s">
         <v>113</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>114</v>
       </c>
       <c r="D56" s="5">
-        <v>13.0</v>
+        <v>94.0</v>
       </c>
       <c r="E56" s="10">
-        <v>11461.0</v>
+        <v>11805.0</v>
       </c>
       <c r="F56" s="10">
-        <v>10314.9</v>
+        <v>10624.5</v>
       </c>
       <c r="G56" s="10">
-        <v>9168.8</v>
+        <v>9444.0</v>
       </c>
       <c r="H56" s="10">
-        <v>8022.7</v>
+        <v>8263.5</v>
       </c>
     </row>
     <row r="57" spans="1:8" outlineLevel="3">
       <c r="A57" s="15">
         <v>53</v>
       </c>
       <c r="B57" s="6" t="s">
         <v>115</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>116</v>
       </c>
       <c r="D57" s="5">
-        <v>685.0</v>
+        <v>627.0</v>
       </c>
       <c r="E57" s="10">
-        <v>2880.0</v>
+        <v>3186.0</v>
       </c>
       <c r="F57" s="10">
-        <v>2592.0</v>
+        <v>2867.4</v>
       </c>
       <c r="G57" s="10">
-        <v>2304.0</v>
+        <v>2548.8</v>
       </c>
       <c r="H57" s="10">
-        <v>2016.0</v>
+        <v>2230.2</v>
       </c>
     </row>
     <row r="58" spans="1:8" outlineLevel="3">
       <c r="A58" s="15">
         <v>54</v>
       </c>
       <c r="B58" s="6" t="s">
         <v>117</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>118</v>
       </c>
       <c r="D58" s="5">
-        <v>2379.0</v>
+        <v>2173.0</v>
       </c>
       <c r="E58" s="10">
-        <v>1581.0</v>
+        <v>1659.0</v>
       </c>
       <c r="F58" s="10">
-        <v>1422.9</v>
+        <v>1493.1</v>
       </c>
       <c r="G58" s="10">
-        <v>1264.8</v>
+        <v>1327.2</v>
       </c>
       <c r="H58" s="10">
-        <v>1106.7</v>
+        <v>1161.3</v>
       </c>
     </row>
     <row r="59" spans="1:8" outlineLevel="3">
       <c r="A59" s="15">
         <v>55</v>
       </c>
       <c r="B59" s="6" t="s">
         <v>119</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>120</v>
       </c>
       <c r="D59" s="5">
-        <v>121.0</v>
+        <v>626.0</v>
       </c>
       <c r="E59" s="10">
-        <v>2110.0</v>
+        <v>2485.0</v>
       </c>
       <c r="F59" s="10">
-        <v>1899.0</v>
+        <v>2236.5</v>
       </c>
       <c r="G59" s="10">
-        <v>1688.0</v>
+        <v>1988.0</v>
       </c>
       <c r="H59" s="10">
-        <v>1477.0</v>
+        <v>1739.5</v>
       </c>
     </row>
     <row r="60" spans="1:8" outlineLevel="3">
       <c r="A60" s="15">
         <v>56</v>
       </c>
       <c r="B60" s="6" t="s">
         <v>121</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>122</v>
       </c>
       <c r="D60" s="5">
-        <v>2.0</v>
+        <v>35.0</v>
       </c>
       <c r="E60" s="10">
-        <v>16078.0</v>
+        <v>16560.0</v>
       </c>
       <c r="F60" s="10">
-        <v>14470.2</v>
+        <v>14904.0</v>
       </c>
       <c r="G60" s="10">
-        <v>12862.4</v>
+        <v>13248.0</v>
       </c>
       <c r="H60" s="10">
-        <v>11254.6</v>
+        <v>11592.0</v>
       </c>
     </row>
     <row r="61" spans="1:8" outlineLevel="3">
       <c r="A61" s="15">
         <v>57</v>
       </c>
       <c r="B61" s="6" t="s">
         <v>123</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>124</v>
       </c>
       <c r="D61" s="5">
-        <v>3.0</v>
+        <v>82.0</v>
       </c>
       <c r="E61" s="10">
-        <v>4269.0</v>
+        <v>4724.0</v>
       </c>
       <c r="F61" s="10">
-        <v>3842.1</v>
+        <v>4251.6</v>
       </c>
       <c r="G61" s="10">
-        <v>3415.2</v>
+        <v>3779.2</v>
       </c>
       <c r="H61" s="10">
-        <v>2988.3</v>
+        <v>3306.8</v>
       </c>
     </row>
     <row r="62" spans="1:8" outlineLevel="3">
       <c r="A62" s="15">
         <v>58</v>
       </c>
       <c r="B62" s="6" t="s">
         <v>125</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>126</v>
       </c>
       <c r="D62" s="5">
-        <v>242.0</v>
+        <v>2290.0</v>
       </c>
       <c r="E62" s="10">
-        <v>2392.0</v>
+        <v>2537.0</v>
       </c>
       <c r="F62" s="10">
-        <v>2152.8</v>
+        <v>2283.3</v>
       </c>
       <c r="G62" s="10">
-        <v>1913.6</v>
+        <v>2029.6</v>
       </c>
       <c r="H62" s="10">
-        <v>1674.4</v>
+        <v>1775.9</v>
       </c>
     </row>
     <row r="63" spans="1:8" outlineLevel="3">
       <c r="A63" s="15">
         <v>59</v>
       </c>
       <c r="B63" s="6" t="s">
         <v>127</v>
       </c>
       <c r="C63" s="7" t="s">
         <v>128</v>
       </c>
       <c r="D63" s="5">
-        <v>181.0</v>
+        <v>405.0</v>
       </c>
       <c r="E63" s="10">
-        <v>4248.0</v>
+        <v>5016.0</v>
       </c>
       <c r="F63" s="10">
-        <v>3823.2</v>
+        <v>4514.4</v>
       </c>
       <c r="G63" s="10">
-        <v>3398.4</v>
+        <v>4012.8</v>
       </c>
       <c r="H63" s="10">
-        <v>2973.6</v>
+        <v>3511.2</v>
       </c>
     </row>
     <row r="64" spans="1:8" outlineLevel="3">
       <c r="A64" s="15">
         <v>60</v>
       </c>
       <c r="B64" s="6" t="s">
         <v>129</v>
       </c>
       <c r="C64" s="7" t="s">
         <v>130</v>
       </c>
       <c r="D64" s="5">
-        <v>4.0</v>
+        <v>6.0</v>
       </c>
       <c r="E64" s="10">
-        <v>23765.0</v>
+        <v>24478.0</v>
       </c>
       <c r="F64" s="10">
-        <v>21388.5</v>
+        <v>22030.2</v>
       </c>
       <c r="G64" s="10">
-        <v>19012.0</v>
+        <v>19582.4</v>
       </c>
       <c r="H64" s="10">
-        <v>16635.5</v>
+        <v>17134.6</v>
       </c>
     </row>
     <row r="65" spans="1:8" outlineLevel="3">
       <c r="A65" s="15">
         <v>61</v>
       </c>
       <c r="B65" s="6" t="s">
         <v>131</v>
       </c>
       <c r="C65" s="7" t="s">
         <v>132</v>
       </c>
       <c r="D65" s="5">
-        <v>77.0</v>
+        <v>83.0</v>
       </c>
       <c r="E65" s="10">
-        <v>7018.0</v>
+        <v>7764.0</v>
       </c>
       <c r="F65" s="10">
-        <v>6316.2</v>
+        <v>6987.6</v>
       </c>
       <c r="G65" s="10">
-        <v>5614.4</v>
+        <v>6211.2</v>
       </c>
       <c r="H65" s="10">
-        <v>4912.6</v>
+        <v>5434.8</v>
       </c>
     </row>
     <row r="66" spans="1:8" outlineLevel="3">
       <c r="A66" s="15">
         <v>62</v>
       </c>
       <c r="B66" s="6" t="s">
         <v>133</v>
       </c>
       <c r="C66" s="7" t="s">
         <v>134</v>
       </c>
       <c r="D66" s="5">
-        <v>5.0</v>
+        <v>30.0</v>
       </c>
       <c r="E66" s="10">
-        <v>12656.0</v>
+        <v>14004.0</v>
       </c>
       <c r="F66" s="10">
-        <v>11390.4</v>
+        <v>12603.6</v>
       </c>
       <c r="G66" s="10">
-        <v>10124.8</v>
+        <v>11203.2</v>
       </c>
       <c r="H66" s="10">
-        <v>8859.2</v>
+        <v>9802.8</v>
       </c>
     </row>
     <row r="67" spans="1:8" outlineLevel="3">
       <c r="A67" s="15">
         <v>63</v>
       </c>
       <c r="B67" s="6" t="s">
         <v>135</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>136</v>
       </c>
       <c r="D67" s="5">
         <v>0.0</v>
       </c>
       <c r="E67" s="10">
         <v>0.0</v>
       </c>
       <c r="F67" s="10">
         <v>0.0</v>
       </c>
       <c r="G67" s="10">
         <v>0.0</v>
       </c>
       <c r="H67" s="10">
@@ -5333,60 +5333,60 @@
       </c>
       <c r="F69" s="10">
         <v>10121.4</v>
       </c>
       <c r="G69" s="10">
         <v>8996.8</v>
       </c>
       <c r="H69" s="10">
         <v>7872.2</v>
       </c>
     </row>
     <row r="70" spans="1:8" outlineLevel="3">
       <c r="A70" s="15">
         <v>66</v>
       </c>
       <c r="B70" s="6" t="s">
         <v>141</v>
       </c>
       <c r="C70" s="7" t="s">
         <v>142</v>
       </c>
       <c r="D70" s="5">
         <v>0.0</v>
       </c>
       <c r="E70" s="10">
-        <v>71822.0</v>
+        <v>71821.0</v>
       </c>
       <c r="F70" s="10">
-        <v>64639.8</v>
+        <v>64638.9</v>
       </c>
       <c r="G70" s="10">
-        <v>57457.6</v>
+        <v>57456.8</v>
       </c>
       <c r="H70" s="10">
-        <v>50275.4</v>
+        <v>50274.7</v>
       </c>
     </row>
     <row r="71" spans="1:8" outlineLevel="3">
       <c r="A71" s="15">
         <v>67</v>
       </c>
       <c r="B71" s="6" t="s">
         <v>143</v>
       </c>
       <c r="C71" s="7" t="s">
         <v>144</v>
       </c>
       <c r="D71" s="5">
         <v>0.0</v>
       </c>
       <c r="E71" s="10">
         <v>25347.0</v>
       </c>
       <c r="F71" s="10">
         <v>22812.3</v>
       </c>
       <c r="G71" s="10">
         <v>20277.6</v>
       </c>
       <c r="H71" s="10">
@@ -5434,129 +5434,129 @@
       </c>
       <c r="E73" s="10">
         <v>50909.0</v>
       </c>
       <c r="F73" s="10">
         <v>45818.1</v>
       </c>
       <c r="G73" s="10">
         <v>40727.2</v>
       </c>
       <c r="H73" s="10">
         <v>35636.3</v>
       </c>
     </row>
     <row r="74" spans="1:8" outlineLevel="3">
       <c r="A74" s="15">
         <v>70</v>
       </c>
       <c r="B74" s="6" t="s">
         <v>149</v>
       </c>
       <c r="C74" s="7" t="s">
         <v>150</v>
       </c>
       <c r="D74" s="5">
-        <v>9.0</v>
+        <v>4.0</v>
       </c>
       <c r="E74" s="10">
-        <v>16315.0</v>
+        <v>16314.0</v>
       </c>
       <c r="F74" s="10">
-        <v>14683.5</v>
+        <v>14682.6</v>
       </c>
       <c r="G74" s="10">
-        <v>13052.0</v>
+        <v>13051.2</v>
       </c>
       <c r="H74" s="10">
-        <v>11420.5</v>
+        <v>11419.8</v>
       </c>
     </row>
     <row r="75" spans="1:8" outlineLevel="3">
       <c r="A75" s="15">
         <v>71</v>
       </c>
       <c r="B75" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C75" s="7" t="s">
         <v>152</v>
       </c>
       <c r="D75" s="5">
         <v>0.0</v>
       </c>
       <c r="E75" s="10">
-        <v>4749.0</v>
+        <v>4748.0</v>
       </c>
       <c r="F75" s="10">
-        <v>4274.1</v>
+        <v>4273.2</v>
       </c>
       <c r="G75" s="10">
-        <v>3799.2</v>
+        <v>3798.4</v>
       </c>
       <c r="H75" s="10">
-        <v>3324.3</v>
+        <v>3323.6</v>
       </c>
     </row>
     <row r="76" spans="1:8" outlineLevel="3">
       <c r="A76" s="15">
         <v>72</v>
       </c>
       <c r="B76" s="6" t="s">
         <v>153</v>
       </c>
       <c r="C76" s="7" t="s">
         <v>154</v>
       </c>
       <c r="D76" s="5">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="E76" s="10">
         <v>28520.0</v>
       </c>
       <c r="F76" s="10">
         <v>25668.0</v>
       </c>
       <c r="G76" s="10">
         <v>22816.0</v>
       </c>
       <c r="H76" s="10">
         <v>19964.0</v>
       </c>
     </row>
     <row r="77" spans="1:8" outlineLevel="3">
       <c r="A77" s="15">
         <v>73</v>
       </c>
       <c r="B77" s="6" t="s">
         <v>155</v>
       </c>
       <c r="C77" s="7" t="s">
         <v>156</v>
       </c>
       <c r="D77" s="5">
-        <v>8.0</v>
+        <v>4.0</v>
       </c>
       <c r="E77" s="10">
         <v>112728.0</v>
       </c>
       <c r="F77" s="10">
         <v>101455.2</v>
       </c>
       <c r="G77" s="10">
         <v>90182.4</v>
       </c>
       <c r="H77" s="10">
         <v>78909.6</v>
       </c>
     </row>
     <row r="78" spans="1:8" outlineLevel="3">
       <c r="A78" s="15">
         <v>74</v>
       </c>
       <c r="B78" s="6" t="s">
         <v>157</v>
       </c>
       <c r="C78" s="7" t="s">
         <v>158</v>
       </c>
       <c r="D78" s="5">
@@ -5564,155 +5564,155 @@
       </c>
       <c r="E78" s="10">
         <v>26110.0</v>
       </c>
       <c r="F78" s="10">
         <v>23499.0</v>
       </c>
       <c r="G78" s="10">
         <v>20888.0</v>
       </c>
       <c r="H78" s="10">
         <v>18277.0</v>
       </c>
     </row>
     <row r="79" spans="1:8" outlineLevel="3">
       <c r="A79" s="15">
         <v>75</v>
       </c>
       <c r="B79" s="6" t="s">
         <v>159</v>
       </c>
       <c r="C79" s="7" t="s">
         <v>160</v>
       </c>
       <c r="D79" s="5">
-        <v>3.0</v>
+        <v>0.0</v>
       </c>
       <c r="E79" s="10">
-        <v>53949.0</v>
+        <v>53948.0</v>
       </c>
       <c r="F79" s="10">
-        <v>48554.1</v>
+        <v>48553.2</v>
       </c>
       <c r="G79" s="10">
-        <v>43159.2</v>
+        <v>43158.4</v>
       </c>
       <c r="H79" s="10">
-        <v>37764.3</v>
+        <v>37763.6</v>
       </c>
     </row>
     <row r="80" spans="1:8" outlineLevel="3">
       <c r="A80" s="15">
         <v>76</v>
       </c>
       <c r="B80" s="6" t="s">
         <v>161</v>
       </c>
       <c r="C80" s="7" t="s">
         <v>162</v>
       </c>
       <c r="D80" s="5">
         <v>0.0</v>
       </c>
       <c r="E80" s="10">
-        <v>14942.0</v>
+        <v>7952.0</v>
       </c>
       <c r="F80" s="10">
-        <v>13447.8</v>
+        <v>7156.8</v>
       </c>
       <c r="G80" s="10">
-        <v>11953.6</v>
+        <v>6361.6</v>
       </c>
       <c r="H80" s="10">
-        <v>10459.4</v>
+        <v>5566.4</v>
       </c>
     </row>
     <row r="81" spans="1:8" outlineLevel="3">
       <c r="A81" s="15">
         <v>77</v>
       </c>
       <c r="B81" s="6" t="s">
         <v>163</v>
       </c>
       <c r="C81" s="7" t="s">
         <v>164</v>
       </c>
       <c r="D81" s="5">
         <v>0.0</v>
       </c>
       <c r="E81" s="10">
-        <v>0.0</v>
+        <v>5142.0</v>
       </c>
       <c r="F81" s="10">
-        <v>0.0</v>
+        <v>4627.8</v>
       </c>
       <c r="G81" s="10">
-        <v>0.0</v>
+        <v>4113.6</v>
       </c>
       <c r="H81" s="10">
-        <v>0.0</v>
+        <v>3599.4</v>
       </c>
     </row>
     <row r="82" spans="1:8" outlineLevel="3">
       <c r="A82" s="15">
         <v>78</v>
       </c>
       <c r="B82" s="6" t="s">
         <v>165</v>
       </c>
       <c r="C82" s="7" t="s">
         <v>166</v>
       </c>
       <c r="D82" s="5">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="E82" s="10">
         <v>35576.0</v>
       </c>
       <c r="F82" s="10">
         <v>32018.4</v>
       </c>
       <c r="G82" s="10">
         <v>28460.8</v>
       </c>
       <c r="H82" s="10">
         <v>24903.2</v>
       </c>
     </row>
     <row r="83" spans="1:8" outlineLevel="3">
       <c r="A83" s="15">
         <v>79</v>
       </c>
       <c r="B83" s="6" t="s">
         <v>167</v>
       </c>
       <c r="C83" s="7" t="s">
         <v>168</v>
       </c>
       <c r="D83" s="5">
-        <v>3.0</v>
+        <v>0.0</v>
       </c>
       <c r="E83" s="10">
         <v>82956.0</v>
       </c>
       <c r="F83" s="10">
         <v>74660.4</v>
       </c>
       <c r="G83" s="10">
         <v>66364.8</v>
       </c>
       <c r="H83" s="10">
         <v>58069.2</v>
       </c>
     </row>
     <row r="84" spans="1:8" outlineLevel="3">
       <c r="A84" s="15">
         <v>80</v>
       </c>
       <c r="B84" s="6" t="s">
         <v>169</v>
       </c>
       <c r="C84" s="7" t="s">
         <v>170</v>
       </c>
       <c r="D84" s="5">
@@ -5723,74 +5723,74 @@
       </c>
       <c r="F84" s="10">
         <v>29747.7</v>
       </c>
       <c r="G84" s="10">
         <v>26442.4</v>
       </c>
       <c r="H84" s="10">
         <v>23137.1</v>
       </c>
     </row>
     <row r="85" spans="1:8" outlineLevel="3">
       <c r="A85" s="15">
         <v>81</v>
       </c>
       <c r="B85" s="6" t="s">
         <v>171</v>
       </c>
       <c r="C85" s="7" t="s">
         <v>172</v>
       </c>
       <c r="D85" s="5">
         <v>2.0</v>
       </c>
       <c r="E85" s="10">
-        <v>39494.0</v>
+        <v>39495.0</v>
       </c>
       <c r="F85" s="10">
-        <v>35544.6</v>
+        <v>35545.5</v>
       </c>
       <c r="G85" s="10">
-        <v>31595.2</v>
+        <v>31596.0</v>
       </c>
       <c r="H85" s="10">
-        <v>27645.8</v>
+        <v>27646.5</v>
       </c>
     </row>
     <row r="86" spans="1:8" outlineLevel="3">
       <c r="A86" s="15">
         <v>82</v>
       </c>
       <c r="B86" s="6" t="s">
         <v>173</v>
       </c>
       <c r="C86" s="7" t="s">
         <v>174</v>
       </c>
       <c r="D86" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E86" s="10">
         <v>38346.0</v>
       </c>
       <c r="F86" s="10">
         <v>34511.4</v>
       </c>
       <c r="G86" s="10">
         <v>30676.8</v>
       </c>
       <c r="H86" s="10">
         <v>26842.2</v>
       </c>
     </row>
     <row r="87" spans="1:8" outlineLevel="3">
       <c r="A87" s="15">
         <v>83</v>
       </c>
       <c r="B87" s="6" t="s">
         <v>175</v>
       </c>
       <c r="C87" s="7" t="s">
         <v>176</v>
       </c>
       <c r="D87" s="5">
@@ -5853,2932 +5853,2932 @@
       </c>
       <c r="F89" s="10">
         <v>0.0</v>
       </c>
       <c r="G89" s="10">
         <v>0.0</v>
       </c>
       <c r="H89" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="90" spans="1:8" outlineLevel="3">
       <c r="A90" s="15">
         <v>86</v>
       </c>
       <c r="B90" s="6" t="s">
         <v>181</v>
       </c>
       <c r="C90" s="7" t="s">
         <v>182</v>
       </c>
       <c r="D90" s="5">
         <v>0.0</v>
       </c>
       <c r="E90" s="10">
-        <v>0.0</v>
+        <v>154273.0</v>
       </c>
       <c r="F90" s="10">
-        <v>0.0</v>
+        <v>138845.7</v>
       </c>
       <c r="G90" s="10">
-        <v>0.0</v>
+        <v>123418.4</v>
       </c>
       <c r="H90" s="10">
-        <v>0.0</v>
+        <v>107991.1</v>
       </c>
     </row>
     <row r="91" spans="1:8" outlineLevel="2">
       <c r="A91" s="14" t="s">
         <v>183</v>
       </c>
       <c r="B91" s="4"/>
       <c r="C91" s="4"/>
       <c r="D91" s="4"/>
       <c r="E91" s="9"/>
       <c r="F91" s="9"/>
       <c r="G91" s="9"/>
       <c r="H91" s="9"/>
     </row>
     <row r="92" spans="1:8" outlineLevel="3">
       <c r="A92" s="15">
         <v>1</v>
       </c>
       <c r="B92" s="6" t="s">
         <v>184</v>
       </c>
       <c r="C92" s="7" t="s">
         <v>185</v>
       </c>
       <c r="D92" s="5">
-        <v>34.0</v>
+        <v>9.0</v>
       </c>
       <c r="E92" s="10">
         <v>1914.0</v>
       </c>
       <c r="F92" s="10">
         <v>1722.6</v>
       </c>
       <c r="G92" s="10">
         <v>1531.2</v>
       </c>
       <c r="H92" s="10">
         <v>1339.8</v>
       </c>
     </row>
     <row r="93" spans="1:8" outlineLevel="3">
       <c r="A93" s="15">
         <v>2</v>
       </c>
       <c r="B93" s="6" t="s">
         <v>186</v>
       </c>
       <c r="C93" s="7" t="s">
         <v>187</v>
       </c>
       <c r="D93" s="5">
-        <v>229.0</v>
+        <v>193.0</v>
       </c>
       <c r="E93" s="10">
-        <v>939.0</v>
+        <v>1129.0</v>
       </c>
       <c r="F93" s="10">
-        <v>845.1</v>
+        <v>1016.1</v>
       </c>
       <c r="G93" s="10">
-        <v>751.2</v>
+        <v>903.2</v>
       </c>
       <c r="H93" s="10">
-        <v>657.3</v>
+        <v>790.3</v>
       </c>
     </row>
     <row r="94" spans="1:8" outlineLevel="3">
       <c r="A94" s="15">
         <v>3</v>
       </c>
       <c r="B94" s="6" t="s">
         <v>188</v>
       </c>
       <c r="C94" s="7" t="s">
         <v>189</v>
       </c>
       <c r="D94" s="5">
-        <v>46.0</v>
+        <v>29.0</v>
       </c>
       <c r="E94" s="10">
-        <v>2275.0</v>
+        <v>2276.0</v>
       </c>
       <c r="F94" s="10">
-        <v>2047.5</v>
+        <v>2048.4</v>
       </c>
       <c r="G94" s="10">
-        <v>1820.0</v>
+        <v>1820.8</v>
       </c>
       <c r="H94" s="10">
-        <v>1592.5</v>
+        <v>1593.2</v>
       </c>
     </row>
     <row r="95" spans="1:8" outlineLevel="3">
       <c r="A95" s="15">
         <v>4</v>
       </c>
       <c r="B95" s="6" t="s">
         <v>190</v>
       </c>
       <c r="C95" s="7" t="s">
         <v>191</v>
       </c>
       <c r="D95" s="5">
-        <v>487.0</v>
+        <v>129.0</v>
       </c>
       <c r="E95" s="10">
-        <v>1136.0</v>
+        <v>1332.0</v>
       </c>
       <c r="F95" s="10">
-        <v>1022.4</v>
+        <v>1198.8</v>
       </c>
       <c r="G95" s="10">
-        <v>908.8</v>
+        <v>1065.6</v>
       </c>
       <c r="H95" s="10">
-        <v>795.2</v>
+        <v>932.4</v>
       </c>
     </row>
     <row r="96" spans="1:8" outlineLevel="3">
       <c r="A96" s="15">
         <v>5</v>
       </c>
       <c r="B96" s="6" t="s">
         <v>192</v>
       </c>
       <c r="C96" s="7" t="s">
         <v>193</v>
       </c>
       <c r="D96" s="5">
-        <v>34.0</v>
+        <v>63.0</v>
       </c>
       <c r="E96" s="10">
         <v>2706.0</v>
       </c>
       <c r="F96" s="10">
         <v>2435.4</v>
       </c>
       <c r="G96" s="10">
         <v>2164.8</v>
       </c>
       <c r="H96" s="10">
         <v>1894.2</v>
       </c>
     </row>
     <row r="97" spans="1:8" outlineLevel="3">
       <c r="A97" s="15">
         <v>6</v>
       </c>
       <c r="B97" s="6" t="s">
         <v>194</v>
       </c>
       <c r="C97" s="7" t="s">
         <v>195</v>
       </c>
       <c r="D97" s="5">
-        <v>122.0</v>
+        <v>20.0</v>
       </c>
       <c r="E97" s="10">
-        <v>1419.0</v>
+        <v>1705.0</v>
       </c>
       <c r="F97" s="10">
-        <v>1277.1</v>
+        <v>1534.5</v>
       </c>
       <c r="G97" s="10">
-        <v>1135.2</v>
+        <v>1364.0</v>
       </c>
       <c r="H97" s="10">
-        <v>993.3</v>
+        <v>1193.5</v>
       </c>
     </row>
     <row r="98" spans="1:8" outlineLevel="3">
       <c r="A98" s="15">
         <v>7</v>
       </c>
       <c r="B98" s="6" t="s">
         <v>196</v>
       </c>
       <c r="C98" s="7" t="s">
         <v>197</v>
       </c>
       <c r="D98" s="5">
-        <v>11.0</v>
+        <v>5.0</v>
       </c>
       <c r="E98" s="10">
         <v>13251.0</v>
       </c>
       <c r="F98" s="10">
         <v>11925.9</v>
       </c>
       <c r="G98" s="10">
         <v>10600.8</v>
       </c>
       <c r="H98" s="10">
         <v>9275.7</v>
       </c>
     </row>
     <row r="99" spans="1:8" outlineLevel="3">
       <c r="A99" s="15">
         <v>8</v>
       </c>
       <c r="B99" s="6" t="s">
         <v>198</v>
       </c>
       <c r="C99" s="7" t="s">
         <v>199</v>
       </c>
       <c r="D99" s="5">
-        <v>54.0</v>
+        <v>21.0</v>
       </c>
       <c r="E99" s="10">
-        <v>9139.0</v>
+        <v>9462.0</v>
       </c>
       <c r="F99" s="10">
-        <v>8225.1</v>
+        <v>8515.8</v>
       </c>
       <c r="G99" s="10">
-        <v>7311.2</v>
+        <v>7569.6</v>
       </c>
       <c r="H99" s="10">
-        <v>6397.3</v>
+        <v>6623.4</v>
       </c>
     </row>
     <row r="100" spans="1:8" outlineLevel="3">
       <c r="A100" s="15">
         <v>9</v>
       </c>
       <c r="B100" s="6" t="s">
         <v>200</v>
       </c>
       <c r="C100" s="7" t="s">
         <v>201</v>
       </c>
       <c r="D100" s="5">
-        <v>44.0</v>
+        <v>83.0</v>
       </c>
       <c r="E100" s="10">
         <v>10093.0</v>
       </c>
       <c r="F100" s="10">
         <v>9083.7</v>
       </c>
       <c r="G100" s="10">
         <v>8074.4</v>
       </c>
       <c r="H100" s="10">
         <v>7065.1</v>
       </c>
     </row>
     <row r="101" spans="1:8" outlineLevel="3">
       <c r="A101" s="15">
         <v>10</v>
       </c>
       <c r="B101" s="6" t="s">
         <v>202</v>
       </c>
       <c r="C101" s="7" t="s">
         <v>203</v>
       </c>
       <c r="D101" s="5">
-        <v>235.0</v>
+        <v>397.0</v>
       </c>
       <c r="E101" s="10">
-        <v>14661.0</v>
+        <v>16681.0</v>
       </c>
       <c r="F101" s="10">
-        <v>13194.9</v>
+        <v>15012.9</v>
       </c>
       <c r="G101" s="10">
-        <v>11728.8</v>
+        <v>13344.8</v>
       </c>
       <c r="H101" s="10">
-        <v>10262.7</v>
+        <v>11676.7</v>
       </c>
     </row>
     <row r="102" spans="1:8" outlineLevel="3">
       <c r="A102" s="15">
         <v>11</v>
       </c>
       <c r="B102" s="6" t="s">
         <v>204</v>
       </c>
       <c r="C102" s="7" t="s">
         <v>205</v>
       </c>
       <c r="D102" s="5">
         <v>0.0</v>
       </c>
       <c r="E102" s="10">
         <v>0.0</v>
       </c>
       <c r="F102" s="10">
         <v>0.0</v>
       </c>
       <c r="G102" s="10">
         <v>0.0</v>
       </c>
       <c r="H102" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="103" spans="1:8" outlineLevel="3">
       <c r="A103" s="15">
         <v>12</v>
       </c>
       <c r="B103" s="6" t="s">
         <v>206</v>
       </c>
       <c r="C103" s="7" t="s">
         <v>207</v>
       </c>
       <c r="D103" s="5">
-        <v>930.0</v>
+        <v>765.0</v>
       </c>
       <c r="E103" s="10">
-        <v>5267.0</v>
+        <v>6379.0</v>
       </c>
       <c r="F103" s="10">
-        <v>4740.3</v>
+        <v>5741.1</v>
       </c>
       <c r="G103" s="10">
-        <v>4213.6</v>
+        <v>5103.2</v>
       </c>
       <c r="H103" s="10">
-        <v>3686.9</v>
+        <v>4465.3</v>
       </c>
     </row>
     <row r="104" spans="1:8" outlineLevel="3">
       <c r="A104" s="15">
         <v>13</v>
       </c>
       <c r="B104" s="6" t="s">
         <v>208</v>
       </c>
       <c r="C104" s="7" t="s">
         <v>209</v>
       </c>
       <c r="D104" s="5">
-        <v>0.0</v>
+        <v>16.0</v>
       </c>
       <c r="E104" s="10">
-        <v>22845.0</v>
+        <v>26368.0</v>
       </c>
       <c r="F104" s="10">
-        <v>20560.5</v>
+        <v>23731.2</v>
       </c>
       <c r="G104" s="10">
-        <v>18276.0</v>
+        <v>21094.4</v>
       </c>
       <c r="H104" s="10">
-        <v>15991.5</v>
+        <v>18457.6</v>
       </c>
     </row>
     <row r="105" spans="1:8" outlineLevel="3">
       <c r="A105" s="15">
         <v>14</v>
       </c>
       <c r="B105" s="6" t="s">
         <v>210</v>
       </c>
       <c r="C105" s="7" t="s">
         <v>211</v>
       </c>
       <c r="D105" s="5">
         <v>0.0</v>
       </c>
       <c r="E105" s="10">
         <v>0.0</v>
       </c>
       <c r="F105" s="10">
         <v>0.0</v>
       </c>
       <c r="G105" s="10">
         <v>0.0</v>
       </c>
       <c r="H105" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="106" spans="1:8" outlineLevel="3">
       <c r="A106" s="15">
         <v>15</v>
       </c>
       <c r="B106" s="6" t="s">
         <v>212</v>
       </c>
       <c r="C106" s="7" t="s">
         <v>213</v>
       </c>
       <c r="D106" s="5">
-        <v>396.0</v>
+        <v>94.0</v>
       </c>
       <c r="E106" s="10">
-        <v>6506.0</v>
+        <v>7662.0</v>
       </c>
       <c r="F106" s="10">
-        <v>5855.4</v>
+        <v>6895.8</v>
       </c>
       <c r="G106" s="10">
-        <v>5204.8</v>
+        <v>6129.6</v>
       </c>
       <c r="H106" s="10">
-        <v>4554.2</v>
+        <v>5363.4</v>
       </c>
     </row>
     <row r="107" spans="1:8" outlineLevel="3">
       <c r="A107" s="15">
         <v>16</v>
       </c>
       <c r="B107" s="6" t="s">
         <v>214</v>
       </c>
       <c r="C107" s="7" t="s">
         <v>215</v>
       </c>
       <c r="D107" s="5">
-        <v>253.0</v>
+        <v>234.0</v>
       </c>
       <c r="E107" s="10">
-        <v>1158.0</v>
+        <v>1286.0</v>
       </c>
       <c r="F107" s="10">
-        <v>1042.2</v>
+        <v>1157.4</v>
       </c>
       <c r="G107" s="10">
-        <v>926.4</v>
+        <v>1028.8</v>
       </c>
       <c r="H107" s="10">
-        <v>810.6</v>
+        <v>900.2</v>
       </c>
     </row>
     <row r="108" spans="1:8" outlineLevel="3">
       <c r="A108" s="15">
         <v>17</v>
       </c>
       <c r="B108" s="6" t="s">
         <v>216</v>
       </c>
       <c r="C108" s="7" t="s">
         <v>217</v>
       </c>
       <c r="D108" s="5">
-        <v>17.0</v>
+        <v>16.0</v>
       </c>
       <c r="E108" s="10">
-        <v>23806.0</v>
+        <v>24646.0</v>
       </c>
       <c r="F108" s="10">
-        <v>21425.4</v>
+        <v>22181.4</v>
       </c>
       <c r="G108" s="10">
-        <v>19044.8</v>
+        <v>19716.8</v>
       </c>
       <c r="H108" s="10">
-        <v>16664.2</v>
+        <v>17252.2</v>
       </c>
     </row>
     <row r="109" spans="1:8" outlineLevel="3">
       <c r="A109" s="15">
         <v>18</v>
       </c>
       <c r="B109" s="6" t="s">
         <v>218</v>
       </c>
       <c r="C109" s="7" t="s">
         <v>219</v>
       </c>
       <c r="D109" s="5">
         <v>0.0</v>
       </c>
       <c r="E109" s="10">
         <v>0.0</v>
       </c>
       <c r="F109" s="10">
         <v>0.0</v>
       </c>
       <c r="G109" s="10">
         <v>0.0</v>
       </c>
       <c r="H109" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="110" spans="1:8" outlineLevel="3">
       <c r="A110" s="15">
         <v>19</v>
       </c>
       <c r="B110" s="6" t="s">
         <v>220</v>
       </c>
       <c r="C110" s="7" t="s">
         <v>221</v>
       </c>
       <c r="D110" s="5">
-        <v>47.0</v>
+        <v>21.0</v>
       </c>
       <c r="E110" s="10">
-        <v>29597.0</v>
+        <v>34440.0</v>
       </c>
       <c r="F110" s="10">
-        <v>26637.3</v>
+        <v>30996.0</v>
       </c>
       <c r="G110" s="10">
-        <v>23677.6</v>
+        <v>27552.0</v>
       </c>
       <c r="H110" s="10">
-        <v>20717.9</v>
+        <v>24108.0</v>
       </c>
     </row>
     <row r="111" spans="1:8" outlineLevel="3">
       <c r="A111" s="15">
         <v>20</v>
       </c>
       <c r="B111" s="6" t="s">
         <v>222</v>
       </c>
       <c r="C111" s="7" t="s">
         <v>223</v>
       </c>
       <c r="D111" s="5">
         <v>0.0</v>
       </c>
       <c r="E111" s="10">
         <v>0.0</v>
       </c>
       <c r="F111" s="10">
         <v>0.0</v>
       </c>
       <c r="G111" s="10">
         <v>0.0</v>
       </c>
       <c r="H111" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="112" spans="1:8" outlineLevel="3">
       <c r="A112" s="15">
         <v>21</v>
       </c>
       <c r="B112" s="6" t="s">
         <v>224</v>
       </c>
       <c r="C112" s="7" t="s">
         <v>225</v>
       </c>
       <c r="D112" s="5">
-        <v>158.0</v>
+        <v>45.0</v>
       </c>
       <c r="E112" s="10">
-        <v>8824.0</v>
+        <v>10655.0</v>
       </c>
       <c r="F112" s="10">
-        <v>7941.6</v>
+        <v>9589.5</v>
       </c>
       <c r="G112" s="10">
-        <v>7059.2</v>
+        <v>8524.0</v>
       </c>
       <c r="H112" s="10">
-        <v>6176.8</v>
+        <v>7458.5</v>
       </c>
     </row>
     <row r="113" spans="1:8" outlineLevel="3">
       <c r="A113" s="15">
         <v>22</v>
       </c>
       <c r="B113" s="6" t="s">
         <v>226</v>
       </c>
       <c r="C113" s="7" t="s">
         <v>227</v>
       </c>
       <c r="D113" s="5">
         <v>0.0</v>
       </c>
       <c r="E113" s="10">
-        <v>7014.0</v>
+        <v>6496.0</v>
       </c>
       <c r="F113" s="10">
-        <v>6312.6</v>
+        <v>5846.4</v>
       </c>
       <c r="G113" s="10">
-        <v>5611.2</v>
+        <v>5196.8</v>
       </c>
       <c r="H113" s="10">
-        <v>4909.8</v>
+        <v>4547.2</v>
       </c>
     </row>
     <row r="114" spans="1:8" outlineLevel="3">
       <c r="A114" s="15">
         <v>23</v>
       </c>
       <c r="B114" s="6" t="s">
         <v>228</v>
       </c>
       <c r="C114" s="7" t="s">
         <v>229</v>
       </c>
       <c r="D114" s="5">
-        <v>77.0</v>
+        <v>160.0</v>
       </c>
       <c r="E114" s="10">
-        <v>1582.0</v>
+        <v>1809.0</v>
       </c>
       <c r="F114" s="10">
-        <v>1423.8</v>
+        <v>1628.1</v>
       </c>
       <c r="G114" s="10">
-        <v>1265.6</v>
+        <v>1447.2</v>
       </c>
       <c r="H114" s="10">
-        <v>1107.4</v>
+        <v>1266.3</v>
       </c>
     </row>
     <row r="115" spans="1:8" outlineLevel="3">
       <c r="A115" s="15">
         <v>24</v>
       </c>
       <c r="B115" s="6" t="s">
         <v>230</v>
       </c>
       <c r="C115" s="7" t="s">
         <v>231</v>
       </c>
       <c r="D115" s="5">
-        <v>1.0</v>
+        <v>27.0</v>
       </c>
       <c r="E115" s="10">
-        <v>54011.0</v>
+        <v>62679.0</v>
       </c>
       <c r="F115" s="10">
-        <v>48609.9</v>
+        <v>56411.1</v>
       </c>
       <c r="G115" s="10">
-        <v>43208.8</v>
+        <v>50143.2</v>
       </c>
       <c r="H115" s="10">
-        <v>37807.7</v>
+        <v>43875.3</v>
       </c>
     </row>
     <row r="116" spans="1:8" outlineLevel="3">
       <c r="A116" s="15">
         <v>25</v>
       </c>
       <c r="B116" s="6" t="s">
         <v>232</v>
       </c>
       <c r="C116" s="7" t="s">
         <v>233</v>
       </c>
       <c r="D116" s="5">
         <v>0.0</v>
       </c>
       <c r="E116" s="10">
         <v>0.0</v>
       </c>
       <c r="F116" s="10">
         <v>0.0</v>
       </c>
       <c r="G116" s="10">
         <v>0.0</v>
       </c>
       <c r="H116" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="117" spans="1:8" outlineLevel="3">
       <c r="A117" s="15">
         <v>26</v>
       </c>
       <c r="B117" s="6" t="s">
         <v>234</v>
       </c>
       <c r="C117" s="7" t="s">
         <v>235</v>
       </c>
       <c r="D117" s="5">
-        <v>120.0</v>
+        <v>25.0</v>
       </c>
       <c r="E117" s="10">
-        <v>16557.0</v>
+        <v>19907.0</v>
       </c>
       <c r="F117" s="10">
-        <v>14901.3</v>
+        <v>17916.3</v>
       </c>
       <c r="G117" s="10">
-        <v>13245.6</v>
+        <v>15925.6</v>
       </c>
       <c r="H117" s="10">
-        <v>11589.9</v>
+        <v>13934.9</v>
       </c>
     </row>
     <row r="118" spans="1:8" outlineLevel="3">
       <c r="A118" s="15">
         <v>27</v>
       </c>
       <c r="B118" s="6" t="s">
         <v>236</v>
       </c>
       <c r="C118" s="7" t="s">
         <v>237</v>
       </c>
       <c r="D118" s="5">
         <v>0.0</v>
       </c>
       <c r="E118" s="10">
         <v>0.0</v>
       </c>
       <c r="F118" s="10">
         <v>0.0</v>
       </c>
       <c r="G118" s="10">
         <v>0.0</v>
       </c>
       <c r="H118" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="119" spans="1:8" outlineLevel="3">
       <c r="A119" s="15">
         <v>28</v>
       </c>
       <c r="B119" s="6" t="s">
         <v>238</v>
       </c>
       <c r="C119" s="7" t="s">
         <v>239</v>
       </c>
       <c r="D119" s="5">
-        <v>74.0</v>
+        <v>158.0</v>
       </c>
       <c r="E119" s="10">
-        <v>2163.0</v>
+        <v>2481.0</v>
       </c>
       <c r="F119" s="10">
-        <v>1946.7</v>
+        <v>2232.9</v>
       </c>
       <c r="G119" s="10">
-        <v>1730.4</v>
+        <v>1984.8</v>
       </c>
       <c r="H119" s="10">
-        <v>1514.1</v>
+        <v>1736.7</v>
       </c>
     </row>
     <row r="120" spans="1:8" outlineLevel="3">
       <c r="A120" s="15">
         <v>29</v>
       </c>
       <c r="B120" s="6" t="s">
         <v>240</v>
       </c>
       <c r="C120" s="7" t="s">
         <v>241</v>
       </c>
       <c r="D120" s="5">
-        <v>14.0</v>
+        <v>12.0</v>
       </c>
       <c r="E120" s="10">
-        <v>80849.0</v>
+        <v>93749.0</v>
       </c>
       <c r="F120" s="10">
-        <v>72764.1</v>
+        <v>84374.1</v>
       </c>
       <c r="G120" s="10">
-        <v>64679.2</v>
+        <v>74999.2</v>
       </c>
       <c r="H120" s="10">
-        <v>56594.3</v>
+        <v>65624.3</v>
       </c>
     </row>
     <row r="121" spans="1:8" outlineLevel="3">
       <c r="A121" s="15">
         <v>30</v>
       </c>
       <c r="B121" s="6" t="s">
         <v>242</v>
       </c>
       <c r="C121" s="7" t="s">
         <v>243</v>
       </c>
       <c r="D121" s="5">
         <v>0.0</v>
       </c>
       <c r="E121" s="10">
         <v>0.0</v>
       </c>
       <c r="F121" s="10">
         <v>0.0</v>
       </c>
       <c r="G121" s="10">
         <v>0.0</v>
       </c>
       <c r="H121" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="122" spans="1:8" outlineLevel="3">
       <c r="A122" s="15">
         <v>31</v>
       </c>
       <c r="B122" s="6" t="s">
         <v>244</v>
       </c>
       <c r="C122" s="7" t="s">
         <v>245</v>
       </c>
       <c r="D122" s="5">
-        <v>38.0</v>
+        <v>1.0</v>
       </c>
       <c r="E122" s="10">
-        <v>33638.0</v>
+        <v>39997.0</v>
       </c>
       <c r="F122" s="10">
-        <v>30274.2</v>
+        <v>35997.3</v>
       </c>
       <c r="G122" s="10">
-        <v>26910.4</v>
+        <v>31997.6</v>
       </c>
       <c r="H122" s="10">
-        <v>23546.6</v>
+        <v>27997.9</v>
       </c>
     </row>
     <row r="123" spans="1:8" outlineLevel="3">
       <c r="A123" s="15">
         <v>32</v>
       </c>
       <c r="B123" s="6" t="s">
         <v>246</v>
       </c>
       <c r="C123" s="7" t="s">
         <v>247</v>
       </c>
       <c r="D123" s="5">
-        <v>6.0</v>
+        <v>1.0</v>
       </c>
       <c r="E123" s="10">
-        <v>114055.0</v>
+        <v>132084.0</v>
       </c>
       <c r="F123" s="10">
-        <v>102649.5</v>
+        <v>118875.6</v>
       </c>
       <c r="G123" s="10">
-        <v>91244.0</v>
+        <v>105667.2</v>
       </c>
       <c r="H123" s="10">
-        <v>79838.5</v>
+        <v>92458.8</v>
       </c>
     </row>
     <row r="124" spans="1:8" outlineLevel="3">
       <c r="A124" s="15">
         <v>33</v>
       </c>
       <c r="B124" s="6" t="s">
         <v>248</v>
       </c>
       <c r="C124" s="7" t="s">
         <v>249</v>
       </c>
       <c r="D124" s="5">
         <v>0.0</v>
       </c>
       <c r="E124" s="10">
         <v>0.0</v>
       </c>
       <c r="F124" s="10">
         <v>0.0</v>
       </c>
       <c r="G124" s="10">
         <v>0.0</v>
       </c>
       <c r="H124" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="125" spans="1:8" outlineLevel="3">
       <c r="A125" s="15">
         <v>34</v>
       </c>
       <c r="B125" s="6" t="s">
         <v>250</v>
       </c>
       <c r="C125" s="7" t="s">
         <v>251</v>
       </c>
       <c r="D125" s="5">
-        <v>26.0</v>
+        <v>6.0</v>
       </c>
       <c r="E125" s="10">
-        <v>48668.0</v>
+        <v>58457.0</v>
       </c>
       <c r="F125" s="10">
-        <v>43801.2</v>
+        <v>52611.3</v>
       </c>
       <c r="G125" s="10">
-        <v>38934.4</v>
+        <v>46765.6</v>
       </c>
       <c r="H125" s="10">
-        <v>34067.6</v>
+        <v>40919.9</v>
       </c>
     </row>
     <row r="126" spans="1:8" outlineLevel="3">
       <c r="A126" s="15">
         <v>35</v>
       </c>
       <c r="B126" s="6" t="s">
         <v>252</v>
       </c>
       <c r="C126" s="7" t="s">
         <v>253</v>
       </c>
       <c r="D126" s="5">
         <v>0.0</v>
       </c>
       <c r="E126" s="10">
         <v>7509.0</v>
       </c>
       <c r="F126" s="10">
         <v>6758.1</v>
       </c>
       <c r="G126" s="10">
         <v>6007.2</v>
       </c>
       <c r="H126" s="10">
         <v>5256.3</v>
       </c>
     </row>
     <row r="127" spans="1:8" outlineLevel="3">
       <c r="A127" s="15">
         <v>36</v>
       </c>
       <c r="B127" s="6" t="s">
         <v>254</v>
       </c>
       <c r="C127" s="7" t="s">
         <v>255</v>
       </c>
       <c r="D127" s="5">
-        <v>447.0</v>
+        <v>326.0</v>
       </c>
       <c r="E127" s="10">
-        <v>2509.0</v>
+        <v>2873.0</v>
       </c>
       <c r="F127" s="10">
-        <v>2258.1</v>
+        <v>2585.7</v>
       </c>
       <c r="G127" s="10">
-        <v>2007.2</v>
+        <v>2298.4</v>
       </c>
       <c r="H127" s="10">
-        <v>1756.3</v>
+        <v>2011.1</v>
       </c>
     </row>
     <row r="128" spans="1:8" outlineLevel="3">
       <c r="A128" s="15">
         <v>37</v>
       </c>
       <c r="B128" s="6" t="s">
         <v>256</v>
       </c>
       <c r="C128" s="7" t="s">
         <v>257</v>
       </c>
       <c r="D128" s="5">
         <v>0.0</v>
       </c>
       <c r="E128" s="10">
         <v>0.0</v>
       </c>
       <c r="F128" s="10">
         <v>0.0</v>
       </c>
       <c r="G128" s="10">
         <v>0.0</v>
       </c>
       <c r="H128" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="129" spans="1:8" outlineLevel="3">
       <c r="A129" s="15">
         <v>38</v>
       </c>
       <c r="B129" s="6" t="s">
         <v>258</v>
       </c>
       <c r="C129" s="7" t="s">
         <v>259</v>
       </c>
       <c r="D129" s="5">
-        <v>492.0</v>
+        <v>140.0</v>
       </c>
       <c r="E129" s="10">
-        <v>1976.0</v>
+        <v>2381.0</v>
       </c>
       <c r="F129" s="10">
-        <v>1778.4</v>
+        <v>2142.9</v>
       </c>
       <c r="G129" s="10">
-        <v>1580.8</v>
+        <v>1904.8</v>
       </c>
       <c r="H129" s="10">
-        <v>1383.2</v>
+        <v>1666.7</v>
       </c>
     </row>
     <row r="130" spans="1:8" outlineLevel="3">
       <c r="A130" s="15">
         <v>39</v>
       </c>
       <c r="B130" s="6" t="s">
         <v>260</v>
       </c>
       <c r="C130" s="7" t="s">
         <v>261</v>
       </c>
       <c r="D130" s="5">
-        <v>28.0</v>
+        <v>39.0</v>
       </c>
       <c r="E130" s="10">
         <v>6238.0</v>
       </c>
       <c r="F130" s="10">
         <v>5614.2</v>
       </c>
       <c r="G130" s="10">
         <v>4990.4</v>
       </c>
       <c r="H130" s="10">
         <v>4366.6</v>
       </c>
     </row>
     <row r="131" spans="1:8" outlineLevel="3">
       <c r="A131" s="15">
         <v>40</v>
       </c>
       <c r="B131" s="6" t="s">
         <v>262</v>
       </c>
       <c r="C131" s="7" t="s">
         <v>263</v>
       </c>
       <c r="D131" s="5">
-        <v>75.0</v>
+        <v>137.0</v>
       </c>
       <c r="E131" s="10">
-        <v>3840.0</v>
+        <v>3976.0</v>
       </c>
       <c r="F131" s="10">
-        <v>3456.0</v>
+        <v>3578.4</v>
       </c>
       <c r="G131" s="10">
-        <v>3072.0</v>
+        <v>3180.8</v>
       </c>
       <c r="H131" s="10">
-        <v>2688.0</v>
+        <v>2783.2</v>
       </c>
     </row>
     <row r="132" spans="1:8" outlineLevel="3">
       <c r="A132" s="15">
         <v>41</v>
       </c>
       <c r="B132" s="6" t="s">
         <v>264</v>
       </c>
       <c r="C132" s="7" t="s">
         <v>265</v>
       </c>
       <c r="D132" s="5">
-        <v>230.0</v>
+        <v>218.0</v>
       </c>
       <c r="E132" s="10">
         <v>4242.0</v>
       </c>
       <c r="F132" s="10">
         <v>3817.8</v>
       </c>
       <c r="G132" s="10">
         <v>3393.6</v>
       </c>
       <c r="H132" s="10">
         <v>2969.4</v>
       </c>
     </row>
     <row r="133" spans="1:8" outlineLevel="3">
       <c r="A133" s="15">
         <v>42</v>
       </c>
       <c r="B133" s="6" t="s">
         <v>266</v>
       </c>
       <c r="C133" s="7" t="s">
         <v>267</v>
       </c>
       <c r="D133" s="5">
-        <v>435.0</v>
+        <v>233.0</v>
       </c>
       <c r="E133" s="10">
-        <v>6304.0</v>
+        <v>7172.0</v>
       </c>
       <c r="F133" s="10">
-        <v>5673.6</v>
+        <v>6454.8</v>
       </c>
       <c r="G133" s="10">
-        <v>5043.2</v>
+        <v>5737.6</v>
       </c>
       <c r="H133" s="10">
-        <v>4412.8</v>
+        <v>5020.4</v>
       </c>
     </row>
     <row r="134" spans="1:8" outlineLevel="3">
       <c r="A134" s="15">
         <v>43</v>
       </c>
       <c r="B134" s="6" t="s">
         <v>268</v>
       </c>
       <c r="C134" s="7" t="s">
         <v>269</v>
       </c>
       <c r="D134" s="5">
         <v>0.0</v>
       </c>
       <c r="E134" s="10">
         <v>0.0</v>
       </c>
       <c r="F134" s="10">
         <v>0.0</v>
       </c>
       <c r="G134" s="10">
         <v>0.0</v>
       </c>
       <c r="H134" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="135" spans="1:8" outlineLevel="3">
       <c r="A135" s="15">
         <v>44</v>
       </c>
       <c r="B135" s="6" t="s">
         <v>270</v>
       </c>
       <c r="C135" s="7" t="s">
         <v>271</v>
       </c>
       <c r="D135" s="5">
-        <v>2241.0</v>
+        <v>1788.0</v>
       </c>
       <c r="E135" s="10">
-        <v>2155.0</v>
+        <v>2597.0</v>
       </c>
       <c r="F135" s="10">
-        <v>1939.5</v>
+        <v>2337.3</v>
       </c>
       <c r="G135" s="10">
-        <v>1724.0</v>
+        <v>2077.6</v>
       </c>
       <c r="H135" s="10">
-        <v>1508.5</v>
+        <v>1817.9</v>
       </c>
     </row>
     <row r="136" spans="1:8" outlineLevel="3">
       <c r="A136" s="15">
         <v>45</v>
       </c>
       <c r="B136" s="6" t="s">
         <v>272</v>
       </c>
       <c r="C136" s="7" t="s">
         <v>273</v>
       </c>
       <c r="D136" s="5">
-        <v>19.0</v>
+        <v>36.0</v>
       </c>
       <c r="E136" s="10">
         <v>7256.0</v>
       </c>
       <c r="F136" s="10">
         <v>6530.4</v>
       </c>
       <c r="G136" s="10">
         <v>5804.8</v>
       </c>
       <c r="H136" s="10">
         <v>5079.2</v>
       </c>
     </row>
     <row r="137" spans="1:8" outlineLevel="3">
       <c r="A137" s="15">
         <v>46</v>
       </c>
       <c r="B137" s="6" t="s">
         <v>274</v>
       </c>
       <c r="C137" s="7" t="s">
         <v>275</v>
       </c>
       <c r="D137" s="5">
-        <v>186.0</v>
+        <v>39.0</v>
       </c>
       <c r="E137" s="10">
-        <v>4611.0</v>
+        <v>4774.0</v>
       </c>
       <c r="F137" s="10">
-        <v>4149.9</v>
+        <v>4296.6</v>
       </c>
       <c r="G137" s="10">
-        <v>3688.8</v>
+        <v>3819.2</v>
       </c>
       <c r="H137" s="10">
-        <v>3227.7</v>
+        <v>3341.8</v>
       </c>
     </row>
     <row r="138" spans="1:8" outlineLevel="3">
       <c r="A138" s="15">
         <v>47</v>
       </c>
       <c r="B138" s="6" t="s">
         <v>276</v>
       </c>
       <c r="C138" s="7" t="s">
         <v>277</v>
       </c>
       <c r="D138" s="5">
-        <v>59.0</v>
+        <v>69.0</v>
       </c>
       <c r="E138" s="10">
         <v>5091.0</v>
       </c>
       <c r="F138" s="10">
         <v>4581.9</v>
       </c>
       <c r="G138" s="10">
         <v>4072.8</v>
       </c>
       <c r="H138" s="10">
         <v>3563.7</v>
       </c>
     </row>
     <row r="139" spans="1:8" outlineLevel="3">
       <c r="A139" s="15">
         <v>48</v>
       </c>
       <c r="B139" s="6" t="s">
         <v>278</v>
       </c>
       <c r="C139" s="7" t="s">
         <v>279</v>
       </c>
       <c r="D139" s="5">
-        <v>95.0</v>
+        <v>223.0</v>
       </c>
       <c r="E139" s="10">
-        <v>8925.0</v>
+        <v>10357.0</v>
       </c>
       <c r="F139" s="10">
-        <v>8032.5</v>
+        <v>9321.3</v>
       </c>
       <c r="G139" s="10">
-        <v>7140.0</v>
+        <v>8285.6</v>
       </c>
       <c r="H139" s="10">
-        <v>6247.5</v>
+        <v>7249.9</v>
       </c>
     </row>
     <row r="140" spans="1:8" outlineLevel="3">
       <c r="A140" s="15">
         <v>49</v>
       </c>
       <c r="B140" s="6" t="s">
         <v>280</v>
       </c>
       <c r="C140" s="7" t="s">
         <v>281</v>
       </c>
       <c r="D140" s="5">
         <v>0.0</v>
       </c>
       <c r="E140" s="10">
         <v>0.0</v>
       </c>
       <c r="F140" s="10">
         <v>0.0</v>
       </c>
       <c r="G140" s="10">
         <v>0.0</v>
       </c>
       <c r="H140" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="141" spans="1:8" outlineLevel="3">
       <c r="A141" s="15">
         <v>50</v>
       </c>
       <c r="B141" s="6" t="s">
         <v>282</v>
       </c>
       <c r="C141" s="7" t="s">
         <v>283</v>
       </c>
       <c r="D141" s="5">
-        <v>797.0</v>
+        <v>933.0</v>
       </c>
       <c r="E141" s="10">
-        <v>2706.0</v>
+        <v>2997.0</v>
       </c>
       <c r="F141" s="10">
-        <v>2435.4</v>
+        <v>2697.3</v>
       </c>
       <c r="G141" s="10">
-        <v>2164.8</v>
+        <v>2397.6</v>
       </c>
       <c r="H141" s="10">
-        <v>1894.2</v>
+        <v>2097.9</v>
       </c>
     </row>
     <row r="142" spans="1:8" outlineLevel="3">
       <c r="A142" s="15">
         <v>51</v>
       </c>
       <c r="B142" s="6" t="s">
         <v>284</v>
       </c>
       <c r="C142" s="7" t="s">
         <v>285</v>
       </c>
       <c r="D142" s="5">
-        <v>0.0</v>
+        <v>41.0</v>
       </c>
       <c r="E142" s="10">
-        <v>9466.0</v>
+        <v>9465.0</v>
       </c>
       <c r="F142" s="10">
-        <v>8519.4</v>
+        <v>8518.5</v>
       </c>
       <c r="G142" s="10">
-        <v>7572.8</v>
+        <v>7572.0</v>
       </c>
       <c r="H142" s="10">
-        <v>6626.2</v>
+        <v>6625.5</v>
       </c>
     </row>
     <row r="143" spans="1:8" outlineLevel="3">
       <c r="A143" s="15">
         <v>52</v>
       </c>
       <c r="B143" s="6" t="s">
         <v>286</v>
       </c>
       <c r="C143" s="7" t="s">
         <v>287</v>
       </c>
       <c r="D143" s="5">
-        <v>68.0</v>
+        <v>37.0</v>
       </c>
       <c r="E143" s="10">
-        <v>6618.0</v>
+        <v>6851.0</v>
       </c>
       <c r="F143" s="10">
-        <v>5956.2</v>
+        <v>6165.9</v>
       </c>
       <c r="G143" s="10">
-        <v>5294.4</v>
+        <v>5480.8</v>
       </c>
       <c r="H143" s="10">
-        <v>4632.6</v>
+        <v>4795.7</v>
       </c>
     </row>
     <row r="144" spans="1:8" outlineLevel="3">
       <c r="A144" s="15">
         <v>53</v>
       </c>
       <c r="B144" s="6" t="s">
         <v>288</v>
       </c>
       <c r="C144" s="7" t="s">
         <v>289</v>
       </c>
       <c r="D144" s="5">
-        <v>120.0</v>
+        <v>80.0</v>
       </c>
       <c r="E144" s="10">
-        <v>7312.0</v>
+        <v>7311.0</v>
       </c>
       <c r="F144" s="10">
-        <v>6580.8</v>
+        <v>6579.9</v>
       </c>
       <c r="G144" s="10">
-        <v>5849.6</v>
+        <v>5848.8</v>
       </c>
       <c r="H144" s="10">
-        <v>5118.4</v>
+        <v>5117.7</v>
       </c>
     </row>
     <row r="145" spans="1:8" outlineLevel="3">
       <c r="A145" s="15">
         <v>54</v>
       </c>
       <c r="B145" s="6" t="s">
         <v>290</v>
       </c>
       <c r="C145" s="7" t="s">
         <v>291</v>
       </c>
       <c r="D145" s="5">
-        <v>149.0</v>
+        <v>34.0</v>
       </c>
       <c r="E145" s="10">
-        <v>11254.0</v>
+        <v>13078.0</v>
       </c>
       <c r="F145" s="10">
-        <v>10128.6</v>
+        <v>11770.2</v>
       </c>
       <c r="G145" s="10">
-        <v>9003.2</v>
+        <v>10462.4</v>
       </c>
       <c r="H145" s="10">
-        <v>7877.8</v>
+        <v>9154.6</v>
       </c>
     </row>
     <row r="146" spans="1:8" outlineLevel="3">
       <c r="A146" s="15">
         <v>55</v>
       </c>
       <c r="B146" s="6" t="s">
         <v>292</v>
       </c>
       <c r="C146" s="7" t="s">
         <v>293</v>
       </c>
       <c r="D146" s="5">
         <v>0.0</v>
       </c>
       <c r="E146" s="10">
         <v>0.0</v>
       </c>
       <c r="F146" s="10">
         <v>0.0</v>
       </c>
       <c r="G146" s="10">
         <v>0.0</v>
       </c>
       <c r="H146" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="147" spans="1:8" outlineLevel="3">
       <c r="A147" s="15">
         <v>56</v>
       </c>
       <c r="B147" s="6" t="s">
         <v>294</v>
       </c>
       <c r="C147" s="7" t="s">
         <v>295</v>
       </c>
       <c r="D147" s="5">
-        <v>1291.0</v>
+        <v>473.0</v>
       </c>
       <c r="E147" s="10">
-        <v>3670.0</v>
+        <v>4261.0</v>
       </c>
       <c r="F147" s="10">
-        <v>3303.0</v>
+        <v>3834.9</v>
       </c>
       <c r="G147" s="10">
-        <v>2936.0</v>
+        <v>3408.8</v>
       </c>
       <c r="H147" s="10">
-        <v>2569.0</v>
+        <v>2982.7</v>
       </c>
     </row>
     <row r="148" spans="1:8" outlineLevel="3">
       <c r="A148" s="15">
         <v>57</v>
       </c>
       <c r="B148" s="6" t="s">
         <v>296</v>
       </c>
       <c r="C148" s="7" t="s">
         <v>297</v>
       </c>
       <c r="D148" s="5">
-        <v>48.0</v>
+        <v>68.0</v>
       </c>
       <c r="E148" s="10">
-        <v>20747.0</v>
+        <v>21736.0</v>
       </c>
       <c r="F148" s="10">
-        <v>18672.3</v>
+        <v>19562.4</v>
       </c>
       <c r="G148" s="10">
-        <v>16597.6</v>
+        <v>17388.8</v>
       </c>
       <c r="H148" s="10">
-        <v>14522.9</v>
+        <v>15215.2</v>
       </c>
     </row>
     <row r="149" spans="1:8" outlineLevel="3">
       <c r="A149" s="15">
         <v>58</v>
       </c>
       <c r="B149" s="6" t="s">
         <v>298</v>
       </c>
       <c r="C149" s="7" t="s">
         <v>299</v>
       </c>
       <c r="D149" s="5">
-        <v>12.0</v>
+        <v>50.0</v>
       </c>
       <c r="E149" s="10">
-        <v>33171.0</v>
+        <v>34752.0</v>
       </c>
       <c r="F149" s="10">
-        <v>29853.9</v>
+        <v>31276.8</v>
       </c>
       <c r="G149" s="10">
-        <v>26536.8</v>
+        <v>27801.6</v>
       </c>
       <c r="H149" s="10">
-        <v>23219.7</v>
+        <v>24326.4</v>
       </c>
     </row>
     <row r="150" spans="1:8" outlineLevel="3">
       <c r="A150" s="15">
         <v>59</v>
       </c>
       <c r="B150" s="6" t="s">
         <v>300</v>
       </c>
       <c r="C150" s="7" t="s">
         <v>301</v>
       </c>
       <c r="D150" s="5">
-        <v>26.0</v>
+        <v>19.0</v>
       </c>
       <c r="E150" s="10">
-        <v>2659.0</v>
+        <v>2786.0</v>
       </c>
       <c r="F150" s="10">
-        <v>2393.1</v>
+        <v>2507.4</v>
       </c>
       <c r="G150" s="10">
-        <v>2127.2</v>
+        <v>2228.8</v>
       </c>
       <c r="H150" s="10">
-        <v>1861.3</v>
+        <v>1950.2</v>
       </c>
     </row>
     <row r="151" spans="1:8" outlineLevel="3">
       <c r="A151" s="15">
         <v>60</v>
       </c>
       <c r="B151" s="6" t="s">
         <v>302</v>
       </c>
       <c r="C151" s="7" t="s">
         <v>303</v>
       </c>
       <c r="D151" s="5">
-        <v>73.0</v>
+        <v>86.0</v>
       </c>
       <c r="E151" s="10">
-        <v>39618.0</v>
+        <v>41504.0</v>
       </c>
       <c r="F151" s="10">
-        <v>35656.2</v>
+        <v>37353.6</v>
       </c>
       <c r="G151" s="10">
-        <v>31694.4</v>
+        <v>33203.2</v>
       </c>
       <c r="H151" s="10">
-        <v>27732.6</v>
+        <v>29052.8</v>
       </c>
     </row>
     <row r="152" spans="1:8" outlineLevel="3">
       <c r="A152" s="15">
         <v>61</v>
       </c>
       <c r="B152" s="6" t="s">
         <v>304</v>
       </c>
       <c r="C152" s="7" t="s">
         <v>305</v>
       </c>
       <c r="D152" s="5">
-        <v>45.0</v>
+        <v>21.0</v>
       </c>
       <c r="E152" s="10">
-        <v>3266.0</v>
+        <v>3422.0</v>
       </c>
       <c r="F152" s="10">
-        <v>2939.4</v>
+        <v>3079.8</v>
       </c>
       <c r="G152" s="10">
-        <v>2612.8</v>
+        <v>2737.6</v>
       </c>
       <c r="H152" s="10">
-        <v>2286.2</v>
+        <v>2395.4</v>
       </c>
     </row>
     <row r="153" spans="1:8" outlineLevel="3">
       <c r="A153" s="15">
         <v>62</v>
       </c>
       <c r="B153" s="6" t="s">
         <v>306</v>
       </c>
       <c r="C153" s="7" t="s">
         <v>307</v>
       </c>
       <c r="D153" s="5">
-        <v>12.0</v>
+        <v>78.0</v>
       </c>
       <c r="E153" s="10">
-        <v>64515.0</v>
+        <v>67587.0</v>
       </c>
       <c r="F153" s="10">
-        <v>58063.5</v>
+        <v>60828.3</v>
       </c>
       <c r="G153" s="10">
-        <v>51612.0</v>
+        <v>54069.6</v>
       </c>
       <c r="H153" s="10">
-        <v>45160.5</v>
+        <v>47310.9</v>
       </c>
     </row>
     <row r="154" spans="1:8" outlineLevel="3">
       <c r="A154" s="15">
         <v>63</v>
       </c>
       <c r="B154" s="6" t="s">
         <v>308</v>
       </c>
       <c r="C154" s="7" t="s">
         <v>309</v>
       </c>
       <c r="D154" s="5">
-        <v>24.0</v>
+        <v>82.0</v>
       </c>
       <c r="E154" s="10">
-        <v>3555.0</v>
+        <v>3723.0</v>
       </c>
       <c r="F154" s="10">
-        <v>3199.5</v>
+        <v>3350.7</v>
       </c>
       <c r="G154" s="10">
-        <v>2844.0</v>
+        <v>2978.4</v>
       </c>
       <c r="H154" s="10">
-        <v>2488.5</v>
+        <v>2606.1</v>
       </c>
     </row>
     <row r="155" spans="1:8" outlineLevel="3">
       <c r="A155" s="15">
         <v>64</v>
       </c>
       <c r="B155" s="6" t="s">
         <v>310</v>
       </c>
       <c r="C155" s="7" t="s">
         <v>311</v>
       </c>
       <c r="D155" s="5">
-        <v>3.0</v>
+        <v>5.0</v>
       </c>
       <c r="E155" s="10">
-        <v>95034.0</v>
+        <v>99560.0</v>
       </c>
       <c r="F155" s="10">
-        <v>85530.6</v>
+        <v>89604.0</v>
       </c>
       <c r="G155" s="10">
-        <v>76027.2</v>
+        <v>79648.0</v>
       </c>
       <c r="H155" s="10">
-        <v>66523.8</v>
+        <v>69692.0</v>
       </c>
     </row>
     <row r="156" spans="1:8" outlineLevel="3">
       <c r="A156" s="15">
         <v>65</v>
       </c>
       <c r="B156" s="6" t="s">
         <v>312</v>
       </c>
       <c r="C156" s="7" t="s">
         <v>313</v>
       </c>
       <c r="D156" s="5">
-        <v>3.0</v>
+        <v>6.0</v>
       </c>
       <c r="E156" s="10">
-        <v>130644.0</v>
+        <v>136864.0</v>
       </c>
       <c r="F156" s="10">
-        <v>117579.6</v>
+        <v>123177.6</v>
       </c>
       <c r="G156" s="10">
-        <v>104515.2</v>
+        <v>109491.2</v>
       </c>
       <c r="H156" s="10">
-        <v>91450.8</v>
+        <v>95804.8</v>
       </c>
     </row>
     <row r="157" spans="1:8" outlineLevel="3">
       <c r="A157" s="15">
         <v>66</v>
       </c>
       <c r="B157" s="6" t="s">
         <v>314</v>
       </c>
       <c r="C157" s="7" t="s">
         <v>315</v>
       </c>
       <c r="D157" s="5">
-        <v>15.0</v>
+        <v>14.0</v>
       </c>
       <c r="E157" s="10">
-        <v>4579.0</v>
+        <v>4797.0</v>
       </c>
       <c r="F157" s="10">
-        <v>4121.1</v>
+        <v>4317.3</v>
       </c>
       <c r="G157" s="10">
-        <v>3663.2</v>
+        <v>3837.6</v>
       </c>
       <c r="H157" s="10">
-        <v>3205.3</v>
+        <v>3357.9</v>
       </c>
     </row>
     <row r="158" spans="1:8" outlineLevel="3">
       <c r="A158" s="15">
         <v>67</v>
       </c>
       <c r="B158" s="6" t="s">
         <v>316</v>
       </c>
       <c r="C158" s="7" t="s">
         <v>317</v>
       </c>
       <c r="D158" s="5">
-        <v>8.0</v>
+        <v>4.0</v>
       </c>
       <c r="E158" s="10">
-        <v>228285.0</v>
+        <v>239156.0</v>
       </c>
       <c r="F158" s="10">
-        <v>205456.5</v>
+        <v>215240.4</v>
       </c>
       <c r="G158" s="10">
-        <v>182628.0</v>
+        <v>191324.8</v>
       </c>
       <c r="H158" s="10">
-        <v>159799.5</v>
+        <v>167409.2</v>
       </c>
     </row>
     <row r="159" spans="1:8" outlineLevel="3">
       <c r="A159" s="15">
         <v>68</v>
       </c>
       <c r="B159" s="6" t="s">
         <v>318</v>
       </c>
       <c r="C159" s="7" t="s">
         <v>319</v>
       </c>
       <c r="D159" s="5">
-        <v>136.0</v>
+        <v>134.0</v>
       </c>
       <c r="E159" s="10">
-        <v>5754.0</v>
+        <v>6027.0</v>
       </c>
       <c r="F159" s="10">
-        <v>5178.6</v>
+        <v>5424.3</v>
       </c>
       <c r="G159" s="10">
-        <v>4603.2</v>
+        <v>4821.6</v>
       </c>
       <c r="H159" s="10">
-        <v>4027.8</v>
+        <v>4218.9</v>
       </c>
     </row>
     <row r="160" spans="1:8" outlineLevel="3">
       <c r="A160" s="15">
         <v>69</v>
       </c>
       <c r="B160" s="6" t="s">
         <v>320</v>
       </c>
       <c r="C160" s="7" t="s">
         <v>321</v>
       </c>
       <c r="D160" s="5">
         <v>5.0</v>
       </c>
       <c r="E160" s="10">
-        <v>279930.0</v>
+        <v>293260.0</v>
       </c>
       <c r="F160" s="10">
-        <v>251937.0</v>
+        <v>263934.0</v>
       </c>
       <c r="G160" s="10">
-        <v>223944.0</v>
+        <v>234608.0</v>
       </c>
       <c r="H160" s="10">
-        <v>195951.0</v>
+        <v>205282.0</v>
       </c>
     </row>
     <row r="161" spans="1:8" outlineLevel="3">
       <c r="A161" s="15">
         <v>70</v>
       </c>
       <c r="B161" s="6" t="s">
         <v>322</v>
       </c>
       <c r="C161" s="7" t="s">
         <v>323</v>
       </c>
       <c r="D161" s="5">
-        <v>156.0</v>
+        <v>90.0</v>
       </c>
       <c r="E161" s="10">
-        <v>7554.0</v>
+        <v>7914.0</v>
       </c>
       <c r="F161" s="10">
-        <v>6798.6</v>
+        <v>7122.6</v>
       </c>
       <c r="G161" s="10">
-        <v>6043.2</v>
+        <v>6331.2</v>
       </c>
       <c r="H161" s="10">
-        <v>5287.8</v>
+        <v>5539.8</v>
       </c>
     </row>
     <row r="162" spans="1:8" outlineLevel="3">
       <c r="A162" s="15">
         <v>71</v>
       </c>
       <c r="B162" s="6" t="s">
         <v>324</v>
       </c>
       <c r="C162" s="7" t="s">
         <v>325</v>
       </c>
       <c r="D162" s="5">
-        <v>111.0</v>
+        <v>156.0</v>
       </c>
       <c r="E162" s="10">
-        <v>10602.0</v>
+        <v>11107.0</v>
       </c>
       <c r="F162" s="10">
-        <v>9541.8</v>
+        <v>9996.3</v>
       </c>
       <c r="G162" s="10">
-        <v>8481.6</v>
+        <v>8885.6</v>
       </c>
       <c r="H162" s="10">
-        <v>7421.4</v>
+        <v>7774.9</v>
       </c>
     </row>
     <row r="163" spans="1:8" outlineLevel="3">
       <c r="A163" s="15">
         <v>72</v>
       </c>
       <c r="B163" s="6" t="s">
         <v>326</v>
       </c>
       <c r="C163" s="7" t="s">
         <v>327</v>
       </c>
       <c r="D163" s="5">
-        <v>47.0</v>
+        <v>72.0</v>
       </c>
       <c r="E163" s="10">
-        <v>13429.0</v>
+        <v>14069.0</v>
       </c>
       <c r="F163" s="10">
-        <v>12086.1</v>
+        <v>12662.1</v>
       </c>
       <c r="G163" s="10">
-        <v>10743.2</v>
+        <v>11255.2</v>
       </c>
       <c r="H163" s="10">
-        <v>9400.3</v>
+        <v>9848.3</v>
       </c>
     </row>
     <row r="164" spans="1:8" outlineLevel="3">
       <c r="A164" s="15">
         <v>73</v>
       </c>
       <c r="B164" s="6" t="s">
         <v>328</v>
       </c>
       <c r="C164" s="7" t="s">
         <v>329</v>
       </c>
       <c r="D164" s="5">
-        <v>28.0</v>
+        <v>30.0</v>
       </c>
       <c r="E164" s="10">
-        <v>1642.0</v>
+        <v>1718.0</v>
       </c>
       <c r="F164" s="10">
-        <v>1477.8</v>
+        <v>1546.2</v>
       </c>
       <c r="G164" s="10">
-        <v>1313.6</v>
+        <v>1374.4</v>
       </c>
       <c r="H164" s="10">
-        <v>1149.4</v>
+        <v>1202.6</v>
       </c>
     </row>
     <row r="165" spans="1:8" outlineLevel="3">
       <c r="A165" s="15">
         <v>74</v>
       </c>
       <c r="B165" s="6" t="s">
         <v>330</v>
       </c>
       <c r="C165" s="7" t="s">
         <v>331</v>
       </c>
       <c r="D165" s="5">
-        <v>48.0</v>
+        <v>50.0</v>
       </c>
       <c r="E165" s="10">
-        <v>2131.0</v>
+        <v>2232.0</v>
       </c>
       <c r="F165" s="10">
-        <v>1917.9</v>
+        <v>2008.8</v>
       </c>
       <c r="G165" s="10">
-        <v>1704.8</v>
+        <v>1785.6</v>
       </c>
       <c r="H165" s="10">
-        <v>1491.7</v>
+        <v>1562.4</v>
       </c>
     </row>
     <row r="166" spans="1:8" outlineLevel="3">
       <c r="A166" s="15">
         <v>75</v>
       </c>
       <c r="B166" s="6" t="s">
         <v>332</v>
       </c>
       <c r="C166" s="7" t="s">
         <v>333</v>
       </c>
       <c r="D166" s="5">
-        <v>15.0</v>
+        <v>16.0</v>
       </c>
       <c r="E166" s="10">
-        <v>2883.0</v>
+        <v>3021.0</v>
       </c>
       <c r="F166" s="10">
-        <v>2594.7</v>
+        <v>2718.9</v>
       </c>
       <c r="G166" s="10">
-        <v>2306.4</v>
+        <v>2416.8</v>
       </c>
       <c r="H166" s="10">
-        <v>2018.1</v>
+        <v>2114.7</v>
       </c>
     </row>
     <row r="167" spans="1:8" outlineLevel="3">
       <c r="A167" s="15">
         <v>76</v>
       </c>
       <c r="B167" s="6" t="s">
         <v>334</v>
       </c>
       <c r="C167" s="7" t="s">
         <v>335</v>
       </c>
       <c r="D167" s="5">
-        <v>14.0</v>
+        <v>24.0</v>
       </c>
       <c r="E167" s="10">
-        <v>3238.0</v>
+        <v>3392.0</v>
       </c>
       <c r="F167" s="10">
-        <v>2914.2</v>
+        <v>3052.8</v>
       </c>
       <c r="G167" s="10">
-        <v>2590.4</v>
+        <v>2713.6</v>
       </c>
       <c r="H167" s="10">
-        <v>2266.6</v>
+        <v>2374.4</v>
       </c>
     </row>
     <row r="168" spans="1:8" outlineLevel="3">
       <c r="A168" s="15">
         <v>77</v>
       </c>
       <c r="B168" s="6" t="s">
         <v>336</v>
       </c>
       <c r="C168" s="7" t="s">
         <v>337</v>
       </c>
       <c r="D168" s="5">
-        <v>19.0</v>
+        <v>46.0</v>
       </c>
       <c r="E168" s="10">
-        <v>3563.0</v>
+        <v>3733.0</v>
       </c>
       <c r="F168" s="10">
-        <v>3206.7</v>
+        <v>3359.7</v>
       </c>
       <c r="G168" s="10">
-        <v>2850.4</v>
+        <v>2986.4</v>
       </c>
       <c r="H168" s="10">
-        <v>2494.1</v>
+        <v>2613.1</v>
       </c>
     </row>
     <row r="169" spans="1:8" outlineLevel="3">
       <c r="A169" s="15">
         <v>78</v>
       </c>
       <c r="B169" s="6" t="s">
         <v>338</v>
       </c>
       <c r="C169" s="7" t="s">
         <v>339</v>
       </c>
       <c r="D169" s="5">
-        <v>39.0</v>
+        <v>43.0</v>
       </c>
       <c r="E169" s="10">
-        <v>4086.0</v>
+        <v>4280.0</v>
       </c>
       <c r="F169" s="10">
-        <v>3677.4</v>
+        <v>3852.0</v>
       </c>
       <c r="G169" s="10">
-        <v>3268.8</v>
+        <v>3424.0</v>
       </c>
       <c r="H169" s="10">
-        <v>2860.2</v>
+        <v>2996.0</v>
       </c>
     </row>
     <row r="170" spans="1:8" outlineLevel="3">
       <c r="A170" s="15">
         <v>79</v>
       </c>
       <c r="B170" s="6" t="s">
         <v>340</v>
       </c>
       <c r="C170" s="7" t="s">
         <v>341</v>
       </c>
       <c r="D170" s="5">
         <v>0.0</v>
       </c>
       <c r="E170" s="10">
-        <v>12974.0</v>
+        <v>12975.0</v>
       </c>
       <c r="F170" s="10">
-        <v>11676.6</v>
+        <v>11677.5</v>
       </c>
       <c r="G170" s="10">
-        <v>10379.2</v>
+        <v>10380.0</v>
       </c>
       <c r="H170" s="10">
-        <v>9081.8</v>
+        <v>9082.5</v>
       </c>
     </row>
     <row r="171" spans="1:8" outlineLevel="3">
       <c r="A171" s="15">
         <v>80</v>
       </c>
       <c r="B171" s="6" t="s">
         <v>342</v>
       </c>
       <c r="C171" s="7" t="s">
         <v>343</v>
       </c>
       <c r="D171" s="5">
-        <v>14.0</v>
+        <v>13.0</v>
       </c>
       <c r="E171" s="10">
-        <v>9661.0</v>
+        <v>8855.0</v>
       </c>
       <c r="F171" s="10">
-        <v>8694.9</v>
+        <v>7969.5</v>
       </c>
       <c r="G171" s="10">
-        <v>7728.8</v>
+        <v>7084.0</v>
       </c>
       <c r="H171" s="10">
-        <v>6762.7</v>
+        <v>6198.5</v>
       </c>
     </row>
     <row r="172" spans="1:8" outlineLevel="3">
       <c r="A172" s="15">
         <v>81</v>
       </c>
       <c r="B172" s="6" t="s">
         <v>344</v>
       </c>
       <c r="C172" s="7" t="s">
         <v>345</v>
       </c>
       <c r="D172" s="5">
-        <v>8.0</v>
+        <v>38.0</v>
       </c>
       <c r="E172" s="10">
         <v>9168.0</v>
       </c>
       <c r="F172" s="10">
         <v>8251.2</v>
       </c>
       <c r="G172" s="10">
         <v>7334.4</v>
       </c>
       <c r="H172" s="10">
         <v>6417.6</v>
       </c>
     </row>
     <row r="173" spans="1:8" outlineLevel="3">
       <c r="A173" s="15">
         <v>82</v>
       </c>
       <c r="B173" s="6" t="s">
         <v>346</v>
       </c>
       <c r="C173" s="7" t="s">
         <v>347</v>
       </c>
       <c r="D173" s="5">
-        <v>5.0</v>
+        <v>8.0</v>
       </c>
       <c r="E173" s="10">
         <v>33602.0</v>
       </c>
       <c r="F173" s="10">
         <v>30241.8</v>
       </c>
       <c r="G173" s="10">
         <v>26881.6</v>
       </c>
       <c r="H173" s="10">
         <v>23521.4</v>
       </c>
     </row>
     <row r="174" spans="1:8" outlineLevel="3">
       <c r="A174" s="15">
         <v>83</v>
       </c>
       <c r="B174" s="6" t="s">
         <v>348</v>
       </c>
       <c r="C174" s="7" t="s">
         <v>349</v>
       </c>
       <c r="D174" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E174" s="10">
-        <v>30774.0</v>
+        <v>34052.0</v>
       </c>
       <c r="F174" s="10">
-        <v>27696.6</v>
+        <v>30646.8</v>
       </c>
       <c r="G174" s="10">
-        <v>24619.2</v>
+        <v>27241.6</v>
       </c>
       <c r="H174" s="10">
-        <v>21541.8</v>
+        <v>23836.4</v>
       </c>
     </row>
     <row r="175" spans="1:8" outlineLevel="3">
       <c r="A175" s="15">
         <v>84</v>
       </c>
       <c r="B175" s="6" t="s">
         <v>350</v>
       </c>
       <c r="C175" s="7" t="s">
         <v>351</v>
       </c>
       <c r="D175" s="5">
-        <v>229.0</v>
+        <v>165.0</v>
       </c>
       <c r="E175" s="10">
-        <v>13419.0</v>
+        <v>15660.0</v>
       </c>
       <c r="F175" s="10">
-        <v>12077.1</v>
+        <v>14094.0</v>
       </c>
       <c r="G175" s="10">
-        <v>10735.2</v>
+        <v>12528.0</v>
       </c>
       <c r="H175" s="10">
-        <v>9393.3</v>
+        <v>10962.0</v>
       </c>
     </row>
     <row r="176" spans="1:8" outlineLevel="3">
       <c r="A176" s="15">
         <v>85</v>
       </c>
       <c r="B176" s="6" t="s">
         <v>352</v>
       </c>
       <c r="C176" s="7" t="s">
         <v>353</v>
       </c>
       <c r="D176" s="5">
         <v>0.0</v>
       </c>
       <c r="E176" s="10">
         <v>0.0</v>
       </c>
       <c r="F176" s="10">
         <v>0.0</v>
       </c>
       <c r="G176" s="10">
         <v>0.0</v>
       </c>
       <c r="H176" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="177" spans="1:8" outlineLevel="3">
       <c r="A177" s="15">
         <v>86</v>
       </c>
       <c r="B177" s="6" t="s">
         <v>354</v>
       </c>
       <c r="C177" s="7" t="s">
         <v>355</v>
       </c>
       <c r="D177" s="5">
-        <v>434.0</v>
+        <v>335.0</v>
       </c>
       <c r="E177" s="10">
-        <v>4597.0</v>
+        <v>5541.0</v>
       </c>
       <c r="F177" s="10">
-        <v>4137.3</v>
+        <v>4986.9</v>
       </c>
       <c r="G177" s="10">
-        <v>3677.6</v>
+        <v>4432.8</v>
       </c>
       <c r="H177" s="10">
-        <v>3217.9</v>
+        <v>3878.7</v>
       </c>
     </row>
     <row r="178" spans="1:8" outlineLevel="3">
       <c r="A178" s="15">
         <v>87</v>
       </c>
       <c r="B178" s="6" t="s">
         <v>356</v>
       </c>
       <c r="C178" s="7" t="s">
         <v>357</v>
       </c>
       <c r="D178" s="5">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="E178" s="10">
         <v>49170.0</v>
       </c>
       <c r="F178" s="10">
         <v>44253.0</v>
       </c>
       <c r="G178" s="10">
         <v>39336.0</v>
       </c>
       <c r="H178" s="10">
         <v>34419.0</v>
       </c>
     </row>
     <row r="179" spans="1:8" outlineLevel="3">
       <c r="A179" s="15">
         <v>88</v>
       </c>
       <c r="B179" s="6" t="s">
         <v>358</v>
       </c>
       <c r="C179" s="7" t="s">
         <v>359</v>
       </c>
       <c r="D179" s="5">
         <v>1.0</v>
       </c>
       <c r="E179" s="10">
-        <v>42830.0</v>
+        <v>47392.0</v>
       </c>
       <c r="F179" s="10">
-        <v>38547.0</v>
+        <v>42652.8</v>
       </c>
       <c r="G179" s="10">
-        <v>34264.0</v>
+        <v>37913.6</v>
       </c>
       <c r="H179" s="10">
-        <v>29981.0</v>
+        <v>33174.4</v>
       </c>
     </row>
     <row r="180" spans="1:8" outlineLevel="3">
       <c r="A180" s="15">
         <v>89</v>
       </c>
       <c r="B180" s="6" t="s">
         <v>360</v>
       </c>
       <c r="C180" s="7" t="s">
         <v>361</v>
       </c>
       <c r="D180" s="5">
-        <v>4.0</v>
+        <v>78.0</v>
       </c>
       <c r="E180" s="10">
-        <v>19864.0</v>
+        <v>23127.0</v>
       </c>
       <c r="F180" s="10">
-        <v>17877.6</v>
+        <v>20814.3</v>
       </c>
       <c r="G180" s="10">
-        <v>15891.2</v>
+        <v>18501.6</v>
       </c>
       <c r="H180" s="10">
-        <v>13904.8</v>
+        <v>16188.9</v>
       </c>
     </row>
     <row r="181" spans="1:8" outlineLevel="3">
       <c r="A181" s="15">
         <v>90</v>
       </c>
       <c r="B181" s="6" t="s">
         <v>362</v>
       </c>
       <c r="C181" s="7" t="s">
         <v>363</v>
       </c>
       <c r="D181" s="5">
         <v>0.0</v>
       </c>
       <c r="E181" s="10">
         <v>0.0</v>
       </c>
       <c r="F181" s="10">
         <v>0.0</v>
       </c>
       <c r="G181" s="10">
         <v>0.0</v>
       </c>
       <c r="H181" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="182" spans="1:8" outlineLevel="3">
       <c r="A182" s="15">
         <v>91</v>
       </c>
       <c r="B182" s="6" t="s">
         <v>364</v>
       </c>
       <c r="C182" s="7" t="s">
         <v>365</v>
       </c>
       <c r="D182" s="5">
-        <v>7.0</v>
+        <v>6.0</v>
       </c>
       <c r="E182" s="10">
-        <v>31146.0</v>
+        <v>33372.0</v>
       </c>
       <c r="F182" s="10">
-        <v>28031.4</v>
+        <v>30034.8</v>
       </c>
       <c r="G182" s="10">
-        <v>24916.8</v>
+        <v>26697.6</v>
       </c>
       <c r="H182" s="10">
-        <v>21802.2</v>
+        <v>23360.4</v>
       </c>
     </row>
     <row r="183" spans="1:8" outlineLevel="3">
       <c r="A183" s="15">
         <v>92</v>
       </c>
       <c r="B183" s="6" t="s">
         <v>366</v>
       </c>
       <c r="C183" s="7" t="s">
         <v>367</v>
       </c>
       <c r="D183" s="5">
-        <v>171.0</v>
+        <v>96.0</v>
       </c>
       <c r="E183" s="10">
-        <v>6782.0</v>
+        <v>8136.0</v>
       </c>
       <c r="F183" s="10">
-        <v>6103.8</v>
+        <v>7322.4</v>
       </c>
       <c r="G183" s="10">
-        <v>5425.6</v>
+        <v>6508.8</v>
       </c>
       <c r="H183" s="10">
-        <v>4747.4</v>
+        <v>5695.2</v>
       </c>
     </row>
     <row r="184" spans="1:8" outlineLevel="3">
       <c r="A184" s="15">
         <v>93</v>
       </c>
       <c r="B184" s="6" t="s">
         <v>368</v>
       </c>
       <c r="C184" s="7" t="s">
         <v>369</v>
       </c>
       <c r="D184" s="5">
         <v>0.0</v>
       </c>
       <c r="E184" s="10">
         <v>4293.0</v>
       </c>
       <c r="F184" s="10">
         <v>3863.7</v>
       </c>
       <c r="G184" s="10">
         <v>3434.4</v>
       </c>
       <c r="H184" s="10">
         <v>3005.1</v>
       </c>
     </row>
     <row r="185" spans="1:8" outlineLevel="3">
       <c r="A185" s="15">
         <v>94</v>
       </c>
       <c r="B185" s="6" t="s">
         <v>370</v>
       </c>
       <c r="C185" s="7" t="s">
         <v>371</v>
       </c>
       <c r="D185" s="5">
         <v>0.0</v>
       </c>
       <c r="E185" s="10">
-        <v>7238.0</v>
+        <v>8008.0</v>
       </c>
       <c r="F185" s="10">
-        <v>6514.2</v>
+        <v>7207.2</v>
       </c>
       <c r="G185" s="10">
-        <v>5790.4</v>
+        <v>6406.4</v>
       </c>
       <c r="H185" s="10">
-        <v>5066.6</v>
+        <v>5605.6</v>
       </c>
     </row>
     <row r="186" spans="1:8" outlineLevel="3">
       <c r="A186" s="15">
         <v>95</v>
       </c>
       <c r="B186" s="6" t="s">
         <v>372</v>
       </c>
       <c r="C186" s="7" t="s">
         <v>373</v>
       </c>
       <c r="D186" s="5">
         <v>0.0</v>
       </c>
       <c r="E186" s="10">
         <v>0.0</v>
       </c>
       <c r="F186" s="10">
         <v>0.0</v>
       </c>
       <c r="G186" s="10">
         <v>0.0</v>
       </c>
       <c r="H186" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="187" spans="1:8" outlineLevel="3">
       <c r="A187" s="15">
         <v>96</v>
       </c>
       <c r="B187" s="6" t="s">
         <v>374</v>
       </c>
       <c r="C187" s="7" t="s">
         <v>375</v>
       </c>
       <c r="D187" s="5">
-        <v>195.0</v>
+        <v>176.0</v>
       </c>
       <c r="E187" s="10">
-        <v>1014.0</v>
+        <v>1138.0</v>
       </c>
       <c r="F187" s="10">
-        <v>912.6</v>
+        <v>1024.2</v>
       </c>
       <c r="G187" s="10">
-        <v>811.2</v>
+        <v>910.4</v>
       </c>
       <c r="H187" s="10">
-        <v>709.8</v>
+        <v>796.6</v>
       </c>
     </row>
     <row r="188" spans="1:8" outlineLevel="3">
       <c r="A188" s="15">
         <v>97</v>
       </c>
       <c r="B188" s="6" t="s">
         <v>376</v>
       </c>
       <c r="C188" s="7" t="s">
         <v>377</v>
       </c>
       <c r="D188" s="5">
-        <v>3.0</v>
+        <v>10.0</v>
       </c>
       <c r="E188" s="10">
-        <v>25931.0</v>
+        <v>23769.0</v>
       </c>
       <c r="F188" s="10">
-        <v>23337.9</v>
+        <v>21392.1</v>
       </c>
       <c r="G188" s="10">
-        <v>20744.8</v>
+        <v>19015.2</v>
       </c>
       <c r="H188" s="10">
-        <v>18151.7</v>
+        <v>16638.3</v>
       </c>
     </row>
     <row r="189" spans="1:8" outlineLevel="3">
       <c r="A189" s="15">
         <v>98</v>
       </c>
       <c r="B189" s="6" t="s">
         <v>378</v>
       </c>
       <c r="C189" s="7" t="s">
         <v>379</v>
       </c>
       <c r="D189" s="5">
-        <v>2.0</v>
+        <v>3.0</v>
       </c>
       <c r="E189" s="10">
-        <v>66338.0</v>
+        <v>66337.0</v>
       </c>
       <c r="F189" s="10">
-        <v>59704.2</v>
+        <v>59703.3</v>
       </c>
       <c r="G189" s="10">
-        <v>53070.4</v>
+        <v>53069.6</v>
       </c>
       <c r="H189" s="10">
-        <v>46436.6</v>
+        <v>46435.9</v>
       </c>
     </row>
     <row r="190" spans="1:8" outlineLevel="3">
       <c r="A190" s="15">
         <v>99</v>
       </c>
       <c r="B190" s="6" t="s">
         <v>380</v>
       </c>
       <c r="C190" s="7" t="s">
         <v>381</v>
       </c>
       <c r="D190" s="5">
         <v>0.0</v>
       </c>
       <c r="E190" s="10">
-        <v>60833.0</v>
+        <v>67312.0</v>
       </c>
       <c r="F190" s="10">
-        <v>54749.7</v>
+        <v>60580.8</v>
       </c>
       <c r="G190" s="10">
-        <v>48666.4</v>
+        <v>53849.6</v>
       </c>
       <c r="H190" s="10">
-        <v>42583.1</v>
+        <v>47118.4</v>
       </c>
     </row>
     <row r="191" spans="1:8" outlineLevel="3">
       <c r="A191" s="15">
         <v>100</v>
       </c>
       <c r="B191" s="6" t="s">
         <v>382</v>
       </c>
       <c r="C191" s="7" t="s">
         <v>383</v>
       </c>
       <c r="D191" s="5">
-        <v>86.0</v>
+        <v>53.0</v>
       </c>
       <c r="E191" s="10">
-        <v>26674.0</v>
+        <v>31078.0</v>
       </c>
       <c r="F191" s="10">
-        <v>24006.6</v>
+        <v>27970.2</v>
       </c>
       <c r="G191" s="10">
-        <v>21339.2</v>
+        <v>24862.4</v>
       </c>
       <c r="H191" s="10">
-        <v>18671.8</v>
+        <v>21754.6</v>
       </c>
     </row>
     <row r="192" spans="1:8" outlineLevel="3">
       <c r="A192" s="15">
         <v>101</v>
       </c>
       <c r="B192" s="6" t="s">
         <v>384</v>
       </c>
       <c r="C192" s="7" t="s">
         <v>385</v>
       </c>
       <c r="D192" s="5">
         <v>0.0</v>
       </c>
       <c r="E192" s="10">
         <v>0.0</v>
       </c>
       <c r="F192" s="10">
         <v>0.0</v>
       </c>
       <c r="G192" s="10">
         <v>0.0</v>
       </c>
       <c r="H192" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="193" spans="1:8" outlineLevel="3">
       <c r="A193" s="15">
         <v>102</v>
       </c>
       <c r="B193" s="6" t="s">
         <v>386</v>
       </c>
       <c r="C193" s="7" t="s">
         <v>387</v>
       </c>
       <c r="D193" s="5">
-        <v>5.0</v>
+        <v>1.0</v>
       </c>
       <c r="E193" s="10">
-        <v>44862.0</v>
+        <v>45067.0</v>
       </c>
       <c r="F193" s="10">
-        <v>40375.8</v>
+        <v>40560.3</v>
       </c>
       <c r="G193" s="10">
-        <v>35889.6</v>
+        <v>36053.6</v>
       </c>
       <c r="H193" s="10">
-        <v>31403.4</v>
+        <v>31546.9</v>
       </c>
     </row>
     <row r="194" spans="1:8" outlineLevel="3">
       <c r="A194" s="15">
         <v>103</v>
       </c>
       <c r="B194" s="6" t="s">
         <v>388</v>
       </c>
       <c r="C194" s="7" t="s">
         <v>389</v>
       </c>
       <c r="D194" s="5">
-        <v>156.0</v>
+        <v>44.0</v>
       </c>
       <c r="E194" s="10">
-        <v>10222.0</v>
+        <v>12283.0</v>
       </c>
       <c r="F194" s="10">
-        <v>9199.8</v>
+        <v>11054.7</v>
       </c>
       <c r="G194" s="10">
-        <v>8177.6</v>
+        <v>9826.4</v>
       </c>
       <c r="H194" s="10">
-        <v>7155.4</v>
+        <v>8598.1</v>
       </c>
     </row>
     <row r="195" spans="1:8" outlineLevel="3">
       <c r="A195" s="15">
         <v>104</v>
       </c>
       <c r="B195" s="6" t="s">
         <v>390</v>
       </c>
       <c r="C195" s="7" t="s">
         <v>391</v>
       </c>
       <c r="D195" s="5">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="E195" s="10">
-        <v>5482.0</v>
+        <v>5481.0</v>
       </c>
       <c r="F195" s="10">
-        <v>4933.8</v>
+        <v>4932.9</v>
       </c>
       <c r="G195" s="10">
-        <v>4385.6</v>
+        <v>4384.8</v>
       </c>
       <c r="H195" s="10">
-        <v>3837.4</v>
+        <v>3836.7</v>
       </c>
     </row>
     <row r="196" spans="1:8" outlineLevel="3">
       <c r="A196" s="15">
         <v>105</v>
       </c>
       <c r="B196" s="6" t="s">
         <v>392</v>
       </c>
       <c r="C196" s="7" t="s">
         <v>393</v>
       </c>
       <c r="D196" s="5">
         <v>1.0</v>
       </c>
       <c r="E196" s="10">
-        <v>8445.0</v>
+        <v>9344.0</v>
       </c>
       <c r="F196" s="10">
-        <v>7600.5</v>
+        <v>8409.6</v>
       </c>
       <c r="G196" s="10">
-        <v>6756.0</v>
+        <v>7475.2</v>
       </c>
       <c r="H196" s="10">
-        <v>5911.5</v>
+        <v>6540.8</v>
       </c>
     </row>
     <row r="197" spans="1:8" outlineLevel="3">
       <c r="A197" s="15">
         <v>106</v>
       </c>
       <c r="B197" s="6" t="s">
         <v>394</v>
       </c>
       <c r="C197" s="7" t="s">
         <v>395</v>
       </c>
       <c r="D197" s="5">
         <v>0.0</v>
       </c>
       <c r="E197" s="10">
         <v>0.0</v>
       </c>
       <c r="F197" s="10">
         <v>0.0</v>
       </c>
       <c r="G197" s="10">
         <v>0.0</v>
       </c>
       <c r="H197" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="198" spans="1:8" outlineLevel="3">
       <c r="A198" s="15">
         <v>107</v>
       </c>
       <c r="B198" s="6" t="s">
         <v>396</v>
       </c>
       <c r="C198" s="7" t="s">
         <v>397</v>
       </c>
       <c r="D198" s="5">
-        <v>92.0</v>
+        <v>107.0</v>
       </c>
       <c r="E198" s="10">
-        <v>1258.0</v>
+        <v>1426.0</v>
       </c>
       <c r="F198" s="10">
-        <v>1132.2</v>
+        <v>1283.4</v>
       </c>
       <c r="G198" s="10">
-        <v>1006.4</v>
+        <v>1140.8</v>
       </c>
       <c r="H198" s="10">
-        <v>880.6</v>
+        <v>998.2</v>
       </c>
     </row>
     <row r="199" spans="1:8" outlineLevel="3">
       <c r="A199" s="15">
         <v>108</v>
       </c>
       <c r="B199" s="6" t="s">
         <v>398</v>
       </c>
       <c r="C199" s="7" t="s">
         <v>399</v>
       </c>
       <c r="D199" s="5">
         <v>2.0</v>
       </c>
       <c r="E199" s="10">
         <v>111229.0</v>
       </c>
       <c r="F199" s="10">
         <v>100106.1</v>
       </c>
       <c r="G199" s="10">
         <v>88983.2</v>
       </c>
       <c r="H199" s="10">
         <v>77860.3</v>
       </c>
     </row>
     <row r="200" spans="1:8" outlineLevel="3">
       <c r="A200" s="15">
         <v>109</v>
       </c>
       <c r="B200" s="6" t="s">
         <v>400</v>
       </c>
       <c r="C200" s="7" t="s">
         <v>401</v>
       </c>
       <c r="D200" s="5">
         <v>0.0</v>
       </c>
       <c r="E200" s="10">
-        <v>97518.0</v>
+        <v>100711.0</v>
       </c>
       <c r="F200" s="10">
-        <v>87766.2</v>
+        <v>90639.9</v>
       </c>
       <c r="G200" s="10">
-        <v>78014.4</v>
+        <v>80568.8</v>
       </c>
       <c r="H200" s="10">
-        <v>68262.6</v>
+        <v>70497.7</v>
       </c>
     </row>
     <row r="201" spans="1:8" outlineLevel="3">
       <c r="A201" s="15">
         <v>110</v>
       </c>
       <c r="B201" s="6" t="s">
         <v>402</v>
       </c>
       <c r="C201" s="7" t="s">
         <v>403</v>
       </c>
       <c r="D201" s="5">
-        <v>41.0</v>
+        <v>27.0</v>
       </c>
       <c r="E201" s="10">
-        <v>47385.0</v>
+        <v>55061.0</v>
       </c>
       <c r="F201" s="10">
-        <v>42646.5</v>
+        <v>49554.9</v>
       </c>
       <c r="G201" s="10">
-        <v>37908.0</v>
+        <v>44048.8</v>
       </c>
       <c r="H201" s="10">
-        <v>33169.5</v>
+        <v>38542.7</v>
       </c>
     </row>
     <row r="202" spans="1:8" outlineLevel="3">
       <c r="A202" s="15">
         <v>111</v>
       </c>
       <c r="B202" s="6" t="s">
         <v>404</v>
       </c>
       <c r="C202" s="7" t="s">
         <v>405</v>
       </c>
       <c r="D202" s="5">
         <v>0.0</v>
       </c>
       <c r="E202" s="10">
         <v>0.0</v>
       </c>
       <c r="F202" s="10">
         <v>0.0</v>
       </c>
       <c r="G202" s="10">
         <v>0.0</v>
       </c>
       <c r="H202" s="10">
@@ -8800,2155 +8800,2155 @@
       </c>
       <c r="E203" s="10">
         <v>62709.0</v>
       </c>
       <c r="F203" s="10">
         <v>56438.1</v>
       </c>
       <c r="G203" s="10">
         <v>50167.2</v>
       </c>
       <c r="H203" s="10">
         <v>43896.3</v>
       </c>
     </row>
     <row r="204" spans="1:8" outlineLevel="3">
       <c r="A204" s="15">
         <v>113</v>
       </c>
       <c r="B204" s="6" t="s">
         <v>408</v>
       </c>
       <c r="C204" s="7" t="s">
         <v>409</v>
       </c>
       <c r="D204" s="5">
-        <v>29.0</v>
+        <v>15.0</v>
       </c>
       <c r="E204" s="10">
-        <v>16144.0</v>
+        <v>19537.0</v>
       </c>
       <c r="F204" s="10">
-        <v>14529.6</v>
+        <v>17583.3</v>
       </c>
       <c r="G204" s="10">
-        <v>12915.2</v>
+        <v>15629.6</v>
       </c>
       <c r="H204" s="10">
-        <v>11300.8</v>
+        <v>13675.9</v>
       </c>
     </row>
     <row r="205" spans="1:8" outlineLevel="3">
       <c r="A205" s="15">
         <v>114</v>
       </c>
       <c r="B205" s="6" t="s">
         <v>410</v>
       </c>
       <c r="C205" s="7" t="s">
         <v>411</v>
       </c>
       <c r="D205" s="5">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="E205" s="10">
         <v>6413.0</v>
       </c>
       <c r="F205" s="10">
         <v>5771.7</v>
       </c>
       <c r="G205" s="10">
         <v>5130.4</v>
       </c>
       <c r="H205" s="10">
         <v>4489.1</v>
       </c>
     </row>
     <row r="206" spans="1:8" outlineLevel="3">
       <c r="A206" s="15">
         <v>115</v>
       </c>
       <c r="B206" s="6" t="s">
         <v>412</v>
       </c>
       <c r="C206" s="7" t="s">
         <v>413</v>
       </c>
       <c r="D206" s="5">
         <v>10.0</v>
       </c>
       <c r="E206" s="10">
-        <v>10507.0</v>
+        <v>11626.0</v>
       </c>
       <c r="F206" s="10">
-        <v>9456.3</v>
+        <v>10463.4</v>
       </c>
       <c r="G206" s="10">
-        <v>8405.6</v>
+        <v>9300.8</v>
       </c>
       <c r="H206" s="10">
-        <v>7354.9</v>
+        <v>8138.2</v>
       </c>
     </row>
     <row r="207" spans="1:8" outlineLevel="3">
       <c r="A207" s="15">
         <v>116</v>
       </c>
       <c r="B207" s="6" t="s">
         <v>414</v>
       </c>
       <c r="C207" s="7" t="s">
         <v>415</v>
       </c>
       <c r="D207" s="5">
         <v>0.0</v>
       </c>
       <c r="E207" s="10">
         <v>0.0</v>
       </c>
       <c r="F207" s="10">
         <v>0.0</v>
       </c>
       <c r="G207" s="10">
         <v>0.0</v>
       </c>
       <c r="H207" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="208" spans="1:8" outlineLevel="3">
       <c r="A208" s="15">
         <v>117</v>
       </c>
       <c r="B208" s="6" t="s">
         <v>416</v>
       </c>
       <c r="C208" s="7" t="s">
         <v>417</v>
       </c>
       <c r="D208" s="5">
-        <v>0.0</v>
+        <v>287.0</v>
       </c>
       <c r="E208" s="10">
-        <v>1952.0</v>
+        <v>2240.0</v>
       </c>
       <c r="F208" s="10">
-        <v>1756.8</v>
+        <v>2016.0</v>
       </c>
       <c r="G208" s="10">
-        <v>1561.6</v>
+        <v>1792.0</v>
       </c>
       <c r="H208" s="10">
-        <v>1366.4</v>
+        <v>1568.0</v>
       </c>
     </row>
     <row r="209" spans="1:8" outlineLevel="3">
       <c r="A209" s="15">
         <v>118</v>
       </c>
       <c r="B209" s="6" t="s">
         <v>418</v>
       </c>
       <c r="C209" s="7" t="s">
         <v>419</v>
       </c>
       <c r="D209" s="5">
         <v>0.0</v>
       </c>
       <c r="E209" s="10">
-        <v>160488.0</v>
+        <v>160487.0</v>
       </c>
       <c r="F209" s="10">
-        <v>144439.2</v>
+        <v>144438.3</v>
       </c>
       <c r="G209" s="10">
-        <v>128390.4</v>
+        <v>128389.6</v>
       </c>
       <c r="H209" s="10">
-        <v>112341.6</v>
+        <v>112340.9</v>
       </c>
     </row>
     <row r="210" spans="1:8" outlineLevel="3">
       <c r="A210" s="15">
         <v>119</v>
       </c>
       <c r="B210" s="6" t="s">
         <v>420</v>
       </c>
       <c r="C210" s="7" t="s">
         <v>421</v>
       </c>
       <c r="D210" s="5">
         <v>1.0</v>
       </c>
       <c r="E210" s="10">
-        <v>184444.0</v>
+        <v>204088.0</v>
       </c>
       <c r="F210" s="10">
-        <v>165999.6</v>
+        <v>183679.2</v>
       </c>
       <c r="G210" s="10">
-        <v>147555.2</v>
+        <v>163270.4</v>
       </c>
       <c r="H210" s="10">
-        <v>129110.8</v>
+        <v>142861.6</v>
       </c>
     </row>
     <row r="211" spans="1:8" outlineLevel="3">
       <c r="A211" s="15">
         <v>120</v>
       </c>
       <c r="B211" s="6" t="s">
         <v>422</v>
       </c>
       <c r="C211" s="7" t="s">
         <v>423</v>
       </c>
       <c r="D211" s="5">
-        <v>17.0</v>
+        <v>11.0</v>
       </c>
       <c r="E211" s="10">
-        <v>75306.0</v>
+        <v>86830.0</v>
       </c>
       <c r="F211" s="10">
-        <v>67775.4</v>
+        <v>78147.0</v>
       </c>
       <c r="G211" s="10">
-        <v>60244.8</v>
+        <v>69464.0</v>
       </c>
       <c r="H211" s="10">
-        <v>52714.2</v>
+        <v>60781.0</v>
       </c>
     </row>
     <row r="212" spans="1:8" outlineLevel="3">
       <c r="A212" s="15">
         <v>121</v>
       </c>
       <c r="B212" s="6" t="s">
         <v>424</v>
       </c>
       <c r="C212" s="7" t="s">
         <v>425</v>
       </c>
       <c r="D212" s="5">
         <v>0.0</v>
       </c>
       <c r="E212" s="10">
-        <v>137871.0</v>
+        <v>131063.0</v>
       </c>
       <c r="F212" s="10">
-        <v>124083.9</v>
+        <v>117956.7</v>
       </c>
       <c r="G212" s="10">
-        <v>110296.8</v>
+        <v>104850.4</v>
       </c>
       <c r="H212" s="10">
-        <v>96509.7</v>
+        <v>91744.1</v>
       </c>
     </row>
     <row r="213" spans="1:8" outlineLevel="3">
       <c r="A213" s="15">
         <v>122</v>
       </c>
       <c r="B213" s="6" t="s">
         <v>426</v>
       </c>
       <c r="C213" s="7" t="s">
         <v>427</v>
       </c>
       <c r="D213" s="5">
-        <v>21.0</v>
+        <v>5.0</v>
       </c>
       <c r="E213" s="10">
-        <v>37912.0</v>
+        <v>44938.0</v>
       </c>
       <c r="F213" s="10">
-        <v>34120.8</v>
+        <v>40444.2</v>
       </c>
       <c r="G213" s="10">
-        <v>30329.6</v>
+        <v>35950.4</v>
       </c>
       <c r="H213" s="10">
-        <v>26538.4</v>
+        <v>31456.6</v>
       </c>
     </row>
     <row r="214" spans="1:8" outlineLevel="3">
       <c r="A214" s="15">
         <v>123</v>
       </c>
       <c r="B214" s="6" t="s">
         <v>428</v>
       </c>
       <c r="C214" s="7" t="s">
         <v>429</v>
       </c>
       <c r="D214" s="5">
         <v>0.0</v>
       </c>
       <c r="E214" s="10">
         <v>225347.0</v>
       </c>
       <c r="F214" s="10">
         <v>202812.3</v>
       </c>
       <c r="G214" s="10">
         <v>180277.6</v>
       </c>
       <c r="H214" s="10">
         <v>157742.9</v>
       </c>
     </row>
     <row r="215" spans="1:8" outlineLevel="3">
       <c r="A215" s="15">
         <v>124</v>
       </c>
       <c r="B215" s="6" t="s">
         <v>430</v>
       </c>
       <c r="C215" s="7" t="s">
         <v>431</v>
       </c>
       <c r="D215" s="5">
         <v>0.0</v>
       </c>
       <c r="E215" s="10">
-        <v>219213.0</v>
+        <v>242560.0</v>
       </c>
       <c r="F215" s="10">
-        <v>197291.7</v>
+        <v>218304.0</v>
       </c>
       <c r="G215" s="10">
-        <v>175370.4</v>
+        <v>194048.0</v>
       </c>
       <c r="H215" s="10">
-        <v>153449.1</v>
+        <v>169792.0</v>
       </c>
     </row>
     <row r="216" spans="1:8" outlineLevel="3">
       <c r="A216" s="15">
         <v>125</v>
       </c>
       <c r="B216" s="6" t="s">
         <v>432</v>
       </c>
       <c r="C216" s="7" t="s">
         <v>433</v>
       </c>
       <c r="D216" s="5">
-        <v>16.0</v>
+        <v>12.0</v>
       </c>
       <c r="E216" s="10">
-        <v>101301.0</v>
+        <v>115273.0</v>
       </c>
       <c r="F216" s="10">
-        <v>91170.9</v>
+        <v>103745.7</v>
       </c>
       <c r="G216" s="10">
-        <v>81040.8</v>
+        <v>92218.4</v>
       </c>
       <c r="H216" s="10">
-        <v>70910.7</v>
+        <v>80691.1</v>
       </c>
     </row>
     <row r="217" spans="1:8" outlineLevel="3">
       <c r="A217" s="15">
         <v>126</v>
       </c>
       <c r="B217" s="6" t="s">
         <v>434</v>
       </c>
       <c r="C217" s="7" t="s">
         <v>435</v>
       </c>
       <c r="D217" s="5">
         <v>0.0</v>
       </c>
       <c r="E217" s="10">
         <v>0.0</v>
       </c>
       <c r="F217" s="10">
         <v>0.0</v>
       </c>
       <c r="G217" s="10">
         <v>0.0</v>
       </c>
       <c r="H217" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="218" spans="1:8" outlineLevel="3">
       <c r="A218" s="15">
         <v>127</v>
       </c>
       <c r="B218" s="6" t="s">
         <v>436</v>
       </c>
       <c r="C218" s="7" t="s">
         <v>437</v>
       </c>
       <c r="D218" s="5">
         <v>0.0</v>
       </c>
       <c r="E218" s="10">
-        <v>176761.0</v>
+        <v>180957.0</v>
       </c>
       <c r="F218" s="10">
-        <v>159084.9</v>
+        <v>162861.3</v>
       </c>
       <c r="G218" s="10">
-        <v>141408.8</v>
+        <v>144765.6</v>
       </c>
       <c r="H218" s="10">
-        <v>123732.7</v>
+        <v>126669.9</v>
       </c>
     </row>
     <row r="219" spans="1:8" outlineLevel="3">
       <c r="A219" s="15">
         <v>128</v>
       </c>
       <c r="B219" s="6" t="s">
         <v>438</v>
       </c>
       <c r="C219" s="7" t="s">
         <v>439</v>
       </c>
       <c r="D219" s="5">
-        <v>7.0</v>
+        <v>0.0</v>
       </c>
       <c r="E219" s="10">
-        <v>50960.0</v>
+        <v>61603.0</v>
       </c>
       <c r="F219" s="10">
-        <v>45864.0</v>
+        <v>55442.7</v>
       </c>
       <c r="G219" s="10">
-        <v>40768.0</v>
+        <v>49282.4</v>
       </c>
       <c r="H219" s="10">
-        <v>35672.0</v>
+        <v>43122.1</v>
       </c>
     </row>
     <row r="220" spans="1:8" outlineLevel="3">
       <c r="A220" s="15">
         <v>129</v>
       </c>
       <c r="B220" s="6" t="s">
         <v>440</v>
       </c>
       <c r="C220" s="7" t="s">
         <v>441</v>
       </c>
       <c r="D220" s="5">
-        <v>6.0</v>
+        <v>2.0</v>
       </c>
       <c r="E220" s="10">
-        <v>7589.0</v>
+        <v>7588.0</v>
       </c>
       <c r="F220" s="10">
-        <v>6830.1</v>
+        <v>6829.2</v>
       </c>
       <c r="G220" s="10">
-        <v>6071.2</v>
+        <v>6070.4</v>
       </c>
       <c r="H220" s="10">
-        <v>5312.3</v>
+        <v>5311.6</v>
       </c>
     </row>
     <row r="221" spans="1:8" outlineLevel="3">
       <c r="A221" s="15">
         <v>130</v>
       </c>
       <c r="B221" s="6" t="s">
         <v>442</v>
       </c>
       <c r="C221" s="7" t="s">
         <v>443</v>
       </c>
       <c r="D221" s="5">
         <v>0.0</v>
       </c>
       <c r="E221" s="10">
-        <v>0.0</v>
+        <v>14728.0</v>
       </c>
       <c r="F221" s="10">
-        <v>0.0</v>
+        <v>13255.2</v>
       </c>
       <c r="G221" s="10">
-        <v>0.0</v>
+        <v>11782.4</v>
       </c>
       <c r="H221" s="10">
-        <v>0.0</v>
+        <v>10309.6</v>
       </c>
     </row>
     <row r="222" spans="1:8" outlineLevel="3">
       <c r="A222" s="15">
         <v>131</v>
       </c>
       <c r="B222" s="6" t="s">
         <v>444</v>
       </c>
       <c r="C222" s="7" t="s">
         <v>445</v>
       </c>
       <c r="D222" s="5">
         <v>0.0</v>
       </c>
       <c r="E222" s="10">
         <v>0.0</v>
       </c>
       <c r="F222" s="10">
         <v>0.0</v>
       </c>
       <c r="G222" s="10">
         <v>0.0</v>
       </c>
       <c r="H222" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="223" spans="1:8" outlineLevel="3">
       <c r="A223" s="15">
         <v>132</v>
       </c>
       <c r="B223" s="6" t="s">
         <v>446</v>
       </c>
       <c r="C223" s="7" t="s">
         <v>447</v>
       </c>
       <c r="D223" s="5">
-        <v>368.0</v>
+        <v>353.0</v>
       </c>
       <c r="E223" s="10">
-        <v>2138.0</v>
+        <v>2478.0</v>
       </c>
       <c r="F223" s="10">
-        <v>1924.2</v>
+        <v>2230.2</v>
       </c>
       <c r="G223" s="10">
-        <v>1710.4</v>
+        <v>1982.4</v>
       </c>
       <c r="H223" s="10">
-        <v>1496.6</v>
+        <v>1734.6</v>
       </c>
     </row>
     <row r="224" spans="1:8" outlineLevel="3">
       <c r="A224" s="15">
         <v>133</v>
       </c>
       <c r="B224" s="6" t="s">
         <v>448</v>
       </c>
       <c r="C224" s="7" t="s">
         <v>449</v>
       </c>
       <c r="D224" s="5">
         <v>0.0</v>
       </c>
       <c r="E224" s="10">
         <v>423636.0</v>
       </c>
       <c r="F224" s="10">
         <v>381272.4</v>
       </c>
       <c r="G224" s="10">
         <v>338908.8</v>
       </c>
       <c r="H224" s="10">
         <v>296545.2</v>
       </c>
     </row>
     <row r="225" spans="1:8" outlineLevel="3">
       <c r="A225" s="15">
         <v>134</v>
       </c>
       <c r="B225" s="6" t="s">
         <v>450</v>
       </c>
       <c r="C225" s="7" t="s">
         <v>451</v>
       </c>
       <c r="D225" s="5">
         <v>0.0</v>
       </c>
       <c r="E225" s="10">
-        <v>508065.0</v>
+        <v>562177.0</v>
       </c>
       <c r="F225" s="10">
-        <v>457258.5</v>
+        <v>505959.3</v>
       </c>
       <c r="G225" s="10">
-        <v>406452.0</v>
+        <v>449741.6</v>
       </c>
       <c r="H225" s="10">
-        <v>355645.5</v>
+        <v>393523.9</v>
       </c>
     </row>
     <row r="226" spans="1:8" outlineLevel="3">
       <c r="A226" s="15">
         <v>135</v>
       </c>
       <c r="B226" s="6" t="s">
         <v>452</v>
       </c>
       <c r="C226" s="7" t="s">
         <v>453</v>
       </c>
       <c r="D226" s="5">
         <v>0.0</v>
       </c>
       <c r="E226" s="10">
         <v>0.0</v>
       </c>
       <c r="F226" s="10">
         <v>0.0</v>
       </c>
       <c r="G226" s="10">
         <v>0.0</v>
       </c>
       <c r="H226" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="227" spans="1:8" outlineLevel="3">
       <c r="A227" s="15">
         <v>136</v>
       </c>
       <c r="B227" s="6" t="s">
         <v>454</v>
       </c>
       <c r="C227" s="7" t="s">
         <v>455</v>
       </c>
       <c r="D227" s="5">
         <v>0.0</v>
       </c>
       <c r="E227" s="10">
-        <v>351244.0</v>
+        <v>359583.0</v>
       </c>
       <c r="F227" s="10">
-        <v>316119.6</v>
+        <v>323624.7</v>
       </c>
       <c r="G227" s="10">
-        <v>280995.2</v>
+        <v>287666.4</v>
       </c>
       <c r="H227" s="10">
-        <v>245870.8</v>
+        <v>251708.1</v>
       </c>
     </row>
     <row r="228" spans="1:8" outlineLevel="3">
       <c r="A228" s="15">
         <v>137</v>
       </c>
       <c r="B228" s="6" t="s">
         <v>456</v>
       </c>
       <c r="C228" s="7" t="s">
         <v>457</v>
       </c>
       <c r="D228" s="5">
-        <v>4.0</v>
+        <v>3.0</v>
       </c>
       <c r="E228" s="10">
-        <v>10306.0</v>
+        <v>10305.0</v>
       </c>
       <c r="F228" s="10">
-        <v>9275.4</v>
+        <v>9274.5</v>
       </c>
       <c r="G228" s="10">
-        <v>8244.8</v>
+        <v>8244.0</v>
       </c>
       <c r="H228" s="10">
-        <v>7214.2</v>
+        <v>7213.5</v>
       </c>
     </row>
     <row r="229" spans="1:8" outlineLevel="3">
       <c r="A229" s="15">
         <v>138</v>
       </c>
       <c r="B229" s="6" t="s">
         <v>458</v>
       </c>
       <c r="C229" s="7" t="s">
         <v>459</v>
       </c>
       <c r="D229" s="5">
         <v>2.0</v>
       </c>
       <c r="E229" s="10">
-        <v>12403.0</v>
+        <v>13724.0</v>
       </c>
       <c r="F229" s="10">
-        <v>11162.7</v>
+        <v>12351.6</v>
       </c>
       <c r="G229" s="10">
-        <v>9922.4</v>
+        <v>10979.2</v>
       </c>
       <c r="H229" s="10">
-        <v>8682.1</v>
+        <v>9606.8</v>
       </c>
     </row>
     <row r="230" spans="1:8" outlineLevel="3">
       <c r="A230" s="15">
         <v>139</v>
       </c>
       <c r="B230" s="6" t="s">
         <v>460</v>
       </c>
       <c r="C230" s="7" t="s">
         <v>461</v>
       </c>
       <c r="D230" s="5">
         <v>0.0</v>
       </c>
       <c r="E230" s="10">
         <v>0.0</v>
       </c>
       <c r="F230" s="10">
         <v>0.0</v>
       </c>
       <c r="G230" s="10">
         <v>0.0</v>
       </c>
       <c r="H230" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="231" spans="1:8" outlineLevel="3">
       <c r="A231" s="15">
         <v>140</v>
       </c>
       <c r="B231" s="6" t="s">
         <v>462</v>
       </c>
       <c r="C231" s="7" t="s">
         <v>463</v>
       </c>
       <c r="D231" s="5">
-        <v>194.0</v>
+        <v>356.0</v>
       </c>
       <c r="E231" s="10">
-        <v>1805.0</v>
+        <v>2180.0</v>
       </c>
       <c r="F231" s="10">
-        <v>1624.5</v>
+        <v>1962.0</v>
       </c>
       <c r="G231" s="10">
-        <v>1444.0</v>
+        <v>1744.0</v>
       </c>
       <c r="H231" s="10">
-        <v>1263.5</v>
+        <v>1526.0</v>
       </c>
     </row>
     <row r="232" spans="1:8" outlineLevel="3">
       <c r="A232" s="15">
         <v>141</v>
       </c>
       <c r="B232" s="6" t="s">
         <v>464</v>
       </c>
       <c r="C232" s="7" t="s">
         <v>465</v>
       </c>
       <c r="D232" s="5">
         <v>0.0</v>
       </c>
       <c r="E232" s="10">
-        <v>509753.0</v>
+        <v>509752.0</v>
       </c>
       <c r="F232" s="10">
-        <v>458777.7</v>
+        <v>458776.8</v>
       </c>
       <c r="G232" s="10">
-        <v>407802.4</v>
+        <v>407801.6</v>
       </c>
       <c r="H232" s="10">
-        <v>356827.1</v>
+        <v>356826.4</v>
       </c>
     </row>
     <row r="233" spans="1:8" outlineLevel="3">
       <c r="A233" s="15">
         <v>142</v>
       </c>
       <c r="B233" s="6" t="s">
         <v>466</v>
       </c>
       <c r="C233" s="7" t="s">
         <v>467</v>
       </c>
       <c r="D233" s="5">
         <v>0.0</v>
       </c>
       <c r="E233" s="10">
-        <v>750563.0</v>
+        <v>830505.0</v>
       </c>
       <c r="F233" s="10">
-        <v>675506.7</v>
+        <v>747454.5</v>
       </c>
       <c r="G233" s="10">
-        <v>600450.4</v>
+        <v>664404.0</v>
       </c>
       <c r="H233" s="10">
-        <v>525394.1</v>
+        <v>581353.5</v>
       </c>
     </row>
     <row r="234" spans="1:8" outlineLevel="3">
       <c r="A234" s="15">
         <v>143</v>
       </c>
       <c r="B234" s="6" t="s">
         <v>468</v>
       </c>
       <c r="C234" s="7" t="s">
         <v>469</v>
       </c>
       <c r="D234" s="5">
         <v>0.0</v>
       </c>
       <c r="E234" s="10">
         <v>0.0</v>
       </c>
       <c r="F234" s="10">
         <v>0.0</v>
       </c>
       <c r="G234" s="10">
         <v>0.0</v>
       </c>
       <c r="H234" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="235" spans="1:8" outlineLevel="3">
       <c r="A235" s="15">
         <v>144</v>
       </c>
       <c r="B235" s="6" t="s">
         <v>470</v>
       </c>
       <c r="C235" s="7" t="s">
         <v>471</v>
       </c>
       <c r="D235" s="5">
         <v>0.0</v>
       </c>
       <c r="E235" s="10">
-        <v>501469.0</v>
+        <v>513375.0</v>
       </c>
       <c r="F235" s="10">
-        <v>451322.1</v>
+        <v>462037.5</v>
       </c>
       <c r="G235" s="10">
-        <v>401175.2</v>
+        <v>410700.0</v>
       </c>
       <c r="H235" s="10">
-        <v>351028.3</v>
+        <v>359362.5</v>
       </c>
     </row>
     <row r="236" spans="1:8" outlineLevel="3">
       <c r="A236" s="15">
         <v>145</v>
       </c>
       <c r="B236" s="6" t="s">
         <v>472</v>
       </c>
       <c r="C236" s="7" t="s">
         <v>473</v>
       </c>
       <c r="D236" s="5">
         <v>0.0</v>
       </c>
       <c r="E236" s="10">
         <v>5962.0</v>
       </c>
       <c r="F236" s="10">
         <v>5365.8</v>
       </c>
       <c r="G236" s="10">
         <v>4769.6</v>
       </c>
       <c r="H236" s="10">
         <v>4173.4</v>
       </c>
     </row>
     <row r="237" spans="1:8" outlineLevel="3">
       <c r="A237" s="15">
         <v>146</v>
       </c>
       <c r="B237" s="6" t="s">
         <v>474</v>
       </c>
       <c r="C237" s="7" t="s">
         <v>475</v>
       </c>
       <c r="D237" s="5">
-        <v>46.0</v>
+        <v>85.0</v>
       </c>
       <c r="E237" s="10">
-        <v>3894.0</v>
+        <v>3571.0</v>
       </c>
       <c r="F237" s="10">
-        <v>3504.6</v>
+        <v>3213.9</v>
       </c>
       <c r="G237" s="10">
-        <v>3115.2</v>
+        <v>2856.8</v>
       </c>
       <c r="H237" s="10">
-        <v>2725.8</v>
+        <v>2499.7</v>
       </c>
     </row>
     <row r="238" spans="1:8" outlineLevel="3">
       <c r="A238" s="15">
         <v>147</v>
       </c>
       <c r="B238" s="6" t="s">
         <v>476</v>
       </c>
       <c r="C238" s="7" t="s">
         <v>477</v>
       </c>
       <c r="D238" s="5">
-        <v>10.0</v>
+        <v>108.0</v>
       </c>
       <c r="E238" s="10">
         <v>3694.0</v>
       </c>
       <c r="F238" s="10">
         <v>3324.6</v>
       </c>
       <c r="G238" s="10">
         <v>2955.2</v>
       </c>
       <c r="H238" s="10">
         <v>2585.8</v>
       </c>
     </row>
     <row r="239" spans="1:8" outlineLevel="3">
       <c r="A239" s="15">
         <v>148</v>
       </c>
       <c r="B239" s="6" t="s">
         <v>478</v>
       </c>
       <c r="C239" s="7" t="s">
         <v>479</v>
       </c>
       <c r="D239" s="5">
-        <v>4.0</v>
+        <v>0.0</v>
       </c>
       <c r="E239" s="10">
-        <v>12979.0</v>
+        <v>12978.0</v>
       </c>
       <c r="F239" s="10">
-        <v>11681.1</v>
+        <v>11680.2</v>
       </c>
       <c r="G239" s="10">
-        <v>10383.2</v>
+        <v>10382.4</v>
       </c>
       <c r="H239" s="10">
-        <v>9085.3</v>
+        <v>9084.6</v>
       </c>
     </row>
     <row r="240" spans="1:8" outlineLevel="3">
       <c r="A240" s="15">
         <v>149</v>
       </c>
       <c r="B240" s="6" t="s">
         <v>480</v>
       </c>
       <c r="C240" s="7" t="s">
         <v>481</v>
       </c>
       <c r="D240" s="5">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="E240" s="10">
-        <v>16722.0</v>
+        <v>18502.0</v>
       </c>
       <c r="F240" s="10">
-        <v>15049.8</v>
+        <v>16651.8</v>
       </c>
       <c r="G240" s="10">
-        <v>13377.6</v>
+        <v>14801.6</v>
       </c>
       <c r="H240" s="10">
-        <v>11705.4</v>
+        <v>12951.4</v>
       </c>
     </row>
     <row r="241" spans="1:8" outlineLevel="3">
       <c r="A241" s="15">
         <v>150</v>
       </c>
       <c r="B241" s="6" t="s">
         <v>482</v>
       </c>
       <c r="C241" s="7" t="s">
         <v>483</v>
       </c>
       <c r="D241" s="5">
-        <v>104.0</v>
+        <v>414.0</v>
       </c>
       <c r="E241" s="10">
-        <v>5493.0</v>
+        <v>6391.0</v>
       </c>
       <c r="F241" s="10">
-        <v>4943.7</v>
+        <v>5751.9</v>
       </c>
       <c r="G241" s="10">
-        <v>4394.4</v>
+        <v>5112.8</v>
       </c>
       <c r="H241" s="10">
-        <v>3845.1</v>
+        <v>4473.7</v>
       </c>
     </row>
     <row r="242" spans="1:8" outlineLevel="3">
       <c r="A242" s="15">
         <v>151</v>
       </c>
       <c r="B242" s="6" t="s">
         <v>484</v>
       </c>
       <c r="C242" s="7" t="s">
         <v>485</v>
       </c>
       <c r="D242" s="5">
         <v>0.0</v>
       </c>
       <c r="E242" s="10">
         <v>0.0</v>
       </c>
       <c r="F242" s="10">
         <v>0.0</v>
       </c>
       <c r="G242" s="10">
         <v>0.0</v>
       </c>
       <c r="H242" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="243" spans="1:8" outlineLevel="3">
       <c r="A243" s="15">
         <v>152</v>
       </c>
       <c r="B243" s="6" t="s">
         <v>486</v>
       </c>
       <c r="C243" s="7" t="s">
         <v>487</v>
       </c>
       <c r="D243" s="5">
-        <v>1077.0</v>
+        <v>816.0</v>
       </c>
       <c r="E243" s="10">
-        <v>1963.0</v>
+        <v>2366.0</v>
       </c>
       <c r="F243" s="10">
-        <v>1766.7</v>
+        <v>2129.4</v>
       </c>
       <c r="G243" s="10">
-        <v>1570.4</v>
+        <v>1892.8</v>
       </c>
       <c r="H243" s="10">
-        <v>1374.1</v>
+        <v>1656.2</v>
       </c>
     </row>
     <row r="244" spans="1:8" outlineLevel="3">
       <c r="A244" s="15">
         <v>153</v>
       </c>
       <c r="B244" s="6" t="s">
         <v>488</v>
       </c>
       <c r="C244" s="7" t="s">
         <v>489</v>
       </c>
       <c r="D244" s="5">
         <v>0.0</v>
       </c>
       <c r="E244" s="10">
-        <v>6981.0</v>
+        <v>6980.0</v>
       </c>
       <c r="F244" s="10">
-        <v>6282.9</v>
+        <v>6282.0</v>
       </c>
       <c r="G244" s="10">
-        <v>5584.8</v>
+        <v>5584.0</v>
       </c>
       <c r="H244" s="10">
-        <v>4886.7</v>
+        <v>4886.0</v>
       </c>
     </row>
     <row r="245" spans="1:8" outlineLevel="3">
       <c r="A245" s="15">
         <v>154</v>
       </c>
       <c r="B245" s="6" t="s">
         <v>490</v>
       </c>
       <c r="C245" s="7" t="s">
         <v>491</v>
       </c>
       <c r="D245" s="5">
-        <v>29.0</v>
+        <v>69.0</v>
       </c>
       <c r="E245" s="10">
-        <v>4733.0</v>
+        <v>4339.0</v>
       </c>
       <c r="F245" s="10">
-        <v>4259.7</v>
+        <v>3905.1</v>
       </c>
       <c r="G245" s="10">
-        <v>3786.4</v>
+        <v>3471.2</v>
       </c>
       <c r="H245" s="10">
-        <v>3313.1</v>
+        <v>3037.3</v>
       </c>
     </row>
     <row r="246" spans="1:8" outlineLevel="3">
       <c r="A246" s="15">
         <v>155</v>
       </c>
       <c r="B246" s="6" t="s">
         <v>492</v>
       </c>
       <c r="C246" s="7" t="s">
         <v>493</v>
       </c>
       <c r="D246" s="5">
-        <v>8.0</v>
+        <v>86.0</v>
       </c>
       <c r="E246" s="10">
-        <v>4515.0</v>
+        <v>4514.0</v>
       </c>
       <c r="F246" s="10">
-        <v>4063.5</v>
+        <v>4062.6</v>
       </c>
       <c r="G246" s="10">
-        <v>3612.0</v>
+        <v>3611.2</v>
       </c>
       <c r="H246" s="10">
-        <v>3160.5</v>
+        <v>3159.8</v>
       </c>
     </row>
     <row r="247" spans="1:8" outlineLevel="3">
       <c r="A247" s="15">
         <v>156</v>
       </c>
       <c r="B247" s="6" t="s">
         <v>494</v>
       </c>
       <c r="C247" s="7" t="s">
         <v>495</v>
       </c>
       <c r="D247" s="5">
-        <v>3.0</v>
+        <v>6.0</v>
       </c>
       <c r="E247" s="10">
         <v>17957.0</v>
       </c>
       <c r="F247" s="10">
         <v>16161.3</v>
       </c>
       <c r="G247" s="10">
         <v>14365.6</v>
       </c>
       <c r="H247" s="10">
         <v>12569.9</v>
       </c>
     </row>
     <row r="248" spans="1:8" outlineLevel="3">
       <c r="A248" s="15">
         <v>157</v>
       </c>
       <c r="B248" s="6" t="s">
         <v>496</v>
       </c>
       <c r="C248" s="7" t="s">
         <v>497</v>
       </c>
       <c r="D248" s="5">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="E248" s="10">
-        <v>17674.0</v>
+        <v>19557.0</v>
       </c>
       <c r="F248" s="10">
-        <v>15906.6</v>
+        <v>17601.3</v>
       </c>
       <c r="G248" s="10">
-        <v>14139.2</v>
+        <v>15645.6</v>
       </c>
       <c r="H248" s="10">
-        <v>12371.8</v>
+        <v>13689.9</v>
       </c>
     </row>
     <row r="249" spans="1:8" outlineLevel="3">
       <c r="A249" s="15">
         <v>158</v>
       </c>
       <c r="B249" s="6" t="s">
         <v>498</v>
       </c>
       <c r="C249" s="7" t="s">
         <v>499</v>
       </c>
       <c r="D249" s="5">
-        <v>0.0</v>
+        <v>227.0</v>
       </c>
       <c r="E249" s="10">
-        <v>7802.0</v>
+        <v>9064.0</v>
       </c>
       <c r="F249" s="10">
-        <v>7021.8</v>
+        <v>8157.6</v>
       </c>
       <c r="G249" s="10">
-        <v>6241.6</v>
+        <v>7251.2</v>
       </c>
       <c r="H249" s="10">
-        <v>5461.4</v>
+        <v>6344.8</v>
       </c>
     </row>
     <row r="250" spans="1:8" outlineLevel="3">
       <c r="A250" s="15">
         <v>159</v>
       </c>
       <c r="B250" s="6" t="s">
         <v>500</v>
       </c>
       <c r="C250" s="7" t="s">
         <v>501</v>
       </c>
       <c r="D250" s="5">
         <v>0.0</v>
       </c>
       <c r="E250" s="10">
         <v>0.0</v>
       </c>
       <c r="F250" s="10">
         <v>0.0</v>
       </c>
       <c r="G250" s="10">
         <v>0.0</v>
       </c>
       <c r="H250" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="251" spans="1:8" outlineLevel="3">
       <c r="A251" s="15">
         <v>160</v>
       </c>
       <c r="B251" s="6" t="s">
         <v>502</v>
       </c>
       <c r="C251" s="7" t="s">
         <v>503</v>
       </c>
       <c r="D251" s="5">
-        <v>620.0</v>
+        <v>199.0</v>
       </c>
       <c r="E251" s="10">
-        <v>2366.0</v>
+        <v>2862.0</v>
       </c>
       <c r="F251" s="10">
-        <v>2129.4</v>
+        <v>2575.8</v>
       </c>
       <c r="G251" s="10">
-        <v>1892.8</v>
+        <v>2289.6</v>
       </c>
       <c r="H251" s="10">
-        <v>1656.2</v>
+        <v>2003.4</v>
       </c>
     </row>
     <row r="252" spans="1:8" outlineLevel="3">
       <c r="A252" s="15">
         <v>161</v>
       </c>
       <c r="B252" s="6" t="s">
         <v>504</v>
       </c>
       <c r="C252" s="7" t="s">
         <v>505</v>
       </c>
       <c r="D252" s="5">
         <v>0.0</v>
       </c>
       <c r="E252" s="10">
         <v>9189.0</v>
       </c>
       <c r="F252" s="10">
         <v>8270.1</v>
       </c>
       <c r="G252" s="10">
         <v>7351.2</v>
       </c>
       <c r="H252" s="10">
         <v>6432.3</v>
       </c>
     </row>
     <row r="253" spans="1:8" outlineLevel="3">
       <c r="A253" s="15">
         <v>162</v>
       </c>
       <c r="B253" s="6" t="s">
         <v>506</v>
       </c>
       <c r="C253" s="7" t="s">
         <v>507</v>
       </c>
       <c r="D253" s="5">
-        <v>14.0</v>
+        <v>18.0</v>
       </c>
       <c r="E253" s="10">
-        <v>6923.0</v>
+        <v>6347.0</v>
       </c>
       <c r="F253" s="10">
-        <v>6230.7</v>
+        <v>5712.3</v>
       </c>
       <c r="G253" s="10">
-        <v>5538.4</v>
+        <v>5077.6</v>
       </c>
       <c r="H253" s="10">
-        <v>4846.1</v>
+        <v>4442.9</v>
       </c>
     </row>
     <row r="254" spans="1:8" outlineLevel="3">
       <c r="A254" s="15">
         <v>163</v>
       </c>
       <c r="B254" s="6" t="s">
         <v>508</v>
       </c>
       <c r="C254" s="7" t="s">
         <v>509</v>
       </c>
       <c r="D254" s="5">
-        <v>22.0</v>
+        <v>11.0</v>
       </c>
       <c r="E254" s="10">
         <v>6613.0</v>
       </c>
       <c r="F254" s="10">
         <v>5951.7</v>
       </c>
       <c r="G254" s="10">
         <v>5290.4</v>
       </c>
       <c r="H254" s="10">
         <v>4629.1</v>
       </c>
     </row>
     <row r="255" spans="1:8" outlineLevel="3">
       <c r="A255" s="15">
         <v>164</v>
       </c>
       <c r="B255" s="6" t="s">
         <v>510</v>
       </c>
       <c r="C255" s="7" t="s">
         <v>511</v>
       </c>
       <c r="D255" s="5">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="E255" s="10">
-        <v>23469.0</v>
+        <v>23468.0</v>
       </c>
       <c r="F255" s="10">
-        <v>21122.1</v>
+        <v>21121.2</v>
       </c>
       <c r="G255" s="10">
-        <v>18775.2</v>
+        <v>18774.4</v>
       </c>
       <c r="H255" s="10">
-        <v>16428.3</v>
+        <v>16427.6</v>
       </c>
     </row>
     <row r="256" spans="1:8" outlineLevel="3">
       <c r="A256" s="15">
         <v>165</v>
       </c>
       <c r="B256" s="6" t="s">
         <v>512</v>
       </c>
       <c r="C256" s="7" t="s">
         <v>513</v>
       </c>
       <c r="D256" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E256" s="10">
-        <v>22891.0</v>
+        <v>25328.0</v>
       </c>
       <c r="F256" s="10">
-        <v>20601.9</v>
+        <v>22795.2</v>
       </c>
       <c r="G256" s="10">
-        <v>18312.8</v>
+        <v>20262.4</v>
       </c>
       <c r="H256" s="10">
-        <v>16023.7</v>
+        <v>17729.6</v>
       </c>
     </row>
     <row r="257" spans="1:8" outlineLevel="3">
       <c r="A257" s="15">
         <v>166</v>
       </c>
       <c r="B257" s="6" t="s">
         <v>514</v>
       </c>
       <c r="C257" s="7" t="s">
         <v>515</v>
       </c>
       <c r="D257" s="5">
-        <v>96.0</v>
+        <v>302.0</v>
       </c>
       <c r="E257" s="10">
-        <v>9626.0</v>
+        <v>11214.0</v>
       </c>
       <c r="F257" s="10">
-        <v>8663.4</v>
+        <v>10092.6</v>
       </c>
       <c r="G257" s="10">
-        <v>7700.8</v>
+        <v>8971.2</v>
       </c>
       <c r="H257" s="10">
-        <v>6738.2</v>
+        <v>7849.8</v>
       </c>
     </row>
     <row r="258" spans="1:8" outlineLevel="3">
       <c r="A258" s="15">
         <v>167</v>
       </c>
       <c r="B258" s="6" t="s">
         <v>516</v>
       </c>
       <c r="C258" s="7" t="s">
         <v>517</v>
       </c>
       <c r="D258" s="5">
         <v>0.0</v>
       </c>
       <c r="E258" s="10">
         <v>0.0</v>
       </c>
       <c r="F258" s="10">
         <v>0.0</v>
       </c>
       <c r="G258" s="10">
         <v>0.0</v>
       </c>
       <c r="H258" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="259" spans="1:8" outlineLevel="3">
       <c r="A259" s="15">
         <v>168</v>
       </c>
       <c r="B259" s="6" t="s">
         <v>518</v>
       </c>
       <c r="C259" s="7" t="s">
         <v>519</v>
       </c>
       <c r="D259" s="5">
-        <v>401.0</v>
+        <v>192.0</v>
       </c>
       <c r="E259" s="10">
-        <v>3485.0</v>
+        <v>4202.0</v>
       </c>
       <c r="F259" s="10">
-        <v>3136.5</v>
+        <v>3781.8</v>
       </c>
       <c r="G259" s="10">
-        <v>2788.0</v>
+        <v>3361.6</v>
       </c>
       <c r="H259" s="10">
-        <v>2439.5</v>
+        <v>2941.4</v>
       </c>
     </row>
     <row r="260" spans="1:8" outlineLevel="3">
       <c r="A260" s="15">
         <v>169</v>
       </c>
       <c r="B260" s="6" t="s">
         <v>520</v>
       </c>
       <c r="C260" s="7" t="s">
         <v>521</v>
       </c>
       <c r="D260" s="5">
-        <v>192.0</v>
+        <v>85.0</v>
       </c>
       <c r="E260" s="10">
-        <v>15238.0</v>
+        <v>15963.0</v>
       </c>
       <c r="F260" s="10">
-        <v>13714.2</v>
+        <v>14366.7</v>
       </c>
       <c r="G260" s="10">
-        <v>12190.4</v>
+        <v>12770.4</v>
       </c>
       <c r="H260" s="10">
-        <v>10666.6</v>
+        <v>11174.1</v>
       </c>
     </row>
     <row r="261" spans="1:8" outlineLevel="3">
       <c r="A261" s="15">
         <v>170</v>
       </c>
       <c r="B261" s="6" t="s">
         <v>522</v>
       </c>
       <c r="C261" s="7" t="s">
         <v>523</v>
       </c>
       <c r="D261" s="5">
-        <v>115.0</v>
+        <v>172.0</v>
       </c>
       <c r="E261" s="10">
-        <v>24973.0</v>
+        <v>26163.0</v>
       </c>
       <c r="F261" s="10">
-        <v>22475.7</v>
+        <v>23546.7</v>
       </c>
       <c r="G261" s="10">
-        <v>19978.4</v>
+        <v>20930.4</v>
       </c>
       <c r="H261" s="10">
-        <v>17481.1</v>
+        <v>18314.1</v>
       </c>
     </row>
     <row r="262" spans="1:8" outlineLevel="3">
       <c r="A262" s="15">
         <v>171</v>
       </c>
       <c r="B262" s="6" t="s">
         <v>524</v>
       </c>
       <c r="C262" s="7" t="s">
         <v>525</v>
       </c>
       <c r="D262" s="5">
-        <v>189.0</v>
+        <v>114.0</v>
       </c>
       <c r="E262" s="10">
-        <v>2093.0</v>
+        <v>2194.0</v>
       </c>
       <c r="F262" s="10">
-        <v>1883.7</v>
+        <v>1974.6</v>
       </c>
       <c r="G262" s="10">
-        <v>1674.4</v>
+        <v>1755.2</v>
       </c>
       <c r="H262" s="10">
-        <v>1465.1</v>
+        <v>1535.8</v>
       </c>
     </row>
     <row r="263" spans="1:8" outlineLevel="3">
       <c r="A263" s="15">
         <v>172</v>
       </c>
       <c r="B263" s="6" t="s">
         <v>526</v>
       </c>
       <c r="C263" s="7" t="s">
         <v>527</v>
       </c>
       <c r="D263" s="5">
-        <v>108.0</v>
+        <v>168.0</v>
       </c>
       <c r="E263" s="10">
-        <v>31493.0</v>
+        <v>32994.0</v>
       </c>
       <c r="F263" s="10">
-        <v>28343.7</v>
+        <v>29694.6</v>
       </c>
       <c r="G263" s="10">
-        <v>25194.4</v>
+        <v>26395.2</v>
       </c>
       <c r="H263" s="10">
-        <v>22045.1</v>
+        <v>23095.8</v>
       </c>
     </row>
     <row r="264" spans="1:8" outlineLevel="3">
       <c r="A264" s="15">
         <v>173</v>
       </c>
       <c r="B264" s="6" t="s">
         <v>528</v>
       </c>
       <c r="C264" s="7" t="s">
         <v>529</v>
       </c>
       <c r="D264" s="5">
-        <v>188.0</v>
+        <v>158.0</v>
       </c>
       <c r="E264" s="10">
-        <v>2184.0</v>
+        <v>2288.0</v>
       </c>
       <c r="F264" s="10">
-        <v>1965.6</v>
+        <v>2059.2</v>
       </c>
       <c r="G264" s="10">
-        <v>1747.2</v>
+        <v>1830.4</v>
       </c>
       <c r="H264" s="10">
-        <v>1528.8</v>
+        <v>1601.6</v>
       </c>
     </row>
     <row r="265" spans="1:8" outlineLevel="3">
       <c r="A265" s="15">
         <v>174</v>
       </c>
       <c r="B265" s="6" t="s">
         <v>530</v>
       </c>
       <c r="C265" s="7" t="s">
         <v>531</v>
       </c>
       <c r="D265" s="5">
-        <v>12.0</v>
+        <v>44.0</v>
       </c>
       <c r="E265" s="10">
-        <v>54566.0</v>
+        <v>57165.0</v>
       </c>
       <c r="F265" s="10">
-        <v>49109.4</v>
+        <v>51448.5</v>
       </c>
       <c r="G265" s="10">
-        <v>43652.8</v>
+        <v>45732.0</v>
       </c>
       <c r="H265" s="10">
-        <v>38196.2</v>
+        <v>40015.5</v>
       </c>
     </row>
     <row r="266" spans="1:8" outlineLevel="3">
       <c r="A266" s="15">
         <v>175</v>
       </c>
       <c r="B266" s="6" t="s">
         <v>532</v>
       </c>
       <c r="C266" s="7" t="s">
         <v>533</v>
       </c>
       <c r="D266" s="5">
-        <v>193.0</v>
+        <v>189.0</v>
       </c>
       <c r="E266" s="10">
-        <v>2403.0</v>
+        <v>2518.0</v>
       </c>
       <c r="F266" s="10">
-        <v>2162.7</v>
+        <v>2266.2</v>
       </c>
       <c r="G266" s="10">
-        <v>1922.4</v>
+        <v>2014.4</v>
       </c>
       <c r="H266" s="10">
-        <v>1682.1</v>
+        <v>1762.6</v>
       </c>
     </row>
     <row r="267" spans="1:8" outlineLevel="3">
       <c r="A267" s="15">
         <v>176</v>
       </c>
       <c r="B267" s="6" t="s">
         <v>534</v>
       </c>
       <c r="C267" s="7" t="s">
         <v>535</v>
       </c>
       <c r="D267" s="5">
-        <v>11.0</v>
+        <v>18.0</v>
       </c>
       <c r="E267" s="10">
-        <v>84200.0</v>
+        <v>88209.0</v>
       </c>
       <c r="F267" s="10">
-        <v>75780.0</v>
+        <v>79388.1</v>
       </c>
       <c r="G267" s="10">
-        <v>67360.0</v>
+        <v>70567.2</v>
       </c>
       <c r="H267" s="10">
-        <v>58940.0</v>
+        <v>61746.3</v>
       </c>
     </row>
     <row r="268" spans="1:8" outlineLevel="3">
       <c r="A268" s="15">
         <v>177</v>
       </c>
       <c r="B268" s="6" t="s">
         <v>536</v>
       </c>
       <c r="C268" s="7" t="s">
         <v>537</v>
       </c>
       <c r="D268" s="5">
-        <v>9.0</v>
+        <v>31.0</v>
       </c>
       <c r="E268" s="10">
-        <v>112470.0</v>
+        <v>117825.0</v>
       </c>
       <c r="F268" s="10">
-        <v>101223.0</v>
+        <v>106042.5</v>
       </c>
       <c r="G268" s="10">
-        <v>89976.0</v>
+        <v>94260.0</v>
       </c>
       <c r="H268" s="10">
-        <v>78729.0</v>
+        <v>82477.5</v>
       </c>
     </row>
     <row r="269" spans="1:8" outlineLevel="3">
       <c r="A269" s="15">
         <v>178</v>
       </c>
       <c r="B269" s="6" t="s">
         <v>538</v>
       </c>
       <c r="C269" s="7" t="s">
         <v>539</v>
       </c>
       <c r="D269" s="5">
-        <v>118.0</v>
+        <v>178.0</v>
       </c>
       <c r="E269" s="10">
-        <v>3522.0</v>
+        <v>3690.0</v>
       </c>
       <c r="F269" s="10">
-        <v>3169.8</v>
+        <v>3321.0</v>
       </c>
       <c r="G269" s="10">
-        <v>2817.6</v>
+        <v>2952.0</v>
       </c>
       <c r="H269" s="10">
-        <v>2465.4</v>
+        <v>2583.0</v>
       </c>
     </row>
     <row r="270" spans="1:8" outlineLevel="3">
       <c r="A270" s="15">
         <v>179</v>
       </c>
       <c r="B270" s="6" t="s">
         <v>540</v>
       </c>
       <c r="C270" s="7" t="s">
         <v>541</v>
       </c>
       <c r="D270" s="5">
-        <v>8.0</v>
+        <v>6.0</v>
       </c>
       <c r="E270" s="10">
-        <v>204773.0</v>
+        <v>214525.0</v>
       </c>
       <c r="F270" s="10">
-        <v>184295.7</v>
+        <v>193072.5</v>
       </c>
       <c r="G270" s="10">
-        <v>163818.4</v>
+        <v>171620.0</v>
       </c>
       <c r="H270" s="10">
-        <v>143341.1</v>
+        <v>150167.5</v>
       </c>
     </row>
     <row r="271" spans="1:8" outlineLevel="3">
       <c r="A271" s="15">
         <v>180</v>
       </c>
       <c r="B271" s="6" t="s">
         <v>542</v>
       </c>
       <c r="C271" s="7" t="s">
         <v>543</v>
       </c>
       <c r="D271" s="5">
-        <v>162.0</v>
+        <v>130.0</v>
       </c>
       <c r="E271" s="10">
-        <v>4358.0</v>
+        <v>4566.0</v>
       </c>
       <c r="F271" s="10">
-        <v>3922.2</v>
+        <v>4109.4</v>
       </c>
       <c r="G271" s="10">
-        <v>3486.4</v>
+        <v>3652.8</v>
       </c>
       <c r="H271" s="10">
-        <v>3050.6</v>
+        <v>3196.2</v>
       </c>
     </row>
     <row r="272" spans="1:8" outlineLevel="3">
       <c r="A272" s="15">
         <v>181</v>
       </c>
       <c r="B272" s="6" t="s">
         <v>544</v>
       </c>
       <c r="C272" s="7" t="s">
         <v>545</v>
       </c>
       <c r="D272" s="5">
-        <v>4.0</v>
+        <v>6.0</v>
       </c>
       <c r="E272" s="10">
-        <v>256498.0</v>
+        <v>258378.0</v>
       </c>
       <c r="F272" s="10">
-        <v>230848.2</v>
+        <v>232540.2</v>
       </c>
       <c r="G272" s="10">
-        <v>205198.4</v>
+        <v>206702.4</v>
       </c>
       <c r="H272" s="10">
-        <v>179548.6</v>
+        <v>180864.6</v>
       </c>
     </row>
     <row r="273" spans="1:8" outlineLevel="3">
       <c r="A273" s="15">
         <v>182</v>
       </c>
       <c r="B273" s="6" t="s">
         <v>546</v>
       </c>
       <c r="C273" s="7" t="s">
         <v>547</v>
       </c>
       <c r="D273" s="5">
-        <v>183.0</v>
+        <v>153.0</v>
       </c>
       <c r="E273" s="10">
-        <v>5915.0</v>
+        <v>6197.0</v>
       </c>
       <c r="F273" s="10">
-        <v>5323.5</v>
+        <v>5577.3</v>
       </c>
       <c r="G273" s="10">
-        <v>4732.0</v>
+        <v>4957.6</v>
       </c>
       <c r="H273" s="10">
-        <v>4140.5</v>
+        <v>4337.9</v>
       </c>
     </row>
     <row r="274" spans="1:8" outlineLevel="3">
       <c r="A274" s="15">
         <v>183</v>
       </c>
       <c r="B274" s="6" t="s">
         <v>548</v>
       </c>
       <c r="C274" s="7" t="s">
         <v>549</v>
       </c>
       <c r="D274" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E274" s="10">
-        <v>762586.0</v>
+        <v>798899.0</v>
       </c>
       <c r="F274" s="10">
-        <v>686327.4</v>
+        <v>719009.1</v>
       </c>
       <c r="G274" s="10">
-        <v>610068.8</v>
+        <v>639119.2</v>
       </c>
       <c r="H274" s="10">
-        <v>533810.2</v>
+        <v>559229.3</v>
       </c>
     </row>
     <row r="275" spans="1:8" outlineLevel="3">
       <c r="A275" s="15">
         <v>184</v>
       </c>
       <c r="B275" s="6" t="s">
         <v>550</v>
       </c>
       <c r="C275" s="7" t="s">
         <v>551</v>
       </c>
       <c r="D275" s="5">
         <v>3.0</v>
       </c>
       <c r="E275" s="10">
-        <v>1021484.0</v>
+        <v>1070126.0</v>
       </c>
       <c r="F275" s="10">
-        <v>919335.6</v>
+        <v>963113.4</v>
       </c>
       <c r="G275" s="10">
-        <v>817187.2</v>
+        <v>856100.8</v>
       </c>
       <c r="H275" s="10">
-        <v>715038.8</v>
+        <v>749088.2</v>
       </c>
     </row>
     <row r="276" spans="1:8" outlineLevel="3">
       <c r="A276" s="15">
         <v>185</v>
       </c>
       <c r="B276" s="6" t="s">
         <v>552</v>
       </c>
       <c r="C276" s="7" t="s">
         <v>553</v>
       </c>
       <c r="D276" s="5">
-        <v>110.0</v>
+        <v>158.0</v>
       </c>
       <c r="E276" s="10">
-        <v>8696.0</v>
+        <v>9110.0</v>
       </c>
       <c r="F276" s="10">
-        <v>7826.4</v>
+        <v>8199.0</v>
       </c>
       <c r="G276" s="10">
-        <v>6956.8</v>
+        <v>7288.0</v>
       </c>
       <c r="H276" s="10">
-        <v>6087.2</v>
+        <v>6377.0</v>
       </c>
     </row>
     <row r="277" spans="1:8" outlineLevel="3">
       <c r="A277" s="15">
         <v>186</v>
       </c>
       <c r="B277" s="6" t="s">
         <v>554</v>
       </c>
       <c r="C277" s="7" t="s">
         <v>555</v>
       </c>
       <c r="D277" s="5">
-        <v>140.0</v>
+        <v>121.0</v>
       </c>
       <c r="E277" s="10">
-        <v>10698.0</v>
+        <v>11206.0</v>
       </c>
       <c r="F277" s="10">
-        <v>9628.2</v>
+        <v>10085.4</v>
       </c>
       <c r="G277" s="10">
-        <v>8558.4</v>
+        <v>8964.8</v>
       </c>
       <c r="H277" s="10">
-        <v>7488.6</v>
+        <v>7844.2</v>
       </c>
     </row>
     <row r="278" spans="1:8" outlineLevel="3">
       <c r="A278" s="15">
         <v>187</v>
       </c>
       <c r="B278" s="6" t="s">
         <v>556</v>
       </c>
       <c r="C278" s="7" t="s">
         <v>557</v>
       </c>
       <c r="D278" s="5">
-        <v>184.0</v>
+        <v>107.0</v>
       </c>
       <c r="E278" s="10">
-        <v>1206.0</v>
+        <v>1264.0</v>
       </c>
       <c r="F278" s="10">
-        <v>1085.4</v>
+        <v>1137.6</v>
       </c>
       <c r="G278" s="10">
-        <v>964.8</v>
+        <v>1011.2</v>
       </c>
       <c r="H278" s="10">
-        <v>844.2</v>
+        <v>884.8</v>
       </c>
     </row>
     <row r="279" spans="1:8" outlineLevel="3">
       <c r="A279" s="15">
         <v>188</v>
       </c>
       <c r="B279" s="6" t="s">
         <v>558</v>
       </c>
       <c r="C279" s="7" t="s">
         <v>559</v>
       </c>
       <c r="D279" s="5">
-        <v>114.0</v>
+        <v>198.0</v>
       </c>
       <c r="E279" s="10">
-        <v>1451.0</v>
+        <v>1522.0</v>
       </c>
       <c r="F279" s="10">
-        <v>1305.9</v>
+        <v>1369.8</v>
       </c>
       <c r="G279" s="10">
-        <v>1160.8</v>
+        <v>1217.6</v>
       </c>
       <c r="H279" s="10">
-        <v>1015.7</v>
+        <v>1065.4</v>
       </c>
     </row>
     <row r="280" spans="1:8" outlineLevel="3">
       <c r="A280" s="15">
         <v>189</v>
       </c>
       <c r="B280" s="6" t="s">
         <v>560</v>
       </c>
       <c r="C280" s="7" t="s">
         <v>561</v>
       </c>
       <c r="D280" s="5">
-        <v>124.0</v>
+        <v>163.0</v>
       </c>
       <c r="E280" s="10">
-        <v>1837.0</v>
+        <v>1923.0</v>
       </c>
       <c r="F280" s="10">
-        <v>1653.3</v>
+        <v>1730.7</v>
       </c>
       <c r="G280" s="10">
-        <v>1469.6</v>
+        <v>1538.4</v>
       </c>
       <c r="H280" s="10">
-        <v>1285.9</v>
+        <v>1346.1</v>
       </c>
     </row>
     <row r="281" spans="1:8" outlineLevel="3">
       <c r="A281" s="15">
         <v>190</v>
       </c>
       <c r="B281" s="6" t="s">
         <v>562</v>
       </c>
       <c r="C281" s="7" t="s">
         <v>563</v>
       </c>
       <c r="D281" s="5">
-        <v>111.0</v>
+        <v>176.0</v>
       </c>
       <c r="E281" s="10">
-        <v>2190.0</v>
+        <v>2296.0</v>
       </c>
       <c r="F281" s="10">
-        <v>1971.0</v>
+        <v>2066.4</v>
       </c>
       <c r="G281" s="10">
-        <v>1752.0</v>
+        <v>1836.8</v>
       </c>
       <c r="H281" s="10">
-        <v>1533.0</v>
+        <v>1607.2</v>
       </c>
     </row>
     <row r="282" spans="1:8" outlineLevel="3">
       <c r="A282" s="15">
         <v>191</v>
       </c>
       <c r="B282" s="6" t="s">
         <v>564</v>
       </c>
       <c r="C282" s="7" t="s">
         <v>565</v>
       </c>
       <c r="D282" s="5">
-        <v>159.0</v>
+        <v>168.0</v>
       </c>
       <c r="E282" s="10">
-        <v>2675.0</v>
+        <v>2802.0</v>
       </c>
       <c r="F282" s="10">
-        <v>2407.5</v>
+        <v>2521.8</v>
       </c>
       <c r="G282" s="10">
-        <v>2140.0</v>
+        <v>2241.6</v>
       </c>
       <c r="H282" s="10">
-        <v>1872.5</v>
+        <v>1961.4</v>
       </c>
     </row>
     <row r="283" spans="1:8" outlineLevel="3">
       <c r="A283" s="15">
         <v>192</v>
       </c>
       <c r="B283" s="6" t="s">
         <v>566</v>
       </c>
       <c r="C283" s="7" t="s">
         <v>567</v>
       </c>
       <c r="D283" s="5">
-        <v>119.0</v>
+        <v>158.0</v>
       </c>
       <c r="E283" s="10">
-        <v>3038.0</v>
+        <v>3184.0</v>
       </c>
       <c r="F283" s="10">
-        <v>2734.2</v>
+        <v>2865.6</v>
       </c>
       <c r="G283" s="10">
-        <v>2430.4</v>
+        <v>2547.2</v>
       </c>
       <c r="H283" s="10">
-        <v>2126.6</v>
+        <v>2228.8</v>
       </c>
     </row>
     <row r="284" spans="1:8" outlineLevel="2">
       <c r="A284" s="14" t="s">
         <v>568</v>
       </c>
       <c r="B284" s="4"/>
       <c r="C284" s="4"/>
       <c r="D284" s="4"/>
       <c r="E284" s="9"/>
       <c r="F284" s="9"/>
       <c r="G284" s="9"/>
       <c r="H284" s="9"/>
     </row>
     <row r="285" spans="1:8" outlineLevel="3">
       <c r="A285" s="15">
         <v>1</v>
       </c>
       <c r="B285" s="6" t="s">
         <v>569</v>
       </c>
       <c r="C285" s="7" t="s">
         <v>570</v>
       </c>
       <c r="D285" s="5">
         <v>57.0</v>
       </c>
       <c r="E285" s="10">
-        <v>368.0</v>
+        <v>420.0</v>
       </c>
       <c r="F285" s="10">
-        <v>331.2</v>
+        <v>378.0</v>
       </c>
       <c r="G285" s="10">
-        <v>294.4</v>
+        <v>336.0</v>
       </c>
       <c r="H285" s="10">
-        <v>257.6</v>
+        <v>294.0</v>
       </c>
     </row>
     <row r="286" spans="1:8" outlineLevel="3">
       <c r="A286" s="15">
         <v>2</v>
       </c>
       <c r="B286" s="6" t="s">
         <v>571</v>
       </c>
       <c r="C286" s="7" t="s">
         <v>572</v>
       </c>
       <c r="D286" s="5">
         <v>0.0</v>
       </c>
       <c r="E286" s="10">
         <v>0.0</v>
       </c>
       <c r="F286" s="10">
         <v>0.0</v>
       </c>
       <c r="G286" s="10">
         <v>0.0</v>
       </c>
       <c r="H286" s="10">
@@ -10970,155 +10970,155 @@
       </c>
       <c r="E287" s="10">
         <v>0.0</v>
       </c>
       <c r="F287" s="10">
         <v>0.0</v>
       </c>
       <c r="G287" s="10">
         <v>0.0</v>
       </c>
       <c r="H287" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="288" spans="1:8" outlineLevel="3">
       <c r="A288" s="15">
         <v>4</v>
       </c>
       <c r="B288" s="6" t="s">
         <v>575</v>
       </c>
       <c r="C288" s="7" t="s">
         <v>576</v>
       </c>
       <c r="D288" s="5">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="E288" s="10">
         <v>829.0</v>
       </c>
       <c r="F288" s="10">
         <v>746.1</v>
       </c>
       <c r="G288" s="10">
         <v>663.2</v>
       </c>
       <c r="H288" s="10">
         <v>580.3</v>
       </c>
     </row>
     <row r="289" spans="1:8" outlineLevel="3">
       <c r="A289" s="15">
         <v>5</v>
       </c>
       <c r="B289" s="6" t="s">
         <v>577</v>
       </c>
       <c r="C289" s="7" t="s">
         <v>578</v>
       </c>
       <c r="D289" s="5">
         <v>0.0</v>
       </c>
       <c r="E289" s="10">
-        <v>1032.0</v>
+        <v>1175.0</v>
       </c>
       <c r="F289" s="10">
-        <v>928.8</v>
+        <v>1057.5</v>
       </c>
       <c r="G289" s="10">
-        <v>825.6</v>
+        <v>940.0</v>
       </c>
       <c r="H289" s="10">
-        <v>722.4</v>
+        <v>822.5</v>
       </c>
     </row>
     <row r="290" spans="1:8" outlineLevel="3">
       <c r="A290" s="15">
         <v>6</v>
       </c>
       <c r="B290" s="6" t="s">
         <v>579</v>
       </c>
       <c r="C290" s="7" t="s">
         <v>580</v>
       </c>
       <c r="D290" s="5">
         <v>0.0</v>
       </c>
       <c r="E290" s="10">
         <v>1222.0</v>
       </c>
       <c r="F290" s="10">
         <v>1099.8</v>
       </c>
       <c r="G290" s="10">
         <v>977.6</v>
       </c>
       <c r="H290" s="10">
         <v>855.4</v>
       </c>
     </row>
     <row r="291" spans="1:8" outlineLevel="3">
       <c r="A291" s="15">
         <v>7</v>
       </c>
       <c r="B291" s="6" t="s">
         <v>581</v>
       </c>
       <c r="C291" s="7" t="s">
         <v>582</v>
       </c>
       <c r="D291" s="5">
-        <v>35.0</v>
+        <v>0.0</v>
       </c>
       <c r="E291" s="10">
-        <v>2290.0</v>
+        <v>2605.0</v>
       </c>
       <c r="F291" s="10">
-        <v>2061.0</v>
+        <v>2344.5</v>
       </c>
       <c r="G291" s="10">
-        <v>1832.0</v>
+        <v>2084.0</v>
       </c>
       <c r="H291" s="10">
-        <v>1603.0</v>
+        <v>1823.5</v>
       </c>
     </row>
     <row r="292" spans="1:8" outlineLevel="3">
       <c r="A292" s="15">
         <v>8</v>
       </c>
       <c r="B292" s="6" t="s">
         <v>583</v>
       </c>
       <c r="C292" s="7" t="s">
         <v>584</v>
       </c>
       <c r="D292" s="5">
-        <v>142.0</v>
+        <v>132.0</v>
       </c>
       <c r="E292" s="10">
         <v>346.0</v>
       </c>
       <c r="F292" s="10">
         <v>311.4</v>
       </c>
       <c r="G292" s="10">
         <v>276.8</v>
       </c>
       <c r="H292" s="10">
         <v>242.2</v>
       </c>
     </row>
     <row r="293" spans="1:8" outlineLevel="3">
       <c r="A293" s="15">
         <v>9</v>
       </c>
       <c r="B293" s="6" t="s">
         <v>585</v>
       </c>
       <c r="C293" s="7" t="s">
         <v>586</v>
       </c>
       <c r="D293" s="5">
@@ -11152,181 +11152,181 @@
       </c>
       <c r="E294" s="10">
         <v>29990.0</v>
       </c>
       <c r="F294" s="10">
         <v>26991.0</v>
       </c>
       <c r="G294" s="10">
         <v>23992.0</v>
       </c>
       <c r="H294" s="10">
         <v>20993.0</v>
       </c>
     </row>
     <row r="295" spans="1:8" outlineLevel="3">
       <c r="A295" s="15">
         <v>11</v>
       </c>
       <c r="B295" s="6" t="s">
         <v>589</v>
       </c>
       <c r="C295" s="7" t="s">
         <v>590</v>
       </c>
       <c r="D295" s="5">
-        <v>221.0</v>
+        <v>182.0</v>
       </c>
       <c r="E295" s="10">
-        <v>3186.0</v>
+        <v>3638.0</v>
       </c>
       <c r="F295" s="10">
-        <v>2867.4</v>
+        <v>3274.2</v>
       </c>
       <c r="G295" s="10">
-        <v>2548.8</v>
+        <v>2910.4</v>
       </c>
       <c r="H295" s="10">
-        <v>2230.2</v>
+        <v>2546.6</v>
       </c>
     </row>
     <row r="296" spans="1:8" outlineLevel="3">
       <c r="A296" s="15">
         <v>12</v>
       </c>
       <c r="B296" s="6" t="s">
         <v>591</v>
       </c>
       <c r="C296" s="7" t="s">
         <v>592</v>
       </c>
       <c r="D296" s="5">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="E296" s="10">
         <v>28328.0</v>
       </c>
       <c r="F296" s="10">
         <v>25495.2</v>
       </c>
       <c r="G296" s="10">
         <v>22662.4</v>
       </c>
       <c r="H296" s="10">
         <v>19829.6</v>
       </c>
     </row>
     <row r="297" spans="1:8" outlineLevel="3">
       <c r="A297" s="15">
         <v>13</v>
       </c>
       <c r="B297" s="6" t="s">
         <v>593</v>
       </c>
       <c r="C297" s="7" t="s">
         <v>594</v>
       </c>
       <c r="D297" s="5">
-        <v>214.0</v>
+        <v>207.0</v>
       </c>
       <c r="E297" s="10">
-        <v>3693.0</v>
+        <v>4217.0</v>
       </c>
       <c r="F297" s="10">
-        <v>3323.7</v>
+        <v>3795.3</v>
       </c>
       <c r="G297" s="10">
-        <v>2954.4</v>
+        <v>3373.6</v>
       </c>
       <c r="H297" s="10">
-        <v>2585.1</v>
+        <v>2951.9</v>
       </c>
     </row>
     <row r="298" spans="1:8" outlineLevel="3">
       <c r="A298" s="15">
         <v>14</v>
       </c>
       <c r="B298" s="6" t="s">
         <v>595</v>
       </c>
       <c r="C298" s="7" t="s">
         <v>596</v>
       </c>
       <c r="D298" s="5">
-        <v>80.0</v>
+        <v>50.0</v>
       </c>
       <c r="E298" s="10">
-        <v>3866.0</v>
+        <v>4415.0</v>
       </c>
       <c r="F298" s="10">
-        <v>3479.4</v>
+        <v>3973.5</v>
       </c>
       <c r="G298" s="10">
-        <v>3092.8</v>
+        <v>3532.0</v>
       </c>
       <c r="H298" s="10">
-        <v>2706.2</v>
+        <v>3090.5</v>
       </c>
     </row>
     <row r="299" spans="1:8" outlineLevel="3">
       <c r="A299" s="15">
         <v>15</v>
       </c>
       <c r="B299" s="6" t="s">
         <v>597</v>
       </c>
       <c r="C299" s="7" t="s">
         <v>598</v>
       </c>
       <c r="D299" s="5">
-        <v>134.0</v>
+        <v>121.0</v>
       </c>
       <c r="E299" s="10">
-        <v>6922.0</v>
+        <v>6921.0</v>
       </c>
       <c r="F299" s="10">
-        <v>6229.8</v>
+        <v>6228.9</v>
       </c>
       <c r="G299" s="10">
-        <v>5537.6</v>
+        <v>5536.8</v>
       </c>
       <c r="H299" s="10">
-        <v>4845.4</v>
+        <v>4844.7</v>
       </c>
     </row>
     <row r="300" spans="1:8" outlineLevel="3">
       <c r="A300" s="15">
         <v>16</v>
       </c>
       <c r="B300" s="6" t="s">
         <v>599</v>
       </c>
       <c r="C300" s="7" t="s">
         <v>600</v>
       </c>
       <c r="D300" s="5">
-        <v>85.0</v>
+        <v>56.0</v>
       </c>
       <c r="E300" s="10">
         <v>7613.0</v>
       </c>
       <c r="F300" s="10">
         <v>6851.7</v>
       </c>
       <c r="G300" s="10">
         <v>6090.4</v>
       </c>
       <c r="H300" s="10">
         <v>5329.1</v>
       </c>
     </row>
     <row r="301" spans="1:8" outlineLevel="3">
       <c r="A301" s="15">
         <v>17</v>
       </c>
       <c r="B301" s="6" t="s">
         <v>601</v>
       </c>
       <c r="C301" s="7" t="s">
         <v>602</v>
       </c>
       <c r="D301" s="5">
@@ -11334,623 +11334,623 @@
       </c>
       <c r="E301" s="10">
         <v>9890.0</v>
       </c>
       <c r="F301" s="10">
         <v>8901.0</v>
       </c>
       <c r="G301" s="10">
         <v>7912.0</v>
       </c>
       <c r="H301" s="10">
         <v>6923.0</v>
       </c>
     </row>
     <row r="302" spans="1:8" outlineLevel="3">
       <c r="A302" s="15">
         <v>18</v>
       </c>
       <c r="B302" s="6" t="s">
         <v>603</v>
       </c>
       <c r="C302" s="7" t="s">
         <v>604</v>
       </c>
       <c r="D302" s="5">
-        <v>33.0</v>
+        <v>18.0</v>
       </c>
       <c r="E302" s="10">
-        <v>14774.0</v>
+        <v>14775.0</v>
       </c>
       <c r="F302" s="10">
-        <v>13296.6</v>
+        <v>13297.5</v>
       </c>
       <c r="G302" s="10">
-        <v>11819.2</v>
+        <v>11820.0</v>
       </c>
       <c r="H302" s="10">
-        <v>10341.8</v>
+        <v>10342.5</v>
       </c>
     </row>
     <row r="303" spans="1:8" outlineLevel="3">
       <c r="A303" s="15">
         <v>19</v>
       </c>
       <c r="B303" s="6" t="s">
         <v>605</v>
       </c>
       <c r="C303" s="7" t="s">
         <v>606</v>
       </c>
       <c r="D303" s="5">
         <v>0.0</v>
       </c>
       <c r="E303" s="10">
         <v>22040.0</v>
       </c>
       <c r="F303" s="10">
         <v>19836.0</v>
       </c>
       <c r="G303" s="10">
         <v>17632.0</v>
       </c>
       <c r="H303" s="10">
         <v>15428.0</v>
       </c>
     </row>
     <row r="304" spans="1:8" outlineLevel="3">
       <c r="A304" s="15">
         <v>20</v>
       </c>
       <c r="B304" s="6" t="s">
         <v>607</v>
       </c>
       <c r="C304" s="7" t="s">
         <v>608</v>
       </c>
       <c r="D304" s="5">
-        <v>113.0</v>
+        <v>33.0</v>
       </c>
       <c r="E304" s="10">
         <v>627.0</v>
       </c>
       <c r="F304" s="10">
         <v>564.3</v>
       </c>
       <c r="G304" s="10">
         <v>501.6</v>
       </c>
       <c r="H304" s="10">
         <v>438.9</v>
       </c>
     </row>
     <row r="305" spans="1:8" outlineLevel="3">
       <c r="A305" s="15">
         <v>21</v>
       </c>
       <c r="B305" s="6" t="s">
         <v>609</v>
       </c>
       <c r="C305" s="7" t="s">
         <v>610</v>
       </c>
       <c r="D305" s="5">
-        <v>571.0</v>
+        <v>866.0</v>
       </c>
       <c r="E305" s="10">
         <v>784.0</v>
       </c>
       <c r="F305" s="10">
         <v>705.6</v>
       </c>
       <c r="G305" s="10">
         <v>627.2</v>
       </c>
       <c r="H305" s="10">
         <v>548.8</v>
       </c>
     </row>
     <row r="306" spans="1:8" outlineLevel="3">
       <c r="A306" s="15">
         <v>22</v>
       </c>
       <c r="B306" s="6" t="s">
         <v>611</v>
       </c>
       <c r="C306" s="7" t="s">
         <v>612</v>
       </c>
       <c r="D306" s="5">
-        <v>367.0</v>
+        <v>215.0</v>
       </c>
       <c r="E306" s="10">
         <v>1045.0</v>
       </c>
       <c r="F306" s="10">
         <v>940.5</v>
       </c>
       <c r="G306" s="10">
         <v>836.0</v>
       </c>
       <c r="H306" s="10">
         <v>731.5</v>
       </c>
     </row>
     <row r="307" spans="1:8" outlineLevel="3">
       <c r="A307" s="15">
         <v>23</v>
       </c>
       <c r="B307" s="6" t="s">
         <v>613</v>
       </c>
       <c r="C307" s="7" t="s">
         <v>614</v>
       </c>
       <c r="D307" s="5">
-        <v>409.0</v>
+        <v>282.0</v>
       </c>
       <c r="E307" s="10">
         <v>1400.0</v>
       </c>
       <c r="F307" s="10">
         <v>1260.0</v>
       </c>
       <c r="G307" s="10">
         <v>1120.0</v>
       </c>
       <c r="H307" s="10">
         <v>980.0</v>
       </c>
     </row>
     <row r="308" spans="1:8" outlineLevel="3">
       <c r="A308" s="15">
         <v>24</v>
       </c>
       <c r="B308" s="6" t="s">
         <v>615</v>
       </c>
       <c r="C308" s="7" t="s">
         <v>616</v>
       </c>
       <c r="D308" s="5">
-        <v>11.0</v>
+        <v>28.0</v>
       </c>
       <c r="E308" s="10">
         <v>2555.0</v>
       </c>
       <c r="F308" s="10">
         <v>2299.5</v>
       </c>
       <c r="G308" s="10">
         <v>2044.0</v>
       </c>
       <c r="H308" s="10">
         <v>1788.5</v>
       </c>
     </row>
     <row r="309" spans="1:8" outlineLevel="3">
       <c r="A309" s="15">
         <v>25</v>
       </c>
       <c r="B309" s="6" t="s">
         <v>617</v>
       </c>
       <c r="C309" s="7" t="s">
         <v>618</v>
       </c>
       <c r="D309" s="5">
-        <v>30.0</v>
+        <v>71.0</v>
       </c>
       <c r="E309" s="10">
         <v>3037.0</v>
       </c>
       <c r="F309" s="10">
         <v>2733.3</v>
       </c>
       <c r="G309" s="10">
         <v>2429.6</v>
       </c>
       <c r="H309" s="10">
         <v>2125.9</v>
       </c>
     </row>
     <row r="310" spans="1:8" outlineLevel="3">
       <c r="A310" s="15">
         <v>26</v>
       </c>
       <c r="B310" s="6" t="s">
         <v>619</v>
       </c>
       <c r="C310" s="7" t="s">
         <v>620</v>
       </c>
       <c r="D310" s="5">
-        <v>111.0</v>
+        <v>21.0</v>
       </c>
       <c r="E310" s="10">
         <v>4139.0</v>
       </c>
       <c r="F310" s="10">
         <v>3725.1</v>
       </c>
       <c r="G310" s="10">
         <v>3311.2</v>
       </c>
       <c r="H310" s="10">
         <v>2897.3</v>
       </c>
     </row>
     <row r="311" spans="1:8" outlineLevel="3">
       <c r="A311" s="15">
         <v>27</v>
       </c>
       <c r="B311" s="6" t="s">
         <v>621</v>
       </c>
       <c r="C311" s="7" t="s">
         <v>622</v>
       </c>
       <c r="D311" s="5">
-        <v>5.0</v>
+        <v>6.0</v>
       </c>
       <c r="E311" s="10">
         <v>12154.0</v>
       </c>
       <c r="F311" s="10">
         <v>10938.6</v>
       </c>
       <c r="G311" s="10">
         <v>9723.2</v>
       </c>
       <c r="H311" s="10">
         <v>8507.8</v>
       </c>
     </row>
     <row r="312" spans="1:8" outlineLevel="3">
       <c r="A312" s="15">
         <v>28</v>
       </c>
       <c r="B312" s="6" t="s">
         <v>623</v>
       </c>
       <c r="C312" s="7" t="s">
         <v>624</v>
       </c>
       <c r="D312" s="5">
-        <v>10.0</v>
+        <v>4.0</v>
       </c>
       <c r="E312" s="10">
         <v>14277.0</v>
       </c>
       <c r="F312" s="10">
         <v>12849.3</v>
       </c>
       <c r="G312" s="10">
         <v>11421.6</v>
       </c>
       <c r="H312" s="10">
         <v>9993.9</v>
       </c>
     </row>
     <row r="313" spans="1:8" outlineLevel="3">
       <c r="A313" s="15">
         <v>29</v>
       </c>
       <c r="B313" s="6" t="s">
         <v>625</v>
       </c>
       <c r="C313" s="7" t="s">
         <v>626</v>
       </c>
       <c r="D313" s="5">
-        <v>50.0</v>
+        <v>44.0</v>
       </c>
       <c r="E313" s="10">
         <v>32874.0</v>
       </c>
       <c r="F313" s="10">
         <v>29586.6</v>
       </c>
       <c r="G313" s="10">
         <v>26299.2</v>
       </c>
       <c r="H313" s="10">
         <v>23011.8</v>
       </c>
     </row>
     <row r="314" spans="1:8" outlineLevel="3">
       <c r="A314" s="15">
         <v>30</v>
       </c>
       <c r="B314" s="6" t="s">
         <v>627</v>
       </c>
       <c r="C314" s="7" t="s">
         <v>628</v>
       </c>
       <c r="D314" s="5">
-        <v>26.0</v>
+        <v>22.0</v>
       </c>
       <c r="E314" s="10">
         <v>39806.0</v>
       </c>
       <c r="F314" s="10">
         <v>35825.4</v>
       </c>
       <c r="G314" s="10">
         <v>31844.8</v>
       </c>
       <c r="H314" s="10">
         <v>27864.2</v>
       </c>
     </row>
     <row r="315" spans="1:8" outlineLevel="3">
       <c r="A315" s="15">
         <v>31</v>
       </c>
       <c r="B315" s="6" t="s">
         <v>629</v>
       </c>
       <c r="C315" s="7" t="s">
         <v>630</v>
       </c>
       <c r="D315" s="5">
-        <v>30.0</v>
+        <v>19.0</v>
       </c>
       <c r="E315" s="10">
         <v>5174.0</v>
       </c>
       <c r="F315" s="10">
         <v>4656.6</v>
       </c>
       <c r="G315" s="10">
         <v>4139.2</v>
       </c>
       <c r="H315" s="10">
         <v>3621.8</v>
       </c>
     </row>
     <row r="316" spans="1:8" outlineLevel="3">
       <c r="A316" s="15">
         <v>32</v>
       </c>
       <c r="B316" s="6" t="s">
         <v>631</v>
       </c>
       <c r="C316" s="7" t="s">
         <v>632</v>
       </c>
       <c r="D316" s="5">
-        <v>9.0</v>
+        <v>2.0</v>
       </c>
       <c r="E316" s="10">
         <v>47118.0</v>
       </c>
       <c r="F316" s="10">
         <v>42406.2</v>
       </c>
       <c r="G316" s="10">
         <v>37694.4</v>
       </c>
       <c r="H316" s="10">
         <v>32982.6</v>
       </c>
     </row>
     <row r="317" spans="1:8" outlineLevel="3">
       <c r="A317" s="15">
         <v>33</v>
       </c>
       <c r="B317" s="6" t="s">
         <v>633</v>
       </c>
       <c r="C317" s="7" t="s">
         <v>634</v>
       </c>
       <c r="D317" s="5">
-        <v>116.0</v>
+        <v>114.0</v>
       </c>
       <c r="E317" s="10">
         <v>6835.0</v>
       </c>
       <c r="F317" s="10">
         <v>6151.5</v>
       </c>
       <c r="G317" s="10">
         <v>5468.0</v>
       </c>
       <c r="H317" s="10">
         <v>4784.5</v>
       </c>
     </row>
     <row r="318" spans="1:8" outlineLevel="3">
       <c r="A318" s="15">
         <v>34</v>
       </c>
       <c r="B318" s="6" t="s">
         <v>635</v>
       </c>
       <c r="C318" s="7" t="s">
         <v>636</v>
       </c>
       <c r="D318" s="5">
-        <v>26.0</v>
+        <v>23.0</v>
       </c>
       <c r="E318" s="10">
         <v>99002.0</v>
       </c>
       <c r="F318" s="10">
         <v>89101.8</v>
       </c>
       <c r="G318" s="10">
         <v>79201.6</v>
       </c>
       <c r="H318" s="10">
         <v>69301.4</v>
       </c>
     </row>
     <row r="319" spans="1:8" outlineLevel="3">
       <c r="A319" s="15">
         <v>35</v>
       </c>
       <c r="B319" s="6" t="s">
         <v>637</v>
       </c>
       <c r="C319" s="7" t="s">
         <v>638</v>
       </c>
       <c r="D319" s="5">
-        <v>81.0</v>
+        <v>18.0</v>
       </c>
       <c r="E319" s="10">
         <v>9264.0</v>
       </c>
       <c r="F319" s="10">
         <v>8337.6</v>
       </c>
       <c r="G319" s="10">
         <v>7411.2</v>
       </c>
       <c r="H319" s="10">
         <v>6484.8</v>
       </c>
     </row>
     <row r="320" spans="1:8" outlineLevel="3">
       <c r="A320" s="15">
         <v>36</v>
       </c>
       <c r="B320" s="6" t="s">
         <v>639</v>
       </c>
       <c r="C320" s="7" t="s">
         <v>640</v>
       </c>
       <c r="D320" s="5">
-        <v>49.0</v>
+        <v>55.0</v>
       </c>
       <c r="E320" s="10">
         <v>9174.0</v>
       </c>
       <c r="F320" s="10">
         <v>8256.6</v>
       </c>
       <c r="G320" s="10">
         <v>7339.2</v>
       </c>
       <c r="H320" s="10">
         <v>6421.8</v>
       </c>
     </row>
     <row r="321" spans="1:8" outlineLevel="3">
       <c r="A321" s="15">
         <v>37</v>
       </c>
       <c r="B321" s="6" t="s">
         <v>641</v>
       </c>
       <c r="C321" s="7" t="s">
         <v>642</v>
       </c>
       <c r="D321" s="5">
-        <v>84.0</v>
+        <v>75.0</v>
       </c>
       <c r="E321" s="10">
         <v>10486.0</v>
       </c>
       <c r="F321" s="10">
         <v>9437.4</v>
       </c>
       <c r="G321" s="10">
         <v>8388.8</v>
       </c>
       <c r="H321" s="10">
         <v>7340.2</v>
       </c>
     </row>
     <row r="322" spans="1:8" outlineLevel="3">
       <c r="A322" s="15">
         <v>38</v>
       </c>
       <c r="B322" s="6" t="s">
         <v>643</v>
       </c>
       <c r="C322" s="7" t="s">
         <v>644</v>
       </c>
       <c r="D322" s="5">
-        <v>214.0</v>
+        <v>130.0</v>
       </c>
       <c r="E322" s="10">
         <v>14576.0</v>
       </c>
       <c r="F322" s="10">
         <v>13118.4</v>
       </c>
       <c r="G322" s="10">
         <v>11660.8</v>
       </c>
       <c r="H322" s="10">
         <v>10203.2</v>
       </c>
     </row>
     <row r="323" spans="1:8" outlineLevel="3">
       <c r="A323" s="15">
         <v>39</v>
       </c>
       <c r="B323" s="6" t="s">
         <v>645</v>
       </c>
       <c r="C323" s="7" t="s">
         <v>646</v>
       </c>
       <c r="D323" s="5">
-        <v>88.0</v>
+        <v>67.0</v>
       </c>
       <c r="E323" s="10">
         <v>21666.0</v>
       </c>
       <c r="F323" s="10">
         <v>19499.4</v>
       </c>
       <c r="G323" s="10">
         <v>17332.8</v>
       </c>
       <c r="H323" s="10">
         <v>15166.2</v>
       </c>
     </row>
     <row r="324" spans="1:8" outlineLevel="3">
       <c r="A324" s="15">
         <v>40</v>
       </c>
       <c r="B324" s="6" t="s">
         <v>647</v>
       </c>
       <c r="C324" s="7" t="s">
         <v>648</v>
       </c>
       <c r="D324" s="5">
-        <v>40.0</v>
+        <v>49.0</v>
       </c>
       <c r="E324" s="10">
         <v>27387.0</v>
       </c>
       <c r="F324" s="10">
         <v>24648.3</v>
       </c>
       <c r="G324" s="10">
         <v>21909.6</v>
       </c>
       <c r="H324" s="10">
         <v>19170.9</v>
       </c>
     </row>
     <row r="325" spans="1:8" outlineLevel="3">
       <c r="A325" s="15">
         <v>41</v>
       </c>
       <c r="B325" s="6" t="s">
         <v>649</v>
       </c>
       <c r="C325" s="7" t="s">
         <v>650</v>
       </c>
       <c r="D325" s="5">
@@ -12114,51 +12114,51 @@
       </c>
       <c r="E331" s="10">
         <v>7290.0</v>
       </c>
       <c r="F331" s="10">
         <v>6561.0</v>
       </c>
       <c r="G331" s="10">
         <v>5832.0</v>
       </c>
       <c r="H331" s="10">
         <v>5103.0</v>
       </c>
     </row>
     <row r="332" spans="1:8" outlineLevel="3">
       <c r="A332" s="15">
         <v>48</v>
       </c>
       <c r="B332" s="6" t="s">
         <v>663</v>
       </c>
       <c r="C332" s="7" t="s">
         <v>664</v>
       </c>
       <c r="D332" s="5">
-        <v>9.0</v>
+        <v>4.0</v>
       </c>
       <c r="E332" s="10">
         <v>17838.0</v>
       </c>
       <c r="F332" s="10">
         <v>16054.2</v>
       </c>
       <c r="G332" s="10">
         <v>14270.4</v>
       </c>
       <c r="H332" s="10">
         <v>12486.6</v>
       </c>
     </row>
     <row r="333" spans="1:8" outlineLevel="3">
       <c r="A333" s="15">
         <v>49</v>
       </c>
       <c r="B333" s="6" t="s">
         <v>665</v>
       </c>
       <c r="C333" s="7" t="s">
         <v>666</v>
       </c>
       <c r="D333" s="5">
@@ -12166,323 +12166,323 @@
       </c>
       <c r="E333" s="10">
         <v>0.0</v>
       </c>
       <c r="F333" s="10">
         <v>0.0</v>
       </c>
       <c r="G333" s="10">
         <v>0.0</v>
       </c>
       <c r="H333" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="334" spans="1:8" outlineLevel="3">
       <c r="A334" s="15">
         <v>50</v>
       </c>
       <c r="B334" s="6" t="s">
         <v>667</v>
       </c>
       <c r="C334" s="7" t="s">
         <v>668</v>
       </c>
       <c r="D334" s="5">
-        <v>17.0</v>
+        <v>15.0</v>
       </c>
       <c r="E334" s="10">
         <v>44133.0</v>
       </c>
       <c r="F334" s="10">
         <v>39719.7</v>
       </c>
       <c r="G334" s="10">
         <v>35306.4</v>
       </c>
       <c r="H334" s="10">
         <v>30893.1</v>
       </c>
     </row>
     <row r="335" spans="1:8" outlineLevel="3">
       <c r="A335" s="15">
         <v>51</v>
       </c>
       <c r="B335" s="6" t="s">
         <v>669</v>
       </c>
       <c r="C335" s="7" t="s">
         <v>670</v>
       </c>
       <c r="D335" s="5">
-        <v>51.0</v>
+        <v>21.0</v>
       </c>
       <c r="E335" s="10">
-        <v>73146.0</v>
+        <v>76629.0</v>
       </c>
       <c r="F335" s="10">
-        <v>65831.4</v>
+        <v>68966.1</v>
       </c>
       <c r="G335" s="10">
-        <v>58516.8</v>
+        <v>61303.2</v>
       </c>
       <c r="H335" s="10">
-        <v>51202.2</v>
+        <v>53640.3</v>
       </c>
     </row>
     <row r="336" spans="1:8" outlineLevel="3">
       <c r="A336" s="15">
         <v>52</v>
       </c>
       <c r="B336" s="6" t="s">
         <v>671</v>
       </c>
       <c r="C336" s="7" t="s">
         <v>672</v>
       </c>
       <c r="D336" s="5">
         <v>7.0</v>
       </c>
       <c r="E336" s="10">
         <v>57119.0</v>
       </c>
       <c r="F336" s="10">
         <v>51407.1</v>
       </c>
       <c r="G336" s="10">
         <v>45695.2</v>
       </c>
       <c r="H336" s="10">
         <v>39983.3</v>
       </c>
     </row>
     <row r="337" spans="1:8" outlineLevel="3">
       <c r="A337" s="15">
         <v>53</v>
       </c>
       <c r="B337" s="6" t="s">
         <v>673</v>
       </c>
       <c r="C337" s="7" t="s">
         <v>674</v>
       </c>
       <c r="D337" s="5">
-        <v>42.0</v>
+        <v>23.0</v>
       </c>
       <c r="E337" s="10">
-        <v>91194.0</v>
+        <v>95537.0</v>
       </c>
       <c r="F337" s="10">
-        <v>82074.6</v>
+        <v>85983.3</v>
       </c>
       <c r="G337" s="10">
-        <v>72955.2</v>
+        <v>76429.6</v>
       </c>
       <c r="H337" s="10">
-        <v>63835.8</v>
+        <v>66875.9</v>
       </c>
     </row>
     <row r="338" spans="1:8" outlineLevel="3">
       <c r="A338" s="15">
         <v>54</v>
       </c>
       <c r="B338" s="6" t="s">
         <v>675</v>
       </c>
       <c r="C338" s="7" t="s">
         <v>676</v>
       </c>
       <c r="D338" s="5">
-        <v>154.0</v>
+        <v>137.0</v>
       </c>
       <c r="E338" s="10">
-        <v>8381.0</v>
+        <v>8781.0</v>
       </c>
       <c r="F338" s="10">
-        <v>7542.9</v>
+        <v>7902.9</v>
       </c>
       <c r="G338" s="10">
-        <v>6704.8</v>
+        <v>7024.8</v>
       </c>
       <c r="H338" s="10">
-        <v>5866.7</v>
+        <v>6146.7</v>
       </c>
     </row>
     <row r="339" spans="1:8" outlineLevel="3">
       <c r="A339" s="15">
         <v>55</v>
       </c>
       <c r="B339" s="6" t="s">
         <v>677</v>
       </c>
       <c r="C339" s="7" t="s">
         <v>678</v>
       </c>
       <c r="D339" s="5">
-        <v>11.0</v>
+        <v>9.0</v>
       </c>
       <c r="E339" s="10">
         <v>67173.0</v>
       </c>
       <c r="F339" s="10">
         <v>60455.7</v>
       </c>
       <c r="G339" s="10">
         <v>53738.4</v>
       </c>
       <c r="H339" s="10">
         <v>47021.1</v>
       </c>
     </row>
     <row r="340" spans="1:8" outlineLevel="3">
       <c r="A340" s="15">
         <v>56</v>
       </c>
       <c r="B340" s="6" t="s">
         <v>679</v>
       </c>
       <c r="C340" s="7" t="s">
         <v>680</v>
       </c>
       <c r="D340" s="5">
-        <v>3.0</v>
+        <v>27.0</v>
       </c>
       <c r="E340" s="10">
-        <v>128607.0</v>
+        <v>134730.0</v>
       </c>
       <c r="F340" s="10">
-        <v>115746.3</v>
+        <v>121257.0</v>
       </c>
       <c r="G340" s="10">
-        <v>102885.6</v>
+        <v>107784.0</v>
       </c>
       <c r="H340" s="10">
-        <v>90024.9</v>
+        <v>94311.0</v>
       </c>
     </row>
     <row r="341" spans="1:8" outlineLevel="3">
       <c r="A341" s="15">
         <v>57</v>
       </c>
       <c r="B341" s="6" t="s">
         <v>681</v>
       </c>
       <c r="C341" s="7" t="s">
         <v>682</v>
       </c>
       <c r="D341" s="5">
-        <v>78.0</v>
+        <v>59.0</v>
       </c>
       <c r="E341" s="10">
-        <v>10178.0</v>
+        <v>10662.0</v>
       </c>
       <c r="F341" s="10">
-        <v>9160.2</v>
+        <v>9595.8</v>
       </c>
       <c r="G341" s="10">
-        <v>8142.4</v>
+        <v>8529.6</v>
       </c>
       <c r="H341" s="10">
-        <v>7124.6</v>
+        <v>7463.4</v>
       </c>
     </row>
     <row r="342" spans="1:8" outlineLevel="3">
       <c r="A342" s="15">
         <v>58</v>
       </c>
       <c r="B342" s="6" t="s">
         <v>683</v>
       </c>
       <c r="C342" s="7" t="s">
         <v>684</v>
       </c>
       <c r="D342" s="5">
         <v>10.0</v>
       </c>
       <c r="E342" s="10">
         <v>105539.0</v>
       </c>
       <c r="F342" s="10">
         <v>94985.1</v>
       </c>
       <c r="G342" s="10">
         <v>84431.2</v>
       </c>
       <c r="H342" s="10">
         <v>73877.3</v>
       </c>
     </row>
     <row r="343" spans="1:8" outlineLevel="3">
       <c r="A343" s="15">
         <v>59</v>
       </c>
       <c r="B343" s="6" t="s">
         <v>685</v>
       </c>
       <c r="C343" s="7" t="s">
         <v>686</v>
       </c>
       <c r="D343" s="5">
-        <v>4.0</v>
+        <v>10.0</v>
       </c>
       <c r="E343" s="10">
-        <v>175756.0</v>
+        <v>184126.0</v>
       </c>
       <c r="F343" s="10">
-        <v>158180.4</v>
+        <v>165713.4</v>
       </c>
       <c r="G343" s="10">
-        <v>140604.8</v>
+        <v>147300.8</v>
       </c>
       <c r="H343" s="10">
-        <v>123029.2</v>
+        <v>128888.2</v>
       </c>
     </row>
     <row r="344" spans="1:8" outlineLevel="3">
       <c r="A344" s="15">
         <v>60</v>
       </c>
       <c r="B344" s="6" t="s">
         <v>687</v>
       </c>
       <c r="C344" s="7" t="s">
         <v>688</v>
       </c>
       <c r="D344" s="5">
-        <v>111.0</v>
+        <v>158.0</v>
       </c>
       <c r="E344" s="10">
-        <v>14187.0</v>
+        <v>14862.0</v>
       </c>
       <c r="F344" s="10">
-        <v>12768.3</v>
+        <v>13375.8</v>
       </c>
       <c r="G344" s="10">
-        <v>11349.6</v>
+        <v>11889.6</v>
       </c>
       <c r="H344" s="10">
-        <v>9930.9</v>
+        <v>10403.4</v>
       </c>
     </row>
     <row r="345" spans="1:8" outlineLevel="3">
       <c r="A345" s="15">
         <v>61</v>
       </c>
       <c r="B345" s="6" t="s">
         <v>689</v>
       </c>
       <c r="C345" s="7" t="s">
         <v>690</v>
       </c>
       <c r="D345" s="5">
         <v>0.0</v>
       </c>
       <c r="E345" s="10">
         <v>0.0</v>
       </c>
       <c r="F345" s="10">
         <v>0.0</v>
       </c>
       <c r="G345" s="10">
         <v>0.0</v>
       </c>
       <c r="H345" s="10">
@@ -12504,257 +12504,257 @@
       </c>
       <c r="E346" s="10">
         <v>0.0</v>
       </c>
       <c r="F346" s="10">
         <v>0.0</v>
       </c>
       <c r="G346" s="10">
         <v>0.0</v>
       </c>
       <c r="H346" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="347" spans="1:8" outlineLevel="3">
       <c r="A347" s="15">
         <v>63</v>
       </c>
       <c r="B347" s="6" t="s">
         <v>693</v>
       </c>
       <c r="C347" s="7" t="s">
         <v>694</v>
       </c>
       <c r="D347" s="5">
-        <v>100.0</v>
+        <v>122.0</v>
       </c>
       <c r="E347" s="10">
-        <v>18256.0</v>
+        <v>19125.0</v>
       </c>
       <c r="F347" s="10">
-        <v>16430.4</v>
+        <v>17212.5</v>
       </c>
       <c r="G347" s="10">
-        <v>14604.8</v>
+        <v>15300.0</v>
       </c>
       <c r="H347" s="10">
-        <v>12779.2</v>
+        <v>13387.5</v>
       </c>
     </row>
     <row r="348" spans="1:8" outlineLevel="3">
       <c r="A348" s="15">
         <v>64</v>
       </c>
       <c r="B348" s="6" t="s">
         <v>695</v>
       </c>
       <c r="C348" s="7" t="s">
         <v>696</v>
       </c>
       <c r="D348" s="5">
-        <v>100.0</v>
+        <v>74.0</v>
       </c>
       <c r="E348" s="10">
-        <v>21624.0</v>
+        <v>22654.0</v>
       </c>
       <c r="F348" s="10">
-        <v>19461.6</v>
+        <v>20388.6</v>
       </c>
       <c r="G348" s="10">
-        <v>17299.2</v>
+        <v>18123.2</v>
       </c>
       <c r="H348" s="10">
-        <v>15136.8</v>
+        <v>15857.8</v>
       </c>
     </row>
     <row r="349" spans="1:8" outlineLevel="3">
       <c r="A349" s="15">
         <v>65</v>
       </c>
       <c r="B349" s="6" t="s">
         <v>697</v>
       </c>
       <c r="C349" s="7" t="s">
         <v>698</v>
       </c>
       <c r="D349" s="5">
-        <v>24.0</v>
+        <v>21.0</v>
       </c>
       <c r="E349" s="10">
         <v>22528.0</v>
       </c>
       <c r="F349" s="10">
         <v>20275.2</v>
       </c>
       <c r="G349" s="10">
         <v>18022.4</v>
       </c>
       <c r="H349" s="10">
         <v>15769.6</v>
       </c>
     </row>
     <row r="350" spans="1:8" outlineLevel="3">
       <c r="A350" s="15">
         <v>66</v>
       </c>
       <c r="B350" s="6" t="s">
         <v>699</v>
       </c>
       <c r="C350" s="7" t="s">
         <v>700</v>
       </c>
       <c r="D350" s="5">
-        <v>169.0</v>
+        <v>108.0</v>
       </c>
       <c r="E350" s="10">
-        <v>26749.0</v>
+        <v>28022.0</v>
       </c>
       <c r="F350" s="10">
-        <v>24074.1</v>
+        <v>25219.8</v>
       </c>
       <c r="G350" s="10">
-        <v>21399.2</v>
+        <v>22417.6</v>
       </c>
       <c r="H350" s="10">
-        <v>18724.3</v>
+        <v>19615.4</v>
       </c>
     </row>
     <row r="351" spans="1:8" outlineLevel="3">
       <c r="A351" s="15">
         <v>67</v>
       </c>
       <c r="B351" s="6" t="s">
         <v>701</v>
       </c>
       <c r="C351" s="7" t="s">
         <v>702</v>
       </c>
       <c r="D351" s="5">
-        <v>55.0</v>
+        <v>82.0</v>
       </c>
       <c r="E351" s="10">
-        <v>46090.0</v>
+        <v>45267.0</v>
       </c>
       <c r="F351" s="10">
-        <v>41481.0</v>
+        <v>40740.3</v>
       </c>
       <c r="G351" s="10">
-        <v>36872.0</v>
+        <v>36213.6</v>
       </c>
       <c r="H351" s="10">
-        <v>32263.0</v>
+        <v>31686.9</v>
       </c>
     </row>
     <row r="352" spans="1:8" outlineLevel="3">
       <c r="A352" s="15">
         <v>68</v>
       </c>
       <c r="B352" s="6" t="s">
         <v>703</v>
       </c>
       <c r="C352" s="7" t="s">
         <v>704</v>
       </c>
       <c r="D352" s="5">
-        <v>42.0</v>
+        <v>5.0</v>
       </c>
       <c r="E352" s="10">
-        <v>52754.0</v>
+        <v>55265.0</v>
       </c>
       <c r="F352" s="10">
-        <v>47478.6</v>
+        <v>49738.5</v>
       </c>
       <c r="G352" s="10">
-        <v>42203.2</v>
+        <v>44212.0</v>
       </c>
       <c r="H352" s="10">
-        <v>36927.8</v>
+        <v>38685.5</v>
       </c>
     </row>
     <row r="353" spans="1:8" outlineLevel="2">
       <c r="A353" s="14" t="s">
         <v>705</v>
       </c>
       <c r="B353" s="4"/>
       <c r="C353" s="4"/>
       <c r="D353" s="4"/>
       <c r="E353" s="9"/>
       <c r="F353" s="9"/>
       <c r="G353" s="9"/>
       <c r="H353" s="9"/>
     </row>
     <row r="354" spans="1:8" outlineLevel="3">
       <c r="A354" s="15">
         <v>1</v>
       </c>
       <c r="B354" s="6" t="s">
         <v>706</v>
       </c>
       <c r="C354" s="7" t="s">
         <v>707</v>
       </c>
       <c r="D354" s="5">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="E354" s="10">
-        <v>182901.0</v>
+        <v>202381.0</v>
       </c>
       <c r="F354" s="10">
-        <v>164610.9</v>
+        <v>182142.9</v>
       </c>
       <c r="G354" s="10">
-        <v>146320.8</v>
+        <v>161904.8</v>
       </c>
       <c r="H354" s="10">
-        <v>128030.7</v>
+        <v>141666.7</v>
       </c>
     </row>
     <row r="355" spans="1:8" outlineLevel="3">
       <c r="A355" s="15">
         <v>2</v>
       </c>
       <c r="B355" s="6" t="s">
         <v>708</v>
       </c>
       <c r="C355" s="7" t="s">
         <v>709</v>
       </c>
       <c r="D355" s="5">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="E355" s="10">
-        <v>124491.0</v>
+        <v>137749.0</v>
       </c>
       <c r="F355" s="10">
-        <v>112041.9</v>
+        <v>123974.1</v>
       </c>
       <c r="G355" s="10">
-        <v>99592.8</v>
+        <v>110199.2</v>
       </c>
       <c r="H355" s="10">
-        <v>87143.7</v>
+        <v>96424.3</v>
       </c>
     </row>
     <row r="356" spans="1:8" outlineLevel="3">
       <c r="A356" s="15">
         <v>3</v>
       </c>
       <c r="B356" s="6" t="s">
         <v>710</v>
       </c>
       <c r="C356" s="7" t="s">
         <v>711</v>
       </c>
       <c r="D356" s="5">
         <v>0.0</v>
       </c>
       <c r="E356" s="10">
         <v>0.0</v>
       </c>
       <c r="F356" s="10">
         <v>0.0</v>
       </c>
       <c r="G356" s="10">
         <v>0.0</v>
       </c>
       <c r="H356" s="10">
@@ -12762,985 +12762,985 @@
       </c>
     </row>
     <row r="357" spans="1:8" outlineLevel="2">
       <c r="A357" s="14" t="s">
         <v>712</v>
       </c>
       <c r="B357" s="4"/>
       <c r="C357" s="4"/>
       <c r="D357" s="4"/>
       <c r="E357" s="9"/>
       <c r="F357" s="9"/>
       <c r="G357" s="9"/>
       <c r="H357" s="9"/>
     </row>
     <row r="358" spans="1:8" outlineLevel="3">
       <c r="A358" s="15">
         <v>1</v>
       </c>
       <c r="B358" s="6" t="s">
         <v>713</v>
       </c>
       <c r="C358" s="7" t="s">
         <v>714</v>
       </c>
       <c r="D358" s="5">
-        <v>80.0</v>
+        <v>78.0</v>
       </c>
       <c r="E358" s="10">
-        <v>256.0</v>
+        <v>283.0</v>
       </c>
       <c r="F358" s="10">
-        <v>230.4</v>
+        <v>254.7</v>
       </c>
       <c r="G358" s="10">
-        <v>204.8</v>
+        <v>226.4</v>
       </c>
       <c r="H358" s="10">
-        <v>179.2</v>
+        <v>198.1</v>
       </c>
     </row>
     <row r="359" spans="1:8" outlineLevel="3">
       <c r="A359" s="15">
         <v>2</v>
       </c>
       <c r="B359" s="6" t="s">
         <v>715</v>
       </c>
       <c r="C359" s="7" t="s">
         <v>716</v>
       </c>
       <c r="D359" s="5">
-        <v>313.0</v>
+        <v>521.0</v>
       </c>
       <c r="E359" s="10">
-        <v>264.0</v>
+        <v>255.0</v>
       </c>
       <c r="F359" s="10">
-        <v>237.6</v>
+        <v>229.5</v>
       </c>
       <c r="G359" s="10">
-        <v>211.2</v>
+        <v>204.0</v>
       </c>
       <c r="H359" s="10">
-        <v>184.8</v>
+        <v>178.5</v>
       </c>
     </row>
     <row r="360" spans="1:8" outlineLevel="3">
       <c r="A360" s="15">
         <v>3</v>
       </c>
       <c r="B360" s="6" t="s">
         <v>717</v>
       </c>
       <c r="C360" s="7" t="s">
         <v>718</v>
       </c>
       <c r="D360" s="5">
-        <v>55.0</v>
+        <v>51.0</v>
       </c>
       <c r="E360" s="10">
-        <v>278.0</v>
+        <v>307.0</v>
       </c>
       <c r="F360" s="10">
-        <v>250.2</v>
+        <v>276.3</v>
       </c>
       <c r="G360" s="10">
-        <v>222.4</v>
+        <v>245.6</v>
       </c>
       <c r="H360" s="10">
-        <v>194.6</v>
+        <v>214.9</v>
       </c>
     </row>
     <row r="361" spans="1:8" outlineLevel="3">
       <c r="A361" s="15">
         <v>4</v>
       </c>
       <c r="B361" s="6" t="s">
         <v>719</v>
       </c>
       <c r="C361" s="7" t="s">
         <v>720</v>
       </c>
       <c r="D361" s="5">
-        <v>71.0</v>
+        <v>86.0</v>
       </c>
       <c r="E361" s="10">
-        <v>272.0</v>
+        <v>263.0</v>
       </c>
       <c r="F361" s="10">
-        <v>244.8</v>
+        <v>236.7</v>
       </c>
       <c r="G361" s="10">
-        <v>217.6</v>
+        <v>210.4</v>
       </c>
       <c r="H361" s="10">
-        <v>190.4</v>
+        <v>184.1</v>
       </c>
     </row>
     <row r="362" spans="1:8" outlineLevel="3">
       <c r="A362" s="15">
         <v>5</v>
       </c>
       <c r="B362" s="6" t="s">
         <v>721</v>
       </c>
       <c r="C362" s="7" t="s">
         <v>722</v>
       </c>
       <c r="D362" s="5">
-        <v>58.0</v>
+        <v>70.0</v>
       </c>
       <c r="E362" s="10">
-        <v>245.0</v>
+        <v>270.0</v>
       </c>
       <c r="F362" s="10">
-        <v>220.5</v>
+        <v>243.0</v>
       </c>
       <c r="G362" s="10">
-        <v>196.0</v>
+        <v>216.0</v>
       </c>
       <c r="H362" s="10">
-        <v>171.5</v>
+        <v>189.0</v>
       </c>
     </row>
     <row r="363" spans="1:8" outlineLevel="3">
       <c r="A363" s="15">
         <v>6</v>
       </c>
       <c r="B363" s="6" t="s">
         <v>723</v>
       </c>
       <c r="C363" s="7" t="s">
         <v>724</v>
       </c>
       <c r="D363" s="5">
-        <v>136.0</v>
+        <v>69.0</v>
       </c>
       <c r="E363" s="10">
-        <v>365.0</v>
+        <v>403.0</v>
       </c>
       <c r="F363" s="10">
-        <v>328.5</v>
+        <v>362.7</v>
       </c>
       <c r="G363" s="10">
-        <v>292.0</v>
+        <v>322.4</v>
       </c>
       <c r="H363" s="10">
-        <v>255.5</v>
+        <v>282.1</v>
       </c>
     </row>
     <row r="364" spans="1:8" outlineLevel="3">
       <c r="A364" s="15">
         <v>7</v>
       </c>
       <c r="B364" s="6" t="s">
         <v>725</v>
       </c>
       <c r="C364" s="7" t="s">
         <v>726</v>
       </c>
       <c r="D364" s="5">
-        <v>374.0</v>
+        <v>178.0</v>
       </c>
       <c r="E364" s="10">
-        <v>373.0</v>
+        <v>360.0</v>
       </c>
       <c r="F364" s="10">
-        <v>335.7</v>
+        <v>324.0</v>
       </c>
       <c r="G364" s="10">
-        <v>298.4</v>
+        <v>288.0</v>
       </c>
       <c r="H364" s="10">
-        <v>261.1</v>
+        <v>252.0</v>
       </c>
     </row>
     <row r="365" spans="1:8" outlineLevel="3">
       <c r="A365" s="15">
         <v>8</v>
       </c>
       <c r="B365" s="6" t="s">
         <v>727</v>
       </c>
       <c r="C365" s="7" t="s">
         <v>728</v>
       </c>
       <c r="D365" s="5">
-        <v>55.0</v>
+        <v>78.0</v>
       </c>
       <c r="E365" s="10">
-        <v>392.0</v>
+        <v>433.0</v>
       </c>
       <c r="F365" s="10">
-        <v>352.8</v>
+        <v>389.7</v>
       </c>
       <c r="G365" s="10">
-        <v>313.6</v>
+        <v>346.4</v>
       </c>
       <c r="H365" s="10">
-        <v>274.4</v>
+        <v>303.1</v>
       </c>
     </row>
     <row r="366" spans="1:8" outlineLevel="3">
       <c r="A366" s="15">
         <v>9</v>
       </c>
       <c r="B366" s="6" t="s">
         <v>729</v>
       </c>
       <c r="C366" s="7" t="s">
         <v>730</v>
       </c>
       <c r="D366" s="5">
-        <v>58.0</v>
+        <v>0.0</v>
       </c>
       <c r="E366" s="10">
-        <v>355.0</v>
+        <v>342.0</v>
       </c>
       <c r="F366" s="10">
-        <v>319.5</v>
+        <v>307.8</v>
       </c>
       <c r="G366" s="10">
-        <v>284.0</v>
+        <v>273.6</v>
       </c>
       <c r="H366" s="10">
-        <v>248.5</v>
+        <v>239.4</v>
       </c>
     </row>
     <row r="367" spans="1:8" outlineLevel="3">
       <c r="A367" s="15">
         <v>10</v>
       </c>
       <c r="B367" s="6" t="s">
         <v>731</v>
       </c>
       <c r="C367" s="7" t="s">
         <v>732</v>
       </c>
       <c r="D367" s="5">
-        <v>101.0</v>
+        <v>41.0</v>
       </c>
       <c r="E367" s="10">
-        <v>334.0</v>
+        <v>368.0</v>
       </c>
       <c r="F367" s="10">
-        <v>300.6</v>
+        <v>331.2</v>
       </c>
       <c r="G367" s="10">
-        <v>267.2</v>
+        <v>294.4</v>
       </c>
       <c r="H367" s="10">
-        <v>233.8</v>
+        <v>257.6</v>
       </c>
     </row>
     <row r="368" spans="1:8" outlineLevel="3">
       <c r="A368" s="15">
         <v>11</v>
       </c>
       <c r="B368" s="6" t="s">
         <v>733</v>
       </c>
       <c r="C368" s="7" t="s">
         <v>734</v>
       </c>
       <c r="D368" s="5">
-        <v>104.0</v>
+        <v>49.0</v>
       </c>
       <c r="E368" s="10">
-        <v>643.0</v>
+        <v>710.0</v>
       </c>
       <c r="F368" s="10">
-        <v>578.7</v>
+        <v>639.0</v>
       </c>
       <c r="G368" s="10">
-        <v>514.4</v>
+        <v>568.0</v>
       </c>
       <c r="H368" s="10">
-        <v>450.1</v>
+        <v>497.0</v>
       </c>
     </row>
     <row r="369" spans="1:8" outlineLevel="3">
       <c r="A369" s="15">
         <v>12</v>
       </c>
       <c r="B369" s="6" t="s">
         <v>735</v>
       </c>
       <c r="C369" s="7" t="s">
         <v>736</v>
       </c>
       <c r="D369" s="5">
-        <v>428.0</v>
+        <v>350.0</v>
       </c>
       <c r="E369" s="10">
-        <v>597.0</v>
+        <v>575.0</v>
       </c>
       <c r="F369" s="10">
-        <v>537.3</v>
+        <v>517.5</v>
       </c>
       <c r="G369" s="10">
-        <v>477.6</v>
+        <v>460.0</v>
       </c>
       <c r="H369" s="10">
-        <v>417.9</v>
+        <v>402.5</v>
       </c>
     </row>
     <row r="370" spans="1:8" outlineLevel="3">
       <c r="A370" s="15">
         <v>13</v>
       </c>
       <c r="B370" s="6" t="s">
         <v>737</v>
       </c>
       <c r="C370" s="7" t="s">
         <v>738</v>
       </c>
       <c r="D370" s="5">
-        <v>17.0</v>
+        <v>7.0</v>
       </c>
       <c r="E370" s="10">
-        <v>653.0</v>
+        <v>720.0</v>
       </c>
       <c r="F370" s="10">
-        <v>587.7</v>
+        <v>648.0</v>
       </c>
       <c r="G370" s="10">
-        <v>522.4</v>
+        <v>576.0</v>
       </c>
       <c r="H370" s="10">
-        <v>457.1</v>
+        <v>504.0</v>
       </c>
     </row>
     <row r="371" spans="1:8" outlineLevel="3">
       <c r="A371" s="15">
         <v>14</v>
       </c>
       <c r="B371" s="6" t="s">
         <v>739</v>
       </c>
       <c r="C371" s="7" t="s">
         <v>740</v>
       </c>
       <c r="D371" s="5">
-        <v>25.0</v>
+        <v>5.0</v>
       </c>
       <c r="E371" s="10">
-        <v>590.0</v>
+        <v>569.0</v>
       </c>
       <c r="F371" s="10">
-        <v>531.0</v>
+        <v>512.1</v>
       </c>
       <c r="G371" s="10">
-        <v>472.0</v>
+        <v>455.2</v>
       </c>
       <c r="H371" s="10">
-        <v>413.0</v>
+        <v>398.3</v>
       </c>
     </row>
     <row r="372" spans="1:8" outlineLevel="3">
       <c r="A372" s="15">
         <v>15</v>
       </c>
       <c r="B372" s="6" t="s">
         <v>741</v>
       </c>
       <c r="C372" s="7" t="s">
         <v>742</v>
       </c>
       <c r="D372" s="5">
-        <v>88.0</v>
+        <v>35.0</v>
       </c>
       <c r="E372" s="10">
-        <v>558.0</v>
+        <v>616.0</v>
       </c>
       <c r="F372" s="10">
-        <v>502.2</v>
+        <v>554.4</v>
       </c>
       <c r="G372" s="10">
-        <v>446.4</v>
+        <v>492.8</v>
       </c>
       <c r="H372" s="10">
-        <v>390.6</v>
+        <v>431.2</v>
       </c>
     </row>
     <row r="373" spans="1:8" outlineLevel="3">
       <c r="A373" s="15">
         <v>16</v>
       </c>
       <c r="B373" s="6" t="s">
         <v>743</v>
       </c>
       <c r="C373" s="7" t="s">
         <v>744</v>
       </c>
       <c r="D373" s="5">
-        <v>55.0</v>
+        <v>73.0</v>
       </c>
       <c r="E373" s="10">
-        <v>842.0</v>
+        <v>811.0</v>
       </c>
       <c r="F373" s="10">
-        <v>757.8</v>
+        <v>729.9</v>
       </c>
       <c r="G373" s="10">
-        <v>673.6</v>
+        <v>648.8</v>
       </c>
       <c r="H373" s="10">
-        <v>589.4</v>
+        <v>567.7</v>
       </c>
     </row>
     <row r="374" spans="1:8" outlineLevel="3">
       <c r="A374" s="15">
         <v>17</v>
       </c>
       <c r="B374" s="6" t="s">
         <v>745</v>
       </c>
       <c r="C374" s="7" t="s">
         <v>746</v>
       </c>
       <c r="D374" s="5">
-        <v>120.0</v>
+        <v>107.0</v>
       </c>
       <c r="E374" s="10">
-        <v>264.0</v>
+        <v>255.0</v>
       </c>
       <c r="F374" s="10">
-        <v>237.6</v>
+        <v>229.5</v>
       </c>
       <c r="G374" s="10">
-        <v>211.2</v>
+        <v>204.0</v>
       </c>
       <c r="H374" s="10">
-        <v>184.8</v>
+        <v>178.5</v>
       </c>
     </row>
     <row r="375" spans="1:8" outlineLevel="3">
       <c r="A375" s="15">
         <v>18</v>
       </c>
       <c r="B375" s="6" t="s">
         <v>747</v>
       </c>
       <c r="C375" s="7" t="s">
         <v>748</v>
       </c>
       <c r="D375" s="5">
-        <v>41.0</v>
+        <v>40.0</v>
       </c>
       <c r="E375" s="10">
-        <v>373.0</v>
+        <v>360.0</v>
       </c>
       <c r="F375" s="10">
-        <v>335.7</v>
+        <v>324.0</v>
       </c>
       <c r="G375" s="10">
-        <v>298.4</v>
+        <v>288.0</v>
       </c>
       <c r="H375" s="10">
-        <v>261.1</v>
+        <v>252.0</v>
       </c>
     </row>
     <row r="376" spans="1:8" outlineLevel="3">
       <c r="A376" s="15">
         <v>19</v>
       </c>
       <c r="B376" s="6" t="s">
         <v>749</v>
       </c>
       <c r="C376" s="7" t="s">
         <v>750</v>
       </c>
       <c r="D376" s="5">
-        <v>20.0</v>
+        <v>13.0</v>
       </c>
       <c r="E376" s="10">
-        <v>597.0</v>
+        <v>575.0</v>
       </c>
       <c r="F376" s="10">
-        <v>537.3</v>
+        <v>517.5</v>
       </c>
       <c r="G376" s="10">
-        <v>477.6</v>
+        <v>460.0</v>
       </c>
       <c r="H376" s="10">
-        <v>417.9</v>
+        <v>402.5</v>
       </c>
     </row>
     <row r="377" spans="1:8" outlineLevel="3">
       <c r="A377" s="15">
         <v>20</v>
       </c>
       <c r="B377" s="6" t="s">
         <v>751</v>
       </c>
       <c r="C377" s="7" t="s">
         <v>752</v>
       </c>
       <c r="D377" s="5">
         <v>0.0</v>
       </c>
       <c r="E377" s="10">
-        <v>590.0</v>
+        <v>569.0</v>
       </c>
       <c r="F377" s="10">
-        <v>531.0</v>
+        <v>512.1</v>
       </c>
       <c r="G377" s="10">
-        <v>472.0</v>
+        <v>455.2</v>
       </c>
       <c r="H377" s="10">
-        <v>413.0</v>
+        <v>398.3</v>
       </c>
     </row>
     <row r="378" spans="1:8" outlineLevel="3">
       <c r="A378" s="15">
         <v>21</v>
       </c>
       <c r="B378" s="6" t="s">
         <v>753</v>
       </c>
       <c r="C378" s="7" t="s">
         <v>754</v>
       </c>
       <c r="D378" s="5">
         <v>0.0</v>
       </c>
       <c r="E378" s="10">
-        <v>558.0</v>
+        <v>616.0</v>
       </c>
       <c r="F378" s="10">
-        <v>502.2</v>
+        <v>554.4</v>
       </c>
       <c r="G378" s="10">
-        <v>446.4</v>
+        <v>492.8</v>
       </c>
       <c r="H378" s="10">
-        <v>390.6</v>
+        <v>431.2</v>
       </c>
     </row>
     <row r="379" spans="1:8" outlineLevel="3">
       <c r="A379" s="15">
         <v>22</v>
       </c>
       <c r="B379" s="6" t="s">
         <v>755</v>
       </c>
       <c r="C379" s="7" t="s">
         <v>756</v>
       </c>
       <c r="D379" s="5">
         <v>0.0</v>
       </c>
       <c r="E379" s="10">
-        <v>842.0</v>
+        <v>811.0</v>
       </c>
       <c r="F379" s="10">
-        <v>757.8</v>
+        <v>729.9</v>
       </c>
       <c r="G379" s="10">
-        <v>673.6</v>
+        <v>648.8</v>
       </c>
       <c r="H379" s="10">
-        <v>589.4</v>
+        <v>567.7</v>
       </c>
     </row>
     <row r="380" spans="1:8" outlineLevel="1">
       <c r="A380" s="13" t="s">
         <v>757</v>
       </c>
       <c r="B380" s="4"/>
       <c r="C380" s="4"/>
       <c r="D380" s="4"/>
       <c r="E380" s="9"/>
       <c r="F380" s="9"/>
       <c r="G380" s="9"/>
       <c r="H380" s="9"/>
     </row>
     <row r="381" spans="1:8" outlineLevel="2">
       <c r="A381" s="15">
         <v>1</v>
       </c>
       <c r="B381" s="6" t="s">
         <v>758</v>
       </c>
       <c r="C381" s="7" t="s">
         <v>759</v>
       </c>
       <c r="D381" s="5">
-        <v>0.0</v>
+        <v>7.0</v>
       </c>
       <c r="E381" s="10">
-        <v>29715.0</v>
+        <v>29716.0</v>
       </c>
       <c r="F381" s="10">
-        <v>26743.5</v>
+        <v>26744.4</v>
       </c>
       <c r="G381" s="10">
-        <v>23772.0</v>
+        <v>23772.8</v>
       </c>
       <c r="H381" s="10">
-        <v>20800.5</v>
+        <v>20801.2</v>
       </c>
     </row>
     <row r="382" spans="1:8" outlineLevel="2">
       <c r="A382" s="15">
         <v>2</v>
       </c>
       <c r="B382" s="6" t="s">
         <v>760</v>
       </c>
       <c r="C382" s="7" t="s">
         <v>761</v>
       </c>
       <c r="D382" s="5">
         <v>0.0</v>
       </c>
       <c r="E382" s="10">
-        <v>16507.0</v>
+        <v>17332.0</v>
       </c>
       <c r="F382" s="10">
-        <v>14856.3</v>
+        <v>15598.8</v>
       </c>
       <c r="G382" s="10">
-        <v>13205.6</v>
+        <v>13865.6</v>
       </c>
       <c r="H382" s="10">
-        <v>11554.9</v>
+        <v>12132.4</v>
       </c>
     </row>
     <row r="383" spans="1:8" outlineLevel="2">
       <c r="A383" s="15">
         <v>3</v>
       </c>
       <c r="B383" s="6" t="s">
         <v>762</v>
       </c>
       <c r="C383" s="7" t="s">
         <v>763</v>
       </c>
       <c r="D383" s="5">
-        <v>23.0</v>
+        <v>74.0</v>
       </c>
       <c r="E383" s="10">
-        <v>21491.0</v>
+        <v>25925.0</v>
       </c>
       <c r="F383" s="10">
-        <v>19341.9</v>
+        <v>23332.5</v>
       </c>
       <c r="G383" s="10">
-        <v>17192.8</v>
+        <v>20740.0</v>
       </c>
       <c r="H383" s="10">
-        <v>15043.7</v>
+        <v>18147.5</v>
       </c>
     </row>
     <row r="384" spans="1:8" outlineLevel="2">
       <c r="A384" s="15">
         <v>4</v>
       </c>
       <c r="B384" s="6" t="s">
         <v>764</v>
       </c>
       <c r="C384" s="7" t="s">
         <v>765</v>
       </c>
       <c r="D384" s="5">
-        <v>207.0</v>
+        <v>49.0</v>
       </c>
       <c r="E384" s="10">
-        <v>9259.0</v>
+        <v>10962.0</v>
       </c>
       <c r="F384" s="10">
-        <v>8333.1</v>
+        <v>9865.8</v>
       </c>
       <c r="G384" s="10">
-        <v>7407.2</v>
+        <v>8769.6</v>
       </c>
       <c r="H384" s="10">
-        <v>6481.3</v>
+        <v>7673.4</v>
       </c>
     </row>
     <row r="385" spans="1:8" outlineLevel="2">
       <c r="A385" s="15">
         <v>5</v>
       </c>
       <c r="B385" s="6" t="s">
         <v>766</v>
       </c>
       <c r="C385" s="7" t="s">
         <v>767</v>
       </c>
       <c r="D385" s="5">
-        <v>28.0</v>
+        <v>24.0</v>
       </c>
       <c r="E385" s="10">
-        <v>35331.0</v>
+        <v>40425.0</v>
       </c>
       <c r="F385" s="10">
-        <v>31797.9</v>
+        <v>36382.5</v>
       </c>
       <c r="G385" s="10">
-        <v>28264.8</v>
+        <v>32340.0</v>
       </c>
       <c r="H385" s="10">
-        <v>24731.7</v>
+        <v>28297.5</v>
       </c>
     </row>
     <row r="386" spans="1:8" outlineLevel="2">
       <c r="A386" s="15">
         <v>6</v>
       </c>
       <c r="B386" s="6" t="s">
         <v>768</v>
       </c>
       <c r="C386" s="7" t="s">
         <v>769</v>
       </c>
       <c r="D386" s="5">
-        <v>38.0</v>
+        <v>6.0</v>
       </c>
       <c r="E386" s="10">
-        <v>13701.0</v>
+        <v>16217.0</v>
       </c>
       <c r="F386" s="10">
-        <v>12330.9</v>
+        <v>14595.3</v>
       </c>
       <c r="G386" s="10">
-        <v>10960.8</v>
+        <v>12973.6</v>
       </c>
       <c r="H386" s="10">
-        <v>9590.7</v>
+        <v>11351.9</v>
       </c>
     </row>
     <row r="387" spans="1:8" outlineLevel="2">
       <c r="A387" s="15">
         <v>7</v>
       </c>
       <c r="B387" s="6" t="s">
         <v>770</v>
       </c>
       <c r="C387" s="7" t="s">
         <v>771</v>
       </c>
       <c r="D387" s="5">
-        <v>21.0</v>
+        <v>20.0</v>
       </c>
       <c r="E387" s="10">
-        <v>59939.0</v>
+        <v>68578.0</v>
       </c>
       <c r="F387" s="10">
-        <v>53945.1</v>
+        <v>61720.2</v>
       </c>
       <c r="G387" s="10">
-        <v>47951.2</v>
+        <v>54862.4</v>
       </c>
       <c r="H387" s="10">
-        <v>41957.3</v>
+        <v>48004.6</v>
       </c>
     </row>
     <row r="388" spans="1:8" outlineLevel="2">
       <c r="A388" s="15">
         <v>8</v>
       </c>
       <c r="B388" s="6" t="s">
         <v>772</v>
       </c>
       <c r="C388" s="7" t="s">
         <v>773</v>
       </c>
       <c r="D388" s="5">
-        <v>60.0</v>
+        <v>39.0</v>
       </c>
       <c r="E388" s="10">
-        <v>20826.0</v>
+        <v>23828.0</v>
       </c>
       <c r="F388" s="10">
-        <v>18743.4</v>
+        <v>21445.2</v>
       </c>
       <c r="G388" s="10">
-        <v>16660.8</v>
+        <v>19062.4</v>
       </c>
       <c r="H388" s="10">
-        <v>14578.2</v>
+        <v>16679.6</v>
       </c>
     </row>
     <row r="389" spans="1:8" outlineLevel="2">
       <c r="A389" s="15">
         <v>9</v>
       </c>
       <c r="B389" s="6" t="s">
         <v>774</v>
       </c>
       <c r="C389" s="7" t="s">
         <v>775</v>
       </c>
       <c r="D389" s="5">
-        <v>7.0</v>
+        <v>1.0</v>
       </c>
       <c r="E389" s="10">
-        <v>26523.0</v>
+        <v>26524.0</v>
       </c>
       <c r="F389" s="10">
-        <v>23870.7</v>
+        <v>23871.6</v>
       </c>
       <c r="G389" s="10">
-        <v>21218.4</v>
+        <v>21219.2</v>
       </c>
       <c r="H389" s="10">
-        <v>18566.1</v>
+        <v>18566.8</v>
       </c>
     </row>
     <row r="390" spans="1:8" outlineLevel="2">
       <c r="A390" s="15">
         <v>10</v>
       </c>
       <c r="B390" s="6" t="s">
         <v>776</v>
       </c>
       <c r="C390" s="7" t="s">
         <v>777</v>
       </c>
       <c r="D390" s="5">
-        <v>103.0</v>
+        <v>71.0</v>
       </c>
       <c r="E390" s="10">
-        <v>13141.0</v>
+        <v>15036.0</v>
       </c>
       <c r="F390" s="10">
-        <v>11826.9</v>
+        <v>13532.4</v>
       </c>
       <c r="G390" s="10">
-        <v>10512.8</v>
+        <v>12028.8</v>
       </c>
       <c r="H390" s="10">
-        <v>9198.7</v>
+        <v>10525.2</v>
       </c>
     </row>
     <row r="391" spans="1:8" outlineLevel="2">
       <c r="A391" s="15">
         <v>11</v>
       </c>
       <c r="B391" s="6" t="s">
         <v>778</v>
       </c>
       <c r="C391" s="7" t="s">
         <v>779</v>
       </c>
       <c r="D391" s="5">
-        <v>528.0</v>
+        <v>135.0</v>
       </c>
       <c r="E391" s="10">
-        <v>6782.0</v>
+        <v>7919.0</v>
       </c>
       <c r="F391" s="10">
-        <v>6103.8</v>
+        <v>7127.1</v>
       </c>
       <c r="G391" s="10">
-        <v>5425.6</v>
+        <v>6335.2</v>
       </c>
       <c r="H391" s="10">
-        <v>4747.4</v>
+        <v>5543.3</v>
       </c>
     </row>
     <row r="392" spans="1:8" outlineLevel="2">
       <c r="A392" s="15">
         <v>12</v>
       </c>
       <c r="B392" s="6" t="s">
         <v>780</v>
       </c>
       <c r="C392" s="7" t="s">
         <v>781</v>
       </c>
       <c r="D392" s="5">
-        <v>122.0</v>
+        <v>110.0</v>
       </c>
       <c r="E392" s="10">
-        <v>16126.0</v>
+        <v>18451.0</v>
       </c>
       <c r="F392" s="10">
-        <v>14513.4</v>
+        <v>16605.9</v>
       </c>
       <c r="G392" s="10">
-        <v>12900.8</v>
+        <v>14760.8</v>
       </c>
       <c r="H392" s="10">
-        <v>11288.2</v>
+        <v>12915.7</v>
       </c>
     </row>
     <row r="393" spans="1:8" outlineLevel="2">
       <c r="A393" s="15">
         <v>13</v>
       </c>
       <c r="B393" s="6" t="s">
         <v>782</v>
       </c>
       <c r="C393" s="7" t="s">
         <v>783</v>
       </c>
       <c r="D393" s="5">
-        <v>33.0</v>
+        <v>27.0</v>
       </c>
       <c r="E393" s="10">
-        <v>16914.0</v>
+        <v>19353.0</v>
       </c>
       <c r="F393" s="10">
-        <v>15222.6</v>
+        <v>17417.7</v>
       </c>
       <c r="G393" s="10">
-        <v>13531.2</v>
+        <v>15482.4</v>
       </c>
       <c r="H393" s="10">
-        <v>11839.8</v>
+        <v>13547.1</v>
       </c>
     </row>
     <row r="394" spans="1:8" outlineLevel="2">
       <c r="A394" s="15">
         <v>14</v>
       </c>
       <c r="B394" s="6" t="s">
         <v>784</v>
       </c>
       <c r="C394" s="7" t="s">
         <v>785</v>
       </c>
       <c r="D394" s="5">
-        <v>49.0</v>
+        <v>87.0</v>
       </c>
       <c r="E394" s="10">
-        <v>10114.0</v>
+        <v>9729.0</v>
       </c>
       <c r="F394" s="10">
-        <v>9102.6</v>
+        <v>8756.1</v>
       </c>
       <c r="G394" s="10">
-        <v>8091.2</v>
+        <v>7783.2</v>
       </c>
       <c r="H394" s="10">
-        <v>7079.8</v>
+        <v>6810.3</v>
       </c>
     </row>
     <row r="395" spans="1:8" outlineLevel="2">
       <c r="A395" s="15">
         <v>15</v>
       </c>
       <c r="B395" s="6" t="s">
         <v>786</v>
       </c>
       <c r="C395" s="7" t="s">
         <v>787</v>
       </c>
       <c r="D395" s="5">
         <v>0.0</v>
       </c>
       <c r="E395" s="10">
         <v>0.0</v>
       </c>
       <c r="F395" s="10">
         <v>0.0</v>
       </c>
       <c r="G395" s="10">
         <v>0.0</v>
       </c>
       <c r="H395" s="10">
@@ -13817,2736 +13817,2736 @@
       </c>
       <c r="F398" s="10">
         <v>0.0</v>
       </c>
       <c r="G398" s="10">
         <v>0.0</v>
       </c>
       <c r="H398" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="399" spans="1:8" outlineLevel="2">
       <c r="A399" s="15">
         <v>19</v>
       </c>
       <c r="B399" s="6" t="s">
         <v>794</v>
       </c>
       <c r="C399" s="7" t="s">
         <v>795</v>
       </c>
       <c r="D399" s="5">
         <v>0.0</v>
       </c>
       <c r="E399" s="10">
-        <v>1008.0</v>
+        <v>1112.0</v>
       </c>
       <c r="F399" s="10">
-        <v>907.2</v>
+        <v>1000.8</v>
       </c>
       <c r="G399" s="10">
-        <v>806.4</v>
+        <v>889.6</v>
       </c>
       <c r="H399" s="10">
-        <v>705.6</v>
+        <v>778.4</v>
       </c>
     </row>
     <row r="400" spans="1:8" outlineLevel="2">
       <c r="A400" s="15">
         <v>20</v>
       </c>
       <c r="B400" s="6" t="s">
         <v>796</v>
       </c>
       <c r="C400" s="7" t="s">
         <v>797</v>
       </c>
       <c r="D400" s="5">
-        <v>51.0</v>
+        <v>15.0</v>
       </c>
       <c r="E400" s="10">
-        <v>842.0</v>
+        <v>928.0</v>
       </c>
       <c r="F400" s="10">
-        <v>757.8</v>
+        <v>835.2</v>
       </c>
       <c r="G400" s="10">
-        <v>673.6</v>
+        <v>742.4</v>
       </c>
       <c r="H400" s="10">
-        <v>589.4</v>
+        <v>649.6</v>
       </c>
     </row>
     <row r="401" spans="1:8" outlineLevel="2">
       <c r="A401" s="15">
         <v>21</v>
       </c>
       <c r="B401" s="6" t="s">
         <v>798</v>
       </c>
       <c r="C401" s="7" t="s">
         <v>799</v>
       </c>
       <c r="D401" s="5">
         <v>0.0</v>
       </c>
       <c r="E401" s="10">
-        <v>1158.0</v>
+        <v>1278.0</v>
       </c>
       <c r="F401" s="10">
-        <v>1042.2</v>
+        <v>1150.2</v>
       </c>
       <c r="G401" s="10">
-        <v>926.4</v>
+        <v>1022.4</v>
       </c>
       <c r="H401" s="10">
-        <v>810.6</v>
+        <v>894.6</v>
       </c>
     </row>
     <row r="402" spans="1:8" outlineLevel="2">
       <c r="A402" s="15">
         <v>22</v>
       </c>
       <c r="B402" s="6" t="s">
         <v>800</v>
       </c>
       <c r="C402" s="7" t="s">
         <v>801</v>
       </c>
       <c r="D402" s="5">
-        <v>10651.0</v>
+        <v>18940.0</v>
       </c>
       <c r="E402" s="10">
-        <v>1440.0</v>
+        <v>1024.0</v>
       </c>
       <c r="F402" s="10">
-        <v>1296.0</v>
+        <v>921.6</v>
       </c>
       <c r="G402" s="10">
-        <v>1152.0</v>
+        <v>819.2</v>
       </c>
       <c r="H402" s="10">
-        <v>1008.0</v>
+        <v>716.8</v>
       </c>
     </row>
     <row r="403" spans="1:8" outlineLevel="2">
       <c r="A403" s="15">
         <v>23</v>
       </c>
       <c r="B403" s="6" t="s">
         <v>802</v>
       </c>
       <c r="C403" s="7" t="s">
         <v>803</v>
       </c>
       <c r="D403" s="5">
-        <v>2316.0</v>
+        <v>1657.0</v>
       </c>
       <c r="E403" s="10">
-        <v>781.0</v>
+        <v>554.0</v>
       </c>
       <c r="F403" s="10">
-        <v>702.9</v>
+        <v>498.6</v>
       </c>
       <c r="G403" s="10">
-        <v>624.8</v>
+        <v>443.2</v>
       </c>
       <c r="H403" s="10">
-        <v>546.7</v>
+        <v>387.8</v>
       </c>
     </row>
     <row r="404" spans="1:8" outlineLevel="2">
       <c r="A404" s="15">
         <v>24</v>
       </c>
       <c r="B404" s="6" t="s">
         <v>804</v>
       </c>
       <c r="C404" s="7" t="s">
         <v>805</v>
       </c>
       <c r="D404" s="5">
-        <v>1008.0</v>
+        <v>1572.0</v>
       </c>
       <c r="E404" s="10">
-        <v>837.0</v>
+        <v>772.0</v>
       </c>
       <c r="F404" s="10">
-        <v>753.3</v>
+        <v>694.8</v>
       </c>
       <c r="G404" s="10">
-        <v>669.6</v>
+        <v>617.6</v>
       </c>
       <c r="H404" s="10">
-        <v>585.9</v>
+        <v>540.4</v>
       </c>
     </row>
     <row r="405" spans="1:8" outlineLevel="2">
       <c r="A405" s="15">
         <v>25</v>
       </c>
       <c r="B405" s="6" t="s">
         <v>806</v>
       </c>
       <c r="C405" s="7" t="s">
         <v>807</v>
       </c>
       <c r="D405" s="5">
-        <v>1893.0</v>
+        <v>3452.0</v>
       </c>
       <c r="E405" s="10">
-        <v>794.0</v>
+        <v>731.0</v>
       </c>
       <c r="F405" s="10">
-        <v>714.6</v>
+        <v>657.9</v>
       </c>
       <c r="G405" s="10">
-        <v>635.2</v>
+        <v>584.8</v>
       </c>
       <c r="H405" s="10">
-        <v>555.8</v>
+        <v>511.7</v>
       </c>
     </row>
     <row r="406" spans="1:8" outlineLevel="2">
       <c r="A406" s="15">
         <v>26</v>
       </c>
       <c r="B406" s="6" t="s">
         <v>808</v>
       </c>
       <c r="C406" s="7" t="s">
         <v>809</v>
       </c>
       <c r="D406" s="5">
-        <v>216.0</v>
+        <v>127.0</v>
       </c>
       <c r="E406" s="10">
-        <v>712.0</v>
+        <v>784.0</v>
       </c>
       <c r="F406" s="10">
-        <v>640.8</v>
+        <v>705.6</v>
       </c>
       <c r="G406" s="10">
-        <v>569.6</v>
+        <v>627.2</v>
       </c>
       <c r="H406" s="10">
-        <v>498.4</v>
+        <v>548.8</v>
       </c>
     </row>
     <row r="407" spans="1:8" outlineLevel="2">
       <c r="A407" s="15">
         <v>27</v>
       </c>
       <c r="B407" s="6" t="s">
         <v>810</v>
       </c>
       <c r="C407" s="7" t="s">
         <v>811</v>
       </c>
       <c r="D407" s="5">
-        <v>0.0</v>
+        <v>223.0</v>
       </c>
       <c r="E407" s="10">
-        <v>874.0</v>
+        <v>761.0</v>
       </c>
       <c r="F407" s="10">
-        <v>786.6</v>
+        <v>684.9</v>
       </c>
       <c r="G407" s="10">
-        <v>699.2</v>
+        <v>608.8</v>
       </c>
       <c r="H407" s="10">
-        <v>611.8</v>
+        <v>532.7</v>
       </c>
     </row>
     <row r="408" spans="1:8" outlineLevel="2">
       <c r="A408" s="15">
         <v>28</v>
       </c>
       <c r="B408" s="6" t="s">
         <v>812</v>
       </c>
       <c r="C408" s="7" t="s">
         <v>813</v>
       </c>
       <c r="D408" s="5">
-        <v>0.0</v>
+        <v>146.0</v>
       </c>
       <c r="E408" s="10">
-        <v>960.0</v>
+        <v>837.0</v>
       </c>
       <c r="F408" s="10">
-        <v>864.0</v>
+        <v>753.3</v>
       </c>
       <c r="G408" s="10">
-        <v>768.0</v>
+        <v>669.6</v>
       </c>
       <c r="H408" s="10">
-        <v>672.0</v>
+        <v>585.9</v>
       </c>
     </row>
     <row r="409" spans="1:8" outlineLevel="2">
       <c r="A409" s="15">
         <v>29</v>
       </c>
       <c r="B409" s="6" t="s">
         <v>814</v>
       </c>
       <c r="C409" s="7" t="s">
         <v>815</v>
       </c>
       <c r="D409" s="5">
-        <v>3.0</v>
+        <v>173.0</v>
       </c>
       <c r="E409" s="10">
-        <v>914.0</v>
+        <v>796.0</v>
       </c>
       <c r="F409" s="10">
-        <v>822.6</v>
+        <v>716.4</v>
       </c>
       <c r="G409" s="10">
-        <v>731.2</v>
+        <v>636.8</v>
       </c>
       <c r="H409" s="10">
-        <v>639.8</v>
+        <v>557.2</v>
       </c>
     </row>
     <row r="410" spans="1:8" outlineLevel="2">
       <c r="A410" s="15">
         <v>30</v>
       </c>
       <c r="B410" s="6" t="s">
         <v>816</v>
       </c>
       <c r="C410" s="7" t="s">
         <v>817</v>
       </c>
       <c r="D410" s="5">
-        <v>60.0</v>
+        <v>275.0</v>
       </c>
       <c r="E410" s="10">
-        <v>877.0</v>
+        <v>764.0</v>
       </c>
       <c r="F410" s="10">
-        <v>789.3</v>
+        <v>687.6</v>
       </c>
       <c r="G410" s="10">
-        <v>701.6</v>
+        <v>611.2</v>
       </c>
       <c r="H410" s="10">
-        <v>613.9</v>
+        <v>534.8</v>
       </c>
     </row>
     <row r="411" spans="1:8" outlineLevel="2">
       <c r="A411" s="15">
         <v>31</v>
       </c>
       <c r="B411" s="6" t="s">
         <v>818</v>
       </c>
       <c r="C411" s="7" t="s">
         <v>819</v>
       </c>
       <c r="D411" s="5">
-        <v>123.0</v>
+        <v>239.0</v>
       </c>
       <c r="E411" s="10">
-        <v>990.0</v>
+        <v>864.0</v>
       </c>
       <c r="F411" s="10">
-        <v>891.0</v>
+        <v>777.6</v>
       </c>
       <c r="G411" s="10">
-        <v>792.0</v>
+        <v>691.2</v>
       </c>
       <c r="H411" s="10">
-        <v>693.0</v>
+        <v>604.8</v>
       </c>
     </row>
     <row r="412" spans="1:8" outlineLevel="2">
       <c r="A412" s="15">
         <v>32</v>
       </c>
       <c r="B412" s="6" t="s">
         <v>820</v>
       </c>
       <c r="C412" s="7" t="s">
         <v>821</v>
       </c>
       <c r="D412" s="5">
-        <v>594.0</v>
+        <v>542.0</v>
       </c>
       <c r="E412" s="10">
-        <v>1632.0</v>
+        <v>1577.0</v>
       </c>
       <c r="F412" s="10">
-        <v>1468.8</v>
+        <v>1419.3</v>
       </c>
       <c r="G412" s="10">
-        <v>1305.6</v>
+        <v>1261.6</v>
       </c>
       <c r="H412" s="10">
-        <v>1142.4</v>
+        <v>1103.9</v>
       </c>
     </row>
     <row r="413" spans="1:8" outlineLevel="2">
       <c r="A413" s="15">
         <v>33</v>
       </c>
       <c r="B413" s="6" t="s">
         <v>822</v>
       </c>
       <c r="C413" s="7" t="s">
         <v>823</v>
       </c>
       <c r="D413" s="5">
-        <v>537.0</v>
+        <v>432.0</v>
       </c>
       <c r="E413" s="10">
-        <v>1115.0</v>
+        <v>1028.0</v>
       </c>
       <c r="F413" s="10">
-        <v>1003.5</v>
+        <v>925.2</v>
       </c>
       <c r="G413" s="10">
-        <v>892.0</v>
+        <v>822.4</v>
       </c>
       <c r="H413" s="10">
-        <v>780.5</v>
+        <v>719.6</v>
       </c>
     </row>
     <row r="414" spans="1:8" outlineLevel="2">
       <c r="A414" s="15">
         <v>34</v>
       </c>
       <c r="B414" s="6" t="s">
         <v>824</v>
       </c>
       <c r="C414" s="7" t="s">
         <v>825</v>
       </c>
       <c r="D414" s="5">
-        <v>3317.0</v>
+        <v>6699.0</v>
       </c>
       <c r="E414" s="10">
-        <v>1358.0</v>
+        <v>991.0</v>
       </c>
       <c r="F414" s="10">
-        <v>1222.2</v>
+        <v>891.9</v>
       </c>
       <c r="G414" s="10">
-        <v>1086.4</v>
+        <v>792.8</v>
       </c>
       <c r="H414" s="10">
-        <v>950.6</v>
+        <v>693.7</v>
       </c>
     </row>
     <row r="415" spans="1:8" outlineLevel="2">
       <c r="A415" s="15">
         <v>35</v>
       </c>
       <c r="B415" s="6" t="s">
         <v>826</v>
       </c>
       <c r="C415" s="7" t="s">
         <v>827</v>
       </c>
       <c r="D415" s="5">
-        <v>1898.0</v>
+        <v>2838.0</v>
       </c>
       <c r="E415" s="10">
-        <v>1298.0</v>
+        <v>946.0</v>
       </c>
       <c r="F415" s="10">
-        <v>1168.2</v>
+        <v>851.4</v>
       </c>
       <c r="G415" s="10">
-        <v>1038.4</v>
+        <v>756.8</v>
       </c>
       <c r="H415" s="10">
-        <v>908.6</v>
+        <v>662.2</v>
       </c>
     </row>
     <row r="416" spans="1:8" outlineLevel="2">
       <c r="A416" s="15">
         <v>36</v>
       </c>
       <c r="B416" s="6" t="s">
         <v>828</v>
       </c>
       <c r="C416" s="7" t="s">
         <v>829</v>
       </c>
       <c r="D416" s="5">
-        <v>0.0</v>
+        <v>242.0</v>
       </c>
       <c r="E416" s="10">
-        <v>918.0</v>
+        <v>1013.0</v>
       </c>
       <c r="F416" s="10">
-        <v>826.2</v>
+        <v>911.7</v>
       </c>
       <c r="G416" s="10">
-        <v>734.4</v>
+        <v>810.4</v>
       </c>
       <c r="H416" s="10">
-        <v>642.6</v>
+        <v>709.1</v>
       </c>
     </row>
     <row r="417" spans="1:8" outlineLevel="2">
       <c r="A417" s="15">
         <v>37</v>
       </c>
       <c r="B417" s="6" t="s">
         <v>830</v>
       </c>
       <c r="C417" s="7" t="s">
         <v>831</v>
       </c>
       <c r="D417" s="5">
-        <v>1.0</v>
+        <v>391.0</v>
       </c>
       <c r="E417" s="10">
-        <v>1195.0</v>
+        <v>1042.0</v>
       </c>
       <c r="F417" s="10">
-        <v>1075.5</v>
+        <v>937.8</v>
       </c>
       <c r="G417" s="10">
-        <v>956.0</v>
+        <v>833.6</v>
       </c>
       <c r="H417" s="10">
-        <v>836.5</v>
+        <v>729.4</v>
       </c>
     </row>
     <row r="418" spans="1:8" outlineLevel="2">
       <c r="A418" s="15">
         <v>38</v>
       </c>
       <c r="B418" s="6" t="s">
         <v>832</v>
       </c>
       <c r="C418" s="7" t="s">
         <v>833</v>
       </c>
       <c r="D418" s="5">
-        <v>795.0</v>
+        <v>224.0</v>
       </c>
       <c r="E418" s="10">
-        <v>1027.0</v>
+        <v>1132.0</v>
       </c>
       <c r="F418" s="10">
-        <v>924.3</v>
+        <v>1018.8</v>
       </c>
       <c r="G418" s="10">
-        <v>821.6</v>
+        <v>905.6</v>
       </c>
       <c r="H418" s="10">
-        <v>718.9</v>
+        <v>792.4</v>
       </c>
     </row>
     <row r="419" spans="1:8" outlineLevel="2">
       <c r="A419" s="15">
         <v>39</v>
       </c>
       <c r="B419" s="6" t="s">
         <v>834</v>
       </c>
       <c r="C419" s="7" t="s">
         <v>835</v>
       </c>
       <c r="D419" s="5">
-        <v>548.0</v>
+        <v>943.0</v>
       </c>
       <c r="E419" s="10">
-        <v>926.0</v>
+        <v>1021.0</v>
       </c>
       <c r="F419" s="10">
-        <v>833.4</v>
+        <v>918.9</v>
       </c>
       <c r="G419" s="10">
-        <v>740.8</v>
+        <v>816.8</v>
       </c>
       <c r="H419" s="10">
-        <v>648.2</v>
+        <v>714.7</v>
       </c>
     </row>
     <row r="420" spans="1:8" outlineLevel="2">
       <c r="A420" s="15">
         <v>40</v>
       </c>
       <c r="B420" s="6" t="s">
         <v>836</v>
       </c>
       <c r="C420" s="7" t="s">
         <v>837</v>
       </c>
       <c r="D420" s="5">
-        <v>0.0</v>
+        <v>196.0</v>
       </c>
       <c r="E420" s="10">
-        <v>1232.0</v>
+        <v>1358.0</v>
       </c>
       <c r="F420" s="10">
-        <v>1108.8</v>
+        <v>1222.2</v>
       </c>
       <c r="G420" s="10">
-        <v>985.6</v>
+        <v>1086.4</v>
       </c>
       <c r="H420" s="10">
-        <v>862.4</v>
+        <v>950.6</v>
       </c>
     </row>
     <row r="421" spans="1:8" outlineLevel="2">
       <c r="A421" s="15">
         <v>41</v>
       </c>
       <c r="B421" s="6" t="s">
         <v>838</v>
       </c>
       <c r="C421" s="7" t="s">
         <v>839</v>
       </c>
       <c r="D421" s="5">
-        <v>10904.0</v>
+        <v>13711.0</v>
       </c>
       <c r="E421" s="10">
-        <v>640.0</v>
+        <v>546.0</v>
       </c>
       <c r="F421" s="10">
-        <v>576.0</v>
+        <v>491.4</v>
       </c>
       <c r="G421" s="10">
-        <v>512.0</v>
+        <v>436.8</v>
       </c>
       <c r="H421" s="10">
-        <v>448.0</v>
+        <v>382.2</v>
       </c>
     </row>
     <row r="422" spans="1:8" outlineLevel="2">
       <c r="A422" s="15">
         <v>42</v>
       </c>
       <c r="B422" s="6" t="s">
         <v>840</v>
       </c>
       <c r="C422" s="7" t="s">
         <v>841</v>
       </c>
       <c r="D422" s="5">
-        <v>44906.0</v>
+        <v>69203.0</v>
       </c>
       <c r="E422" s="10">
-        <v>560.0</v>
+        <v>423.0</v>
       </c>
       <c r="F422" s="10">
-        <v>504.0</v>
+        <v>380.7</v>
       </c>
       <c r="G422" s="10">
-        <v>448.0</v>
+        <v>338.4</v>
       </c>
       <c r="H422" s="10">
-        <v>392.0</v>
+        <v>296.1</v>
       </c>
     </row>
     <row r="423" spans="1:8" outlineLevel="2">
       <c r="A423" s="15">
         <v>43</v>
       </c>
       <c r="B423" s="6" t="s">
         <v>842</v>
       </c>
       <c r="C423" s="7" t="s">
         <v>843</v>
       </c>
       <c r="D423" s="5">
-        <v>1455.0</v>
+        <v>14950.0</v>
       </c>
       <c r="E423" s="10">
-        <v>597.0</v>
+        <v>480.0</v>
       </c>
       <c r="F423" s="10">
-        <v>537.3</v>
+        <v>432.0</v>
       </c>
       <c r="G423" s="10">
-        <v>477.6</v>
+        <v>384.0</v>
       </c>
       <c r="H423" s="10">
-        <v>417.9</v>
+        <v>336.0</v>
       </c>
     </row>
     <row r="424" spans="1:8" outlineLevel="2">
       <c r="A424" s="15">
         <v>44</v>
       </c>
       <c r="B424" s="6" t="s">
         <v>844</v>
       </c>
       <c r="C424" s="7" t="s">
         <v>845</v>
       </c>
       <c r="D424" s="5">
-        <v>5555.0</v>
+        <v>8213.0</v>
       </c>
       <c r="E424" s="10">
-        <v>590.0</v>
+        <v>484.0</v>
       </c>
       <c r="F424" s="10">
-        <v>531.0</v>
+        <v>435.6</v>
       </c>
       <c r="G424" s="10">
-        <v>472.0</v>
+        <v>387.2</v>
       </c>
       <c r="H424" s="10">
-        <v>413.0</v>
+        <v>338.8</v>
       </c>
     </row>
     <row r="425" spans="1:8" outlineLevel="2">
       <c r="A425" s="15">
         <v>45</v>
       </c>
       <c r="B425" s="6" t="s">
         <v>846</v>
       </c>
       <c r="C425" s="7" t="s">
         <v>847</v>
       </c>
       <c r="D425" s="5">
-        <v>131.0</v>
+        <v>0.0</v>
       </c>
       <c r="E425" s="10">
-        <v>869.0</v>
+        <v>958.0</v>
       </c>
       <c r="F425" s="10">
-        <v>782.1</v>
+        <v>862.2</v>
       </c>
       <c r="G425" s="10">
-        <v>695.2</v>
+        <v>766.4</v>
       </c>
       <c r="H425" s="10">
-        <v>608.3</v>
+        <v>670.6</v>
       </c>
     </row>
     <row r="426" spans="1:8" outlineLevel="2">
       <c r="A426" s="15">
         <v>46</v>
       </c>
       <c r="B426" s="6" t="s">
         <v>848</v>
       </c>
       <c r="C426" s="7" t="s">
         <v>849</v>
       </c>
       <c r="D426" s="5">
-        <v>96.0</v>
+        <v>375.0</v>
       </c>
       <c r="E426" s="10">
-        <v>1387.0</v>
+        <v>1531.0</v>
       </c>
       <c r="F426" s="10">
-        <v>1248.3</v>
+        <v>1377.9</v>
       </c>
       <c r="G426" s="10">
-        <v>1109.6</v>
+        <v>1224.8</v>
       </c>
       <c r="H426" s="10">
-        <v>970.9</v>
+        <v>1071.7</v>
       </c>
     </row>
     <row r="427" spans="1:8" outlineLevel="2">
       <c r="A427" s="15">
         <v>47</v>
       </c>
       <c r="B427" s="6" t="s">
         <v>850</v>
       </c>
       <c r="C427" s="7" t="s">
         <v>851</v>
       </c>
       <c r="D427" s="5">
-        <v>146.0</v>
+        <v>140.0</v>
       </c>
       <c r="E427" s="10">
-        <v>2674.0</v>
+        <v>2949.0</v>
       </c>
       <c r="F427" s="10">
-        <v>2406.6</v>
+        <v>2654.1</v>
       </c>
       <c r="G427" s="10">
-        <v>2139.2</v>
+        <v>2359.2</v>
       </c>
       <c r="H427" s="10">
-        <v>1871.8</v>
+        <v>2064.3</v>
       </c>
     </row>
     <row r="428" spans="1:8" outlineLevel="2">
       <c r="A428" s="15">
         <v>48</v>
       </c>
       <c r="B428" s="6" t="s">
         <v>852</v>
       </c>
       <c r="C428" s="7" t="s">
         <v>853</v>
       </c>
       <c r="D428" s="5">
-        <v>0.0</v>
+        <v>24.0</v>
       </c>
       <c r="E428" s="10">
-        <v>626.0</v>
+        <v>690.0</v>
       </c>
       <c r="F428" s="10">
-        <v>563.4</v>
+        <v>621.0</v>
       </c>
       <c r="G428" s="10">
-        <v>500.8</v>
+        <v>552.0</v>
       </c>
       <c r="H428" s="10">
-        <v>438.2</v>
+        <v>483.0</v>
       </c>
     </row>
     <row r="429" spans="1:8" outlineLevel="2">
       <c r="A429" s="15">
         <v>49</v>
       </c>
       <c r="B429" s="6" t="s">
         <v>854</v>
       </c>
       <c r="C429" s="7" t="s">
         <v>855</v>
       </c>
       <c r="D429" s="5">
-        <v>4.0</v>
+        <v>35.0</v>
       </c>
       <c r="E429" s="10">
-        <v>626.0</v>
+        <v>690.0</v>
       </c>
       <c r="F429" s="10">
-        <v>563.4</v>
+        <v>621.0</v>
       </c>
       <c r="G429" s="10">
-        <v>500.8</v>
+        <v>552.0</v>
       </c>
       <c r="H429" s="10">
-        <v>438.2</v>
+        <v>483.0</v>
       </c>
     </row>
     <row r="430" spans="1:8" outlineLevel="2">
       <c r="A430" s="15">
         <v>50</v>
       </c>
       <c r="B430" s="6" t="s">
         <v>856</v>
       </c>
       <c r="C430" s="7" t="s">
         <v>857</v>
       </c>
       <c r="D430" s="5">
         <v>0.0</v>
       </c>
       <c r="E430" s="10">
-        <v>854.0</v>
+        <v>942.0</v>
       </c>
       <c r="F430" s="10">
-        <v>768.6</v>
+        <v>847.8</v>
       </c>
       <c r="G430" s="10">
-        <v>683.2</v>
+        <v>753.6</v>
       </c>
       <c r="H430" s="10">
-        <v>597.8</v>
+        <v>659.4</v>
       </c>
     </row>
     <row r="431" spans="1:8" outlineLevel="2">
       <c r="A431" s="15">
         <v>51</v>
       </c>
       <c r="B431" s="6" t="s">
         <v>858</v>
       </c>
       <c r="C431" s="7" t="s">
         <v>859</v>
       </c>
       <c r="D431" s="5">
         <v>0.0</v>
       </c>
       <c r="E431" s="10">
-        <v>854.0</v>
+        <v>942.0</v>
       </c>
       <c r="F431" s="10">
-        <v>768.6</v>
+        <v>847.8</v>
       </c>
       <c r="G431" s="10">
-        <v>683.2</v>
+        <v>753.6</v>
       </c>
       <c r="H431" s="10">
-        <v>597.8</v>
+        <v>659.4</v>
       </c>
     </row>
     <row r="432" spans="1:8" outlineLevel="2">
       <c r="A432" s="15">
         <v>52</v>
       </c>
       <c r="B432" s="6" t="s">
         <v>860</v>
       </c>
       <c r="C432" s="7" t="s">
         <v>861</v>
       </c>
       <c r="D432" s="5">
         <v>0.0</v>
       </c>
       <c r="E432" s="10">
-        <v>1022.0</v>
+        <v>1128.0</v>
       </c>
       <c r="F432" s="10">
-        <v>919.8</v>
+        <v>1015.2</v>
       </c>
       <c r="G432" s="10">
-        <v>817.6</v>
+        <v>902.4</v>
       </c>
       <c r="H432" s="10">
-        <v>715.4</v>
+        <v>789.6</v>
       </c>
     </row>
     <row r="433" spans="1:8" outlineLevel="2">
       <c r="A433" s="15">
         <v>53</v>
       </c>
       <c r="B433" s="6" t="s">
         <v>862</v>
       </c>
       <c r="C433" s="7" t="s">
         <v>863</v>
       </c>
       <c r="D433" s="5">
         <v>0.0</v>
       </c>
       <c r="E433" s="10">
-        <v>1197.0</v>
+        <v>730.0</v>
       </c>
       <c r="F433" s="10">
-        <v>1077.3</v>
+        <v>657.0</v>
       </c>
       <c r="G433" s="10">
-        <v>957.6</v>
+        <v>584.0</v>
       </c>
       <c r="H433" s="10">
-        <v>837.9</v>
+        <v>511.0</v>
       </c>
     </row>
     <row r="434" spans="1:8" outlineLevel="2">
       <c r="A434" s="15">
         <v>54</v>
       </c>
       <c r="B434" s="6" t="s">
         <v>864</v>
       </c>
       <c r="C434" s="7" t="s">
         <v>865</v>
       </c>
       <c r="D434" s="5">
         <v>0.0</v>
       </c>
       <c r="E434" s="10">
-        <v>195.0</v>
+        <v>196.0</v>
       </c>
       <c r="F434" s="10">
-        <v>175.5</v>
+        <v>176.4</v>
       </c>
       <c r="G434" s="10">
-        <v>156.0</v>
+        <v>156.8</v>
       </c>
       <c r="H434" s="10">
-        <v>136.5</v>
+        <v>137.2</v>
       </c>
     </row>
     <row r="435" spans="1:8" outlineLevel="2">
       <c r="A435" s="15">
         <v>55</v>
       </c>
       <c r="B435" s="6" t="s">
         <v>866</v>
       </c>
       <c r="C435" s="7" t="s">
         <v>867</v>
       </c>
       <c r="D435" s="5">
         <v>0.0</v>
       </c>
       <c r="E435" s="10">
-        <v>130.0</v>
+        <v>129.0</v>
       </c>
       <c r="F435" s="10">
-        <v>117.0</v>
+        <v>116.1</v>
       </c>
       <c r="G435" s="10">
-        <v>104.0</v>
+        <v>103.2</v>
       </c>
       <c r="H435" s="10">
-        <v>91.0</v>
+        <v>90.3</v>
       </c>
     </row>
     <row r="436" spans="1:8" outlineLevel="2">
       <c r="A436" s="15">
         <v>56</v>
       </c>
       <c r="B436" s="6" t="s">
         <v>868</v>
       </c>
       <c r="C436" s="7" t="s">
         <v>869</v>
       </c>
       <c r="D436" s="5">
         <v>0.0</v>
       </c>
       <c r="E436" s="10">
-        <v>206.0</v>
+        <v>228.0</v>
       </c>
       <c r="F436" s="10">
-        <v>185.4</v>
+        <v>205.2</v>
       </c>
       <c r="G436" s="10">
-        <v>164.8</v>
+        <v>182.4</v>
       </c>
       <c r="H436" s="10">
-        <v>144.2</v>
+        <v>159.6</v>
       </c>
     </row>
     <row r="437" spans="1:8" outlineLevel="2">
       <c r="A437" s="15">
         <v>57</v>
       </c>
       <c r="B437" s="6" t="s">
         <v>870</v>
       </c>
       <c r="C437" s="7" t="s">
         <v>871</v>
       </c>
       <c r="D437" s="5">
         <v>0.0</v>
       </c>
       <c r="E437" s="10">
-        <v>194.0</v>
+        <v>214.0</v>
       </c>
       <c r="F437" s="10">
-        <v>174.6</v>
+        <v>192.6</v>
       </c>
       <c r="G437" s="10">
-        <v>155.2</v>
+        <v>171.2</v>
       </c>
       <c r="H437" s="10">
-        <v>135.8</v>
+        <v>149.8</v>
       </c>
     </row>
     <row r="438" spans="1:8" outlineLevel="2">
       <c r="A438" s="15">
         <v>58</v>
       </c>
       <c r="B438" s="6" t="s">
         <v>872</v>
       </c>
       <c r="C438" s="7" t="s">
         <v>873</v>
       </c>
       <c r="D438" s="5">
-        <v>16713.0</v>
+        <v>8527.0</v>
       </c>
       <c r="E438" s="10">
-        <v>98.0</v>
+        <v>75.0</v>
       </c>
       <c r="F438" s="10">
-        <v>88.2</v>
+        <v>67.5</v>
       </c>
       <c r="G438" s="10">
-        <v>78.4</v>
+        <v>60.0</v>
       </c>
       <c r="H438" s="10">
-        <v>68.6</v>
+        <v>52.5</v>
       </c>
     </row>
     <row r="439" spans="1:8" outlineLevel="2">
       <c r="A439" s="15">
         <v>59</v>
       </c>
       <c r="B439" s="6" t="s">
         <v>874</v>
       </c>
       <c r="C439" s="7" t="s">
         <v>875</v>
       </c>
       <c r="D439" s="5">
-        <v>0.0</v>
+        <v>464.0</v>
       </c>
       <c r="E439" s="10">
-        <v>128.0</v>
+        <v>118.0</v>
       </c>
       <c r="F439" s="10">
-        <v>115.2</v>
+        <v>106.2</v>
       </c>
       <c r="G439" s="10">
-        <v>102.4</v>
+        <v>94.4</v>
       </c>
       <c r="H439" s="10">
-        <v>89.6</v>
+        <v>82.6</v>
       </c>
     </row>
     <row r="440" spans="1:8" outlineLevel="2">
       <c r="A440" s="15">
         <v>60</v>
       </c>
       <c r="B440" s="6" t="s">
         <v>876</v>
       </c>
       <c r="C440" s="7" t="s">
         <v>877</v>
       </c>
       <c r="D440" s="5">
-        <v>66937.0</v>
+        <v>0.0</v>
       </c>
       <c r="E440" s="10">
-        <v>69.0</v>
+        <v>52.0</v>
       </c>
       <c r="F440" s="10">
-        <v>62.1</v>
+        <v>46.8</v>
       </c>
       <c r="G440" s="10">
-        <v>55.2</v>
+        <v>41.6</v>
       </c>
       <c r="H440" s="10">
-        <v>48.3</v>
+        <v>36.4</v>
       </c>
     </row>
     <row r="441" spans="1:8" outlineLevel="2">
       <c r="A441" s="15">
         <v>61</v>
       </c>
       <c r="B441" s="6" t="s">
         <v>878</v>
       </c>
       <c r="C441" s="7" t="s">
         <v>879</v>
       </c>
       <c r="D441" s="5">
         <v>0.0</v>
       </c>
       <c r="E441" s="10">
-        <v>317.0</v>
+        <v>349.0</v>
       </c>
       <c r="F441" s="10">
-        <v>285.3</v>
+        <v>314.1</v>
       </c>
       <c r="G441" s="10">
-        <v>253.6</v>
+        <v>279.2</v>
       </c>
       <c r="H441" s="10">
-        <v>221.9</v>
+        <v>244.3</v>
       </c>
     </row>
     <row r="442" spans="1:8" outlineLevel="2">
       <c r="A442" s="15">
         <v>62</v>
       </c>
       <c r="B442" s="6" t="s">
         <v>880</v>
       </c>
       <c r="C442" s="7" t="s">
         <v>881</v>
       </c>
       <c r="D442" s="5">
-        <v>7556.0</v>
+        <v>0.0</v>
       </c>
       <c r="E442" s="10">
-        <v>112.0</v>
+        <v>85.0</v>
       </c>
       <c r="F442" s="10">
-        <v>100.8</v>
+        <v>76.5</v>
       </c>
       <c r="G442" s="10">
-        <v>89.6</v>
+        <v>68.0</v>
       </c>
       <c r="H442" s="10">
-        <v>78.4</v>
+        <v>59.5</v>
       </c>
     </row>
     <row r="443" spans="1:8" outlineLevel="2">
       <c r="A443" s="15">
         <v>63</v>
       </c>
       <c r="B443" s="6" t="s">
         <v>882</v>
       </c>
       <c r="C443" s="7" t="s">
         <v>883</v>
       </c>
       <c r="D443" s="5">
-        <v>449.0</v>
+        <v>0.0</v>
       </c>
       <c r="E443" s="10">
-        <v>170.0</v>
+        <v>188.0</v>
       </c>
       <c r="F443" s="10">
-        <v>153.0</v>
+        <v>169.2</v>
       </c>
       <c r="G443" s="10">
-        <v>136.0</v>
+        <v>150.4</v>
       </c>
       <c r="H443" s="10">
-        <v>119.0</v>
+        <v>131.6</v>
       </c>
     </row>
     <row r="444" spans="1:8" outlineLevel="2">
       <c r="A444" s="15">
         <v>64</v>
       </c>
       <c r="B444" s="6" t="s">
         <v>884</v>
       </c>
       <c r="C444" s="7" t="s">
         <v>885</v>
       </c>
       <c r="D444" s="5">
         <v>0.0</v>
       </c>
       <c r="E444" s="10">
         <v>0.0</v>
       </c>
       <c r="F444" s="10">
         <v>0.0</v>
       </c>
       <c r="G444" s="10">
         <v>0.0</v>
       </c>
       <c r="H444" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="445" spans="1:8" outlineLevel="2">
       <c r="A445" s="15">
         <v>65</v>
       </c>
       <c r="B445" s="6" t="s">
         <v>886</v>
       </c>
       <c r="C445" s="7" t="s">
         <v>887</v>
       </c>
       <c r="D445" s="5">
-        <v>612.0</v>
+        <v>0.0</v>
       </c>
       <c r="E445" s="10">
-        <v>166.0</v>
+        <v>128.0</v>
       </c>
       <c r="F445" s="10">
-        <v>149.4</v>
+        <v>115.2</v>
       </c>
       <c r="G445" s="10">
-        <v>132.8</v>
+        <v>102.4</v>
       </c>
       <c r="H445" s="10">
-        <v>116.2</v>
+        <v>89.6</v>
       </c>
     </row>
     <row r="446" spans="1:8" outlineLevel="2">
       <c r="A446" s="15">
         <v>66</v>
       </c>
       <c r="B446" s="6" t="s">
         <v>888</v>
       </c>
       <c r="C446" s="7" t="s">
         <v>889</v>
       </c>
       <c r="D446" s="5">
-        <v>3890.0</v>
+        <v>3855.0</v>
       </c>
       <c r="E446" s="10">
-        <v>149.0</v>
+        <v>164.0</v>
       </c>
       <c r="F446" s="10">
-        <v>134.1</v>
+        <v>147.6</v>
       </c>
       <c r="G446" s="10">
-        <v>119.2</v>
+        <v>131.2</v>
       </c>
       <c r="H446" s="10">
-        <v>104.3</v>
+        <v>114.8</v>
       </c>
     </row>
     <row r="447" spans="1:8" outlineLevel="2">
       <c r="A447" s="15">
         <v>67</v>
       </c>
       <c r="B447" s="6" t="s">
         <v>890</v>
       </c>
       <c r="C447" s="7" t="s">
         <v>891</v>
       </c>
       <c r="D447" s="5">
-        <v>9.0</v>
+        <v>19.0</v>
       </c>
       <c r="E447" s="10">
-        <v>184.0</v>
+        <v>203.0</v>
       </c>
       <c r="F447" s="10">
-        <v>165.6</v>
+        <v>182.7</v>
       </c>
       <c r="G447" s="10">
-        <v>147.2</v>
+        <v>162.4</v>
       </c>
       <c r="H447" s="10">
-        <v>128.8</v>
+        <v>142.1</v>
       </c>
     </row>
     <row r="448" spans="1:8" outlineLevel="2">
       <c r="A448" s="15">
         <v>68</v>
       </c>
       <c r="B448" s="6" t="s">
         <v>892</v>
       </c>
       <c r="C448" s="7" t="s">
         <v>893</v>
       </c>
       <c r="D448" s="5">
         <v>0.0</v>
       </c>
       <c r="E448" s="10">
-        <v>219.0</v>
+        <v>242.0</v>
       </c>
       <c r="F448" s="10">
-        <v>197.1</v>
+        <v>217.8</v>
       </c>
       <c r="G448" s="10">
-        <v>175.2</v>
+        <v>193.6</v>
       </c>
       <c r="H448" s="10">
-        <v>153.3</v>
+        <v>169.4</v>
       </c>
     </row>
     <row r="449" spans="1:8" outlineLevel="1">
       <c r="A449" s="13" t="s">
         <v>894</v>
       </c>
       <c r="B449" s="4"/>
       <c r="C449" s="4"/>
       <c r="D449" s="4"/>
       <c r="E449" s="9"/>
       <c r="F449" s="9"/>
       <c r="G449" s="9"/>
       <c r="H449" s="9"/>
     </row>
     <row r="450" spans="1:8" outlineLevel="2">
       <c r="A450" s="14" t="s">
         <v>895</v>
       </c>
       <c r="B450" s="4"/>
       <c r="C450" s="4"/>
       <c r="D450" s="4"/>
       <c r="E450" s="9"/>
       <c r="F450" s="9"/>
       <c r="G450" s="9"/>
       <c r="H450" s="9"/>
     </row>
     <row r="451" spans="1:8" outlineLevel="3">
       <c r="A451" s="15">
         <v>1</v>
       </c>
       <c r="B451" s="6" t="s">
         <v>896</v>
       </c>
       <c r="C451" s="7" t="s">
         <v>897</v>
       </c>
       <c r="D451" s="5">
-        <v>11.0</v>
+        <v>22.0</v>
       </c>
       <c r="E451" s="10">
-        <v>13480.0</v>
+        <v>13817.0</v>
       </c>
       <c r="F451" s="10">
-        <v>12132.0</v>
+        <v>12435.3</v>
       </c>
       <c r="G451" s="10">
-        <v>10784.0</v>
+        <v>11053.6</v>
       </c>
       <c r="H451" s="10">
-        <v>9436.0</v>
+        <v>9671.9</v>
       </c>
     </row>
     <row r="452" spans="1:8" outlineLevel="3">
       <c r="A452" s="15">
         <v>2</v>
       </c>
       <c r="B452" s="6" t="s">
         <v>898</v>
       </c>
       <c r="C452" s="7" t="s">
         <v>899</v>
       </c>
       <c r="D452" s="5">
         <v>8.0</v>
       </c>
       <c r="E452" s="10">
-        <v>15216.0</v>
+        <v>15597.0</v>
       </c>
       <c r="F452" s="10">
-        <v>13694.4</v>
+        <v>14037.3</v>
       </c>
       <c r="G452" s="10">
-        <v>12172.8</v>
+        <v>12477.6</v>
       </c>
       <c r="H452" s="10">
-        <v>10651.2</v>
+        <v>10917.9</v>
       </c>
     </row>
     <row r="453" spans="1:8" outlineLevel="3">
       <c r="A453" s="15">
         <v>3</v>
       </c>
       <c r="B453" s="6" t="s">
         <v>900</v>
       </c>
       <c r="C453" s="7" t="s">
         <v>901</v>
       </c>
       <c r="D453" s="5">
-        <v>33.0</v>
+        <v>70.0</v>
       </c>
       <c r="E453" s="10">
         <v>17605.0</v>
       </c>
       <c r="F453" s="10">
         <v>15844.5</v>
       </c>
       <c r="G453" s="10">
         <v>14084.0</v>
       </c>
       <c r="H453" s="10">
         <v>12323.5</v>
       </c>
     </row>
     <row r="454" spans="1:8" outlineLevel="3">
       <c r="A454" s="15">
         <v>4</v>
       </c>
       <c r="B454" s="6" t="s">
         <v>902</v>
       </c>
       <c r="C454" s="7" t="s">
         <v>903</v>
       </c>
       <c r="D454" s="5">
-        <v>25.0</v>
+        <v>42.0</v>
       </c>
       <c r="E454" s="10">
-        <v>14477.0</v>
+        <v>14595.0</v>
       </c>
       <c r="F454" s="10">
-        <v>13029.3</v>
+        <v>13135.5</v>
       </c>
       <c r="G454" s="10">
-        <v>11581.6</v>
+        <v>11676.0</v>
       </c>
       <c r="H454" s="10">
-        <v>10133.9</v>
+        <v>10216.5</v>
       </c>
     </row>
     <row r="455" spans="1:8" outlineLevel="3">
       <c r="A455" s="15">
         <v>5</v>
       </c>
       <c r="B455" s="6" t="s">
         <v>904</v>
       </c>
       <c r="C455" s="7" t="s">
         <v>905</v>
       </c>
       <c r="D455" s="5">
-        <v>4.0</v>
+        <v>14.0</v>
       </c>
       <c r="E455" s="10">
-        <v>18005.0</v>
+        <v>18456.0</v>
       </c>
       <c r="F455" s="10">
-        <v>16204.5</v>
+        <v>16610.4</v>
       </c>
       <c r="G455" s="10">
-        <v>14404.0</v>
+        <v>14764.8</v>
       </c>
       <c r="H455" s="10">
-        <v>12603.5</v>
+        <v>12919.2</v>
       </c>
     </row>
     <row r="456" spans="1:8" outlineLevel="3">
       <c r="A456" s="15">
         <v>6</v>
       </c>
       <c r="B456" s="6" t="s">
         <v>906</v>
       </c>
       <c r="C456" s="7" t="s">
         <v>907</v>
       </c>
       <c r="D456" s="5">
-        <v>50.0</v>
+        <v>87.0</v>
       </c>
       <c r="E456" s="10">
-        <v>18251.0</v>
+        <v>18708.0</v>
       </c>
       <c r="F456" s="10">
-        <v>16425.9</v>
+        <v>16837.2</v>
       </c>
       <c r="G456" s="10">
-        <v>14600.8</v>
+        <v>14966.4</v>
       </c>
       <c r="H456" s="10">
-        <v>12775.7</v>
+        <v>13095.6</v>
       </c>
     </row>
     <row r="457" spans="1:8" outlineLevel="3">
       <c r="A457" s="15">
         <v>7</v>
       </c>
       <c r="B457" s="6" t="s">
         <v>908</v>
       </c>
       <c r="C457" s="7" t="s">
         <v>909</v>
       </c>
       <c r="D457" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E457" s="10">
-        <v>16990.0</v>
+        <v>17415.0</v>
       </c>
       <c r="F457" s="10">
-        <v>15291.0</v>
+        <v>15673.5</v>
       </c>
       <c r="G457" s="10">
-        <v>13592.0</v>
+        <v>13932.0</v>
       </c>
       <c r="H457" s="10">
-        <v>11893.0</v>
+        <v>12190.5</v>
       </c>
     </row>
     <row r="458" spans="1:8" outlineLevel="3">
       <c r="A458" s="15">
         <v>8</v>
       </c>
       <c r="B458" s="6" t="s">
         <v>910</v>
       </c>
       <c r="C458" s="7" t="s">
         <v>911</v>
       </c>
       <c r="D458" s="5">
-        <v>17.0</v>
+        <v>5.0</v>
       </c>
       <c r="E458" s="10">
-        <v>21061.0</v>
+        <v>21060.0</v>
       </c>
       <c r="F458" s="10">
-        <v>18954.9</v>
+        <v>18954.0</v>
       </c>
       <c r="G458" s="10">
-        <v>16848.8</v>
+        <v>16848.0</v>
       </c>
       <c r="H458" s="10">
-        <v>14742.7</v>
+        <v>14742.0</v>
       </c>
     </row>
     <row r="459" spans="1:8" outlineLevel="3">
       <c r="A459" s="15">
         <v>9</v>
       </c>
       <c r="B459" s="6" t="s">
         <v>912</v>
       </c>
       <c r="C459" s="7" t="s">
         <v>913</v>
       </c>
       <c r="D459" s="5">
-        <v>6.0</v>
+        <v>12.0</v>
       </c>
       <c r="E459" s="10">
-        <v>20243.0</v>
+        <v>20749.0</v>
       </c>
       <c r="F459" s="10">
-        <v>18218.7</v>
+        <v>18674.1</v>
       </c>
       <c r="G459" s="10">
-        <v>16194.4</v>
+        <v>16599.2</v>
       </c>
       <c r="H459" s="10">
-        <v>14170.1</v>
+        <v>14524.3</v>
       </c>
     </row>
     <row r="460" spans="1:8" outlineLevel="3">
       <c r="A460" s="15">
         <v>10</v>
       </c>
       <c r="B460" s="6" t="s">
         <v>914</v>
       </c>
       <c r="C460" s="7" t="s">
         <v>915</v>
       </c>
       <c r="D460" s="5">
-        <v>31.0</v>
+        <v>29.0</v>
       </c>
       <c r="E460" s="10">
-        <v>20419.0</v>
+        <v>20930.0</v>
       </c>
       <c r="F460" s="10">
-        <v>18377.1</v>
+        <v>18837.0</v>
       </c>
       <c r="G460" s="10">
-        <v>16335.2</v>
+        <v>16744.0</v>
       </c>
       <c r="H460" s="10">
-        <v>14293.3</v>
+        <v>14651.0</v>
       </c>
     </row>
     <row r="461" spans="1:8" outlineLevel="3">
       <c r="A461" s="15">
         <v>11</v>
       </c>
       <c r="B461" s="6" t="s">
         <v>916</v>
       </c>
       <c r="C461" s="7" t="s">
         <v>917</v>
       </c>
       <c r="D461" s="5">
-        <v>7.0</v>
+        <v>10.0</v>
       </c>
       <c r="E461" s="10">
         <v>34035.0</v>
       </c>
       <c r="F461" s="10">
         <v>30631.5</v>
       </c>
       <c r="G461" s="10">
         <v>27228.0</v>
       </c>
       <c r="H461" s="10">
         <v>23824.5</v>
       </c>
     </row>
     <row r="462" spans="1:8" outlineLevel="3">
       <c r="A462" s="15">
         <v>12</v>
       </c>
       <c r="B462" s="6" t="s">
         <v>918</v>
       </c>
       <c r="C462" s="7" t="s">
         <v>919</v>
       </c>
       <c r="D462" s="5">
-        <v>23.0</v>
+        <v>39.0</v>
       </c>
       <c r="E462" s="10">
-        <v>33850.0</v>
+        <v>34696.0</v>
       </c>
       <c r="F462" s="10">
-        <v>30465.0</v>
+        <v>31226.4</v>
       </c>
       <c r="G462" s="10">
-        <v>27080.0</v>
+        <v>27756.8</v>
       </c>
       <c r="H462" s="10">
-        <v>23695.0</v>
+        <v>24287.2</v>
       </c>
     </row>
     <row r="463" spans="1:8" outlineLevel="3">
       <c r="A463" s="15">
         <v>13</v>
       </c>
       <c r="B463" s="6" t="s">
         <v>920</v>
       </c>
       <c r="C463" s="7" t="s">
         <v>921</v>
       </c>
       <c r="D463" s="5">
-        <v>22.0</v>
+        <v>30.0</v>
       </c>
       <c r="E463" s="10">
-        <v>58200.0</v>
+        <v>59655.0</v>
       </c>
       <c r="F463" s="10">
-        <v>52380.0</v>
+        <v>53689.5</v>
       </c>
       <c r="G463" s="10">
-        <v>46560.0</v>
+        <v>47724.0</v>
       </c>
       <c r="H463" s="10">
-        <v>40740.0</v>
+        <v>41758.5</v>
       </c>
     </row>
     <row r="464" spans="1:8" outlineLevel="3">
       <c r="A464" s="15">
         <v>14</v>
       </c>
       <c r="B464" s="6" t="s">
         <v>922</v>
       </c>
       <c r="C464" s="7" t="s">
         <v>923</v>
       </c>
       <c r="D464" s="5">
-        <v>11.0</v>
+        <v>13.0</v>
       </c>
       <c r="E464" s="10">
-        <v>86868.0</v>
+        <v>89039.0</v>
       </c>
       <c r="F464" s="10">
-        <v>78181.2</v>
+        <v>80135.1</v>
       </c>
       <c r="G464" s="10">
-        <v>69494.4</v>
+        <v>71231.2</v>
       </c>
       <c r="H464" s="10">
-        <v>60807.6</v>
+        <v>62327.3</v>
       </c>
     </row>
     <row r="465" spans="1:8" outlineLevel="3">
       <c r="A465" s="15">
         <v>15</v>
       </c>
       <c r="B465" s="6" t="s">
         <v>924</v>
       </c>
       <c r="C465" s="7" t="s">
         <v>925</v>
       </c>
       <c r="D465" s="5">
-        <v>5.0</v>
+        <v>6.0</v>
       </c>
       <c r="E465" s="10">
-        <v>109073.0</v>
+        <v>111800.0</v>
       </c>
       <c r="F465" s="10">
-        <v>98165.7</v>
+        <v>100620.0</v>
       </c>
       <c r="G465" s="10">
-        <v>87258.4</v>
+        <v>89440.0</v>
       </c>
       <c r="H465" s="10">
-        <v>76351.1</v>
+        <v>78260.0</v>
       </c>
     </row>
     <row r="466" spans="1:8" outlineLevel="3">
       <c r="A466" s="15">
         <v>16</v>
       </c>
       <c r="B466" s="6" t="s">
         <v>926</v>
       </c>
       <c r="C466" s="7" t="s">
         <v>927</v>
       </c>
       <c r="D466" s="5">
-        <v>7.0</v>
+        <v>6.0</v>
       </c>
       <c r="E466" s="10">
-        <v>4974.0</v>
+        <v>5099.0</v>
       </c>
       <c r="F466" s="10">
-        <v>4476.6</v>
+        <v>4589.1</v>
       </c>
       <c r="G466" s="10">
-        <v>3979.2</v>
+        <v>4079.2</v>
       </c>
       <c r="H466" s="10">
-        <v>3481.8</v>
+        <v>3569.3</v>
       </c>
     </row>
     <row r="467" spans="1:8" outlineLevel="3">
       <c r="A467" s="15">
         <v>17</v>
       </c>
       <c r="B467" s="6" t="s">
         <v>928</v>
       </c>
       <c r="C467" s="7" t="s">
         <v>929</v>
       </c>
       <c r="D467" s="5">
         <v>22.0</v>
       </c>
       <c r="E467" s="10">
-        <v>5918.0</v>
+        <v>5919.0</v>
       </c>
       <c r="F467" s="10">
-        <v>5326.2</v>
+        <v>5327.1</v>
       </c>
       <c r="G467" s="10">
-        <v>4734.4</v>
+        <v>4735.2</v>
       </c>
       <c r="H467" s="10">
-        <v>4142.6</v>
+        <v>4143.3</v>
       </c>
     </row>
     <row r="468" spans="1:8" outlineLevel="3">
       <c r="A468" s="15">
         <v>18</v>
       </c>
       <c r="B468" s="6" t="s">
         <v>930</v>
       </c>
       <c r="C468" s="7" t="s">
         <v>931</v>
       </c>
       <c r="D468" s="5">
-        <v>4.0</v>
+        <v>8.0</v>
       </c>
       <c r="E468" s="10">
-        <v>5187.0</v>
+        <v>5230.0</v>
       </c>
       <c r="F468" s="10">
-        <v>4668.3</v>
+        <v>4707.0</v>
       </c>
       <c r="G468" s="10">
-        <v>4149.6</v>
+        <v>4184.0</v>
       </c>
       <c r="H468" s="10">
-        <v>3630.9</v>
+        <v>3661.0</v>
       </c>
     </row>
     <row r="469" spans="1:8" outlineLevel="3">
       <c r="A469" s="15">
         <v>19</v>
       </c>
       <c r="B469" s="6" t="s">
         <v>932</v>
       </c>
       <c r="C469" s="7" t="s">
         <v>933</v>
       </c>
       <c r="D469" s="5">
-        <v>2.0</v>
+        <v>5.0</v>
       </c>
       <c r="E469" s="10">
-        <v>5086.0</v>
+        <v>5213.0</v>
       </c>
       <c r="F469" s="10">
-        <v>4577.4</v>
+        <v>4691.7</v>
       </c>
       <c r="G469" s="10">
-        <v>4068.8</v>
+        <v>4170.4</v>
       </c>
       <c r="H469" s="10">
-        <v>3560.2</v>
+        <v>3649.1</v>
       </c>
     </row>
     <row r="470" spans="1:8" outlineLevel="3">
       <c r="A470" s="15">
         <v>20</v>
       </c>
       <c r="B470" s="6" t="s">
         <v>934</v>
       </c>
       <c r="C470" s="7" t="s">
         <v>935</v>
       </c>
       <c r="D470" s="5">
-        <v>8.0</v>
+        <v>15.0</v>
       </c>
       <c r="E470" s="10">
-        <v>5320.0</v>
+        <v>5453.0</v>
       </c>
       <c r="F470" s="10">
-        <v>4788.0</v>
+        <v>4907.7</v>
       </c>
       <c r="G470" s="10">
-        <v>4256.0</v>
+        <v>4362.4</v>
       </c>
       <c r="H470" s="10">
-        <v>3724.0</v>
+        <v>3817.1</v>
       </c>
     </row>
     <row r="471" spans="1:8" outlineLevel="3">
       <c r="A471" s="15">
         <v>21</v>
       </c>
       <c r="B471" s="6" t="s">
         <v>936</v>
       </c>
       <c r="C471" s="7" t="s">
         <v>937</v>
       </c>
       <c r="D471" s="5">
-        <v>63.0</v>
+        <v>106.0</v>
       </c>
       <c r="E471" s="10">
-        <v>5746.0</v>
+        <v>5889.0</v>
       </c>
       <c r="F471" s="10">
-        <v>5171.4</v>
+        <v>5300.1</v>
       </c>
       <c r="G471" s="10">
-        <v>4596.8</v>
+        <v>4711.2</v>
       </c>
       <c r="H471" s="10">
-        <v>4022.2</v>
+        <v>4122.3</v>
       </c>
     </row>
     <row r="472" spans="1:8" outlineLevel="3">
       <c r="A472" s="15">
         <v>22</v>
       </c>
       <c r="B472" s="6" t="s">
         <v>938</v>
       </c>
       <c r="C472" s="7" t="s">
         <v>939</v>
       </c>
       <c r="D472" s="5">
-        <v>6.0</v>
+        <v>28.0</v>
       </c>
       <c r="E472" s="10">
-        <v>7016.0</v>
+        <v>7191.0</v>
       </c>
       <c r="F472" s="10">
-        <v>6314.4</v>
+        <v>6471.9</v>
       </c>
       <c r="G472" s="10">
-        <v>5612.8</v>
+        <v>5752.8</v>
       </c>
       <c r="H472" s="10">
-        <v>4911.2</v>
+        <v>5033.7</v>
       </c>
     </row>
     <row r="473" spans="1:8" outlineLevel="3">
       <c r="A473" s="15">
         <v>23</v>
       </c>
       <c r="B473" s="6" t="s">
         <v>940</v>
       </c>
       <c r="C473" s="7" t="s">
         <v>941</v>
       </c>
       <c r="D473" s="5">
-        <v>0.0</v>
+        <v>125.0</v>
       </c>
       <c r="E473" s="10">
-        <v>8042.0</v>
+        <v>8041.0</v>
       </c>
       <c r="F473" s="10">
-        <v>7237.8</v>
+        <v>7236.9</v>
       </c>
       <c r="G473" s="10">
-        <v>6433.6</v>
+        <v>6432.8</v>
       </c>
       <c r="H473" s="10">
-        <v>5629.4</v>
+        <v>5628.7</v>
       </c>
     </row>
     <row r="474" spans="1:8" outlineLevel="3">
       <c r="A474" s="15">
         <v>24</v>
       </c>
       <c r="B474" s="6" t="s">
         <v>942</v>
       </c>
       <c r="C474" s="7" t="s">
         <v>943</v>
       </c>
       <c r="D474" s="5">
-        <v>28.0</v>
+        <v>142.0</v>
       </c>
       <c r="E474" s="10">
-        <v>6328.0</v>
+        <v>6487.0</v>
       </c>
       <c r="F474" s="10">
-        <v>5695.2</v>
+        <v>5838.3</v>
       </c>
       <c r="G474" s="10">
-        <v>5062.4</v>
+        <v>5189.6</v>
       </c>
       <c r="H474" s="10">
-        <v>4429.6</v>
+        <v>4540.9</v>
       </c>
     </row>
     <row r="475" spans="1:8" outlineLevel="3">
       <c r="A475" s="15">
         <v>25</v>
       </c>
       <c r="B475" s="6" t="s">
         <v>944</v>
       </c>
       <c r="C475" s="7" t="s">
         <v>945</v>
       </c>
       <c r="D475" s="5">
-        <v>12.0</v>
+        <v>31.0</v>
       </c>
       <c r="E475" s="10">
-        <v>9301.0</v>
+        <v>9534.0</v>
       </c>
       <c r="F475" s="10">
-        <v>8370.9</v>
+        <v>8580.6</v>
       </c>
       <c r="G475" s="10">
-        <v>7440.8</v>
+        <v>7627.2</v>
       </c>
       <c r="H475" s="10">
-        <v>6510.7</v>
+        <v>6673.8</v>
       </c>
     </row>
     <row r="476" spans="1:8" outlineLevel="3">
       <c r="A476" s="15">
         <v>26</v>
       </c>
       <c r="B476" s="6" t="s">
         <v>946</v>
       </c>
       <c r="C476" s="7" t="s">
         <v>947</v>
       </c>
       <c r="D476" s="5">
-        <v>15.0</v>
+        <v>125.0</v>
       </c>
       <c r="E476" s="10">
-        <v>6936.0</v>
+        <v>7110.0</v>
       </c>
       <c r="F476" s="10">
-        <v>6242.4</v>
+        <v>6399.0</v>
       </c>
       <c r="G476" s="10">
-        <v>5548.8</v>
+        <v>5688.0</v>
       </c>
       <c r="H476" s="10">
-        <v>4855.2</v>
+        <v>4977.0</v>
       </c>
     </row>
     <row r="477" spans="1:8" outlineLevel="3">
       <c r="A477" s="15">
         <v>27</v>
       </c>
       <c r="B477" s="6" t="s">
         <v>948</v>
       </c>
       <c r="C477" s="7" t="s">
         <v>949</v>
       </c>
       <c r="D477" s="5">
-        <v>13.0</v>
+        <v>24.0</v>
       </c>
       <c r="E477" s="10">
-        <v>8491.0</v>
+        <v>8703.0</v>
       </c>
       <c r="F477" s="10">
-        <v>7641.9</v>
+        <v>7832.7</v>
       </c>
       <c r="G477" s="10">
-        <v>6792.8</v>
+        <v>6962.4</v>
       </c>
       <c r="H477" s="10">
-        <v>5943.7</v>
+        <v>6092.1</v>
       </c>
     </row>
     <row r="478" spans="1:8" outlineLevel="3">
       <c r="A478" s="15">
         <v>28</v>
       </c>
       <c r="B478" s="6" t="s">
         <v>950</v>
       </c>
       <c r="C478" s="7" t="s">
         <v>951</v>
       </c>
       <c r="D478" s="5">
-        <v>11.0</v>
+        <v>17.0</v>
       </c>
       <c r="E478" s="10">
-        <v>10146.0</v>
+        <v>10400.0</v>
       </c>
       <c r="F478" s="10">
-        <v>9131.4</v>
+        <v>9360.0</v>
       </c>
       <c r="G478" s="10">
-        <v>8116.8</v>
+        <v>8320.0</v>
       </c>
       <c r="H478" s="10">
-        <v>7102.2</v>
+        <v>7280.0</v>
       </c>
     </row>
     <row r="479" spans="1:8" outlineLevel="3">
       <c r="A479" s="15">
         <v>29</v>
       </c>
       <c r="B479" s="6" t="s">
         <v>952</v>
       </c>
       <c r="C479" s="7" t="s">
         <v>953</v>
       </c>
       <c r="D479" s="5">
-        <v>14.0</v>
+        <v>48.0</v>
       </c>
       <c r="E479" s="10">
         <v>11232.0</v>
       </c>
       <c r="F479" s="10">
         <v>10108.8</v>
       </c>
       <c r="G479" s="10">
         <v>8985.6</v>
       </c>
       <c r="H479" s="10">
         <v>7862.4</v>
       </c>
     </row>
     <row r="480" spans="1:8" outlineLevel="3">
       <c r="A480" s="15">
         <v>30</v>
       </c>
       <c r="B480" s="6" t="s">
         <v>954</v>
       </c>
       <c r="C480" s="7" t="s">
         <v>955</v>
       </c>
       <c r="D480" s="5">
-        <v>34.0</v>
+        <v>18.0</v>
       </c>
       <c r="E480" s="10">
-        <v>9069.0</v>
+        <v>9296.0</v>
       </c>
       <c r="F480" s="10">
-        <v>8162.1</v>
+        <v>8366.4</v>
       </c>
       <c r="G480" s="10">
-        <v>7255.2</v>
+        <v>7436.8</v>
       </c>
       <c r="H480" s="10">
-        <v>6348.3</v>
+        <v>6507.2</v>
       </c>
     </row>
     <row r="481" spans="1:8" outlineLevel="3">
       <c r="A481" s="15">
         <v>31</v>
       </c>
       <c r="B481" s="6" t="s">
         <v>956</v>
       </c>
       <c r="C481" s="7" t="s">
         <v>957</v>
       </c>
       <c r="D481" s="5">
-        <v>6.0</v>
+        <v>9.0</v>
       </c>
       <c r="E481" s="10">
-        <v>10531.0</v>
+        <v>10795.0</v>
       </c>
       <c r="F481" s="10">
-        <v>9477.9</v>
+        <v>9715.5</v>
       </c>
       <c r="G481" s="10">
-        <v>8424.8</v>
+        <v>8636.0</v>
       </c>
       <c r="H481" s="10">
-        <v>7371.7</v>
+        <v>7556.5</v>
       </c>
     </row>
     <row r="482" spans="1:8" outlineLevel="3">
       <c r="A482" s="15">
         <v>32</v>
       </c>
       <c r="B482" s="6" t="s">
         <v>958</v>
       </c>
       <c r="C482" s="7" t="s">
         <v>959</v>
       </c>
       <c r="D482" s="5">
-        <v>56.0</v>
+        <v>64.0</v>
       </c>
       <c r="E482" s="10">
-        <v>10053.0</v>
+        <v>10304.0</v>
       </c>
       <c r="F482" s="10">
-        <v>9047.7</v>
+        <v>9273.6</v>
       </c>
       <c r="G482" s="10">
-        <v>8042.4</v>
+        <v>8243.2</v>
       </c>
       <c r="H482" s="10">
-        <v>7037.1</v>
+        <v>7212.8</v>
       </c>
     </row>
     <row r="483" spans="1:8" outlineLevel="3">
       <c r="A483" s="15">
         <v>33</v>
       </c>
       <c r="B483" s="6" t="s">
         <v>960</v>
       </c>
       <c r="C483" s="7" t="s">
         <v>961</v>
       </c>
       <c r="D483" s="5">
-        <v>36.0</v>
+        <v>9.0</v>
       </c>
       <c r="E483" s="10">
-        <v>9400.0</v>
+        <v>9635.0</v>
       </c>
       <c r="F483" s="10">
-        <v>8460.0</v>
+        <v>8671.5</v>
       </c>
       <c r="G483" s="10">
-        <v>7520.0</v>
+        <v>7708.0</v>
       </c>
       <c r="H483" s="10">
-        <v>6580.0</v>
+        <v>6744.5</v>
       </c>
     </row>
     <row r="484" spans="1:8" outlineLevel="3">
       <c r="A484" s="15">
         <v>34</v>
       </c>
       <c r="B484" s="6" t="s">
         <v>962</v>
       </c>
       <c r="C484" s="7" t="s">
         <v>963</v>
       </c>
       <c r="D484" s="5">
-        <v>30.0</v>
+        <v>29.0</v>
       </c>
       <c r="E484" s="10">
-        <v>10979.0</v>
+        <v>11254.0</v>
       </c>
       <c r="F484" s="10">
-        <v>9881.1</v>
+        <v>10128.6</v>
       </c>
       <c r="G484" s="10">
-        <v>8783.2</v>
+        <v>9003.2</v>
       </c>
       <c r="H484" s="10">
-        <v>7685.3</v>
+        <v>7877.8</v>
       </c>
     </row>
     <row r="485" spans="1:8" outlineLevel="3">
       <c r="A485" s="15">
         <v>35</v>
       </c>
       <c r="B485" s="6" t="s">
         <v>964</v>
       </c>
       <c r="C485" s="7" t="s">
         <v>965</v>
       </c>
       <c r="D485" s="5">
-        <v>25.0</v>
+        <v>57.0</v>
       </c>
       <c r="E485" s="10">
-        <v>12291.0</v>
+        <v>12292.0</v>
       </c>
       <c r="F485" s="10">
-        <v>11061.9</v>
+        <v>11062.8</v>
       </c>
       <c r="G485" s="10">
-        <v>9832.8</v>
+        <v>9833.6</v>
       </c>
       <c r="H485" s="10">
-        <v>8603.7</v>
+        <v>8604.4</v>
       </c>
     </row>
     <row r="486" spans="1:8" outlineLevel="3">
       <c r="A486" s="15">
         <v>36</v>
       </c>
       <c r="B486" s="6" t="s">
         <v>966</v>
       </c>
       <c r="C486" s="7" t="s">
         <v>967</v>
       </c>
       <c r="D486" s="5">
-        <v>4.0</v>
+        <v>66.0</v>
       </c>
       <c r="E486" s="10">
-        <v>11058.0</v>
+        <v>11149.0</v>
       </c>
       <c r="F486" s="10">
-        <v>9952.2</v>
+        <v>10034.1</v>
       </c>
       <c r="G486" s="10">
-        <v>8846.4</v>
+        <v>8919.2</v>
       </c>
       <c r="H486" s="10">
-        <v>7740.6</v>
+        <v>7804.3</v>
       </c>
     </row>
     <row r="487" spans="1:8" outlineLevel="3">
       <c r="A487" s="15">
         <v>37</v>
       </c>
       <c r="B487" s="6" t="s">
         <v>968</v>
       </c>
       <c r="C487" s="7" t="s">
         <v>969</v>
       </c>
       <c r="D487" s="5">
         <v>7.0</v>
       </c>
       <c r="E487" s="10">
-        <v>13990.0</v>
+        <v>14340.0</v>
       </c>
       <c r="F487" s="10">
-        <v>12591.0</v>
+        <v>12906.0</v>
       </c>
       <c r="G487" s="10">
-        <v>11192.0</v>
+        <v>11472.0</v>
       </c>
       <c r="H487" s="10">
-        <v>9793.0</v>
+        <v>10038.0</v>
       </c>
     </row>
     <row r="488" spans="1:8" outlineLevel="3">
       <c r="A488" s="15">
         <v>38</v>
       </c>
       <c r="B488" s="6" t="s">
         <v>970</v>
       </c>
       <c r="C488" s="7" t="s">
         <v>971</v>
       </c>
       <c r="D488" s="5">
-        <v>106.0</v>
+        <v>256.0</v>
       </c>
       <c r="E488" s="10">
-        <v>10858.0</v>
+        <v>11128.0</v>
       </c>
       <c r="F488" s="10">
-        <v>9772.2</v>
+        <v>10015.2</v>
       </c>
       <c r="G488" s="10">
-        <v>8686.4</v>
+        <v>8902.4</v>
       </c>
       <c r="H488" s="10">
-        <v>7600.6</v>
+        <v>7789.6</v>
       </c>
     </row>
     <row r="489" spans="1:8" outlineLevel="2">
       <c r="A489" s="14" t="s">
         <v>972</v>
       </c>
       <c r="B489" s="4"/>
       <c r="C489" s="4"/>
       <c r="D489" s="4"/>
       <c r="E489" s="9"/>
       <c r="F489" s="9"/>
       <c r="G489" s="9"/>
       <c r="H489" s="9"/>
     </row>
     <row r="490" spans="1:8" outlineLevel="3">
       <c r="A490" s="15">
         <v>1</v>
       </c>
       <c r="B490" s="6" t="s">
         <v>973</v>
       </c>
       <c r="C490" s="7" t="s">
         <v>974</v>
       </c>
       <c r="D490" s="5">
         <v>0.0</v>
       </c>
       <c r="E490" s="10">
-        <v>10317.0</v>
+        <v>10664.0</v>
       </c>
       <c r="F490" s="10">
-        <v>9285.3</v>
+        <v>9597.6</v>
       </c>
       <c r="G490" s="10">
-        <v>8253.6</v>
+        <v>8531.2</v>
       </c>
       <c r="H490" s="10">
-        <v>7221.9</v>
+        <v>7464.8</v>
       </c>
     </row>
     <row r="491" spans="1:8" outlineLevel="3">
       <c r="A491" s="15">
         <v>2</v>
       </c>
       <c r="B491" s="6" t="s">
         <v>975</v>
       </c>
       <c r="C491" s="7" t="s">
         <v>976</v>
       </c>
       <c r="D491" s="5">
-        <v>0.0</v>
+        <v>5.0</v>
       </c>
       <c r="E491" s="10">
-        <v>14114.0</v>
+        <v>14113.0</v>
       </c>
       <c r="F491" s="10">
-        <v>12702.6</v>
+        <v>12701.7</v>
       </c>
       <c r="G491" s="10">
-        <v>11291.2</v>
+        <v>11290.4</v>
       </c>
       <c r="H491" s="10">
-        <v>9879.8</v>
+        <v>9879.1</v>
       </c>
     </row>
     <row r="492" spans="1:8" outlineLevel="3">
       <c r="A492" s="15">
         <v>3</v>
       </c>
       <c r="B492" s="6" t="s">
         <v>977</v>
       </c>
       <c r="C492" s="7" t="s">
         <v>978</v>
       </c>
       <c r="D492" s="5">
         <v>0.0</v>
       </c>
       <c r="E492" s="10">
         <v>0.0</v>
       </c>
       <c r="F492" s="10">
         <v>0.0</v>
       </c>
       <c r="G492" s="10">
         <v>0.0</v>
       </c>
       <c r="H492" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="493" spans="1:8" outlineLevel="3">
       <c r="A493" s="15">
         <v>4</v>
       </c>
       <c r="B493" s="6" t="s">
         <v>979</v>
       </c>
       <c r="C493" s="7" t="s">
         <v>980</v>
       </c>
       <c r="D493" s="5">
         <v>0.0</v>
       </c>
       <c r="E493" s="10">
-        <v>13986.0</v>
+        <v>14456.0</v>
       </c>
       <c r="F493" s="10">
-        <v>12587.4</v>
+        <v>13010.4</v>
       </c>
       <c r="G493" s="10">
-        <v>11188.8</v>
+        <v>11564.8</v>
       </c>
       <c r="H493" s="10">
-        <v>9790.2</v>
+        <v>10119.2</v>
       </c>
     </row>
     <row r="494" spans="1:8" outlineLevel="3">
       <c r="A494" s="15">
         <v>5</v>
       </c>
       <c r="B494" s="6" t="s">
         <v>981</v>
       </c>
       <c r="C494" s="7" t="s">
         <v>982</v>
       </c>
       <c r="D494" s="5">
-        <v>5.0</v>
+        <v>4.0</v>
       </c>
       <c r="E494" s="10">
-        <v>13763.0</v>
+        <v>14106.0</v>
       </c>
       <c r="F494" s="10">
-        <v>12386.7</v>
+        <v>12695.4</v>
       </c>
       <c r="G494" s="10">
-        <v>11010.4</v>
+        <v>11284.8</v>
       </c>
       <c r="H494" s="10">
-        <v>9634.1</v>
+        <v>9874.2</v>
       </c>
     </row>
     <row r="495" spans="1:8" outlineLevel="3">
       <c r="A495" s="15">
         <v>6</v>
       </c>
       <c r="B495" s="6" t="s">
         <v>983</v>
       </c>
       <c r="C495" s="7" t="s">
         <v>984</v>
       </c>
       <c r="D495" s="5">
         <v>0.0</v>
       </c>
       <c r="E495" s="10">
         <v>0.0</v>
       </c>
       <c r="F495" s="10">
         <v>0.0</v>
       </c>
       <c r="G495" s="10">
         <v>0.0</v>
       </c>
       <c r="H495" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="496" spans="1:8" outlineLevel="3">
       <c r="A496" s="15">
         <v>7</v>
       </c>
       <c r="B496" s="6" t="s">
         <v>985</v>
       </c>
       <c r="C496" s="7" t="s">
         <v>986</v>
       </c>
       <c r="D496" s="5">
-        <v>4.0</v>
+        <v>10.0</v>
       </c>
       <c r="E496" s="10">
         <v>25789.0</v>
       </c>
       <c r="F496" s="10">
         <v>23210.1</v>
       </c>
       <c r="G496" s="10">
         <v>20631.2</v>
       </c>
       <c r="H496" s="10">
         <v>18052.3</v>
       </c>
     </row>
     <row r="497" spans="1:8" outlineLevel="3">
       <c r="A497" s="15">
         <v>8</v>
       </c>
       <c r="B497" s="6" t="s">
         <v>987</v>
       </c>
       <c r="C497" s="7" t="s">
         <v>988</v>
       </c>
       <c r="D497" s="5">
-        <v>2.0</v>
+        <v>9.0</v>
       </c>
       <c r="E497" s="10">
-        <v>26802.0</v>
+        <v>27471.0</v>
       </c>
       <c r="F497" s="10">
-        <v>24121.8</v>
+        <v>24723.9</v>
       </c>
       <c r="G497" s="10">
-        <v>21441.6</v>
+        <v>21976.8</v>
       </c>
       <c r="H497" s="10">
-        <v>18761.4</v>
+        <v>19229.7</v>
       </c>
     </row>
     <row r="498" spans="1:8" outlineLevel="3">
       <c r="A498" s="15">
         <v>9</v>
       </c>
       <c r="B498" s="6" t="s">
         <v>989</v>
       </c>
       <c r="C498" s="7" t="s">
         <v>990</v>
       </c>
       <c r="D498" s="5">
-        <v>3.0</v>
+        <v>6.0</v>
       </c>
       <c r="E498" s="10">
-        <v>49385.0</v>
+        <v>50619.0</v>
       </c>
       <c r="F498" s="10">
-        <v>44446.5</v>
+        <v>45557.1</v>
       </c>
       <c r="G498" s="10">
-        <v>39508.0</v>
+        <v>40495.2</v>
       </c>
       <c r="H498" s="10">
-        <v>34569.5</v>
+        <v>35433.3</v>
       </c>
     </row>
     <row r="499" spans="1:8" outlineLevel="3">
       <c r="A499" s="15">
         <v>10</v>
       </c>
       <c r="B499" s="6" t="s">
         <v>991</v>
       </c>
       <c r="C499" s="7" t="s">
         <v>992</v>
       </c>
       <c r="D499" s="5">
         <v>0.0</v>
       </c>
       <c r="E499" s="10">
-        <v>2734.0</v>
+        <v>2803.0</v>
       </c>
       <c r="F499" s="10">
-        <v>2460.6</v>
+        <v>2522.7</v>
       </c>
       <c r="G499" s="10">
-        <v>2187.2</v>
+        <v>2242.4</v>
       </c>
       <c r="H499" s="10">
-        <v>1913.8</v>
+        <v>1962.1</v>
       </c>
     </row>
     <row r="500" spans="1:8" outlineLevel="3">
       <c r="A500" s="15">
         <v>11</v>
       </c>
       <c r="B500" s="6" t="s">
         <v>993</v>
       </c>
       <c r="C500" s="7" t="s">
         <v>994</v>
       </c>
       <c r="D500" s="5">
-        <v>14.0</v>
+        <v>13.0</v>
       </c>
       <c r="E500" s="10">
-        <v>3946.0</v>
+        <v>3945.0</v>
       </c>
       <c r="F500" s="10">
-        <v>3551.4</v>
+        <v>3550.5</v>
       </c>
       <c r="G500" s="10">
-        <v>3156.8</v>
+        <v>3156.0</v>
       </c>
       <c r="H500" s="10">
-        <v>2762.2</v>
+        <v>2761.5</v>
       </c>
     </row>
     <row r="501" spans="1:8" outlineLevel="3">
       <c r="A501" s="15">
         <v>12</v>
       </c>
       <c r="B501" s="6" t="s">
         <v>995</v>
       </c>
       <c r="C501" s="7" t="s">
         <v>996</v>
       </c>
       <c r="D501" s="5">
         <v>0.0</v>
       </c>
       <c r="E501" s="10">
         <v>0.0</v>
       </c>
       <c r="F501" s="10">
         <v>0.0</v>
       </c>
       <c r="G501" s="10">
         <v>0.0</v>
       </c>
       <c r="H501" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="502" spans="1:8" outlineLevel="3">
       <c r="A502" s="15">
         <v>13</v>
       </c>
       <c r="B502" s="6" t="s">
         <v>997</v>
       </c>
       <c r="C502" s="7" t="s">
         <v>998</v>
       </c>
       <c r="D502" s="5">
         <v>0.0</v>
       </c>
       <c r="E502" s="10">
-        <v>2922.0</v>
+        <v>2995.0</v>
       </c>
       <c r="F502" s="10">
-        <v>2629.8</v>
+        <v>2695.5</v>
       </c>
       <c r="G502" s="10">
-        <v>2337.6</v>
+        <v>2396.0</v>
       </c>
       <c r="H502" s="10">
-        <v>2045.4</v>
+        <v>2096.5</v>
       </c>
     </row>
     <row r="503" spans="1:8" outlineLevel="3">
       <c r="A503" s="15">
         <v>14</v>
       </c>
       <c r="B503" s="6" t="s">
         <v>999</v>
       </c>
       <c r="C503" s="7" t="s">
         <v>1000</v>
       </c>
       <c r="D503" s="5">
         <v>0.0</v>
       </c>
       <c r="E503" s="10">
-        <v>4707.0</v>
+        <v>4865.0</v>
       </c>
       <c r="F503" s="10">
-        <v>4236.3</v>
+        <v>4378.5</v>
       </c>
       <c r="G503" s="10">
-        <v>3765.6</v>
+        <v>3892.0</v>
       </c>
       <c r="H503" s="10">
-        <v>3294.9</v>
+        <v>3405.5</v>
       </c>
     </row>
     <row r="504" spans="1:8" outlineLevel="3">
       <c r="A504" s="15">
         <v>15</v>
       </c>
       <c r="B504" s="6" t="s">
         <v>1001</v>
       </c>
       <c r="C504" s="7" t="s">
         <v>1002</v>
       </c>
       <c r="D504" s="5">
-        <v>15.0</v>
+        <v>47.0</v>
       </c>
       <c r="E504" s="10">
         <v>5922.0</v>
       </c>
       <c r="F504" s="10">
         <v>5329.8</v>
       </c>
       <c r="G504" s="10">
         <v>4737.6</v>
       </c>
       <c r="H504" s="10">
         <v>4145.4</v>
       </c>
     </row>
     <row r="505" spans="1:8" outlineLevel="3">
       <c r="A505" s="15">
         <v>16</v>
       </c>
       <c r="B505" s="6" t="s">
         <v>1003</v>
       </c>
       <c r="C505" s="7" t="s">
         <v>1004</v>
       </c>
       <c r="D505" s="5">
@@ -16557,112 +16557,112 @@
       </c>
       <c r="F505" s="10">
         <v>0.0</v>
       </c>
       <c r="G505" s="10">
         <v>0.0</v>
       </c>
       <c r="H505" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="506" spans="1:8" outlineLevel="3">
       <c r="A506" s="15">
         <v>17</v>
       </c>
       <c r="B506" s="6" t="s">
         <v>1005</v>
       </c>
       <c r="C506" s="7" t="s">
         <v>1006</v>
       </c>
       <c r="D506" s="5">
         <v>0.0</v>
       </c>
       <c r="E506" s="10">
-        <v>6003.0</v>
+        <v>6204.0</v>
       </c>
       <c r="F506" s="10">
-        <v>5402.7</v>
+        <v>5583.6</v>
       </c>
       <c r="G506" s="10">
-        <v>4802.4</v>
+        <v>4963.2</v>
       </c>
       <c r="H506" s="10">
-        <v>4202.1</v>
+        <v>4342.8</v>
       </c>
     </row>
     <row r="507" spans="1:8" outlineLevel="3">
       <c r="A507" s="15">
         <v>18</v>
       </c>
       <c r="B507" s="6" t="s">
         <v>1007</v>
       </c>
       <c r="C507" s="7" t="s">
         <v>1008</v>
       </c>
       <c r="D507" s="5">
-        <v>19.0</v>
+        <v>13.0</v>
       </c>
       <c r="E507" s="10">
-        <v>6226.0</v>
+        <v>6380.0</v>
       </c>
       <c r="F507" s="10">
-        <v>5603.4</v>
+        <v>5742.0</v>
       </c>
       <c r="G507" s="10">
-        <v>4980.8</v>
+        <v>5104.0</v>
       </c>
       <c r="H507" s="10">
-        <v>4358.2</v>
+        <v>4466.0</v>
       </c>
     </row>
     <row r="508" spans="1:8" outlineLevel="3">
       <c r="A508" s="15">
         <v>19</v>
       </c>
       <c r="B508" s="6" t="s">
         <v>1009</v>
       </c>
       <c r="C508" s="7" t="s">
         <v>1010</v>
       </c>
       <c r="D508" s="5">
         <v>0.0</v>
       </c>
       <c r="E508" s="10">
-        <v>6459.0</v>
+        <v>6621.0</v>
       </c>
       <c r="F508" s="10">
-        <v>5813.1</v>
+        <v>5958.9</v>
       </c>
       <c r="G508" s="10">
-        <v>5167.2</v>
+        <v>5296.8</v>
       </c>
       <c r="H508" s="10">
-        <v>4521.3</v>
+        <v>4634.7</v>
       </c>
     </row>
     <row r="509" spans="1:8" outlineLevel="3">
       <c r="A509" s="15">
         <v>20</v>
       </c>
       <c r="B509" s="6" t="s">
         <v>1011</v>
       </c>
       <c r="C509" s="7" t="s">
         <v>1012</v>
       </c>
       <c r="D509" s="5">
         <v>4.0</v>
       </c>
       <c r="E509" s="10">
         <v>8955.0</v>
       </c>
       <c r="F509" s="10">
         <v>8059.5</v>
       </c>
       <c r="G509" s="10">
         <v>7164.0</v>
       </c>
       <c r="H509" s="10">
@@ -16687,126 +16687,126 @@
       </c>
       <c r="F510" s="10">
         <v>0.0</v>
       </c>
       <c r="G510" s="10">
         <v>0.0</v>
       </c>
       <c r="H510" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="511" spans="1:8" outlineLevel="3">
       <c r="A511" s="15">
         <v>22</v>
       </c>
       <c r="B511" s="6" t="s">
         <v>1015</v>
       </c>
       <c r="C511" s="7" t="s">
         <v>1016</v>
       </c>
       <c r="D511" s="5">
         <v>0.0</v>
       </c>
       <c r="E511" s="10">
-        <v>9512.0</v>
+        <v>9832.0</v>
       </c>
       <c r="F511" s="10">
-        <v>8560.8</v>
+        <v>8848.8</v>
       </c>
       <c r="G511" s="10">
-        <v>7609.6</v>
+        <v>7865.6</v>
       </c>
       <c r="H511" s="10">
-        <v>6658.4</v>
+        <v>6882.4</v>
       </c>
     </row>
     <row r="512" spans="1:8" outlineLevel="3">
       <c r="A512" s="15">
         <v>23</v>
       </c>
       <c r="B512" s="6" t="s">
         <v>1017</v>
       </c>
       <c r="C512" s="7" t="s">
         <v>1018</v>
       </c>
       <c r="D512" s="5">
-        <v>2.0</v>
+        <v>6.0</v>
       </c>
       <c r="E512" s="10">
-        <v>9152.0</v>
+        <v>9381.0</v>
       </c>
       <c r="F512" s="10">
-        <v>8236.8</v>
+        <v>8442.9</v>
       </c>
       <c r="G512" s="10">
-        <v>7321.6</v>
+        <v>7504.8</v>
       </c>
       <c r="H512" s="10">
-        <v>6406.4</v>
+        <v>6566.7</v>
       </c>
     </row>
     <row r="513" spans="1:8" outlineLevel="3">
       <c r="A513" s="15">
         <v>24</v>
       </c>
       <c r="B513" s="6" t="s">
         <v>1019</v>
       </c>
       <c r="C513" s="7" t="s">
         <v>1020</v>
       </c>
       <c r="D513" s="5">
         <v>0.0</v>
       </c>
       <c r="E513" s="10">
-        <v>7173.0</v>
+        <v>7413.0</v>
       </c>
       <c r="F513" s="10">
-        <v>6455.7</v>
+        <v>6671.7</v>
       </c>
       <c r="G513" s="10">
-        <v>5738.4</v>
+        <v>5930.4</v>
       </c>
       <c r="H513" s="10">
-        <v>5021.1</v>
+        <v>5189.1</v>
       </c>
     </row>
     <row r="514" spans="1:8" outlineLevel="3">
       <c r="A514" s="15">
         <v>25</v>
       </c>
       <c r="B514" s="6" t="s">
         <v>1021</v>
       </c>
       <c r="C514" s="7" t="s">
         <v>1022</v>
       </c>
       <c r="D514" s="5">
-        <v>9.0</v>
+        <v>27.0</v>
       </c>
       <c r="E514" s="10">
         <v>9664.0</v>
       </c>
       <c r="F514" s="10">
         <v>8697.6</v>
       </c>
       <c r="G514" s="10">
         <v>7731.2</v>
       </c>
       <c r="H514" s="10">
         <v>6764.8</v>
       </c>
     </row>
     <row r="515" spans="1:8" outlineLevel="3">
       <c r="A515" s="15">
         <v>26</v>
       </c>
       <c r="B515" s="6" t="s">
         <v>1023</v>
       </c>
       <c r="C515" s="7" t="s">
         <v>1024</v>
       </c>
       <c r="D515" s="5">
@@ -16817,86 +16817,86 @@
       </c>
       <c r="F515" s="10">
         <v>0.0</v>
       </c>
       <c r="G515" s="10">
         <v>0.0</v>
       </c>
       <c r="H515" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="516" spans="1:8" outlineLevel="3">
       <c r="A516" s="15">
         <v>27</v>
       </c>
       <c r="B516" s="6" t="s">
         <v>1025</v>
       </c>
       <c r="C516" s="7" t="s">
         <v>1026</v>
       </c>
       <c r="D516" s="5">
         <v>0.0</v>
       </c>
       <c r="E516" s="10">
-        <v>10069.0</v>
+        <v>10407.0</v>
       </c>
       <c r="F516" s="10">
-        <v>9062.1</v>
+        <v>9366.3</v>
       </c>
       <c r="G516" s="10">
-        <v>8055.2</v>
+        <v>8325.6</v>
       </c>
       <c r="H516" s="10">
-        <v>7048.3</v>
+        <v>7284.9</v>
       </c>
     </row>
     <row r="517" spans="1:8" outlineLevel="3">
       <c r="A517" s="15">
         <v>28</v>
       </c>
       <c r="B517" s="6" t="s">
         <v>1027</v>
       </c>
       <c r="C517" s="7" t="s">
         <v>1028</v>
       </c>
       <c r="D517" s="5">
-        <v>10.0</v>
+        <v>12.0</v>
       </c>
       <c r="E517" s="10">
-        <v>9786.0</v>
+        <v>10030.0</v>
       </c>
       <c r="F517" s="10">
-        <v>8807.4</v>
+        <v>9027.0</v>
       </c>
       <c r="G517" s="10">
-        <v>7828.8</v>
+        <v>8024.0</v>
       </c>
       <c r="H517" s="10">
-        <v>6850.2</v>
+        <v>7021.0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A91:H91"/>
     <mergeCell ref="A284:H284"/>
     <mergeCell ref="A353:H353"/>
     <mergeCell ref="A357:H357"/>
     <mergeCell ref="A380:H380"/>
     <mergeCell ref="A449:H449"/>
     <mergeCell ref="A450:H450"/>
     <mergeCell ref="A489:H489"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>