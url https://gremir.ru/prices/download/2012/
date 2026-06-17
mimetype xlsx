--- v0 (2026-05-03)
+++ v1 (2026-06-17)
@@ -4564,77 +4564,77 @@
       </c>
       <c r="E5" s="10">
         <v>0.0</v>
       </c>
       <c r="F5" s="10">
         <v>0.0</v>
       </c>
       <c r="G5" s="10">
         <v>0.0</v>
       </c>
       <c r="H5" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:8" outlineLevel="1">
       <c r="A6" s="13">
         <v>4</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>15</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D6" s="5">
-        <v>1350.0</v>
+        <v>1950.0</v>
       </c>
       <c r="E6" s="10">
         <v>123.0</v>
       </c>
       <c r="F6" s="10">
         <v>110.7</v>
       </c>
       <c r="G6" s="10">
         <v>98.4</v>
       </c>
       <c r="H6" s="10">
         <v>86.1</v>
       </c>
     </row>
     <row r="7" spans="1:8" outlineLevel="1">
       <c r="A7" s="13">
         <v>5</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>18</v>
       </c>
       <c r="D7" s="5">
-        <v>1250.0</v>
+        <v>750.0</v>
       </c>
       <c r="E7" s="10">
         <v>157.0</v>
       </c>
       <c r="F7" s="10">
         <v>141.3</v>
       </c>
       <c r="G7" s="10">
         <v>125.6</v>
       </c>
       <c r="H7" s="10">
         <v>109.9</v>
       </c>
     </row>
     <row r="8" spans="1:8" outlineLevel="1">
       <c r="A8" s="13">
         <v>6</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>19</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D8" s="5">
@@ -4642,77 +4642,77 @@
       </c>
       <c r="E8" s="10">
         <v>138.0</v>
       </c>
       <c r="F8" s="10">
         <v>124.2</v>
       </c>
       <c r="G8" s="10">
         <v>110.4</v>
       </c>
       <c r="H8" s="10">
         <v>96.6</v>
       </c>
     </row>
     <row r="9" spans="1:8" outlineLevel="1">
       <c r="A9" s="13">
         <v>7</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>21</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>22</v>
       </c>
       <c r="D9" s="5">
-        <v>4850.0</v>
+        <v>4500.0</v>
       </c>
       <c r="E9" s="10">
         <v>99.0</v>
       </c>
       <c r="F9" s="10">
         <v>89.1</v>
       </c>
       <c r="G9" s="10">
         <v>79.2</v>
       </c>
       <c r="H9" s="10">
         <v>69.3</v>
       </c>
     </row>
     <row r="10" spans="1:8" outlineLevel="1">
       <c r="A10" s="13">
         <v>8</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>23</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D10" s="5">
-        <v>7300.0</v>
+        <v>6250.0</v>
       </c>
       <c r="E10" s="10">
         <v>85.0</v>
       </c>
       <c r="F10" s="10">
         <v>76.5</v>
       </c>
       <c r="G10" s="10">
         <v>68.0</v>
       </c>
       <c r="H10" s="10">
         <v>59.5</v>
       </c>
     </row>
     <row r="11" spans="1:8" outlineLevel="1">
       <c r="A11" s="13">
         <v>9</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>25</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>26</v>
       </c>
       <c r="D11" s="5">
@@ -4744,51 +4744,51 @@
       <c r="H12" s="9"/>
     </row>
     <row r="13" spans="1:8" outlineLevel="2">
       <c r="A13" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="4"/>
       <c r="C13" s="4"/>
       <c r="D13" s="4"/>
       <c r="E13" s="9"/>
       <c r="F13" s="9"/>
       <c r="G13" s="9"/>
       <c r="H13" s="9"/>
     </row>
     <row r="14" spans="1:8" outlineLevel="3">
       <c r="A14" s="13">
         <v>1</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>29</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>30</v>
       </c>
       <c r="D14" s="5">
-        <v>2864.0</v>
+        <v>2826.0</v>
       </c>
       <c r="E14" s="10">
         <v>413.0</v>
       </c>
       <c r="F14" s="10">
         <v>371.7</v>
       </c>
       <c r="G14" s="10">
         <v>330.4</v>
       </c>
       <c r="H14" s="10">
         <v>289.1</v>
       </c>
     </row>
     <row r="15" spans="1:8" outlineLevel="3">
       <c r="A15" s="13">
         <v>2</v>
       </c>
       <c r="B15" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>32</v>
       </c>
       <c r="D15" s="5">
@@ -4796,77 +4796,77 @@
       </c>
       <c r="E15" s="10">
         <v>822.0</v>
       </c>
       <c r="F15" s="10">
         <v>739.8</v>
       </c>
       <c r="G15" s="10">
         <v>657.6</v>
       </c>
       <c r="H15" s="10">
         <v>575.4</v>
       </c>
     </row>
     <row r="16" spans="1:8" outlineLevel="3">
       <c r="A16" s="13">
         <v>3</v>
       </c>
       <c r="B16" s="6" t="s">
         <v>33</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>34</v>
       </c>
       <c r="D16" s="5">
-        <v>128.0</v>
+        <v>64.0</v>
       </c>
       <c r="E16" s="10">
         <v>654.0</v>
       </c>
       <c r="F16" s="10">
         <v>588.6</v>
       </c>
       <c r="G16" s="10">
         <v>523.2</v>
       </c>
       <c r="H16" s="10">
         <v>457.8</v>
       </c>
     </row>
     <row r="17" spans="1:8" outlineLevel="3">
       <c r="A17" s="13">
         <v>4</v>
       </c>
       <c r="B17" s="6" t="s">
         <v>35</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>36</v>
       </c>
       <c r="D17" s="5">
-        <v>84.0</v>
+        <v>24.0</v>
       </c>
       <c r="E17" s="10">
         <v>1045.0</v>
       </c>
       <c r="F17" s="10">
         <v>940.5</v>
       </c>
       <c r="G17" s="10">
         <v>836.0</v>
       </c>
       <c r="H17" s="10">
         <v>731.5</v>
       </c>
     </row>
     <row r="18" spans="1:8" outlineLevel="3">
       <c r="A18" s="13">
         <v>5</v>
       </c>
       <c r="B18" s="6" t="s">
         <v>37</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>38</v>
       </c>
       <c r="D18" s="5">
@@ -4900,77 +4900,77 @@
       </c>
       <c r="E19" s="10">
         <v>0.0</v>
       </c>
       <c r="F19" s="10">
         <v>0.0</v>
       </c>
       <c r="G19" s="10">
         <v>0.0</v>
       </c>
       <c r="H19" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="20" spans="1:8" outlineLevel="3">
       <c r="A20" s="13">
         <v>7</v>
       </c>
       <c r="B20" s="6" t="s">
         <v>41</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>42</v>
       </c>
       <c r="D20" s="5">
-        <v>2690.0</v>
+        <v>1724.0</v>
       </c>
       <c r="E20" s="10">
         <v>373.0</v>
       </c>
       <c r="F20" s="10">
         <v>335.7</v>
       </c>
       <c r="G20" s="10">
         <v>298.4</v>
       </c>
       <c r="H20" s="10">
         <v>261.1</v>
       </c>
     </row>
     <row r="21" spans="1:8" outlineLevel="3">
       <c r="A21" s="13">
         <v>8</v>
       </c>
       <c r="B21" s="6" t="s">
         <v>43</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>44</v>
       </c>
       <c r="D21" s="5">
-        <v>1626.0</v>
+        <v>1726.0</v>
       </c>
       <c r="E21" s="10">
         <v>419.0</v>
       </c>
       <c r="F21" s="10">
         <v>377.1</v>
       </c>
       <c r="G21" s="10">
         <v>335.2</v>
       </c>
       <c r="H21" s="10">
         <v>293.3</v>
       </c>
     </row>
     <row r="22" spans="1:8" outlineLevel="3">
       <c r="A22" s="13">
         <v>9</v>
       </c>
       <c r="B22" s="6" t="s">
         <v>45</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>46</v>
       </c>
       <c r="D22" s="5">
@@ -5004,103 +5004,103 @@
       </c>
       <c r="E23" s="10">
         <v>1139.0</v>
       </c>
       <c r="F23" s="10">
         <v>1025.1</v>
       </c>
       <c r="G23" s="10">
         <v>911.2</v>
       </c>
       <c r="H23" s="10">
         <v>797.3</v>
       </c>
     </row>
     <row r="24" spans="1:8" outlineLevel="3">
       <c r="A24" s="13">
         <v>11</v>
       </c>
       <c r="B24" s="6" t="s">
         <v>49</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>50</v>
       </c>
       <c r="D24" s="5">
-        <v>1092.0</v>
+        <v>708.0</v>
       </c>
       <c r="E24" s="10">
         <v>382.0</v>
       </c>
       <c r="F24" s="10">
         <v>343.8</v>
       </c>
       <c r="G24" s="10">
         <v>305.6</v>
       </c>
       <c r="H24" s="10">
         <v>267.4</v>
       </c>
     </row>
     <row r="25" spans="1:8" outlineLevel="3">
       <c r="A25" s="13">
         <v>12</v>
       </c>
       <c r="B25" s="6" t="s">
         <v>51</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>52</v>
       </c>
       <c r="D25" s="5">
-        <v>126.0</v>
+        <v>0.0</v>
       </c>
       <c r="E25" s="10">
         <v>491.0</v>
       </c>
       <c r="F25" s="10">
         <v>441.9</v>
       </c>
       <c r="G25" s="10">
         <v>392.8</v>
       </c>
       <c r="H25" s="10">
         <v>343.7</v>
       </c>
     </row>
     <row r="26" spans="1:8" outlineLevel="3">
       <c r="A26" s="13">
         <v>13</v>
       </c>
       <c r="B26" s="6" t="s">
         <v>53</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>54</v>
       </c>
       <c r="D26" s="5">
-        <v>288.0</v>
+        <v>66.0</v>
       </c>
       <c r="E26" s="10">
         <v>768.0</v>
       </c>
       <c r="F26" s="10">
         <v>691.2</v>
       </c>
       <c r="G26" s="10">
         <v>614.4</v>
       </c>
       <c r="H26" s="10">
         <v>537.6</v>
       </c>
     </row>
     <row r="27" spans="1:8" outlineLevel="3">
       <c r="A27" s="13">
         <v>14</v>
       </c>
       <c r="B27" s="6" t="s">
         <v>55</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>56</v>
       </c>
       <c r="D27" s="5">
@@ -5238,51 +5238,51 @@
       </c>
       <c r="E32" s="10">
         <v>30.0</v>
       </c>
       <c r="F32" s="10">
         <v>27.0</v>
       </c>
       <c r="G32" s="10">
         <v>24.0</v>
       </c>
       <c r="H32" s="10">
         <v>21.0</v>
       </c>
     </row>
     <row r="33" spans="1:8" outlineLevel="3">
       <c r="A33" s="13">
         <v>20</v>
       </c>
       <c r="B33" s="6" t="s">
         <v>67</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>68</v>
       </c>
       <c r="D33" s="5">
-        <v>1042.0</v>
+        <v>842.0</v>
       </c>
       <c r="E33" s="10">
         <v>27.0</v>
       </c>
       <c r="F33" s="10">
         <v>24.3</v>
       </c>
       <c r="G33" s="10">
         <v>21.6</v>
       </c>
       <c r="H33" s="10">
         <v>18.9</v>
       </c>
     </row>
     <row r="34" spans="1:8" outlineLevel="3">
       <c r="A34" s="13">
         <v>21</v>
       </c>
       <c r="B34" s="6" t="s">
         <v>69</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>70</v>
       </c>
       <c r="D34" s="5">
@@ -5316,129 +5316,129 @@
       </c>
       <c r="E35" s="10">
         <v>45.0</v>
       </c>
       <c r="F35" s="10">
         <v>40.5</v>
       </c>
       <c r="G35" s="10">
         <v>36.0</v>
       </c>
       <c r="H35" s="10">
         <v>31.5</v>
       </c>
     </row>
     <row r="36" spans="1:8" outlineLevel="3">
       <c r="A36" s="13">
         <v>23</v>
       </c>
       <c r="B36" s="6" t="s">
         <v>73</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>74</v>
       </c>
       <c r="D36" s="5">
-        <v>346.0</v>
+        <v>246.0</v>
       </c>
       <c r="E36" s="10">
         <v>38.0</v>
       </c>
       <c r="F36" s="10">
         <v>34.2</v>
       </c>
       <c r="G36" s="10">
         <v>30.4</v>
       </c>
       <c r="H36" s="10">
         <v>26.6</v>
       </c>
     </row>
     <row r="37" spans="1:8" outlineLevel="3">
       <c r="A37" s="13">
         <v>24</v>
       </c>
       <c r="B37" s="6" t="s">
         <v>75</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>76</v>
       </c>
       <c r="D37" s="5">
-        <v>970.0</v>
+        <v>668.0</v>
       </c>
       <c r="E37" s="10">
         <v>592.0</v>
       </c>
       <c r="F37" s="10">
         <v>532.8</v>
       </c>
       <c r="G37" s="10">
         <v>473.6</v>
       </c>
       <c r="H37" s="10">
         <v>414.4</v>
       </c>
     </row>
     <row r="38" spans="1:8" outlineLevel="3">
       <c r="A38" s="13">
         <v>25</v>
       </c>
       <c r="B38" s="6" t="s">
         <v>77</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>78</v>
       </c>
       <c r="D38" s="5">
-        <v>196.0</v>
+        <v>176.0</v>
       </c>
       <c r="E38" s="10">
         <v>904.0</v>
       </c>
       <c r="F38" s="10">
         <v>813.6</v>
       </c>
       <c r="G38" s="10">
         <v>723.2</v>
       </c>
       <c r="H38" s="10">
         <v>632.8</v>
       </c>
     </row>
     <row r="39" spans="1:8" outlineLevel="3">
       <c r="A39" s="13">
         <v>26</v>
       </c>
       <c r="B39" s="6" t="s">
         <v>79</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>80</v>
       </c>
       <c r="D39" s="5">
-        <v>336.0</v>
+        <v>1178.0</v>
       </c>
       <c r="E39" s="10">
         <v>528.0</v>
       </c>
       <c r="F39" s="10">
         <v>475.2</v>
       </c>
       <c r="G39" s="10">
         <v>422.4</v>
       </c>
       <c r="H39" s="10">
         <v>369.6</v>
       </c>
     </row>
     <row r="40" spans="1:8" outlineLevel="3">
       <c r="A40" s="13">
         <v>27</v>
       </c>
       <c r="B40" s="6" t="s">
         <v>81</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>82</v>
       </c>
       <c r="D40" s="5">
@@ -5446,233 +5446,233 @@
       </c>
       <c r="E40" s="10">
         <v>83.0</v>
       </c>
       <c r="F40" s="10">
         <v>74.7</v>
       </c>
       <c r="G40" s="10">
         <v>66.4</v>
       </c>
       <c r="H40" s="10">
         <v>58.1</v>
       </c>
     </row>
     <row r="41" spans="1:8" outlineLevel="3">
       <c r="A41" s="13">
         <v>28</v>
       </c>
       <c r="B41" s="6" t="s">
         <v>83</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>84</v>
       </c>
       <c r="D41" s="5">
-        <v>1898.0</v>
+        <v>1798.0</v>
       </c>
       <c r="E41" s="10">
         <v>66.0</v>
       </c>
       <c r="F41" s="10">
         <v>59.4</v>
       </c>
       <c r="G41" s="10">
         <v>52.8</v>
       </c>
       <c r="H41" s="10">
         <v>46.2</v>
       </c>
     </row>
     <row r="42" spans="1:8" outlineLevel="3">
       <c r="A42" s="13">
         <v>29</v>
       </c>
       <c r="B42" s="6" t="s">
         <v>85</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>86</v>
       </c>
       <c r="D42" s="5">
-        <v>2079.0</v>
+        <v>3311.0</v>
       </c>
       <c r="E42" s="10">
         <v>32.0</v>
       </c>
       <c r="F42" s="10">
         <v>28.8</v>
       </c>
       <c r="G42" s="10">
         <v>25.6</v>
       </c>
       <c r="H42" s="10">
         <v>22.4</v>
       </c>
     </row>
     <row r="43" spans="1:8" outlineLevel="3">
       <c r="A43" s="13">
         <v>30</v>
       </c>
       <c r="B43" s="6" t="s">
         <v>87</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>88</v>
       </c>
       <c r="D43" s="5">
-        <v>1320.0</v>
+        <v>2497.0</v>
       </c>
       <c r="E43" s="10">
         <v>32.0</v>
       </c>
       <c r="F43" s="10">
         <v>28.8</v>
       </c>
       <c r="G43" s="10">
         <v>25.6</v>
       </c>
       <c r="H43" s="10">
         <v>22.4</v>
       </c>
     </row>
     <row r="44" spans="1:8" outlineLevel="3">
       <c r="A44" s="13">
         <v>31</v>
       </c>
       <c r="B44" s="6" t="s">
         <v>89</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D44" s="5">
-        <v>15910.0</v>
+        <v>7502.0</v>
       </c>
       <c r="E44" s="10">
         <v>34.0</v>
       </c>
       <c r="F44" s="10">
         <v>30.6</v>
       </c>
       <c r="G44" s="10">
         <v>27.2</v>
       </c>
       <c r="H44" s="10">
         <v>23.8</v>
       </c>
     </row>
     <row r="45" spans="1:8" outlineLevel="3">
       <c r="A45" s="13">
         <v>32</v>
       </c>
       <c r="B45" s="6" t="s">
         <v>91</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>92</v>
       </c>
       <c r="D45" s="5">
-        <v>17338.0</v>
+        <v>10704.0</v>
       </c>
       <c r="E45" s="10">
         <v>34.0</v>
       </c>
       <c r="F45" s="10">
         <v>30.6</v>
       </c>
       <c r="G45" s="10">
         <v>27.2</v>
       </c>
       <c r="H45" s="10">
         <v>23.8</v>
       </c>
     </row>
     <row r="46" spans="1:8" outlineLevel="3">
       <c r="A46" s="13">
         <v>33</v>
       </c>
       <c r="B46" s="6" t="s">
         <v>93</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>94</v>
       </c>
       <c r="D46" s="5">
-        <v>3232.0</v>
+        <v>3032.0</v>
       </c>
       <c r="E46" s="10">
         <v>29.0</v>
       </c>
       <c r="F46" s="10">
         <v>26.1</v>
       </c>
       <c r="G46" s="10">
         <v>23.2</v>
       </c>
       <c r="H46" s="10">
         <v>20.3</v>
       </c>
     </row>
     <row r="47" spans="1:8" outlineLevel="3">
       <c r="A47" s="13">
         <v>34</v>
       </c>
       <c r="B47" s="6" t="s">
         <v>95</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>96</v>
       </c>
       <c r="D47" s="5">
-        <v>1084.0</v>
+        <v>4138.0</v>
       </c>
       <c r="E47" s="10">
         <v>46.0</v>
       </c>
       <c r="F47" s="10">
         <v>41.4</v>
       </c>
       <c r="G47" s="10">
         <v>36.8</v>
       </c>
       <c r="H47" s="10">
         <v>32.2</v>
       </c>
     </row>
     <row r="48" spans="1:8" outlineLevel="3">
       <c r="A48" s="13">
         <v>35</v>
       </c>
       <c r="B48" s="6" t="s">
         <v>97</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>98</v>
       </c>
       <c r="D48" s="5">
-        <v>3530.0</v>
+        <v>5448.0</v>
       </c>
       <c r="E48" s="10">
         <v>46.0</v>
       </c>
       <c r="F48" s="10">
         <v>41.4</v>
       </c>
       <c r="G48" s="10">
         <v>36.8</v>
       </c>
       <c r="H48" s="10">
         <v>32.2</v>
       </c>
     </row>
     <row r="49" spans="1:8" outlineLevel="3">
       <c r="A49" s="13">
         <v>36</v>
       </c>
       <c r="B49" s="6" t="s">
         <v>99</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>100</v>
       </c>
       <c r="D49" s="5">
@@ -5680,103 +5680,103 @@
       </c>
       <c r="E49" s="10">
         <v>51.0</v>
       </c>
       <c r="F49" s="10">
         <v>45.9</v>
       </c>
       <c r="G49" s="10">
         <v>40.8</v>
       </c>
       <c r="H49" s="10">
         <v>35.7</v>
       </c>
     </row>
     <row r="50" spans="1:8" outlineLevel="3">
       <c r="A50" s="13">
         <v>37</v>
       </c>
       <c r="B50" s="6" t="s">
         <v>101</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>102</v>
       </c>
       <c r="D50" s="5">
-        <v>6930.0</v>
+        <v>6430.0</v>
       </c>
       <c r="E50" s="10">
         <v>40.0</v>
       </c>
       <c r="F50" s="10">
         <v>36.0</v>
       </c>
       <c r="G50" s="10">
         <v>32.0</v>
       </c>
       <c r="H50" s="10">
         <v>28.0</v>
       </c>
     </row>
     <row r="51" spans="1:8" outlineLevel="3">
       <c r="A51" s="13">
         <v>38</v>
       </c>
       <c r="B51" s="6" t="s">
         <v>103</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>104</v>
       </c>
       <c r="D51" s="5">
-        <v>708.0</v>
+        <v>754.0</v>
       </c>
       <c r="E51" s="10">
         <v>86.0</v>
       </c>
       <c r="F51" s="10">
         <v>77.4</v>
       </c>
       <c r="G51" s="10">
         <v>68.8</v>
       </c>
       <c r="H51" s="10">
         <v>60.2</v>
       </c>
     </row>
     <row r="52" spans="1:8" outlineLevel="3">
       <c r="A52" s="13">
         <v>39</v>
       </c>
       <c r="B52" s="6" t="s">
         <v>105</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>106</v>
       </c>
       <c r="D52" s="5">
-        <v>11804.0</v>
+        <v>10590.0</v>
       </c>
       <c r="E52" s="10">
         <v>67.0</v>
       </c>
       <c r="F52" s="10">
         <v>60.3</v>
       </c>
       <c r="G52" s="10">
         <v>53.6</v>
       </c>
       <c r="H52" s="10">
         <v>46.9</v>
       </c>
     </row>
     <row r="53" spans="1:8" outlineLevel="3">
       <c r="A53" s="13">
         <v>40</v>
       </c>
       <c r="B53" s="6" t="s">
         <v>107</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>108</v>
       </c>
       <c r="D53" s="5">
@@ -5784,259 +5784,259 @@
       </c>
       <c r="E53" s="10">
         <v>206.0</v>
       </c>
       <c r="F53" s="10">
         <v>185.4</v>
       </c>
       <c r="G53" s="10">
         <v>164.8</v>
       </c>
       <c r="H53" s="10">
         <v>144.2</v>
       </c>
     </row>
     <row r="54" spans="1:8" outlineLevel="3">
       <c r="A54" s="13">
         <v>41</v>
       </c>
       <c r="B54" s="6" t="s">
         <v>109</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>110</v>
       </c>
       <c r="D54" s="5">
-        <v>940.0</v>
+        <v>1078.0</v>
       </c>
       <c r="E54" s="10">
         <v>165.0</v>
       </c>
       <c r="F54" s="10">
         <v>148.5</v>
       </c>
       <c r="G54" s="10">
         <v>132.0</v>
       </c>
       <c r="H54" s="10">
         <v>115.5</v>
       </c>
     </row>
     <row r="55" spans="1:8" outlineLevel="3">
       <c r="A55" s="13">
         <v>42</v>
       </c>
       <c r="B55" s="6" t="s">
         <v>111</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>112</v>
       </c>
       <c r="D55" s="5">
-        <v>532.0</v>
+        <v>510.0</v>
       </c>
       <c r="E55" s="10">
         <v>325.0</v>
       </c>
       <c r="F55" s="10">
         <v>292.5</v>
       </c>
       <c r="G55" s="10">
         <v>260.0</v>
       </c>
       <c r="H55" s="10">
         <v>227.5</v>
       </c>
     </row>
     <row r="56" spans="1:8" outlineLevel="3">
       <c r="A56" s="13">
         <v>43</v>
       </c>
       <c r="B56" s="6" t="s">
         <v>113</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>114</v>
       </c>
       <c r="D56" s="5">
-        <v>1353.0</v>
+        <v>2915.0</v>
       </c>
       <c r="E56" s="10">
         <v>35.0</v>
       </c>
       <c r="F56" s="10">
         <v>31.5</v>
       </c>
       <c r="G56" s="10">
         <v>28.0</v>
       </c>
       <c r="H56" s="10">
         <v>24.5</v>
       </c>
     </row>
     <row r="57" spans="1:8" outlineLevel="3">
       <c r="A57" s="13">
         <v>44</v>
       </c>
       <c r="B57" s="6" t="s">
         <v>115</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>116</v>
       </c>
       <c r="D57" s="5">
-        <v>2871.0</v>
+        <v>2794.0</v>
       </c>
       <c r="E57" s="10">
         <v>35.0</v>
       </c>
       <c r="F57" s="10">
         <v>31.5</v>
       </c>
       <c r="G57" s="10">
         <v>28.0</v>
       </c>
       <c r="H57" s="10">
         <v>24.5</v>
       </c>
     </row>
     <row r="58" spans="1:8" outlineLevel="3">
       <c r="A58" s="13">
         <v>45</v>
       </c>
       <c r="B58" s="6" t="s">
         <v>117</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>118</v>
       </c>
       <c r="D58" s="5">
-        <v>13876.0</v>
+        <v>13998.0</v>
       </c>
       <c r="E58" s="10">
         <v>35.0</v>
       </c>
       <c r="F58" s="10">
         <v>31.5</v>
       </c>
       <c r="G58" s="10">
         <v>28.0</v>
       </c>
       <c r="H58" s="10">
         <v>24.5</v>
       </c>
     </row>
     <row r="59" spans="1:8" outlineLevel="3">
       <c r="A59" s="13">
         <v>46</v>
       </c>
       <c r="B59" s="6" t="s">
         <v>119</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>120</v>
       </c>
       <c r="D59" s="5">
-        <v>13696.0</v>
+        <v>12718.0</v>
       </c>
       <c r="E59" s="10">
         <v>35.0</v>
       </c>
       <c r="F59" s="10">
         <v>31.5</v>
       </c>
       <c r="G59" s="10">
         <v>28.0</v>
       </c>
       <c r="H59" s="10">
         <v>24.5</v>
       </c>
     </row>
     <row r="60" spans="1:8" outlineLevel="3">
       <c r="A60" s="13">
         <v>47</v>
       </c>
       <c r="B60" s="6" t="s">
         <v>121</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>122</v>
       </c>
       <c r="D60" s="5">
-        <v>7458.0</v>
+        <v>6644.0</v>
       </c>
       <c r="E60" s="10">
         <v>30.0</v>
       </c>
       <c r="F60" s="10">
         <v>27.0</v>
       </c>
       <c r="G60" s="10">
         <v>24.0</v>
       </c>
       <c r="H60" s="10">
         <v>21.0</v>
       </c>
     </row>
     <row r="61" spans="1:8" outlineLevel="3">
       <c r="A61" s="13">
         <v>48</v>
       </c>
       <c r="B61" s="6" t="s">
         <v>123</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>124</v>
       </c>
       <c r="D61" s="5">
-        <v>5162.0</v>
+        <v>6046.0</v>
       </c>
       <c r="E61" s="10">
         <v>50.0</v>
       </c>
       <c r="F61" s="10">
         <v>45.0</v>
       </c>
       <c r="G61" s="10">
         <v>40.0</v>
       </c>
       <c r="H61" s="10">
         <v>35.0</v>
       </c>
     </row>
     <row r="62" spans="1:8" outlineLevel="3">
       <c r="A62" s="13">
         <v>49</v>
       </c>
       <c r="B62" s="6" t="s">
         <v>125</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>126</v>
       </c>
       <c r="D62" s="5">
-        <v>4802.0</v>
+        <v>5686.0</v>
       </c>
       <c r="E62" s="10">
         <v>50.0</v>
       </c>
       <c r="F62" s="10">
         <v>45.0</v>
       </c>
       <c r="G62" s="10">
         <v>40.0</v>
       </c>
       <c r="H62" s="10">
         <v>35.0</v>
       </c>
     </row>
     <row r="63" spans="1:8" outlineLevel="3">
       <c r="A63" s="13">
         <v>50</v>
       </c>
       <c r="B63" s="6" t="s">
         <v>127</v>
       </c>
       <c r="C63" s="7" t="s">
         <v>128</v>
       </c>
       <c r="D63" s="5">
@@ -6044,51 +6044,51 @@
       </c>
       <c r="E63" s="10">
         <v>56.0</v>
       </c>
       <c r="F63" s="10">
         <v>50.4</v>
       </c>
       <c r="G63" s="10">
         <v>44.8</v>
       </c>
       <c r="H63" s="10">
         <v>39.2</v>
       </c>
     </row>
     <row r="64" spans="1:8" outlineLevel="3">
       <c r="A64" s="13">
         <v>51</v>
       </c>
       <c r="B64" s="6" t="s">
         <v>129</v>
       </c>
       <c r="C64" s="7" t="s">
         <v>130</v>
       </c>
       <c r="D64" s="5">
-        <v>16084.0</v>
+        <v>13964.0</v>
       </c>
       <c r="E64" s="10">
         <v>43.0</v>
       </c>
       <c r="F64" s="10">
         <v>38.7</v>
       </c>
       <c r="G64" s="10">
         <v>34.4</v>
       </c>
       <c r="H64" s="10">
         <v>30.1</v>
       </c>
     </row>
     <row r="65" spans="1:8" outlineLevel="3">
       <c r="A65" s="13">
         <v>52</v>
       </c>
       <c r="B65" s="6" t="s">
         <v>131</v>
       </c>
       <c r="C65" s="7" t="s">
         <v>132</v>
       </c>
       <c r="D65" s="5">
@@ -6096,51 +6096,51 @@
       </c>
       <c r="E65" s="10">
         <v>96.0</v>
       </c>
       <c r="F65" s="10">
         <v>86.4</v>
       </c>
       <c r="G65" s="10">
         <v>76.8</v>
       </c>
       <c r="H65" s="10">
         <v>67.2</v>
       </c>
     </row>
     <row r="66" spans="1:8" outlineLevel="3">
       <c r="A66" s="13">
         <v>53</v>
       </c>
       <c r="B66" s="6" t="s">
         <v>133</v>
       </c>
       <c r="C66" s="7" t="s">
         <v>134</v>
       </c>
       <c r="D66" s="5">
-        <v>2644.0</v>
+        <v>2148.0</v>
       </c>
       <c r="E66" s="10">
         <v>75.0</v>
       </c>
       <c r="F66" s="10">
         <v>67.5</v>
       </c>
       <c r="G66" s="10">
         <v>60.0</v>
       </c>
       <c r="H66" s="10">
         <v>52.5</v>
       </c>
     </row>
     <row r="67" spans="1:8" outlineLevel="3">
       <c r="A67" s="13">
         <v>54</v>
       </c>
       <c r="B67" s="6" t="s">
         <v>135</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>136</v>
       </c>
       <c r="D67" s="5">
@@ -6174,51 +6174,51 @@
       </c>
       <c r="E68" s="10">
         <v>176.0</v>
       </c>
       <c r="F68" s="10">
         <v>158.4</v>
       </c>
       <c r="G68" s="10">
         <v>140.8</v>
       </c>
       <c r="H68" s="10">
         <v>123.2</v>
       </c>
     </row>
     <row r="69" spans="1:8" outlineLevel="3">
       <c r="A69" s="13">
         <v>56</v>
       </c>
       <c r="B69" s="6" t="s">
         <v>139</v>
       </c>
       <c r="C69" s="7" t="s">
         <v>140</v>
       </c>
       <c r="D69" s="5">
-        <v>1350.0</v>
+        <v>1040.0</v>
       </c>
       <c r="E69" s="10">
         <v>35.0</v>
       </c>
       <c r="F69" s="10">
         <v>31.5</v>
       </c>
       <c r="G69" s="10">
         <v>28.0</v>
       </c>
       <c r="H69" s="10">
         <v>24.5</v>
       </c>
     </row>
     <row r="70" spans="1:8" outlineLevel="3">
       <c r="A70" s="13">
         <v>57</v>
       </c>
       <c r="B70" s="6" t="s">
         <v>141</v>
       </c>
       <c r="C70" s="7" t="s">
         <v>142</v>
       </c>
       <c r="D70" s="5">
@@ -6226,103 +6226,103 @@
       </c>
       <c r="E70" s="10">
         <v>62.0</v>
       </c>
       <c r="F70" s="10">
         <v>55.8</v>
       </c>
       <c r="G70" s="10">
         <v>49.6</v>
       </c>
       <c r="H70" s="10">
         <v>43.4</v>
       </c>
     </row>
     <row r="71" spans="1:8" outlineLevel="3">
       <c r="A71" s="13">
         <v>58</v>
       </c>
       <c r="B71" s="6" t="s">
         <v>143</v>
       </c>
       <c r="C71" s="7" t="s">
         <v>144</v>
       </c>
       <c r="D71" s="5">
-        <v>2648.0</v>
+        <v>2004.0</v>
       </c>
       <c r="E71" s="10">
         <v>50.0</v>
       </c>
       <c r="F71" s="10">
         <v>45.0</v>
       </c>
       <c r="G71" s="10">
         <v>40.0</v>
       </c>
       <c r="H71" s="10">
         <v>35.0</v>
       </c>
     </row>
     <row r="72" spans="1:8" outlineLevel="3">
       <c r="A72" s="13">
         <v>59</v>
       </c>
       <c r="B72" s="6" t="s">
         <v>145</v>
       </c>
       <c r="C72" s="7" t="s">
         <v>146</v>
       </c>
       <c r="D72" s="5">
-        <v>282.0</v>
+        <v>302.0</v>
       </c>
       <c r="E72" s="10">
         <v>98.0</v>
       </c>
       <c r="F72" s="10">
         <v>88.2</v>
       </c>
       <c r="G72" s="10">
         <v>78.4</v>
       </c>
       <c r="H72" s="10">
         <v>68.6</v>
       </c>
     </row>
     <row r="73" spans="1:8" outlineLevel="3">
       <c r="A73" s="13">
         <v>60</v>
       </c>
       <c r="B73" s="6" t="s">
         <v>147</v>
       </c>
       <c r="C73" s="7" t="s">
         <v>148</v>
       </c>
       <c r="D73" s="5">
-        <v>8540.0</v>
+        <v>8086.0</v>
       </c>
       <c r="E73" s="10">
         <v>75.0</v>
       </c>
       <c r="F73" s="10">
         <v>67.5</v>
       </c>
       <c r="G73" s="10">
         <v>60.0</v>
       </c>
       <c r="H73" s="10">
         <v>52.5</v>
       </c>
     </row>
     <row r="74" spans="1:8" outlineLevel="3">
       <c r="A74" s="13">
         <v>61</v>
       </c>
       <c r="B74" s="6" t="s">
         <v>149</v>
       </c>
       <c r="C74" s="7" t="s">
         <v>150</v>
       </c>
       <c r="D74" s="5">
@@ -6330,77 +6330,77 @@
       </c>
       <c r="E74" s="10">
         <v>232.0</v>
       </c>
       <c r="F74" s="10">
         <v>208.8</v>
       </c>
       <c r="G74" s="10">
         <v>185.6</v>
       </c>
       <c r="H74" s="10">
         <v>162.4</v>
       </c>
     </row>
     <row r="75" spans="1:8" outlineLevel="3">
       <c r="A75" s="13">
         <v>62</v>
       </c>
       <c r="B75" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C75" s="7" t="s">
         <v>152</v>
       </c>
       <c r="D75" s="5">
-        <v>1928.0</v>
+        <v>1868.0</v>
       </c>
       <c r="E75" s="10">
         <v>186.0</v>
       </c>
       <c r="F75" s="10">
         <v>167.4</v>
       </c>
       <c r="G75" s="10">
         <v>148.8</v>
       </c>
       <c r="H75" s="10">
         <v>130.2</v>
       </c>
     </row>
     <row r="76" spans="1:8" outlineLevel="3">
       <c r="A76" s="13">
         <v>63</v>
       </c>
       <c r="B76" s="6" t="s">
         <v>153</v>
       </c>
       <c r="C76" s="7" t="s">
         <v>154</v>
       </c>
       <c r="D76" s="5">
-        <v>592.0</v>
+        <v>584.0</v>
       </c>
       <c r="E76" s="10">
         <v>339.0</v>
       </c>
       <c r="F76" s="10">
         <v>305.1</v>
       </c>
       <c r="G76" s="10">
         <v>271.2</v>
       </c>
       <c r="H76" s="10">
         <v>237.3</v>
       </c>
     </row>
     <row r="77" spans="1:8" outlineLevel="3">
       <c r="A77" s="13">
         <v>64</v>
       </c>
       <c r="B77" s="6" t="s">
         <v>155</v>
       </c>
       <c r="C77" s="7" t="s">
         <v>156</v>
       </c>
       <c r="D77" s="5">
@@ -6408,207 +6408,207 @@
       </c>
       <c r="E77" s="10">
         <v>576.0</v>
       </c>
       <c r="F77" s="10">
         <v>518.4</v>
       </c>
       <c r="G77" s="10">
         <v>460.8</v>
       </c>
       <c r="H77" s="10">
         <v>403.2</v>
       </c>
     </row>
     <row r="78" spans="1:8" outlineLevel="3">
       <c r="A78" s="13">
         <v>65</v>
       </c>
       <c r="B78" s="6" t="s">
         <v>157</v>
       </c>
       <c r="C78" s="7" t="s">
         <v>158</v>
       </c>
       <c r="D78" s="5">
-        <v>1331.0</v>
+        <v>1221.0</v>
       </c>
       <c r="E78" s="10">
         <v>43.0</v>
       </c>
       <c r="F78" s="10">
         <v>38.7</v>
       </c>
       <c r="G78" s="10">
         <v>34.4</v>
       </c>
       <c r="H78" s="10">
         <v>30.1</v>
       </c>
     </row>
     <row r="79" spans="1:8" outlineLevel="3">
       <c r="A79" s="13">
         <v>66</v>
       </c>
       <c r="B79" s="6" t="s">
         <v>159</v>
       </c>
       <c r="C79" s="7" t="s">
         <v>160</v>
       </c>
       <c r="D79" s="5">
-        <v>957.0</v>
+        <v>891.0</v>
       </c>
       <c r="E79" s="10">
         <v>43.0</v>
       </c>
       <c r="F79" s="10">
         <v>38.7</v>
       </c>
       <c r="G79" s="10">
         <v>34.4</v>
       </c>
       <c r="H79" s="10">
         <v>30.1</v>
       </c>
     </row>
     <row r="80" spans="1:8" outlineLevel="3">
       <c r="A80" s="13">
         <v>67</v>
       </c>
       <c r="B80" s="6" t="s">
         <v>161</v>
       </c>
       <c r="C80" s="7" t="s">
         <v>162</v>
       </c>
       <c r="D80" s="5">
-        <v>5224.0</v>
+        <v>4642.0</v>
       </c>
       <c r="E80" s="10">
         <v>45.0</v>
       </c>
       <c r="F80" s="10">
         <v>40.5</v>
       </c>
       <c r="G80" s="10">
         <v>36.0</v>
       </c>
       <c r="H80" s="10">
         <v>31.5</v>
       </c>
     </row>
     <row r="81" spans="1:8" outlineLevel="3">
       <c r="A81" s="13">
         <v>68</v>
       </c>
       <c r="B81" s="6" t="s">
         <v>163</v>
       </c>
       <c r="C81" s="7" t="s">
         <v>164</v>
       </c>
       <c r="D81" s="5">
-        <v>5622.0</v>
+        <v>4800.0</v>
       </c>
       <c r="E81" s="10">
         <v>45.0</v>
       </c>
       <c r="F81" s="10">
         <v>40.5</v>
       </c>
       <c r="G81" s="10">
         <v>36.0</v>
       </c>
       <c r="H81" s="10">
         <v>31.5</v>
       </c>
     </row>
     <row r="82" spans="1:8" outlineLevel="3">
       <c r="A82" s="13">
         <v>69</v>
       </c>
       <c r="B82" s="6" t="s">
         <v>165</v>
       </c>
       <c r="C82" s="7" t="s">
         <v>166</v>
       </c>
       <c r="D82" s="5">
-        <v>5258.0</v>
+        <v>4338.0</v>
       </c>
       <c r="E82" s="10">
         <v>38.0</v>
       </c>
       <c r="F82" s="10">
         <v>34.2</v>
       </c>
       <c r="G82" s="10">
         <v>30.4</v>
       </c>
       <c r="H82" s="10">
         <v>26.6</v>
       </c>
     </row>
     <row r="83" spans="1:8" outlineLevel="3">
       <c r="A83" s="13">
         <v>70</v>
       </c>
       <c r="B83" s="6" t="s">
         <v>167</v>
       </c>
       <c r="C83" s="7" t="s">
         <v>168</v>
       </c>
       <c r="D83" s="5">
-        <v>2096.0</v>
+        <v>2738.0</v>
       </c>
       <c r="E83" s="10">
         <v>61.0</v>
       </c>
       <c r="F83" s="10">
         <v>54.9</v>
       </c>
       <c r="G83" s="10">
         <v>48.8</v>
       </c>
       <c r="H83" s="10">
         <v>42.7</v>
       </c>
     </row>
     <row r="84" spans="1:8" outlineLevel="3">
       <c r="A84" s="13">
         <v>71</v>
       </c>
       <c r="B84" s="6" t="s">
         <v>169</v>
       </c>
       <c r="C84" s="7" t="s">
         <v>170</v>
       </c>
       <c r="D84" s="5">
-        <v>2138.0</v>
+        <v>2780.0</v>
       </c>
       <c r="E84" s="10">
         <v>61.0</v>
       </c>
       <c r="F84" s="10">
         <v>54.9</v>
       </c>
       <c r="G84" s="10">
         <v>48.8</v>
       </c>
       <c r="H84" s="10">
         <v>42.7</v>
       </c>
     </row>
     <row r="85" spans="1:8" outlineLevel="3">
       <c r="A85" s="13">
         <v>72</v>
       </c>
       <c r="B85" s="6" t="s">
         <v>171</v>
       </c>
       <c r="C85" s="7" t="s">
         <v>172</v>
       </c>
       <c r="D85" s="5">
@@ -6616,103 +6616,103 @@
       </c>
       <c r="E85" s="10">
         <v>66.0</v>
       </c>
       <c r="F85" s="10">
         <v>59.4</v>
       </c>
       <c r="G85" s="10">
         <v>52.8</v>
       </c>
       <c r="H85" s="10">
         <v>46.2</v>
       </c>
     </row>
     <row r="86" spans="1:8" outlineLevel="3">
       <c r="A86" s="13">
         <v>73</v>
       </c>
       <c r="B86" s="6" t="s">
         <v>173</v>
       </c>
       <c r="C86" s="7" t="s">
         <v>174</v>
       </c>
       <c r="D86" s="5">
-        <v>7682.0</v>
+        <v>6598.0</v>
       </c>
       <c r="E86" s="10">
         <v>51.0</v>
       </c>
       <c r="F86" s="10">
         <v>45.9</v>
       </c>
       <c r="G86" s="10">
         <v>40.8</v>
       </c>
       <c r="H86" s="10">
         <v>35.7</v>
       </c>
     </row>
     <row r="87" spans="1:8" outlineLevel="3">
       <c r="A87" s="13">
         <v>74</v>
       </c>
       <c r="B87" s="6" t="s">
         <v>175</v>
       </c>
       <c r="C87" s="7" t="s">
         <v>176</v>
       </c>
       <c r="D87" s="5">
-        <v>222.0</v>
+        <v>262.0</v>
       </c>
       <c r="E87" s="10">
         <v>117.0</v>
       </c>
       <c r="F87" s="10">
         <v>105.3</v>
       </c>
       <c r="G87" s="10">
         <v>93.6</v>
       </c>
       <c r="H87" s="10">
         <v>81.9</v>
       </c>
     </row>
     <row r="88" spans="1:8" outlineLevel="3">
       <c r="A88" s="13">
         <v>75</v>
       </c>
       <c r="B88" s="6" t="s">
         <v>177</v>
       </c>
       <c r="C88" s="7" t="s">
         <v>178</v>
       </c>
       <c r="D88" s="5">
-        <v>9896.0</v>
+        <v>12082.0</v>
       </c>
       <c r="E88" s="10">
         <v>91.0</v>
       </c>
       <c r="F88" s="10">
         <v>81.9</v>
       </c>
       <c r="G88" s="10">
         <v>72.8</v>
       </c>
       <c r="H88" s="10">
         <v>63.7</v>
       </c>
     </row>
     <row r="89" spans="1:8" outlineLevel="3">
       <c r="A89" s="13">
         <v>76</v>
       </c>
       <c r="B89" s="6" t="s">
         <v>179</v>
       </c>
       <c r="C89" s="7" t="s">
         <v>180</v>
       </c>
       <c r="D89" s="5">
@@ -6720,77 +6720,77 @@
       </c>
       <c r="E89" s="10">
         <v>267.0</v>
       </c>
       <c r="F89" s="10">
         <v>240.3</v>
       </c>
       <c r="G89" s="10">
         <v>213.6</v>
       </c>
       <c r="H89" s="10">
         <v>186.9</v>
       </c>
     </row>
     <row r="90" spans="1:8" outlineLevel="3">
       <c r="A90" s="13">
         <v>77</v>
       </c>
       <c r="B90" s="6" t="s">
         <v>181</v>
       </c>
       <c r="C90" s="7" t="s">
         <v>182</v>
       </c>
       <c r="D90" s="5">
-        <v>1818.0</v>
+        <v>1912.0</v>
       </c>
       <c r="E90" s="10">
         <v>213.0</v>
       </c>
       <c r="F90" s="10">
         <v>191.7</v>
       </c>
       <c r="G90" s="10">
         <v>170.4</v>
       </c>
       <c r="H90" s="10">
         <v>149.1</v>
       </c>
     </row>
     <row r="91" spans="1:8" outlineLevel="3">
       <c r="A91" s="13">
         <v>78</v>
       </c>
       <c r="B91" s="6" t="s">
         <v>183</v>
       </c>
       <c r="C91" s="7" t="s">
         <v>184</v>
       </c>
       <c r="D91" s="5">
-        <v>810.0</v>
+        <v>902.0</v>
       </c>
       <c r="E91" s="10">
         <v>378.0</v>
       </c>
       <c r="F91" s="10">
         <v>340.2</v>
       </c>
       <c r="G91" s="10">
         <v>302.4</v>
       </c>
       <c r="H91" s="10">
         <v>264.6</v>
       </c>
     </row>
     <row r="92" spans="1:8" outlineLevel="3">
       <c r="A92" s="13">
         <v>79</v>
       </c>
       <c r="B92" s="6" t="s">
         <v>185</v>
       </c>
       <c r="C92" s="7" t="s">
         <v>186</v>
       </c>
       <c r="D92" s="5">
@@ -6876,129 +6876,129 @@
       </c>
       <c r="E95" s="10">
         <v>58.0</v>
       </c>
       <c r="F95" s="10">
         <v>52.2</v>
       </c>
       <c r="G95" s="10">
         <v>46.4</v>
       </c>
       <c r="H95" s="10">
         <v>40.6</v>
       </c>
     </row>
     <row r="96" spans="1:8" outlineLevel="3">
       <c r="A96" s="13">
         <v>83</v>
       </c>
       <c r="B96" s="6" t="s">
         <v>193</v>
       </c>
       <c r="C96" s="7" t="s">
         <v>194</v>
       </c>
       <c r="D96" s="5">
-        <v>1834.0</v>
+        <v>1034.0</v>
       </c>
       <c r="E96" s="10">
         <v>58.0</v>
       </c>
       <c r="F96" s="10">
         <v>52.2</v>
       </c>
       <c r="G96" s="10">
         <v>46.4</v>
       </c>
       <c r="H96" s="10">
         <v>40.6</v>
       </c>
     </row>
     <row r="97" spans="1:8" outlineLevel="3">
       <c r="A97" s="13">
         <v>84</v>
       </c>
       <c r="B97" s="6" t="s">
         <v>195</v>
       </c>
       <c r="C97" s="7" t="s">
         <v>196</v>
       </c>
       <c r="D97" s="5">
-        <v>2280.0</v>
+        <v>1270.0</v>
       </c>
       <c r="E97" s="10">
         <v>50.0</v>
       </c>
       <c r="F97" s="10">
         <v>45.0</v>
       </c>
       <c r="G97" s="10">
         <v>40.0</v>
       </c>
       <c r="H97" s="10">
         <v>35.0</v>
       </c>
     </row>
     <row r="98" spans="1:8" outlineLevel="3">
       <c r="A98" s="13">
         <v>85</v>
       </c>
       <c r="B98" s="6" t="s">
         <v>197</v>
       </c>
       <c r="C98" s="7" t="s">
         <v>198</v>
       </c>
       <c r="D98" s="5">
-        <v>826.0</v>
+        <v>796.0</v>
       </c>
       <c r="E98" s="10">
         <v>77.0</v>
       </c>
       <c r="F98" s="10">
         <v>69.3</v>
       </c>
       <c r="G98" s="10">
         <v>61.6</v>
       </c>
       <c r="H98" s="10">
         <v>53.9</v>
       </c>
     </row>
     <row r="99" spans="1:8" outlineLevel="3">
       <c r="A99" s="13">
         <v>86</v>
       </c>
       <c r="B99" s="6" t="s">
         <v>199</v>
       </c>
       <c r="C99" s="7" t="s">
         <v>200</v>
       </c>
       <c r="D99" s="5">
-        <v>486.0</v>
+        <v>294.0</v>
       </c>
       <c r="E99" s="10">
         <v>77.0</v>
       </c>
       <c r="F99" s="10">
         <v>69.3</v>
       </c>
       <c r="G99" s="10">
         <v>61.6</v>
       </c>
       <c r="H99" s="10">
         <v>53.9</v>
       </c>
     </row>
     <row r="100" spans="1:8" outlineLevel="3">
       <c r="A100" s="13">
         <v>87</v>
       </c>
       <c r="B100" s="6" t="s">
         <v>201</v>
       </c>
       <c r="C100" s="7" t="s">
         <v>202</v>
       </c>
       <c r="D100" s="5">
@@ -7006,103 +7006,103 @@
       </c>
       <c r="E100" s="10">
         <v>85.0</v>
       </c>
       <c r="F100" s="10">
         <v>76.5</v>
       </c>
       <c r="G100" s="10">
         <v>68.0</v>
       </c>
       <c r="H100" s="10">
         <v>59.5</v>
       </c>
     </row>
     <row r="101" spans="1:8" outlineLevel="3">
       <c r="A101" s="13">
         <v>88</v>
       </c>
       <c r="B101" s="6" t="s">
         <v>203</v>
       </c>
       <c r="C101" s="7" t="s">
         <v>204</v>
       </c>
       <c r="D101" s="5">
-        <v>12480.0</v>
+        <v>10998.0</v>
       </c>
       <c r="E101" s="10">
         <v>66.0</v>
       </c>
       <c r="F101" s="10">
         <v>59.4</v>
       </c>
       <c r="G101" s="10">
         <v>52.8</v>
       </c>
       <c r="H101" s="10">
         <v>46.2</v>
       </c>
     </row>
     <row r="102" spans="1:8" outlineLevel="3">
       <c r="A102" s="13">
         <v>89</v>
       </c>
       <c r="B102" s="6" t="s">
         <v>205</v>
       </c>
       <c r="C102" s="7" t="s">
         <v>206</v>
       </c>
       <c r="D102" s="5">
-        <v>164.0</v>
+        <v>182.0</v>
       </c>
       <c r="E102" s="10">
         <v>154.0</v>
       </c>
       <c r="F102" s="10">
         <v>138.6</v>
       </c>
       <c r="G102" s="10">
         <v>123.2</v>
       </c>
       <c r="H102" s="10">
         <v>107.8</v>
       </c>
     </row>
     <row r="103" spans="1:8" outlineLevel="3">
       <c r="A103" s="13">
         <v>90</v>
       </c>
       <c r="B103" s="6" t="s">
         <v>207</v>
       </c>
       <c r="C103" s="7" t="s">
         <v>208</v>
       </c>
       <c r="D103" s="5">
-        <v>10672.0</v>
+        <v>8814.0</v>
       </c>
       <c r="E103" s="10">
         <v>120.0</v>
       </c>
       <c r="F103" s="10">
         <v>108.0</v>
       </c>
       <c r="G103" s="10">
         <v>96.0</v>
       </c>
       <c r="H103" s="10">
         <v>84.0</v>
       </c>
     </row>
     <row r="104" spans="1:8" outlineLevel="3">
       <c r="A104" s="13">
         <v>91</v>
       </c>
       <c r="B104" s="6" t="s">
         <v>209</v>
       </c>
       <c r="C104" s="7" t="s">
         <v>210</v>
       </c>
       <c r="D104" s="5">
@@ -7110,77 +7110,77 @@
       </c>
       <c r="E104" s="10">
         <v>282.0</v>
       </c>
       <c r="F104" s="10">
         <v>253.8</v>
       </c>
       <c r="G104" s="10">
         <v>225.6</v>
       </c>
       <c r="H104" s="10">
         <v>197.4</v>
       </c>
     </row>
     <row r="105" spans="1:8" outlineLevel="3">
       <c r="A105" s="13">
         <v>92</v>
       </c>
       <c r="B105" s="6" t="s">
         <v>211</v>
       </c>
       <c r="C105" s="7" t="s">
         <v>212</v>
       </c>
       <c r="D105" s="5">
-        <v>2118.0</v>
+        <v>2036.0</v>
       </c>
       <c r="E105" s="10">
         <v>224.0</v>
       </c>
       <c r="F105" s="10">
         <v>201.6</v>
       </c>
       <c r="G105" s="10">
         <v>179.2</v>
       </c>
       <c r="H105" s="10">
         <v>156.8</v>
       </c>
     </row>
     <row r="106" spans="1:8" outlineLevel="3">
       <c r="A106" s="13">
         <v>93</v>
       </c>
       <c r="B106" s="6" t="s">
         <v>213</v>
       </c>
       <c r="C106" s="7" t="s">
         <v>214</v>
       </c>
       <c r="D106" s="5">
-        <v>486.0</v>
+        <v>474.0</v>
       </c>
       <c r="E106" s="10">
         <v>419.0</v>
       </c>
       <c r="F106" s="10">
         <v>377.1</v>
       </c>
       <c r="G106" s="10">
         <v>335.2</v>
       </c>
       <c r="H106" s="10">
         <v>293.3</v>
       </c>
     </row>
     <row r="107" spans="1:8" outlineLevel="3">
       <c r="A107" s="13">
         <v>94</v>
       </c>
       <c r="B107" s="6" t="s">
         <v>215</v>
       </c>
       <c r="C107" s="7" t="s">
         <v>216</v>
       </c>
       <c r="D107" s="5">
@@ -7214,51 +7214,51 @@
       </c>
       <c r="E108" s="10">
         <v>926.0</v>
       </c>
       <c r="F108" s="10">
         <v>833.4</v>
       </c>
       <c r="G108" s="10">
         <v>740.8</v>
       </c>
       <c r="H108" s="10">
         <v>648.2</v>
       </c>
     </row>
     <row r="109" spans="1:8" outlineLevel="3">
       <c r="A109" s="13">
         <v>96</v>
       </c>
       <c r="B109" s="6" t="s">
         <v>219</v>
       </c>
       <c r="C109" s="7" t="s">
         <v>220</v>
       </c>
       <c r="D109" s="5">
-        <v>0.0</v>
+        <v>110.0</v>
       </c>
       <c r="E109" s="10">
         <v>96.0</v>
       </c>
       <c r="F109" s="10">
         <v>86.4</v>
       </c>
       <c r="G109" s="10">
         <v>76.8</v>
       </c>
       <c r="H109" s="10">
         <v>67.2</v>
       </c>
     </row>
     <row r="110" spans="1:8" outlineLevel="3">
       <c r="A110" s="13">
         <v>97</v>
       </c>
       <c r="B110" s="6" t="s">
         <v>221</v>
       </c>
       <c r="C110" s="7" t="s">
         <v>222</v>
       </c>
       <c r="D110" s="5">
@@ -7292,77 +7292,77 @@
       </c>
       <c r="E111" s="10">
         <v>106.0</v>
       </c>
       <c r="F111" s="10">
         <v>95.4</v>
       </c>
       <c r="G111" s="10">
         <v>84.8</v>
       </c>
       <c r="H111" s="10">
         <v>74.2</v>
       </c>
     </row>
     <row r="112" spans="1:8" outlineLevel="3">
       <c r="A112" s="13">
         <v>99</v>
       </c>
       <c r="B112" s="6" t="s">
         <v>225</v>
       </c>
       <c r="C112" s="7" t="s">
         <v>226</v>
       </c>
       <c r="D112" s="5">
-        <v>2992.0</v>
+        <v>1806.0</v>
       </c>
       <c r="E112" s="10">
         <v>83.0</v>
       </c>
       <c r="F112" s="10">
         <v>74.7</v>
       </c>
       <c r="G112" s="10">
         <v>66.4</v>
       </c>
       <c r="H112" s="10">
         <v>58.1</v>
       </c>
     </row>
     <row r="113" spans="1:8" outlineLevel="3">
       <c r="A113" s="13">
         <v>100</v>
       </c>
       <c r="B113" s="6" t="s">
         <v>227</v>
       </c>
       <c r="C113" s="7" t="s">
         <v>228</v>
       </c>
       <c r="D113" s="5">
-        <v>664.0</v>
+        <v>564.0</v>
       </c>
       <c r="E113" s="10">
         <v>139.0</v>
       </c>
       <c r="F113" s="10">
         <v>125.1</v>
       </c>
       <c r="G113" s="10">
         <v>111.2</v>
       </c>
       <c r="H113" s="10">
         <v>97.3</v>
       </c>
     </row>
     <row r="114" spans="1:8" outlineLevel="3">
       <c r="A114" s="13">
         <v>101</v>
       </c>
       <c r="B114" s="6" t="s">
         <v>229</v>
       </c>
       <c r="C114" s="7" t="s">
         <v>230</v>
       </c>
       <c r="D114" s="5">
@@ -7422,51 +7422,51 @@
       </c>
       <c r="E116" s="10">
         <v>182.0</v>
       </c>
       <c r="F116" s="10">
         <v>163.8</v>
       </c>
       <c r="G116" s="10">
         <v>145.6</v>
       </c>
       <c r="H116" s="10">
         <v>127.4</v>
       </c>
     </row>
     <row r="117" spans="1:8" outlineLevel="3">
       <c r="A117" s="13">
         <v>104</v>
       </c>
       <c r="B117" s="6" t="s">
         <v>235</v>
       </c>
       <c r="C117" s="7" t="s">
         <v>236</v>
       </c>
       <c r="D117" s="5">
-        <v>4182.0</v>
+        <v>3986.0</v>
       </c>
       <c r="E117" s="10">
         <v>142.0</v>
       </c>
       <c r="F117" s="10">
         <v>127.8</v>
       </c>
       <c r="G117" s="10">
         <v>113.6</v>
       </c>
       <c r="H117" s="10">
         <v>99.4</v>
       </c>
     </row>
     <row r="118" spans="1:8" outlineLevel="3">
       <c r="A118" s="13">
         <v>105</v>
       </c>
       <c r="B118" s="6" t="s">
         <v>237</v>
       </c>
       <c r="C118" s="7" t="s">
         <v>238</v>
       </c>
       <c r="D118" s="5">
@@ -7604,103 +7604,103 @@
       </c>
       <c r="E123" s="10">
         <v>134.0</v>
       </c>
       <c r="F123" s="10">
         <v>120.6</v>
       </c>
       <c r="G123" s="10">
         <v>107.2</v>
       </c>
       <c r="H123" s="10">
         <v>93.8</v>
       </c>
     </row>
     <row r="124" spans="1:8" outlineLevel="3">
       <c r="A124" s="13">
         <v>111</v>
       </c>
       <c r="B124" s="6" t="s">
         <v>249</v>
       </c>
       <c r="C124" s="7" t="s">
         <v>250</v>
       </c>
       <c r="D124" s="5">
-        <v>2444.0</v>
+        <v>2232.0</v>
       </c>
       <c r="E124" s="10">
         <v>104.0</v>
       </c>
       <c r="F124" s="10">
         <v>93.6</v>
       </c>
       <c r="G124" s="10">
         <v>83.2</v>
       </c>
       <c r="H124" s="10">
         <v>72.8</v>
       </c>
     </row>
     <row r="125" spans="1:8" outlineLevel="3">
       <c r="A125" s="13">
         <v>112</v>
       </c>
       <c r="B125" s="6" t="s">
         <v>251</v>
       </c>
       <c r="C125" s="7" t="s">
         <v>252</v>
       </c>
       <c r="D125" s="5">
-        <v>308.0</v>
+        <v>324.0</v>
       </c>
       <c r="E125" s="10">
         <v>218.0</v>
       </c>
       <c r="F125" s="10">
         <v>196.2</v>
       </c>
       <c r="G125" s="10">
         <v>174.4</v>
       </c>
       <c r="H125" s="10">
         <v>152.6</v>
       </c>
     </row>
     <row r="126" spans="1:8" outlineLevel="3">
       <c r="A126" s="13">
         <v>113</v>
       </c>
       <c r="B126" s="6" t="s">
         <v>253</v>
       </c>
       <c r="C126" s="7" t="s">
         <v>254</v>
       </c>
       <c r="D126" s="5">
-        <v>3018.0</v>
+        <v>2752.0</v>
       </c>
       <c r="E126" s="10">
         <v>170.0</v>
       </c>
       <c r="F126" s="10">
         <v>153.0</v>
       </c>
       <c r="G126" s="10">
         <v>136.0</v>
       </c>
       <c r="H126" s="10">
         <v>119.0</v>
       </c>
     </row>
     <row r="127" spans="1:8" outlineLevel="3">
       <c r="A127" s="13">
         <v>114</v>
       </c>
       <c r="B127" s="6" t="s">
         <v>255</v>
       </c>
       <c r="C127" s="7" t="s">
         <v>256</v>
       </c>
       <c r="D127" s="5">
@@ -7708,77 +7708,77 @@
       </c>
       <c r="E127" s="10">
         <v>354.0</v>
       </c>
       <c r="F127" s="10">
         <v>318.6</v>
       </c>
       <c r="G127" s="10">
         <v>283.2</v>
       </c>
       <c r="H127" s="10">
         <v>247.8</v>
       </c>
     </row>
     <row r="128" spans="1:8" outlineLevel="3">
       <c r="A128" s="13">
         <v>115</v>
       </c>
       <c r="B128" s="6" t="s">
         <v>257</v>
       </c>
       <c r="C128" s="7" t="s">
         <v>258</v>
       </c>
       <c r="D128" s="5">
-        <v>546.0</v>
+        <v>654.0</v>
       </c>
       <c r="E128" s="10">
         <v>282.0</v>
       </c>
       <c r="F128" s="10">
         <v>253.8</v>
       </c>
       <c r="G128" s="10">
         <v>225.6</v>
       </c>
       <c r="H128" s="10">
         <v>197.4</v>
       </c>
     </row>
     <row r="129" spans="1:8" outlineLevel="3">
       <c r="A129" s="13">
         <v>116</v>
       </c>
       <c r="B129" s="6" t="s">
         <v>259</v>
       </c>
       <c r="C129" s="7" t="s">
         <v>260</v>
       </c>
       <c r="D129" s="5">
-        <v>182.0</v>
+        <v>140.0</v>
       </c>
       <c r="E129" s="10">
         <v>494.0</v>
       </c>
       <c r="F129" s="10">
         <v>444.6</v>
       </c>
       <c r="G129" s="10">
         <v>395.2</v>
       </c>
       <c r="H129" s="10">
         <v>345.8</v>
       </c>
     </row>
     <row r="130" spans="1:8" outlineLevel="3">
       <c r="A130" s="13">
         <v>117</v>
       </c>
       <c r="B130" s="6" t="s">
         <v>261</v>
       </c>
       <c r="C130" s="7" t="s">
         <v>262</v>
       </c>
       <c r="D130" s="5">
@@ -7838,51 +7838,51 @@
       </c>
       <c r="E132" s="10">
         <v>162.0</v>
       </c>
       <c r="F132" s="10">
         <v>145.8</v>
       </c>
       <c r="G132" s="10">
         <v>129.6</v>
       </c>
       <c r="H132" s="10">
         <v>113.4</v>
       </c>
     </row>
     <row r="133" spans="1:8" outlineLevel="3">
       <c r="A133" s="13">
         <v>120</v>
       </c>
       <c r="B133" s="6" t="s">
         <v>267</v>
       </c>
       <c r="C133" s="7" t="s">
         <v>268</v>
       </c>
       <c r="D133" s="5">
-        <v>2318.0</v>
+        <v>1690.0</v>
       </c>
       <c r="E133" s="10">
         <v>126.0</v>
       </c>
       <c r="F133" s="10">
         <v>113.4</v>
       </c>
       <c r="G133" s="10">
         <v>100.8</v>
       </c>
       <c r="H133" s="10">
         <v>88.2</v>
       </c>
     </row>
     <row r="134" spans="1:8" outlineLevel="3">
       <c r="A134" s="13">
         <v>121</v>
       </c>
       <c r="B134" s="6" t="s">
         <v>269</v>
       </c>
       <c r="C134" s="7" t="s">
         <v>270</v>
       </c>
       <c r="D134" s="5">
@@ -7890,51 +7890,51 @@
       </c>
       <c r="E134" s="10">
         <v>232.0</v>
       </c>
       <c r="F134" s="10">
         <v>208.8</v>
       </c>
       <c r="G134" s="10">
         <v>185.6</v>
       </c>
       <c r="H134" s="10">
         <v>162.4</v>
       </c>
     </row>
     <row r="135" spans="1:8" outlineLevel="3">
       <c r="A135" s="13">
         <v>122</v>
       </c>
       <c r="B135" s="6" t="s">
         <v>271</v>
       </c>
       <c r="C135" s="7" t="s">
         <v>272</v>
       </c>
       <c r="D135" s="5">
-        <v>5336.0</v>
+        <v>5388.0</v>
       </c>
       <c r="E135" s="10">
         <v>181.0</v>
       </c>
       <c r="F135" s="10">
         <v>162.9</v>
       </c>
       <c r="G135" s="10">
         <v>144.8</v>
       </c>
       <c r="H135" s="10">
         <v>126.7</v>
       </c>
     </row>
     <row r="136" spans="1:8" outlineLevel="3">
       <c r="A136" s="13">
         <v>123</v>
       </c>
       <c r="B136" s="6" t="s">
         <v>273</v>
       </c>
       <c r="C136" s="7" t="s">
         <v>274</v>
       </c>
       <c r="D136" s="5">
@@ -7942,77 +7942,77 @@
       </c>
       <c r="E136" s="10">
         <v>374.0</v>
       </c>
       <c r="F136" s="10">
         <v>336.6</v>
       </c>
       <c r="G136" s="10">
         <v>299.2</v>
       </c>
       <c r="H136" s="10">
         <v>261.8</v>
       </c>
     </row>
     <row r="137" spans="1:8" outlineLevel="3">
       <c r="A137" s="13">
         <v>124</v>
       </c>
       <c r="B137" s="6" t="s">
         <v>275</v>
       </c>
       <c r="C137" s="7" t="s">
         <v>276</v>
       </c>
       <c r="D137" s="5">
-        <v>1226.0</v>
+        <v>1208.0</v>
       </c>
       <c r="E137" s="10">
         <v>299.0</v>
       </c>
       <c r="F137" s="10">
         <v>269.1</v>
       </c>
       <c r="G137" s="10">
         <v>239.2</v>
       </c>
       <c r="H137" s="10">
         <v>209.3</v>
       </c>
     </row>
     <row r="138" spans="1:8" outlineLevel="3">
       <c r="A138" s="13">
         <v>125</v>
       </c>
       <c r="B138" s="6" t="s">
         <v>277</v>
       </c>
       <c r="C138" s="7" t="s">
         <v>278</v>
       </c>
       <c r="D138" s="5">
-        <v>504.0</v>
+        <v>424.0</v>
       </c>
       <c r="E138" s="10">
         <v>531.0</v>
       </c>
       <c r="F138" s="10">
         <v>477.9</v>
       </c>
       <c r="G138" s="10">
         <v>424.8</v>
       </c>
       <c r="H138" s="10">
         <v>371.7</v>
       </c>
     </row>
     <row r="139" spans="1:8" outlineLevel="3">
       <c r="A139" s="13">
         <v>126</v>
       </c>
       <c r="B139" s="6" t="s">
         <v>279</v>
       </c>
       <c r="C139" s="7" t="s">
         <v>280</v>
       </c>
       <c r="D139" s="5">
@@ -8072,77 +8072,77 @@
       </c>
       <c r="E141" s="10">
         <v>192.0</v>
       </c>
       <c r="F141" s="10">
         <v>172.8</v>
       </c>
       <c r="G141" s="10">
         <v>153.6</v>
       </c>
       <c r="H141" s="10">
         <v>134.4</v>
       </c>
     </row>
     <row r="142" spans="1:8" outlineLevel="3">
       <c r="A142" s="13">
         <v>129</v>
       </c>
       <c r="B142" s="6" t="s">
         <v>285</v>
       </c>
       <c r="C142" s="7" t="s">
         <v>286</v>
       </c>
       <c r="D142" s="5">
-        <v>2352.0</v>
+        <v>1840.0</v>
       </c>
       <c r="E142" s="10">
         <v>150.0</v>
       </c>
       <c r="F142" s="10">
         <v>135.0</v>
       </c>
       <c r="G142" s="10">
         <v>120.0</v>
       </c>
       <c r="H142" s="10">
         <v>105.0</v>
       </c>
     </row>
     <row r="143" spans="1:8" outlineLevel="3">
       <c r="A143" s="13">
         <v>130</v>
       </c>
       <c r="B143" s="6" t="s">
         <v>287</v>
       </c>
       <c r="C143" s="7" t="s">
         <v>288</v>
       </c>
       <c r="D143" s="5">
-        <v>2220.0</v>
+        <v>2188.0</v>
       </c>
       <c r="E143" s="10">
         <v>194.0</v>
       </c>
       <c r="F143" s="10">
         <v>174.6</v>
       </c>
       <c r="G143" s="10">
         <v>155.2</v>
       </c>
       <c r="H143" s="10">
         <v>135.8</v>
       </c>
     </row>
     <row r="144" spans="1:8" outlineLevel="3">
       <c r="A144" s="13">
         <v>131</v>
       </c>
       <c r="B144" s="6" t="s">
         <v>289</v>
       </c>
       <c r="C144" s="7" t="s">
         <v>290</v>
       </c>
       <c r="D144" s="5">
@@ -8150,51 +8150,51 @@
       </c>
       <c r="E144" s="10">
         <v>318.0</v>
       </c>
       <c r="F144" s="10">
         <v>286.2</v>
       </c>
       <c r="G144" s="10">
         <v>254.4</v>
       </c>
       <c r="H144" s="10">
         <v>222.6</v>
       </c>
     </row>
     <row r="145" spans="1:8" outlineLevel="3">
       <c r="A145" s="13">
         <v>132</v>
       </c>
       <c r="B145" s="6" t="s">
         <v>291</v>
       </c>
       <c r="C145" s="7" t="s">
         <v>292</v>
       </c>
       <c r="D145" s="5">
-        <v>128.0</v>
+        <v>88.0</v>
       </c>
       <c r="E145" s="10">
         <v>659.0</v>
       </c>
       <c r="F145" s="10">
         <v>593.1</v>
       </c>
       <c r="G145" s="10">
         <v>527.2</v>
       </c>
       <c r="H145" s="10">
         <v>461.3</v>
       </c>
     </row>
     <row r="146" spans="1:8" outlineLevel="3">
       <c r="A146" s="13">
         <v>133</v>
       </c>
       <c r="B146" s="6" t="s">
         <v>293</v>
       </c>
       <c r="C146" s="7" t="s">
         <v>294</v>
       </c>
       <c r="D146" s="5">
@@ -8228,51 +8228,51 @@
       </c>
       <c r="E147" s="10">
         <v>1222.0</v>
       </c>
       <c r="F147" s="10">
         <v>1099.8</v>
       </c>
       <c r="G147" s="10">
         <v>977.6</v>
       </c>
       <c r="H147" s="10">
         <v>855.4</v>
       </c>
     </row>
     <row r="148" spans="1:8" outlineLevel="3">
       <c r="A148" s="13">
         <v>135</v>
       </c>
       <c r="B148" s="6" t="s">
         <v>297</v>
       </c>
       <c r="C148" s="7" t="s">
         <v>298</v>
       </c>
       <c r="D148" s="5">
-        <v>1236.0</v>
+        <v>1040.0</v>
       </c>
       <c r="E148" s="10">
         <v>162.0</v>
       </c>
       <c r="F148" s="10">
         <v>145.8</v>
       </c>
       <c r="G148" s="10">
         <v>129.6</v>
       </c>
       <c r="H148" s="10">
         <v>113.4</v>
       </c>
     </row>
     <row r="149" spans="1:8" outlineLevel="3">
       <c r="A149" s="13">
         <v>136</v>
       </c>
       <c r="B149" s="6" t="s">
         <v>299</v>
       </c>
       <c r="C149" s="7" t="s">
         <v>300</v>
       </c>
       <c r="D149" s="5">
@@ -8280,51 +8280,51 @@
       </c>
       <c r="E149" s="10">
         <v>304.0</v>
       </c>
       <c r="F149" s="10">
         <v>273.6</v>
       </c>
       <c r="G149" s="10">
         <v>243.2</v>
       </c>
       <c r="H149" s="10">
         <v>212.8</v>
       </c>
     </row>
     <row r="150" spans="1:8" outlineLevel="3">
       <c r="A150" s="13">
         <v>137</v>
       </c>
       <c r="B150" s="6" t="s">
         <v>301</v>
       </c>
       <c r="C150" s="7" t="s">
         <v>302</v>
       </c>
       <c r="D150" s="5">
-        <v>3920.0</v>
+        <v>3844.0</v>
       </c>
       <c r="E150" s="10">
         <v>242.0</v>
       </c>
       <c r="F150" s="10">
         <v>217.8</v>
       </c>
       <c r="G150" s="10">
         <v>193.6</v>
       </c>
       <c r="H150" s="10">
         <v>169.4</v>
       </c>
     </row>
     <row r="151" spans="1:8" outlineLevel="3">
       <c r="A151" s="13">
         <v>138</v>
       </c>
       <c r="B151" s="6" t="s">
         <v>303</v>
       </c>
       <c r="C151" s="7" t="s">
         <v>304</v>
       </c>
       <c r="D151" s="5">
@@ -8358,51 +8358,51 @@
       </c>
       <c r="E152" s="10">
         <v>368.0</v>
       </c>
       <c r="F152" s="10">
         <v>331.2</v>
       </c>
       <c r="G152" s="10">
         <v>294.4</v>
       </c>
       <c r="H152" s="10">
         <v>257.6</v>
       </c>
     </row>
     <row r="153" spans="1:8" outlineLevel="3">
       <c r="A153" s="13">
         <v>140</v>
       </c>
       <c r="B153" s="6" t="s">
         <v>307</v>
       </c>
       <c r="C153" s="7" t="s">
         <v>308</v>
       </c>
       <c r="D153" s="5">
-        <v>320.0</v>
+        <v>298.0</v>
       </c>
       <c r="E153" s="10">
         <v>758.0</v>
       </c>
       <c r="F153" s="10">
         <v>682.2</v>
       </c>
       <c r="G153" s="10">
         <v>606.4</v>
       </c>
       <c r="H153" s="10">
         <v>530.6</v>
       </c>
     </row>
     <row r="154" spans="1:8" outlineLevel="3">
       <c r="A154" s="13">
         <v>141</v>
       </c>
       <c r="B154" s="6" t="s">
         <v>309</v>
       </c>
       <c r="C154" s="7" t="s">
         <v>310</v>
       </c>
       <c r="D154" s="5">
@@ -8410,77 +8410,77 @@
       </c>
       <c r="E154" s="10">
         <v>1062.0</v>
       </c>
       <c r="F154" s="10">
         <v>955.8</v>
       </c>
       <c r="G154" s="10">
         <v>849.6</v>
       </c>
       <c r="H154" s="10">
         <v>743.4</v>
       </c>
     </row>
     <row r="155" spans="1:8" outlineLevel="3">
       <c r="A155" s="13">
         <v>142</v>
       </c>
       <c r="B155" s="6" t="s">
         <v>311</v>
       </c>
       <c r="C155" s="7" t="s">
         <v>312</v>
       </c>
       <c r="D155" s="5">
-        <v>106.0</v>
+        <v>170.0</v>
       </c>
       <c r="E155" s="10">
         <v>1406.0</v>
       </c>
       <c r="F155" s="10">
         <v>1265.4</v>
       </c>
       <c r="G155" s="10">
         <v>1124.8</v>
       </c>
       <c r="H155" s="10">
         <v>984.2</v>
       </c>
     </row>
     <row r="156" spans="1:8" outlineLevel="3">
       <c r="A156" s="13">
         <v>143</v>
       </c>
       <c r="B156" s="6" t="s">
         <v>313</v>
       </c>
       <c r="C156" s="7" t="s">
         <v>314</v>
       </c>
       <c r="D156" s="5">
-        <v>2026.0</v>
+        <v>1800.0</v>
       </c>
       <c r="E156" s="10">
         <v>203.0</v>
       </c>
       <c r="F156" s="10">
         <v>182.7</v>
       </c>
       <c r="G156" s="10">
         <v>162.4</v>
       </c>
       <c r="H156" s="10">
         <v>142.1</v>
       </c>
     </row>
     <row r="157" spans="1:8" outlineLevel="3">
       <c r="A157" s="13">
         <v>144</v>
       </c>
       <c r="B157" s="6" t="s">
         <v>315</v>
       </c>
       <c r="C157" s="7" t="s">
         <v>316</v>
       </c>
       <c r="D157" s="5">
@@ -8488,51 +8488,51 @@
       </c>
       <c r="E157" s="10">
         <v>454.0</v>
       </c>
       <c r="F157" s="10">
         <v>408.6</v>
       </c>
       <c r="G157" s="10">
         <v>363.2</v>
       </c>
       <c r="H157" s="10">
         <v>317.8</v>
       </c>
     </row>
     <row r="158" spans="1:8" outlineLevel="3">
       <c r="A158" s="13">
         <v>145</v>
       </c>
       <c r="B158" s="6" t="s">
         <v>317</v>
       </c>
       <c r="C158" s="7" t="s">
         <v>318</v>
       </c>
       <c r="D158" s="5">
-        <v>3650.0</v>
+        <v>4250.0</v>
       </c>
       <c r="E158" s="10">
         <v>355.0</v>
       </c>
       <c r="F158" s="10">
         <v>319.5</v>
       </c>
       <c r="G158" s="10">
         <v>284.0</v>
       </c>
       <c r="H158" s="10">
         <v>248.5</v>
       </c>
     </row>
     <row r="159" spans="1:8" outlineLevel="3">
       <c r="A159" s="13">
         <v>146</v>
       </c>
       <c r="B159" s="6" t="s">
         <v>319</v>
       </c>
       <c r="C159" s="7" t="s">
         <v>320</v>
       </c>
       <c r="D159" s="5">
@@ -8540,77 +8540,77 @@
       </c>
       <c r="E159" s="10">
         <v>688.0</v>
       </c>
       <c r="F159" s="10">
         <v>619.2</v>
       </c>
       <c r="G159" s="10">
         <v>550.4</v>
       </c>
       <c r="H159" s="10">
         <v>481.6</v>
       </c>
     </row>
     <row r="160" spans="1:8" outlineLevel="3">
       <c r="A160" s="13">
         <v>147</v>
       </c>
       <c r="B160" s="6" t="s">
         <v>321</v>
       </c>
       <c r="C160" s="7" t="s">
         <v>322</v>
       </c>
       <c r="D160" s="5">
-        <v>474.0</v>
+        <v>570.0</v>
       </c>
       <c r="E160" s="10">
         <v>547.0</v>
       </c>
       <c r="F160" s="10">
         <v>492.3</v>
       </c>
       <c r="G160" s="10">
         <v>437.6</v>
       </c>
       <c r="H160" s="10">
         <v>382.9</v>
       </c>
     </row>
     <row r="161" spans="1:8" outlineLevel="3">
       <c r="A161" s="13">
         <v>148</v>
       </c>
       <c r="B161" s="6" t="s">
         <v>323</v>
       </c>
       <c r="C161" s="7" t="s">
         <v>324</v>
       </c>
       <c r="D161" s="5">
-        <v>120.0</v>
+        <v>80.0</v>
       </c>
       <c r="E161" s="10">
         <v>893.0</v>
       </c>
       <c r="F161" s="10">
         <v>803.7</v>
       </c>
       <c r="G161" s="10">
         <v>714.4</v>
       </c>
       <c r="H161" s="10">
         <v>625.1</v>
       </c>
     </row>
     <row r="162" spans="1:8" outlineLevel="3">
       <c r="A162" s="13">
         <v>149</v>
       </c>
       <c r="B162" s="6" t="s">
         <v>325</v>
       </c>
       <c r="C162" s="7" t="s">
         <v>326</v>
       </c>
       <c r="D162" s="5">
@@ -8644,51 +8644,51 @@
       </c>
       <c r="E163" s="10">
         <v>1592.0</v>
       </c>
       <c r="F163" s="10">
         <v>1432.8</v>
       </c>
       <c r="G163" s="10">
         <v>1273.6</v>
       </c>
       <c r="H163" s="10">
         <v>1114.4</v>
       </c>
     </row>
     <row r="164" spans="1:8" outlineLevel="3">
       <c r="A164" s="13">
         <v>151</v>
       </c>
       <c r="B164" s="6" t="s">
         <v>329</v>
       </c>
       <c r="C164" s="7" t="s">
         <v>330</v>
       </c>
       <c r="D164" s="5">
-        <v>1386.0</v>
+        <v>3252.0</v>
       </c>
       <c r="E164" s="10">
         <v>314.0</v>
       </c>
       <c r="F164" s="10">
         <v>282.6</v>
       </c>
       <c r="G164" s="10">
         <v>251.2</v>
       </c>
       <c r="H164" s="10">
         <v>219.8</v>
       </c>
     </row>
     <row r="165" spans="1:8" outlineLevel="2">
       <c r="A165" s="15" t="s">
         <v>331</v>
       </c>
       <c r="B165" s="4"/>
       <c r="C165" s="4"/>
       <c r="D165" s="4"/>
       <c r="E165" s="9"/>
       <c r="F165" s="9"/>
       <c r="G165" s="9"/>
       <c r="H165" s="9"/>
@@ -8708,51 +8708,51 @@
       </c>
       <c r="E166" s="10">
         <v>560.0</v>
       </c>
       <c r="F166" s="10">
         <v>504.0</v>
       </c>
       <c r="G166" s="10">
         <v>448.0</v>
       </c>
       <c r="H166" s="10">
         <v>392.0</v>
       </c>
     </row>
     <row r="167" spans="1:8" outlineLevel="3">
       <c r="A167" s="13">
         <v>2</v>
       </c>
       <c r="B167" s="6" t="s">
         <v>334</v>
       </c>
       <c r="C167" s="7" t="s">
         <v>335</v>
       </c>
       <c r="D167" s="5">
-        <v>625.0</v>
+        <v>0.0</v>
       </c>
       <c r="E167" s="10">
         <v>930.0</v>
       </c>
       <c r="F167" s="10">
         <v>837.0</v>
       </c>
       <c r="G167" s="10">
         <v>744.0</v>
       </c>
       <c r="H167" s="10">
         <v>651.0</v>
       </c>
     </row>
     <row r="168" spans="1:8" outlineLevel="3">
       <c r="A168" s="13">
         <v>3</v>
       </c>
       <c r="B168" s="6" t="s">
         <v>336</v>
       </c>
       <c r="C168" s="7" t="s">
         <v>337</v>
       </c>
       <c r="D168" s="5">
@@ -8760,51 +8760,51 @@
       </c>
       <c r="E168" s="10">
         <v>654.0</v>
       </c>
       <c r="F168" s="10">
         <v>588.6</v>
       </c>
       <c r="G168" s="10">
         <v>523.2</v>
       </c>
       <c r="H168" s="10">
         <v>457.8</v>
       </c>
     </row>
     <row r="169" spans="1:8" outlineLevel="3">
       <c r="A169" s="13">
         <v>4</v>
       </c>
       <c r="B169" s="6" t="s">
         <v>338</v>
       </c>
       <c r="C169" s="7" t="s">
         <v>339</v>
       </c>
       <c r="D169" s="5">
-        <v>140.0</v>
+        <v>130.0</v>
       </c>
       <c r="E169" s="10">
         <v>1184.0</v>
       </c>
       <c r="F169" s="10">
         <v>1065.6</v>
       </c>
       <c r="G169" s="10">
         <v>947.2</v>
       </c>
       <c r="H169" s="10">
         <v>828.8</v>
       </c>
     </row>
     <row r="170" spans="1:8" outlineLevel="3">
       <c r="A170" s="13">
         <v>5</v>
       </c>
       <c r="B170" s="6" t="s">
         <v>340</v>
       </c>
       <c r="C170" s="7" t="s">
         <v>341</v>
       </c>
       <c r="D170" s="5">
@@ -8838,51 +8838,51 @@
       </c>
       <c r="E171" s="10">
         <v>432.0</v>
       </c>
       <c r="F171" s="10">
         <v>388.8</v>
       </c>
       <c r="G171" s="10">
         <v>345.6</v>
       </c>
       <c r="H171" s="10">
         <v>302.4</v>
       </c>
     </row>
     <row r="172" spans="1:8" outlineLevel="3">
       <c r="A172" s="13">
         <v>7</v>
       </c>
       <c r="B172" s="6" t="s">
         <v>344</v>
       </c>
       <c r="C172" s="7" t="s">
         <v>345</v>
       </c>
       <c r="D172" s="5">
-        <v>217.0</v>
+        <v>196.0</v>
       </c>
       <c r="E172" s="10">
         <v>640.0</v>
       </c>
       <c r="F172" s="10">
         <v>576.0</v>
       </c>
       <c r="G172" s="10">
         <v>512.0</v>
       </c>
       <c r="H172" s="10">
         <v>448.0</v>
       </c>
     </row>
     <row r="173" spans="1:8" outlineLevel="3">
       <c r="A173" s="13">
         <v>8</v>
       </c>
       <c r="B173" s="6" t="s">
         <v>346</v>
       </c>
       <c r="C173" s="7" t="s">
         <v>347</v>
       </c>
       <c r="D173" s="5">
@@ -9020,51 +9020,51 @@
       </c>
       <c r="E178" s="10">
         <v>1872.0</v>
       </c>
       <c r="F178" s="10">
         <v>1684.8</v>
       </c>
       <c r="G178" s="10">
         <v>1497.6</v>
       </c>
       <c r="H178" s="10">
         <v>1310.4</v>
       </c>
     </row>
     <row r="179" spans="1:8" outlineLevel="3">
       <c r="A179" s="13">
         <v>14</v>
       </c>
       <c r="B179" s="6" t="s">
         <v>358</v>
       </c>
       <c r="C179" s="7" t="s">
         <v>359</v>
       </c>
       <c r="D179" s="5">
-        <v>60.0</v>
+        <v>130.0</v>
       </c>
       <c r="E179" s="10">
         <v>1278.0</v>
       </c>
       <c r="F179" s="10">
         <v>1150.2</v>
       </c>
       <c r="G179" s="10">
         <v>1022.4</v>
       </c>
       <c r="H179" s="10">
         <v>894.6</v>
       </c>
     </row>
     <row r="180" spans="1:8" outlineLevel="3">
       <c r="A180" s="13">
         <v>15</v>
       </c>
       <c r="B180" s="6" t="s">
         <v>360</v>
       </c>
       <c r="C180" s="7" t="s">
         <v>361</v>
       </c>
       <c r="D180" s="5">
@@ -9590,77 +9590,77 @@
       </c>
       <c r="E201" s="10">
         <v>650.0</v>
       </c>
       <c r="F201" s="10">
         <v>585.0</v>
       </c>
       <c r="G201" s="10">
         <v>520.0</v>
       </c>
       <c r="H201" s="10">
         <v>455.0</v>
       </c>
     </row>
     <row r="202" spans="1:8" outlineLevel="3">
       <c r="A202" s="13">
         <v>12</v>
       </c>
       <c r="B202" s="6" t="s">
         <v>402</v>
       </c>
       <c r="C202" s="7" t="s">
         <v>403</v>
       </c>
       <c r="D202" s="5">
-        <v>1552.0</v>
+        <v>1400.0</v>
       </c>
       <c r="E202" s="10">
         <v>698.0</v>
       </c>
       <c r="F202" s="10">
         <v>628.2</v>
       </c>
       <c r="G202" s="10">
         <v>558.4</v>
       </c>
       <c r="H202" s="10">
         <v>488.6</v>
       </c>
     </row>
     <row r="203" spans="1:8" outlineLevel="3">
       <c r="A203" s="13">
         <v>13</v>
       </c>
       <c r="B203" s="6" t="s">
         <v>404</v>
       </c>
       <c r="C203" s="7" t="s">
         <v>405</v>
       </c>
       <c r="D203" s="5">
-        <v>64.0</v>
+        <v>62.0</v>
       </c>
       <c r="E203" s="10">
         <v>1717.0</v>
       </c>
       <c r="F203" s="10">
         <v>1545.3</v>
       </c>
       <c r="G203" s="10">
         <v>1373.6</v>
       </c>
       <c r="H203" s="10">
         <v>1201.9</v>
       </c>
     </row>
     <row r="204" spans="1:8" outlineLevel="3">
       <c r="A204" s="13">
         <v>14</v>
       </c>
       <c r="B204" s="6" t="s">
         <v>406</v>
       </c>
       <c r="C204" s="7" t="s">
         <v>407</v>
       </c>
       <c r="D204" s="5">
@@ -9668,51 +9668,51 @@
       </c>
       <c r="E204" s="10">
         <v>1760.0</v>
       </c>
       <c r="F204" s="10">
         <v>1584.0</v>
       </c>
       <c r="G204" s="10">
         <v>1408.0</v>
       </c>
       <c r="H204" s="10">
         <v>1232.0</v>
       </c>
     </row>
     <row r="205" spans="1:8" outlineLevel="3">
       <c r="A205" s="13">
         <v>15</v>
       </c>
       <c r="B205" s="6" t="s">
         <v>408</v>
       </c>
       <c r="C205" s="7" t="s">
         <v>409</v>
       </c>
       <c r="D205" s="5">
-        <v>284.0</v>
+        <v>208.0</v>
       </c>
       <c r="E205" s="10">
         <v>1282.0</v>
       </c>
       <c r="F205" s="10">
         <v>1153.8</v>
       </c>
       <c r="G205" s="10">
         <v>1025.6</v>
       </c>
       <c r="H205" s="10">
         <v>897.4</v>
       </c>
     </row>
     <row r="206" spans="1:8" outlineLevel="3">
       <c r="A206" s="13">
         <v>16</v>
       </c>
       <c r="B206" s="6" t="s">
         <v>410</v>
       </c>
       <c r="C206" s="7" t="s">
         <v>411</v>
       </c>
       <c r="D206" s="5">
@@ -9850,77 +9850,77 @@
       </c>
       <c r="E211" s="10">
         <v>3386.0</v>
       </c>
       <c r="F211" s="10">
         <v>3047.4</v>
       </c>
       <c r="G211" s="10">
         <v>2708.8</v>
       </c>
       <c r="H211" s="10">
         <v>2370.2</v>
       </c>
     </row>
     <row r="212" spans="1:8" outlineLevel="3">
       <c r="A212" s="13">
         <v>22</v>
       </c>
       <c r="B212" s="6" t="s">
         <v>422</v>
       </c>
       <c r="C212" s="7" t="s">
         <v>423</v>
       </c>
       <c r="D212" s="5">
-        <v>948.0</v>
+        <v>838.0</v>
       </c>
       <c r="E212" s="10">
         <v>688.0</v>
       </c>
       <c r="F212" s="10">
         <v>619.2</v>
       </c>
       <c r="G212" s="10">
         <v>550.4</v>
       </c>
       <c r="H212" s="10">
         <v>481.6</v>
       </c>
     </row>
     <row r="213" spans="1:8" outlineLevel="3">
       <c r="A213" s="13">
         <v>23</v>
       </c>
       <c r="B213" s="6" t="s">
         <v>424</v>
       </c>
       <c r="C213" s="7" t="s">
         <v>425</v>
       </c>
       <c r="D213" s="5">
-        <v>1336.0</v>
+        <v>1138.0</v>
       </c>
       <c r="E213" s="10">
         <v>771.0</v>
       </c>
       <c r="F213" s="10">
         <v>693.9</v>
       </c>
       <c r="G213" s="10">
         <v>616.8</v>
       </c>
       <c r="H213" s="10">
         <v>539.7</v>
       </c>
     </row>
     <row r="214" spans="1:8" outlineLevel="3">
       <c r="A214" s="13">
         <v>24</v>
       </c>
       <c r="B214" s="6" t="s">
         <v>426</v>
       </c>
       <c r="C214" s="7" t="s">
         <v>427</v>
       </c>
       <c r="D214" s="5">
@@ -9928,51 +9928,51 @@
       </c>
       <c r="E214" s="10">
         <v>1813.0</v>
       </c>
       <c r="F214" s="10">
         <v>1631.7</v>
       </c>
       <c r="G214" s="10">
         <v>1450.4</v>
       </c>
       <c r="H214" s="10">
         <v>1269.1</v>
       </c>
     </row>
     <row r="215" spans="1:8" outlineLevel="3">
       <c r="A215" s="13">
         <v>25</v>
       </c>
       <c r="B215" s="6" t="s">
         <v>428</v>
       </c>
       <c r="C215" s="7" t="s">
         <v>429</v>
       </c>
       <c r="D215" s="5">
-        <v>216.0</v>
+        <v>156.0</v>
       </c>
       <c r="E215" s="10">
         <v>1018.0</v>
       </c>
       <c r="F215" s="10">
         <v>916.2</v>
       </c>
       <c r="G215" s="10">
         <v>814.4</v>
       </c>
       <c r="H215" s="10">
         <v>712.6</v>
       </c>
     </row>
     <row r="216" spans="1:8" outlineLevel="3">
       <c r="A216" s="13">
         <v>26</v>
       </c>
       <c r="B216" s="6" t="s">
         <v>430</v>
       </c>
       <c r="C216" s="7" t="s">
         <v>431</v>
       </c>
       <c r="D216" s="5">
@@ -10864,77 +10864,77 @@
       </c>
       <c r="E250" s="10">
         <v>56.0</v>
       </c>
       <c r="F250" s="10">
         <v>50.4</v>
       </c>
       <c r="G250" s="10">
         <v>44.8</v>
       </c>
       <c r="H250" s="10">
         <v>39.2</v>
       </c>
     </row>
     <row r="251" spans="1:8" outlineLevel="3">
       <c r="A251" s="13">
         <v>61</v>
       </c>
       <c r="B251" s="6" t="s">
         <v>500</v>
       </c>
       <c r="C251" s="7" t="s">
         <v>501</v>
       </c>
       <c r="D251" s="5">
-        <v>126.0</v>
+        <v>118.0</v>
       </c>
       <c r="E251" s="10">
         <v>77.0</v>
       </c>
       <c r="F251" s="10">
         <v>69.3</v>
       </c>
       <c r="G251" s="10">
         <v>61.6</v>
       </c>
       <c r="H251" s="10">
         <v>53.9</v>
       </c>
     </row>
     <row r="252" spans="1:8" outlineLevel="3">
       <c r="A252" s="13">
         <v>62</v>
       </c>
       <c r="B252" s="6" t="s">
         <v>502</v>
       </c>
       <c r="C252" s="7" t="s">
         <v>503</v>
       </c>
       <c r="D252" s="5">
-        <v>672.0</v>
+        <v>612.0</v>
       </c>
       <c r="E252" s="10">
         <v>1499.0</v>
       </c>
       <c r="F252" s="10">
         <v>1349.1</v>
       </c>
       <c r="G252" s="10">
         <v>1199.2</v>
       </c>
       <c r="H252" s="10">
         <v>1049.3</v>
       </c>
     </row>
     <row r="253" spans="1:8" outlineLevel="3">
       <c r="A253" s="13">
         <v>63</v>
       </c>
       <c r="B253" s="6" t="s">
         <v>504</v>
       </c>
       <c r="C253" s="7" t="s">
         <v>505</v>
       </c>
       <c r="D253" s="5">
@@ -10994,51 +10994,51 @@
       </c>
       <c r="E255" s="10">
         <v>6038.0</v>
       </c>
       <c r="F255" s="10">
         <v>5434.2</v>
       </c>
       <c r="G255" s="10">
         <v>4830.4</v>
       </c>
       <c r="H255" s="10">
         <v>4226.6</v>
       </c>
     </row>
     <row r="256" spans="1:8" outlineLevel="3">
       <c r="A256" s="13">
         <v>66</v>
       </c>
       <c r="B256" s="6" t="s">
         <v>510</v>
       </c>
       <c r="C256" s="7" t="s">
         <v>511</v>
       </c>
       <c r="D256" s="5">
-        <v>288.0</v>
+        <v>908.0</v>
       </c>
       <c r="E256" s="10">
         <v>139.0</v>
       </c>
       <c r="F256" s="10">
         <v>125.1</v>
       </c>
       <c r="G256" s="10">
         <v>111.2</v>
       </c>
       <c r="H256" s="10">
         <v>97.3</v>
       </c>
     </row>
     <row r="257" spans="1:8" outlineLevel="3">
       <c r="A257" s="13">
         <v>67</v>
       </c>
       <c r="B257" s="6" t="s">
         <v>512</v>
       </c>
       <c r="C257" s="7" t="s">
         <v>513</v>
       </c>
       <c r="D257" s="5">
@@ -11202,51 +11202,51 @@
       </c>
       <c r="E263" s="10">
         <v>61.0</v>
       </c>
       <c r="F263" s="10">
         <v>54.9</v>
       </c>
       <c r="G263" s="10">
         <v>48.8</v>
       </c>
       <c r="H263" s="10">
         <v>42.7</v>
       </c>
     </row>
     <row r="264" spans="1:8" outlineLevel="3">
       <c r="A264" s="13">
         <v>74</v>
       </c>
       <c r="B264" s="6" t="s">
         <v>526</v>
       </c>
       <c r="C264" s="7" t="s">
         <v>527</v>
       </c>
       <c r="D264" s="5">
-        <v>1814.0</v>
+        <v>1632.0</v>
       </c>
       <c r="E264" s="10">
         <v>83.0</v>
       </c>
       <c r="F264" s="10">
         <v>74.7</v>
       </c>
       <c r="G264" s="10">
         <v>66.4</v>
       </c>
       <c r="H264" s="10">
         <v>58.1</v>
       </c>
     </row>
     <row r="265" spans="1:8" outlineLevel="3">
       <c r="A265" s="13">
         <v>75</v>
       </c>
       <c r="B265" s="6" t="s">
         <v>528</v>
       </c>
       <c r="C265" s="7" t="s">
         <v>529</v>
       </c>
       <c r="D265" s="5">
@@ -11280,51 +11280,51 @@
       </c>
       <c r="E266" s="10">
         <v>98.0</v>
       </c>
       <c r="F266" s="10">
         <v>88.2</v>
       </c>
       <c r="G266" s="10">
         <v>78.4</v>
       </c>
       <c r="H266" s="10">
         <v>68.6</v>
       </c>
     </row>
     <row r="267" spans="1:8" outlineLevel="3">
       <c r="A267" s="13">
         <v>77</v>
       </c>
       <c r="B267" s="6" t="s">
         <v>532</v>
       </c>
       <c r="C267" s="7" t="s">
         <v>533</v>
       </c>
       <c r="D267" s="5">
-        <v>5550.0</v>
+        <v>5120.0</v>
       </c>
       <c r="E267" s="10">
         <v>142.0</v>
       </c>
       <c r="F267" s="10">
         <v>127.8</v>
       </c>
       <c r="G267" s="10">
         <v>113.6</v>
       </c>
       <c r="H267" s="10">
         <v>99.4</v>
       </c>
     </row>
     <row r="268" spans="1:8" outlineLevel="3">
       <c r="A268" s="13">
         <v>78</v>
       </c>
       <c r="B268" s="6" t="s">
         <v>534</v>
       </c>
       <c r="C268" s="7" t="s">
         <v>535</v>
       </c>
       <c r="D268" s="5">
@@ -11384,51 +11384,51 @@
       </c>
       <c r="E270" s="10">
         <v>189.0</v>
       </c>
       <c r="F270" s="10">
         <v>170.1</v>
       </c>
       <c r="G270" s="10">
         <v>151.2</v>
       </c>
       <c r="H270" s="10">
         <v>132.3</v>
       </c>
     </row>
     <row r="271" spans="1:8" outlineLevel="3">
       <c r="A271" s="13">
         <v>81</v>
       </c>
       <c r="B271" s="6" t="s">
         <v>540</v>
       </c>
       <c r="C271" s="7" t="s">
         <v>541</v>
       </c>
       <c r="D271" s="5">
-        <v>582.0</v>
+        <v>562.0</v>
       </c>
       <c r="E271" s="10">
         <v>291.0</v>
       </c>
       <c r="F271" s="10">
         <v>261.9</v>
       </c>
       <c r="G271" s="10">
         <v>232.8</v>
       </c>
       <c r="H271" s="10">
         <v>203.7</v>
       </c>
     </row>
     <row r="272" spans="1:8" outlineLevel="3">
       <c r="A272" s="13">
         <v>82</v>
       </c>
       <c r="B272" s="6" t="s">
         <v>542</v>
       </c>
       <c r="C272" s="7" t="s">
         <v>543</v>
       </c>
       <c r="D272" s="5">
@@ -11566,51 +11566,51 @@
       </c>
       <c r="E277" s="10">
         <v>82.0</v>
       </c>
       <c r="F277" s="10">
         <v>73.8</v>
       </c>
       <c r="G277" s="10">
         <v>65.6</v>
       </c>
       <c r="H277" s="10">
         <v>57.4</v>
       </c>
     </row>
     <row r="278" spans="1:8" outlineLevel="3">
       <c r="A278" s="13">
         <v>88</v>
       </c>
       <c r="B278" s="6" t="s">
         <v>554</v>
       </c>
       <c r="C278" s="7" t="s">
         <v>555</v>
       </c>
       <c r="D278" s="5">
-        <v>3446.0</v>
+        <v>3116.0</v>
       </c>
       <c r="E278" s="10">
         <v>114.0</v>
       </c>
       <c r="F278" s="10">
         <v>102.6</v>
       </c>
       <c r="G278" s="10">
         <v>91.2</v>
       </c>
       <c r="H278" s="10">
         <v>79.8</v>
       </c>
     </row>
     <row r="279" spans="1:8" outlineLevel="3">
       <c r="A279" s="13">
         <v>89</v>
       </c>
       <c r="B279" s="6" t="s">
         <v>556</v>
       </c>
       <c r="C279" s="7" t="s">
         <v>557</v>
       </c>
       <c r="D279" s="5">
@@ -11722,77 +11722,77 @@
       </c>
       <c r="E283" s="10">
         <v>128.0</v>
       </c>
       <c r="F283" s="10">
         <v>115.2</v>
       </c>
       <c r="G283" s="10">
         <v>102.4</v>
       </c>
       <c r="H283" s="10">
         <v>89.6</v>
       </c>
     </row>
     <row r="284" spans="1:8" outlineLevel="3">
       <c r="A284" s="13">
         <v>94</v>
       </c>
       <c r="B284" s="6" t="s">
         <v>566</v>
       </c>
       <c r="C284" s="7" t="s">
         <v>567</v>
       </c>
       <c r="D284" s="5">
-        <v>5314.0</v>
+        <v>4702.0</v>
       </c>
       <c r="E284" s="10">
         <v>168.0</v>
       </c>
       <c r="F284" s="10">
         <v>151.2</v>
       </c>
       <c r="G284" s="10">
         <v>134.4</v>
       </c>
       <c r="H284" s="10">
         <v>117.6</v>
       </c>
     </row>
     <row r="285" spans="1:8" outlineLevel="3">
       <c r="A285" s="13">
         <v>95</v>
       </c>
       <c r="B285" s="6" t="s">
         <v>568</v>
       </c>
       <c r="C285" s="7" t="s">
         <v>569</v>
       </c>
       <c r="D285" s="5">
-        <v>22.0</v>
+        <v>82.0</v>
       </c>
       <c r="E285" s="10">
         <v>477.0</v>
       </c>
       <c r="F285" s="10">
         <v>429.3</v>
       </c>
       <c r="G285" s="10">
         <v>381.6</v>
       </c>
       <c r="H285" s="10">
         <v>333.9</v>
       </c>
     </row>
     <row r="286" spans="1:8" outlineLevel="3">
       <c r="A286" s="13">
         <v>96</v>
       </c>
       <c r="B286" s="6" t="s">
         <v>570</v>
       </c>
       <c r="C286" s="7" t="s">
         <v>571</v>
       </c>
       <c r="D286" s="5">
@@ -11826,51 +11826,51 @@
       </c>
       <c r="E287" s="10">
         <v>238.0</v>
       </c>
       <c r="F287" s="10">
         <v>214.2</v>
       </c>
       <c r="G287" s="10">
         <v>190.4</v>
       </c>
       <c r="H287" s="10">
         <v>166.6</v>
       </c>
     </row>
     <row r="288" spans="1:8" outlineLevel="3">
       <c r="A288" s="13">
         <v>98</v>
       </c>
       <c r="B288" s="6" t="s">
         <v>574</v>
       </c>
       <c r="C288" s="7" t="s">
         <v>575</v>
       </c>
       <c r="D288" s="5">
-        <v>554.0</v>
+        <v>524.0</v>
       </c>
       <c r="E288" s="10">
         <v>333.0</v>
       </c>
       <c r="F288" s="10">
         <v>299.7</v>
       </c>
       <c r="G288" s="10">
         <v>266.4</v>
       </c>
       <c r="H288" s="10">
         <v>233.1</v>
       </c>
     </row>
     <row r="289" spans="1:8" outlineLevel="3">
       <c r="A289" s="13">
         <v>99</v>
       </c>
       <c r="B289" s="6" t="s">
         <v>576</v>
       </c>
       <c r="C289" s="7" t="s">
         <v>577</v>
       </c>
       <c r="D289" s="5">
@@ -12008,77 +12008,77 @@
       </c>
       <c r="E294" s="10">
         <v>949.0</v>
       </c>
       <c r="F294" s="10">
         <v>854.1</v>
       </c>
       <c r="G294" s="10">
         <v>759.2</v>
       </c>
       <c r="H294" s="10">
         <v>664.3</v>
       </c>
     </row>
     <row r="295" spans="1:8" outlineLevel="3">
       <c r="A295" s="13">
         <v>105</v>
       </c>
       <c r="B295" s="6" t="s">
         <v>588</v>
       </c>
       <c r="C295" s="7" t="s">
         <v>589</v>
       </c>
       <c r="D295" s="5">
-        <v>1184.0</v>
+        <v>1118.0</v>
       </c>
       <c r="E295" s="10">
         <v>101.0</v>
       </c>
       <c r="F295" s="10">
         <v>90.9</v>
       </c>
       <c r="G295" s="10">
         <v>80.8</v>
       </c>
       <c r="H295" s="10">
         <v>70.7</v>
       </c>
     </row>
     <row r="296" spans="1:8" outlineLevel="3">
       <c r="A296" s="13">
         <v>106</v>
       </c>
       <c r="B296" s="6" t="s">
         <v>590</v>
       </c>
       <c r="C296" s="7" t="s">
         <v>591</v>
       </c>
       <c r="D296" s="5">
-        <v>2564.0</v>
+        <v>2232.0</v>
       </c>
       <c r="E296" s="10">
         <v>133.0</v>
       </c>
       <c r="F296" s="10">
         <v>119.7</v>
       </c>
       <c r="G296" s="10">
         <v>106.4</v>
       </c>
       <c r="H296" s="10">
         <v>93.1</v>
       </c>
     </row>
     <row r="297" spans="1:8" outlineLevel="3">
       <c r="A297" s="13">
         <v>107</v>
       </c>
       <c r="B297" s="6" t="s">
         <v>592</v>
       </c>
       <c r="C297" s="7" t="s">
         <v>593</v>
       </c>
       <c r="D297" s="5">
@@ -12164,103 +12164,103 @@
       </c>
       <c r="E300" s="10">
         <v>142.0</v>
       </c>
       <c r="F300" s="10">
         <v>127.8</v>
       </c>
       <c r="G300" s="10">
         <v>113.6</v>
       </c>
       <c r="H300" s="10">
         <v>99.4</v>
       </c>
     </row>
     <row r="301" spans="1:8" outlineLevel="3">
       <c r="A301" s="13">
         <v>111</v>
       </c>
       <c r="B301" s="6" t="s">
         <v>600</v>
       </c>
       <c r="C301" s="7" t="s">
         <v>601</v>
       </c>
       <c r="D301" s="5">
-        <v>4854.0</v>
+        <v>4568.0</v>
       </c>
       <c r="E301" s="10">
         <v>202.0</v>
       </c>
       <c r="F301" s="10">
         <v>181.8</v>
       </c>
       <c r="G301" s="10">
         <v>161.6</v>
       </c>
       <c r="H301" s="10">
         <v>141.4</v>
       </c>
     </row>
     <row r="302" spans="1:8" outlineLevel="3">
       <c r="A302" s="13">
         <v>112</v>
       </c>
       <c r="B302" s="6" t="s">
         <v>602</v>
       </c>
       <c r="C302" s="7" t="s">
         <v>603</v>
       </c>
       <c r="D302" s="5">
-        <v>38.0</v>
+        <v>0.0</v>
       </c>
       <c r="E302" s="10">
         <v>579.0</v>
       </c>
       <c r="F302" s="10">
         <v>521.1</v>
       </c>
       <c r="G302" s="10">
         <v>463.2</v>
       </c>
       <c r="H302" s="10">
         <v>405.3</v>
       </c>
     </row>
     <row r="303" spans="1:8" outlineLevel="3">
       <c r="A303" s="13">
         <v>113</v>
       </c>
       <c r="B303" s="6" t="s">
         <v>604</v>
       </c>
       <c r="C303" s="7" t="s">
         <v>605</v>
       </c>
       <c r="D303" s="5">
-        <v>130.0</v>
+        <v>40.0</v>
       </c>
       <c r="E303" s="10">
         <v>582.0</v>
       </c>
       <c r="F303" s="10">
         <v>523.8</v>
       </c>
       <c r="G303" s="10">
         <v>465.6</v>
       </c>
       <c r="H303" s="10">
         <v>407.4</v>
       </c>
     </row>
     <row r="304" spans="1:8" outlineLevel="3">
       <c r="A304" s="13">
         <v>114</v>
       </c>
       <c r="B304" s="6" t="s">
         <v>606</v>
       </c>
       <c r="C304" s="7" t="s">
         <v>607</v>
       </c>
       <c r="D304" s="5">
@@ -12268,51 +12268,51 @@
       </c>
       <c r="E304" s="10">
         <v>278.0</v>
       </c>
       <c r="F304" s="10">
         <v>250.2</v>
       </c>
       <c r="G304" s="10">
         <v>222.4</v>
       </c>
       <c r="H304" s="10">
         <v>194.6</v>
       </c>
     </row>
     <row r="305" spans="1:8" outlineLevel="3">
       <c r="A305" s="13">
         <v>115</v>
       </c>
       <c r="B305" s="6" t="s">
         <v>608</v>
       </c>
       <c r="C305" s="7" t="s">
         <v>609</v>
       </c>
       <c r="D305" s="5">
-        <v>886.0</v>
+        <v>796.0</v>
       </c>
       <c r="E305" s="10">
         <v>381.0</v>
       </c>
       <c r="F305" s="10">
         <v>342.9</v>
       </c>
       <c r="G305" s="10">
         <v>304.8</v>
       </c>
       <c r="H305" s="10">
         <v>266.7</v>
       </c>
     </row>
     <row r="306" spans="1:8" outlineLevel="3">
       <c r="A306" s="13">
         <v>116</v>
       </c>
       <c r="B306" s="6" t="s">
         <v>610</v>
       </c>
       <c r="C306" s="7" t="s">
         <v>611</v>
       </c>
       <c r="D306" s="5">
@@ -12424,77 +12424,77 @@
       </c>
       <c r="E310" s="10">
         <v>1549.0</v>
       </c>
       <c r="F310" s="10">
         <v>1394.1</v>
       </c>
       <c r="G310" s="10">
         <v>1239.2</v>
       </c>
       <c r="H310" s="10">
         <v>1084.3</v>
       </c>
     </row>
     <row r="311" spans="1:8" outlineLevel="3">
       <c r="A311" s="13">
         <v>121</v>
       </c>
       <c r="B311" s="6" t="s">
         <v>620</v>
       </c>
       <c r="C311" s="7" t="s">
         <v>621</v>
       </c>
       <c r="D311" s="5">
-        <v>594.0</v>
+        <v>554.0</v>
       </c>
       <c r="E311" s="10">
         <v>128.0</v>
       </c>
       <c r="F311" s="10">
         <v>115.2</v>
       </c>
       <c r="G311" s="10">
         <v>102.4</v>
       </c>
       <c r="H311" s="10">
         <v>89.6</v>
       </c>
     </row>
     <row r="312" spans="1:8" outlineLevel="3">
       <c r="A312" s="13">
         <v>122</v>
       </c>
       <c r="B312" s="6" t="s">
         <v>622</v>
       </c>
       <c r="C312" s="7" t="s">
         <v>623</v>
       </c>
       <c r="D312" s="5">
-        <v>1826.0</v>
+        <v>1488.0</v>
       </c>
       <c r="E312" s="10">
         <v>142.0</v>
       </c>
       <c r="F312" s="10">
         <v>127.8</v>
       </c>
       <c r="G312" s="10">
         <v>113.6</v>
       </c>
       <c r="H312" s="10">
         <v>99.4</v>
       </c>
     </row>
     <row r="313" spans="1:8" outlineLevel="3">
       <c r="A313" s="13">
         <v>123</v>
       </c>
       <c r="B313" s="6" t="s">
         <v>624</v>
       </c>
       <c r="C313" s="7" t="s">
         <v>625</v>
       </c>
       <c r="D313" s="5">
@@ -12502,51 +12502,51 @@
       </c>
       <c r="E313" s="10">
         <v>0.0</v>
       </c>
       <c r="F313" s="10">
         <v>0.0</v>
       </c>
       <c r="G313" s="10">
         <v>0.0</v>
       </c>
       <c r="H313" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="314" spans="1:8" outlineLevel="3">
       <c r="A314" s="13">
         <v>124</v>
       </c>
       <c r="B314" s="6" t="s">
         <v>626</v>
       </c>
       <c r="C314" s="7" t="s">
         <v>627</v>
       </c>
       <c r="D314" s="5">
-        <v>4532.0</v>
+        <v>4424.0</v>
       </c>
       <c r="E314" s="10">
         <v>218.0</v>
       </c>
       <c r="F314" s="10">
         <v>196.2</v>
       </c>
       <c r="G314" s="10">
         <v>174.4</v>
       </c>
       <c r="H314" s="10">
         <v>152.6</v>
       </c>
     </row>
     <row r="315" spans="1:8" outlineLevel="3">
       <c r="A315" s="13">
         <v>125</v>
       </c>
       <c r="B315" s="6" t="s">
         <v>628</v>
       </c>
       <c r="C315" s="7" t="s">
         <v>629</v>
       </c>
       <c r="D315" s="5">
@@ -12554,51 +12554,51 @@
       </c>
       <c r="E315" s="10">
         <v>650.0</v>
       </c>
       <c r="F315" s="10">
         <v>585.0</v>
       </c>
       <c r="G315" s="10">
         <v>520.0</v>
       </c>
       <c r="H315" s="10">
         <v>455.0</v>
       </c>
     </row>
     <row r="316" spans="1:8" outlineLevel="3">
       <c r="A316" s="13">
         <v>126</v>
       </c>
       <c r="B316" s="6" t="s">
         <v>630</v>
       </c>
       <c r="C316" s="7" t="s">
         <v>631</v>
       </c>
       <c r="D316" s="5">
-        <v>72.0</v>
+        <v>0.0</v>
       </c>
       <c r="E316" s="10">
         <v>651.0</v>
       </c>
       <c r="F316" s="10">
         <v>585.9</v>
       </c>
       <c r="G316" s="10">
         <v>520.8</v>
       </c>
       <c r="H316" s="10">
         <v>455.7</v>
       </c>
     </row>
     <row r="317" spans="1:8" outlineLevel="3">
       <c r="A317" s="13">
         <v>127</v>
       </c>
       <c r="B317" s="6" t="s">
         <v>632</v>
       </c>
       <c r="C317" s="7" t="s">
         <v>633</v>
       </c>
       <c r="D317" s="5">
@@ -12606,51 +12606,51 @@
       </c>
       <c r="E317" s="10">
         <v>317.0</v>
       </c>
       <c r="F317" s="10">
         <v>285.3</v>
       </c>
       <c r="G317" s="10">
         <v>253.6</v>
       </c>
       <c r="H317" s="10">
         <v>221.9</v>
       </c>
     </row>
     <row r="318" spans="1:8" outlineLevel="3">
       <c r="A318" s="13">
         <v>128</v>
       </c>
       <c r="B318" s="6" t="s">
         <v>634</v>
       </c>
       <c r="C318" s="7" t="s">
         <v>635</v>
       </c>
       <c r="D318" s="5">
-        <v>510.0</v>
+        <v>476.0</v>
       </c>
       <c r="E318" s="10">
         <v>461.0</v>
       </c>
       <c r="F318" s="10">
         <v>414.9</v>
       </c>
       <c r="G318" s="10">
         <v>368.8</v>
       </c>
       <c r="H318" s="10">
         <v>322.7</v>
       </c>
     </row>
     <row r="319" spans="1:8" outlineLevel="3">
       <c r="A319" s="13">
         <v>129</v>
       </c>
       <c r="B319" s="6" t="s">
         <v>636</v>
       </c>
       <c r="C319" s="7" t="s">
         <v>637</v>
       </c>
       <c r="D319" s="5">
@@ -12814,51 +12814,51 @@
       </c>
       <c r="E325" s="10">
         <v>150.0</v>
       </c>
       <c r="F325" s="10">
         <v>135.0</v>
       </c>
       <c r="G325" s="10">
         <v>120.0</v>
       </c>
       <c r="H325" s="10">
         <v>105.0</v>
       </c>
     </row>
     <row r="326" spans="1:8" outlineLevel="3">
       <c r="A326" s="13">
         <v>136</v>
       </c>
       <c r="B326" s="6" t="s">
         <v>650</v>
       </c>
       <c r="C326" s="7" t="s">
         <v>651</v>
       </c>
       <c r="D326" s="5">
-        <v>3760.0</v>
+        <v>3452.0</v>
       </c>
       <c r="E326" s="10">
         <v>163.0</v>
       </c>
       <c r="F326" s="10">
         <v>146.7</v>
       </c>
       <c r="G326" s="10">
         <v>130.4</v>
       </c>
       <c r="H326" s="10">
         <v>114.1</v>
       </c>
     </row>
     <row r="327" spans="1:8" outlineLevel="3">
       <c r="A327" s="13">
         <v>137</v>
       </c>
       <c r="B327" s="6" t="s">
         <v>652</v>
       </c>
       <c r="C327" s="7" t="s">
         <v>653</v>
       </c>
       <c r="D327" s="5">
@@ -12866,103 +12866,103 @@
       </c>
       <c r="E327" s="10">
         <v>0.0</v>
       </c>
       <c r="F327" s="10">
         <v>0.0</v>
       </c>
       <c r="G327" s="10">
         <v>0.0</v>
       </c>
       <c r="H327" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="328" spans="1:8" outlineLevel="3">
       <c r="A328" s="13">
         <v>138</v>
       </c>
       <c r="B328" s="6" t="s">
         <v>654</v>
       </c>
       <c r="C328" s="7" t="s">
         <v>655</v>
       </c>
       <c r="D328" s="5">
-        <v>1170.0</v>
+        <v>1134.0</v>
       </c>
       <c r="E328" s="10">
         <v>256.0</v>
       </c>
       <c r="F328" s="10">
         <v>230.4</v>
       </c>
       <c r="G328" s="10">
         <v>204.8</v>
       </c>
       <c r="H328" s="10">
         <v>179.2</v>
       </c>
     </row>
     <row r="329" spans="1:8" outlineLevel="3">
       <c r="A329" s="13">
         <v>139</v>
       </c>
       <c r="B329" s="6" t="s">
         <v>656</v>
       </c>
       <c r="C329" s="7" t="s">
         <v>657</v>
       </c>
       <c r="D329" s="5">
-        <v>58.0</v>
+        <v>54.0</v>
       </c>
       <c r="E329" s="10">
         <v>744.0</v>
       </c>
       <c r="F329" s="10">
         <v>669.6</v>
       </c>
       <c r="G329" s="10">
         <v>595.2</v>
       </c>
       <c r="H329" s="10">
         <v>520.8</v>
       </c>
     </row>
     <row r="330" spans="1:8" outlineLevel="3">
       <c r="A330" s="13">
         <v>140</v>
       </c>
       <c r="B330" s="6" t="s">
         <v>658</v>
       </c>
       <c r="C330" s="7" t="s">
         <v>659</v>
       </c>
       <c r="D330" s="5">
-        <v>86.0</v>
+        <v>0.0</v>
       </c>
       <c r="E330" s="10">
         <v>746.0</v>
       </c>
       <c r="F330" s="10">
         <v>671.4</v>
       </c>
       <c r="G330" s="10">
         <v>596.8</v>
       </c>
       <c r="H330" s="10">
         <v>522.2</v>
       </c>
     </row>
     <row r="331" spans="1:8" outlineLevel="3">
       <c r="A331" s="13">
         <v>141</v>
       </c>
       <c r="B331" s="6" t="s">
         <v>660</v>
       </c>
       <c r="C331" s="7" t="s">
         <v>661</v>
       </c>
       <c r="D331" s="5">
@@ -12970,51 +12970,51 @@
       </c>
       <c r="E331" s="10">
         <v>357.0</v>
       </c>
       <c r="F331" s="10">
         <v>321.3</v>
       </c>
       <c r="G331" s="10">
         <v>285.6</v>
       </c>
       <c r="H331" s="10">
         <v>249.9</v>
       </c>
     </row>
     <row r="332" spans="1:8" outlineLevel="3">
       <c r="A332" s="13">
         <v>142</v>
       </c>
       <c r="B332" s="6" t="s">
         <v>662</v>
       </c>
       <c r="C332" s="7" t="s">
         <v>663</v>
       </c>
       <c r="D332" s="5">
-        <v>394.0</v>
+        <v>312.0</v>
       </c>
       <c r="E332" s="10">
         <v>555.0</v>
       </c>
       <c r="F332" s="10">
         <v>499.5</v>
       </c>
       <c r="G332" s="10">
         <v>444.0</v>
       </c>
       <c r="H332" s="10">
         <v>388.5</v>
       </c>
     </row>
     <row r="333" spans="1:8" outlineLevel="3">
       <c r="A333" s="13">
         <v>143</v>
       </c>
       <c r="B333" s="6" t="s">
         <v>664</v>
       </c>
       <c r="C333" s="7" t="s">
         <v>665</v>
       </c>
       <c r="D333" s="5">
@@ -13152,51 +13152,51 @@
       </c>
       <c r="E338" s="10">
         <v>1427.0</v>
       </c>
       <c r="F338" s="10">
         <v>1284.3</v>
       </c>
       <c r="G338" s="10">
         <v>1141.6</v>
       </c>
       <c r="H338" s="10">
         <v>998.9</v>
       </c>
     </row>
     <row r="339" spans="1:8" outlineLevel="3">
       <c r="A339" s="13">
         <v>149</v>
       </c>
       <c r="B339" s="6" t="s">
         <v>676</v>
       </c>
       <c r="C339" s="7" t="s">
         <v>677</v>
       </c>
       <c r="D339" s="5">
-        <v>804.0</v>
+        <v>668.0</v>
       </c>
       <c r="E339" s="10">
         <v>208.0</v>
       </c>
       <c r="F339" s="10">
         <v>187.2</v>
       </c>
       <c r="G339" s="10">
         <v>166.4</v>
       </c>
       <c r="H339" s="10">
         <v>145.6</v>
       </c>
     </row>
     <row r="340" spans="1:8" outlineLevel="3">
       <c r="A340" s="13">
         <v>150</v>
       </c>
       <c r="B340" s="6" t="s">
         <v>678</v>
       </c>
       <c r="C340" s="7" t="s">
         <v>679</v>
       </c>
       <c r="D340" s="5">
@@ -13204,51 +13204,51 @@
       </c>
       <c r="E340" s="10">
         <v>512.0</v>
       </c>
       <c r="F340" s="10">
         <v>460.8</v>
       </c>
       <c r="G340" s="10">
         <v>409.6</v>
       </c>
       <c r="H340" s="10">
         <v>358.4</v>
       </c>
     </row>
     <row r="341" spans="1:8" outlineLevel="3">
       <c r="A341" s="13">
         <v>151</v>
       </c>
       <c r="B341" s="6" t="s">
         <v>680</v>
       </c>
       <c r="C341" s="7" t="s">
         <v>681</v>
       </c>
       <c r="D341" s="5">
-        <v>1392.0</v>
+        <v>1358.0</v>
       </c>
       <c r="E341" s="10">
         <v>304.0</v>
       </c>
       <c r="F341" s="10">
         <v>273.6</v>
       </c>
       <c r="G341" s="10">
         <v>243.2</v>
       </c>
       <c r="H341" s="10">
         <v>212.8</v>
       </c>
     </row>
     <row r="342" spans="1:8" outlineLevel="3">
       <c r="A342" s="13">
         <v>152</v>
       </c>
       <c r="B342" s="6" t="s">
         <v>682</v>
       </c>
       <c r="C342" s="7" t="s">
         <v>683</v>
       </c>
       <c r="D342" s="5">
@@ -13256,51 +13256,51 @@
       </c>
       <c r="E342" s="10">
         <v>982.0</v>
       </c>
       <c r="F342" s="10">
         <v>883.8</v>
       </c>
       <c r="G342" s="10">
         <v>785.6</v>
       </c>
       <c r="H342" s="10">
         <v>687.4</v>
       </c>
     </row>
     <row r="343" spans="1:8" outlineLevel="3">
       <c r="A343" s="13">
         <v>153</v>
       </c>
       <c r="B343" s="6" t="s">
         <v>684</v>
       </c>
       <c r="C343" s="7" t="s">
         <v>685</v>
       </c>
       <c r="D343" s="5">
-        <v>30.0</v>
+        <v>18.0</v>
       </c>
       <c r="E343" s="10">
         <v>968.0</v>
       </c>
       <c r="F343" s="10">
         <v>871.2</v>
       </c>
       <c r="G343" s="10">
         <v>774.4</v>
       </c>
       <c r="H343" s="10">
         <v>677.6</v>
       </c>
     </row>
     <row r="344" spans="1:8" outlineLevel="3">
       <c r="A344" s="13">
         <v>154</v>
       </c>
       <c r="B344" s="6" t="s">
         <v>686</v>
       </c>
       <c r="C344" s="7" t="s">
         <v>687</v>
       </c>
       <c r="D344" s="5">
@@ -13776,103 +13776,103 @@
       </c>
       <c r="E362" s="10">
         <v>61.0</v>
       </c>
       <c r="F362" s="10">
         <v>54.9</v>
       </c>
       <c r="G362" s="10">
         <v>48.8</v>
       </c>
       <c r="H362" s="10">
         <v>42.7</v>
       </c>
     </row>
     <row r="363" spans="1:8" outlineLevel="3">
       <c r="A363" s="13">
         <v>173</v>
       </c>
       <c r="B363" s="6" t="s">
         <v>724</v>
       </c>
       <c r="C363" s="7" t="s">
         <v>725</v>
       </c>
       <c r="D363" s="5">
-        <v>3396.0</v>
+        <v>3300.0</v>
       </c>
       <c r="E363" s="10">
         <v>333.0</v>
       </c>
       <c r="F363" s="10">
         <v>299.7</v>
       </c>
       <c r="G363" s="10">
         <v>266.4</v>
       </c>
       <c r="H363" s="10">
         <v>233.1</v>
       </c>
     </row>
     <row r="364" spans="1:8" outlineLevel="3">
       <c r="A364" s="13">
         <v>174</v>
       </c>
       <c r="B364" s="6" t="s">
         <v>726</v>
       </c>
       <c r="C364" s="7" t="s">
         <v>727</v>
       </c>
       <c r="D364" s="5">
-        <v>86.0</v>
+        <v>84.0</v>
       </c>
       <c r="E364" s="10">
         <v>979.0</v>
       </c>
       <c r="F364" s="10">
         <v>881.1</v>
       </c>
       <c r="G364" s="10">
         <v>783.2</v>
       </c>
       <c r="H364" s="10">
         <v>685.3</v>
       </c>
     </row>
     <row r="365" spans="1:8" outlineLevel="3">
       <c r="A365" s="13">
         <v>175</v>
       </c>
       <c r="B365" s="6" t="s">
         <v>728</v>
       </c>
       <c r="C365" s="7" t="s">
         <v>729</v>
       </c>
       <c r="D365" s="5">
-        <v>122.0</v>
+        <v>50.0</v>
       </c>
       <c r="E365" s="10">
         <v>1131.0</v>
       </c>
       <c r="F365" s="10">
         <v>1017.9</v>
       </c>
       <c r="G365" s="10">
         <v>904.8</v>
       </c>
       <c r="H365" s="10">
         <v>791.7</v>
       </c>
     </row>
     <row r="366" spans="1:8" outlineLevel="3">
       <c r="A366" s="13">
         <v>176</v>
       </c>
       <c r="B366" s="6" t="s">
         <v>730</v>
       </c>
       <c r="C366" s="7" t="s">
         <v>731</v>
       </c>
       <c r="D366" s="5">
@@ -13880,51 +13880,51 @@
       </c>
       <c r="E366" s="10">
         <v>459.0</v>
       </c>
       <c r="F366" s="10">
         <v>413.1</v>
       </c>
       <c r="G366" s="10">
         <v>367.2</v>
       </c>
       <c r="H366" s="10">
         <v>321.3</v>
       </c>
     </row>
     <row r="367" spans="1:8" outlineLevel="3">
       <c r="A367" s="13">
         <v>177</v>
       </c>
       <c r="B367" s="6" t="s">
         <v>732</v>
       </c>
       <c r="C367" s="7" t="s">
         <v>733</v>
       </c>
       <c r="D367" s="5">
-        <v>272.0</v>
+        <v>172.0</v>
       </c>
       <c r="E367" s="10">
         <v>666.0</v>
       </c>
       <c r="F367" s="10">
         <v>599.4</v>
       </c>
       <c r="G367" s="10">
         <v>532.8</v>
       </c>
       <c r="H367" s="10">
         <v>466.2</v>
       </c>
     </row>
     <row r="368" spans="1:8" outlineLevel="3">
       <c r="A368" s="13">
         <v>178</v>
       </c>
       <c r="B368" s="6" t="s">
         <v>734</v>
       </c>
       <c r="C368" s="7" t="s">
         <v>735</v>
       </c>
       <c r="D368" s="5">
@@ -13984,51 +13984,51 @@
       </c>
       <c r="E370" s="10">
         <v>1294.0</v>
       </c>
       <c r="F370" s="10">
         <v>1164.6</v>
       </c>
       <c r="G370" s="10">
         <v>1035.2</v>
       </c>
       <c r="H370" s="10">
         <v>905.8</v>
       </c>
     </row>
     <row r="371" spans="1:8" outlineLevel="3">
       <c r="A371" s="13">
         <v>181</v>
       </c>
       <c r="B371" s="6" t="s">
         <v>740</v>
       </c>
       <c r="C371" s="7" t="s">
         <v>741</v>
       </c>
       <c r="D371" s="5">
-        <v>8.0</v>
+        <v>18.0</v>
       </c>
       <c r="E371" s="10">
         <v>2322.0</v>
       </c>
       <c r="F371" s="10">
         <v>2089.8</v>
       </c>
       <c r="G371" s="10">
         <v>1857.6</v>
       </c>
       <c r="H371" s="10">
         <v>1625.4</v>
       </c>
     </row>
     <row r="372" spans="1:8" outlineLevel="3">
       <c r="A372" s="13">
         <v>182</v>
       </c>
       <c r="B372" s="6" t="s">
         <v>742</v>
       </c>
       <c r="C372" s="7" t="s">
         <v>743</v>
       </c>
       <c r="D372" s="5">
@@ -14062,51 +14062,51 @@
       </c>
       <c r="E373" s="10">
         <v>1755.0</v>
       </c>
       <c r="F373" s="10">
         <v>1579.5</v>
       </c>
       <c r="G373" s="10">
         <v>1404.0</v>
       </c>
       <c r="H373" s="10">
         <v>1228.5</v>
       </c>
     </row>
     <row r="374" spans="1:8" outlineLevel="3">
       <c r="A374" s="13">
         <v>184</v>
       </c>
       <c r="B374" s="6" t="s">
         <v>746</v>
       </c>
       <c r="C374" s="7" t="s">
         <v>747</v>
       </c>
       <c r="D374" s="5">
-        <v>410.0</v>
+        <v>166.0</v>
       </c>
       <c r="E374" s="10">
         <v>262.0</v>
       </c>
       <c r="F374" s="10">
         <v>235.8</v>
       </c>
       <c r="G374" s="10">
         <v>209.6</v>
       </c>
       <c r="H374" s="10">
         <v>183.4</v>
       </c>
     </row>
     <row r="375" spans="1:8" outlineLevel="3">
       <c r="A375" s="13">
         <v>185</v>
       </c>
       <c r="B375" s="6" t="s">
         <v>748</v>
       </c>
       <c r="C375" s="7" t="s">
         <v>749</v>
       </c>
       <c r="D375" s="5">
@@ -14114,51 +14114,51 @@
       </c>
       <c r="E375" s="10">
         <v>744.0</v>
       </c>
       <c r="F375" s="10">
         <v>669.6</v>
       </c>
       <c r="G375" s="10">
         <v>595.2</v>
       </c>
       <c r="H375" s="10">
         <v>520.8</v>
       </c>
     </row>
     <row r="376" spans="1:8" outlineLevel="3">
       <c r="A376" s="13">
         <v>186</v>
       </c>
       <c r="B376" s="6" t="s">
         <v>750</v>
       </c>
       <c r="C376" s="7" t="s">
         <v>751</v>
       </c>
       <c r="D376" s="5">
-        <v>1160.0</v>
+        <v>950.0</v>
       </c>
       <c r="E376" s="10">
         <v>378.0</v>
       </c>
       <c r="F376" s="10">
         <v>340.2</v>
       </c>
       <c r="G376" s="10">
         <v>302.4</v>
       </c>
       <c r="H376" s="10">
         <v>264.6</v>
       </c>
     </row>
     <row r="377" spans="1:8" outlineLevel="3">
       <c r="A377" s="13">
         <v>187</v>
       </c>
       <c r="B377" s="6" t="s">
         <v>752</v>
       </c>
       <c r="C377" s="7" t="s">
         <v>753</v>
       </c>
       <c r="D377" s="5">
@@ -14426,103 +14426,103 @@
       </c>
       <c r="E387" s="10">
         <v>346.0</v>
       </c>
       <c r="F387" s="10">
         <v>311.4</v>
       </c>
       <c r="G387" s="10">
         <v>276.8</v>
       </c>
       <c r="H387" s="10">
         <v>242.2</v>
       </c>
     </row>
     <row r="388" spans="1:8" outlineLevel="3">
       <c r="A388" s="13">
         <v>198</v>
       </c>
       <c r="B388" s="6" t="s">
         <v>774</v>
       </c>
       <c r="C388" s="7" t="s">
         <v>775</v>
       </c>
       <c r="D388" s="5">
-        <v>2290.0</v>
+        <v>2158.0</v>
       </c>
       <c r="E388" s="10">
         <v>381.0</v>
       </c>
       <c r="F388" s="10">
         <v>342.9</v>
       </c>
       <c r="G388" s="10">
         <v>304.8</v>
       </c>
       <c r="H388" s="10">
         <v>266.7</v>
       </c>
     </row>
     <row r="389" spans="1:8" outlineLevel="3">
       <c r="A389" s="13">
         <v>199</v>
       </c>
       <c r="B389" s="6" t="s">
         <v>776</v>
       </c>
       <c r="C389" s="7" t="s">
         <v>777</v>
       </c>
       <c r="D389" s="5">
-        <v>56.0</v>
+        <v>48.0</v>
       </c>
       <c r="E389" s="10">
         <v>1309.0</v>
       </c>
       <c r="F389" s="10">
         <v>1178.1</v>
       </c>
       <c r="G389" s="10">
         <v>1047.2</v>
       </c>
       <c r="H389" s="10">
         <v>916.3</v>
       </c>
     </row>
     <row r="390" spans="1:8" outlineLevel="3">
       <c r="A390" s="13">
         <v>200</v>
       </c>
       <c r="B390" s="6" t="s">
         <v>778</v>
       </c>
       <c r="C390" s="7" t="s">
         <v>779</v>
       </c>
       <c r="D390" s="5">
-        <v>90.0</v>
+        <v>88.0</v>
       </c>
       <c r="E390" s="10">
         <v>1267.0</v>
       </c>
       <c r="F390" s="10">
         <v>1140.3</v>
       </c>
       <c r="G390" s="10">
         <v>1013.6</v>
       </c>
       <c r="H390" s="10">
         <v>886.9</v>
       </c>
     </row>
     <row r="391" spans="1:8" outlineLevel="3">
       <c r="A391" s="13">
         <v>201</v>
       </c>
       <c r="B391" s="6" t="s">
         <v>780</v>
       </c>
       <c r="C391" s="7" t="s">
         <v>781</v>
       </c>
       <c r="D391" s="5">
@@ -14530,51 +14530,51 @@
       </c>
       <c r="E391" s="10">
         <v>573.0</v>
       </c>
       <c r="F391" s="10">
         <v>515.7</v>
       </c>
       <c r="G391" s="10">
         <v>458.4</v>
       </c>
       <c r="H391" s="10">
         <v>401.1</v>
       </c>
     </row>
     <row r="392" spans="1:8" outlineLevel="3">
       <c r="A392" s="13">
         <v>202</v>
       </c>
       <c r="B392" s="6" t="s">
         <v>782</v>
       </c>
       <c r="C392" s="7" t="s">
         <v>783</v>
       </c>
       <c r="D392" s="5">
-        <v>524.0</v>
+        <v>372.0</v>
       </c>
       <c r="E392" s="10">
         <v>840.0</v>
       </c>
       <c r="F392" s="10">
         <v>756.0</v>
       </c>
       <c r="G392" s="10">
         <v>672.0</v>
       </c>
       <c r="H392" s="10">
         <v>588.0</v>
       </c>
     </row>
     <row r="393" spans="1:8" outlineLevel="3">
       <c r="A393" s="13">
         <v>203</v>
       </c>
       <c r="B393" s="6" t="s">
         <v>784</v>
       </c>
       <c r="C393" s="7" t="s">
         <v>785</v>
       </c>
       <c r="D393" s="5">
@@ -14712,51 +14712,51 @@
       </c>
       <c r="E398" s="10">
         <v>1957.0</v>
       </c>
       <c r="F398" s="10">
         <v>1761.3</v>
       </c>
       <c r="G398" s="10">
         <v>1565.6</v>
       </c>
       <c r="H398" s="10">
         <v>1369.9</v>
       </c>
     </row>
     <row r="399" spans="1:8" outlineLevel="3">
       <c r="A399" s="13">
         <v>209</v>
       </c>
       <c r="B399" s="6" t="s">
         <v>796</v>
       </c>
       <c r="C399" s="7" t="s">
         <v>797</v>
       </c>
       <c r="D399" s="5">
-        <v>966.0</v>
+        <v>978.0</v>
       </c>
       <c r="E399" s="10">
         <v>360.0</v>
       </c>
       <c r="F399" s="10">
         <v>324.0</v>
       </c>
       <c r="G399" s="10">
         <v>288.0</v>
       </c>
       <c r="H399" s="10">
         <v>252.0</v>
       </c>
     </row>
     <row r="400" spans="1:8" outlineLevel="3">
       <c r="A400" s="13">
         <v>210</v>
       </c>
       <c r="B400" s="6" t="s">
         <v>798</v>
       </c>
       <c r="C400" s="7" t="s">
         <v>799</v>
       </c>
       <c r="D400" s="5">
@@ -14972,51 +14972,51 @@
       </c>
       <c r="E408" s="10">
         <v>408.0</v>
       </c>
       <c r="F408" s="10">
         <v>367.2</v>
       </c>
       <c r="G408" s="10">
         <v>326.4</v>
       </c>
       <c r="H408" s="10">
         <v>285.6</v>
       </c>
     </row>
     <row r="409" spans="1:8" outlineLevel="3">
       <c r="A409" s="13">
         <v>219</v>
       </c>
       <c r="B409" s="6" t="s">
         <v>816</v>
       </c>
       <c r="C409" s="7" t="s">
         <v>817</v>
       </c>
       <c r="D409" s="5">
-        <v>2714.0</v>
+        <v>2582.0</v>
       </c>
       <c r="E409" s="10">
         <v>592.0</v>
       </c>
       <c r="F409" s="10">
         <v>532.8</v>
       </c>
       <c r="G409" s="10">
         <v>473.6</v>
       </c>
       <c r="H409" s="10">
         <v>414.4</v>
       </c>
     </row>
     <row r="410" spans="1:8" outlineLevel="3">
       <c r="A410" s="13">
         <v>220</v>
       </c>
       <c r="B410" s="6" t="s">
         <v>818</v>
       </c>
       <c r="C410" s="7" t="s">
         <v>819</v>
       </c>
       <c r="D410" s="5">
@@ -15258,51 +15258,51 @@
       </c>
       <c r="E419" s="10">
         <v>2632.0</v>
       </c>
       <c r="F419" s="10">
         <v>2368.8</v>
       </c>
       <c r="G419" s="10">
         <v>2105.6</v>
       </c>
       <c r="H419" s="10">
         <v>1842.4</v>
       </c>
     </row>
     <row r="420" spans="1:8" outlineLevel="3">
       <c r="A420" s="13">
         <v>230</v>
       </c>
       <c r="B420" s="6" t="s">
         <v>838</v>
       </c>
       <c r="C420" s="7" t="s">
         <v>839</v>
       </c>
       <c r="D420" s="5">
-        <v>472.0</v>
+        <v>352.0</v>
       </c>
       <c r="E420" s="10">
         <v>442.0</v>
       </c>
       <c r="F420" s="10">
         <v>397.8</v>
       </c>
       <c r="G420" s="10">
         <v>353.6</v>
       </c>
       <c r="H420" s="10">
         <v>309.4</v>
       </c>
     </row>
     <row r="421" spans="1:8" outlineLevel="3">
       <c r="A421" s="13">
         <v>231</v>
       </c>
       <c r="B421" s="6" t="s">
         <v>840</v>
       </c>
       <c r="C421" s="7" t="s">
         <v>841</v>
       </c>
       <c r="D421" s="5">
@@ -15374,51 +15374,51 @@
       </c>
       <c r="E424" s="10">
         <v>3067.0</v>
       </c>
       <c r="F424" s="10">
         <v>2760.3</v>
       </c>
       <c r="G424" s="10">
         <v>2453.6</v>
       </c>
       <c r="H424" s="10">
         <v>2146.9</v>
       </c>
     </row>
     <row r="425" spans="1:8" outlineLevel="3">
       <c r="A425" s="13">
         <v>3</v>
       </c>
       <c r="B425" s="6" t="s">
         <v>846</v>
       </c>
       <c r="C425" s="7" t="s">
         <v>847</v>
       </c>
       <c r="D425" s="5">
-        <v>98.0</v>
+        <v>224.0</v>
       </c>
       <c r="E425" s="10">
         <v>1530.0</v>
       </c>
       <c r="F425" s="10">
         <v>1377.0</v>
       </c>
       <c r="G425" s="10">
         <v>1224.0</v>
       </c>
       <c r="H425" s="10">
         <v>1071.0</v>
       </c>
     </row>
     <row r="426" spans="1:8" outlineLevel="3">
       <c r="A426" s="13">
         <v>4</v>
       </c>
       <c r="B426" s="6" t="s">
         <v>848</v>
       </c>
       <c r="C426" s="7" t="s">
         <v>849</v>
       </c>
       <c r="D426" s="5">
@@ -16022,51 +16022,51 @@
       </c>
       <c r="E450" s="10">
         <v>0.0</v>
       </c>
       <c r="F450" s="10">
         <v>0.0</v>
       </c>
       <c r="G450" s="10">
         <v>0.0</v>
       </c>
       <c r="H450" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="451" spans="1:8" outlineLevel="3">
       <c r="A451" s="13">
         <v>17</v>
       </c>
       <c r="B451" s="6" t="s">
         <v>896</v>
       </c>
       <c r="C451" s="7" t="s">
         <v>897</v>
       </c>
       <c r="D451" s="5">
-        <v>76.0</v>
+        <v>56.0</v>
       </c>
       <c r="E451" s="10">
         <v>2074.0</v>
       </c>
       <c r="F451" s="10">
         <v>1866.6</v>
       </c>
       <c r="G451" s="10">
         <v>1659.2</v>
       </c>
       <c r="H451" s="10">
         <v>1451.8</v>
       </c>
     </row>
     <row r="452" spans="1:8" outlineLevel="3">
       <c r="A452" s="13">
         <v>18</v>
       </c>
       <c r="B452" s="6" t="s">
         <v>898</v>
       </c>
       <c r="C452" s="7" t="s">
         <v>899</v>
       </c>
       <c r="D452" s="5">
@@ -17074,77 +17074,77 @@
       </c>
       <c r="E491" s="10">
         <v>0.0</v>
       </c>
       <c r="F491" s="10">
         <v>0.0</v>
       </c>
       <c r="G491" s="10">
         <v>0.0</v>
       </c>
       <c r="H491" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="492" spans="1:8" outlineLevel="3">
       <c r="A492" s="13">
         <v>18</v>
       </c>
       <c r="B492" s="6" t="s">
         <v>977</v>
       </c>
       <c r="C492" s="7" t="s">
         <v>978</v>
       </c>
       <c r="D492" s="5">
-        <v>673.0</v>
+        <v>927.0</v>
       </c>
       <c r="E492" s="10">
         <v>1763.0</v>
       </c>
       <c r="F492" s="10">
         <v>1586.7</v>
       </c>
       <c r="G492" s="10">
         <v>1410.4</v>
       </c>
       <c r="H492" s="10">
         <v>1234.1</v>
       </c>
     </row>
     <row r="493" spans="1:8" outlineLevel="3">
       <c r="A493" s="13">
         <v>19</v>
       </c>
       <c r="B493" s="6" t="s">
         <v>979</v>
       </c>
       <c r="C493" s="7" t="s">
         <v>980</v>
       </c>
       <c r="D493" s="5">
-        <v>490.0</v>
+        <v>340.0</v>
       </c>
       <c r="E493" s="10">
         <v>1830.0</v>
       </c>
       <c r="F493" s="10">
         <v>1647.0</v>
       </c>
       <c r="G493" s="10">
         <v>1464.0</v>
       </c>
       <c r="H493" s="10">
         <v>1281.0</v>
       </c>
     </row>
     <row r="494" spans="1:8" outlineLevel="3">
       <c r="A494" s="13">
         <v>20</v>
       </c>
       <c r="B494" s="6" t="s">
         <v>981</v>
       </c>
       <c r="C494" s="7" t="s">
         <v>982</v>
       </c>
       <c r="D494" s="5">
@@ -17152,51 +17152,51 @@
       </c>
       <c r="E494" s="10">
         <v>1874.0</v>
       </c>
       <c r="F494" s="10">
         <v>1686.6</v>
       </c>
       <c r="G494" s="10">
         <v>1499.2</v>
       </c>
       <c r="H494" s="10">
         <v>1311.8</v>
       </c>
     </row>
     <row r="495" spans="1:8" outlineLevel="3">
       <c r="A495" s="13">
         <v>21</v>
       </c>
       <c r="B495" s="6" t="s">
         <v>983</v>
       </c>
       <c r="C495" s="7" t="s">
         <v>984</v>
       </c>
       <c r="D495" s="5">
-        <v>186.0</v>
+        <v>193.0</v>
       </c>
       <c r="E495" s="10">
         <v>2104.0</v>
       </c>
       <c r="F495" s="10">
         <v>1893.6</v>
       </c>
       <c r="G495" s="10">
         <v>1683.2</v>
       </c>
       <c r="H495" s="10">
         <v>1472.8</v>
       </c>
     </row>
     <row r="496" spans="1:8" outlineLevel="3">
       <c r="A496" s="13">
         <v>22</v>
       </c>
       <c r="B496" s="6" t="s">
         <v>985</v>
       </c>
       <c r="C496" s="7" t="s">
         <v>986</v>
       </c>
       <c r="D496" s="5">
@@ -17230,51 +17230,51 @@
       </c>
       <c r="E497" s="10">
         <v>690.0</v>
       </c>
       <c r="F497" s="10">
         <v>621.0</v>
       </c>
       <c r="G497" s="10">
         <v>552.0</v>
       </c>
       <c r="H497" s="10">
         <v>483.0</v>
       </c>
     </row>
     <row r="498" spans="1:8" outlineLevel="3">
       <c r="A498" s="13">
         <v>24</v>
       </c>
       <c r="B498" s="6" t="s">
         <v>989</v>
       </c>
       <c r="C498" s="7" t="s">
         <v>990</v>
       </c>
       <c r="D498" s="5">
-        <v>99.0</v>
+        <v>819.0</v>
       </c>
       <c r="E498" s="10">
         <v>717.0</v>
       </c>
       <c r="F498" s="10">
         <v>645.3</v>
       </c>
       <c r="G498" s="10">
         <v>573.6</v>
       </c>
       <c r="H498" s="10">
         <v>501.9</v>
       </c>
     </row>
     <row r="499" spans="1:8" outlineLevel="3">
       <c r="A499" s="13">
         <v>25</v>
       </c>
       <c r="B499" s="6" t="s">
         <v>991</v>
       </c>
       <c r="C499" s="7" t="s">
         <v>992</v>
       </c>
       <c r="D499" s="5">
@@ -17334,103 +17334,103 @@
       </c>
       <c r="E501" s="10">
         <v>3774.0</v>
       </c>
       <c r="F501" s="10">
         <v>3396.6</v>
       </c>
       <c r="G501" s="10">
         <v>3019.2</v>
       </c>
       <c r="H501" s="10">
         <v>2641.8</v>
       </c>
     </row>
     <row r="502" spans="1:8" outlineLevel="3">
       <c r="A502" s="13">
         <v>28</v>
       </c>
       <c r="B502" s="6" t="s">
         <v>997</v>
       </c>
       <c r="C502" s="7" t="s">
         <v>998</v>
       </c>
       <c r="D502" s="5">
-        <v>818.0</v>
+        <v>1658.0</v>
       </c>
       <c r="E502" s="10">
         <v>819.0</v>
       </c>
       <c r="F502" s="10">
         <v>737.1</v>
       </c>
       <c r="G502" s="10">
         <v>655.2</v>
       </c>
       <c r="H502" s="10">
         <v>573.3</v>
       </c>
     </row>
     <row r="503" spans="1:8" outlineLevel="3">
       <c r="A503" s="13">
         <v>29</v>
       </c>
       <c r="B503" s="6" t="s">
         <v>999</v>
       </c>
       <c r="C503" s="7" t="s">
         <v>1000</v>
       </c>
       <c r="D503" s="5">
-        <v>313.0</v>
+        <v>873.0</v>
       </c>
       <c r="E503" s="10">
         <v>845.0</v>
       </c>
       <c r="F503" s="10">
         <v>760.5</v>
       </c>
       <c r="G503" s="10">
         <v>676.0</v>
       </c>
       <c r="H503" s="10">
         <v>591.5</v>
       </c>
     </row>
     <row r="504" spans="1:8" outlineLevel="3">
       <c r="A504" s="13">
         <v>30</v>
       </c>
       <c r="B504" s="6" t="s">
         <v>1001</v>
       </c>
       <c r="C504" s="7" t="s">
         <v>1002</v>
       </c>
       <c r="D504" s="5">
-        <v>363.0</v>
+        <v>1312.0</v>
       </c>
       <c r="E504" s="10">
         <v>880.0</v>
       </c>
       <c r="F504" s="10">
         <v>792.0</v>
       </c>
       <c r="G504" s="10">
         <v>704.0</v>
       </c>
       <c r="H504" s="10">
         <v>616.0</v>
       </c>
     </row>
     <row r="505" spans="1:8" outlineLevel="3">
       <c r="A505" s="13">
         <v>31</v>
       </c>
       <c r="B505" s="6" t="s">
         <v>1003</v>
       </c>
       <c r="C505" s="7" t="s">
         <v>1004</v>
       </c>
       <c r="D505" s="5">
@@ -17438,103 +17438,103 @@
       </c>
       <c r="E505" s="10">
         <v>922.0</v>
       </c>
       <c r="F505" s="10">
         <v>829.8</v>
       </c>
       <c r="G505" s="10">
         <v>737.6</v>
       </c>
       <c r="H505" s="10">
         <v>645.4</v>
       </c>
     </row>
     <row r="506" spans="1:8" outlineLevel="3">
       <c r="A506" s="13">
         <v>32</v>
       </c>
       <c r="B506" s="6" t="s">
         <v>1005</v>
       </c>
       <c r="C506" s="7" t="s">
         <v>1006</v>
       </c>
       <c r="D506" s="5">
-        <v>1138.0</v>
+        <v>1778.0</v>
       </c>
       <c r="E506" s="10">
         <v>928.0</v>
       </c>
       <c r="F506" s="10">
         <v>835.2</v>
       </c>
       <c r="G506" s="10">
         <v>742.4</v>
       </c>
       <c r="H506" s="10">
         <v>649.6</v>
       </c>
     </row>
     <row r="507" spans="1:8" outlineLevel="3">
       <c r="A507" s="13">
         <v>33</v>
       </c>
       <c r="B507" s="6" t="s">
         <v>1007</v>
       </c>
       <c r="C507" s="7" t="s">
         <v>1008</v>
       </c>
       <c r="D507" s="5">
-        <v>44.0</v>
+        <v>26.0</v>
       </c>
       <c r="E507" s="10">
         <v>938.0</v>
       </c>
       <c r="F507" s="10">
         <v>844.2</v>
       </c>
       <c r="G507" s="10">
         <v>750.4</v>
       </c>
       <c r="H507" s="10">
         <v>656.6</v>
       </c>
     </row>
     <row r="508" spans="1:8" outlineLevel="3">
       <c r="A508" s="13">
         <v>34</v>
       </c>
       <c r="B508" s="6" t="s">
         <v>1009</v>
       </c>
       <c r="C508" s="7" t="s">
         <v>1010</v>
       </c>
       <c r="D508" s="5">
-        <v>409.0</v>
+        <v>1003.0</v>
       </c>
       <c r="E508" s="10">
         <v>949.0</v>
       </c>
       <c r="F508" s="10">
         <v>854.1</v>
       </c>
       <c r="G508" s="10">
         <v>759.2</v>
       </c>
       <c r="H508" s="10">
         <v>664.3</v>
       </c>
     </row>
     <row r="509" spans="1:8" outlineLevel="3">
       <c r="A509" s="13">
         <v>35</v>
       </c>
       <c r="B509" s="6" t="s">
         <v>1011</v>
       </c>
       <c r="C509" s="7" t="s">
         <v>1012</v>
       </c>
       <c r="D509" s="5">
@@ -17542,77 +17542,77 @@
       </c>
       <c r="E509" s="10">
         <v>910.0</v>
       </c>
       <c r="F509" s="10">
         <v>819.0</v>
       </c>
       <c r="G509" s="10">
         <v>728.0</v>
       </c>
       <c r="H509" s="10">
         <v>637.0</v>
       </c>
     </row>
     <row r="510" spans="1:8" outlineLevel="3">
       <c r="A510" s="13">
         <v>36</v>
       </c>
       <c r="B510" s="6" t="s">
         <v>1013</v>
       </c>
       <c r="C510" s="7" t="s">
         <v>1014</v>
       </c>
       <c r="D510" s="5">
-        <v>1032.0</v>
+        <v>1026.0</v>
       </c>
       <c r="E510" s="10">
         <v>981.0</v>
       </c>
       <c r="F510" s="10">
         <v>882.9</v>
       </c>
       <c r="G510" s="10">
         <v>784.8</v>
       </c>
       <c r="H510" s="10">
         <v>686.7</v>
       </c>
     </row>
     <row r="511" spans="1:8" outlineLevel="3">
       <c r="A511" s="13">
         <v>37</v>
       </c>
       <c r="B511" s="6" t="s">
         <v>1015</v>
       </c>
       <c r="C511" s="7" t="s">
         <v>1016</v>
       </c>
       <c r="D511" s="5">
-        <v>559.0</v>
+        <v>1031.0</v>
       </c>
       <c r="E511" s="10">
         <v>990.0</v>
       </c>
       <c r="F511" s="10">
         <v>891.0</v>
       </c>
       <c r="G511" s="10">
         <v>792.0</v>
       </c>
       <c r="H511" s="10">
         <v>693.0</v>
       </c>
     </row>
     <row r="512" spans="1:8" outlineLevel="3">
       <c r="A512" s="13">
         <v>38</v>
       </c>
       <c r="B512" s="6" t="s">
         <v>1017</v>
       </c>
       <c r="C512" s="7" t="s">
         <v>1018</v>
       </c>
       <c r="D512" s="5">
@@ -17620,77 +17620,77 @@
       </c>
       <c r="E512" s="10">
         <v>1027.0</v>
       </c>
       <c r="F512" s="10">
         <v>924.3</v>
       </c>
       <c r="G512" s="10">
         <v>821.6</v>
       </c>
       <c r="H512" s="10">
         <v>718.9</v>
       </c>
     </row>
     <row r="513" spans="1:8" outlineLevel="3">
       <c r="A513" s="13">
         <v>39</v>
       </c>
       <c r="B513" s="6" t="s">
         <v>1019</v>
       </c>
       <c r="C513" s="7" t="s">
         <v>1020</v>
       </c>
       <c r="D513" s="5">
-        <v>466.0</v>
+        <v>372.0</v>
       </c>
       <c r="E513" s="10">
         <v>1134.0</v>
       </c>
       <c r="F513" s="10">
         <v>1020.6</v>
       </c>
       <c r="G513" s="10">
         <v>907.2</v>
       </c>
       <c r="H513" s="10">
         <v>793.8</v>
       </c>
     </row>
     <row r="514" spans="1:8" outlineLevel="3">
       <c r="A514" s="13">
         <v>40</v>
       </c>
       <c r="B514" s="6" t="s">
         <v>1021</v>
       </c>
       <c r="C514" s="7" t="s">
         <v>1022</v>
       </c>
       <c r="D514" s="5">
-        <v>1123.0</v>
+        <v>1341.0</v>
       </c>
       <c r="E514" s="10">
         <v>1302.0</v>
       </c>
       <c r="F514" s="10">
         <v>1171.8</v>
       </c>
       <c r="G514" s="10">
         <v>1041.6</v>
       </c>
       <c r="H514" s="10">
         <v>911.4</v>
       </c>
     </row>
     <row r="515" spans="1:8" outlineLevel="3">
       <c r="A515" s="13">
         <v>41</v>
       </c>
       <c r="B515" s="6" t="s">
         <v>1023</v>
       </c>
       <c r="C515" s="7" t="s">
         <v>1024</v>
       </c>
       <c r="D515" s="5">
@@ -17698,51 +17698,51 @@
       </c>
       <c r="E515" s="10">
         <v>1578.0</v>
       </c>
       <c r="F515" s="10">
         <v>1420.2</v>
       </c>
       <c r="G515" s="10">
         <v>1262.4</v>
       </c>
       <c r="H515" s="10">
         <v>1104.6</v>
       </c>
     </row>
     <row r="516" spans="1:8" outlineLevel="3">
       <c r="A516" s="13">
         <v>42</v>
       </c>
       <c r="B516" s="6" t="s">
         <v>1025</v>
       </c>
       <c r="C516" s="7" t="s">
         <v>1026</v>
       </c>
       <c r="D516" s="5">
-        <v>423.0</v>
+        <v>383.0</v>
       </c>
       <c r="E516" s="10">
         <v>1931.0</v>
       </c>
       <c r="F516" s="10">
         <v>1737.9</v>
       </c>
       <c r="G516" s="10">
         <v>1544.8</v>
       </c>
       <c r="H516" s="10">
         <v>1351.7</v>
       </c>
     </row>
     <row r="517" spans="1:8" outlineLevel="3">
       <c r="A517" s="13">
         <v>43</v>
       </c>
       <c r="B517" s="6" t="s">
         <v>1027</v>
       </c>
       <c r="C517" s="7" t="s">
         <v>1028</v>
       </c>
       <c r="D517" s="5">
@@ -18608,51 +18608,51 @@
       </c>
       <c r="E550" s="10">
         <v>1133.0</v>
       </c>
       <c r="F550" s="10">
         <v>1019.7</v>
       </c>
       <c r="G550" s="10">
         <v>906.4</v>
       </c>
       <c r="H550" s="10">
         <v>793.1</v>
       </c>
     </row>
     <row r="551" spans="1:8" outlineLevel="3">
       <c r="A551" s="13">
         <v>77</v>
       </c>
       <c r="B551" s="6" t="s">
         <v>1095</v>
       </c>
       <c r="C551" s="7" t="s">
         <v>1096</v>
       </c>
       <c r="D551" s="5">
-        <v>196.0</v>
+        <v>43.0</v>
       </c>
       <c r="E551" s="10">
         <v>1386.0</v>
       </c>
       <c r="F551" s="10">
         <v>1247.4</v>
       </c>
       <c r="G551" s="10">
         <v>1108.8</v>
       </c>
       <c r="H551" s="10">
         <v>970.2</v>
       </c>
     </row>
     <row r="552" spans="1:8" outlineLevel="3">
       <c r="A552" s="13">
         <v>78</v>
       </c>
       <c r="B552" s="6" t="s">
         <v>1097</v>
       </c>
       <c r="C552" s="7" t="s">
         <v>1098</v>
       </c>
       <c r="D552" s="5">
@@ -18660,51 +18660,51 @@
       </c>
       <c r="E552" s="10">
         <v>1170.0</v>
       </c>
       <c r="F552" s="10">
         <v>1053.0</v>
       </c>
       <c r="G552" s="10">
         <v>936.0</v>
       </c>
       <c r="H552" s="10">
         <v>819.0</v>
       </c>
     </row>
     <row r="553" spans="1:8" outlineLevel="3">
       <c r="A553" s="13">
         <v>79</v>
       </c>
       <c r="B553" s="6" t="s">
         <v>1099</v>
       </c>
       <c r="C553" s="7" t="s">
         <v>1100</v>
       </c>
       <c r="D553" s="5">
-        <v>224.0</v>
+        <v>184.0</v>
       </c>
       <c r="E553" s="10">
         <v>1406.0</v>
       </c>
       <c r="F553" s="10">
         <v>1265.4</v>
       </c>
       <c r="G553" s="10">
         <v>1124.8</v>
       </c>
       <c r="H553" s="10">
         <v>984.2</v>
       </c>
     </row>
     <row r="554" spans="1:8" outlineLevel="3">
       <c r="A554" s="13">
         <v>80</v>
       </c>
       <c r="B554" s="6" t="s">
         <v>1101</v>
       </c>
       <c r="C554" s="7" t="s">
         <v>1102</v>
       </c>
       <c r="D554" s="5">
@@ -20478,51 +20478,51 @@
       </c>
       <c r="E623" s="10">
         <v>1694.0</v>
       </c>
       <c r="F623" s="10">
         <v>1524.6</v>
       </c>
       <c r="G623" s="10">
         <v>1355.2</v>
       </c>
       <c r="H623" s="10">
         <v>1185.8</v>
       </c>
     </row>
     <row r="624" spans="1:8" outlineLevel="3">
       <c r="A624" s="13">
         <v>2</v>
       </c>
       <c r="B624" s="6" t="s">
         <v>1239</v>
       </c>
       <c r="C624" s="7" t="s">
         <v>1240</v>
       </c>
       <c r="D624" s="5">
-        <v>404.0</v>
+        <v>410.0</v>
       </c>
       <c r="E624" s="10">
         <v>1246.0</v>
       </c>
       <c r="F624" s="10">
         <v>1121.4</v>
       </c>
       <c r="G624" s="10">
         <v>996.8</v>
       </c>
       <c r="H624" s="10">
         <v>872.2</v>
       </c>
     </row>
     <row r="625" spans="1:8" outlineLevel="3">
       <c r="A625" s="13">
         <v>3</v>
       </c>
       <c r="B625" s="6" t="s">
         <v>1241</v>
       </c>
       <c r="C625" s="7" t="s">
         <v>1242</v>
       </c>
       <c r="D625" s="5">
@@ -20530,51 +20530,51 @@
       </c>
       <c r="E625" s="10">
         <v>5294.0</v>
       </c>
       <c r="F625" s="10">
         <v>4764.6</v>
       </c>
       <c r="G625" s="10">
         <v>4235.2</v>
       </c>
       <c r="H625" s="10">
         <v>3705.8</v>
       </c>
     </row>
     <row r="626" spans="1:8" outlineLevel="3">
       <c r="A626" s="13">
         <v>4</v>
       </c>
       <c r="B626" s="6" t="s">
         <v>1243</v>
       </c>
       <c r="C626" s="7" t="s">
         <v>1244</v>
       </c>
       <c r="D626" s="5">
-        <v>572.0</v>
+        <v>578.0</v>
       </c>
       <c r="E626" s="10">
         <v>594.0</v>
       </c>
       <c r="F626" s="10">
         <v>534.6</v>
       </c>
       <c r="G626" s="10">
         <v>475.2</v>
       </c>
       <c r="H626" s="10">
         <v>415.8</v>
       </c>
     </row>
     <row r="627" spans="1:8" outlineLevel="3">
       <c r="A627" s="13">
         <v>5</v>
       </c>
       <c r="B627" s="6" t="s">
         <v>1245</v>
       </c>
       <c r="C627" s="7" t="s">
         <v>1246</v>
       </c>
       <c r="D627" s="5">
@@ -20608,51 +20608,51 @@
       </c>
       <c r="E628" s="10">
         <v>446.0</v>
       </c>
       <c r="F628" s="10">
         <v>401.4</v>
       </c>
       <c r="G628" s="10">
         <v>356.8</v>
       </c>
       <c r="H628" s="10">
         <v>312.2</v>
       </c>
     </row>
     <row r="629" spans="1:8" outlineLevel="3">
       <c r="A629" s="13">
         <v>7</v>
       </c>
       <c r="B629" s="6" t="s">
         <v>1249</v>
       </c>
       <c r="C629" s="7" t="s">
         <v>1250</v>
       </c>
       <c r="D629" s="5">
-        <v>344.0</v>
+        <v>324.0</v>
       </c>
       <c r="E629" s="10">
         <v>771.0</v>
       </c>
       <c r="F629" s="10">
         <v>693.9</v>
       </c>
       <c r="G629" s="10">
         <v>616.8</v>
       </c>
       <c r="H629" s="10">
         <v>539.7</v>
       </c>
     </row>
     <row r="630" spans="1:8" outlineLevel="3">
       <c r="A630" s="13">
         <v>8</v>
       </c>
       <c r="B630" s="6" t="s">
         <v>1251</v>
       </c>
       <c r="C630" s="7" t="s">
         <v>1252</v>
       </c>
       <c r="D630" s="5">
@@ -20660,51 +20660,51 @@
       </c>
       <c r="E630" s="10">
         <v>1312.0</v>
       </c>
       <c r="F630" s="10">
         <v>1180.8</v>
       </c>
       <c r="G630" s="10">
         <v>1049.6</v>
       </c>
       <c r="H630" s="10">
         <v>918.4</v>
       </c>
     </row>
     <row r="631" spans="1:8" outlineLevel="3">
       <c r="A631" s="13">
         <v>9</v>
       </c>
       <c r="B631" s="6" t="s">
         <v>1253</v>
       </c>
       <c r="C631" s="7" t="s">
         <v>1254</v>
       </c>
       <c r="D631" s="5">
-        <v>803.0</v>
+        <v>780.0</v>
       </c>
       <c r="E631" s="10">
         <v>974.0</v>
       </c>
       <c r="F631" s="10">
         <v>876.6</v>
       </c>
       <c r="G631" s="10">
         <v>779.2</v>
       </c>
       <c r="H631" s="10">
         <v>681.8</v>
       </c>
     </row>
     <row r="632" spans="1:8" outlineLevel="3">
       <c r="A632" s="13">
         <v>10</v>
       </c>
       <c r="B632" s="6" t="s">
         <v>1255</v>
       </c>
       <c r="C632" s="7" t="s">
         <v>1256</v>
       </c>
       <c r="D632" s="5">
@@ -20712,51 +20712,51 @@
       </c>
       <c r="E632" s="10">
         <v>0.0</v>
       </c>
       <c r="F632" s="10">
         <v>0.0</v>
       </c>
       <c r="G632" s="10">
         <v>0.0</v>
       </c>
       <c r="H632" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="633" spans="1:8" outlineLevel="3">
       <c r="A633" s="13">
         <v>11</v>
       </c>
       <c r="B633" s="6" t="s">
         <v>1257</v>
       </c>
       <c r="C633" s="7" t="s">
         <v>1258</v>
       </c>
       <c r="D633" s="5">
-        <v>119.0</v>
+        <v>19.0</v>
       </c>
       <c r="E633" s="10">
         <v>701.0</v>
       </c>
       <c r="F633" s="10">
         <v>630.9</v>
       </c>
       <c r="G633" s="10">
         <v>560.8</v>
       </c>
       <c r="H633" s="10">
         <v>490.7</v>
       </c>
     </row>
     <row r="634" spans="1:8" outlineLevel="3">
       <c r="A634" s="13">
         <v>12</v>
       </c>
       <c r="B634" s="6" t="s">
         <v>1259</v>
       </c>
       <c r="C634" s="7" t="s">
         <v>1260</v>
       </c>
       <c r="D634" s="5">
@@ -20894,51 +20894,51 @@
       </c>
       <c r="E639" s="10">
         <v>0.0</v>
       </c>
       <c r="F639" s="10">
         <v>0.0</v>
       </c>
       <c r="G639" s="10">
         <v>0.0</v>
       </c>
       <c r="H639" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="640" spans="1:8" outlineLevel="3">
       <c r="A640" s="13">
         <v>18</v>
       </c>
       <c r="B640" s="6" t="s">
         <v>1271</v>
       </c>
       <c r="C640" s="7" t="s">
         <v>1272</v>
       </c>
       <c r="D640" s="5">
-        <v>69.0</v>
+        <v>90.0</v>
       </c>
       <c r="E640" s="10">
         <v>1203.0</v>
       </c>
       <c r="F640" s="10">
         <v>1082.7</v>
       </c>
       <c r="G640" s="10">
         <v>962.4</v>
       </c>
       <c r="H640" s="10">
         <v>842.1</v>
       </c>
     </row>
     <row r="641" spans="1:8" outlineLevel="3">
       <c r="A641" s="13">
         <v>19</v>
       </c>
       <c r="B641" s="6" t="s">
         <v>1273</v>
       </c>
       <c r="C641" s="7" t="s">
         <v>1274</v>
       </c>
       <c r="D641" s="5">
@@ -21244,51 +21244,51 @@
       </c>
       <c r="E653" s="10">
         <v>0.0</v>
       </c>
       <c r="F653" s="10">
         <v>0.0</v>
       </c>
       <c r="G653" s="10">
         <v>0.0</v>
       </c>
       <c r="H653" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="654" spans="1:8" outlineLevel="3">
       <c r="A654" s="13">
         <v>2</v>
       </c>
       <c r="B654" s="6" t="s">
         <v>1298</v>
       </c>
       <c r="C654" s="7" t="s">
         <v>1299</v>
       </c>
       <c r="D654" s="5">
-        <v>53.0</v>
+        <v>43.0</v>
       </c>
       <c r="E654" s="10">
         <v>1786.0</v>
       </c>
       <c r="F654" s="10">
         <v>1607.4</v>
       </c>
       <c r="G654" s="10">
         <v>1428.8</v>
       </c>
       <c r="H654" s="10">
         <v>1250.2</v>
       </c>
     </row>
     <row r="655" spans="1:8" outlineLevel="3">
       <c r="A655" s="13">
         <v>3</v>
       </c>
       <c r="B655" s="6" t="s">
         <v>1300</v>
       </c>
       <c r="C655" s="7" t="s">
         <v>1301</v>
       </c>
       <c r="D655" s="5">
@@ -21296,51 +21296,51 @@
       </c>
       <c r="E655" s="10">
         <v>0.0</v>
       </c>
       <c r="F655" s="10">
         <v>0.0</v>
       </c>
       <c r="G655" s="10">
         <v>0.0</v>
       </c>
       <c r="H655" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="656" spans="1:8" outlineLevel="3">
       <c r="A656" s="13">
         <v>4</v>
       </c>
       <c r="B656" s="6" t="s">
         <v>1302</v>
       </c>
       <c r="C656" s="7" t="s">
         <v>1303</v>
       </c>
       <c r="D656" s="5">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="E656" s="10">
         <v>2677.0</v>
       </c>
       <c r="F656" s="10">
         <v>2409.3</v>
       </c>
       <c r="G656" s="10">
         <v>2141.6</v>
       </c>
       <c r="H656" s="10">
         <v>1873.9</v>
       </c>
     </row>
     <row r="657" spans="1:8" outlineLevel="3">
       <c r="A657" s="13">
         <v>5</v>
       </c>
       <c r="B657" s="6" t="s">
         <v>1304</v>
       </c>
       <c r="C657" s="7" t="s">
         <v>1305</v>
       </c>
       <c r="D657" s="5">
@@ -21490,51 +21490,51 @@
       </c>
       <c r="E663" s="10">
         <v>0.0</v>
       </c>
       <c r="F663" s="10">
         <v>0.0</v>
       </c>
       <c r="G663" s="10">
         <v>0.0</v>
       </c>
       <c r="H663" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="664" spans="1:8" outlineLevel="3">
       <c r="A664" s="13">
         <v>2</v>
       </c>
       <c r="B664" s="6" t="s">
         <v>1317</v>
       </c>
       <c r="C664" s="7" t="s">
         <v>1318</v>
       </c>
       <c r="D664" s="5">
-        <v>69.0</v>
+        <v>93.0</v>
       </c>
       <c r="E664" s="10">
         <v>2478.0</v>
       </c>
       <c r="F664" s="10">
         <v>2230.2</v>
       </c>
       <c r="G664" s="10">
         <v>1982.4</v>
       </c>
       <c r="H664" s="10">
         <v>1734.6</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A12:H12"/>
     <mergeCell ref="A13:H13"/>
     <mergeCell ref="A165:H165"/>
     <mergeCell ref="A189:H189"/>
     <mergeCell ref="A190:H190"/>
     <mergeCell ref="A422:H422"/>
     <mergeCell ref="A433:H433"/>
@@ -21569,36 +21569,36 @@
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Прайс-лист</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>https://gremir.ru/</dc:creator>
+  <dc:creator>http://localhost/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Документ Office 2007 XLSX</dc:title>
-  <dc:description>Этот документ был сгенерирован на сайте https://gremir.ru/</dc:description>
+  <dc:description>Этот документ был сгенерирован на сайте http://localhost/</dc:description>
   <dc:subject>Прайс-лист</dc:subject>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>