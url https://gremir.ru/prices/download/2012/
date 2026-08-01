--- v1 (2026-06-17)
+++ v2 (2026-08-01)
@@ -4564,231 +4564,231 @@
       </c>
       <c r="E5" s="10">
         <v>0.0</v>
       </c>
       <c r="F5" s="10">
         <v>0.0</v>
       </c>
       <c r="G5" s="10">
         <v>0.0</v>
       </c>
       <c r="H5" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:8" outlineLevel="1">
       <c r="A6" s="13">
         <v>4</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>15</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D6" s="5">
-        <v>1950.0</v>
+        <v>8950.0</v>
       </c>
       <c r="E6" s="10">
         <v>123.0</v>
       </c>
       <c r="F6" s="10">
         <v>110.7</v>
       </c>
       <c r="G6" s="10">
         <v>98.4</v>
       </c>
       <c r="H6" s="10">
         <v>86.1</v>
       </c>
     </row>
     <row r="7" spans="1:8" outlineLevel="1">
       <c r="A7" s="13">
         <v>5</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>18</v>
       </c>
       <c r="D7" s="5">
-        <v>750.0</v>
+        <v>3650.0</v>
       </c>
       <c r="E7" s="10">
-        <v>157.0</v>
+        <v>156.0</v>
       </c>
       <c r="F7" s="10">
-        <v>141.3</v>
+        <v>140.4</v>
       </c>
       <c r="G7" s="10">
-        <v>125.6</v>
+        <v>124.8</v>
       </c>
       <c r="H7" s="10">
-        <v>109.9</v>
+        <v>109.2</v>
       </c>
     </row>
     <row r="8" spans="1:8" outlineLevel="1">
       <c r="A8" s="13">
         <v>6</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>19</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D8" s="5">
-        <v>250.0</v>
+        <v>450.0</v>
       </c>
       <c r="E8" s="10">
         <v>138.0</v>
       </c>
       <c r="F8" s="10">
         <v>124.2</v>
       </c>
       <c r="G8" s="10">
         <v>110.4</v>
       </c>
       <c r="H8" s="10">
         <v>96.6</v>
       </c>
     </row>
     <row r="9" spans="1:8" outlineLevel="1">
       <c r="A9" s="13">
         <v>7</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>21</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>22</v>
       </c>
       <c r="D9" s="5">
-        <v>4500.0</v>
+        <v>10050.0</v>
       </c>
       <c r="E9" s="10">
         <v>99.0</v>
       </c>
       <c r="F9" s="10">
         <v>89.1</v>
       </c>
       <c r="G9" s="10">
         <v>79.2</v>
       </c>
       <c r="H9" s="10">
         <v>69.3</v>
       </c>
     </row>
     <row r="10" spans="1:8" outlineLevel="1">
       <c r="A10" s="13">
         <v>8</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>23</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D10" s="5">
-        <v>6250.0</v>
+        <v>16400.0</v>
       </c>
       <c r="E10" s="10">
-        <v>85.0</v>
+        <v>84.0</v>
       </c>
       <c r="F10" s="10">
-        <v>76.5</v>
+        <v>75.6</v>
       </c>
       <c r="G10" s="10">
-        <v>68.0</v>
+        <v>67.2</v>
       </c>
       <c r="H10" s="10">
-        <v>59.5</v>
+        <v>58.8</v>
       </c>
     </row>
     <row r="11" spans="1:8" outlineLevel="1">
       <c r="A11" s="13">
         <v>9</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>25</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>26</v>
       </c>
       <c r="D11" s="5">
-        <v>91.0</v>
+        <v>118.0</v>
       </c>
       <c r="E11" s="10">
         <v>10573.0</v>
       </c>
       <c r="F11" s="10">
         <v>9515.7</v>
       </c>
       <c r="G11" s="10">
         <v>8458.4</v>
       </c>
       <c r="H11" s="10">
         <v>7401.1</v>
       </c>
     </row>
     <row r="12" spans="1:8" outlineLevel="1">
       <c r="A12" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="4"/>
       <c r="C12" s="4"/>
       <c r="D12" s="4"/>
       <c r="E12" s="9"/>
       <c r="F12" s="9"/>
       <c r="G12" s="9"/>
       <c r="H12" s="9"/>
     </row>
     <row r="13" spans="1:8" outlineLevel="2">
       <c r="A13" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="4"/>
       <c r="C13" s="4"/>
       <c r="D13" s="4"/>
       <c r="E13" s="9"/>
       <c r="F13" s="9"/>
       <c r="G13" s="9"/>
       <c r="H13" s="9"/>
     </row>
     <row r="14" spans="1:8" outlineLevel="3">
       <c r="A14" s="13">
         <v>1</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>29</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>30</v>
       </c>
       <c r="D14" s="5">
-        <v>2826.0</v>
+        <v>4204.0</v>
       </c>
       <c r="E14" s="10">
         <v>413.0</v>
       </c>
       <c r="F14" s="10">
         <v>371.7</v>
       </c>
       <c r="G14" s="10">
         <v>330.4</v>
       </c>
       <c r="H14" s="10">
         <v>289.1</v>
       </c>
     </row>
     <row r="15" spans="1:8" outlineLevel="3">
       <c r="A15" s="13">
         <v>2</v>
       </c>
       <c r="B15" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>32</v>
       </c>
       <c r="D15" s="5">
@@ -4796,375 +4796,375 @@
       </c>
       <c r="E15" s="10">
         <v>822.0</v>
       </c>
       <c r="F15" s="10">
         <v>739.8</v>
       </c>
       <c r="G15" s="10">
         <v>657.6</v>
       </c>
       <c r="H15" s="10">
         <v>575.4</v>
       </c>
     </row>
     <row r="16" spans="1:8" outlineLevel="3">
       <c r="A16" s="13">
         <v>3</v>
       </c>
       <c r="B16" s="6" t="s">
         <v>33</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>34</v>
       </c>
       <c r="D16" s="5">
-        <v>64.0</v>
+        <v>612.0</v>
       </c>
       <c r="E16" s="10">
         <v>654.0</v>
       </c>
       <c r="F16" s="10">
         <v>588.6</v>
       </c>
       <c r="G16" s="10">
         <v>523.2</v>
       </c>
       <c r="H16" s="10">
         <v>457.8</v>
       </c>
     </row>
     <row r="17" spans="1:8" outlineLevel="3">
       <c r="A17" s="13">
         <v>4</v>
       </c>
       <c r="B17" s="6" t="s">
         <v>35</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>36</v>
       </c>
       <c r="D17" s="5">
-        <v>24.0</v>
+        <v>12.0</v>
       </c>
       <c r="E17" s="10">
         <v>1045.0</v>
       </c>
       <c r="F17" s="10">
         <v>940.5</v>
       </c>
       <c r="G17" s="10">
         <v>836.0</v>
       </c>
       <c r="H17" s="10">
         <v>731.5</v>
       </c>
     </row>
     <row r="18" spans="1:8" outlineLevel="3">
       <c r="A18" s="13">
         <v>5</v>
       </c>
       <c r="B18" s="6" t="s">
         <v>37</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>38</v>
       </c>
       <c r="D18" s="5">
-        <v>10.0</v>
+        <v>156.0</v>
       </c>
       <c r="E18" s="10">
-        <v>1462.0</v>
+        <v>1463.0</v>
       </c>
       <c r="F18" s="10">
-        <v>1315.8</v>
+        <v>1316.7</v>
       </c>
       <c r="G18" s="10">
-        <v>1169.6</v>
+        <v>1170.4</v>
       </c>
       <c r="H18" s="10">
-        <v>1023.4</v>
+        <v>1024.1</v>
       </c>
     </row>
     <row r="19" spans="1:8" outlineLevel="3">
       <c r="A19" s="13">
         <v>6</v>
       </c>
       <c r="B19" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>40</v>
       </c>
       <c r="D19" s="5">
         <v>0.0</v>
       </c>
       <c r="E19" s="10">
         <v>0.0</v>
       </c>
       <c r="F19" s="10">
         <v>0.0</v>
       </c>
       <c r="G19" s="10">
         <v>0.0</v>
       </c>
       <c r="H19" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="20" spans="1:8" outlineLevel="3">
       <c r="A20" s="13">
         <v>7</v>
       </c>
       <c r="B20" s="6" t="s">
         <v>41</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>42</v>
       </c>
       <c r="D20" s="5">
-        <v>1724.0</v>
+        <v>2504.0</v>
       </c>
       <c r="E20" s="10">
         <v>373.0</v>
       </c>
       <c r="F20" s="10">
         <v>335.7</v>
       </c>
       <c r="G20" s="10">
         <v>298.4</v>
       </c>
       <c r="H20" s="10">
         <v>261.1</v>
       </c>
     </row>
     <row r="21" spans="1:8" outlineLevel="3">
       <c r="A21" s="13">
         <v>8</v>
       </c>
       <c r="B21" s="6" t="s">
         <v>43</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>44</v>
       </c>
       <c r="D21" s="5">
-        <v>1726.0</v>
+        <v>1756.0</v>
       </c>
       <c r="E21" s="10">
-        <v>419.0</v>
+        <v>420.0</v>
       </c>
       <c r="F21" s="10">
-        <v>377.1</v>
+        <v>378.0</v>
       </c>
       <c r="G21" s="10">
-        <v>335.2</v>
+        <v>336.0</v>
       </c>
       <c r="H21" s="10">
-        <v>293.3</v>
+        <v>294.0</v>
       </c>
     </row>
     <row r="22" spans="1:8" outlineLevel="3">
       <c r="A22" s="13">
         <v>9</v>
       </c>
       <c r="B22" s="6" t="s">
         <v>45</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>46</v>
       </c>
       <c r="D22" s="5">
-        <v>0.0</v>
+        <v>596.0</v>
       </c>
       <c r="E22" s="10">
         <v>672.0</v>
       </c>
       <c r="F22" s="10">
         <v>604.8</v>
       </c>
       <c r="G22" s="10">
         <v>537.6</v>
       </c>
       <c r="H22" s="10">
         <v>470.4</v>
       </c>
     </row>
     <row r="23" spans="1:8" outlineLevel="3">
       <c r="A23" s="13">
         <v>10</v>
       </c>
       <c r="B23" s="6" t="s">
         <v>47</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D23" s="5">
-        <v>44.0</v>
+        <v>64.0</v>
       </c>
       <c r="E23" s="10">
         <v>1139.0</v>
       </c>
       <c r="F23" s="10">
         <v>1025.1</v>
       </c>
       <c r="G23" s="10">
         <v>911.2</v>
       </c>
       <c r="H23" s="10">
         <v>797.3</v>
       </c>
     </row>
     <row r="24" spans="1:8" outlineLevel="3">
       <c r="A24" s="13">
         <v>11</v>
       </c>
       <c r="B24" s="6" t="s">
         <v>49</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>50</v>
       </c>
       <c r="D24" s="5">
-        <v>708.0</v>
+        <v>2128.0</v>
       </c>
       <c r="E24" s="10">
-        <v>382.0</v>
+        <v>383.0</v>
       </c>
       <c r="F24" s="10">
-        <v>343.8</v>
+        <v>344.7</v>
       </c>
       <c r="G24" s="10">
-        <v>305.6</v>
+        <v>306.4</v>
       </c>
       <c r="H24" s="10">
-        <v>267.4</v>
+        <v>268.1</v>
       </c>
     </row>
     <row r="25" spans="1:8" outlineLevel="3">
       <c r="A25" s="13">
         <v>12</v>
       </c>
       <c r="B25" s="6" t="s">
         <v>51</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>52</v>
       </c>
       <c r="D25" s="5">
-        <v>0.0</v>
+        <v>666.0</v>
       </c>
       <c r="E25" s="10">
         <v>491.0</v>
       </c>
       <c r="F25" s="10">
         <v>441.9</v>
       </c>
       <c r="G25" s="10">
         <v>392.8</v>
       </c>
       <c r="H25" s="10">
         <v>343.7</v>
       </c>
     </row>
     <row r="26" spans="1:8" outlineLevel="3">
       <c r="A26" s="13">
         <v>13</v>
       </c>
       <c r="B26" s="6" t="s">
         <v>53</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>54</v>
       </c>
       <c r="D26" s="5">
-        <v>66.0</v>
+        <v>374.0</v>
       </c>
       <c r="E26" s="10">
         <v>768.0</v>
       </c>
       <c r="F26" s="10">
         <v>691.2</v>
       </c>
       <c r="G26" s="10">
         <v>614.4</v>
       </c>
       <c r="H26" s="10">
         <v>537.6</v>
       </c>
     </row>
     <row r="27" spans="1:8" outlineLevel="3">
       <c r="A27" s="13">
         <v>14</v>
       </c>
       <c r="B27" s="6" t="s">
         <v>55</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>56</v>
       </c>
       <c r="D27" s="5">
-        <v>472.0</v>
+        <v>238.0</v>
       </c>
       <c r="E27" s="10">
         <v>438.0</v>
       </c>
       <c r="F27" s="10">
         <v>394.2</v>
       </c>
       <c r="G27" s="10">
         <v>350.4</v>
       </c>
       <c r="H27" s="10">
         <v>306.6</v>
       </c>
     </row>
     <row r="28" spans="1:8" outlineLevel="3">
       <c r="A28" s="13">
         <v>15</v>
       </c>
       <c r="B28" s="6" t="s">
         <v>57</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>58</v>
       </c>
       <c r="D28" s="5">
-        <v>1108.0</v>
+        <v>682.0</v>
       </c>
       <c r="E28" s="10">
-        <v>59.0</v>
+        <v>60.0</v>
       </c>
       <c r="F28" s="10">
-        <v>53.1</v>
+        <v>54.0</v>
       </c>
       <c r="G28" s="10">
-        <v>47.2</v>
+        <v>48.0</v>
       </c>
       <c r="H28" s="10">
-        <v>41.3</v>
+        <v>42.0</v>
       </c>
     </row>
     <row r="29" spans="1:8" outlineLevel="3">
       <c r="A29" s="13">
         <v>16</v>
       </c>
       <c r="B29" s="6" t="s">
         <v>59</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>60</v>
       </c>
       <c r="D29" s="5">
         <v>0.0</v>
       </c>
       <c r="E29" s="10">
         <v>30.0</v>
       </c>
       <c r="F29" s="10">
         <v>27.0</v>
       </c>
       <c r="G29" s="10">
         <v>24.0</v>
       </c>
       <c r="H29" s="10">
@@ -5189,256 +5189,256 @@
       </c>
       <c r="F30" s="10">
         <v>27.0</v>
       </c>
       <c r="G30" s="10">
         <v>24.0</v>
       </c>
       <c r="H30" s="10">
         <v>21.0</v>
       </c>
     </row>
     <row r="31" spans="1:8" outlineLevel="3">
       <c r="A31" s="13">
         <v>18</v>
       </c>
       <c r="B31" s="6" t="s">
         <v>63</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>64</v>
       </c>
       <c r="D31" s="5">
         <v>0.0</v>
       </c>
       <c r="E31" s="10">
-        <v>30.0</v>
+        <v>31.0</v>
       </c>
       <c r="F31" s="10">
-        <v>27.0</v>
+        <v>27.9</v>
       </c>
       <c r="G31" s="10">
-        <v>24.0</v>
+        <v>24.8</v>
       </c>
       <c r="H31" s="10">
-        <v>21.0</v>
+        <v>21.7</v>
       </c>
     </row>
     <row r="32" spans="1:8" outlineLevel="3">
       <c r="A32" s="13">
         <v>19</v>
       </c>
       <c r="B32" s="6" t="s">
         <v>65</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>66</v>
       </c>
       <c r="D32" s="5">
         <v>0.0</v>
       </c>
       <c r="E32" s="10">
-        <v>30.0</v>
+        <v>31.0</v>
       </c>
       <c r="F32" s="10">
-        <v>27.0</v>
+        <v>27.9</v>
       </c>
       <c r="G32" s="10">
-        <v>24.0</v>
+        <v>24.8</v>
       </c>
       <c r="H32" s="10">
-        <v>21.0</v>
+        <v>21.7</v>
       </c>
     </row>
     <row r="33" spans="1:8" outlineLevel="3">
       <c r="A33" s="13">
         <v>20</v>
       </c>
       <c r="B33" s="6" t="s">
         <v>67</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>68</v>
       </c>
       <c r="D33" s="5">
-        <v>842.0</v>
+        <v>754.0</v>
       </c>
       <c r="E33" s="10">
         <v>27.0</v>
       </c>
       <c r="F33" s="10">
         <v>24.3</v>
       </c>
       <c r="G33" s="10">
         <v>21.6</v>
       </c>
       <c r="H33" s="10">
         <v>18.9</v>
       </c>
     </row>
     <row r="34" spans="1:8" outlineLevel="3">
       <c r="A34" s="13">
         <v>21</v>
       </c>
       <c r="B34" s="6" t="s">
         <v>69</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>70</v>
       </c>
       <c r="D34" s="5">
         <v>0.0</v>
       </c>
       <c r="E34" s="10">
-        <v>45.0</v>
+        <v>44.0</v>
       </c>
       <c r="F34" s="10">
-        <v>40.5</v>
+        <v>39.6</v>
       </c>
       <c r="G34" s="10">
-        <v>36.0</v>
+        <v>35.2</v>
       </c>
       <c r="H34" s="10">
-        <v>31.5</v>
+        <v>30.8</v>
       </c>
     </row>
     <row r="35" spans="1:8" outlineLevel="3">
       <c r="A35" s="13">
         <v>22</v>
       </c>
       <c r="B35" s="6" t="s">
         <v>71</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>72</v>
       </c>
       <c r="D35" s="5">
         <v>0.0</v>
       </c>
       <c r="E35" s="10">
-        <v>45.0</v>
+        <v>44.0</v>
       </c>
       <c r="F35" s="10">
-        <v>40.5</v>
+        <v>39.6</v>
       </c>
       <c r="G35" s="10">
-        <v>36.0</v>
+        <v>35.2</v>
       </c>
       <c r="H35" s="10">
-        <v>31.5</v>
+        <v>30.8</v>
       </c>
     </row>
     <row r="36" spans="1:8" outlineLevel="3">
       <c r="A36" s="13">
         <v>23</v>
       </c>
       <c r="B36" s="6" t="s">
         <v>73</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>74</v>
       </c>
       <c r="D36" s="5">
-        <v>246.0</v>
+        <v>498.0</v>
       </c>
       <c r="E36" s="10">
         <v>38.0</v>
       </c>
       <c r="F36" s="10">
         <v>34.2</v>
       </c>
       <c r="G36" s="10">
         <v>30.4</v>
       </c>
       <c r="H36" s="10">
         <v>26.6</v>
       </c>
     </row>
     <row r="37" spans="1:8" outlineLevel="3">
       <c r="A37" s="13">
         <v>24</v>
       </c>
       <c r="B37" s="6" t="s">
         <v>75</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>76</v>
       </c>
       <c r="D37" s="5">
-        <v>668.0</v>
+        <v>1886.0</v>
       </c>
       <c r="E37" s="10">
         <v>592.0</v>
       </c>
       <c r="F37" s="10">
         <v>532.8</v>
       </c>
       <c r="G37" s="10">
         <v>473.6</v>
       </c>
       <c r="H37" s="10">
         <v>414.4</v>
       </c>
     </row>
     <row r="38" spans="1:8" outlineLevel="3">
       <c r="A38" s="13">
         <v>25</v>
       </c>
       <c r="B38" s="6" t="s">
         <v>77</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>78</v>
       </c>
       <c r="D38" s="5">
-        <v>176.0</v>
+        <v>194.0</v>
       </c>
       <c r="E38" s="10">
         <v>904.0</v>
       </c>
       <c r="F38" s="10">
         <v>813.6</v>
       </c>
       <c r="G38" s="10">
         <v>723.2</v>
       </c>
       <c r="H38" s="10">
         <v>632.8</v>
       </c>
     </row>
     <row r="39" spans="1:8" outlineLevel="3">
       <c r="A39" s="13">
         <v>26</v>
       </c>
       <c r="B39" s="6" t="s">
         <v>79</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>80</v>
       </c>
       <c r="D39" s="5">
-        <v>1178.0</v>
+        <v>984.0</v>
       </c>
       <c r="E39" s="10">
         <v>528.0</v>
       </c>
       <c r="F39" s="10">
         <v>475.2</v>
       </c>
       <c r="G39" s="10">
         <v>422.4</v>
       </c>
       <c r="H39" s="10">
         <v>369.6</v>
       </c>
     </row>
     <row r="40" spans="1:8" outlineLevel="3">
       <c r="A40" s="13">
         <v>27</v>
       </c>
       <c r="B40" s="6" t="s">
         <v>81</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>82</v>
       </c>
       <c r="D40" s="5">
@@ -5446,233 +5446,233 @@
       </c>
       <c r="E40" s="10">
         <v>83.0</v>
       </c>
       <c r="F40" s="10">
         <v>74.7</v>
       </c>
       <c r="G40" s="10">
         <v>66.4</v>
       </c>
       <c r="H40" s="10">
         <v>58.1</v>
       </c>
     </row>
     <row r="41" spans="1:8" outlineLevel="3">
       <c r="A41" s="13">
         <v>28</v>
       </c>
       <c r="B41" s="6" t="s">
         <v>83</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>84</v>
       </c>
       <c r="D41" s="5">
-        <v>1798.0</v>
+        <v>2144.0</v>
       </c>
       <c r="E41" s="10">
-        <v>66.0</v>
+        <v>65.0</v>
       </c>
       <c r="F41" s="10">
-        <v>59.4</v>
+        <v>58.5</v>
       </c>
       <c r="G41" s="10">
-        <v>52.8</v>
+        <v>52.0</v>
       </c>
       <c r="H41" s="10">
-        <v>46.2</v>
+        <v>45.5</v>
       </c>
     </row>
     <row r="42" spans="1:8" outlineLevel="3">
       <c r="A42" s="13">
         <v>29</v>
       </c>
       <c r="B42" s="6" t="s">
         <v>85</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>86</v>
       </c>
       <c r="D42" s="5">
-        <v>3311.0</v>
+        <v>3025.0</v>
       </c>
       <c r="E42" s="10">
         <v>32.0</v>
       </c>
       <c r="F42" s="10">
         <v>28.8</v>
       </c>
       <c r="G42" s="10">
         <v>25.6</v>
       </c>
       <c r="H42" s="10">
         <v>22.4</v>
       </c>
     </row>
     <row r="43" spans="1:8" outlineLevel="3">
       <c r="A43" s="13">
         <v>30</v>
       </c>
       <c r="B43" s="6" t="s">
         <v>87</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>88</v>
       </c>
       <c r="D43" s="5">
-        <v>2497.0</v>
+        <v>2596.0</v>
       </c>
       <c r="E43" s="10">
         <v>32.0</v>
       </c>
       <c r="F43" s="10">
         <v>28.8</v>
       </c>
       <c r="G43" s="10">
         <v>25.6</v>
       </c>
       <c r="H43" s="10">
         <v>22.4</v>
       </c>
     </row>
     <row r="44" spans="1:8" outlineLevel="3">
       <c r="A44" s="13">
         <v>31</v>
       </c>
       <c r="B44" s="6" t="s">
         <v>89</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D44" s="5">
-        <v>7502.0</v>
+        <v>22352.0</v>
       </c>
       <c r="E44" s="10">
-        <v>34.0</v>
+        <v>33.0</v>
       </c>
       <c r="F44" s="10">
-        <v>30.6</v>
+        <v>29.7</v>
       </c>
       <c r="G44" s="10">
-        <v>27.2</v>
+        <v>26.4</v>
       </c>
       <c r="H44" s="10">
-        <v>23.8</v>
+        <v>23.1</v>
       </c>
     </row>
     <row r="45" spans="1:8" outlineLevel="3">
       <c r="A45" s="13">
         <v>32</v>
       </c>
       <c r="B45" s="6" t="s">
         <v>91</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>92</v>
       </c>
       <c r="D45" s="5">
-        <v>10704.0</v>
+        <v>23818.0</v>
       </c>
       <c r="E45" s="10">
-        <v>34.0</v>
+        <v>33.0</v>
       </c>
       <c r="F45" s="10">
-        <v>30.6</v>
+        <v>29.7</v>
       </c>
       <c r="G45" s="10">
-        <v>27.2</v>
+        <v>26.4</v>
       </c>
       <c r="H45" s="10">
-        <v>23.8</v>
+        <v>23.1</v>
       </c>
     </row>
     <row r="46" spans="1:8" outlineLevel="3">
       <c r="A46" s="13">
         <v>33</v>
       </c>
       <c r="B46" s="6" t="s">
         <v>93</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>94</v>
       </c>
       <c r="D46" s="5">
-        <v>3032.0</v>
+        <v>5650.0</v>
       </c>
       <c r="E46" s="10">
         <v>29.0</v>
       </c>
       <c r="F46" s="10">
         <v>26.1</v>
       </c>
       <c r="G46" s="10">
         <v>23.2</v>
       </c>
       <c r="H46" s="10">
         <v>20.3</v>
       </c>
     </row>
     <row r="47" spans="1:8" outlineLevel="3">
       <c r="A47" s="13">
         <v>34</v>
       </c>
       <c r="B47" s="6" t="s">
         <v>95</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>96</v>
       </c>
       <c r="D47" s="5">
-        <v>4138.0</v>
+        <v>5672.0</v>
       </c>
       <c r="E47" s="10">
         <v>46.0</v>
       </c>
       <c r="F47" s="10">
         <v>41.4</v>
       </c>
       <c r="G47" s="10">
         <v>36.8</v>
       </c>
       <c r="H47" s="10">
         <v>32.2</v>
       </c>
     </row>
     <row r="48" spans="1:8" outlineLevel="3">
       <c r="A48" s="13">
         <v>35</v>
       </c>
       <c r="B48" s="6" t="s">
         <v>97</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>98</v>
       </c>
       <c r="D48" s="5">
-        <v>5448.0</v>
+        <v>8576.0</v>
       </c>
       <c r="E48" s="10">
         <v>46.0</v>
       </c>
       <c r="F48" s="10">
         <v>41.4</v>
       </c>
       <c r="G48" s="10">
         <v>36.8</v>
       </c>
       <c r="H48" s="10">
         <v>32.2</v>
       </c>
     </row>
     <row r="49" spans="1:8" outlineLevel="3">
       <c r="A49" s="13">
         <v>36</v>
       </c>
       <c r="B49" s="6" t="s">
         <v>99</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>100</v>
       </c>
       <c r="D49" s="5">
@@ -5680,103 +5680,103 @@
       </c>
       <c r="E49" s="10">
         <v>51.0</v>
       </c>
       <c r="F49" s="10">
         <v>45.9</v>
       </c>
       <c r="G49" s="10">
         <v>40.8</v>
       </c>
       <c r="H49" s="10">
         <v>35.7</v>
       </c>
     </row>
     <row r="50" spans="1:8" outlineLevel="3">
       <c r="A50" s="13">
         <v>37</v>
       </c>
       <c r="B50" s="6" t="s">
         <v>101</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>102</v>
       </c>
       <c r="D50" s="5">
-        <v>6430.0</v>
+        <v>5320.0</v>
       </c>
       <c r="E50" s="10">
         <v>40.0</v>
       </c>
       <c r="F50" s="10">
         <v>36.0</v>
       </c>
       <c r="G50" s="10">
         <v>32.0</v>
       </c>
       <c r="H50" s="10">
         <v>28.0</v>
       </c>
     </row>
     <row r="51" spans="1:8" outlineLevel="3">
       <c r="A51" s="13">
         <v>38</v>
       </c>
       <c r="B51" s="6" t="s">
         <v>103</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>104</v>
       </c>
       <c r="D51" s="5">
-        <v>754.0</v>
+        <v>936.0</v>
       </c>
       <c r="E51" s="10">
         <v>86.0</v>
       </c>
       <c r="F51" s="10">
         <v>77.4</v>
       </c>
       <c r="G51" s="10">
         <v>68.8</v>
       </c>
       <c r="H51" s="10">
         <v>60.2</v>
       </c>
     </row>
     <row r="52" spans="1:8" outlineLevel="3">
       <c r="A52" s="13">
         <v>39</v>
       </c>
       <c r="B52" s="6" t="s">
         <v>105</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>106</v>
       </c>
       <c r="D52" s="5">
-        <v>10590.0</v>
+        <v>15748.0</v>
       </c>
       <c r="E52" s="10">
         <v>67.0</v>
       </c>
       <c r="F52" s="10">
         <v>60.3</v>
       </c>
       <c r="G52" s="10">
         <v>53.6</v>
       </c>
       <c r="H52" s="10">
         <v>46.9</v>
       </c>
     </row>
     <row r="53" spans="1:8" outlineLevel="3">
       <c r="A53" s="13">
         <v>40</v>
       </c>
       <c r="B53" s="6" t="s">
         <v>107</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>108</v>
       </c>
       <c r="D53" s="5">
@@ -5784,311 +5784,311 @@
       </c>
       <c r="E53" s="10">
         <v>206.0</v>
       </c>
       <c r="F53" s="10">
         <v>185.4</v>
       </c>
       <c r="G53" s="10">
         <v>164.8</v>
       </c>
       <c r="H53" s="10">
         <v>144.2</v>
       </c>
     </row>
     <row r="54" spans="1:8" outlineLevel="3">
       <c r="A54" s="13">
         <v>41</v>
       </c>
       <c r="B54" s="6" t="s">
         <v>109</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>110</v>
       </c>
       <c r="D54" s="5">
-        <v>1078.0</v>
+        <v>990.0</v>
       </c>
       <c r="E54" s="10">
-        <v>165.0</v>
+        <v>164.0</v>
       </c>
       <c r="F54" s="10">
-        <v>148.5</v>
+        <v>147.6</v>
       </c>
       <c r="G54" s="10">
-        <v>132.0</v>
+        <v>131.2</v>
       </c>
       <c r="H54" s="10">
-        <v>115.5</v>
+        <v>114.8</v>
       </c>
     </row>
     <row r="55" spans="1:8" outlineLevel="3">
       <c r="A55" s="13">
         <v>42</v>
       </c>
       <c r="B55" s="6" t="s">
         <v>111</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>112</v>
       </c>
       <c r="D55" s="5">
-        <v>510.0</v>
+        <v>348.0</v>
       </c>
       <c r="E55" s="10">
         <v>325.0</v>
       </c>
       <c r="F55" s="10">
         <v>292.5</v>
       </c>
       <c r="G55" s="10">
         <v>260.0</v>
       </c>
       <c r="H55" s="10">
         <v>227.5</v>
       </c>
     </row>
     <row r="56" spans="1:8" outlineLevel="3">
       <c r="A56" s="13">
         <v>43</v>
       </c>
       <c r="B56" s="6" t="s">
         <v>113</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>114</v>
       </c>
       <c r="D56" s="5">
-        <v>2915.0</v>
+        <v>3234.0</v>
       </c>
       <c r="E56" s="10">
-        <v>35.0</v>
+        <v>34.0</v>
       </c>
       <c r="F56" s="10">
-        <v>31.5</v>
+        <v>30.6</v>
       </c>
       <c r="G56" s="10">
-        <v>28.0</v>
+        <v>27.2</v>
       </c>
       <c r="H56" s="10">
-        <v>24.5</v>
+        <v>23.8</v>
       </c>
     </row>
     <row r="57" spans="1:8" outlineLevel="3">
       <c r="A57" s="13">
         <v>44</v>
       </c>
       <c r="B57" s="6" t="s">
         <v>115</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>116</v>
       </c>
       <c r="D57" s="5">
-        <v>2794.0</v>
+        <v>3135.0</v>
       </c>
       <c r="E57" s="10">
-        <v>35.0</v>
+        <v>34.0</v>
       </c>
       <c r="F57" s="10">
-        <v>31.5</v>
+        <v>30.6</v>
       </c>
       <c r="G57" s="10">
-        <v>28.0</v>
+        <v>27.2</v>
       </c>
       <c r="H57" s="10">
-        <v>24.5</v>
+        <v>23.8</v>
       </c>
     </row>
     <row r="58" spans="1:8" outlineLevel="3">
       <c r="A58" s="13">
         <v>45</v>
       </c>
       <c r="B58" s="6" t="s">
         <v>117</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>118</v>
       </c>
       <c r="D58" s="5">
-        <v>13998.0</v>
+        <v>16626.0</v>
       </c>
       <c r="E58" s="10">
-        <v>35.0</v>
+        <v>36.0</v>
       </c>
       <c r="F58" s="10">
-        <v>31.5</v>
+        <v>32.4</v>
       </c>
       <c r="G58" s="10">
-        <v>28.0</v>
+        <v>28.8</v>
       </c>
       <c r="H58" s="10">
-        <v>24.5</v>
+        <v>25.2</v>
       </c>
     </row>
     <row r="59" spans="1:8" outlineLevel="3">
       <c r="A59" s="13">
         <v>46</v>
       </c>
       <c r="B59" s="6" t="s">
         <v>119</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>120</v>
       </c>
       <c r="D59" s="5">
-        <v>12718.0</v>
+        <v>17766.0</v>
       </c>
       <c r="E59" s="10">
-        <v>35.0</v>
+        <v>36.0</v>
       </c>
       <c r="F59" s="10">
-        <v>31.5</v>
+        <v>32.4</v>
       </c>
       <c r="G59" s="10">
-        <v>28.0</v>
+        <v>28.8</v>
       </c>
       <c r="H59" s="10">
-        <v>24.5</v>
+        <v>25.2</v>
       </c>
     </row>
     <row r="60" spans="1:8" outlineLevel="3">
       <c r="A60" s="13">
         <v>47</v>
       </c>
       <c r="B60" s="6" t="s">
         <v>121</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>122</v>
       </c>
       <c r="D60" s="5">
-        <v>6644.0</v>
+        <v>0.0</v>
       </c>
       <c r="E60" s="10">
-        <v>30.0</v>
+        <v>31.0</v>
       </c>
       <c r="F60" s="10">
-        <v>27.0</v>
+        <v>27.9</v>
       </c>
       <c r="G60" s="10">
-        <v>24.0</v>
+        <v>24.8</v>
       </c>
       <c r="H60" s="10">
-        <v>21.0</v>
+        <v>21.7</v>
       </c>
     </row>
     <row r="61" spans="1:8" outlineLevel="3">
       <c r="A61" s="13">
         <v>48</v>
       </c>
       <c r="B61" s="6" t="s">
         <v>123</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>124</v>
       </c>
       <c r="D61" s="5">
-        <v>6046.0</v>
+        <v>6008.0</v>
       </c>
       <c r="E61" s="10">
         <v>50.0</v>
       </c>
       <c r="F61" s="10">
         <v>45.0</v>
       </c>
       <c r="G61" s="10">
         <v>40.0</v>
       </c>
       <c r="H61" s="10">
         <v>35.0</v>
       </c>
     </row>
     <row r="62" spans="1:8" outlineLevel="3">
       <c r="A62" s="13">
         <v>49</v>
       </c>
       <c r="B62" s="6" t="s">
         <v>125</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>126</v>
       </c>
       <c r="D62" s="5">
-        <v>5686.0</v>
+        <v>4072.0</v>
       </c>
       <c r="E62" s="10">
         <v>50.0</v>
       </c>
       <c r="F62" s="10">
         <v>45.0</v>
       </c>
       <c r="G62" s="10">
         <v>40.0</v>
       </c>
       <c r="H62" s="10">
         <v>35.0</v>
       </c>
     </row>
     <row r="63" spans="1:8" outlineLevel="3">
       <c r="A63" s="13">
         <v>50</v>
       </c>
       <c r="B63" s="6" t="s">
         <v>127</v>
       </c>
       <c r="C63" s="7" t="s">
         <v>128</v>
       </c>
       <c r="D63" s="5">
         <v>0.0</v>
       </c>
       <c r="E63" s="10">
-        <v>56.0</v>
+        <v>55.0</v>
       </c>
       <c r="F63" s="10">
-        <v>50.4</v>
+        <v>49.5</v>
       </c>
       <c r="G63" s="10">
-        <v>44.8</v>
+        <v>44.0</v>
       </c>
       <c r="H63" s="10">
-        <v>39.2</v>
+        <v>38.5</v>
       </c>
     </row>
     <row r="64" spans="1:8" outlineLevel="3">
       <c r="A64" s="13">
         <v>51</v>
       </c>
       <c r="B64" s="6" t="s">
         <v>129</v>
       </c>
       <c r="C64" s="7" t="s">
         <v>130</v>
       </c>
       <c r="D64" s="5">
-        <v>13964.0</v>
+        <v>23248.0</v>
       </c>
       <c r="E64" s="10">
         <v>43.0</v>
       </c>
       <c r="F64" s="10">
         <v>38.7</v>
       </c>
       <c r="G64" s="10">
         <v>34.4</v>
       </c>
       <c r="H64" s="10">
         <v>30.1</v>
       </c>
     </row>
     <row r="65" spans="1:8" outlineLevel="3">
       <c r="A65" s="13">
         <v>52</v>
       </c>
       <c r="B65" s="6" t="s">
         <v>131</v>
       </c>
       <c r="C65" s="7" t="s">
         <v>132</v>
       </c>
       <c r="D65" s="5">
@@ -6096,51 +6096,51 @@
       </c>
       <c r="E65" s="10">
         <v>96.0</v>
       </c>
       <c r="F65" s="10">
         <v>86.4</v>
       </c>
       <c r="G65" s="10">
         <v>76.8</v>
       </c>
       <c r="H65" s="10">
         <v>67.2</v>
       </c>
     </row>
     <row r="66" spans="1:8" outlineLevel="3">
       <c r="A66" s="13">
         <v>53</v>
       </c>
       <c r="B66" s="6" t="s">
         <v>133</v>
       </c>
       <c r="C66" s="7" t="s">
         <v>134</v>
       </c>
       <c r="D66" s="5">
-        <v>2148.0</v>
+        <v>2354.0</v>
       </c>
       <c r="E66" s="10">
         <v>75.0</v>
       </c>
       <c r="F66" s="10">
         <v>67.5</v>
       </c>
       <c r="G66" s="10">
         <v>60.0</v>
       </c>
       <c r="H66" s="10">
         <v>52.5</v>
       </c>
     </row>
     <row r="67" spans="1:8" outlineLevel="3">
       <c r="A67" s="13">
         <v>54</v>
       </c>
       <c r="B67" s="6" t="s">
         <v>135</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>136</v>
       </c>
       <c r="D67" s="5">
@@ -6174,233 +6174,233 @@
       </c>
       <c r="E68" s="10">
         <v>176.0</v>
       </c>
       <c r="F68" s="10">
         <v>158.4</v>
       </c>
       <c r="G68" s="10">
         <v>140.8</v>
       </c>
       <c r="H68" s="10">
         <v>123.2</v>
       </c>
     </row>
     <row r="69" spans="1:8" outlineLevel="3">
       <c r="A69" s="13">
         <v>56</v>
       </c>
       <c r="B69" s="6" t="s">
         <v>139</v>
       </c>
       <c r="C69" s="7" t="s">
         <v>140</v>
       </c>
       <c r="D69" s="5">
-        <v>1040.0</v>
+        <v>1448.0</v>
       </c>
       <c r="E69" s="10">
-        <v>35.0</v>
+        <v>36.0</v>
       </c>
       <c r="F69" s="10">
-        <v>31.5</v>
+        <v>32.4</v>
       </c>
       <c r="G69" s="10">
-        <v>28.0</v>
+        <v>28.8</v>
       </c>
       <c r="H69" s="10">
-        <v>24.5</v>
+        <v>25.2</v>
       </c>
     </row>
     <row r="70" spans="1:8" outlineLevel="3">
       <c r="A70" s="13">
         <v>57</v>
       </c>
       <c r="B70" s="6" t="s">
         <v>141</v>
       </c>
       <c r="C70" s="7" t="s">
         <v>142</v>
       </c>
       <c r="D70" s="5">
         <v>0.0</v>
       </c>
       <c r="E70" s="10">
-        <v>62.0</v>
+        <v>63.0</v>
       </c>
       <c r="F70" s="10">
-        <v>55.8</v>
+        <v>56.7</v>
       </c>
       <c r="G70" s="10">
-        <v>49.6</v>
+        <v>50.4</v>
       </c>
       <c r="H70" s="10">
-        <v>43.4</v>
+        <v>44.1</v>
       </c>
     </row>
     <row r="71" spans="1:8" outlineLevel="3">
       <c r="A71" s="13">
         <v>58</v>
       </c>
       <c r="B71" s="6" t="s">
         <v>143</v>
       </c>
       <c r="C71" s="7" t="s">
         <v>144</v>
       </c>
       <c r="D71" s="5">
-        <v>2004.0</v>
+        <v>2942.0</v>
       </c>
       <c r="E71" s="10">
-        <v>50.0</v>
+        <v>49.0</v>
       </c>
       <c r="F71" s="10">
-        <v>45.0</v>
+        <v>44.1</v>
       </c>
       <c r="G71" s="10">
-        <v>40.0</v>
+        <v>39.2</v>
       </c>
       <c r="H71" s="10">
-        <v>35.0</v>
+        <v>34.3</v>
       </c>
     </row>
     <row r="72" spans="1:8" outlineLevel="3">
       <c r="A72" s="13">
         <v>59</v>
       </c>
       <c r="B72" s="6" t="s">
         <v>145</v>
       </c>
       <c r="C72" s="7" t="s">
         <v>146</v>
       </c>
       <c r="D72" s="5">
-        <v>302.0</v>
+        <v>602.0</v>
       </c>
       <c r="E72" s="10">
-        <v>98.0</v>
+        <v>97.0</v>
       </c>
       <c r="F72" s="10">
-        <v>88.2</v>
+        <v>87.3</v>
       </c>
       <c r="G72" s="10">
-        <v>78.4</v>
+        <v>77.6</v>
       </c>
       <c r="H72" s="10">
-        <v>68.6</v>
+        <v>67.9</v>
       </c>
     </row>
     <row r="73" spans="1:8" outlineLevel="3">
       <c r="A73" s="13">
         <v>60</v>
       </c>
       <c r="B73" s="6" t="s">
         <v>147</v>
       </c>
       <c r="C73" s="7" t="s">
         <v>148</v>
       </c>
       <c r="D73" s="5">
-        <v>8086.0</v>
+        <v>8620.0</v>
       </c>
       <c r="E73" s="10">
-        <v>75.0</v>
+        <v>76.0</v>
       </c>
       <c r="F73" s="10">
-        <v>67.5</v>
+        <v>68.4</v>
       </c>
       <c r="G73" s="10">
-        <v>60.0</v>
+        <v>60.8</v>
       </c>
       <c r="H73" s="10">
-        <v>52.5</v>
+        <v>53.2</v>
       </c>
     </row>
     <row r="74" spans="1:8" outlineLevel="3">
       <c r="A74" s="13">
         <v>61</v>
       </c>
       <c r="B74" s="6" t="s">
         <v>149</v>
       </c>
       <c r="C74" s="7" t="s">
         <v>150</v>
       </c>
       <c r="D74" s="5">
         <v>0.0</v>
       </c>
       <c r="E74" s="10">
-        <v>232.0</v>
+        <v>233.0</v>
       </c>
       <c r="F74" s="10">
-        <v>208.8</v>
+        <v>209.7</v>
       </c>
       <c r="G74" s="10">
-        <v>185.6</v>
+        <v>186.4</v>
       </c>
       <c r="H74" s="10">
-        <v>162.4</v>
+        <v>163.1</v>
       </c>
     </row>
     <row r="75" spans="1:8" outlineLevel="3">
       <c r="A75" s="13">
         <v>62</v>
       </c>
       <c r="B75" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C75" s="7" t="s">
         <v>152</v>
       </c>
       <c r="D75" s="5">
-        <v>1868.0</v>
+        <v>2372.0</v>
       </c>
       <c r="E75" s="10">
-        <v>186.0</v>
+        <v>185.0</v>
       </c>
       <c r="F75" s="10">
-        <v>167.4</v>
+        <v>166.5</v>
       </c>
       <c r="G75" s="10">
-        <v>148.8</v>
+        <v>148.0</v>
       </c>
       <c r="H75" s="10">
-        <v>130.2</v>
+        <v>129.5</v>
       </c>
     </row>
     <row r="76" spans="1:8" outlineLevel="3">
       <c r="A76" s="13">
         <v>63</v>
       </c>
       <c r="B76" s="6" t="s">
         <v>153</v>
       </c>
       <c r="C76" s="7" t="s">
         <v>154</v>
       </c>
       <c r="D76" s="5">
-        <v>584.0</v>
+        <v>454.0</v>
       </c>
       <c r="E76" s="10">
         <v>339.0</v>
       </c>
       <c r="F76" s="10">
         <v>305.1</v>
       </c>
       <c r="G76" s="10">
         <v>271.2</v>
       </c>
       <c r="H76" s="10">
         <v>237.3</v>
       </c>
     </row>
     <row r="77" spans="1:8" outlineLevel="3">
       <c r="A77" s="13">
         <v>64</v>
       </c>
       <c r="B77" s="6" t="s">
         <v>155</v>
       </c>
       <c r="C77" s="7" t="s">
         <v>156</v>
       </c>
       <c r="D77" s="5">
@@ -6408,857 +6408,857 @@
       </c>
       <c r="E77" s="10">
         <v>576.0</v>
       </c>
       <c r="F77" s="10">
         <v>518.4</v>
       </c>
       <c r="G77" s="10">
         <v>460.8</v>
       </c>
       <c r="H77" s="10">
         <v>403.2</v>
       </c>
     </row>
     <row r="78" spans="1:8" outlineLevel="3">
       <c r="A78" s="13">
         <v>65</v>
       </c>
       <c r="B78" s="6" t="s">
         <v>157</v>
       </c>
       <c r="C78" s="7" t="s">
         <v>158</v>
       </c>
       <c r="D78" s="5">
-        <v>1221.0</v>
+        <v>1936.0</v>
       </c>
       <c r="E78" s="10">
         <v>43.0</v>
       </c>
       <c r="F78" s="10">
         <v>38.7</v>
       </c>
       <c r="G78" s="10">
         <v>34.4</v>
       </c>
       <c r="H78" s="10">
         <v>30.1</v>
       </c>
     </row>
     <row r="79" spans="1:8" outlineLevel="3">
       <c r="A79" s="13">
         <v>66</v>
       </c>
       <c r="B79" s="6" t="s">
         <v>159</v>
       </c>
       <c r="C79" s="7" t="s">
         <v>160</v>
       </c>
       <c r="D79" s="5">
-        <v>891.0</v>
+        <v>968.0</v>
       </c>
       <c r="E79" s="10">
         <v>43.0</v>
       </c>
       <c r="F79" s="10">
         <v>38.7</v>
       </c>
       <c r="G79" s="10">
         <v>34.4</v>
       </c>
       <c r="H79" s="10">
         <v>30.1</v>
       </c>
     </row>
     <row r="80" spans="1:8" outlineLevel="3">
       <c r="A80" s="13">
         <v>67</v>
       </c>
       <c r="B80" s="6" t="s">
         <v>161</v>
       </c>
       <c r="C80" s="7" t="s">
         <v>162</v>
       </c>
       <c r="D80" s="5">
-        <v>4642.0</v>
+        <v>5266.0</v>
       </c>
       <c r="E80" s="10">
         <v>45.0</v>
       </c>
       <c r="F80" s="10">
         <v>40.5</v>
       </c>
       <c r="G80" s="10">
         <v>36.0</v>
       </c>
       <c r="H80" s="10">
         <v>31.5</v>
       </c>
     </row>
     <row r="81" spans="1:8" outlineLevel="3">
       <c r="A81" s="13">
         <v>68</v>
       </c>
       <c r="B81" s="6" t="s">
         <v>163</v>
       </c>
       <c r="C81" s="7" t="s">
         <v>164</v>
       </c>
       <c r="D81" s="5">
-        <v>4800.0</v>
+        <v>5680.0</v>
       </c>
       <c r="E81" s="10">
         <v>45.0</v>
       </c>
       <c r="F81" s="10">
         <v>40.5</v>
       </c>
       <c r="G81" s="10">
         <v>36.0</v>
       </c>
       <c r="H81" s="10">
         <v>31.5</v>
       </c>
     </row>
     <row r="82" spans="1:8" outlineLevel="3">
       <c r="A82" s="13">
         <v>69</v>
       </c>
       <c r="B82" s="6" t="s">
         <v>165</v>
       </c>
       <c r="C82" s="7" t="s">
         <v>166</v>
       </c>
       <c r="D82" s="5">
-        <v>4338.0</v>
+        <v>2994.0</v>
       </c>
       <c r="E82" s="10">
-        <v>38.0</v>
+        <v>39.0</v>
       </c>
       <c r="F82" s="10">
-        <v>34.2</v>
+        <v>35.1</v>
       </c>
       <c r="G82" s="10">
-        <v>30.4</v>
+        <v>31.2</v>
       </c>
       <c r="H82" s="10">
-        <v>26.6</v>
+        <v>27.3</v>
       </c>
     </row>
     <row r="83" spans="1:8" outlineLevel="3">
       <c r="A83" s="13">
         <v>70</v>
       </c>
       <c r="B83" s="6" t="s">
         <v>167</v>
       </c>
       <c r="C83" s="7" t="s">
         <v>168</v>
       </c>
       <c r="D83" s="5">
-        <v>2738.0</v>
+        <v>3684.0</v>
       </c>
       <c r="E83" s="10">
-        <v>61.0</v>
+        <v>60.0</v>
       </c>
       <c r="F83" s="10">
-        <v>54.9</v>
+        <v>54.0</v>
       </c>
       <c r="G83" s="10">
-        <v>48.8</v>
+        <v>48.0</v>
       </c>
       <c r="H83" s="10">
-        <v>42.7</v>
+        <v>42.0</v>
       </c>
     </row>
     <row r="84" spans="1:8" outlineLevel="3">
       <c r="A84" s="13">
         <v>71</v>
       </c>
       <c r="B84" s="6" t="s">
         <v>169</v>
       </c>
       <c r="C84" s="7" t="s">
         <v>170</v>
       </c>
       <c r="D84" s="5">
-        <v>2780.0</v>
+        <v>2824.0</v>
       </c>
       <c r="E84" s="10">
-        <v>61.0</v>
+        <v>60.0</v>
       </c>
       <c r="F84" s="10">
-        <v>54.9</v>
+        <v>54.0</v>
       </c>
       <c r="G84" s="10">
-        <v>48.8</v>
+        <v>48.0</v>
       </c>
       <c r="H84" s="10">
-        <v>42.7</v>
+        <v>42.0</v>
       </c>
     </row>
     <row r="85" spans="1:8" outlineLevel="3">
       <c r="A85" s="13">
         <v>72</v>
       </c>
       <c r="B85" s="6" t="s">
         <v>171</v>
       </c>
       <c r="C85" s="7" t="s">
         <v>172</v>
       </c>
       <c r="D85" s="5">
-        <v>442.0</v>
+        <v>198.0</v>
       </c>
       <c r="E85" s="10">
         <v>66.0</v>
       </c>
       <c r="F85" s="10">
         <v>59.4</v>
       </c>
       <c r="G85" s="10">
         <v>52.8</v>
       </c>
       <c r="H85" s="10">
         <v>46.2</v>
       </c>
     </row>
     <row r="86" spans="1:8" outlineLevel="3">
       <c r="A86" s="13">
         <v>73</v>
       </c>
       <c r="B86" s="6" t="s">
         <v>173</v>
       </c>
       <c r="C86" s="7" t="s">
         <v>174</v>
       </c>
       <c r="D86" s="5">
-        <v>6598.0</v>
+        <v>8338.0</v>
       </c>
       <c r="E86" s="10">
-        <v>51.0</v>
+        <v>52.0</v>
       </c>
       <c r="F86" s="10">
-        <v>45.9</v>
+        <v>46.8</v>
       </c>
       <c r="G86" s="10">
-        <v>40.8</v>
+        <v>41.6</v>
       </c>
       <c r="H86" s="10">
-        <v>35.7</v>
+        <v>36.4</v>
       </c>
     </row>
     <row r="87" spans="1:8" outlineLevel="3">
       <c r="A87" s="13">
         <v>74</v>
       </c>
       <c r="B87" s="6" t="s">
         <v>175</v>
       </c>
       <c r="C87" s="7" t="s">
         <v>176</v>
       </c>
       <c r="D87" s="5">
-        <v>262.0</v>
+        <v>574.0</v>
       </c>
       <c r="E87" s="10">
         <v>117.0</v>
       </c>
       <c r="F87" s="10">
         <v>105.3</v>
       </c>
       <c r="G87" s="10">
         <v>93.6</v>
       </c>
       <c r="H87" s="10">
         <v>81.9</v>
       </c>
     </row>
     <row r="88" spans="1:8" outlineLevel="3">
       <c r="A88" s="13">
         <v>75</v>
       </c>
       <c r="B88" s="6" t="s">
         <v>177</v>
       </c>
       <c r="C88" s="7" t="s">
         <v>178</v>
       </c>
       <c r="D88" s="5">
-        <v>12082.0</v>
+        <v>16174.0</v>
       </c>
       <c r="E88" s="10">
-        <v>91.0</v>
+        <v>92.0</v>
       </c>
       <c r="F88" s="10">
-        <v>81.9</v>
+        <v>82.8</v>
       </c>
       <c r="G88" s="10">
-        <v>72.8</v>
+        <v>73.6</v>
       </c>
       <c r="H88" s="10">
-        <v>63.7</v>
+        <v>64.4</v>
       </c>
     </row>
     <row r="89" spans="1:8" outlineLevel="3">
       <c r="A89" s="13">
         <v>76</v>
       </c>
       <c r="B89" s="6" t="s">
         <v>179</v>
       </c>
       <c r="C89" s="7" t="s">
         <v>180</v>
       </c>
       <c r="D89" s="5">
         <v>0.0</v>
       </c>
       <c r="E89" s="10">
-        <v>267.0</v>
+        <v>266.0</v>
       </c>
       <c r="F89" s="10">
-        <v>240.3</v>
+        <v>239.4</v>
       </c>
       <c r="G89" s="10">
-        <v>213.6</v>
+        <v>212.8</v>
       </c>
       <c r="H89" s="10">
-        <v>186.9</v>
+        <v>186.2</v>
       </c>
     </row>
     <row r="90" spans="1:8" outlineLevel="3">
       <c r="A90" s="13">
         <v>77</v>
       </c>
       <c r="B90" s="6" t="s">
         <v>181</v>
       </c>
       <c r="C90" s="7" t="s">
         <v>182</v>
       </c>
       <c r="D90" s="5">
-        <v>1912.0</v>
+        <v>2318.0</v>
       </c>
       <c r="E90" s="10">
-        <v>213.0</v>
+        <v>212.0</v>
       </c>
       <c r="F90" s="10">
-        <v>191.7</v>
+        <v>190.8</v>
       </c>
       <c r="G90" s="10">
-        <v>170.4</v>
+        <v>169.6</v>
       </c>
       <c r="H90" s="10">
-        <v>149.1</v>
+        <v>148.4</v>
       </c>
     </row>
     <row r="91" spans="1:8" outlineLevel="3">
       <c r="A91" s="13">
         <v>78</v>
       </c>
       <c r="B91" s="6" t="s">
         <v>183</v>
       </c>
       <c r="C91" s="7" t="s">
         <v>184</v>
       </c>
       <c r="D91" s="5">
-        <v>902.0</v>
+        <v>1370.0</v>
       </c>
       <c r="E91" s="10">
         <v>378.0</v>
       </c>
       <c r="F91" s="10">
         <v>340.2</v>
       </c>
       <c r="G91" s="10">
         <v>302.4</v>
       </c>
       <c r="H91" s="10">
         <v>264.6</v>
       </c>
     </row>
     <row r="92" spans="1:8" outlineLevel="3">
       <c r="A92" s="13">
         <v>79</v>
       </c>
       <c r="B92" s="6" t="s">
         <v>185</v>
       </c>
       <c r="C92" s="7" t="s">
         <v>186</v>
       </c>
       <c r="D92" s="5">
-        <v>228.0</v>
+        <v>0.0</v>
       </c>
       <c r="E92" s="10">
         <v>586.0</v>
       </c>
       <c r="F92" s="10">
         <v>527.4</v>
       </c>
       <c r="G92" s="10">
         <v>468.8</v>
       </c>
       <c r="H92" s="10">
         <v>410.2</v>
       </c>
     </row>
     <row r="93" spans="1:8" outlineLevel="3">
       <c r="A93" s="13">
         <v>80</v>
       </c>
       <c r="B93" s="6" t="s">
         <v>187</v>
       </c>
       <c r="C93" s="7" t="s">
         <v>188</v>
       </c>
       <c r="D93" s="5">
-        <v>187.0</v>
+        <v>550.0</v>
       </c>
       <c r="E93" s="10">
-        <v>54.0</v>
+        <v>55.0</v>
       </c>
       <c r="F93" s="10">
-        <v>48.6</v>
+        <v>49.5</v>
       </c>
       <c r="G93" s="10">
-        <v>43.2</v>
+        <v>44.0</v>
       </c>
       <c r="H93" s="10">
-        <v>37.8</v>
+        <v>38.5</v>
       </c>
     </row>
     <row r="94" spans="1:8" outlineLevel="3">
       <c r="A94" s="13">
         <v>81</v>
       </c>
       <c r="B94" s="6" t="s">
         <v>189</v>
       </c>
       <c r="C94" s="7" t="s">
         <v>190</v>
       </c>
       <c r="D94" s="5">
-        <v>330.0</v>
+        <v>594.0</v>
       </c>
       <c r="E94" s="10">
-        <v>54.0</v>
+        <v>55.0</v>
       </c>
       <c r="F94" s="10">
-        <v>48.6</v>
+        <v>49.5</v>
       </c>
       <c r="G94" s="10">
-        <v>43.2</v>
+        <v>44.0</v>
       </c>
       <c r="H94" s="10">
-        <v>37.8</v>
+        <v>38.5</v>
       </c>
     </row>
     <row r="95" spans="1:8" outlineLevel="3">
       <c r="A95" s="13">
         <v>82</v>
       </c>
       <c r="B95" s="6" t="s">
         <v>191</v>
       </c>
       <c r="C95" s="7" t="s">
         <v>192</v>
       </c>
       <c r="D95" s="5">
-        <v>1164.0</v>
+        <v>1534.0</v>
       </c>
       <c r="E95" s="10">
-        <v>58.0</v>
+        <v>57.0</v>
       </c>
       <c r="F95" s="10">
-        <v>52.2</v>
+        <v>51.3</v>
       </c>
       <c r="G95" s="10">
-        <v>46.4</v>
+        <v>45.6</v>
       </c>
       <c r="H95" s="10">
-        <v>40.6</v>
+        <v>39.9</v>
       </c>
     </row>
     <row r="96" spans="1:8" outlineLevel="3">
       <c r="A96" s="13">
         <v>83</v>
       </c>
       <c r="B96" s="6" t="s">
         <v>193</v>
       </c>
       <c r="C96" s="7" t="s">
         <v>194</v>
       </c>
       <c r="D96" s="5">
-        <v>1034.0</v>
+        <v>1918.0</v>
       </c>
       <c r="E96" s="10">
-        <v>58.0</v>
+        <v>57.0</v>
       </c>
       <c r="F96" s="10">
-        <v>52.2</v>
+        <v>51.3</v>
       </c>
       <c r="G96" s="10">
-        <v>46.4</v>
+        <v>45.6</v>
       </c>
       <c r="H96" s="10">
-        <v>40.6</v>
+        <v>39.9</v>
       </c>
     </row>
     <row r="97" spans="1:8" outlineLevel="3">
       <c r="A97" s="13">
         <v>84</v>
       </c>
       <c r="B97" s="6" t="s">
         <v>195</v>
       </c>
       <c r="C97" s="7" t="s">
         <v>196</v>
       </c>
       <c r="D97" s="5">
-        <v>1270.0</v>
+        <v>4462.0</v>
       </c>
       <c r="E97" s="10">
-        <v>50.0</v>
+        <v>49.0</v>
       </c>
       <c r="F97" s="10">
-        <v>45.0</v>
+        <v>44.1</v>
       </c>
       <c r="G97" s="10">
-        <v>40.0</v>
+        <v>39.2</v>
       </c>
       <c r="H97" s="10">
-        <v>35.0</v>
+        <v>34.3</v>
       </c>
     </row>
     <row r="98" spans="1:8" outlineLevel="3">
       <c r="A98" s="13">
         <v>85</v>
       </c>
       <c r="B98" s="6" t="s">
         <v>197</v>
       </c>
       <c r="C98" s="7" t="s">
         <v>198</v>
       </c>
       <c r="D98" s="5">
-        <v>796.0</v>
+        <v>1072.0</v>
       </c>
       <c r="E98" s="10">
         <v>77.0</v>
       </c>
       <c r="F98" s="10">
         <v>69.3</v>
       </c>
       <c r="G98" s="10">
         <v>61.6</v>
       </c>
       <c r="H98" s="10">
         <v>53.9</v>
       </c>
     </row>
     <row r="99" spans="1:8" outlineLevel="3">
       <c r="A99" s="13">
         <v>86</v>
       </c>
       <c r="B99" s="6" t="s">
         <v>199</v>
       </c>
       <c r="C99" s="7" t="s">
         <v>200</v>
       </c>
       <c r="D99" s="5">
-        <v>294.0</v>
+        <v>510.0</v>
       </c>
       <c r="E99" s="10">
         <v>77.0</v>
       </c>
       <c r="F99" s="10">
         <v>69.3</v>
       </c>
       <c r="G99" s="10">
         <v>61.6</v>
       </c>
       <c r="H99" s="10">
         <v>53.9</v>
       </c>
     </row>
     <row r="100" spans="1:8" outlineLevel="3">
       <c r="A100" s="13">
         <v>87</v>
       </c>
       <c r="B100" s="6" t="s">
         <v>201</v>
       </c>
       <c r="C100" s="7" t="s">
         <v>202</v>
       </c>
       <c r="D100" s="5">
         <v>0.0</v>
       </c>
       <c r="E100" s="10">
-        <v>85.0</v>
+        <v>84.0</v>
       </c>
       <c r="F100" s="10">
-        <v>76.5</v>
+        <v>75.6</v>
       </c>
       <c r="G100" s="10">
-        <v>68.0</v>
+        <v>67.2</v>
       </c>
       <c r="H100" s="10">
-        <v>59.5</v>
+        <v>58.8</v>
       </c>
     </row>
     <row r="101" spans="1:8" outlineLevel="3">
       <c r="A101" s="13">
         <v>88</v>
       </c>
       <c r="B101" s="6" t="s">
         <v>203</v>
       </c>
       <c r="C101" s="7" t="s">
         <v>204</v>
       </c>
       <c r="D101" s="5">
-        <v>10998.0</v>
+        <v>17606.0</v>
       </c>
       <c r="E101" s="10">
         <v>66.0</v>
       </c>
       <c r="F101" s="10">
         <v>59.4</v>
       </c>
       <c r="G101" s="10">
         <v>52.8</v>
       </c>
       <c r="H101" s="10">
         <v>46.2</v>
       </c>
     </row>
     <row r="102" spans="1:8" outlineLevel="3">
       <c r="A102" s="13">
         <v>89</v>
       </c>
       <c r="B102" s="6" t="s">
         <v>205</v>
       </c>
       <c r="C102" s="7" t="s">
         <v>206</v>
       </c>
       <c r="D102" s="5">
-        <v>182.0</v>
+        <v>252.0</v>
       </c>
       <c r="E102" s="10">
         <v>154.0</v>
       </c>
       <c r="F102" s="10">
         <v>138.6</v>
       </c>
       <c r="G102" s="10">
         <v>123.2</v>
       </c>
       <c r="H102" s="10">
         <v>107.8</v>
       </c>
     </row>
     <row r="103" spans="1:8" outlineLevel="3">
       <c r="A103" s="13">
         <v>90</v>
       </c>
       <c r="B103" s="6" t="s">
         <v>207</v>
       </c>
       <c r="C103" s="7" t="s">
         <v>208</v>
       </c>
       <c r="D103" s="5">
-        <v>8814.0</v>
+        <v>11386.0</v>
       </c>
       <c r="E103" s="10">
         <v>120.0</v>
       </c>
       <c r="F103" s="10">
         <v>108.0</v>
       </c>
       <c r="G103" s="10">
         <v>96.0</v>
       </c>
       <c r="H103" s="10">
         <v>84.0</v>
       </c>
     </row>
     <row r="104" spans="1:8" outlineLevel="3">
       <c r="A104" s="13">
         <v>91</v>
       </c>
       <c r="B104" s="6" t="s">
         <v>209</v>
       </c>
       <c r="C104" s="7" t="s">
         <v>210</v>
       </c>
       <c r="D104" s="5">
         <v>0.0</v>
       </c>
       <c r="E104" s="10">
-        <v>282.0</v>
+        <v>281.0</v>
       </c>
       <c r="F104" s="10">
-        <v>253.8</v>
+        <v>252.9</v>
       </c>
       <c r="G104" s="10">
-        <v>225.6</v>
+        <v>224.8</v>
       </c>
       <c r="H104" s="10">
-        <v>197.4</v>
+        <v>196.7</v>
       </c>
     </row>
     <row r="105" spans="1:8" outlineLevel="3">
       <c r="A105" s="13">
         <v>92</v>
       </c>
       <c r="B105" s="6" t="s">
         <v>211</v>
       </c>
       <c r="C105" s="7" t="s">
         <v>212</v>
       </c>
       <c r="D105" s="5">
-        <v>2036.0</v>
+        <v>1536.0</v>
       </c>
       <c r="E105" s="10">
         <v>224.0</v>
       </c>
       <c r="F105" s="10">
         <v>201.6</v>
       </c>
       <c r="G105" s="10">
         <v>179.2</v>
       </c>
       <c r="H105" s="10">
         <v>156.8</v>
       </c>
     </row>
     <row r="106" spans="1:8" outlineLevel="3">
       <c r="A106" s="13">
         <v>93</v>
       </c>
       <c r="B106" s="6" t="s">
         <v>213</v>
       </c>
       <c r="C106" s="7" t="s">
         <v>214</v>
       </c>
       <c r="D106" s="5">
-        <v>474.0</v>
+        <v>502.0</v>
       </c>
       <c r="E106" s="10">
         <v>419.0</v>
       </c>
       <c r="F106" s="10">
         <v>377.1</v>
       </c>
       <c r="G106" s="10">
         <v>335.2</v>
       </c>
       <c r="H106" s="10">
         <v>293.3</v>
       </c>
     </row>
     <row r="107" spans="1:8" outlineLevel="3">
       <c r="A107" s="13">
         <v>94</v>
       </c>
       <c r="B107" s="6" t="s">
         <v>215</v>
       </c>
       <c r="C107" s="7" t="s">
         <v>216</v>
       </c>
       <c r="D107" s="5">
-        <v>196.0</v>
+        <v>146.0</v>
       </c>
       <c r="E107" s="10">
-        <v>650.0</v>
+        <v>649.0</v>
       </c>
       <c r="F107" s="10">
-        <v>585.0</v>
+        <v>584.1</v>
       </c>
       <c r="G107" s="10">
-        <v>520.0</v>
+        <v>519.2</v>
       </c>
       <c r="H107" s="10">
-        <v>455.0</v>
+        <v>454.3</v>
       </c>
     </row>
     <row r="108" spans="1:8" outlineLevel="3">
       <c r="A108" s="13">
         <v>95</v>
       </c>
       <c r="B108" s="6" t="s">
         <v>217</v>
       </c>
       <c r="C108" s="7" t="s">
         <v>218</v>
       </c>
       <c r="D108" s="5">
-        <v>78.0</v>
+        <v>114.0</v>
       </c>
       <c r="E108" s="10">
         <v>926.0</v>
       </c>
       <c r="F108" s="10">
         <v>833.4</v>
       </c>
       <c r="G108" s="10">
         <v>740.8</v>
       </c>
       <c r="H108" s="10">
         <v>648.2</v>
       </c>
     </row>
     <row r="109" spans="1:8" outlineLevel="3">
       <c r="A109" s="13">
         <v>96</v>
       </c>
       <c r="B109" s="6" t="s">
         <v>219</v>
       </c>
       <c r="C109" s="7" t="s">
         <v>220</v>
       </c>
       <c r="D109" s="5">
-        <v>110.0</v>
+        <v>18.0</v>
       </c>
       <c r="E109" s="10">
         <v>96.0</v>
       </c>
       <c r="F109" s="10">
         <v>86.4</v>
       </c>
       <c r="G109" s="10">
         <v>76.8</v>
       </c>
       <c r="H109" s="10">
         <v>67.2</v>
       </c>
     </row>
     <row r="110" spans="1:8" outlineLevel="3">
       <c r="A110" s="13">
         <v>97</v>
       </c>
       <c r="B110" s="6" t="s">
         <v>221</v>
       </c>
       <c r="C110" s="7" t="s">
         <v>222</v>
       </c>
       <c r="D110" s="5">
@@ -7266,441 +7266,441 @@
       </c>
       <c r="E110" s="10">
         <v>96.0</v>
       </c>
       <c r="F110" s="10">
         <v>86.4</v>
       </c>
       <c r="G110" s="10">
         <v>76.8</v>
       </c>
       <c r="H110" s="10">
         <v>67.2</v>
       </c>
     </row>
     <row r="111" spans="1:8" outlineLevel="3">
       <c r="A111" s="13">
         <v>98</v>
       </c>
       <c r="B111" s="6" t="s">
         <v>223</v>
       </c>
       <c r="C111" s="7" t="s">
         <v>224</v>
       </c>
       <c r="D111" s="5">
-        <v>66.0</v>
+        <v>112.0</v>
       </c>
       <c r="E111" s="10">
         <v>106.0</v>
       </c>
       <c r="F111" s="10">
         <v>95.4</v>
       </c>
       <c r="G111" s="10">
         <v>84.8</v>
       </c>
       <c r="H111" s="10">
         <v>74.2</v>
       </c>
     </row>
     <row r="112" spans="1:8" outlineLevel="3">
       <c r="A112" s="13">
         <v>99</v>
       </c>
       <c r="B112" s="6" t="s">
         <v>225</v>
       </c>
       <c r="C112" s="7" t="s">
         <v>226</v>
       </c>
       <c r="D112" s="5">
-        <v>1806.0</v>
+        <v>7332.0</v>
       </c>
       <c r="E112" s="10">
         <v>83.0</v>
       </c>
       <c r="F112" s="10">
         <v>74.7</v>
       </c>
       <c r="G112" s="10">
         <v>66.4</v>
       </c>
       <c r="H112" s="10">
         <v>58.1</v>
       </c>
     </row>
     <row r="113" spans="1:8" outlineLevel="3">
       <c r="A113" s="13">
         <v>100</v>
       </c>
       <c r="B113" s="6" t="s">
         <v>227</v>
       </c>
       <c r="C113" s="7" t="s">
         <v>228</v>
       </c>
       <c r="D113" s="5">
-        <v>564.0</v>
+        <v>1246.0</v>
       </c>
       <c r="E113" s="10">
         <v>139.0</v>
       </c>
       <c r="F113" s="10">
         <v>125.1</v>
       </c>
       <c r="G113" s="10">
         <v>111.2</v>
       </c>
       <c r="H113" s="10">
         <v>97.3</v>
       </c>
     </row>
     <row r="114" spans="1:8" outlineLevel="3">
       <c r="A114" s="13">
         <v>101</v>
       </c>
       <c r="B114" s="6" t="s">
         <v>229</v>
       </c>
       <c r="C114" s="7" t="s">
         <v>230</v>
       </c>
       <c r="D114" s="5">
-        <v>192.0</v>
+        <v>244.0</v>
       </c>
       <c r="E114" s="10">
         <v>232.0</v>
       </c>
       <c r="F114" s="10">
         <v>208.8</v>
       </c>
       <c r="G114" s="10">
         <v>185.6</v>
       </c>
       <c r="H114" s="10">
         <v>162.4</v>
       </c>
     </row>
     <row r="115" spans="1:8" outlineLevel="3">
       <c r="A115" s="13">
         <v>102</v>
       </c>
       <c r="B115" s="6" t="s">
         <v>231</v>
       </c>
       <c r="C115" s="7" t="s">
         <v>232</v>
       </c>
       <c r="D115" s="5">
-        <v>496.0</v>
+        <v>402.0</v>
       </c>
       <c r="E115" s="10">
         <v>94.0</v>
       </c>
       <c r="F115" s="10">
         <v>84.6</v>
       </c>
       <c r="G115" s="10">
         <v>75.2</v>
       </c>
       <c r="H115" s="10">
         <v>65.8</v>
       </c>
     </row>
     <row r="116" spans="1:8" outlineLevel="3">
       <c r="A116" s="13">
         <v>103</v>
       </c>
       <c r="B116" s="6" t="s">
         <v>233</v>
       </c>
       <c r="C116" s="7" t="s">
         <v>234</v>
       </c>
       <c r="D116" s="5">
-        <v>294.0</v>
+        <v>370.0</v>
       </c>
       <c r="E116" s="10">
         <v>182.0</v>
       </c>
       <c r="F116" s="10">
         <v>163.8</v>
       </c>
       <c r="G116" s="10">
         <v>145.6</v>
       </c>
       <c r="H116" s="10">
         <v>127.4</v>
       </c>
     </row>
     <row r="117" spans="1:8" outlineLevel="3">
       <c r="A117" s="13">
         <v>104</v>
       </c>
       <c r="B117" s="6" t="s">
         <v>235</v>
       </c>
       <c r="C117" s="7" t="s">
         <v>236</v>
       </c>
       <c r="D117" s="5">
-        <v>3986.0</v>
+        <v>3996.0</v>
       </c>
       <c r="E117" s="10">
         <v>142.0</v>
       </c>
       <c r="F117" s="10">
         <v>127.8</v>
       </c>
       <c r="G117" s="10">
         <v>113.6</v>
       </c>
       <c r="H117" s="10">
         <v>99.4</v>
       </c>
     </row>
     <row r="118" spans="1:8" outlineLevel="3">
       <c r="A118" s="13">
         <v>105</v>
       </c>
       <c r="B118" s="6" t="s">
         <v>237</v>
       </c>
       <c r="C118" s="7" t="s">
         <v>238</v>
       </c>
       <c r="D118" s="5">
         <v>90.0</v>
       </c>
       <c r="E118" s="10">
-        <v>312.0</v>
+        <v>313.0</v>
       </c>
       <c r="F118" s="10">
-        <v>280.8</v>
+        <v>281.7</v>
       </c>
       <c r="G118" s="10">
-        <v>249.6</v>
+        <v>250.4</v>
       </c>
       <c r="H118" s="10">
-        <v>218.4</v>
+        <v>219.1</v>
       </c>
     </row>
     <row r="119" spans="1:8" outlineLevel="3">
       <c r="A119" s="13">
         <v>106</v>
       </c>
       <c r="B119" s="6" t="s">
         <v>239</v>
       </c>
       <c r="C119" s="7" t="s">
         <v>240</v>
       </c>
       <c r="D119" s="5">
-        <v>1090.0</v>
+        <v>606.0</v>
       </c>
       <c r="E119" s="10">
-        <v>250.0</v>
+        <v>249.0</v>
       </c>
       <c r="F119" s="10">
-        <v>225.0</v>
+        <v>224.1</v>
       </c>
       <c r="G119" s="10">
-        <v>200.0</v>
+        <v>199.2</v>
       </c>
       <c r="H119" s="10">
-        <v>175.0</v>
+        <v>174.3</v>
       </c>
     </row>
     <row r="120" spans="1:8" outlineLevel="3">
       <c r="A120" s="13">
         <v>107</v>
       </c>
       <c r="B120" s="6" t="s">
         <v>241</v>
       </c>
       <c r="C120" s="7" t="s">
         <v>242</v>
       </c>
       <c r="D120" s="5">
-        <v>402.0</v>
+        <v>286.0</v>
       </c>
       <c r="E120" s="10">
-        <v>461.0</v>
+        <v>460.0</v>
       </c>
       <c r="F120" s="10">
-        <v>414.9</v>
+        <v>414.0</v>
       </c>
       <c r="G120" s="10">
-        <v>368.8</v>
+        <v>368.0</v>
       </c>
       <c r="H120" s="10">
-        <v>322.7</v>
+        <v>322.0</v>
       </c>
     </row>
     <row r="121" spans="1:8" outlineLevel="3">
       <c r="A121" s="13">
         <v>108</v>
       </c>
       <c r="B121" s="6" t="s">
         <v>243</v>
       </c>
       <c r="C121" s="7" t="s">
         <v>244</v>
       </c>
       <c r="D121" s="5">
-        <v>68.0</v>
+        <v>12.0</v>
       </c>
       <c r="E121" s="10">
         <v>691.0</v>
       </c>
       <c r="F121" s="10">
         <v>621.9</v>
       </c>
       <c r="G121" s="10">
         <v>552.8</v>
       </c>
       <c r="H121" s="10">
         <v>483.7</v>
       </c>
     </row>
     <row r="122" spans="1:8" outlineLevel="3">
       <c r="A122" s="13">
         <v>109</v>
       </c>
       <c r="B122" s="6" t="s">
         <v>245</v>
       </c>
       <c r="C122" s="7" t="s">
         <v>246</v>
       </c>
       <c r="D122" s="5">
-        <v>100.0</v>
+        <v>94.0</v>
       </c>
       <c r="E122" s="10">
-        <v>986.0</v>
+        <v>985.0</v>
       </c>
       <c r="F122" s="10">
-        <v>887.4</v>
+        <v>886.5</v>
       </c>
       <c r="G122" s="10">
-        <v>788.8</v>
+        <v>788.0</v>
       </c>
       <c r="H122" s="10">
-        <v>690.2</v>
+        <v>689.5</v>
       </c>
     </row>
     <row r="123" spans="1:8" outlineLevel="3">
       <c r="A123" s="13">
         <v>110</v>
       </c>
       <c r="B123" s="6" t="s">
         <v>247</v>
       </c>
       <c r="C123" s="7" t="s">
         <v>248</v>
       </c>
       <c r="D123" s="5">
         <v>0.0</v>
       </c>
       <c r="E123" s="10">
         <v>134.0</v>
       </c>
       <c r="F123" s="10">
         <v>120.6</v>
       </c>
       <c r="G123" s="10">
         <v>107.2</v>
       </c>
       <c r="H123" s="10">
         <v>93.8</v>
       </c>
     </row>
     <row r="124" spans="1:8" outlineLevel="3">
       <c r="A124" s="13">
         <v>111</v>
       </c>
       <c r="B124" s="6" t="s">
         <v>249</v>
       </c>
       <c r="C124" s="7" t="s">
         <v>250</v>
       </c>
       <c r="D124" s="5">
-        <v>2232.0</v>
+        <v>1842.0</v>
       </c>
       <c r="E124" s="10">
         <v>104.0</v>
       </c>
       <c r="F124" s="10">
         <v>93.6</v>
       </c>
       <c r="G124" s="10">
         <v>83.2</v>
       </c>
       <c r="H124" s="10">
         <v>72.8</v>
       </c>
     </row>
     <row r="125" spans="1:8" outlineLevel="3">
       <c r="A125" s="13">
         <v>112</v>
       </c>
       <c r="B125" s="6" t="s">
         <v>251</v>
       </c>
       <c r="C125" s="7" t="s">
         <v>252</v>
       </c>
       <c r="D125" s="5">
-        <v>324.0</v>
+        <v>148.0</v>
       </c>
       <c r="E125" s="10">
         <v>218.0</v>
       </c>
       <c r="F125" s="10">
         <v>196.2</v>
       </c>
       <c r="G125" s="10">
         <v>174.4</v>
       </c>
       <c r="H125" s="10">
         <v>152.6</v>
       </c>
     </row>
     <row r="126" spans="1:8" outlineLevel="3">
       <c r="A126" s="13">
         <v>113</v>
       </c>
       <c r="B126" s="6" t="s">
         <v>253</v>
       </c>
       <c r="C126" s="7" t="s">
         <v>254</v>
       </c>
       <c r="D126" s="5">
-        <v>2752.0</v>
+        <v>1830.0</v>
       </c>
       <c r="E126" s="10">
         <v>170.0</v>
       </c>
       <c r="F126" s="10">
         <v>153.0</v>
       </c>
       <c r="G126" s="10">
         <v>136.0</v>
       </c>
       <c r="H126" s="10">
         <v>119.0</v>
       </c>
     </row>
     <row r="127" spans="1:8" outlineLevel="3">
       <c r="A127" s="13">
         <v>114</v>
       </c>
       <c r="B127" s="6" t="s">
         <v>255</v>
       </c>
       <c r="C127" s="7" t="s">
         <v>256</v>
       </c>
       <c r="D127" s="5">
@@ -7708,103 +7708,103 @@
       </c>
       <c r="E127" s="10">
         <v>354.0</v>
       </c>
       <c r="F127" s="10">
         <v>318.6</v>
       </c>
       <c r="G127" s="10">
         <v>283.2</v>
       </c>
       <c r="H127" s="10">
         <v>247.8</v>
       </c>
     </row>
     <row r="128" spans="1:8" outlineLevel="3">
       <c r="A128" s="13">
         <v>115</v>
       </c>
       <c r="B128" s="6" t="s">
         <v>257</v>
       </c>
       <c r="C128" s="7" t="s">
         <v>258</v>
       </c>
       <c r="D128" s="5">
-        <v>654.0</v>
+        <v>10.0</v>
       </c>
       <c r="E128" s="10">
         <v>282.0</v>
       </c>
       <c r="F128" s="10">
         <v>253.8</v>
       </c>
       <c r="G128" s="10">
         <v>225.6</v>
       </c>
       <c r="H128" s="10">
         <v>197.4</v>
       </c>
     </row>
     <row r="129" spans="1:8" outlineLevel="3">
       <c r="A129" s="13">
         <v>116</v>
       </c>
       <c r="B129" s="6" t="s">
         <v>259</v>
       </c>
       <c r="C129" s="7" t="s">
         <v>260</v>
       </c>
       <c r="D129" s="5">
-        <v>140.0</v>
+        <v>208.0</v>
       </c>
       <c r="E129" s="10">
         <v>494.0</v>
       </c>
       <c r="F129" s="10">
         <v>444.6</v>
       </c>
       <c r="G129" s="10">
         <v>395.2</v>
       </c>
       <c r="H129" s="10">
         <v>345.8</v>
       </c>
     </row>
     <row r="130" spans="1:8" outlineLevel="3">
       <c r="A130" s="13">
         <v>117</v>
       </c>
       <c r="B130" s="6" t="s">
         <v>261</v>
       </c>
       <c r="C130" s="7" t="s">
         <v>262</v>
       </c>
       <c r="D130" s="5">
-        <v>66.0</v>
+        <v>74.0</v>
       </c>
       <c r="E130" s="10">
         <v>766.0</v>
       </c>
       <c r="F130" s="10">
         <v>689.4</v>
       </c>
       <c r="G130" s="10">
         <v>612.8</v>
       </c>
       <c r="H130" s="10">
         <v>536.2</v>
       </c>
     </row>
     <row r="131" spans="1:8" outlineLevel="3">
       <c r="A131" s="13">
         <v>118</v>
       </c>
       <c r="B131" s="6" t="s">
         <v>263</v>
       </c>
       <c r="C131" s="7" t="s">
         <v>264</v>
       </c>
       <c r="D131" s="5">
@@ -7815,74 +7815,74 @@
       </c>
       <c r="F131" s="10">
         <v>947.7</v>
       </c>
       <c r="G131" s="10">
         <v>842.4</v>
       </c>
       <c r="H131" s="10">
         <v>737.1</v>
       </c>
     </row>
     <row r="132" spans="1:8" outlineLevel="3">
       <c r="A132" s="13">
         <v>119</v>
       </c>
       <c r="B132" s="6" t="s">
         <v>265</v>
       </c>
       <c r="C132" s="7" t="s">
         <v>266</v>
       </c>
       <c r="D132" s="5">
         <v>0.0</v>
       </c>
       <c r="E132" s="10">
-        <v>162.0</v>
+        <v>161.0</v>
       </c>
       <c r="F132" s="10">
-        <v>145.8</v>
+        <v>144.9</v>
       </c>
       <c r="G132" s="10">
-        <v>129.6</v>
+        <v>128.8</v>
       </c>
       <c r="H132" s="10">
-        <v>113.4</v>
+        <v>112.7</v>
       </c>
     </row>
     <row r="133" spans="1:8" outlineLevel="3">
       <c r="A133" s="13">
         <v>120</v>
       </c>
       <c r="B133" s="6" t="s">
         <v>267</v>
       </c>
       <c r="C133" s="7" t="s">
         <v>268</v>
       </c>
       <c r="D133" s="5">
-        <v>1690.0</v>
+        <v>3806.0</v>
       </c>
       <c r="E133" s="10">
         <v>126.0</v>
       </c>
       <c r="F133" s="10">
         <v>113.4</v>
       </c>
       <c r="G133" s="10">
         <v>100.8</v>
       </c>
       <c r="H133" s="10">
         <v>88.2</v>
       </c>
     </row>
     <row r="134" spans="1:8" outlineLevel="3">
       <c r="A134" s="13">
         <v>121</v>
       </c>
       <c r="B134" s="6" t="s">
         <v>269</v>
       </c>
       <c r="C134" s="7" t="s">
         <v>270</v>
       </c>
       <c r="D134" s="5">
@@ -7890,649 +7890,649 @@
       </c>
       <c r="E134" s="10">
         <v>232.0</v>
       </c>
       <c r="F134" s="10">
         <v>208.8</v>
       </c>
       <c r="G134" s="10">
         <v>185.6</v>
       </c>
       <c r="H134" s="10">
         <v>162.4</v>
       </c>
     </row>
     <row r="135" spans="1:8" outlineLevel="3">
       <c r="A135" s="13">
         <v>122</v>
       </c>
       <c r="B135" s="6" t="s">
         <v>271</v>
       </c>
       <c r="C135" s="7" t="s">
         <v>272</v>
       </c>
       <c r="D135" s="5">
-        <v>5388.0</v>
+        <v>7082.0</v>
       </c>
       <c r="E135" s="10">
         <v>181.0</v>
       </c>
       <c r="F135" s="10">
         <v>162.9</v>
       </c>
       <c r="G135" s="10">
         <v>144.8</v>
       </c>
       <c r="H135" s="10">
         <v>126.7</v>
       </c>
     </row>
     <row r="136" spans="1:8" outlineLevel="3">
       <c r="A136" s="13">
         <v>123</v>
       </c>
       <c r="B136" s="6" t="s">
         <v>273</v>
       </c>
       <c r="C136" s="7" t="s">
         <v>274</v>
       </c>
       <c r="D136" s="5">
         <v>0.0</v>
       </c>
       <c r="E136" s="10">
-        <v>374.0</v>
+        <v>375.0</v>
       </c>
       <c r="F136" s="10">
-        <v>336.6</v>
+        <v>337.5</v>
       </c>
       <c r="G136" s="10">
-        <v>299.2</v>
+        <v>300.0</v>
       </c>
       <c r="H136" s="10">
-        <v>261.8</v>
+        <v>262.5</v>
       </c>
     </row>
     <row r="137" spans="1:8" outlineLevel="3">
       <c r="A137" s="13">
         <v>124</v>
       </c>
       <c r="B137" s="6" t="s">
         <v>275</v>
       </c>
       <c r="C137" s="7" t="s">
         <v>276</v>
       </c>
       <c r="D137" s="5">
-        <v>1208.0</v>
+        <v>1374.0</v>
       </c>
       <c r="E137" s="10">
-        <v>299.0</v>
+        <v>298.0</v>
       </c>
       <c r="F137" s="10">
-        <v>269.1</v>
+        <v>268.2</v>
       </c>
       <c r="G137" s="10">
-        <v>239.2</v>
+        <v>238.4</v>
       </c>
       <c r="H137" s="10">
-        <v>209.3</v>
+        <v>208.6</v>
       </c>
     </row>
     <row r="138" spans="1:8" outlineLevel="3">
       <c r="A138" s="13">
         <v>125</v>
       </c>
       <c r="B138" s="6" t="s">
         <v>277</v>
       </c>
       <c r="C138" s="7" t="s">
         <v>278</v>
       </c>
       <c r="D138" s="5">
-        <v>424.0</v>
+        <v>556.0</v>
       </c>
       <c r="E138" s="10">
-        <v>531.0</v>
+        <v>532.0</v>
       </c>
       <c r="F138" s="10">
-        <v>477.9</v>
+        <v>478.8</v>
       </c>
       <c r="G138" s="10">
-        <v>424.8</v>
+        <v>425.6</v>
       </c>
       <c r="H138" s="10">
-        <v>371.7</v>
+        <v>372.4</v>
       </c>
     </row>
     <row r="139" spans="1:8" outlineLevel="3">
       <c r="A139" s="13">
         <v>126</v>
       </c>
       <c r="B139" s="6" t="s">
         <v>279</v>
       </c>
       <c r="C139" s="7" t="s">
         <v>280</v>
       </c>
       <c r="D139" s="5">
-        <v>154.0</v>
+        <v>306.0</v>
       </c>
       <c r="E139" s="10">
         <v>798.0</v>
       </c>
       <c r="F139" s="10">
         <v>718.2</v>
       </c>
       <c r="G139" s="10">
         <v>638.4</v>
       </c>
       <c r="H139" s="10">
         <v>558.6</v>
       </c>
     </row>
     <row r="140" spans="1:8" outlineLevel="3">
       <c r="A140" s="13">
         <v>127</v>
       </c>
       <c r="B140" s="6" t="s">
         <v>281</v>
       </c>
       <c r="C140" s="7" t="s">
         <v>282</v>
       </c>
       <c r="D140" s="5">
-        <v>90.0</v>
+        <v>84.0</v>
       </c>
       <c r="E140" s="10">
-        <v>1098.0</v>
+        <v>1097.0</v>
       </c>
       <c r="F140" s="10">
-        <v>988.2</v>
+        <v>987.3</v>
       </c>
       <c r="G140" s="10">
-        <v>878.4</v>
+        <v>877.6</v>
       </c>
       <c r="H140" s="10">
-        <v>768.6</v>
+        <v>767.9</v>
       </c>
     </row>
     <row r="141" spans="1:8" outlineLevel="3">
       <c r="A141" s="13">
         <v>128</v>
       </c>
       <c r="B141" s="6" t="s">
         <v>283</v>
       </c>
       <c r="C141" s="7" t="s">
         <v>284</v>
       </c>
       <c r="D141" s="5">
         <v>0.0</v>
       </c>
       <c r="E141" s="10">
         <v>192.0</v>
       </c>
       <c r="F141" s="10">
         <v>172.8</v>
       </c>
       <c r="G141" s="10">
         <v>153.6</v>
       </c>
       <c r="H141" s="10">
         <v>134.4</v>
       </c>
     </row>
     <row r="142" spans="1:8" outlineLevel="3">
       <c r="A142" s="13">
         <v>129</v>
       </c>
       <c r="B142" s="6" t="s">
         <v>285</v>
       </c>
       <c r="C142" s="7" t="s">
         <v>286</v>
       </c>
       <c r="D142" s="5">
-        <v>1840.0</v>
+        <v>4658.0</v>
       </c>
       <c r="E142" s="10">
         <v>150.0</v>
       </c>
       <c r="F142" s="10">
         <v>135.0</v>
       </c>
       <c r="G142" s="10">
         <v>120.0</v>
       </c>
       <c r="H142" s="10">
         <v>105.0</v>
       </c>
     </row>
     <row r="143" spans="1:8" outlineLevel="3">
       <c r="A143" s="13">
         <v>130</v>
       </c>
       <c r="B143" s="6" t="s">
         <v>287</v>
       </c>
       <c r="C143" s="7" t="s">
         <v>288</v>
       </c>
       <c r="D143" s="5">
-        <v>2188.0</v>
+        <v>1414.0</v>
       </c>
       <c r="E143" s="10">
         <v>194.0</v>
       </c>
       <c r="F143" s="10">
         <v>174.6</v>
       </c>
       <c r="G143" s="10">
         <v>155.2</v>
       </c>
       <c r="H143" s="10">
         <v>135.8</v>
       </c>
     </row>
     <row r="144" spans="1:8" outlineLevel="3">
       <c r="A144" s="13">
         <v>131</v>
       </c>
       <c r="B144" s="6" t="s">
         <v>289</v>
       </c>
       <c r="C144" s="7" t="s">
         <v>290</v>
       </c>
       <c r="D144" s="5">
-        <v>912.0</v>
+        <v>500.0</v>
       </c>
       <c r="E144" s="10">
         <v>318.0</v>
       </c>
       <c r="F144" s="10">
         <v>286.2</v>
       </c>
       <c r="G144" s="10">
         <v>254.4</v>
       </c>
       <c r="H144" s="10">
         <v>222.6</v>
       </c>
     </row>
     <row r="145" spans="1:8" outlineLevel="3">
       <c r="A145" s="13">
         <v>132</v>
       </c>
       <c r="B145" s="6" t="s">
         <v>291</v>
       </c>
       <c r="C145" s="7" t="s">
         <v>292</v>
       </c>
       <c r="D145" s="5">
-        <v>88.0</v>
+        <v>164.0</v>
       </c>
       <c r="E145" s="10">
         <v>659.0</v>
       </c>
       <c r="F145" s="10">
         <v>593.1</v>
       </c>
       <c r="G145" s="10">
         <v>527.2</v>
       </c>
       <c r="H145" s="10">
         <v>461.3</v>
       </c>
     </row>
     <row r="146" spans="1:8" outlineLevel="3">
       <c r="A146" s="13">
         <v>133</v>
       </c>
       <c r="B146" s="6" t="s">
         <v>293</v>
       </c>
       <c r="C146" s="7" t="s">
         <v>294</v>
       </c>
       <c r="D146" s="5">
-        <v>28.0</v>
+        <v>104.0</v>
       </c>
       <c r="E146" s="10">
         <v>923.0</v>
       </c>
       <c r="F146" s="10">
         <v>830.7</v>
       </c>
       <c r="G146" s="10">
         <v>738.4</v>
       </c>
       <c r="H146" s="10">
         <v>646.1</v>
       </c>
     </row>
     <row r="147" spans="1:8" outlineLevel="3">
       <c r="A147" s="13">
         <v>134</v>
       </c>
       <c r="B147" s="6" t="s">
         <v>295</v>
       </c>
       <c r="C147" s="7" t="s">
         <v>296</v>
       </c>
       <c r="D147" s="5">
-        <v>34.0</v>
+        <v>4.0</v>
       </c>
       <c r="E147" s="10">
-        <v>1222.0</v>
+        <v>1223.0</v>
       </c>
       <c r="F147" s="10">
-        <v>1099.8</v>
+        <v>1100.7</v>
       </c>
       <c r="G147" s="10">
-        <v>977.6</v>
+        <v>978.4</v>
       </c>
       <c r="H147" s="10">
-        <v>855.4</v>
+        <v>856.1</v>
       </c>
     </row>
     <row r="148" spans="1:8" outlineLevel="3">
       <c r="A148" s="13">
         <v>135</v>
       </c>
       <c r="B148" s="6" t="s">
         <v>297</v>
       </c>
       <c r="C148" s="7" t="s">
         <v>298</v>
       </c>
       <c r="D148" s="5">
-        <v>1040.0</v>
+        <v>2178.0</v>
       </c>
       <c r="E148" s="10">
-        <v>162.0</v>
+        <v>161.0</v>
       </c>
       <c r="F148" s="10">
-        <v>145.8</v>
+        <v>144.9</v>
       </c>
       <c r="G148" s="10">
-        <v>129.6</v>
+        <v>128.8</v>
       </c>
       <c r="H148" s="10">
-        <v>113.4</v>
+        <v>112.7</v>
       </c>
     </row>
     <row r="149" spans="1:8" outlineLevel="3">
       <c r="A149" s="13">
         <v>136</v>
       </c>
       <c r="B149" s="6" t="s">
         <v>299</v>
       </c>
       <c r="C149" s="7" t="s">
         <v>300</v>
       </c>
       <c r="D149" s="5">
         <v>0.0</v>
       </c>
       <c r="E149" s="10">
-        <v>304.0</v>
+        <v>303.0</v>
       </c>
       <c r="F149" s="10">
-        <v>273.6</v>
+        <v>272.7</v>
       </c>
       <c r="G149" s="10">
-        <v>243.2</v>
+        <v>242.4</v>
       </c>
       <c r="H149" s="10">
-        <v>212.8</v>
+        <v>212.1</v>
       </c>
     </row>
     <row r="150" spans="1:8" outlineLevel="3">
       <c r="A150" s="13">
         <v>137</v>
       </c>
       <c r="B150" s="6" t="s">
         <v>301</v>
       </c>
       <c r="C150" s="7" t="s">
         <v>302</v>
       </c>
       <c r="D150" s="5">
-        <v>3844.0</v>
+        <v>5128.0</v>
       </c>
       <c r="E150" s="10">
-        <v>242.0</v>
+        <v>241.0</v>
       </c>
       <c r="F150" s="10">
-        <v>217.8</v>
+        <v>216.9</v>
       </c>
       <c r="G150" s="10">
-        <v>193.6</v>
+        <v>192.8</v>
       </c>
       <c r="H150" s="10">
-        <v>169.4</v>
+        <v>168.7</v>
       </c>
     </row>
     <row r="151" spans="1:8" outlineLevel="3">
       <c r="A151" s="13">
         <v>138</v>
       </c>
       <c r="B151" s="6" t="s">
         <v>303</v>
       </c>
       <c r="C151" s="7" t="s">
         <v>304</v>
       </c>
       <c r="D151" s="5">
         <v>0.0</v>
       </c>
       <c r="E151" s="10">
-        <v>462.0</v>
+        <v>463.0</v>
       </c>
       <c r="F151" s="10">
-        <v>415.8</v>
+        <v>416.7</v>
       </c>
       <c r="G151" s="10">
-        <v>369.6</v>
+        <v>370.4</v>
       </c>
       <c r="H151" s="10">
-        <v>323.4</v>
+        <v>324.1</v>
       </c>
     </row>
     <row r="152" spans="1:8" outlineLevel="3">
       <c r="A152" s="13">
         <v>139</v>
       </c>
       <c r="B152" s="6" t="s">
         <v>305</v>
       </c>
       <c r="C152" s="7" t="s">
         <v>306</v>
       </c>
       <c r="D152" s="5">
-        <v>488.0</v>
+        <v>752.0</v>
       </c>
       <c r="E152" s="10">
         <v>368.0</v>
       </c>
       <c r="F152" s="10">
         <v>331.2</v>
       </c>
       <c r="G152" s="10">
         <v>294.4</v>
       </c>
       <c r="H152" s="10">
         <v>257.6</v>
       </c>
     </row>
     <row r="153" spans="1:8" outlineLevel="3">
       <c r="A153" s="13">
         <v>140</v>
       </c>
       <c r="B153" s="6" t="s">
         <v>307</v>
       </c>
       <c r="C153" s="7" t="s">
         <v>308</v>
       </c>
       <c r="D153" s="5">
-        <v>298.0</v>
+        <v>478.0</v>
       </c>
       <c r="E153" s="10">
-        <v>758.0</v>
+        <v>759.0</v>
       </c>
       <c r="F153" s="10">
-        <v>682.2</v>
+        <v>683.1</v>
       </c>
       <c r="G153" s="10">
-        <v>606.4</v>
+        <v>607.2</v>
       </c>
       <c r="H153" s="10">
-        <v>530.6</v>
+        <v>531.3</v>
       </c>
     </row>
     <row r="154" spans="1:8" outlineLevel="3">
       <c r="A154" s="13">
         <v>141</v>
       </c>
       <c r="B154" s="6" t="s">
         <v>309</v>
       </c>
       <c r="C154" s="7" t="s">
         <v>310</v>
       </c>
       <c r="D154" s="5">
-        <v>0.0</v>
+        <v>356.0</v>
       </c>
       <c r="E154" s="10">
         <v>1062.0</v>
       </c>
       <c r="F154" s="10">
         <v>955.8</v>
       </c>
       <c r="G154" s="10">
         <v>849.6</v>
       </c>
       <c r="H154" s="10">
         <v>743.4</v>
       </c>
     </row>
     <row r="155" spans="1:8" outlineLevel="3">
       <c r="A155" s="13">
         <v>142</v>
       </c>
       <c r="B155" s="6" t="s">
         <v>311</v>
       </c>
       <c r="C155" s="7" t="s">
         <v>312</v>
       </c>
       <c r="D155" s="5">
-        <v>170.0</v>
+        <v>138.0</v>
       </c>
       <c r="E155" s="10">
-        <v>1406.0</v>
+        <v>1407.0</v>
       </c>
       <c r="F155" s="10">
-        <v>1265.4</v>
+        <v>1266.3</v>
       </c>
       <c r="G155" s="10">
-        <v>1124.8</v>
+        <v>1125.6</v>
       </c>
       <c r="H155" s="10">
-        <v>984.2</v>
+        <v>984.9</v>
       </c>
     </row>
     <row r="156" spans="1:8" outlineLevel="3">
       <c r="A156" s="13">
         <v>143</v>
       </c>
       <c r="B156" s="6" t="s">
         <v>313</v>
       </c>
       <c r="C156" s="7" t="s">
         <v>314</v>
       </c>
       <c r="D156" s="5">
-        <v>1800.0</v>
+        <v>2246.0</v>
       </c>
       <c r="E156" s="10">
-        <v>203.0</v>
+        <v>202.0</v>
       </c>
       <c r="F156" s="10">
-        <v>182.7</v>
+        <v>181.8</v>
       </c>
       <c r="G156" s="10">
-        <v>162.4</v>
+        <v>161.6</v>
       </c>
       <c r="H156" s="10">
-        <v>142.1</v>
+        <v>141.4</v>
       </c>
     </row>
     <row r="157" spans="1:8" outlineLevel="3">
       <c r="A157" s="13">
         <v>144</v>
       </c>
       <c r="B157" s="6" t="s">
         <v>315</v>
       </c>
       <c r="C157" s="7" t="s">
         <v>316</v>
       </c>
       <c r="D157" s="5">
         <v>0.0</v>
       </c>
       <c r="E157" s="10">
         <v>454.0</v>
       </c>
       <c r="F157" s="10">
         <v>408.6</v>
       </c>
       <c r="G157" s="10">
         <v>363.2</v>
       </c>
       <c r="H157" s="10">
         <v>317.8</v>
       </c>
     </row>
     <row r="158" spans="1:8" outlineLevel="3">
       <c r="A158" s="13">
         <v>145</v>
       </c>
       <c r="B158" s="6" t="s">
         <v>317</v>
       </c>
       <c r="C158" s="7" t="s">
         <v>318</v>
       </c>
       <c r="D158" s="5">
-        <v>4250.0</v>
+        <v>1942.0</v>
       </c>
       <c r="E158" s="10">
         <v>355.0</v>
       </c>
       <c r="F158" s="10">
         <v>319.5</v>
       </c>
       <c r="G158" s="10">
         <v>284.0</v>
       </c>
       <c r="H158" s="10">
         <v>248.5</v>
       </c>
     </row>
     <row r="159" spans="1:8" outlineLevel="3">
       <c r="A159" s="13">
         <v>146</v>
       </c>
       <c r="B159" s="6" t="s">
         <v>319</v>
       </c>
       <c r="C159" s="7" t="s">
         <v>320</v>
       </c>
       <c r="D159" s="5">
@@ -8540,155 +8540,155 @@
       </c>
       <c r="E159" s="10">
         <v>688.0</v>
       </c>
       <c r="F159" s="10">
         <v>619.2</v>
       </c>
       <c r="G159" s="10">
         <v>550.4</v>
       </c>
       <c r="H159" s="10">
         <v>481.6</v>
       </c>
     </row>
     <row r="160" spans="1:8" outlineLevel="3">
       <c r="A160" s="13">
         <v>147</v>
       </c>
       <c r="B160" s="6" t="s">
         <v>321</v>
       </c>
       <c r="C160" s="7" t="s">
         <v>322</v>
       </c>
       <c r="D160" s="5">
-        <v>570.0</v>
+        <v>472.0</v>
       </c>
       <c r="E160" s="10">
-        <v>547.0</v>
+        <v>548.0</v>
       </c>
       <c r="F160" s="10">
-        <v>492.3</v>
+        <v>493.2</v>
       </c>
       <c r="G160" s="10">
-        <v>437.6</v>
+        <v>438.4</v>
       </c>
       <c r="H160" s="10">
-        <v>382.9</v>
+        <v>383.6</v>
       </c>
     </row>
     <row r="161" spans="1:8" outlineLevel="3">
       <c r="A161" s="13">
         <v>148</v>
       </c>
       <c r="B161" s="6" t="s">
         <v>323</v>
       </c>
       <c r="C161" s="7" t="s">
         <v>324</v>
       </c>
       <c r="D161" s="5">
-        <v>80.0</v>
+        <v>290.0</v>
       </c>
       <c r="E161" s="10">
         <v>893.0</v>
       </c>
       <c r="F161" s="10">
         <v>803.7</v>
       </c>
       <c r="G161" s="10">
         <v>714.4</v>
       </c>
       <c r="H161" s="10">
         <v>625.1</v>
       </c>
     </row>
     <row r="162" spans="1:8" outlineLevel="3">
       <c r="A162" s="13">
         <v>149</v>
       </c>
       <c r="B162" s="6" t="s">
         <v>325</v>
       </c>
       <c r="C162" s="7" t="s">
         <v>326</v>
       </c>
       <c r="D162" s="5">
-        <v>0.0</v>
+        <v>494.0</v>
       </c>
       <c r="E162" s="10">
         <v>1250.0</v>
       </c>
       <c r="F162" s="10">
         <v>1125.0</v>
       </c>
       <c r="G162" s="10">
         <v>1000.0</v>
       </c>
       <c r="H162" s="10">
         <v>875.0</v>
       </c>
     </row>
     <row r="163" spans="1:8" outlineLevel="3">
       <c r="A163" s="13">
         <v>150</v>
       </c>
       <c r="B163" s="6" t="s">
         <v>327</v>
       </c>
       <c r="C163" s="7" t="s">
         <v>328</v>
       </c>
       <c r="D163" s="5">
-        <v>378.0</v>
+        <v>120.0</v>
       </c>
       <c r="E163" s="10">
         <v>1592.0</v>
       </c>
       <c r="F163" s="10">
         <v>1432.8</v>
       </c>
       <c r="G163" s="10">
         <v>1273.6</v>
       </c>
       <c r="H163" s="10">
         <v>1114.4</v>
       </c>
     </row>
     <row r="164" spans="1:8" outlineLevel="3">
       <c r="A164" s="13">
         <v>151</v>
       </c>
       <c r="B164" s="6" t="s">
         <v>329</v>
       </c>
       <c r="C164" s="7" t="s">
         <v>330</v>
       </c>
       <c r="D164" s="5">
-        <v>3252.0</v>
+        <v>2672.0</v>
       </c>
       <c r="E164" s="10">
         <v>314.0</v>
       </c>
       <c r="F164" s="10">
         <v>282.6</v>
       </c>
       <c r="G164" s="10">
         <v>251.2</v>
       </c>
       <c r="H164" s="10">
         <v>219.8</v>
       </c>
     </row>
     <row r="165" spans="1:8" outlineLevel="2">
       <c r="A165" s="15" t="s">
         <v>331</v>
       </c>
       <c r="B165" s="4"/>
       <c r="C165" s="4"/>
       <c r="D165" s="4"/>
       <c r="E165" s="9"/>
       <c r="F165" s="9"/>
       <c r="G165" s="9"/>
       <c r="H165" s="9"/>
@@ -8708,181 +8708,181 @@
       </c>
       <c r="E166" s="10">
         <v>560.0</v>
       </c>
       <c r="F166" s="10">
         <v>504.0</v>
       </c>
       <c r="G166" s="10">
         <v>448.0</v>
       </c>
       <c r="H166" s="10">
         <v>392.0</v>
       </c>
     </row>
     <row r="167" spans="1:8" outlineLevel="3">
       <c r="A167" s="13">
         <v>2</v>
       </c>
       <c r="B167" s="6" t="s">
         <v>334</v>
       </c>
       <c r="C167" s="7" t="s">
         <v>335</v>
       </c>
       <c r="D167" s="5">
-        <v>0.0</v>
+        <v>1950.0</v>
       </c>
       <c r="E167" s="10">
-        <v>930.0</v>
+        <v>929.0</v>
       </c>
       <c r="F167" s="10">
-        <v>837.0</v>
+        <v>836.1</v>
       </c>
       <c r="G167" s="10">
-        <v>744.0</v>
+        <v>743.2</v>
       </c>
       <c r="H167" s="10">
-        <v>651.0</v>
+        <v>650.3</v>
       </c>
     </row>
     <row r="168" spans="1:8" outlineLevel="3">
       <c r="A168" s="13">
         <v>3</v>
       </c>
       <c r="B168" s="6" t="s">
         <v>336</v>
       </c>
       <c r="C168" s="7" t="s">
         <v>337</v>
       </c>
       <c r="D168" s="5">
-        <v>50.0</v>
+        <v>120.0</v>
       </c>
       <c r="E168" s="10">
-        <v>654.0</v>
+        <v>655.0</v>
       </c>
       <c r="F168" s="10">
-        <v>588.6</v>
+        <v>589.5</v>
       </c>
       <c r="G168" s="10">
-        <v>523.2</v>
+        <v>524.0</v>
       </c>
       <c r="H168" s="10">
-        <v>457.8</v>
+        <v>458.5</v>
       </c>
     </row>
     <row r="169" spans="1:8" outlineLevel="3">
       <c r="A169" s="13">
         <v>4</v>
       </c>
       <c r="B169" s="6" t="s">
         <v>338</v>
       </c>
       <c r="C169" s="7" t="s">
         <v>339</v>
       </c>
       <c r="D169" s="5">
-        <v>130.0</v>
+        <v>140.0</v>
       </c>
       <c r="E169" s="10">
-        <v>1184.0</v>
+        <v>1183.0</v>
       </c>
       <c r="F169" s="10">
-        <v>1065.6</v>
+        <v>1064.7</v>
       </c>
       <c r="G169" s="10">
-        <v>947.2</v>
+        <v>946.4</v>
       </c>
       <c r="H169" s="10">
-        <v>828.8</v>
+        <v>828.1</v>
       </c>
     </row>
     <row r="170" spans="1:8" outlineLevel="3">
       <c r="A170" s="13">
         <v>5</v>
       </c>
       <c r="B170" s="6" t="s">
         <v>340</v>
       </c>
       <c r="C170" s="7" t="s">
         <v>341</v>
       </c>
       <c r="D170" s="5">
-        <v>120.0</v>
+        <v>300.0</v>
       </c>
       <c r="E170" s="10">
         <v>928.0</v>
       </c>
       <c r="F170" s="10">
         <v>835.2</v>
       </c>
       <c r="G170" s="10">
         <v>742.4</v>
       </c>
       <c r="H170" s="10">
         <v>649.6</v>
       </c>
     </row>
     <row r="171" spans="1:8" outlineLevel="3">
       <c r="A171" s="13">
         <v>6</v>
       </c>
       <c r="B171" s="6" t="s">
         <v>342</v>
       </c>
       <c r="C171" s="7" t="s">
         <v>343</v>
       </c>
       <c r="D171" s="5">
-        <v>200.0</v>
+        <v>290.0</v>
       </c>
       <c r="E171" s="10">
-        <v>432.0</v>
+        <v>431.0</v>
       </c>
       <c r="F171" s="10">
-        <v>388.8</v>
+        <v>387.9</v>
       </c>
       <c r="G171" s="10">
-        <v>345.6</v>
+        <v>344.8</v>
       </c>
       <c r="H171" s="10">
-        <v>302.4</v>
+        <v>301.7</v>
       </c>
     </row>
     <row r="172" spans="1:8" outlineLevel="3">
       <c r="A172" s="13">
         <v>7</v>
       </c>
       <c r="B172" s="6" t="s">
         <v>344</v>
       </c>
       <c r="C172" s="7" t="s">
         <v>345</v>
       </c>
       <c r="D172" s="5">
-        <v>196.0</v>
+        <v>315.0</v>
       </c>
       <c r="E172" s="10">
         <v>640.0</v>
       </c>
       <c r="F172" s="10">
         <v>576.0</v>
       </c>
       <c r="G172" s="10">
         <v>512.0</v>
       </c>
       <c r="H172" s="10">
         <v>448.0</v>
       </c>
     </row>
     <row r="173" spans="1:8" outlineLevel="3">
       <c r="A173" s="13">
         <v>8</v>
       </c>
       <c r="B173" s="6" t="s">
         <v>346</v>
       </c>
       <c r="C173" s="7" t="s">
         <v>347</v>
       </c>
       <c r="D173" s="5">
@@ -9020,115 +9020,115 @@
       </c>
       <c r="E178" s="10">
         <v>1872.0</v>
       </c>
       <c r="F178" s="10">
         <v>1684.8</v>
       </c>
       <c r="G178" s="10">
         <v>1497.6</v>
       </c>
       <c r="H178" s="10">
         <v>1310.4</v>
       </c>
     </row>
     <row r="179" spans="1:8" outlineLevel="3">
       <c r="A179" s="13">
         <v>14</v>
       </c>
       <c r="B179" s="6" t="s">
         <v>358</v>
       </c>
       <c r="C179" s="7" t="s">
         <v>359</v>
       </c>
       <c r="D179" s="5">
-        <v>130.0</v>
+        <v>265.0</v>
       </c>
       <c r="E179" s="10">
         <v>1278.0</v>
       </c>
       <c r="F179" s="10">
         <v>1150.2</v>
       </c>
       <c r="G179" s="10">
         <v>1022.4</v>
       </c>
       <c r="H179" s="10">
         <v>894.6</v>
       </c>
     </row>
     <row r="180" spans="1:8" outlineLevel="3">
       <c r="A180" s="13">
         <v>15</v>
       </c>
       <c r="B180" s="6" t="s">
         <v>360</v>
       </c>
       <c r="C180" s="7" t="s">
         <v>361</v>
       </c>
       <c r="D180" s="5">
         <v>0.0</v>
       </c>
       <c r="E180" s="10">
-        <v>1870.0</v>
+        <v>1871.0</v>
       </c>
       <c r="F180" s="10">
-        <v>1683.0</v>
+        <v>1683.9</v>
       </c>
       <c r="G180" s="10">
-        <v>1496.0</v>
+        <v>1496.8</v>
       </c>
       <c r="H180" s="10">
-        <v>1309.0</v>
+        <v>1309.7</v>
       </c>
     </row>
     <row r="181" spans="1:8" outlineLevel="3">
       <c r="A181" s="13">
         <v>16</v>
       </c>
       <c r="B181" s="6" t="s">
         <v>362</v>
       </c>
       <c r="C181" s="7" t="s">
         <v>363</v>
       </c>
       <c r="D181" s="5">
-        <v>30.0</v>
+        <v>150.0</v>
       </c>
       <c r="E181" s="10">
-        <v>349.0</v>
+        <v>348.0</v>
       </c>
       <c r="F181" s="10">
-        <v>314.1</v>
+        <v>313.2</v>
       </c>
       <c r="G181" s="10">
-        <v>279.2</v>
+        <v>278.4</v>
       </c>
       <c r="H181" s="10">
-        <v>244.3</v>
+        <v>243.6</v>
       </c>
     </row>
     <row r="182" spans="1:8" outlineLevel="3">
       <c r="A182" s="13">
         <v>17</v>
       </c>
       <c r="B182" s="6" t="s">
         <v>364</v>
       </c>
       <c r="C182" s="7" t="s">
         <v>365</v>
       </c>
       <c r="D182" s="5">
         <v>0.0</v>
       </c>
       <c r="E182" s="10">
         <v>714.0</v>
       </c>
       <c r="F182" s="10">
         <v>642.6</v>
       </c>
       <c r="G182" s="10">
         <v>571.2</v>
       </c>
       <c r="H182" s="10">
@@ -9150,141 +9150,141 @@
       </c>
       <c r="E183" s="10">
         <v>566.0</v>
       </c>
       <c r="F183" s="10">
         <v>509.4</v>
       </c>
       <c r="G183" s="10">
         <v>452.8</v>
       </c>
       <c r="H183" s="10">
         <v>396.2</v>
       </c>
     </row>
     <row r="184" spans="1:8" outlineLevel="3">
       <c r="A184" s="13">
         <v>19</v>
       </c>
       <c r="B184" s="6" t="s">
         <v>368</v>
       </c>
       <c r="C184" s="7" t="s">
         <v>369</v>
       </c>
       <c r="D184" s="5">
-        <v>140.0</v>
+        <v>300.0</v>
       </c>
       <c r="E184" s="10">
         <v>411.0</v>
       </c>
       <c r="F184" s="10">
         <v>369.9</v>
       </c>
       <c r="G184" s="10">
         <v>328.8</v>
       </c>
       <c r="H184" s="10">
         <v>287.7</v>
       </c>
     </row>
     <row r="185" spans="1:8" outlineLevel="3">
       <c r="A185" s="13">
         <v>20</v>
       </c>
       <c r="B185" s="6" t="s">
         <v>370</v>
       </c>
       <c r="C185" s="7" t="s">
         <v>371</v>
       </c>
       <c r="D185" s="5">
-        <v>120.0</v>
+        <v>80.0</v>
       </c>
       <c r="E185" s="10">
-        <v>811.0</v>
+        <v>812.0</v>
       </c>
       <c r="F185" s="10">
-        <v>729.9</v>
+        <v>730.8</v>
       </c>
       <c r="G185" s="10">
-        <v>648.8</v>
+        <v>649.6</v>
       </c>
       <c r="H185" s="10">
-        <v>567.7</v>
+        <v>568.4</v>
       </c>
     </row>
     <row r="186" spans="1:8" outlineLevel="3">
       <c r="A186" s="13">
         <v>21</v>
       </c>
       <c r="B186" s="6" t="s">
         <v>372</v>
       </c>
       <c r="C186" s="7" t="s">
         <v>373</v>
       </c>
       <c r="D186" s="5">
-        <v>220.0</v>
+        <v>200.0</v>
       </c>
       <c r="E186" s="10">
         <v>669.0</v>
       </c>
       <c r="F186" s="10">
         <v>602.1</v>
       </c>
       <c r="G186" s="10">
         <v>535.2</v>
       </c>
       <c r="H186" s="10">
         <v>468.3</v>
       </c>
     </row>
     <row r="187" spans="1:8" outlineLevel="3">
       <c r="A187" s="13">
         <v>22</v>
       </c>
       <c r="B187" s="6" t="s">
         <v>374</v>
       </c>
       <c r="C187" s="7" t="s">
         <v>375</v>
       </c>
       <c r="D187" s="5">
         <v>0.0</v>
       </c>
       <c r="E187" s="10">
-        <v>1102.0</v>
+        <v>1103.0</v>
       </c>
       <c r="F187" s="10">
-        <v>991.8</v>
+        <v>992.7</v>
       </c>
       <c r="G187" s="10">
-        <v>881.6</v>
+        <v>882.4</v>
       </c>
       <c r="H187" s="10">
-        <v>771.4</v>
+        <v>772.1</v>
       </c>
     </row>
     <row r="188" spans="1:8" outlineLevel="3">
       <c r="A188" s="13">
         <v>23</v>
       </c>
       <c r="B188" s="6" t="s">
         <v>376</v>
       </c>
       <c r="C188" s="7" t="s">
         <v>377</v>
       </c>
       <c r="D188" s="5">
         <v>0.0</v>
       </c>
       <c r="E188" s="10">
         <v>830.0</v>
       </c>
       <c r="F188" s="10">
         <v>747.0</v>
       </c>
       <c r="G188" s="10">
         <v>664.0</v>
       </c>
       <c r="H188" s="10">
@@ -9307,60 +9307,60 @@
       <c r="A190" s="15" t="s">
         <v>379</v>
       </c>
       <c r="B190" s="4"/>
       <c r="C190" s="4"/>
       <c r="D190" s="4"/>
       <c r="E190" s="9"/>
       <c r="F190" s="9"/>
       <c r="G190" s="9"/>
       <c r="H190" s="9"/>
     </row>
     <row r="191" spans="1:8" outlineLevel="3">
       <c r="A191" s="13">
         <v>1</v>
       </c>
       <c r="B191" s="6" t="s">
         <v>380</v>
       </c>
       <c r="C191" s="7" t="s">
         <v>381</v>
       </c>
       <c r="D191" s="5">
         <v>0.0</v>
       </c>
       <c r="E191" s="10">
-        <v>118.0</v>
+        <v>119.0</v>
       </c>
       <c r="F191" s="10">
-        <v>106.2</v>
+        <v>107.1</v>
       </c>
       <c r="G191" s="10">
-        <v>94.4</v>
+        <v>95.2</v>
       </c>
       <c r="H191" s="10">
-        <v>82.6</v>
+        <v>83.3</v>
       </c>
     </row>
     <row r="192" spans="1:8" outlineLevel="3">
       <c r="A192" s="13">
         <v>2</v>
       </c>
       <c r="B192" s="6" t="s">
         <v>382</v>
       </c>
       <c r="C192" s="7" t="s">
         <v>383</v>
       </c>
       <c r="D192" s="5">
         <v>0.0</v>
       </c>
       <c r="E192" s="10">
         <v>0.0</v>
       </c>
       <c r="F192" s="10">
         <v>0.0</v>
       </c>
       <c r="G192" s="10">
         <v>0.0</v>
       </c>
       <c r="H192" s="10">
@@ -9489,60 +9489,60 @@
       </c>
       <c r="F197" s="10">
         <v>1535.4</v>
       </c>
       <c r="G197" s="10">
         <v>1364.8</v>
       </c>
       <c r="H197" s="10">
         <v>1194.2</v>
       </c>
     </row>
     <row r="198" spans="1:8" outlineLevel="3">
       <c r="A198" s="13">
         <v>8</v>
       </c>
       <c r="B198" s="6" t="s">
         <v>394</v>
       </c>
       <c r="C198" s="7" t="s">
         <v>395</v>
       </c>
       <c r="D198" s="5">
         <v>0.0</v>
       </c>
       <c r="E198" s="10">
-        <v>1242.0</v>
+        <v>1241.0</v>
       </c>
       <c r="F198" s="10">
-        <v>1117.8</v>
+        <v>1116.9</v>
       </c>
       <c r="G198" s="10">
-        <v>993.6</v>
+        <v>992.8</v>
       </c>
       <c r="H198" s="10">
-        <v>869.4</v>
+        <v>868.7</v>
       </c>
     </row>
     <row r="199" spans="1:8" outlineLevel="3">
       <c r="A199" s="13">
         <v>9</v>
       </c>
       <c r="B199" s="6" t="s">
         <v>396</v>
       </c>
       <c r="C199" s="7" t="s">
         <v>397</v>
       </c>
       <c r="D199" s="5">
         <v>0.0</v>
       </c>
       <c r="E199" s="10">
         <v>0.0</v>
       </c>
       <c r="F199" s="10">
         <v>0.0</v>
       </c>
       <c r="G199" s="10">
         <v>0.0</v>
       </c>
       <c r="H199" s="10">
@@ -9567,256 +9567,256 @@
       </c>
       <c r="F200" s="10">
         <v>0.0</v>
       </c>
       <c r="G200" s="10">
         <v>0.0</v>
       </c>
       <c r="H200" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="201" spans="1:8" outlineLevel="3">
       <c r="A201" s="13">
         <v>11</v>
       </c>
       <c r="B201" s="6" t="s">
         <v>400</v>
       </c>
       <c r="C201" s="7" t="s">
         <v>401</v>
       </c>
       <c r="D201" s="5">
         <v>0.0</v>
       </c>
       <c r="E201" s="10">
-        <v>650.0</v>
+        <v>649.0</v>
       </c>
       <c r="F201" s="10">
-        <v>585.0</v>
+        <v>584.1</v>
       </c>
       <c r="G201" s="10">
-        <v>520.0</v>
+        <v>519.2</v>
       </c>
       <c r="H201" s="10">
-        <v>455.0</v>
+        <v>454.3</v>
       </c>
     </row>
     <row r="202" spans="1:8" outlineLevel="3">
       <c r="A202" s="13">
         <v>12</v>
       </c>
       <c r="B202" s="6" t="s">
         <v>402</v>
       </c>
       <c r="C202" s="7" t="s">
         <v>403</v>
       </c>
       <c r="D202" s="5">
-        <v>1400.0</v>
+        <v>3160.0</v>
       </c>
       <c r="E202" s="10">
-        <v>698.0</v>
+        <v>697.0</v>
       </c>
       <c r="F202" s="10">
-        <v>628.2</v>
+        <v>627.3</v>
       </c>
       <c r="G202" s="10">
-        <v>558.4</v>
+        <v>557.6</v>
       </c>
       <c r="H202" s="10">
-        <v>488.6</v>
+        <v>487.9</v>
       </c>
     </row>
     <row r="203" spans="1:8" outlineLevel="3">
       <c r="A203" s="13">
         <v>13</v>
       </c>
       <c r="B203" s="6" t="s">
         <v>404</v>
       </c>
       <c r="C203" s="7" t="s">
         <v>405</v>
       </c>
       <c r="D203" s="5">
-        <v>62.0</v>
+        <v>90.0</v>
       </c>
       <c r="E203" s="10">
         <v>1717.0</v>
       </c>
       <c r="F203" s="10">
         <v>1545.3</v>
       </c>
       <c r="G203" s="10">
         <v>1373.6</v>
       </c>
       <c r="H203" s="10">
         <v>1201.9</v>
       </c>
     </row>
     <row r="204" spans="1:8" outlineLevel="3">
       <c r="A204" s="13">
         <v>14</v>
       </c>
       <c r="B204" s="6" t="s">
         <v>406</v>
       </c>
       <c r="C204" s="7" t="s">
         <v>407</v>
       </c>
       <c r="D204" s="5">
-        <v>66.0</v>
+        <v>74.0</v>
       </c>
       <c r="E204" s="10">
-        <v>1760.0</v>
+        <v>1759.0</v>
       </c>
       <c r="F204" s="10">
-        <v>1584.0</v>
+        <v>1583.1</v>
       </c>
       <c r="G204" s="10">
-        <v>1408.0</v>
+        <v>1407.2</v>
       </c>
       <c r="H204" s="10">
-        <v>1232.0</v>
+        <v>1231.3</v>
       </c>
     </row>
     <row r="205" spans="1:8" outlineLevel="3">
       <c r="A205" s="13">
         <v>15</v>
       </c>
       <c r="B205" s="6" t="s">
         <v>408</v>
       </c>
       <c r="C205" s="7" t="s">
         <v>409</v>
       </c>
       <c r="D205" s="5">
-        <v>208.0</v>
+        <v>270.0</v>
       </c>
       <c r="E205" s="10">
         <v>1282.0</v>
       </c>
       <c r="F205" s="10">
         <v>1153.8</v>
       </c>
       <c r="G205" s="10">
         <v>1025.6</v>
       </c>
       <c r="H205" s="10">
         <v>897.4</v>
       </c>
     </row>
     <row r="206" spans="1:8" outlineLevel="3">
       <c r="A206" s="13">
         <v>16</v>
       </c>
       <c r="B206" s="6" t="s">
         <v>410</v>
       </c>
       <c r="C206" s="7" t="s">
         <v>411</v>
       </c>
       <c r="D206" s="5">
-        <v>6.0</v>
+        <v>20.0</v>
       </c>
       <c r="E206" s="10">
-        <v>3099.0</v>
+        <v>3098.0</v>
       </c>
       <c r="F206" s="10">
-        <v>2789.1</v>
+        <v>2788.2</v>
       </c>
       <c r="G206" s="10">
-        <v>2479.2</v>
+        <v>2478.4</v>
       </c>
       <c r="H206" s="10">
-        <v>2169.3</v>
+        <v>2168.6</v>
       </c>
     </row>
     <row r="207" spans="1:8" outlineLevel="3">
       <c r="A207" s="13">
         <v>17</v>
       </c>
       <c r="B207" s="6" t="s">
         <v>412</v>
       </c>
       <c r="C207" s="7" t="s">
         <v>413</v>
       </c>
       <c r="D207" s="5">
         <v>0.0</v>
       </c>
       <c r="E207" s="10">
         <v>0.0</v>
       </c>
       <c r="F207" s="10">
         <v>0.0</v>
       </c>
       <c r="G207" s="10">
         <v>0.0</v>
       </c>
       <c r="H207" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="208" spans="1:8" outlineLevel="3">
       <c r="A208" s="13">
         <v>18</v>
       </c>
       <c r="B208" s="6" t="s">
         <v>414</v>
       </c>
       <c r="C208" s="7" t="s">
         <v>415</v>
       </c>
       <c r="D208" s="5">
-        <v>120.0</v>
+        <v>90.0</v>
       </c>
       <c r="E208" s="10">
         <v>2362.0</v>
       </c>
       <c r="F208" s="10">
         <v>2125.8</v>
       </c>
       <c r="G208" s="10">
         <v>1889.6</v>
       </c>
       <c r="H208" s="10">
         <v>1653.4</v>
       </c>
     </row>
     <row r="209" spans="1:8" outlineLevel="3">
       <c r="A209" s="13">
         <v>19</v>
       </c>
       <c r="B209" s="6" t="s">
         <v>416</v>
       </c>
       <c r="C209" s="7" t="s">
         <v>417</v>
       </c>
       <c r="D209" s="5">
-        <v>6.0</v>
+        <v>20.0</v>
       </c>
       <c r="E209" s="10">
         <v>3776.0</v>
       </c>
       <c r="F209" s="10">
         <v>3398.4</v>
       </c>
       <c r="G209" s="10">
         <v>3020.8</v>
       </c>
       <c r="H209" s="10">
         <v>2643.2</v>
       </c>
     </row>
     <row r="210" spans="1:8" outlineLevel="3">
       <c r="A210" s="13">
         <v>20</v>
       </c>
       <c r="B210" s="6" t="s">
         <v>418</v>
       </c>
       <c r="C210" s="7" t="s">
         <v>419</v>
       </c>
       <c r="D210" s="5">
@@ -9827,230 +9827,230 @@
       </c>
       <c r="F210" s="10">
         <v>0.0</v>
       </c>
       <c r="G210" s="10">
         <v>0.0</v>
       </c>
       <c r="H210" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="211" spans="1:8" outlineLevel="3">
       <c r="A211" s="13">
         <v>21</v>
       </c>
       <c r="B211" s="6" t="s">
         <v>420</v>
       </c>
       <c r="C211" s="7" t="s">
         <v>421</v>
       </c>
       <c r="D211" s="5">
         <v>0.0</v>
       </c>
       <c r="E211" s="10">
-        <v>3386.0</v>
+        <v>3385.0</v>
       </c>
       <c r="F211" s="10">
-        <v>3047.4</v>
+        <v>3046.5</v>
       </c>
       <c r="G211" s="10">
-        <v>2708.8</v>
+        <v>2708.0</v>
       </c>
       <c r="H211" s="10">
-        <v>2370.2</v>
+        <v>2369.5</v>
       </c>
     </row>
     <row r="212" spans="1:8" outlineLevel="3">
       <c r="A212" s="13">
         <v>22</v>
       </c>
       <c r="B212" s="6" t="s">
         <v>422</v>
       </c>
       <c r="C212" s="7" t="s">
         <v>423</v>
       </c>
       <c r="D212" s="5">
-        <v>838.0</v>
+        <v>1328.0</v>
       </c>
       <c r="E212" s="10">
         <v>688.0</v>
       </c>
       <c r="F212" s="10">
         <v>619.2</v>
       </c>
       <c r="G212" s="10">
         <v>550.4</v>
       </c>
       <c r="H212" s="10">
         <v>481.6</v>
       </c>
     </row>
     <row r="213" spans="1:8" outlineLevel="3">
       <c r="A213" s="13">
         <v>23</v>
       </c>
       <c r="B213" s="6" t="s">
         <v>424</v>
       </c>
       <c r="C213" s="7" t="s">
         <v>425</v>
       </c>
       <c r="D213" s="5">
-        <v>1138.0</v>
+        <v>1658.0</v>
       </c>
       <c r="E213" s="10">
-        <v>771.0</v>
+        <v>770.0</v>
       </c>
       <c r="F213" s="10">
-        <v>693.9</v>
+        <v>693.0</v>
       </c>
       <c r="G213" s="10">
-        <v>616.8</v>
+        <v>616.0</v>
       </c>
       <c r="H213" s="10">
-        <v>539.7</v>
+        <v>539.0</v>
       </c>
     </row>
     <row r="214" spans="1:8" outlineLevel="3">
       <c r="A214" s="13">
         <v>24</v>
       </c>
       <c r="B214" s="6" t="s">
         <v>426</v>
       </c>
       <c r="C214" s="7" t="s">
         <v>427</v>
       </c>
       <c r="D214" s="5">
         <v>0.0</v>
       </c>
       <c r="E214" s="10">
         <v>1813.0</v>
       </c>
       <c r="F214" s="10">
         <v>1631.7</v>
       </c>
       <c r="G214" s="10">
         <v>1450.4</v>
       </c>
       <c r="H214" s="10">
         <v>1269.1</v>
       </c>
     </row>
     <row r="215" spans="1:8" outlineLevel="3">
       <c r="A215" s="13">
         <v>25</v>
       </c>
       <c r="B215" s="6" t="s">
         <v>428</v>
       </c>
       <c r="C215" s="7" t="s">
         <v>429</v>
       </c>
       <c r="D215" s="5">
-        <v>156.0</v>
+        <v>92.0</v>
       </c>
       <c r="E215" s="10">
         <v>1018.0</v>
       </c>
       <c r="F215" s="10">
         <v>916.2</v>
       </c>
       <c r="G215" s="10">
         <v>814.4</v>
       </c>
       <c r="H215" s="10">
         <v>712.6</v>
       </c>
     </row>
     <row r="216" spans="1:8" outlineLevel="3">
       <c r="A216" s="13">
         <v>26</v>
       </c>
       <c r="B216" s="6" t="s">
         <v>430</v>
       </c>
       <c r="C216" s="7" t="s">
         <v>431</v>
       </c>
       <c r="D216" s="5">
         <v>0.0</v>
       </c>
       <c r="E216" s="10">
-        <v>1349.0</v>
+        <v>1348.0</v>
       </c>
       <c r="F216" s="10">
-        <v>1214.1</v>
+        <v>1213.2</v>
       </c>
       <c r="G216" s="10">
-        <v>1079.2</v>
+        <v>1078.4</v>
       </c>
       <c r="H216" s="10">
-        <v>944.3</v>
+        <v>943.6</v>
       </c>
     </row>
     <row r="217" spans="1:8" outlineLevel="3">
       <c r="A217" s="13">
         <v>27</v>
       </c>
       <c r="B217" s="6" t="s">
         <v>432</v>
       </c>
       <c r="C217" s="7" t="s">
         <v>433</v>
       </c>
       <c r="D217" s="5">
         <v>0.0</v>
       </c>
       <c r="E217" s="10">
         <v>0.0</v>
       </c>
       <c r="F217" s="10">
         <v>0.0</v>
       </c>
       <c r="G217" s="10">
         <v>0.0</v>
       </c>
       <c r="H217" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="218" spans="1:8" outlineLevel="3">
       <c r="A218" s="13">
         <v>28</v>
       </c>
       <c r="B218" s="6" t="s">
         <v>434</v>
       </c>
       <c r="C218" s="7" t="s">
         <v>435</v>
       </c>
       <c r="D218" s="5">
-        <v>28.0</v>
+        <v>48.0</v>
       </c>
       <c r="E218" s="10">
         <v>2557.0</v>
       </c>
       <c r="F218" s="10">
         <v>2301.3</v>
       </c>
       <c r="G218" s="10">
         <v>2045.6</v>
       </c>
       <c r="H218" s="10">
         <v>1789.9</v>
       </c>
     </row>
     <row r="219" spans="1:8" outlineLevel="3">
       <c r="A219" s="13">
         <v>29</v>
       </c>
       <c r="B219" s="6" t="s">
         <v>436</v>
       </c>
       <c r="C219" s="7" t="s">
         <v>437</v>
       </c>
       <c r="D219" s="5">
@@ -10113,60 +10113,60 @@
       </c>
       <c r="F221" s="10">
         <v>636.3</v>
       </c>
       <c r="G221" s="10">
         <v>565.6</v>
       </c>
       <c r="H221" s="10">
         <v>494.9</v>
       </c>
     </row>
     <row r="222" spans="1:8" outlineLevel="3">
       <c r="A222" s="13">
         <v>32</v>
       </c>
       <c r="B222" s="6" t="s">
         <v>442</v>
       </c>
       <c r="C222" s="7" t="s">
         <v>443</v>
       </c>
       <c r="D222" s="5">
         <v>0.0</v>
       </c>
       <c r="E222" s="10">
-        <v>123.0</v>
+        <v>122.0</v>
       </c>
       <c r="F222" s="10">
-        <v>110.7</v>
+        <v>109.8</v>
       </c>
       <c r="G222" s="10">
-        <v>98.4</v>
+        <v>97.6</v>
       </c>
       <c r="H222" s="10">
-        <v>86.1</v>
+        <v>85.4</v>
       </c>
     </row>
     <row r="223" spans="1:8" outlineLevel="3">
       <c r="A223" s="13">
         <v>33</v>
       </c>
       <c r="B223" s="6" t="s">
         <v>444</v>
       </c>
       <c r="C223" s="7" t="s">
         <v>445</v>
       </c>
       <c r="D223" s="5">
         <v>0.0</v>
       </c>
       <c r="E223" s="10">
         <v>0.0</v>
       </c>
       <c r="F223" s="10">
         <v>0.0</v>
       </c>
       <c r="G223" s="10">
         <v>0.0</v>
       </c>
       <c r="H223" s="10">
@@ -10191,60 +10191,60 @@
       </c>
       <c r="F224" s="10">
         <v>142.2</v>
       </c>
       <c r="G224" s="10">
         <v>126.4</v>
       </c>
       <c r="H224" s="10">
         <v>110.6</v>
       </c>
     </row>
     <row r="225" spans="1:8" outlineLevel="3">
       <c r="A225" s="13">
         <v>35</v>
       </c>
       <c r="B225" s="6" t="s">
         <v>448</v>
       </c>
       <c r="C225" s="7" t="s">
         <v>449</v>
       </c>
       <c r="D225" s="5">
         <v>0.0</v>
       </c>
       <c r="E225" s="10">
-        <v>206.0</v>
+        <v>207.0</v>
       </c>
       <c r="F225" s="10">
-        <v>185.4</v>
+        <v>186.3</v>
       </c>
       <c r="G225" s="10">
-        <v>164.8</v>
+        <v>165.6</v>
       </c>
       <c r="H225" s="10">
-        <v>144.2</v>
+        <v>144.9</v>
       </c>
     </row>
     <row r="226" spans="1:8" outlineLevel="3">
       <c r="A226" s="13">
         <v>36</v>
       </c>
       <c r="B226" s="6" t="s">
         <v>450</v>
       </c>
       <c r="C226" s="7" t="s">
         <v>451</v>
       </c>
       <c r="D226" s="5">
         <v>0.0</v>
       </c>
       <c r="E226" s="10">
         <v>0.0</v>
       </c>
       <c r="F226" s="10">
         <v>0.0</v>
       </c>
       <c r="G226" s="10">
         <v>0.0</v>
       </c>
       <c r="H226" s="10">
@@ -10269,60 +10269,60 @@
       </c>
       <c r="F227" s="10">
         <v>45.0</v>
       </c>
       <c r="G227" s="10">
         <v>40.0</v>
       </c>
       <c r="H227" s="10">
         <v>35.0</v>
       </c>
     </row>
     <row r="228" spans="1:8" outlineLevel="3">
       <c r="A228" s="13">
         <v>38</v>
       </c>
       <c r="B228" s="6" t="s">
         <v>454</v>
       </c>
       <c r="C228" s="7" t="s">
         <v>455</v>
       </c>
       <c r="D228" s="5">
         <v>0.0</v>
       </c>
       <c r="E228" s="10">
-        <v>69.0</v>
+        <v>68.0</v>
       </c>
       <c r="F228" s="10">
-        <v>62.1</v>
+        <v>61.2</v>
       </c>
       <c r="G228" s="10">
-        <v>55.2</v>
+        <v>54.4</v>
       </c>
       <c r="H228" s="10">
-        <v>48.3</v>
+        <v>47.6</v>
       </c>
     </row>
     <row r="229" spans="1:8" outlineLevel="3">
       <c r="A229" s="13">
         <v>39</v>
       </c>
       <c r="B229" s="6" t="s">
         <v>456</v>
       </c>
       <c r="C229" s="7" t="s">
         <v>457</v>
       </c>
       <c r="D229" s="5">
         <v>0.0</v>
       </c>
       <c r="E229" s="10">
         <v>0.0</v>
       </c>
       <c r="F229" s="10">
         <v>0.0</v>
       </c>
       <c r="G229" s="10">
         <v>0.0</v>
       </c>
       <c r="H229" s="10">
@@ -10347,100 +10347,100 @@
       </c>
       <c r="F230" s="10">
         <v>1629.0</v>
       </c>
       <c r="G230" s="10">
         <v>1448.0</v>
       </c>
       <c r="H230" s="10">
         <v>1267.0</v>
       </c>
     </row>
     <row r="231" spans="1:8" outlineLevel="3">
       <c r="A231" s="13">
         <v>41</v>
       </c>
       <c r="B231" s="6" t="s">
         <v>460</v>
       </c>
       <c r="C231" s="7" t="s">
         <v>461</v>
       </c>
       <c r="D231" s="5">
         <v>0.0</v>
       </c>
       <c r="E231" s="10">
-        <v>3461.0</v>
+        <v>3460.0</v>
       </c>
       <c r="F231" s="10">
-        <v>3114.9</v>
+        <v>3114.0</v>
       </c>
       <c r="G231" s="10">
-        <v>2768.8</v>
+        <v>2768.0</v>
       </c>
       <c r="H231" s="10">
-        <v>2422.7</v>
+        <v>2422.0</v>
       </c>
     </row>
     <row r="232" spans="1:8" outlineLevel="3">
       <c r="A232" s="13">
         <v>42</v>
       </c>
       <c r="B232" s="6" t="s">
         <v>462</v>
       </c>
       <c r="C232" s="7" t="s">
         <v>463</v>
       </c>
       <c r="D232" s="5">
         <v>0.0</v>
       </c>
       <c r="E232" s="10">
-        <v>4614.0</v>
+        <v>4615.0</v>
       </c>
       <c r="F232" s="10">
-        <v>4152.6</v>
+        <v>4153.5</v>
       </c>
       <c r="G232" s="10">
-        <v>3691.2</v>
+        <v>3692.0</v>
       </c>
       <c r="H232" s="10">
-        <v>3229.8</v>
+        <v>3230.5</v>
       </c>
     </row>
     <row r="233" spans="1:8" outlineLevel="3">
       <c r="A233" s="13">
         <v>43</v>
       </c>
       <c r="B233" s="6" t="s">
         <v>464</v>
       </c>
       <c r="C233" s="7" t="s">
         <v>465</v>
       </c>
       <c r="D233" s="5">
-        <v>0.0</v>
+        <v>598.0</v>
       </c>
       <c r="E233" s="10">
         <v>1282.0</v>
       </c>
       <c r="F233" s="10">
         <v>1153.8</v>
       </c>
       <c r="G233" s="10">
         <v>1025.6</v>
       </c>
       <c r="H233" s="10">
         <v>897.4</v>
       </c>
     </row>
     <row r="234" spans="1:8" outlineLevel="3">
       <c r="A234" s="13">
         <v>44</v>
       </c>
       <c r="B234" s="6" t="s">
         <v>466</v>
       </c>
       <c r="C234" s="7" t="s">
         <v>467</v>
       </c>
       <c r="D234" s="5">
@@ -10448,51 +10448,51 @@
       </c>
       <c r="E234" s="10">
         <v>0.0</v>
       </c>
       <c r="F234" s="10">
         <v>0.0</v>
       </c>
       <c r="G234" s="10">
         <v>0.0</v>
       </c>
       <c r="H234" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="235" spans="1:8" outlineLevel="3">
       <c r="A235" s="13">
         <v>45</v>
       </c>
       <c r="B235" s="6" t="s">
         <v>468</v>
       </c>
       <c r="C235" s="7" t="s">
         <v>469</v>
       </c>
       <c r="D235" s="5">
-        <v>178.0</v>
+        <v>182.0</v>
       </c>
       <c r="E235" s="10">
         <v>1813.0</v>
       </c>
       <c r="F235" s="10">
         <v>1631.7</v>
       </c>
       <c r="G235" s="10">
         <v>1450.4</v>
       </c>
       <c r="H235" s="10">
         <v>1269.1</v>
       </c>
     </row>
     <row r="236" spans="1:8" outlineLevel="3">
       <c r="A236" s="13">
         <v>46</v>
       </c>
       <c r="B236" s="6" t="s">
         <v>470</v>
       </c>
       <c r="C236" s="7" t="s">
         <v>471</v>
       </c>
       <c r="D236" s="5">
@@ -10500,89 +10500,89 @@
       </c>
       <c r="E236" s="10">
         <v>0.0</v>
       </c>
       <c r="F236" s="10">
         <v>0.0</v>
       </c>
       <c r="G236" s="10">
         <v>0.0</v>
       </c>
       <c r="H236" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="237" spans="1:8" outlineLevel="3">
       <c r="A237" s="13">
         <v>47</v>
       </c>
       <c r="B237" s="6" t="s">
         <v>472</v>
       </c>
       <c r="C237" s="7" t="s">
         <v>473</v>
       </c>
       <c r="D237" s="5">
-        <v>28.0</v>
+        <v>24.0</v>
       </c>
       <c r="E237" s="10">
-        <v>3587.0</v>
+        <v>3588.0</v>
       </c>
       <c r="F237" s="10">
-        <v>3228.3</v>
+        <v>3229.2</v>
       </c>
       <c r="G237" s="10">
-        <v>2869.6</v>
+        <v>2870.4</v>
       </c>
       <c r="H237" s="10">
-        <v>2510.9</v>
+        <v>2511.6</v>
       </c>
     </row>
     <row r="238" spans="1:8" outlineLevel="3">
       <c r="A238" s="13">
         <v>48</v>
       </c>
       <c r="B238" s="6" t="s">
         <v>474</v>
       </c>
       <c r="C238" s="7" t="s">
         <v>475</v>
       </c>
       <c r="D238" s="5">
         <v>0.0</v>
       </c>
       <c r="E238" s="10">
-        <v>4658.0</v>
+        <v>4657.0</v>
       </c>
       <c r="F238" s="10">
-        <v>4192.2</v>
+        <v>4191.3</v>
       </c>
       <c r="G238" s="10">
-        <v>3726.4</v>
+        <v>3725.6</v>
       </c>
       <c r="H238" s="10">
-        <v>3260.6</v>
+        <v>3259.9</v>
       </c>
     </row>
     <row r="239" spans="1:8" outlineLevel="3">
       <c r="A239" s="13">
         <v>49</v>
       </c>
       <c r="B239" s="6" t="s">
         <v>476</v>
       </c>
       <c r="C239" s="7" t="s">
         <v>477</v>
       </c>
       <c r="D239" s="5">
         <v>0.0</v>
       </c>
       <c r="E239" s="10">
         <v>850.0</v>
       </c>
       <c r="F239" s="10">
         <v>765.0</v>
       </c>
       <c r="G239" s="10">
         <v>680.0</v>
       </c>
       <c r="H239" s="10">
@@ -10763,60 +10763,60 @@
       </c>
       <c r="F246" s="10">
         <v>0.0</v>
       </c>
       <c r="G246" s="10">
         <v>0.0</v>
       </c>
       <c r="H246" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="247" spans="1:8" outlineLevel="3">
       <c r="A247" s="13">
         <v>57</v>
       </c>
       <c r="B247" s="6" t="s">
         <v>492</v>
       </c>
       <c r="C247" s="7" t="s">
         <v>493</v>
       </c>
       <c r="D247" s="5">
         <v>0.0</v>
       </c>
       <c r="E247" s="10">
-        <v>174.0</v>
+        <v>175.0</v>
       </c>
       <c r="F247" s="10">
-        <v>156.6</v>
+        <v>157.5</v>
       </c>
       <c r="G247" s="10">
-        <v>139.2</v>
+        <v>140.0</v>
       </c>
       <c r="H247" s="10">
-        <v>121.8</v>
+        <v>122.5</v>
       </c>
     </row>
     <row r="248" spans="1:8" outlineLevel="3">
       <c r="A248" s="13">
         <v>58</v>
       </c>
       <c r="B248" s="6" t="s">
         <v>494</v>
       </c>
       <c r="C248" s="7" t="s">
         <v>495</v>
       </c>
       <c r="D248" s="5">
         <v>0.0</v>
       </c>
       <c r="E248" s="10">
         <v>248.0</v>
       </c>
       <c r="F248" s="10">
         <v>223.2</v>
       </c>
       <c r="G248" s="10">
         <v>198.4</v>
       </c>
       <c r="H248" s="10">
@@ -10864,129 +10864,129 @@
       </c>
       <c r="E250" s="10">
         <v>56.0</v>
       </c>
       <c r="F250" s="10">
         <v>50.4</v>
       </c>
       <c r="G250" s="10">
         <v>44.8</v>
       </c>
       <c r="H250" s="10">
         <v>39.2</v>
       </c>
     </row>
     <row r="251" spans="1:8" outlineLevel="3">
       <c r="A251" s="13">
         <v>61</v>
       </c>
       <c r="B251" s="6" t="s">
         <v>500</v>
       </c>
       <c r="C251" s="7" t="s">
         <v>501</v>
       </c>
       <c r="D251" s="5">
-        <v>118.0</v>
+        <v>228.0</v>
       </c>
       <c r="E251" s="10">
         <v>77.0</v>
       </c>
       <c r="F251" s="10">
         <v>69.3</v>
       </c>
       <c r="G251" s="10">
         <v>61.6</v>
       </c>
       <c r="H251" s="10">
         <v>53.9</v>
       </c>
     </row>
     <row r="252" spans="1:8" outlineLevel="3">
       <c r="A252" s="13">
         <v>62</v>
       </c>
       <c r="B252" s="6" t="s">
         <v>502</v>
       </c>
       <c r="C252" s="7" t="s">
         <v>503</v>
       </c>
       <c r="D252" s="5">
-        <v>612.0</v>
+        <v>742.0</v>
       </c>
       <c r="E252" s="10">
         <v>1499.0</v>
       </c>
       <c r="F252" s="10">
         <v>1349.1</v>
       </c>
       <c r="G252" s="10">
         <v>1199.2</v>
       </c>
       <c r="H252" s="10">
         <v>1049.3</v>
       </c>
     </row>
     <row r="253" spans="1:8" outlineLevel="3">
       <c r="A253" s="13">
         <v>63</v>
       </c>
       <c r="B253" s="6" t="s">
         <v>504</v>
       </c>
       <c r="C253" s="7" t="s">
         <v>505</v>
       </c>
       <c r="D253" s="5">
-        <v>58.0</v>
+        <v>6.0</v>
       </c>
       <c r="E253" s="10">
         <v>1994.0</v>
       </c>
       <c r="F253" s="10">
         <v>1794.6</v>
       </c>
       <c r="G253" s="10">
         <v>1595.2</v>
       </c>
       <c r="H253" s="10">
         <v>1395.8</v>
       </c>
     </row>
     <row r="254" spans="1:8" outlineLevel="3">
       <c r="A254" s="13">
         <v>64</v>
       </c>
       <c r="B254" s="6" t="s">
         <v>506</v>
       </c>
       <c r="C254" s="7" t="s">
         <v>507</v>
       </c>
       <c r="D254" s="5">
-        <v>30.0</v>
+        <v>42.0</v>
       </c>
       <c r="E254" s="10">
         <v>4349.0</v>
       </c>
       <c r="F254" s="10">
         <v>3914.1</v>
       </c>
       <c r="G254" s="10">
         <v>3479.2</v>
       </c>
       <c r="H254" s="10">
         <v>3044.3</v>
       </c>
     </row>
     <row r="255" spans="1:8" outlineLevel="3">
       <c r="A255" s="13">
         <v>65</v>
       </c>
       <c r="B255" s="6" t="s">
         <v>508</v>
       </c>
       <c r="C255" s="7" t="s">
         <v>509</v>
       </c>
       <c r="D255" s="5">
@@ -10994,51 +10994,51 @@
       </c>
       <c r="E255" s="10">
         <v>6038.0</v>
       </c>
       <c r="F255" s="10">
         <v>5434.2</v>
       </c>
       <c r="G255" s="10">
         <v>4830.4</v>
       </c>
       <c r="H255" s="10">
         <v>4226.6</v>
       </c>
     </row>
     <row r="256" spans="1:8" outlineLevel="3">
       <c r="A256" s="13">
         <v>66</v>
       </c>
       <c r="B256" s="6" t="s">
         <v>510</v>
       </c>
       <c r="C256" s="7" t="s">
         <v>511</v>
       </c>
       <c r="D256" s="5">
-        <v>908.0</v>
+        <v>1268.0</v>
       </c>
       <c r="E256" s="10">
         <v>139.0</v>
       </c>
       <c r="F256" s="10">
         <v>125.1</v>
       </c>
       <c r="G256" s="10">
         <v>111.2</v>
       </c>
       <c r="H256" s="10">
         <v>97.3</v>
       </c>
     </row>
     <row r="257" spans="1:8" outlineLevel="3">
       <c r="A257" s="13">
         <v>67</v>
       </c>
       <c r="B257" s="6" t="s">
         <v>512</v>
       </c>
       <c r="C257" s="7" t="s">
         <v>513</v>
       </c>
       <c r="D257" s="5">
@@ -11101,60 +11101,60 @@
       </c>
       <c r="F259" s="10">
         <v>0.0</v>
       </c>
       <c r="G259" s="10">
         <v>0.0</v>
       </c>
       <c r="H259" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="260" spans="1:8" outlineLevel="3">
       <c r="A260" s="13">
         <v>70</v>
       </c>
       <c r="B260" s="6" t="s">
         <v>518</v>
       </c>
       <c r="C260" s="7" t="s">
         <v>519</v>
       </c>
       <c r="D260" s="5">
         <v>0.0</v>
       </c>
       <c r="E260" s="10">
-        <v>555.0</v>
+        <v>556.0</v>
       </c>
       <c r="F260" s="10">
-        <v>499.5</v>
+        <v>500.4</v>
       </c>
       <c r="G260" s="10">
-        <v>444.0</v>
+        <v>444.8</v>
       </c>
       <c r="H260" s="10">
-        <v>388.5</v>
+        <v>389.2</v>
       </c>
     </row>
     <row r="261" spans="1:8" outlineLevel="3">
       <c r="A261" s="13">
         <v>71</v>
       </c>
       <c r="B261" s="6" t="s">
         <v>520</v>
       </c>
       <c r="C261" s="7" t="s">
         <v>521</v>
       </c>
       <c r="D261" s="5">
         <v>0.0</v>
       </c>
       <c r="E261" s="10">
         <v>1154.0</v>
       </c>
       <c r="F261" s="10">
         <v>1038.6</v>
       </c>
       <c r="G261" s="10">
         <v>923.2</v>
       </c>
       <c r="H261" s="10">
@@ -11179,334 +11179,334 @@
       </c>
       <c r="F262" s="10">
         <v>0.0</v>
       </c>
       <c r="G262" s="10">
         <v>0.0</v>
       </c>
       <c r="H262" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="263" spans="1:8" outlineLevel="3">
       <c r="A263" s="13">
         <v>73</v>
       </c>
       <c r="B263" s="6" t="s">
         <v>524</v>
       </c>
       <c r="C263" s="7" t="s">
         <v>525</v>
       </c>
       <c r="D263" s="5">
         <v>0.0</v>
       </c>
       <c r="E263" s="10">
-        <v>61.0</v>
+        <v>60.0</v>
       </c>
       <c r="F263" s="10">
-        <v>54.9</v>
+        <v>54.0</v>
       </c>
       <c r="G263" s="10">
-        <v>48.8</v>
+        <v>48.0</v>
       </c>
       <c r="H263" s="10">
-        <v>42.7</v>
+        <v>42.0</v>
       </c>
     </row>
     <row r="264" spans="1:8" outlineLevel="3">
       <c r="A264" s="13">
         <v>74</v>
       </c>
       <c r="B264" s="6" t="s">
         <v>526</v>
       </c>
       <c r="C264" s="7" t="s">
         <v>527</v>
       </c>
       <c r="D264" s="5">
-        <v>1632.0</v>
+        <v>1196.0</v>
       </c>
       <c r="E264" s="10">
         <v>83.0</v>
       </c>
       <c r="F264" s="10">
         <v>74.7</v>
       </c>
       <c r="G264" s="10">
         <v>66.4</v>
       </c>
       <c r="H264" s="10">
         <v>58.1</v>
       </c>
     </row>
     <row r="265" spans="1:8" outlineLevel="3">
       <c r="A265" s="13">
         <v>75</v>
       </c>
       <c r="B265" s="6" t="s">
         <v>528</v>
       </c>
       <c r="C265" s="7" t="s">
         <v>529</v>
       </c>
       <c r="D265" s="5">
         <v>0.0</v>
       </c>
       <c r="E265" s="10">
-        <v>80.0</v>
+        <v>81.0</v>
       </c>
       <c r="F265" s="10">
-        <v>72.0</v>
+        <v>72.9</v>
       </c>
       <c r="G265" s="10">
-        <v>64.0</v>
+        <v>64.8</v>
       </c>
       <c r="H265" s="10">
-        <v>56.0</v>
+        <v>56.7</v>
       </c>
     </row>
     <row r="266" spans="1:8" outlineLevel="3">
       <c r="A266" s="13">
         <v>76</v>
       </c>
       <c r="B266" s="6" t="s">
         <v>530</v>
       </c>
       <c r="C266" s="7" t="s">
         <v>531</v>
       </c>
       <c r="D266" s="5">
         <v>0.0</v>
       </c>
       <c r="E266" s="10">
         <v>98.0</v>
       </c>
       <c r="F266" s="10">
         <v>88.2</v>
       </c>
       <c r="G266" s="10">
         <v>78.4</v>
       </c>
       <c r="H266" s="10">
         <v>68.6</v>
       </c>
     </row>
     <row r="267" spans="1:8" outlineLevel="3">
       <c r="A267" s="13">
         <v>77</v>
       </c>
       <c r="B267" s="6" t="s">
         <v>532</v>
       </c>
       <c r="C267" s="7" t="s">
         <v>533</v>
       </c>
       <c r="D267" s="5">
-        <v>5120.0</v>
+        <v>5708.0</v>
       </c>
       <c r="E267" s="10">
-        <v>142.0</v>
+        <v>143.0</v>
       </c>
       <c r="F267" s="10">
-        <v>127.8</v>
+        <v>128.7</v>
       </c>
       <c r="G267" s="10">
-        <v>113.6</v>
+        <v>114.4</v>
       </c>
       <c r="H267" s="10">
-        <v>99.4</v>
+        <v>100.1</v>
       </c>
     </row>
     <row r="268" spans="1:8" outlineLevel="3">
       <c r="A268" s="13">
         <v>78</v>
       </c>
       <c r="B268" s="6" t="s">
         <v>534</v>
       </c>
       <c r="C268" s="7" t="s">
         <v>535</v>
       </c>
       <c r="D268" s="5">
-        <v>14.0</v>
+        <v>64.0</v>
       </c>
       <c r="E268" s="10">
         <v>443.0</v>
       </c>
       <c r="F268" s="10">
         <v>398.7</v>
       </c>
       <c r="G268" s="10">
         <v>354.4</v>
       </c>
       <c r="H268" s="10">
         <v>310.1</v>
       </c>
     </row>
     <row r="269" spans="1:8" outlineLevel="3">
       <c r="A269" s="13">
         <v>79</v>
       </c>
       <c r="B269" s="6" t="s">
         <v>536</v>
       </c>
       <c r="C269" s="7" t="s">
         <v>537</v>
       </c>
       <c r="D269" s="5">
-        <v>60.0</v>
+        <v>28.0</v>
       </c>
       <c r="E269" s="10">
-        <v>445.0</v>
+        <v>444.0</v>
       </c>
       <c r="F269" s="10">
-        <v>400.5</v>
+        <v>399.6</v>
       </c>
       <c r="G269" s="10">
-        <v>356.0</v>
+        <v>355.2</v>
       </c>
       <c r="H269" s="10">
-        <v>311.5</v>
+        <v>310.8</v>
       </c>
     </row>
     <row r="270" spans="1:8" outlineLevel="3">
       <c r="A270" s="13">
         <v>80</v>
       </c>
       <c r="B270" s="6" t="s">
         <v>538</v>
       </c>
       <c r="C270" s="7" t="s">
         <v>539</v>
       </c>
       <c r="D270" s="5">
-        <v>42.0</v>
+        <v>336.0</v>
       </c>
       <c r="E270" s="10">
         <v>189.0</v>
       </c>
       <c r="F270" s="10">
         <v>170.1</v>
       </c>
       <c r="G270" s="10">
         <v>151.2</v>
       </c>
       <c r="H270" s="10">
         <v>132.3</v>
       </c>
     </row>
     <row r="271" spans="1:8" outlineLevel="3">
       <c r="A271" s="13">
         <v>81</v>
       </c>
       <c r="B271" s="6" t="s">
         <v>540</v>
       </c>
       <c r="C271" s="7" t="s">
         <v>541</v>
       </c>
       <c r="D271" s="5">
-        <v>562.0</v>
+        <v>494.0</v>
       </c>
       <c r="E271" s="10">
         <v>291.0</v>
       </c>
       <c r="F271" s="10">
         <v>261.9</v>
       </c>
       <c r="G271" s="10">
         <v>232.8</v>
       </c>
       <c r="H271" s="10">
         <v>203.7</v>
       </c>
     </row>
     <row r="272" spans="1:8" outlineLevel="3">
       <c r="A272" s="13">
         <v>82</v>
       </c>
       <c r="B272" s="6" t="s">
         <v>542</v>
       </c>
       <c r="C272" s="7" t="s">
         <v>543</v>
       </c>
       <c r="D272" s="5">
-        <v>50.0</v>
+        <v>34.0</v>
       </c>
       <c r="E272" s="10">
         <v>792.0</v>
       </c>
       <c r="F272" s="10">
         <v>712.8</v>
       </c>
       <c r="G272" s="10">
         <v>633.6</v>
       </c>
       <c r="H272" s="10">
         <v>554.4</v>
       </c>
     </row>
     <row r="273" spans="1:8" outlineLevel="3">
       <c r="A273" s="13">
         <v>83</v>
       </c>
       <c r="B273" s="6" t="s">
         <v>544</v>
       </c>
       <c r="C273" s="7" t="s">
         <v>545</v>
       </c>
       <c r="D273" s="5">
-        <v>52.0</v>
+        <v>42.0</v>
       </c>
       <c r="E273" s="10">
-        <v>806.0</v>
+        <v>807.0</v>
       </c>
       <c r="F273" s="10">
-        <v>725.4</v>
+        <v>726.3</v>
       </c>
       <c r="G273" s="10">
-        <v>644.8</v>
+        <v>645.6</v>
       </c>
       <c r="H273" s="10">
-        <v>564.2</v>
+        <v>564.9</v>
       </c>
     </row>
     <row r="274" spans="1:8" outlineLevel="3">
       <c r="A274" s="13">
         <v>84</v>
       </c>
       <c r="B274" s="6" t="s">
         <v>546</v>
       </c>
       <c r="C274" s="7" t="s">
         <v>547</v>
       </c>
       <c r="D274" s="5">
-        <v>540.0</v>
+        <v>140.0</v>
       </c>
       <c r="E274" s="10">
         <v>560.0</v>
       </c>
       <c r="F274" s="10">
         <v>504.0</v>
       </c>
       <c r="G274" s="10">
         <v>448.0</v>
       </c>
       <c r="H274" s="10">
         <v>392.0</v>
       </c>
     </row>
     <row r="275" spans="1:8" outlineLevel="3">
       <c r="A275" s="13">
         <v>85</v>
       </c>
       <c r="B275" s="6" t="s">
         <v>548</v>
       </c>
       <c r="C275" s="7" t="s">
         <v>549</v>
       </c>
       <c r="D275" s="5">
@@ -11517,476 +11517,476 @@
       </c>
       <c r="F275" s="10">
         <v>1128.6</v>
       </c>
       <c r="G275" s="10">
         <v>1003.2</v>
       </c>
       <c r="H275" s="10">
         <v>877.8</v>
       </c>
     </row>
     <row r="276" spans="1:8" outlineLevel="3">
       <c r="A276" s="13">
         <v>86</v>
       </c>
       <c r="B276" s="6" t="s">
         <v>550</v>
       </c>
       <c r="C276" s="7" t="s">
         <v>551</v>
       </c>
       <c r="D276" s="5">
         <v>0.0</v>
       </c>
       <c r="E276" s="10">
-        <v>0.0</v>
+        <v>857.0</v>
       </c>
       <c r="F276" s="10">
-        <v>0.0</v>
+        <v>771.3</v>
       </c>
       <c r="G276" s="10">
-        <v>0.0</v>
+        <v>685.6</v>
       </c>
       <c r="H276" s="10">
-        <v>0.0</v>
+        <v>599.9</v>
       </c>
     </row>
     <row r="277" spans="1:8" outlineLevel="3">
       <c r="A277" s="13">
         <v>87</v>
       </c>
       <c r="B277" s="6" t="s">
         <v>552</v>
       </c>
       <c r="C277" s="7" t="s">
         <v>553</v>
       </c>
       <c r="D277" s="5">
-        <v>538.0</v>
+        <v>750.0</v>
       </c>
       <c r="E277" s="10">
         <v>82.0</v>
       </c>
       <c r="F277" s="10">
         <v>73.8</v>
       </c>
       <c r="G277" s="10">
         <v>65.6</v>
       </c>
       <c r="H277" s="10">
         <v>57.4</v>
       </c>
     </row>
     <row r="278" spans="1:8" outlineLevel="3">
       <c r="A278" s="13">
         <v>88</v>
       </c>
       <c r="B278" s="6" t="s">
         <v>554</v>
       </c>
       <c r="C278" s="7" t="s">
         <v>555</v>
       </c>
       <c r="D278" s="5">
-        <v>3116.0</v>
+        <v>3034.0</v>
       </c>
       <c r="E278" s="10">
-        <v>114.0</v>
+        <v>113.0</v>
       </c>
       <c r="F278" s="10">
-        <v>102.6</v>
+        <v>101.7</v>
       </c>
       <c r="G278" s="10">
-        <v>91.2</v>
+        <v>90.4</v>
       </c>
       <c r="H278" s="10">
-        <v>79.8</v>
+        <v>79.1</v>
       </c>
     </row>
     <row r="279" spans="1:8" outlineLevel="3">
       <c r="A279" s="13">
         <v>89</v>
       </c>
       <c r="B279" s="6" t="s">
         <v>556</v>
       </c>
       <c r="C279" s="7" t="s">
         <v>557</v>
       </c>
       <c r="D279" s="5">
         <v>52.0</v>
       </c>
       <c r="E279" s="10">
-        <v>306.0</v>
+        <v>305.0</v>
       </c>
       <c r="F279" s="10">
-        <v>275.4</v>
+        <v>274.5</v>
       </c>
       <c r="G279" s="10">
-        <v>244.8</v>
+        <v>244.0</v>
       </c>
       <c r="H279" s="10">
-        <v>214.2</v>
+        <v>213.5</v>
       </c>
     </row>
     <row r="280" spans="1:8" outlineLevel="3">
       <c r="A280" s="13">
         <v>90</v>
       </c>
       <c r="B280" s="6" t="s">
         <v>558</v>
       </c>
       <c r="C280" s="7" t="s">
         <v>559</v>
       </c>
       <c r="D280" s="5">
         <v>0.0</v>
       </c>
       <c r="E280" s="10">
-        <v>166.0</v>
+        <v>167.0</v>
       </c>
       <c r="F280" s="10">
-        <v>149.4</v>
+        <v>150.3</v>
       </c>
       <c r="G280" s="10">
-        <v>132.8</v>
+        <v>133.6</v>
       </c>
       <c r="H280" s="10">
-        <v>116.2</v>
+        <v>116.9</v>
       </c>
     </row>
     <row r="281" spans="1:8" outlineLevel="3">
       <c r="A281" s="13">
         <v>91</v>
       </c>
       <c r="B281" s="6" t="s">
         <v>560</v>
       </c>
       <c r="C281" s="7" t="s">
         <v>561</v>
       </c>
       <c r="D281" s="5">
         <v>0.0</v>
       </c>
       <c r="E281" s="10">
-        <v>331.0</v>
+        <v>332.0</v>
       </c>
       <c r="F281" s="10">
-        <v>297.9</v>
+        <v>298.8</v>
       </c>
       <c r="G281" s="10">
-        <v>264.8</v>
+        <v>265.6</v>
       </c>
       <c r="H281" s="10">
-        <v>231.7</v>
+        <v>232.4</v>
       </c>
     </row>
     <row r="282" spans="1:8" outlineLevel="3">
       <c r="A282" s="13">
         <v>92</v>
       </c>
       <c r="B282" s="6" t="s">
         <v>562</v>
       </c>
       <c r="C282" s="7" t="s">
         <v>563</v>
       </c>
       <c r="D282" s="5">
         <v>0.0</v>
       </c>
       <c r="E282" s="10">
-        <v>101.0</v>
+        <v>100.0</v>
       </c>
       <c r="F282" s="10">
-        <v>90.9</v>
+        <v>90.0</v>
       </c>
       <c r="G282" s="10">
-        <v>80.8</v>
+        <v>80.0</v>
       </c>
       <c r="H282" s="10">
-        <v>70.7</v>
+        <v>70.0</v>
       </c>
     </row>
     <row r="283" spans="1:8" outlineLevel="3">
       <c r="A283" s="13">
         <v>93</v>
       </c>
       <c r="B283" s="6" t="s">
         <v>564</v>
       </c>
       <c r="C283" s="7" t="s">
         <v>565</v>
       </c>
       <c r="D283" s="5">
         <v>0.0</v>
       </c>
       <c r="E283" s="10">
         <v>128.0</v>
       </c>
       <c r="F283" s="10">
         <v>115.2</v>
       </c>
       <c r="G283" s="10">
         <v>102.4</v>
       </c>
       <c r="H283" s="10">
         <v>89.6</v>
       </c>
     </row>
     <row r="284" spans="1:8" outlineLevel="3">
       <c r="A284" s="13">
         <v>94</v>
       </c>
       <c r="B284" s="6" t="s">
         <v>566</v>
       </c>
       <c r="C284" s="7" t="s">
         <v>567</v>
       </c>
       <c r="D284" s="5">
-        <v>4702.0</v>
+        <v>7130.0</v>
       </c>
       <c r="E284" s="10">
         <v>168.0</v>
       </c>
       <c r="F284" s="10">
         <v>151.2</v>
       </c>
       <c r="G284" s="10">
         <v>134.4</v>
       </c>
       <c r="H284" s="10">
         <v>117.6</v>
       </c>
     </row>
     <row r="285" spans="1:8" outlineLevel="3">
       <c r="A285" s="13">
         <v>95</v>
       </c>
       <c r="B285" s="6" t="s">
         <v>568</v>
       </c>
       <c r="C285" s="7" t="s">
         <v>569</v>
       </c>
       <c r="D285" s="5">
-        <v>82.0</v>
+        <v>50.0</v>
       </c>
       <c r="E285" s="10">
-        <v>477.0</v>
+        <v>476.0</v>
       </c>
       <c r="F285" s="10">
-        <v>429.3</v>
+        <v>428.4</v>
       </c>
       <c r="G285" s="10">
-        <v>381.6</v>
+        <v>380.8</v>
       </c>
       <c r="H285" s="10">
-        <v>333.9</v>
+        <v>333.2</v>
       </c>
     </row>
     <row r="286" spans="1:8" outlineLevel="3">
       <c r="A286" s="13">
         <v>96</v>
       </c>
       <c r="B286" s="6" t="s">
         <v>570</v>
       </c>
       <c r="C286" s="7" t="s">
         <v>571</v>
       </c>
       <c r="D286" s="5">
-        <v>66.0</v>
+        <v>6.0</v>
       </c>
       <c r="E286" s="10">
         <v>478.0</v>
       </c>
       <c r="F286" s="10">
         <v>430.2</v>
       </c>
       <c r="G286" s="10">
         <v>382.4</v>
       </c>
       <c r="H286" s="10">
         <v>334.6</v>
       </c>
     </row>
     <row r="287" spans="1:8" outlineLevel="3">
       <c r="A287" s="13">
         <v>97</v>
       </c>
       <c r="B287" s="6" t="s">
         <v>572</v>
       </c>
       <c r="C287" s="7" t="s">
         <v>573</v>
       </c>
       <c r="D287" s="5">
-        <v>224.0</v>
+        <v>264.0</v>
       </c>
       <c r="E287" s="10">
         <v>238.0</v>
       </c>
       <c r="F287" s="10">
         <v>214.2</v>
       </c>
       <c r="G287" s="10">
         <v>190.4</v>
       </c>
       <c r="H287" s="10">
         <v>166.6</v>
       </c>
     </row>
     <row r="288" spans="1:8" outlineLevel="3">
       <c r="A288" s="13">
         <v>98</v>
       </c>
       <c r="B288" s="6" t="s">
         <v>574</v>
       </c>
       <c r="C288" s="7" t="s">
         <v>575</v>
       </c>
       <c r="D288" s="5">
-        <v>524.0</v>
+        <v>510.0</v>
       </c>
       <c r="E288" s="10">
         <v>333.0</v>
       </c>
       <c r="F288" s="10">
         <v>299.7</v>
       </c>
       <c r="G288" s="10">
         <v>266.4</v>
       </c>
       <c r="H288" s="10">
         <v>233.1</v>
       </c>
     </row>
     <row r="289" spans="1:8" outlineLevel="3">
       <c r="A289" s="13">
         <v>99</v>
       </c>
       <c r="B289" s="6" t="s">
         <v>576</v>
       </c>
       <c r="C289" s="7" t="s">
         <v>577</v>
       </c>
       <c r="D289" s="5">
-        <v>0.0</v>
+        <v>130.0</v>
       </c>
       <c r="E289" s="10">
         <v>918.0</v>
       </c>
       <c r="F289" s="10">
         <v>826.2</v>
       </c>
       <c r="G289" s="10">
         <v>734.4</v>
       </c>
       <c r="H289" s="10">
         <v>642.6</v>
       </c>
     </row>
     <row r="290" spans="1:8" outlineLevel="3">
       <c r="A290" s="13">
         <v>100</v>
       </c>
       <c r="B290" s="6" t="s">
         <v>578</v>
       </c>
       <c r="C290" s="7" t="s">
         <v>579</v>
       </c>
       <c r="D290" s="5">
-        <v>48.0</v>
+        <v>28.0</v>
       </c>
       <c r="E290" s="10">
-        <v>894.0</v>
+        <v>895.0</v>
       </c>
       <c r="F290" s="10">
-        <v>804.6</v>
+        <v>805.5</v>
       </c>
       <c r="G290" s="10">
-        <v>715.2</v>
+        <v>716.0</v>
       </c>
       <c r="H290" s="10">
-        <v>625.8</v>
+        <v>626.5</v>
       </c>
     </row>
     <row r="291" spans="1:8" outlineLevel="3">
       <c r="A291" s="13">
         <v>101</v>
       </c>
       <c r="B291" s="6" t="s">
         <v>580</v>
       </c>
       <c r="C291" s="7" t="s">
         <v>581</v>
       </c>
       <c r="D291" s="5">
-        <v>840.0</v>
+        <v>320.0</v>
       </c>
       <c r="E291" s="10">
         <v>560.0</v>
       </c>
       <c r="F291" s="10">
         <v>504.0</v>
       </c>
       <c r="G291" s="10">
         <v>448.0</v>
       </c>
       <c r="H291" s="10">
         <v>392.0</v>
       </c>
     </row>
     <row r="292" spans="1:8" outlineLevel="3">
       <c r="A292" s="13">
         <v>102</v>
       </c>
       <c r="B292" s="6" t="s">
         <v>582</v>
       </c>
       <c r="C292" s="7" t="s">
         <v>583</v>
       </c>
       <c r="D292" s="5">
-        <v>8.0</v>
+        <v>38.0</v>
       </c>
       <c r="E292" s="10">
-        <v>1394.0</v>
+        <v>1393.0</v>
       </c>
       <c r="F292" s="10">
-        <v>1254.6</v>
+        <v>1253.7</v>
       </c>
       <c r="G292" s="10">
-        <v>1115.2</v>
+        <v>1114.4</v>
       </c>
       <c r="H292" s="10">
-        <v>975.8</v>
+        <v>975.1</v>
       </c>
     </row>
     <row r="293" spans="1:8" outlineLevel="3">
       <c r="A293" s="13">
         <v>103</v>
       </c>
       <c r="B293" s="6" t="s">
         <v>584</v>
       </c>
       <c r="C293" s="7" t="s">
         <v>585</v>
       </c>
       <c r="D293" s="5">
         <v>36.0</v>
       </c>
       <c r="E293" s="10">
         <v>1435.0</v>
       </c>
       <c r="F293" s="10">
         <v>1291.5</v>
       </c>
       <c r="G293" s="10">
         <v>1148.0</v>
       </c>
       <c r="H293" s="10">
@@ -12008,77 +12008,77 @@
       </c>
       <c r="E294" s="10">
         <v>949.0</v>
       </c>
       <c r="F294" s="10">
         <v>854.1</v>
       </c>
       <c r="G294" s="10">
         <v>759.2</v>
       </c>
       <c r="H294" s="10">
         <v>664.3</v>
       </c>
     </row>
     <row r="295" spans="1:8" outlineLevel="3">
       <c r="A295" s="13">
         <v>105</v>
       </c>
       <c r="B295" s="6" t="s">
         <v>588</v>
       </c>
       <c r="C295" s="7" t="s">
         <v>589</v>
       </c>
       <c r="D295" s="5">
-        <v>1118.0</v>
+        <v>1384.0</v>
       </c>
       <c r="E295" s="10">
         <v>101.0</v>
       </c>
       <c r="F295" s="10">
         <v>90.9</v>
       </c>
       <c r="G295" s="10">
         <v>80.8</v>
       </c>
       <c r="H295" s="10">
         <v>70.7</v>
       </c>
     </row>
     <row r="296" spans="1:8" outlineLevel="3">
       <c r="A296" s="13">
         <v>106</v>
       </c>
       <c r="B296" s="6" t="s">
         <v>590</v>
       </c>
       <c r="C296" s="7" t="s">
         <v>591</v>
       </c>
       <c r="D296" s="5">
-        <v>2232.0</v>
+        <v>4140.0</v>
       </c>
       <c r="E296" s="10">
         <v>133.0</v>
       </c>
       <c r="F296" s="10">
         <v>119.7</v>
       </c>
       <c r="G296" s="10">
         <v>106.4</v>
       </c>
       <c r="H296" s="10">
         <v>93.1</v>
       </c>
     </row>
     <row r="297" spans="1:8" outlineLevel="3">
       <c r="A297" s="13">
         <v>107</v>
       </c>
       <c r="B297" s="6" t="s">
         <v>592</v>
       </c>
       <c r="C297" s="7" t="s">
         <v>593</v>
       </c>
       <c r="D297" s="5">
@@ -12141,724 +12141,724 @@
       </c>
       <c r="F299" s="10">
         <v>338.4</v>
       </c>
       <c r="G299" s="10">
         <v>300.8</v>
       </c>
       <c r="H299" s="10">
         <v>263.2</v>
       </c>
     </row>
     <row r="300" spans="1:8" outlineLevel="3">
       <c r="A300" s="13">
         <v>110</v>
       </c>
       <c r="B300" s="6" t="s">
         <v>598</v>
       </c>
       <c r="C300" s="7" t="s">
         <v>599</v>
       </c>
       <c r="D300" s="5">
         <v>0.0</v>
       </c>
       <c r="E300" s="10">
-        <v>142.0</v>
+        <v>143.0</v>
       </c>
       <c r="F300" s="10">
-        <v>127.8</v>
+        <v>128.7</v>
       </c>
       <c r="G300" s="10">
-        <v>113.6</v>
+        <v>114.4</v>
       </c>
       <c r="H300" s="10">
-        <v>99.4</v>
+        <v>100.1</v>
       </c>
     </row>
     <row r="301" spans="1:8" outlineLevel="3">
       <c r="A301" s="13">
         <v>111</v>
       </c>
       <c r="B301" s="6" t="s">
         <v>600</v>
       </c>
       <c r="C301" s="7" t="s">
         <v>601</v>
       </c>
       <c r="D301" s="5">
-        <v>4568.0</v>
+        <v>7466.0</v>
       </c>
       <c r="E301" s="10">
         <v>202.0</v>
       </c>
       <c r="F301" s="10">
         <v>181.8</v>
       </c>
       <c r="G301" s="10">
         <v>161.6</v>
       </c>
       <c r="H301" s="10">
         <v>141.4</v>
       </c>
     </row>
     <row r="302" spans="1:8" outlineLevel="3">
       <c r="A302" s="13">
         <v>112</v>
       </c>
       <c r="B302" s="6" t="s">
         <v>602</v>
       </c>
       <c r="C302" s="7" t="s">
         <v>603</v>
       </c>
       <c r="D302" s="5">
-        <v>0.0</v>
+        <v>58.0</v>
       </c>
       <c r="E302" s="10">
         <v>579.0</v>
       </c>
       <c r="F302" s="10">
         <v>521.1</v>
       </c>
       <c r="G302" s="10">
         <v>463.2</v>
       </c>
       <c r="H302" s="10">
         <v>405.3</v>
       </c>
     </row>
     <row r="303" spans="1:8" outlineLevel="3">
       <c r="A303" s="13">
         <v>113</v>
       </c>
       <c r="B303" s="6" t="s">
         <v>604</v>
       </c>
       <c r="C303" s="7" t="s">
         <v>605</v>
       </c>
       <c r="D303" s="5">
-        <v>40.0</v>
+        <v>114.0</v>
       </c>
       <c r="E303" s="10">
         <v>582.0</v>
       </c>
       <c r="F303" s="10">
         <v>523.8</v>
       </c>
       <c r="G303" s="10">
         <v>465.6</v>
       </c>
       <c r="H303" s="10">
         <v>407.4</v>
       </c>
     </row>
     <row r="304" spans="1:8" outlineLevel="3">
       <c r="A304" s="13">
         <v>114</v>
       </c>
       <c r="B304" s="6" t="s">
         <v>606</v>
       </c>
       <c r="C304" s="7" t="s">
         <v>607</v>
       </c>
       <c r="D304" s="5">
-        <v>450.0</v>
+        <v>540.0</v>
       </c>
       <c r="E304" s="10">
         <v>278.0</v>
       </c>
       <c r="F304" s="10">
         <v>250.2</v>
       </c>
       <c r="G304" s="10">
         <v>222.4</v>
       </c>
       <c r="H304" s="10">
         <v>194.6</v>
       </c>
     </row>
     <row r="305" spans="1:8" outlineLevel="3">
       <c r="A305" s="13">
         <v>115</v>
       </c>
       <c r="B305" s="6" t="s">
         <v>608</v>
       </c>
       <c r="C305" s="7" t="s">
         <v>609</v>
       </c>
       <c r="D305" s="5">
-        <v>796.0</v>
+        <v>408.0</v>
       </c>
       <c r="E305" s="10">
-        <v>381.0</v>
+        <v>380.0</v>
       </c>
       <c r="F305" s="10">
-        <v>342.9</v>
+        <v>342.0</v>
       </c>
       <c r="G305" s="10">
-        <v>304.8</v>
+        <v>304.0</v>
       </c>
       <c r="H305" s="10">
-        <v>266.7</v>
+        <v>266.0</v>
       </c>
     </row>
     <row r="306" spans="1:8" outlineLevel="3">
       <c r="A306" s="13">
         <v>116</v>
       </c>
       <c r="B306" s="6" t="s">
         <v>610</v>
       </c>
       <c r="C306" s="7" t="s">
         <v>611</v>
       </c>
       <c r="D306" s="5">
-        <v>86.0</v>
+        <v>0.0</v>
       </c>
       <c r="E306" s="10">
-        <v>1013.0</v>
+        <v>1012.0</v>
       </c>
       <c r="F306" s="10">
-        <v>911.7</v>
+        <v>910.8</v>
       </c>
       <c r="G306" s="10">
-        <v>810.4</v>
+        <v>809.6</v>
       </c>
       <c r="H306" s="10">
-        <v>709.1</v>
+        <v>708.4</v>
       </c>
     </row>
     <row r="307" spans="1:8" outlineLevel="3">
       <c r="A307" s="13">
         <v>117</v>
       </c>
       <c r="B307" s="6" t="s">
         <v>612</v>
       </c>
       <c r="C307" s="7" t="s">
         <v>613</v>
       </c>
       <c r="D307" s="5">
-        <v>64.0</v>
+        <v>36.0</v>
       </c>
       <c r="E307" s="10">
         <v>986.0</v>
       </c>
       <c r="F307" s="10">
         <v>887.4</v>
       </c>
       <c r="G307" s="10">
         <v>788.8</v>
       </c>
       <c r="H307" s="10">
         <v>690.2</v>
       </c>
     </row>
     <row r="308" spans="1:8" outlineLevel="3">
       <c r="A308" s="13">
         <v>118</v>
       </c>
       <c r="B308" s="6" t="s">
         <v>614</v>
       </c>
       <c r="C308" s="7" t="s">
         <v>615</v>
       </c>
       <c r="D308" s="5">
-        <v>120.0</v>
+        <v>22.0</v>
       </c>
       <c r="E308" s="10">
-        <v>770.0</v>
+        <v>769.0</v>
       </c>
       <c r="F308" s="10">
-        <v>693.0</v>
+        <v>692.1</v>
       </c>
       <c r="G308" s="10">
-        <v>616.0</v>
+        <v>615.2</v>
       </c>
       <c r="H308" s="10">
-        <v>539.0</v>
+        <v>538.3</v>
       </c>
     </row>
     <row r="309" spans="1:8" outlineLevel="3">
       <c r="A309" s="13">
         <v>119</v>
       </c>
       <c r="B309" s="6" t="s">
         <v>616</v>
       </c>
       <c r="C309" s="7" t="s">
         <v>617</v>
       </c>
       <c r="D309" s="5">
-        <v>4.0</v>
+        <v>20.0</v>
       </c>
       <c r="E309" s="10">
         <v>1571.0</v>
       </c>
       <c r="F309" s="10">
         <v>1413.9</v>
       </c>
       <c r="G309" s="10">
         <v>1256.8</v>
       </c>
       <c r="H309" s="10">
         <v>1099.7</v>
       </c>
     </row>
     <row r="310" spans="1:8" outlineLevel="3">
       <c r="A310" s="13">
         <v>120</v>
       </c>
       <c r="B310" s="6" t="s">
         <v>618</v>
       </c>
       <c r="C310" s="7" t="s">
         <v>619</v>
       </c>
       <c r="D310" s="5">
-        <v>38.0</v>
+        <v>24.0</v>
       </c>
       <c r="E310" s="10">
-        <v>1549.0</v>
+        <v>1548.0</v>
       </c>
       <c r="F310" s="10">
-        <v>1394.1</v>
+        <v>1393.2</v>
       </c>
       <c r="G310" s="10">
-        <v>1239.2</v>
+        <v>1238.4</v>
       </c>
       <c r="H310" s="10">
-        <v>1084.3</v>
+        <v>1083.6</v>
       </c>
     </row>
     <row r="311" spans="1:8" outlineLevel="3">
       <c r="A311" s="13">
         <v>121</v>
       </c>
       <c r="B311" s="6" t="s">
         <v>620</v>
       </c>
       <c r="C311" s="7" t="s">
         <v>621</v>
       </c>
       <c r="D311" s="5">
-        <v>554.0</v>
+        <v>1008.0</v>
       </c>
       <c r="E311" s="10">
         <v>128.0</v>
       </c>
       <c r="F311" s="10">
         <v>115.2</v>
       </c>
       <c r="G311" s="10">
         <v>102.4</v>
       </c>
       <c r="H311" s="10">
         <v>89.6</v>
       </c>
     </row>
     <row r="312" spans="1:8" outlineLevel="3">
       <c r="A312" s="13">
         <v>122</v>
       </c>
       <c r="B312" s="6" t="s">
         <v>622</v>
       </c>
       <c r="C312" s="7" t="s">
         <v>623</v>
       </c>
       <c r="D312" s="5">
-        <v>1488.0</v>
+        <v>5128.0</v>
       </c>
       <c r="E312" s="10">
-        <v>142.0</v>
+        <v>143.0</v>
       </c>
       <c r="F312" s="10">
-        <v>127.8</v>
+        <v>128.7</v>
       </c>
       <c r="G312" s="10">
-        <v>113.6</v>
+        <v>114.4</v>
       </c>
       <c r="H312" s="10">
-        <v>99.4</v>
+        <v>100.1</v>
       </c>
     </row>
     <row r="313" spans="1:8" outlineLevel="3">
       <c r="A313" s="13">
         <v>123</v>
       </c>
       <c r="B313" s="6" t="s">
         <v>624</v>
       </c>
       <c r="C313" s="7" t="s">
         <v>625</v>
       </c>
       <c r="D313" s="5">
         <v>0.0</v>
       </c>
       <c r="E313" s="10">
         <v>0.0</v>
       </c>
       <c r="F313" s="10">
         <v>0.0</v>
       </c>
       <c r="G313" s="10">
         <v>0.0</v>
       </c>
       <c r="H313" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="314" spans="1:8" outlineLevel="3">
       <c r="A314" s="13">
         <v>124</v>
       </c>
       <c r="B314" s="6" t="s">
         <v>626</v>
       </c>
       <c r="C314" s="7" t="s">
         <v>627</v>
       </c>
       <c r="D314" s="5">
-        <v>4424.0</v>
+        <v>5980.0</v>
       </c>
       <c r="E314" s="10">
-        <v>218.0</v>
+        <v>217.0</v>
       </c>
       <c r="F314" s="10">
-        <v>196.2</v>
+        <v>195.3</v>
       </c>
       <c r="G314" s="10">
-        <v>174.4</v>
+        <v>173.6</v>
       </c>
       <c r="H314" s="10">
-        <v>152.6</v>
+        <v>151.9</v>
       </c>
     </row>
     <row r="315" spans="1:8" outlineLevel="3">
       <c r="A315" s="13">
         <v>125</v>
       </c>
       <c r="B315" s="6" t="s">
         <v>628</v>
       </c>
       <c r="C315" s="7" t="s">
         <v>629</v>
       </c>
       <c r="D315" s="5">
-        <v>114.0</v>
+        <v>38.0</v>
       </c>
       <c r="E315" s="10">
         <v>650.0</v>
       </c>
       <c r="F315" s="10">
         <v>585.0</v>
       </c>
       <c r="G315" s="10">
         <v>520.0</v>
       </c>
       <c r="H315" s="10">
         <v>455.0</v>
       </c>
     </row>
     <row r="316" spans="1:8" outlineLevel="3">
       <c r="A316" s="13">
         <v>126</v>
       </c>
       <c r="B316" s="6" t="s">
         <v>630</v>
       </c>
       <c r="C316" s="7" t="s">
         <v>631</v>
       </c>
       <c r="D316" s="5">
-        <v>0.0</v>
+        <v>40.0</v>
       </c>
       <c r="E316" s="10">
-        <v>651.0</v>
+        <v>652.0</v>
       </c>
       <c r="F316" s="10">
-        <v>585.9</v>
+        <v>586.8</v>
       </c>
       <c r="G316" s="10">
-        <v>520.8</v>
+        <v>521.6</v>
       </c>
       <c r="H316" s="10">
-        <v>455.7</v>
+        <v>456.4</v>
       </c>
     </row>
     <row r="317" spans="1:8" outlineLevel="3">
       <c r="A317" s="13">
         <v>127</v>
       </c>
       <c r="B317" s="6" t="s">
         <v>632</v>
       </c>
       <c r="C317" s="7" t="s">
         <v>633</v>
       </c>
       <c r="D317" s="5">
         <v>66.0</v>
       </c>
       <c r="E317" s="10">
-        <v>317.0</v>
+        <v>316.0</v>
       </c>
       <c r="F317" s="10">
-        <v>285.3</v>
+        <v>284.4</v>
       </c>
       <c r="G317" s="10">
-        <v>253.6</v>
+        <v>252.8</v>
       </c>
       <c r="H317" s="10">
-        <v>221.9</v>
+        <v>221.2</v>
       </c>
     </row>
     <row r="318" spans="1:8" outlineLevel="3">
       <c r="A318" s="13">
         <v>128</v>
       </c>
       <c r="B318" s="6" t="s">
         <v>634</v>
       </c>
       <c r="C318" s="7" t="s">
         <v>635</v>
       </c>
       <c r="D318" s="5">
-        <v>476.0</v>
+        <v>462.0</v>
       </c>
       <c r="E318" s="10">
         <v>461.0</v>
       </c>
       <c r="F318" s="10">
         <v>414.9</v>
       </c>
       <c r="G318" s="10">
         <v>368.8</v>
       </c>
       <c r="H318" s="10">
         <v>322.7</v>
       </c>
     </row>
     <row r="319" spans="1:8" outlineLevel="3">
       <c r="A319" s="13">
         <v>129</v>
       </c>
       <c r="B319" s="6" t="s">
         <v>636</v>
       </c>
       <c r="C319" s="7" t="s">
         <v>637</v>
       </c>
       <c r="D319" s="5">
-        <v>108.0</v>
+        <v>62.0</v>
       </c>
       <c r="E319" s="10">
         <v>1144.0</v>
       </c>
       <c r="F319" s="10">
         <v>1029.6</v>
       </c>
       <c r="G319" s="10">
         <v>915.2</v>
       </c>
       <c r="H319" s="10">
         <v>800.8</v>
       </c>
     </row>
     <row r="320" spans="1:8" outlineLevel="3">
       <c r="A320" s="13">
         <v>130</v>
       </c>
       <c r="B320" s="6" t="s">
         <v>638</v>
       </c>
       <c r="C320" s="7" t="s">
         <v>639</v>
       </c>
       <c r="D320" s="5">
-        <v>28.0</v>
+        <v>14.0</v>
       </c>
       <c r="E320" s="10">
         <v>1114.0</v>
       </c>
       <c r="F320" s="10">
         <v>1002.6</v>
       </c>
       <c r="G320" s="10">
         <v>891.2</v>
       </c>
       <c r="H320" s="10">
         <v>779.8</v>
       </c>
     </row>
     <row r="321" spans="1:8" outlineLevel="3">
       <c r="A321" s="13">
         <v>131</v>
       </c>
       <c r="B321" s="6" t="s">
         <v>640</v>
       </c>
       <c r="C321" s="7" t="s">
         <v>641</v>
       </c>
       <c r="D321" s="5">
-        <v>174.0</v>
+        <v>0.0</v>
       </c>
       <c r="E321" s="10">
         <v>899.0</v>
       </c>
       <c r="F321" s="10">
         <v>809.1</v>
       </c>
       <c r="G321" s="10">
         <v>719.2</v>
       </c>
       <c r="H321" s="10">
         <v>629.3</v>
       </c>
     </row>
     <row r="322" spans="1:8" outlineLevel="3">
       <c r="A322" s="13">
         <v>132</v>
       </c>
       <c r="B322" s="6" t="s">
         <v>642</v>
       </c>
       <c r="C322" s="7" t="s">
         <v>643</v>
       </c>
       <c r="D322" s="5">
-        <v>80.0</v>
+        <v>90.0</v>
       </c>
       <c r="E322" s="10">
-        <v>1722.0</v>
+        <v>1721.0</v>
       </c>
       <c r="F322" s="10">
-        <v>1549.8</v>
+        <v>1548.9</v>
       </c>
       <c r="G322" s="10">
-        <v>1377.6</v>
+        <v>1376.8</v>
       </c>
       <c r="H322" s="10">
-        <v>1205.4</v>
+        <v>1204.7</v>
       </c>
     </row>
     <row r="323" spans="1:8" outlineLevel="3">
       <c r="A323" s="13">
         <v>133</v>
       </c>
       <c r="B323" s="6" t="s">
         <v>644</v>
       </c>
       <c r="C323" s="7" t="s">
         <v>645</v>
       </c>
       <c r="D323" s="5">
-        <v>14.0</v>
+        <v>24.0</v>
       </c>
       <c r="E323" s="10">
         <v>1696.0</v>
       </c>
       <c r="F323" s="10">
         <v>1526.4</v>
       </c>
       <c r="G323" s="10">
         <v>1356.8</v>
       </c>
       <c r="H323" s="10">
         <v>1187.2</v>
       </c>
     </row>
     <row r="324" spans="1:8" outlineLevel="3">
       <c r="A324" s="13">
         <v>134</v>
       </c>
       <c r="B324" s="6" t="s">
         <v>646</v>
       </c>
       <c r="C324" s="7" t="s">
         <v>647</v>
       </c>
       <c r="D324" s="5">
         <v>0.0</v>
       </c>
       <c r="E324" s="10">
-        <v>1363.0</v>
+        <v>1364.0</v>
       </c>
       <c r="F324" s="10">
-        <v>1226.7</v>
+        <v>1227.6</v>
       </c>
       <c r="G324" s="10">
-        <v>1090.4</v>
+        <v>1091.2</v>
       </c>
       <c r="H324" s="10">
-        <v>954.1</v>
+        <v>954.8</v>
       </c>
     </row>
     <row r="325" spans="1:8" outlineLevel="3">
       <c r="A325" s="13">
         <v>135</v>
       </c>
       <c r="B325" s="6" t="s">
         <v>648</v>
       </c>
       <c r="C325" s="7" t="s">
         <v>649</v>
       </c>
       <c r="D325" s="5">
-        <v>338.0</v>
+        <v>306.0</v>
       </c>
       <c r="E325" s="10">
         <v>150.0</v>
       </c>
       <c r="F325" s="10">
         <v>135.0</v>
       </c>
       <c r="G325" s="10">
         <v>120.0</v>
       </c>
       <c r="H325" s="10">
         <v>105.0</v>
       </c>
     </row>
     <row r="326" spans="1:8" outlineLevel="3">
       <c r="A326" s="13">
         <v>136</v>
       </c>
       <c r="B326" s="6" t="s">
         <v>650</v>
       </c>
       <c r="C326" s="7" t="s">
         <v>651</v>
       </c>
       <c r="D326" s="5">
-        <v>3452.0</v>
+        <v>3466.0</v>
       </c>
       <c r="E326" s="10">
         <v>163.0</v>
       </c>
       <c r="F326" s="10">
         <v>146.7</v>
       </c>
       <c r="G326" s="10">
         <v>130.4</v>
       </c>
       <c r="H326" s="10">
         <v>114.1</v>
       </c>
     </row>
     <row r="327" spans="1:8" outlineLevel="3">
       <c r="A327" s="13">
         <v>137</v>
       </c>
       <c r="B327" s="6" t="s">
         <v>652</v>
       </c>
       <c r="C327" s="7" t="s">
         <v>653</v>
       </c>
       <c r="D327" s="5">
@@ -12866,337 +12866,337 @@
       </c>
       <c r="E327" s="10">
         <v>0.0</v>
       </c>
       <c r="F327" s="10">
         <v>0.0</v>
       </c>
       <c r="G327" s="10">
         <v>0.0</v>
       </c>
       <c r="H327" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="328" spans="1:8" outlineLevel="3">
       <c r="A328" s="13">
         <v>138</v>
       </c>
       <c r="B328" s="6" t="s">
         <v>654</v>
       </c>
       <c r="C328" s="7" t="s">
         <v>655</v>
       </c>
       <c r="D328" s="5">
-        <v>1134.0</v>
+        <v>2994.0</v>
       </c>
       <c r="E328" s="10">
         <v>256.0</v>
       </c>
       <c r="F328" s="10">
         <v>230.4</v>
       </c>
       <c r="G328" s="10">
         <v>204.8</v>
       </c>
       <c r="H328" s="10">
         <v>179.2</v>
       </c>
     </row>
     <row r="329" spans="1:8" outlineLevel="3">
       <c r="A329" s="13">
         <v>139</v>
       </c>
       <c r="B329" s="6" t="s">
         <v>656</v>
       </c>
       <c r="C329" s="7" t="s">
         <v>657</v>
       </c>
       <c r="D329" s="5">
-        <v>54.0</v>
+        <v>58.0</v>
       </c>
       <c r="E329" s="10">
         <v>744.0</v>
       </c>
       <c r="F329" s="10">
         <v>669.6</v>
       </c>
       <c r="G329" s="10">
         <v>595.2</v>
       </c>
       <c r="H329" s="10">
         <v>520.8</v>
       </c>
     </row>
     <row r="330" spans="1:8" outlineLevel="3">
       <c r="A330" s="13">
         <v>140</v>
       </c>
       <c r="B330" s="6" t="s">
         <v>658</v>
       </c>
       <c r="C330" s="7" t="s">
         <v>659</v>
       </c>
       <c r="D330" s="5">
-        <v>0.0</v>
+        <v>12.0</v>
       </c>
       <c r="E330" s="10">
-        <v>746.0</v>
+        <v>745.0</v>
       </c>
       <c r="F330" s="10">
-        <v>671.4</v>
+        <v>670.5</v>
       </c>
       <c r="G330" s="10">
-        <v>596.8</v>
+        <v>596.0</v>
       </c>
       <c r="H330" s="10">
-        <v>522.2</v>
+        <v>521.5</v>
       </c>
     </row>
     <row r="331" spans="1:8" outlineLevel="3">
       <c r="A331" s="13">
         <v>141</v>
       </c>
       <c r="B331" s="6" t="s">
         <v>660</v>
       </c>
       <c r="C331" s="7" t="s">
         <v>661</v>
       </c>
       <c r="D331" s="5">
-        <v>62.0</v>
+        <v>44.0</v>
       </c>
       <c r="E331" s="10">
-        <v>357.0</v>
+        <v>356.0</v>
       </c>
       <c r="F331" s="10">
-        <v>321.3</v>
+        <v>320.4</v>
       </c>
       <c r="G331" s="10">
-        <v>285.6</v>
+        <v>284.8</v>
       </c>
       <c r="H331" s="10">
-        <v>249.9</v>
+        <v>249.2</v>
       </c>
     </row>
     <row r="332" spans="1:8" outlineLevel="3">
       <c r="A332" s="13">
         <v>142</v>
       </c>
       <c r="B332" s="6" t="s">
         <v>662</v>
       </c>
       <c r="C332" s="7" t="s">
         <v>663</v>
       </c>
       <c r="D332" s="5">
-        <v>312.0</v>
+        <v>346.0</v>
       </c>
       <c r="E332" s="10">
-        <v>555.0</v>
+        <v>556.0</v>
       </c>
       <c r="F332" s="10">
-        <v>499.5</v>
+        <v>500.4</v>
       </c>
       <c r="G332" s="10">
-        <v>444.0</v>
+        <v>444.8</v>
       </c>
       <c r="H332" s="10">
-        <v>388.5</v>
+        <v>389.2</v>
       </c>
     </row>
     <row r="333" spans="1:8" outlineLevel="3">
       <c r="A333" s="13">
         <v>143</v>
       </c>
       <c r="B333" s="6" t="s">
         <v>664</v>
       </c>
       <c r="C333" s="7" t="s">
         <v>665</v>
       </c>
       <c r="D333" s="5">
-        <v>24.0</v>
+        <v>94.0</v>
       </c>
       <c r="E333" s="10">
         <v>1392.0</v>
       </c>
       <c r="F333" s="10">
         <v>1252.8</v>
       </c>
       <c r="G333" s="10">
         <v>1113.6</v>
       </c>
       <c r="H333" s="10">
         <v>974.4</v>
       </c>
     </row>
     <row r="334" spans="1:8" outlineLevel="3">
       <c r="A334" s="13">
         <v>144</v>
       </c>
       <c r="B334" s="6" t="s">
         <v>666</v>
       </c>
       <c r="C334" s="7" t="s">
         <v>667</v>
       </c>
       <c r="D334" s="5">
         <v>0.0</v>
       </c>
       <c r="E334" s="10">
-        <v>1357.0</v>
+        <v>1356.0</v>
       </c>
       <c r="F334" s="10">
-        <v>1221.3</v>
+        <v>1220.4</v>
       </c>
       <c r="G334" s="10">
-        <v>1085.6</v>
+        <v>1084.8</v>
       </c>
       <c r="H334" s="10">
-        <v>949.9</v>
+        <v>949.2</v>
       </c>
     </row>
     <row r="335" spans="1:8" outlineLevel="3">
       <c r="A335" s="13">
         <v>145</v>
       </c>
       <c r="B335" s="6" t="s">
         <v>668</v>
       </c>
       <c r="C335" s="7" t="s">
         <v>669</v>
       </c>
       <c r="D335" s="5">
-        <v>14.0</v>
+        <v>0.0</v>
       </c>
       <c r="E335" s="10">
         <v>1038.0</v>
       </c>
       <c r="F335" s="10">
         <v>934.2</v>
       </c>
       <c r="G335" s="10">
         <v>830.4</v>
       </c>
       <c r="H335" s="10">
         <v>726.6</v>
       </c>
     </row>
     <row r="336" spans="1:8" outlineLevel="3">
       <c r="A336" s="13">
         <v>146</v>
       </c>
       <c r="B336" s="6" t="s">
         <v>670</v>
       </c>
       <c r="C336" s="7" t="s">
         <v>671</v>
       </c>
       <c r="D336" s="5">
-        <v>10.0</v>
+        <v>28.0</v>
       </c>
       <c r="E336" s="10">
         <v>1995.0</v>
       </c>
       <c r="F336" s="10">
         <v>1795.5</v>
       </c>
       <c r="G336" s="10">
         <v>1596.0</v>
       </c>
       <c r="H336" s="10">
         <v>1396.5</v>
       </c>
     </row>
     <row r="337" spans="1:8" outlineLevel="3">
       <c r="A337" s="13">
         <v>147</v>
       </c>
       <c r="B337" s="6" t="s">
         <v>672</v>
       </c>
       <c r="C337" s="7" t="s">
         <v>673</v>
       </c>
       <c r="D337" s="5">
-        <v>24.0</v>
+        <v>6.0</v>
       </c>
       <c r="E337" s="10">
         <v>1965.0</v>
       </c>
       <c r="F337" s="10">
         <v>1768.5</v>
       </c>
       <c r="G337" s="10">
         <v>1572.0</v>
       </c>
       <c r="H337" s="10">
         <v>1375.5</v>
       </c>
     </row>
     <row r="338" spans="1:8" outlineLevel="3">
       <c r="A338" s="13">
         <v>148</v>
       </c>
       <c r="B338" s="6" t="s">
         <v>674</v>
       </c>
       <c r="C338" s="7" t="s">
         <v>675</v>
       </c>
       <c r="D338" s="5">
         <v>0.0</v>
       </c>
       <c r="E338" s="10">
-        <v>1427.0</v>
+        <v>1426.0</v>
       </c>
       <c r="F338" s="10">
-        <v>1284.3</v>
+        <v>1283.4</v>
       </c>
       <c r="G338" s="10">
-        <v>1141.6</v>
+        <v>1140.8</v>
       </c>
       <c r="H338" s="10">
-        <v>998.9</v>
+        <v>998.2</v>
       </c>
     </row>
     <row r="339" spans="1:8" outlineLevel="3">
       <c r="A339" s="13">
         <v>149</v>
       </c>
       <c r="B339" s="6" t="s">
         <v>676</v>
       </c>
       <c r="C339" s="7" t="s">
         <v>677</v>
       </c>
       <c r="D339" s="5">
-        <v>668.0</v>
+        <v>1364.0</v>
       </c>
       <c r="E339" s="10">
         <v>208.0</v>
       </c>
       <c r="F339" s="10">
         <v>187.2</v>
       </c>
       <c r="G339" s="10">
         <v>166.4</v>
       </c>
       <c r="H339" s="10">
         <v>145.6</v>
       </c>
     </row>
     <row r="340" spans="1:8" outlineLevel="3">
       <c r="A340" s="13">
         <v>150</v>
       </c>
       <c r="B340" s="6" t="s">
         <v>678</v>
       </c>
       <c r="C340" s="7" t="s">
         <v>679</v>
       </c>
       <c r="D340" s="5">
@@ -13204,51 +13204,51 @@
       </c>
       <c r="E340" s="10">
         <v>512.0</v>
       </c>
       <c r="F340" s="10">
         <v>460.8</v>
       </c>
       <c r="G340" s="10">
         <v>409.6</v>
       </c>
       <c r="H340" s="10">
         <v>358.4</v>
       </c>
     </row>
     <row r="341" spans="1:8" outlineLevel="3">
       <c r="A341" s="13">
         <v>151</v>
       </c>
       <c r="B341" s="6" t="s">
         <v>680</v>
       </c>
       <c r="C341" s="7" t="s">
         <v>681</v>
       </c>
       <c r="D341" s="5">
-        <v>1358.0</v>
+        <v>1612.0</v>
       </c>
       <c r="E341" s="10">
         <v>304.0</v>
       </c>
       <c r="F341" s="10">
         <v>273.6</v>
       </c>
       <c r="G341" s="10">
         <v>243.2</v>
       </c>
       <c r="H341" s="10">
         <v>212.8</v>
       </c>
     </row>
     <row r="342" spans="1:8" outlineLevel="3">
       <c r="A342" s="13">
         <v>152</v>
       </c>
       <c r="B342" s="6" t="s">
         <v>682</v>
       </c>
       <c r="C342" s="7" t="s">
         <v>683</v>
       </c>
       <c r="D342" s="5">
@@ -13256,285 +13256,285 @@
       </c>
       <c r="E342" s="10">
         <v>982.0</v>
       </c>
       <c r="F342" s="10">
         <v>883.8</v>
       </c>
       <c r="G342" s="10">
         <v>785.6</v>
       </c>
       <c r="H342" s="10">
         <v>687.4</v>
       </c>
     </row>
     <row r="343" spans="1:8" outlineLevel="3">
       <c r="A343" s="13">
         <v>153</v>
       </c>
       <c r="B343" s="6" t="s">
         <v>684</v>
       </c>
       <c r="C343" s="7" t="s">
         <v>685</v>
       </c>
       <c r="D343" s="5">
-        <v>18.0</v>
+        <v>16.0</v>
       </c>
       <c r="E343" s="10">
-        <v>968.0</v>
+        <v>967.0</v>
       </c>
       <c r="F343" s="10">
-        <v>871.2</v>
+        <v>870.3</v>
       </c>
       <c r="G343" s="10">
-        <v>774.4</v>
+        <v>773.6</v>
       </c>
       <c r="H343" s="10">
-        <v>677.6</v>
+        <v>676.9</v>
       </c>
     </row>
     <row r="344" spans="1:8" outlineLevel="3">
       <c r="A344" s="13">
         <v>154</v>
       </c>
       <c r="B344" s="6" t="s">
         <v>686</v>
       </c>
       <c r="C344" s="7" t="s">
         <v>687</v>
       </c>
       <c r="D344" s="5">
-        <v>42.0</v>
+        <v>74.0</v>
       </c>
       <c r="E344" s="10">
-        <v>427.0</v>
+        <v>428.0</v>
       </c>
       <c r="F344" s="10">
-        <v>384.3</v>
+        <v>385.2</v>
       </c>
       <c r="G344" s="10">
-        <v>341.6</v>
+        <v>342.4</v>
       </c>
       <c r="H344" s="10">
-        <v>298.9</v>
+        <v>299.6</v>
       </c>
     </row>
     <row r="345" spans="1:8" outlineLevel="3">
       <c r="A345" s="13">
         <v>155</v>
       </c>
       <c r="B345" s="6" t="s">
         <v>688</v>
       </c>
       <c r="C345" s="7" t="s">
         <v>689</v>
       </c>
       <c r="D345" s="5">
         <v>0.0</v>
       </c>
       <c r="E345" s="10">
-        <v>624.0</v>
+        <v>625.0</v>
       </c>
       <c r="F345" s="10">
-        <v>561.6</v>
+        <v>562.5</v>
       </c>
       <c r="G345" s="10">
-        <v>499.2</v>
+        <v>500.0</v>
       </c>
       <c r="H345" s="10">
-        <v>436.8</v>
+        <v>437.5</v>
       </c>
     </row>
     <row r="346" spans="1:8" outlineLevel="3">
       <c r="A346" s="13">
         <v>156</v>
       </c>
       <c r="B346" s="6" t="s">
         <v>690</v>
       </c>
       <c r="C346" s="7" t="s">
         <v>691</v>
       </c>
       <c r="D346" s="5">
-        <v>18.0</v>
+        <v>20.0</v>
       </c>
       <c r="E346" s="10">
-        <v>1574.0</v>
+        <v>1575.0</v>
       </c>
       <c r="F346" s="10">
-        <v>1416.6</v>
+        <v>1417.5</v>
       </c>
       <c r="G346" s="10">
-        <v>1259.2</v>
+        <v>1260.0</v>
       </c>
       <c r="H346" s="10">
-        <v>1101.8</v>
+        <v>1102.5</v>
       </c>
     </row>
     <row r="347" spans="1:8" outlineLevel="3">
       <c r="A347" s="13">
         <v>157</v>
       </c>
       <c r="B347" s="6" t="s">
         <v>692</v>
       </c>
       <c r="C347" s="7" t="s">
         <v>693</v>
       </c>
       <c r="D347" s="5">
         <v>0.0</v>
       </c>
       <c r="E347" s="10">
         <v>1534.0</v>
       </c>
       <c r="F347" s="10">
         <v>1380.6</v>
       </c>
       <c r="G347" s="10">
         <v>1227.2</v>
       </c>
       <c r="H347" s="10">
         <v>1073.8</v>
       </c>
     </row>
     <row r="348" spans="1:8" outlineLevel="3">
       <c r="A348" s="13">
         <v>158</v>
       </c>
       <c r="B348" s="6" t="s">
         <v>694</v>
       </c>
       <c r="C348" s="7" t="s">
         <v>695</v>
       </c>
       <c r="D348" s="5">
-        <v>20.0</v>
+        <v>16.0</v>
       </c>
       <c r="E348" s="10">
-        <v>1090.0</v>
+        <v>1089.0</v>
       </c>
       <c r="F348" s="10">
-        <v>981.0</v>
+        <v>980.1</v>
       </c>
       <c r="G348" s="10">
-        <v>872.0</v>
+        <v>871.2</v>
       </c>
       <c r="H348" s="10">
-        <v>763.0</v>
+        <v>762.3</v>
       </c>
     </row>
     <row r="349" spans="1:8" outlineLevel="3">
       <c r="A349" s="13">
         <v>159</v>
       </c>
       <c r="B349" s="6" t="s">
         <v>696</v>
       </c>
       <c r="C349" s="7" t="s">
         <v>697</v>
       </c>
       <c r="D349" s="5">
         <v>0.0</v>
       </c>
       <c r="E349" s="10">
         <v>2107.0</v>
       </c>
       <c r="F349" s="10">
         <v>1896.3</v>
       </c>
       <c r="G349" s="10">
         <v>1685.6</v>
       </c>
       <c r="H349" s="10">
         <v>1474.9</v>
       </c>
     </row>
     <row r="350" spans="1:8" outlineLevel="3">
       <c r="A350" s="13">
         <v>160</v>
       </c>
       <c r="B350" s="6" t="s">
         <v>698</v>
       </c>
       <c r="C350" s="7" t="s">
         <v>699</v>
       </c>
       <c r="D350" s="5">
-        <v>18.0</v>
+        <v>14.0</v>
       </c>
       <c r="E350" s="10">
-        <v>2206.0</v>
+        <v>2207.0</v>
       </c>
       <c r="F350" s="10">
-        <v>1985.4</v>
+        <v>1986.3</v>
       </c>
       <c r="G350" s="10">
-        <v>1764.8</v>
+        <v>1765.6</v>
       </c>
       <c r="H350" s="10">
-        <v>1544.2</v>
+        <v>1544.9</v>
       </c>
     </row>
     <row r="351" spans="1:8" outlineLevel="3">
       <c r="A351" s="13">
         <v>161</v>
       </c>
       <c r="B351" s="6" t="s">
         <v>700</v>
       </c>
       <c r="C351" s="7" t="s">
         <v>701</v>
       </c>
       <c r="D351" s="5">
         <v>0.0</v>
       </c>
       <c r="E351" s="10">
-        <v>1570.0</v>
+        <v>1569.0</v>
       </c>
       <c r="F351" s="10">
-        <v>1413.0</v>
+        <v>1412.1</v>
       </c>
       <c r="G351" s="10">
-        <v>1256.0</v>
+        <v>1255.2</v>
       </c>
       <c r="H351" s="10">
-        <v>1099.0</v>
+        <v>1098.3</v>
       </c>
     </row>
     <row r="352" spans="1:8" outlineLevel="3">
       <c r="A352" s="13">
         <v>162</v>
       </c>
       <c r="B352" s="6" t="s">
         <v>702</v>
       </c>
       <c r="C352" s="7" t="s">
         <v>703</v>
       </c>
       <c r="D352" s="5">
-        <v>382.0</v>
+        <v>1278.0</v>
       </c>
       <c r="E352" s="10">
         <v>250.0</v>
       </c>
       <c r="F352" s="10">
         <v>225.0</v>
       </c>
       <c r="G352" s="10">
         <v>200.0</v>
       </c>
       <c r="H352" s="10">
         <v>175.0</v>
       </c>
     </row>
     <row r="353" spans="1:8" outlineLevel="3">
       <c r="A353" s="13">
         <v>163</v>
       </c>
       <c r="B353" s="6" t="s">
         <v>704</v>
       </c>
       <c r="C353" s="7" t="s">
         <v>705</v>
       </c>
       <c r="D353" s="5">
@@ -13545,112 +13545,112 @@
       </c>
       <c r="F353" s="10">
         <v>0.0</v>
       </c>
       <c r="G353" s="10">
         <v>0.0</v>
       </c>
       <c r="H353" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="354" spans="1:8" outlineLevel="3">
       <c r="A354" s="13">
         <v>164</v>
       </c>
       <c r="B354" s="6" t="s">
         <v>706</v>
       </c>
       <c r="C354" s="7" t="s">
         <v>707</v>
       </c>
       <c r="D354" s="5">
         <v>0.0</v>
       </c>
       <c r="E354" s="10">
-        <v>325.0</v>
+        <v>324.0</v>
       </c>
       <c r="F354" s="10">
-        <v>292.5</v>
+        <v>291.6</v>
       </c>
       <c r="G354" s="10">
-        <v>260.0</v>
+        <v>259.2</v>
       </c>
       <c r="H354" s="10">
-        <v>227.5</v>
+        <v>226.8</v>
       </c>
     </row>
     <row r="355" spans="1:8" outlineLevel="3">
       <c r="A355" s="13">
         <v>165</v>
       </c>
       <c r="B355" s="6" t="s">
         <v>708</v>
       </c>
       <c r="C355" s="7" t="s">
         <v>709</v>
       </c>
       <c r="D355" s="5">
         <v>0.0</v>
       </c>
       <c r="E355" s="10">
-        <v>973.0</v>
+        <v>972.0</v>
       </c>
       <c r="F355" s="10">
-        <v>875.7</v>
+        <v>874.8</v>
       </c>
       <c r="G355" s="10">
-        <v>778.4</v>
+        <v>777.6</v>
       </c>
       <c r="H355" s="10">
-        <v>681.1</v>
+        <v>680.4</v>
       </c>
     </row>
     <row r="356" spans="1:8" outlineLevel="3">
       <c r="A356" s="13">
         <v>166</v>
       </c>
       <c r="B356" s="6" t="s">
         <v>710</v>
       </c>
       <c r="C356" s="7" t="s">
         <v>711</v>
       </c>
       <c r="D356" s="5">
         <v>0.0</v>
       </c>
       <c r="E356" s="10">
-        <v>659.0</v>
+        <v>660.0</v>
       </c>
       <c r="F356" s="10">
-        <v>593.1</v>
+        <v>594.0</v>
       </c>
       <c r="G356" s="10">
-        <v>527.2</v>
+        <v>528.0</v>
       </c>
       <c r="H356" s="10">
-        <v>461.3</v>
+        <v>462.0</v>
       </c>
     </row>
     <row r="357" spans="1:8" outlineLevel="3">
       <c r="A357" s="13">
         <v>167</v>
       </c>
       <c r="B357" s="6" t="s">
         <v>712</v>
       </c>
       <c r="C357" s="7" t="s">
         <v>713</v>
       </c>
       <c r="D357" s="5">
         <v>0.0</v>
       </c>
       <c r="E357" s="10">
         <v>1715.0</v>
       </c>
       <c r="F357" s="10">
         <v>1543.5</v>
       </c>
       <c r="G357" s="10">
         <v>1372.0</v>
       </c>
       <c r="H357" s="10">
@@ -13701,60 +13701,60 @@
       </c>
       <c r="F359" s="10">
         <v>1569.6</v>
       </c>
       <c r="G359" s="10">
         <v>1395.2</v>
       </c>
       <c r="H359" s="10">
         <v>1220.8</v>
       </c>
     </row>
     <row r="360" spans="1:8" outlineLevel="3">
       <c r="A360" s="13">
         <v>170</v>
       </c>
       <c r="B360" s="6" t="s">
         <v>718</v>
       </c>
       <c r="C360" s="7" t="s">
         <v>719</v>
       </c>
       <c r="D360" s="5">
         <v>0.0</v>
       </c>
       <c r="E360" s="10">
-        <v>256.0</v>
+        <v>255.0</v>
       </c>
       <c r="F360" s="10">
-        <v>230.4</v>
+        <v>229.5</v>
       </c>
       <c r="G360" s="10">
-        <v>204.8</v>
+        <v>204.0</v>
       </c>
       <c r="H360" s="10">
-        <v>179.2</v>
+        <v>178.5</v>
       </c>
     </row>
     <row r="361" spans="1:8" outlineLevel="3">
       <c r="A361" s="13">
         <v>171</v>
       </c>
       <c r="B361" s="6" t="s">
         <v>720</v>
       </c>
       <c r="C361" s="7" t="s">
         <v>721</v>
       </c>
       <c r="D361" s="5">
         <v>0.0</v>
       </c>
       <c r="E361" s="10">
         <v>43.0</v>
       </c>
       <c r="F361" s="10">
         <v>38.7</v>
       </c>
       <c r="G361" s="10">
         <v>34.4</v>
       </c>
       <c r="H361" s="10">
@@ -13776,337 +13776,337 @@
       </c>
       <c r="E362" s="10">
         <v>61.0</v>
       </c>
       <c r="F362" s="10">
         <v>54.9</v>
       </c>
       <c r="G362" s="10">
         <v>48.8</v>
       </c>
       <c r="H362" s="10">
         <v>42.7</v>
       </c>
     </row>
     <row r="363" spans="1:8" outlineLevel="3">
       <c r="A363" s="13">
         <v>173</v>
       </c>
       <c r="B363" s="6" t="s">
         <v>724</v>
       </c>
       <c r="C363" s="7" t="s">
         <v>725</v>
       </c>
       <c r="D363" s="5">
-        <v>3300.0</v>
+        <v>3634.0</v>
       </c>
       <c r="E363" s="10">
         <v>333.0</v>
       </c>
       <c r="F363" s="10">
         <v>299.7</v>
       </c>
       <c r="G363" s="10">
         <v>266.4</v>
       </c>
       <c r="H363" s="10">
         <v>233.1</v>
       </c>
     </row>
     <row r="364" spans="1:8" outlineLevel="3">
       <c r="A364" s="13">
         <v>174</v>
       </c>
       <c r="B364" s="6" t="s">
         <v>726</v>
       </c>
       <c r="C364" s="7" t="s">
         <v>727</v>
       </c>
       <c r="D364" s="5">
-        <v>84.0</v>
+        <v>140.0</v>
       </c>
       <c r="E364" s="10">
-        <v>979.0</v>
+        <v>1122.0</v>
       </c>
       <c r="F364" s="10">
-        <v>881.1</v>
+        <v>1009.8</v>
       </c>
       <c r="G364" s="10">
-        <v>783.2</v>
+        <v>897.6</v>
       </c>
       <c r="H364" s="10">
-        <v>685.3</v>
+        <v>785.4</v>
       </c>
     </row>
     <row r="365" spans="1:8" outlineLevel="3">
       <c r="A365" s="13">
         <v>175</v>
       </c>
       <c r="B365" s="6" t="s">
         <v>728</v>
       </c>
       <c r="C365" s="7" t="s">
         <v>729</v>
       </c>
       <c r="D365" s="5">
-        <v>50.0</v>
+        <v>36.0</v>
       </c>
       <c r="E365" s="10">
         <v>1131.0</v>
       </c>
       <c r="F365" s="10">
         <v>1017.9</v>
       </c>
       <c r="G365" s="10">
         <v>904.8</v>
       </c>
       <c r="H365" s="10">
         <v>791.7</v>
       </c>
     </row>
     <row r="366" spans="1:8" outlineLevel="3">
       <c r="A366" s="13">
         <v>176</v>
       </c>
       <c r="B366" s="6" t="s">
         <v>730</v>
       </c>
       <c r="C366" s="7" t="s">
         <v>731</v>
       </c>
       <c r="D366" s="5">
-        <v>52.0</v>
+        <v>0.0</v>
       </c>
       <c r="E366" s="10">
-        <v>459.0</v>
+        <v>460.0</v>
       </c>
       <c r="F366" s="10">
-        <v>413.1</v>
+        <v>414.0</v>
       </c>
       <c r="G366" s="10">
-        <v>367.2</v>
+        <v>368.0</v>
       </c>
       <c r="H366" s="10">
-        <v>321.3</v>
+        <v>322.0</v>
       </c>
     </row>
     <row r="367" spans="1:8" outlineLevel="3">
       <c r="A367" s="13">
         <v>177</v>
       </c>
       <c r="B367" s="6" t="s">
         <v>732</v>
       </c>
       <c r="C367" s="7" t="s">
         <v>733</v>
       </c>
       <c r="D367" s="5">
-        <v>172.0</v>
+        <v>102.0</v>
       </c>
       <c r="E367" s="10">
-        <v>666.0</v>
+        <v>665.0</v>
       </c>
       <c r="F367" s="10">
-        <v>599.4</v>
+        <v>598.5</v>
       </c>
       <c r="G367" s="10">
-        <v>532.8</v>
+        <v>532.0</v>
       </c>
       <c r="H367" s="10">
-        <v>466.2</v>
+        <v>465.5</v>
       </c>
     </row>
     <row r="368" spans="1:8" outlineLevel="3">
       <c r="A368" s="13">
         <v>178</v>
       </c>
       <c r="B368" s="6" t="s">
         <v>734</v>
       </c>
       <c r="C368" s="7" t="s">
         <v>735</v>
       </c>
       <c r="D368" s="5">
-        <v>6.0</v>
+        <v>0.0</v>
       </c>
       <c r="E368" s="10">
-        <v>1763.0</v>
+        <v>1762.0</v>
       </c>
       <c r="F368" s="10">
-        <v>1586.7</v>
+        <v>1585.8</v>
       </c>
       <c r="G368" s="10">
-        <v>1410.4</v>
+        <v>1409.6</v>
       </c>
       <c r="H368" s="10">
-        <v>1234.1</v>
+        <v>1233.4</v>
       </c>
     </row>
     <row r="369" spans="1:8" outlineLevel="3">
       <c r="A369" s="13">
         <v>179</v>
       </c>
       <c r="B369" s="6" t="s">
         <v>736</v>
       </c>
       <c r="C369" s="7" t="s">
         <v>737</v>
       </c>
       <c r="D369" s="5">
-        <v>12.0</v>
+        <v>16.0</v>
       </c>
       <c r="E369" s="10">
         <v>1717.0</v>
       </c>
       <c r="F369" s="10">
         <v>1545.3</v>
       </c>
       <c r="G369" s="10">
         <v>1373.6</v>
       </c>
       <c r="H369" s="10">
         <v>1201.9</v>
       </c>
     </row>
     <row r="370" spans="1:8" outlineLevel="3">
       <c r="A370" s="13">
         <v>180</v>
       </c>
       <c r="B370" s="6" t="s">
         <v>738</v>
       </c>
       <c r="C370" s="7" t="s">
         <v>739</v>
       </c>
       <c r="D370" s="5">
-        <v>86.0</v>
+        <v>248.0</v>
       </c>
       <c r="E370" s="10">
-        <v>1294.0</v>
+        <v>1295.0</v>
       </c>
       <c r="F370" s="10">
-        <v>1164.6</v>
+        <v>1165.5</v>
       </c>
       <c r="G370" s="10">
-        <v>1035.2</v>
+        <v>1036.0</v>
       </c>
       <c r="H370" s="10">
-        <v>905.8</v>
+        <v>906.5</v>
       </c>
     </row>
     <row r="371" spans="1:8" outlineLevel="3">
       <c r="A371" s="13">
         <v>181</v>
       </c>
       <c r="B371" s="6" t="s">
         <v>740</v>
       </c>
       <c r="C371" s="7" t="s">
         <v>741</v>
       </c>
       <c r="D371" s="5">
-        <v>18.0</v>
+        <v>78.0</v>
       </c>
       <c r="E371" s="10">
         <v>2322.0</v>
       </c>
       <c r="F371" s="10">
         <v>2089.8</v>
       </c>
       <c r="G371" s="10">
         <v>1857.6</v>
       </c>
       <c r="H371" s="10">
         <v>1625.4</v>
       </c>
     </row>
     <row r="372" spans="1:8" outlineLevel="3">
       <c r="A372" s="13">
         <v>182</v>
       </c>
       <c r="B372" s="6" t="s">
         <v>742</v>
       </c>
       <c r="C372" s="7" t="s">
         <v>743</v>
       </c>
       <c r="D372" s="5">
-        <v>58.0</v>
+        <v>68.0</v>
       </c>
       <c r="E372" s="10">
-        <v>2434.0</v>
+        <v>2433.0</v>
       </c>
       <c r="F372" s="10">
-        <v>2190.6</v>
+        <v>2189.7</v>
       </c>
       <c r="G372" s="10">
-        <v>1947.2</v>
+        <v>1946.4</v>
       </c>
       <c r="H372" s="10">
-        <v>1703.8</v>
+        <v>1703.1</v>
       </c>
     </row>
     <row r="373" spans="1:8" outlineLevel="3">
       <c r="A373" s="13">
         <v>183</v>
       </c>
       <c r="B373" s="6" t="s">
         <v>744</v>
       </c>
       <c r="C373" s="7" t="s">
         <v>745</v>
       </c>
       <c r="D373" s="5">
         <v>0.0</v>
       </c>
       <c r="E373" s="10">
         <v>1755.0</v>
       </c>
       <c r="F373" s="10">
         <v>1579.5</v>
       </c>
       <c r="G373" s="10">
         <v>1404.0</v>
       </c>
       <c r="H373" s="10">
         <v>1228.5</v>
       </c>
     </row>
     <row r="374" spans="1:8" outlineLevel="3">
       <c r="A374" s="13">
         <v>184</v>
       </c>
       <c r="B374" s="6" t="s">
         <v>746</v>
       </c>
       <c r="C374" s="7" t="s">
         <v>747</v>
       </c>
       <c r="D374" s="5">
-        <v>166.0</v>
+        <v>1576.0</v>
       </c>
       <c r="E374" s="10">
         <v>262.0</v>
       </c>
       <c r="F374" s="10">
         <v>235.8</v>
       </c>
       <c r="G374" s="10">
         <v>209.6</v>
       </c>
       <c r="H374" s="10">
         <v>183.4</v>
       </c>
     </row>
     <row r="375" spans="1:8" outlineLevel="3">
       <c r="A375" s="13">
         <v>185</v>
       </c>
       <c r="B375" s="6" t="s">
         <v>748</v>
       </c>
       <c r="C375" s="7" t="s">
         <v>749</v>
       </c>
       <c r="D375" s="5">
@@ -14114,89 +14114,89 @@
       </c>
       <c r="E375" s="10">
         <v>744.0</v>
       </c>
       <c r="F375" s="10">
         <v>669.6</v>
       </c>
       <c r="G375" s="10">
         <v>595.2</v>
       </c>
       <c r="H375" s="10">
         <v>520.8</v>
       </c>
     </row>
     <row r="376" spans="1:8" outlineLevel="3">
       <c r="A376" s="13">
         <v>186</v>
       </c>
       <c r="B376" s="6" t="s">
         <v>750</v>
       </c>
       <c r="C376" s="7" t="s">
         <v>751</v>
       </c>
       <c r="D376" s="5">
-        <v>950.0</v>
+        <v>1150.0</v>
       </c>
       <c r="E376" s="10">
-        <v>378.0</v>
+        <v>377.0</v>
       </c>
       <c r="F376" s="10">
-        <v>340.2</v>
+        <v>339.3</v>
       </c>
       <c r="G376" s="10">
-        <v>302.4</v>
+        <v>301.6</v>
       </c>
       <c r="H376" s="10">
-        <v>264.6</v>
+        <v>263.9</v>
       </c>
     </row>
     <row r="377" spans="1:8" outlineLevel="3">
       <c r="A377" s="13">
         <v>187</v>
       </c>
       <c r="B377" s="6" t="s">
         <v>752</v>
       </c>
       <c r="C377" s="7" t="s">
         <v>753</v>
       </c>
       <c r="D377" s="5">
-        <v>44.0</v>
+        <v>18.0</v>
       </c>
       <c r="E377" s="10">
-        <v>472.0</v>
+        <v>473.0</v>
       </c>
       <c r="F377" s="10">
-        <v>424.8</v>
+        <v>425.7</v>
       </c>
       <c r="G377" s="10">
-        <v>377.6</v>
+        <v>378.4</v>
       </c>
       <c r="H377" s="10">
-        <v>330.4</v>
+        <v>331.1</v>
       </c>
     </row>
     <row r="378" spans="1:8" outlineLevel="3">
       <c r="A378" s="13">
         <v>188</v>
       </c>
       <c r="B378" s="6" t="s">
         <v>754</v>
       </c>
       <c r="C378" s="7" t="s">
         <v>755</v>
       </c>
       <c r="D378" s="5">
         <v>0.0</v>
       </c>
       <c r="E378" s="10">
         <v>746.0</v>
       </c>
       <c r="F378" s="10">
         <v>671.4</v>
       </c>
       <c r="G378" s="10">
         <v>596.8</v>
       </c>
       <c r="H378" s="10">
@@ -14247,60 +14247,60 @@
       </c>
       <c r="F380" s="10">
         <v>1228.5</v>
       </c>
       <c r="G380" s="10">
         <v>1092.0</v>
       </c>
       <c r="H380" s="10">
         <v>955.5</v>
       </c>
     </row>
     <row r="381" spans="1:8" outlineLevel="3">
       <c r="A381" s="13">
         <v>191</v>
       </c>
       <c r="B381" s="6" t="s">
         <v>760</v>
       </c>
       <c r="C381" s="7" t="s">
         <v>761</v>
       </c>
       <c r="D381" s="5">
         <v>0.0</v>
       </c>
       <c r="E381" s="10">
-        <v>1824.0</v>
+        <v>1823.0</v>
       </c>
       <c r="F381" s="10">
-        <v>1641.6</v>
+        <v>1640.7</v>
       </c>
       <c r="G381" s="10">
-        <v>1459.2</v>
+        <v>1458.4</v>
       </c>
       <c r="H381" s="10">
-        <v>1276.8</v>
+        <v>1276.1</v>
       </c>
     </row>
     <row r="382" spans="1:8" outlineLevel="3">
       <c r="A382" s="13">
         <v>192</v>
       </c>
       <c r="B382" s="6" t="s">
         <v>762</v>
       </c>
       <c r="C382" s="7" t="s">
         <v>763</v>
       </c>
       <c r="D382" s="5">
         <v>0.0</v>
       </c>
       <c r="E382" s="10">
         <v>302.0</v>
       </c>
       <c r="F382" s="10">
         <v>271.8</v>
       </c>
       <c r="G382" s="10">
         <v>241.6</v>
       </c>
       <c r="H382" s="10">
@@ -14377,100 +14377,100 @@
       </c>
       <c r="F385" s="10">
         <v>1411.2</v>
       </c>
       <c r="G385" s="10">
         <v>1254.4</v>
       </c>
       <c r="H385" s="10">
         <v>1097.6</v>
       </c>
     </row>
     <row r="386" spans="1:8" outlineLevel="3">
       <c r="A386" s="13">
         <v>196</v>
       </c>
       <c r="B386" s="6" t="s">
         <v>770</v>
       </c>
       <c r="C386" s="7" t="s">
         <v>771</v>
       </c>
       <c r="D386" s="5">
         <v>0.0</v>
       </c>
       <c r="E386" s="10">
-        <v>1949.0</v>
+        <v>1948.0</v>
       </c>
       <c r="F386" s="10">
-        <v>1754.1</v>
+        <v>1753.2</v>
       </c>
       <c r="G386" s="10">
-        <v>1559.2</v>
+        <v>1558.4</v>
       </c>
       <c r="H386" s="10">
-        <v>1364.3</v>
+        <v>1363.6</v>
       </c>
     </row>
     <row r="387" spans="1:8" outlineLevel="3">
       <c r="A387" s="13">
         <v>197</v>
       </c>
       <c r="B387" s="6" t="s">
         <v>772</v>
       </c>
       <c r="C387" s="7" t="s">
         <v>773</v>
       </c>
       <c r="D387" s="5">
         <v>0.0</v>
       </c>
       <c r="E387" s="10">
         <v>346.0</v>
       </c>
       <c r="F387" s="10">
         <v>311.4</v>
       </c>
       <c r="G387" s="10">
         <v>276.8</v>
       </c>
       <c r="H387" s="10">
         <v>242.2</v>
       </c>
     </row>
     <row r="388" spans="1:8" outlineLevel="3">
       <c r="A388" s="13">
         <v>198</v>
       </c>
       <c r="B388" s="6" t="s">
         <v>774</v>
       </c>
       <c r="C388" s="7" t="s">
         <v>775</v>
       </c>
       <c r="D388" s="5">
-        <v>2158.0</v>
+        <v>2634.0</v>
       </c>
       <c r="E388" s="10">
         <v>381.0</v>
       </c>
       <c r="F388" s="10">
         <v>342.9</v>
       </c>
       <c r="G388" s="10">
         <v>304.8</v>
       </c>
       <c r="H388" s="10">
         <v>266.7</v>
       </c>
     </row>
     <row r="389" spans="1:8" outlineLevel="3">
       <c r="A389" s="13">
         <v>199</v>
       </c>
       <c r="B389" s="6" t="s">
         <v>776</v>
       </c>
       <c r="C389" s="7" t="s">
         <v>777</v>
       </c>
       <c r="D389" s="5">
@@ -14478,375 +14478,375 @@
       </c>
       <c r="E389" s="10">
         <v>1309.0</v>
       </c>
       <c r="F389" s="10">
         <v>1178.1</v>
       </c>
       <c r="G389" s="10">
         <v>1047.2</v>
       </c>
       <c r="H389" s="10">
         <v>916.3</v>
       </c>
     </row>
     <row r="390" spans="1:8" outlineLevel="3">
       <c r="A390" s="13">
         <v>200</v>
       </c>
       <c r="B390" s="6" t="s">
         <v>778</v>
       </c>
       <c r="C390" s="7" t="s">
         <v>779</v>
       </c>
       <c r="D390" s="5">
-        <v>88.0</v>
+        <v>124.0</v>
       </c>
       <c r="E390" s="10">
-        <v>1267.0</v>
+        <v>1266.0</v>
       </c>
       <c r="F390" s="10">
-        <v>1140.3</v>
+        <v>1139.4</v>
       </c>
       <c r="G390" s="10">
-        <v>1013.6</v>
+        <v>1012.8</v>
       </c>
       <c r="H390" s="10">
-        <v>886.9</v>
+        <v>886.2</v>
       </c>
     </row>
     <row r="391" spans="1:8" outlineLevel="3">
       <c r="A391" s="13">
         <v>201</v>
       </c>
       <c r="B391" s="6" t="s">
         <v>780</v>
       </c>
       <c r="C391" s="7" t="s">
         <v>781</v>
       </c>
       <c r="D391" s="5">
-        <v>34.0</v>
+        <v>30.0</v>
       </c>
       <c r="E391" s="10">
-        <v>573.0</v>
+        <v>572.0</v>
       </c>
       <c r="F391" s="10">
-        <v>515.7</v>
+        <v>514.8</v>
       </c>
       <c r="G391" s="10">
-        <v>458.4</v>
+        <v>457.6</v>
       </c>
       <c r="H391" s="10">
-        <v>401.1</v>
+        <v>400.4</v>
       </c>
     </row>
     <row r="392" spans="1:8" outlineLevel="3">
       <c r="A392" s="13">
         <v>202</v>
       </c>
       <c r="B392" s="6" t="s">
         <v>782</v>
       </c>
       <c r="C392" s="7" t="s">
         <v>783</v>
       </c>
       <c r="D392" s="5">
-        <v>372.0</v>
+        <v>472.0</v>
       </c>
       <c r="E392" s="10">
-        <v>840.0</v>
+        <v>839.0</v>
       </c>
       <c r="F392" s="10">
-        <v>756.0</v>
+        <v>755.1</v>
       </c>
       <c r="G392" s="10">
-        <v>672.0</v>
+        <v>671.2</v>
       </c>
       <c r="H392" s="10">
-        <v>588.0</v>
+        <v>587.3</v>
       </c>
     </row>
     <row r="393" spans="1:8" outlineLevel="3">
       <c r="A393" s="13">
         <v>203</v>
       </c>
       <c r="B393" s="6" t="s">
         <v>784</v>
       </c>
       <c r="C393" s="7" t="s">
         <v>785</v>
       </c>
       <c r="D393" s="5">
-        <v>4.0</v>
+        <v>0.0</v>
       </c>
       <c r="E393" s="10">
         <v>2171.0</v>
       </c>
       <c r="F393" s="10">
         <v>1953.9</v>
       </c>
       <c r="G393" s="10">
         <v>1736.8</v>
       </c>
       <c r="H393" s="10">
         <v>1519.7</v>
       </c>
     </row>
     <row r="394" spans="1:8" outlineLevel="3">
       <c r="A394" s="13">
         <v>204</v>
       </c>
       <c r="B394" s="6" t="s">
         <v>786</v>
       </c>
       <c r="C394" s="7" t="s">
         <v>787</v>
       </c>
       <c r="D394" s="5">
-        <v>4.0</v>
+        <v>6.0</v>
       </c>
       <c r="E394" s="10">
-        <v>2235.0</v>
+        <v>2234.0</v>
       </c>
       <c r="F394" s="10">
-        <v>2011.5</v>
+        <v>2010.6</v>
       </c>
       <c r="G394" s="10">
-        <v>1788.0</v>
+        <v>1787.2</v>
       </c>
       <c r="H394" s="10">
-        <v>1564.5</v>
+        <v>1563.8</v>
       </c>
     </row>
     <row r="395" spans="1:8" outlineLevel="3">
       <c r="A395" s="13">
         <v>205</v>
       </c>
       <c r="B395" s="6" t="s">
         <v>788</v>
       </c>
       <c r="C395" s="7" t="s">
         <v>789</v>
       </c>
       <c r="D395" s="5">
-        <v>194.0</v>
+        <v>222.0</v>
       </c>
       <c r="E395" s="10">
         <v>1627.0</v>
       </c>
       <c r="F395" s="10">
         <v>1464.3</v>
       </c>
       <c r="G395" s="10">
         <v>1301.6</v>
       </c>
       <c r="H395" s="10">
         <v>1138.9</v>
       </c>
     </row>
     <row r="396" spans="1:8" outlineLevel="3">
       <c r="A396" s="13">
         <v>206</v>
       </c>
       <c r="B396" s="6" t="s">
         <v>790</v>
       </c>
       <c r="C396" s="7" t="s">
         <v>791</v>
       </c>
       <c r="D396" s="5">
-        <v>30.0</v>
+        <v>54.0</v>
       </c>
       <c r="E396" s="10">
         <v>2766.0</v>
       </c>
       <c r="F396" s="10">
         <v>2489.4</v>
       </c>
       <c r="G396" s="10">
         <v>2212.8</v>
       </c>
       <c r="H396" s="10">
         <v>1936.2</v>
       </c>
     </row>
     <row r="397" spans="1:8" outlineLevel="3">
       <c r="A397" s="13">
         <v>207</v>
       </c>
       <c r="B397" s="6" t="s">
         <v>792</v>
       </c>
       <c r="C397" s="7" t="s">
         <v>793</v>
       </c>
       <c r="D397" s="5">
         <v>36.0</v>
       </c>
       <c r="E397" s="10">
-        <v>2771.0</v>
+        <v>2772.0</v>
       </c>
       <c r="F397" s="10">
-        <v>2493.9</v>
+        <v>2494.8</v>
       </c>
       <c r="G397" s="10">
-        <v>2216.8</v>
+        <v>2217.6</v>
       </c>
       <c r="H397" s="10">
-        <v>1939.7</v>
+        <v>1940.4</v>
       </c>
     </row>
     <row r="398" spans="1:8" outlineLevel="3">
       <c r="A398" s="13">
         <v>208</v>
       </c>
       <c r="B398" s="6" t="s">
         <v>794</v>
       </c>
       <c r="C398" s="7" t="s">
         <v>795</v>
       </c>
       <c r="D398" s="5">
         <v>0.0</v>
       </c>
       <c r="E398" s="10">
         <v>1957.0</v>
       </c>
       <c r="F398" s="10">
         <v>1761.3</v>
       </c>
       <c r="G398" s="10">
         <v>1565.6</v>
       </c>
       <c r="H398" s="10">
         <v>1369.9</v>
       </c>
     </row>
     <row r="399" spans="1:8" outlineLevel="3">
       <c r="A399" s="13">
         <v>209</v>
       </c>
       <c r="B399" s="6" t="s">
         <v>796</v>
       </c>
       <c r="C399" s="7" t="s">
         <v>797</v>
       </c>
       <c r="D399" s="5">
-        <v>978.0</v>
+        <v>1870.0</v>
       </c>
       <c r="E399" s="10">
         <v>360.0</v>
       </c>
       <c r="F399" s="10">
         <v>324.0</v>
       </c>
       <c r="G399" s="10">
         <v>288.0</v>
       </c>
       <c r="H399" s="10">
         <v>252.0</v>
       </c>
     </row>
     <row r="400" spans="1:8" outlineLevel="3">
       <c r="A400" s="13">
         <v>210</v>
       </c>
       <c r="B400" s="6" t="s">
         <v>798</v>
       </c>
       <c r="C400" s="7" t="s">
         <v>799</v>
       </c>
       <c r="D400" s="5">
         <v>0.0</v>
       </c>
       <c r="E400" s="10">
-        <v>966.0</v>
+        <v>967.0</v>
       </c>
       <c r="F400" s="10">
-        <v>869.4</v>
+        <v>870.3</v>
       </c>
       <c r="G400" s="10">
-        <v>772.8</v>
+        <v>773.6</v>
       </c>
       <c r="H400" s="10">
-        <v>676.2</v>
+        <v>676.9</v>
       </c>
     </row>
     <row r="401" spans="1:8" outlineLevel="3">
       <c r="A401" s="13">
         <v>211</v>
       </c>
       <c r="B401" s="6" t="s">
         <v>800</v>
       </c>
       <c r="C401" s="7" t="s">
         <v>801</v>
       </c>
       <c r="D401" s="5">
         <v>0.0</v>
       </c>
       <c r="E401" s="10">
-        <v>46.0</v>
+        <v>47.0</v>
       </c>
       <c r="F401" s="10">
-        <v>41.4</v>
+        <v>42.3</v>
       </c>
       <c r="G401" s="10">
-        <v>36.8</v>
+        <v>37.6</v>
       </c>
       <c r="H401" s="10">
-        <v>32.2</v>
+        <v>32.9</v>
       </c>
     </row>
     <row r="402" spans="1:8" outlineLevel="3">
       <c r="A402" s="13">
         <v>212</v>
       </c>
       <c r="B402" s="6" t="s">
         <v>802</v>
       </c>
       <c r="C402" s="7" t="s">
         <v>803</v>
       </c>
       <c r="D402" s="5">
         <v>0.0</v>
       </c>
       <c r="E402" s="10">
-        <v>66.0</v>
+        <v>65.0</v>
       </c>
       <c r="F402" s="10">
-        <v>59.4</v>
+        <v>58.5</v>
       </c>
       <c r="G402" s="10">
-        <v>52.8</v>
+        <v>52.0</v>
       </c>
       <c r="H402" s="10">
-        <v>46.2</v>
+        <v>45.5</v>
       </c>
     </row>
     <row r="403" spans="1:8" outlineLevel="3">
       <c r="A403" s="13">
         <v>213</v>
       </c>
       <c r="B403" s="6" t="s">
         <v>804</v>
       </c>
       <c r="C403" s="7" t="s">
         <v>805</v>
       </c>
       <c r="D403" s="5">
         <v>0.0</v>
       </c>
       <c r="E403" s="10">
         <v>0.0</v>
       </c>
       <c r="F403" s="10">
         <v>0.0</v>
       </c>
       <c r="G403" s="10">
         <v>0.0</v>
       </c>
       <c r="H403" s="10">
@@ -14897,60 +14897,60 @@
       </c>
       <c r="F405" s="10">
         <v>809.1</v>
       </c>
       <c r="G405" s="10">
         <v>719.2</v>
       </c>
       <c r="H405" s="10">
         <v>629.3</v>
       </c>
     </row>
     <row r="406" spans="1:8" outlineLevel="3">
       <c r="A406" s="13">
         <v>216</v>
       </c>
       <c r="B406" s="6" t="s">
         <v>810</v>
       </c>
       <c r="C406" s="7" t="s">
         <v>811</v>
       </c>
       <c r="D406" s="5">
         <v>0.0</v>
       </c>
       <c r="E406" s="10">
-        <v>1782.0</v>
+        <v>1783.0</v>
       </c>
       <c r="F406" s="10">
-        <v>1603.8</v>
+        <v>1604.7</v>
       </c>
       <c r="G406" s="10">
-        <v>1425.6</v>
+        <v>1426.4</v>
       </c>
       <c r="H406" s="10">
-        <v>1247.4</v>
+        <v>1248.1</v>
       </c>
     </row>
     <row r="407" spans="1:8" outlineLevel="3">
       <c r="A407" s="13">
         <v>217</v>
       </c>
       <c r="B407" s="6" t="s">
         <v>812</v>
       </c>
       <c r="C407" s="7" t="s">
         <v>813</v>
       </c>
       <c r="D407" s="5">
         <v>0.0</v>
       </c>
       <c r="E407" s="10">
         <v>2336.0</v>
       </c>
       <c r="F407" s="10">
         <v>2102.4</v>
       </c>
       <c r="G407" s="10">
         <v>1868.8</v>
       </c>
       <c r="H407" s="10">
@@ -14972,635 +14972,635 @@
       </c>
       <c r="E408" s="10">
         <v>408.0</v>
       </c>
       <c r="F408" s="10">
         <v>367.2</v>
       </c>
       <c r="G408" s="10">
         <v>326.4</v>
       </c>
       <c r="H408" s="10">
         <v>285.6</v>
       </c>
     </row>
     <row r="409" spans="1:8" outlineLevel="3">
       <c r="A409" s="13">
         <v>219</v>
       </c>
       <c r="B409" s="6" t="s">
         <v>816</v>
       </c>
       <c r="C409" s="7" t="s">
         <v>817</v>
       </c>
       <c r="D409" s="5">
-        <v>2582.0</v>
+        <v>3880.0</v>
       </c>
       <c r="E409" s="10">
         <v>592.0</v>
       </c>
       <c r="F409" s="10">
         <v>532.8</v>
       </c>
       <c r="G409" s="10">
         <v>473.6</v>
       </c>
       <c r="H409" s="10">
         <v>414.4</v>
       </c>
     </row>
     <row r="410" spans="1:8" outlineLevel="3">
       <c r="A410" s="13">
         <v>220</v>
       </c>
       <c r="B410" s="6" t="s">
         <v>818</v>
       </c>
       <c r="C410" s="7" t="s">
         <v>819</v>
       </c>
       <c r="D410" s="5">
-        <v>70.0</v>
+        <v>120.0</v>
       </c>
       <c r="E410" s="10">
         <v>1466.0</v>
       </c>
       <c r="F410" s="10">
         <v>1319.4</v>
       </c>
       <c r="G410" s="10">
         <v>1172.8</v>
       </c>
       <c r="H410" s="10">
         <v>1026.2</v>
       </c>
     </row>
     <row r="411" spans="1:8" outlineLevel="3">
       <c r="A411" s="13">
         <v>221</v>
       </c>
       <c r="B411" s="6" t="s">
         <v>820</v>
       </c>
       <c r="C411" s="7" t="s">
         <v>821</v>
       </c>
       <c r="D411" s="5">
-        <v>74.0</v>
+        <v>118.0</v>
       </c>
       <c r="E411" s="10">
         <v>1470.0</v>
       </c>
       <c r="F411" s="10">
         <v>1323.0</v>
       </c>
       <c r="G411" s="10">
         <v>1176.0</v>
       </c>
       <c r="H411" s="10">
         <v>1029.0</v>
       </c>
     </row>
     <row r="412" spans="1:8" outlineLevel="3">
       <c r="A412" s="13">
         <v>222</v>
       </c>
       <c r="B412" s="6" t="s">
         <v>822</v>
       </c>
       <c r="C412" s="7" t="s">
         <v>823</v>
       </c>
       <c r="D412" s="5">
-        <v>32.0</v>
+        <v>0.0</v>
       </c>
       <c r="E412" s="10">
-        <v>717.0</v>
+        <v>716.0</v>
       </c>
       <c r="F412" s="10">
-        <v>645.3</v>
+        <v>644.4</v>
       </c>
       <c r="G412" s="10">
-        <v>573.6</v>
+        <v>572.8</v>
       </c>
       <c r="H412" s="10">
-        <v>501.9</v>
+        <v>501.2</v>
       </c>
     </row>
     <row r="413" spans="1:8" outlineLevel="3">
       <c r="A413" s="13">
         <v>223</v>
       </c>
       <c r="B413" s="6" t="s">
         <v>824</v>
       </c>
       <c r="C413" s="7" t="s">
         <v>825</v>
       </c>
       <c r="D413" s="5">
-        <v>502.0</v>
+        <v>0.0</v>
       </c>
       <c r="E413" s="10">
         <v>904.0</v>
       </c>
       <c r="F413" s="10">
         <v>813.6</v>
       </c>
       <c r="G413" s="10">
         <v>723.2</v>
       </c>
       <c r="H413" s="10">
         <v>632.8</v>
       </c>
     </row>
     <row r="414" spans="1:8" outlineLevel="3">
       <c r="A414" s="13">
         <v>224</v>
       </c>
       <c r="B414" s="6" t="s">
         <v>826</v>
       </c>
       <c r="C414" s="7" t="s">
         <v>827</v>
       </c>
       <c r="D414" s="5">
-        <v>56.0</v>
+        <v>42.0</v>
       </c>
       <c r="E414" s="10">
         <v>2395.0</v>
       </c>
       <c r="F414" s="10">
         <v>2155.5</v>
       </c>
       <c r="G414" s="10">
         <v>1916.0</v>
       </c>
       <c r="H414" s="10">
         <v>1676.5</v>
       </c>
     </row>
     <row r="415" spans="1:8" outlineLevel="3">
       <c r="A415" s="13">
         <v>225</v>
       </c>
       <c r="B415" s="6" t="s">
         <v>828</v>
       </c>
       <c r="C415" s="7" t="s">
         <v>829</v>
       </c>
       <c r="D415" s="5">
-        <v>14.0</v>
+        <v>0.0</v>
       </c>
       <c r="E415" s="10">
         <v>2333.0</v>
       </c>
       <c r="F415" s="10">
         <v>2099.7</v>
       </c>
       <c r="G415" s="10">
         <v>1866.4</v>
       </c>
       <c r="H415" s="10">
         <v>1633.1</v>
       </c>
     </row>
     <row r="416" spans="1:8" outlineLevel="3">
       <c r="A416" s="13">
         <v>226</v>
       </c>
       <c r="B416" s="6" t="s">
         <v>830</v>
       </c>
       <c r="C416" s="7" t="s">
         <v>831</v>
       </c>
       <c r="D416" s="5">
-        <v>94.0</v>
+        <v>360.0</v>
       </c>
       <c r="E416" s="10">
-        <v>1834.0</v>
+        <v>1833.0</v>
       </c>
       <c r="F416" s="10">
-        <v>1650.6</v>
+        <v>1649.7</v>
       </c>
       <c r="G416" s="10">
-        <v>1467.2</v>
+        <v>1466.4</v>
       </c>
       <c r="H416" s="10">
-        <v>1283.8</v>
+        <v>1283.1</v>
       </c>
     </row>
     <row r="417" spans="1:8" outlineLevel="3">
       <c r="A417" s="13">
         <v>227</v>
       </c>
       <c r="B417" s="6" t="s">
         <v>832</v>
       </c>
       <c r="C417" s="7" t="s">
         <v>833</v>
       </c>
       <c r="D417" s="5">
         <v>8.0</v>
       </c>
       <c r="E417" s="10">
-        <v>3005.0</v>
+        <v>3004.0</v>
       </c>
       <c r="F417" s="10">
-        <v>2704.5</v>
+        <v>2703.6</v>
       </c>
       <c r="G417" s="10">
-        <v>2404.0</v>
+        <v>2403.2</v>
       </c>
       <c r="H417" s="10">
-        <v>2103.5</v>
+        <v>2102.8</v>
       </c>
     </row>
     <row r="418" spans="1:8" outlineLevel="3">
       <c r="A418" s="13">
         <v>228</v>
       </c>
       <c r="B418" s="6" t="s">
         <v>834</v>
       </c>
       <c r="C418" s="7" t="s">
         <v>835</v>
       </c>
       <c r="D418" s="5">
-        <v>12.0</v>
+        <v>8.0</v>
       </c>
       <c r="E418" s="10">
         <v>3010.0</v>
       </c>
       <c r="F418" s="10">
         <v>2709.0</v>
       </c>
       <c r="G418" s="10">
         <v>2408.0</v>
       </c>
       <c r="H418" s="10">
         <v>2107.0</v>
       </c>
     </row>
     <row r="419" spans="1:8" outlineLevel="3">
       <c r="A419" s="13">
         <v>229</v>
       </c>
       <c r="B419" s="6" t="s">
         <v>836</v>
       </c>
       <c r="C419" s="7" t="s">
         <v>837</v>
       </c>
       <c r="D419" s="5">
         <v>0.0</v>
       </c>
       <c r="E419" s="10">
-        <v>2632.0</v>
+        <v>2631.0</v>
       </c>
       <c r="F419" s="10">
-        <v>2368.8</v>
+        <v>2367.9</v>
       </c>
       <c r="G419" s="10">
-        <v>2105.6</v>
+        <v>2104.8</v>
       </c>
       <c r="H419" s="10">
-        <v>1842.4</v>
+        <v>1841.7</v>
       </c>
     </row>
     <row r="420" spans="1:8" outlineLevel="3">
       <c r="A420" s="13">
         <v>230</v>
       </c>
       <c r="B420" s="6" t="s">
         <v>838</v>
       </c>
       <c r="C420" s="7" t="s">
         <v>839</v>
       </c>
       <c r="D420" s="5">
-        <v>352.0</v>
+        <v>952.0</v>
       </c>
       <c r="E420" s="10">
-        <v>442.0</v>
+        <v>441.0</v>
       </c>
       <c r="F420" s="10">
-        <v>397.8</v>
+        <v>396.9</v>
       </c>
       <c r="G420" s="10">
-        <v>353.6</v>
+        <v>352.8</v>
       </c>
       <c r="H420" s="10">
-        <v>309.4</v>
+        <v>308.7</v>
       </c>
     </row>
     <row r="421" spans="1:8" outlineLevel="3">
       <c r="A421" s="13">
         <v>231</v>
       </c>
       <c r="B421" s="6" t="s">
         <v>840</v>
       </c>
       <c r="C421" s="7" t="s">
         <v>841</v>
       </c>
       <c r="D421" s="5">
         <v>0.0</v>
       </c>
       <c r="E421" s="10">
-        <v>1077.0</v>
+        <v>1076.0</v>
       </c>
       <c r="F421" s="10">
-        <v>969.3</v>
+        <v>968.4</v>
       </c>
       <c r="G421" s="10">
-        <v>861.6</v>
+        <v>860.8</v>
       </c>
       <c r="H421" s="10">
-        <v>753.9</v>
+        <v>753.2</v>
       </c>
     </row>
     <row r="422" spans="1:8" outlineLevel="2">
       <c r="A422" s="15" t="s">
         <v>331</v>
       </c>
       <c r="B422" s="4"/>
       <c r="C422" s="4"/>
       <c r="D422" s="4"/>
       <c r="E422" s="9"/>
       <c r="F422" s="9"/>
       <c r="G422" s="9"/>
       <c r="H422" s="9"/>
     </row>
     <row r="423" spans="1:8" outlineLevel="3">
       <c r="A423" s="13">
         <v>1</v>
       </c>
       <c r="B423" s="6" t="s">
         <v>842</v>
       </c>
       <c r="C423" s="7" t="s">
         <v>843</v>
       </c>
       <c r="D423" s="5">
-        <v>20.0</v>
+        <v>440.0</v>
       </c>
       <c r="E423" s="10">
-        <v>1294.0</v>
+        <v>1295.0</v>
       </c>
       <c r="F423" s="10">
-        <v>1164.6</v>
+        <v>1165.5</v>
       </c>
       <c r="G423" s="10">
-        <v>1035.2</v>
+        <v>1036.0</v>
       </c>
       <c r="H423" s="10">
-        <v>905.8</v>
+        <v>906.5</v>
       </c>
     </row>
     <row r="424" spans="1:8" outlineLevel="3">
       <c r="A424" s="13">
         <v>2</v>
       </c>
       <c r="B424" s="6" t="s">
         <v>844</v>
       </c>
       <c r="C424" s="7" t="s">
         <v>845</v>
       </c>
       <c r="D424" s="5">
-        <v>40.0</v>
+        <v>80.0</v>
       </c>
       <c r="E424" s="10">
         <v>3067.0</v>
       </c>
       <c r="F424" s="10">
         <v>2760.3</v>
       </c>
       <c r="G424" s="10">
         <v>2453.6</v>
       </c>
       <c r="H424" s="10">
         <v>2146.9</v>
       </c>
     </row>
     <row r="425" spans="1:8" outlineLevel="3">
       <c r="A425" s="13">
         <v>3</v>
       </c>
       <c r="B425" s="6" t="s">
         <v>846</v>
       </c>
       <c r="C425" s="7" t="s">
         <v>847</v>
       </c>
       <c r="D425" s="5">
-        <v>224.0</v>
+        <v>672.0</v>
       </c>
       <c r="E425" s="10">
-        <v>1530.0</v>
+        <v>1529.0</v>
       </c>
       <c r="F425" s="10">
-        <v>1377.0</v>
+        <v>1376.1</v>
       </c>
       <c r="G425" s="10">
-        <v>1224.0</v>
+        <v>1223.2</v>
       </c>
       <c r="H425" s="10">
-        <v>1071.0</v>
+        <v>1070.3</v>
       </c>
     </row>
     <row r="426" spans="1:8" outlineLevel="3">
       <c r="A426" s="13">
         <v>4</v>
       </c>
       <c r="B426" s="6" t="s">
         <v>848</v>
       </c>
       <c r="C426" s="7" t="s">
         <v>849</v>
       </c>
       <c r="D426" s="5">
         <v>56.0</v>
       </c>
       <c r="E426" s="10">
         <v>3853.0</v>
       </c>
       <c r="F426" s="10">
         <v>3467.7</v>
       </c>
       <c r="G426" s="10">
         <v>3082.4</v>
       </c>
       <c r="H426" s="10">
         <v>2697.1</v>
       </c>
     </row>
     <row r="427" spans="1:8" outlineLevel="3">
       <c r="A427" s="13">
         <v>5</v>
       </c>
       <c r="B427" s="6" t="s">
         <v>850</v>
       </c>
       <c r="C427" s="7" t="s">
         <v>851</v>
       </c>
       <c r="D427" s="5">
-        <v>70.0</v>
+        <v>112.0</v>
       </c>
       <c r="E427" s="10">
         <v>3928.0</v>
       </c>
       <c r="F427" s="10">
         <v>3535.2</v>
       </c>
       <c r="G427" s="10">
         <v>3142.4</v>
       </c>
       <c r="H427" s="10">
         <v>2749.6</v>
       </c>
     </row>
     <row r="428" spans="1:8" outlineLevel="3">
       <c r="A428" s="13">
         <v>6</v>
       </c>
       <c r="B428" s="6" t="s">
         <v>852</v>
       </c>
       <c r="C428" s="7" t="s">
         <v>853</v>
       </c>
       <c r="D428" s="5">
-        <v>290.0</v>
+        <v>270.0</v>
       </c>
       <c r="E428" s="10">
         <v>2104.0</v>
       </c>
       <c r="F428" s="10">
         <v>1893.6</v>
       </c>
       <c r="G428" s="10">
         <v>1683.2</v>
       </c>
       <c r="H428" s="10">
         <v>1472.8</v>
       </c>
     </row>
     <row r="429" spans="1:8" outlineLevel="3">
       <c r="A429" s="13">
         <v>7</v>
       </c>
       <c r="B429" s="6" t="s">
         <v>854</v>
       </c>
       <c r="C429" s="7" t="s">
         <v>855</v>
       </c>
       <c r="D429" s="5">
         <v>20.0</v>
       </c>
       <c r="E429" s="10">
-        <v>5427.0</v>
+        <v>5426.0</v>
       </c>
       <c r="F429" s="10">
-        <v>4884.3</v>
+        <v>4883.4</v>
       </c>
       <c r="G429" s="10">
-        <v>4341.6</v>
+        <v>4340.8</v>
       </c>
       <c r="H429" s="10">
-        <v>3798.9</v>
+        <v>3798.2</v>
       </c>
     </row>
     <row r="430" spans="1:8" outlineLevel="3">
       <c r="A430" s="13">
         <v>8</v>
       </c>
       <c r="B430" s="6" t="s">
         <v>856</v>
       </c>
       <c r="C430" s="7" t="s">
         <v>857</v>
       </c>
       <c r="D430" s="5">
-        <v>50.0</v>
+        <v>20.0</v>
       </c>
       <c r="E430" s="10">
         <v>5635.0</v>
       </c>
       <c r="F430" s="10">
         <v>5071.5</v>
       </c>
       <c r="G430" s="10">
         <v>4508.0</v>
       </c>
       <c r="H430" s="10">
         <v>3944.5</v>
       </c>
     </row>
     <row r="431" spans="1:8" outlineLevel="3">
       <c r="A431" s="13">
         <v>9</v>
       </c>
       <c r="B431" s="6" t="s">
         <v>858</v>
       </c>
       <c r="C431" s="7" t="s">
         <v>859</v>
       </c>
       <c r="D431" s="5">
-        <v>8.0</v>
+        <v>0.0</v>
       </c>
       <c r="E431" s="10">
-        <v>6910.0</v>
+        <v>6911.0</v>
       </c>
       <c r="F431" s="10">
-        <v>6219.0</v>
+        <v>6219.9</v>
       </c>
       <c r="G431" s="10">
-        <v>5528.0</v>
+        <v>5528.8</v>
       </c>
       <c r="H431" s="10">
-        <v>4837.0</v>
+        <v>4837.7</v>
       </c>
     </row>
     <row r="432" spans="1:8" outlineLevel="3">
       <c r="A432" s="13">
         <v>10</v>
       </c>
       <c r="B432" s="6" t="s">
         <v>860</v>
       </c>
       <c r="C432" s="7" t="s">
         <v>861</v>
       </c>
       <c r="D432" s="5">
-        <v>186.0</v>
+        <v>156.0</v>
       </c>
       <c r="E432" s="10">
         <v>8760.0</v>
       </c>
       <c r="F432" s="10">
         <v>7884.0</v>
       </c>
       <c r="G432" s="10">
         <v>7008.0</v>
       </c>
       <c r="H432" s="10">
         <v>6132.0</v>
       </c>
     </row>
     <row r="433" spans="1:8" outlineLevel="1">
       <c r="A433" s="14" t="s">
         <v>862</v>
       </c>
       <c r="B433" s="4"/>
       <c r="C433" s="4"/>
       <c r="D433" s="4"/>
       <c r="E433" s="9"/>
       <c r="F433" s="9"/>
       <c r="G433" s="9"/>
       <c r="H433" s="9"/>
@@ -15840,89 +15840,89 @@
       </c>
       <c r="E443" s="10">
         <v>0.0</v>
       </c>
       <c r="F443" s="10">
         <v>0.0</v>
       </c>
       <c r="G443" s="10">
         <v>0.0</v>
       </c>
       <c r="H443" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="444" spans="1:8" outlineLevel="3">
       <c r="A444" s="13">
         <v>10</v>
       </c>
       <c r="B444" s="6" t="s">
         <v>882</v>
       </c>
       <c r="C444" s="7" t="s">
         <v>883</v>
       </c>
       <c r="D444" s="5">
-        <v>0.0</v>
+        <v>700.0</v>
       </c>
       <c r="E444" s="10">
         <v>1309.0</v>
       </c>
       <c r="F444" s="10">
         <v>1178.1</v>
       </c>
       <c r="G444" s="10">
         <v>1047.2</v>
       </c>
       <c r="H444" s="10">
         <v>916.3</v>
       </c>
     </row>
     <row r="445" spans="1:8" outlineLevel="3">
       <c r="A445" s="13">
         <v>11</v>
       </c>
       <c r="B445" s="6" t="s">
         <v>884</v>
       </c>
       <c r="C445" s="7" t="s">
         <v>885</v>
       </c>
       <c r="D445" s="5">
-        <v>402.0</v>
+        <v>672.0</v>
       </c>
       <c r="E445" s="10">
-        <v>1467.0</v>
+        <v>1468.0</v>
       </c>
       <c r="F445" s="10">
-        <v>1320.3</v>
+        <v>1321.2</v>
       </c>
       <c r="G445" s="10">
-        <v>1173.6</v>
+        <v>1174.4</v>
       </c>
       <c r="H445" s="10">
-        <v>1026.9</v>
+        <v>1027.6</v>
       </c>
     </row>
     <row r="446" spans="1:8" outlineLevel="3">
       <c r="A446" s="13">
         <v>12</v>
       </c>
       <c r="B446" s="6" t="s">
         <v>886</v>
       </c>
       <c r="C446" s="7" t="s">
         <v>887</v>
       </c>
       <c r="D446" s="5">
         <v>0.0</v>
       </c>
       <c r="E446" s="10">
         <v>0.0</v>
       </c>
       <c r="F446" s="10">
         <v>0.0</v>
       </c>
       <c r="G446" s="10">
         <v>0.0</v>
       </c>
       <c r="H446" s="10">
@@ -16022,63 +16022,63 @@
       </c>
       <c r="E450" s="10">
         <v>0.0</v>
       </c>
       <c r="F450" s="10">
         <v>0.0</v>
       </c>
       <c r="G450" s="10">
         <v>0.0</v>
       </c>
       <c r="H450" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="451" spans="1:8" outlineLevel="3">
       <c r="A451" s="13">
         <v>17</v>
       </c>
       <c r="B451" s="6" t="s">
         <v>896</v>
       </c>
       <c r="C451" s="7" t="s">
         <v>897</v>
       </c>
       <c r="D451" s="5">
-        <v>56.0</v>
+        <v>164.0</v>
       </c>
       <c r="E451" s="10">
-        <v>2074.0</v>
+        <v>2073.0</v>
       </c>
       <c r="F451" s="10">
-        <v>1866.6</v>
+        <v>1865.7</v>
       </c>
       <c r="G451" s="10">
-        <v>1659.2</v>
+        <v>1658.4</v>
       </c>
       <c r="H451" s="10">
-        <v>1451.8</v>
+        <v>1451.1</v>
       </c>
     </row>
     <row r="452" spans="1:8" outlineLevel="3">
       <c r="A452" s="13">
         <v>18</v>
       </c>
       <c r="B452" s="6" t="s">
         <v>898</v>
       </c>
       <c r="C452" s="7" t="s">
         <v>899</v>
       </c>
       <c r="D452" s="5">
         <v>0.0</v>
       </c>
       <c r="E452" s="10">
         <v>656.0</v>
       </c>
       <c r="F452" s="10">
         <v>590.4</v>
       </c>
       <c r="G452" s="10">
         <v>524.8</v>
       </c>
       <c r="H452" s="10">
@@ -17074,675 +17074,675 @@
       </c>
       <c r="E491" s="10">
         <v>0.0</v>
       </c>
       <c r="F491" s="10">
         <v>0.0</v>
       </c>
       <c r="G491" s="10">
         <v>0.0</v>
       </c>
       <c r="H491" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="492" spans="1:8" outlineLevel="3">
       <c r="A492" s="13">
         <v>18</v>
       </c>
       <c r="B492" s="6" t="s">
         <v>977</v>
       </c>
       <c r="C492" s="7" t="s">
         <v>978</v>
       </c>
       <c r="D492" s="5">
-        <v>927.0</v>
+        <v>1039.0</v>
       </c>
       <c r="E492" s="10">
-        <v>1763.0</v>
+        <v>1762.0</v>
       </c>
       <c r="F492" s="10">
-        <v>1586.7</v>
+        <v>1585.8</v>
       </c>
       <c r="G492" s="10">
-        <v>1410.4</v>
+        <v>1409.6</v>
       </c>
       <c r="H492" s="10">
-        <v>1234.1</v>
+        <v>1233.4</v>
       </c>
     </row>
     <row r="493" spans="1:8" outlineLevel="3">
       <c r="A493" s="13">
         <v>19</v>
       </c>
       <c r="B493" s="6" t="s">
         <v>979</v>
       </c>
       <c r="C493" s="7" t="s">
         <v>980</v>
       </c>
       <c r="D493" s="5">
-        <v>340.0</v>
+        <v>750.0</v>
       </c>
       <c r="E493" s="10">
         <v>1830.0</v>
       </c>
       <c r="F493" s="10">
         <v>1647.0</v>
       </c>
       <c r="G493" s="10">
         <v>1464.0</v>
       </c>
       <c r="H493" s="10">
         <v>1281.0</v>
       </c>
     </row>
     <row r="494" spans="1:8" outlineLevel="3">
       <c r="A494" s="13">
         <v>20</v>
       </c>
       <c r="B494" s="6" t="s">
         <v>981</v>
       </c>
       <c r="C494" s="7" t="s">
         <v>982</v>
       </c>
       <c r="D494" s="5">
-        <v>318.0</v>
+        <v>755.0</v>
       </c>
       <c r="E494" s="10">
         <v>1874.0</v>
       </c>
       <c r="F494" s="10">
         <v>1686.6</v>
       </c>
       <c r="G494" s="10">
         <v>1499.2</v>
       </c>
       <c r="H494" s="10">
         <v>1311.8</v>
       </c>
     </row>
     <row r="495" spans="1:8" outlineLevel="3">
       <c r="A495" s="13">
         <v>21</v>
       </c>
       <c r="B495" s="6" t="s">
         <v>983</v>
       </c>
       <c r="C495" s="7" t="s">
         <v>984</v>
       </c>
       <c r="D495" s="5">
-        <v>193.0</v>
+        <v>181.0</v>
       </c>
       <c r="E495" s="10">
         <v>2104.0</v>
       </c>
       <c r="F495" s="10">
         <v>1893.6</v>
       </c>
       <c r="G495" s="10">
         <v>1683.2</v>
       </c>
       <c r="H495" s="10">
         <v>1472.8</v>
       </c>
     </row>
     <row r="496" spans="1:8" outlineLevel="3">
       <c r="A496" s="13">
         <v>22</v>
       </c>
       <c r="B496" s="6" t="s">
         <v>985</v>
       </c>
       <c r="C496" s="7" t="s">
         <v>986</v>
       </c>
       <c r="D496" s="5">
-        <v>11.0</v>
+        <v>27.0</v>
       </c>
       <c r="E496" s="10">
         <v>2218.0</v>
       </c>
       <c r="F496" s="10">
         <v>1996.2</v>
       </c>
       <c r="G496" s="10">
         <v>1774.4</v>
       </c>
       <c r="H496" s="10">
         <v>1552.6</v>
       </c>
     </row>
     <row r="497" spans="1:8" outlineLevel="3">
       <c r="A497" s="13">
         <v>23</v>
       </c>
       <c r="B497" s="6" t="s">
         <v>987</v>
       </c>
       <c r="C497" s="7" t="s">
         <v>988</v>
       </c>
       <c r="D497" s="5">
-        <v>166.0</v>
+        <v>308.0</v>
       </c>
       <c r="E497" s="10">
         <v>690.0</v>
       </c>
       <c r="F497" s="10">
         <v>621.0</v>
       </c>
       <c r="G497" s="10">
         <v>552.0</v>
       </c>
       <c r="H497" s="10">
         <v>483.0</v>
       </c>
     </row>
     <row r="498" spans="1:8" outlineLevel="3">
       <c r="A498" s="13">
         <v>24</v>
       </c>
       <c r="B498" s="6" t="s">
         <v>989</v>
       </c>
       <c r="C498" s="7" t="s">
         <v>990</v>
       </c>
       <c r="D498" s="5">
-        <v>819.0</v>
+        <v>1199.0</v>
       </c>
       <c r="E498" s="10">
-        <v>717.0</v>
+        <v>716.0</v>
       </c>
       <c r="F498" s="10">
-        <v>645.3</v>
+        <v>644.4</v>
       </c>
       <c r="G498" s="10">
-        <v>573.6</v>
+        <v>572.8</v>
       </c>
       <c r="H498" s="10">
-        <v>501.9</v>
+        <v>501.2</v>
       </c>
     </row>
     <row r="499" spans="1:8" outlineLevel="3">
       <c r="A499" s="13">
         <v>25</v>
       </c>
       <c r="B499" s="6" t="s">
         <v>991</v>
       </c>
       <c r="C499" s="7" t="s">
         <v>992</v>
       </c>
       <c r="D499" s="5">
-        <v>0.0</v>
+        <v>334.0</v>
       </c>
       <c r="E499" s="10">
-        <v>2784.0</v>
+        <v>2783.0</v>
       </c>
       <c r="F499" s="10">
-        <v>2505.6</v>
+        <v>2504.7</v>
       </c>
       <c r="G499" s="10">
-        <v>2227.2</v>
+        <v>2226.4</v>
       </c>
       <c r="H499" s="10">
-        <v>1948.8</v>
+        <v>1948.1</v>
       </c>
     </row>
     <row r="500" spans="1:8" outlineLevel="3">
       <c r="A500" s="13">
         <v>26</v>
       </c>
       <c r="B500" s="6" t="s">
         <v>993</v>
       </c>
       <c r="C500" s="7" t="s">
         <v>994</v>
       </c>
       <c r="D500" s="5">
-        <v>0.0</v>
+        <v>262.0</v>
       </c>
       <c r="E500" s="10">
         <v>797.0</v>
       </c>
       <c r="F500" s="10">
         <v>717.3</v>
       </c>
       <c r="G500" s="10">
         <v>637.6</v>
       </c>
       <c r="H500" s="10">
         <v>557.9</v>
       </c>
     </row>
     <row r="501" spans="1:8" outlineLevel="3">
       <c r="A501" s="13">
         <v>27</v>
       </c>
       <c r="B501" s="6" t="s">
         <v>995</v>
       </c>
       <c r="C501" s="7" t="s">
         <v>996</v>
       </c>
       <c r="D501" s="5">
-        <v>22.0</v>
+        <v>84.0</v>
       </c>
       <c r="E501" s="10">
-        <v>3774.0</v>
+        <v>3775.0</v>
       </c>
       <c r="F501" s="10">
-        <v>3396.6</v>
+        <v>3397.5</v>
       </c>
       <c r="G501" s="10">
-        <v>3019.2</v>
+        <v>3020.0</v>
       </c>
       <c r="H501" s="10">
-        <v>2641.8</v>
+        <v>2642.5</v>
       </c>
     </row>
     <row r="502" spans="1:8" outlineLevel="3">
       <c r="A502" s="13">
         <v>28</v>
       </c>
       <c r="B502" s="6" t="s">
         <v>997</v>
       </c>
       <c r="C502" s="7" t="s">
         <v>998</v>
       </c>
       <c r="D502" s="5">
-        <v>1658.0</v>
+        <v>1628.0</v>
       </c>
       <c r="E502" s="10">
-        <v>819.0</v>
+        <v>818.0</v>
       </c>
       <c r="F502" s="10">
-        <v>737.1</v>
+        <v>736.2</v>
       </c>
       <c r="G502" s="10">
-        <v>655.2</v>
+        <v>654.4</v>
       </c>
       <c r="H502" s="10">
-        <v>573.3</v>
+        <v>572.6</v>
       </c>
     </row>
     <row r="503" spans="1:8" outlineLevel="3">
       <c r="A503" s="13">
         <v>29</v>
       </c>
       <c r="B503" s="6" t="s">
         <v>999</v>
       </c>
       <c r="C503" s="7" t="s">
         <v>1000</v>
       </c>
       <c r="D503" s="5">
-        <v>873.0</v>
+        <v>920.0</v>
       </c>
       <c r="E503" s="10">
         <v>845.0</v>
       </c>
       <c r="F503" s="10">
         <v>760.5</v>
       </c>
       <c r="G503" s="10">
         <v>676.0</v>
       </c>
       <c r="H503" s="10">
         <v>591.5</v>
       </c>
     </row>
     <row r="504" spans="1:8" outlineLevel="3">
       <c r="A504" s="13">
         <v>30</v>
       </c>
       <c r="B504" s="6" t="s">
         <v>1001</v>
       </c>
       <c r="C504" s="7" t="s">
         <v>1002</v>
       </c>
       <c r="D504" s="5">
-        <v>1312.0</v>
+        <v>1314.0</v>
       </c>
       <c r="E504" s="10">
         <v>880.0</v>
       </c>
       <c r="F504" s="10">
         <v>792.0</v>
       </c>
       <c r="G504" s="10">
         <v>704.0</v>
       </c>
       <c r="H504" s="10">
         <v>616.0</v>
       </c>
     </row>
     <row r="505" spans="1:8" outlineLevel="3">
       <c r="A505" s="13">
         <v>31</v>
       </c>
       <c r="B505" s="6" t="s">
         <v>1003</v>
       </c>
       <c r="C505" s="7" t="s">
         <v>1004</v>
       </c>
       <c r="D505" s="5">
-        <v>279.0</v>
+        <v>476.0</v>
       </c>
       <c r="E505" s="10">
-        <v>922.0</v>
+        <v>921.0</v>
       </c>
       <c r="F505" s="10">
-        <v>829.8</v>
+        <v>828.9</v>
       </c>
       <c r="G505" s="10">
-        <v>737.6</v>
+        <v>736.8</v>
       </c>
       <c r="H505" s="10">
-        <v>645.4</v>
+        <v>644.7</v>
       </c>
     </row>
     <row r="506" spans="1:8" outlineLevel="3">
       <c r="A506" s="13">
         <v>32</v>
       </c>
       <c r="B506" s="6" t="s">
         <v>1005</v>
       </c>
       <c r="C506" s="7" t="s">
         <v>1006</v>
       </c>
       <c r="D506" s="5">
-        <v>1778.0</v>
+        <v>1134.0</v>
       </c>
       <c r="E506" s="10">
-        <v>928.0</v>
+        <v>927.0</v>
       </c>
       <c r="F506" s="10">
-        <v>835.2</v>
+        <v>834.3</v>
       </c>
       <c r="G506" s="10">
-        <v>742.4</v>
+        <v>741.6</v>
       </c>
       <c r="H506" s="10">
-        <v>649.6</v>
+        <v>648.9</v>
       </c>
     </row>
     <row r="507" spans="1:8" outlineLevel="3">
       <c r="A507" s="13">
         <v>33</v>
       </c>
       <c r="B507" s="6" t="s">
         <v>1007</v>
       </c>
       <c r="C507" s="7" t="s">
         <v>1008</v>
       </c>
       <c r="D507" s="5">
-        <v>26.0</v>
+        <v>198.0</v>
       </c>
       <c r="E507" s="10">
-        <v>938.0</v>
+        <v>937.0</v>
       </c>
       <c r="F507" s="10">
-        <v>844.2</v>
+        <v>843.3</v>
       </c>
       <c r="G507" s="10">
-        <v>750.4</v>
+        <v>749.6</v>
       </c>
       <c r="H507" s="10">
-        <v>656.6</v>
+        <v>655.9</v>
       </c>
     </row>
     <row r="508" spans="1:8" outlineLevel="3">
       <c r="A508" s="13">
         <v>34</v>
       </c>
       <c r="B508" s="6" t="s">
         <v>1009</v>
       </c>
       <c r="C508" s="7" t="s">
         <v>1010</v>
       </c>
       <c r="D508" s="5">
-        <v>1003.0</v>
+        <v>1125.0</v>
       </c>
       <c r="E508" s="10">
-        <v>949.0</v>
+        <v>948.0</v>
       </c>
       <c r="F508" s="10">
-        <v>854.1</v>
+        <v>853.2</v>
       </c>
       <c r="G508" s="10">
-        <v>759.2</v>
+        <v>758.4</v>
       </c>
       <c r="H508" s="10">
-        <v>664.3</v>
+        <v>663.6</v>
       </c>
     </row>
     <row r="509" spans="1:8" outlineLevel="3">
       <c r="A509" s="13">
         <v>35</v>
       </c>
       <c r="B509" s="6" t="s">
         <v>1011</v>
       </c>
       <c r="C509" s="7" t="s">
         <v>1012</v>
       </c>
       <c r="D509" s="5">
         <v>0.0</v>
       </c>
       <c r="E509" s="10">
         <v>910.0</v>
       </c>
       <c r="F509" s="10">
         <v>819.0</v>
       </c>
       <c r="G509" s="10">
         <v>728.0</v>
       </c>
       <c r="H509" s="10">
         <v>637.0</v>
       </c>
     </row>
     <row r="510" spans="1:8" outlineLevel="3">
       <c r="A510" s="13">
         <v>36</v>
       </c>
       <c r="B510" s="6" t="s">
         <v>1013</v>
       </c>
       <c r="C510" s="7" t="s">
         <v>1014</v>
       </c>
       <c r="D510" s="5">
-        <v>1026.0</v>
+        <v>1852.0</v>
       </c>
       <c r="E510" s="10">
-        <v>981.0</v>
+        <v>980.0</v>
       </c>
       <c r="F510" s="10">
-        <v>882.9</v>
+        <v>882.0</v>
       </c>
       <c r="G510" s="10">
-        <v>784.8</v>
+        <v>784.0</v>
       </c>
       <c r="H510" s="10">
-        <v>686.7</v>
+        <v>686.0</v>
       </c>
     </row>
     <row r="511" spans="1:8" outlineLevel="3">
       <c r="A511" s="13">
         <v>37</v>
       </c>
       <c r="B511" s="6" t="s">
         <v>1015</v>
       </c>
       <c r="C511" s="7" t="s">
         <v>1016</v>
       </c>
       <c r="D511" s="5">
-        <v>1031.0</v>
+        <v>597.0</v>
       </c>
       <c r="E511" s="10">
         <v>990.0</v>
       </c>
       <c r="F511" s="10">
         <v>891.0</v>
       </c>
       <c r="G511" s="10">
         <v>792.0</v>
       </c>
       <c r="H511" s="10">
         <v>693.0</v>
       </c>
     </row>
     <row r="512" spans="1:8" outlineLevel="3">
       <c r="A512" s="13">
         <v>38</v>
       </c>
       <c r="B512" s="6" t="s">
         <v>1017</v>
       </c>
       <c r="C512" s="7" t="s">
         <v>1018</v>
       </c>
       <c r="D512" s="5">
-        <v>23.0</v>
+        <v>192.0</v>
       </c>
       <c r="E512" s="10">
         <v>1027.0</v>
       </c>
       <c r="F512" s="10">
         <v>924.3</v>
       </c>
       <c r="G512" s="10">
         <v>821.6</v>
       </c>
       <c r="H512" s="10">
         <v>718.9</v>
       </c>
     </row>
     <row r="513" spans="1:8" outlineLevel="3">
       <c r="A513" s="13">
         <v>39</v>
       </c>
       <c r="B513" s="6" t="s">
         <v>1019</v>
       </c>
       <c r="C513" s="7" t="s">
         <v>1020</v>
       </c>
       <c r="D513" s="5">
-        <v>372.0</v>
+        <v>2250.0</v>
       </c>
       <c r="E513" s="10">
         <v>1134.0</v>
       </c>
       <c r="F513" s="10">
         <v>1020.6</v>
       </c>
       <c r="G513" s="10">
         <v>907.2</v>
       </c>
       <c r="H513" s="10">
         <v>793.8</v>
       </c>
     </row>
     <row r="514" spans="1:8" outlineLevel="3">
       <c r="A514" s="13">
         <v>40</v>
       </c>
       <c r="B514" s="6" t="s">
         <v>1021</v>
       </c>
       <c r="C514" s="7" t="s">
         <v>1022</v>
       </c>
       <c r="D514" s="5">
-        <v>1341.0</v>
+        <v>1303.0</v>
       </c>
       <c r="E514" s="10">
-        <v>1302.0</v>
+        <v>1303.0</v>
       </c>
       <c r="F514" s="10">
-        <v>1171.8</v>
+        <v>1172.7</v>
       </c>
       <c r="G514" s="10">
-        <v>1041.6</v>
+        <v>1042.4</v>
       </c>
       <c r="H514" s="10">
-        <v>911.4</v>
+        <v>912.1</v>
       </c>
     </row>
     <row r="515" spans="1:8" outlineLevel="3">
       <c r="A515" s="13">
         <v>41</v>
       </c>
       <c r="B515" s="6" t="s">
         <v>1023</v>
       </c>
       <c r="C515" s="7" t="s">
         <v>1024</v>
       </c>
       <c r="D515" s="5">
         <v>0.0</v>
       </c>
       <c r="E515" s="10">
         <v>1578.0</v>
       </c>
       <c r="F515" s="10">
         <v>1420.2</v>
       </c>
       <c r="G515" s="10">
         <v>1262.4</v>
       </c>
       <c r="H515" s="10">
         <v>1104.6</v>
       </c>
     </row>
     <row r="516" spans="1:8" outlineLevel="3">
       <c r="A516" s="13">
         <v>42</v>
       </c>
       <c r="B516" s="6" t="s">
         <v>1025</v>
       </c>
       <c r="C516" s="7" t="s">
         <v>1026</v>
       </c>
       <c r="D516" s="5">
-        <v>383.0</v>
+        <v>549.0</v>
       </c>
       <c r="E516" s="10">
         <v>1931.0</v>
       </c>
       <c r="F516" s="10">
         <v>1737.9</v>
       </c>
       <c r="G516" s="10">
         <v>1544.8</v>
       </c>
       <c r="H516" s="10">
         <v>1351.7</v>
       </c>
     </row>
     <row r="517" spans="1:8" outlineLevel="3">
       <c r="A517" s="13">
         <v>43</v>
       </c>
       <c r="B517" s="6" t="s">
         <v>1027</v>
       </c>
       <c r="C517" s="7" t="s">
         <v>1028</v>
       </c>
       <c r="D517" s="5">
@@ -17802,51 +17802,51 @@
       </c>
       <c r="E519" s="10">
         <v>1771.0</v>
       </c>
       <c r="F519" s="10">
         <v>1593.9</v>
       </c>
       <c r="G519" s="10">
         <v>1416.8</v>
       </c>
       <c r="H519" s="10">
         <v>1239.7</v>
       </c>
     </row>
     <row r="520" spans="1:8" outlineLevel="3">
       <c r="A520" s="13">
         <v>46</v>
       </c>
       <c r="B520" s="6" t="s">
         <v>1033</v>
       </c>
       <c r="C520" s="7" t="s">
         <v>1034</v>
       </c>
       <c r="D520" s="5">
-        <v>157.0</v>
+        <v>194.0</v>
       </c>
       <c r="E520" s="10">
         <v>2165.0</v>
       </c>
       <c r="F520" s="10">
         <v>1948.5</v>
       </c>
       <c r="G520" s="10">
         <v>1732.0</v>
       </c>
       <c r="H520" s="10">
         <v>1515.5</v>
       </c>
     </row>
     <row r="521" spans="1:8" outlineLevel="3">
       <c r="A521" s="13">
         <v>47</v>
       </c>
       <c r="B521" s="6" t="s">
         <v>1035</v>
       </c>
       <c r="C521" s="7" t="s">
         <v>1036</v>
       </c>
       <c r="D521" s="5">
@@ -17854,63 +17854,63 @@
       </c>
       <c r="E521" s="10">
         <v>1968.0</v>
       </c>
       <c r="F521" s="10">
         <v>1771.2</v>
       </c>
       <c r="G521" s="10">
         <v>1574.4</v>
       </c>
       <c r="H521" s="10">
         <v>1377.6</v>
       </c>
     </row>
     <row r="522" spans="1:8" outlineLevel="3">
       <c r="A522" s="13">
         <v>48</v>
       </c>
       <c r="B522" s="6" t="s">
         <v>1037</v>
       </c>
       <c r="C522" s="7" t="s">
         <v>1038</v>
       </c>
       <c r="D522" s="5">
-        <v>235.0</v>
+        <v>276.0</v>
       </c>
       <c r="E522" s="10">
-        <v>2419.0</v>
+        <v>2418.0</v>
       </c>
       <c r="F522" s="10">
-        <v>2177.1</v>
+        <v>2176.2</v>
       </c>
       <c r="G522" s="10">
-        <v>1935.2</v>
+        <v>1934.4</v>
       </c>
       <c r="H522" s="10">
-        <v>1693.3</v>
+        <v>1692.6</v>
       </c>
     </row>
     <row r="523" spans="1:8" outlineLevel="3">
       <c r="A523" s="13">
         <v>49</v>
       </c>
       <c r="B523" s="6" t="s">
         <v>1039</v>
       </c>
       <c r="C523" s="7" t="s">
         <v>1040</v>
       </c>
       <c r="D523" s="5">
         <v>0.0</v>
       </c>
       <c r="E523" s="10">
         <v>2059.0</v>
       </c>
       <c r="F523" s="10">
         <v>1853.1</v>
       </c>
       <c r="G523" s="10">
         <v>1647.2</v>
       </c>
       <c r="H523" s="10">
@@ -18010,63 +18010,63 @@
       </c>
       <c r="E527" s="10">
         <v>787.0</v>
       </c>
       <c r="F527" s="10">
         <v>708.3</v>
       </c>
       <c r="G527" s="10">
         <v>629.6</v>
       </c>
       <c r="H527" s="10">
         <v>550.9</v>
       </c>
     </row>
     <row r="528" spans="1:8" outlineLevel="3">
       <c r="A528" s="13">
         <v>54</v>
       </c>
       <c r="B528" s="6" t="s">
         <v>1049</v>
       </c>
       <c r="C528" s="7" t="s">
         <v>1050</v>
       </c>
       <c r="D528" s="5">
-        <v>18.0</v>
+        <v>143.0</v>
       </c>
       <c r="E528" s="10">
-        <v>978.0</v>
+        <v>977.0</v>
       </c>
       <c r="F528" s="10">
-        <v>880.2</v>
+        <v>879.3</v>
       </c>
       <c r="G528" s="10">
-        <v>782.4</v>
+        <v>781.6</v>
       </c>
       <c r="H528" s="10">
-        <v>684.6</v>
+        <v>683.9</v>
       </c>
     </row>
     <row r="529" spans="1:8" outlineLevel="3">
       <c r="A529" s="13">
         <v>55</v>
       </c>
       <c r="B529" s="6" t="s">
         <v>1051</v>
       </c>
       <c r="C529" s="7" t="s">
         <v>1052</v>
       </c>
       <c r="D529" s="5">
         <v>0.0</v>
       </c>
       <c r="E529" s="10">
         <v>2592.0</v>
       </c>
       <c r="F529" s="10">
         <v>2332.8</v>
       </c>
       <c r="G529" s="10">
         <v>2073.6</v>
       </c>
       <c r="H529" s="10">
@@ -18114,51 +18114,51 @@
       </c>
       <c r="E531" s="10">
         <v>907.0</v>
       </c>
       <c r="F531" s="10">
         <v>816.3</v>
       </c>
       <c r="G531" s="10">
         <v>725.6</v>
       </c>
       <c r="H531" s="10">
         <v>634.9</v>
       </c>
     </row>
     <row r="532" spans="1:8" outlineLevel="3">
       <c r="A532" s="13">
         <v>58</v>
       </c>
       <c r="B532" s="6" t="s">
         <v>1057</v>
       </c>
       <c r="C532" s="7" t="s">
         <v>1058</v>
       </c>
       <c r="D532" s="5">
-        <v>85.0</v>
+        <v>225.0</v>
       </c>
       <c r="E532" s="10">
         <v>1099.0</v>
       </c>
       <c r="F532" s="10">
         <v>989.1</v>
       </c>
       <c r="G532" s="10">
         <v>879.2</v>
       </c>
       <c r="H532" s="10">
         <v>769.3</v>
       </c>
     </row>
     <row r="533" spans="1:8" outlineLevel="3">
       <c r="A533" s="13">
         <v>59</v>
       </c>
       <c r="B533" s="6" t="s">
         <v>1059</v>
       </c>
       <c r="C533" s="7" t="s">
         <v>1060</v>
       </c>
       <c r="D533" s="5">
@@ -18270,51 +18270,51 @@
       </c>
       <c r="E537" s="10">
         <v>0.0</v>
       </c>
       <c r="F537" s="10">
         <v>0.0</v>
       </c>
       <c r="G537" s="10">
         <v>0.0</v>
       </c>
       <c r="H537" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="538" spans="1:8" outlineLevel="3">
       <c r="A538" s="13">
         <v>64</v>
       </c>
       <c r="B538" s="6" t="s">
         <v>1069</v>
       </c>
       <c r="C538" s="7" t="s">
         <v>1070</v>
       </c>
       <c r="D538" s="5">
-        <v>34.0</v>
+        <v>80.0</v>
       </c>
       <c r="E538" s="10">
         <v>1189.0</v>
       </c>
       <c r="F538" s="10">
         <v>1070.1</v>
       </c>
       <c r="G538" s="10">
         <v>951.2</v>
       </c>
       <c r="H538" s="10">
         <v>832.3</v>
       </c>
     </row>
     <row r="539" spans="1:8" outlineLevel="3">
       <c r="A539" s="13">
         <v>65</v>
       </c>
       <c r="B539" s="6" t="s">
         <v>1071</v>
       </c>
       <c r="C539" s="7" t="s">
         <v>1072</v>
       </c>
       <c r="D539" s="5">
@@ -18322,51 +18322,51 @@
       </c>
       <c r="E539" s="10">
         <v>990.0</v>
       </c>
       <c r="F539" s="10">
         <v>891.0</v>
       </c>
       <c r="G539" s="10">
         <v>792.0</v>
       </c>
       <c r="H539" s="10">
         <v>693.0</v>
       </c>
     </row>
     <row r="540" spans="1:8" outlineLevel="3">
       <c r="A540" s="13">
         <v>66</v>
       </c>
       <c r="B540" s="6" t="s">
         <v>1073</v>
       </c>
       <c r="C540" s="7" t="s">
         <v>1074</v>
       </c>
       <c r="D540" s="5">
-        <v>191.0</v>
+        <v>168.0</v>
       </c>
       <c r="E540" s="10">
         <v>1192.0</v>
       </c>
       <c r="F540" s="10">
         <v>1072.8</v>
       </c>
       <c r="G540" s="10">
         <v>953.6</v>
       </c>
       <c r="H540" s="10">
         <v>834.4</v>
       </c>
     </row>
     <row r="541" spans="1:8" outlineLevel="3">
       <c r="A541" s="13">
         <v>67</v>
       </c>
       <c r="B541" s="6" t="s">
         <v>1075</v>
       </c>
       <c r="C541" s="7" t="s">
         <v>1076</v>
       </c>
       <c r="D541" s="5">
@@ -18374,103 +18374,103 @@
       </c>
       <c r="E541" s="10">
         <v>1005.0</v>
       </c>
       <c r="F541" s="10">
         <v>904.5</v>
       </c>
       <c r="G541" s="10">
         <v>804.0</v>
       </c>
       <c r="H541" s="10">
         <v>703.5</v>
       </c>
     </row>
     <row r="542" spans="1:8" outlineLevel="3">
       <c r="A542" s="13">
         <v>68</v>
       </c>
       <c r="B542" s="6" t="s">
         <v>1077</v>
       </c>
       <c r="C542" s="7" t="s">
         <v>1078</v>
       </c>
       <c r="D542" s="5">
-        <v>59.0</v>
+        <v>19.0</v>
       </c>
       <c r="E542" s="10">
-        <v>1213.0</v>
+        <v>1212.0</v>
       </c>
       <c r="F542" s="10">
-        <v>1091.7</v>
+        <v>1090.8</v>
       </c>
       <c r="G542" s="10">
-        <v>970.4</v>
+        <v>969.6</v>
       </c>
       <c r="H542" s="10">
-        <v>849.1</v>
+        <v>848.4</v>
       </c>
     </row>
     <row r="543" spans="1:8" outlineLevel="3">
       <c r="A543" s="13">
         <v>69</v>
       </c>
       <c r="B543" s="6" t="s">
         <v>1079</v>
       </c>
       <c r="C543" s="7" t="s">
         <v>1080</v>
       </c>
       <c r="D543" s="5">
         <v>0.0</v>
       </c>
       <c r="E543" s="10">
         <v>1014.0</v>
       </c>
       <c r="F543" s="10">
         <v>912.6</v>
       </c>
       <c r="G543" s="10">
         <v>811.2</v>
       </c>
       <c r="H543" s="10">
         <v>709.8</v>
       </c>
     </row>
     <row r="544" spans="1:8" outlineLevel="3">
       <c r="A544" s="13">
         <v>70</v>
       </c>
       <c r="B544" s="6" t="s">
         <v>1081</v>
       </c>
       <c r="C544" s="7" t="s">
         <v>1082</v>
       </c>
       <c r="D544" s="5">
-        <v>0.0</v>
+        <v>84.0</v>
       </c>
       <c r="E544" s="10">
         <v>1240.0</v>
       </c>
       <c r="F544" s="10">
         <v>1116.0</v>
       </c>
       <c r="G544" s="10">
         <v>992.0</v>
       </c>
       <c r="H544" s="10">
         <v>868.0</v>
       </c>
     </row>
     <row r="545" spans="1:8" outlineLevel="3">
       <c r="A545" s="13">
         <v>71</v>
       </c>
       <c r="B545" s="6" t="s">
         <v>1083</v>
       </c>
       <c r="C545" s="7" t="s">
         <v>1084</v>
       </c>
       <c r="D545" s="5">
@@ -18478,51 +18478,51 @@
       </c>
       <c r="E545" s="10">
         <v>1035.0</v>
       </c>
       <c r="F545" s="10">
         <v>931.5</v>
       </c>
       <c r="G545" s="10">
         <v>828.0</v>
       </c>
       <c r="H545" s="10">
         <v>724.5</v>
       </c>
     </row>
     <row r="546" spans="1:8" outlineLevel="3">
       <c r="A546" s="13">
         <v>72</v>
       </c>
       <c r="B546" s="6" t="s">
         <v>1085</v>
       </c>
       <c r="C546" s="7" t="s">
         <v>1086</v>
       </c>
       <c r="D546" s="5">
-        <v>61.0</v>
+        <v>62.0</v>
       </c>
       <c r="E546" s="10">
         <v>1261.0</v>
       </c>
       <c r="F546" s="10">
         <v>1134.9</v>
       </c>
       <c r="G546" s="10">
         <v>1008.8</v>
       </c>
       <c r="H546" s="10">
         <v>882.7</v>
       </c>
     </row>
     <row r="547" spans="1:8" outlineLevel="3">
       <c r="A547" s="13">
         <v>73</v>
       </c>
       <c r="B547" s="6" t="s">
         <v>1087</v>
       </c>
       <c r="C547" s="7" t="s">
         <v>1088</v>
       </c>
       <c r="D547" s="5">
@@ -18530,63 +18530,63 @@
       </c>
       <c r="E547" s="10">
         <v>1056.0</v>
       </c>
       <c r="F547" s="10">
         <v>950.4</v>
       </c>
       <c r="G547" s="10">
         <v>844.8</v>
       </c>
       <c r="H547" s="10">
         <v>739.2</v>
       </c>
     </row>
     <row r="548" spans="1:8" outlineLevel="3">
       <c r="A548" s="13">
         <v>74</v>
       </c>
       <c r="B548" s="6" t="s">
         <v>1089</v>
       </c>
       <c r="C548" s="7" t="s">
         <v>1090</v>
       </c>
       <c r="D548" s="5">
-        <v>72.0</v>
+        <v>140.0</v>
       </c>
       <c r="E548" s="10">
-        <v>1274.0</v>
+        <v>1273.0</v>
       </c>
       <c r="F548" s="10">
-        <v>1146.6</v>
+        <v>1145.7</v>
       </c>
       <c r="G548" s="10">
-        <v>1019.2</v>
+        <v>1018.4</v>
       </c>
       <c r="H548" s="10">
-        <v>891.8</v>
+        <v>891.1</v>
       </c>
     </row>
     <row r="549" spans="1:8" outlineLevel="3">
       <c r="A549" s="13">
         <v>75</v>
       </c>
       <c r="B549" s="6" t="s">
         <v>1091</v>
       </c>
       <c r="C549" s="7" t="s">
         <v>1092</v>
       </c>
       <c r="D549" s="5">
         <v>0.0</v>
       </c>
       <c r="E549" s="10">
         <v>1085.0</v>
       </c>
       <c r="F549" s="10">
         <v>976.5</v>
       </c>
       <c r="G549" s="10">
         <v>868.0</v>
       </c>
       <c r="H549" s="10">
@@ -18608,103 +18608,103 @@
       </c>
       <c r="E550" s="10">
         <v>1133.0</v>
       </c>
       <c r="F550" s="10">
         <v>1019.7</v>
       </c>
       <c r="G550" s="10">
         <v>906.4</v>
       </c>
       <c r="H550" s="10">
         <v>793.1</v>
       </c>
     </row>
     <row r="551" spans="1:8" outlineLevel="3">
       <c r="A551" s="13">
         <v>77</v>
       </c>
       <c r="B551" s="6" t="s">
         <v>1095</v>
       </c>
       <c r="C551" s="7" t="s">
         <v>1096</v>
       </c>
       <c r="D551" s="5">
-        <v>43.0</v>
+        <v>443.0</v>
       </c>
       <c r="E551" s="10">
-        <v>1386.0</v>
+        <v>1385.0</v>
       </c>
       <c r="F551" s="10">
-        <v>1247.4</v>
+        <v>1246.5</v>
       </c>
       <c r="G551" s="10">
-        <v>1108.8</v>
+        <v>1108.0</v>
       </c>
       <c r="H551" s="10">
-        <v>970.2</v>
+        <v>969.5</v>
       </c>
     </row>
     <row r="552" spans="1:8" outlineLevel="3">
       <c r="A552" s="13">
         <v>78</v>
       </c>
       <c r="B552" s="6" t="s">
         <v>1097</v>
       </c>
       <c r="C552" s="7" t="s">
         <v>1098</v>
       </c>
       <c r="D552" s="5">
         <v>0.0</v>
       </c>
       <c r="E552" s="10">
         <v>1170.0</v>
       </c>
       <c r="F552" s="10">
         <v>1053.0</v>
       </c>
       <c r="G552" s="10">
         <v>936.0</v>
       </c>
       <c r="H552" s="10">
         <v>819.0</v>
       </c>
     </row>
     <row r="553" spans="1:8" outlineLevel="3">
       <c r="A553" s="13">
         <v>79</v>
       </c>
       <c r="B553" s="6" t="s">
         <v>1099</v>
       </c>
       <c r="C553" s="7" t="s">
         <v>1100</v>
       </c>
       <c r="D553" s="5">
-        <v>184.0</v>
+        <v>173.0</v>
       </c>
       <c r="E553" s="10">
         <v>1406.0</v>
       </c>
       <c r="F553" s="10">
         <v>1265.4</v>
       </c>
       <c r="G553" s="10">
         <v>1124.8</v>
       </c>
       <c r="H553" s="10">
         <v>984.2</v>
       </c>
     </row>
     <row r="554" spans="1:8" outlineLevel="3">
       <c r="A554" s="13">
         <v>80</v>
       </c>
       <c r="B554" s="6" t="s">
         <v>1101</v>
       </c>
       <c r="C554" s="7" t="s">
         <v>1102</v>
       </c>
       <c r="D554" s="5">
@@ -18816,51 +18816,51 @@
       </c>
       <c r="E558" s="10">
         <v>1387.0</v>
       </c>
       <c r="F558" s="10">
         <v>1248.3</v>
       </c>
       <c r="G558" s="10">
         <v>1109.6</v>
       </c>
       <c r="H558" s="10">
         <v>970.9</v>
       </c>
     </row>
     <row r="559" spans="1:8" outlineLevel="3">
       <c r="A559" s="13">
         <v>85</v>
       </c>
       <c r="B559" s="6" t="s">
         <v>1111</v>
       </c>
       <c r="C559" s="7" t="s">
         <v>1112</v>
       </c>
       <c r="D559" s="5">
-        <v>478.0</v>
+        <v>438.0</v>
       </c>
       <c r="E559" s="10">
         <v>1686.0</v>
       </c>
       <c r="F559" s="10">
         <v>1517.4</v>
       </c>
       <c r="G559" s="10">
         <v>1348.8</v>
       </c>
       <c r="H559" s="10">
         <v>1180.2</v>
       </c>
     </row>
     <row r="560" spans="1:8" outlineLevel="3">
       <c r="A560" s="13">
         <v>86</v>
       </c>
       <c r="B560" s="6" t="s">
         <v>1113</v>
       </c>
       <c r="C560" s="7" t="s">
         <v>1114</v>
       </c>
       <c r="D560" s="5">
@@ -18868,167 +18868,167 @@
       </c>
       <c r="E560" s="10">
         <v>1509.0</v>
       </c>
       <c r="F560" s="10">
         <v>1358.1</v>
       </c>
       <c r="G560" s="10">
         <v>1207.2</v>
       </c>
       <c r="H560" s="10">
         <v>1056.3</v>
       </c>
     </row>
     <row r="561" spans="1:8" outlineLevel="3">
       <c r="A561" s="13">
         <v>87</v>
       </c>
       <c r="B561" s="6" t="s">
         <v>1115</v>
       </c>
       <c r="C561" s="7" t="s">
         <v>1116</v>
       </c>
       <c r="D561" s="5">
-        <v>420.0</v>
+        <v>547.0</v>
       </c>
       <c r="E561" s="10">
         <v>1838.0</v>
       </c>
       <c r="F561" s="10">
         <v>1654.2</v>
       </c>
       <c r="G561" s="10">
         <v>1470.4</v>
       </c>
       <c r="H561" s="10">
         <v>1286.6</v>
       </c>
     </row>
     <row r="562" spans="1:8" outlineLevel="3">
       <c r="A562" s="13">
         <v>88</v>
       </c>
       <c r="B562" s="6" t="s">
         <v>1117</v>
       </c>
       <c r="C562" s="7" t="s">
         <v>1118</v>
       </c>
       <c r="D562" s="5">
-        <v>151.0</v>
+        <v>140.0</v>
       </c>
       <c r="E562" s="10">
         <v>2382.0</v>
       </c>
       <c r="F562" s="10">
         <v>2143.8</v>
       </c>
       <c r="G562" s="10">
         <v>1905.6</v>
       </c>
       <c r="H562" s="10">
         <v>1667.4</v>
       </c>
     </row>
     <row r="563" spans="1:8" outlineLevel="3">
       <c r="A563" s="13">
         <v>89</v>
       </c>
       <c r="B563" s="6" t="s">
         <v>1119</v>
       </c>
       <c r="C563" s="7" t="s">
         <v>1120</v>
       </c>
       <c r="D563" s="5">
         <v>0.0</v>
       </c>
       <c r="E563" s="10">
-        <v>2470.0</v>
+        <v>2471.0</v>
       </c>
       <c r="F563" s="10">
-        <v>2223.0</v>
+        <v>2223.9</v>
       </c>
       <c r="G563" s="10">
-        <v>1976.0</v>
+        <v>1976.8</v>
       </c>
       <c r="H563" s="10">
-        <v>1729.0</v>
+        <v>1729.7</v>
       </c>
     </row>
     <row r="564" spans="1:8" outlineLevel="3">
       <c r="A564" s="13">
         <v>90</v>
       </c>
       <c r="B564" s="6" t="s">
         <v>1121</v>
       </c>
       <c r="C564" s="7" t="s">
         <v>1122</v>
       </c>
       <c r="D564" s="5">
-        <v>43.0</v>
+        <v>53.0</v>
       </c>
       <c r="E564" s="10">
         <v>2646.0</v>
       </c>
       <c r="F564" s="10">
         <v>2381.4</v>
       </c>
       <c r="G564" s="10">
         <v>2116.8</v>
       </c>
       <c r="H564" s="10">
         <v>1852.2</v>
       </c>
     </row>
     <row r="565" spans="1:8" outlineLevel="3">
       <c r="A565" s="13">
         <v>91</v>
       </c>
       <c r="B565" s="6" t="s">
         <v>1123</v>
       </c>
       <c r="C565" s="7" t="s">
         <v>1124</v>
       </c>
       <c r="D565" s="5">
-        <v>8.0</v>
+        <v>30.0</v>
       </c>
       <c r="E565" s="10">
-        <v>2941.0</v>
+        <v>2940.0</v>
       </c>
       <c r="F565" s="10">
-        <v>2646.9</v>
+        <v>2646.0</v>
       </c>
       <c r="G565" s="10">
-        <v>2352.8</v>
+        <v>2352.0</v>
       </c>
       <c r="H565" s="10">
-        <v>2058.7</v>
+        <v>2058.0</v>
       </c>
     </row>
     <row r="566" spans="1:8" outlineLevel="3">
       <c r="A566" s="13">
         <v>92</v>
       </c>
       <c r="B566" s="6" t="s">
         <v>1125</v>
       </c>
       <c r="C566" s="7" t="s">
         <v>1126</v>
       </c>
       <c r="D566" s="5">
         <v>0.0</v>
       </c>
       <c r="E566" s="10">
         <v>2875.0</v>
       </c>
       <c r="F566" s="10">
         <v>2587.5</v>
       </c>
       <c r="G566" s="10">
         <v>2300.0</v>
       </c>
       <c r="H566" s="10">
@@ -19050,51 +19050,51 @@
       </c>
       <c r="E567" s="10">
         <v>1046.0</v>
       </c>
       <c r="F567" s="10">
         <v>941.4</v>
       </c>
       <c r="G567" s="10">
         <v>836.8</v>
       </c>
       <c r="H567" s="10">
         <v>732.2</v>
       </c>
     </row>
     <row r="568" spans="1:8" outlineLevel="3">
       <c r="A568" s="13">
         <v>94</v>
       </c>
       <c r="B568" s="6" t="s">
         <v>1129</v>
       </c>
       <c r="C568" s="7" t="s">
         <v>1130</v>
       </c>
       <c r="D568" s="5">
-        <v>29.0</v>
+        <v>21.0</v>
       </c>
       <c r="E568" s="10">
         <v>1142.0</v>
       </c>
       <c r="F568" s="10">
         <v>1027.8</v>
       </c>
       <c r="G568" s="10">
         <v>913.6</v>
       </c>
       <c r="H568" s="10">
         <v>799.4</v>
       </c>
     </row>
     <row r="569" spans="1:8" outlineLevel="3">
       <c r="A569" s="13">
         <v>95</v>
       </c>
       <c r="B569" s="6" t="s">
         <v>1131</v>
       </c>
       <c r="C569" s="7" t="s">
         <v>1132</v>
       </c>
       <c r="D569" s="5">
@@ -19102,103 +19102,103 @@
       </c>
       <c r="E569" s="10">
         <v>3589.0</v>
       </c>
       <c r="F569" s="10">
         <v>3230.1</v>
       </c>
       <c r="G569" s="10">
         <v>2871.2</v>
       </c>
       <c r="H569" s="10">
         <v>2512.3</v>
       </c>
     </row>
     <row r="570" spans="1:8" outlineLevel="3">
       <c r="A570" s="13">
         <v>96</v>
       </c>
       <c r="B570" s="6" t="s">
         <v>1133</v>
       </c>
       <c r="C570" s="7" t="s">
         <v>1134</v>
       </c>
       <c r="D570" s="5">
-        <v>22.0</v>
+        <v>26.0</v>
       </c>
       <c r="E570" s="10">
-        <v>1277.0</v>
+        <v>1276.0</v>
       </c>
       <c r="F570" s="10">
-        <v>1149.3</v>
+        <v>1148.4</v>
       </c>
       <c r="G570" s="10">
-        <v>1021.6</v>
+        <v>1020.8</v>
       </c>
       <c r="H570" s="10">
-        <v>893.9</v>
+        <v>893.2</v>
       </c>
     </row>
     <row r="571" spans="1:8" outlineLevel="3">
       <c r="A571" s="13">
         <v>97</v>
       </c>
       <c r="B571" s="6" t="s">
         <v>1135</v>
       </c>
       <c r="C571" s="7" t="s">
         <v>1136</v>
       </c>
       <c r="D571" s="5">
         <v>0.0</v>
       </c>
       <c r="E571" s="10">
         <v>1240.0</v>
       </c>
       <c r="F571" s="10">
         <v>1116.0</v>
       </c>
       <c r="G571" s="10">
         <v>992.0</v>
       </c>
       <c r="H571" s="10">
         <v>868.0</v>
       </c>
     </row>
     <row r="572" spans="1:8" outlineLevel="3">
       <c r="A572" s="13">
         <v>98</v>
       </c>
       <c r="B572" s="6" t="s">
         <v>1137</v>
       </c>
       <c r="C572" s="7" t="s">
         <v>1138</v>
       </c>
       <c r="D572" s="5">
-        <v>122.0</v>
+        <v>49.0</v>
       </c>
       <c r="E572" s="10">
         <v>1392.0</v>
       </c>
       <c r="F572" s="10">
         <v>1252.8</v>
       </c>
       <c r="G572" s="10">
         <v>1113.6</v>
       </c>
       <c r="H572" s="10">
         <v>974.4</v>
       </c>
     </row>
     <row r="573" spans="1:8" outlineLevel="3">
       <c r="A573" s="13">
         <v>99</v>
       </c>
       <c r="B573" s="6" t="s">
         <v>1139</v>
       </c>
       <c r="C573" s="7" t="s">
         <v>1140</v>
       </c>
       <c r="D573" s="5">
@@ -19206,77 +19206,77 @@
       </c>
       <c r="E573" s="10">
         <v>1477.0</v>
       </c>
       <c r="F573" s="10">
         <v>1329.3</v>
       </c>
       <c r="G573" s="10">
         <v>1181.6</v>
       </c>
       <c r="H573" s="10">
         <v>1033.9</v>
       </c>
     </row>
     <row r="574" spans="1:8" outlineLevel="3">
       <c r="A574" s="13">
         <v>100</v>
       </c>
       <c r="B574" s="6" t="s">
         <v>1141</v>
       </c>
       <c r="C574" s="7" t="s">
         <v>1142</v>
       </c>
       <c r="D574" s="5">
-        <v>15.0</v>
+        <v>12.0</v>
       </c>
       <c r="E574" s="10">
         <v>1618.0</v>
       </c>
       <c r="F574" s="10">
         <v>1456.2</v>
       </c>
       <c r="G574" s="10">
         <v>1294.4</v>
       </c>
       <c r="H574" s="10">
         <v>1132.6</v>
       </c>
     </row>
     <row r="575" spans="1:8" outlineLevel="3">
       <c r="A575" s="13">
         <v>101</v>
       </c>
       <c r="B575" s="6" t="s">
         <v>1143</v>
       </c>
       <c r="C575" s="7" t="s">
         <v>1144</v>
       </c>
       <c r="D575" s="5">
-        <v>29.0</v>
+        <v>14.0</v>
       </c>
       <c r="E575" s="10">
         <v>1662.0</v>
       </c>
       <c r="F575" s="10">
         <v>1495.8</v>
       </c>
       <c r="G575" s="10">
         <v>1329.6</v>
       </c>
       <c r="H575" s="10">
         <v>1163.4</v>
       </c>
     </row>
     <row r="576" spans="1:8" outlineLevel="3">
       <c r="A576" s="13">
         <v>102</v>
       </c>
       <c r="B576" s="6" t="s">
         <v>1145</v>
       </c>
       <c r="C576" s="7" t="s">
         <v>1146</v>
       </c>
       <c r="D576" s="5">
@@ -19284,51 +19284,51 @@
       </c>
       <c r="E576" s="10">
         <v>1600.0</v>
       </c>
       <c r="F576" s="10">
         <v>1440.0</v>
       </c>
       <c r="G576" s="10">
         <v>1280.0</v>
       </c>
       <c r="H576" s="10">
         <v>1120.0</v>
       </c>
     </row>
     <row r="577" spans="1:8" outlineLevel="3">
       <c r="A577" s="13">
         <v>103</v>
       </c>
       <c r="B577" s="6" t="s">
         <v>1147</v>
       </c>
       <c r="C577" s="7" t="s">
         <v>1148</v>
       </c>
       <c r="D577" s="5">
-        <v>156.0</v>
+        <v>40.0</v>
       </c>
       <c r="E577" s="10">
         <v>1726.0</v>
       </c>
       <c r="F577" s="10">
         <v>1553.4</v>
       </c>
       <c r="G577" s="10">
         <v>1380.8</v>
       </c>
       <c r="H577" s="10">
         <v>1208.2</v>
       </c>
     </row>
     <row r="578" spans="1:8" outlineLevel="3">
       <c r="A578" s="13">
         <v>104</v>
       </c>
       <c r="B578" s="6" t="s">
         <v>1149</v>
       </c>
       <c r="C578" s="7" t="s">
         <v>1150</v>
       </c>
       <c r="D578" s="5">
@@ -19336,77 +19336,77 @@
       </c>
       <c r="E578" s="10">
         <v>1640.0</v>
       </c>
       <c r="F578" s="10">
         <v>1476.0</v>
       </c>
       <c r="G578" s="10">
         <v>1312.0</v>
       </c>
       <c r="H578" s="10">
         <v>1148.0</v>
       </c>
     </row>
     <row r="579" spans="1:8" outlineLevel="3">
       <c r="A579" s="13">
         <v>105</v>
       </c>
       <c r="B579" s="6" t="s">
         <v>1151</v>
       </c>
       <c r="C579" s="7" t="s">
         <v>1152</v>
       </c>
       <c r="D579" s="5">
-        <v>272.0</v>
+        <v>201.0</v>
       </c>
       <c r="E579" s="10">
         <v>1774.0</v>
       </c>
       <c r="F579" s="10">
         <v>1596.6</v>
       </c>
       <c r="G579" s="10">
         <v>1419.2</v>
       </c>
       <c r="H579" s="10">
         <v>1241.8</v>
       </c>
     </row>
     <row r="580" spans="1:8" outlineLevel="3">
       <c r="A580" s="13">
         <v>106</v>
       </c>
       <c r="B580" s="6" t="s">
         <v>1153</v>
       </c>
       <c r="C580" s="7" t="s">
         <v>1154</v>
       </c>
       <c r="D580" s="5">
-        <v>69.0</v>
+        <v>180.0</v>
       </c>
       <c r="E580" s="10">
         <v>1853.0</v>
       </c>
       <c r="F580" s="10">
         <v>1667.7</v>
       </c>
       <c r="G580" s="10">
         <v>1482.4</v>
       </c>
       <c r="H580" s="10">
         <v>1297.1</v>
       </c>
     </row>
     <row r="581" spans="1:8" outlineLevel="3">
       <c r="A581" s="13">
         <v>107</v>
       </c>
       <c r="B581" s="6" t="s">
         <v>1155</v>
       </c>
       <c r="C581" s="7" t="s">
         <v>1156</v>
       </c>
       <c r="D581" s="5">
@@ -19414,77 +19414,77 @@
       </c>
       <c r="E581" s="10">
         <v>1906.0</v>
       </c>
       <c r="F581" s="10">
         <v>1715.4</v>
       </c>
       <c r="G581" s="10">
         <v>1524.8</v>
       </c>
       <c r="H581" s="10">
         <v>1334.2</v>
       </c>
     </row>
     <row r="582" spans="1:8" outlineLevel="3">
       <c r="A582" s="13">
         <v>108</v>
       </c>
       <c r="B582" s="6" t="s">
         <v>1157</v>
       </c>
       <c r="C582" s="7" t="s">
         <v>1158</v>
       </c>
       <c r="D582" s="5">
-        <v>160.0</v>
+        <v>151.0</v>
       </c>
       <c r="E582" s="10">
         <v>2104.0</v>
       </c>
       <c r="F582" s="10">
         <v>1893.6</v>
       </c>
       <c r="G582" s="10">
         <v>1683.2</v>
       </c>
       <c r="H582" s="10">
         <v>1472.8</v>
       </c>
     </row>
     <row r="583" spans="1:8" outlineLevel="3">
       <c r="A583" s="13">
         <v>109</v>
       </c>
       <c r="B583" s="6" t="s">
         <v>1159</v>
       </c>
       <c r="C583" s="7" t="s">
         <v>1160</v>
       </c>
       <c r="D583" s="5">
-        <v>0.0</v>
+        <v>285.0</v>
       </c>
       <c r="E583" s="10">
         <v>2213.0</v>
       </c>
       <c r="F583" s="10">
         <v>1991.7</v>
       </c>
       <c r="G583" s="10">
         <v>1770.4</v>
       </c>
       <c r="H583" s="10">
         <v>1549.1</v>
       </c>
     </row>
     <row r="584" spans="1:8" outlineLevel="3">
       <c r="A584" s="13">
         <v>110</v>
       </c>
       <c r="B584" s="6" t="s">
         <v>1161</v>
       </c>
       <c r="C584" s="7" t="s">
         <v>1162</v>
       </c>
       <c r="D584" s="5">
@@ -19908,63 +19908,63 @@
       </c>
       <c r="E600" s="10">
         <v>2430.0</v>
       </c>
       <c r="F600" s="10">
         <v>2187.0</v>
       </c>
       <c r="G600" s="10">
         <v>1944.0</v>
       </c>
       <c r="H600" s="10">
         <v>1701.0</v>
       </c>
     </row>
     <row r="601" spans="1:8" outlineLevel="3">
       <c r="A601" s="13">
         <v>127</v>
       </c>
       <c r="B601" s="6" t="s">
         <v>1195</v>
       </c>
       <c r="C601" s="7" t="s">
         <v>1196</v>
       </c>
       <c r="D601" s="5">
-        <v>46.0</v>
+        <v>12.0</v>
       </c>
       <c r="E601" s="10">
-        <v>2669.0</v>
+        <v>2668.0</v>
       </c>
       <c r="F601" s="10">
-        <v>2402.1</v>
+        <v>2401.2</v>
       </c>
       <c r="G601" s="10">
-        <v>2135.2</v>
+        <v>2134.4</v>
       </c>
       <c r="H601" s="10">
-        <v>1868.3</v>
+        <v>1867.6</v>
       </c>
     </row>
     <row r="602" spans="1:8" outlineLevel="3">
       <c r="A602" s="13">
         <v>128</v>
       </c>
       <c r="B602" s="6" t="s">
         <v>1197</v>
       </c>
       <c r="C602" s="7" t="s">
         <v>1198</v>
       </c>
       <c r="D602" s="5">
         <v>0.0</v>
       </c>
       <c r="E602" s="10">
         <v>3274.0</v>
       </c>
       <c r="F602" s="10">
         <v>2946.6</v>
       </c>
       <c r="G602" s="10">
         <v>2619.2</v>
       </c>
       <c r="H602" s="10">
@@ -20223,60 +20223,60 @@
       </c>
       <c r="F612" s="10">
         <v>3220.2</v>
       </c>
       <c r="G612" s="10">
         <v>2862.4</v>
       </c>
       <c r="H612" s="10">
         <v>2504.6</v>
       </c>
     </row>
     <row r="613" spans="1:8" outlineLevel="3">
       <c r="A613" s="13">
         <v>139</v>
       </c>
       <c r="B613" s="6" t="s">
         <v>1219</v>
       </c>
       <c r="C613" s="7" t="s">
         <v>1220</v>
       </c>
       <c r="D613" s="5">
         <v>0.0</v>
       </c>
       <c r="E613" s="10">
-        <v>3974.0</v>
+        <v>3975.0</v>
       </c>
       <c r="F613" s="10">
-        <v>3576.6</v>
+        <v>3577.5</v>
       </c>
       <c r="G613" s="10">
-        <v>3179.2</v>
+        <v>3180.0</v>
       </c>
       <c r="H613" s="10">
-        <v>2781.8</v>
+        <v>2782.5</v>
       </c>
     </row>
     <row r="614" spans="1:8" outlineLevel="3">
       <c r="A614" s="13">
         <v>140</v>
       </c>
       <c r="B614" s="6" t="s">
         <v>1221</v>
       </c>
       <c r="C614" s="7" t="s">
         <v>1222</v>
       </c>
       <c r="D614" s="5">
         <v>0.0</v>
       </c>
       <c r="E614" s="10">
         <v>4360.0</v>
       </c>
       <c r="F614" s="10">
         <v>3924.0</v>
       </c>
       <c r="G614" s="10">
         <v>3488.0</v>
       </c>
       <c r="H614" s="10">
@@ -20478,323 +20478,323 @@
       </c>
       <c r="E623" s="10">
         <v>1694.0</v>
       </c>
       <c r="F623" s="10">
         <v>1524.6</v>
       </c>
       <c r="G623" s="10">
         <v>1355.2</v>
       </c>
       <c r="H623" s="10">
         <v>1185.8</v>
       </c>
     </row>
     <row r="624" spans="1:8" outlineLevel="3">
       <c r="A624" s="13">
         <v>2</v>
       </c>
       <c r="B624" s="6" t="s">
         <v>1239</v>
       </c>
       <c r="C624" s="7" t="s">
         <v>1240</v>
       </c>
       <c r="D624" s="5">
-        <v>410.0</v>
+        <v>431.0</v>
       </c>
       <c r="E624" s="10">
         <v>1246.0</v>
       </c>
       <c r="F624" s="10">
         <v>1121.4</v>
       </c>
       <c r="G624" s="10">
         <v>996.8</v>
       </c>
       <c r="H624" s="10">
         <v>872.2</v>
       </c>
     </row>
     <row r="625" spans="1:8" outlineLevel="3">
       <c r="A625" s="13">
         <v>3</v>
       </c>
       <c r="B625" s="6" t="s">
         <v>1241</v>
       </c>
       <c r="C625" s="7" t="s">
         <v>1242</v>
       </c>
       <c r="D625" s="5">
-        <v>49.0</v>
+        <v>38.0</v>
       </c>
       <c r="E625" s="10">
-        <v>5294.0</v>
+        <v>5295.0</v>
       </c>
       <c r="F625" s="10">
-        <v>4764.6</v>
+        <v>4765.5</v>
       </c>
       <c r="G625" s="10">
-        <v>4235.2</v>
+        <v>4236.0</v>
       </c>
       <c r="H625" s="10">
-        <v>3705.8</v>
+        <v>3706.5</v>
       </c>
     </row>
     <row r="626" spans="1:8" outlineLevel="3">
       <c r="A626" s="13">
         <v>4</v>
       </c>
       <c r="B626" s="6" t="s">
         <v>1243</v>
       </c>
       <c r="C626" s="7" t="s">
         <v>1244</v>
       </c>
       <c r="D626" s="5">
-        <v>578.0</v>
+        <v>580.0</v>
       </c>
       <c r="E626" s="10">
-        <v>594.0</v>
+        <v>593.0</v>
       </c>
       <c r="F626" s="10">
-        <v>534.6</v>
+        <v>533.7</v>
       </c>
       <c r="G626" s="10">
-        <v>475.2</v>
+        <v>474.4</v>
       </c>
       <c r="H626" s="10">
-        <v>415.8</v>
+        <v>415.1</v>
       </c>
     </row>
     <row r="627" spans="1:8" outlineLevel="3">
       <c r="A627" s="13">
         <v>5</v>
       </c>
       <c r="B627" s="6" t="s">
         <v>1245</v>
       </c>
       <c r="C627" s="7" t="s">
         <v>1246</v>
       </c>
       <c r="D627" s="5">
         <v>0.0</v>
       </c>
       <c r="E627" s="10">
-        <v>1891.0</v>
+        <v>1892.0</v>
       </c>
       <c r="F627" s="10">
-        <v>1701.9</v>
+        <v>1702.8</v>
       </c>
       <c r="G627" s="10">
-        <v>1512.8</v>
+        <v>1513.6</v>
       </c>
       <c r="H627" s="10">
-        <v>1323.7</v>
+        <v>1324.4</v>
       </c>
     </row>
     <row r="628" spans="1:8" outlineLevel="3">
       <c r="A628" s="13">
         <v>6</v>
       </c>
       <c r="B628" s="6" t="s">
         <v>1247</v>
       </c>
       <c r="C628" s="7" t="s">
         <v>1248</v>
       </c>
       <c r="D628" s="5">
-        <v>96.0</v>
+        <v>122.0</v>
       </c>
       <c r="E628" s="10">
-        <v>446.0</v>
+        <v>447.0</v>
       </c>
       <c r="F628" s="10">
-        <v>401.4</v>
+        <v>402.3</v>
       </c>
       <c r="G628" s="10">
-        <v>356.8</v>
+        <v>357.6</v>
       </c>
       <c r="H628" s="10">
-        <v>312.2</v>
+        <v>312.9</v>
       </c>
     </row>
     <row r="629" spans="1:8" outlineLevel="3">
       <c r="A629" s="13">
         <v>7</v>
       </c>
       <c r="B629" s="6" t="s">
         <v>1249</v>
       </c>
       <c r="C629" s="7" t="s">
         <v>1250</v>
       </c>
       <c r="D629" s="5">
-        <v>324.0</v>
+        <v>385.0</v>
       </c>
       <c r="E629" s="10">
-        <v>771.0</v>
+        <v>772.0</v>
       </c>
       <c r="F629" s="10">
-        <v>693.9</v>
+        <v>694.8</v>
       </c>
       <c r="G629" s="10">
-        <v>616.8</v>
+        <v>617.6</v>
       </c>
       <c r="H629" s="10">
-        <v>539.7</v>
+        <v>540.4</v>
       </c>
     </row>
     <row r="630" spans="1:8" outlineLevel="3">
       <c r="A630" s="13">
         <v>8</v>
       </c>
       <c r="B630" s="6" t="s">
         <v>1251</v>
       </c>
       <c r="C630" s="7" t="s">
         <v>1252</v>
       </c>
       <c r="D630" s="5">
-        <v>392.0</v>
+        <v>547.0</v>
       </c>
       <c r="E630" s="10">
-        <v>1312.0</v>
+        <v>1311.0</v>
       </c>
       <c r="F630" s="10">
-        <v>1180.8</v>
+        <v>1179.9</v>
       </c>
       <c r="G630" s="10">
-        <v>1049.6</v>
+        <v>1048.8</v>
       </c>
       <c r="H630" s="10">
-        <v>918.4</v>
+        <v>917.7</v>
       </c>
     </row>
     <row r="631" spans="1:8" outlineLevel="3">
       <c r="A631" s="13">
         <v>9</v>
       </c>
       <c r="B631" s="6" t="s">
         <v>1253</v>
       </c>
       <c r="C631" s="7" t="s">
         <v>1254</v>
       </c>
       <c r="D631" s="5">
+        <v>844.0</v>
+      </c>
+      <c r="E631" s="10">
+        <v>975.0</v>
+      </c>
+      <c r="F631" s="10">
+        <v>877.5</v>
+      </c>
+      <c r="G631" s="10">
         <v>780.0</v>
       </c>
-      <c r="E631" s="10">
-[...7 lines deleted...]
-      </c>
       <c r="H631" s="10">
-        <v>681.8</v>
+        <v>682.5</v>
       </c>
     </row>
     <row r="632" spans="1:8" outlineLevel="3">
       <c r="A632" s="13">
         <v>10</v>
       </c>
       <c r="B632" s="6" t="s">
         <v>1255</v>
       </c>
       <c r="C632" s="7" t="s">
         <v>1256</v>
       </c>
       <c r="D632" s="5">
         <v>0.0</v>
       </c>
       <c r="E632" s="10">
         <v>0.0</v>
       </c>
       <c r="F632" s="10">
         <v>0.0</v>
       </c>
       <c r="G632" s="10">
         <v>0.0</v>
       </c>
       <c r="H632" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="633" spans="1:8" outlineLevel="3">
       <c r="A633" s="13">
         <v>11</v>
       </c>
       <c r="B633" s="6" t="s">
         <v>1257</v>
       </c>
       <c r="C633" s="7" t="s">
         <v>1258</v>
       </c>
       <c r="D633" s="5">
-        <v>19.0</v>
+        <v>403.0</v>
       </c>
       <c r="E633" s="10">
         <v>701.0</v>
       </c>
       <c r="F633" s="10">
         <v>630.9</v>
       </c>
       <c r="G633" s="10">
         <v>560.8</v>
       </c>
       <c r="H633" s="10">
         <v>490.7</v>
       </c>
     </row>
     <row r="634" spans="1:8" outlineLevel="3">
       <c r="A634" s="13">
         <v>12</v>
       </c>
       <c r="B634" s="6" t="s">
         <v>1259</v>
       </c>
       <c r="C634" s="7" t="s">
         <v>1260</v>
       </c>
       <c r="D634" s="5">
         <v>0.0</v>
       </c>
       <c r="E634" s="10">
-        <v>1237.0</v>
+        <v>1236.0</v>
       </c>
       <c r="F634" s="10">
-        <v>1113.3</v>
+        <v>1112.4</v>
       </c>
       <c r="G634" s="10">
-        <v>989.6</v>
+        <v>988.8</v>
       </c>
       <c r="H634" s="10">
-        <v>865.9</v>
+        <v>865.2</v>
       </c>
     </row>
     <row r="635" spans="1:8" outlineLevel="3">
       <c r="A635" s="13">
         <v>13</v>
       </c>
       <c r="B635" s="6" t="s">
         <v>1261</v>
       </c>
       <c r="C635" s="7" t="s">
         <v>1262</v>
       </c>
       <c r="D635" s="5">
         <v>0.0</v>
       </c>
       <c r="E635" s="10">
         <v>1578.0</v>
       </c>
       <c r="F635" s="10">
         <v>1420.2</v>
       </c>
       <c r="G635" s="10">
         <v>1262.4</v>
       </c>
       <c r="H635" s="10">
@@ -20894,51 +20894,51 @@
       </c>
       <c r="E639" s="10">
         <v>0.0</v>
       </c>
       <c r="F639" s="10">
         <v>0.0</v>
       </c>
       <c r="G639" s="10">
         <v>0.0</v>
       </c>
       <c r="H639" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="640" spans="1:8" outlineLevel="3">
       <c r="A640" s="13">
         <v>18</v>
       </c>
       <c r="B640" s="6" t="s">
         <v>1271</v>
       </c>
       <c r="C640" s="7" t="s">
         <v>1272</v>
       </c>
       <c r="D640" s="5">
-        <v>90.0</v>
+        <v>81.0</v>
       </c>
       <c r="E640" s="10">
         <v>1203.0</v>
       </c>
       <c r="F640" s="10">
         <v>1082.7</v>
       </c>
       <c r="G640" s="10">
         <v>962.4</v>
       </c>
       <c r="H640" s="10">
         <v>842.1</v>
       </c>
     </row>
     <row r="641" spans="1:8" outlineLevel="3">
       <c r="A641" s="13">
         <v>19</v>
       </c>
       <c r="B641" s="6" t="s">
         <v>1273</v>
       </c>
       <c r="C641" s="7" t="s">
         <v>1274</v>
       </c>
       <c r="D641" s="5">
@@ -21128,89 +21128,89 @@
       </c>
       <c r="E648" s="10">
         <v>1093.0</v>
       </c>
       <c r="F648" s="10">
         <v>983.7</v>
       </c>
       <c r="G648" s="10">
         <v>874.4</v>
       </c>
       <c r="H648" s="10">
         <v>765.1</v>
       </c>
     </row>
     <row r="649" spans="1:8" outlineLevel="3">
       <c r="A649" s="13">
         <v>27</v>
       </c>
       <c r="B649" s="6" t="s">
         <v>1289</v>
       </c>
       <c r="C649" s="7" t="s">
         <v>1290</v>
       </c>
       <c r="D649" s="5">
-        <v>74.0</v>
+        <v>85.0</v>
       </c>
       <c r="E649" s="10">
         <v>2917.0</v>
       </c>
       <c r="F649" s="10">
         <v>2625.3</v>
       </c>
       <c r="G649" s="10">
         <v>2333.6</v>
       </c>
       <c r="H649" s="10">
         <v>2041.9</v>
       </c>
     </row>
     <row r="650" spans="1:8" outlineLevel="3">
       <c r="A650" s="13">
         <v>28</v>
       </c>
       <c r="B650" s="6" t="s">
         <v>1291</v>
       </c>
       <c r="C650" s="7" t="s">
         <v>1292</v>
       </c>
       <c r="D650" s="5">
         <v>0.0</v>
       </c>
       <c r="E650" s="10">
-        <v>594.0</v>
+        <v>593.0</v>
       </c>
       <c r="F650" s="10">
-        <v>534.6</v>
+        <v>533.7</v>
       </c>
       <c r="G650" s="10">
-        <v>475.2</v>
+        <v>474.4</v>
       </c>
       <c r="H650" s="10">
-        <v>415.8</v>
+        <v>415.1</v>
       </c>
     </row>
     <row r="651" spans="1:8" outlineLevel="3">
       <c r="A651" s="13">
         <v>29</v>
       </c>
       <c r="B651" s="6" t="s">
         <v>1293</v>
       </c>
       <c r="C651" s="7" t="s">
         <v>1294</v>
       </c>
       <c r="D651" s="5">
         <v>0.0</v>
       </c>
       <c r="E651" s="10">
         <v>752.0</v>
       </c>
       <c r="F651" s="10">
         <v>676.8</v>
       </c>
       <c r="G651" s="10">
         <v>601.6</v>
       </c>
       <c r="H651" s="10">
@@ -21244,103 +21244,103 @@
       </c>
       <c r="E653" s="10">
         <v>0.0</v>
       </c>
       <c r="F653" s="10">
         <v>0.0</v>
       </c>
       <c r="G653" s="10">
         <v>0.0</v>
       </c>
       <c r="H653" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="654" spans="1:8" outlineLevel="3">
       <c r="A654" s="13">
         <v>2</v>
       </c>
       <c r="B654" s="6" t="s">
         <v>1298</v>
       </c>
       <c r="C654" s="7" t="s">
         <v>1299</v>
       </c>
       <c r="D654" s="5">
-        <v>43.0</v>
+        <v>72.0</v>
       </c>
       <c r="E654" s="10">
-        <v>1786.0</v>
+        <v>1785.0</v>
       </c>
       <c r="F654" s="10">
-        <v>1607.4</v>
+        <v>1606.5</v>
       </c>
       <c r="G654" s="10">
-        <v>1428.8</v>
+        <v>1428.0</v>
       </c>
       <c r="H654" s="10">
-        <v>1250.2</v>
+        <v>1249.5</v>
       </c>
     </row>
     <row r="655" spans="1:8" outlineLevel="3">
       <c r="A655" s="13">
         <v>3</v>
       </c>
       <c r="B655" s="6" t="s">
         <v>1300</v>
       </c>
       <c r="C655" s="7" t="s">
         <v>1301</v>
       </c>
       <c r="D655" s="5">
         <v>0.0</v>
       </c>
       <c r="E655" s="10">
         <v>0.0</v>
       </c>
       <c r="F655" s="10">
         <v>0.0</v>
       </c>
       <c r="G655" s="10">
         <v>0.0</v>
       </c>
       <c r="H655" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="656" spans="1:8" outlineLevel="3">
       <c r="A656" s="13">
         <v>4</v>
       </c>
       <c r="B656" s="6" t="s">
         <v>1302</v>
       </c>
       <c r="C656" s="7" t="s">
         <v>1303</v>
       </c>
       <c r="D656" s="5">
-        <v>1.0</v>
+        <v>131.0</v>
       </c>
       <c r="E656" s="10">
         <v>2677.0</v>
       </c>
       <c r="F656" s="10">
         <v>2409.3</v>
       </c>
       <c r="G656" s="10">
         <v>2141.6</v>
       </c>
       <c r="H656" s="10">
         <v>1873.9</v>
       </c>
     </row>
     <row r="657" spans="1:8" outlineLevel="3">
       <c r="A657" s="13">
         <v>5</v>
       </c>
       <c r="B657" s="6" t="s">
         <v>1304</v>
       </c>
       <c r="C657" s="7" t="s">
         <v>1305</v>
       </c>
       <c r="D657" s="5">
@@ -21348,51 +21348,51 @@
       </c>
       <c r="E657" s="10">
         <v>0.0</v>
       </c>
       <c r="F657" s="10">
         <v>0.0</v>
       </c>
       <c r="G657" s="10">
         <v>0.0</v>
       </c>
       <c r="H657" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="658" spans="1:8" outlineLevel="3">
       <c r="A658" s="13">
         <v>6</v>
       </c>
       <c r="B658" s="6" t="s">
         <v>1306</v>
       </c>
       <c r="C658" s="7" t="s">
         <v>1307</v>
       </c>
       <c r="D658" s="5">
-        <v>0.0</v>
+        <v>405.0</v>
       </c>
       <c r="E658" s="10">
         <v>6898.0</v>
       </c>
       <c r="F658" s="10">
         <v>6208.2</v>
       </c>
       <c r="G658" s="10">
         <v>5518.4</v>
       </c>
       <c r="H658" s="10">
         <v>4828.6</v>
       </c>
     </row>
     <row r="659" spans="1:8" outlineLevel="3">
       <c r="A659" s="13">
         <v>7</v>
       </c>
       <c r="B659" s="6" t="s">
         <v>1308</v>
       </c>
       <c r="C659" s="7" t="s">
         <v>1309</v>
       </c>
       <c r="D659" s="5">
@@ -21490,51 +21490,51 @@
       </c>
       <c r="E663" s="10">
         <v>0.0</v>
       </c>
       <c r="F663" s="10">
         <v>0.0</v>
       </c>
       <c r="G663" s="10">
         <v>0.0</v>
       </c>
       <c r="H663" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="664" spans="1:8" outlineLevel="3">
       <c r="A664" s="13">
         <v>2</v>
       </c>
       <c r="B664" s="6" t="s">
         <v>1317</v>
       </c>
       <c r="C664" s="7" t="s">
         <v>1318</v>
       </c>
       <c r="D664" s="5">
-        <v>93.0</v>
+        <v>177.0</v>
       </c>
       <c r="E664" s="10">
         <v>2478.0</v>
       </c>
       <c r="F664" s="10">
         <v>2230.2</v>
       </c>
       <c r="G664" s="10">
         <v>1982.4</v>
       </c>
       <c r="H664" s="10">
         <v>1734.6</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A12:H12"/>
     <mergeCell ref="A13:H13"/>
     <mergeCell ref="A165:H165"/>
     <mergeCell ref="A189:H189"/>
     <mergeCell ref="A190:H190"/>
     <mergeCell ref="A422:H422"/>
     <mergeCell ref="A433:H433"/>