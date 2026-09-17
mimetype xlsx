--- v2 (2026-08-01)
+++ v3 (2026-09-17)
@@ -4564,231 +4564,231 @@
       </c>
       <c r="E5" s="10">
         <v>0.0</v>
       </c>
       <c r="F5" s="10">
         <v>0.0</v>
       </c>
       <c r="G5" s="10">
         <v>0.0</v>
       </c>
       <c r="H5" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:8" outlineLevel="1">
       <c r="A6" s="13">
         <v>4</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>15</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D6" s="5">
-        <v>8950.0</v>
+        <v>4850.0</v>
       </c>
       <c r="E6" s="10">
         <v>123.0</v>
       </c>
       <c r="F6" s="10">
         <v>110.7</v>
       </c>
       <c r="G6" s="10">
         <v>98.4</v>
       </c>
       <c r="H6" s="10">
         <v>86.1</v>
       </c>
     </row>
     <row r="7" spans="1:8" outlineLevel="1">
       <c r="A7" s="13">
         <v>5</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>18</v>
       </c>
       <c r="D7" s="5">
-        <v>3650.0</v>
+        <v>3550.0</v>
       </c>
       <c r="E7" s="10">
         <v>156.0</v>
       </c>
       <c r="F7" s="10">
         <v>140.4</v>
       </c>
       <c r="G7" s="10">
         <v>124.8</v>
       </c>
       <c r="H7" s="10">
         <v>109.2</v>
       </c>
     </row>
     <row r="8" spans="1:8" outlineLevel="1">
       <c r="A8" s="13">
         <v>6</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>19</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D8" s="5">
-        <v>450.0</v>
+        <v>275.0</v>
       </c>
       <c r="E8" s="10">
         <v>138.0</v>
       </c>
       <c r="F8" s="10">
         <v>124.2</v>
       </c>
       <c r="G8" s="10">
         <v>110.4</v>
       </c>
       <c r="H8" s="10">
         <v>96.6</v>
       </c>
     </row>
     <row r="9" spans="1:8" outlineLevel="1">
       <c r="A9" s="13">
         <v>7</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>21</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>22</v>
       </c>
       <c r="D9" s="5">
-        <v>10050.0</v>
+        <v>8250.0</v>
       </c>
       <c r="E9" s="10">
         <v>99.0</v>
       </c>
       <c r="F9" s="10">
         <v>89.1</v>
       </c>
       <c r="G9" s="10">
         <v>79.2</v>
       </c>
       <c r="H9" s="10">
         <v>69.3</v>
       </c>
     </row>
     <row r="10" spans="1:8" outlineLevel="1">
       <c r="A10" s="13">
         <v>8</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>23</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D10" s="5">
-        <v>16400.0</v>
+        <v>13050.0</v>
       </c>
       <c r="E10" s="10">
         <v>84.0</v>
       </c>
       <c r="F10" s="10">
         <v>75.6</v>
       </c>
       <c r="G10" s="10">
         <v>67.2</v>
       </c>
       <c r="H10" s="10">
         <v>58.8</v>
       </c>
     </row>
     <row r="11" spans="1:8" outlineLevel="1">
       <c r="A11" s="13">
         <v>9</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>25</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>26</v>
       </c>
       <c r="D11" s="5">
-        <v>118.0</v>
+        <v>60.0</v>
       </c>
       <c r="E11" s="10">
         <v>10573.0</v>
       </c>
       <c r="F11" s="10">
         <v>9515.7</v>
       </c>
       <c r="G11" s="10">
         <v>8458.4</v>
       </c>
       <c r="H11" s="10">
         <v>7401.1</v>
       </c>
     </row>
     <row r="12" spans="1:8" outlineLevel="1">
       <c r="A12" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="4"/>
       <c r="C12" s="4"/>
       <c r="D12" s="4"/>
       <c r="E12" s="9"/>
       <c r="F12" s="9"/>
       <c r="G12" s="9"/>
       <c r="H12" s="9"/>
     </row>
     <row r="13" spans="1:8" outlineLevel="2">
       <c r="A13" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="4"/>
       <c r="C13" s="4"/>
       <c r="D13" s="4"/>
       <c r="E13" s="9"/>
       <c r="F13" s="9"/>
       <c r="G13" s="9"/>
       <c r="H13" s="9"/>
     </row>
     <row r="14" spans="1:8" outlineLevel="3">
       <c r="A14" s="13">
         <v>1</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>29</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>30</v>
       </c>
       <c r="D14" s="5">
-        <v>4204.0</v>
+        <v>2162.0</v>
       </c>
       <c r="E14" s="10">
         <v>413.0</v>
       </c>
       <c r="F14" s="10">
         <v>371.7</v>
       </c>
       <c r="G14" s="10">
         <v>330.4</v>
       </c>
       <c r="H14" s="10">
         <v>289.1</v>
       </c>
     </row>
     <row r="15" spans="1:8" outlineLevel="3">
       <c r="A15" s="13">
         <v>2</v>
       </c>
       <c r="B15" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>32</v>
       </c>
       <c r="D15" s="5">
@@ -4796,103 +4796,103 @@
       </c>
       <c r="E15" s="10">
         <v>822.0</v>
       </c>
       <c r="F15" s="10">
         <v>739.8</v>
       </c>
       <c r="G15" s="10">
         <v>657.6</v>
       </c>
       <c r="H15" s="10">
         <v>575.4</v>
       </c>
     </row>
     <row r="16" spans="1:8" outlineLevel="3">
       <c r="A16" s="13">
         <v>3</v>
       </c>
       <c r="B16" s="6" t="s">
         <v>33</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>34</v>
       </c>
       <c r="D16" s="5">
-        <v>612.0</v>
+        <v>256.0</v>
       </c>
       <c r="E16" s="10">
         <v>654.0</v>
       </c>
       <c r="F16" s="10">
         <v>588.6</v>
       </c>
       <c r="G16" s="10">
         <v>523.2</v>
       </c>
       <c r="H16" s="10">
         <v>457.8</v>
       </c>
     </row>
     <row r="17" spans="1:8" outlineLevel="3">
       <c r="A17" s="13">
         <v>4</v>
       </c>
       <c r="B17" s="6" t="s">
         <v>35</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>36</v>
       </c>
       <c r="D17" s="5">
-        <v>12.0</v>
+        <v>86.0</v>
       </c>
       <c r="E17" s="10">
         <v>1045.0</v>
       </c>
       <c r="F17" s="10">
         <v>940.5</v>
       </c>
       <c r="G17" s="10">
         <v>836.0</v>
       </c>
       <c r="H17" s="10">
         <v>731.5</v>
       </c>
     </row>
     <row r="18" spans="1:8" outlineLevel="3">
       <c r="A18" s="13">
         <v>5</v>
       </c>
       <c r="B18" s="6" t="s">
         <v>37</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>38</v>
       </c>
       <c r="D18" s="5">
-        <v>156.0</v>
+        <v>198.0</v>
       </c>
       <c r="E18" s="10">
         <v>1463.0</v>
       </c>
       <c r="F18" s="10">
         <v>1316.7</v>
       </c>
       <c r="G18" s="10">
         <v>1170.4</v>
       </c>
       <c r="H18" s="10">
         <v>1024.1</v>
       </c>
     </row>
     <row r="19" spans="1:8" outlineLevel="3">
       <c r="A19" s="13">
         <v>6</v>
       </c>
       <c r="B19" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>40</v>
       </c>
       <c r="D19" s="5">
@@ -4900,259 +4900,259 @@
       </c>
       <c r="E19" s="10">
         <v>0.0</v>
       </c>
       <c r="F19" s="10">
         <v>0.0</v>
       </c>
       <c r="G19" s="10">
         <v>0.0</v>
       </c>
       <c r="H19" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="20" spans="1:8" outlineLevel="3">
       <c r="A20" s="13">
         <v>7</v>
       </c>
       <c r="B20" s="6" t="s">
         <v>41</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>42</v>
       </c>
       <c r="D20" s="5">
-        <v>2504.0</v>
+        <v>3024.0</v>
       </c>
       <c r="E20" s="10">
         <v>373.0</v>
       </c>
       <c r="F20" s="10">
         <v>335.7</v>
       </c>
       <c r="G20" s="10">
         <v>298.4</v>
       </c>
       <c r="H20" s="10">
         <v>261.1</v>
       </c>
     </row>
     <row r="21" spans="1:8" outlineLevel="3">
       <c r="A21" s="13">
         <v>8</v>
       </c>
       <c r="B21" s="6" t="s">
         <v>43</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>44</v>
       </c>
       <c r="D21" s="5">
-        <v>1756.0</v>
+        <v>888.0</v>
       </c>
       <c r="E21" s="10">
         <v>420.0</v>
       </c>
       <c r="F21" s="10">
         <v>378.0</v>
       </c>
       <c r="G21" s="10">
         <v>336.0</v>
       </c>
       <c r="H21" s="10">
         <v>294.0</v>
       </c>
     </row>
     <row r="22" spans="1:8" outlineLevel="3">
       <c r="A22" s="13">
         <v>9</v>
       </c>
       <c r="B22" s="6" t="s">
         <v>45</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>46</v>
       </c>
       <c r="D22" s="5">
-        <v>596.0</v>
+        <v>396.0</v>
       </c>
       <c r="E22" s="10">
         <v>672.0</v>
       </c>
       <c r="F22" s="10">
         <v>604.8</v>
       </c>
       <c r="G22" s="10">
         <v>537.6</v>
       </c>
       <c r="H22" s="10">
         <v>470.4</v>
       </c>
     </row>
     <row r="23" spans="1:8" outlineLevel="3">
       <c r="A23" s="13">
         <v>10</v>
       </c>
       <c r="B23" s="6" t="s">
         <v>47</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D23" s="5">
-        <v>64.0</v>
+        <v>0.0</v>
       </c>
       <c r="E23" s="10">
         <v>1139.0</v>
       </c>
       <c r="F23" s="10">
         <v>1025.1</v>
       </c>
       <c r="G23" s="10">
         <v>911.2</v>
       </c>
       <c r="H23" s="10">
         <v>797.3</v>
       </c>
     </row>
     <row r="24" spans="1:8" outlineLevel="3">
       <c r="A24" s="13">
         <v>11</v>
       </c>
       <c r="B24" s="6" t="s">
         <v>49</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>50</v>
       </c>
       <c r="D24" s="5">
-        <v>2128.0</v>
+        <v>732.0</v>
       </c>
       <c r="E24" s="10">
         <v>383.0</v>
       </c>
       <c r="F24" s="10">
         <v>344.7</v>
       </c>
       <c r="G24" s="10">
         <v>306.4</v>
       </c>
       <c r="H24" s="10">
         <v>268.1</v>
       </c>
     </row>
     <row r="25" spans="1:8" outlineLevel="3">
       <c r="A25" s="13">
         <v>12</v>
       </c>
       <c r="B25" s="6" t="s">
         <v>51</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>52</v>
       </c>
       <c r="D25" s="5">
-        <v>666.0</v>
+        <v>464.0</v>
       </c>
       <c r="E25" s="10">
         <v>491.0</v>
       </c>
       <c r="F25" s="10">
         <v>441.9</v>
       </c>
       <c r="G25" s="10">
         <v>392.8</v>
       </c>
       <c r="H25" s="10">
         <v>343.7</v>
       </c>
     </row>
     <row r="26" spans="1:8" outlineLevel="3">
       <c r="A26" s="13">
         <v>13</v>
       </c>
       <c r="B26" s="6" t="s">
         <v>53</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>54</v>
       </c>
       <c r="D26" s="5">
-        <v>374.0</v>
+        <v>330.0</v>
       </c>
       <c r="E26" s="10">
         <v>768.0</v>
       </c>
       <c r="F26" s="10">
         <v>691.2</v>
       </c>
       <c r="G26" s="10">
         <v>614.4</v>
       </c>
       <c r="H26" s="10">
         <v>537.6</v>
       </c>
     </row>
     <row r="27" spans="1:8" outlineLevel="3">
       <c r="A27" s="13">
         <v>14</v>
       </c>
       <c r="B27" s="6" t="s">
         <v>55</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>56</v>
       </c>
       <c r="D27" s="5">
-        <v>238.0</v>
+        <v>524.0</v>
       </c>
       <c r="E27" s="10">
         <v>438.0</v>
       </c>
       <c r="F27" s="10">
         <v>394.2</v>
       </c>
       <c r="G27" s="10">
         <v>350.4</v>
       </c>
       <c r="H27" s="10">
         <v>306.6</v>
       </c>
     </row>
     <row r="28" spans="1:8" outlineLevel="3">
       <c r="A28" s="13">
         <v>15</v>
       </c>
       <c r="B28" s="6" t="s">
         <v>57</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>58</v>
       </c>
       <c r="D28" s="5">
-        <v>682.0</v>
+        <v>1156.0</v>
       </c>
       <c r="E28" s="10">
         <v>60.0</v>
       </c>
       <c r="F28" s="10">
         <v>54.0</v>
       </c>
       <c r="G28" s="10">
         <v>48.0</v>
       </c>
       <c r="H28" s="10">
         <v>42.0</v>
       </c>
     </row>
     <row r="29" spans="1:8" outlineLevel="3">
       <c r="A29" s="13">
         <v>16</v>
       </c>
       <c r="B29" s="6" t="s">
         <v>59</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>60</v>
       </c>
       <c r="D29" s="5">
@@ -5238,51 +5238,51 @@
       </c>
       <c r="E32" s="10">
         <v>31.0</v>
       </c>
       <c r="F32" s="10">
         <v>27.9</v>
       </c>
       <c r="G32" s="10">
         <v>24.8</v>
       </c>
       <c r="H32" s="10">
         <v>21.7</v>
       </c>
     </row>
     <row r="33" spans="1:8" outlineLevel="3">
       <c r="A33" s="13">
         <v>20</v>
       </c>
       <c r="B33" s="6" t="s">
         <v>67</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>68</v>
       </c>
       <c r="D33" s="5">
-        <v>754.0</v>
+        <v>620.0</v>
       </c>
       <c r="E33" s="10">
         <v>27.0</v>
       </c>
       <c r="F33" s="10">
         <v>24.3</v>
       </c>
       <c r="G33" s="10">
         <v>21.6</v>
       </c>
       <c r="H33" s="10">
         <v>18.9</v>
       </c>
     </row>
     <row r="34" spans="1:8" outlineLevel="3">
       <c r="A34" s="13">
         <v>21</v>
       </c>
       <c r="B34" s="6" t="s">
         <v>69</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>70</v>
       </c>
       <c r="D34" s="5">
@@ -5316,129 +5316,129 @@
       </c>
       <c r="E35" s="10">
         <v>44.0</v>
       </c>
       <c r="F35" s="10">
         <v>39.6</v>
       </c>
       <c r="G35" s="10">
         <v>35.2</v>
       </c>
       <c r="H35" s="10">
         <v>30.8</v>
       </c>
     </row>
     <row r="36" spans="1:8" outlineLevel="3">
       <c r="A36" s="13">
         <v>23</v>
       </c>
       <c r="B36" s="6" t="s">
         <v>73</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>74</v>
       </c>
       <c r="D36" s="5">
-        <v>498.0</v>
+        <v>22.0</v>
       </c>
       <c r="E36" s="10">
         <v>38.0</v>
       </c>
       <c r="F36" s="10">
         <v>34.2</v>
       </c>
       <c r="G36" s="10">
         <v>30.4</v>
       </c>
       <c r="H36" s="10">
         <v>26.6</v>
       </c>
     </row>
     <row r="37" spans="1:8" outlineLevel="3">
       <c r="A37" s="13">
         <v>24</v>
       </c>
       <c r="B37" s="6" t="s">
         <v>75</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>76</v>
       </c>
       <c r="D37" s="5">
-        <v>1886.0</v>
+        <v>900.0</v>
       </c>
       <c r="E37" s="10">
         <v>592.0</v>
       </c>
       <c r="F37" s="10">
         <v>532.8</v>
       </c>
       <c r="G37" s="10">
         <v>473.6</v>
       </c>
       <c r="H37" s="10">
         <v>414.4</v>
       </c>
     </row>
     <row r="38" spans="1:8" outlineLevel="3">
       <c r="A38" s="13">
         <v>25</v>
       </c>
       <c r="B38" s="6" t="s">
         <v>77</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>78</v>
       </c>
       <c r="D38" s="5">
-        <v>194.0</v>
+        <v>158.0</v>
       </c>
       <c r="E38" s="10">
         <v>904.0</v>
       </c>
       <c r="F38" s="10">
         <v>813.6</v>
       </c>
       <c r="G38" s="10">
         <v>723.2</v>
       </c>
       <c r="H38" s="10">
         <v>632.8</v>
       </c>
     </row>
     <row r="39" spans="1:8" outlineLevel="3">
       <c r="A39" s="13">
         <v>26</v>
       </c>
       <c r="B39" s="6" t="s">
         <v>79</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>80</v>
       </c>
       <c r="D39" s="5">
-        <v>984.0</v>
+        <v>398.0</v>
       </c>
       <c r="E39" s="10">
         <v>528.0</v>
       </c>
       <c r="F39" s="10">
         <v>475.2</v>
       </c>
       <c r="G39" s="10">
         <v>422.4</v>
       </c>
       <c r="H39" s="10">
         <v>369.6</v>
       </c>
     </row>
     <row r="40" spans="1:8" outlineLevel="3">
       <c r="A40" s="13">
         <v>27</v>
       </c>
       <c r="B40" s="6" t="s">
         <v>81</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>82</v>
       </c>
       <c r="D40" s="5">
@@ -5446,233 +5446,233 @@
       </c>
       <c r="E40" s="10">
         <v>83.0</v>
       </c>
       <c r="F40" s="10">
         <v>74.7</v>
       </c>
       <c r="G40" s="10">
         <v>66.4</v>
       </c>
       <c r="H40" s="10">
         <v>58.1</v>
       </c>
     </row>
     <row r="41" spans="1:8" outlineLevel="3">
       <c r="A41" s="13">
         <v>28</v>
       </c>
       <c r="B41" s="6" t="s">
         <v>83</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>84</v>
       </c>
       <c r="D41" s="5">
-        <v>2144.0</v>
+        <v>1966.0</v>
       </c>
       <c r="E41" s="10">
         <v>65.0</v>
       </c>
       <c r="F41" s="10">
         <v>58.5</v>
       </c>
       <c r="G41" s="10">
         <v>52.0</v>
       </c>
       <c r="H41" s="10">
         <v>45.5</v>
       </c>
     </row>
     <row r="42" spans="1:8" outlineLevel="3">
       <c r="A42" s="13">
         <v>29</v>
       </c>
       <c r="B42" s="6" t="s">
         <v>85</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>86</v>
       </c>
       <c r="D42" s="5">
-        <v>3025.0</v>
+        <v>2486.0</v>
       </c>
       <c r="E42" s="10">
         <v>32.0</v>
       </c>
       <c r="F42" s="10">
         <v>28.8</v>
       </c>
       <c r="G42" s="10">
         <v>25.6</v>
       </c>
       <c r="H42" s="10">
         <v>22.4</v>
       </c>
     </row>
     <row r="43" spans="1:8" outlineLevel="3">
       <c r="A43" s="13">
         <v>30</v>
       </c>
       <c r="B43" s="6" t="s">
         <v>87</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>88</v>
       </c>
       <c r="D43" s="5">
-        <v>2596.0</v>
+        <v>2893.0</v>
       </c>
       <c r="E43" s="10">
         <v>32.0</v>
       </c>
       <c r="F43" s="10">
         <v>28.8</v>
       </c>
       <c r="G43" s="10">
         <v>25.6</v>
       </c>
       <c r="H43" s="10">
         <v>22.4</v>
       </c>
     </row>
     <row r="44" spans="1:8" outlineLevel="3">
       <c r="A44" s="13">
         <v>31</v>
       </c>
       <c r="B44" s="6" t="s">
         <v>89</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D44" s="5">
-        <v>22352.0</v>
+        <v>14848.0</v>
       </c>
       <c r="E44" s="10">
         <v>33.0</v>
       </c>
       <c r="F44" s="10">
         <v>29.7</v>
       </c>
       <c r="G44" s="10">
         <v>26.4</v>
       </c>
       <c r="H44" s="10">
         <v>23.1</v>
       </c>
     </row>
     <row r="45" spans="1:8" outlineLevel="3">
       <c r="A45" s="13">
         <v>32</v>
       </c>
       <c r="B45" s="6" t="s">
         <v>91</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>92</v>
       </c>
       <c r="D45" s="5">
-        <v>23818.0</v>
+        <v>16038.0</v>
       </c>
       <c r="E45" s="10">
         <v>33.0</v>
       </c>
       <c r="F45" s="10">
         <v>29.7</v>
       </c>
       <c r="G45" s="10">
         <v>26.4</v>
       </c>
       <c r="H45" s="10">
         <v>23.1</v>
       </c>
     </row>
     <row r="46" spans="1:8" outlineLevel="3">
       <c r="A46" s="13">
         <v>33</v>
       </c>
       <c r="B46" s="6" t="s">
         <v>93</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>94</v>
       </c>
       <c r="D46" s="5">
-        <v>5650.0</v>
+        <v>6370.0</v>
       </c>
       <c r="E46" s="10">
         <v>29.0</v>
       </c>
       <c r="F46" s="10">
         <v>26.1</v>
       </c>
       <c r="G46" s="10">
         <v>23.2</v>
       </c>
       <c r="H46" s="10">
         <v>20.3</v>
       </c>
     </row>
     <row r="47" spans="1:8" outlineLevel="3">
       <c r="A47" s="13">
         <v>34</v>
       </c>
       <c r="B47" s="6" t="s">
         <v>95</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>96</v>
       </c>
       <c r="D47" s="5">
-        <v>5672.0</v>
+        <v>3538.0</v>
       </c>
       <c r="E47" s="10">
         <v>46.0</v>
       </c>
       <c r="F47" s="10">
         <v>41.4</v>
       </c>
       <c r="G47" s="10">
         <v>36.8</v>
       </c>
       <c r="H47" s="10">
         <v>32.2</v>
       </c>
     </row>
     <row r="48" spans="1:8" outlineLevel="3">
       <c r="A48" s="13">
         <v>35</v>
       </c>
       <c r="B48" s="6" t="s">
         <v>97</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>98</v>
       </c>
       <c r="D48" s="5">
-        <v>8576.0</v>
+        <v>5428.0</v>
       </c>
       <c r="E48" s="10">
         <v>46.0</v>
       </c>
       <c r="F48" s="10">
         <v>41.4</v>
       </c>
       <c r="G48" s="10">
         <v>36.8</v>
       </c>
       <c r="H48" s="10">
         <v>32.2</v>
       </c>
     </row>
     <row r="49" spans="1:8" outlineLevel="3">
       <c r="A49" s="13">
         <v>36</v>
       </c>
       <c r="B49" s="6" t="s">
         <v>99</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>100</v>
       </c>
       <c r="D49" s="5">
@@ -5680,103 +5680,103 @@
       </c>
       <c r="E49" s="10">
         <v>51.0</v>
       </c>
       <c r="F49" s="10">
         <v>45.9</v>
       </c>
       <c r="G49" s="10">
         <v>40.8</v>
       </c>
       <c r="H49" s="10">
         <v>35.7</v>
       </c>
     </row>
     <row r="50" spans="1:8" outlineLevel="3">
       <c r="A50" s="13">
         <v>37</v>
       </c>
       <c r="B50" s="6" t="s">
         <v>101</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>102</v>
       </c>
       <c r="D50" s="5">
-        <v>5320.0</v>
+        <v>0.0</v>
       </c>
       <c r="E50" s="10">
         <v>40.0</v>
       </c>
       <c r="F50" s="10">
         <v>36.0</v>
       </c>
       <c r="G50" s="10">
         <v>32.0</v>
       </c>
       <c r="H50" s="10">
         <v>28.0</v>
       </c>
     </row>
     <row r="51" spans="1:8" outlineLevel="3">
       <c r="A51" s="13">
         <v>38</v>
       </c>
       <c r="B51" s="6" t="s">
         <v>103</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>104</v>
       </c>
       <c r="D51" s="5">
-        <v>936.0</v>
+        <v>808.0</v>
       </c>
       <c r="E51" s="10">
         <v>86.0</v>
       </c>
       <c r="F51" s="10">
         <v>77.4</v>
       </c>
       <c r="G51" s="10">
         <v>68.8</v>
       </c>
       <c r="H51" s="10">
         <v>60.2</v>
       </c>
     </row>
     <row r="52" spans="1:8" outlineLevel="3">
       <c r="A52" s="13">
         <v>39</v>
       </c>
       <c r="B52" s="6" t="s">
         <v>105</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>106</v>
       </c>
       <c r="D52" s="5">
-        <v>15748.0</v>
+        <v>9732.0</v>
       </c>
       <c r="E52" s="10">
         <v>67.0</v>
       </c>
       <c r="F52" s="10">
         <v>60.3</v>
       </c>
       <c r="G52" s="10">
         <v>53.6</v>
       </c>
       <c r="H52" s="10">
         <v>46.9</v>
       </c>
     </row>
     <row r="53" spans="1:8" outlineLevel="3">
       <c r="A53" s="13">
         <v>40</v>
       </c>
       <c r="B53" s="6" t="s">
         <v>107</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>108</v>
       </c>
       <c r="D53" s="5">
@@ -5784,259 +5784,259 @@
       </c>
       <c r="E53" s="10">
         <v>206.0</v>
       </c>
       <c r="F53" s="10">
         <v>185.4</v>
       </c>
       <c r="G53" s="10">
         <v>164.8</v>
       </c>
       <c r="H53" s="10">
         <v>144.2</v>
       </c>
     </row>
     <row r="54" spans="1:8" outlineLevel="3">
       <c r="A54" s="13">
         <v>41</v>
       </c>
       <c r="B54" s="6" t="s">
         <v>109</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>110</v>
       </c>
       <c r="D54" s="5">
-        <v>990.0</v>
+        <v>176.0</v>
       </c>
       <c r="E54" s="10">
         <v>164.0</v>
       </c>
       <c r="F54" s="10">
         <v>147.6</v>
       </c>
       <c r="G54" s="10">
         <v>131.2</v>
       </c>
       <c r="H54" s="10">
         <v>114.8</v>
       </c>
     </row>
     <row r="55" spans="1:8" outlineLevel="3">
       <c r="A55" s="13">
         <v>42</v>
       </c>
       <c r="B55" s="6" t="s">
         <v>111</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>112</v>
       </c>
       <c r="D55" s="5">
-        <v>348.0</v>
+        <v>288.0</v>
       </c>
       <c r="E55" s="10">
         <v>325.0</v>
       </c>
       <c r="F55" s="10">
         <v>292.5</v>
       </c>
       <c r="G55" s="10">
         <v>260.0</v>
       </c>
       <c r="H55" s="10">
         <v>227.5</v>
       </c>
     </row>
     <row r="56" spans="1:8" outlineLevel="3">
       <c r="A56" s="13">
         <v>43</v>
       </c>
       <c r="B56" s="6" t="s">
         <v>113</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>114</v>
       </c>
       <c r="D56" s="5">
-        <v>3234.0</v>
+        <v>3542.0</v>
       </c>
       <c r="E56" s="10">
         <v>34.0</v>
       </c>
       <c r="F56" s="10">
         <v>30.6</v>
       </c>
       <c r="G56" s="10">
         <v>27.2</v>
       </c>
       <c r="H56" s="10">
         <v>23.8</v>
       </c>
     </row>
     <row r="57" spans="1:8" outlineLevel="3">
       <c r="A57" s="13">
         <v>44</v>
       </c>
       <c r="B57" s="6" t="s">
         <v>115</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>116</v>
       </c>
       <c r="D57" s="5">
-        <v>3135.0</v>
+        <v>2134.0</v>
       </c>
       <c r="E57" s="10">
         <v>34.0</v>
       </c>
       <c r="F57" s="10">
         <v>30.6</v>
       </c>
       <c r="G57" s="10">
         <v>27.2</v>
       </c>
       <c r="H57" s="10">
         <v>23.8</v>
       </c>
     </row>
     <row r="58" spans="1:8" outlineLevel="3">
       <c r="A58" s="13">
         <v>45</v>
       </c>
       <c r="B58" s="6" t="s">
         <v>117</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>118</v>
       </c>
       <c r="D58" s="5">
-        <v>16626.0</v>
+        <v>12186.0</v>
       </c>
       <c r="E58" s="10">
         <v>36.0</v>
       </c>
       <c r="F58" s="10">
         <v>32.4</v>
       </c>
       <c r="G58" s="10">
         <v>28.8</v>
       </c>
       <c r="H58" s="10">
         <v>25.2</v>
       </c>
     </row>
     <row r="59" spans="1:8" outlineLevel="3">
       <c r="A59" s="13">
         <v>46</v>
       </c>
       <c r="B59" s="6" t="s">
         <v>119</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>120</v>
       </c>
       <c r="D59" s="5">
-        <v>17766.0</v>
+        <v>13530.0</v>
       </c>
       <c r="E59" s="10">
         <v>36.0</v>
       </c>
       <c r="F59" s="10">
         <v>32.4</v>
       </c>
       <c r="G59" s="10">
         <v>28.8</v>
       </c>
       <c r="H59" s="10">
         <v>25.2</v>
       </c>
     </row>
     <row r="60" spans="1:8" outlineLevel="3">
       <c r="A60" s="13">
         <v>47</v>
       </c>
       <c r="B60" s="6" t="s">
         <v>121</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>122</v>
       </c>
       <c r="D60" s="5">
-        <v>0.0</v>
+        <v>11612.0</v>
       </c>
       <c r="E60" s="10">
         <v>31.0</v>
       </c>
       <c r="F60" s="10">
         <v>27.9</v>
       </c>
       <c r="G60" s="10">
         <v>24.8</v>
       </c>
       <c r="H60" s="10">
         <v>21.7</v>
       </c>
     </row>
     <row r="61" spans="1:8" outlineLevel="3">
       <c r="A61" s="13">
         <v>48</v>
       </c>
       <c r="B61" s="6" t="s">
         <v>123</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>124</v>
       </c>
       <c r="D61" s="5">
-        <v>6008.0</v>
+        <v>2346.0</v>
       </c>
       <c r="E61" s="10">
         <v>50.0</v>
       </c>
       <c r="F61" s="10">
         <v>45.0</v>
       </c>
       <c r="G61" s="10">
         <v>40.0</v>
       </c>
       <c r="H61" s="10">
         <v>35.0</v>
       </c>
     </row>
     <row r="62" spans="1:8" outlineLevel="3">
       <c r="A62" s="13">
         <v>49</v>
       </c>
       <c r="B62" s="6" t="s">
         <v>125</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>126</v>
       </c>
       <c r="D62" s="5">
-        <v>4072.0</v>
+        <v>0.0</v>
       </c>
       <c r="E62" s="10">
         <v>50.0</v>
       </c>
       <c r="F62" s="10">
         <v>45.0</v>
       </c>
       <c r="G62" s="10">
         <v>40.0</v>
       </c>
       <c r="H62" s="10">
         <v>35.0</v>
       </c>
     </row>
     <row r="63" spans="1:8" outlineLevel="3">
       <c r="A63" s="13">
         <v>50</v>
       </c>
       <c r="B63" s="6" t="s">
         <v>127</v>
       </c>
       <c r="C63" s="7" t="s">
         <v>128</v>
       </c>
       <c r="D63" s="5">
@@ -6044,51 +6044,51 @@
       </c>
       <c r="E63" s="10">
         <v>55.0</v>
       </c>
       <c r="F63" s="10">
         <v>49.5</v>
       </c>
       <c r="G63" s="10">
         <v>44.0</v>
       </c>
       <c r="H63" s="10">
         <v>38.5</v>
       </c>
     </row>
     <row r="64" spans="1:8" outlineLevel="3">
       <c r="A64" s="13">
         <v>51</v>
       </c>
       <c r="B64" s="6" t="s">
         <v>129</v>
       </c>
       <c r="C64" s="7" t="s">
         <v>130</v>
       </c>
       <c r="D64" s="5">
-        <v>23248.0</v>
+        <v>13976.0</v>
       </c>
       <c r="E64" s="10">
         <v>43.0</v>
       </c>
       <c r="F64" s="10">
         <v>38.7</v>
       </c>
       <c r="G64" s="10">
         <v>34.4</v>
       </c>
       <c r="H64" s="10">
         <v>30.1</v>
       </c>
     </row>
     <row r="65" spans="1:8" outlineLevel="3">
       <c r="A65" s="13">
         <v>52</v>
       </c>
       <c r="B65" s="6" t="s">
         <v>131</v>
       </c>
       <c r="C65" s="7" t="s">
         <v>132</v>
       </c>
       <c r="D65" s="5">
@@ -6096,51 +6096,51 @@
       </c>
       <c r="E65" s="10">
         <v>96.0</v>
       </c>
       <c r="F65" s="10">
         <v>86.4</v>
       </c>
       <c r="G65" s="10">
         <v>76.8</v>
       </c>
       <c r="H65" s="10">
         <v>67.2</v>
       </c>
     </row>
     <row r="66" spans="1:8" outlineLevel="3">
       <c r="A66" s="13">
         <v>53</v>
       </c>
       <c r="B66" s="6" t="s">
         <v>133</v>
       </c>
       <c r="C66" s="7" t="s">
         <v>134</v>
       </c>
       <c r="D66" s="5">
-        <v>2354.0</v>
+        <v>1544.0</v>
       </c>
       <c r="E66" s="10">
         <v>75.0</v>
       </c>
       <c r="F66" s="10">
         <v>67.5</v>
       </c>
       <c r="G66" s="10">
         <v>60.0</v>
       </c>
       <c r="H66" s="10">
         <v>52.5</v>
       </c>
     </row>
     <row r="67" spans="1:8" outlineLevel="3">
       <c r="A67" s="13">
         <v>54</v>
       </c>
       <c r="B67" s="6" t="s">
         <v>135</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>136</v>
       </c>
       <c r="D67" s="5">
@@ -6174,51 +6174,51 @@
       </c>
       <c r="E68" s="10">
         <v>176.0</v>
       </c>
       <c r="F68" s="10">
         <v>158.4</v>
       </c>
       <c r="G68" s="10">
         <v>140.8</v>
       </c>
       <c r="H68" s="10">
         <v>123.2</v>
       </c>
     </row>
     <row r="69" spans="1:8" outlineLevel="3">
       <c r="A69" s="13">
         <v>56</v>
       </c>
       <c r="B69" s="6" t="s">
         <v>139</v>
       </c>
       <c r="C69" s="7" t="s">
         <v>140</v>
       </c>
       <c r="D69" s="5">
-        <v>1448.0</v>
+        <v>1810.0</v>
       </c>
       <c r="E69" s="10">
         <v>36.0</v>
       </c>
       <c r="F69" s="10">
         <v>32.4</v>
       </c>
       <c r="G69" s="10">
         <v>28.8</v>
       </c>
       <c r="H69" s="10">
         <v>25.2</v>
       </c>
     </row>
     <row r="70" spans="1:8" outlineLevel="3">
       <c r="A70" s="13">
         <v>57</v>
       </c>
       <c r="B70" s="6" t="s">
         <v>141</v>
       </c>
       <c r="C70" s="7" t="s">
         <v>142</v>
       </c>
       <c r="D70" s="5">
@@ -6226,103 +6226,103 @@
       </c>
       <c r="E70" s="10">
         <v>63.0</v>
       </c>
       <c r="F70" s="10">
         <v>56.7</v>
       </c>
       <c r="G70" s="10">
         <v>50.4</v>
       </c>
       <c r="H70" s="10">
         <v>44.1</v>
       </c>
     </row>
     <row r="71" spans="1:8" outlineLevel="3">
       <c r="A71" s="13">
         <v>58</v>
       </c>
       <c r="B71" s="6" t="s">
         <v>143</v>
       </c>
       <c r="C71" s="7" t="s">
         <v>144</v>
       </c>
       <c r="D71" s="5">
-        <v>2942.0</v>
+        <v>2182.0</v>
       </c>
       <c r="E71" s="10">
         <v>49.0</v>
       </c>
       <c r="F71" s="10">
         <v>44.1</v>
       </c>
       <c r="G71" s="10">
         <v>39.2</v>
       </c>
       <c r="H71" s="10">
         <v>34.3</v>
       </c>
     </row>
     <row r="72" spans="1:8" outlineLevel="3">
       <c r="A72" s="13">
         <v>59</v>
       </c>
       <c r="B72" s="6" t="s">
         <v>145</v>
       </c>
       <c r="C72" s="7" t="s">
         <v>146</v>
       </c>
       <c r="D72" s="5">
-        <v>602.0</v>
+        <v>578.0</v>
       </c>
       <c r="E72" s="10">
         <v>97.0</v>
       </c>
       <c r="F72" s="10">
         <v>87.3</v>
       </c>
       <c r="G72" s="10">
         <v>77.6</v>
       </c>
       <c r="H72" s="10">
         <v>67.9</v>
       </c>
     </row>
     <row r="73" spans="1:8" outlineLevel="3">
       <c r="A73" s="13">
         <v>60</v>
       </c>
       <c r="B73" s="6" t="s">
         <v>147</v>
       </c>
       <c r="C73" s="7" t="s">
         <v>148</v>
       </c>
       <c r="D73" s="5">
-        <v>8620.0</v>
+        <v>6846.0</v>
       </c>
       <c r="E73" s="10">
         <v>76.0</v>
       </c>
       <c r="F73" s="10">
         <v>68.4</v>
       </c>
       <c r="G73" s="10">
         <v>60.8</v>
       </c>
       <c r="H73" s="10">
         <v>53.2</v>
       </c>
     </row>
     <row r="74" spans="1:8" outlineLevel="3">
       <c r="A74" s="13">
         <v>61</v>
       </c>
       <c r="B74" s="6" t="s">
         <v>149</v>
       </c>
       <c r="C74" s="7" t="s">
         <v>150</v>
       </c>
       <c r="D74" s="5">
@@ -6330,77 +6330,77 @@
       </c>
       <c r="E74" s="10">
         <v>233.0</v>
       </c>
       <c r="F74" s="10">
         <v>209.7</v>
       </c>
       <c r="G74" s="10">
         <v>186.4</v>
       </c>
       <c r="H74" s="10">
         <v>163.1</v>
       </c>
     </row>
     <row r="75" spans="1:8" outlineLevel="3">
       <c r="A75" s="13">
         <v>62</v>
       </c>
       <c r="B75" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C75" s="7" t="s">
         <v>152</v>
       </c>
       <c r="D75" s="5">
-        <v>2372.0</v>
+        <v>1224.0</v>
       </c>
       <c r="E75" s="10">
         <v>185.0</v>
       </c>
       <c r="F75" s="10">
         <v>166.5</v>
       </c>
       <c r="G75" s="10">
         <v>148.0</v>
       </c>
       <c r="H75" s="10">
         <v>129.5</v>
       </c>
     </row>
     <row r="76" spans="1:8" outlineLevel="3">
       <c r="A76" s="13">
         <v>63</v>
       </c>
       <c r="B76" s="6" t="s">
         <v>153</v>
       </c>
       <c r="C76" s="7" t="s">
         <v>154</v>
       </c>
       <c r="D76" s="5">
-        <v>454.0</v>
+        <v>0.0</v>
       </c>
       <c r="E76" s="10">
         <v>339.0</v>
       </c>
       <c r="F76" s="10">
         <v>305.1</v>
       </c>
       <c r="G76" s="10">
         <v>271.2</v>
       </c>
       <c r="H76" s="10">
         <v>237.3</v>
       </c>
     </row>
     <row r="77" spans="1:8" outlineLevel="3">
       <c r="A77" s="13">
         <v>64</v>
       </c>
       <c r="B77" s="6" t="s">
         <v>155</v>
       </c>
       <c r="C77" s="7" t="s">
         <v>156</v>
       </c>
       <c r="D77" s="5">
@@ -6408,311 +6408,311 @@
       </c>
       <c r="E77" s="10">
         <v>576.0</v>
       </c>
       <c r="F77" s="10">
         <v>518.4</v>
       </c>
       <c r="G77" s="10">
         <v>460.8</v>
       </c>
       <c r="H77" s="10">
         <v>403.2</v>
       </c>
     </row>
     <row r="78" spans="1:8" outlineLevel="3">
       <c r="A78" s="13">
         <v>65</v>
       </c>
       <c r="B78" s="6" t="s">
         <v>157</v>
       </c>
       <c r="C78" s="7" t="s">
         <v>158</v>
       </c>
       <c r="D78" s="5">
-        <v>1936.0</v>
+        <v>539.0</v>
       </c>
       <c r="E78" s="10">
         <v>43.0</v>
       </c>
       <c r="F78" s="10">
         <v>38.7</v>
       </c>
       <c r="G78" s="10">
         <v>34.4</v>
       </c>
       <c r="H78" s="10">
         <v>30.1</v>
       </c>
     </row>
     <row r="79" spans="1:8" outlineLevel="3">
       <c r="A79" s="13">
         <v>66</v>
       </c>
       <c r="B79" s="6" t="s">
         <v>159</v>
       </c>
       <c r="C79" s="7" t="s">
         <v>160</v>
       </c>
       <c r="D79" s="5">
-        <v>968.0</v>
+        <v>11.0</v>
       </c>
       <c r="E79" s="10">
         <v>43.0</v>
       </c>
       <c r="F79" s="10">
         <v>38.7</v>
       </c>
       <c r="G79" s="10">
         <v>34.4</v>
       </c>
       <c r="H79" s="10">
         <v>30.1</v>
       </c>
     </row>
     <row r="80" spans="1:8" outlineLevel="3">
       <c r="A80" s="13">
         <v>67</v>
       </c>
       <c r="B80" s="6" t="s">
         <v>161</v>
       </c>
       <c r="C80" s="7" t="s">
         <v>162</v>
       </c>
       <c r="D80" s="5">
-        <v>5266.0</v>
+        <v>2.0</v>
       </c>
       <c r="E80" s="10">
         <v>45.0</v>
       </c>
       <c r="F80" s="10">
         <v>40.5</v>
       </c>
       <c r="G80" s="10">
         <v>36.0</v>
       </c>
       <c r="H80" s="10">
         <v>31.5</v>
       </c>
     </row>
     <row r="81" spans="1:8" outlineLevel="3">
       <c r="A81" s="13">
         <v>68</v>
       </c>
       <c r="B81" s="6" t="s">
         <v>163</v>
       </c>
       <c r="C81" s="7" t="s">
         <v>164</v>
       </c>
       <c r="D81" s="5">
-        <v>5680.0</v>
+        <v>2280.0</v>
       </c>
       <c r="E81" s="10">
         <v>45.0</v>
       </c>
       <c r="F81" s="10">
         <v>40.5</v>
       </c>
       <c r="G81" s="10">
         <v>36.0</v>
       </c>
       <c r="H81" s="10">
         <v>31.5</v>
       </c>
     </row>
     <row r="82" spans="1:8" outlineLevel="3">
       <c r="A82" s="13">
         <v>69</v>
       </c>
       <c r="B82" s="6" t="s">
         <v>165</v>
       </c>
       <c r="C82" s="7" t="s">
         <v>166</v>
       </c>
       <c r="D82" s="5">
-        <v>2994.0</v>
+        <v>2632.0</v>
       </c>
       <c r="E82" s="10">
         <v>39.0</v>
       </c>
       <c r="F82" s="10">
         <v>35.1</v>
       </c>
       <c r="G82" s="10">
         <v>31.2</v>
       </c>
       <c r="H82" s="10">
         <v>27.3</v>
       </c>
     </row>
     <row r="83" spans="1:8" outlineLevel="3">
       <c r="A83" s="13">
         <v>70</v>
       </c>
       <c r="B83" s="6" t="s">
         <v>167</v>
       </c>
       <c r="C83" s="7" t="s">
         <v>168</v>
       </c>
       <c r="D83" s="5">
-        <v>3684.0</v>
+        <v>2348.0</v>
       </c>
       <c r="E83" s="10">
         <v>60.0</v>
       </c>
       <c r="F83" s="10">
         <v>54.0</v>
       </c>
       <c r="G83" s="10">
         <v>48.0</v>
       </c>
       <c r="H83" s="10">
         <v>42.0</v>
       </c>
     </row>
     <row r="84" spans="1:8" outlineLevel="3">
       <c r="A84" s="13">
         <v>71</v>
       </c>
       <c r="B84" s="6" t="s">
         <v>169</v>
       </c>
       <c r="C84" s="7" t="s">
         <v>170</v>
       </c>
       <c r="D84" s="5">
-        <v>2824.0</v>
+        <v>2776.0</v>
       </c>
       <c r="E84" s="10">
         <v>60.0</v>
       </c>
       <c r="F84" s="10">
         <v>54.0</v>
       </c>
       <c r="G84" s="10">
         <v>48.0</v>
       </c>
       <c r="H84" s="10">
         <v>42.0</v>
       </c>
     </row>
     <row r="85" spans="1:8" outlineLevel="3">
       <c r="A85" s="13">
         <v>72</v>
       </c>
       <c r="B85" s="6" t="s">
         <v>171</v>
       </c>
       <c r="C85" s="7" t="s">
         <v>172</v>
       </c>
       <c r="D85" s="5">
-        <v>198.0</v>
+        <v>30.0</v>
       </c>
       <c r="E85" s="10">
         <v>66.0</v>
       </c>
       <c r="F85" s="10">
         <v>59.4</v>
       </c>
       <c r="G85" s="10">
         <v>52.8</v>
       </c>
       <c r="H85" s="10">
         <v>46.2</v>
       </c>
     </row>
     <row r="86" spans="1:8" outlineLevel="3">
       <c r="A86" s="13">
         <v>73</v>
       </c>
       <c r="B86" s="6" t="s">
         <v>173</v>
       </c>
       <c r="C86" s="7" t="s">
         <v>174</v>
       </c>
       <c r="D86" s="5">
-        <v>8338.0</v>
+        <v>7462.0</v>
       </c>
       <c r="E86" s="10">
         <v>52.0</v>
       </c>
       <c r="F86" s="10">
         <v>46.8</v>
       </c>
       <c r="G86" s="10">
         <v>41.6</v>
       </c>
       <c r="H86" s="10">
         <v>36.4</v>
       </c>
     </row>
     <row r="87" spans="1:8" outlineLevel="3">
       <c r="A87" s="13">
         <v>74</v>
       </c>
       <c r="B87" s="6" t="s">
         <v>175</v>
       </c>
       <c r="C87" s="7" t="s">
         <v>176</v>
       </c>
       <c r="D87" s="5">
-        <v>574.0</v>
+        <v>430.0</v>
       </c>
       <c r="E87" s="10">
         <v>117.0</v>
       </c>
       <c r="F87" s="10">
         <v>105.3</v>
       </c>
       <c r="G87" s="10">
         <v>93.6</v>
       </c>
       <c r="H87" s="10">
         <v>81.9</v>
       </c>
     </row>
     <row r="88" spans="1:8" outlineLevel="3">
       <c r="A88" s="13">
         <v>75</v>
       </c>
       <c r="B88" s="6" t="s">
         <v>177</v>
       </c>
       <c r="C88" s="7" t="s">
         <v>178</v>
       </c>
       <c r="D88" s="5">
-        <v>16174.0</v>
+        <v>13194.0</v>
       </c>
       <c r="E88" s="10">
         <v>92.0</v>
       </c>
       <c r="F88" s="10">
         <v>82.8</v>
       </c>
       <c r="G88" s="10">
         <v>73.6</v>
       </c>
       <c r="H88" s="10">
         <v>64.4</v>
       </c>
     </row>
     <row r="89" spans="1:8" outlineLevel="3">
       <c r="A89" s="13">
         <v>76</v>
       </c>
       <c r="B89" s="6" t="s">
         <v>179</v>
       </c>
       <c r="C89" s="7" t="s">
         <v>180</v>
       </c>
       <c r="D89" s="5">
@@ -6720,285 +6720,285 @@
       </c>
       <c r="E89" s="10">
         <v>266.0</v>
       </c>
       <c r="F89" s="10">
         <v>239.4</v>
       </c>
       <c r="G89" s="10">
         <v>212.8</v>
       </c>
       <c r="H89" s="10">
         <v>186.2</v>
       </c>
     </row>
     <row r="90" spans="1:8" outlineLevel="3">
       <c r="A90" s="13">
         <v>77</v>
       </c>
       <c r="B90" s="6" t="s">
         <v>181</v>
       </c>
       <c r="C90" s="7" t="s">
         <v>182</v>
       </c>
       <c r="D90" s="5">
-        <v>2318.0</v>
+        <v>1390.0</v>
       </c>
       <c r="E90" s="10">
         <v>212.0</v>
       </c>
       <c r="F90" s="10">
         <v>190.8</v>
       </c>
       <c r="G90" s="10">
         <v>169.6</v>
       </c>
       <c r="H90" s="10">
         <v>148.4</v>
       </c>
     </row>
     <row r="91" spans="1:8" outlineLevel="3">
       <c r="A91" s="13">
         <v>78</v>
       </c>
       <c r="B91" s="6" t="s">
         <v>183</v>
       </c>
       <c r="C91" s="7" t="s">
         <v>184</v>
       </c>
       <c r="D91" s="5">
-        <v>1370.0</v>
+        <v>920.0</v>
       </c>
       <c r="E91" s="10">
         <v>378.0</v>
       </c>
       <c r="F91" s="10">
         <v>340.2</v>
       </c>
       <c r="G91" s="10">
         <v>302.4</v>
       </c>
       <c r="H91" s="10">
         <v>264.6</v>
       </c>
     </row>
     <row r="92" spans="1:8" outlineLevel="3">
       <c r="A92" s="13">
         <v>79</v>
       </c>
       <c r="B92" s="6" t="s">
         <v>185</v>
       </c>
       <c r="C92" s="7" t="s">
         <v>186</v>
       </c>
       <c r="D92" s="5">
-        <v>0.0</v>
+        <v>132.0</v>
       </c>
       <c r="E92" s="10">
         <v>586.0</v>
       </c>
       <c r="F92" s="10">
         <v>527.4</v>
       </c>
       <c r="G92" s="10">
         <v>468.8</v>
       </c>
       <c r="H92" s="10">
         <v>410.2</v>
       </c>
     </row>
     <row r="93" spans="1:8" outlineLevel="3">
       <c r="A93" s="13">
         <v>80</v>
       </c>
       <c r="B93" s="6" t="s">
         <v>187</v>
       </c>
       <c r="C93" s="7" t="s">
         <v>188</v>
       </c>
       <c r="D93" s="5">
-        <v>550.0</v>
+        <v>814.0</v>
       </c>
       <c r="E93" s="10">
         <v>55.0</v>
       </c>
       <c r="F93" s="10">
         <v>49.5</v>
       </c>
       <c r="G93" s="10">
         <v>44.0</v>
       </c>
       <c r="H93" s="10">
         <v>38.5</v>
       </c>
     </row>
     <row r="94" spans="1:8" outlineLevel="3">
       <c r="A94" s="13">
         <v>81</v>
       </c>
       <c r="B94" s="6" t="s">
         <v>189</v>
       </c>
       <c r="C94" s="7" t="s">
         <v>190</v>
       </c>
       <c r="D94" s="5">
-        <v>594.0</v>
+        <v>649.0</v>
       </c>
       <c r="E94" s="10">
         <v>55.0</v>
       </c>
       <c r="F94" s="10">
         <v>49.5</v>
       </c>
       <c r="G94" s="10">
         <v>44.0</v>
       </c>
       <c r="H94" s="10">
         <v>38.5</v>
       </c>
     </row>
     <row r="95" spans="1:8" outlineLevel="3">
       <c r="A95" s="13">
         <v>82</v>
       </c>
       <c r="B95" s="6" t="s">
         <v>191</v>
       </c>
       <c r="C95" s="7" t="s">
         <v>192</v>
       </c>
       <c r="D95" s="5">
-        <v>1534.0</v>
+        <v>116.0</v>
       </c>
       <c r="E95" s="10">
         <v>57.0</v>
       </c>
       <c r="F95" s="10">
         <v>51.3</v>
       </c>
       <c r="G95" s="10">
         <v>45.6</v>
       </c>
       <c r="H95" s="10">
         <v>39.9</v>
       </c>
     </row>
     <row r="96" spans="1:8" outlineLevel="3">
       <c r="A96" s="13">
         <v>83</v>
       </c>
       <c r="B96" s="6" t="s">
         <v>193</v>
       </c>
       <c r="C96" s="7" t="s">
         <v>194</v>
       </c>
       <c r="D96" s="5">
-        <v>1918.0</v>
+        <v>2130.0</v>
       </c>
       <c r="E96" s="10">
         <v>57.0</v>
       </c>
       <c r="F96" s="10">
         <v>51.3</v>
       </c>
       <c r="G96" s="10">
         <v>45.6</v>
       </c>
       <c r="H96" s="10">
         <v>39.9</v>
       </c>
     </row>
     <row r="97" spans="1:8" outlineLevel="3">
       <c r="A97" s="13">
         <v>84</v>
       </c>
       <c r="B97" s="6" t="s">
         <v>195</v>
       </c>
       <c r="C97" s="7" t="s">
         <v>196</v>
       </c>
       <c r="D97" s="5">
-        <v>4462.0</v>
+        <v>3392.0</v>
       </c>
       <c r="E97" s="10">
         <v>49.0</v>
       </c>
       <c r="F97" s="10">
         <v>44.1</v>
       </c>
       <c r="G97" s="10">
         <v>39.2</v>
       </c>
       <c r="H97" s="10">
         <v>34.3</v>
       </c>
     </row>
     <row r="98" spans="1:8" outlineLevel="3">
       <c r="A98" s="13">
         <v>85</v>
       </c>
       <c r="B98" s="6" t="s">
         <v>197</v>
       </c>
       <c r="C98" s="7" t="s">
         <v>198</v>
       </c>
       <c r="D98" s="5">
-        <v>1072.0</v>
+        <v>976.0</v>
       </c>
       <c r="E98" s="10">
         <v>77.0</v>
       </c>
       <c r="F98" s="10">
         <v>69.3</v>
       </c>
       <c r="G98" s="10">
         <v>61.6</v>
       </c>
       <c r="H98" s="10">
         <v>53.9</v>
       </c>
     </row>
     <row r="99" spans="1:8" outlineLevel="3">
       <c r="A99" s="13">
         <v>86</v>
       </c>
       <c r="B99" s="6" t="s">
         <v>199</v>
       </c>
       <c r="C99" s="7" t="s">
         <v>200</v>
       </c>
       <c r="D99" s="5">
-        <v>510.0</v>
+        <v>394.0</v>
       </c>
       <c r="E99" s="10">
         <v>77.0</v>
       </c>
       <c r="F99" s="10">
         <v>69.3</v>
       </c>
       <c r="G99" s="10">
         <v>61.6</v>
       </c>
       <c r="H99" s="10">
         <v>53.9</v>
       </c>
     </row>
     <row r="100" spans="1:8" outlineLevel="3">
       <c r="A100" s="13">
         <v>87</v>
       </c>
       <c r="B100" s="6" t="s">
         <v>201</v>
       </c>
       <c r="C100" s="7" t="s">
         <v>202</v>
       </c>
       <c r="D100" s="5">
@@ -7006,103 +7006,103 @@
       </c>
       <c r="E100" s="10">
         <v>84.0</v>
       </c>
       <c r="F100" s="10">
         <v>75.6</v>
       </c>
       <c r="G100" s="10">
         <v>67.2</v>
       </c>
       <c r="H100" s="10">
         <v>58.8</v>
       </c>
     </row>
     <row r="101" spans="1:8" outlineLevel="3">
       <c r="A101" s="13">
         <v>88</v>
       </c>
       <c r="B101" s="6" t="s">
         <v>203</v>
       </c>
       <c r="C101" s="7" t="s">
         <v>204</v>
       </c>
       <c r="D101" s="5">
-        <v>17606.0</v>
+        <v>14696.0</v>
       </c>
       <c r="E101" s="10">
         <v>66.0</v>
       </c>
       <c r="F101" s="10">
         <v>59.4</v>
       </c>
       <c r="G101" s="10">
         <v>52.8</v>
       </c>
       <c r="H101" s="10">
         <v>46.2</v>
       </c>
     </row>
     <row r="102" spans="1:8" outlineLevel="3">
       <c r="A102" s="13">
         <v>89</v>
       </c>
       <c r="B102" s="6" t="s">
         <v>205</v>
       </c>
       <c r="C102" s="7" t="s">
         <v>206</v>
       </c>
       <c r="D102" s="5">
-        <v>252.0</v>
+        <v>354.0</v>
       </c>
       <c r="E102" s="10">
         <v>154.0</v>
       </c>
       <c r="F102" s="10">
         <v>138.6</v>
       </c>
       <c r="G102" s="10">
         <v>123.2</v>
       </c>
       <c r="H102" s="10">
         <v>107.8</v>
       </c>
     </row>
     <row r="103" spans="1:8" outlineLevel="3">
       <c r="A103" s="13">
         <v>90</v>
       </c>
       <c r="B103" s="6" t="s">
         <v>207</v>
       </c>
       <c r="C103" s="7" t="s">
         <v>208</v>
       </c>
       <c r="D103" s="5">
-        <v>11386.0</v>
+        <v>10120.0</v>
       </c>
       <c r="E103" s="10">
         <v>120.0</v>
       </c>
       <c r="F103" s="10">
         <v>108.0</v>
       </c>
       <c r="G103" s="10">
         <v>96.0</v>
       </c>
       <c r="H103" s="10">
         <v>84.0</v>
       </c>
     </row>
     <row r="104" spans="1:8" outlineLevel="3">
       <c r="A104" s="13">
         <v>91</v>
       </c>
       <c r="B104" s="6" t="s">
         <v>209</v>
       </c>
       <c r="C104" s="7" t="s">
         <v>210</v>
       </c>
       <c r="D104" s="5">
@@ -7110,155 +7110,155 @@
       </c>
       <c r="E104" s="10">
         <v>281.0</v>
       </c>
       <c r="F104" s="10">
         <v>252.9</v>
       </c>
       <c r="G104" s="10">
         <v>224.8</v>
       </c>
       <c r="H104" s="10">
         <v>196.7</v>
       </c>
     </row>
     <row r="105" spans="1:8" outlineLevel="3">
       <c r="A105" s="13">
         <v>92</v>
       </c>
       <c r="B105" s="6" t="s">
         <v>211</v>
       </c>
       <c r="C105" s="7" t="s">
         <v>212</v>
       </c>
       <c r="D105" s="5">
-        <v>1536.0</v>
+        <v>1486.0</v>
       </c>
       <c r="E105" s="10">
         <v>224.0</v>
       </c>
       <c r="F105" s="10">
         <v>201.6</v>
       </c>
       <c r="G105" s="10">
         <v>179.2</v>
       </c>
       <c r="H105" s="10">
         <v>156.8</v>
       </c>
     </row>
     <row r="106" spans="1:8" outlineLevel="3">
       <c r="A106" s="13">
         <v>93</v>
       </c>
       <c r="B106" s="6" t="s">
         <v>213</v>
       </c>
       <c r="C106" s="7" t="s">
         <v>214</v>
       </c>
       <c r="D106" s="5">
-        <v>502.0</v>
+        <v>2.0</v>
       </c>
       <c r="E106" s="10">
         <v>419.0</v>
       </c>
       <c r="F106" s="10">
         <v>377.1</v>
       </c>
       <c r="G106" s="10">
         <v>335.2</v>
       </c>
       <c r="H106" s="10">
         <v>293.3</v>
       </c>
     </row>
     <row r="107" spans="1:8" outlineLevel="3">
       <c r="A107" s="13">
         <v>94</v>
       </c>
       <c r="B107" s="6" t="s">
         <v>215</v>
       </c>
       <c r="C107" s="7" t="s">
         <v>216</v>
       </c>
       <c r="D107" s="5">
-        <v>146.0</v>
+        <v>40.0</v>
       </c>
       <c r="E107" s="10">
         <v>649.0</v>
       </c>
       <c r="F107" s="10">
         <v>584.1</v>
       </c>
       <c r="G107" s="10">
         <v>519.2</v>
       </c>
       <c r="H107" s="10">
         <v>454.3</v>
       </c>
     </row>
     <row r="108" spans="1:8" outlineLevel="3">
       <c r="A108" s="13">
         <v>95</v>
       </c>
       <c r="B108" s="6" t="s">
         <v>217</v>
       </c>
       <c r="C108" s="7" t="s">
         <v>218</v>
       </c>
       <c r="D108" s="5">
-        <v>114.0</v>
+        <v>76.0</v>
       </c>
       <c r="E108" s="10">
         <v>926.0</v>
       </c>
       <c r="F108" s="10">
         <v>833.4</v>
       </c>
       <c r="G108" s="10">
         <v>740.8</v>
       </c>
       <c r="H108" s="10">
         <v>648.2</v>
       </c>
     </row>
     <row r="109" spans="1:8" outlineLevel="3">
       <c r="A109" s="13">
         <v>96</v>
       </c>
       <c r="B109" s="6" t="s">
         <v>219</v>
       </c>
       <c r="C109" s="7" t="s">
         <v>220</v>
       </c>
       <c r="D109" s="5">
-        <v>18.0</v>
+        <v>0.0</v>
       </c>
       <c r="E109" s="10">
         <v>96.0</v>
       </c>
       <c r="F109" s="10">
         <v>86.4</v>
       </c>
       <c r="G109" s="10">
         <v>76.8</v>
       </c>
       <c r="H109" s="10">
         <v>67.2</v>
       </c>
     </row>
     <row r="110" spans="1:8" outlineLevel="3">
       <c r="A110" s="13">
         <v>97</v>
       </c>
       <c r="B110" s="6" t="s">
         <v>221</v>
       </c>
       <c r="C110" s="7" t="s">
         <v>222</v>
       </c>
       <c r="D110" s="5">
@@ -7266,155 +7266,155 @@
       </c>
       <c r="E110" s="10">
         <v>96.0</v>
       </c>
       <c r="F110" s="10">
         <v>86.4</v>
       </c>
       <c r="G110" s="10">
         <v>76.8</v>
       </c>
       <c r="H110" s="10">
         <v>67.2</v>
       </c>
     </row>
     <row r="111" spans="1:8" outlineLevel="3">
       <c r="A111" s="13">
         <v>98</v>
       </c>
       <c r="B111" s="6" t="s">
         <v>223</v>
       </c>
       <c r="C111" s="7" t="s">
         <v>224</v>
       </c>
       <c r="D111" s="5">
-        <v>112.0</v>
+        <v>52.0</v>
       </c>
       <c r="E111" s="10">
         <v>106.0</v>
       </c>
       <c r="F111" s="10">
         <v>95.4</v>
       </c>
       <c r="G111" s="10">
         <v>84.8</v>
       </c>
       <c r="H111" s="10">
         <v>74.2</v>
       </c>
     </row>
     <row r="112" spans="1:8" outlineLevel="3">
       <c r="A112" s="13">
         <v>99</v>
       </c>
       <c r="B112" s="6" t="s">
         <v>225</v>
       </c>
       <c r="C112" s="7" t="s">
         <v>226</v>
       </c>
       <c r="D112" s="5">
-        <v>7332.0</v>
+        <v>5044.0</v>
       </c>
       <c r="E112" s="10">
         <v>83.0</v>
       </c>
       <c r="F112" s="10">
         <v>74.7</v>
       </c>
       <c r="G112" s="10">
         <v>66.4</v>
       </c>
       <c r="H112" s="10">
         <v>58.1</v>
       </c>
     </row>
     <row r="113" spans="1:8" outlineLevel="3">
       <c r="A113" s="13">
         <v>100</v>
       </c>
       <c r="B113" s="6" t="s">
         <v>227</v>
       </c>
       <c r="C113" s="7" t="s">
         <v>228</v>
       </c>
       <c r="D113" s="5">
-        <v>1246.0</v>
+        <v>1174.0</v>
       </c>
       <c r="E113" s="10">
         <v>139.0</v>
       </c>
       <c r="F113" s="10">
         <v>125.1</v>
       </c>
       <c r="G113" s="10">
         <v>111.2</v>
       </c>
       <c r="H113" s="10">
         <v>97.3</v>
       </c>
     </row>
     <row r="114" spans="1:8" outlineLevel="3">
       <c r="A114" s="13">
         <v>101</v>
       </c>
       <c r="B114" s="6" t="s">
         <v>229</v>
       </c>
       <c r="C114" s="7" t="s">
         <v>230</v>
       </c>
       <c r="D114" s="5">
-        <v>244.0</v>
+        <v>28.0</v>
       </c>
       <c r="E114" s="10">
         <v>232.0</v>
       </c>
       <c r="F114" s="10">
         <v>208.8</v>
       </c>
       <c r="G114" s="10">
         <v>185.6</v>
       </c>
       <c r="H114" s="10">
         <v>162.4</v>
       </c>
     </row>
     <row r="115" spans="1:8" outlineLevel="3">
       <c r="A115" s="13">
         <v>102</v>
       </c>
       <c r="B115" s="6" t="s">
         <v>231</v>
       </c>
       <c r="C115" s="7" t="s">
         <v>232</v>
       </c>
       <c r="D115" s="5">
-        <v>402.0</v>
+        <v>0.0</v>
       </c>
       <c r="E115" s="10">
         <v>94.0</v>
       </c>
       <c r="F115" s="10">
         <v>84.6</v>
       </c>
       <c r="G115" s="10">
         <v>75.2</v>
       </c>
       <c r="H115" s="10">
         <v>65.8</v>
       </c>
     </row>
     <row r="116" spans="1:8" outlineLevel="3">
       <c r="A116" s="13">
         <v>103</v>
       </c>
       <c r="B116" s="6" t="s">
         <v>233</v>
       </c>
       <c r="C116" s="7" t="s">
         <v>234</v>
       </c>
       <c r="D116" s="5">
@@ -7422,51 +7422,51 @@
       </c>
       <c r="E116" s="10">
         <v>182.0</v>
       </c>
       <c r="F116" s="10">
         <v>163.8</v>
       </c>
       <c r="G116" s="10">
         <v>145.6</v>
       </c>
       <c r="H116" s="10">
         <v>127.4</v>
       </c>
     </row>
     <row r="117" spans="1:8" outlineLevel="3">
       <c r="A117" s="13">
         <v>104</v>
       </c>
       <c r="B117" s="6" t="s">
         <v>235</v>
       </c>
       <c r="C117" s="7" t="s">
         <v>236</v>
       </c>
       <c r="D117" s="5">
-        <v>3996.0</v>
+        <v>2682.0</v>
       </c>
       <c r="E117" s="10">
         <v>142.0</v>
       </c>
       <c r="F117" s="10">
         <v>127.8</v>
       </c>
       <c r="G117" s="10">
         <v>113.6</v>
       </c>
       <c r="H117" s="10">
         <v>99.4</v>
       </c>
     </row>
     <row r="118" spans="1:8" outlineLevel="3">
       <c r="A118" s="13">
         <v>105</v>
       </c>
       <c r="B118" s="6" t="s">
         <v>237</v>
       </c>
       <c r="C118" s="7" t="s">
         <v>238</v>
       </c>
       <c r="D118" s="5">
@@ -7474,129 +7474,129 @@
       </c>
       <c r="E118" s="10">
         <v>313.0</v>
       </c>
       <c r="F118" s="10">
         <v>281.7</v>
       </c>
       <c r="G118" s="10">
         <v>250.4</v>
       </c>
       <c r="H118" s="10">
         <v>219.1</v>
       </c>
     </row>
     <row r="119" spans="1:8" outlineLevel="3">
       <c r="A119" s="13">
         <v>106</v>
       </c>
       <c r="B119" s="6" t="s">
         <v>239</v>
       </c>
       <c r="C119" s="7" t="s">
         <v>240</v>
       </c>
       <c r="D119" s="5">
-        <v>606.0</v>
+        <v>674.0</v>
       </c>
       <c r="E119" s="10">
         <v>249.0</v>
       </c>
       <c r="F119" s="10">
         <v>224.1</v>
       </c>
       <c r="G119" s="10">
         <v>199.2</v>
       </c>
       <c r="H119" s="10">
         <v>174.3</v>
       </c>
     </row>
     <row r="120" spans="1:8" outlineLevel="3">
       <c r="A120" s="13">
         <v>107</v>
       </c>
       <c r="B120" s="6" t="s">
         <v>241</v>
       </c>
       <c r="C120" s="7" t="s">
         <v>242</v>
       </c>
       <c r="D120" s="5">
-        <v>286.0</v>
+        <v>0.0</v>
       </c>
       <c r="E120" s="10">
         <v>460.0</v>
       </c>
       <c r="F120" s="10">
         <v>414.0</v>
       </c>
       <c r="G120" s="10">
         <v>368.0</v>
       </c>
       <c r="H120" s="10">
         <v>322.0</v>
       </c>
     </row>
     <row r="121" spans="1:8" outlineLevel="3">
       <c r="A121" s="13">
         <v>108</v>
       </c>
       <c r="B121" s="6" t="s">
         <v>243</v>
       </c>
       <c r="C121" s="7" t="s">
         <v>244</v>
       </c>
       <c r="D121" s="5">
-        <v>12.0</v>
+        <v>160.0</v>
       </c>
       <c r="E121" s="10">
         <v>691.0</v>
       </c>
       <c r="F121" s="10">
         <v>621.9</v>
       </c>
       <c r="G121" s="10">
         <v>552.8</v>
       </c>
       <c r="H121" s="10">
         <v>483.7</v>
       </c>
     </row>
     <row r="122" spans="1:8" outlineLevel="3">
       <c r="A122" s="13">
         <v>109</v>
       </c>
       <c r="B122" s="6" t="s">
         <v>245</v>
       </c>
       <c r="C122" s="7" t="s">
         <v>246</v>
       </c>
       <c r="D122" s="5">
-        <v>94.0</v>
+        <v>72.0</v>
       </c>
       <c r="E122" s="10">
         <v>985.0</v>
       </c>
       <c r="F122" s="10">
         <v>886.5</v>
       </c>
       <c r="G122" s="10">
         <v>788.0</v>
       </c>
       <c r="H122" s="10">
         <v>689.5</v>
       </c>
     </row>
     <row r="123" spans="1:8" outlineLevel="3">
       <c r="A123" s="13">
         <v>110</v>
       </c>
       <c r="B123" s="6" t="s">
         <v>247</v>
       </c>
       <c r="C123" s="7" t="s">
         <v>248</v>
       </c>
       <c r="D123" s="5">
@@ -7604,103 +7604,103 @@
       </c>
       <c r="E123" s="10">
         <v>134.0</v>
       </c>
       <c r="F123" s="10">
         <v>120.6</v>
       </c>
       <c r="G123" s="10">
         <v>107.2</v>
       </c>
       <c r="H123" s="10">
         <v>93.8</v>
       </c>
     </row>
     <row r="124" spans="1:8" outlineLevel="3">
       <c r="A124" s="13">
         <v>111</v>
       </c>
       <c r="B124" s="6" t="s">
         <v>249</v>
       </c>
       <c r="C124" s="7" t="s">
         <v>250</v>
       </c>
       <c r="D124" s="5">
-        <v>1842.0</v>
+        <v>2850.0</v>
       </c>
       <c r="E124" s="10">
         <v>104.0</v>
       </c>
       <c r="F124" s="10">
         <v>93.6</v>
       </c>
       <c r="G124" s="10">
         <v>83.2</v>
       </c>
       <c r="H124" s="10">
         <v>72.8</v>
       </c>
     </row>
     <row r="125" spans="1:8" outlineLevel="3">
       <c r="A125" s="13">
         <v>112</v>
       </c>
       <c r="B125" s="6" t="s">
         <v>251</v>
       </c>
       <c r="C125" s="7" t="s">
         <v>252</v>
       </c>
       <c r="D125" s="5">
-        <v>148.0</v>
+        <v>272.0</v>
       </c>
       <c r="E125" s="10">
         <v>218.0</v>
       </c>
       <c r="F125" s="10">
         <v>196.2</v>
       </c>
       <c r="G125" s="10">
         <v>174.4</v>
       </c>
       <c r="H125" s="10">
         <v>152.6</v>
       </c>
     </row>
     <row r="126" spans="1:8" outlineLevel="3">
       <c r="A126" s="13">
         <v>113</v>
       </c>
       <c r="B126" s="6" t="s">
         <v>253</v>
       </c>
       <c r="C126" s="7" t="s">
         <v>254</v>
       </c>
       <c r="D126" s="5">
-        <v>1830.0</v>
+        <v>2026.0</v>
       </c>
       <c r="E126" s="10">
         <v>170.0</v>
       </c>
       <c r="F126" s="10">
         <v>153.0</v>
       </c>
       <c r="G126" s="10">
         <v>136.0</v>
       </c>
       <c r="H126" s="10">
         <v>119.0</v>
       </c>
     </row>
     <row r="127" spans="1:8" outlineLevel="3">
       <c r="A127" s="13">
         <v>114</v>
       </c>
       <c r="B127" s="6" t="s">
         <v>255</v>
       </c>
       <c r="C127" s="7" t="s">
         <v>256</v>
       </c>
       <c r="D127" s="5">
@@ -7708,103 +7708,103 @@
       </c>
       <c r="E127" s="10">
         <v>354.0</v>
       </c>
       <c r="F127" s="10">
         <v>318.6</v>
       </c>
       <c r="G127" s="10">
         <v>283.2</v>
       </c>
       <c r="H127" s="10">
         <v>247.8</v>
       </c>
     </row>
     <row r="128" spans="1:8" outlineLevel="3">
       <c r="A128" s="13">
         <v>115</v>
       </c>
       <c r="B128" s="6" t="s">
         <v>257</v>
       </c>
       <c r="C128" s="7" t="s">
         <v>258</v>
       </c>
       <c r="D128" s="5">
-        <v>10.0</v>
+        <v>698.0</v>
       </c>
       <c r="E128" s="10">
         <v>282.0</v>
       </c>
       <c r="F128" s="10">
         <v>253.8</v>
       </c>
       <c r="G128" s="10">
         <v>225.6</v>
       </c>
       <c r="H128" s="10">
         <v>197.4</v>
       </c>
     </row>
     <row r="129" spans="1:8" outlineLevel="3">
       <c r="A129" s="13">
         <v>116</v>
       </c>
       <c r="B129" s="6" t="s">
         <v>259</v>
       </c>
       <c r="C129" s="7" t="s">
         <v>260</v>
       </c>
       <c r="D129" s="5">
-        <v>208.0</v>
+        <v>366.0</v>
       </c>
       <c r="E129" s="10">
         <v>494.0</v>
       </c>
       <c r="F129" s="10">
         <v>444.6</v>
       </c>
       <c r="G129" s="10">
         <v>395.2</v>
       </c>
       <c r="H129" s="10">
         <v>345.8</v>
       </c>
     </row>
     <row r="130" spans="1:8" outlineLevel="3">
       <c r="A130" s="13">
         <v>117</v>
       </c>
       <c r="B130" s="6" t="s">
         <v>261</v>
       </c>
       <c r="C130" s="7" t="s">
         <v>262</v>
       </c>
       <c r="D130" s="5">
-        <v>74.0</v>
+        <v>0.0</v>
       </c>
       <c r="E130" s="10">
         <v>766.0</v>
       </c>
       <c r="F130" s="10">
         <v>689.4</v>
       </c>
       <c r="G130" s="10">
         <v>612.8</v>
       </c>
       <c r="H130" s="10">
         <v>536.2</v>
       </c>
     </row>
     <row r="131" spans="1:8" outlineLevel="3">
       <c r="A131" s="13">
         <v>118</v>
       </c>
       <c r="B131" s="6" t="s">
         <v>263</v>
       </c>
       <c r="C131" s="7" t="s">
         <v>264</v>
       </c>
       <c r="D131" s="5">
@@ -7838,51 +7838,51 @@
       </c>
       <c r="E132" s="10">
         <v>161.0</v>
       </c>
       <c r="F132" s="10">
         <v>144.9</v>
       </c>
       <c r="G132" s="10">
         <v>128.8</v>
       </c>
       <c r="H132" s="10">
         <v>112.7</v>
       </c>
     </row>
     <row r="133" spans="1:8" outlineLevel="3">
       <c r="A133" s="13">
         <v>120</v>
       </c>
       <c r="B133" s="6" t="s">
         <v>267</v>
       </c>
       <c r="C133" s="7" t="s">
         <v>268</v>
       </c>
       <c r="D133" s="5">
-        <v>3806.0</v>
+        <v>1920.0</v>
       </c>
       <c r="E133" s="10">
         <v>126.0</v>
       </c>
       <c r="F133" s="10">
         <v>113.4</v>
       </c>
       <c r="G133" s="10">
         <v>100.8</v>
       </c>
       <c r="H133" s="10">
         <v>88.2</v>
       </c>
     </row>
     <row r="134" spans="1:8" outlineLevel="3">
       <c r="A134" s="13">
         <v>121</v>
       </c>
       <c r="B134" s="6" t="s">
         <v>269</v>
       </c>
       <c r="C134" s="7" t="s">
         <v>270</v>
       </c>
       <c r="D134" s="5">
@@ -7890,51 +7890,51 @@
       </c>
       <c r="E134" s="10">
         <v>232.0</v>
       </c>
       <c r="F134" s="10">
         <v>208.8</v>
       </c>
       <c r="G134" s="10">
         <v>185.6</v>
       </c>
       <c r="H134" s="10">
         <v>162.4</v>
       </c>
     </row>
     <row r="135" spans="1:8" outlineLevel="3">
       <c r="A135" s="13">
         <v>122</v>
       </c>
       <c r="B135" s="6" t="s">
         <v>271</v>
       </c>
       <c r="C135" s="7" t="s">
         <v>272</v>
       </c>
       <c r="D135" s="5">
-        <v>7082.0</v>
+        <v>5784.0</v>
       </c>
       <c r="E135" s="10">
         <v>181.0</v>
       </c>
       <c r="F135" s="10">
         <v>162.9</v>
       </c>
       <c r="G135" s="10">
         <v>144.8</v>
       </c>
       <c r="H135" s="10">
         <v>126.7</v>
       </c>
     </row>
     <row r="136" spans="1:8" outlineLevel="3">
       <c r="A136" s="13">
         <v>123</v>
       </c>
       <c r="B136" s="6" t="s">
         <v>273</v>
       </c>
       <c r="C136" s="7" t="s">
         <v>274</v>
       </c>
       <c r="D136" s="5">
@@ -7942,129 +7942,129 @@
       </c>
       <c r="E136" s="10">
         <v>375.0</v>
       </c>
       <c r="F136" s="10">
         <v>337.5</v>
       </c>
       <c r="G136" s="10">
         <v>300.0</v>
       </c>
       <c r="H136" s="10">
         <v>262.5</v>
       </c>
     </row>
     <row r="137" spans="1:8" outlineLevel="3">
       <c r="A137" s="13">
         <v>124</v>
       </c>
       <c r="B137" s="6" t="s">
         <v>275</v>
       </c>
       <c r="C137" s="7" t="s">
         <v>276</v>
       </c>
       <c r="D137" s="5">
-        <v>1374.0</v>
+        <v>820.0</v>
       </c>
       <c r="E137" s="10">
         <v>298.0</v>
       </c>
       <c r="F137" s="10">
         <v>268.2</v>
       </c>
       <c r="G137" s="10">
         <v>238.4</v>
       </c>
       <c r="H137" s="10">
         <v>208.6</v>
       </c>
     </row>
     <row r="138" spans="1:8" outlineLevel="3">
       <c r="A138" s="13">
         <v>125</v>
       </c>
       <c r="B138" s="6" t="s">
         <v>277</v>
       </c>
       <c r="C138" s="7" t="s">
         <v>278</v>
       </c>
       <c r="D138" s="5">
-        <v>556.0</v>
+        <v>170.0</v>
       </c>
       <c r="E138" s="10">
         <v>532.0</v>
       </c>
       <c r="F138" s="10">
         <v>478.8</v>
       </c>
       <c r="G138" s="10">
         <v>425.6</v>
       </c>
       <c r="H138" s="10">
         <v>372.4</v>
       </c>
     </row>
     <row r="139" spans="1:8" outlineLevel="3">
       <c r="A139" s="13">
         <v>126</v>
       </c>
       <c r="B139" s="6" t="s">
         <v>279</v>
       </c>
       <c r="C139" s="7" t="s">
         <v>280</v>
       </c>
       <c r="D139" s="5">
-        <v>306.0</v>
+        <v>48.0</v>
       </c>
       <c r="E139" s="10">
         <v>798.0</v>
       </c>
       <c r="F139" s="10">
         <v>718.2</v>
       </c>
       <c r="G139" s="10">
         <v>638.4</v>
       </c>
       <c r="H139" s="10">
         <v>558.6</v>
       </c>
     </row>
     <row r="140" spans="1:8" outlineLevel="3">
       <c r="A140" s="13">
         <v>127</v>
       </c>
       <c r="B140" s="6" t="s">
         <v>281</v>
       </c>
       <c r="C140" s="7" t="s">
         <v>282</v>
       </c>
       <c r="D140" s="5">
-        <v>84.0</v>
+        <v>166.0</v>
       </c>
       <c r="E140" s="10">
         <v>1097.0</v>
       </c>
       <c r="F140" s="10">
         <v>987.3</v>
       </c>
       <c r="G140" s="10">
         <v>877.6</v>
       </c>
       <c r="H140" s="10">
         <v>767.9</v>
       </c>
     </row>
     <row r="141" spans="1:8" outlineLevel="3">
       <c r="A141" s="13">
         <v>128</v>
       </c>
       <c r="B141" s="6" t="s">
         <v>283</v>
       </c>
       <c r="C141" s="7" t="s">
         <v>284</v>
       </c>
       <c r="D141" s="5">
@@ -8072,207 +8072,207 @@
       </c>
       <c r="E141" s="10">
         <v>192.0</v>
       </c>
       <c r="F141" s="10">
         <v>172.8</v>
       </c>
       <c r="G141" s="10">
         <v>153.6</v>
       </c>
       <c r="H141" s="10">
         <v>134.4</v>
       </c>
     </row>
     <row r="142" spans="1:8" outlineLevel="3">
       <c r="A142" s="13">
         <v>129</v>
       </c>
       <c r="B142" s="6" t="s">
         <v>285</v>
       </c>
       <c r="C142" s="7" t="s">
         <v>286</v>
       </c>
       <c r="D142" s="5">
-        <v>4658.0</v>
+        <v>2564.0</v>
       </c>
       <c r="E142" s="10">
         <v>150.0</v>
       </c>
       <c r="F142" s="10">
         <v>135.0</v>
       </c>
       <c r="G142" s="10">
         <v>120.0</v>
       </c>
       <c r="H142" s="10">
         <v>105.0</v>
       </c>
     </row>
     <row r="143" spans="1:8" outlineLevel="3">
       <c r="A143" s="13">
         <v>130</v>
       </c>
       <c r="B143" s="6" t="s">
         <v>287</v>
       </c>
       <c r="C143" s="7" t="s">
         <v>288</v>
       </c>
       <c r="D143" s="5">
-        <v>1414.0</v>
+        <v>2140.0</v>
       </c>
       <c r="E143" s="10">
         <v>194.0</v>
       </c>
       <c r="F143" s="10">
         <v>174.6</v>
       </c>
       <c r="G143" s="10">
         <v>155.2</v>
       </c>
       <c r="H143" s="10">
         <v>135.8</v>
       </c>
     </row>
     <row r="144" spans="1:8" outlineLevel="3">
       <c r="A144" s="13">
         <v>131</v>
       </c>
       <c r="B144" s="6" t="s">
         <v>289</v>
       </c>
       <c r="C144" s="7" t="s">
         <v>290</v>
       </c>
       <c r="D144" s="5">
-        <v>500.0</v>
+        <v>378.0</v>
       </c>
       <c r="E144" s="10">
         <v>318.0</v>
       </c>
       <c r="F144" s="10">
         <v>286.2</v>
       </c>
       <c r="G144" s="10">
         <v>254.4</v>
       </c>
       <c r="H144" s="10">
         <v>222.6</v>
       </c>
     </row>
     <row r="145" spans="1:8" outlineLevel="3">
       <c r="A145" s="13">
         <v>132</v>
       </c>
       <c r="B145" s="6" t="s">
         <v>291</v>
       </c>
       <c r="C145" s="7" t="s">
         <v>292</v>
       </c>
       <c r="D145" s="5">
-        <v>164.0</v>
+        <v>146.0</v>
       </c>
       <c r="E145" s="10">
         <v>659.0</v>
       </c>
       <c r="F145" s="10">
         <v>593.1</v>
       </c>
       <c r="G145" s="10">
         <v>527.2</v>
       </c>
       <c r="H145" s="10">
         <v>461.3</v>
       </c>
     </row>
     <row r="146" spans="1:8" outlineLevel="3">
       <c r="A146" s="13">
         <v>133</v>
       </c>
       <c r="B146" s="6" t="s">
         <v>293</v>
       </c>
       <c r="C146" s="7" t="s">
         <v>294</v>
       </c>
       <c r="D146" s="5">
-        <v>104.0</v>
+        <v>144.0</v>
       </c>
       <c r="E146" s="10">
         <v>923.0</v>
       </c>
       <c r="F146" s="10">
         <v>830.7</v>
       </c>
       <c r="G146" s="10">
         <v>738.4</v>
       </c>
       <c r="H146" s="10">
         <v>646.1</v>
       </c>
     </row>
     <row r="147" spans="1:8" outlineLevel="3">
       <c r="A147" s="13">
         <v>134</v>
       </c>
       <c r="B147" s="6" t="s">
         <v>295</v>
       </c>
       <c r="C147" s="7" t="s">
         <v>296</v>
       </c>
       <c r="D147" s="5">
-        <v>4.0</v>
+        <v>62.0</v>
       </c>
       <c r="E147" s="10">
         <v>1223.0</v>
       </c>
       <c r="F147" s="10">
         <v>1100.7</v>
       </c>
       <c r="G147" s="10">
         <v>978.4</v>
       </c>
       <c r="H147" s="10">
         <v>856.1</v>
       </c>
     </row>
     <row r="148" spans="1:8" outlineLevel="3">
       <c r="A148" s="13">
         <v>135</v>
       </c>
       <c r="B148" s="6" t="s">
         <v>297</v>
       </c>
       <c r="C148" s="7" t="s">
         <v>298</v>
       </c>
       <c r="D148" s="5">
-        <v>2178.0</v>
+        <v>1338.0</v>
       </c>
       <c r="E148" s="10">
         <v>161.0</v>
       </c>
       <c r="F148" s="10">
         <v>144.9</v>
       </c>
       <c r="G148" s="10">
         <v>128.8</v>
       </c>
       <c r="H148" s="10">
         <v>112.7</v>
       </c>
     </row>
     <row r="149" spans="1:8" outlineLevel="3">
       <c r="A149" s="13">
         <v>136</v>
       </c>
       <c r="B149" s="6" t="s">
         <v>299</v>
       </c>
       <c r="C149" s="7" t="s">
         <v>300</v>
       </c>
       <c r="D149" s="5">
@@ -8280,51 +8280,51 @@
       </c>
       <c r="E149" s="10">
         <v>303.0</v>
       </c>
       <c r="F149" s="10">
         <v>272.7</v>
       </c>
       <c r="G149" s="10">
         <v>242.4</v>
       </c>
       <c r="H149" s="10">
         <v>212.1</v>
       </c>
     </row>
     <row r="150" spans="1:8" outlineLevel="3">
       <c r="A150" s="13">
         <v>137</v>
       </c>
       <c r="B150" s="6" t="s">
         <v>301</v>
       </c>
       <c r="C150" s="7" t="s">
         <v>302</v>
       </c>
       <c r="D150" s="5">
-        <v>5128.0</v>
+        <v>4150.0</v>
       </c>
       <c r="E150" s="10">
         <v>241.0</v>
       </c>
       <c r="F150" s="10">
         <v>216.9</v>
       </c>
       <c r="G150" s="10">
         <v>192.8</v>
       </c>
       <c r="H150" s="10">
         <v>168.7</v>
       </c>
     </row>
     <row r="151" spans="1:8" outlineLevel="3">
       <c r="A151" s="13">
         <v>138</v>
       </c>
       <c r="B151" s="6" t="s">
         <v>303</v>
       </c>
       <c r="C151" s="7" t="s">
         <v>304</v>
       </c>
       <c r="D151" s="5">
@@ -8332,155 +8332,155 @@
       </c>
       <c r="E151" s="10">
         <v>463.0</v>
       </c>
       <c r="F151" s="10">
         <v>416.7</v>
       </c>
       <c r="G151" s="10">
         <v>370.4</v>
       </c>
       <c r="H151" s="10">
         <v>324.1</v>
       </c>
     </row>
     <row r="152" spans="1:8" outlineLevel="3">
       <c r="A152" s="13">
         <v>139</v>
       </c>
       <c r="B152" s="6" t="s">
         <v>305</v>
       </c>
       <c r="C152" s="7" t="s">
         <v>306</v>
       </c>
       <c r="D152" s="5">
-        <v>752.0</v>
+        <v>524.0</v>
       </c>
       <c r="E152" s="10">
         <v>368.0</v>
       </c>
       <c r="F152" s="10">
         <v>331.2</v>
       </c>
       <c r="G152" s="10">
         <v>294.4</v>
       </c>
       <c r="H152" s="10">
         <v>257.6</v>
       </c>
     </row>
     <row r="153" spans="1:8" outlineLevel="3">
       <c r="A153" s="13">
         <v>140</v>
       </c>
       <c r="B153" s="6" t="s">
         <v>307</v>
       </c>
       <c r="C153" s="7" t="s">
         <v>308</v>
       </c>
       <c r="D153" s="5">
-        <v>478.0</v>
+        <v>0.0</v>
       </c>
       <c r="E153" s="10">
         <v>759.0</v>
       </c>
       <c r="F153" s="10">
         <v>683.1</v>
       </c>
       <c r="G153" s="10">
         <v>607.2</v>
       </c>
       <c r="H153" s="10">
         <v>531.3</v>
       </c>
     </row>
     <row r="154" spans="1:8" outlineLevel="3">
       <c r="A154" s="13">
         <v>141</v>
       </c>
       <c r="B154" s="6" t="s">
         <v>309</v>
       </c>
       <c r="C154" s="7" t="s">
         <v>310</v>
       </c>
       <c r="D154" s="5">
-        <v>356.0</v>
+        <v>252.0</v>
       </c>
       <c r="E154" s="10">
         <v>1062.0</v>
       </c>
       <c r="F154" s="10">
         <v>955.8</v>
       </c>
       <c r="G154" s="10">
         <v>849.6</v>
       </c>
       <c r="H154" s="10">
         <v>743.4</v>
       </c>
     </row>
     <row r="155" spans="1:8" outlineLevel="3">
       <c r="A155" s="13">
         <v>142</v>
       </c>
       <c r="B155" s="6" t="s">
         <v>311</v>
       </c>
       <c r="C155" s="7" t="s">
         <v>312</v>
       </c>
       <c r="D155" s="5">
-        <v>138.0</v>
+        <v>116.0</v>
       </c>
       <c r="E155" s="10">
         <v>1407.0</v>
       </c>
       <c r="F155" s="10">
         <v>1266.3</v>
       </c>
       <c r="G155" s="10">
         <v>1125.6</v>
       </c>
       <c r="H155" s="10">
         <v>984.9</v>
       </c>
     </row>
     <row r="156" spans="1:8" outlineLevel="3">
       <c r="A156" s="13">
         <v>143</v>
       </c>
       <c r="B156" s="6" t="s">
         <v>313</v>
       </c>
       <c r="C156" s="7" t="s">
         <v>314</v>
       </c>
       <c r="D156" s="5">
-        <v>2246.0</v>
+        <v>3626.0</v>
       </c>
       <c r="E156" s="10">
         <v>202.0</v>
       </c>
       <c r="F156" s="10">
         <v>181.8</v>
       </c>
       <c r="G156" s="10">
         <v>161.6</v>
       </c>
       <c r="H156" s="10">
         <v>141.4</v>
       </c>
     </row>
     <row r="157" spans="1:8" outlineLevel="3">
       <c r="A157" s="13">
         <v>144</v>
       </c>
       <c r="B157" s="6" t="s">
         <v>315</v>
       </c>
       <c r="C157" s="7" t="s">
         <v>316</v>
       </c>
       <c r="D157" s="5">
@@ -8488,51 +8488,51 @@
       </c>
       <c r="E157" s="10">
         <v>454.0</v>
       </c>
       <c r="F157" s="10">
         <v>408.6</v>
       </c>
       <c r="G157" s="10">
         <v>363.2</v>
       </c>
       <c r="H157" s="10">
         <v>317.8</v>
       </c>
     </row>
     <row r="158" spans="1:8" outlineLevel="3">
       <c r="A158" s="13">
         <v>145</v>
       </c>
       <c r="B158" s="6" t="s">
         <v>317</v>
       </c>
       <c r="C158" s="7" t="s">
         <v>318</v>
       </c>
       <c r="D158" s="5">
-        <v>1942.0</v>
+        <v>3206.0</v>
       </c>
       <c r="E158" s="10">
         <v>355.0</v>
       </c>
       <c r="F158" s="10">
         <v>319.5</v>
       </c>
       <c r="G158" s="10">
         <v>284.0</v>
       </c>
       <c r="H158" s="10">
         <v>248.5</v>
       </c>
     </row>
     <row r="159" spans="1:8" outlineLevel="3">
       <c r="A159" s="13">
         <v>146</v>
       </c>
       <c r="B159" s="6" t="s">
         <v>319</v>
       </c>
       <c r="C159" s="7" t="s">
         <v>320</v>
       </c>
       <c r="D159" s="5">
@@ -8540,155 +8540,155 @@
       </c>
       <c r="E159" s="10">
         <v>688.0</v>
       </c>
       <c r="F159" s="10">
         <v>619.2</v>
       </c>
       <c r="G159" s="10">
         <v>550.4</v>
       </c>
       <c r="H159" s="10">
         <v>481.6</v>
       </c>
     </row>
     <row r="160" spans="1:8" outlineLevel="3">
       <c r="A160" s="13">
         <v>147</v>
       </c>
       <c r="B160" s="6" t="s">
         <v>321</v>
       </c>
       <c r="C160" s="7" t="s">
         <v>322</v>
       </c>
       <c r="D160" s="5">
-        <v>472.0</v>
+        <v>642.0</v>
       </c>
       <c r="E160" s="10">
         <v>548.0</v>
       </c>
       <c r="F160" s="10">
         <v>493.2</v>
       </c>
       <c r="G160" s="10">
         <v>438.4</v>
       </c>
       <c r="H160" s="10">
         <v>383.6</v>
       </c>
     </row>
     <row r="161" spans="1:8" outlineLevel="3">
       <c r="A161" s="13">
         <v>148</v>
       </c>
       <c r="B161" s="6" t="s">
         <v>323</v>
       </c>
       <c r="C161" s="7" t="s">
         <v>324</v>
       </c>
       <c r="D161" s="5">
-        <v>290.0</v>
+        <v>114.0</v>
       </c>
       <c r="E161" s="10">
         <v>893.0</v>
       </c>
       <c r="F161" s="10">
         <v>803.7</v>
       </c>
       <c r="G161" s="10">
         <v>714.4</v>
       </c>
       <c r="H161" s="10">
         <v>625.1</v>
       </c>
     </row>
     <row r="162" spans="1:8" outlineLevel="3">
       <c r="A162" s="13">
         <v>149</v>
       </c>
       <c r="B162" s="6" t="s">
         <v>325</v>
       </c>
       <c r="C162" s="7" t="s">
         <v>326</v>
       </c>
       <c r="D162" s="5">
-        <v>494.0</v>
+        <v>420.0</v>
       </c>
       <c r="E162" s="10">
         <v>1250.0</v>
       </c>
       <c r="F162" s="10">
         <v>1125.0</v>
       </c>
       <c r="G162" s="10">
         <v>1000.0</v>
       </c>
       <c r="H162" s="10">
         <v>875.0</v>
       </c>
     </row>
     <row r="163" spans="1:8" outlineLevel="3">
       <c r="A163" s="13">
         <v>150</v>
       </c>
       <c r="B163" s="6" t="s">
         <v>327</v>
       </c>
       <c r="C163" s="7" t="s">
         <v>328</v>
       </c>
       <c r="D163" s="5">
-        <v>120.0</v>
+        <v>22.0</v>
       </c>
       <c r="E163" s="10">
         <v>1592.0</v>
       </c>
       <c r="F163" s="10">
         <v>1432.8</v>
       </c>
       <c r="G163" s="10">
         <v>1273.6</v>
       </c>
       <c r="H163" s="10">
         <v>1114.4</v>
       </c>
     </row>
     <row r="164" spans="1:8" outlineLevel="3">
       <c r="A164" s="13">
         <v>151</v>
       </c>
       <c r="B164" s="6" t="s">
         <v>329</v>
       </c>
       <c r="C164" s="7" t="s">
         <v>330</v>
       </c>
       <c r="D164" s="5">
-        <v>2672.0</v>
+        <v>3244.0</v>
       </c>
       <c r="E164" s="10">
         <v>314.0</v>
       </c>
       <c r="F164" s="10">
         <v>282.6</v>
       </c>
       <c r="G164" s="10">
         <v>251.2</v>
       </c>
       <c r="H164" s="10">
         <v>219.8</v>
       </c>
     </row>
     <row r="165" spans="1:8" outlineLevel="2">
       <c r="A165" s="15" t="s">
         <v>331</v>
       </c>
       <c r="B165" s="4"/>
       <c r="C165" s="4"/>
       <c r="D165" s="4"/>
       <c r="E165" s="9"/>
       <c r="F165" s="9"/>
       <c r="G165" s="9"/>
       <c r="H165" s="9"/>
@@ -8708,103 +8708,103 @@
       </c>
       <c r="E166" s="10">
         <v>560.0</v>
       </c>
       <c r="F166" s="10">
         <v>504.0</v>
       </c>
       <c r="G166" s="10">
         <v>448.0</v>
       </c>
       <c r="H166" s="10">
         <v>392.0</v>
       </c>
     </row>
     <row r="167" spans="1:8" outlineLevel="3">
       <c r="A167" s="13">
         <v>2</v>
       </c>
       <c r="B167" s="6" t="s">
         <v>334</v>
       </c>
       <c r="C167" s="7" t="s">
         <v>335</v>
       </c>
       <c r="D167" s="5">
-        <v>1950.0</v>
+        <v>1425.0</v>
       </c>
       <c r="E167" s="10">
         <v>929.0</v>
       </c>
       <c r="F167" s="10">
         <v>836.1</v>
       </c>
       <c r="G167" s="10">
         <v>743.2</v>
       </c>
       <c r="H167" s="10">
         <v>650.3</v>
       </c>
     </row>
     <row r="168" spans="1:8" outlineLevel="3">
       <c r="A168" s="13">
         <v>3</v>
       </c>
       <c r="B168" s="6" t="s">
         <v>336</v>
       </c>
       <c r="C168" s="7" t="s">
         <v>337</v>
       </c>
       <c r="D168" s="5">
-        <v>120.0</v>
+        <v>100.0</v>
       </c>
       <c r="E168" s="10">
         <v>655.0</v>
       </c>
       <c r="F168" s="10">
         <v>589.5</v>
       </c>
       <c r="G168" s="10">
         <v>524.0</v>
       </c>
       <c r="H168" s="10">
         <v>458.5</v>
       </c>
     </row>
     <row r="169" spans="1:8" outlineLevel="3">
       <c r="A169" s="13">
         <v>4</v>
       </c>
       <c r="B169" s="6" t="s">
         <v>338</v>
       </c>
       <c r="C169" s="7" t="s">
         <v>339</v>
       </c>
       <c r="D169" s="5">
-        <v>140.0</v>
+        <v>120.0</v>
       </c>
       <c r="E169" s="10">
         <v>1183.0</v>
       </c>
       <c r="F169" s="10">
         <v>1064.7</v>
       </c>
       <c r="G169" s="10">
         <v>946.4</v>
       </c>
       <c r="H169" s="10">
         <v>828.1</v>
       </c>
     </row>
     <row r="170" spans="1:8" outlineLevel="3">
       <c r="A170" s="13">
         <v>5</v>
       </c>
       <c r="B170" s="6" t="s">
         <v>340</v>
       </c>
       <c r="C170" s="7" t="s">
         <v>341</v>
       </c>
       <c r="D170" s="5">
@@ -8812,77 +8812,77 @@
       </c>
       <c r="E170" s="10">
         <v>928.0</v>
       </c>
       <c r="F170" s="10">
         <v>835.2</v>
       </c>
       <c r="G170" s="10">
         <v>742.4</v>
       </c>
       <c r="H170" s="10">
         <v>649.6</v>
       </c>
     </row>
     <row r="171" spans="1:8" outlineLevel="3">
       <c r="A171" s="13">
         <v>6</v>
       </c>
       <c r="B171" s="6" t="s">
         <v>342</v>
       </c>
       <c r="C171" s="7" t="s">
         <v>343</v>
       </c>
       <c r="D171" s="5">
-        <v>290.0</v>
+        <v>400.0</v>
       </c>
       <c r="E171" s="10">
         <v>431.0</v>
       </c>
       <c r="F171" s="10">
         <v>387.9</v>
       </c>
       <c r="G171" s="10">
         <v>344.8</v>
       </c>
       <c r="H171" s="10">
         <v>301.7</v>
       </c>
     </row>
     <row r="172" spans="1:8" outlineLevel="3">
       <c r="A172" s="13">
         <v>7</v>
       </c>
       <c r="B172" s="6" t="s">
         <v>344</v>
       </c>
       <c r="C172" s="7" t="s">
         <v>345</v>
       </c>
       <c r="D172" s="5">
-        <v>315.0</v>
+        <v>287.0</v>
       </c>
       <c r="E172" s="10">
         <v>640.0</v>
       </c>
       <c r="F172" s="10">
         <v>576.0</v>
       </c>
       <c r="G172" s="10">
         <v>512.0</v>
       </c>
       <c r="H172" s="10">
         <v>448.0</v>
       </c>
     </row>
     <row r="173" spans="1:8" outlineLevel="3">
       <c r="A173" s="13">
         <v>8</v>
       </c>
       <c r="B173" s="6" t="s">
         <v>346</v>
       </c>
       <c r="C173" s="7" t="s">
         <v>347</v>
       </c>
       <c r="D173" s="5">
@@ -9020,51 +9020,51 @@
       </c>
       <c r="E178" s="10">
         <v>1872.0</v>
       </c>
       <c r="F178" s="10">
         <v>1684.8</v>
       </c>
       <c r="G178" s="10">
         <v>1497.6</v>
       </c>
       <c r="H178" s="10">
         <v>1310.4</v>
       </c>
     </row>
     <row r="179" spans="1:8" outlineLevel="3">
       <c r="A179" s="13">
         <v>14</v>
       </c>
       <c r="B179" s="6" t="s">
         <v>358</v>
       </c>
       <c r="C179" s="7" t="s">
         <v>359</v>
       </c>
       <c r="D179" s="5">
-        <v>265.0</v>
+        <v>545.0</v>
       </c>
       <c r="E179" s="10">
         <v>1278.0</v>
       </c>
       <c r="F179" s="10">
         <v>1150.2</v>
       </c>
       <c r="G179" s="10">
         <v>1022.4</v>
       </c>
       <c r="H179" s="10">
         <v>894.6</v>
       </c>
     </row>
     <row r="180" spans="1:8" outlineLevel="3">
       <c r="A180" s="13">
         <v>15</v>
       </c>
       <c r="B180" s="6" t="s">
         <v>360</v>
       </c>
       <c r="C180" s="7" t="s">
         <v>361</v>
       </c>
       <c r="D180" s="5">
@@ -9072,51 +9072,51 @@
       </c>
       <c r="E180" s="10">
         <v>1871.0</v>
       </c>
       <c r="F180" s="10">
         <v>1683.9</v>
       </c>
       <c r="G180" s="10">
         <v>1496.8</v>
       </c>
       <c r="H180" s="10">
         <v>1309.7</v>
       </c>
     </row>
     <row r="181" spans="1:8" outlineLevel="3">
       <c r="A181" s="13">
         <v>16</v>
       </c>
       <c r="B181" s="6" t="s">
         <v>362</v>
       </c>
       <c r="C181" s="7" t="s">
         <v>363</v>
       </c>
       <c r="D181" s="5">
-        <v>150.0</v>
+        <v>90.0</v>
       </c>
       <c r="E181" s="10">
         <v>348.0</v>
       </c>
       <c r="F181" s="10">
         <v>313.2</v>
       </c>
       <c r="G181" s="10">
         <v>278.4</v>
       </c>
       <c r="H181" s="10">
         <v>243.6</v>
       </c>
     </row>
     <row r="182" spans="1:8" outlineLevel="3">
       <c r="A182" s="13">
         <v>17</v>
       </c>
       <c r="B182" s="6" t="s">
         <v>364</v>
       </c>
       <c r="C182" s="7" t="s">
         <v>365</v>
       </c>
       <c r="D182" s="5">
@@ -9150,103 +9150,103 @@
       </c>
       <c r="E183" s="10">
         <v>566.0</v>
       </c>
       <c r="F183" s="10">
         <v>509.4</v>
       </c>
       <c r="G183" s="10">
         <v>452.8</v>
       </c>
       <c r="H183" s="10">
         <v>396.2</v>
       </c>
     </row>
     <row r="184" spans="1:8" outlineLevel="3">
       <c r="A184" s="13">
         <v>19</v>
       </c>
       <c r="B184" s="6" t="s">
         <v>368</v>
       </c>
       <c r="C184" s="7" t="s">
         <v>369</v>
       </c>
       <c r="D184" s="5">
-        <v>300.0</v>
+        <v>40.0</v>
       </c>
       <c r="E184" s="10">
         <v>411.0</v>
       </c>
       <c r="F184" s="10">
         <v>369.9</v>
       </c>
       <c r="G184" s="10">
         <v>328.8</v>
       </c>
       <c r="H184" s="10">
         <v>287.7</v>
       </c>
     </row>
     <row r="185" spans="1:8" outlineLevel="3">
       <c r="A185" s="13">
         <v>20</v>
       </c>
       <c r="B185" s="6" t="s">
         <v>370</v>
       </c>
       <c r="C185" s="7" t="s">
         <v>371</v>
       </c>
       <c r="D185" s="5">
-        <v>80.0</v>
+        <v>180.0</v>
       </c>
       <c r="E185" s="10">
         <v>812.0</v>
       </c>
       <c r="F185" s="10">
         <v>730.8</v>
       </c>
       <c r="G185" s="10">
         <v>649.6</v>
       </c>
       <c r="H185" s="10">
         <v>568.4</v>
       </c>
     </row>
     <row r="186" spans="1:8" outlineLevel="3">
       <c r="A186" s="13">
         <v>21</v>
       </c>
       <c r="B186" s="6" t="s">
         <v>372</v>
       </c>
       <c r="C186" s="7" t="s">
         <v>373</v>
       </c>
       <c r="D186" s="5">
-        <v>200.0</v>
+        <v>180.0</v>
       </c>
       <c r="E186" s="10">
         <v>669.0</v>
       </c>
       <c r="F186" s="10">
         <v>602.1</v>
       </c>
       <c r="G186" s="10">
         <v>535.2</v>
       </c>
       <c r="H186" s="10">
         <v>468.3</v>
       </c>
     </row>
     <row r="187" spans="1:8" outlineLevel="3">
       <c r="A187" s="13">
         <v>22</v>
       </c>
       <c r="B187" s="6" t="s">
         <v>374</v>
       </c>
       <c r="C187" s="7" t="s">
         <v>375</v>
       </c>
       <c r="D187" s="5">
@@ -9590,155 +9590,155 @@
       </c>
       <c r="E201" s="10">
         <v>649.0</v>
       </c>
       <c r="F201" s="10">
         <v>584.1</v>
       </c>
       <c r="G201" s="10">
         <v>519.2</v>
       </c>
       <c r="H201" s="10">
         <v>454.3</v>
       </c>
     </row>
     <row r="202" spans="1:8" outlineLevel="3">
       <c r="A202" s="13">
         <v>12</v>
       </c>
       <c r="B202" s="6" t="s">
         <v>402</v>
       </c>
       <c r="C202" s="7" t="s">
         <v>403</v>
       </c>
       <c r="D202" s="5">
-        <v>3160.0</v>
+        <v>1540.0</v>
       </c>
       <c r="E202" s="10">
         <v>697.0</v>
       </c>
       <c r="F202" s="10">
         <v>627.3</v>
       </c>
       <c r="G202" s="10">
         <v>557.6</v>
       </c>
       <c r="H202" s="10">
         <v>487.9</v>
       </c>
     </row>
     <row r="203" spans="1:8" outlineLevel="3">
       <c r="A203" s="13">
         <v>13</v>
       </c>
       <c r="B203" s="6" t="s">
         <v>404</v>
       </c>
       <c r="C203" s="7" t="s">
         <v>405</v>
       </c>
       <c r="D203" s="5">
-        <v>90.0</v>
+        <v>72.0</v>
       </c>
       <c r="E203" s="10">
         <v>1717.0</v>
       </c>
       <c r="F203" s="10">
         <v>1545.3</v>
       </c>
       <c r="G203" s="10">
         <v>1373.6</v>
       </c>
       <c r="H203" s="10">
         <v>1201.9</v>
       </c>
     </row>
     <row r="204" spans="1:8" outlineLevel="3">
       <c r="A204" s="13">
         <v>14</v>
       </c>
       <c r="B204" s="6" t="s">
         <v>406</v>
       </c>
       <c r="C204" s="7" t="s">
         <v>407</v>
       </c>
       <c r="D204" s="5">
-        <v>74.0</v>
+        <v>26.0</v>
       </c>
       <c r="E204" s="10">
         <v>1759.0</v>
       </c>
       <c r="F204" s="10">
         <v>1583.1</v>
       </c>
       <c r="G204" s="10">
         <v>1407.2</v>
       </c>
       <c r="H204" s="10">
         <v>1231.3</v>
       </c>
     </row>
     <row r="205" spans="1:8" outlineLevel="3">
       <c r="A205" s="13">
         <v>15</v>
       </c>
       <c r="B205" s="6" t="s">
         <v>408</v>
       </c>
       <c r="C205" s="7" t="s">
         <v>409</v>
       </c>
       <c r="D205" s="5">
-        <v>270.0</v>
+        <v>310.0</v>
       </c>
       <c r="E205" s="10">
         <v>1282.0</v>
       </c>
       <c r="F205" s="10">
         <v>1153.8</v>
       </c>
       <c r="G205" s="10">
         <v>1025.6</v>
       </c>
       <c r="H205" s="10">
         <v>897.4</v>
       </c>
     </row>
     <row r="206" spans="1:8" outlineLevel="3">
       <c r="A206" s="13">
         <v>16</v>
       </c>
       <c r="B206" s="6" t="s">
         <v>410</v>
       </c>
       <c r="C206" s="7" t="s">
         <v>411</v>
       </c>
       <c r="D206" s="5">
-        <v>20.0</v>
+        <v>12.0</v>
       </c>
       <c r="E206" s="10">
         <v>3098.0</v>
       </c>
       <c r="F206" s="10">
         <v>2788.2</v>
       </c>
       <c r="G206" s="10">
         <v>2478.4</v>
       </c>
       <c r="H206" s="10">
         <v>2168.6</v>
       </c>
     </row>
     <row r="207" spans="1:8" outlineLevel="3">
       <c r="A207" s="13">
         <v>17</v>
       </c>
       <c r="B207" s="6" t="s">
         <v>412</v>
       </c>
       <c r="C207" s="7" t="s">
         <v>413</v>
       </c>
       <c r="D207" s="5">
@@ -9746,77 +9746,77 @@
       </c>
       <c r="E207" s="10">
         <v>0.0</v>
       </c>
       <c r="F207" s="10">
         <v>0.0</v>
       </c>
       <c r="G207" s="10">
         <v>0.0</v>
       </c>
       <c r="H207" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="208" spans="1:8" outlineLevel="3">
       <c r="A208" s="13">
         <v>18</v>
       </c>
       <c r="B208" s="6" t="s">
         <v>414</v>
       </c>
       <c r="C208" s="7" t="s">
         <v>415</v>
       </c>
       <c r="D208" s="5">
-        <v>90.0</v>
+        <v>146.0</v>
       </c>
       <c r="E208" s="10">
         <v>2362.0</v>
       </c>
       <c r="F208" s="10">
         <v>2125.8</v>
       </c>
       <c r="G208" s="10">
         <v>1889.6</v>
       </c>
       <c r="H208" s="10">
         <v>1653.4</v>
       </c>
     </row>
     <row r="209" spans="1:8" outlineLevel="3">
       <c r="A209" s="13">
         <v>19</v>
       </c>
       <c r="B209" s="6" t="s">
         <v>416</v>
       </c>
       <c r="C209" s="7" t="s">
         <v>417</v>
       </c>
       <c r="D209" s="5">
-        <v>20.0</v>
+        <v>24.0</v>
       </c>
       <c r="E209" s="10">
         <v>3776.0</v>
       </c>
       <c r="F209" s="10">
         <v>3398.4</v>
       </c>
       <c r="G209" s="10">
         <v>3020.8</v>
       </c>
       <c r="H209" s="10">
         <v>2643.2</v>
       </c>
     </row>
     <row r="210" spans="1:8" outlineLevel="3">
       <c r="A210" s="13">
         <v>20</v>
       </c>
       <c r="B210" s="6" t="s">
         <v>418</v>
       </c>
       <c r="C210" s="7" t="s">
         <v>419</v>
       </c>
       <c r="D210" s="5">
@@ -9850,77 +9850,77 @@
       </c>
       <c r="E211" s="10">
         <v>3385.0</v>
       </c>
       <c r="F211" s="10">
         <v>3046.5</v>
       </c>
       <c r="G211" s="10">
         <v>2708.0</v>
       </c>
       <c r="H211" s="10">
         <v>2369.5</v>
       </c>
     </row>
     <row r="212" spans="1:8" outlineLevel="3">
       <c r="A212" s="13">
         <v>22</v>
       </c>
       <c r="B212" s="6" t="s">
         <v>422</v>
       </c>
       <c r="C212" s="7" t="s">
         <v>423</v>
       </c>
       <c r="D212" s="5">
-        <v>1328.0</v>
+        <v>1746.0</v>
       </c>
       <c r="E212" s="10">
         <v>688.0</v>
       </c>
       <c r="F212" s="10">
         <v>619.2</v>
       </c>
       <c r="G212" s="10">
         <v>550.4</v>
       </c>
       <c r="H212" s="10">
         <v>481.6</v>
       </c>
     </row>
     <row r="213" spans="1:8" outlineLevel="3">
       <c r="A213" s="13">
         <v>23</v>
       </c>
       <c r="B213" s="6" t="s">
         <v>424</v>
       </c>
       <c r="C213" s="7" t="s">
         <v>425</v>
       </c>
       <c r="D213" s="5">
-        <v>1658.0</v>
+        <v>1786.0</v>
       </c>
       <c r="E213" s="10">
         <v>770.0</v>
       </c>
       <c r="F213" s="10">
         <v>693.0</v>
       </c>
       <c r="G213" s="10">
         <v>616.0</v>
       </c>
       <c r="H213" s="10">
         <v>539.0</v>
       </c>
     </row>
     <row r="214" spans="1:8" outlineLevel="3">
       <c r="A214" s="13">
         <v>24</v>
       </c>
       <c r="B214" s="6" t="s">
         <v>426</v>
       </c>
       <c r="C214" s="7" t="s">
         <v>427</v>
       </c>
       <c r="D214" s="5">
@@ -9928,51 +9928,51 @@
       </c>
       <c r="E214" s="10">
         <v>1813.0</v>
       </c>
       <c r="F214" s="10">
         <v>1631.7</v>
       </c>
       <c r="G214" s="10">
         <v>1450.4</v>
       </c>
       <c r="H214" s="10">
         <v>1269.1</v>
       </c>
     </row>
     <row r="215" spans="1:8" outlineLevel="3">
       <c r="A215" s="13">
         <v>25</v>
       </c>
       <c r="B215" s="6" t="s">
         <v>428</v>
       </c>
       <c r="C215" s="7" t="s">
         <v>429</v>
       </c>
       <c r="D215" s="5">
-        <v>92.0</v>
+        <v>152.0</v>
       </c>
       <c r="E215" s="10">
         <v>1018.0</v>
       </c>
       <c r="F215" s="10">
         <v>916.2</v>
       </c>
       <c r="G215" s="10">
         <v>814.4</v>
       </c>
       <c r="H215" s="10">
         <v>712.6</v>
       </c>
     </row>
     <row r="216" spans="1:8" outlineLevel="3">
       <c r="A216" s="13">
         <v>26</v>
       </c>
       <c r="B216" s="6" t="s">
         <v>430</v>
       </c>
       <c r="C216" s="7" t="s">
         <v>431</v>
       </c>
       <c r="D216" s="5">
@@ -10006,51 +10006,51 @@
       </c>
       <c r="E217" s="10">
         <v>0.0</v>
       </c>
       <c r="F217" s="10">
         <v>0.0</v>
       </c>
       <c r="G217" s="10">
         <v>0.0</v>
       </c>
       <c r="H217" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="218" spans="1:8" outlineLevel="3">
       <c r="A218" s="13">
         <v>28</v>
       </c>
       <c r="B218" s="6" t="s">
         <v>434</v>
       </c>
       <c r="C218" s="7" t="s">
         <v>435</v>
       </c>
       <c r="D218" s="5">
-        <v>48.0</v>
+        <v>136.0</v>
       </c>
       <c r="E218" s="10">
         <v>2557.0</v>
       </c>
       <c r="F218" s="10">
         <v>2301.3</v>
       </c>
       <c r="G218" s="10">
         <v>2045.6</v>
       </c>
       <c r="H218" s="10">
         <v>1789.9</v>
       </c>
     </row>
     <row r="219" spans="1:8" outlineLevel="3">
       <c r="A219" s="13">
         <v>29</v>
       </c>
       <c r="B219" s="6" t="s">
         <v>436</v>
       </c>
       <c r="C219" s="7" t="s">
         <v>437</v>
       </c>
       <c r="D219" s="5">
@@ -10396,51 +10396,51 @@
       </c>
       <c r="E232" s="10">
         <v>4615.0</v>
       </c>
       <c r="F232" s="10">
         <v>4153.5</v>
       </c>
       <c r="G232" s="10">
         <v>3692.0</v>
       </c>
       <c r="H232" s="10">
         <v>3230.5</v>
       </c>
     </row>
     <row r="233" spans="1:8" outlineLevel="3">
       <c r="A233" s="13">
         <v>43</v>
       </c>
       <c r="B233" s="6" t="s">
         <v>464</v>
       </c>
       <c r="C233" s="7" t="s">
         <v>465</v>
       </c>
       <c r="D233" s="5">
-        <v>598.0</v>
+        <v>468.0</v>
       </c>
       <c r="E233" s="10">
         <v>1282.0</v>
       </c>
       <c r="F233" s="10">
         <v>1153.8</v>
       </c>
       <c r="G233" s="10">
         <v>1025.6</v>
       </c>
       <c r="H233" s="10">
         <v>897.4</v>
       </c>
     </row>
     <row r="234" spans="1:8" outlineLevel="3">
       <c r="A234" s="13">
         <v>44</v>
       </c>
       <c r="B234" s="6" t="s">
         <v>466</v>
       </c>
       <c r="C234" s="7" t="s">
         <v>467</v>
       </c>
       <c r="D234" s="5">
@@ -10448,51 +10448,51 @@
       </c>
       <c r="E234" s="10">
         <v>0.0</v>
       </c>
       <c r="F234" s="10">
         <v>0.0</v>
       </c>
       <c r="G234" s="10">
         <v>0.0</v>
       </c>
       <c r="H234" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="235" spans="1:8" outlineLevel="3">
       <c r="A235" s="13">
         <v>45</v>
       </c>
       <c r="B235" s="6" t="s">
         <v>468</v>
       </c>
       <c r="C235" s="7" t="s">
         <v>469</v>
       </c>
       <c r="D235" s="5">
-        <v>182.0</v>
+        <v>152.0</v>
       </c>
       <c r="E235" s="10">
         <v>1813.0</v>
       </c>
       <c r="F235" s="10">
         <v>1631.7</v>
       </c>
       <c r="G235" s="10">
         <v>1450.4</v>
       </c>
       <c r="H235" s="10">
         <v>1269.1</v>
       </c>
     </row>
     <row r="236" spans="1:8" outlineLevel="3">
       <c r="A236" s="13">
         <v>46</v>
       </c>
       <c r="B236" s="6" t="s">
         <v>470</v>
       </c>
       <c r="C236" s="7" t="s">
         <v>471</v>
       </c>
       <c r="D236" s="5">
@@ -10500,51 +10500,51 @@
       </c>
       <c r="E236" s="10">
         <v>0.0</v>
       </c>
       <c r="F236" s="10">
         <v>0.0</v>
       </c>
       <c r="G236" s="10">
         <v>0.0</v>
       </c>
       <c r="H236" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="237" spans="1:8" outlineLevel="3">
       <c r="A237" s="13">
         <v>47</v>
       </c>
       <c r="B237" s="6" t="s">
         <v>472</v>
       </c>
       <c r="C237" s="7" t="s">
         <v>473</v>
       </c>
       <c r="D237" s="5">
-        <v>24.0</v>
+        <v>32.0</v>
       </c>
       <c r="E237" s="10">
         <v>3588.0</v>
       </c>
       <c r="F237" s="10">
         <v>3229.2</v>
       </c>
       <c r="G237" s="10">
         <v>2870.4</v>
       </c>
       <c r="H237" s="10">
         <v>2511.6</v>
       </c>
     </row>
     <row r="238" spans="1:8" outlineLevel="3">
       <c r="A238" s="13">
         <v>48</v>
       </c>
       <c r="B238" s="6" t="s">
         <v>474</v>
       </c>
       <c r="C238" s="7" t="s">
         <v>475</v>
       </c>
       <c r="D238" s="5">
@@ -10864,129 +10864,129 @@
       </c>
       <c r="E250" s="10">
         <v>56.0</v>
       </c>
       <c r="F250" s="10">
         <v>50.4</v>
       </c>
       <c r="G250" s="10">
         <v>44.8</v>
       </c>
       <c r="H250" s="10">
         <v>39.2</v>
       </c>
     </row>
     <row r="251" spans="1:8" outlineLevel="3">
       <c r="A251" s="13">
         <v>61</v>
       </c>
       <c r="B251" s="6" t="s">
         <v>500</v>
       </c>
       <c r="C251" s="7" t="s">
         <v>501</v>
       </c>
       <c r="D251" s="5">
-        <v>228.0</v>
+        <v>216.0</v>
       </c>
       <c r="E251" s="10">
         <v>77.0</v>
       </c>
       <c r="F251" s="10">
         <v>69.3</v>
       </c>
       <c r="G251" s="10">
         <v>61.6</v>
       </c>
       <c r="H251" s="10">
         <v>53.9</v>
       </c>
     </row>
     <row r="252" spans="1:8" outlineLevel="3">
       <c r="A252" s="13">
         <v>62</v>
       </c>
       <c r="B252" s="6" t="s">
         <v>502</v>
       </c>
       <c r="C252" s="7" t="s">
         <v>503</v>
       </c>
       <c r="D252" s="5">
-        <v>742.0</v>
+        <v>416.0</v>
       </c>
       <c r="E252" s="10">
         <v>1499.0</v>
       </c>
       <c r="F252" s="10">
         <v>1349.1</v>
       </c>
       <c r="G252" s="10">
         <v>1199.2</v>
       </c>
       <c r="H252" s="10">
         <v>1049.3</v>
       </c>
     </row>
     <row r="253" spans="1:8" outlineLevel="3">
       <c r="A253" s="13">
         <v>63</v>
       </c>
       <c r="B253" s="6" t="s">
         <v>504</v>
       </c>
       <c r="C253" s="7" t="s">
         <v>505</v>
       </c>
       <c r="D253" s="5">
-        <v>6.0</v>
+        <v>118.0</v>
       </c>
       <c r="E253" s="10">
         <v>1994.0</v>
       </c>
       <c r="F253" s="10">
         <v>1794.6</v>
       </c>
       <c r="G253" s="10">
         <v>1595.2</v>
       </c>
       <c r="H253" s="10">
         <v>1395.8</v>
       </c>
     </row>
     <row r="254" spans="1:8" outlineLevel="3">
       <c r="A254" s="13">
         <v>64</v>
       </c>
       <c r="B254" s="6" t="s">
         <v>506</v>
       </c>
       <c r="C254" s="7" t="s">
         <v>507</v>
       </c>
       <c r="D254" s="5">
-        <v>42.0</v>
+        <v>36.0</v>
       </c>
       <c r="E254" s="10">
         <v>4349.0</v>
       </c>
       <c r="F254" s="10">
         <v>3914.1</v>
       </c>
       <c r="G254" s="10">
         <v>3479.2</v>
       </c>
       <c r="H254" s="10">
         <v>3044.3</v>
       </c>
     </row>
     <row r="255" spans="1:8" outlineLevel="3">
       <c r="A255" s="13">
         <v>65</v>
       </c>
       <c r="B255" s="6" t="s">
         <v>508</v>
       </c>
       <c r="C255" s="7" t="s">
         <v>509</v>
       </c>
       <c r="D255" s="5">
@@ -10994,51 +10994,51 @@
       </c>
       <c r="E255" s="10">
         <v>6038.0</v>
       </c>
       <c r="F255" s="10">
         <v>5434.2</v>
       </c>
       <c r="G255" s="10">
         <v>4830.4</v>
       </c>
       <c r="H255" s="10">
         <v>4226.6</v>
       </c>
     </row>
     <row r="256" spans="1:8" outlineLevel="3">
       <c r="A256" s="13">
         <v>66</v>
       </c>
       <c r="B256" s="6" t="s">
         <v>510</v>
       </c>
       <c r="C256" s="7" t="s">
         <v>511</v>
       </c>
       <c r="D256" s="5">
-        <v>1268.0</v>
+        <v>1166.0</v>
       </c>
       <c r="E256" s="10">
         <v>139.0</v>
       </c>
       <c r="F256" s="10">
         <v>125.1</v>
       </c>
       <c r="G256" s="10">
         <v>111.2</v>
       </c>
       <c r="H256" s="10">
         <v>97.3</v>
       </c>
     </row>
     <row r="257" spans="1:8" outlineLevel="3">
       <c r="A257" s="13">
         <v>67</v>
       </c>
       <c r="B257" s="6" t="s">
         <v>512</v>
       </c>
       <c r="C257" s="7" t="s">
         <v>513</v>
       </c>
       <c r="D257" s="5">
@@ -11202,51 +11202,51 @@
       </c>
       <c r="E263" s="10">
         <v>60.0</v>
       </c>
       <c r="F263" s="10">
         <v>54.0</v>
       </c>
       <c r="G263" s="10">
         <v>48.0</v>
       </c>
       <c r="H263" s="10">
         <v>42.0</v>
       </c>
     </row>
     <row r="264" spans="1:8" outlineLevel="3">
       <c r="A264" s="13">
         <v>74</v>
       </c>
       <c r="B264" s="6" t="s">
         <v>526</v>
       </c>
       <c r="C264" s="7" t="s">
         <v>527</v>
       </c>
       <c r="D264" s="5">
-        <v>1196.0</v>
+        <v>2272.0</v>
       </c>
       <c r="E264" s="10">
         <v>83.0</v>
       </c>
       <c r="F264" s="10">
         <v>74.7</v>
       </c>
       <c r="G264" s="10">
         <v>66.4</v>
       </c>
       <c r="H264" s="10">
         <v>58.1</v>
       </c>
     </row>
     <row r="265" spans="1:8" outlineLevel="3">
       <c r="A265" s="13">
         <v>75</v>
       </c>
       <c r="B265" s="6" t="s">
         <v>528</v>
       </c>
       <c r="C265" s="7" t="s">
         <v>529</v>
       </c>
       <c r="D265" s="5">
@@ -11280,155 +11280,155 @@
       </c>
       <c r="E266" s="10">
         <v>98.0</v>
       </c>
       <c r="F266" s="10">
         <v>88.2</v>
       </c>
       <c r="G266" s="10">
         <v>78.4</v>
       </c>
       <c r="H266" s="10">
         <v>68.6</v>
       </c>
     </row>
     <row r="267" spans="1:8" outlineLevel="3">
       <c r="A267" s="13">
         <v>77</v>
       </c>
       <c r="B267" s="6" t="s">
         <v>532</v>
       </c>
       <c r="C267" s="7" t="s">
         <v>533</v>
       </c>
       <c r="D267" s="5">
-        <v>5708.0</v>
+        <v>6790.0</v>
       </c>
       <c r="E267" s="10">
         <v>143.0</v>
       </c>
       <c r="F267" s="10">
         <v>128.7</v>
       </c>
       <c r="G267" s="10">
         <v>114.4</v>
       </c>
       <c r="H267" s="10">
         <v>100.1</v>
       </c>
     </row>
     <row r="268" spans="1:8" outlineLevel="3">
       <c r="A268" s="13">
         <v>78</v>
       </c>
       <c r="B268" s="6" t="s">
         <v>534</v>
       </c>
       <c r="C268" s="7" t="s">
         <v>535</v>
       </c>
       <c r="D268" s="5">
-        <v>64.0</v>
+        <v>22.0</v>
       </c>
       <c r="E268" s="10">
         <v>443.0</v>
       </c>
       <c r="F268" s="10">
         <v>398.7</v>
       </c>
       <c r="G268" s="10">
         <v>354.4</v>
       </c>
       <c r="H268" s="10">
         <v>310.1</v>
       </c>
     </row>
     <row r="269" spans="1:8" outlineLevel="3">
       <c r="A269" s="13">
         <v>79</v>
       </c>
       <c r="B269" s="6" t="s">
         <v>536</v>
       </c>
       <c r="C269" s="7" t="s">
         <v>537</v>
       </c>
       <c r="D269" s="5">
-        <v>28.0</v>
+        <v>78.0</v>
       </c>
       <c r="E269" s="10">
         <v>444.0</v>
       </c>
       <c r="F269" s="10">
         <v>399.6</v>
       </c>
       <c r="G269" s="10">
         <v>355.2</v>
       </c>
       <c r="H269" s="10">
         <v>310.8</v>
       </c>
     </row>
     <row r="270" spans="1:8" outlineLevel="3">
       <c r="A270" s="13">
         <v>80</v>
       </c>
       <c r="B270" s="6" t="s">
         <v>538</v>
       </c>
       <c r="C270" s="7" t="s">
         <v>539</v>
       </c>
       <c r="D270" s="5">
-        <v>336.0</v>
+        <v>196.0</v>
       </c>
       <c r="E270" s="10">
         <v>189.0</v>
       </c>
       <c r="F270" s="10">
         <v>170.1</v>
       </c>
       <c r="G270" s="10">
         <v>151.2</v>
       </c>
       <c r="H270" s="10">
         <v>132.3</v>
       </c>
     </row>
     <row r="271" spans="1:8" outlineLevel="3">
       <c r="A271" s="13">
         <v>81</v>
       </c>
       <c r="B271" s="6" t="s">
         <v>540</v>
       </c>
       <c r="C271" s="7" t="s">
         <v>541</v>
       </c>
       <c r="D271" s="5">
-        <v>494.0</v>
+        <v>390.0</v>
       </c>
       <c r="E271" s="10">
         <v>291.0</v>
       </c>
       <c r="F271" s="10">
         <v>261.9</v>
       </c>
       <c r="G271" s="10">
         <v>232.8</v>
       </c>
       <c r="H271" s="10">
         <v>203.7</v>
       </c>
     </row>
     <row r="272" spans="1:8" outlineLevel="3">
       <c r="A272" s="13">
         <v>82</v>
       </c>
       <c r="B272" s="6" t="s">
         <v>542</v>
       </c>
       <c r="C272" s="7" t="s">
         <v>543</v>
       </c>
       <c r="D272" s="5">
@@ -11436,77 +11436,77 @@
       </c>
       <c r="E272" s="10">
         <v>792.0</v>
       </c>
       <c r="F272" s="10">
         <v>712.8</v>
       </c>
       <c r="G272" s="10">
         <v>633.6</v>
       </c>
       <c r="H272" s="10">
         <v>554.4</v>
       </c>
     </row>
     <row r="273" spans="1:8" outlineLevel="3">
       <c r="A273" s="13">
         <v>83</v>
       </c>
       <c r="B273" s="6" t="s">
         <v>544</v>
       </c>
       <c r="C273" s="7" t="s">
         <v>545</v>
       </c>
       <c r="D273" s="5">
-        <v>42.0</v>
+        <v>70.0</v>
       </c>
       <c r="E273" s="10">
         <v>807.0</v>
       </c>
       <c r="F273" s="10">
         <v>726.3</v>
       </c>
       <c r="G273" s="10">
         <v>645.6</v>
       </c>
       <c r="H273" s="10">
         <v>564.9</v>
       </c>
     </row>
     <row r="274" spans="1:8" outlineLevel="3">
       <c r="A274" s="13">
         <v>84</v>
       </c>
       <c r="B274" s="6" t="s">
         <v>546</v>
       </c>
       <c r="C274" s="7" t="s">
         <v>547</v>
       </c>
       <c r="D274" s="5">
-        <v>140.0</v>
+        <v>1176.0</v>
       </c>
       <c r="E274" s="10">
         <v>560.0</v>
       </c>
       <c r="F274" s="10">
         <v>504.0</v>
       </c>
       <c r="G274" s="10">
         <v>448.0</v>
       </c>
       <c r="H274" s="10">
         <v>392.0</v>
       </c>
     </row>
     <row r="275" spans="1:8" outlineLevel="3">
       <c r="A275" s="13">
         <v>85</v>
       </c>
       <c r="B275" s="6" t="s">
         <v>548</v>
       </c>
       <c r="C275" s="7" t="s">
         <v>549</v>
       </c>
       <c r="D275" s="5">
@@ -11540,103 +11540,103 @@
       </c>
       <c r="E276" s="10">
         <v>857.0</v>
       </c>
       <c r="F276" s="10">
         <v>771.3</v>
       </c>
       <c r="G276" s="10">
         <v>685.6</v>
       </c>
       <c r="H276" s="10">
         <v>599.9</v>
       </c>
     </row>
     <row r="277" spans="1:8" outlineLevel="3">
       <c r="A277" s="13">
         <v>87</v>
       </c>
       <c r="B277" s="6" t="s">
         <v>552</v>
       </c>
       <c r="C277" s="7" t="s">
         <v>553</v>
       </c>
       <c r="D277" s="5">
-        <v>750.0</v>
+        <v>740.0</v>
       </c>
       <c r="E277" s="10">
         <v>82.0</v>
       </c>
       <c r="F277" s="10">
         <v>73.8</v>
       </c>
       <c r="G277" s="10">
         <v>65.6</v>
       </c>
       <c r="H277" s="10">
         <v>57.4</v>
       </c>
     </row>
     <row r="278" spans="1:8" outlineLevel="3">
       <c r="A278" s="13">
         <v>88</v>
       </c>
       <c r="B278" s="6" t="s">
         <v>554</v>
       </c>
       <c r="C278" s="7" t="s">
         <v>555</v>
       </c>
       <c r="D278" s="5">
-        <v>3034.0</v>
+        <v>4768.0</v>
       </c>
       <c r="E278" s="10">
         <v>113.0</v>
       </c>
       <c r="F278" s="10">
         <v>101.7</v>
       </c>
       <c r="G278" s="10">
         <v>90.4</v>
       </c>
       <c r="H278" s="10">
         <v>79.1</v>
       </c>
     </row>
     <row r="279" spans="1:8" outlineLevel="3">
       <c r="A279" s="13">
         <v>89</v>
       </c>
       <c r="B279" s="6" t="s">
         <v>556</v>
       </c>
       <c r="C279" s="7" t="s">
         <v>557</v>
       </c>
       <c r="D279" s="5">
-        <v>52.0</v>
+        <v>42.0</v>
       </c>
       <c r="E279" s="10">
         <v>305.0</v>
       </c>
       <c r="F279" s="10">
         <v>274.5</v>
       </c>
       <c r="G279" s="10">
         <v>244.0</v>
       </c>
       <c r="H279" s="10">
         <v>213.5</v>
       </c>
     </row>
     <row r="280" spans="1:8" outlineLevel="3">
       <c r="A280" s="13">
         <v>90</v>
       </c>
       <c r="B280" s="6" t="s">
         <v>558</v>
       </c>
       <c r="C280" s="7" t="s">
         <v>559</v>
       </c>
       <c r="D280" s="5">
@@ -11722,155 +11722,155 @@
       </c>
       <c r="E283" s="10">
         <v>128.0</v>
       </c>
       <c r="F283" s="10">
         <v>115.2</v>
       </c>
       <c r="G283" s="10">
         <v>102.4</v>
       </c>
       <c r="H283" s="10">
         <v>89.6</v>
       </c>
     </row>
     <row r="284" spans="1:8" outlineLevel="3">
       <c r="A284" s="13">
         <v>94</v>
       </c>
       <c r="B284" s="6" t="s">
         <v>566</v>
       </c>
       <c r="C284" s="7" t="s">
         <v>567</v>
       </c>
       <c r="D284" s="5">
-        <v>7130.0</v>
+        <v>7920.0</v>
       </c>
       <c r="E284" s="10">
         <v>168.0</v>
       </c>
       <c r="F284" s="10">
         <v>151.2</v>
       </c>
       <c r="G284" s="10">
         <v>134.4</v>
       </c>
       <c r="H284" s="10">
         <v>117.6</v>
       </c>
     </row>
     <row r="285" spans="1:8" outlineLevel="3">
       <c r="A285" s="13">
         <v>95</v>
       </c>
       <c r="B285" s="6" t="s">
         <v>568</v>
       </c>
       <c r="C285" s="7" t="s">
         <v>569</v>
       </c>
       <c r="D285" s="5">
-        <v>50.0</v>
+        <v>36.0</v>
       </c>
       <c r="E285" s="10">
         <v>476.0</v>
       </c>
       <c r="F285" s="10">
         <v>428.4</v>
       </c>
       <c r="G285" s="10">
         <v>380.8</v>
       </c>
       <c r="H285" s="10">
         <v>333.2</v>
       </c>
     </row>
     <row r="286" spans="1:8" outlineLevel="3">
       <c r="A286" s="13">
         <v>96</v>
       </c>
       <c r="B286" s="6" t="s">
         <v>570</v>
       </c>
       <c r="C286" s="7" t="s">
         <v>571</v>
       </c>
       <c r="D286" s="5">
-        <v>6.0</v>
+        <v>130.0</v>
       </c>
       <c r="E286" s="10">
         <v>478.0</v>
       </c>
       <c r="F286" s="10">
         <v>430.2</v>
       </c>
       <c r="G286" s="10">
         <v>382.4</v>
       </c>
       <c r="H286" s="10">
         <v>334.6</v>
       </c>
     </row>
     <row r="287" spans="1:8" outlineLevel="3">
       <c r="A287" s="13">
         <v>97</v>
       </c>
       <c r="B287" s="6" t="s">
         <v>572</v>
       </c>
       <c r="C287" s="7" t="s">
         <v>573</v>
       </c>
       <c r="D287" s="5">
-        <v>264.0</v>
+        <v>342.0</v>
       </c>
       <c r="E287" s="10">
         <v>238.0</v>
       </c>
       <c r="F287" s="10">
         <v>214.2</v>
       </c>
       <c r="G287" s="10">
         <v>190.4</v>
       </c>
       <c r="H287" s="10">
         <v>166.6</v>
       </c>
     </row>
     <row r="288" spans="1:8" outlineLevel="3">
       <c r="A288" s="13">
         <v>98</v>
       </c>
       <c r="B288" s="6" t="s">
         <v>574</v>
       </c>
       <c r="C288" s="7" t="s">
         <v>575</v>
       </c>
       <c r="D288" s="5">
-        <v>510.0</v>
+        <v>530.0</v>
       </c>
       <c r="E288" s="10">
         <v>333.0</v>
       </c>
       <c r="F288" s="10">
         <v>299.7</v>
       </c>
       <c r="G288" s="10">
         <v>266.4</v>
       </c>
       <c r="H288" s="10">
         <v>233.1</v>
       </c>
     </row>
     <row r="289" spans="1:8" outlineLevel="3">
       <c r="A289" s="13">
         <v>99</v>
       </c>
       <c r="B289" s="6" t="s">
         <v>576</v>
       </c>
       <c r="C289" s="7" t="s">
         <v>577</v>
       </c>
       <c r="D289" s="5">
@@ -11878,77 +11878,77 @@
       </c>
       <c r="E289" s="10">
         <v>918.0</v>
       </c>
       <c r="F289" s="10">
         <v>826.2</v>
       </c>
       <c r="G289" s="10">
         <v>734.4</v>
       </c>
       <c r="H289" s="10">
         <v>642.6</v>
       </c>
     </row>
     <row r="290" spans="1:8" outlineLevel="3">
       <c r="A290" s="13">
         <v>100</v>
       </c>
       <c r="B290" s="6" t="s">
         <v>578</v>
       </c>
       <c r="C290" s="7" t="s">
         <v>579</v>
       </c>
       <c r="D290" s="5">
-        <v>28.0</v>
+        <v>78.0</v>
       </c>
       <c r="E290" s="10">
         <v>895.0</v>
       </c>
       <c r="F290" s="10">
         <v>805.5</v>
       </c>
       <c r="G290" s="10">
         <v>716.0</v>
       </c>
       <c r="H290" s="10">
         <v>626.5</v>
       </c>
     </row>
     <row r="291" spans="1:8" outlineLevel="3">
       <c r="A291" s="13">
         <v>101</v>
       </c>
       <c r="B291" s="6" t="s">
         <v>580</v>
       </c>
       <c r="C291" s="7" t="s">
         <v>581</v>
       </c>
       <c r="D291" s="5">
-        <v>320.0</v>
+        <v>1016.0</v>
       </c>
       <c r="E291" s="10">
         <v>560.0</v>
       </c>
       <c r="F291" s="10">
         <v>504.0</v>
       </c>
       <c r="G291" s="10">
         <v>448.0</v>
       </c>
       <c r="H291" s="10">
         <v>392.0</v>
       </c>
     </row>
     <row r="292" spans="1:8" outlineLevel="3">
       <c r="A292" s="13">
         <v>102</v>
       </c>
       <c r="B292" s="6" t="s">
         <v>582</v>
       </c>
       <c r="C292" s="7" t="s">
         <v>583</v>
       </c>
       <c r="D292" s="5">
@@ -11956,51 +11956,51 @@
       </c>
       <c r="E292" s="10">
         <v>1393.0</v>
       </c>
       <c r="F292" s="10">
         <v>1253.7</v>
       </c>
       <c r="G292" s="10">
         <v>1114.4</v>
       </c>
       <c r="H292" s="10">
         <v>975.1</v>
       </c>
     </row>
     <row r="293" spans="1:8" outlineLevel="3">
       <c r="A293" s="13">
         <v>103</v>
       </c>
       <c r="B293" s="6" t="s">
         <v>584</v>
       </c>
       <c r="C293" s="7" t="s">
         <v>585</v>
       </c>
       <c r="D293" s="5">
-        <v>36.0</v>
+        <v>32.0</v>
       </c>
       <c r="E293" s="10">
         <v>1435.0</v>
       </c>
       <c r="F293" s="10">
         <v>1291.5</v>
       </c>
       <c r="G293" s="10">
         <v>1148.0</v>
       </c>
       <c r="H293" s="10">
         <v>1004.5</v>
       </c>
     </row>
     <row r="294" spans="1:8" outlineLevel="3">
       <c r="A294" s="13">
         <v>104</v>
       </c>
       <c r="B294" s="6" t="s">
         <v>586</v>
       </c>
       <c r="C294" s="7" t="s">
         <v>587</v>
       </c>
       <c r="D294" s="5">
@@ -12008,77 +12008,77 @@
       </c>
       <c r="E294" s="10">
         <v>949.0</v>
       </c>
       <c r="F294" s="10">
         <v>854.1</v>
       </c>
       <c r="G294" s="10">
         <v>759.2</v>
       </c>
       <c r="H294" s="10">
         <v>664.3</v>
       </c>
     </row>
     <row r="295" spans="1:8" outlineLevel="3">
       <c r="A295" s="13">
         <v>105</v>
       </c>
       <c r="B295" s="6" t="s">
         <v>588</v>
       </c>
       <c r="C295" s="7" t="s">
         <v>589</v>
       </c>
       <c r="D295" s="5">
-        <v>1384.0</v>
+        <v>1484.0</v>
       </c>
       <c r="E295" s="10">
         <v>101.0</v>
       </c>
       <c r="F295" s="10">
         <v>90.9</v>
       </c>
       <c r="G295" s="10">
         <v>80.8</v>
       </c>
       <c r="H295" s="10">
         <v>70.7</v>
       </c>
     </row>
     <row r="296" spans="1:8" outlineLevel="3">
       <c r="A296" s="13">
         <v>106</v>
       </c>
       <c r="B296" s="6" t="s">
         <v>590</v>
       </c>
       <c r="C296" s="7" t="s">
         <v>591</v>
       </c>
       <c r="D296" s="5">
-        <v>4140.0</v>
+        <v>3846.0</v>
       </c>
       <c r="E296" s="10">
         <v>133.0</v>
       </c>
       <c r="F296" s="10">
         <v>119.7</v>
       </c>
       <c r="G296" s="10">
         <v>106.4</v>
       </c>
       <c r="H296" s="10">
         <v>93.1</v>
       </c>
     </row>
     <row r="297" spans="1:8" outlineLevel="3">
       <c r="A297" s="13">
         <v>107</v>
       </c>
       <c r="B297" s="6" t="s">
         <v>592</v>
       </c>
       <c r="C297" s="7" t="s">
         <v>593</v>
       </c>
       <c r="D297" s="5">
@@ -12164,155 +12164,155 @@
       </c>
       <c r="E300" s="10">
         <v>143.0</v>
       </c>
       <c r="F300" s="10">
         <v>128.7</v>
       </c>
       <c r="G300" s="10">
         <v>114.4</v>
       </c>
       <c r="H300" s="10">
         <v>100.1</v>
       </c>
     </row>
     <row r="301" spans="1:8" outlineLevel="3">
       <c r="A301" s="13">
         <v>111</v>
       </c>
       <c r="B301" s="6" t="s">
         <v>600</v>
       </c>
       <c r="C301" s="7" t="s">
         <v>601</v>
       </c>
       <c r="D301" s="5">
-        <v>7466.0</v>
+        <v>7000.0</v>
       </c>
       <c r="E301" s="10">
         <v>202.0</v>
       </c>
       <c r="F301" s="10">
         <v>181.8</v>
       </c>
       <c r="G301" s="10">
         <v>161.6</v>
       </c>
       <c r="H301" s="10">
         <v>141.4</v>
       </c>
     </row>
     <row r="302" spans="1:8" outlineLevel="3">
       <c r="A302" s="13">
         <v>112</v>
       </c>
       <c r="B302" s="6" t="s">
         <v>602</v>
       </c>
       <c r="C302" s="7" t="s">
         <v>603</v>
       </c>
       <c r="D302" s="5">
-        <v>58.0</v>
+        <v>94.0</v>
       </c>
       <c r="E302" s="10">
         <v>579.0</v>
       </c>
       <c r="F302" s="10">
         <v>521.1</v>
       </c>
       <c r="G302" s="10">
         <v>463.2</v>
       </c>
       <c r="H302" s="10">
         <v>405.3</v>
       </c>
     </row>
     <row r="303" spans="1:8" outlineLevel="3">
       <c r="A303" s="13">
         <v>113</v>
       </c>
       <c r="B303" s="6" t="s">
         <v>604</v>
       </c>
       <c r="C303" s="7" t="s">
         <v>605</v>
       </c>
       <c r="D303" s="5">
-        <v>114.0</v>
+        <v>198.0</v>
       </c>
       <c r="E303" s="10">
         <v>582.0</v>
       </c>
       <c r="F303" s="10">
         <v>523.8</v>
       </c>
       <c r="G303" s="10">
         <v>465.6</v>
       </c>
       <c r="H303" s="10">
         <v>407.4</v>
       </c>
     </row>
     <row r="304" spans="1:8" outlineLevel="3">
       <c r="A304" s="13">
         <v>114</v>
       </c>
       <c r="B304" s="6" t="s">
         <v>606</v>
       </c>
       <c r="C304" s="7" t="s">
         <v>607</v>
       </c>
       <c r="D304" s="5">
-        <v>540.0</v>
+        <v>528.0</v>
       </c>
       <c r="E304" s="10">
         <v>278.0</v>
       </c>
       <c r="F304" s="10">
         <v>250.2</v>
       </c>
       <c r="G304" s="10">
         <v>222.4</v>
       </c>
       <c r="H304" s="10">
         <v>194.6</v>
       </c>
     </row>
     <row r="305" spans="1:8" outlineLevel="3">
       <c r="A305" s="13">
         <v>115</v>
       </c>
       <c r="B305" s="6" t="s">
         <v>608</v>
       </c>
       <c r="C305" s="7" t="s">
         <v>609</v>
       </c>
       <c r="D305" s="5">
-        <v>408.0</v>
+        <v>330.0</v>
       </c>
       <c r="E305" s="10">
         <v>380.0</v>
       </c>
       <c r="F305" s="10">
         <v>342.0</v>
       </c>
       <c r="G305" s="10">
         <v>304.0</v>
       </c>
       <c r="H305" s="10">
         <v>266.0</v>
       </c>
     </row>
     <row r="306" spans="1:8" outlineLevel="3">
       <c r="A306" s="13">
         <v>116</v>
       </c>
       <c r="B306" s="6" t="s">
         <v>610</v>
       </c>
       <c r="C306" s="7" t="s">
         <v>611</v>
       </c>
       <c r="D306" s="5">
@@ -12320,103 +12320,103 @@
       </c>
       <c r="E306" s="10">
         <v>1012.0</v>
       </c>
       <c r="F306" s="10">
         <v>910.8</v>
       </c>
       <c r="G306" s="10">
         <v>809.6</v>
       </c>
       <c r="H306" s="10">
         <v>708.4</v>
       </c>
     </row>
     <row r="307" spans="1:8" outlineLevel="3">
       <c r="A307" s="13">
         <v>117</v>
       </c>
       <c r="B307" s="6" t="s">
         <v>612</v>
       </c>
       <c r="C307" s="7" t="s">
         <v>613</v>
       </c>
       <c r="D307" s="5">
-        <v>36.0</v>
+        <v>12.0</v>
       </c>
       <c r="E307" s="10">
         <v>986.0</v>
       </c>
       <c r="F307" s="10">
         <v>887.4</v>
       </c>
       <c r="G307" s="10">
         <v>788.8</v>
       </c>
       <c r="H307" s="10">
         <v>690.2</v>
       </c>
     </row>
     <row r="308" spans="1:8" outlineLevel="3">
       <c r="A308" s="13">
         <v>118</v>
       </c>
       <c r="B308" s="6" t="s">
         <v>614</v>
       </c>
       <c r="C308" s="7" t="s">
         <v>615</v>
       </c>
       <c r="D308" s="5">
-        <v>22.0</v>
+        <v>288.0</v>
       </c>
       <c r="E308" s="10">
         <v>769.0</v>
       </c>
       <c r="F308" s="10">
         <v>692.1</v>
       </c>
       <c r="G308" s="10">
         <v>615.2</v>
       </c>
       <c r="H308" s="10">
         <v>538.3</v>
       </c>
     </row>
     <row r="309" spans="1:8" outlineLevel="3">
       <c r="A309" s="13">
         <v>119</v>
       </c>
       <c r="B309" s="6" t="s">
         <v>616</v>
       </c>
       <c r="C309" s="7" t="s">
         <v>617</v>
       </c>
       <c r="D309" s="5">
-        <v>20.0</v>
+        <v>18.0</v>
       </c>
       <c r="E309" s="10">
         <v>1571.0</v>
       </c>
       <c r="F309" s="10">
         <v>1413.9</v>
       </c>
       <c r="G309" s="10">
         <v>1256.8</v>
       </c>
       <c r="H309" s="10">
         <v>1099.7</v>
       </c>
     </row>
     <row r="310" spans="1:8" outlineLevel="3">
       <c r="A310" s="13">
         <v>120</v>
       </c>
       <c r="B310" s="6" t="s">
         <v>618</v>
       </c>
       <c r="C310" s="7" t="s">
         <v>619</v>
       </c>
       <c r="D310" s="5">
@@ -12424,77 +12424,77 @@
       </c>
       <c r="E310" s="10">
         <v>1548.0</v>
       </c>
       <c r="F310" s="10">
         <v>1393.2</v>
       </c>
       <c r="G310" s="10">
         <v>1238.4</v>
       </c>
       <c r="H310" s="10">
         <v>1083.6</v>
       </c>
     </row>
     <row r="311" spans="1:8" outlineLevel="3">
       <c r="A311" s="13">
         <v>121</v>
       </c>
       <c r="B311" s="6" t="s">
         <v>620</v>
       </c>
       <c r="C311" s="7" t="s">
         <v>621</v>
       </c>
       <c r="D311" s="5">
-        <v>1008.0</v>
+        <v>702.0</v>
       </c>
       <c r="E311" s="10">
         <v>128.0</v>
       </c>
       <c r="F311" s="10">
         <v>115.2</v>
       </c>
       <c r="G311" s="10">
         <v>102.4</v>
       </c>
       <c r="H311" s="10">
         <v>89.6</v>
       </c>
     </row>
     <row r="312" spans="1:8" outlineLevel="3">
       <c r="A312" s="13">
         <v>122</v>
       </c>
       <c r="B312" s="6" t="s">
         <v>622</v>
       </c>
       <c r="C312" s="7" t="s">
         <v>623</v>
       </c>
       <c r="D312" s="5">
-        <v>5128.0</v>
+        <v>3904.0</v>
       </c>
       <c r="E312" s="10">
         <v>143.0</v>
       </c>
       <c r="F312" s="10">
         <v>128.7</v>
       </c>
       <c r="G312" s="10">
         <v>114.4</v>
       </c>
       <c r="H312" s="10">
         <v>100.1</v>
       </c>
     </row>
     <row r="313" spans="1:8" outlineLevel="3">
       <c r="A313" s="13">
         <v>123</v>
       </c>
       <c r="B313" s="6" t="s">
         <v>624</v>
       </c>
       <c r="C313" s="7" t="s">
         <v>625</v>
       </c>
       <c r="D313" s="5">
@@ -12502,259 +12502,259 @@
       </c>
       <c r="E313" s="10">
         <v>0.0</v>
       </c>
       <c r="F313" s="10">
         <v>0.0</v>
       </c>
       <c r="G313" s="10">
         <v>0.0</v>
       </c>
       <c r="H313" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="314" spans="1:8" outlineLevel="3">
       <c r="A314" s="13">
         <v>124</v>
       </c>
       <c r="B314" s="6" t="s">
         <v>626</v>
       </c>
       <c r="C314" s="7" t="s">
         <v>627</v>
       </c>
       <c r="D314" s="5">
-        <v>5980.0</v>
+        <v>6514.0</v>
       </c>
       <c r="E314" s="10">
         <v>217.0</v>
       </c>
       <c r="F314" s="10">
         <v>195.3</v>
       </c>
       <c r="G314" s="10">
         <v>173.6</v>
       </c>
       <c r="H314" s="10">
         <v>151.9</v>
       </c>
     </row>
     <row r="315" spans="1:8" outlineLevel="3">
       <c r="A315" s="13">
         <v>125</v>
       </c>
       <c r="B315" s="6" t="s">
         <v>628</v>
       </c>
       <c r="C315" s="7" t="s">
         <v>629</v>
       </c>
       <c r="D315" s="5">
-        <v>38.0</v>
+        <v>66.0</v>
       </c>
       <c r="E315" s="10">
         <v>650.0</v>
       </c>
       <c r="F315" s="10">
         <v>585.0</v>
       </c>
       <c r="G315" s="10">
         <v>520.0</v>
       </c>
       <c r="H315" s="10">
         <v>455.0</v>
       </c>
     </row>
     <row r="316" spans="1:8" outlineLevel="3">
       <c r="A316" s="13">
         <v>126</v>
       </c>
       <c r="B316" s="6" t="s">
         <v>630</v>
       </c>
       <c r="C316" s="7" t="s">
         <v>631</v>
       </c>
       <c r="D316" s="5">
-        <v>40.0</v>
+        <v>114.0</v>
       </c>
       <c r="E316" s="10">
         <v>652.0</v>
       </c>
       <c r="F316" s="10">
         <v>586.8</v>
       </c>
       <c r="G316" s="10">
         <v>521.6</v>
       </c>
       <c r="H316" s="10">
         <v>456.4</v>
       </c>
     </row>
     <row r="317" spans="1:8" outlineLevel="3">
       <c r="A317" s="13">
         <v>127</v>
       </c>
       <c r="B317" s="6" t="s">
         <v>632</v>
       </c>
       <c r="C317" s="7" t="s">
         <v>633</v>
       </c>
       <c r="D317" s="5">
-        <v>66.0</v>
+        <v>46.0</v>
       </c>
       <c r="E317" s="10">
         <v>316.0</v>
       </c>
       <c r="F317" s="10">
         <v>284.4</v>
       </c>
       <c r="G317" s="10">
         <v>252.8</v>
       </c>
       <c r="H317" s="10">
         <v>221.2</v>
       </c>
     </row>
     <row r="318" spans="1:8" outlineLevel="3">
       <c r="A318" s="13">
         <v>128</v>
       </c>
       <c r="B318" s="6" t="s">
         <v>634</v>
       </c>
       <c r="C318" s="7" t="s">
         <v>635</v>
       </c>
       <c r="D318" s="5">
-        <v>462.0</v>
+        <v>426.0</v>
       </c>
       <c r="E318" s="10">
         <v>461.0</v>
       </c>
       <c r="F318" s="10">
         <v>414.9</v>
       </c>
       <c r="G318" s="10">
         <v>368.8</v>
       </c>
       <c r="H318" s="10">
         <v>322.7</v>
       </c>
     </row>
     <row r="319" spans="1:8" outlineLevel="3">
       <c r="A319" s="13">
         <v>129</v>
       </c>
       <c r="B319" s="6" t="s">
         <v>636</v>
       </c>
       <c r="C319" s="7" t="s">
         <v>637</v>
       </c>
       <c r="D319" s="5">
-        <v>62.0</v>
+        <v>86.0</v>
       </c>
       <c r="E319" s="10">
         <v>1144.0</v>
       </c>
       <c r="F319" s="10">
         <v>1029.6</v>
       </c>
       <c r="G319" s="10">
         <v>915.2</v>
       </c>
       <c r="H319" s="10">
         <v>800.8</v>
       </c>
     </row>
     <row r="320" spans="1:8" outlineLevel="3">
       <c r="A320" s="13">
         <v>130</v>
       </c>
       <c r="B320" s="6" t="s">
         <v>638</v>
       </c>
       <c r="C320" s="7" t="s">
         <v>639</v>
       </c>
       <c r="D320" s="5">
-        <v>14.0</v>
+        <v>12.0</v>
       </c>
       <c r="E320" s="10">
         <v>1114.0</v>
       </c>
       <c r="F320" s="10">
         <v>1002.6</v>
       </c>
       <c r="G320" s="10">
         <v>891.2</v>
       </c>
       <c r="H320" s="10">
         <v>779.8</v>
       </c>
     </row>
     <row r="321" spans="1:8" outlineLevel="3">
       <c r="A321" s="13">
         <v>131</v>
       </c>
       <c r="B321" s="6" t="s">
         <v>640</v>
       </c>
       <c r="C321" s="7" t="s">
         <v>641</v>
       </c>
       <c r="D321" s="5">
-        <v>0.0</v>
+        <v>392.0</v>
       </c>
       <c r="E321" s="10">
         <v>899.0</v>
       </c>
       <c r="F321" s="10">
         <v>809.1</v>
       </c>
       <c r="G321" s="10">
         <v>719.2</v>
       </c>
       <c r="H321" s="10">
         <v>629.3</v>
       </c>
     </row>
     <row r="322" spans="1:8" outlineLevel="3">
       <c r="A322" s="13">
         <v>132</v>
       </c>
       <c r="B322" s="6" t="s">
         <v>642</v>
       </c>
       <c r="C322" s="7" t="s">
         <v>643</v>
       </c>
       <c r="D322" s="5">
-        <v>90.0</v>
+        <v>34.0</v>
       </c>
       <c r="E322" s="10">
         <v>1721.0</v>
       </c>
       <c r="F322" s="10">
         <v>1548.9</v>
       </c>
       <c r="G322" s="10">
         <v>1376.8</v>
       </c>
       <c r="H322" s="10">
         <v>1204.7</v>
       </c>
     </row>
     <row r="323" spans="1:8" outlineLevel="3">
       <c r="A323" s="13">
         <v>133</v>
       </c>
       <c r="B323" s="6" t="s">
         <v>644</v>
       </c>
       <c r="C323" s="7" t="s">
         <v>645</v>
       </c>
       <c r="D323" s="5">
@@ -12788,77 +12788,77 @@
       </c>
       <c r="E324" s="10">
         <v>1364.0</v>
       </c>
       <c r="F324" s="10">
         <v>1227.6</v>
       </c>
       <c r="G324" s="10">
         <v>1091.2</v>
       </c>
       <c r="H324" s="10">
         <v>954.8</v>
       </c>
     </row>
     <row r="325" spans="1:8" outlineLevel="3">
       <c r="A325" s="13">
         <v>135</v>
       </c>
       <c r="B325" s="6" t="s">
         <v>648</v>
       </c>
       <c r="C325" s="7" t="s">
         <v>649</v>
       </c>
       <c r="D325" s="5">
-        <v>306.0</v>
+        <v>416.0</v>
       </c>
       <c r="E325" s="10">
         <v>150.0</v>
       </c>
       <c r="F325" s="10">
         <v>135.0</v>
       </c>
       <c r="G325" s="10">
         <v>120.0</v>
       </c>
       <c r="H325" s="10">
         <v>105.0</v>
       </c>
     </row>
     <row r="326" spans="1:8" outlineLevel="3">
       <c r="A326" s="13">
         <v>136</v>
       </c>
       <c r="B326" s="6" t="s">
         <v>650</v>
       </c>
       <c r="C326" s="7" t="s">
         <v>651</v>
       </c>
       <c r="D326" s="5">
-        <v>3466.0</v>
+        <v>4016.0</v>
       </c>
       <c r="E326" s="10">
         <v>163.0</v>
       </c>
       <c r="F326" s="10">
         <v>146.7</v>
       </c>
       <c r="G326" s="10">
         <v>130.4</v>
       </c>
       <c r="H326" s="10">
         <v>114.1</v>
       </c>
     </row>
     <row r="327" spans="1:8" outlineLevel="3">
       <c r="A327" s="13">
         <v>137</v>
       </c>
       <c r="B327" s="6" t="s">
         <v>652</v>
       </c>
       <c r="C327" s="7" t="s">
         <v>653</v>
       </c>
       <c r="D327" s="5">
@@ -12866,103 +12866,103 @@
       </c>
       <c r="E327" s="10">
         <v>0.0</v>
       </c>
       <c r="F327" s="10">
         <v>0.0</v>
       </c>
       <c r="G327" s="10">
         <v>0.0</v>
       </c>
       <c r="H327" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="328" spans="1:8" outlineLevel="3">
       <c r="A328" s="13">
         <v>138</v>
       </c>
       <c r="B328" s="6" t="s">
         <v>654</v>
       </c>
       <c r="C328" s="7" t="s">
         <v>655</v>
       </c>
       <c r="D328" s="5">
-        <v>2994.0</v>
+        <v>1944.0</v>
       </c>
       <c r="E328" s="10">
         <v>256.0</v>
       </c>
       <c r="F328" s="10">
         <v>230.4</v>
       </c>
       <c r="G328" s="10">
         <v>204.8</v>
       </c>
       <c r="H328" s="10">
         <v>179.2</v>
       </c>
     </row>
     <row r="329" spans="1:8" outlineLevel="3">
       <c r="A329" s="13">
         <v>139</v>
       </c>
       <c r="B329" s="6" t="s">
         <v>656</v>
       </c>
       <c r="C329" s="7" t="s">
         <v>657</v>
       </c>
       <c r="D329" s="5">
-        <v>58.0</v>
+        <v>0.0</v>
       </c>
       <c r="E329" s="10">
         <v>744.0</v>
       </c>
       <c r="F329" s="10">
         <v>669.6</v>
       </c>
       <c r="G329" s="10">
         <v>595.2</v>
       </c>
       <c r="H329" s="10">
         <v>520.8</v>
       </c>
     </row>
     <row r="330" spans="1:8" outlineLevel="3">
       <c r="A330" s="13">
         <v>140</v>
       </c>
       <c r="B330" s="6" t="s">
         <v>658</v>
       </c>
       <c r="C330" s="7" t="s">
         <v>659</v>
       </c>
       <c r="D330" s="5">
-        <v>12.0</v>
+        <v>140.0</v>
       </c>
       <c r="E330" s="10">
         <v>745.0</v>
       </c>
       <c r="F330" s="10">
         <v>670.5</v>
       </c>
       <c r="G330" s="10">
         <v>596.0</v>
       </c>
       <c r="H330" s="10">
         <v>521.5</v>
       </c>
     </row>
     <row r="331" spans="1:8" outlineLevel="3">
       <c r="A331" s="13">
         <v>141</v>
       </c>
       <c r="B331" s="6" t="s">
         <v>660</v>
       </c>
       <c r="C331" s="7" t="s">
         <v>661</v>
       </c>
       <c r="D331" s="5">
@@ -12970,77 +12970,77 @@
       </c>
       <c r="E331" s="10">
         <v>356.0</v>
       </c>
       <c r="F331" s="10">
         <v>320.4</v>
       </c>
       <c r="G331" s="10">
         <v>284.8</v>
       </c>
       <c r="H331" s="10">
         <v>249.2</v>
       </c>
     </row>
     <row r="332" spans="1:8" outlineLevel="3">
       <c r="A332" s="13">
         <v>142</v>
       </c>
       <c r="B332" s="6" t="s">
         <v>662</v>
       </c>
       <c r="C332" s="7" t="s">
         <v>663</v>
       </c>
       <c r="D332" s="5">
-        <v>346.0</v>
+        <v>344.0</v>
       </c>
       <c r="E332" s="10">
         <v>556.0</v>
       </c>
       <c r="F332" s="10">
         <v>500.4</v>
       </c>
       <c r="G332" s="10">
         <v>444.8</v>
       </c>
       <c r="H332" s="10">
         <v>389.2</v>
       </c>
     </row>
     <row r="333" spans="1:8" outlineLevel="3">
       <c r="A333" s="13">
         <v>143</v>
       </c>
       <c r="B333" s="6" t="s">
         <v>664</v>
       </c>
       <c r="C333" s="7" t="s">
         <v>665</v>
       </c>
       <c r="D333" s="5">
-        <v>94.0</v>
+        <v>82.0</v>
       </c>
       <c r="E333" s="10">
         <v>1392.0</v>
       </c>
       <c r="F333" s="10">
         <v>1252.8</v>
       </c>
       <c r="G333" s="10">
         <v>1113.6</v>
       </c>
       <c r="H333" s="10">
         <v>974.4</v>
       </c>
     </row>
     <row r="334" spans="1:8" outlineLevel="3">
       <c r="A334" s="13">
         <v>144</v>
       </c>
       <c r="B334" s="6" t="s">
         <v>666</v>
       </c>
       <c r="C334" s="7" t="s">
         <v>667</v>
       </c>
       <c r="D334" s="5">
@@ -13048,103 +13048,103 @@
       </c>
       <c r="E334" s="10">
         <v>1356.0</v>
       </c>
       <c r="F334" s="10">
         <v>1220.4</v>
       </c>
       <c r="G334" s="10">
         <v>1084.8</v>
       </c>
       <c r="H334" s="10">
         <v>949.2</v>
       </c>
     </row>
     <row r="335" spans="1:8" outlineLevel="3">
       <c r="A335" s="13">
         <v>145</v>
       </c>
       <c r="B335" s="6" t="s">
         <v>668</v>
       </c>
       <c r="C335" s="7" t="s">
         <v>669</v>
       </c>
       <c r="D335" s="5">
-        <v>0.0</v>
+        <v>196.0</v>
       </c>
       <c r="E335" s="10">
         <v>1038.0</v>
       </c>
       <c r="F335" s="10">
         <v>934.2</v>
       </c>
       <c r="G335" s="10">
         <v>830.4</v>
       </c>
       <c r="H335" s="10">
         <v>726.6</v>
       </c>
     </row>
     <row r="336" spans="1:8" outlineLevel="3">
       <c r="A336" s="13">
         <v>146</v>
       </c>
       <c r="B336" s="6" t="s">
         <v>670</v>
       </c>
       <c r="C336" s="7" t="s">
         <v>671</v>
       </c>
       <c r="D336" s="5">
-        <v>28.0</v>
+        <v>12.0</v>
       </c>
       <c r="E336" s="10">
         <v>1995.0</v>
       </c>
       <c r="F336" s="10">
         <v>1795.5</v>
       </c>
       <c r="G336" s="10">
         <v>1596.0</v>
       </c>
       <c r="H336" s="10">
         <v>1396.5</v>
       </c>
     </row>
     <row r="337" spans="1:8" outlineLevel="3">
       <c r="A337" s="13">
         <v>147</v>
       </c>
       <c r="B337" s="6" t="s">
         <v>672</v>
       </c>
       <c r="C337" s="7" t="s">
         <v>673</v>
       </c>
       <c r="D337" s="5">
-        <v>6.0</v>
+        <v>20.0</v>
       </c>
       <c r="E337" s="10">
         <v>1965.0</v>
       </c>
       <c r="F337" s="10">
         <v>1768.5</v>
       </c>
       <c r="G337" s="10">
         <v>1572.0</v>
       </c>
       <c r="H337" s="10">
         <v>1375.5</v>
       </c>
     </row>
     <row r="338" spans="1:8" outlineLevel="3">
       <c r="A338" s="13">
         <v>148</v>
       </c>
       <c r="B338" s="6" t="s">
         <v>674</v>
       </c>
       <c r="C338" s="7" t="s">
         <v>675</v>
       </c>
       <c r="D338" s="5">
@@ -13152,51 +13152,51 @@
       </c>
       <c r="E338" s="10">
         <v>1426.0</v>
       </c>
       <c r="F338" s="10">
         <v>1283.4</v>
       </c>
       <c r="G338" s="10">
         <v>1140.8</v>
       </c>
       <c r="H338" s="10">
         <v>998.2</v>
       </c>
     </row>
     <row r="339" spans="1:8" outlineLevel="3">
       <c r="A339" s="13">
         <v>149</v>
       </c>
       <c r="B339" s="6" t="s">
         <v>676</v>
       </c>
       <c r="C339" s="7" t="s">
         <v>677</v>
       </c>
       <c r="D339" s="5">
-        <v>1364.0</v>
+        <v>864.0</v>
       </c>
       <c r="E339" s="10">
         <v>208.0</v>
       </c>
       <c r="F339" s="10">
         <v>187.2</v>
       </c>
       <c r="G339" s="10">
         <v>166.4</v>
       </c>
       <c r="H339" s="10">
         <v>145.6</v>
       </c>
     </row>
     <row r="340" spans="1:8" outlineLevel="3">
       <c r="A340" s="13">
         <v>150</v>
       </c>
       <c r="B340" s="6" t="s">
         <v>678</v>
       </c>
       <c r="C340" s="7" t="s">
         <v>679</v>
       </c>
       <c r="D340" s="5">
@@ -13204,51 +13204,51 @@
       </c>
       <c r="E340" s="10">
         <v>512.0</v>
       </c>
       <c r="F340" s="10">
         <v>460.8</v>
       </c>
       <c r="G340" s="10">
         <v>409.6</v>
       </c>
       <c r="H340" s="10">
         <v>358.4</v>
       </c>
     </row>
     <row r="341" spans="1:8" outlineLevel="3">
       <c r="A341" s="13">
         <v>151</v>
       </c>
       <c r="B341" s="6" t="s">
         <v>680</v>
       </c>
       <c r="C341" s="7" t="s">
         <v>681</v>
       </c>
       <c r="D341" s="5">
-        <v>1612.0</v>
+        <v>1398.0</v>
       </c>
       <c r="E341" s="10">
         <v>304.0</v>
       </c>
       <c r="F341" s="10">
         <v>273.6</v>
       </c>
       <c r="G341" s="10">
         <v>243.2</v>
       </c>
       <c r="H341" s="10">
         <v>212.8</v>
       </c>
     </row>
     <row r="342" spans="1:8" outlineLevel="3">
       <c r="A342" s="13">
         <v>152</v>
       </c>
       <c r="B342" s="6" t="s">
         <v>682</v>
       </c>
       <c r="C342" s="7" t="s">
         <v>683</v>
       </c>
       <c r="D342" s="5">
@@ -13256,77 +13256,77 @@
       </c>
       <c r="E342" s="10">
         <v>982.0</v>
       </c>
       <c r="F342" s="10">
         <v>883.8</v>
       </c>
       <c r="G342" s="10">
         <v>785.6</v>
       </c>
       <c r="H342" s="10">
         <v>687.4</v>
       </c>
     </row>
     <row r="343" spans="1:8" outlineLevel="3">
       <c r="A343" s="13">
         <v>153</v>
       </c>
       <c r="B343" s="6" t="s">
         <v>684</v>
       </c>
       <c r="C343" s="7" t="s">
         <v>685</v>
       </c>
       <c r="D343" s="5">
-        <v>16.0</v>
+        <v>18.0</v>
       </c>
       <c r="E343" s="10">
         <v>967.0</v>
       </c>
       <c r="F343" s="10">
         <v>870.3</v>
       </c>
       <c r="G343" s="10">
         <v>773.6</v>
       </c>
       <c r="H343" s="10">
         <v>676.9</v>
       </c>
     </row>
     <row r="344" spans="1:8" outlineLevel="3">
       <c r="A344" s="13">
         <v>154</v>
       </c>
       <c r="B344" s="6" t="s">
         <v>686</v>
       </c>
       <c r="C344" s="7" t="s">
         <v>687</v>
       </c>
       <c r="D344" s="5">
-        <v>74.0</v>
+        <v>38.0</v>
       </c>
       <c r="E344" s="10">
         <v>428.0</v>
       </c>
       <c r="F344" s="10">
         <v>385.2</v>
       </c>
       <c r="G344" s="10">
         <v>342.4</v>
       </c>
       <c r="H344" s="10">
         <v>299.6</v>
       </c>
     </row>
     <row r="345" spans="1:8" outlineLevel="3">
       <c r="A345" s="13">
         <v>155</v>
       </c>
       <c r="B345" s="6" t="s">
         <v>688</v>
       </c>
       <c r="C345" s="7" t="s">
         <v>689</v>
       </c>
       <c r="D345" s="5">
@@ -13334,51 +13334,51 @@
       </c>
       <c r="E345" s="10">
         <v>625.0</v>
       </c>
       <c r="F345" s="10">
         <v>562.5</v>
       </c>
       <c r="G345" s="10">
         <v>500.0</v>
       </c>
       <c r="H345" s="10">
         <v>437.5</v>
       </c>
     </row>
     <row r="346" spans="1:8" outlineLevel="3">
       <c r="A346" s="13">
         <v>156</v>
       </c>
       <c r="B346" s="6" t="s">
         <v>690</v>
       </c>
       <c r="C346" s="7" t="s">
         <v>691</v>
       </c>
       <c r="D346" s="5">
-        <v>20.0</v>
+        <v>18.0</v>
       </c>
       <c r="E346" s="10">
         <v>1575.0</v>
       </c>
       <c r="F346" s="10">
         <v>1417.5</v>
       </c>
       <c r="G346" s="10">
         <v>1260.0</v>
       </c>
       <c r="H346" s="10">
         <v>1102.5</v>
       </c>
     </row>
     <row r="347" spans="1:8" outlineLevel="3">
       <c r="A347" s="13">
         <v>157</v>
       </c>
       <c r="B347" s="6" t="s">
         <v>692</v>
       </c>
       <c r="C347" s="7" t="s">
         <v>693</v>
       </c>
       <c r="D347" s="5">
@@ -13386,51 +13386,51 @@
       </c>
       <c r="E347" s="10">
         <v>1534.0</v>
       </c>
       <c r="F347" s="10">
         <v>1380.6</v>
       </c>
       <c r="G347" s="10">
         <v>1227.2</v>
       </c>
       <c r="H347" s="10">
         <v>1073.8</v>
       </c>
     </row>
     <row r="348" spans="1:8" outlineLevel="3">
       <c r="A348" s="13">
         <v>158</v>
       </c>
       <c r="B348" s="6" t="s">
         <v>694</v>
       </c>
       <c r="C348" s="7" t="s">
         <v>695</v>
       </c>
       <c r="D348" s="5">
-        <v>16.0</v>
+        <v>20.0</v>
       </c>
       <c r="E348" s="10">
         <v>1089.0</v>
       </c>
       <c r="F348" s="10">
         <v>980.1</v>
       </c>
       <c r="G348" s="10">
         <v>871.2</v>
       </c>
       <c r="H348" s="10">
         <v>762.3</v>
       </c>
     </row>
     <row r="349" spans="1:8" outlineLevel="3">
       <c r="A349" s="13">
         <v>159</v>
       </c>
       <c r="B349" s="6" t="s">
         <v>696</v>
       </c>
       <c r="C349" s="7" t="s">
         <v>697</v>
       </c>
       <c r="D349" s="5">
@@ -13490,51 +13490,51 @@
       </c>
       <c r="E351" s="10">
         <v>1569.0</v>
       </c>
       <c r="F351" s="10">
         <v>1412.1</v>
       </c>
       <c r="G351" s="10">
         <v>1255.2</v>
       </c>
       <c r="H351" s="10">
         <v>1098.3</v>
       </c>
     </row>
     <row r="352" spans="1:8" outlineLevel="3">
       <c r="A352" s="13">
         <v>162</v>
       </c>
       <c r="B352" s="6" t="s">
         <v>702</v>
       </c>
       <c r="C352" s="7" t="s">
         <v>703</v>
       </c>
       <c r="D352" s="5">
-        <v>1278.0</v>
+        <v>816.0</v>
       </c>
       <c r="E352" s="10">
         <v>250.0</v>
       </c>
       <c r="F352" s="10">
         <v>225.0</v>
       </c>
       <c r="G352" s="10">
         <v>200.0</v>
       </c>
       <c r="H352" s="10">
         <v>175.0</v>
       </c>
     </row>
     <row r="353" spans="1:8" outlineLevel="3">
       <c r="A353" s="13">
         <v>163</v>
       </c>
       <c r="B353" s="6" t="s">
         <v>704</v>
       </c>
       <c r="C353" s="7" t="s">
         <v>705</v>
       </c>
       <c r="D353" s="5">
@@ -13776,155 +13776,155 @@
       </c>
       <c r="E362" s="10">
         <v>61.0</v>
       </c>
       <c r="F362" s="10">
         <v>54.9</v>
       </c>
       <c r="G362" s="10">
         <v>48.8</v>
       </c>
       <c r="H362" s="10">
         <v>42.7</v>
       </c>
     </row>
     <row r="363" spans="1:8" outlineLevel="3">
       <c r="A363" s="13">
         <v>173</v>
       </c>
       <c r="B363" s="6" t="s">
         <v>724</v>
       </c>
       <c r="C363" s="7" t="s">
         <v>725</v>
       </c>
       <c r="D363" s="5">
-        <v>3634.0</v>
+        <v>5360.0</v>
       </c>
       <c r="E363" s="10">
         <v>333.0</v>
       </c>
       <c r="F363" s="10">
         <v>299.7</v>
       </c>
       <c r="G363" s="10">
         <v>266.4</v>
       </c>
       <c r="H363" s="10">
         <v>233.1</v>
       </c>
     </row>
     <row r="364" spans="1:8" outlineLevel="3">
       <c r="A364" s="13">
         <v>174</v>
       </c>
       <c r="B364" s="6" t="s">
         <v>726</v>
       </c>
       <c r="C364" s="7" t="s">
         <v>727</v>
       </c>
       <c r="D364" s="5">
-        <v>140.0</v>
+        <v>44.0</v>
       </c>
       <c r="E364" s="10">
         <v>1122.0</v>
       </c>
       <c r="F364" s="10">
         <v>1009.8</v>
       </c>
       <c r="G364" s="10">
         <v>897.6</v>
       </c>
       <c r="H364" s="10">
         <v>785.4</v>
       </c>
     </row>
     <row r="365" spans="1:8" outlineLevel="3">
       <c r="A365" s="13">
         <v>175</v>
       </c>
       <c r="B365" s="6" t="s">
         <v>728</v>
       </c>
       <c r="C365" s="7" t="s">
         <v>729</v>
       </c>
       <c r="D365" s="5">
-        <v>36.0</v>
+        <v>124.0</v>
       </c>
       <c r="E365" s="10">
         <v>1131.0</v>
       </c>
       <c r="F365" s="10">
         <v>1017.9</v>
       </c>
       <c r="G365" s="10">
         <v>904.8</v>
       </c>
       <c r="H365" s="10">
         <v>791.7</v>
       </c>
     </row>
     <row r="366" spans="1:8" outlineLevel="3">
       <c r="A366" s="13">
         <v>176</v>
       </c>
       <c r="B366" s="6" t="s">
         <v>730</v>
       </c>
       <c r="C366" s="7" t="s">
         <v>731</v>
       </c>
       <c r="D366" s="5">
-        <v>0.0</v>
+        <v>108.0</v>
       </c>
       <c r="E366" s="10">
         <v>460.0</v>
       </c>
       <c r="F366" s="10">
         <v>414.0</v>
       </c>
       <c r="G366" s="10">
         <v>368.0</v>
       </c>
       <c r="H366" s="10">
         <v>322.0</v>
       </c>
     </row>
     <row r="367" spans="1:8" outlineLevel="3">
       <c r="A367" s="13">
         <v>177</v>
       </c>
       <c r="B367" s="6" t="s">
         <v>732</v>
       </c>
       <c r="C367" s="7" t="s">
         <v>733</v>
       </c>
       <c r="D367" s="5">
-        <v>102.0</v>
+        <v>768.0</v>
       </c>
       <c r="E367" s="10">
         <v>665.0</v>
       </c>
       <c r="F367" s="10">
         <v>598.5</v>
       </c>
       <c r="G367" s="10">
         <v>532.0</v>
       </c>
       <c r="H367" s="10">
         <v>465.5</v>
       </c>
     </row>
     <row r="368" spans="1:8" outlineLevel="3">
       <c r="A368" s="13">
         <v>178</v>
       </c>
       <c r="B368" s="6" t="s">
         <v>734</v>
       </c>
       <c r="C368" s="7" t="s">
         <v>735</v>
       </c>
       <c r="D368" s="5">
@@ -13932,103 +13932,103 @@
       </c>
       <c r="E368" s="10">
         <v>1762.0</v>
       </c>
       <c r="F368" s="10">
         <v>1585.8</v>
       </c>
       <c r="G368" s="10">
         <v>1409.6</v>
       </c>
       <c r="H368" s="10">
         <v>1233.4</v>
       </c>
     </row>
     <row r="369" spans="1:8" outlineLevel="3">
       <c r="A369" s="13">
         <v>179</v>
       </c>
       <c r="B369" s="6" t="s">
         <v>736</v>
       </c>
       <c r="C369" s="7" t="s">
         <v>737</v>
       </c>
       <c r="D369" s="5">
-        <v>16.0</v>
+        <v>6.0</v>
       </c>
       <c r="E369" s="10">
         <v>1717.0</v>
       </c>
       <c r="F369" s="10">
         <v>1545.3</v>
       </c>
       <c r="G369" s="10">
         <v>1373.6</v>
       </c>
       <c r="H369" s="10">
         <v>1201.9</v>
       </c>
     </row>
     <row r="370" spans="1:8" outlineLevel="3">
       <c r="A370" s="13">
         <v>180</v>
       </c>
       <c r="B370" s="6" t="s">
         <v>738</v>
       </c>
       <c r="C370" s="7" t="s">
         <v>739</v>
       </c>
       <c r="D370" s="5">
-        <v>248.0</v>
+        <v>254.0</v>
       </c>
       <c r="E370" s="10">
         <v>1295.0</v>
       </c>
       <c r="F370" s="10">
         <v>1165.5</v>
       </c>
       <c r="G370" s="10">
         <v>1036.0</v>
       </c>
       <c r="H370" s="10">
         <v>906.5</v>
       </c>
     </row>
     <row r="371" spans="1:8" outlineLevel="3">
       <c r="A371" s="13">
         <v>181</v>
       </c>
       <c r="B371" s="6" t="s">
         <v>740</v>
       </c>
       <c r="C371" s="7" t="s">
         <v>741</v>
       </c>
       <c r="D371" s="5">
-        <v>78.0</v>
+        <v>26.0</v>
       </c>
       <c r="E371" s="10">
         <v>2322.0</v>
       </c>
       <c r="F371" s="10">
         <v>2089.8</v>
       </c>
       <c r="G371" s="10">
         <v>1857.6</v>
       </c>
       <c r="H371" s="10">
         <v>1625.4</v>
       </c>
     </row>
     <row r="372" spans="1:8" outlineLevel="3">
       <c r="A372" s="13">
         <v>182</v>
       </c>
       <c r="B372" s="6" t="s">
         <v>742</v>
       </c>
       <c r="C372" s="7" t="s">
         <v>743</v>
       </c>
       <c r="D372" s="5">
@@ -14062,51 +14062,51 @@
       </c>
       <c r="E373" s="10">
         <v>1755.0</v>
       </c>
       <c r="F373" s="10">
         <v>1579.5</v>
       </c>
       <c r="G373" s="10">
         <v>1404.0</v>
       </c>
       <c r="H373" s="10">
         <v>1228.5</v>
       </c>
     </row>
     <row r="374" spans="1:8" outlineLevel="3">
       <c r="A374" s="13">
         <v>184</v>
       </c>
       <c r="B374" s="6" t="s">
         <v>746</v>
       </c>
       <c r="C374" s="7" t="s">
         <v>747</v>
       </c>
       <c r="D374" s="5">
-        <v>1576.0</v>
+        <v>1558.0</v>
       </c>
       <c r="E374" s="10">
         <v>262.0</v>
       </c>
       <c r="F374" s="10">
         <v>235.8</v>
       </c>
       <c r="G374" s="10">
         <v>209.6</v>
       </c>
       <c r="H374" s="10">
         <v>183.4</v>
       </c>
     </row>
     <row r="375" spans="1:8" outlineLevel="3">
       <c r="A375" s="13">
         <v>185</v>
       </c>
       <c r="B375" s="6" t="s">
         <v>748</v>
       </c>
       <c r="C375" s="7" t="s">
         <v>749</v>
       </c>
       <c r="D375" s="5">
@@ -14114,77 +14114,77 @@
       </c>
       <c r="E375" s="10">
         <v>744.0</v>
       </c>
       <c r="F375" s="10">
         <v>669.6</v>
       </c>
       <c r="G375" s="10">
         <v>595.2</v>
       </c>
       <c r="H375" s="10">
         <v>520.8</v>
       </c>
     </row>
     <row r="376" spans="1:8" outlineLevel="3">
       <c r="A376" s="13">
         <v>186</v>
       </c>
       <c r="B376" s="6" t="s">
         <v>750</v>
       </c>
       <c r="C376" s="7" t="s">
         <v>751</v>
       </c>
       <c r="D376" s="5">
-        <v>1150.0</v>
+        <v>1152.0</v>
       </c>
       <c r="E376" s="10">
         <v>377.0</v>
       </c>
       <c r="F376" s="10">
         <v>339.3</v>
       </c>
       <c r="G376" s="10">
         <v>301.6</v>
       </c>
       <c r="H376" s="10">
         <v>263.9</v>
       </c>
     </row>
     <row r="377" spans="1:8" outlineLevel="3">
       <c r="A377" s="13">
         <v>187</v>
       </c>
       <c r="B377" s="6" t="s">
         <v>752</v>
       </c>
       <c r="C377" s="7" t="s">
         <v>753</v>
       </c>
       <c r="D377" s="5">
-        <v>18.0</v>
+        <v>46.0</v>
       </c>
       <c r="E377" s="10">
         <v>473.0</v>
       </c>
       <c r="F377" s="10">
         <v>425.7</v>
       </c>
       <c r="G377" s="10">
         <v>378.4</v>
       </c>
       <c r="H377" s="10">
         <v>331.1</v>
       </c>
     </row>
     <row r="378" spans="1:8" outlineLevel="3">
       <c r="A378" s="13">
         <v>188</v>
       </c>
       <c r="B378" s="6" t="s">
         <v>754</v>
       </c>
       <c r="C378" s="7" t="s">
         <v>755</v>
       </c>
       <c r="D378" s="5">
@@ -14426,155 +14426,155 @@
       </c>
       <c r="E387" s="10">
         <v>346.0</v>
       </c>
       <c r="F387" s="10">
         <v>311.4</v>
       </c>
       <c r="G387" s="10">
         <v>276.8</v>
       </c>
       <c r="H387" s="10">
         <v>242.2</v>
       </c>
     </row>
     <row r="388" spans="1:8" outlineLevel="3">
       <c r="A388" s="13">
         <v>198</v>
       </c>
       <c r="B388" s="6" t="s">
         <v>774</v>
       </c>
       <c r="C388" s="7" t="s">
         <v>775</v>
       </c>
       <c r="D388" s="5">
-        <v>2634.0</v>
+        <v>3100.0</v>
       </c>
       <c r="E388" s="10">
         <v>381.0</v>
       </c>
       <c r="F388" s="10">
         <v>342.9</v>
       </c>
       <c r="G388" s="10">
         <v>304.8</v>
       </c>
       <c r="H388" s="10">
         <v>266.7</v>
       </c>
     </row>
     <row r="389" spans="1:8" outlineLevel="3">
       <c r="A389" s="13">
         <v>199</v>
       </c>
       <c r="B389" s="6" t="s">
         <v>776</v>
       </c>
       <c r="C389" s="7" t="s">
         <v>777</v>
       </c>
       <c r="D389" s="5">
-        <v>48.0</v>
+        <v>32.0</v>
       </c>
       <c r="E389" s="10">
         <v>1309.0</v>
       </c>
       <c r="F389" s="10">
         <v>1178.1</v>
       </c>
       <c r="G389" s="10">
         <v>1047.2</v>
       </c>
       <c r="H389" s="10">
         <v>916.3</v>
       </c>
     </row>
     <row r="390" spans="1:8" outlineLevel="3">
       <c r="A390" s="13">
         <v>200</v>
       </c>
       <c r="B390" s="6" t="s">
         <v>778</v>
       </c>
       <c r="C390" s="7" t="s">
         <v>779</v>
       </c>
       <c r="D390" s="5">
-        <v>124.0</v>
+        <v>94.0</v>
       </c>
       <c r="E390" s="10">
         <v>1266.0</v>
       </c>
       <c r="F390" s="10">
         <v>1139.4</v>
       </c>
       <c r="G390" s="10">
         <v>1012.8</v>
       </c>
       <c r="H390" s="10">
         <v>886.2</v>
       </c>
     </row>
     <row r="391" spans="1:8" outlineLevel="3">
       <c r="A391" s="13">
         <v>201</v>
       </c>
       <c r="B391" s="6" t="s">
         <v>780</v>
       </c>
       <c r="C391" s="7" t="s">
         <v>781</v>
       </c>
       <c r="D391" s="5">
-        <v>30.0</v>
+        <v>44.0</v>
       </c>
       <c r="E391" s="10">
         <v>572.0</v>
       </c>
       <c r="F391" s="10">
         <v>514.8</v>
       </c>
       <c r="G391" s="10">
         <v>457.6</v>
       </c>
       <c r="H391" s="10">
         <v>400.4</v>
       </c>
     </row>
     <row r="392" spans="1:8" outlineLevel="3">
       <c r="A392" s="13">
         <v>202</v>
       </c>
       <c r="B392" s="6" t="s">
         <v>782</v>
       </c>
       <c r="C392" s="7" t="s">
         <v>783</v>
       </c>
       <c r="D392" s="5">
-        <v>472.0</v>
+        <v>548.0</v>
       </c>
       <c r="E392" s="10">
         <v>839.0</v>
       </c>
       <c r="F392" s="10">
         <v>755.1</v>
       </c>
       <c r="G392" s="10">
         <v>671.2</v>
       </c>
       <c r="H392" s="10">
         <v>587.3</v>
       </c>
     </row>
     <row r="393" spans="1:8" outlineLevel="3">
       <c r="A393" s="13">
         <v>203</v>
       </c>
       <c r="B393" s="6" t="s">
         <v>784</v>
       </c>
       <c r="C393" s="7" t="s">
         <v>785</v>
       </c>
       <c r="D393" s="5">
@@ -14582,129 +14582,129 @@
       </c>
       <c r="E393" s="10">
         <v>2171.0</v>
       </c>
       <c r="F393" s="10">
         <v>1953.9</v>
       </c>
       <c r="G393" s="10">
         <v>1736.8</v>
       </c>
       <c r="H393" s="10">
         <v>1519.7</v>
       </c>
     </row>
     <row r="394" spans="1:8" outlineLevel="3">
       <c r="A394" s="13">
         <v>204</v>
       </c>
       <c r="B394" s="6" t="s">
         <v>786</v>
       </c>
       <c r="C394" s="7" t="s">
         <v>787</v>
       </c>
       <c r="D394" s="5">
-        <v>6.0</v>
+        <v>4.0</v>
       </c>
       <c r="E394" s="10">
         <v>2234.0</v>
       </c>
       <c r="F394" s="10">
         <v>2010.6</v>
       </c>
       <c r="G394" s="10">
         <v>1787.2</v>
       </c>
       <c r="H394" s="10">
         <v>1563.8</v>
       </c>
     </row>
     <row r="395" spans="1:8" outlineLevel="3">
       <c r="A395" s="13">
         <v>205</v>
       </c>
       <c r="B395" s="6" t="s">
         <v>788</v>
       </c>
       <c r="C395" s="7" t="s">
         <v>789</v>
       </c>
       <c r="D395" s="5">
-        <v>222.0</v>
+        <v>254.0</v>
       </c>
       <c r="E395" s="10">
         <v>1627.0</v>
       </c>
       <c r="F395" s="10">
         <v>1464.3</v>
       </c>
       <c r="G395" s="10">
         <v>1301.6</v>
       </c>
       <c r="H395" s="10">
         <v>1138.9</v>
       </c>
     </row>
     <row r="396" spans="1:8" outlineLevel="3">
       <c r="A396" s="13">
         <v>206</v>
       </c>
       <c r="B396" s="6" t="s">
         <v>790</v>
       </c>
       <c r="C396" s="7" t="s">
         <v>791</v>
       </c>
       <c r="D396" s="5">
-        <v>54.0</v>
+        <v>34.0</v>
       </c>
       <c r="E396" s="10">
         <v>2766.0</v>
       </c>
       <c r="F396" s="10">
         <v>2489.4</v>
       </c>
       <c r="G396" s="10">
         <v>2212.8</v>
       </c>
       <c r="H396" s="10">
         <v>1936.2</v>
       </c>
     </row>
     <row r="397" spans="1:8" outlineLevel="3">
       <c r="A397" s="13">
         <v>207</v>
       </c>
       <c r="B397" s="6" t="s">
         <v>792</v>
       </c>
       <c r="C397" s="7" t="s">
         <v>793</v>
       </c>
       <c r="D397" s="5">
-        <v>36.0</v>
+        <v>48.0</v>
       </c>
       <c r="E397" s="10">
         <v>2772.0</v>
       </c>
       <c r="F397" s="10">
         <v>2494.8</v>
       </c>
       <c r="G397" s="10">
         <v>2217.6</v>
       </c>
       <c r="H397" s="10">
         <v>1940.4</v>
       </c>
     </row>
     <row r="398" spans="1:8" outlineLevel="3">
       <c r="A398" s="13">
         <v>208</v>
       </c>
       <c r="B398" s="6" t="s">
         <v>794</v>
       </c>
       <c r="C398" s="7" t="s">
         <v>795</v>
       </c>
       <c r="D398" s="5">
@@ -14712,51 +14712,51 @@
       </c>
       <c r="E398" s="10">
         <v>1957.0</v>
       </c>
       <c r="F398" s="10">
         <v>1761.3</v>
       </c>
       <c r="G398" s="10">
         <v>1565.6</v>
       </c>
       <c r="H398" s="10">
         <v>1369.9</v>
       </c>
     </row>
     <row r="399" spans="1:8" outlineLevel="3">
       <c r="A399" s="13">
         <v>209</v>
       </c>
       <c r="B399" s="6" t="s">
         <v>796</v>
       </c>
       <c r="C399" s="7" t="s">
         <v>797</v>
       </c>
       <c r="D399" s="5">
-        <v>1870.0</v>
+        <v>1222.0</v>
       </c>
       <c r="E399" s="10">
         <v>360.0</v>
       </c>
       <c r="F399" s="10">
         <v>324.0</v>
       </c>
       <c r="G399" s="10">
         <v>288.0</v>
       </c>
       <c r="H399" s="10">
         <v>252.0</v>
       </c>
     </row>
     <row r="400" spans="1:8" outlineLevel="3">
       <c r="A400" s="13">
         <v>210</v>
       </c>
       <c r="B400" s="6" t="s">
         <v>798</v>
       </c>
       <c r="C400" s="7" t="s">
         <v>799</v>
       </c>
       <c r="D400" s="5">
@@ -14972,233 +14972,233 @@
       </c>
       <c r="E408" s="10">
         <v>408.0</v>
       </c>
       <c r="F408" s="10">
         <v>367.2</v>
       </c>
       <c r="G408" s="10">
         <v>326.4</v>
       </c>
       <c r="H408" s="10">
         <v>285.6</v>
       </c>
     </row>
     <row r="409" spans="1:8" outlineLevel="3">
       <c r="A409" s="13">
         <v>219</v>
       </c>
       <c r="B409" s="6" t="s">
         <v>816</v>
       </c>
       <c r="C409" s="7" t="s">
         <v>817</v>
       </c>
       <c r="D409" s="5">
-        <v>3880.0</v>
+        <v>3516.0</v>
       </c>
       <c r="E409" s="10">
         <v>592.0</v>
       </c>
       <c r="F409" s="10">
         <v>532.8</v>
       </c>
       <c r="G409" s="10">
         <v>473.6</v>
       </c>
       <c r="H409" s="10">
         <v>414.4</v>
       </c>
     </row>
     <row r="410" spans="1:8" outlineLevel="3">
       <c r="A410" s="13">
         <v>220</v>
       </c>
       <c r="B410" s="6" t="s">
         <v>818</v>
       </c>
       <c r="C410" s="7" t="s">
         <v>819</v>
       </c>
       <c r="D410" s="5">
-        <v>120.0</v>
+        <v>126.0</v>
       </c>
       <c r="E410" s="10">
         <v>1466.0</v>
       </c>
       <c r="F410" s="10">
         <v>1319.4</v>
       </c>
       <c r="G410" s="10">
         <v>1172.8</v>
       </c>
       <c r="H410" s="10">
         <v>1026.2</v>
       </c>
     </row>
     <row r="411" spans="1:8" outlineLevel="3">
       <c r="A411" s="13">
         <v>221</v>
       </c>
       <c r="B411" s="6" t="s">
         <v>820</v>
       </c>
       <c r="C411" s="7" t="s">
         <v>821</v>
       </c>
       <c r="D411" s="5">
-        <v>118.0</v>
+        <v>136.0</v>
       </c>
       <c r="E411" s="10">
         <v>1470.0</v>
       </c>
       <c r="F411" s="10">
         <v>1323.0</v>
       </c>
       <c r="G411" s="10">
         <v>1176.0</v>
       </c>
       <c r="H411" s="10">
         <v>1029.0</v>
       </c>
     </row>
     <row r="412" spans="1:8" outlineLevel="3">
       <c r="A412" s="13">
         <v>222</v>
       </c>
       <c r="B412" s="6" t="s">
         <v>822</v>
       </c>
       <c r="C412" s="7" t="s">
         <v>823</v>
       </c>
       <c r="D412" s="5">
-        <v>0.0</v>
+        <v>30.0</v>
       </c>
       <c r="E412" s="10">
         <v>716.0</v>
       </c>
       <c r="F412" s="10">
         <v>644.4</v>
       </c>
       <c r="G412" s="10">
         <v>572.8</v>
       </c>
       <c r="H412" s="10">
         <v>501.2</v>
       </c>
     </row>
     <row r="413" spans="1:8" outlineLevel="3">
       <c r="A413" s="13">
         <v>223</v>
       </c>
       <c r="B413" s="6" t="s">
         <v>824</v>
       </c>
       <c r="C413" s="7" t="s">
         <v>825</v>
       </c>
       <c r="D413" s="5">
-        <v>0.0</v>
+        <v>196.0</v>
       </c>
       <c r="E413" s="10">
         <v>904.0</v>
       </c>
       <c r="F413" s="10">
         <v>813.6</v>
       </c>
       <c r="G413" s="10">
         <v>723.2</v>
       </c>
       <c r="H413" s="10">
         <v>632.8</v>
       </c>
     </row>
     <row r="414" spans="1:8" outlineLevel="3">
       <c r="A414" s="13">
         <v>224</v>
       </c>
       <c r="B414" s="6" t="s">
         <v>826</v>
       </c>
       <c r="C414" s="7" t="s">
         <v>827</v>
       </c>
       <c r="D414" s="5">
-        <v>42.0</v>
+        <v>38.0</v>
       </c>
       <c r="E414" s="10">
         <v>2395.0</v>
       </c>
       <c r="F414" s="10">
         <v>2155.5</v>
       </c>
       <c r="G414" s="10">
         <v>1916.0</v>
       </c>
       <c r="H414" s="10">
         <v>1676.5</v>
       </c>
     </row>
     <row r="415" spans="1:8" outlineLevel="3">
       <c r="A415" s="13">
         <v>225</v>
       </c>
       <c r="B415" s="6" t="s">
         <v>828</v>
       </c>
       <c r="C415" s="7" t="s">
         <v>829</v>
       </c>
       <c r="D415" s="5">
-        <v>0.0</v>
+        <v>16.0</v>
       </c>
       <c r="E415" s="10">
         <v>2333.0</v>
       </c>
       <c r="F415" s="10">
         <v>2099.7</v>
       </c>
       <c r="G415" s="10">
         <v>1866.4</v>
       </c>
       <c r="H415" s="10">
         <v>1633.1</v>
       </c>
     </row>
     <row r="416" spans="1:8" outlineLevel="3">
       <c r="A416" s="13">
         <v>226</v>
       </c>
       <c r="B416" s="6" t="s">
         <v>830</v>
       </c>
       <c r="C416" s="7" t="s">
         <v>831</v>
       </c>
       <c r="D416" s="5">
-        <v>360.0</v>
+        <v>358.0</v>
       </c>
       <c r="E416" s="10">
         <v>1833.0</v>
       </c>
       <c r="F416" s="10">
         <v>1649.7</v>
       </c>
       <c r="G416" s="10">
         <v>1466.4</v>
       </c>
       <c r="H416" s="10">
         <v>1283.1</v>
       </c>
     </row>
     <row r="417" spans="1:8" outlineLevel="3">
       <c r="A417" s="13">
         <v>227</v>
       </c>
       <c r="B417" s="6" t="s">
         <v>832</v>
       </c>
       <c r="C417" s="7" t="s">
         <v>833</v>
       </c>
       <c r="D417" s="5">
@@ -15258,51 +15258,51 @@
       </c>
       <c r="E419" s="10">
         <v>2631.0</v>
       </c>
       <c r="F419" s="10">
         <v>2367.9</v>
       </c>
       <c r="G419" s="10">
         <v>2104.8</v>
       </c>
       <c r="H419" s="10">
         <v>1841.7</v>
       </c>
     </row>
     <row r="420" spans="1:8" outlineLevel="3">
       <c r="A420" s="13">
         <v>230</v>
       </c>
       <c r="B420" s="6" t="s">
         <v>838</v>
       </c>
       <c r="C420" s="7" t="s">
         <v>839</v>
       </c>
       <c r="D420" s="5">
-        <v>952.0</v>
+        <v>1456.0</v>
       </c>
       <c r="E420" s="10">
         <v>441.0</v>
       </c>
       <c r="F420" s="10">
         <v>396.9</v>
       </c>
       <c r="G420" s="10">
         <v>352.8</v>
       </c>
       <c r="H420" s="10">
         <v>308.7</v>
       </c>
     </row>
     <row r="421" spans="1:8" outlineLevel="3">
       <c r="A421" s="13">
         <v>231</v>
       </c>
       <c r="B421" s="6" t="s">
         <v>840</v>
       </c>
       <c r="C421" s="7" t="s">
         <v>841</v>
       </c>
       <c r="D421" s="5">
@@ -15322,129 +15322,129 @@
       </c>
     </row>
     <row r="422" spans="1:8" outlineLevel="2">
       <c r="A422" s="15" t="s">
         <v>331</v>
       </c>
       <c r="B422" s="4"/>
       <c r="C422" s="4"/>
       <c r="D422" s="4"/>
       <c r="E422" s="9"/>
       <c r="F422" s="9"/>
       <c r="G422" s="9"/>
       <c r="H422" s="9"/>
     </row>
     <row r="423" spans="1:8" outlineLevel="3">
       <c r="A423" s="13">
         <v>1</v>
       </c>
       <c r="B423" s="6" t="s">
         <v>842</v>
       </c>
       <c r="C423" s="7" t="s">
         <v>843</v>
       </c>
       <c r="D423" s="5">
-        <v>440.0</v>
+        <v>360.0</v>
       </c>
       <c r="E423" s="10">
         <v>1295.0</v>
       </c>
       <c r="F423" s="10">
         <v>1165.5</v>
       </c>
       <c r="G423" s="10">
         <v>1036.0</v>
       </c>
       <c r="H423" s="10">
         <v>906.5</v>
       </c>
     </row>
     <row r="424" spans="1:8" outlineLevel="3">
       <c r="A424" s="13">
         <v>2</v>
       </c>
       <c r="B424" s="6" t="s">
         <v>844</v>
       </c>
       <c r="C424" s="7" t="s">
         <v>845</v>
       </c>
       <c r="D424" s="5">
-        <v>80.0</v>
+        <v>60.0</v>
       </c>
       <c r="E424" s="10">
         <v>3067.0</v>
       </c>
       <c r="F424" s="10">
         <v>2760.3</v>
       </c>
       <c r="G424" s="10">
         <v>2453.6</v>
       </c>
       <c r="H424" s="10">
         <v>2146.9</v>
       </c>
     </row>
     <row r="425" spans="1:8" outlineLevel="3">
       <c r="A425" s="13">
         <v>3</v>
       </c>
       <c r="B425" s="6" t="s">
         <v>846</v>
       </c>
       <c r="C425" s="7" t="s">
         <v>847</v>
       </c>
       <c r="D425" s="5">
-        <v>672.0</v>
+        <v>616.0</v>
       </c>
       <c r="E425" s="10">
         <v>1529.0</v>
       </c>
       <c r="F425" s="10">
         <v>1376.1</v>
       </c>
       <c r="G425" s="10">
         <v>1223.2</v>
       </c>
       <c r="H425" s="10">
         <v>1070.3</v>
       </c>
     </row>
     <row r="426" spans="1:8" outlineLevel="3">
       <c r="A426" s="13">
         <v>4</v>
       </c>
       <c r="B426" s="6" t="s">
         <v>848</v>
       </c>
       <c r="C426" s="7" t="s">
         <v>849</v>
       </c>
       <c r="D426" s="5">
-        <v>56.0</v>
+        <v>70.0</v>
       </c>
       <c r="E426" s="10">
         <v>3853.0</v>
       </c>
       <c r="F426" s="10">
         <v>3467.7</v>
       </c>
       <c r="G426" s="10">
         <v>3082.4</v>
       </c>
       <c r="H426" s="10">
         <v>2697.1</v>
       </c>
     </row>
     <row r="427" spans="1:8" outlineLevel="3">
       <c r="A427" s="13">
         <v>5</v>
       </c>
       <c r="B427" s="6" t="s">
         <v>850</v>
       </c>
       <c r="C427" s="7" t="s">
         <v>851</v>
       </c>
       <c r="D427" s="5">
@@ -15452,51 +15452,51 @@
       </c>
       <c r="E427" s="10">
         <v>3928.0</v>
       </c>
       <c r="F427" s="10">
         <v>3535.2</v>
       </c>
       <c r="G427" s="10">
         <v>3142.4</v>
       </c>
       <c r="H427" s="10">
         <v>2749.6</v>
       </c>
     </row>
     <row r="428" spans="1:8" outlineLevel="3">
       <c r="A428" s="13">
         <v>6</v>
       </c>
       <c r="B428" s="6" t="s">
         <v>852</v>
       </c>
       <c r="C428" s="7" t="s">
         <v>853</v>
       </c>
       <c r="D428" s="5">
-        <v>270.0</v>
+        <v>290.0</v>
       </c>
       <c r="E428" s="10">
         <v>2104.0</v>
       </c>
       <c r="F428" s="10">
         <v>1893.6</v>
       </c>
       <c r="G428" s="10">
         <v>1683.2</v>
       </c>
       <c r="H428" s="10">
         <v>1472.8</v>
       </c>
     </row>
     <row r="429" spans="1:8" outlineLevel="3">
       <c r="A429" s="13">
         <v>7</v>
       </c>
       <c r="B429" s="6" t="s">
         <v>854</v>
       </c>
       <c r="C429" s="7" t="s">
         <v>855</v>
       </c>
       <c r="D429" s="5">
@@ -15530,77 +15530,77 @@
       </c>
       <c r="E430" s="10">
         <v>5635.0</v>
       </c>
       <c r="F430" s="10">
         <v>5071.5</v>
       </c>
       <c r="G430" s="10">
         <v>4508.0</v>
       </c>
       <c r="H430" s="10">
         <v>3944.5</v>
       </c>
     </row>
     <row r="431" spans="1:8" outlineLevel="3">
       <c r="A431" s="13">
         <v>9</v>
       </c>
       <c r="B431" s="6" t="s">
         <v>858</v>
       </c>
       <c r="C431" s="7" t="s">
         <v>859</v>
       </c>
       <c r="D431" s="5">
-        <v>0.0</v>
+        <v>16.0</v>
       </c>
       <c r="E431" s="10">
         <v>6911.0</v>
       </c>
       <c r="F431" s="10">
         <v>6219.9</v>
       </c>
       <c r="G431" s="10">
         <v>5528.8</v>
       </c>
       <c r="H431" s="10">
         <v>4837.7</v>
       </c>
     </row>
     <row r="432" spans="1:8" outlineLevel="3">
       <c r="A432" s="13">
         <v>10</v>
       </c>
       <c r="B432" s="6" t="s">
         <v>860</v>
       </c>
       <c r="C432" s="7" t="s">
         <v>861</v>
       </c>
       <c r="D432" s="5">
-        <v>156.0</v>
+        <v>72.0</v>
       </c>
       <c r="E432" s="10">
         <v>8760.0</v>
       </c>
       <c r="F432" s="10">
         <v>7884.0</v>
       </c>
       <c r="G432" s="10">
         <v>7008.0</v>
       </c>
       <c r="H432" s="10">
         <v>6132.0</v>
       </c>
     </row>
     <row r="433" spans="1:8" outlineLevel="1">
       <c r="A433" s="14" t="s">
         <v>862</v>
       </c>
       <c r="B433" s="4"/>
       <c r="C433" s="4"/>
       <c r="D433" s="4"/>
       <c r="E433" s="9"/>
       <c r="F433" s="9"/>
       <c r="G433" s="9"/>
       <c r="H433" s="9"/>
@@ -15866,51 +15866,51 @@
       </c>
       <c r="E444" s="10">
         <v>1309.0</v>
       </c>
       <c r="F444" s="10">
         <v>1178.1</v>
       </c>
       <c r="G444" s="10">
         <v>1047.2</v>
       </c>
       <c r="H444" s="10">
         <v>916.3</v>
       </c>
     </row>
     <row r="445" spans="1:8" outlineLevel="3">
       <c r="A445" s="13">
         <v>11</v>
       </c>
       <c r="B445" s="6" t="s">
         <v>884</v>
       </c>
       <c r="C445" s="7" t="s">
         <v>885</v>
       </c>
       <c r="D445" s="5">
-        <v>672.0</v>
+        <v>192.0</v>
       </c>
       <c r="E445" s="10">
         <v>1468.0</v>
       </c>
       <c r="F445" s="10">
         <v>1321.2</v>
       </c>
       <c r="G445" s="10">
         <v>1174.4</v>
       </c>
       <c r="H445" s="10">
         <v>1027.6</v>
       </c>
     </row>
     <row r="446" spans="1:8" outlineLevel="3">
       <c r="A446" s="13">
         <v>12</v>
       </c>
       <c r="B446" s="6" t="s">
         <v>886</v>
       </c>
       <c r="C446" s="7" t="s">
         <v>887</v>
       </c>
       <c r="D446" s="5">
@@ -16022,51 +16022,51 @@
       </c>
       <c r="E450" s="10">
         <v>0.0</v>
       </c>
       <c r="F450" s="10">
         <v>0.0</v>
       </c>
       <c r="G450" s="10">
         <v>0.0</v>
       </c>
       <c r="H450" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="451" spans="1:8" outlineLevel="3">
       <c r="A451" s="13">
         <v>17</v>
       </c>
       <c r="B451" s="6" t="s">
         <v>896</v>
       </c>
       <c r="C451" s="7" t="s">
         <v>897</v>
       </c>
       <c r="D451" s="5">
-        <v>164.0</v>
+        <v>160.0</v>
       </c>
       <c r="E451" s="10">
         <v>2073.0</v>
       </c>
       <c r="F451" s="10">
         <v>1865.7</v>
       </c>
       <c r="G451" s="10">
         <v>1658.4</v>
       </c>
       <c r="H451" s="10">
         <v>1451.1</v>
       </c>
     </row>
     <row r="452" spans="1:8" outlineLevel="3">
       <c r="A452" s="13">
         <v>18</v>
       </c>
       <c r="B452" s="6" t="s">
         <v>898</v>
       </c>
       <c r="C452" s="7" t="s">
         <v>899</v>
       </c>
       <c r="D452" s="5">
@@ -17074,467 +17074,467 @@
       </c>
       <c r="E491" s="10">
         <v>0.0</v>
       </c>
       <c r="F491" s="10">
         <v>0.0</v>
       </c>
       <c r="G491" s="10">
         <v>0.0</v>
       </c>
       <c r="H491" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="492" spans="1:8" outlineLevel="3">
       <c r="A492" s="13">
         <v>18</v>
       </c>
       <c r="B492" s="6" t="s">
         <v>977</v>
       </c>
       <c r="C492" s="7" t="s">
         <v>978</v>
       </c>
       <c r="D492" s="5">
-        <v>1039.0</v>
+        <v>1611.0</v>
       </c>
       <c r="E492" s="10">
         <v>1762.0</v>
       </c>
       <c r="F492" s="10">
         <v>1585.8</v>
       </c>
       <c r="G492" s="10">
         <v>1409.6</v>
       </c>
       <c r="H492" s="10">
         <v>1233.4</v>
       </c>
     </row>
     <row r="493" spans="1:8" outlineLevel="3">
       <c r="A493" s="13">
         <v>19</v>
       </c>
       <c r="B493" s="6" t="s">
         <v>979</v>
       </c>
       <c r="C493" s="7" t="s">
         <v>980</v>
       </c>
       <c r="D493" s="5">
-        <v>750.0</v>
+        <v>386.0</v>
       </c>
       <c r="E493" s="10">
         <v>1830.0</v>
       </c>
       <c r="F493" s="10">
         <v>1647.0</v>
       </c>
       <c r="G493" s="10">
         <v>1464.0</v>
       </c>
       <c r="H493" s="10">
         <v>1281.0</v>
       </c>
     </row>
     <row r="494" spans="1:8" outlineLevel="3">
       <c r="A494" s="13">
         <v>20</v>
       </c>
       <c r="B494" s="6" t="s">
         <v>981</v>
       </c>
       <c r="C494" s="7" t="s">
         <v>982</v>
       </c>
       <c r="D494" s="5">
-        <v>755.0</v>
+        <v>483.0</v>
       </c>
       <c r="E494" s="10">
         <v>1874.0</v>
       </c>
       <c r="F494" s="10">
         <v>1686.6</v>
       </c>
       <c r="G494" s="10">
         <v>1499.2</v>
       </c>
       <c r="H494" s="10">
         <v>1311.8</v>
       </c>
     </row>
     <row r="495" spans="1:8" outlineLevel="3">
       <c r="A495" s="13">
         <v>21</v>
       </c>
       <c r="B495" s="6" t="s">
         <v>983</v>
       </c>
       <c r="C495" s="7" t="s">
         <v>984</v>
       </c>
       <c r="D495" s="5">
-        <v>181.0</v>
+        <v>353.0</v>
       </c>
       <c r="E495" s="10">
         <v>2104.0</v>
       </c>
       <c r="F495" s="10">
         <v>1893.6</v>
       </c>
       <c r="G495" s="10">
         <v>1683.2</v>
       </c>
       <c r="H495" s="10">
         <v>1472.8</v>
       </c>
     </row>
     <row r="496" spans="1:8" outlineLevel="3">
       <c r="A496" s="13">
         <v>22</v>
       </c>
       <c r="B496" s="6" t="s">
         <v>985</v>
       </c>
       <c r="C496" s="7" t="s">
         <v>986</v>
       </c>
       <c r="D496" s="5">
-        <v>27.0</v>
+        <v>31.0</v>
       </c>
       <c r="E496" s="10">
         <v>2218.0</v>
       </c>
       <c r="F496" s="10">
         <v>1996.2</v>
       </c>
       <c r="G496" s="10">
         <v>1774.4</v>
       </c>
       <c r="H496" s="10">
         <v>1552.6</v>
       </c>
     </row>
     <row r="497" spans="1:8" outlineLevel="3">
       <c r="A497" s="13">
         <v>23</v>
       </c>
       <c r="B497" s="6" t="s">
         <v>987</v>
       </c>
       <c r="C497" s="7" t="s">
         <v>988</v>
       </c>
       <c r="D497" s="5">
-        <v>308.0</v>
+        <v>212.0</v>
       </c>
       <c r="E497" s="10">
         <v>690.0</v>
       </c>
       <c r="F497" s="10">
         <v>621.0</v>
       </c>
       <c r="G497" s="10">
         <v>552.0</v>
       </c>
       <c r="H497" s="10">
         <v>483.0</v>
       </c>
     </row>
     <row r="498" spans="1:8" outlineLevel="3">
       <c r="A498" s="13">
         <v>24</v>
       </c>
       <c r="B498" s="6" t="s">
         <v>989</v>
       </c>
       <c r="C498" s="7" t="s">
         <v>990</v>
       </c>
       <c r="D498" s="5">
-        <v>1199.0</v>
+        <v>617.0</v>
       </c>
       <c r="E498" s="10">
         <v>716.0</v>
       </c>
       <c r="F498" s="10">
         <v>644.4</v>
       </c>
       <c r="G498" s="10">
         <v>572.8</v>
       </c>
       <c r="H498" s="10">
         <v>501.2</v>
       </c>
     </row>
     <row r="499" spans="1:8" outlineLevel="3">
       <c r="A499" s="13">
         <v>25</v>
       </c>
       <c r="B499" s="6" t="s">
         <v>991</v>
       </c>
       <c r="C499" s="7" t="s">
         <v>992</v>
       </c>
       <c r="D499" s="5">
-        <v>334.0</v>
+        <v>209.0</v>
       </c>
       <c r="E499" s="10">
         <v>2783.0</v>
       </c>
       <c r="F499" s="10">
         <v>2504.7</v>
       </c>
       <c r="G499" s="10">
         <v>2226.4</v>
       </c>
       <c r="H499" s="10">
         <v>1948.1</v>
       </c>
     </row>
     <row r="500" spans="1:8" outlineLevel="3">
       <c r="A500" s="13">
         <v>26</v>
       </c>
       <c r="B500" s="6" t="s">
         <v>993</v>
       </c>
       <c r="C500" s="7" t="s">
         <v>994</v>
       </c>
       <c r="D500" s="5">
-        <v>262.0</v>
+        <v>0.0</v>
       </c>
       <c r="E500" s="10">
         <v>797.0</v>
       </c>
       <c r="F500" s="10">
         <v>717.3</v>
       </c>
       <c r="G500" s="10">
         <v>637.6</v>
       </c>
       <c r="H500" s="10">
         <v>557.9</v>
       </c>
     </row>
     <row r="501" spans="1:8" outlineLevel="3">
       <c r="A501" s="13">
         <v>27</v>
       </c>
       <c r="B501" s="6" t="s">
         <v>995</v>
       </c>
       <c r="C501" s="7" t="s">
         <v>996</v>
       </c>
       <c r="D501" s="5">
-        <v>84.0</v>
+        <v>20.0</v>
       </c>
       <c r="E501" s="10">
         <v>3775.0</v>
       </c>
       <c r="F501" s="10">
         <v>3397.5</v>
       </c>
       <c r="G501" s="10">
         <v>3020.0</v>
       </c>
       <c r="H501" s="10">
         <v>2642.5</v>
       </c>
     </row>
     <row r="502" spans="1:8" outlineLevel="3">
       <c r="A502" s="13">
         <v>28</v>
       </c>
       <c r="B502" s="6" t="s">
         <v>997</v>
       </c>
       <c r="C502" s="7" t="s">
         <v>998</v>
       </c>
       <c r="D502" s="5">
-        <v>1628.0</v>
+        <v>1152.0</v>
       </c>
       <c r="E502" s="10">
         <v>818.0</v>
       </c>
       <c r="F502" s="10">
         <v>736.2</v>
       </c>
       <c r="G502" s="10">
         <v>654.4</v>
       </c>
       <c r="H502" s="10">
         <v>572.6</v>
       </c>
     </row>
     <row r="503" spans="1:8" outlineLevel="3">
       <c r="A503" s="13">
         <v>29</v>
       </c>
       <c r="B503" s="6" t="s">
         <v>999</v>
       </c>
       <c r="C503" s="7" t="s">
         <v>1000</v>
       </c>
       <c r="D503" s="5">
-        <v>920.0</v>
+        <v>1025.0</v>
       </c>
       <c r="E503" s="10">
         <v>845.0</v>
       </c>
       <c r="F503" s="10">
         <v>760.5</v>
       </c>
       <c r="G503" s="10">
         <v>676.0</v>
       </c>
       <c r="H503" s="10">
         <v>591.5</v>
       </c>
     </row>
     <row r="504" spans="1:8" outlineLevel="3">
       <c r="A504" s="13">
         <v>30</v>
       </c>
       <c r="B504" s="6" t="s">
         <v>1001</v>
       </c>
       <c r="C504" s="7" t="s">
         <v>1002</v>
       </c>
       <c r="D504" s="5">
-        <v>1314.0</v>
+        <v>975.0</v>
       </c>
       <c r="E504" s="10">
         <v>880.0</v>
       </c>
       <c r="F504" s="10">
         <v>792.0</v>
       </c>
       <c r="G504" s="10">
         <v>704.0</v>
       </c>
       <c r="H504" s="10">
         <v>616.0</v>
       </c>
     </row>
     <row r="505" spans="1:8" outlineLevel="3">
       <c r="A505" s="13">
         <v>31</v>
       </c>
       <c r="B505" s="6" t="s">
         <v>1003</v>
       </c>
       <c r="C505" s="7" t="s">
         <v>1004</v>
       </c>
       <c r="D505" s="5">
-        <v>476.0</v>
+        <v>351.0</v>
       </c>
       <c r="E505" s="10">
         <v>921.0</v>
       </c>
       <c r="F505" s="10">
         <v>828.9</v>
       </c>
       <c r="G505" s="10">
         <v>736.8</v>
       </c>
       <c r="H505" s="10">
         <v>644.7</v>
       </c>
     </row>
     <row r="506" spans="1:8" outlineLevel="3">
       <c r="A506" s="13">
         <v>32</v>
       </c>
       <c r="B506" s="6" t="s">
         <v>1005</v>
       </c>
       <c r="C506" s="7" t="s">
         <v>1006</v>
       </c>
       <c r="D506" s="5">
-        <v>1134.0</v>
+        <v>1717.0</v>
       </c>
       <c r="E506" s="10">
         <v>927.0</v>
       </c>
       <c r="F506" s="10">
         <v>834.3</v>
       </c>
       <c r="G506" s="10">
         <v>741.6</v>
       </c>
       <c r="H506" s="10">
         <v>648.9</v>
       </c>
     </row>
     <row r="507" spans="1:8" outlineLevel="3">
       <c r="A507" s="13">
         <v>33</v>
       </c>
       <c r="B507" s="6" t="s">
         <v>1007</v>
       </c>
       <c r="C507" s="7" t="s">
         <v>1008</v>
       </c>
       <c r="D507" s="5">
-        <v>198.0</v>
+        <v>255.0</v>
       </c>
       <c r="E507" s="10">
         <v>937.0</v>
       </c>
       <c r="F507" s="10">
         <v>843.3</v>
       </c>
       <c r="G507" s="10">
         <v>749.6</v>
       </c>
       <c r="H507" s="10">
         <v>655.9</v>
       </c>
     </row>
     <row r="508" spans="1:8" outlineLevel="3">
       <c r="A508" s="13">
         <v>34</v>
       </c>
       <c r="B508" s="6" t="s">
         <v>1009</v>
       </c>
       <c r="C508" s="7" t="s">
         <v>1010</v>
       </c>
       <c r="D508" s="5">
-        <v>1125.0</v>
+        <v>748.0</v>
       </c>
       <c r="E508" s="10">
         <v>948.0</v>
       </c>
       <c r="F508" s="10">
         <v>853.2</v>
       </c>
       <c r="G508" s="10">
         <v>758.4</v>
       </c>
       <c r="H508" s="10">
         <v>663.6</v>
       </c>
     </row>
     <row r="509" spans="1:8" outlineLevel="3">
       <c r="A509" s="13">
         <v>35</v>
       </c>
       <c r="B509" s="6" t="s">
         <v>1011</v>
       </c>
       <c r="C509" s="7" t="s">
         <v>1012</v>
       </c>
       <c r="D509" s="5">
@@ -17542,155 +17542,155 @@
       </c>
       <c r="E509" s="10">
         <v>910.0</v>
       </c>
       <c r="F509" s="10">
         <v>819.0</v>
       </c>
       <c r="G509" s="10">
         <v>728.0</v>
       </c>
       <c r="H509" s="10">
         <v>637.0</v>
       </c>
     </row>
     <row r="510" spans="1:8" outlineLevel="3">
       <c r="A510" s="13">
         <v>36</v>
       </c>
       <c r="B510" s="6" t="s">
         <v>1013</v>
       </c>
       <c r="C510" s="7" t="s">
         <v>1014</v>
       </c>
       <c r="D510" s="5">
-        <v>1852.0</v>
+        <v>1426.0</v>
       </c>
       <c r="E510" s="10">
         <v>980.0</v>
       </c>
       <c r="F510" s="10">
         <v>882.0</v>
       </c>
       <c r="G510" s="10">
         <v>784.0</v>
       </c>
       <c r="H510" s="10">
         <v>686.0</v>
       </c>
     </row>
     <row r="511" spans="1:8" outlineLevel="3">
       <c r="A511" s="13">
         <v>37</v>
       </c>
       <c r="B511" s="6" t="s">
         <v>1015</v>
       </c>
       <c r="C511" s="7" t="s">
         <v>1016</v>
       </c>
       <c r="D511" s="5">
-        <v>597.0</v>
+        <v>440.0</v>
       </c>
       <c r="E511" s="10">
         <v>990.0</v>
       </c>
       <c r="F511" s="10">
         <v>891.0</v>
       </c>
       <c r="G511" s="10">
         <v>792.0</v>
       </c>
       <c r="H511" s="10">
         <v>693.0</v>
       </c>
     </row>
     <row r="512" spans="1:8" outlineLevel="3">
       <c r="A512" s="13">
         <v>38</v>
       </c>
       <c r="B512" s="6" t="s">
         <v>1017</v>
       </c>
       <c r="C512" s="7" t="s">
         <v>1018</v>
       </c>
       <c r="D512" s="5">
-        <v>192.0</v>
+        <v>0.0</v>
       </c>
       <c r="E512" s="10">
         <v>1027.0</v>
       </c>
       <c r="F512" s="10">
         <v>924.3</v>
       </c>
       <c r="G512" s="10">
         <v>821.6</v>
       </c>
       <c r="H512" s="10">
         <v>718.9</v>
       </c>
     </row>
     <row r="513" spans="1:8" outlineLevel="3">
       <c r="A513" s="13">
         <v>39</v>
       </c>
       <c r="B513" s="6" t="s">
         <v>1019</v>
       </c>
       <c r="C513" s="7" t="s">
         <v>1020</v>
       </c>
       <c r="D513" s="5">
-        <v>2250.0</v>
+        <v>1770.0</v>
       </c>
       <c r="E513" s="10">
         <v>1134.0</v>
       </c>
       <c r="F513" s="10">
         <v>1020.6</v>
       </c>
       <c r="G513" s="10">
         <v>907.2</v>
       </c>
       <c r="H513" s="10">
         <v>793.8</v>
       </c>
     </row>
     <row r="514" spans="1:8" outlineLevel="3">
       <c r="A514" s="13">
         <v>40</v>
       </c>
       <c r="B514" s="6" t="s">
         <v>1021</v>
       </c>
       <c r="C514" s="7" t="s">
         <v>1022</v>
       </c>
       <c r="D514" s="5">
-        <v>1303.0</v>
+        <v>1313.0</v>
       </c>
       <c r="E514" s="10">
         <v>1303.0</v>
       </c>
       <c r="F514" s="10">
         <v>1172.7</v>
       </c>
       <c r="G514" s="10">
         <v>1042.4</v>
       </c>
       <c r="H514" s="10">
         <v>912.1</v>
       </c>
     </row>
     <row r="515" spans="1:8" outlineLevel="3">
       <c r="A515" s="13">
         <v>41</v>
       </c>
       <c r="B515" s="6" t="s">
         <v>1023</v>
       </c>
       <c r="C515" s="7" t="s">
         <v>1024</v>
       </c>
       <c r="D515" s="5">
@@ -17698,51 +17698,51 @@
       </c>
       <c r="E515" s="10">
         <v>1578.0</v>
       </c>
       <c r="F515" s="10">
         <v>1420.2</v>
       </c>
       <c r="G515" s="10">
         <v>1262.4</v>
       </c>
       <c r="H515" s="10">
         <v>1104.6</v>
       </c>
     </row>
     <row r="516" spans="1:8" outlineLevel="3">
       <c r="A516" s="13">
         <v>42</v>
       </c>
       <c r="B516" s="6" t="s">
         <v>1025</v>
       </c>
       <c r="C516" s="7" t="s">
         <v>1026</v>
       </c>
       <c r="D516" s="5">
-        <v>549.0</v>
+        <v>367.0</v>
       </c>
       <c r="E516" s="10">
         <v>1931.0</v>
       </c>
       <c r="F516" s="10">
         <v>1737.9</v>
       </c>
       <c r="G516" s="10">
         <v>1544.8</v>
       </c>
       <c r="H516" s="10">
         <v>1351.7</v>
       </c>
     </row>
     <row r="517" spans="1:8" outlineLevel="3">
       <c r="A517" s="13">
         <v>43</v>
       </c>
       <c r="B517" s="6" t="s">
         <v>1027</v>
       </c>
       <c r="C517" s="7" t="s">
         <v>1028</v>
       </c>
       <c r="D517" s="5">
@@ -17802,51 +17802,51 @@
       </c>
       <c r="E519" s="10">
         <v>1771.0</v>
       </c>
       <c r="F519" s="10">
         <v>1593.9</v>
       </c>
       <c r="G519" s="10">
         <v>1416.8</v>
       </c>
       <c r="H519" s="10">
         <v>1239.7</v>
       </c>
     </row>
     <row r="520" spans="1:8" outlineLevel="3">
       <c r="A520" s="13">
         <v>46</v>
       </c>
       <c r="B520" s="6" t="s">
         <v>1033</v>
       </c>
       <c r="C520" s="7" t="s">
         <v>1034</v>
       </c>
       <c r="D520" s="5">
-        <v>194.0</v>
+        <v>219.0</v>
       </c>
       <c r="E520" s="10">
         <v>2165.0</v>
       </c>
       <c r="F520" s="10">
         <v>1948.5</v>
       </c>
       <c r="G520" s="10">
         <v>1732.0</v>
       </c>
       <c r="H520" s="10">
         <v>1515.5</v>
       </c>
     </row>
     <row r="521" spans="1:8" outlineLevel="3">
       <c r="A521" s="13">
         <v>47</v>
       </c>
       <c r="B521" s="6" t="s">
         <v>1035</v>
       </c>
       <c r="C521" s="7" t="s">
         <v>1036</v>
       </c>
       <c r="D521" s="5">
@@ -17854,51 +17854,51 @@
       </c>
       <c r="E521" s="10">
         <v>1968.0</v>
       </c>
       <c r="F521" s="10">
         <v>1771.2</v>
       </c>
       <c r="G521" s="10">
         <v>1574.4</v>
       </c>
       <c r="H521" s="10">
         <v>1377.6</v>
       </c>
     </row>
     <row r="522" spans="1:8" outlineLevel="3">
       <c r="A522" s="13">
         <v>48</v>
       </c>
       <c r="B522" s="6" t="s">
         <v>1037</v>
       </c>
       <c r="C522" s="7" t="s">
         <v>1038</v>
       </c>
       <c r="D522" s="5">
-        <v>276.0</v>
+        <v>84.0</v>
       </c>
       <c r="E522" s="10">
         <v>2418.0</v>
       </c>
       <c r="F522" s="10">
         <v>2176.2</v>
       </c>
       <c r="G522" s="10">
         <v>1934.4</v>
       </c>
       <c r="H522" s="10">
         <v>1692.6</v>
       </c>
     </row>
     <row r="523" spans="1:8" outlineLevel="3">
       <c r="A523" s="13">
         <v>49</v>
       </c>
       <c r="B523" s="6" t="s">
         <v>1039</v>
       </c>
       <c r="C523" s="7" t="s">
         <v>1040</v>
       </c>
       <c r="D523" s="5">
@@ -18010,51 +18010,51 @@
       </c>
       <c r="E527" s="10">
         <v>787.0</v>
       </c>
       <c r="F527" s="10">
         <v>708.3</v>
       </c>
       <c r="G527" s="10">
         <v>629.6</v>
       </c>
       <c r="H527" s="10">
         <v>550.9</v>
       </c>
     </row>
     <row r="528" spans="1:8" outlineLevel="3">
       <c r="A528" s="13">
         <v>54</v>
       </c>
       <c r="B528" s="6" t="s">
         <v>1049</v>
       </c>
       <c r="C528" s="7" t="s">
         <v>1050</v>
       </c>
       <c r="D528" s="5">
-        <v>143.0</v>
+        <v>118.0</v>
       </c>
       <c r="E528" s="10">
         <v>977.0</v>
       </c>
       <c r="F528" s="10">
         <v>879.3</v>
       </c>
       <c r="G528" s="10">
         <v>781.6</v>
       </c>
       <c r="H528" s="10">
         <v>683.9</v>
       </c>
     </row>
     <row r="529" spans="1:8" outlineLevel="3">
       <c r="A529" s="13">
         <v>55</v>
       </c>
       <c r="B529" s="6" t="s">
         <v>1051</v>
       </c>
       <c r="C529" s="7" t="s">
         <v>1052</v>
       </c>
       <c r="D529" s="5">
@@ -18114,51 +18114,51 @@
       </c>
       <c r="E531" s="10">
         <v>907.0</v>
       </c>
       <c r="F531" s="10">
         <v>816.3</v>
       </c>
       <c r="G531" s="10">
         <v>725.6</v>
       </c>
       <c r="H531" s="10">
         <v>634.9</v>
       </c>
     </row>
     <row r="532" spans="1:8" outlineLevel="3">
       <c r="A532" s="13">
         <v>58</v>
       </c>
       <c r="B532" s="6" t="s">
         <v>1057</v>
       </c>
       <c r="C532" s="7" t="s">
         <v>1058</v>
       </c>
       <c r="D532" s="5">
-        <v>225.0</v>
+        <v>51.0</v>
       </c>
       <c r="E532" s="10">
         <v>1099.0</v>
       </c>
       <c r="F532" s="10">
         <v>989.1</v>
       </c>
       <c r="G532" s="10">
         <v>879.2</v>
       </c>
       <c r="H532" s="10">
         <v>769.3</v>
       </c>
     </row>
     <row r="533" spans="1:8" outlineLevel="3">
       <c r="A533" s="13">
         <v>59</v>
       </c>
       <c r="B533" s="6" t="s">
         <v>1059</v>
       </c>
       <c r="C533" s="7" t="s">
         <v>1060</v>
       </c>
       <c r="D533" s="5">
@@ -18270,51 +18270,51 @@
       </c>
       <c r="E537" s="10">
         <v>0.0</v>
       </c>
       <c r="F537" s="10">
         <v>0.0</v>
       </c>
       <c r="G537" s="10">
         <v>0.0</v>
       </c>
       <c r="H537" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="538" spans="1:8" outlineLevel="3">
       <c r="A538" s="13">
         <v>64</v>
       </c>
       <c r="B538" s="6" t="s">
         <v>1069</v>
       </c>
       <c r="C538" s="7" t="s">
         <v>1070</v>
       </c>
       <c r="D538" s="5">
-        <v>80.0</v>
+        <v>116.0</v>
       </c>
       <c r="E538" s="10">
         <v>1189.0</v>
       </c>
       <c r="F538" s="10">
         <v>1070.1</v>
       </c>
       <c r="G538" s="10">
         <v>951.2</v>
       </c>
       <c r="H538" s="10">
         <v>832.3</v>
       </c>
     </row>
     <row r="539" spans="1:8" outlineLevel="3">
       <c r="A539" s="13">
         <v>65</v>
       </c>
       <c r="B539" s="6" t="s">
         <v>1071</v>
       </c>
       <c r="C539" s="7" t="s">
         <v>1072</v>
       </c>
       <c r="D539" s="5">
@@ -18322,51 +18322,51 @@
       </c>
       <c r="E539" s="10">
         <v>990.0</v>
       </c>
       <c r="F539" s="10">
         <v>891.0</v>
       </c>
       <c r="G539" s="10">
         <v>792.0</v>
       </c>
       <c r="H539" s="10">
         <v>693.0</v>
       </c>
     </row>
     <row r="540" spans="1:8" outlineLevel="3">
       <c r="A540" s="13">
         <v>66</v>
       </c>
       <c r="B540" s="6" t="s">
         <v>1073</v>
       </c>
       <c r="C540" s="7" t="s">
         <v>1074</v>
       </c>
       <c r="D540" s="5">
-        <v>168.0</v>
+        <v>0.0</v>
       </c>
       <c r="E540" s="10">
         <v>1192.0</v>
       </c>
       <c r="F540" s="10">
         <v>1072.8</v>
       </c>
       <c r="G540" s="10">
         <v>953.6</v>
       </c>
       <c r="H540" s="10">
         <v>834.4</v>
       </c>
     </row>
     <row r="541" spans="1:8" outlineLevel="3">
       <c r="A541" s="13">
         <v>67</v>
       </c>
       <c r="B541" s="6" t="s">
         <v>1075</v>
       </c>
       <c r="C541" s="7" t="s">
         <v>1076</v>
       </c>
       <c r="D541" s="5">
@@ -18374,51 +18374,51 @@
       </c>
       <c r="E541" s="10">
         <v>1005.0</v>
       </c>
       <c r="F541" s="10">
         <v>904.5</v>
       </c>
       <c r="G541" s="10">
         <v>804.0</v>
       </c>
       <c r="H541" s="10">
         <v>703.5</v>
       </c>
     </row>
     <row r="542" spans="1:8" outlineLevel="3">
       <c r="A542" s="13">
         <v>68</v>
       </c>
       <c r="B542" s="6" t="s">
         <v>1077</v>
       </c>
       <c r="C542" s="7" t="s">
         <v>1078</v>
       </c>
       <c r="D542" s="5">
-        <v>19.0</v>
+        <v>25.0</v>
       </c>
       <c r="E542" s="10">
         <v>1212.0</v>
       </c>
       <c r="F542" s="10">
         <v>1090.8</v>
       </c>
       <c r="G542" s="10">
         <v>969.6</v>
       </c>
       <c r="H542" s="10">
         <v>848.4</v>
       </c>
     </row>
     <row r="543" spans="1:8" outlineLevel="3">
       <c r="A543" s="13">
         <v>69</v>
       </c>
       <c r="B543" s="6" t="s">
         <v>1079</v>
       </c>
       <c r="C543" s="7" t="s">
         <v>1080</v>
       </c>
       <c r="D543" s="5">
@@ -18426,51 +18426,51 @@
       </c>
       <c r="E543" s="10">
         <v>1014.0</v>
       </c>
       <c r="F543" s="10">
         <v>912.6</v>
       </c>
       <c r="G543" s="10">
         <v>811.2</v>
       </c>
       <c r="H543" s="10">
         <v>709.8</v>
       </c>
     </row>
     <row r="544" spans="1:8" outlineLevel="3">
       <c r="A544" s="13">
         <v>70</v>
       </c>
       <c r="B544" s="6" t="s">
         <v>1081</v>
       </c>
       <c r="C544" s="7" t="s">
         <v>1082</v>
       </c>
       <c r="D544" s="5">
-        <v>84.0</v>
+        <v>17.0</v>
       </c>
       <c r="E544" s="10">
         <v>1240.0</v>
       </c>
       <c r="F544" s="10">
         <v>1116.0</v>
       </c>
       <c r="G544" s="10">
         <v>992.0</v>
       </c>
       <c r="H544" s="10">
         <v>868.0</v>
       </c>
     </row>
     <row r="545" spans="1:8" outlineLevel="3">
       <c r="A545" s="13">
         <v>71</v>
       </c>
       <c r="B545" s="6" t="s">
         <v>1083</v>
       </c>
       <c r="C545" s="7" t="s">
         <v>1084</v>
       </c>
       <c r="D545" s="5">
@@ -18478,51 +18478,51 @@
       </c>
       <c r="E545" s="10">
         <v>1035.0</v>
       </c>
       <c r="F545" s="10">
         <v>931.5</v>
       </c>
       <c r="G545" s="10">
         <v>828.0</v>
       </c>
       <c r="H545" s="10">
         <v>724.5</v>
       </c>
     </row>
     <row r="546" spans="1:8" outlineLevel="3">
       <c r="A546" s="13">
         <v>72</v>
       </c>
       <c r="B546" s="6" t="s">
         <v>1085</v>
       </c>
       <c r="C546" s="7" t="s">
         <v>1086</v>
       </c>
       <c r="D546" s="5">
-        <v>62.0</v>
+        <v>15.0</v>
       </c>
       <c r="E546" s="10">
         <v>1261.0</v>
       </c>
       <c r="F546" s="10">
         <v>1134.9</v>
       </c>
       <c r="G546" s="10">
         <v>1008.8</v>
       </c>
       <c r="H546" s="10">
         <v>882.7</v>
       </c>
     </row>
     <row r="547" spans="1:8" outlineLevel="3">
       <c r="A547" s="13">
         <v>73</v>
       </c>
       <c r="B547" s="6" t="s">
         <v>1087</v>
       </c>
       <c r="C547" s="7" t="s">
         <v>1088</v>
       </c>
       <c r="D547" s="5">
@@ -18530,51 +18530,51 @@
       </c>
       <c r="E547" s="10">
         <v>1056.0</v>
       </c>
       <c r="F547" s="10">
         <v>950.4</v>
       </c>
       <c r="G547" s="10">
         <v>844.8</v>
       </c>
       <c r="H547" s="10">
         <v>739.2</v>
       </c>
     </row>
     <row r="548" spans="1:8" outlineLevel="3">
       <c r="A548" s="13">
         <v>74</v>
       </c>
       <c r="B548" s="6" t="s">
         <v>1089</v>
       </c>
       <c r="C548" s="7" t="s">
         <v>1090</v>
       </c>
       <c r="D548" s="5">
-        <v>140.0</v>
+        <v>158.0</v>
       </c>
       <c r="E548" s="10">
         <v>1273.0</v>
       </c>
       <c r="F548" s="10">
         <v>1145.7</v>
       </c>
       <c r="G548" s="10">
         <v>1018.4</v>
       </c>
       <c r="H548" s="10">
         <v>891.1</v>
       </c>
     </row>
     <row r="549" spans="1:8" outlineLevel="3">
       <c r="A549" s="13">
         <v>75</v>
       </c>
       <c r="B549" s="6" t="s">
         <v>1091</v>
       </c>
       <c r="C549" s="7" t="s">
         <v>1092</v>
       </c>
       <c r="D549" s="5">
@@ -18608,51 +18608,51 @@
       </c>
       <c r="E550" s="10">
         <v>1133.0</v>
       </c>
       <c r="F550" s="10">
         <v>1019.7</v>
       </c>
       <c r="G550" s="10">
         <v>906.4</v>
       </c>
       <c r="H550" s="10">
         <v>793.1</v>
       </c>
     </row>
     <row r="551" spans="1:8" outlineLevel="3">
       <c r="A551" s="13">
         <v>77</v>
       </c>
       <c r="B551" s="6" t="s">
         <v>1095</v>
       </c>
       <c r="C551" s="7" t="s">
         <v>1096</v>
       </c>
       <c r="D551" s="5">
-        <v>443.0</v>
+        <v>694.0</v>
       </c>
       <c r="E551" s="10">
         <v>1385.0</v>
       </c>
       <c r="F551" s="10">
         <v>1246.5</v>
       </c>
       <c r="G551" s="10">
         <v>1108.0</v>
       </c>
       <c r="H551" s="10">
         <v>969.5</v>
       </c>
     </row>
     <row r="552" spans="1:8" outlineLevel="3">
       <c r="A552" s="13">
         <v>78</v>
       </c>
       <c r="B552" s="6" t="s">
         <v>1097</v>
       </c>
       <c r="C552" s="7" t="s">
         <v>1098</v>
       </c>
       <c r="D552" s="5">
@@ -18660,51 +18660,51 @@
       </c>
       <c r="E552" s="10">
         <v>1170.0</v>
       </c>
       <c r="F552" s="10">
         <v>1053.0</v>
       </c>
       <c r="G552" s="10">
         <v>936.0</v>
       </c>
       <c r="H552" s="10">
         <v>819.0</v>
       </c>
     </row>
     <row r="553" spans="1:8" outlineLevel="3">
       <c r="A553" s="13">
         <v>79</v>
       </c>
       <c r="B553" s="6" t="s">
         <v>1099</v>
       </c>
       <c r="C553" s="7" t="s">
         <v>1100</v>
       </c>
       <c r="D553" s="5">
-        <v>173.0</v>
+        <v>213.0</v>
       </c>
       <c r="E553" s="10">
         <v>1406.0</v>
       </c>
       <c r="F553" s="10">
         <v>1265.4</v>
       </c>
       <c r="G553" s="10">
         <v>1124.8</v>
       </c>
       <c r="H553" s="10">
         <v>984.2</v>
       </c>
     </row>
     <row r="554" spans="1:8" outlineLevel="3">
       <c r="A554" s="13">
         <v>80</v>
       </c>
       <c r="B554" s="6" t="s">
         <v>1101</v>
       </c>
       <c r="C554" s="7" t="s">
         <v>1102</v>
       </c>
       <c r="D554" s="5">
@@ -18816,51 +18816,51 @@
       </c>
       <c r="E558" s="10">
         <v>1387.0</v>
       </c>
       <c r="F558" s="10">
         <v>1248.3</v>
       </c>
       <c r="G558" s="10">
         <v>1109.6</v>
       </c>
       <c r="H558" s="10">
         <v>970.9</v>
       </c>
     </row>
     <row r="559" spans="1:8" outlineLevel="3">
       <c r="A559" s="13">
         <v>85</v>
       </c>
       <c r="B559" s="6" t="s">
         <v>1111</v>
       </c>
       <c r="C559" s="7" t="s">
         <v>1112</v>
       </c>
       <c r="D559" s="5">
-        <v>438.0</v>
+        <v>667.0</v>
       </c>
       <c r="E559" s="10">
         <v>1686.0</v>
       </c>
       <c r="F559" s="10">
         <v>1517.4</v>
       </c>
       <c r="G559" s="10">
         <v>1348.8</v>
       </c>
       <c r="H559" s="10">
         <v>1180.2</v>
       </c>
     </row>
     <row r="560" spans="1:8" outlineLevel="3">
       <c r="A560" s="13">
         <v>86</v>
       </c>
       <c r="B560" s="6" t="s">
         <v>1113</v>
       </c>
       <c r="C560" s="7" t="s">
         <v>1114</v>
       </c>
       <c r="D560" s="5">
@@ -18868,77 +18868,77 @@
       </c>
       <c r="E560" s="10">
         <v>1509.0</v>
       </c>
       <c r="F560" s="10">
         <v>1358.1</v>
       </c>
       <c r="G560" s="10">
         <v>1207.2</v>
       </c>
       <c r="H560" s="10">
         <v>1056.3</v>
       </c>
     </row>
     <row r="561" spans="1:8" outlineLevel="3">
       <c r="A561" s="13">
         <v>87</v>
       </c>
       <c r="B561" s="6" t="s">
         <v>1115</v>
       </c>
       <c r="C561" s="7" t="s">
         <v>1116</v>
       </c>
       <c r="D561" s="5">
-        <v>547.0</v>
+        <v>915.0</v>
       </c>
       <c r="E561" s="10">
         <v>1838.0</v>
       </c>
       <c r="F561" s="10">
         <v>1654.2</v>
       </c>
       <c r="G561" s="10">
         <v>1470.4</v>
       </c>
       <c r="H561" s="10">
         <v>1286.6</v>
       </c>
     </row>
     <row r="562" spans="1:8" outlineLevel="3">
       <c r="A562" s="13">
         <v>88</v>
       </c>
       <c r="B562" s="6" t="s">
         <v>1117</v>
       </c>
       <c r="C562" s="7" t="s">
         <v>1118</v>
       </c>
       <c r="D562" s="5">
-        <v>140.0</v>
+        <v>98.0</v>
       </c>
       <c r="E562" s="10">
         <v>2382.0</v>
       </c>
       <c r="F562" s="10">
         <v>2143.8</v>
       </c>
       <c r="G562" s="10">
         <v>1905.6</v>
       </c>
       <c r="H562" s="10">
         <v>1667.4</v>
       </c>
     </row>
     <row r="563" spans="1:8" outlineLevel="3">
       <c r="A563" s="13">
         <v>89</v>
       </c>
       <c r="B563" s="6" t="s">
         <v>1119</v>
       </c>
       <c r="C563" s="7" t="s">
         <v>1120</v>
       </c>
       <c r="D563" s="5">
@@ -18946,77 +18946,77 @@
       </c>
       <c r="E563" s="10">
         <v>2471.0</v>
       </c>
       <c r="F563" s="10">
         <v>2223.9</v>
       </c>
       <c r="G563" s="10">
         <v>1976.8</v>
       </c>
       <c r="H563" s="10">
         <v>1729.7</v>
       </c>
     </row>
     <row r="564" spans="1:8" outlineLevel="3">
       <c r="A564" s="13">
         <v>90</v>
       </c>
       <c r="B564" s="6" t="s">
         <v>1121</v>
       </c>
       <c r="C564" s="7" t="s">
         <v>1122</v>
       </c>
       <c r="D564" s="5">
-        <v>53.0</v>
+        <v>7.0</v>
       </c>
       <c r="E564" s="10">
         <v>2646.0</v>
       </c>
       <c r="F564" s="10">
         <v>2381.4</v>
       </c>
       <c r="G564" s="10">
         <v>2116.8</v>
       </c>
       <c r="H564" s="10">
         <v>1852.2</v>
       </c>
     </row>
     <row r="565" spans="1:8" outlineLevel="3">
       <c r="A565" s="13">
         <v>91</v>
       </c>
       <c r="B565" s="6" t="s">
         <v>1123</v>
       </c>
       <c r="C565" s="7" t="s">
         <v>1124</v>
       </c>
       <c r="D565" s="5">
-        <v>30.0</v>
+        <v>0.0</v>
       </c>
       <c r="E565" s="10">
         <v>2940.0</v>
       </c>
       <c r="F565" s="10">
         <v>2646.0</v>
       </c>
       <c r="G565" s="10">
         <v>2352.0</v>
       </c>
       <c r="H565" s="10">
         <v>2058.0</v>
       </c>
     </row>
     <row r="566" spans="1:8" outlineLevel="3">
       <c r="A566" s="13">
         <v>92</v>
       </c>
       <c r="B566" s="6" t="s">
         <v>1125</v>
       </c>
       <c r="C566" s="7" t="s">
         <v>1126</v>
       </c>
       <c r="D566" s="5">
@@ -19050,51 +19050,51 @@
       </c>
       <c r="E567" s="10">
         <v>1046.0</v>
       </c>
       <c r="F567" s="10">
         <v>941.4</v>
       </c>
       <c r="G567" s="10">
         <v>836.8</v>
       </c>
       <c r="H567" s="10">
         <v>732.2</v>
       </c>
     </row>
     <row r="568" spans="1:8" outlineLevel="3">
       <c r="A568" s="13">
         <v>94</v>
       </c>
       <c r="B568" s="6" t="s">
         <v>1129</v>
       </c>
       <c r="C568" s="7" t="s">
         <v>1130</v>
       </c>
       <c r="D568" s="5">
-        <v>21.0</v>
+        <v>0.0</v>
       </c>
       <c r="E568" s="10">
         <v>1142.0</v>
       </c>
       <c r="F568" s="10">
         <v>1027.8</v>
       </c>
       <c r="G568" s="10">
         <v>913.6</v>
       </c>
       <c r="H568" s="10">
         <v>799.4</v>
       </c>
     </row>
     <row r="569" spans="1:8" outlineLevel="3">
       <c r="A569" s="13">
         <v>95</v>
       </c>
       <c r="B569" s="6" t="s">
         <v>1131</v>
       </c>
       <c r="C569" s="7" t="s">
         <v>1132</v>
       </c>
       <c r="D569" s="5">
@@ -19102,51 +19102,51 @@
       </c>
       <c r="E569" s="10">
         <v>3589.0</v>
       </c>
       <c r="F569" s="10">
         <v>3230.1</v>
       </c>
       <c r="G569" s="10">
         <v>2871.2</v>
       </c>
       <c r="H569" s="10">
         <v>2512.3</v>
       </c>
     </row>
     <row r="570" spans="1:8" outlineLevel="3">
       <c r="A570" s="13">
         <v>96</v>
       </c>
       <c r="B570" s="6" t="s">
         <v>1133</v>
       </c>
       <c r="C570" s="7" t="s">
         <v>1134</v>
       </c>
       <c r="D570" s="5">
-        <v>26.0</v>
+        <v>0.0</v>
       </c>
       <c r="E570" s="10">
         <v>1276.0</v>
       </c>
       <c r="F570" s="10">
         <v>1148.4</v>
       </c>
       <c r="G570" s="10">
         <v>1020.8</v>
       </c>
       <c r="H570" s="10">
         <v>893.2</v>
       </c>
     </row>
     <row r="571" spans="1:8" outlineLevel="3">
       <c r="A571" s="13">
         <v>97</v>
       </c>
       <c r="B571" s="6" t="s">
         <v>1135</v>
       </c>
       <c r="C571" s="7" t="s">
         <v>1136</v>
       </c>
       <c r="D571" s="5">
@@ -19154,129 +19154,129 @@
       </c>
       <c r="E571" s="10">
         <v>1240.0</v>
       </c>
       <c r="F571" s="10">
         <v>1116.0</v>
       </c>
       <c r="G571" s="10">
         <v>992.0</v>
       </c>
       <c r="H571" s="10">
         <v>868.0</v>
       </c>
     </row>
     <row r="572" spans="1:8" outlineLevel="3">
       <c r="A572" s="13">
         <v>98</v>
       </c>
       <c r="B572" s="6" t="s">
         <v>1137</v>
       </c>
       <c r="C572" s="7" t="s">
         <v>1138</v>
       </c>
       <c r="D572" s="5">
-        <v>49.0</v>
+        <v>5.0</v>
       </c>
       <c r="E572" s="10">
         <v>1392.0</v>
       </c>
       <c r="F572" s="10">
         <v>1252.8</v>
       </c>
       <c r="G572" s="10">
         <v>1113.6</v>
       </c>
       <c r="H572" s="10">
         <v>974.4</v>
       </c>
     </row>
     <row r="573" spans="1:8" outlineLevel="3">
       <c r="A573" s="13">
         <v>99</v>
       </c>
       <c r="B573" s="6" t="s">
         <v>1139</v>
       </c>
       <c r="C573" s="7" t="s">
         <v>1140</v>
       </c>
       <c r="D573" s="5">
-        <v>115.0</v>
+        <v>76.0</v>
       </c>
       <c r="E573" s="10">
         <v>1477.0</v>
       </c>
       <c r="F573" s="10">
         <v>1329.3</v>
       </c>
       <c r="G573" s="10">
         <v>1181.6</v>
       </c>
       <c r="H573" s="10">
         <v>1033.9</v>
       </c>
     </row>
     <row r="574" spans="1:8" outlineLevel="3">
       <c r="A574" s="13">
         <v>100</v>
       </c>
       <c r="B574" s="6" t="s">
         <v>1141</v>
       </c>
       <c r="C574" s="7" t="s">
         <v>1142</v>
       </c>
       <c r="D574" s="5">
-        <v>12.0</v>
+        <v>0.0</v>
       </c>
       <c r="E574" s="10">
         <v>1618.0</v>
       </c>
       <c r="F574" s="10">
         <v>1456.2</v>
       </c>
       <c r="G574" s="10">
         <v>1294.4</v>
       </c>
       <c r="H574" s="10">
         <v>1132.6</v>
       </c>
     </row>
     <row r="575" spans="1:8" outlineLevel="3">
       <c r="A575" s="13">
         <v>101</v>
       </c>
       <c r="B575" s="6" t="s">
         <v>1143</v>
       </c>
       <c r="C575" s="7" t="s">
         <v>1144</v>
       </c>
       <c r="D575" s="5">
-        <v>14.0</v>
+        <v>106.0</v>
       </c>
       <c r="E575" s="10">
         <v>1662.0</v>
       </c>
       <c r="F575" s="10">
         <v>1495.8</v>
       </c>
       <c r="G575" s="10">
         <v>1329.6</v>
       </c>
       <c r="H575" s="10">
         <v>1163.4</v>
       </c>
     </row>
     <row r="576" spans="1:8" outlineLevel="3">
       <c r="A576" s="13">
         <v>102</v>
       </c>
       <c r="B576" s="6" t="s">
         <v>1145</v>
       </c>
       <c r="C576" s="7" t="s">
         <v>1146</v>
       </c>
       <c r="D576" s="5">
@@ -19284,51 +19284,51 @@
       </c>
       <c r="E576" s="10">
         <v>1600.0</v>
       </c>
       <c r="F576" s="10">
         <v>1440.0</v>
       </c>
       <c r="G576" s="10">
         <v>1280.0</v>
       </c>
       <c r="H576" s="10">
         <v>1120.0</v>
       </c>
     </row>
     <row r="577" spans="1:8" outlineLevel="3">
       <c r="A577" s="13">
         <v>103</v>
       </c>
       <c r="B577" s="6" t="s">
         <v>1147</v>
       </c>
       <c r="C577" s="7" t="s">
         <v>1148</v>
       </c>
       <c r="D577" s="5">
-        <v>40.0</v>
+        <v>53.0</v>
       </c>
       <c r="E577" s="10">
         <v>1726.0</v>
       </c>
       <c r="F577" s="10">
         <v>1553.4</v>
       </c>
       <c r="G577" s="10">
         <v>1380.8</v>
       </c>
       <c r="H577" s="10">
         <v>1208.2</v>
       </c>
     </row>
     <row r="578" spans="1:8" outlineLevel="3">
       <c r="A578" s="13">
         <v>104</v>
       </c>
       <c r="B578" s="6" t="s">
         <v>1149</v>
       </c>
       <c r="C578" s="7" t="s">
         <v>1150</v>
       </c>
       <c r="D578" s="5">
@@ -19336,77 +19336,77 @@
       </c>
       <c r="E578" s="10">
         <v>1640.0</v>
       </c>
       <c r="F578" s="10">
         <v>1476.0</v>
       </c>
       <c r="G578" s="10">
         <v>1312.0</v>
       </c>
       <c r="H578" s="10">
         <v>1148.0</v>
       </c>
     </row>
     <row r="579" spans="1:8" outlineLevel="3">
       <c r="A579" s="13">
         <v>105</v>
       </c>
       <c r="B579" s="6" t="s">
         <v>1151</v>
       </c>
       <c r="C579" s="7" t="s">
         <v>1152</v>
       </c>
       <c r="D579" s="5">
-        <v>201.0</v>
+        <v>0.0</v>
       </c>
       <c r="E579" s="10">
         <v>1774.0</v>
       </c>
       <c r="F579" s="10">
         <v>1596.6</v>
       </c>
       <c r="G579" s="10">
         <v>1419.2</v>
       </c>
       <c r="H579" s="10">
         <v>1241.8</v>
       </c>
     </row>
     <row r="580" spans="1:8" outlineLevel="3">
       <c r="A580" s="13">
         <v>106</v>
       </c>
       <c r="B580" s="6" t="s">
         <v>1153</v>
       </c>
       <c r="C580" s="7" t="s">
         <v>1154</v>
       </c>
       <c r="D580" s="5">
-        <v>180.0</v>
+        <v>0.0</v>
       </c>
       <c r="E580" s="10">
         <v>1853.0</v>
       </c>
       <c r="F580" s="10">
         <v>1667.7</v>
       </c>
       <c r="G580" s="10">
         <v>1482.4</v>
       </c>
       <c r="H580" s="10">
         <v>1297.1</v>
       </c>
     </row>
     <row r="581" spans="1:8" outlineLevel="3">
       <c r="A581" s="13">
         <v>107</v>
       </c>
       <c r="B581" s="6" t="s">
         <v>1155</v>
       </c>
       <c r="C581" s="7" t="s">
         <v>1156</v>
       </c>
       <c r="D581" s="5">
@@ -19414,77 +19414,77 @@
       </c>
       <c r="E581" s="10">
         <v>1906.0</v>
       </c>
       <c r="F581" s="10">
         <v>1715.4</v>
       </c>
       <c r="G581" s="10">
         <v>1524.8</v>
       </c>
       <c r="H581" s="10">
         <v>1334.2</v>
       </c>
     </row>
     <row r="582" spans="1:8" outlineLevel="3">
       <c r="A582" s="13">
         <v>108</v>
       </c>
       <c r="B582" s="6" t="s">
         <v>1157</v>
       </c>
       <c r="C582" s="7" t="s">
         <v>1158</v>
       </c>
       <c r="D582" s="5">
-        <v>151.0</v>
+        <v>0.0</v>
       </c>
       <c r="E582" s="10">
         <v>2104.0</v>
       </c>
       <c r="F582" s="10">
         <v>1893.6</v>
       </c>
       <c r="G582" s="10">
         <v>1683.2</v>
       </c>
       <c r="H582" s="10">
         <v>1472.8</v>
       </c>
     </row>
     <row r="583" spans="1:8" outlineLevel="3">
       <c r="A583" s="13">
         <v>109</v>
       </c>
       <c r="B583" s="6" t="s">
         <v>1159</v>
       </c>
       <c r="C583" s="7" t="s">
         <v>1160</v>
       </c>
       <c r="D583" s="5">
-        <v>285.0</v>
+        <v>0.0</v>
       </c>
       <c r="E583" s="10">
         <v>2213.0</v>
       </c>
       <c r="F583" s="10">
         <v>1991.7</v>
       </c>
       <c r="G583" s="10">
         <v>1770.4</v>
       </c>
       <c r="H583" s="10">
         <v>1549.1</v>
       </c>
     </row>
     <row r="584" spans="1:8" outlineLevel="3">
       <c r="A584" s="13">
         <v>110</v>
       </c>
       <c r="B584" s="6" t="s">
         <v>1161</v>
       </c>
       <c r="C584" s="7" t="s">
         <v>1162</v>
       </c>
       <c r="D584" s="5">
@@ -19908,51 +19908,51 @@
       </c>
       <c r="E600" s="10">
         <v>2430.0</v>
       </c>
       <c r="F600" s="10">
         <v>2187.0</v>
       </c>
       <c r="G600" s="10">
         <v>1944.0</v>
       </c>
       <c r="H600" s="10">
         <v>1701.0</v>
       </c>
     </row>
     <row r="601" spans="1:8" outlineLevel="3">
       <c r="A601" s="13">
         <v>127</v>
       </c>
       <c r="B601" s="6" t="s">
         <v>1195</v>
       </c>
       <c r="C601" s="7" t="s">
         <v>1196</v>
       </c>
       <c r="D601" s="5">
-        <v>12.0</v>
+        <v>25.0</v>
       </c>
       <c r="E601" s="10">
         <v>2668.0</v>
       </c>
       <c r="F601" s="10">
         <v>2401.2</v>
       </c>
       <c r="G601" s="10">
         <v>2134.4</v>
       </c>
       <c r="H601" s="10">
         <v>1867.6</v>
       </c>
     </row>
     <row r="602" spans="1:8" outlineLevel="3">
       <c r="A602" s="13">
         <v>128</v>
       </c>
       <c r="B602" s="6" t="s">
         <v>1197</v>
       </c>
       <c r="C602" s="7" t="s">
         <v>1198</v>
       </c>
       <c r="D602" s="5">
@@ -20478,103 +20478,103 @@
       </c>
       <c r="E623" s="10">
         <v>1694.0</v>
       </c>
       <c r="F623" s="10">
         <v>1524.6</v>
       </c>
       <c r="G623" s="10">
         <v>1355.2</v>
       </c>
       <c r="H623" s="10">
         <v>1185.8</v>
       </c>
     </row>
     <row r="624" spans="1:8" outlineLevel="3">
       <c r="A624" s="13">
         <v>2</v>
       </c>
       <c r="B624" s="6" t="s">
         <v>1239</v>
       </c>
       <c r="C624" s="7" t="s">
         <v>1240</v>
       </c>
       <c r="D624" s="5">
-        <v>431.0</v>
+        <v>302.0</v>
       </c>
       <c r="E624" s="10">
         <v>1246.0</v>
       </c>
       <c r="F624" s="10">
         <v>1121.4</v>
       </c>
       <c r="G624" s="10">
         <v>996.8</v>
       </c>
       <c r="H624" s="10">
         <v>872.2</v>
       </c>
     </row>
     <row r="625" spans="1:8" outlineLevel="3">
       <c r="A625" s="13">
         <v>3</v>
       </c>
       <c r="B625" s="6" t="s">
         <v>1241</v>
       </c>
       <c r="C625" s="7" t="s">
         <v>1242</v>
       </c>
       <c r="D625" s="5">
-        <v>38.0</v>
+        <v>27.0</v>
       </c>
       <c r="E625" s="10">
         <v>5295.0</v>
       </c>
       <c r="F625" s="10">
         <v>4765.5</v>
       </c>
       <c r="G625" s="10">
         <v>4236.0</v>
       </c>
       <c r="H625" s="10">
         <v>3706.5</v>
       </c>
     </row>
     <row r="626" spans="1:8" outlineLevel="3">
       <c r="A626" s="13">
         <v>4</v>
       </c>
       <c r="B626" s="6" t="s">
         <v>1243</v>
       </c>
       <c r="C626" s="7" t="s">
         <v>1244</v>
       </c>
       <c r="D626" s="5">
-        <v>580.0</v>
+        <v>911.0</v>
       </c>
       <c r="E626" s="10">
         <v>593.0</v>
       </c>
       <c r="F626" s="10">
         <v>533.7</v>
       </c>
       <c r="G626" s="10">
         <v>474.4</v>
       </c>
       <c r="H626" s="10">
         <v>415.1</v>
       </c>
     </row>
     <row r="627" spans="1:8" outlineLevel="3">
       <c r="A627" s="13">
         <v>5</v>
       </c>
       <c r="B627" s="6" t="s">
         <v>1245</v>
       </c>
       <c r="C627" s="7" t="s">
         <v>1246</v>
       </c>
       <c r="D627" s="5">
@@ -20582,129 +20582,129 @@
       </c>
       <c r="E627" s="10">
         <v>1892.0</v>
       </c>
       <c r="F627" s="10">
         <v>1702.8</v>
       </c>
       <c r="G627" s="10">
         <v>1513.6</v>
       </c>
       <c r="H627" s="10">
         <v>1324.4</v>
       </c>
     </row>
     <row r="628" spans="1:8" outlineLevel="3">
       <c r="A628" s="13">
         <v>6</v>
       </c>
       <c r="B628" s="6" t="s">
         <v>1247</v>
       </c>
       <c r="C628" s="7" t="s">
         <v>1248</v>
       </c>
       <c r="D628" s="5">
-        <v>122.0</v>
+        <v>146.0</v>
       </c>
       <c r="E628" s="10">
         <v>447.0</v>
       </c>
       <c r="F628" s="10">
         <v>402.3</v>
       </c>
       <c r="G628" s="10">
         <v>357.6</v>
       </c>
       <c r="H628" s="10">
         <v>312.9</v>
       </c>
     </row>
     <row r="629" spans="1:8" outlineLevel="3">
       <c r="A629" s="13">
         <v>7</v>
       </c>
       <c r="B629" s="6" t="s">
         <v>1249</v>
       </c>
       <c r="C629" s="7" t="s">
         <v>1250</v>
       </c>
       <c r="D629" s="5">
-        <v>385.0</v>
+        <v>405.0</v>
       </c>
       <c r="E629" s="10">
         <v>772.0</v>
       </c>
       <c r="F629" s="10">
         <v>694.8</v>
       </c>
       <c r="G629" s="10">
         <v>617.6</v>
       </c>
       <c r="H629" s="10">
         <v>540.4</v>
       </c>
     </row>
     <row r="630" spans="1:8" outlineLevel="3">
       <c r="A630" s="13">
         <v>8</v>
       </c>
       <c r="B630" s="6" t="s">
         <v>1251</v>
       </c>
       <c r="C630" s="7" t="s">
         <v>1252</v>
       </c>
       <c r="D630" s="5">
-        <v>547.0</v>
+        <v>631.0</v>
       </c>
       <c r="E630" s="10">
         <v>1311.0</v>
       </c>
       <c r="F630" s="10">
         <v>1179.9</v>
       </c>
       <c r="G630" s="10">
         <v>1048.8</v>
       </c>
       <c r="H630" s="10">
         <v>917.7</v>
       </c>
     </row>
     <row r="631" spans="1:8" outlineLevel="3">
       <c r="A631" s="13">
         <v>9</v>
       </c>
       <c r="B631" s="6" t="s">
         <v>1253</v>
       </c>
       <c r="C631" s="7" t="s">
         <v>1254</v>
       </c>
       <c r="D631" s="5">
-        <v>844.0</v>
+        <v>1063.0</v>
       </c>
       <c r="E631" s="10">
         <v>975.0</v>
       </c>
       <c r="F631" s="10">
         <v>877.5</v>
       </c>
       <c r="G631" s="10">
         <v>780.0</v>
       </c>
       <c r="H631" s="10">
         <v>682.5</v>
       </c>
     </row>
     <row r="632" spans="1:8" outlineLevel="3">
       <c r="A632" s="13">
         <v>10</v>
       </c>
       <c r="B632" s="6" t="s">
         <v>1255</v>
       </c>
       <c r="C632" s="7" t="s">
         <v>1256</v>
       </c>
       <c r="D632" s="5">
@@ -20712,51 +20712,51 @@
       </c>
       <c r="E632" s="10">
         <v>0.0</v>
       </c>
       <c r="F632" s="10">
         <v>0.0</v>
       </c>
       <c r="G632" s="10">
         <v>0.0</v>
       </c>
       <c r="H632" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="633" spans="1:8" outlineLevel="3">
       <c r="A633" s="13">
         <v>11</v>
       </c>
       <c r="B633" s="6" t="s">
         <v>1257</v>
       </c>
       <c r="C633" s="7" t="s">
         <v>1258</v>
       </c>
       <c r="D633" s="5">
-        <v>403.0</v>
+        <v>242.0</v>
       </c>
       <c r="E633" s="10">
         <v>701.0</v>
       </c>
       <c r="F633" s="10">
         <v>630.9</v>
       </c>
       <c r="G633" s="10">
         <v>560.8</v>
       </c>
       <c r="H633" s="10">
         <v>490.7</v>
       </c>
     </row>
     <row r="634" spans="1:8" outlineLevel="3">
       <c r="A634" s="13">
         <v>12</v>
       </c>
       <c r="B634" s="6" t="s">
         <v>1259</v>
       </c>
       <c r="C634" s="7" t="s">
         <v>1260</v>
       </c>
       <c r="D634" s="5">
@@ -20894,51 +20894,51 @@
       </c>
       <c r="E639" s="10">
         <v>0.0</v>
       </c>
       <c r="F639" s="10">
         <v>0.0</v>
       </c>
       <c r="G639" s="10">
         <v>0.0</v>
       </c>
       <c r="H639" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="640" spans="1:8" outlineLevel="3">
       <c r="A640" s="13">
         <v>18</v>
       </c>
       <c r="B640" s="6" t="s">
         <v>1271</v>
       </c>
       <c r="C640" s="7" t="s">
         <v>1272</v>
       </c>
       <c r="D640" s="5">
-        <v>81.0</v>
+        <v>100.0</v>
       </c>
       <c r="E640" s="10">
         <v>1203.0</v>
       </c>
       <c r="F640" s="10">
         <v>1082.7</v>
       </c>
       <c r="G640" s="10">
         <v>962.4</v>
       </c>
       <c r="H640" s="10">
         <v>842.1</v>
       </c>
     </row>
     <row r="641" spans="1:8" outlineLevel="3">
       <c r="A641" s="13">
         <v>19</v>
       </c>
       <c r="B641" s="6" t="s">
         <v>1273</v>
       </c>
       <c r="C641" s="7" t="s">
         <v>1274</v>
       </c>
       <c r="D641" s="5">
@@ -21128,51 +21128,51 @@
       </c>
       <c r="E648" s="10">
         <v>1093.0</v>
       </c>
       <c r="F648" s="10">
         <v>983.7</v>
       </c>
       <c r="G648" s="10">
         <v>874.4</v>
       </c>
       <c r="H648" s="10">
         <v>765.1</v>
       </c>
     </row>
     <row r="649" spans="1:8" outlineLevel="3">
       <c r="A649" s="13">
         <v>27</v>
       </c>
       <c r="B649" s="6" t="s">
         <v>1289</v>
       </c>
       <c r="C649" s="7" t="s">
         <v>1290</v>
       </c>
       <c r="D649" s="5">
-        <v>85.0</v>
+        <v>0.0</v>
       </c>
       <c r="E649" s="10">
         <v>2917.0</v>
       </c>
       <c r="F649" s="10">
         <v>2625.3</v>
       </c>
       <c r="G649" s="10">
         <v>2333.6</v>
       </c>
       <c r="H649" s="10">
         <v>2041.9</v>
       </c>
     </row>
     <row r="650" spans="1:8" outlineLevel="3">
       <c r="A650" s="13">
         <v>28</v>
       </c>
       <c r="B650" s="6" t="s">
         <v>1291</v>
       </c>
       <c r="C650" s="7" t="s">
         <v>1292</v>
       </c>
       <c r="D650" s="5">
@@ -21244,51 +21244,51 @@
       </c>
       <c r="E653" s="10">
         <v>0.0</v>
       </c>
       <c r="F653" s="10">
         <v>0.0</v>
       </c>
       <c r="G653" s="10">
         <v>0.0</v>
       </c>
       <c r="H653" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="654" spans="1:8" outlineLevel="3">
       <c r="A654" s="13">
         <v>2</v>
       </c>
       <c r="B654" s="6" t="s">
         <v>1298</v>
       </c>
       <c r="C654" s="7" t="s">
         <v>1299</v>
       </c>
       <c r="D654" s="5">
-        <v>72.0</v>
+        <v>67.0</v>
       </c>
       <c r="E654" s="10">
         <v>1785.0</v>
       </c>
       <c r="F654" s="10">
         <v>1606.5</v>
       </c>
       <c r="G654" s="10">
         <v>1428.0</v>
       </c>
       <c r="H654" s="10">
         <v>1249.5</v>
       </c>
     </row>
     <row r="655" spans="1:8" outlineLevel="3">
       <c r="A655" s="13">
         <v>3</v>
       </c>
       <c r="B655" s="6" t="s">
         <v>1300</v>
       </c>
       <c r="C655" s="7" t="s">
         <v>1301</v>
       </c>
       <c r="D655" s="5">
@@ -21296,51 +21296,51 @@
       </c>
       <c r="E655" s="10">
         <v>0.0</v>
       </c>
       <c r="F655" s="10">
         <v>0.0</v>
       </c>
       <c r="G655" s="10">
         <v>0.0</v>
       </c>
       <c r="H655" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="656" spans="1:8" outlineLevel="3">
       <c r="A656" s="13">
         <v>4</v>
       </c>
       <c r="B656" s="6" t="s">
         <v>1302</v>
       </c>
       <c r="C656" s="7" t="s">
         <v>1303</v>
       </c>
       <c r="D656" s="5">
-        <v>131.0</v>
+        <v>103.0</v>
       </c>
       <c r="E656" s="10">
         <v>2677.0</v>
       </c>
       <c r="F656" s="10">
         <v>2409.3</v>
       </c>
       <c r="G656" s="10">
         <v>2141.6</v>
       </c>
       <c r="H656" s="10">
         <v>1873.9</v>
       </c>
     </row>
     <row r="657" spans="1:8" outlineLevel="3">
       <c r="A657" s="13">
         <v>5</v>
       </c>
       <c r="B657" s="6" t="s">
         <v>1304</v>
       </c>
       <c r="C657" s="7" t="s">
         <v>1305</v>
       </c>
       <c r="D657" s="5">
@@ -21348,51 +21348,51 @@
       </c>
       <c r="E657" s="10">
         <v>0.0</v>
       </c>
       <c r="F657" s="10">
         <v>0.0</v>
       </c>
       <c r="G657" s="10">
         <v>0.0</v>
       </c>
       <c r="H657" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="658" spans="1:8" outlineLevel="3">
       <c r="A658" s="13">
         <v>6</v>
       </c>
       <c r="B658" s="6" t="s">
         <v>1306</v>
       </c>
       <c r="C658" s="7" t="s">
         <v>1307</v>
       </c>
       <c r="D658" s="5">
-        <v>405.0</v>
+        <v>2.0</v>
       </c>
       <c r="E658" s="10">
         <v>6898.0</v>
       </c>
       <c r="F658" s="10">
         <v>6208.2</v>
       </c>
       <c r="G658" s="10">
         <v>5518.4</v>
       </c>
       <c r="H658" s="10">
         <v>4828.6</v>
       </c>
     </row>
     <row r="659" spans="1:8" outlineLevel="3">
       <c r="A659" s="13">
         <v>7</v>
       </c>
       <c r="B659" s="6" t="s">
         <v>1308</v>
       </c>
       <c r="C659" s="7" t="s">
         <v>1309</v>
       </c>
       <c r="D659" s="5">
@@ -21490,51 +21490,51 @@
       </c>
       <c r="E663" s="10">
         <v>0.0</v>
       </c>
       <c r="F663" s="10">
         <v>0.0</v>
       </c>
       <c r="G663" s="10">
         <v>0.0</v>
       </c>
       <c r="H663" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="664" spans="1:8" outlineLevel="3">
       <c r="A664" s="13">
         <v>2</v>
       </c>
       <c r="B664" s="6" t="s">
         <v>1317</v>
       </c>
       <c r="C664" s="7" t="s">
         <v>1318</v>
       </c>
       <c r="D664" s="5">
-        <v>177.0</v>
+        <v>158.0</v>
       </c>
       <c r="E664" s="10">
         <v>2478.0</v>
       </c>
       <c r="F664" s="10">
         <v>2230.2</v>
       </c>
       <c r="G664" s="10">
         <v>1982.4</v>
       </c>
       <c r="H664" s="10">
         <v>1734.6</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A12:H12"/>
     <mergeCell ref="A13:H13"/>
     <mergeCell ref="A165:H165"/>
     <mergeCell ref="A189:H189"/>
     <mergeCell ref="A190:H190"/>
     <mergeCell ref="A422:H422"/>
     <mergeCell ref="A433:H433"/>