--- v0 (2026-05-03)
+++ v1 (2026-06-17)
@@ -825,465 +825,465 @@
       </c>
       <c r="E4" s="10">
         <v>0.0</v>
       </c>
       <c r="F4" s="10">
         <v>0.0</v>
       </c>
       <c r="G4" s="10">
         <v>0.0</v>
       </c>
       <c r="H4" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:8" outlineLevel="2">
       <c r="A5" s="14">
         <v>2</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="5">
-        <v>14109.1</v>
+        <v>13727.1</v>
       </c>
       <c r="E5" s="10">
         <v>101.0</v>
       </c>
       <c r="F5" s="10">
         <v>90.9</v>
       </c>
       <c r="G5" s="10">
         <v>80.8</v>
       </c>
       <c r="H5" s="10">
         <v>70.7</v>
       </c>
     </row>
     <row r="6" spans="1:8" outlineLevel="2">
       <c r="A6" s="14">
         <v>3</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D6" s="5">
-        <v>27768.0</v>
+        <v>22067.0</v>
       </c>
       <c r="E6" s="10">
         <v>96.0</v>
       </c>
       <c r="F6" s="10">
         <v>86.4</v>
       </c>
       <c r="G6" s="10">
         <v>76.8</v>
       </c>
       <c r="H6" s="10">
         <v>67.2</v>
       </c>
     </row>
     <row r="7" spans="1:8" outlineLevel="2">
       <c r="A7" s="14">
         <v>4</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>17</v>
       </c>
       <c r="D7" s="5">
-        <v>2100.0</v>
+        <v>2047.0</v>
       </c>
       <c r="E7" s="10">
         <v>90.0</v>
       </c>
       <c r="F7" s="10">
         <v>81.0</v>
       </c>
       <c r="G7" s="10">
         <v>72.0</v>
       </c>
       <c r="H7" s="10">
         <v>63.0</v>
       </c>
     </row>
     <row r="8" spans="1:8" outlineLevel="2">
       <c r="A8" s="14">
         <v>5</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D8" s="5">
-        <v>3474.0</v>
+        <v>2303.0</v>
       </c>
       <c r="E8" s="10">
         <v>90.0</v>
       </c>
       <c r="F8" s="10">
         <v>81.0</v>
       </c>
       <c r="G8" s="10">
         <v>72.0</v>
       </c>
       <c r="H8" s="10">
         <v>63.0</v>
       </c>
     </row>
     <row r="9" spans="1:8" outlineLevel="1">
       <c r="A9" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="4"/>
       <c r="C9" s="4"/>
       <c r="D9" s="4"/>
       <c r="E9" s="9"/>
       <c r="F9" s="9"/>
       <c r="G9" s="9"/>
       <c r="H9" s="9"/>
     </row>
     <row r="10" spans="1:8" outlineLevel="2">
       <c r="A10" s="14">
         <v>1</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>21</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>22</v>
       </c>
       <c r="D10" s="5">
-        <v>122.0</v>
+        <v>95.0</v>
       </c>
       <c r="E10" s="10">
         <v>1080.0</v>
       </c>
       <c r="F10" s="10">
         <v>972.0</v>
       </c>
       <c r="G10" s="10">
         <v>864.0</v>
       </c>
       <c r="H10" s="10">
         <v>756.0</v>
       </c>
     </row>
     <row r="11" spans="1:8" outlineLevel="2">
       <c r="A11" s="14">
         <v>2</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="5">
-        <v>4721.09</v>
+        <v>4436.09</v>
       </c>
       <c r="E11" s="10">
         <v>163.0</v>
       </c>
       <c r="F11" s="10">
         <v>146.7</v>
       </c>
       <c r="G11" s="10">
         <v>130.4</v>
       </c>
       <c r="H11" s="10">
         <v>114.1</v>
       </c>
     </row>
     <row r="12" spans="1:8" outlineLevel="2">
       <c r="A12" s="14">
         <v>3</v>
       </c>
       <c r="B12" s="6" t="s">
         <v>25</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>26</v>
       </c>
       <c r="D12" s="5">
-        <v>8262.5</v>
+        <v>7587.497</v>
       </c>
       <c r="E12" s="10">
         <v>213.0</v>
       </c>
       <c r="F12" s="10">
         <v>191.7</v>
       </c>
       <c r="G12" s="10">
         <v>170.4</v>
       </c>
       <c r="H12" s="10">
         <v>149.1</v>
       </c>
     </row>
     <row r="13" spans="1:8" outlineLevel="2">
       <c r="A13" s="14">
         <v>4</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>27</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>28</v>
       </c>
       <c r="D13" s="5">
-        <v>13618.2</v>
+        <v>12424.197</v>
       </c>
       <c r="E13" s="10">
         <v>262.0</v>
       </c>
       <c r="F13" s="10">
         <v>235.8</v>
       </c>
       <c r="G13" s="10">
         <v>209.6</v>
       </c>
       <c r="H13" s="10">
         <v>183.4</v>
       </c>
     </row>
     <row r="14" spans="1:8" outlineLevel="2">
       <c r="A14" s="14">
         <v>5</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>29</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>30</v>
       </c>
       <c r="D14" s="5">
-        <v>6735.0</v>
+        <v>4062.0</v>
       </c>
       <c r="E14" s="10">
         <v>390.0</v>
       </c>
       <c r="F14" s="10">
         <v>351.0</v>
       </c>
       <c r="G14" s="10">
         <v>312.0</v>
       </c>
       <c r="H14" s="10">
         <v>273.0</v>
       </c>
     </row>
     <row r="15" spans="1:8" outlineLevel="2">
       <c r="A15" s="14">
         <v>6</v>
       </c>
       <c r="B15" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>32</v>
       </c>
       <c r="D15" s="5">
-        <v>432.0</v>
+        <v>212.0</v>
       </c>
       <c r="E15" s="10">
         <v>536.0</v>
       </c>
       <c r="F15" s="10">
         <v>482.4</v>
       </c>
       <c r="G15" s="10">
         <v>428.8</v>
       </c>
       <c r="H15" s="10">
         <v>375.2</v>
       </c>
     </row>
     <row r="16" spans="1:8" outlineLevel="2">
       <c r="A16" s="14">
         <v>7</v>
       </c>
       <c r="B16" s="6" t="s">
         <v>33</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>34</v>
       </c>
       <c r="D16" s="5">
-        <v>1691.0</v>
+        <v>1664.0</v>
       </c>
       <c r="E16" s="10">
         <v>670.0</v>
       </c>
       <c r="F16" s="10">
         <v>603.0</v>
       </c>
       <c r="G16" s="10">
         <v>536.0</v>
       </c>
       <c r="H16" s="10">
         <v>469.0</v>
       </c>
     </row>
     <row r="17" spans="1:8" outlineLevel="1">
       <c r="A17" s="13" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="4"/>
       <c r="C17" s="4"/>
       <c r="D17" s="4"/>
       <c r="E17" s="9"/>
       <c r="F17" s="9"/>
       <c r="G17" s="9"/>
       <c r="H17" s="9"/>
     </row>
     <row r="18" spans="1:8" outlineLevel="2">
       <c r="A18" s="14">
         <v>1</v>
       </c>
       <c r="B18" s="6" t="s">
         <v>36</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D18" s="5">
-        <v>3732.0</v>
+        <v>3141.0</v>
       </c>
       <c r="E18" s="10">
         <v>952.0</v>
       </c>
       <c r="F18" s="10">
         <v>856.8</v>
       </c>
       <c r="G18" s="10">
         <v>761.6</v>
       </c>
       <c r="H18" s="10">
         <v>666.4</v>
       </c>
     </row>
     <row r="19" spans="1:8" outlineLevel="2">
       <c r="A19" s="14">
         <v>2</v>
       </c>
       <c r="B19" s="6" t="s">
         <v>38</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>39</v>
       </c>
       <c r="D19" s="5">
-        <v>426.0</v>
+        <v>420.0</v>
       </c>
       <c r="E19" s="10">
         <v>864.0</v>
       </c>
       <c r="F19" s="10">
         <v>777.6</v>
       </c>
       <c r="G19" s="10">
         <v>691.2</v>
       </c>
       <c r="H19" s="10">
         <v>604.8</v>
       </c>
     </row>
     <row r="20" spans="1:8" outlineLevel="2">
       <c r="A20" s="14">
         <v>3</v>
       </c>
       <c r="B20" s="6" t="s">
         <v>40</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>41</v>
       </c>
       <c r="D20" s="5">
-        <v>1404.0</v>
+        <v>1389.0</v>
       </c>
       <c r="E20" s="10">
         <v>1155.0</v>
       </c>
       <c r="F20" s="10">
         <v>1039.5</v>
       </c>
       <c r="G20" s="10">
         <v>924.0</v>
       </c>
       <c r="H20" s="10">
         <v>808.5</v>
       </c>
     </row>
     <row r="21" spans="1:8" outlineLevel="2">
       <c r="A21" s="14">
         <v>4</v>
       </c>
       <c r="B21" s="6" t="s">
         <v>42</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>43</v>
       </c>
       <c r="D21" s="5">
-        <v>111.9</v>
+        <v>60.904</v>
       </c>
       <c r="E21" s="10">
         <v>1312.0</v>
       </c>
       <c r="F21" s="10">
         <v>1180.8</v>
       </c>
       <c r="G21" s="10">
         <v>1049.6</v>
       </c>
       <c r="H21" s="10">
         <v>918.4</v>
       </c>
     </row>
     <row r="22" spans="1:8" outlineLevel="2">
       <c r="A22" s="14">
         <v>5</v>
       </c>
       <c r="B22" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>45</v>
       </c>
       <c r="D22" s="5">
-        <v>408.0</v>
+        <v>360.0</v>
       </c>
       <c r="E22" s="10">
         <v>1406.0</v>
       </c>
       <c r="F22" s="10">
         <v>1265.4</v>
       </c>
       <c r="G22" s="10">
         <v>1124.8</v>
       </c>
       <c r="H22" s="10">
         <v>984.2</v>
       </c>
     </row>
     <row r="23" spans="1:8" outlineLevel="2">
       <c r="A23" s="14">
         <v>6</v>
       </c>
       <c r="B23" s="6" t="s">
         <v>46</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>47</v>
       </c>
       <c r="D23" s="5">
@@ -1343,51 +1343,51 @@
       </c>
       <c r="E25" s="10">
         <v>1581.0</v>
       </c>
       <c r="F25" s="10">
         <v>1422.9</v>
       </c>
       <c r="G25" s="10">
         <v>1264.8</v>
       </c>
       <c r="H25" s="10">
         <v>1106.7</v>
       </c>
     </row>
     <row r="26" spans="1:8" outlineLevel="2">
       <c r="A26" s="14">
         <v>9</v>
       </c>
       <c r="B26" s="6" t="s">
         <v>52</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>53</v>
       </c>
       <c r="D26" s="5">
-        <v>107.0</v>
+        <v>65.0</v>
       </c>
       <c r="E26" s="10">
         <v>1821.0</v>
       </c>
       <c r="F26" s="10">
         <v>1638.9</v>
       </c>
       <c r="G26" s="10">
         <v>1456.8</v>
       </c>
       <c r="H26" s="10">
         <v>1274.7</v>
       </c>
     </row>
     <row r="27" spans="1:8" outlineLevel="2">
       <c r="A27" s="14">
         <v>10</v>
       </c>
       <c r="B27" s="6" t="s">
         <v>54</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>55</v>
       </c>
       <c r="D27" s="5">
@@ -1395,51 +1395,51 @@
       </c>
       <c r="E27" s="10">
         <v>1814.0</v>
       </c>
       <c r="F27" s="10">
         <v>1632.6</v>
       </c>
       <c r="G27" s="10">
         <v>1451.2</v>
       </c>
       <c r="H27" s="10">
         <v>1269.8</v>
       </c>
     </row>
     <row r="28" spans="1:8" outlineLevel="2">
       <c r="A28" s="14">
         <v>11</v>
       </c>
       <c r="B28" s="6" t="s">
         <v>56</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>57</v>
       </c>
       <c r="D28" s="5">
-        <v>284.85</v>
+        <v>243.848</v>
       </c>
       <c r="E28" s="10">
         <v>3461.0</v>
       </c>
       <c r="F28" s="10">
         <v>3114.9</v>
       </c>
       <c r="G28" s="10">
         <v>2768.8</v>
       </c>
       <c r="H28" s="10">
         <v>2422.7</v>
       </c>
     </row>
     <row r="29" spans="1:8" outlineLevel="2">
       <c r="A29" s="14">
         <v>12</v>
       </c>
       <c r="B29" s="6" t="s">
         <v>58</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D29" s="5">
@@ -1447,51 +1447,51 @@
       </c>
       <c r="E29" s="10">
         <v>3877.0</v>
       </c>
       <c r="F29" s="10">
         <v>3489.3</v>
       </c>
       <c r="G29" s="10">
         <v>3101.6</v>
       </c>
       <c r="H29" s="10">
         <v>2713.9</v>
       </c>
     </row>
     <row r="30" spans="1:8" outlineLevel="2">
       <c r="A30" s="14">
         <v>13</v>
       </c>
       <c r="B30" s="6" t="s">
         <v>60</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>61</v>
       </c>
       <c r="D30" s="5">
-        <v>593.0</v>
+        <v>308.0</v>
       </c>
       <c r="E30" s="10">
         <v>706.0</v>
       </c>
       <c r="F30" s="10">
         <v>635.4</v>
       </c>
       <c r="G30" s="10">
         <v>564.8</v>
       </c>
       <c r="H30" s="10">
         <v>494.2</v>
       </c>
     </row>
     <row r="31" spans="1:8" outlineLevel="2">
       <c r="A31" s="14">
         <v>14</v>
       </c>
       <c r="B31" s="6" t="s">
         <v>62</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>63</v>
       </c>
       <c r="D31" s="5">
@@ -1511,51 +1511,51 @@
       </c>
     </row>
     <row r="32" spans="1:8" outlineLevel="1">
       <c r="A32" s="13" t="s">
         <v>64</v>
       </c>
       <c r="B32" s="4"/>
       <c r="C32" s="4"/>
       <c r="D32" s="4"/>
       <c r="E32" s="9"/>
       <c r="F32" s="9"/>
       <c r="G32" s="9"/>
       <c r="H32" s="9"/>
     </row>
     <row r="33" spans="1:8" outlineLevel="2">
       <c r="A33" s="14">
         <v>1</v>
       </c>
       <c r="B33" s="6" t="s">
         <v>65</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>66</v>
       </c>
       <c r="D33" s="5">
-        <v>500.0</v>
+        <v>455.0</v>
       </c>
       <c r="E33" s="10">
         <v>2253.0</v>
       </c>
       <c r="F33" s="10">
         <v>2027.7</v>
       </c>
       <c r="G33" s="10">
         <v>1802.4</v>
       </c>
       <c r="H33" s="10">
         <v>1577.1</v>
       </c>
     </row>
     <row r="34" spans="1:8" outlineLevel="2">
       <c r="A34" s="14">
         <v>2</v>
       </c>
       <c r="B34" s="6" t="s">
         <v>67</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>68</v>
       </c>
       <c r="D34" s="5">
@@ -1589,77 +1589,77 @@
       </c>
       <c r="E35" s="10">
         <v>0.0</v>
       </c>
       <c r="F35" s="10">
         <v>0.0</v>
       </c>
       <c r="G35" s="10">
         <v>0.0</v>
       </c>
       <c r="H35" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="36" spans="1:8" outlineLevel="2">
       <c r="A36" s="14">
         <v>4</v>
       </c>
       <c r="B36" s="6" t="s">
         <v>71</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>72</v>
       </c>
       <c r="D36" s="5">
-        <v>42.0</v>
+        <v>25.0</v>
       </c>
       <c r="E36" s="10">
         <v>5448.0</v>
       </c>
       <c r="F36" s="10">
         <v>4903.2</v>
       </c>
       <c r="G36" s="10">
         <v>4358.4</v>
       </c>
       <c r="H36" s="10">
         <v>3813.6</v>
       </c>
     </row>
     <row r="37" spans="1:8" outlineLevel="2">
       <c r="A37" s="14">
         <v>5</v>
       </c>
       <c r="B37" s="6" t="s">
         <v>73</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>74</v>
       </c>
       <c r="D37" s="5">
-        <v>27.0</v>
+        <v>26.0</v>
       </c>
       <c r="E37" s="10">
         <v>8245.0</v>
       </c>
       <c r="F37" s="10">
         <v>7420.5</v>
       </c>
       <c r="G37" s="10">
         <v>6596.0</v>
       </c>
       <c r="H37" s="10">
         <v>5771.5</v>
       </c>
     </row>
     <row r="38" spans="1:8" outlineLevel="2">
       <c r="A38" s="14">
         <v>6</v>
       </c>
       <c r="B38" s="6" t="s">
         <v>75</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>76</v>
       </c>
       <c r="D38" s="5">
@@ -1731,103 +1731,103 @@
       </c>
     </row>
     <row r="41" spans="1:8" outlineLevel="1">
       <c r="A41" s="13" t="s">
         <v>81</v>
       </c>
       <c r="B41" s="4"/>
       <c r="C41" s="4"/>
       <c r="D41" s="4"/>
       <c r="E41" s="9"/>
       <c r="F41" s="9"/>
       <c r="G41" s="9"/>
       <c r="H41" s="9"/>
     </row>
     <row r="42" spans="1:8" outlineLevel="2">
       <c r="A42" s="14">
         <v>1</v>
       </c>
       <c r="B42" s="6" t="s">
         <v>82</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D42" s="5">
-        <v>3171.59</v>
+        <v>807.587</v>
       </c>
       <c r="E42" s="10">
         <v>75.0</v>
       </c>
       <c r="F42" s="10">
         <v>67.5</v>
       </c>
       <c r="G42" s="10">
         <v>60.0</v>
       </c>
       <c r="H42" s="10">
         <v>52.5</v>
       </c>
     </row>
     <row r="43" spans="1:8" outlineLevel="2">
       <c r="A43" s="14">
         <v>2</v>
       </c>
       <c r="B43" s="6" t="s">
         <v>84</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>85</v>
       </c>
       <c r="D43" s="5">
-        <v>6478.0</v>
+        <v>5854.0</v>
       </c>
       <c r="E43" s="10">
         <v>98.0</v>
       </c>
       <c r="F43" s="10">
         <v>88.2</v>
       </c>
       <c r="G43" s="10">
         <v>78.4</v>
       </c>
       <c r="H43" s="10">
         <v>68.6</v>
       </c>
     </row>
     <row r="44" spans="1:8" outlineLevel="2">
       <c r="A44" s="14">
         <v>3</v>
       </c>
       <c r="B44" s="6" t="s">
         <v>86</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>87</v>
       </c>
       <c r="D44" s="5">
-        <v>9428.0</v>
+        <v>7697.0</v>
       </c>
       <c r="E44" s="10">
         <v>130.0</v>
       </c>
       <c r="F44" s="10">
         <v>117.0</v>
       </c>
       <c r="G44" s="10">
         <v>104.0</v>
       </c>
       <c r="H44" s="10">
         <v>91.0</v>
       </c>
     </row>
     <row r="45" spans="1:8" outlineLevel="2">
       <c r="A45" s="14">
         <v>4</v>
       </c>
       <c r="B45" s="6" t="s">
         <v>88</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>89</v>
       </c>
       <c r="D45" s="5">
@@ -1880,36 +1880,36 @@
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Прайс-лист</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>https://gremir.ru/</dc:creator>
+  <dc:creator>http://localhost/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Документ Office 2007 XLSX</dc:title>
-  <dc:description>Этот документ был сгенерирован на сайте https://gremir.ru/</dc:description>
+  <dc:description>Этот документ был сгенерирован на сайте http://localhost/</dc:description>
   <dc:subject>Прайс-лист</dc:subject>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>