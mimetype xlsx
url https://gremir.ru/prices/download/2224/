--- v1 (2026-06-17)
+++ v2 (2026-08-01)
@@ -825,1047 +825,1047 @@
       </c>
       <c r="E4" s="10">
         <v>0.0</v>
       </c>
       <c r="F4" s="10">
         <v>0.0</v>
       </c>
       <c r="G4" s="10">
         <v>0.0</v>
       </c>
       <c r="H4" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:8" outlineLevel="2">
       <c r="A5" s="14">
         <v>2</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="5">
-        <v>13727.1</v>
+        <v>6221.0</v>
       </c>
       <c r="E5" s="10">
-        <v>101.0</v>
+        <v>169.0</v>
       </c>
       <c r="F5" s="10">
-        <v>90.9</v>
+        <v>152.1</v>
       </c>
       <c r="G5" s="10">
-        <v>80.8</v>
+        <v>135.2</v>
       </c>
       <c r="H5" s="10">
-        <v>70.7</v>
+        <v>118.3</v>
       </c>
     </row>
     <row r="6" spans="1:8" outlineLevel="2">
       <c r="A6" s="14">
         <v>3</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D6" s="5">
-        <v>22067.0</v>
+        <v>18454.0</v>
       </c>
       <c r="E6" s="10">
-        <v>96.0</v>
+        <v>142.0</v>
       </c>
       <c r="F6" s="10">
-        <v>86.4</v>
+        <v>127.8</v>
       </c>
       <c r="G6" s="10">
-        <v>76.8</v>
+        <v>113.6</v>
       </c>
       <c r="H6" s="10">
-        <v>67.2</v>
+        <v>99.4</v>
       </c>
     </row>
     <row r="7" spans="1:8" outlineLevel="2">
       <c r="A7" s="14">
         <v>4</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>17</v>
       </c>
       <c r="D7" s="5">
-        <v>2047.0</v>
+        <v>4407.0</v>
       </c>
       <c r="E7" s="10">
-        <v>90.0</v>
+        <v>142.0</v>
       </c>
       <c r="F7" s="10">
-        <v>81.0</v>
+        <v>127.8</v>
       </c>
       <c r="G7" s="10">
-        <v>72.0</v>
+        <v>113.6</v>
       </c>
       <c r="H7" s="10">
-        <v>63.0</v>
+        <v>99.4</v>
       </c>
     </row>
     <row r="8" spans="1:8" outlineLevel="2">
       <c r="A8" s="14">
         <v>5</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D8" s="5">
-        <v>2303.0</v>
+        <v>4146.0</v>
       </c>
       <c r="E8" s="10">
-        <v>90.0</v>
+        <v>151.0</v>
       </c>
       <c r="F8" s="10">
-        <v>81.0</v>
+        <v>135.9</v>
       </c>
       <c r="G8" s="10">
-        <v>72.0</v>
+        <v>120.8</v>
       </c>
       <c r="H8" s="10">
-        <v>63.0</v>
+        <v>105.7</v>
       </c>
     </row>
     <row r="9" spans="1:8" outlineLevel="1">
       <c r="A9" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="4"/>
       <c r="C9" s="4"/>
       <c r="D9" s="4"/>
       <c r="E9" s="9"/>
       <c r="F9" s="9"/>
       <c r="G9" s="9"/>
       <c r="H9" s="9"/>
     </row>
     <row r="10" spans="1:8" outlineLevel="2">
       <c r="A10" s="14">
         <v>1</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>21</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>22</v>
       </c>
       <c r="D10" s="5">
-        <v>95.0</v>
+        <v>951.0</v>
       </c>
       <c r="E10" s="10">
-        <v>1080.0</v>
+        <v>1696.0</v>
       </c>
       <c r="F10" s="10">
-        <v>972.0</v>
+        <v>1526.4</v>
       </c>
       <c r="G10" s="10">
-        <v>864.0</v>
+        <v>1356.8</v>
       </c>
       <c r="H10" s="10">
-        <v>756.0</v>
+        <v>1187.2</v>
       </c>
     </row>
     <row r="11" spans="1:8" outlineLevel="2">
       <c r="A11" s="14">
         <v>2</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="5">
-        <v>4436.09</v>
+        <v>3911.0</v>
       </c>
       <c r="E11" s="10">
-        <v>163.0</v>
+        <v>233.0</v>
       </c>
       <c r="F11" s="10">
-        <v>146.7</v>
+        <v>209.7</v>
       </c>
       <c r="G11" s="10">
-        <v>130.4</v>
+        <v>186.4</v>
       </c>
       <c r="H11" s="10">
-        <v>114.1</v>
+        <v>163.1</v>
       </c>
     </row>
     <row r="12" spans="1:8" outlineLevel="2">
       <c r="A12" s="14">
         <v>3</v>
       </c>
       <c r="B12" s="6" t="s">
         <v>25</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>26</v>
       </c>
       <c r="D12" s="5">
-        <v>7587.497</v>
+        <v>6363.497</v>
       </c>
       <c r="E12" s="10">
-        <v>213.0</v>
+        <v>293.0</v>
       </c>
       <c r="F12" s="10">
-        <v>191.7</v>
+        <v>263.7</v>
       </c>
       <c r="G12" s="10">
-        <v>170.4</v>
+        <v>234.4</v>
       </c>
       <c r="H12" s="10">
-        <v>149.1</v>
+        <v>205.1</v>
       </c>
     </row>
     <row r="13" spans="1:8" outlineLevel="2">
       <c r="A13" s="14">
         <v>4</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>27</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>28</v>
       </c>
       <c r="D13" s="5">
-        <v>12424.197</v>
+        <v>19667.97</v>
       </c>
       <c r="E13" s="10">
-        <v>262.0</v>
+        <v>398.0</v>
       </c>
       <c r="F13" s="10">
-        <v>235.8</v>
+        <v>358.2</v>
       </c>
       <c r="G13" s="10">
-        <v>209.6</v>
+        <v>318.4</v>
       </c>
       <c r="H13" s="10">
-        <v>183.4</v>
+        <v>278.6</v>
       </c>
     </row>
     <row r="14" spans="1:8" outlineLevel="2">
       <c r="A14" s="14">
         <v>5</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>29</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>30</v>
       </c>
       <c r="D14" s="5">
-        <v>4062.0</v>
+        <v>5315.0</v>
       </c>
       <c r="E14" s="10">
-        <v>390.0</v>
+        <v>635.0</v>
       </c>
       <c r="F14" s="10">
-        <v>351.0</v>
+        <v>571.5</v>
       </c>
       <c r="G14" s="10">
-        <v>312.0</v>
+        <v>508.0</v>
       </c>
       <c r="H14" s="10">
-        <v>273.0</v>
+        <v>444.5</v>
       </c>
     </row>
     <row r="15" spans="1:8" outlineLevel="2">
       <c r="A15" s="14">
         <v>6</v>
       </c>
       <c r="B15" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>32</v>
       </c>
       <c r="D15" s="5">
-        <v>212.0</v>
+        <v>3055.0</v>
       </c>
       <c r="E15" s="10">
-        <v>536.0</v>
+        <v>888.0</v>
       </c>
       <c r="F15" s="10">
-        <v>482.4</v>
+        <v>799.2</v>
       </c>
       <c r="G15" s="10">
-        <v>428.8</v>
+        <v>710.4</v>
       </c>
       <c r="H15" s="10">
-        <v>375.2</v>
+        <v>621.6</v>
       </c>
     </row>
     <row r="16" spans="1:8" outlineLevel="2">
       <c r="A16" s="14">
         <v>7</v>
       </c>
       <c r="B16" s="6" t="s">
         <v>33</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>34</v>
       </c>
       <c r="D16" s="5">
-        <v>1664.0</v>
+        <v>1958.0</v>
       </c>
       <c r="E16" s="10">
-        <v>670.0</v>
+        <v>1083.0</v>
       </c>
       <c r="F16" s="10">
-        <v>603.0</v>
+        <v>974.7</v>
       </c>
       <c r="G16" s="10">
-        <v>536.0</v>
+        <v>866.4</v>
       </c>
       <c r="H16" s="10">
-        <v>469.0</v>
+        <v>758.1</v>
       </c>
     </row>
     <row r="17" spans="1:8" outlineLevel="1">
       <c r="A17" s="13" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="4"/>
       <c r="C17" s="4"/>
       <c r="D17" s="4"/>
       <c r="E17" s="9"/>
       <c r="F17" s="9"/>
       <c r="G17" s="9"/>
       <c r="H17" s="9"/>
     </row>
     <row r="18" spans="1:8" outlineLevel="2">
       <c r="A18" s="14">
         <v>1</v>
       </c>
       <c r="B18" s="6" t="s">
         <v>36</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D18" s="5">
-        <v>3141.0</v>
+        <v>0.0</v>
       </c>
       <c r="E18" s="10">
-        <v>952.0</v>
+        <v>1482.0</v>
       </c>
       <c r="F18" s="10">
-        <v>856.8</v>
+        <v>1333.8</v>
       </c>
       <c r="G18" s="10">
-        <v>761.6</v>
+        <v>1185.6</v>
       </c>
       <c r="H18" s="10">
-        <v>666.4</v>
+        <v>1037.4</v>
       </c>
     </row>
     <row r="19" spans="1:8" outlineLevel="2">
       <c r="A19" s="14">
         <v>2</v>
       </c>
       <c r="B19" s="6" t="s">
         <v>38</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>39</v>
       </c>
       <c r="D19" s="5">
-        <v>420.0</v>
+        <v>387.0</v>
       </c>
       <c r="E19" s="10">
-        <v>864.0</v>
+        <v>1362.0</v>
       </c>
       <c r="F19" s="10">
-        <v>777.6</v>
+        <v>1225.8</v>
       </c>
       <c r="G19" s="10">
-        <v>691.2</v>
+        <v>1089.6</v>
       </c>
       <c r="H19" s="10">
-        <v>604.8</v>
+        <v>953.4</v>
       </c>
     </row>
     <row r="20" spans="1:8" outlineLevel="2">
       <c r="A20" s="14">
         <v>3</v>
       </c>
       <c r="B20" s="6" t="s">
         <v>40</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>41</v>
       </c>
       <c r="D20" s="5">
-        <v>1389.0</v>
+        <v>699.0</v>
       </c>
       <c r="E20" s="10">
-        <v>1155.0</v>
+        <v>1614.0</v>
       </c>
       <c r="F20" s="10">
-        <v>1039.5</v>
+        <v>1452.6</v>
       </c>
       <c r="G20" s="10">
-        <v>924.0</v>
+        <v>1291.2</v>
       </c>
       <c r="H20" s="10">
-        <v>808.5</v>
+        <v>1129.8</v>
       </c>
     </row>
     <row r="21" spans="1:8" outlineLevel="2">
       <c r="A21" s="14">
         <v>4</v>
       </c>
       <c r="B21" s="6" t="s">
         <v>42</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>43</v>
       </c>
       <c r="D21" s="5">
-        <v>60.904</v>
+        <v>99.0</v>
       </c>
       <c r="E21" s="10">
-        <v>1312.0</v>
+        <v>1650.0</v>
       </c>
       <c r="F21" s="10">
-        <v>1180.8</v>
+        <v>1485.0</v>
       </c>
       <c r="G21" s="10">
-        <v>1049.6</v>
+        <v>1320.0</v>
       </c>
       <c r="H21" s="10">
-        <v>918.4</v>
+        <v>1155.0</v>
       </c>
     </row>
     <row r="22" spans="1:8" outlineLevel="2">
       <c r="A22" s="14">
         <v>5</v>
       </c>
       <c r="B22" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>45</v>
       </c>
       <c r="D22" s="5">
-        <v>360.0</v>
+        <v>690.0</v>
       </c>
       <c r="E22" s="10">
-        <v>1406.0</v>
+        <v>2193.0</v>
       </c>
       <c r="F22" s="10">
-        <v>1265.4</v>
+        <v>1973.7</v>
       </c>
       <c r="G22" s="10">
-        <v>1124.8</v>
+        <v>1754.4</v>
       </c>
       <c r="H22" s="10">
-        <v>984.2</v>
+        <v>1535.1</v>
       </c>
     </row>
     <row r="23" spans="1:8" outlineLevel="2">
       <c r="A23" s="14">
         <v>6</v>
       </c>
       <c r="B23" s="6" t="s">
         <v>46</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>47</v>
       </c>
       <c r="D23" s="5">
-        <v>123.0</v>
+        <v>72.0</v>
       </c>
       <c r="E23" s="10">
-        <v>1309.0</v>
+        <v>2009.0</v>
       </c>
       <c r="F23" s="10">
-        <v>1178.1</v>
+        <v>1808.1</v>
       </c>
       <c r="G23" s="10">
-        <v>1047.2</v>
+        <v>1607.2</v>
       </c>
       <c r="H23" s="10">
-        <v>916.3</v>
+        <v>1406.3</v>
       </c>
     </row>
     <row r="24" spans="1:8" outlineLevel="2">
       <c r="A24" s="14">
         <v>7</v>
       </c>
       <c r="B24" s="6" t="s">
         <v>48</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>49</v>
       </c>
       <c r="D24" s="5">
-        <v>3.0</v>
+        <v>218.0</v>
       </c>
       <c r="E24" s="10">
-        <v>1539.0</v>
+        <v>2256.0</v>
       </c>
       <c r="F24" s="10">
-        <v>1385.1</v>
+        <v>2030.4</v>
       </c>
       <c r="G24" s="10">
-        <v>1231.2</v>
+        <v>1804.8</v>
       </c>
       <c r="H24" s="10">
-        <v>1077.3</v>
+        <v>1579.2</v>
       </c>
     </row>
     <row r="25" spans="1:8" outlineLevel="2">
       <c r="A25" s="14">
         <v>8</v>
       </c>
       <c r="B25" s="6" t="s">
         <v>50</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>51</v>
       </c>
       <c r="D25" s="5">
-        <v>3.0</v>
+        <v>119.0</v>
       </c>
       <c r="E25" s="10">
-        <v>1581.0</v>
+        <v>2156.0</v>
       </c>
       <c r="F25" s="10">
-        <v>1422.9</v>
+        <v>1940.4</v>
       </c>
       <c r="G25" s="10">
-        <v>1264.8</v>
+        <v>1724.8</v>
       </c>
       <c r="H25" s="10">
-        <v>1106.7</v>
+        <v>1509.2</v>
       </c>
     </row>
     <row r="26" spans="1:8" outlineLevel="2">
       <c r="A26" s="14">
         <v>9</v>
       </c>
       <c r="B26" s="6" t="s">
         <v>52</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>53</v>
       </c>
       <c r="D26" s="5">
-        <v>65.0</v>
+        <v>210.0</v>
       </c>
       <c r="E26" s="10">
-        <v>1821.0</v>
+        <v>2799.0</v>
       </c>
       <c r="F26" s="10">
-        <v>1638.9</v>
+        <v>2519.1</v>
       </c>
       <c r="G26" s="10">
-        <v>1456.8</v>
+        <v>2239.2</v>
       </c>
       <c r="H26" s="10">
-        <v>1274.7</v>
+        <v>1959.3</v>
       </c>
     </row>
     <row r="27" spans="1:8" outlineLevel="2">
       <c r="A27" s="14">
         <v>10</v>
       </c>
       <c r="B27" s="6" t="s">
         <v>54</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>55</v>
       </c>
       <c r="D27" s="5">
-        <v>14.0</v>
+        <v>6.0</v>
       </c>
       <c r="E27" s="10">
-        <v>1814.0</v>
+        <v>2710.0</v>
       </c>
       <c r="F27" s="10">
-        <v>1632.6</v>
+        <v>2439.0</v>
       </c>
       <c r="G27" s="10">
-        <v>1451.2</v>
+        <v>2168.0</v>
       </c>
       <c r="H27" s="10">
-        <v>1269.8</v>
+        <v>1897.0</v>
       </c>
     </row>
     <row r="28" spans="1:8" outlineLevel="2">
       <c r="A28" s="14">
         <v>11</v>
       </c>
       <c r="B28" s="6" t="s">
         <v>56</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>57</v>
       </c>
       <c r="D28" s="5">
-        <v>243.848</v>
+        <v>393.0</v>
       </c>
       <c r="E28" s="10">
-        <v>3461.0</v>
+        <v>4681.0</v>
       </c>
       <c r="F28" s="10">
-        <v>3114.9</v>
+        <v>4212.9</v>
       </c>
       <c r="G28" s="10">
-        <v>2768.8</v>
+        <v>3744.8</v>
       </c>
       <c r="H28" s="10">
-        <v>2422.7</v>
+        <v>3276.7</v>
       </c>
     </row>
     <row r="29" spans="1:8" outlineLevel="2">
       <c r="A29" s="14">
         <v>12</v>
       </c>
       <c r="B29" s="6" t="s">
         <v>58</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D29" s="5">
-        <v>116.99</v>
+        <v>69.0</v>
       </c>
       <c r="E29" s="10">
-        <v>3877.0</v>
+        <v>4320.0</v>
       </c>
       <c r="F29" s="10">
-        <v>3489.3</v>
+        <v>3888.0</v>
       </c>
       <c r="G29" s="10">
-        <v>3101.6</v>
+        <v>3456.0</v>
       </c>
       <c r="H29" s="10">
-        <v>2713.9</v>
+        <v>3024.0</v>
       </c>
     </row>
     <row r="30" spans="1:8" outlineLevel="2">
       <c r="A30" s="14">
         <v>13</v>
       </c>
       <c r="B30" s="6" t="s">
         <v>60</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>61</v>
       </c>
       <c r="D30" s="5">
-        <v>308.0</v>
+        <v>1974.0</v>
       </c>
       <c r="E30" s="10">
-        <v>706.0</v>
+        <v>1171.0</v>
       </c>
       <c r="F30" s="10">
-        <v>635.4</v>
+        <v>1053.9</v>
       </c>
       <c r="G30" s="10">
-        <v>564.8</v>
+        <v>936.8</v>
       </c>
       <c r="H30" s="10">
-        <v>494.2</v>
+        <v>819.7</v>
       </c>
     </row>
     <row r="31" spans="1:8" outlineLevel="2">
       <c r="A31" s="14">
         <v>14</v>
       </c>
       <c r="B31" s="6" t="s">
         <v>62</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>63</v>
       </c>
       <c r="D31" s="5">
-        <v>3.0</v>
+        <v>279.0</v>
       </c>
       <c r="E31" s="10">
-        <v>693.0</v>
+        <v>1118.0</v>
       </c>
       <c r="F31" s="10">
-        <v>623.7</v>
+        <v>1006.2</v>
       </c>
       <c r="G31" s="10">
-        <v>554.4</v>
+        <v>894.4</v>
       </c>
       <c r="H31" s="10">
-        <v>485.1</v>
+        <v>782.6</v>
       </c>
     </row>
     <row r="32" spans="1:8" outlineLevel="1">
       <c r="A32" s="13" t="s">
         <v>64</v>
       </c>
       <c r="B32" s="4"/>
       <c r="C32" s="4"/>
       <c r="D32" s="4"/>
       <c r="E32" s="9"/>
       <c r="F32" s="9"/>
       <c r="G32" s="9"/>
       <c r="H32" s="9"/>
     </row>
     <row r="33" spans="1:8" outlineLevel="2">
       <c r="A33" s="14">
         <v>1</v>
       </c>
       <c r="B33" s="6" t="s">
         <v>65</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>66</v>
       </c>
       <c r="D33" s="5">
-        <v>455.0</v>
+        <v>2.0</v>
       </c>
       <c r="E33" s="10">
-        <v>2253.0</v>
+        <v>2547.0</v>
       </c>
       <c r="F33" s="10">
-        <v>2027.7</v>
+        <v>2292.3</v>
       </c>
       <c r="G33" s="10">
-        <v>1802.4</v>
+        <v>2037.6</v>
       </c>
       <c r="H33" s="10">
-        <v>1577.1</v>
+        <v>1782.9</v>
       </c>
     </row>
     <row r="34" spans="1:8" outlineLevel="2">
       <c r="A34" s="14">
         <v>2</v>
       </c>
       <c r="B34" s="6" t="s">
         <v>67</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>68</v>
       </c>
       <c r="D34" s="5">
-        <v>8.0</v>
+        <v>7.0</v>
       </c>
       <c r="E34" s="10">
-        <v>69561.0</v>
+        <v>83948.0</v>
       </c>
       <c r="F34" s="10">
-        <v>62604.9</v>
+        <v>75553.2</v>
       </c>
       <c r="G34" s="10">
-        <v>55648.8</v>
+        <v>67158.4</v>
       </c>
       <c r="H34" s="10">
-        <v>48692.7</v>
+        <v>58763.6</v>
       </c>
     </row>
     <row r="35" spans="1:8" outlineLevel="2">
       <c r="A35" s="14">
         <v>3</v>
       </c>
       <c r="B35" s="6" t="s">
         <v>69</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>70</v>
       </c>
       <c r="D35" s="5">
         <v>1.0</v>
       </c>
       <c r="E35" s="10">
         <v>0.0</v>
       </c>
       <c r="F35" s="10">
         <v>0.0</v>
       </c>
       <c r="G35" s="10">
         <v>0.0</v>
       </c>
       <c r="H35" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="36" spans="1:8" outlineLevel="2">
       <c r="A36" s="14">
         <v>4</v>
       </c>
       <c r="B36" s="6" t="s">
         <v>71</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>72</v>
       </c>
       <c r="D36" s="5">
-        <v>25.0</v>
+        <v>54.0</v>
       </c>
       <c r="E36" s="10">
-        <v>5448.0</v>
+        <v>6445.0</v>
       </c>
       <c r="F36" s="10">
-        <v>4903.2</v>
+        <v>5800.5</v>
       </c>
       <c r="G36" s="10">
-        <v>4358.4</v>
+        <v>5156.0</v>
       </c>
       <c r="H36" s="10">
-        <v>3813.6</v>
+        <v>4511.5</v>
       </c>
     </row>
     <row r="37" spans="1:8" outlineLevel="2">
       <c r="A37" s="14">
         <v>5</v>
       </c>
       <c r="B37" s="6" t="s">
         <v>73</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>74</v>
       </c>
       <c r="D37" s="5">
-        <v>26.0</v>
+        <v>39.0</v>
       </c>
       <c r="E37" s="10">
-        <v>8245.0</v>
+        <v>9280.0</v>
       </c>
       <c r="F37" s="10">
-        <v>7420.5</v>
+        <v>8352.0</v>
       </c>
       <c r="G37" s="10">
-        <v>6596.0</v>
+        <v>7424.0</v>
       </c>
       <c r="H37" s="10">
-        <v>5771.5</v>
+        <v>6496.0</v>
       </c>
     </row>
     <row r="38" spans="1:8" outlineLevel="2">
       <c r="A38" s="14">
         <v>6</v>
       </c>
       <c r="B38" s="6" t="s">
         <v>75</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>76</v>
       </c>
       <c r="D38" s="5">
-        <v>25.0</v>
+        <v>2.0</v>
       </c>
       <c r="E38" s="10">
-        <v>29789.0</v>
+        <v>35818.0</v>
       </c>
       <c r="F38" s="10">
-        <v>26810.1</v>
+        <v>32236.2</v>
       </c>
       <c r="G38" s="10">
-        <v>23831.2</v>
+        <v>28654.4</v>
       </c>
       <c r="H38" s="10">
-        <v>20852.3</v>
+        <v>25072.6</v>
       </c>
     </row>
     <row r="39" spans="1:8" outlineLevel="2">
       <c r="A39" s="14">
         <v>7</v>
       </c>
       <c r="B39" s="6" t="s">
         <v>77</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>78</v>
       </c>
       <c r="D39" s="5">
-        <v>16.0</v>
+        <v>9.0</v>
       </c>
       <c r="E39" s="10">
-        <v>38629.0</v>
+        <v>44682.0</v>
       </c>
       <c r="F39" s="10">
-        <v>34766.1</v>
+        <v>40213.8</v>
       </c>
       <c r="G39" s="10">
-        <v>30903.2</v>
+        <v>35745.6</v>
       </c>
       <c r="H39" s="10">
-        <v>27040.3</v>
+        <v>31277.4</v>
       </c>
     </row>
     <row r="40" spans="1:8" outlineLevel="2">
       <c r="A40" s="14">
         <v>8</v>
       </c>
       <c r="B40" s="6" t="s">
         <v>79</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>80</v>
       </c>
       <c r="D40" s="5">
         <v>12.0</v>
       </c>
       <c r="E40" s="10">
-        <v>57311.0</v>
+        <v>64624.0</v>
       </c>
       <c r="F40" s="10">
-        <v>51579.9</v>
+        <v>58161.6</v>
       </c>
       <c r="G40" s="10">
-        <v>45848.8</v>
+        <v>51699.2</v>
       </c>
       <c r="H40" s="10">
-        <v>40117.7</v>
+        <v>45236.8</v>
       </c>
     </row>
     <row r="41" spans="1:8" outlineLevel="1">
       <c r="A41" s="13" t="s">
         <v>81</v>
       </c>
       <c r="B41" s="4"/>
       <c r="C41" s="4"/>
       <c r="D41" s="4"/>
       <c r="E41" s="9"/>
       <c r="F41" s="9"/>
       <c r="G41" s="9"/>
       <c r="H41" s="9"/>
     </row>
     <row r="42" spans="1:8" outlineLevel="2">
       <c r="A42" s="14">
         <v>1</v>
       </c>
       <c r="B42" s="6" t="s">
         <v>82</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D42" s="5">
-        <v>807.587</v>
+        <v>6469.0</v>
       </c>
       <c r="E42" s="10">
-        <v>75.0</v>
+        <v>90.0</v>
       </c>
       <c r="F42" s="10">
-        <v>67.5</v>
+        <v>81.0</v>
       </c>
       <c r="G42" s="10">
-        <v>60.0</v>
+        <v>72.0</v>
       </c>
       <c r="H42" s="10">
-        <v>52.5</v>
+        <v>63.0</v>
       </c>
     </row>
     <row r="43" spans="1:8" outlineLevel="2">
       <c r="A43" s="14">
         <v>2</v>
       </c>
       <c r="B43" s="6" t="s">
         <v>84</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>85</v>
       </c>
       <c r="D43" s="5">
-        <v>5854.0</v>
+        <v>5730.0</v>
       </c>
       <c r="E43" s="10">
-        <v>98.0</v>
+        <v>125.0</v>
       </c>
       <c r="F43" s="10">
-        <v>88.2</v>
+        <v>112.5</v>
       </c>
       <c r="G43" s="10">
-        <v>78.4</v>
+        <v>100.0</v>
       </c>
       <c r="H43" s="10">
-        <v>68.6</v>
+        <v>87.5</v>
       </c>
     </row>
     <row r="44" spans="1:8" outlineLevel="2">
       <c r="A44" s="14">
         <v>3</v>
       </c>
       <c r="B44" s="6" t="s">
         <v>86</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>87</v>
       </c>
       <c r="D44" s="5">
-        <v>7697.0</v>
+        <v>20885.0</v>
       </c>
       <c r="E44" s="10">
-        <v>130.0</v>
+        <v>174.0</v>
       </c>
       <c r="F44" s="10">
-        <v>117.0</v>
+        <v>156.6</v>
       </c>
       <c r="G44" s="10">
-        <v>104.0</v>
+        <v>139.2</v>
       </c>
       <c r="H44" s="10">
-        <v>91.0</v>
+        <v>121.8</v>
       </c>
     </row>
     <row r="45" spans="1:8" outlineLevel="2">
       <c r="A45" s="14">
         <v>4</v>
       </c>
       <c r="B45" s="6" t="s">
         <v>88</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>89</v>
       </c>
       <c r="D45" s="5">
-        <v>1462.0</v>
+        <v>1955.0</v>
       </c>
       <c r="E45" s="10">
-        <v>195.0</v>
+        <v>271.0</v>
       </c>
       <c r="F45" s="10">
-        <v>175.5</v>
+        <v>243.9</v>
       </c>
       <c r="G45" s="10">
-        <v>156.0</v>
+        <v>216.8</v>
       </c>
       <c r="H45" s="10">
-        <v>136.5</v>
+        <v>189.7</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A9:H9"/>
     <mergeCell ref="A17:H17"/>
     <mergeCell ref="A32:H32"/>
     <mergeCell ref="A41:H41"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>