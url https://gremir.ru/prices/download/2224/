--- v2 (2026-08-01)
+++ v3 (2026-09-17)
@@ -825,1047 +825,1047 @@
       </c>
       <c r="E4" s="10">
         <v>0.0</v>
       </c>
       <c r="F4" s="10">
         <v>0.0</v>
       </c>
       <c r="G4" s="10">
         <v>0.0</v>
       </c>
       <c r="H4" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:8" outlineLevel="2">
       <c r="A5" s="14">
         <v>2</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="5">
-        <v>6221.0</v>
+        <v>7187.0</v>
       </c>
       <c r="E5" s="10">
-        <v>169.0</v>
+        <v>162.0</v>
       </c>
       <c r="F5" s="10">
-        <v>152.1</v>
+        <v>145.8</v>
       </c>
       <c r="G5" s="10">
-        <v>135.2</v>
+        <v>129.6</v>
       </c>
       <c r="H5" s="10">
-        <v>118.3</v>
+        <v>113.4</v>
       </c>
     </row>
     <row r="6" spans="1:8" outlineLevel="2">
       <c r="A6" s="14">
         <v>3</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D6" s="5">
-        <v>18454.0</v>
+        <v>21653.0</v>
       </c>
       <c r="E6" s="10">
-        <v>142.0</v>
+        <v>149.0</v>
       </c>
       <c r="F6" s="10">
-        <v>127.8</v>
+        <v>134.1</v>
       </c>
       <c r="G6" s="10">
-        <v>113.6</v>
+        <v>119.2</v>
       </c>
       <c r="H6" s="10">
-        <v>99.4</v>
+        <v>104.3</v>
       </c>
     </row>
     <row r="7" spans="1:8" outlineLevel="2">
       <c r="A7" s="14">
         <v>4</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>17</v>
       </c>
       <c r="D7" s="5">
-        <v>4407.0</v>
+        <v>1453.0</v>
       </c>
       <c r="E7" s="10">
-        <v>142.0</v>
+        <v>148.0</v>
       </c>
       <c r="F7" s="10">
-        <v>127.8</v>
+        <v>133.2</v>
       </c>
       <c r="G7" s="10">
-        <v>113.6</v>
+        <v>118.4</v>
       </c>
       <c r="H7" s="10">
-        <v>99.4</v>
+        <v>103.6</v>
       </c>
     </row>
     <row r="8" spans="1:8" outlineLevel="2">
       <c r="A8" s="14">
         <v>5</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D8" s="5">
-        <v>4146.0</v>
+        <v>6237.0</v>
       </c>
       <c r="E8" s="10">
-        <v>151.0</v>
+        <v>149.0</v>
       </c>
       <c r="F8" s="10">
-        <v>135.9</v>
+        <v>134.1</v>
       </c>
       <c r="G8" s="10">
-        <v>120.8</v>
+        <v>119.2</v>
       </c>
       <c r="H8" s="10">
-        <v>105.7</v>
+        <v>104.3</v>
       </c>
     </row>
     <row r="9" spans="1:8" outlineLevel="1">
       <c r="A9" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="4"/>
       <c r="C9" s="4"/>
       <c r="D9" s="4"/>
       <c r="E9" s="9"/>
       <c r="F9" s="9"/>
       <c r="G9" s="9"/>
       <c r="H9" s="9"/>
     </row>
     <row r="10" spans="1:8" outlineLevel="2">
       <c r="A10" s="14">
         <v>1</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>21</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>22</v>
       </c>
       <c r="D10" s="5">
-        <v>951.0</v>
+        <v>496.0</v>
       </c>
       <c r="E10" s="10">
         <v>1696.0</v>
       </c>
       <c r="F10" s="10">
         <v>1526.4</v>
       </c>
       <c r="G10" s="10">
         <v>1356.8</v>
       </c>
       <c r="H10" s="10">
         <v>1187.2</v>
       </c>
     </row>
     <row r="11" spans="1:8" outlineLevel="2">
       <c r="A11" s="14">
         <v>2</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="5">
-        <v>3911.0</v>
+        <v>2588.0</v>
       </c>
       <c r="E11" s="10">
-        <v>233.0</v>
+        <v>255.0</v>
       </c>
       <c r="F11" s="10">
-        <v>209.7</v>
+        <v>229.5</v>
       </c>
       <c r="G11" s="10">
-        <v>186.4</v>
+        <v>204.0</v>
       </c>
       <c r="H11" s="10">
-        <v>163.1</v>
+        <v>178.5</v>
       </c>
     </row>
     <row r="12" spans="1:8" outlineLevel="2">
       <c r="A12" s="14">
         <v>3</v>
       </c>
       <c r="B12" s="6" t="s">
         <v>25</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>26</v>
       </c>
       <c r="D12" s="5">
-        <v>6363.497</v>
+        <v>3.497</v>
       </c>
       <c r="E12" s="10">
-        <v>293.0</v>
+        <v>298.0</v>
       </c>
       <c r="F12" s="10">
-        <v>263.7</v>
+        <v>268.2</v>
       </c>
       <c r="G12" s="10">
-        <v>234.4</v>
+        <v>238.4</v>
       </c>
       <c r="H12" s="10">
-        <v>205.1</v>
+        <v>208.6</v>
       </c>
     </row>
     <row r="13" spans="1:8" outlineLevel="2">
       <c r="A13" s="14">
         <v>4</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>27</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>28</v>
       </c>
       <c r="D13" s="5">
-        <v>19667.97</v>
+        <v>12098.97</v>
       </c>
       <c r="E13" s="10">
-        <v>398.0</v>
+        <v>476.0</v>
       </c>
       <c r="F13" s="10">
-        <v>358.2</v>
+        <v>428.4</v>
       </c>
       <c r="G13" s="10">
-        <v>318.4</v>
+        <v>380.8</v>
       </c>
       <c r="H13" s="10">
-        <v>278.6</v>
+        <v>333.2</v>
       </c>
     </row>
     <row r="14" spans="1:8" outlineLevel="2">
       <c r="A14" s="14">
         <v>5</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>29</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>30</v>
       </c>
       <c r="D14" s="5">
-        <v>5315.0</v>
+        <v>24473.0</v>
       </c>
       <c r="E14" s="10">
-        <v>635.0</v>
+        <v>603.0</v>
       </c>
       <c r="F14" s="10">
-        <v>571.5</v>
+        <v>542.7</v>
       </c>
       <c r="G14" s="10">
-        <v>508.0</v>
+        <v>482.4</v>
       </c>
       <c r="H14" s="10">
-        <v>444.5</v>
+        <v>422.1</v>
       </c>
     </row>
     <row r="15" spans="1:8" outlineLevel="2">
       <c r="A15" s="14">
         <v>6</v>
       </c>
       <c r="B15" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>32</v>
       </c>
       <c r="D15" s="5">
-        <v>3055.0</v>
+        <v>948.0</v>
       </c>
       <c r="E15" s="10">
-        <v>888.0</v>
+        <v>916.0</v>
       </c>
       <c r="F15" s="10">
-        <v>799.2</v>
+        <v>824.4</v>
       </c>
       <c r="G15" s="10">
-        <v>710.4</v>
+        <v>732.8</v>
       </c>
       <c r="H15" s="10">
-        <v>621.6</v>
+        <v>641.2</v>
       </c>
     </row>
     <row r="16" spans="1:8" outlineLevel="2">
       <c r="A16" s="14">
         <v>7</v>
       </c>
       <c r="B16" s="6" t="s">
         <v>33</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>34</v>
       </c>
       <c r="D16" s="5">
-        <v>1958.0</v>
+        <v>2703.0</v>
       </c>
       <c r="E16" s="10">
-        <v>1083.0</v>
+        <v>1170.0</v>
       </c>
       <c r="F16" s="10">
-        <v>974.7</v>
+        <v>1053.0</v>
       </c>
       <c r="G16" s="10">
-        <v>866.4</v>
+        <v>936.0</v>
       </c>
       <c r="H16" s="10">
-        <v>758.1</v>
+        <v>819.0</v>
       </c>
     </row>
     <row r="17" spans="1:8" outlineLevel="1">
       <c r="A17" s="13" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="4"/>
       <c r="C17" s="4"/>
       <c r="D17" s="4"/>
       <c r="E17" s="9"/>
       <c r="F17" s="9"/>
       <c r="G17" s="9"/>
       <c r="H17" s="9"/>
     </row>
     <row r="18" spans="1:8" outlineLevel="2">
       <c r="A18" s="14">
         <v>1</v>
       </c>
       <c r="B18" s="6" t="s">
         <v>36</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D18" s="5">
-        <v>0.0</v>
+        <v>3981.0</v>
       </c>
       <c r="E18" s="10">
-        <v>1482.0</v>
+        <v>1677.0</v>
       </c>
       <c r="F18" s="10">
-        <v>1333.8</v>
+        <v>1509.3</v>
       </c>
       <c r="G18" s="10">
-        <v>1185.6</v>
+        <v>1341.6</v>
       </c>
       <c r="H18" s="10">
-        <v>1037.4</v>
+        <v>1173.9</v>
       </c>
     </row>
     <row r="19" spans="1:8" outlineLevel="2">
       <c r="A19" s="14">
         <v>2</v>
       </c>
       <c r="B19" s="6" t="s">
         <v>38</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>39</v>
       </c>
       <c r="D19" s="5">
-        <v>387.0</v>
+        <v>0.0</v>
       </c>
       <c r="E19" s="10">
-        <v>1362.0</v>
+        <v>1734.0</v>
       </c>
       <c r="F19" s="10">
-        <v>1225.8</v>
+        <v>1560.6</v>
       </c>
       <c r="G19" s="10">
-        <v>1089.6</v>
+        <v>1387.2</v>
       </c>
       <c r="H19" s="10">
-        <v>953.4</v>
+        <v>1213.8</v>
       </c>
     </row>
     <row r="20" spans="1:8" outlineLevel="2">
       <c r="A20" s="14">
         <v>3</v>
       </c>
       <c r="B20" s="6" t="s">
         <v>40</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>41</v>
       </c>
       <c r="D20" s="5">
-        <v>699.0</v>
+        <v>939.0</v>
       </c>
       <c r="E20" s="10">
-        <v>1614.0</v>
+        <v>2071.0</v>
       </c>
       <c r="F20" s="10">
-        <v>1452.6</v>
+        <v>1863.9</v>
       </c>
       <c r="G20" s="10">
-        <v>1291.2</v>
+        <v>1656.8</v>
       </c>
       <c r="H20" s="10">
-        <v>1129.8</v>
+        <v>1449.7</v>
       </c>
     </row>
     <row r="21" spans="1:8" outlineLevel="2">
       <c r="A21" s="14">
         <v>4</v>
       </c>
       <c r="B21" s="6" t="s">
         <v>42</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>43</v>
       </c>
       <c r="D21" s="5">
-        <v>99.0</v>
+        <v>3.0</v>
       </c>
       <c r="E21" s="10">
-        <v>1650.0</v>
+        <v>2111.0</v>
       </c>
       <c r="F21" s="10">
-        <v>1485.0</v>
+        <v>1899.9</v>
       </c>
       <c r="G21" s="10">
-        <v>1320.0</v>
+        <v>1688.8</v>
       </c>
       <c r="H21" s="10">
-        <v>1155.0</v>
+        <v>1477.7</v>
       </c>
     </row>
     <row r="22" spans="1:8" outlineLevel="2">
       <c r="A22" s="14">
         <v>5</v>
       </c>
       <c r="B22" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>45</v>
       </c>
       <c r="D22" s="5">
-        <v>690.0</v>
+        <v>1635.0</v>
       </c>
       <c r="E22" s="10">
-        <v>2193.0</v>
+        <v>2569.0</v>
       </c>
       <c r="F22" s="10">
-        <v>1973.7</v>
+        <v>2312.1</v>
       </c>
       <c r="G22" s="10">
-        <v>1754.4</v>
+        <v>2055.2</v>
       </c>
       <c r="H22" s="10">
-        <v>1535.1</v>
+        <v>1798.3</v>
       </c>
     </row>
     <row r="23" spans="1:8" outlineLevel="2">
       <c r="A23" s="14">
         <v>6</v>
       </c>
       <c r="B23" s="6" t="s">
         <v>46</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>47</v>
       </c>
       <c r="D23" s="5">
-        <v>72.0</v>
+        <v>3.0</v>
       </c>
       <c r="E23" s="10">
-        <v>2009.0</v>
+        <v>2483.0</v>
       </c>
       <c r="F23" s="10">
-        <v>1808.1</v>
+        <v>2234.7</v>
       </c>
       <c r="G23" s="10">
-        <v>1607.2</v>
+        <v>1986.4</v>
       </c>
       <c r="H23" s="10">
-        <v>1406.3</v>
+        <v>1738.1</v>
       </c>
     </row>
     <row r="24" spans="1:8" outlineLevel="2">
       <c r="A24" s="14">
         <v>7</v>
       </c>
       <c r="B24" s="6" t="s">
         <v>48</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>49</v>
       </c>
       <c r="D24" s="5">
-        <v>218.0</v>
+        <v>635.0</v>
       </c>
       <c r="E24" s="10">
-        <v>2256.0</v>
+        <v>2966.0</v>
       </c>
       <c r="F24" s="10">
-        <v>2030.4</v>
+        <v>2669.4</v>
       </c>
       <c r="G24" s="10">
-        <v>1804.8</v>
+        <v>2372.8</v>
       </c>
       <c r="H24" s="10">
-        <v>1579.2</v>
+        <v>2076.2</v>
       </c>
     </row>
     <row r="25" spans="1:8" outlineLevel="2">
       <c r="A25" s="14">
         <v>8</v>
       </c>
       <c r="B25" s="6" t="s">
         <v>50</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>51</v>
       </c>
       <c r="D25" s="5">
-        <v>119.0</v>
+        <v>3.0</v>
       </c>
       <c r="E25" s="10">
-        <v>2156.0</v>
+        <v>2867.0</v>
       </c>
       <c r="F25" s="10">
-        <v>1940.4</v>
+        <v>2580.3</v>
       </c>
       <c r="G25" s="10">
-        <v>1724.8</v>
+        <v>2293.6</v>
       </c>
       <c r="H25" s="10">
-        <v>1509.2</v>
+        <v>2006.9</v>
       </c>
     </row>
     <row r="26" spans="1:8" outlineLevel="2">
       <c r="A26" s="14">
         <v>9</v>
       </c>
       <c r="B26" s="6" t="s">
         <v>52</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>53</v>
       </c>
       <c r="D26" s="5">
-        <v>210.0</v>
+        <v>102.0</v>
       </c>
       <c r="E26" s="10">
-        <v>2799.0</v>
+        <v>3436.0</v>
       </c>
       <c r="F26" s="10">
-        <v>2519.1</v>
+        <v>3092.4</v>
       </c>
       <c r="G26" s="10">
-        <v>2239.2</v>
+        <v>2748.8</v>
       </c>
       <c r="H26" s="10">
-        <v>1959.3</v>
+        <v>2405.2</v>
       </c>
     </row>
     <row r="27" spans="1:8" outlineLevel="2">
       <c r="A27" s="14">
         <v>10</v>
       </c>
       <c r="B27" s="6" t="s">
         <v>54</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>55</v>
       </c>
       <c r="D27" s="5">
-        <v>6.0</v>
+        <v>18.0</v>
       </c>
       <c r="E27" s="10">
-        <v>2710.0</v>
+        <v>3389.0</v>
       </c>
       <c r="F27" s="10">
-        <v>2439.0</v>
+        <v>3050.1</v>
       </c>
       <c r="G27" s="10">
-        <v>2168.0</v>
+        <v>2711.2</v>
       </c>
       <c r="H27" s="10">
-        <v>1897.0</v>
+        <v>2372.3</v>
       </c>
     </row>
     <row r="28" spans="1:8" outlineLevel="2">
       <c r="A28" s="14">
         <v>11</v>
       </c>
       <c r="B28" s="6" t="s">
         <v>56</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>57</v>
       </c>
       <c r="D28" s="5">
-        <v>393.0</v>
+        <v>398.0</v>
       </c>
       <c r="E28" s="10">
-        <v>4681.0</v>
+        <v>4849.0</v>
       </c>
       <c r="F28" s="10">
-        <v>4212.9</v>
+        <v>4364.1</v>
       </c>
       <c r="G28" s="10">
-        <v>3744.8</v>
+        <v>3879.2</v>
       </c>
       <c r="H28" s="10">
-        <v>3276.7</v>
+        <v>3394.3</v>
       </c>
     </row>
     <row r="29" spans="1:8" outlineLevel="2">
       <c r="A29" s="14">
         <v>12</v>
       </c>
       <c r="B29" s="6" t="s">
         <v>58</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D29" s="5">
-        <v>69.0</v>
+        <v>29.0</v>
       </c>
       <c r="E29" s="10">
-        <v>4320.0</v>
+        <v>4544.0</v>
       </c>
       <c r="F29" s="10">
-        <v>3888.0</v>
+        <v>4089.6</v>
       </c>
       <c r="G29" s="10">
-        <v>3456.0</v>
+        <v>3635.2</v>
       </c>
       <c r="H29" s="10">
-        <v>3024.0</v>
+        <v>3180.8</v>
       </c>
     </row>
     <row r="30" spans="1:8" outlineLevel="2">
       <c r="A30" s="14">
         <v>13</v>
       </c>
       <c r="B30" s="6" t="s">
         <v>60</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>61</v>
       </c>
       <c r="D30" s="5">
-        <v>1974.0</v>
+        <v>4002.0</v>
       </c>
       <c r="E30" s="10">
-        <v>1171.0</v>
+        <v>1418.0</v>
       </c>
       <c r="F30" s="10">
-        <v>1053.9</v>
+        <v>1276.2</v>
       </c>
       <c r="G30" s="10">
-        <v>936.8</v>
+        <v>1134.4</v>
       </c>
       <c r="H30" s="10">
-        <v>819.7</v>
+        <v>992.6</v>
       </c>
     </row>
     <row r="31" spans="1:8" outlineLevel="2">
       <c r="A31" s="14">
         <v>14</v>
       </c>
       <c r="B31" s="6" t="s">
         <v>62</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>63</v>
       </c>
       <c r="D31" s="5">
-        <v>279.0</v>
+        <v>3.0</v>
       </c>
       <c r="E31" s="10">
-        <v>1118.0</v>
+        <v>1211.0</v>
       </c>
       <c r="F31" s="10">
-        <v>1006.2</v>
+        <v>1089.9</v>
       </c>
       <c r="G31" s="10">
-        <v>894.4</v>
+        <v>968.8</v>
       </c>
       <c r="H31" s="10">
-        <v>782.6</v>
+        <v>847.7</v>
       </c>
     </row>
     <row r="32" spans="1:8" outlineLevel="1">
       <c r="A32" s="13" t="s">
         <v>64</v>
       </c>
       <c r="B32" s="4"/>
       <c r="C32" s="4"/>
       <c r="D32" s="4"/>
       <c r="E32" s="9"/>
       <c r="F32" s="9"/>
       <c r="G32" s="9"/>
       <c r="H32" s="9"/>
     </row>
     <row r="33" spans="1:8" outlineLevel="2">
       <c r="A33" s="14">
         <v>1</v>
       </c>
       <c r="B33" s="6" t="s">
         <v>65</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>66</v>
       </c>
       <c r="D33" s="5">
-        <v>2.0</v>
+        <v>69.0</v>
       </c>
       <c r="E33" s="10">
-        <v>2547.0</v>
+        <v>2488.0</v>
       </c>
       <c r="F33" s="10">
-        <v>2292.3</v>
+        <v>2239.2</v>
       </c>
       <c r="G33" s="10">
-        <v>2037.6</v>
+        <v>1990.4</v>
       </c>
       <c r="H33" s="10">
-        <v>1782.9</v>
+        <v>1741.6</v>
       </c>
     </row>
     <row r="34" spans="1:8" outlineLevel="2">
       <c r="A34" s="14">
         <v>2</v>
       </c>
       <c r="B34" s="6" t="s">
         <v>67</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>68</v>
       </c>
       <c r="D34" s="5">
-        <v>7.0</v>
+        <v>18.0</v>
       </c>
       <c r="E34" s="10">
-        <v>83948.0</v>
+        <v>86417.0</v>
       </c>
       <c r="F34" s="10">
-        <v>75553.2</v>
+        <v>77775.3</v>
       </c>
       <c r="G34" s="10">
-        <v>67158.4</v>
+        <v>69133.6</v>
       </c>
       <c r="H34" s="10">
-        <v>58763.6</v>
+        <v>60491.9</v>
       </c>
     </row>
     <row r="35" spans="1:8" outlineLevel="2">
       <c r="A35" s="14">
         <v>3</v>
       </c>
       <c r="B35" s="6" t="s">
         <v>69</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>70</v>
       </c>
       <c r="D35" s="5">
         <v>1.0</v>
       </c>
       <c r="E35" s="10">
         <v>0.0</v>
       </c>
       <c r="F35" s="10">
         <v>0.0</v>
       </c>
       <c r="G35" s="10">
         <v>0.0</v>
       </c>
       <c r="H35" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="36" spans="1:8" outlineLevel="2">
       <c r="A36" s="14">
         <v>4</v>
       </c>
       <c r="B36" s="6" t="s">
         <v>71</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>72</v>
       </c>
       <c r="D36" s="5">
-        <v>54.0</v>
+        <v>107.0</v>
       </c>
       <c r="E36" s="10">
         <v>6445.0</v>
       </c>
       <c r="F36" s="10">
         <v>5800.5</v>
       </c>
       <c r="G36" s="10">
         <v>5156.0</v>
       </c>
       <c r="H36" s="10">
         <v>4511.5</v>
       </c>
     </row>
     <row r="37" spans="1:8" outlineLevel="2">
       <c r="A37" s="14">
         <v>5</v>
       </c>
       <c r="B37" s="6" t="s">
         <v>73</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>74</v>
       </c>
       <c r="D37" s="5">
-        <v>39.0</v>
+        <v>16.0</v>
       </c>
       <c r="E37" s="10">
-        <v>9280.0</v>
+        <v>9568.0</v>
       </c>
       <c r="F37" s="10">
-        <v>8352.0</v>
+        <v>8611.2</v>
       </c>
       <c r="G37" s="10">
-        <v>7424.0</v>
+        <v>7654.4</v>
       </c>
       <c r="H37" s="10">
-        <v>6496.0</v>
+        <v>6697.6</v>
       </c>
     </row>
     <row r="38" spans="1:8" outlineLevel="2">
       <c r="A38" s="14">
         <v>6</v>
       </c>
       <c r="B38" s="6" t="s">
         <v>75</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>76</v>
       </c>
       <c r="D38" s="5">
-        <v>2.0</v>
+        <v>15.0</v>
       </c>
       <c r="E38" s="10">
-        <v>35818.0</v>
+        <v>36049.0</v>
       </c>
       <c r="F38" s="10">
-        <v>32236.2</v>
+        <v>32444.1</v>
       </c>
       <c r="G38" s="10">
-        <v>28654.4</v>
+        <v>28839.2</v>
       </c>
       <c r="H38" s="10">
-        <v>25072.6</v>
+        <v>25234.3</v>
       </c>
     </row>
     <row r="39" spans="1:8" outlineLevel="2">
       <c r="A39" s="14">
         <v>7</v>
       </c>
       <c r="B39" s="6" t="s">
         <v>77</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>78</v>
       </c>
       <c r="D39" s="5">
-        <v>9.0</v>
+        <v>12.0</v>
       </c>
       <c r="E39" s="10">
-        <v>44682.0</v>
+        <v>45062.0</v>
       </c>
       <c r="F39" s="10">
-        <v>40213.8</v>
+        <v>40555.8</v>
       </c>
       <c r="G39" s="10">
-        <v>35745.6</v>
+        <v>36049.6</v>
       </c>
       <c r="H39" s="10">
-        <v>31277.4</v>
+        <v>31543.4</v>
       </c>
     </row>
     <row r="40" spans="1:8" outlineLevel="2">
       <c r="A40" s="14">
         <v>8</v>
       </c>
       <c r="B40" s="6" t="s">
         <v>79</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>80</v>
       </c>
       <c r="D40" s="5">
-        <v>12.0</v>
+        <v>2.0</v>
       </c>
       <c r="E40" s="10">
-        <v>64624.0</v>
+        <v>67644.0</v>
       </c>
       <c r="F40" s="10">
-        <v>58161.6</v>
+        <v>60879.6</v>
       </c>
       <c r="G40" s="10">
-        <v>51699.2</v>
+        <v>54115.2</v>
       </c>
       <c r="H40" s="10">
-        <v>45236.8</v>
+        <v>47350.8</v>
       </c>
     </row>
     <row r="41" spans="1:8" outlineLevel="1">
       <c r="A41" s="13" t="s">
         <v>81</v>
       </c>
       <c r="B41" s="4"/>
       <c r="C41" s="4"/>
       <c r="D41" s="4"/>
       <c r="E41" s="9"/>
       <c r="F41" s="9"/>
       <c r="G41" s="9"/>
       <c r="H41" s="9"/>
     </row>
     <row r="42" spans="1:8" outlineLevel="2">
       <c r="A42" s="14">
         <v>1</v>
       </c>
       <c r="B42" s="6" t="s">
         <v>82</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D42" s="5">
-        <v>6469.0</v>
+        <v>6106.0</v>
       </c>
       <c r="E42" s="10">
-        <v>90.0</v>
+        <v>91.0</v>
       </c>
       <c r="F42" s="10">
-        <v>81.0</v>
+        <v>81.9</v>
       </c>
       <c r="G42" s="10">
-        <v>72.0</v>
+        <v>72.8</v>
       </c>
       <c r="H42" s="10">
-        <v>63.0</v>
+        <v>63.7</v>
       </c>
     </row>
     <row r="43" spans="1:8" outlineLevel="2">
       <c r="A43" s="14">
         <v>2</v>
       </c>
       <c r="B43" s="6" t="s">
         <v>84</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>85</v>
       </c>
       <c r="D43" s="5">
-        <v>5730.0</v>
+        <v>2361.0</v>
       </c>
       <c r="E43" s="10">
-        <v>125.0</v>
+        <v>153.0</v>
       </c>
       <c r="F43" s="10">
-        <v>112.5</v>
+        <v>137.7</v>
       </c>
       <c r="G43" s="10">
-        <v>100.0</v>
+        <v>122.4</v>
       </c>
       <c r="H43" s="10">
-        <v>87.5</v>
+        <v>107.1</v>
       </c>
     </row>
     <row r="44" spans="1:8" outlineLevel="2">
       <c r="A44" s="14">
         <v>3</v>
       </c>
       <c r="B44" s="6" t="s">
         <v>86</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>87</v>
       </c>
       <c r="D44" s="5">
-        <v>20885.0</v>
+        <v>7733.0</v>
       </c>
       <c r="E44" s="10">
-        <v>174.0</v>
+        <v>211.0</v>
       </c>
       <c r="F44" s="10">
-        <v>156.6</v>
+        <v>189.9</v>
       </c>
       <c r="G44" s="10">
-        <v>139.2</v>
+        <v>168.8</v>
       </c>
       <c r="H44" s="10">
-        <v>121.8</v>
+        <v>147.7</v>
       </c>
     </row>
     <row r="45" spans="1:8" outlineLevel="2">
       <c r="A45" s="14">
         <v>4</v>
       </c>
       <c r="B45" s="6" t="s">
         <v>88</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>89</v>
       </c>
       <c r="D45" s="5">
-        <v>1955.0</v>
+        <v>488.0</v>
       </c>
       <c r="E45" s="10">
-        <v>271.0</v>
+        <v>340.0</v>
       </c>
       <c r="F45" s="10">
-        <v>243.9</v>
+        <v>306.0</v>
       </c>
       <c r="G45" s="10">
-        <v>216.8</v>
+        <v>272.0</v>
       </c>
       <c r="H45" s="10">
-        <v>189.7</v>
+        <v>238.0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A9:H9"/>
     <mergeCell ref="A17:H17"/>
     <mergeCell ref="A32:H32"/>
     <mergeCell ref="A41:H41"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>