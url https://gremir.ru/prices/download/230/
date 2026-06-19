--- v0 (2026-05-03)
+++ v1 (2026-06-19)
@@ -2437,51 +2437,51 @@
       <c r="H2" s="9"/>
     </row>
     <row r="3" spans="1:8" outlineLevel="1">
       <c r="A3" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="9"/>
       <c r="F3" s="9"/>
       <c r="G3" s="9"/>
       <c r="H3" s="9"/>
     </row>
     <row r="4" spans="1:8" outlineLevel="2">
       <c r="A4" s="14">
         <v>1</v>
       </c>
       <c r="B4" s="6" t="s">
         <v>10</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>11</v>
       </c>
       <c r="D4" s="5">
-        <v>15.0</v>
+        <v>24.0</v>
       </c>
       <c r="E4" s="10">
         <v>12707.0</v>
       </c>
       <c r="F4" s="10">
         <v>11436.3</v>
       </c>
       <c r="G4" s="10">
         <v>10165.6</v>
       </c>
       <c r="H4" s="10">
         <v>8894.9</v>
       </c>
     </row>
     <row r="5" spans="1:8" outlineLevel="2">
       <c r="A5" s="14">
         <v>2</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="5">
@@ -2645,51 +2645,51 @@
       </c>
       <c r="E11" s="10">
         <v>18714.0</v>
       </c>
       <c r="F11" s="10">
         <v>16842.6</v>
       </c>
       <c r="G11" s="10">
         <v>14971.2</v>
       </c>
       <c r="H11" s="10">
         <v>13099.8</v>
       </c>
     </row>
     <row r="12" spans="1:8" outlineLevel="2">
       <c r="A12" s="14">
         <v>9</v>
       </c>
       <c r="B12" s="6" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D12" s="5">
-        <v>0.0</v>
+        <v>3.0</v>
       </c>
       <c r="E12" s="10">
         <v>25446.0</v>
       </c>
       <c r="F12" s="10">
         <v>22901.4</v>
       </c>
       <c r="G12" s="10">
         <v>20356.8</v>
       </c>
       <c r="H12" s="10">
         <v>17812.2</v>
       </c>
     </row>
     <row r="13" spans="1:8" outlineLevel="2">
       <c r="A13" s="14">
         <v>10</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>28</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>29</v>
       </c>
       <c r="D13" s="5">
@@ -3373,51 +3373,51 @@
       </c>
       <c r="E39" s="10">
         <v>166802.0</v>
       </c>
       <c r="F39" s="10">
         <v>150121.8</v>
       </c>
       <c r="G39" s="10">
         <v>133441.6</v>
       </c>
       <c r="H39" s="10">
         <v>116761.4</v>
       </c>
     </row>
     <row r="40" spans="1:8" outlineLevel="2">
       <c r="A40" s="14">
         <v>37</v>
       </c>
       <c r="B40" s="6" t="s">
         <v>82</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D40" s="5">
-        <v>16.0</v>
+        <v>12.0</v>
       </c>
       <c r="E40" s="10">
         <v>9920.0</v>
       </c>
       <c r="F40" s="10">
         <v>8928.0</v>
       </c>
       <c r="G40" s="10">
         <v>7936.0</v>
       </c>
       <c r="H40" s="10">
         <v>6944.0</v>
       </c>
     </row>
     <row r="41" spans="1:8" outlineLevel="2">
       <c r="A41" s="14">
         <v>38</v>
       </c>
       <c r="B41" s="6" t="s">
         <v>84</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>85</v>
       </c>
       <c r="D41" s="5">
@@ -3451,51 +3451,51 @@
       </c>
       <c r="E42" s="10">
         <v>200593.0</v>
       </c>
       <c r="F42" s="10">
         <v>180533.7</v>
       </c>
       <c r="G42" s="10">
         <v>160474.4</v>
       </c>
       <c r="H42" s="10">
         <v>140415.1</v>
       </c>
     </row>
     <row r="43" spans="1:8" outlineLevel="2">
       <c r="A43" s="14">
         <v>40</v>
       </c>
       <c r="B43" s="6" t="s">
         <v>88</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>89</v>
       </c>
       <c r="D43" s="5">
-        <v>3.0</v>
+        <v>11.0</v>
       </c>
       <c r="E43" s="10">
         <v>11394.0</v>
       </c>
       <c r="F43" s="10">
         <v>10254.6</v>
       </c>
       <c r="G43" s="10">
         <v>9115.2</v>
       </c>
       <c r="H43" s="10">
         <v>7975.8</v>
       </c>
     </row>
     <row r="44" spans="1:8" outlineLevel="2">
       <c r="A44" s="14">
         <v>41</v>
       </c>
       <c r="B44" s="6" t="s">
         <v>90</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>91</v>
       </c>
       <c r="D44" s="5">
@@ -3555,51 +3555,51 @@
       </c>
       <c r="E46" s="10">
         <v>267895.0</v>
       </c>
       <c r="F46" s="10">
         <v>241105.5</v>
       </c>
       <c r="G46" s="10">
         <v>214316.0</v>
       </c>
       <c r="H46" s="10">
         <v>187526.5</v>
       </c>
     </row>
     <row r="47" spans="1:8" outlineLevel="2">
       <c r="A47" s="14">
         <v>44</v>
       </c>
       <c r="B47" s="6" t="s">
         <v>96</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>97</v>
       </c>
       <c r="D47" s="5">
-        <v>5.0</v>
+        <v>10.0</v>
       </c>
       <c r="E47" s="10">
         <v>20973.0</v>
       </c>
       <c r="F47" s="10">
         <v>18875.7</v>
       </c>
       <c r="G47" s="10">
         <v>16778.4</v>
       </c>
       <c r="H47" s="10">
         <v>14681.1</v>
       </c>
     </row>
     <row r="48" spans="1:8" outlineLevel="2">
       <c r="A48" s="14">
         <v>45</v>
       </c>
       <c r="B48" s="6" t="s">
         <v>98</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>99</v>
       </c>
       <c r="D48" s="5">
@@ -3607,77 +3607,77 @@
       </c>
       <c r="E48" s="10">
         <v>5048.0</v>
       </c>
       <c r="F48" s="10">
         <v>4543.2</v>
       </c>
       <c r="G48" s="10">
         <v>4038.4</v>
       </c>
       <c r="H48" s="10">
         <v>3533.6</v>
       </c>
     </row>
     <row r="49" spans="1:8" outlineLevel="2">
       <c r="A49" s="14">
         <v>46</v>
       </c>
       <c r="B49" s="6" t="s">
         <v>100</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>101</v>
       </c>
       <c r="D49" s="5">
-        <v>0.0</v>
+        <v>3.0</v>
       </c>
       <c r="E49" s="10">
         <v>5490.0</v>
       </c>
       <c r="F49" s="10">
         <v>4941.0</v>
       </c>
       <c r="G49" s="10">
         <v>4392.0</v>
       </c>
       <c r="H49" s="10">
         <v>3843.0</v>
       </c>
     </row>
     <row r="50" spans="1:8" outlineLevel="2">
       <c r="A50" s="14">
         <v>47</v>
       </c>
       <c r="B50" s="6" t="s">
         <v>102</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>103</v>
       </c>
       <c r="D50" s="5">
-        <v>5.0</v>
+        <v>3.0</v>
       </c>
       <c r="E50" s="10">
         <v>6706.0</v>
       </c>
       <c r="F50" s="10">
         <v>6035.4</v>
       </c>
       <c r="G50" s="10">
         <v>5364.8</v>
       </c>
       <c r="H50" s="10">
         <v>4694.2</v>
       </c>
     </row>
     <row r="51" spans="1:8" outlineLevel="2">
       <c r="A51" s="14">
         <v>48</v>
       </c>
       <c r="B51" s="6" t="s">
         <v>104</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D51" s="5">
@@ -3685,207 +3685,207 @@
       </c>
       <c r="E51" s="10">
         <v>9296.0</v>
       </c>
       <c r="F51" s="10">
         <v>8366.4</v>
       </c>
       <c r="G51" s="10">
         <v>7436.8</v>
       </c>
       <c r="H51" s="10">
         <v>6507.2</v>
       </c>
     </row>
     <row r="52" spans="1:8" outlineLevel="2">
       <c r="A52" s="14">
         <v>49</v>
       </c>
       <c r="B52" s="6" t="s">
         <v>106</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>107</v>
       </c>
       <c r="D52" s="5">
-        <v>34.0</v>
+        <v>36.0</v>
       </c>
       <c r="E52" s="10">
         <v>10072.0</v>
       </c>
       <c r="F52" s="10">
         <v>9064.8</v>
       </c>
       <c r="G52" s="10">
         <v>8057.6</v>
       </c>
       <c r="H52" s="10">
         <v>7050.4</v>
       </c>
     </row>
     <row r="53" spans="1:8" outlineLevel="2">
       <c r="A53" s="14">
         <v>50</v>
       </c>
       <c r="B53" s="6" t="s">
         <v>108</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>109</v>
       </c>
       <c r="D53" s="5">
-        <v>51.0</v>
+        <v>37.0</v>
       </c>
       <c r="E53" s="10">
         <v>10874.0</v>
       </c>
       <c r="F53" s="10">
         <v>9786.6</v>
       </c>
       <c r="G53" s="10">
         <v>8699.2</v>
       </c>
       <c r="H53" s="10">
         <v>7611.8</v>
       </c>
     </row>
     <row r="54" spans="1:8" outlineLevel="2">
       <c r="A54" s="14">
         <v>51</v>
       </c>
       <c r="B54" s="6" t="s">
         <v>110</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>111</v>
       </c>
       <c r="D54" s="5">
-        <v>36.0</v>
+        <v>42.0</v>
       </c>
       <c r="E54" s="10">
         <v>18126.0</v>
       </c>
       <c r="F54" s="10">
         <v>16313.4</v>
       </c>
       <c r="G54" s="10">
         <v>14500.8</v>
       </c>
       <c r="H54" s="10">
         <v>12688.2</v>
       </c>
     </row>
     <row r="55" spans="1:8" outlineLevel="2">
       <c r="A55" s="14">
         <v>52</v>
       </c>
       <c r="B55" s="6" t="s">
         <v>112</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>113</v>
       </c>
       <c r="D55" s="5">
-        <v>11.0</v>
+        <v>2.0</v>
       </c>
       <c r="E55" s="10">
         <v>19290.0</v>
       </c>
       <c r="F55" s="10">
         <v>17361.0</v>
       </c>
       <c r="G55" s="10">
         <v>15432.0</v>
       </c>
       <c r="H55" s="10">
         <v>13503.0</v>
       </c>
     </row>
     <row r="56" spans="1:8" outlineLevel="2">
       <c r="A56" s="14">
         <v>53</v>
       </c>
       <c r="B56" s="6" t="s">
         <v>114</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>115</v>
       </c>
       <c r="D56" s="5">
-        <v>10.0</v>
+        <v>7.0</v>
       </c>
       <c r="E56" s="10">
         <v>31696.0</v>
       </c>
       <c r="F56" s="10">
         <v>28526.4</v>
       </c>
       <c r="G56" s="10">
         <v>25356.8</v>
       </c>
       <c r="H56" s="10">
         <v>22187.2</v>
       </c>
     </row>
     <row r="57" spans="1:8" outlineLevel="2">
       <c r="A57" s="14">
         <v>54</v>
       </c>
       <c r="B57" s="6" t="s">
         <v>116</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>117</v>
       </c>
       <c r="D57" s="5">
-        <v>13.0</v>
+        <v>10.0</v>
       </c>
       <c r="E57" s="10">
         <v>40976.0</v>
       </c>
       <c r="F57" s="10">
         <v>36878.4</v>
       </c>
       <c r="G57" s="10">
         <v>32780.8</v>
       </c>
       <c r="H57" s="10">
         <v>28683.2</v>
       </c>
     </row>
     <row r="58" spans="1:8" outlineLevel="2">
       <c r="A58" s="14">
         <v>55</v>
       </c>
       <c r="B58" s="6" t="s">
         <v>118</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>119</v>
       </c>
       <c r="D58" s="5">
-        <v>7.0</v>
+        <v>5.0</v>
       </c>
       <c r="E58" s="10">
         <v>46815.0</v>
       </c>
       <c r="F58" s="10">
         <v>42133.5</v>
       </c>
       <c r="G58" s="10">
         <v>37452.0</v>
       </c>
       <c r="H58" s="10">
         <v>32770.5</v>
       </c>
     </row>
     <row r="59" spans="1:8" outlineLevel="2">
       <c r="A59" s="14">
         <v>56</v>
       </c>
       <c r="B59" s="6" t="s">
         <v>120</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>121</v>
       </c>
       <c r="D59" s="5">
@@ -3945,77 +3945,77 @@
       </c>
       <c r="E61" s="10">
         <v>119888.0</v>
       </c>
       <c r="F61" s="10">
         <v>107899.2</v>
       </c>
       <c r="G61" s="10">
         <v>95910.4</v>
       </c>
       <c r="H61" s="10">
         <v>83921.6</v>
       </c>
     </row>
     <row r="62" spans="1:8" outlineLevel="2">
       <c r="A62" s="14">
         <v>59</v>
       </c>
       <c r="B62" s="6" t="s">
         <v>126</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>127</v>
       </c>
       <c r="D62" s="5">
-        <v>6.0</v>
+        <v>7.0</v>
       </c>
       <c r="E62" s="10">
         <v>23878.0</v>
       </c>
       <c r="F62" s="10">
         <v>21490.2</v>
       </c>
       <c r="G62" s="10">
         <v>19102.4</v>
       </c>
       <c r="H62" s="10">
         <v>16714.6</v>
       </c>
     </row>
     <row r="63" spans="1:8" outlineLevel="2">
       <c r="A63" s="14">
         <v>60</v>
       </c>
       <c r="B63" s="6" t="s">
         <v>128</v>
       </c>
       <c r="C63" s="7" t="s">
         <v>129</v>
       </c>
       <c r="D63" s="5">
-        <v>10.0</v>
+        <v>6.0</v>
       </c>
       <c r="E63" s="10">
         <v>25930.0</v>
       </c>
       <c r="F63" s="10">
         <v>23337.0</v>
       </c>
       <c r="G63" s="10">
         <v>20744.0</v>
       </c>
       <c r="H63" s="10">
         <v>18151.0</v>
       </c>
     </row>
     <row r="64" spans="1:8" outlineLevel="2">
       <c r="A64" s="14">
         <v>61</v>
       </c>
       <c r="B64" s="6" t="s">
         <v>130</v>
       </c>
       <c r="C64" s="7" t="s">
         <v>131</v>
       </c>
       <c r="D64" s="5">
@@ -4023,77 +4023,77 @@
       </c>
       <c r="E64" s="10">
         <v>20662.0</v>
       </c>
       <c r="F64" s="10">
         <v>18595.8</v>
       </c>
       <c r="G64" s="10">
         <v>16529.6</v>
       </c>
       <c r="H64" s="10">
         <v>14463.4</v>
       </c>
     </row>
     <row r="65" spans="1:8" outlineLevel="2">
       <c r="A65" s="14">
         <v>62</v>
       </c>
       <c r="B65" s="6" t="s">
         <v>132</v>
       </c>
       <c r="C65" s="7" t="s">
         <v>133</v>
       </c>
       <c r="D65" s="5">
-        <v>0.0</v>
+        <v>2.0</v>
       </c>
       <c r="E65" s="10">
         <v>21318.0</v>
       </c>
       <c r="F65" s="10">
         <v>19186.2</v>
       </c>
       <c r="G65" s="10">
         <v>17054.4</v>
       </c>
       <c r="H65" s="10">
         <v>14922.6</v>
       </c>
     </row>
     <row r="66" spans="1:8" outlineLevel="2">
       <c r="A66" s="14">
         <v>63</v>
       </c>
       <c r="B66" s="6" t="s">
         <v>134</v>
       </c>
       <c r="C66" s="7" t="s">
         <v>135</v>
       </c>
       <c r="D66" s="5">
-        <v>20.0</v>
+        <v>6.0</v>
       </c>
       <c r="E66" s="10">
         <v>21757.0</v>
       </c>
       <c r="F66" s="10">
         <v>19581.3</v>
       </c>
       <c r="G66" s="10">
         <v>17405.6</v>
       </c>
       <c r="H66" s="10">
         <v>15229.9</v>
       </c>
     </row>
     <row r="67" spans="1:8" outlineLevel="2">
       <c r="A67" s="14">
         <v>64</v>
       </c>
       <c r="B67" s="6" t="s">
         <v>136</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>137</v>
       </c>
       <c r="D67" s="5">
@@ -4101,51 +4101,51 @@
       </c>
       <c r="E67" s="10">
         <v>16134.0</v>
       </c>
       <c r="F67" s="10">
         <v>14520.6</v>
       </c>
       <c r="G67" s="10">
         <v>12907.2</v>
       </c>
       <c r="H67" s="10">
         <v>11293.8</v>
       </c>
     </row>
     <row r="68" spans="1:8" outlineLevel="2">
       <c r="A68" s="14">
         <v>65</v>
       </c>
       <c r="B68" s="6" t="s">
         <v>138</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>139</v>
       </c>
       <c r="D68" s="5">
-        <v>10.0</v>
+        <v>13.0</v>
       </c>
       <c r="E68" s="10">
         <v>24002.0</v>
       </c>
       <c r="F68" s="10">
         <v>21601.8</v>
       </c>
       <c r="G68" s="10">
         <v>19201.6</v>
       </c>
       <c r="H68" s="10">
         <v>16801.4</v>
       </c>
     </row>
     <row r="69" spans="1:8" outlineLevel="2">
       <c r="A69" s="14">
         <v>66</v>
       </c>
       <c r="B69" s="6" t="s">
         <v>140</v>
       </c>
       <c r="C69" s="7" t="s">
         <v>141</v>
       </c>
       <c r="D69" s="5">
@@ -4153,207 +4153,207 @@
       </c>
       <c r="E69" s="10">
         <v>3566.0</v>
       </c>
       <c r="F69" s="10">
         <v>3209.4</v>
       </c>
       <c r="G69" s="10">
         <v>2852.8</v>
       </c>
       <c r="H69" s="10">
         <v>2496.2</v>
       </c>
     </row>
     <row r="70" spans="1:8" outlineLevel="2">
       <c r="A70" s="14">
         <v>67</v>
       </c>
       <c r="B70" s="6" t="s">
         <v>142</v>
       </c>
       <c r="C70" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D70" s="5">
-        <v>8.0</v>
+        <v>10.0</v>
       </c>
       <c r="E70" s="10">
         <v>32006.0</v>
       </c>
       <c r="F70" s="10">
         <v>28805.4</v>
       </c>
       <c r="G70" s="10">
         <v>25604.8</v>
       </c>
       <c r="H70" s="10">
         <v>22404.2</v>
       </c>
     </row>
     <row r="71" spans="1:8" outlineLevel="2">
       <c r="A71" s="14">
         <v>68</v>
       </c>
       <c r="B71" s="6" t="s">
         <v>144</v>
       </c>
       <c r="C71" s="7" t="s">
         <v>145</v>
       </c>
       <c r="D71" s="5">
-        <v>119.0</v>
+        <v>111.0</v>
       </c>
       <c r="E71" s="10">
         <v>3654.0</v>
       </c>
       <c r="F71" s="10">
         <v>3288.6</v>
       </c>
       <c r="G71" s="10">
         <v>2923.2</v>
       </c>
       <c r="H71" s="10">
         <v>2557.8</v>
       </c>
     </row>
     <row r="72" spans="1:8" outlineLevel="2">
       <c r="A72" s="14">
         <v>69</v>
       </c>
       <c r="B72" s="6" t="s">
         <v>146</v>
       </c>
       <c r="C72" s="7" t="s">
         <v>147</v>
       </c>
       <c r="D72" s="5">
-        <v>91.0</v>
+        <v>84.0</v>
       </c>
       <c r="E72" s="10">
         <v>4576.0</v>
       </c>
       <c r="F72" s="10">
         <v>4118.4</v>
       </c>
       <c r="G72" s="10">
         <v>3660.8</v>
       </c>
       <c r="H72" s="10">
         <v>3203.2</v>
       </c>
     </row>
     <row r="73" spans="1:8" outlineLevel="2">
       <c r="A73" s="14">
         <v>70</v>
       </c>
       <c r="B73" s="6" t="s">
         <v>148</v>
       </c>
       <c r="C73" s="7" t="s">
         <v>149</v>
       </c>
       <c r="D73" s="5">
-        <v>57.0</v>
+        <v>55.0</v>
       </c>
       <c r="E73" s="10">
         <v>6400.0</v>
       </c>
       <c r="F73" s="10">
         <v>5760.0</v>
       </c>
       <c r="G73" s="10">
         <v>5120.0</v>
       </c>
       <c r="H73" s="10">
         <v>4480.0</v>
       </c>
     </row>
     <row r="74" spans="1:8" outlineLevel="2">
       <c r="A74" s="14">
         <v>71</v>
       </c>
       <c r="B74" s="6" t="s">
         <v>150</v>
       </c>
       <c r="C74" s="7" t="s">
         <v>151</v>
       </c>
       <c r="D74" s="5">
-        <v>67.0</v>
+        <v>51.0</v>
       </c>
       <c r="E74" s="10">
         <v>7854.0</v>
       </c>
       <c r="F74" s="10">
         <v>7068.6</v>
       </c>
       <c r="G74" s="10">
         <v>6283.2</v>
       </c>
       <c r="H74" s="10">
         <v>5497.8</v>
       </c>
     </row>
     <row r="75" spans="1:8" outlineLevel="2">
       <c r="A75" s="14">
         <v>72</v>
       </c>
       <c r="B75" s="6" t="s">
         <v>152</v>
       </c>
       <c r="C75" s="7" t="s">
         <v>153</v>
       </c>
       <c r="D75" s="5">
-        <v>8.0</v>
+        <v>68.0</v>
       </c>
       <c r="E75" s="10">
         <v>9694.0</v>
       </c>
       <c r="F75" s="10">
         <v>8724.6</v>
       </c>
       <c r="G75" s="10">
         <v>7755.2</v>
       </c>
       <c r="H75" s="10">
         <v>6785.8</v>
       </c>
     </row>
     <row r="76" spans="1:8" outlineLevel="2">
       <c r="A76" s="14">
         <v>73</v>
       </c>
       <c r="B76" s="6" t="s">
         <v>154</v>
       </c>
       <c r="C76" s="7" t="s">
         <v>155</v>
       </c>
       <c r="D76" s="5">
-        <v>56.0</v>
+        <v>59.0</v>
       </c>
       <c r="E76" s="10">
         <v>11683.0</v>
       </c>
       <c r="F76" s="10">
         <v>10514.7</v>
       </c>
       <c r="G76" s="10">
         <v>9346.4</v>
       </c>
       <c r="H76" s="10">
         <v>8178.1</v>
       </c>
     </row>
     <row r="77" spans="1:8" outlineLevel="2">
       <c r="A77" s="14">
         <v>74</v>
       </c>
       <c r="B77" s="6" t="s">
         <v>156</v>
       </c>
       <c r="C77" s="7" t="s">
         <v>157</v>
       </c>
       <c r="D77" s="5">
@@ -4390,164 +4390,164 @@
       </c>
       <c r="F78" s="10">
         <v>0.0</v>
       </c>
       <c r="G78" s="10">
         <v>0.0</v>
       </c>
       <c r="H78" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="79" spans="1:8" outlineLevel="2">
       <c r="A79" s="14">
         <v>76</v>
       </c>
       <c r="B79" s="6" t="s">
         <v>160</v>
       </c>
       <c r="C79" s="7" t="s">
         <v>161</v>
       </c>
       <c r="D79" s="5">
         <v>0.0</v>
       </c>
       <c r="E79" s="10">
-        <v>9802.0</v>
+        <v>7971.0</v>
       </c>
       <c r="F79" s="10">
-        <v>8821.8</v>
+        <v>7173.9</v>
       </c>
       <c r="G79" s="10">
-        <v>7841.6</v>
+        <v>6376.8</v>
       </c>
       <c r="H79" s="10">
-        <v>6861.4</v>
+        <v>5579.7</v>
       </c>
     </row>
     <row r="80" spans="1:8" outlineLevel="2">
       <c r="A80" s="14">
         <v>77</v>
       </c>
       <c r="B80" s="6" t="s">
         <v>162</v>
       </c>
       <c r="C80" s="7" t="s">
         <v>163</v>
       </c>
       <c r="D80" s="5">
         <v>0.0</v>
       </c>
       <c r="E80" s="10">
-        <v>12350.0</v>
+        <v>10045.0</v>
       </c>
       <c r="F80" s="10">
-        <v>11115.0</v>
+        <v>9040.5</v>
       </c>
       <c r="G80" s="10">
-        <v>9880.0</v>
+        <v>8036.0</v>
       </c>
       <c r="H80" s="10">
-        <v>8645.0</v>
+        <v>7031.5</v>
       </c>
     </row>
     <row r="81" spans="1:8" outlineLevel="2">
       <c r="A81" s="14">
         <v>78</v>
       </c>
       <c r="B81" s="6" t="s">
         <v>164</v>
       </c>
       <c r="C81" s="7" t="s">
         <v>165</v>
       </c>
       <c r="D81" s="5">
         <v>0.0</v>
       </c>
       <c r="E81" s="10">
-        <v>16008.0</v>
+        <v>13019.0</v>
       </c>
       <c r="F81" s="10">
-        <v>14407.2</v>
+        <v>11717.1</v>
       </c>
       <c r="G81" s="10">
-        <v>12806.4</v>
+        <v>10415.2</v>
       </c>
       <c r="H81" s="10">
-        <v>11205.6</v>
+        <v>9113.3</v>
       </c>
     </row>
     <row r="82" spans="1:8" outlineLevel="2">
       <c r="A82" s="14">
         <v>79</v>
       </c>
       <c r="B82" s="6" t="s">
         <v>166</v>
       </c>
       <c r="C82" s="7" t="s">
         <v>167</v>
       </c>
       <c r="D82" s="5">
         <v>0.0</v>
       </c>
       <c r="E82" s="10">
         <v>0.0</v>
       </c>
       <c r="F82" s="10">
         <v>0.0</v>
       </c>
       <c r="G82" s="10">
         <v>0.0</v>
       </c>
       <c r="H82" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="83" spans="1:8" outlineLevel="2">
       <c r="A83" s="14">
         <v>80</v>
       </c>
       <c r="B83" s="6" t="s">
         <v>168</v>
       </c>
       <c r="C83" s="7" t="s">
         <v>169</v>
       </c>
       <c r="D83" s="5">
         <v>4.0</v>
       </c>
       <c r="E83" s="10">
-        <v>21038.0</v>
+        <v>17112.0</v>
       </c>
       <c r="F83" s="10">
-        <v>18934.2</v>
+        <v>15400.8</v>
       </c>
       <c r="G83" s="10">
-        <v>16830.4</v>
+        <v>13689.6</v>
       </c>
       <c r="H83" s="10">
-        <v>14726.6</v>
+        <v>11978.4</v>
       </c>
     </row>
     <row r="84" spans="1:8" outlineLevel="2">
       <c r="A84" s="15" t="s">
         <v>170</v>
       </c>
       <c r="B84" s="4"/>
       <c r="C84" s="4"/>
       <c r="D84" s="4"/>
       <c r="E84" s="9"/>
       <c r="F84" s="9"/>
       <c r="G84" s="9"/>
       <c r="H84" s="9"/>
     </row>
     <row r="85" spans="1:8" outlineLevel="3">
       <c r="A85" s="14">
         <v>1</v>
       </c>
       <c r="B85" s="6" t="s">
         <v>171</v>
       </c>
       <c r="C85" s="7" t="s">
         <v>172</v>
       </c>
       <c r="D85" s="5">
@@ -4633,51 +4633,51 @@
       </c>
       <c r="E88" s="10">
         <v>54329.0</v>
       </c>
       <c r="F88" s="10">
         <v>48896.1</v>
       </c>
       <c r="G88" s="10">
         <v>43463.2</v>
       </c>
       <c r="H88" s="10">
         <v>38030.3</v>
       </c>
     </row>
     <row r="89" spans="1:8" outlineLevel="3">
       <c r="A89" s="14">
         <v>5</v>
       </c>
       <c r="B89" s="6" t="s">
         <v>179</v>
       </c>
       <c r="C89" s="7" t="s">
         <v>180</v>
       </c>
       <c r="D89" s="5">
-        <v>26.0</v>
+        <v>22.0</v>
       </c>
       <c r="E89" s="10">
         <v>7163.0</v>
       </c>
       <c r="F89" s="10">
         <v>6446.7</v>
       </c>
       <c r="G89" s="10">
         <v>5730.4</v>
       </c>
       <c r="H89" s="10">
         <v>5014.1</v>
       </c>
     </row>
     <row r="90" spans="1:8" outlineLevel="3">
       <c r="A90" s="14">
         <v>6</v>
       </c>
       <c r="B90" s="6" t="s">
         <v>181</v>
       </c>
       <c r="C90" s="7" t="s">
         <v>182</v>
       </c>
       <c r="D90" s="5">
@@ -4685,77 +4685,77 @@
       </c>
       <c r="E90" s="10">
         <v>81692.0</v>
       </c>
       <c r="F90" s="10">
         <v>73522.8</v>
       </c>
       <c r="G90" s="10">
         <v>65353.6</v>
       </c>
       <c r="H90" s="10">
         <v>57184.4</v>
       </c>
     </row>
     <row r="91" spans="1:8" outlineLevel="3">
       <c r="A91" s="14">
         <v>7</v>
       </c>
       <c r="B91" s="6" t="s">
         <v>183</v>
       </c>
       <c r="C91" s="7" t="s">
         <v>184</v>
       </c>
       <c r="D91" s="5">
-        <v>31.0</v>
+        <v>2.0</v>
       </c>
       <c r="E91" s="10">
         <v>8845.0</v>
       </c>
       <c r="F91" s="10">
         <v>7960.5</v>
       </c>
       <c r="G91" s="10">
         <v>7076.0</v>
       </c>
       <c r="H91" s="10">
         <v>6191.5</v>
       </c>
     </row>
     <row r="92" spans="1:8" outlineLevel="3">
       <c r="A92" s="14">
         <v>8</v>
       </c>
       <c r="B92" s="6" t="s">
         <v>185</v>
       </c>
       <c r="C92" s="7" t="s">
         <v>186</v>
       </c>
       <c r="D92" s="5">
-        <v>11.0</v>
+        <v>9.0</v>
       </c>
       <c r="E92" s="10">
         <v>12011.0</v>
       </c>
       <c r="F92" s="10">
         <v>10809.9</v>
       </c>
       <c r="G92" s="10">
         <v>9608.8</v>
       </c>
       <c r="H92" s="10">
         <v>8407.7</v>
       </c>
     </row>
     <row r="93" spans="1:8" outlineLevel="3">
       <c r="A93" s="14">
         <v>9</v>
       </c>
       <c r="B93" s="6" t="s">
         <v>187</v>
       </c>
       <c r="C93" s="7" t="s">
         <v>188</v>
       </c>
       <c r="D93" s="5">
@@ -4763,51 +4763,51 @@
       </c>
       <c r="E93" s="10">
         <v>13195.0</v>
       </c>
       <c r="F93" s="10">
         <v>11875.5</v>
       </c>
       <c r="G93" s="10">
         <v>10556.0</v>
       </c>
       <c r="H93" s="10">
         <v>9236.5</v>
       </c>
     </row>
     <row r="94" spans="1:8" outlineLevel="3">
       <c r="A94" s="14">
         <v>10</v>
       </c>
       <c r="B94" s="6" t="s">
         <v>189</v>
       </c>
       <c r="C94" s="7" t="s">
         <v>190</v>
       </c>
       <c r="D94" s="5">
-        <v>22.0</v>
+        <v>1.0</v>
       </c>
       <c r="E94" s="10">
         <v>14322.0</v>
       </c>
       <c r="F94" s="10">
         <v>12889.8</v>
       </c>
       <c r="G94" s="10">
         <v>11457.6</v>
       </c>
       <c r="H94" s="10">
         <v>10025.4</v>
       </c>
     </row>
     <row r="95" spans="1:8" outlineLevel="3">
       <c r="A95" s="14">
         <v>11</v>
       </c>
       <c r="B95" s="6" t="s">
         <v>191</v>
       </c>
       <c r="C95" s="7" t="s">
         <v>192</v>
       </c>
       <c r="D95" s="5">
@@ -5295,699 +5295,699 @@
       </c>
     </row>
     <row r="114" spans="1:8" outlineLevel="1">
       <c r="A114" s="13" t="s">
         <v>229</v>
       </c>
       <c r="B114" s="4"/>
       <c r="C114" s="4"/>
       <c r="D114" s="4"/>
       <c r="E114" s="9"/>
       <c r="F114" s="9"/>
       <c r="G114" s="9"/>
       <c r="H114" s="9"/>
     </row>
     <row r="115" spans="1:8" outlineLevel="2">
       <c r="A115" s="14">
         <v>1</v>
       </c>
       <c r="B115" s="6" t="s">
         <v>230</v>
       </c>
       <c r="C115" s="7" t="s">
         <v>231</v>
       </c>
       <c r="D115" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E115" s="10">
-        <v>1800.0</v>
+        <v>1718.0</v>
       </c>
       <c r="F115" s="10">
-        <v>1620.0</v>
+        <v>1546.2</v>
       </c>
       <c r="G115" s="10">
-        <v>1440.0</v>
+        <v>1374.4</v>
       </c>
       <c r="H115" s="10">
-        <v>1260.0</v>
+        <v>1202.6</v>
       </c>
     </row>
     <row r="116" spans="1:8" outlineLevel="2">
       <c r="A116" s="14">
         <v>2</v>
       </c>
       <c r="B116" s="6" t="s">
         <v>232</v>
       </c>
       <c r="C116" s="7" t="s">
         <v>233</v>
       </c>
       <c r="D116" s="5">
         <v>0.0</v>
       </c>
       <c r="E116" s="10">
-        <v>3243.0</v>
+        <v>3234.0</v>
       </c>
       <c r="F116" s="10">
-        <v>2918.7</v>
+        <v>2910.6</v>
       </c>
       <c r="G116" s="10">
-        <v>2594.4</v>
+        <v>2587.2</v>
       </c>
       <c r="H116" s="10">
-        <v>2270.1</v>
+        <v>2263.8</v>
       </c>
     </row>
     <row r="117" spans="1:8" outlineLevel="2">
       <c r="A117" s="14">
         <v>3</v>
       </c>
       <c r="B117" s="6" t="s">
         <v>234</v>
       </c>
       <c r="C117" s="7" t="s">
         <v>235</v>
       </c>
       <c r="D117" s="5">
         <v>156.0</v>
       </c>
       <c r="E117" s="10">
-        <v>594.0</v>
+        <v>597.0</v>
       </c>
       <c r="F117" s="10">
-        <v>534.6</v>
+        <v>537.3</v>
       </c>
       <c r="G117" s="10">
-        <v>475.2</v>
+        <v>477.6</v>
       </c>
       <c r="H117" s="10">
-        <v>415.8</v>
+        <v>417.9</v>
       </c>
     </row>
     <row r="118" spans="1:8" outlineLevel="2">
       <c r="A118" s="14">
         <v>4</v>
       </c>
       <c r="B118" s="6" t="s">
         <v>236</v>
       </c>
       <c r="C118" s="7" t="s">
         <v>237</v>
       </c>
       <c r="D118" s="5">
-        <v>175.0</v>
+        <v>155.0</v>
       </c>
       <c r="E118" s="10">
-        <v>1834.0</v>
+        <v>1750.0</v>
       </c>
       <c r="F118" s="10">
-        <v>1650.6</v>
+        <v>1575.0</v>
       </c>
       <c r="G118" s="10">
-        <v>1467.2</v>
+        <v>1400.0</v>
       </c>
       <c r="H118" s="10">
-        <v>1283.8</v>
+        <v>1225.0</v>
       </c>
     </row>
     <row r="119" spans="1:8" outlineLevel="2">
       <c r="A119" s="14">
         <v>5</v>
       </c>
       <c r="B119" s="6" t="s">
         <v>238</v>
       </c>
       <c r="C119" s="7" t="s">
         <v>239</v>
       </c>
       <c r="D119" s="5">
         <v>10.0</v>
       </c>
       <c r="E119" s="10">
-        <v>3272.0</v>
+        <v>3261.0</v>
       </c>
       <c r="F119" s="10">
-        <v>2944.8</v>
+        <v>2934.9</v>
       </c>
       <c r="G119" s="10">
-        <v>2617.6</v>
+        <v>2608.8</v>
       </c>
       <c r="H119" s="10">
-        <v>2290.4</v>
+        <v>2282.7</v>
       </c>
     </row>
     <row r="120" spans="1:8" outlineLevel="2">
       <c r="A120" s="14">
         <v>6</v>
       </c>
       <c r="B120" s="6" t="s">
         <v>240</v>
       </c>
       <c r="C120" s="7" t="s">
         <v>241</v>
       </c>
       <c r="D120" s="5">
-        <v>48.0</v>
+        <v>41.0</v>
       </c>
       <c r="E120" s="10">
-        <v>650.0</v>
+        <v>654.0</v>
       </c>
       <c r="F120" s="10">
-        <v>585.0</v>
+        <v>588.6</v>
       </c>
       <c r="G120" s="10">
-        <v>520.0</v>
+        <v>523.2</v>
       </c>
       <c r="H120" s="10">
-        <v>455.0</v>
+        <v>457.8</v>
       </c>
     </row>
     <row r="121" spans="1:8" outlineLevel="2">
       <c r="A121" s="14">
         <v>7</v>
       </c>
       <c r="B121" s="6" t="s">
         <v>242</v>
       </c>
       <c r="C121" s="7" t="s">
         <v>243</v>
       </c>
       <c r="D121" s="5">
-        <v>28.0</v>
+        <v>0.0</v>
       </c>
       <c r="E121" s="10">
-        <v>2038.0</v>
+        <v>1946.0</v>
       </c>
       <c r="F121" s="10">
-        <v>1834.2</v>
+        <v>1751.4</v>
       </c>
       <c r="G121" s="10">
-        <v>1630.4</v>
+        <v>1556.8</v>
       </c>
       <c r="H121" s="10">
-        <v>1426.6</v>
+        <v>1362.2</v>
       </c>
     </row>
     <row r="122" spans="1:8" outlineLevel="2">
       <c r="A122" s="14">
         <v>8</v>
       </c>
       <c r="B122" s="6" t="s">
         <v>244</v>
       </c>
       <c r="C122" s="7" t="s">
         <v>245</v>
       </c>
       <c r="D122" s="5">
         <v>13.0</v>
       </c>
       <c r="E122" s="10">
-        <v>3835.0</v>
+        <v>3822.0</v>
       </c>
       <c r="F122" s="10">
-        <v>3451.5</v>
+        <v>3439.8</v>
       </c>
       <c r="G122" s="10">
-        <v>3068.0</v>
+        <v>3057.6</v>
       </c>
       <c r="H122" s="10">
-        <v>2684.5</v>
+        <v>2675.4</v>
       </c>
     </row>
     <row r="123" spans="1:8" outlineLevel="2">
       <c r="A123" s="14">
         <v>9</v>
       </c>
       <c r="B123" s="6" t="s">
         <v>246</v>
       </c>
       <c r="C123" s="7" t="s">
         <v>247</v>
       </c>
       <c r="D123" s="5">
-        <v>169.0</v>
+        <v>160.0</v>
       </c>
       <c r="E123" s="10">
-        <v>736.0</v>
+        <v>741.0</v>
       </c>
       <c r="F123" s="10">
-        <v>662.4</v>
+        <v>666.9</v>
       </c>
       <c r="G123" s="10">
-        <v>588.8</v>
+        <v>592.8</v>
       </c>
       <c r="H123" s="10">
-        <v>515.2</v>
+        <v>518.7</v>
       </c>
     </row>
     <row r="124" spans="1:8" outlineLevel="2">
       <c r="A124" s="14">
         <v>10</v>
       </c>
       <c r="B124" s="6" t="s">
         <v>248</v>
       </c>
       <c r="C124" s="7" t="s">
         <v>249</v>
       </c>
       <c r="D124" s="5">
-        <v>151.0</v>
+        <v>75.0</v>
       </c>
       <c r="E124" s="10">
-        <v>2314.0</v>
+        <v>2208.0</v>
       </c>
       <c r="F124" s="10">
-        <v>2082.6</v>
+        <v>1987.2</v>
       </c>
       <c r="G124" s="10">
-        <v>1851.2</v>
+        <v>1766.4</v>
       </c>
       <c r="H124" s="10">
-        <v>1619.8</v>
+        <v>1545.6</v>
       </c>
     </row>
     <row r="125" spans="1:8" outlineLevel="2">
       <c r="A125" s="14">
         <v>11</v>
       </c>
       <c r="B125" s="6" t="s">
         <v>250</v>
       </c>
       <c r="C125" s="7" t="s">
         <v>251</v>
       </c>
       <c r="D125" s="5">
         <v>11.0</v>
       </c>
       <c r="E125" s="10">
-        <v>4400.0</v>
+        <v>4386.0</v>
       </c>
       <c r="F125" s="10">
-        <v>3960.0</v>
+        <v>3947.4</v>
       </c>
       <c r="G125" s="10">
-        <v>3520.0</v>
+        <v>3508.8</v>
       </c>
       <c r="H125" s="10">
-        <v>3080.0</v>
+        <v>3070.2</v>
       </c>
     </row>
     <row r="126" spans="1:8" outlineLevel="2">
       <c r="A126" s="14">
         <v>12</v>
       </c>
       <c r="B126" s="6" t="s">
         <v>252</v>
       </c>
       <c r="C126" s="7" t="s">
         <v>253</v>
       </c>
       <c r="D126" s="5">
-        <v>52.0</v>
+        <v>19.0</v>
       </c>
       <c r="E126" s="10">
-        <v>939.0</v>
+        <v>944.0</v>
       </c>
       <c r="F126" s="10">
-        <v>845.1</v>
+        <v>849.6</v>
       </c>
       <c r="G126" s="10">
-        <v>751.2</v>
+        <v>755.2</v>
       </c>
       <c r="H126" s="10">
-        <v>657.3</v>
+        <v>660.8</v>
       </c>
     </row>
     <row r="127" spans="1:8" outlineLevel="2">
       <c r="A127" s="14">
         <v>13</v>
       </c>
       <c r="B127" s="6" t="s">
         <v>254</v>
       </c>
       <c r="C127" s="7" t="s">
         <v>255</v>
       </c>
       <c r="D127" s="5">
-        <v>83.0</v>
+        <v>39.0</v>
       </c>
       <c r="E127" s="10">
-        <v>2912.0</v>
+        <v>2779.0</v>
       </c>
       <c r="F127" s="10">
-        <v>2620.8</v>
+        <v>2501.1</v>
       </c>
       <c r="G127" s="10">
-        <v>2329.6</v>
+        <v>2223.2</v>
       </c>
       <c r="H127" s="10">
-        <v>2038.4</v>
+        <v>1945.3</v>
       </c>
     </row>
     <row r="128" spans="1:8" outlineLevel="2">
       <c r="A128" s="14">
         <v>14</v>
       </c>
       <c r="B128" s="6" t="s">
         <v>256</v>
       </c>
       <c r="C128" s="7" t="s">
         <v>257</v>
       </c>
       <c r="D128" s="5">
-        <v>9.0</v>
+        <v>11.0</v>
       </c>
       <c r="E128" s="10">
-        <v>5526.0</v>
+        <v>5509.0</v>
       </c>
       <c r="F128" s="10">
-        <v>4973.4</v>
+        <v>4958.1</v>
       </c>
       <c r="G128" s="10">
-        <v>4420.8</v>
+        <v>4407.2</v>
       </c>
       <c r="H128" s="10">
-        <v>3868.2</v>
+        <v>3856.3</v>
       </c>
     </row>
     <row r="129" spans="1:8" outlineLevel="2">
       <c r="A129" s="14">
         <v>15</v>
       </c>
       <c r="B129" s="6" t="s">
         <v>258</v>
       </c>
       <c r="C129" s="7" t="s">
         <v>259</v>
       </c>
       <c r="D129" s="5">
-        <v>87.0</v>
+        <v>64.0</v>
       </c>
       <c r="E129" s="10">
-        <v>1144.0</v>
+        <v>1150.0</v>
       </c>
       <c r="F129" s="10">
-        <v>1029.6</v>
+        <v>1035.0</v>
       </c>
       <c r="G129" s="10">
-        <v>915.2</v>
+        <v>920.0</v>
       </c>
       <c r="H129" s="10">
-        <v>800.8</v>
+        <v>805.0</v>
       </c>
     </row>
     <row r="130" spans="1:8" outlineLevel="2">
       <c r="A130" s="14">
         <v>16</v>
       </c>
       <c r="B130" s="6" t="s">
         <v>260</v>
       </c>
       <c r="C130" s="7" t="s">
         <v>261</v>
       </c>
       <c r="D130" s="5">
-        <v>192.0</v>
+        <v>150.0</v>
       </c>
       <c r="E130" s="10">
-        <v>3566.0</v>
+        <v>3405.0</v>
       </c>
       <c r="F130" s="10">
-        <v>3209.4</v>
+        <v>3064.5</v>
       </c>
       <c r="G130" s="10">
-        <v>2852.8</v>
+        <v>2724.0</v>
       </c>
       <c r="H130" s="10">
-        <v>2496.2</v>
+        <v>2383.5</v>
       </c>
     </row>
     <row r="131" spans="1:8" outlineLevel="2">
       <c r="A131" s="14">
         <v>17</v>
       </c>
       <c r="B131" s="6" t="s">
         <v>262</v>
       </c>
       <c r="C131" s="7" t="s">
         <v>263</v>
       </c>
       <c r="D131" s="5">
-        <v>7.0</v>
+        <v>8.0</v>
       </c>
       <c r="E131" s="10">
-        <v>6882.0</v>
+        <v>6859.0</v>
       </c>
       <c r="F131" s="10">
-        <v>6193.8</v>
+        <v>6173.1</v>
       </c>
       <c r="G131" s="10">
-        <v>5505.6</v>
+        <v>5487.2</v>
       </c>
       <c r="H131" s="10">
-        <v>4817.4</v>
+        <v>4801.3</v>
       </c>
     </row>
     <row r="132" spans="1:8" outlineLevel="2">
       <c r="A132" s="14">
         <v>18</v>
       </c>
       <c r="B132" s="6" t="s">
         <v>264</v>
       </c>
       <c r="C132" s="7" t="s">
         <v>265</v>
       </c>
       <c r="D132" s="5">
-        <v>67.0</v>
+        <v>65.0</v>
       </c>
       <c r="E132" s="10">
-        <v>1733.0</v>
+        <v>1742.0</v>
       </c>
       <c r="F132" s="10">
-        <v>1559.7</v>
+        <v>1567.8</v>
       </c>
       <c r="G132" s="10">
-        <v>1386.4</v>
+        <v>1393.6</v>
       </c>
       <c r="H132" s="10">
-        <v>1213.1</v>
+        <v>1219.4</v>
       </c>
     </row>
     <row r="133" spans="1:8" outlineLevel="1">
       <c r="A133" s="13" t="s">
         <v>266</v>
       </c>
       <c r="B133" s="4"/>
       <c r="C133" s="4"/>
       <c r="D133" s="4"/>
       <c r="E133" s="9"/>
       <c r="F133" s="9"/>
       <c r="G133" s="9"/>
       <c r="H133" s="9"/>
     </row>
     <row r="134" spans="1:8" outlineLevel="2">
       <c r="A134" s="14">
         <v>1</v>
       </c>
       <c r="B134" s="6" t="s">
         <v>267</v>
       </c>
       <c r="C134" s="7" t="s">
         <v>268</v>
       </c>
       <c r="D134" s="5">
-        <v>127.0</v>
+        <v>129.0</v>
       </c>
       <c r="E134" s="10">
-        <v>7171.0</v>
+        <v>6846.0</v>
       </c>
       <c r="F134" s="10">
-        <v>6453.9</v>
+        <v>6161.4</v>
       </c>
       <c r="G134" s="10">
-        <v>5736.8</v>
+        <v>5476.8</v>
       </c>
       <c r="H134" s="10">
-        <v>5019.7</v>
+        <v>4792.2</v>
       </c>
     </row>
     <row r="135" spans="1:8" outlineLevel="2">
       <c r="A135" s="14">
         <v>2</v>
       </c>
       <c r="B135" s="6" t="s">
         <v>269</v>
       </c>
       <c r="C135" s="7" t="s">
         <v>270</v>
       </c>
       <c r="D135" s="5">
-        <v>10.0</v>
+        <v>37.0</v>
       </c>
       <c r="E135" s="10">
-        <v>8250.0</v>
+        <v>7875.0</v>
       </c>
       <c r="F135" s="10">
-        <v>7425.0</v>
+        <v>7087.5</v>
       </c>
       <c r="G135" s="10">
-        <v>6600.0</v>
+        <v>6300.0</v>
       </c>
       <c r="H135" s="10">
-        <v>5775.0</v>
+        <v>5512.5</v>
       </c>
     </row>
     <row r="136" spans="1:8" outlineLevel="2">
       <c r="A136" s="14">
         <v>3</v>
       </c>
       <c r="B136" s="6" t="s">
         <v>271</v>
       </c>
       <c r="C136" s="7" t="s">
         <v>272</v>
       </c>
       <c r="D136" s="5">
-        <v>133.0</v>
+        <v>109.0</v>
       </c>
       <c r="E136" s="10">
-        <v>6523.0</v>
+        <v>6560.0</v>
       </c>
       <c r="F136" s="10">
-        <v>5870.7</v>
+        <v>5904.0</v>
       </c>
       <c r="G136" s="10">
-        <v>5218.4</v>
+        <v>5248.0</v>
       </c>
       <c r="H136" s="10">
-        <v>4566.1</v>
+        <v>4592.0</v>
       </c>
     </row>
     <row r="137" spans="1:8" outlineLevel="2">
       <c r="A137" s="14">
         <v>4</v>
       </c>
       <c r="B137" s="6" t="s">
         <v>273</v>
       </c>
       <c r="C137" s="7" t="s">
         <v>274</v>
       </c>
       <c r="D137" s="5">
-        <v>17.0</v>
+        <v>48.0</v>
       </c>
       <c r="E137" s="10">
-        <v>13424.0</v>
+        <v>13381.0</v>
       </c>
       <c r="F137" s="10">
-        <v>12081.6</v>
+        <v>12042.9</v>
       </c>
       <c r="G137" s="10">
-        <v>10739.2</v>
+        <v>10704.8</v>
       </c>
       <c r="H137" s="10">
-        <v>9396.8</v>
+        <v>9366.7</v>
       </c>
     </row>
     <row r="138" spans="1:8" outlineLevel="2">
       <c r="A138" s="14">
         <v>5</v>
       </c>
       <c r="B138" s="6" t="s">
         <v>275</v>
       </c>
       <c r="C138" s="7" t="s">
         <v>276</v>
       </c>
       <c r="D138" s="5">
-        <v>14.0</v>
+        <v>0.0</v>
       </c>
       <c r="E138" s="10">
-        <v>2373.0</v>
+        <v>2386.0</v>
       </c>
       <c r="F138" s="10">
-        <v>2135.7</v>
+        <v>2147.4</v>
       </c>
       <c r="G138" s="10">
-        <v>1898.4</v>
+        <v>1908.8</v>
       </c>
       <c r="H138" s="10">
-        <v>1661.1</v>
+        <v>1670.2</v>
       </c>
     </row>
     <row r="139" spans="1:8" outlineLevel="2">
       <c r="A139" s="14">
         <v>6</v>
       </c>
       <c r="B139" s="6" t="s">
         <v>277</v>
       </c>
       <c r="C139" s="7" t="s">
         <v>278</v>
       </c>
       <c r="D139" s="5">
-        <v>186.0</v>
+        <v>194.0</v>
       </c>
       <c r="E139" s="10">
-        <v>9037.0</v>
+        <v>8626.0</v>
       </c>
       <c r="F139" s="10">
-        <v>8133.3</v>
+        <v>7763.4</v>
       </c>
       <c r="G139" s="10">
-        <v>7229.6</v>
+        <v>6900.8</v>
       </c>
       <c r="H139" s="10">
-        <v>6325.9</v>
+        <v>6038.2</v>
       </c>
     </row>
     <row r="140" spans="1:8" outlineLevel="2">
       <c r="A140" s="14">
         <v>7</v>
       </c>
       <c r="B140" s="6" t="s">
         <v>279</v>
       </c>
       <c r="C140" s="7" t="s">
         <v>280</v>
       </c>
       <c r="D140" s="5">
-        <v>3.0</v>
+        <v>0.0</v>
       </c>
       <c r="E140" s="10">
-        <v>10395.0</v>
+        <v>9923.0</v>
       </c>
       <c r="F140" s="10">
-        <v>9355.5</v>
+        <v>8930.7</v>
       </c>
       <c r="G140" s="10">
-        <v>8316.0</v>
+        <v>7938.4</v>
       </c>
       <c r="H140" s="10">
-        <v>7276.5</v>
+        <v>6946.1</v>
       </c>
     </row>
     <row r="141" spans="1:8" outlineLevel="2">
       <c r="A141" s="14">
         <v>8</v>
       </c>
       <c r="B141" s="6" t="s">
         <v>281</v>
       </c>
       <c r="C141" s="7" t="s">
         <v>282</v>
       </c>
       <c r="D141" s="5">
         <v>0.0</v>
       </c>
       <c r="E141" s="10">
         <v>0.0</v>
       </c>
       <c r="F141" s="10">
         <v>0.0</v>
       </c>
       <c r="G141" s="10">
         <v>0.0</v>
       </c>
       <c r="H141" s="10">
@@ -6009,3157 +6009,3157 @@
       </c>
       <c r="E142" s="10">
         <v>0.0</v>
       </c>
       <c r="F142" s="10">
         <v>0.0</v>
       </c>
       <c r="G142" s="10">
         <v>0.0</v>
       </c>
       <c r="H142" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="143" spans="1:8" outlineLevel="2">
       <c r="A143" s="14">
         <v>10</v>
       </c>
       <c r="B143" s="6" t="s">
         <v>285</v>
       </c>
       <c r="C143" s="7" t="s">
         <v>286</v>
       </c>
       <c r="D143" s="5">
-        <v>69.0</v>
+        <v>92.0</v>
       </c>
       <c r="E143" s="10">
-        <v>9037.0</v>
+        <v>8626.0</v>
       </c>
       <c r="F143" s="10">
-        <v>8133.3</v>
+        <v>7763.4</v>
       </c>
       <c r="G143" s="10">
-        <v>7229.6</v>
+        <v>6900.8</v>
       </c>
       <c r="H143" s="10">
-        <v>6325.9</v>
+        <v>6038.2</v>
       </c>
     </row>
     <row r="144" spans="1:8" outlineLevel="2">
       <c r="A144" s="14">
         <v>11</v>
       </c>
       <c r="B144" s="6" t="s">
         <v>287</v>
       </c>
       <c r="C144" s="7" t="s">
         <v>288</v>
       </c>
       <c r="D144" s="5">
-        <v>34.0</v>
+        <v>29.0</v>
       </c>
       <c r="E144" s="10">
-        <v>10395.0</v>
+        <v>9923.0</v>
       </c>
       <c r="F144" s="10">
-        <v>9355.5</v>
+        <v>8930.7</v>
       </c>
       <c r="G144" s="10">
-        <v>8316.0</v>
+        <v>7938.4</v>
       </c>
       <c r="H144" s="10">
-        <v>7276.5</v>
+        <v>6946.1</v>
       </c>
     </row>
     <row r="145" spans="1:8" outlineLevel="2">
       <c r="A145" s="14">
         <v>12</v>
       </c>
       <c r="B145" s="6" t="s">
         <v>289</v>
       </c>
       <c r="C145" s="7" t="s">
         <v>290</v>
       </c>
       <c r="D145" s="5">
-        <v>67.0</v>
+        <v>27.0</v>
       </c>
       <c r="E145" s="10">
-        <v>9512.0</v>
+        <v>9566.0</v>
       </c>
       <c r="F145" s="10">
-        <v>8560.8</v>
+        <v>8609.4</v>
       </c>
       <c r="G145" s="10">
-        <v>7609.6</v>
+        <v>7652.8</v>
       </c>
       <c r="H145" s="10">
-        <v>6658.4</v>
+        <v>6696.2</v>
       </c>
     </row>
     <row r="146" spans="1:8" outlineLevel="2">
       <c r="A146" s="14">
         <v>13</v>
       </c>
       <c r="B146" s="6" t="s">
         <v>291</v>
       </c>
       <c r="C146" s="7" t="s">
         <v>292</v>
       </c>
       <c r="D146" s="5">
-        <v>8.0</v>
+        <v>16.0</v>
       </c>
       <c r="E146" s="10">
-        <v>16245.0</v>
+        <v>16192.0</v>
       </c>
       <c r="F146" s="10">
-        <v>14620.5</v>
+        <v>14572.8</v>
       </c>
       <c r="G146" s="10">
-        <v>12996.0</v>
+        <v>12953.6</v>
       </c>
       <c r="H146" s="10">
-        <v>11371.5</v>
+        <v>11334.4</v>
       </c>
     </row>
     <row r="147" spans="1:8" outlineLevel="2">
       <c r="A147" s="14">
         <v>14</v>
       </c>
       <c r="B147" s="6" t="s">
         <v>293</v>
       </c>
       <c r="C147" s="7" t="s">
         <v>294</v>
       </c>
       <c r="D147" s="5">
-        <v>29.0</v>
+        <v>11.0</v>
       </c>
       <c r="E147" s="10">
-        <v>3350.0</v>
+        <v>3368.0</v>
       </c>
       <c r="F147" s="10">
-        <v>3015.0</v>
+        <v>3031.2</v>
       </c>
       <c r="G147" s="10">
-        <v>2680.0</v>
+        <v>2694.4</v>
       </c>
       <c r="H147" s="10">
-        <v>2345.0</v>
+        <v>2357.6</v>
       </c>
     </row>
     <row r="148" spans="1:8" outlineLevel="2">
       <c r="A148" s="14">
         <v>15</v>
       </c>
       <c r="B148" s="6" t="s">
         <v>295</v>
       </c>
       <c r="C148" s="7" t="s">
         <v>296</v>
       </c>
       <c r="D148" s="5">
-        <v>97.0</v>
+        <v>53.0</v>
       </c>
       <c r="E148" s="10">
-        <v>11184.0</v>
+        <v>10677.0</v>
       </c>
       <c r="F148" s="10">
-        <v>10065.6</v>
+        <v>9609.3</v>
       </c>
       <c r="G148" s="10">
-        <v>8947.2</v>
+        <v>8541.6</v>
       </c>
       <c r="H148" s="10">
-        <v>7828.8</v>
+        <v>7473.9</v>
       </c>
     </row>
     <row r="149" spans="1:8" outlineLevel="2">
       <c r="A149" s="14">
         <v>16</v>
       </c>
       <c r="B149" s="6" t="s">
         <v>297</v>
       </c>
       <c r="C149" s="7" t="s">
         <v>298</v>
       </c>
       <c r="D149" s="5">
-        <v>40.0</v>
+        <v>18.0</v>
       </c>
       <c r="E149" s="10">
-        <v>13234.0</v>
+        <v>12632.0</v>
       </c>
       <c r="F149" s="10">
-        <v>11910.6</v>
+        <v>11368.8</v>
       </c>
       <c r="G149" s="10">
-        <v>10587.2</v>
+        <v>10105.6</v>
       </c>
       <c r="H149" s="10">
-        <v>9263.8</v>
+        <v>8842.4</v>
       </c>
     </row>
     <row r="150" spans="1:8" outlineLevel="2">
       <c r="A150" s="14">
         <v>17</v>
       </c>
       <c r="B150" s="6" t="s">
         <v>299</v>
       </c>
       <c r="C150" s="7" t="s">
         <v>300</v>
       </c>
       <c r="D150" s="5">
-        <v>96.0</v>
+        <v>34.0</v>
       </c>
       <c r="E150" s="10">
-        <v>11590.0</v>
+        <v>11064.0</v>
       </c>
       <c r="F150" s="10">
-        <v>10431.0</v>
+        <v>9957.6</v>
       </c>
       <c r="G150" s="10">
-        <v>9272.0</v>
+        <v>8851.2</v>
       </c>
       <c r="H150" s="10">
-        <v>8113.0</v>
+        <v>7744.8</v>
       </c>
     </row>
     <row r="151" spans="1:8" outlineLevel="2">
       <c r="A151" s="14">
         <v>18</v>
       </c>
       <c r="B151" s="6" t="s">
         <v>301</v>
       </c>
       <c r="C151" s="7" t="s">
         <v>302</v>
       </c>
       <c r="D151" s="5">
-        <v>24.0</v>
+        <v>48.0</v>
       </c>
       <c r="E151" s="10">
-        <v>13331.0</v>
+        <v>12725.0</v>
       </c>
       <c r="F151" s="10">
-        <v>11997.9</v>
+        <v>11452.5</v>
       </c>
       <c r="G151" s="10">
-        <v>10664.8</v>
+        <v>10180.0</v>
       </c>
       <c r="H151" s="10">
-        <v>9331.7</v>
+        <v>8907.5</v>
       </c>
     </row>
     <row r="152" spans="1:8" outlineLevel="2">
       <c r="A152" s="14">
         <v>19</v>
       </c>
       <c r="B152" s="6" t="s">
         <v>303</v>
       </c>
       <c r="C152" s="7" t="s">
         <v>304</v>
       </c>
       <c r="D152" s="5">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="E152" s="10">
-        <v>11669.0</v>
+        <v>11736.0</v>
       </c>
       <c r="F152" s="10">
-        <v>10502.1</v>
+        <v>10562.4</v>
       </c>
       <c r="G152" s="10">
-        <v>9335.2</v>
+        <v>9388.8</v>
       </c>
       <c r="H152" s="10">
-        <v>8168.3</v>
+        <v>8215.2</v>
       </c>
     </row>
     <row r="153" spans="1:8" outlineLevel="2">
       <c r="A153" s="14">
         <v>20</v>
       </c>
       <c r="B153" s="6" t="s">
         <v>305</v>
       </c>
       <c r="C153" s="7" t="s">
         <v>306</v>
       </c>
       <c r="D153" s="5">
-        <v>13.0</v>
+        <v>12.0</v>
       </c>
       <c r="E153" s="10">
-        <v>21659.0</v>
+        <v>21589.0</v>
       </c>
       <c r="F153" s="10">
-        <v>19493.1</v>
+        <v>19430.1</v>
       </c>
       <c r="G153" s="10">
-        <v>17327.2</v>
+        <v>17271.2</v>
       </c>
       <c r="H153" s="10">
-        <v>15161.3</v>
+        <v>15112.3</v>
       </c>
     </row>
     <row r="154" spans="1:8" outlineLevel="2">
       <c r="A154" s="14">
         <v>21</v>
       </c>
       <c r="B154" s="6" t="s">
         <v>307</v>
       </c>
       <c r="C154" s="7" t="s">
         <v>308</v>
       </c>
       <c r="D154" s="5">
-        <v>4.0</v>
+        <v>0.0</v>
       </c>
       <c r="E154" s="10">
-        <v>4635.0</v>
+        <v>4661.0</v>
       </c>
       <c r="F154" s="10">
-        <v>4171.5</v>
+        <v>4194.9</v>
       </c>
       <c r="G154" s="10">
-        <v>3708.0</v>
+        <v>3728.8</v>
       </c>
       <c r="H154" s="10">
-        <v>3244.5</v>
+        <v>3262.7</v>
       </c>
     </row>
     <row r="155" spans="1:8" outlineLevel="2">
       <c r="A155" s="14">
         <v>22</v>
       </c>
       <c r="B155" s="6" t="s">
         <v>309</v>
       </c>
       <c r="C155" s="7" t="s">
         <v>310</v>
       </c>
       <c r="D155" s="5">
-        <v>122.0</v>
+        <v>141.0</v>
       </c>
       <c r="E155" s="10">
-        <v>13861.0</v>
+        <v>13230.0</v>
       </c>
       <c r="F155" s="10">
-        <v>12474.9</v>
+        <v>11907.0</v>
       </c>
       <c r="G155" s="10">
-        <v>11088.8</v>
+        <v>10584.0</v>
       </c>
       <c r="H155" s="10">
-        <v>9702.7</v>
+        <v>9261.0</v>
       </c>
     </row>
     <row r="156" spans="1:8" outlineLevel="2">
       <c r="A156" s="14">
         <v>23</v>
       </c>
       <c r="B156" s="6" t="s">
         <v>311</v>
       </c>
       <c r="C156" s="7" t="s">
         <v>312</v>
       </c>
       <c r="D156" s="5">
-        <v>16.0</v>
+        <v>24.0</v>
       </c>
       <c r="E156" s="10">
-        <v>15806.0</v>
+        <v>15088.0</v>
       </c>
       <c r="F156" s="10">
-        <v>14225.4</v>
+        <v>13579.2</v>
       </c>
       <c r="G156" s="10">
-        <v>12644.8</v>
+        <v>12070.4</v>
       </c>
       <c r="H156" s="10">
-        <v>11064.2</v>
+        <v>10561.6</v>
       </c>
     </row>
     <row r="157" spans="1:8" outlineLevel="2">
       <c r="A157" s="14">
         <v>24</v>
       </c>
       <c r="B157" s="6" t="s">
         <v>313</v>
       </c>
       <c r="C157" s="7" t="s">
         <v>314</v>
       </c>
       <c r="D157" s="5">
         <v>10.0</v>
       </c>
       <c r="E157" s="10">
-        <v>16702.0</v>
+        <v>15942.0</v>
       </c>
       <c r="F157" s="10">
-        <v>15031.8</v>
+        <v>14347.8</v>
       </c>
       <c r="G157" s="10">
-        <v>13361.6</v>
+        <v>12753.6</v>
       </c>
       <c r="H157" s="10">
-        <v>11691.4</v>
+        <v>11159.4</v>
       </c>
     </row>
     <row r="158" spans="1:8" outlineLevel="2">
       <c r="A158" s="14">
         <v>25</v>
       </c>
       <c r="B158" s="6" t="s">
         <v>315</v>
       </c>
       <c r="C158" s="7" t="s">
         <v>316</v>
       </c>
       <c r="D158" s="5">
         <v>0.0</v>
       </c>
       <c r="E158" s="10">
-        <v>16261.0</v>
+        <v>16354.0</v>
       </c>
       <c r="F158" s="10">
-        <v>14634.9</v>
+        <v>14718.6</v>
       </c>
       <c r="G158" s="10">
-        <v>13008.8</v>
+        <v>13083.2</v>
       </c>
       <c r="H158" s="10">
-        <v>11382.7</v>
+        <v>11447.8</v>
       </c>
     </row>
     <row r="159" spans="1:8" outlineLevel="2">
       <c r="A159" s="14">
         <v>26</v>
       </c>
       <c r="B159" s="6" t="s">
         <v>317</v>
       </c>
       <c r="C159" s="7" t="s">
         <v>318</v>
       </c>
       <c r="D159" s="5">
-        <v>6.0</v>
+        <v>4.0</v>
       </c>
       <c r="E159" s="10">
-        <v>31248.0</v>
+        <v>31146.0</v>
       </c>
       <c r="F159" s="10">
-        <v>28123.2</v>
+        <v>28031.4</v>
       </c>
       <c r="G159" s="10">
-        <v>24998.4</v>
+        <v>24916.8</v>
       </c>
       <c r="H159" s="10">
-        <v>21873.6</v>
+        <v>21802.2</v>
       </c>
     </row>
     <row r="160" spans="1:8" outlineLevel="2">
       <c r="A160" s="14">
         <v>27</v>
       </c>
       <c r="B160" s="6" t="s">
         <v>319</v>
       </c>
       <c r="C160" s="7" t="s">
         <v>320</v>
       </c>
       <c r="D160" s="5">
         <v>0.0</v>
       </c>
       <c r="E160" s="10">
-        <v>6005.0</v>
+        <v>6038.0</v>
       </c>
       <c r="F160" s="10">
-        <v>5404.5</v>
+        <v>5434.2</v>
       </c>
       <c r="G160" s="10">
-        <v>4804.0</v>
+        <v>4830.4</v>
       </c>
       <c r="H160" s="10">
-        <v>4203.5</v>
+        <v>4226.6</v>
       </c>
     </row>
     <row r="161" spans="1:8" outlineLevel="2">
       <c r="A161" s="14">
         <v>28</v>
       </c>
       <c r="B161" s="6" t="s">
         <v>321</v>
       </c>
       <c r="C161" s="7" t="s">
         <v>322</v>
       </c>
       <c r="D161" s="5">
-        <v>16.0</v>
+        <v>15.0</v>
       </c>
       <c r="E161" s="10">
-        <v>19208.0</v>
+        <v>18336.0</v>
       </c>
       <c r="F161" s="10">
-        <v>17287.2</v>
+        <v>16502.4</v>
       </c>
       <c r="G161" s="10">
-        <v>15366.4</v>
+        <v>14668.8</v>
       </c>
       <c r="H161" s="10">
-        <v>13445.6</v>
+        <v>12835.2</v>
       </c>
     </row>
     <row r="162" spans="1:8" outlineLevel="2">
       <c r="A162" s="14">
         <v>29</v>
       </c>
       <c r="B162" s="6" t="s">
         <v>323</v>
       </c>
       <c r="C162" s="7" t="s">
         <v>324</v>
       </c>
       <c r="D162" s="5">
-        <v>117.0</v>
+        <v>103.0</v>
       </c>
       <c r="E162" s="10">
-        <v>19515.0</v>
+        <v>18629.0</v>
       </c>
       <c r="F162" s="10">
-        <v>17563.5</v>
+        <v>16766.1</v>
       </c>
       <c r="G162" s="10">
-        <v>15612.0</v>
+        <v>14903.2</v>
       </c>
       <c r="H162" s="10">
-        <v>13660.5</v>
+        <v>13040.3</v>
       </c>
     </row>
     <row r="163" spans="1:8" outlineLevel="2">
       <c r="A163" s="14">
         <v>30</v>
       </c>
       <c r="B163" s="6" t="s">
         <v>325</v>
       </c>
       <c r="C163" s="7" t="s">
         <v>326</v>
       </c>
       <c r="D163" s="5">
-        <v>159.0</v>
+        <v>151.0</v>
       </c>
       <c r="E163" s="10">
-        <v>16910.0</v>
+        <v>17006.0</v>
       </c>
       <c r="F163" s="10">
-        <v>15219.0</v>
+        <v>15305.4</v>
       </c>
       <c r="G163" s="10">
-        <v>13528.0</v>
+        <v>13604.8</v>
       </c>
       <c r="H163" s="10">
-        <v>11837.0</v>
+        <v>11904.2</v>
       </c>
     </row>
     <row r="164" spans="1:8" outlineLevel="2">
       <c r="A164" s="14">
         <v>31</v>
       </c>
       <c r="B164" s="6" t="s">
         <v>327</v>
       </c>
       <c r="C164" s="7" t="s">
         <v>328</v>
       </c>
       <c r="D164" s="5">
         <v>0.0</v>
       </c>
       <c r="E164" s="10">
-        <v>41189.0</v>
+        <v>41054.0</v>
       </c>
       <c r="F164" s="10">
-        <v>37070.1</v>
+        <v>36948.6</v>
       </c>
       <c r="G164" s="10">
-        <v>32951.2</v>
+        <v>32843.2</v>
       </c>
       <c r="H164" s="10">
-        <v>28832.3</v>
+        <v>28737.8</v>
       </c>
     </row>
     <row r="165" spans="1:8" outlineLevel="2">
       <c r="A165" s="14">
         <v>32</v>
       </c>
       <c r="B165" s="6" t="s">
         <v>329</v>
       </c>
       <c r="C165" s="7" t="s">
         <v>330</v>
       </c>
       <c r="D165" s="5">
-        <v>91.0</v>
+        <v>87.0</v>
       </c>
       <c r="E165" s="10">
-        <v>5874.0</v>
+        <v>5906.0</v>
       </c>
       <c r="F165" s="10">
-        <v>5286.6</v>
+        <v>5315.4</v>
       </c>
       <c r="G165" s="10">
-        <v>4699.2</v>
+        <v>4724.8</v>
       </c>
       <c r="H165" s="10">
-        <v>4111.8</v>
+        <v>4134.2</v>
       </c>
     </row>
     <row r="166" spans="1:8" outlineLevel="2">
       <c r="A166" s="14">
         <v>33</v>
       </c>
       <c r="B166" s="6" t="s">
         <v>331</v>
       </c>
       <c r="C166" s="7" t="s">
         <v>332</v>
       </c>
       <c r="D166" s="5">
-        <v>13.0</v>
+        <v>45.0</v>
       </c>
       <c r="E166" s="10">
-        <v>22443.0</v>
+        <v>21424.0</v>
       </c>
       <c r="F166" s="10">
-        <v>20198.7</v>
+        <v>19281.6</v>
       </c>
       <c r="G166" s="10">
-        <v>17954.4</v>
+        <v>17139.2</v>
       </c>
       <c r="H166" s="10">
-        <v>15710.1</v>
+        <v>14996.8</v>
       </c>
     </row>
     <row r="167" spans="1:8" outlineLevel="2">
       <c r="A167" s="14">
         <v>34</v>
       </c>
       <c r="B167" s="6" t="s">
         <v>333</v>
       </c>
       <c r="C167" s="7" t="s">
         <v>334</v>
       </c>
       <c r="D167" s="5">
-        <v>185.0</v>
+        <v>70.0</v>
       </c>
       <c r="E167" s="10">
-        <v>3269.0</v>
+        <v>3120.0</v>
       </c>
       <c r="F167" s="10">
-        <v>2942.1</v>
+        <v>2808.0</v>
       </c>
       <c r="G167" s="10">
-        <v>2615.2</v>
+        <v>2496.0</v>
       </c>
       <c r="H167" s="10">
-        <v>2288.3</v>
+        <v>2184.0</v>
       </c>
     </row>
     <row r="168" spans="1:8" outlineLevel="2">
       <c r="A168" s="14">
         <v>35</v>
       </c>
       <c r="B168" s="6" t="s">
         <v>335</v>
       </c>
       <c r="C168" s="7" t="s">
         <v>336</v>
       </c>
       <c r="D168" s="5">
-        <v>53.0</v>
+        <v>71.0</v>
       </c>
       <c r="E168" s="10">
-        <v>3760.0</v>
+        <v>3589.0</v>
       </c>
       <c r="F168" s="10">
-        <v>3384.0</v>
+        <v>3230.1</v>
       </c>
       <c r="G168" s="10">
-        <v>3008.0</v>
+        <v>2871.2</v>
       </c>
       <c r="H168" s="10">
-        <v>2632.0</v>
+        <v>2512.3</v>
       </c>
     </row>
     <row r="169" spans="1:8" outlineLevel="2">
       <c r="A169" s="14">
         <v>36</v>
       </c>
       <c r="B169" s="6" t="s">
         <v>337</v>
       </c>
       <c r="C169" s="7" t="s">
         <v>338</v>
       </c>
       <c r="D169" s="5">
         <v>0.0</v>
       </c>
       <c r="E169" s="10">
-        <v>1101.0</v>
+        <v>1107.0</v>
       </c>
       <c r="F169" s="10">
-        <v>990.9</v>
+        <v>996.3</v>
       </c>
       <c r="G169" s="10">
-        <v>880.8</v>
+        <v>885.6</v>
       </c>
       <c r="H169" s="10">
-        <v>770.7</v>
+        <v>774.9</v>
       </c>
     </row>
     <row r="170" spans="1:8" outlineLevel="2">
       <c r="A170" s="14">
         <v>37</v>
       </c>
       <c r="B170" s="6" t="s">
         <v>339</v>
       </c>
       <c r="C170" s="7" t="s">
         <v>340</v>
       </c>
       <c r="D170" s="5">
-        <v>116.0</v>
+        <v>107.0</v>
       </c>
       <c r="E170" s="10">
-        <v>4571.0</v>
+        <v>4363.0</v>
       </c>
       <c r="F170" s="10">
-        <v>4113.9</v>
+        <v>3926.7</v>
       </c>
       <c r="G170" s="10">
-        <v>3656.8</v>
+        <v>3490.4</v>
       </c>
       <c r="H170" s="10">
-        <v>3199.7</v>
+        <v>3054.1</v>
       </c>
     </row>
     <row r="171" spans="1:8" outlineLevel="2">
       <c r="A171" s="14">
         <v>38</v>
       </c>
       <c r="B171" s="6" t="s">
         <v>341</v>
       </c>
       <c r="C171" s="7" t="s">
         <v>342</v>
       </c>
       <c r="D171" s="5">
         <v>1.0</v>
       </c>
       <c r="E171" s="10">
-        <v>5259.0</v>
+        <v>5021.0</v>
       </c>
       <c r="F171" s="10">
-        <v>4733.1</v>
+        <v>4518.9</v>
       </c>
       <c r="G171" s="10">
-        <v>4207.2</v>
+        <v>4016.8</v>
       </c>
       <c r="H171" s="10">
-        <v>3681.3</v>
+        <v>3514.7</v>
       </c>
     </row>
     <row r="172" spans="1:8" outlineLevel="2">
       <c r="A172" s="14">
         <v>39</v>
       </c>
       <c r="B172" s="6" t="s">
         <v>343</v>
       </c>
       <c r="C172" s="7" t="s">
         <v>344</v>
       </c>
       <c r="D172" s="5">
-        <v>28.0</v>
+        <v>23.0</v>
       </c>
       <c r="E172" s="10">
-        <v>23568.0</v>
+        <v>22498.0</v>
       </c>
       <c r="F172" s="10">
-        <v>21211.2</v>
+        <v>20248.2</v>
       </c>
       <c r="G172" s="10">
-        <v>18854.4</v>
+        <v>17998.4</v>
       </c>
       <c r="H172" s="10">
-        <v>16497.6</v>
+        <v>15748.6</v>
       </c>
     </row>
     <row r="173" spans="1:8" outlineLevel="2">
       <c r="A173" s="14">
         <v>40</v>
       </c>
       <c r="B173" s="6" t="s">
         <v>345</v>
       </c>
       <c r="C173" s="7" t="s">
         <v>346</v>
       </c>
       <c r="D173" s="5">
         <v>43.0</v>
       </c>
       <c r="E173" s="10">
-        <v>22464.0</v>
+        <v>22592.0</v>
       </c>
       <c r="F173" s="10">
-        <v>20217.6</v>
+        <v>20332.8</v>
       </c>
       <c r="G173" s="10">
-        <v>17971.2</v>
+        <v>18073.6</v>
       </c>
       <c r="H173" s="10">
-        <v>15724.8</v>
+        <v>15814.4</v>
       </c>
     </row>
     <row r="174" spans="1:8" outlineLevel="2">
       <c r="A174" s="14">
         <v>41</v>
       </c>
       <c r="B174" s="6" t="s">
         <v>347</v>
       </c>
       <c r="C174" s="7" t="s">
         <v>348</v>
       </c>
       <c r="D174" s="5">
-        <v>0.0</v>
+        <v>3.0</v>
       </c>
       <c r="E174" s="10">
-        <v>46200.0</v>
+        <v>46048.0</v>
       </c>
       <c r="F174" s="10">
-        <v>41580.0</v>
+        <v>41443.2</v>
       </c>
       <c r="G174" s="10">
-        <v>36960.0</v>
+        <v>36838.4</v>
       </c>
       <c r="H174" s="10">
-        <v>32340.0</v>
+        <v>32233.6</v>
       </c>
     </row>
     <row r="175" spans="1:8" outlineLevel="2">
       <c r="A175" s="14">
         <v>42</v>
       </c>
       <c r="B175" s="6" t="s">
         <v>349</v>
       </c>
       <c r="C175" s="7" t="s">
         <v>350</v>
       </c>
       <c r="D175" s="5">
-        <v>53.0</v>
+        <v>48.0</v>
       </c>
       <c r="E175" s="10">
-        <v>8966.0</v>
+        <v>9014.0</v>
       </c>
       <c r="F175" s="10">
-        <v>8069.4</v>
+        <v>8112.6</v>
       </c>
       <c r="G175" s="10">
-        <v>7172.8</v>
+        <v>7211.2</v>
       </c>
       <c r="H175" s="10">
-        <v>6276.2</v>
+        <v>6309.8</v>
       </c>
     </row>
     <row r="176" spans="1:8" outlineLevel="2">
       <c r="A176" s="14">
         <v>43</v>
       </c>
       <c r="B176" s="6" t="s">
         <v>351</v>
       </c>
       <c r="C176" s="7" t="s">
         <v>352</v>
       </c>
       <c r="D176" s="5">
         <v>6.0</v>
       </c>
       <c r="E176" s="10">
-        <v>27106.0</v>
+        <v>25874.0</v>
       </c>
       <c r="F176" s="10">
-        <v>24395.4</v>
+        <v>23286.6</v>
       </c>
       <c r="G176" s="10">
-        <v>21684.8</v>
+        <v>20699.2</v>
       </c>
       <c r="H176" s="10">
-        <v>18974.2</v>
+        <v>18111.8</v>
       </c>
     </row>
     <row r="177" spans="1:8" outlineLevel="2">
       <c r="A177" s="14">
         <v>44</v>
       </c>
       <c r="B177" s="6" t="s">
         <v>353</v>
       </c>
       <c r="C177" s="7" t="s">
         <v>354</v>
       </c>
       <c r="D177" s="5">
-        <v>12.0</v>
+        <v>30.0</v>
       </c>
       <c r="E177" s="10">
-        <v>30035.0</v>
+        <v>28670.0</v>
       </c>
       <c r="F177" s="10">
-        <v>27031.5</v>
+        <v>25803.0</v>
       </c>
       <c r="G177" s="10">
-        <v>24028.0</v>
+        <v>22936.0</v>
       </c>
       <c r="H177" s="10">
-        <v>21024.5</v>
+        <v>20069.0</v>
       </c>
     </row>
     <row r="178" spans="1:8" outlineLevel="2">
       <c r="A178" s="14">
         <v>45</v>
       </c>
       <c r="B178" s="6" t="s">
         <v>355</v>
       </c>
       <c r="C178" s="7" t="s">
         <v>356</v>
       </c>
       <c r="D178" s="5">
-        <v>10.0</v>
+        <v>8.0</v>
       </c>
       <c r="E178" s="10">
-        <v>24909.0</v>
+        <v>25050.0</v>
       </c>
       <c r="F178" s="10">
-        <v>22418.1</v>
+        <v>22545.0</v>
       </c>
       <c r="G178" s="10">
-        <v>19927.2</v>
+        <v>20040.0</v>
       </c>
       <c r="H178" s="10">
-        <v>17436.3</v>
+        <v>17535.0</v>
       </c>
     </row>
     <row r="179" spans="1:8" outlineLevel="2">
       <c r="A179" s="14">
         <v>46</v>
       </c>
       <c r="B179" s="6" t="s">
         <v>357</v>
       </c>
       <c r="C179" s="7" t="s">
         <v>358</v>
       </c>
       <c r="D179" s="5">
         <v>0.0</v>
       </c>
       <c r="E179" s="10">
         <v>46004.0</v>
       </c>
       <c r="F179" s="10">
         <v>41403.6</v>
       </c>
       <c r="G179" s="10">
         <v>36803.2</v>
       </c>
       <c r="H179" s="10">
         <v>32202.8</v>
       </c>
     </row>
     <row r="180" spans="1:8" outlineLevel="2">
       <c r="A180" s="14">
         <v>47</v>
       </c>
       <c r="B180" s="6" t="s">
         <v>359</v>
       </c>
       <c r="C180" s="7" t="s">
         <v>360</v>
       </c>
       <c r="D180" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E180" s="10">
-        <v>10315.0</v>
+        <v>10371.0</v>
       </c>
       <c r="F180" s="10">
-        <v>9283.5</v>
+        <v>9333.9</v>
       </c>
       <c r="G180" s="10">
-        <v>8252.0</v>
+        <v>8296.8</v>
       </c>
       <c r="H180" s="10">
-        <v>7220.5</v>
+        <v>7259.7</v>
       </c>
     </row>
     <row r="181" spans="1:8" outlineLevel="2">
       <c r="A181" s="14">
         <v>48</v>
       </c>
       <c r="B181" s="6" t="s">
         <v>361</v>
       </c>
       <c r="C181" s="7" t="s">
         <v>362</v>
       </c>
       <c r="D181" s="5">
         <v>5.0</v>
       </c>
       <c r="E181" s="10">
-        <v>34544.0</v>
+        <v>32973.0</v>
       </c>
       <c r="F181" s="10">
-        <v>31089.6</v>
+        <v>29675.7</v>
       </c>
       <c r="G181" s="10">
-        <v>27635.2</v>
+        <v>26378.4</v>
       </c>
       <c r="H181" s="10">
-        <v>24180.8</v>
+        <v>23081.1</v>
       </c>
     </row>
     <row r="182" spans="1:8" outlineLevel="2">
       <c r="A182" s="14">
         <v>49</v>
       </c>
       <c r="B182" s="6" t="s">
         <v>363</v>
       </c>
       <c r="C182" s="7" t="s">
         <v>364</v>
       </c>
       <c r="D182" s="5">
         <v>10.0</v>
       </c>
       <c r="E182" s="10">
-        <v>29973.0</v>
+        <v>28610.0</v>
       </c>
       <c r="F182" s="10">
-        <v>26975.7</v>
+        <v>25749.0</v>
       </c>
       <c r="G182" s="10">
-        <v>23978.4</v>
+        <v>22888.0</v>
       </c>
       <c r="H182" s="10">
-        <v>20981.1</v>
+        <v>20027.0</v>
       </c>
     </row>
     <row r="183" spans="1:8" outlineLevel="2">
       <c r="A183" s="14">
         <v>50</v>
       </c>
       <c r="B183" s="6" t="s">
         <v>365</v>
       </c>
       <c r="C183" s="7" t="s">
         <v>366</v>
       </c>
       <c r="D183" s="5">
         <v>17.0</v>
       </c>
       <c r="E183" s="10">
-        <v>25755.0</v>
+        <v>25902.0</v>
       </c>
       <c r="F183" s="10">
-        <v>23179.5</v>
+        <v>23311.8</v>
       </c>
       <c r="G183" s="10">
-        <v>20604.0</v>
+        <v>20721.6</v>
       </c>
       <c r="H183" s="10">
-        <v>18028.5</v>
+        <v>18131.4</v>
       </c>
     </row>
     <row r="184" spans="1:8" outlineLevel="2">
       <c r="A184" s="14">
         <v>51</v>
       </c>
       <c r="B184" s="6" t="s">
         <v>367</v>
       </c>
       <c r="C184" s="7" t="s">
         <v>368</v>
       </c>
       <c r="D184" s="5">
         <v>0.0</v>
       </c>
       <c r="E184" s="10">
-        <v>55971.0</v>
+        <v>55788.0</v>
       </c>
       <c r="F184" s="10">
-        <v>50373.9</v>
+        <v>50209.2</v>
       </c>
       <c r="G184" s="10">
-        <v>44776.8</v>
+        <v>44630.4</v>
       </c>
       <c r="H184" s="10">
-        <v>39179.7</v>
+        <v>39051.6</v>
       </c>
     </row>
     <row r="185" spans="1:8" outlineLevel="2">
       <c r="A185" s="14">
         <v>52</v>
       </c>
       <c r="B185" s="6" t="s">
         <v>369</v>
       </c>
       <c r="C185" s="7" t="s">
         <v>370</v>
       </c>
       <c r="D185" s="5">
         <v>0.0</v>
       </c>
       <c r="E185" s="10">
-        <v>12106.0</v>
+        <v>12171.0</v>
       </c>
       <c r="F185" s="10">
-        <v>10895.4</v>
+        <v>10953.9</v>
       </c>
       <c r="G185" s="10">
-        <v>9684.8</v>
+        <v>9736.8</v>
       </c>
       <c r="H185" s="10">
-        <v>8474.2</v>
+        <v>8519.7</v>
       </c>
     </row>
     <row r="186" spans="1:8" outlineLevel="2">
       <c r="A186" s="14">
         <v>53</v>
       </c>
       <c r="B186" s="6" t="s">
         <v>371</v>
       </c>
       <c r="C186" s="7" t="s">
         <v>372</v>
       </c>
       <c r="D186" s="5">
         <v>3.0</v>
       </c>
       <c r="E186" s="10">
-        <v>34469.0</v>
+        <v>32902.0</v>
       </c>
       <c r="F186" s="10">
-        <v>31022.1</v>
+        <v>29611.8</v>
       </c>
       <c r="G186" s="10">
-        <v>27575.2</v>
+        <v>26321.6</v>
       </c>
       <c r="H186" s="10">
-        <v>24128.3</v>
+        <v>23031.4</v>
       </c>
     </row>
     <row r="187" spans="1:8" outlineLevel="2">
       <c r="A187" s="14">
         <v>54</v>
       </c>
       <c r="B187" s="6" t="s">
         <v>373</v>
       </c>
       <c r="C187" s="7" t="s">
         <v>374</v>
       </c>
       <c r="D187" s="5">
-        <v>40.0</v>
+        <v>42.0</v>
       </c>
       <c r="E187" s="10">
-        <v>37619.0</v>
+        <v>35910.0</v>
       </c>
       <c r="F187" s="10">
-        <v>33857.1</v>
+        <v>32319.0</v>
       </c>
       <c r="G187" s="10">
-        <v>30095.2</v>
+        <v>28728.0</v>
       </c>
       <c r="H187" s="10">
-        <v>26333.3</v>
+        <v>25137.0</v>
       </c>
     </row>
     <row r="188" spans="1:8" outlineLevel="2">
       <c r="A188" s="14">
         <v>55</v>
       </c>
       <c r="B188" s="6" t="s">
         <v>375</v>
       </c>
       <c r="C188" s="7" t="s">
         <v>376</v>
       </c>
       <c r="D188" s="5">
-        <v>4.0</v>
+        <v>0.0</v>
       </c>
       <c r="E188" s="10">
-        <v>31021.0</v>
+        <v>31198.0</v>
       </c>
       <c r="F188" s="10">
-        <v>27918.9</v>
+        <v>28078.2</v>
       </c>
       <c r="G188" s="10">
-        <v>24816.8</v>
+        <v>24958.4</v>
       </c>
       <c r="H188" s="10">
-        <v>21714.7</v>
+        <v>21838.6</v>
       </c>
     </row>
     <row r="189" spans="1:8" outlineLevel="2">
       <c r="A189" s="14">
         <v>56</v>
       </c>
       <c r="B189" s="6" t="s">
         <v>377</v>
       </c>
       <c r="C189" s="7" t="s">
         <v>378</v>
       </c>
       <c r="D189" s="5">
         <v>0.0</v>
       </c>
       <c r="E189" s="10">
         <v>53841.0</v>
       </c>
       <c r="F189" s="10">
         <v>48456.9</v>
       </c>
       <c r="G189" s="10">
         <v>43072.8</v>
       </c>
       <c r="H189" s="10">
         <v>37688.7</v>
       </c>
     </row>
     <row r="190" spans="1:8" outlineLevel="2">
       <c r="A190" s="14">
         <v>57</v>
       </c>
       <c r="B190" s="6" t="s">
         <v>379</v>
       </c>
       <c r="C190" s="7" t="s">
         <v>380</v>
       </c>
       <c r="D190" s="5">
-        <v>10.0</v>
+        <v>8.0</v>
       </c>
       <c r="E190" s="10">
-        <v>14154.0</v>
+        <v>14230.0</v>
       </c>
       <c r="F190" s="10">
-        <v>12738.6</v>
+        <v>12807.0</v>
       </c>
       <c r="G190" s="10">
-        <v>11323.2</v>
+        <v>11384.0</v>
       </c>
       <c r="H190" s="10">
-        <v>9907.8</v>
+        <v>9961.0</v>
       </c>
     </row>
     <row r="191" spans="1:8" outlineLevel="2">
       <c r="A191" s="14">
         <v>58</v>
       </c>
       <c r="B191" s="6" t="s">
         <v>381</v>
       </c>
       <c r="C191" s="7" t="s">
         <v>382</v>
       </c>
       <c r="D191" s="5">
         <v>8.0</v>
       </c>
       <c r="E191" s="10">
-        <v>43261.0</v>
+        <v>41294.0</v>
       </c>
       <c r="F191" s="10">
-        <v>38934.9</v>
+        <v>37164.6</v>
       </c>
       <c r="G191" s="10">
-        <v>34608.8</v>
+        <v>33035.2</v>
       </c>
       <c r="H191" s="10">
-        <v>30282.7</v>
+        <v>28905.8</v>
       </c>
     </row>
     <row r="192" spans="1:8" outlineLevel="2">
       <c r="A192" s="14">
         <v>59</v>
       </c>
       <c r="B192" s="6" t="s">
         <v>383</v>
       </c>
       <c r="C192" s="7" t="s">
         <v>384</v>
       </c>
       <c r="D192" s="5">
-        <v>38.0</v>
+        <v>41.0</v>
       </c>
       <c r="E192" s="10">
-        <v>2701.0</v>
+        <v>2578.0</v>
       </c>
       <c r="F192" s="10">
-        <v>2430.9</v>
+        <v>2320.2</v>
       </c>
       <c r="G192" s="10">
-        <v>2160.8</v>
+        <v>2062.4</v>
       </c>
       <c r="H192" s="10">
-        <v>1890.7</v>
+        <v>1804.6</v>
       </c>
     </row>
     <row r="193" spans="1:8" outlineLevel="2">
       <c r="A193" s="14">
         <v>60</v>
       </c>
       <c r="B193" s="6" t="s">
         <v>385</v>
       </c>
       <c r="C193" s="7" t="s">
         <v>386</v>
       </c>
       <c r="D193" s="5">
-        <v>36.0</v>
+        <v>29.0</v>
       </c>
       <c r="E193" s="10">
-        <v>3109.0</v>
+        <v>2968.0</v>
       </c>
       <c r="F193" s="10">
-        <v>2798.1</v>
+        <v>2671.2</v>
       </c>
       <c r="G193" s="10">
-        <v>2487.2</v>
+        <v>2374.4</v>
       </c>
       <c r="H193" s="10">
-        <v>2176.3</v>
+        <v>2077.6</v>
       </c>
     </row>
     <row r="194" spans="1:8" outlineLevel="2">
       <c r="A194" s="14">
         <v>61</v>
       </c>
       <c r="B194" s="6" t="s">
         <v>387</v>
       </c>
       <c r="C194" s="7" t="s">
         <v>388</v>
       </c>
       <c r="D194" s="5">
         <v>0.0</v>
       </c>
       <c r="E194" s="10">
-        <v>2862.0</v>
+        <v>2878.0</v>
       </c>
       <c r="F194" s="10">
-        <v>2575.8</v>
+        <v>2590.2</v>
       </c>
       <c r="G194" s="10">
-        <v>2289.6</v>
+        <v>2302.4</v>
       </c>
       <c r="H194" s="10">
-        <v>2003.4</v>
+        <v>2014.6</v>
       </c>
     </row>
     <row r="195" spans="1:8" outlineLevel="2">
       <c r="A195" s="14">
         <v>62</v>
       </c>
       <c r="B195" s="6" t="s">
         <v>389</v>
       </c>
       <c r="C195" s="7" t="s">
         <v>390</v>
       </c>
       <c r="D195" s="5">
-        <v>10.0</v>
+        <v>8.0</v>
       </c>
       <c r="E195" s="10">
-        <v>5526.0</v>
+        <v>5509.0</v>
       </c>
       <c r="F195" s="10">
-        <v>4973.4</v>
+        <v>4958.1</v>
       </c>
       <c r="G195" s="10">
-        <v>4420.8</v>
+        <v>4407.2</v>
       </c>
       <c r="H195" s="10">
-        <v>3868.2</v>
+        <v>3856.3</v>
       </c>
     </row>
     <row r="196" spans="1:8" outlineLevel="2">
       <c r="A196" s="14">
         <v>63</v>
       </c>
       <c r="B196" s="6" t="s">
         <v>391</v>
       </c>
       <c r="C196" s="7" t="s">
         <v>392</v>
       </c>
       <c r="D196" s="5">
-        <v>144.0</v>
+        <v>138.0</v>
       </c>
       <c r="E196" s="10">
-        <v>1189.0</v>
+        <v>1195.0</v>
       </c>
       <c r="F196" s="10">
-        <v>1070.1</v>
+        <v>1075.5</v>
       </c>
       <c r="G196" s="10">
-        <v>951.2</v>
+        <v>956.0</v>
       </c>
       <c r="H196" s="10">
-        <v>832.3</v>
+        <v>836.5</v>
       </c>
     </row>
     <row r="197" spans="1:8" outlineLevel="2">
       <c r="A197" s="14">
         <v>64</v>
       </c>
       <c r="B197" s="6" t="s">
         <v>393</v>
       </c>
       <c r="C197" s="7" t="s">
         <v>394</v>
       </c>
       <c r="D197" s="5">
-        <v>190.0</v>
+        <v>103.0</v>
       </c>
       <c r="E197" s="10">
-        <v>3899.0</v>
+        <v>3722.0</v>
       </c>
       <c r="F197" s="10">
-        <v>3509.1</v>
+        <v>3349.8</v>
       </c>
       <c r="G197" s="10">
-        <v>3119.2</v>
+        <v>2977.6</v>
       </c>
       <c r="H197" s="10">
-        <v>2729.3</v>
+        <v>2605.4</v>
       </c>
     </row>
     <row r="198" spans="1:8" outlineLevel="2">
       <c r="A198" s="14">
         <v>65</v>
       </c>
       <c r="B198" s="6" t="s">
         <v>395</v>
       </c>
       <c r="C198" s="7" t="s">
         <v>396</v>
       </c>
       <c r="D198" s="5">
-        <v>44.0</v>
+        <v>11.0</v>
       </c>
       <c r="E198" s="10">
-        <v>4422.0</v>
+        <v>4221.0</v>
       </c>
       <c r="F198" s="10">
-        <v>3979.8</v>
+        <v>3798.9</v>
       </c>
       <c r="G198" s="10">
-        <v>3537.6</v>
+        <v>3376.8</v>
       </c>
       <c r="H198" s="10">
-        <v>3095.4</v>
+        <v>2954.7</v>
       </c>
     </row>
     <row r="199" spans="1:8" outlineLevel="2">
       <c r="A199" s="14">
         <v>66</v>
       </c>
       <c r="B199" s="6" t="s">
         <v>397</v>
       </c>
       <c r="C199" s="7" t="s">
         <v>398</v>
       </c>
       <c r="D199" s="5">
-        <v>30.0</v>
+        <v>24.0</v>
       </c>
       <c r="E199" s="10">
-        <v>45726.0</v>
+        <v>43648.0</v>
       </c>
       <c r="F199" s="10">
-        <v>41153.4</v>
+        <v>39283.2</v>
       </c>
       <c r="G199" s="10">
-        <v>36580.8</v>
+        <v>34918.4</v>
       </c>
       <c r="H199" s="10">
-        <v>32008.2</v>
+        <v>30553.6</v>
       </c>
     </row>
     <row r="200" spans="1:8" outlineLevel="2">
       <c r="A200" s="14">
         <v>67</v>
       </c>
       <c r="B200" s="6" t="s">
         <v>399</v>
       </c>
       <c r="C200" s="7" t="s">
         <v>400</v>
       </c>
       <c r="D200" s="5">
-        <v>5.0</v>
+        <v>3.0</v>
       </c>
       <c r="E200" s="10">
-        <v>36848.0</v>
+        <v>37058.0</v>
       </c>
       <c r="F200" s="10">
-        <v>33163.2</v>
+        <v>33352.2</v>
       </c>
       <c r="G200" s="10">
-        <v>29478.4</v>
+        <v>29646.4</v>
       </c>
       <c r="H200" s="10">
-        <v>25793.6</v>
+        <v>25940.6</v>
       </c>
     </row>
     <row r="201" spans="1:8" outlineLevel="2">
       <c r="A201" s="14">
         <v>68</v>
       </c>
       <c r="B201" s="6" t="s">
         <v>401</v>
       </c>
       <c r="C201" s="7" t="s">
         <v>402</v>
       </c>
       <c r="D201" s="5">
         <v>0.0</v>
       </c>
       <c r="E201" s="10">
-        <v>80295.0</v>
+        <v>80033.0</v>
       </c>
       <c r="F201" s="10">
-        <v>72265.5</v>
+        <v>72029.7</v>
       </c>
       <c r="G201" s="10">
-        <v>64236.0</v>
+        <v>64026.4</v>
       </c>
       <c r="H201" s="10">
-        <v>56206.5</v>
+        <v>56023.1</v>
       </c>
     </row>
     <row r="202" spans="1:8" outlineLevel="2">
       <c r="A202" s="14">
         <v>69</v>
       </c>
       <c r="B202" s="6" t="s">
         <v>403</v>
       </c>
       <c r="C202" s="7" t="s">
         <v>404</v>
       </c>
       <c r="D202" s="5">
-        <v>18.0</v>
+        <v>16.0</v>
       </c>
       <c r="E202" s="10">
-        <v>16507.0</v>
+        <v>16598.0</v>
       </c>
       <c r="F202" s="10">
-        <v>14856.3</v>
+        <v>14938.2</v>
       </c>
       <c r="G202" s="10">
-        <v>13205.6</v>
+        <v>13278.4</v>
       </c>
       <c r="H202" s="10">
-        <v>11554.9</v>
+        <v>11618.6</v>
       </c>
     </row>
     <row r="203" spans="1:8" outlineLevel="2">
       <c r="A203" s="14">
         <v>70</v>
       </c>
       <c r="B203" s="6" t="s">
         <v>405</v>
       </c>
       <c r="C203" s="7" t="s">
         <v>406</v>
       </c>
       <c r="D203" s="5">
-        <v>16.0</v>
+        <v>12.0</v>
       </c>
       <c r="E203" s="10">
-        <v>76848.0</v>
+        <v>73355.0</v>
       </c>
       <c r="F203" s="10">
-        <v>69163.2</v>
+        <v>66019.5</v>
       </c>
       <c r="G203" s="10">
-        <v>61478.4</v>
+        <v>58684.0</v>
       </c>
       <c r="H203" s="10">
-        <v>53793.6</v>
+        <v>51348.5</v>
       </c>
     </row>
     <row r="204" spans="1:8" outlineLevel="2">
       <c r="A204" s="14">
         <v>71</v>
       </c>
       <c r="B204" s="6" t="s">
         <v>407</v>
       </c>
       <c r="C204" s="7" t="s">
         <v>408</v>
       </c>
       <c r="D204" s="5">
         <v>7.0</v>
       </c>
       <c r="E204" s="10">
-        <v>41166.0</v>
+        <v>41402.0</v>
       </c>
       <c r="F204" s="10">
-        <v>37049.4</v>
+        <v>37261.8</v>
       </c>
       <c r="G204" s="10">
-        <v>32932.8</v>
+        <v>33121.6</v>
       </c>
       <c r="H204" s="10">
-        <v>28816.2</v>
+        <v>28981.4</v>
       </c>
     </row>
     <row r="205" spans="1:8" outlineLevel="2">
       <c r="A205" s="14">
         <v>72</v>
       </c>
       <c r="B205" s="6" t="s">
         <v>409</v>
       </c>
       <c r="C205" s="7" t="s">
         <v>410</v>
       </c>
       <c r="D205" s="5">
         <v>0.0</v>
       </c>
       <c r="E205" s="10">
-        <v>90995.0</v>
+        <v>90696.0</v>
       </c>
       <c r="F205" s="10">
-        <v>81895.5</v>
+        <v>81626.4</v>
       </c>
       <c r="G205" s="10">
-        <v>72796.0</v>
+        <v>72556.8</v>
       </c>
       <c r="H205" s="10">
-        <v>63696.5</v>
+        <v>63487.2</v>
       </c>
     </row>
     <row r="206" spans="1:8" outlineLevel="2">
       <c r="A206" s="14">
         <v>73</v>
       </c>
       <c r="B206" s="6" t="s">
         <v>411</v>
       </c>
       <c r="C206" s="7" t="s">
         <v>412</v>
       </c>
       <c r="D206" s="5">
         <v>0.0</v>
       </c>
       <c r="E206" s="10">
-        <v>19749.0</v>
+        <v>19856.0</v>
       </c>
       <c r="F206" s="10">
-        <v>17774.1</v>
+        <v>17870.4</v>
       </c>
       <c r="G206" s="10">
-        <v>15799.2</v>
+        <v>15884.8</v>
       </c>
       <c r="H206" s="10">
-        <v>13824.3</v>
+        <v>13899.2</v>
       </c>
     </row>
     <row r="207" spans="1:8" outlineLevel="2">
       <c r="A207" s="14">
         <v>74</v>
       </c>
       <c r="B207" s="6" t="s">
         <v>413</v>
       </c>
       <c r="C207" s="7" t="s">
         <v>414</v>
       </c>
       <c r="D207" s="5">
-        <v>23.0</v>
+        <v>24.0</v>
       </c>
       <c r="E207" s="10">
-        <v>2938.0</v>
+        <v>2805.0</v>
       </c>
       <c r="F207" s="10">
-        <v>2644.2</v>
+        <v>2524.5</v>
       </c>
       <c r="G207" s="10">
-        <v>2350.4</v>
+        <v>2244.0</v>
       </c>
       <c r="H207" s="10">
-        <v>2056.6</v>
+        <v>1963.5</v>
       </c>
     </row>
     <row r="208" spans="1:8" outlineLevel="2">
       <c r="A208" s="14">
         <v>75</v>
       </c>
       <c r="B208" s="6" t="s">
         <v>415</v>
       </c>
       <c r="C208" s="7" t="s">
         <v>416</v>
       </c>
       <c r="D208" s="5">
-        <v>22.0</v>
+        <v>48.0</v>
       </c>
       <c r="E208" s="10">
-        <v>3382.0</v>
+        <v>3229.0</v>
       </c>
       <c r="F208" s="10">
-        <v>3043.8</v>
+        <v>2906.1</v>
       </c>
       <c r="G208" s="10">
-        <v>2705.6</v>
+        <v>2583.2</v>
       </c>
       <c r="H208" s="10">
-        <v>2367.4</v>
+        <v>2260.3</v>
       </c>
     </row>
     <row r="209" spans="1:8" outlineLevel="2">
       <c r="A209" s="14">
         <v>76</v>
       </c>
       <c r="B209" s="6" t="s">
         <v>417</v>
       </c>
       <c r="C209" s="7" t="s">
         <v>418</v>
       </c>
       <c r="D209" s="5">
         <v>0.0</v>
       </c>
       <c r="E209" s="10">
-        <v>3205.0</v>
+        <v>3222.0</v>
       </c>
       <c r="F209" s="10">
-        <v>2884.5</v>
+        <v>2899.8</v>
       </c>
       <c r="G209" s="10">
-        <v>2564.0</v>
+        <v>2577.6</v>
       </c>
       <c r="H209" s="10">
-        <v>2243.5</v>
+        <v>2255.4</v>
       </c>
     </row>
     <row r="210" spans="1:8" outlineLevel="2">
       <c r="A210" s="14">
         <v>77</v>
       </c>
       <c r="B210" s="6" t="s">
         <v>419</v>
       </c>
       <c r="C210" s="7" t="s">
         <v>420</v>
       </c>
       <c r="D210" s="5">
-        <v>17.0</v>
+        <v>26.0</v>
       </c>
       <c r="E210" s="10">
-        <v>5642.0</v>
+        <v>5622.0</v>
       </c>
       <c r="F210" s="10">
-        <v>5077.8</v>
+        <v>5059.8</v>
       </c>
       <c r="G210" s="10">
-        <v>4513.6</v>
+        <v>4497.6</v>
       </c>
       <c r="H210" s="10">
-        <v>3949.4</v>
+        <v>3935.4</v>
       </c>
     </row>
     <row r="211" spans="1:8" outlineLevel="2">
       <c r="A211" s="14">
         <v>78</v>
       </c>
       <c r="B211" s="6" t="s">
         <v>421</v>
       </c>
       <c r="C211" s="7" t="s">
         <v>422</v>
       </c>
       <c r="D211" s="5">
         <v>0.0</v>
       </c>
       <c r="E211" s="10">
-        <v>1397.0</v>
+        <v>1405.0</v>
       </c>
       <c r="F211" s="10">
-        <v>1257.3</v>
+        <v>1264.5</v>
       </c>
       <c r="G211" s="10">
-        <v>1117.6</v>
+        <v>1124.0</v>
       </c>
       <c r="H211" s="10">
-        <v>977.9</v>
+        <v>983.5</v>
       </c>
     </row>
     <row r="212" spans="1:8" outlineLevel="2">
       <c r="A212" s="14">
         <v>79</v>
       </c>
       <c r="B212" s="6" t="s">
         <v>423</v>
       </c>
       <c r="C212" s="7" t="s">
         <v>424</v>
       </c>
       <c r="D212" s="5">
-        <v>141.0</v>
+        <v>174.0</v>
       </c>
       <c r="E212" s="10">
-        <v>4190.0</v>
+        <v>4000.0</v>
       </c>
       <c r="F212" s="10">
-        <v>3771.0</v>
+        <v>3600.0</v>
       </c>
       <c r="G212" s="10">
-        <v>3352.0</v>
+        <v>3200.0</v>
       </c>
       <c r="H212" s="10">
-        <v>2933.0</v>
+        <v>2800.0</v>
       </c>
     </row>
     <row r="213" spans="1:8" outlineLevel="2">
       <c r="A213" s="14">
         <v>80</v>
       </c>
       <c r="B213" s="6" t="s">
         <v>425</v>
       </c>
       <c r="C213" s="7" t="s">
         <v>426</v>
       </c>
       <c r="D213" s="5">
-        <v>32.0</v>
+        <v>24.0</v>
       </c>
       <c r="E213" s="10">
-        <v>4816.0</v>
+        <v>4597.0</v>
       </c>
       <c r="F213" s="10">
-        <v>4334.4</v>
+        <v>4137.3</v>
       </c>
       <c r="G213" s="10">
-        <v>3852.8</v>
+        <v>3677.6</v>
       </c>
       <c r="H213" s="10">
-        <v>3371.2</v>
+        <v>3217.9</v>
       </c>
     </row>
     <row r="214" spans="1:8" outlineLevel="2">
       <c r="A214" s="14">
         <v>81</v>
       </c>
       <c r="B214" s="6" t="s">
         <v>427</v>
       </c>
       <c r="C214" s="7" t="s">
         <v>428</v>
       </c>
       <c r="D214" s="5">
-        <v>45.0</v>
+        <v>20.0</v>
       </c>
       <c r="E214" s="10">
-        <v>49826.0</v>
+        <v>47562.0</v>
       </c>
       <c r="F214" s="10">
-        <v>44843.4</v>
+        <v>42805.8</v>
       </c>
       <c r="G214" s="10">
-        <v>39860.8</v>
+        <v>38049.6</v>
       </c>
       <c r="H214" s="10">
-        <v>34878.2</v>
+        <v>33293.4</v>
       </c>
     </row>
     <row r="215" spans="1:8" outlineLevel="2">
       <c r="A215" s="14">
         <v>82</v>
       </c>
       <c r="B215" s="6" t="s">
         <v>429</v>
       </c>
       <c r="C215" s="7" t="s">
         <v>430</v>
       </c>
       <c r="D215" s="5">
         <v>13.0</v>
       </c>
       <c r="E215" s="10">
-        <v>46302.0</v>
+        <v>46555.0</v>
       </c>
       <c r="F215" s="10">
-        <v>41671.8</v>
+        <v>41899.5</v>
       </c>
       <c r="G215" s="10">
-        <v>37041.6</v>
+        <v>37244.0</v>
       </c>
       <c r="H215" s="10">
-        <v>32411.4</v>
+        <v>32588.5</v>
       </c>
     </row>
     <row r="216" spans="1:8" outlineLevel="2">
       <c r="A216" s="14">
         <v>83</v>
       </c>
       <c r="B216" s="6" t="s">
         <v>431</v>
       </c>
       <c r="C216" s="7" t="s">
         <v>432</v>
       </c>
       <c r="D216" s="5">
         <v>0.0</v>
       </c>
       <c r="E216" s="10">
-        <v>98202.0</v>
+        <v>97881.0</v>
       </c>
       <c r="F216" s="10">
-        <v>88381.8</v>
+        <v>88092.9</v>
       </c>
       <c r="G216" s="10">
-        <v>78561.6</v>
+        <v>78304.8</v>
       </c>
       <c r="H216" s="10">
-        <v>68741.4</v>
+        <v>68516.7</v>
       </c>
     </row>
     <row r="217" spans="1:8" outlineLevel="2">
       <c r="A217" s="14">
         <v>84</v>
       </c>
       <c r="B217" s="6" t="s">
         <v>433</v>
       </c>
       <c r="C217" s="7" t="s">
         <v>434</v>
       </c>
       <c r="D217" s="5">
         <v>18.0</v>
       </c>
       <c r="E217" s="10">
-        <v>20555.0</v>
+        <v>20669.0</v>
       </c>
       <c r="F217" s="10">
-        <v>18499.5</v>
+        <v>18602.1</v>
       </c>
       <c r="G217" s="10">
-        <v>16444.0</v>
+        <v>16535.2</v>
       </c>
       <c r="H217" s="10">
-        <v>14388.5</v>
+        <v>14468.3</v>
       </c>
     </row>
     <row r="218" spans="1:8" outlineLevel="2">
       <c r="A218" s="14">
         <v>85</v>
       </c>
       <c r="B218" s="6" t="s">
         <v>435</v>
       </c>
       <c r="C218" s="7" t="s">
         <v>436</v>
       </c>
       <c r="D218" s="5">
-        <v>6.0</v>
+        <v>2.0</v>
       </c>
       <c r="E218" s="10">
-        <v>89373.0</v>
+        <v>85310.0</v>
       </c>
       <c r="F218" s="10">
-        <v>80435.7</v>
+        <v>76779.0</v>
       </c>
       <c r="G218" s="10">
-        <v>71498.4</v>
+        <v>68248.0</v>
       </c>
       <c r="H218" s="10">
-        <v>62561.1</v>
+        <v>59717.0</v>
       </c>
     </row>
     <row r="219" spans="1:8" outlineLevel="2">
       <c r="A219" s="14">
         <v>86</v>
       </c>
       <c r="B219" s="6" t="s">
         <v>437</v>
       </c>
       <c r="C219" s="7" t="s">
         <v>438</v>
       </c>
       <c r="D219" s="5">
-        <v>6.0</v>
+        <v>9.0</v>
       </c>
       <c r="E219" s="10">
-        <v>48711.0</v>
+        <v>48989.0</v>
       </c>
       <c r="F219" s="10">
-        <v>43839.9</v>
+        <v>44090.1</v>
       </c>
       <c r="G219" s="10">
-        <v>38968.8</v>
+        <v>39191.2</v>
       </c>
       <c r="H219" s="10">
-        <v>34097.7</v>
+        <v>34292.3</v>
       </c>
     </row>
     <row r="220" spans="1:8" outlineLevel="2">
       <c r="A220" s="14">
         <v>87</v>
       </c>
       <c r="B220" s="6" t="s">
         <v>439</v>
       </c>
       <c r="C220" s="7" t="s">
         <v>440</v>
       </c>
       <c r="D220" s="5">
         <v>0.0</v>
       </c>
       <c r="E220" s="10">
-        <v>105004.0</v>
+        <v>104661.0</v>
       </c>
       <c r="F220" s="10">
-        <v>94503.6</v>
+        <v>94194.9</v>
       </c>
       <c r="G220" s="10">
-        <v>84003.2</v>
+        <v>83728.8</v>
       </c>
       <c r="H220" s="10">
-        <v>73502.8</v>
+        <v>73262.7</v>
       </c>
     </row>
     <row r="221" spans="1:8" outlineLevel="2">
       <c r="A221" s="14">
         <v>88</v>
       </c>
       <c r="B221" s="6" t="s">
         <v>441</v>
       </c>
       <c r="C221" s="7" t="s">
         <v>442</v>
       </c>
       <c r="D221" s="5">
         <v>0.0</v>
       </c>
       <c r="E221" s="10">
-        <v>26445.0</v>
+        <v>26590.0</v>
       </c>
       <c r="F221" s="10">
-        <v>23800.5</v>
+        <v>23931.0</v>
       </c>
       <c r="G221" s="10">
-        <v>21156.0</v>
+        <v>21272.0</v>
       </c>
       <c r="H221" s="10">
-        <v>18511.5</v>
+        <v>18613.0</v>
       </c>
     </row>
     <row r="222" spans="1:8" outlineLevel="2">
       <c r="A222" s="14">
         <v>89</v>
       </c>
       <c r="B222" s="6" t="s">
         <v>443</v>
       </c>
       <c r="C222" s="7" t="s">
         <v>444</v>
       </c>
       <c r="D222" s="5">
-        <v>6.0</v>
+        <v>5.0</v>
       </c>
       <c r="E222" s="10">
-        <v>59396.0</v>
+        <v>56696.0</v>
       </c>
       <c r="F222" s="10">
-        <v>53456.4</v>
+        <v>51026.4</v>
       </c>
       <c r="G222" s="10">
-        <v>47516.8</v>
+        <v>45356.8</v>
       </c>
       <c r="H222" s="10">
-        <v>41577.2</v>
+        <v>39687.2</v>
       </c>
     </row>
     <row r="223" spans="1:8" outlineLevel="2">
       <c r="A223" s="14">
         <v>90</v>
       </c>
       <c r="B223" s="6" t="s">
         <v>445</v>
       </c>
       <c r="C223" s="7" t="s">
         <v>446</v>
       </c>
       <c r="D223" s="5">
         <v>0.0</v>
       </c>
       <c r="E223" s="10">
-        <v>102768.0</v>
+        <v>98097.0</v>
       </c>
       <c r="F223" s="10">
-        <v>92491.2</v>
+        <v>88287.3</v>
       </c>
       <c r="G223" s="10">
-        <v>82214.4</v>
+        <v>78477.6</v>
       </c>
       <c r="H223" s="10">
-        <v>71937.6</v>
+        <v>68667.9</v>
       </c>
     </row>
     <row r="224" spans="1:8" outlineLevel="2">
       <c r="A224" s="14">
         <v>91</v>
       </c>
       <c r="B224" s="6" t="s">
         <v>447</v>
       </c>
       <c r="C224" s="7" t="s">
         <v>448</v>
       </c>
       <c r="D224" s="5">
         <v>0.0</v>
       </c>
       <c r="E224" s="10">
-        <v>132437.0</v>
+        <v>132005.0</v>
       </c>
       <c r="F224" s="10">
-        <v>119193.3</v>
+        <v>118804.5</v>
       </c>
       <c r="G224" s="10">
-        <v>105949.6</v>
+        <v>105604.0</v>
       </c>
       <c r="H224" s="10">
-        <v>92705.9</v>
+        <v>92403.5</v>
       </c>
     </row>
     <row r="225" spans="1:8" outlineLevel="2">
       <c r="A225" s="14">
         <v>92</v>
       </c>
       <c r="B225" s="6" t="s">
         <v>449</v>
       </c>
       <c r="C225" s="7" t="s">
         <v>450</v>
       </c>
       <c r="D225" s="5">
-        <v>154.0</v>
+        <v>186.0</v>
       </c>
       <c r="E225" s="10">
-        <v>3520.0</v>
+        <v>3360.0</v>
       </c>
       <c r="F225" s="10">
-        <v>3168.0</v>
+        <v>3024.0</v>
       </c>
       <c r="G225" s="10">
-        <v>2816.0</v>
+        <v>2688.0</v>
       </c>
       <c r="H225" s="10">
-        <v>2464.0</v>
+        <v>2352.0</v>
       </c>
     </row>
     <row r="226" spans="1:8" outlineLevel="2">
       <c r="A226" s="14">
         <v>93</v>
       </c>
       <c r="B226" s="6" t="s">
         <v>451</v>
       </c>
       <c r="C226" s="7" t="s">
         <v>452</v>
       </c>
       <c r="D226" s="5">
         <v>50.0</v>
       </c>
       <c r="E226" s="10">
-        <v>4042.0</v>
+        <v>3858.0</v>
       </c>
       <c r="F226" s="10">
-        <v>3637.8</v>
+        <v>3472.2</v>
       </c>
       <c r="G226" s="10">
-        <v>3233.6</v>
+        <v>3086.4</v>
       </c>
       <c r="H226" s="10">
-        <v>2829.4</v>
+        <v>2700.6</v>
       </c>
     </row>
     <row r="227" spans="1:8" outlineLevel="2">
       <c r="A227" s="14">
         <v>94</v>
       </c>
       <c r="B227" s="6" t="s">
         <v>453</v>
       </c>
       <c r="C227" s="7" t="s">
         <v>454</v>
       </c>
       <c r="D227" s="5">
-        <v>4.0</v>
+        <v>0.0</v>
       </c>
       <c r="E227" s="10">
-        <v>3568.0</v>
+        <v>3589.0</v>
       </c>
       <c r="F227" s="10">
-        <v>3211.2</v>
+        <v>3230.1</v>
       </c>
       <c r="G227" s="10">
-        <v>2854.4</v>
+        <v>2871.2</v>
       </c>
       <c r="H227" s="10">
-        <v>2497.6</v>
+        <v>2512.3</v>
       </c>
     </row>
     <row r="228" spans="1:8" outlineLevel="2">
       <c r="A228" s="14">
         <v>95</v>
       </c>
       <c r="B228" s="6" t="s">
         <v>455</v>
       </c>
       <c r="C228" s="7" t="s">
         <v>456</v>
       </c>
       <c r="D228" s="5">
-        <v>30.0</v>
+        <v>56.0</v>
       </c>
       <c r="E228" s="10">
-        <v>6093.0</v>
+        <v>6072.0</v>
       </c>
       <c r="F228" s="10">
-        <v>5483.7</v>
+        <v>5464.8</v>
       </c>
       <c r="G228" s="10">
-        <v>4874.4</v>
+        <v>4857.6</v>
       </c>
       <c r="H228" s="10">
-        <v>4265.1</v>
+        <v>4250.4</v>
       </c>
     </row>
     <row r="229" spans="1:8" outlineLevel="2">
       <c r="A229" s="14">
         <v>96</v>
       </c>
       <c r="B229" s="6" t="s">
         <v>457</v>
       </c>
       <c r="C229" s="7" t="s">
         <v>458</v>
       </c>
       <c r="D229" s="5">
         <v>0.0</v>
       </c>
       <c r="E229" s="10">
-        <v>1282.0</v>
+        <v>1290.0</v>
       </c>
       <c r="F229" s="10">
-        <v>1153.8</v>
+        <v>1161.0</v>
       </c>
       <c r="G229" s="10">
-        <v>1025.6</v>
+        <v>1032.0</v>
       </c>
       <c r="H229" s="10">
-        <v>897.4</v>
+        <v>903.0</v>
       </c>
     </row>
     <row r="230" spans="1:8" outlineLevel="2">
       <c r="A230" s="14">
         <v>97</v>
       </c>
       <c r="B230" s="6" t="s">
         <v>459</v>
       </c>
       <c r="C230" s="7" t="s">
         <v>460</v>
       </c>
       <c r="D230" s="5">
-        <v>113.0</v>
+        <v>123.0</v>
       </c>
       <c r="E230" s="10">
-        <v>4813.0</v>
+        <v>4594.0</v>
       </c>
       <c r="F230" s="10">
-        <v>4331.7</v>
+        <v>4134.6</v>
       </c>
       <c r="G230" s="10">
-        <v>3850.4</v>
+        <v>3675.2</v>
       </c>
       <c r="H230" s="10">
-        <v>3369.1</v>
+        <v>3215.8</v>
       </c>
     </row>
     <row r="231" spans="1:8" outlineLevel="2">
       <c r="A231" s="14">
         <v>98</v>
       </c>
       <c r="B231" s="6" t="s">
         <v>461</v>
       </c>
       <c r="C231" s="7" t="s">
         <v>462</v>
       </c>
       <c r="D231" s="5">
-        <v>60.0</v>
+        <v>50.0</v>
       </c>
       <c r="E231" s="10">
-        <v>5530.0</v>
+        <v>5277.0</v>
       </c>
       <c r="F231" s="10">
-        <v>4977.0</v>
+        <v>4749.3</v>
       </c>
       <c r="G231" s="10">
-        <v>4424.0</v>
+        <v>4221.6</v>
       </c>
       <c r="H231" s="10">
-        <v>3871.0</v>
+        <v>3693.9</v>
       </c>
     </row>
     <row r="232" spans="1:8" outlineLevel="2">
       <c r="A232" s="14">
         <v>99</v>
       </c>
       <c r="B232" s="6" t="s">
         <v>463</v>
       </c>
       <c r="C232" s="7" t="s">
         <v>464</v>
       </c>
       <c r="D232" s="5">
         <v>9.0</v>
       </c>
       <c r="E232" s="10">
-        <v>73392.0</v>
+        <v>70056.0</v>
       </c>
       <c r="F232" s="10">
-        <v>66052.8</v>
+        <v>63050.4</v>
       </c>
       <c r="G232" s="10">
-        <v>58713.6</v>
+        <v>56044.8</v>
       </c>
       <c r="H232" s="10">
-        <v>51374.4</v>
+        <v>49039.2</v>
       </c>
     </row>
     <row r="233" spans="1:8" outlineLevel="2">
       <c r="A233" s="14">
         <v>100</v>
       </c>
       <c r="B233" s="6" t="s">
         <v>465</v>
       </c>
       <c r="C233" s="7" t="s">
         <v>466</v>
       </c>
       <c r="D233" s="5">
         <v>9.0</v>
       </c>
       <c r="E233" s="10">
-        <v>58845.0</v>
+        <v>59180.0</v>
       </c>
       <c r="F233" s="10">
-        <v>52960.5</v>
+        <v>53262.0</v>
       </c>
       <c r="G233" s="10">
-        <v>47076.0</v>
+        <v>47344.0</v>
       </c>
       <c r="H233" s="10">
-        <v>41191.5</v>
+        <v>41426.0</v>
       </c>
     </row>
     <row r="234" spans="1:8" outlineLevel="2">
       <c r="A234" s="14">
         <v>101</v>
       </c>
       <c r="B234" s="6" t="s">
         <v>467</v>
       </c>
       <c r="C234" s="7" t="s">
         <v>468</v>
       </c>
       <c r="D234" s="5">
         <v>0.0</v>
       </c>
       <c r="E234" s="10">
-        <v>124659.0</v>
+        <v>124251.0</v>
       </c>
       <c r="F234" s="10">
-        <v>112193.1</v>
+        <v>111825.9</v>
       </c>
       <c r="G234" s="10">
-        <v>99727.2</v>
+        <v>99400.8</v>
       </c>
       <c r="H234" s="10">
-        <v>87261.3</v>
+        <v>86975.7</v>
       </c>
     </row>
     <row r="235" spans="1:8" outlineLevel="2">
       <c r="A235" s="14">
         <v>102</v>
       </c>
       <c r="B235" s="6" t="s">
         <v>469</v>
       </c>
       <c r="C235" s="7" t="s">
         <v>470</v>
       </c>
       <c r="D235" s="5">
         <v>12.0</v>
       </c>
       <c r="E235" s="10">
-        <v>28768.0</v>
+        <v>28926.0</v>
       </c>
       <c r="F235" s="10">
-        <v>25891.2</v>
+        <v>26033.4</v>
       </c>
       <c r="G235" s="10">
-        <v>23014.4</v>
+        <v>23140.8</v>
       </c>
       <c r="H235" s="10">
-        <v>20137.6</v>
+        <v>20248.2</v>
       </c>
     </row>
     <row r="236" spans="1:8" outlineLevel="2">
       <c r="A236" s="14">
         <v>103</v>
       </c>
       <c r="B236" s="6" t="s">
         <v>471</v>
       </c>
       <c r="C236" s="7" t="s">
         <v>472</v>
       </c>
       <c r="D236" s="5">
         <v>7.0</v>
       </c>
       <c r="E236" s="10">
-        <v>115745.0</v>
+        <v>110484.0</v>
       </c>
       <c r="F236" s="10">
-        <v>104170.5</v>
+        <v>99435.6</v>
       </c>
       <c r="G236" s="10">
-        <v>92596.0</v>
+        <v>88387.2</v>
       </c>
       <c r="H236" s="10">
-        <v>81021.5</v>
+        <v>77338.8</v>
       </c>
     </row>
     <row r="237" spans="1:8" outlineLevel="2">
       <c r="A237" s="14">
         <v>104</v>
       </c>
       <c r="B237" s="6" t="s">
         <v>473</v>
       </c>
       <c r="C237" s="7" t="s">
         <v>474</v>
       </c>
       <c r="D237" s="5">
         <v>9.0</v>
       </c>
       <c r="E237" s="10">
-        <v>78083.0</v>
+        <v>78528.0</v>
       </c>
       <c r="F237" s="10">
-        <v>70274.7</v>
+        <v>70675.2</v>
       </c>
       <c r="G237" s="10">
-        <v>62466.4</v>
+        <v>62822.4</v>
       </c>
       <c r="H237" s="10">
-        <v>54658.1</v>
+        <v>54969.6</v>
       </c>
     </row>
     <row r="238" spans="1:8" outlineLevel="2">
       <c r="A238" s="14">
         <v>105</v>
       </c>
       <c r="B238" s="6" t="s">
         <v>475</v>
       </c>
       <c r="C238" s="7" t="s">
         <v>476</v>
       </c>
       <c r="D238" s="5">
         <v>0.0</v>
       </c>
       <c r="E238" s="10">
-        <v>142498.0</v>
+        <v>142032.0</v>
       </c>
       <c r="F238" s="10">
-        <v>128248.2</v>
+        <v>127828.8</v>
       </c>
       <c r="G238" s="10">
-        <v>113998.4</v>
+        <v>113625.6</v>
       </c>
       <c r="H238" s="10">
-        <v>99748.6</v>
+        <v>99422.4</v>
       </c>
     </row>
     <row r="239" spans="1:8" outlineLevel="2">
       <c r="A239" s="14">
         <v>106</v>
       </c>
       <c r="B239" s="6" t="s">
         <v>477</v>
       </c>
       <c r="C239" s="7" t="s">
         <v>478</v>
       </c>
       <c r="D239" s="5">
         <v>17.0</v>
       </c>
       <c r="E239" s="10">
-        <v>43611.0</v>
+        <v>43850.0</v>
       </c>
       <c r="F239" s="10">
-        <v>39249.9</v>
+        <v>39465.0</v>
       </c>
       <c r="G239" s="10">
-        <v>34888.8</v>
+        <v>35080.0</v>
       </c>
       <c r="H239" s="10">
-        <v>30527.7</v>
+        <v>30695.0</v>
       </c>
     </row>
     <row r="240" spans="1:8" outlineLevel="2">
       <c r="A240" s="14">
         <v>107</v>
       </c>
       <c r="B240" s="6" t="s">
         <v>479</v>
       </c>
       <c r="C240" s="7" t="s">
         <v>480</v>
       </c>
       <c r="D240" s="5">
-        <v>13.0</v>
+        <v>14.0</v>
       </c>
       <c r="E240" s="10">
-        <v>93185.0</v>
+        <v>88949.0</v>
       </c>
       <c r="F240" s="10">
-        <v>83866.5</v>
+        <v>80054.1</v>
       </c>
       <c r="G240" s="10">
-        <v>74548.0</v>
+        <v>71159.2</v>
       </c>
       <c r="H240" s="10">
-        <v>65229.5</v>
+        <v>62264.3</v>
       </c>
     </row>
     <row r="241" spans="1:8" outlineLevel="2">
       <c r="A241" s="14">
         <v>108</v>
       </c>
       <c r="B241" s="6" t="s">
         <v>481</v>
       </c>
       <c r="C241" s="7" t="s">
         <v>482</v>
       </c>
       <c r="D241" s="5">
         <v>16.0</v>
       </c>
       <c r="E241" s="10">
-        <v>78198.0</v>
+        <v>78627.0</v>
       </c>
       <c r="F241" s="10">
-        <v>70378.2</v>
+        <v>70764.3</v>
       </c>
       <c r="G241" s="10">
-        <v>62558.4</v>
+        <v>62901.6</v>
       </c>
       <c r="H241" s="10">
-        <v>54738.6</v>
+        <v>55038.9</v>
       </c>
     </row>
     <row r="242" spans="1:8" outlineLevel="2">
       <c r="A242" s="14">
         <v>109</v>
       </c>
       <c r="B242" s="6" t="s">
         <v>483</v>
       </c>
       <c r="C242" s="7" t="s">
         <v>484</v>
       </c>
       <c r="D242" s="5">
         <v>0.0</v>
       </c>
       <c r="E242" s="10">
-        <v>146011.0</v>
+        <v>145534.0</v>
       </c>
       <c r="F242" s="10">
-        <v>131409.9</v>
+        <v>130980.6</v>
       </c>
       <c r="G242" s="10">
-        <v>116808.8</v>
+        <v>116427.2</v>
       </c>
       <c r="H242" s="10">
-        <v>102207.7</v>
+        <v>101873.8</v>
       </c>
     </row>
     <row r="243" spans="1:8" outlineLevel="2">
       <c r="A243" s="14">
         <v>110</v>
       </c>
       <c r="B243" s="6" t="s">
         <v>485</v>
       </c>
       <c r="C243" s="7" t="s">
         <v>486</v>
       </c>
       <c r="D243" s="5">
         <v>0.0</v>
       </c>
       <c r="E243" s="10">
-        <v>36435.0</v>
+        <v>36635.0</v>
       </c>
       <c r="F243" s="10">
-        <v>32791.5</v>
+        <v>32971.5</v>
       </c>
       <c r="G243" s="10">
-        <v>29148.0</v>
+        <v>29308.0</v>
       </c>
       <c r="H243" s="10">
-        <v>25504.5</v>
+        <v>25644.5</v>
       </c>
     </row>
     <row r="244" spans="1:8" outlineLevel="2">
       <c r="A244" s="14">
         <v>111</v>
       </c>
       <c r="B244" s="6" t="s">
         <v>487</v>
       </c>
       <c r="C244" s="7" t="s">
         <v>488</v>
       </c>
       <c r="D244" s="5">
         <v>18.0</v>
       </c>
       <c r="E244" s="10">
-        <v>99270.0</v>
+        <v>99813.0</v>
       </c>
       <c r="F244" s="10">
-        <v>89343.0</v>
+        <v>89831.7</v>
       </c>
       <c r="G244" s="10">
-        <v>79416.0</v>
+        <v>79850.4</v>
       </c>
       <c r="H244" s="10">
-        <v>69489.0</v>
+        <v>69869.1</v>
       </c>
     </row>
     <row r="245" spans="1:8" outlineLevel="2">
       <c r="A245" s="14">
         <v>112</v>
       </c>
       <c r="B245" s="6" t="s">
         <v>489</v>
       </c>
       <c r="C245" s="7" t="s">
         <v>490</v>
       </c>
       <c r="D245" s="5">
         <v>0.0</v>
       </c>
       <c r="E245" s="10">
-        <v>190030.0</v>
+        <v>189409.0</v>
       </c>
       <c r="F245" s="10">
-        <v>171027.0</v>
+        <v>170468.1</v>
       </c>
       <c r="G245" s="10">
-        <v>152024.0</v>
+        <v>151527.2</v>
       </c>
       <c r="H245" s="10">
-        <v>133021.0</v>
+        <v>132586.3</v>
       </c>
     </row>
     <row r="246" spans="1:8" outlineLevel="2">
       <c r="A246" s="14">
         <v>113</v>
       </c>
       <c r="B246" s="6" t="s">
         <v>491</v>
       </c>
       <c r="C246" s="7" t="s">
         <v>492</v>
       </c>
       <c r="D246" s="5">
         <v>33.0</v>
       </c>
       <c r="E246" s="10">
-        <v>57756.0</v>
+        <v>58073.0</v>
       </c>
       <c r="F246" s="10">
-        <v>51980.4</v>
+        <v>52265.7</v>
       </c>
       <c r="G246" s="10">
-        <v>46204.8</v>
+        <v>46458.4</v>
       </c>
       <c r="H246" s="10">
-        <v>40429.2</v>
+        <v>40651.1</v>
       </c>
     </row>
     <row r="247" spans="1:8" outlineLevel="2">
       <c r="A247" s="14">
         <v>114</v>
       </c>
       <c r="B247" s="6" t="s">
         <v>493</v>
       </c>
       <c r="C247" s="7" t="s">
         <v>494</v>
       </c>
       <c r="D247" s="5">
-        <v>76.0</v>
+        <v>58.0</v>
       </c>
       <c r="E247" s="10">
-        <v>4522.0</v>
+        <v>4315.0</v>
       </c>
       <c r="F247" s="10">
-        <v>4069.8</v>
+        <v>3883.5</v>
       </c>
       <c r="G247" s="10">
-        <v>3617.6</v>
+        <v>3452.0</v>
       </c>
       <c r="H247" s="10">
-        <v>3165.4</v>
+        <v>3020.5</v>
       </c>
     </row>
     <row r="248" spans="1:8" outlineLevel="2">
       <c r="A248" s="14">
         <v>115</v>
       </c>
       <c r="B248" s="6" t="s">
         <v>495</v>
       </c>
       <c r="C248" s="7" t="s">
         <v>496</v>
       </c>
       <c r="D248" s="5">
-        <v>10.0</v>
+        <v>20.0</v>
       </c>
       <c r="E248" s="10">
-        <v>5198.0</v>
+        <v>4962.0</v>
       </c>
       <c r="F248" s="10">
-        <v>4678.2</v>
+        <v>4465.8</v>
       </c>
       <c r="G248" s="10">
-        <v>4158.4</v>
+        <v>3969.6</v>
       </c>
       <c r="H248" s="10">
-        <v>3638.6</v>
+        <v>3473.4</v>
       </c>
     </row>
     <row r="249" spans="1:8" outlineLevel="2">
       <c r="A249" s="14">
         <v>116</v>
       </c>
       <c r="B249" s="6" t="s">
         <v>497</v>
       </c>
       <c r="C249" s="7" t="s">
         <v>498</v>
       </c>
       <c r="D249" s="5">
         <v>0.0</v>
       </c>
       <c r="E249" s="10">
-        <v>4429.0</v>
+        <v>4454.0</v>
       </c>
       <c r="F249" s="10">
-        <v>3986.1</v>
+        <v>4008.6</v>
       </c>
       <c r="G249" s="10">
-        <v>3543.2</v>
+        <v>3563.2</v>
       </c>
       <c r="H249" s="10">
-        <v>3100.3</v>
+        <v>3117.8</v>
       </c>
     </row>
     <row r="250" spans="1:8" outlineLevel="2">
       <c r="A250" s="14">
         <v>117</v>
       </c>
       <c r="B250" s="6" t="s">
         <v>499</v>
       </c>
       <c r="C250" s="7" t="s">
         <v>500</v>
       </c>
       <c r="D250" s="5">
-        <v>45.0</v>
+        <v>50.0</v>
       </c>
       <c r="E250" s="10">
-        <v>7672.0</v>
+        <v>7646.0</v>
       </c>
       <c r="F250" s="10">
-        <v>6904.8</v>
+        <v>6881.4</v>
       </c>
       <c r="G250" s="10">
-        <v>6137.6</v>
+        <v>6116.8</v>
       </c>
       <c r="H250" s="10">
-        <v>5370.4</v>
+        <v>5352.2</v>
       </c>
     </row>
     <row r="251" spans="1:8" outlineLevel="2">
       <c r="A251" s="14">
         <v>118</v>
       </c>
       <c r="B251" s="6" t="s">
         <v>501</v>
       </c>
       <c r="C251" s="7" t="s">
         <v>502</v>
       </c>
       <c r="D251" s="5">
         <v>0.0</v>
       </c>
       <c r="E251" s="10">
-        <v>1646.0</v>
+        <v>1654.0</v>
       </c>
       <c r="F251" s="10">
-        <v>1481.4</v>
+        <v>1488.6</v>
       </c>
       <c r="G251" s="10">
-        <v>1316.8</v>
+        <v>1323.2</v>
       </c>
       <c r="H251" s="10">
-        <v>1152.2</v>
+        <v>1157.8</v>
       </c>
     </row>
     <row r="252" spans="1:8" outlineLevel="2">
       <c r="A252" s="14">
         <v>119</v>
       </c>
       <c r="B252" s="6" t="s">
         <v>503</v>
       </c>
       <c r="C252" s="7" t="s">
         <v>504</v>
       </c>
       <c r="D252" s="5">
-        <v>142.0</v>
+        <v>14.0</v>
       </c>
       <c r="E252" s="10">
-        <v>6286.0</v>
+        <v>6002.0</v>
       </c>
       <c r="F252" s="10">
-        <v>5657.4</v>
+        <v>5401.8</v>
       </c>
       <c r="G252" s="10">
-        <v>5028.8</v>
+        <v>4801.6</v>
       </c>
       <c r="H252" s="10">
-        <v>4400.2</v>
+        <v>4201.4</v>
       </c>
     </row>
     <row r="253" spans="1:8" outlineLevel="2">
       <c r="A253" s="14">
         <v>120</v>
       </c>
       <c r="B253" s="6" t="s">
         <v>505</v>
       </c>
       <c r="C253" s="7" t="s">
         <v>506</v>
       </c>
       <c r="D253" s="5">
         <v>10.0</v>
       </c>
       <c r="E253" s="10">
-        <v>7222.0</v>
+        <v>6894.0</v>
       </c>
       <c r="F253" s="10">
-        <v>6499.8</v>
+        <v>6204.6</v>
       </c>
       <c r="G253" s="10">
-        <v>5777.6</v>
+        <v>5515.2</v>
       </c>
       <c r="H253" s="10">
-        <v>5055.4</v>
+        <v>4825.8</v>
       </c>
     </row>
     <row r="254" spans="1:8" outlineLevel="2">
       <c r="A254" s="14">
         <v>121</v>
       </c>
       <c r="B254" s="6" t="s">
         <v>507</v>
       </c>
       <c r="C254" s="7" t="s">
         <v>508</v>
       </c>
       <c r="D254" s="5">
         <v>3.0</v>
       </c>
       <c r="E254" s="10">
-        <v>160785.0</v>
+        <v>153477.0</v>
       </c>
       <c r="F254" s="10">
-        <v>144706.5</v>
+        <v>138129.3</v>
       </c>
       <c r="G254" s="10">
-        <v>128628.0</v>
+        <v>122781.6</v>
       </c>
       <c r="H254" s="10">
-        <v>112549.5</v>
+        <v>107433.9</v>
       </c>
     </row>
     <row r="255" spans="1:8" outlineLevel="2">
       <c r="A255" s="14">
         <v>122</v>
       </c>
       <c r="B255" s="6" t="s">
         <v>509</v>
       </c>
       <c r="C255" s="7" t="s">
         <v>510</v>
       </c>
       <c r="D255" s="5">
-        <v>175.0</v>
+        <v>51.0</v>
       </c>
       <c r="E255" s="10">
-        <v>5619.0</v>
+        <v>5365.0</v>
       </c>
       <c r="F255" s="10">
-        <v>5057.1</v>
+        <v>4828.5</v>
       </c>
       <c r="G255" s="10">
-        <v>4495.2</v>
+        <v>4292.0</v>
       </c>
       <c r="H255" s="10">
-        <v>3933.3</v>
+        <v>3755.5</v>
       </c>
     </row>
     <row r="256" spans="1:8" outlineLevel="2">
       <c r="A256" s="14">
         <v>123</v>
       </c>
       <c r="B256" s="6" t="s">
         <v>511</v>
       </c>
       <c r="C256" s="7" t="s">
         <v>512</v>
       </c>
       <c r="D256" s="5">
-        <v>54.0</v>
+        <v>100.0</v>
       </c>
       <c r="E256" s="10">
-        <v>6464.0</v>
+        <v>6170.0</v>
       </c>
       <c r="F256" s="10">
-        <v>5817.6</v>
+        <v>5553.0</v>
       </c>
       <c r="G256" s="10">
-        <v>5171.2</v>
+        <v>4936.0</v>
       </c>
       <c r="H256" s="10">
-        <v>4524.8</v>
+        <v>4319.0</v>
       </c>
     </row>
     <row r="257" spans="1:8" outlineLevel="2">
       <c r="A257" s="14">
         <v>124</v>
       </c>
       <c r="B257" s="6" t="s">
         <v>513</v>
       </c>
       <c r="C257" s="7" t="s">
         <v>514</v>
       </c>
       <c r="D257" s="5">
         <v>0.0</v>
       </c>
       <c r="E257" s="10">
-        <v>5701.0</v>
+        <v>5733.0</v>
       </c>
       <c r="F257" s="10">
-        <v>5130.9</v>
+        <v>5159.7</v>
       </c>
       <c r="G257" s="10">
-        <v>4560.8</v>
+        <v>4586.4</v>
       </c>
       <c r="H257" s="10">
-        <v>3990.7</v>
+        <v>4013.1</v>
       </c>
     </row>
     <row r="258" spans="1:8" outlineLevel="2">
       <c r="A258" s="14">
         <v>125</v>
       </c>
       <c r="B258" s="6" t="s">
         <v>515</v>
       </c>
       <c r="C258" s="7" t="s">
         <v>516</v>
       </c>
       <c r="D258" s="5">
-        <v>28.0</v>
+        <v>41.0</v>
       </c>
       <c r="E258" s="10">
-        <v>10152.0</v>
+        <v>10120.0</v>
       </c>
       <c r="F258" s="10">
-        <v>9136.8</v>
+        <v>9108.0</v>
       </c>
       <c r="G258" s="10">
-        <v>8121.6</v>
+        <v>8096.0</v>
       </c>
       <c r="H258" s="10">
-        <v>7106.4</v>
+        <v>7084.0</v>
       </c>
     </row>
     <row r="259" spans="1:8" outlineLevel="2">
       <c r="A259" s="14">
         <v>126</v>
       </c>
       <c r="B259" s="6" t="s">
         <v>517</v>
       </c>
       <c r="C259" s="7" t="s">
         <v>518</v>
       </c>
       <c r="D259" s="5">
-        <v>271.0</v>
+        <v>247.0</v>
       </c>
       <c r="E259" s="10">
-        <v>2032.0</v>
+        <v>2043.0</v>
       </c>
       <c r="F259" s="10">
-        <v>1828.8</v>
+        <v>1838.7</v>
       </c>
       <c r="G259" s="10">
-        <v>1625.6</v>
+        <v>1634.4</v>
       </c>
       <c r="H259" s="10">
-        <v>1422.4</v>
+        <v>1430.1</v>
       </c>
     </row>
     <row r="260" spans="1:8" outlineLevel="2">
       <c r="A260" s="14">
         <v>127</v>
       </c>
       <c r="B260" s="6" t="s">
         <v>519</v>
       </c>
       <c r="C260" s="7" t="s">
         <v>520</v>
       </c>
       <c r="D260" s="5">
-        <v>176.0</v>
+        <v>168.0</v>
       </c>
       <c r="E260" s="10">
-        <v>7040.0</v>
+        <v>6720.0</v>
       </c>
       <c r="F260" s="10">
-        <v>6336.0</v>
+        <v>6048.0</v>
       </c>
       <c r="G260" s="10">
-        <v>5632.0</v>
+        <v>5376.0</v>
       </c>
       <c r="H260" s="10">
-        <v>4928.0</v>
+        <v>4704.0</v>
       </c>
     </row>
     <row r="261" spans="1:8" outlineLevel="2">
       <c r="A261" s="14">
         <v>128</v>
       </c>
       <c r="B261" s="6" t="s">
         <v>521</v>
       </c>
       <c r="C261" s="7" t="s">
         <v>522</v>
       </c>
       <c r="D261" s="5">
-        <v>23.0</v>
+        <v>10.0</v>
       </c>
       <c r="E261" s="10">
-        <v>8099.0</v>
+        <v>7731.0</v>
       </c>
       <c r="F261" s="10">
-        <v>7289.1</v>
+        <v>6957.9</v>
       </c>
       <c r="G261" s="10">
-        <v>6479.2</v>
+        <v>6184.8</v>
       </c>
       <c r="H261" s="10">
-        <v>5669.3</v>
+        <v>5411.7</v>
       </c>
     </row>
     <row r="262" spans="1:8" outlineLevel="2">
       <c r="A262" s="14">
         <v>129</v>
       </c>
       <c r="B262" s="6" t="s">
         <v>523</v>
       </c>
       <c r="C262" s="7" t="s">
         <v>524</v>
       </c>
       <c r="D262" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E262" s="10">
-        <v>340035.0</v>
+        <v>324579.0</v>
       </c>
       <c r="F262" s="10">
-        <v>306031.5</v>
+        <v>292121.1</v>
       </c>
       <c r="G262" s="10">
-        <v>272028.0</v>
+        <v>259663.2</v>
       </c>
       <c r="H262" s="10">
-        <v>238024.5</v>
+        <v>227205.3</v>
       </c>
     </row>
     <row r="263" spans="1:8" outlineLevel="2">
       <c r="A263" s="14">
         <v>130</v>
       </c>
       <c r="B263" s="6" t="s">
         <v>525</v>
       </c>
       <c r="C263" s="7" t="s">
         <v>526</v>
       </c>
       <c r="D263" s="5">
         <v>0.0</v>
       </c>
       <c r="E263" s="10">
         <v>0.0</v>
       </c>
       <c r="F263" s="10">
         <v>0.0</v>
       </c>
       <c r="G263" s="10">
         <v>0.0</v>
       </c>
       <c r="H263" s="10">
@@ -9167,1387 +9167,1387 @@
       </c>
     </row>
     <row r="264" spans="1:8" outlineLevel="1">
       <c r="A264" s="13" t="s">
         <v>527</v>
       </c>
       <c r="B264" s="4"/>
       <c r="C264" s="4"/>
       <c r="D264" s="4"/>
       <c r="E264" s="9"/>
       <c r="F264" s="9"/>
       <c r="G264" s="9"/>
       <c r="H264" s="9"/>
     </row>
     <row r="265" spans="1:8" outlineLevel="2">
       <c r="A265" s="14">
         <v>1</v>
       </c>
       <c r="B265" s="6" t="s">
         <v>528</v>
       </c>
       <c r="C265" s="7" t="s">
         <v>529</v>
       </c>
       <c r="D265" s="5">
-        <v>17.0</v>
+        <v>48.0</v>
       </c>
       <c r="E265" s="10">
-        <v>13424.0</v>
+        <v>13381.0</v>
       </c>
       <c r="F265" s="10">
-        <v>12081.6</v>
+        <v>12042.9</v>
       </c>
       <c r="G265" s="10">
-        <v>10739.2</v>
+        <v>10704.8</v>
       </c>
       <c r="H265" s="10">
-        <v>9396.8</v>
+        <v>9366.7</v>
       </c>
     </row>
     <row r="266" spans="1:8" outlineLevel="2">
       <c r="A266" s="14">
         <v>2</v>
       </c>
       <c r="B266" s="6" t="s">
         <v>530</v>
       </c>
       <c r="C266" s="7" t="s">
         <v>531</v>
       </c>
       <c r="D266" s="5">
-        <v>8.0</v>
+        <v>16.0</v>
       </c>
       <c r="E266" s="10">
-        <v>16245.0</v>
+        <v>16192.0</v>
       </c>
       <c r="F266" s="10">
-        <v>14620.5</v>
+        <v>14572.8</v>
       </c>
       <c r="G266" s="10">
-        <v>12996.0</v>
+        <v>12953.6</v>
       </c>
       <c r="H266" s="10">
-        <v>11371.5</v>
+        <v>11334.4</v>
       </c>
     </row>
     <row r="267" spans="1:8" outlineLevel="2">
       <c r="A267" s="14">
         <v>3</v>
       </c>
       <c r="B267" s="6" t="s">
         <v>532</v>
       </c>
       <c r="C267" s="7" t="s">
         <v>533</v>
       </c>
       <c r="D267" s="5">
-        <v>13.0</v>
+        <v>12.0</v>
       </c>
       <c r="E267" s="10">
-        <v>21659.0</v>
+        <v>21589.0</v>
       </c>
       <c r="F267" s="10">
-        <v>19493.1</v>
+        <v>19430.1</v>
       </c>
       <c r="G267" s="10">
-        <v>17327.2</v>
+        <v>17271.2</v>
       </c>
       <c r="H267" s="10">
-        <v>15161.3</v>
+        <v>15112.3</v>
       </c>
     </row>
     <row r="268" spans="1:8" outlineLevel="2">
       <c r="A268" s="14">
         <v>4</v>
       </c>
       <c r="B268" s="6" t="s">
         <v>534</v>
       </c>
       <c r="C268" s="7" t="s">
         <v>535</v>
       </c>
       <c r="D268" s="5">
-        <v>6.0</v>
+        <v>4.0</v>
       </c>
       <c r="E268" s="10">
-        <v>31248.0</v>
+        <v>31146.0</v>
       </c>
       <c r="F268" s="10">
-        <v>28123.2</v>
+        <v>28031.4</v>
       </c>
       <c r="G268" s="10">
-        <v>24998.4</v>
+        <v>24916.8</v>
       </c>
       <c r="H268" s="10">
-        <v>21873.6</v>
+        <v>21802.2</v>
       </c>
     </row>
     <row r="269" spans="1:8" outlineLevel="2">
       <c r="A269" s="14">
         <v>5</v>
       </c>
       <c r="B269" s="6" t="s">
         <v>536</v>
       </c>
       <c r="C269" s="7" t="s">
         <v>537</v>
       </c>
       <c r="D269" s="5">
         <v>0.0</v>
       </c>
       <c r="E269" s="10">
-        <v>41189.0</v>
+        <v>41054.0</v>
       </c>
       <c r="F269" s="10">
-        <v>37070.1</v>
+        <v>36948.6</v>
       </c>
       <c r="G269" s="10">
-        <v>32951.2</v>
+        <v>32843.2</v>
       </c>
       <c r="H269" s="10">
-        <v>28832.3</v>
+        <v>28737.8</v>
       </c>
     </row>
     <row r="270" spans="1:8" outlineLevel="2">
       <c r="A270" s="14">
         <v>6</v>
       </c>
       <c r="B270" s="6" t="s">
         <v>538</v>
       </c>
       <c r="C270" s="7" t="s">
         <v>539</v>
       </c>
       <c r="D270" s="5">
-        <v>0.0</v>
+        <v>3.0</v>
       </c>
       <c r="E270" s="10">
-        <v>46200.0</v>
+        <v>46048.0</v>
       </c>
       <c r="F270" s="10">
-        <v>41580.0</v>
+        <v>41443.2</v>
       </c>
       <c r="G270" s="10">
-        <v>36960.0</v>
+        <v>36838.4</v>
       </c>
       <c r="H270" s="10">
-        <v>32340.0</v>
+        <v>32233.6</v>
       </c>
     </row>
     <row r="271" spans="1:8" outlineLevel="2">
       <c r="A271" s="14">
         <v>7</v>
       </c>
       <c r="B271" s="6" t="s">
         <v>540</v>
       </c>
       <c r="C271" s="7" t="s">
         <v>541</v>
       </c>
       <c r="D271" s="5">
         <v>0.0</v>
       </c>
       <c r="E271" s="10">
         <v>46004.0</v>
       </c>
       <c r="F271" s="10">
         <v>41403.6</v>
       </c>
       <c r="G271" s="10">
         <v>36803.2</v>
       </c>
       <c r="H271" s="10">
         <v>32202.8</v>
       </c>
     </row>
     <row r="272" spans="1:8" outlineLevel="2">
       <c r="A272" s="14">
         <v>8</v>
       </c>
       <c r="B272" s="6" t="s">
         <v>542</v>
       </c>
       <c r="C272" s="7" t="s">
         <v>543</v>
       </c>
       <c r="D272" s="5">
         <v>0.0</v>
       </c>
       <c r="E272" s="10">
-        <v>55971.0</v>
+        <v>55788.0</v>
       </c>
       <c r="F272" s="10">
-        <v>50373.9</v>
+        <v>50209.2</v>
       </c>
       <c r="G272" s="10">
-        <v>44776.8</v>
+        <v>44630.4</v>
       </c>
       <c r="H272" s="10">
-        <v>39179.7</v>
+        <v>39051.6</v>
       </c>
     </row>
     <row r="273" spans="1:8" outlineLevel="2">
       <c r="A273" s="14">
         <v>9</v>
       </c>
       <c r="B273" s="6" t="s">
         <v>544</v>
       </c>
       <c r="C273" s="7" t="s">
         <v>545</v>
       </c>
       <c r="D273" s="5">
         <v>0.0</v>
       </c>
       <c r="E273" s="10">
         <v>53841.0</v>
       </c>
       <c r="F273" s="10">
         <v>48456.9</v>
       </c>
       <c r="G273" s="10">
         <v>43072.8</v>
       </c>
       <c r="H273" s="10">
         <v>37688.7</v>
       </c>
     </row>
     <row r="274" spans="1:8" outlineLevel="2">
       <c r="A274" s="14">
         <v>10</v>
       </c>
       <c r="B274" s="6" t="s">
         <v>546</v>
       </c>
       <c r="C274" s="7" t="s">
         <v>547</v>
       </c>
       <c r="D274" s="5">
-        <v>10.0</v>
+        <v>8.0</v>
       </c>
       <c r="E274" s="10">
-        <v>5526.0</v>
+        <v>5509.0</v>
       </c>
       <c r="F274" s="10">
-        <v>4973.4</v>
+        <v>4958.1</v>
       </c>
       <c r="G274" s="10">
-        <v>4420.8</v>
+        <v>4407.2</v>
       </c>
       <c r="H274" s="10">
-        <v>3868.2</v>
+        <v>3856.3</v>
       </c>
     </row>
     <row r="275" spans="1:8" outlineLevel="2">
       <c r="A275" s="14">
         <v>11</v>
       </c>
       <c r="B275" s="6" t="s">
         <v>548</v>
       </c>
       <c r="C275" s="7" t="s">
         <v>549</v>
       </c>
       <c r="D275" s="5">
         <v>0.0</v>
       </c>
       <c r="E275" s="10">
-        <v>80295.0</v>
+        <v>80033.0</v>
       </c>
       <c r="F275" s="10">
-        <v>72265.5</v>
+        <v>72029.7</v>
       </c>
       <c r="G275" s="10">
-        <v>64236.0</v>
+        <v>64026.4</v>
       </c>
       <c r="H275" s="10">
-        <v>56206.5</v>
+        <v>56023.1</v>
       </c>
     </row>
     <row r="276" spans="1:8" outlineLevel="2">
       <c r="A276" s="14">
         <v>12</v>
       </c>
       <c r="B276" s="6" t="s">
         <v>550</v>
       </c>
       <c r="C276" s="7" t="s">
         <v>551</v>
       </c>
       <c r="D276" s="5">
-        <v>19.0</v>
+        <v>26.0</v>
       </c>
       <c r="E276" s="10">
-        <v>5642.0</v>
+        <v>5622.0</v>
       </c>
       <c r="F276" s="10">
-        <v>5077.8</v>
+        <v>5059.8</v>
       </c>
       <c r="G276" s="10">
-        <v>4513.6</v>
+        <v>4497.6</v>
       </c>
       <c r="H276" s="10">
-        <v>3949.4</v>
+        <v>3935.4</v>
       </c>
     </row>
     <row r="277" spans="1:8" outlineLevel="2">
       <c r="A277" s="14">
         <v>13</v>
       </c>
       <c r="B277" s="6" t="s">
         <v>552</v>
       </c>
       <c r="C277" s="7" t="s">
         <v>553</v>
       </c>
       <c r="D277" s="5">
         <v>0.0</v>
       </c>
       <c r="E277" s="10">
-        <v>98202.0</v>
+        <v>97881.0</v>
       </c>
       <c r="F277" s="10">
-        <v>88381.8</v>
+        <v>88092.9</v>
       </c>
       <c r="G277" s="10">
-        <v>78561.6</v>
+        <v>78304.8</v>
       </c>
       <c r="H277" s="10">
-        <v>68741.4</v>
+        <v>68516.7</v>
       </c>
     </row>
     <row r="278" spans="1:8" outlineLevel="2">
       <c r="A278" s="14">
         <v>14</v>
       </c>
       <c r="B278" s="6" t="s">
         <v>554</v>
       </c>
       <c r="C278" s="7" t="s">
         <v>555</v>
       </c>
       <c r="D278" s="5">
-        <v>29.0</v>
+        <v>56.0</v>
       </c>
       <c r="E278" s="10">
-        <v>6093.0</v>
+        <v>6072.0</v>
       </c>
       <c r="F278" s="10">
-        <v>5483.7</v>
+        <v>5464.8</v>
       </c>
       <c r="G278" s="10">
-        <v>4874.4</v>
+        <v>4857.6</v>
       </c>
       <c r="H278" s="10">
-        <v>4265.1</v>
+        <v>4250.4</v>
       </c>
     </row>
     <row r="279" spans="1:8" outlineLevel="2">
       <c r="A279" s="14">
         <v>15</v>
       </c>
       <c r="B279" s="6" t="s">
         <v>556</v>
       </c>
       <c r="C279" s="7" t="s">
         <v>557</v>
       </c>
       <c r="D279" s="5">
         <v>0.0</v>
       </c>
       <c r="E279" s="10">
-        <v>124659.0</v>
+        <v>124251.0</v>
       </c>
       <c r="F279" s="10">
-        <v>112193.1</v>
+        <v>111825.9</v>
       </c>
       <c r="G279" s="10">
-        <v>99727.2</v>
+        <v>99400.8</v>
       </c>
       <c r="H279" s="10">
-        <v>87261.3</v>
+        <v>86975.7</v>
       </c>
     </row>
     <row r="280" spans="1:8" outlineLevel="2">
       <c r="A280" s="14">
         <v>16</v>
       </c>
       <c r="B280" s="6" t="s">
         <v>558</v>
       </c>
       <c r="C280" s="7" t="s">
         <v>559</v>
       </c>
       <c r="D280" s="5">
-        <v>43.0</v>
+        <v>50.0</v>
       </c>
       <c r="E280" s="10">
-        <v>7672.0</v>
+        <v>7646.0</v>
       </c>
       <c r="F280" s="10">
-        <v>6904.8</v>
+        <v>6881.4</v>
       </c>
       <c r="G280" s="10">
-        <v>6137.6</v>
+        <v>6116.8</v>
       </c>
       <c r="H280" s="10">
-        <v>5370.4</v>
+        <v>5352.2</v>
       </c>
     </row>
     <row r="281" spans="1:8" outlineLevel="2">
       <c r="A281" s="14">
         <v>17</v>
       </c>
       <c r="B281" s="6" t="s">
         <v>560</v>
       </c>
       <c r="C281" s="7" t="s">
         <v>561</v>
       </c>
       <c r="D281" s="5">
-        <v>28.0</v>
+        <v>41.0</v>
       </c>
       <c r="E281" s="10">
-        <v>10152.0</v>
+        <v>10120.0</v>
       </c>
       <c r="F281" s="10">
-        <v>9136.8</v>
+        <v>9108.0</v>
       </c>
       <c r="G281" s="10">
-        <v>8121.6</v>
+        <v>8096.0</v>
       </c>
       <c r="H281" s="10">
-        <v>7106.4</v>
+        <v>7084.0</v>
       </c>
     </row>
     <row r="282" spans="1:8" outlineLevel="1">
       <c r="A282" s="13" t="s">
         <v>562</v>
       </c>
       <c r="B282" s="4"/>
       <c r="C282" s="4"/>
       <c r="D282" s="4"/>
       <c r="E282" s="9"/>
       <c r="F282" s="9"/>
       <c r="G282" s="9"/>
       <c r="H282" s="9"/>
     </row>
     <row r="283" spans="1:8" outlineLevel="2">
       <c r="A283" s="14">
         <v>1</v>
       </c>
       <c r="B283" s="6" t="s">
         <v>563</v>
       </c>
       <c r="C283" s="7" t="s">
         <v>564</v>
       </c>
       <c r="D283" s="5">
-        <v>17.0</v>
+        <v>48.0</v>
       </c>
       <c r="E283" s="10">
-        <v>13424.0</v>
+        <v>13381.0</v>
       </c>
       <c r="F283" s="10">
-        <v>12081.6</v>
+        <v>12042.9</v>
       </c>
       <c r="G283" s="10">
-        <v>10739.2</v>
+        <v>10704.8</v>
       </c>
       <c r="H283" s="10">
-        <v>9396.8</v>
+        <v>9366.7</v>
       </c>
     </row>
     <row r="284" spans="1:8" outlineLevel="2">
       <c r="A284" s="14">
         <v>2</v>
       </c>
       <c r="B284" s="6" t="s">
         <v>565</v>
       </c>
       <c r="C284" s="7" t="s">
         <v>566</v>
       </c>
       <c r="D284" s="5">
-        <v>8.0</v>
+        <v>16.0</v>
       </c>
       <c r="E284" s="10">
-        <v>16245.0</v>
+        <v>16192.0</v>
       </c>
       <c r="F284" s="10">
-        <v>14620.5</v>
+        <v>14572.8</v>
       </c>
       <c r="G284" s="10">
-        <v>12996.0</v>
+        <v>12953.6</v>
       </c>
       <c r="H284" s="10">
-        <v>11371.5</v>
+        <v>11334.4</v>
       </c>
     </row>
     <row r="285" spans="1:8" outlineLevel="2">
       <c r="A285" s="14">
         <v>3</v>
       </c>
       <c r="B285" s="6" t="s">
         <v>567</v>
       </c>
       <c r="C285" s="7" t="s">
         <v>568</v>
       </c>
       <c r="D285" s="5">
-        <v>13.0</v>
+        <v>12.0</v>
       </c>
       <c r="E285" s="10">
-        <v>21659.0</v>
+        <v>21589.0</v>
       </c>
       <c r="F285" s="10">
-        <v>19493.1</v>
+        <v>19430.1</v>
       </c>
       <c r="G285" s="10">
-        <v>17327.2</v>
+        <v>17271.2</v>
       </c>
       <c r="H285" s="10">
-        <v>15161.3</v>
+        <v>15112.3</v>
       </c>
     </row>
     <row r="286" spans="1:8" outlineLevel="2">
       <c r="A286" s="14">
         <v>4</v>
       </c>
       <c r="B286" s="6" t="s">
         <v>569</v>
       </c>
       <c r="C286" s="7" t="s">
         <v>570</v>
       </c>
       <c r="D286" s="5">
-        <v>6.0</v>
+        <v>4.0</v>
       </c>
       <c r="E286" s="10">
-        <v>31248.0</v>
+        <v>31146.0</v>
       </c>
       <c r="F286" s="10">
-        <v>28123.2</v>
+        <v>28031.4</v>
       </c>
       <c r="G286" s="10">
-        <v>24998.4</v>
+        <v>24916.8</v>
       </c>
       <c r="H286" s="10">
-        <v>21873.6</v>
+        <v>21802.2</v>
       </c>
     </row>
     <row r="287" spans="1:8" outlineLevel="2">
       <c r="A287" s="14">
         <v>5</v>
       </c>
       <c r="B287" s="6" t="s">
         <v>571</v>
       </c>
       <c r="C287" s="7" t="s">
         <v>572</v>
       </c>
       <c r="D287" s="5">
         <v>0.0</v>
       </c>
       <c r="E287" s="10">
-        <v>41189.0</v>
+        <v>41054.0</v>
       </c>
       <c r="F287" s="10">
-        <v>37070.1</v>
+        <v>36948.6</v>
       </c>
       <c r="G287" s="10">
-        <v>32951.2</v>
+        <v>32843.2</v>
       </c>
       <c r="H287" s="10">
-        <v>28832.3</v>
+        <v>28737.8</v>
       </c>
     </row>
     <row r="288" spans="1:8" outlineLevel="2">
       <c r="A288" s="14">
         <v>6</v>
       </c>
       <c r="B288" s="6" t="s">
         <v>573</v>
       </c>
       <c r="C288" s="7" t="s">
         <v>574</v>
       </c>
       <c r="D288" s="5">
-        <v>0.0</v>
+        <v>3.0</v>
       </c>
       <c r="E288" s="10">
-        <v>46200.0</v>
+        <v>46048.0</v>
       </c>
       <c r="F288" s="10">
-        <v>41580.0</v>
+        <v>41443.2</v>
       </c>
       <c r="G288" s="10">
-        <v>36960.0</v>
+        <v>36838.4</v>
       </c>
       <c r="H288" s="10">
-        <v>32340.0</v>
+        <v>32233.6</v>
       </c>
     </row>
     <row r="289" spans="1:8" outlineLevel="2">
       <c r="A289" s="14">
         <v>7</v>
       </c>
       <c r="B289" s="6" t="s">
         <v>575</v>
       </c>
       <c r="C289" s="7" t="s">
         <v>576</v>
       </c>
       <c r="D289" s="5">
         <v>0.0</v>
       </c>
       <c r="E289" s="10">
         <v>46004.0</v>
       </c>
       <c r="F289" s="10">
         <v>41403.6</v>
       </c>
       <c r="G289" s="10">
         <v>36803.2</v>
       </c>
       <c r="H289" s="10">
         <v>32202.8</v>
       </c>
     </row>
     <row r="290" spans="1:8" outlineLevel="2">
       <c r="A290" s="14">
         <v>8</v>
       </c>
       <c r="B290" s="6" t="s">
         <v>577</v>
       </c>
       <c r="C290" s="7" t="s">
         <v>578</v>
       </c>
       <c r="D290" s="5">
         <v>0.0</v>
       </c>
       <c r="E290" s="10">
-        <v>55971.0</v>
+        <v>55788.0</v>
       </c>
       <c r="F290" s="10">
-        <v>50373.9</v>
+        <v>50209.2</v>
       </c>
       <c r="G290" s="10">
-        <v>44776.8</v>
+        <v>44630.4</v>
       </c>
       <c r="H290" s="10">
-        <v>39179.7</v>
+        <v>39051.6</v>
       </c>
     </row>
     <row r="291" spans="1:8" outlineLevel="2">
       <c r="A291" s="14">
         <v>9</v>
       </c>
       <c r="B291" s="6" t="s">
         <v>579</v>
       </c>
       <c r="C291" s="7" t="s">
         <v>580</v>
       </c>
       <c r="D291" s="5">
         <v>0.0</v>
       </c>
       <c r="E291" s="10">
         <v>53841.0</v>
       </c>
       <c r="F291" s="10">
         <v>48456.9</v>
       </c>
       <c r="G291" s="10">
         <v>43072.8</v>
       </c>
       <c r="H291" s="10">
         <v>37688.7</v>
       </c>
     </row>
     <row r="292" spans="1:8" outlineLevel="2">
       <c r="A292" s="14">
         <v>10</v>
       </c>
       <c r="B292" s="6" t="s">
         <v>581</v>
       </c>
       <c r="C292" s="7" t="s">
         <v>582</v>
       </c>
       <c r="D292" s="5">
-        <v>10.0</v>
+        <v>8.0</v>
       </c>
       <c r="E292" s="10">
-        <v>5526.0</v>
+        <v>5509.0</v>
       </c>
       <c r="F292" s="10">
-        <v>4973.4</v>
+        <v>4958.1</v>
       </c>
       <c r="G292" s="10">
-        <v>4420.8</v>
+        <v>4407.2</v>
       </c>
       <c r="H292" s="10">
-        <v>3868.2</v>
+        <v>3856.3</v>
       </c>
     </row>
     <row r="293" spans="1:8" outlineLevel="2">
       <c r="A293" s="14">
         <v>11</v>
       </c>
       <c r="B293" s="6" t="s">
         <v>583</v>
       </c>
       <c r="C293" s="7" t="s">
         <v>584</v>
       </c>
       <c r="D293" s="5">
         <v>0.0</v>
       </c>
       <c r="E293" s="10">
-        <v>80295.0</v>
+        <v>80033.0</v>
       </c>
       <c r="F293" s="10">
-        <v>72265.5</v>
+        <v>72029.7</v>
       </c>
       <c r="G293" s="10">
-        <v>64236.0</v>
+        <v>64026.4</v>
       </c>
       <c r="H293" s="10">
-        <v>56206.5</v>
+        <v>56023.1</v>
       </c>
     </row>
     <row r="294" spans="1:8" outlineLevel="2">
       <c r="A294" s="14">
         <v>12</v>
       </c>
       <c r="B294" s="6" t="s">
         <v>585</v>
       </c>
       <c r="C294" s="7" t="s">
         <v>586</v>
       </c>
       <c r="D294" s="5">
-        <v>17.0</v>
+        <v>26.0</v>
       </c>
       <c r="E294" s="10">
-        <v>5642.0</v>
+        <v>5622.0</v>
       </c>
       <c r="F294" s="10">
-        <v>5077.8</v>
+        <v>5059.8</v>
       </c>
       <c r="G294" s="10">
-        <v>4513.6</v>
+        <v>4497.6</v>
       </c>
       <c r="H294" s="10">
-        <v>3949.4</v>
+        <v>3935.4</v>
       </c>
     </row>
     <row r="295" spans="1:8" outlineLevel="2">
       <c r="A295" s="14">
         <v>13</v>
       </c>
       <c r="B295" s="6" t="s">
         <v>587</v>
       </c>
       <c r="C295" s="7" t="s">
         <v>588</v>
       </c>
       <c r="D295" s="5">
         <v>0.0</v>
       </c>
       <c r="E295" s="10">
-        <v>98202.0</v>
+        <v>97881.0</v>
       </c>
       <c r="F295" s="10">
-        <v>88381.8</v>
+        <v>88092.9</v>
       </c>
       <c r="G295" s="10">
-        <v>78561.6</v>
+        <v>78304.8</v>
       </c>
       <c r="H295" s="10">
-        <v>68741.4</v>
+        <v>68516.7</v>
       </c>
     </row>
     <row r="296" spans="1:8" outlineLevel="2">
       <c r="A296" s="14">
         <v>14</v>
       </c>
       <c r="B296" s="6" t="s">
         <v>589</v>
       </c>
       <c r="C296" s="7" t="s">
         <v>590</v>
       </c>
       <c r="D296" s="5">
-        <v>29.0</v>
+        <v>56.0</v>
       </c>
       <c r="E296" s="10">
-        <v>6093.0</v>
+        <v>6072.0</v>
       </c>
       <c r="F296" s="10">
-        <v>5483.7</v>
+        <v>5464.8</v>
       </c>
       <c r="G296" s="10">
-        <v>4874.4</v>
+        <v>4857.6</v>
       </c>
       <c r="H296" s="10">
-        <v>4265.1</v>
+        <v>4250.4</v>
       </c>
     </row>
     <row r="297" spans="1:8" outlineLevel="2">
       <c r="A297" s="14">
         <v>15</v>
       </c>
       <c r="B297" s="6" t="s">
         <v>591</v>
       </c>
       <c r="C297" s="7" t="s">
         <v>592</v>
       </c>
       <c r="D297" s="5">
         <v>0.0</v>
       </c>
       <c r="E297" s="10">
-        <v>124659.0</v>
+        <v>124251.0</v>
       </c>
       <c r="F297" s="10">
-        <v>112193.1</v>
+        <v>111825.9</v>
       </c>
       <c r="G297" s="10">
-        <v>99727.2</v>
+        <v>99400.8</v>
       </c>
       <c r="H297" s="10">
-        <v>87261.3</v>
+        <v>86975.7</v>
       </c>
     </row>
     <row r="298" spans="1:8" outlineLevel="2">
       <c r="A298" s="14">
         <v>16</v>
       </c>
       <c r="B298" s="6" t="s">
         <v>593</v>
       </c>
       <c r="C298" s="7" t="s">
         <v>594</v>
       </c>
       <c r="D298" s="5">
-        <v>43.0</v>
+        <v>50.0</v>
       </c>
       <c r="E298" s="10">
-        <v>7672.0</v>
+        <v>7646.0</v>
       </c>
       <c r="F298" s="10">
-        <v>6904.8</v>
+        <v>6881.4</v>
       </c>
       <c r="G298" s="10">
-        <v>6137.6</v>
+        <v>6116.8</v>
       </c>
       <c r="H298" s="10">
-        <v>5370.4</v>
+        <v>5352.2</v>
       </c>
     </row>
     <row r="299" spans="1:8" outlineLevel="2">
       <c r="A299" s="14">
         <v>17</v>
       </c>
       <c r="B299" s="6" t="s">
         <v>595</v>
       </c>
       <c r="C299" s="7" t="s">
         <v>596</v>
       </c>
       <c r="D299" s="5">
-        <v>28.0</v>
+        <v>41.0</v>
       </c>
       <c r="E299" s="10">
-        <v>10152.0</v>
+        <v>10120.0</v>
       </c>
       <c r="F299" s="10">
-        <v>9136.8</v>
+        <v>9108.0</v>
       </c>
       <c r="G299" s="10">
-        <v>8121.6</v>
+        <v>8096.0</v>
       </c>
       <c r="H299" s="10">
-        <v>7106.4</v>
+        <v>7084.0</v>
       </c>
     </row>
     <row r="300" spans="1:8" outlineLevel="1">
       <c r="A300" s="13" t="s">
         <v>597</v>
       </c>
       <c r="B300" s="4"/>
       <c r="C300" s="4"/>
       <c r="D300" s="4"/>
       <c r="E300" s="9"/>
       <c r="F300" s="9"/>
       <c r="G300" s="9"/>
       <c r="H300" s="9"/>
     </row>
     <row r="301" spans="1:8" outlineLevel="2">
       <c r="A301" s="14">
         <v>1</v>
       </c>
       <c r="B301" s="6" t="s">
         <v>598</v>
       </c>
       <c r="C301" s="7" t="s">
         <v>599</v>
       </c>
       <c r="D301" s="5">
-        <v>17.0</v>
+        <v>48.0</v>
       </c>
       <c r="E301" s="10">
-        <v>13424.0</v>
+        <v>13381.0</v>
       </c>
       <c r="F301" s="10">
-        <v>12081.6</v>
+        <v>12042.9</v>
       </c>
       <c r="G301" s="10">
-        <v>10739.2</v>
+        <v>10704.8</v>
       </c>
       <c r="H301" s="10">
-        <v>9396.8</v>
+        <v>9366.7</v>
       </c>
     </row>
     <row r="302" spans="1:8" outlineLevel="2">
       <c r="A302" s="14">
         <v>2</v>
       </c>
       <c r="B302" s="6" t="s">
         <v>600</v>
       </c>
       <c r="C302" s="7" t="s">
         <v>601</v>
       </c>
       <c r="D302" s="5">
-        <v>8.0</v>
+        <v>16.0</v>
       </c>
       <c r="E302" s="10">
-        <v>16245.0</v>
+        <v>16192.0</v>
       </c>
       <c r="F302" s="10">
-        <v>14620.5</v>
+        <v>14572.8</v>
       </c>
       <c r="G302" s="10">
-        <v>12996.0</v>
+        <v>12953.6</v>
       </c>
       <c r="H302" s="10">
-        <v>11371.5</v>
+        <v>11334.4</v>
       </c>
     </row>
     <row r="303" spans="1:8" outlineLevel="2">
       <c r="A303" s="14">
         <v>3</v>
       </c>
       <c r="B303" s="6" t="s">
         <v>602</v>
       </c>
       <c r="C303" s="7" t="s">
         <v>603</v>
       </c>
       <c r="D303" s="5">
-        <v>13.0</v>
+        <v>12.0</v>
       </c>
       <c r="E303" s="10">
-        <v>21659.0</v>
+        <v>21589.0</v>
       </c>
       <c r="F303" s="10">
-        <v>19493.1</v>
+        <v>19430.1</v>
       </c>
       <c r="G303" s="10">
-        <v>17327.2</v>
+        <v>17271.2</v>
       </c>
       <c r="H303" s="10">
-        <v>15161.3</v>
+        <v>15112.3</v>
       </c>
     </row>
     <row r="304" spans="1:8" outlineLevel="2">
       <c r="A304" s="14">
         <v>4</v>
       </c>
       <c r="B304" s="6" t="s">
         <v>604</v>
       </c>
       <c r="C304" s="7" t="s">
         <v>605</v>
       </c>
       <c r="D304" s="5">
-        <v>6.0</v>
+        <v>4.0</v>
       </c>
       <c r="E304" s="10">
-        <v>31248.0</v>
+        <v>31146.0</v>
       </c>
       <c r="F304" s="10">
-        <v>28123.2</v>
+        <v>28031.4</v>
       </c>
       <c r="G304" s="10">
-        <v>24998.4</v>
+        <v>24916.8</v>
       </c>
       <c r="H304" s="10">
-        <v>21873.6</v>
+        <v>21802.2</v>
       </c>
     </row>
     <row r="305" spans="1:8" outlineLevel="2">
       <c r="A305" s="14">
         <v>5</v>
       </c>
       <c r="B305" s="6" t="s">
         <v>606</v>
       </c>
       <c r="C305" s="7" t="s">
         <v>607</v>
       </c>
       <c r="D305" s="5">
         <v>0.0</v>
       </c>
       <c r="E305" s="10">
-        <v>41189.0</v>
+        <v>41054.0</v>
       </c>
       <c r="F305" s="10">
-        <v>37070.1</v>
+        <v>36948.6</v>
       </c>
       <c r="G305" s="10">
-        <v>32951.2</v>
+        <v>32843.2</v>
       </c>
       <c r="H305" s="10">
-        <v>28832.3</v>
+        <v>28737.8</v>
       </c>
     </row>
     <row r="306" spans="1:8" outlineLevel="2">
       <c r="A306" s="14">
         <v>6</v>
       </c>
       <c r="B306" s="6" t="s">
         <v>608</v>
       </c>
       <c r="C306" s="7" t="s">
         <v>609</v>
       </c>
       <c r="D306" s="5">
-        <v>0.0</v>
+        <v>3.0</v>
       </c>
       <c r="E306" s="10">
-        <v>46200.0</v>
+        <v>46048.0</v>
       </c>
       <c r="F306" s="10">
-        <v>41580.0</v>
+        <v>41443.2</v>
       </c>
       <c r="G306" s="10">
-        <v>36960.0</v>
+        <v>36838.4</v>
       </c>
       <c r="H306" s="10">
-        <v>32340.0</v>
+        <v>32233.6</v>
       </c>
     </row>
     <row r="307" spans="1:8" outlineLevel="2">
       <c r="A307" s="14">
         <v>7</v>
       </c>
       <c r="B307" s="6" t="s">
         <v>610</v>
       </c>
       <c r="C307" s="7" t="s">
         <v>611</v>
       </c>
       <c r="D307" s="5">
         <v>0.0</v>
       </c>
       <c r="E307" s="10">
         <v>46004.0</v>
       </c>
       <c r="F307" s="10">
         <v>41403.6</v>
       </c>
       <c r="G307" s="10">
         <v>36803.2</v>
       </c>
       <c r="H307" s="10">
         <v>32202.8</v>
       </c>
     </row>
     <row r="308" spans="1:8" outlineLevel="2">
       <c r="A308" s="14">
         <v>8</v>
       </c>
       <c r="B308" s="6" t="s">
         <v>612</v>
       </c>
       <c r="C308" s="7" t="s">
         <v>613</v>
       </c>
       <c r="D308" s="5">
         <v>0.0</v>
       </c>
       <c r="E308" s="10">
-        <v>55971.0</v>
+        <v>55788.0</v>
       </c>
       <c r="F308" s="10">
-        <v>50373.9</v>
+        <v>50209.2</v>
       </c>
       <c r="G308" s="10">
-        <v>44776.8</v>
+        <v>44630.4</v>
       </c>
       <c r="H308" s="10">
-        <v>39179.7</v>
+        <v>39051.6</v>
       </c>
     </row>
     <row r="309" spans="1:8" outlineLevel="2">
       <c r="A309" s="14">
         <v>9</v>
       </c>
       <c r="B309" s="6" t="s">
         <v>614</v>
       </c>
       <c r="C309" s="7" t="s">
         <v>615</v>
       </c>
       <c r="D309" s="5">
         <v>0.0</v>
       </c>
       <c r="E309" s="10">
         <v>53841.0</v>
       </c>
       <c r="F309" s="10">
         <v>48456.9</v>
       </c>
       <c r="G309" s="10">
         <v>43072.8</v>
       </c>
       <c r="H309" s="10">
         <v>37688.7</v>
       </c>
     </row>
     <row r="310" spans="1:8" outlineLevel="2">
       <c r="A310" s="14">
         <v>10</v>
       </c>
       <c r="B310" s="6" t="s">
         <v>616</v>
       </c>
       <c r="C310" s="7" t="s">
         <v>617</v>
       </c>
       <c r="D310" s="5">
-        <v>10.0</v>
+        <v>8.0</v>
       </c>
       <c r="E310" s="10">
-        <v>5526.0</v>
+        <v>5509.0</v>
       </c>
       <c r="F310" s="10">
-        <v>4973.4</v>
+        <v>4958.1</v>
       </c>
       <c r="G310" s="10">
-        <v>4420.8</v>
+        <v>4407.2</v>
       </c>
       <c r="H310" s="10">
-        <v>3868.2</v>
+        <v>3856.3</v>
       </c>
     </row>
     <row r="311" spans="1:8" outlineLevel="2">
       <c r="A311" s="14">
         <v>11</v>
       </c>
       <c r="B311" s="6" t="s">
         <v>618</v>
       </c>
       <c r="C311" s="7" t="s">
         <v>619</v>
       </c>
       <c r="D311" s="5">
         <v>0.0</v>
       </c>
       <c r="E311" s="10">
-        <v>80295.0</v>
+        <v>80033.0</v>
       </c>
       <c r="F311" s="10">
-        <v>72265.5</v>
+        <v>72029.7</v>
       </c>
       <c r="G311" s="10">
-        <v>64236.0</v>
+        <v>64026.4</v>
       </c>
       <c r="H311" s="10">
-        <v>56206.5</v>
+        <v>56023.1</v>
       </c>
     </row>
     <row r="312" spans="1:8" outlineLevel="2">
       <c r="A312" s="14">
         <v>12</v>
       </c>
       <c r="B312" s="6" t="s">
         <v>620</v>
       </c>
       <c r="C312" s="7" t="s">
         <v>621</v>
       </c>
       <c r="D312" s="5">
-        <v>17.0</v>
+        <v>26.0</v>
       </c>
       <c r="E312" s="10">
-        <v>5642.0</v>
+        <v>5622.0</v>
       </c>
       <c r="F312" s="10">
-        <v>5077.8</v>
+        <v>5059.8</v>
       </c>
       <c r="G312" s="10">
-        <v>4513.6</v>
+        <v>4497.6</v>
       </c>
       <c r="H312" s="10">
-        <v>3949.4</v>
+        <v>3935.4</v>
       </c>
     </row>
     <row r="313" spans="1:8" outlineLevel="2">
       <c r="A313" s="14">
         <v>13</v>
       </c>
       <c r="B313" s="6" t="s">
         <v>622</v>
       </c>
       <c r="C313" s="7" t="s">
         <v>623</v>
       </c>
       <c r="D313" s="5">
         <v>0.0</v>
       </c>
       <c r="E313" s="10">
-        <v>98202.0</v>
+        <v>97881.0</v>
       </c>
       <c r="F313" s="10">
-        <v>88381.8</v>
+        <v>88092.9</v>
       </c>
       <c r="G313" s="10">
-        <v>78561.6</v>
+        <v>78304.8</v>
       </c>
       <c r="H313" s="10">
-        <v>68741.4</v>
+        <v>68516.7</v>
       </c>
     </row>
     <row r="314" spans="1:8" outlineLevel="2">
       <c r="A314" s="14">
         <v>14</v>
       </c>
       <c r="B314" s="6" t="s">
         <v>624</v>
       </c>
       <c r="C314" s="7" t="s">
         <v>625</v>
       </c>
       <c r="D314" s="5">
-        <v>29.0</v>
+        <v>56.0</v>
       </c>
       <c r="E314" s="10">
-        <v>6093.0</v>
+        <v>6072.0</v>
       </c>
       <c r="F314" s="10">
-        <v>5483.7</v>
+        <v>5464.8</v>
       </c>
       <c r="G314" s="10">
-        <v>4874.4</v>
+        <v>4857.6</v>
       </c>
       <c r="H314" s="10">
-        <v>4265.1</v>
+        <v>4250.4</v>
       </c>
     </row>
     <row r="315" spans="1:8" outlineLevel="2">
       <c r="A315" s="14">
         <v>15</v>
       </c>
       <c r="B315" s="6" t="s">
         <v>626</v>
       </c>
       <c r="C315" s="7" t="s">
         <v>627</v>
       </c>
       <c r="D315" s="5">
         <v>0.0</v>
       </c>
       <c r="E315" s="10">
-        <v>124659.0</v>
+        <v>124251.0</v>
       </c>
       <c r="F315" s="10">
-        <v>112193.1</v>
+        <v>111825.9</v>
       </c>
       <c r="G315" s="10">
-        <v>99727.2</v>
+        <v>99400.8</v>
       </c>
       <c r="H315" s="10">
-        <v>87261.3</v>
+        <v>86975.7</v>
       </c>
     </row>
     <row r="316" spans="1:8" outlineLevel="2">
       <c r="A316" s="14">
         <v>16</v>
       </c>
       <c r="B316" s="6" t="s">
         <v>628</v>
       </c>
       <c r="C316" s="7" t="s">
         <v>629</v>
       </c>
       <c r="D316" s="5">
-        <v>43.0</v>
+        <v>50.0</v>
       </c>
       <c r="E316" s="10">
-        <v>7672.0</v>
+        <v>7646.0</v>
       </c>
       <c r="F316" s="10">
-        <v>6904.8</v>
+        <v>6881.4</v>
       </c>
       <c r="G316" s="10">
-        <v>6137.6</v>
+        <v>6116.8</v>
       </c>
       <c r="H316" s="10">
-        <v>5370.4</v>
+        <v>5352.2</v>
       </c>
     </row>
     <row r="317" spans="1:8" outlineLevel="2">
       <c r="A317" s="14">
         <v>17</v>
       </c>
       <c r="B317" s="6" t="s">
         <v>630</v>
       </c>
       <c r="C317" s="7" t="s">
         <v>631</v>
       </c>
       <c r="D317" s="5">
-        <v>28.0</v>
+        <v>41.0</v>
       </c>
       <c r="E317" s="10">
-        <v>10152.0</v>
+        <v>10120.0</v>
       </c>
       <c r="F317" s="10">
-        <v>9136.8</v>
+        <v>9108.0</v>
       </c>
       <c r="G317" s="10">
-        <v>8121.6</v>
+        <v>8096.0</v>
       </c>
       <c r="H317" s="10">
-        <v>7106.4</v>
+        <v>7084.0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A84:H84"/>
     <mergeCell ref="A114:H114"/>
     <mergeCell ref="A133:H133"/>
     <mergeCell ref="A264:H264"/>
     <mergeCell ref="A282:H282"/>
     <mergeCell ref="A300:H300"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
@@ -10564,36 +10564,36 @@
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Прайс-лист</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>https://gremir.ru/</dc:creator>
+  <dc:creator>http://localhost/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Документ Office 2007 XLSX</dc:title>
-  <dc:description>Этот документ был сгенерирован на сайте https://gremir.ru/</dc:description>
+  <dc:description>Этот документ был сгенерирован на сайте http://localhost/</dc:description>
   <dc:subject>Прайс-лист</dc:subject>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>