--- v1 (2026-06-19)
+++ v2 (2026-09-18)
@@ -2437,51 +2437,51 @@
       <c r="H2" s="9"/>
     </row>
     <row r="3" spans="1:8" outlineLevel="1">
       <c r="A3" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="9"/>
       <c r="F3" s="9"/>
       <c r="G3" s="9"/>
       <c r="H3" s="9"/>
     </row>
     <row r="4" spans="1:8" outlineLevel="2">
       <c r="A4" s="14">
         <v>1</v>
       </c>
       <c r="B4" s="6" t="s">
         <v>10</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>11</v>
       </c>
       <c r="D4" s="5">
-        <v>24.0</v>
+        <v>11.0</v>
       </c>
       <c r="E4" s="10">
         <v>12707.0</v>
       </c>
       <c r="F4" s="10">
         <v>11436.3</v>
       </c>
       <c r="G4" s="10">
         <v>10165.6</v>
       </c>
       <c r="H4" s="10">
         <v>8894.9</v>
       </c>
     </row>
     <row r="5" spans="1:8" outlineLevel="2">
       <c r="A5" s="14">
         <v>2</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="5">
@@ -2567,51 +2567,51 @@
       </c>
       <c r="E8" s="10">
         <v>14688.0</v>
       </c>
       <c r="F8" s="10">
         <v>13219.2</v>
       </c>
       <c r="G8" s="10">
         <v>11750.4</v>
       </c>
       <c r="H8" s="10">
         <v>10281.6</v>
       </c>
     </row>
     <row r="9" spans="1:8" outlineLevel="2">
       <c r="A9" s="14">
         <v>6</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="5">
-        <v>2.0</v>
+        <v>5.0</v>
       </c>
       <c r="E9" s="10">
         <v>18406.0</v>
       </c>
       <c r="F9" s="10">
         <v>16565.4</v>
       </c>
       <c r="G9" s="10">
         <v>14724.8</v>
       </c>
       <c r="H9" s="10">
         <v>12884.2</v>
       </c>
     </row>
     <row r="10" spans="1:8" outlineLevel="2">
       <c r="A10" s="14">
         <v>7</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>22</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>23</v>
       </c>
       <c r="D10" s="5">
@@ -2619,77 +2619,77 @@
       </c>
       <c r="E10" s="10">
         <v>18981.0</v>
       </c>
       <c r="F10" s="10">
         <v>17082.9</v>
       </c>
       <c r="G10" s="10">
         <v>15184.8</v>
       </c>
       <c r="H10" s="10">
         <v>13286.7</v>
       </c>
     </row>
     <row r="11" spans="1:8" outlineLevel="2">
       <c r="A11" s="14">
         <v>8</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>24</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D11" s="5">
-        <v>3.0</v>
+        <v>4.0</v>
       </c>
       <c r="E11" s="10">
         <v>18714.0</v>
       </c>
       <c r="F11" s="10">
         <v>16842.6</v>
       </c>
       <c r="G11" s="10">
         <v>14971.2</v>
       </c>
       <c r="H11" s="10">
         <v>13099.8</v>
       </c>
     </row>
     <row r="12" spans="1:8" outlineLevel="2">
       <c r="A12" s="14">
         <v>9</v>
       </c>
       <c r="B12" s="6" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D12" s="5">
-        <v>3.0</v>
+        <v>7.0</v>
       </c>
       <c r="E12" s="10">
         <v>25446.0</v>
       </c>
       <c r="F12" s="10">
         <v>22901.4</v>
       </c>
       <c r="G12" s="10">
         <v>20356.8</v>
       </c>
       <c r="H12" s="10">
         <v>17812.2</v>
       </c>
     </row>
     <row r="13" spans="1:8" outlineLevel="2">
       <c r="A13" s="14">
         <v>10</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>28</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>29</v>
       </c>
       <c r="D13" s="5">
@@ -3373,51 +3373,51 @@
       </c>
       <c r="E39" s="10">
         <v>166802.0</v>
       </c>
       <c r="F39" s="10">
         <v>150121.8</v>
       </c>
       <c r="G39" s="10">
         <v>133441.6</v>
       </c>
       <c r="H39" s="10">
         <v>116761.4</v>
       </c>
     </row>
     <row r="40" spans="1:8" outlineLevel="2">
       <c r="A40" s="14">
         <v>37</v>
       </c>
       <c r="B40" s="6" t="s">
         <v>82</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D40" s="5">
-        <v>12.0</v>
+        <v>10.0</v>
       </c>
       <c r="E40" s="10">
         <v>9920.0</v>
       </c>
       <c r="F40" s="10">
         <v>8928.0</v>
       </c>
       <c r="G40" s="10">
         <v>7936.0</v>
       </c>
       <c r="H40" s="10">
         <v>6944.0</v>
       </c>
     </row>
     <row r="41" spans="1:8" outlineLevel="2">
       <c r="A41" s="14">
         <v>38</v>
       </c>
       <c r="B41" s="6" t="s">
         <v>84</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>85</v>
       </c>
       <c r="D41" s="5">
@@ -3451,51 +3451,51 @@
       </c>
       <c r="E42" s="10">
         <v>200593.0</v>
       </c>
       <c r="F42" s="10">
         <v>180533.7</v>
       </c>
       <c r="G42" s="10">
         <v>160474.4</v>
       </c>
       <c r="H42" s="10">
         <v>140415.1</v>
       </c>
     </row>
     <row r="43" spans="1:8" outlineLevel="2">
       <c r="A43" s="14">
         <v>40</v>
       </c>
       <c r="B43" s="6" t="s">
         <v>88</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>89</v>
       </c>
       <c r="D43" s="5">
-        <v>11.0</v>
+        <v>20.0</v>
       </c>
       <c r="E43" s="10">
         <v>11394.0</v>
       </c>
       <c r="F43" s="10">
         <v>10254.6</v>
       </c>
       <c r="G43" s="10">
         <v>9115.2</v>
       </c>
       <c r="H43" s="10">
         <v>7975.8</v>
       </c>
     </row>
     <row r="44" spans="1:8" outlineLevel="2">
       <c r="A44" s="14">
         <v>41</v>
       </c>
       <c r="B44" s="6" t="s">
         <v>90</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>91</v>
       </c>
       <c r="D44" s="5">
@@ -3555,285 +3555,285 @@
       </c>
       <c r="E46" s="10">
         <v>267895.0</v>
       </c>
       <c r="F46" s="10">
         <v>241105.5</v>
       </c>
       <c r="G46" s="10">
         <v>214316.0</v>
       </c>
       <c r="H46" s="10">
         <v>187526.5</v>
       </c>
     </row>
     <row r="47" spans="1:8" outlineLevel="2">
       <c r="A47" s="14">
         <v>44</v>
       </c>
       <c r="B47" s="6" t="s">
         <v>96</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>97</v>
       </c>
       <c r="D47" s="5">
-        <v>10.0</v>
+        <v>3.0</v>
       </c>
       <c r="E47" s="10">
-        <v>20973.0</v>
+        <v>20972.0</v>
       </c>
       <c r="F47" s="10">
-        <v>18875.7</v>
+        <v>18874.8</v>
       </c>
       <c r="G47" s="10">
-        <v>16778.4</v>
+        <v>16777.6</v>
       </c>
       <c r="H47" s="10">
-        <v>14681.1</v>
+        <v>14680.4</v>
       </c>
     </row>
     <row r="48" spans="1:8" outlineLevel="2">
       <c r="A48" s="14">
         <v>45</v>
       </c>
       <c r="B48" s="6" t="s">
         <v>98</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>99</v>
       </c>
       <c r="D48" s="5">
-        <v>45.0</v>
+        <v>2.0</v>
       </c>
       <c r="E48" s="10">
         <v>5048.0</v>
       </c>
       <c r="F48" s="10">
         <v>4543.2</v>
       </c>
       <c r="G48" s="10">
         <v>4038.4</v>
       </c>
       <c r="H48" s="10">
         <v>3533.6</v>
       </c>
     </row>
     <row r="49" spans="1:8" outlineLevel="2">
       <c r="A49" s="14">
         <v>46</v>
       </c>
       <c r="B49" s="6" t="s">
         <v>100</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>101</v>
       </c>
       <c r="D49" s="5">
-        <v>3.0</v>
+        <v>1.0</v>
       </c>
       <c r="E49" s="10">
         <v>5490.0</v>
       </c>
       <c r="F49" s="10">
         <v>4941.0</v>
       </c>
       <c r="G49" s="10">
         <v>4392.0</v>
       </c>
       <c r="H49" s="10">
         <v>3843.0</v>
       </c>
     </row>
     <row r="50" spans="1:8" outlineLevel="2">
       <c r="A50" s="14">
         <v>47</v>
       </c>
       <c r="B50" s="6" t="s">
         <v>102</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>103</v>
       </c>
       <c r="D50" s="5">
-        <v>3.0</v>
+        <v>26.0</v>
       </c>
       <c r="E50" s="10">
         <v>6706.0</v>
       </c>
       <c r="F50" s="10">
         <v>6035.4</v>
       </c>
       <c r="G50" s="10">
         <v>5364.8</v>
       </c>
       <c r="H50" s="10">
         <v>4694.2</v>
       </c>
     </row>
     <row r="51" spans="1:8" outlineLevel="2">
       <c r="A51" s="14">
         <v>48</v>
       </c>
       <c r="B51" s="6" t="s">
         <v>104</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D51" s="5">
-        <v>44.0</v>
+        <v>13.0</v>
       </c>
       <c r="E51" s="10">
         <v>9296.0</v>
       </c>
       <c r="F51" s="10">
         <v>8366.4</v>
       </c>
       <c r="G51" s="10">
         <v>7436.8</v>
       </c>
       <c r="H51" s="10">
         <v>6507.2</v>
       </c>
     </row>
     <row r="52" spans="1:8" outlineLevel="2">
       <c r="A52" s="14">
         <v>49</v>
       </c>
       <c r="B52" s="6" t="s">
         <v>106</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>107</v>
       </c>
       <c r="D52" s="5">
-        <v>36.0</v>
+        <v>30.0</v>
       </c>
       <c r="E52" s="10">
         <v>10072.0</v>
       </c>
       <c r="F52" s="10">
         <v>9064.8</v>
       </c>
       <c r="G52" s="10">
         <v>8057.6</v>
       </c>
       <c r="H52" s="10">
         <v>7050.4</v>
       </c>
     </row>
     <row r="53" spans="1:8" outlineLevel="2">
       <c r="A53" s="14">
         <v>50</v>
       </c>
       <c r="B53" s="6" t="s">
         <v>108</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>109</v>
       </c>
       <c r="D53" s="5">
-        <v>37.0</v>
+        <v>43.0</v>
       </c>
       <c r="E53" s="10">
         <v>10874.0</v>
       </c>
       <c r="F53" s="10">
         <v>9786.6</v>
       </c>
       <c r="G53" s="10">
         <v>8699.2</v>
       </c>
       <c r="H53" s="10">
         <v>7611.8</v>
       </c>
     </row>
     <row r="54" spans="1:8" outlineLevel="2">
       <c r="A54" s="14">
         <v>51</v>
       </c>
       <c r="B54" s="6" t="s">
         <v>110</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>111</v>
       </c>
       <c r="D54" s="5">
-        <v>42.0</v>
+        <v>32.0</v>
       </c>
       <c r="E54" s="10">
         <v>18126.0</v>
       </c>
       <c r="F54" s="10">
         <v>16313.4</v>
       </c>
       <c r="G54" s="10">
         <v>14500.8</v>
       </c>
       <c r="H54" s="10">
         <v>12688.2</v>
       </c>
     </row>
     <row r="55" spans="1:8" outlineLevel="2">
       <c r="A55" s="14">
         <v>52</v>
       </c>
       <c r="B55" s="6" t="s">
         <v>112</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>113</v>
       </c>
       <c r="D55" s="5">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="E55" s="10">
         <v>19290.0</v>
       </c>
       <c r="F55" s="10">
         <v>17361.0</v>
       </c>
       <c r="G55" s="10">
         <v>15432.0</v>
       </c>
       <c r="H55" s="10">
         <v>13503.0</v>
       </c>
     </row>
     <row r="56" spans="1:8" outlineLevel="2">
       <c r="A56" s="14">
         <v>53</v>
       </c>
       <c r="B56" s="6" t="s">
         <v>114</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>115</v>
       </c>
       <c r="D56" s="5">
-        <v>7.0</v>
+        <v>4.0</v>
       </c>
       <c r="E56" s="10">
         <v>31696.0</v>
       </c>
       <c r="F56" s="10">
         <v>28526.4</v>
       </c>
       <c r="G56" s="10">
         <v>25356.8</v>
       </c>
       <c r="H56" s="10">
         <v>22187.2</v>
       </c>
     </row>
     <row r="57" spans="1:8" outlineLevel="2">
       <c r="A57" s="14">
         <v>54</v>
       </c>
       <c r="B57" s="6" t="s">
         <v>116</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>117</v>
       </c>
       <c r="D57" s="5">
@@ -3841,77 +3841,77 @@
       </c>
       <c r="E57" s="10">
         <v>40976.0</v>
       </c>
       <c r="F57" s="10">
         <v>36878.4</v>
       </c>
       <c r="G57" s="10">
         <v>32780.8</v>
       </c>
       <c r="H57" s="10">
         <v>28683.2</v>
       </c>
     </row>
     <row r="58" spans="1:8" outlineLevel="2">
       <c r="A58" s="14">
         <v>55</v>
       </c>
       <c r="B58" s="6" t="s">
         <v>118</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>119</v>
       </c>
       <c r="D58" s="5">
-        <v>5.0</v>
+        <v>11.0</v>
       </c>
       <c r="E58" s="10">
         <v>46815.0</v>
       </c>
       <c r="F58" s="10">
         <v>42133.5</v>
       </c>
       <c r="G58" s="10">
         <v>37452.0</v>
       </c>
       <c r="H58" s="10">
         <v>32770.5</v>
       </c>
     </row>
     <row r="59" spans="1:8" outlineLevel="2">
       <c r="A59" s="14">
         <v>56</v>
       </c>
       <c r="B59" s="6" t="s">
         <v>120</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>121</v>
       </c>
       <c r="D59" s="5">
-        <v>8.0</v>
+        <v>2.0</v>
       </c>
       <c r="E59" s="10">
         <v>70229.0</v>
       </c>
       <c r="F59" s="10">
         <v>63206.1</v>
       </c>
       <c r="G59" s="10">
         <v>56183.2</v>
       </c>
       <c r="H59" s="10">
         <v>49160.3</v>
       </c>
     </row>
     <row r="60" spans="1:8" outlineLevel="2">
       <c r="A60" s="14">
         <v>57</v>
       </c>
       <c r="B60" s="6" t="s">
         <v>122</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>123</v>
       </c>
       <c r="D60" s="5">
@@ -3945,77 +3945,77 @@
       </c>
       <c r="E61" s="10">
         <v>119888.0</v>
       </c>
       <c r="F61" s="10">
         <v>107899.2</v>
       </c>
       <c r="G61" s="10">
         <v>95910.4</v>
       </c>
       <c r="H61" s="10">
         <v>83921.6</v>
       </c>
     </row>
     <row r="62" spans="1:8" outlineLevel="2">
       <c r="A62" s="14">
         <v>59</v>
       </c>
       <c r="B62" s="6" t="s">
         <v>126</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>127</v>
       </c>
       <c r="D62" s="5">
-        <v>7.0</v>
+        <v>5.0</v>
       </c>
       <c r="E62" s="10">
         <v>23878.0</v>
       </c>
       <c r="F62" s="10">
         <v>21490.2</v>
       </c>
       <c r="G62" s="10">
         <v>19102.4</v>
       </c>
       <c r="H62" s="10">
         <v>16714.6</v>
       </c>
     </row>
     <row r="63" spans="1:8" outlineLevel="2">
       <c r="A63" s="14">
         <v>60</v>
       </c>
       <c r="B63" s="6" t="s">
         <v>128</v>
       </c>
       <c r="C63" s="7" t="s">
         <v>129</v>
       </c>
       <c r="D63" s="5">
-        <v>6.0</v>
+        <v>12.0</v>
       </c>
       <c r="E63" s="10">
         <v>25930.0</v>
       </c>
       <c r="F63" s="10">
         <v>23337.0</v>
       </c>
       <c r="G63" s="10">
         <v>20744.0</v>
       </c>
       <c r="H63" s="10">
         <v>18151.0</v>
       </c>
     </row>
     <row r="64" spans="1:8" outlineLevel="2">
       <c r="A64" s="14">
         <v>61</v>
       </c>
       <c r="B64" s="6" t="s">
         <v>130</v>
       </c>
       <c r="C64" s="7" t="s">
         <v>131</v>
       </c>
       <c r="D64" s="5">
@@ -4023,375 +4023,375 @@
       </c>
       <c r="E64" s="10">
         <v>20662.0</v>
       </c>
       <c r="F64" s="10">
         <v>18595.8</v>
       </c>
       <c r="G64" s="10">
         <v>16529.6</v>
       </c>
       <c r="H64" s="10">
         <v>14463.4</v>
       </c>
     </row>
     <row r="65" spans="1:8" outlineLevel="2">
       <c r="A65" s="14">
         <v>62</v>
       </c>
       <c r="B65" s="6" t="s">
         <v>132</v>
       </c>
       <c r="C65" s="7" t="s">
         <v>133</v>
       </c>
       <c r="D65" s="5">
-        <v>2.0</v>
+        <v>12.0</v>
       </c>
       <c r="E65" s="10">
         <v>21318.0</v>
       </c>
       <c r="F65" s="10">
         <v>19186.2</v>
       </c>
       <c r="G65" s="10">
         <v>17054.4</v>
       </c>
       <c r="H65" s="10">
         <v>14922.6</v>
       </c>
     </row>
     <row r="66" spans="1:8" outlineLevel="2">
       <c r="A66" s="14">
         <v>63</v>
       </c>
       <c r="B66" s="6" t="s">
         <v>134</v>
       </c>
       <c r="C66" s="7" t="s">
         <v>135</v>
       </c>
       <c r="D66" s="5">
-        <v>6.0</v>
+        <v>10.0</v>
       </c>
       <c r="E66" s="10">
         <v>21757.0</v>
       </c>
       <c r="F66" s="10">
         <v>19581.3</v>
       </c>
       <c r="G66" s="10">
         <v>17405.6</v>
       </c>
       <c r="H66" s="10">
         <v>15229.9</v>
       </c>
     </row>
     <row r="67" spans="1:8" outlineLevel="2">
       <c r="A67" s="14">
         <v>64</v>
       </c>
       <c r="B67" s="6" t="s">
         <v>136</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>137</v>
       </c>
       <c r="D67" s="5">
-        <v>31.0</v>
+        <v>0.0</v>
       </c>
       <c r="E67" s="10">
         <v>16134.0</v>
       </c>
       <c r="F67" s="10">
         <v>14520.6</v>
       </c>
       <c r="G67" s="10">
         <v>12907.2</v>
       </c>
       <c r="H67" s="10">
         <v>11293.8</v>
       </c>
     </row>
     <row r="68" spans="1:8" outlineLevel="2">
       <c r="A68" s="14">
         <v>65</v>
       </c>
       <c r="B68" s="6" t="s">
         <v>138</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>139</v>
       </c>
       <c r="D68" s="5">
-        <v>13.0</v>
+        <v>0.0</v>
       </c>
       <c r="E68" s="10">
         <v>24002.0</v>
       </c>
       <c r="F68" s="10">
         <v>21601.8</v>
       </c>
       <c r="G68" s="10">
         <v>19201.6</v>
       </c>
       <c r="H68" s="10">
         <v>16801.4</v>
       </c>
     </row>
     <row r="69" spans="1:8" outlineLevel="2">
       <c r="A69" s="14">
         <v>66</v>
       </c>
       <c r="B69" s="6" t="s">
         <v>140</v>
       </c>
       <c r="C69" s="7" t="s">
         <v>141</v>
       </c>
       <c r="D69" s="5">
-        <v>47.0</v>
+        <v>12.0</v>
       </c>
       <c r="E69" s="10">
         <v>3566.0</v>
       </c>
       <c r="F69" s="10">
         <v>3209.4</v>
       </c>
       <c r="G69" s="10">
         <v>2852.8</v>
       </c>
       <c r="H69" s="10">
         <v>2496.2</v>
       </c>
     </row>
     <row r="70" spans="1:8" outlineLevel="2">
       <c r="A70" s="14">
         <v>67</v>
       </c>
       <c r="B70" s="6" t="s">
         <v>142</v>
       </c>
       <c r="C70" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D70" s="5">
-        <v>10.0</v>
+        <v>0.0</v>
       </c>
       <c r="E70" s="10">
         <v>32006.0</v>
       </c>
       <c r="F70" s="10">
         <v>28805.4</v>
       </c>
       <c r="G70" s="10">
         <v>25604.8</v>
       </c>
       <c r="H70" s="10">
         <v>22404.2</v>
       </c>
     </row>
     <row r="71" spans="1:8" outlineLevel="2">
       <c r="A71" s="14">
         <v>68</v>
       </c>
       <c r="B71" s="6" t="s">
         <v>144</v>
       </c>
       <c r="C71" s="7" t="s">
         <v>145</v>
       </c>
       <c r="D71" s="5">
-        <v>111.0</v>
+        <v>0.0</v>
       </c>
       <c r="E71" s="10">
         <v>3654.0</v>
       </c>
       <c r="F71" s="10">
         <v>3288.6</v>
       </c>
       <c r="G71" s="10">
         <v>2923.2</v>
       </c>
       <c r="H71" s="10">
         <v>2557.8</v>
       </c>
     </row>
     <row r="72" spans="1:8" outlineLevel="2">
       <c r="A72" s="14">
         <v>69</v>
       </c>
       <c r="B72" s="6" t="s">
         <v>146</v>
       </c>
       <c r="C72" s="7" t="s">
         <v>147</v>
       </c>
       <c r="D72" s="5">
-        <v>84.0</v>
+        <v>28.0</v>
       </c>
       <c r="E72" s="10">
-        <v>4576.0</v>
+        <v>4575.0</v>
       </c>
       <c r="F72" s="10">
-        <v>4118.4</v>
+        <v>4117.5</v>
       </c>
       <c r="G72" s="10">
-        <v>3660.8</v>
+        <v>3660.0</v>
       </c>
       <c r="H72" s="10">
-        <v>3203.2</v>
+        <v>3202.5</v>
       </c>
     </row>
     <row r="73" spans="1:8" outlineLevel="2">
       <c r="A73" s="14">
         <v>70</v>
       </c>
       <c r="B73" s="6" t="s">
         <v>148</v>
       </c>
       <c r="C73" s="7" t="s">
         <v>149</v>
       </c>
       <c r="D73" s="5">
-        <v>55.0</v>
+        <v>0.0</v>
       </c>
       <c r="E73" s="10">
-        <v>6400.0</v>
+        <v>6399.0</v>
       </c>
       <c r="F73" s="10">
-        <v>5760.0</v>
+        <v>5759.1</v>
       </c>
       <c r="G73" s="10">
-        <v>5120.0</v>
+        <v>5119.2</v>
       </c>
       <c r="H73" s="10">
-        <v>4480.0</v>
+        <v>4479.3</v>
       </c>
     </row>
     <row r="74" spans="1:8" outlineLevel="2">
       <c r="A74" s="14">
         <v>71</v>
       </c>
       <c r="B74" s="6" t="s">
         <v>150</v>
       </c>
       <c r="C74" s="7" t="s">
         <v>151</v>
       </c>
       <c r="D74" s="5">
         <v>51.0</v>
       </c>
       <c r="E74" s="10">
-        <v>7854.0</v>
+        <v>7855.0</v>
       </c>
       <c r="F74" s="10">
-        <v>7068.6</v>
+        <v>7069.5</v>
       </c>
       <c r="G74" s="10">
-        <v>6283.2</v>
+        <v>6284.0</v>
       </c>
       <c r="H74" s="10">
-        <v>5497.8</v>
+        <v>5498.5</v>
       </c>
     </row>
     <row r="75" spans="1:8" outlineLevel="2">
       <c r="A75" s="14">
         <v>72</v>
       </c>
       <c r="B75" s="6" t="s">
         <v>152</v>
       </c>
       <c r="C75" s="7" t="s">
         <v>153</v>
       </c>
       <c r="D75" s="5">
-        <v>68.0</v>
+        <v>69.0</v>
       </c>
       <c r="E75" s="10">
         <v>9694.0</v>
       </c>
       <c r="F75" s="10">
         <v>8724.6</v>
       </c>
       <c r="G75" s="10">
         <v>7755.2</v>
       </c>
       <c r="H75" s="10">
         <v>6785.8</v>
       </c>
     </row>
     <row r="76" spans="1:8" outlineLevel="2">
       <c r="A76" s="14">
         <v>73</v>
       </c>
       <c r="B76" s="6" t="s">
         <v>154</v>
       </c>
       <c r="C76" s="7" t="s">
         <v>155</v>
       </c>
       <c r="D76" s="5">
-        <v>59.0</v>
+        <v>0.0</v>
       </c>
       <c r="E76" s="10">
         <v>11683.0</v>
       </c>
       <c r="F76" s="10">
         <v>10514.7</v>
       </c>
       <c r="G76" s="10">
         <v>9346.4</v>
       </c>
       <c r="H76" s="10">
         <v>8178.1</v>
       </c>
     </row>
     <row r="77" spans="1:8" outlineLevel="2">
       <c r="A77" s="14">
         <v>74</v>
       </c>
       <c r="B77" s="6" t="s">
         <v>156</v>
       </c>
       <c r="C77" s="7" t="s">
         <v>157</v>
       </c>
       <c r="D77" s="5">
-        <v>49.0</v>
+        <v>0.0</v>
       </c>
       <c r="E77" s="10">
-        <v>12291.0</v>
+        <v>12292.0</v>
       </c>
       <c r="F77" s="10">
-        <v>11061.9</v>
+        <v>11062.8</v>
       </c>
       <c r="G77" s="10">
-        <v>9832.8</v>
+        <v>9833.6</v>
       </c>
       <c r="H77" s="10">
-        <v>8603.7</v>
+        <v>8604.4</v>
       </c>
     </row>
     <row r="78" spans="1:8" outlineLevel="2">
       <c r="A78" s="14">
         <v>75</v>
       </c>
       <c r="B78" s="6" t="s">
         <v>158</v>
       </c>
       <c r="C78" s="7" t="s">
         <v>159</v>
       </c>
       <c r="D78" s="5">
         <v>0.0</v>
       </c>
       <c r="E78" s="10">
         <v>0.0</v>
       </c>
       <c r="F78" s="10">
         <v>0.0</v>
       </c>
       <c r="G78" s="10">
         <v>0.0</v>
       </c>
       <c r="H78" s="10">
@@ -4491,89 +4491,89 @@
       </c>
       <c r="E82" s="10">
         <v>0.0</v>
       </c>
       <c r="F82" s="10">
         <v>0.0</v>
       </c>
       <c r="G82" s="10">
         <v>0.0</v>
       </c>
       <c r="H82" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="83" spans="1:8" outlineLevel="2">
       <c r="A83" s="14">
         <v>80</v>
       </c>
       <c r="B83" s="6" t="s">
         <v>168</v>
       </c>
       <c r="C83" s="7" t="s">
         <v>169</v>
       </c>
       <c r="D83" s="5">
-        <v>4.0</v>
+        <v>0.0</v>
       </c>
       <c r="E83" s="10">
         <v>17112.0</v>
       </c>
       <c r="F83" s="10">
         <v>15400.8</v>
       </c>
       <c r="G83" s="10">
         <v>13689.6</v>
       </c>
       <c r="H83" s="10">
         <v>11978.4</v>
       </c>
     </row>
     <row r="84" spans="1:8" outlineLevel="2">
       <c r="A84" s="15" t="s">
         <v>170</v>
       </c>
       <c r="B84" s="4"/>
       <c r="C84" s="4"/>
       <c r="D84" s="4"/>
       <c r="E84" s="9"/>
       <c r="F84" s="9"/>
       <c r="G84" s="9"/>
       <c r="H84" s="9"/>
     </row>
     <row r="85" spans="1:8" outlineLevel="3">
       <c r="A85" s="14">
         <v>1</v>
       </c>
       <c r="B85" s="6" t="s">
         <v>171</v>
       </c>
       <c r="C85" s="7" t="s">
         <v>172</v>
       </c>
       <c r="D85" s="5">
-        <v>4.0</v>
+        <v>0.0</v>
       </c>
       <c r="E85" s="10">
         <v>24613.0</v>
       </c>
       <c r="F85" s="10">
         <v>22151.7</v>
       </c>
       <c r="G85" s="10">
         <v>19690.4</v>
       </c>
       <c r="H85" s="10">
         <v>17229.1</v>
       </c>
     </row>
     <row r="86" spans="1:8" outlineLevel="3">
       <c r="A86" s="14">
         <v>2</v>
       </c>
       <c r="B86" s="6" t="s">
         <v>173</v>
       </c>
       <c r="C86" s="7" t="s">
         <v>174</v>
       </c>
       <c r="D86" s="5">
@@ -4581,51 +4581,51 @@
       </c>
       <c r="E86" s="10">
         <v>41763.0</v>
       </c>
       <c r="F86" s="10">
         <v>37586.7</v>
       </c>
       <c r="G86" s="10">
         <v>33410.4</v>
       </c>
       <c r="H86" s="10">
         <v>29234.1</v>
       </c>
     </row>
     <row r="87" spans="1:8" outlineLevel="3">
       <c r="A87" s="14">
         <v>3</v>
       </c>
       <c r="B87" s="6" t="s">
         <v>175</v>
       </c>
       <c r="C87" s="7" t="s">
         <v>176</v>
       </c>
       <c r="D87" s="5">
-        <v>40.0</v>
+        <v>38.0</v>
       </c>
       <c r="E87" s="10">
         <v>6635.0</v>
       </c>
       <c r="F87" s="10">
         <v>5971.5</v>
       </c>
       <c r="G87" s="10">
         <v>5308.0</v>
       </c>
       <c r="H87" s="10">
         <v>4644.5</v>
       </c>
     </row>
     <row r="88" spans="1:8" outlineLevel="3">
       <c r="A88" s="14">
         <v>4</v>
       </c>
       <c r="B88" s="6" t="s">
         <v>177</v>
       </c>
       <c r="C88" s="7" t="s">
         <v>178</v>
       </c>
       <c r="D88" s="5">
@@ -4633,51 +4633,51 @@
       </c>
       <c r="E88" s="10">
         <v>54329.0</v>
       </c>
       <c r="F88" s="10">
         <v>48896.1</v>
       </c>
       <c r="G88" s="10">
         <v>43463.2</v>
       </c>
       <c r="H88" s="10">
         <v>38030.3</v>
       </c>
     </row>
     <row r="89" spans="1:8" outlineLevel="3">
       <c r="A89" s="14">
         <v>5</v>
       </c>
       <c r="B89" s="6" t="s">
         <v>179</v>
       </c>
       <c r="C89" s="7" t="s">
         <v>180</v>
       </c>
       <c r="D89" s="5">
-        <v>22.0</v>
+        <v>32.0</v>
       </c>
       <c r="E89" s="10">
         <v>7163.0</v>
       </c>
       <c r="F89" s="10">
         <v>6446.7</v>
       </c>
       <c r="G89" s="10">
         <v>5730.4</v>
       </c>
       <c r="H89" s="10">
         <v>5014.1</v>
       </c>
     </row>
     <row r="90" spans="1:8" outlineLevel="3">
       <c r="A90" s="14">
         <v>6</v>
       </c>
       <c r="B90" s="6" t="s">
         <v>181</v>
       </c>
       <c r="C90" s="7" t="s">
         <v>182</v>
       </c>
       <c r="D90" s="5">
@@ -4685,155 +4685,155 @@
       </c>
       <c r="E90" s="10">
         <v>81692.0</v>
       </c>
       <c r="F90" s="10">
         <v>73522.8</v>
       </c>
       <c r="G90" s="10">
         <v>65353.6</v>
       </c>
       <c r="H90" s="10">
         <v>57184.4</v>
       </c>
     </row>
     <row r="91" spans="1:8" outlineLevel="3">
       <c r="A91" s="14">
         <v>7</v>
       </c>
       <c r="B91" s="6" t="s">
         <v>183</v>
       </c>
       <c r="C91" s="7" t="s">
         <v>184</v>
       </c>
       <c r="D91" s="5">
-        <v>2.0</v>
+        <v>18.0</v>
       </c>
       <c r="E91" s="10">
         <v>8845.0</v>
       </c>
       <c r="F91" s="10">
         <v>7960.5</v>
       </c>
       <c r="G91" s="10">
         <v>7076.0</v>
       </c>
       <c r="H91" s="10">
         <v>6191.5</v>
       </c>
     </row>
     <row r="92" spans="1:8" outlineLevel="3">
       <c r="A92" s="14">
         <v>8</v>
       </c>
       <c r="B92" s="6" t="s">
         <v>185</v>
       </c>
       <c r="C92" s="7" t="s">
         <v>186</v>
       </c>
       <c r="D92" s="5">
-        <v>9.0</v>
+        <v>21.0</v>
       </c>
       <c r="E92" s="10">
         <v>12011.0</v>
       </c>
       <c r="F92" s="10">
         <v>10809.9</v>
       </c>
       <c r="G92" s="10">
         <v>9608.8</v>
       </c>
       <c r="H92" s="10">
         <v>8407.7</v>
       </c>
     </row>
     <row r="93" spans="1:8" outlineLevel="3">
       <c r="A93" s="14">
         <v>9</v>
       </c>
       <c r="B93" s="6" t="s">
         <v>187</v>
       </c>
       <c r="C93" s="7" t="s">
         <v>188</v>
       </c>
       <c r="D93" s="5">
-        <v>7.0</v>
+        <v>16.0</v>
       </c>
       <c r="E93" s="10">
         <v>13195.0</v>
       </c>
       <c r="F93" s="10">
         <v>11875.5</v>
       </c>
       <c r="G93" s="10">
         <v>10556.0</v>
       </c>
       <c r="H93" s="10">
         <v>9236.5</v>
       </c>
     </row>
     <row r="94" spans="1:8" outlineLevel="3">
       <c r="A94" s="14">
         <v>10</v>
       </c>
       <c r="B94" s="6" t="s">
         <v>189</v>
       </c>
       <c r="C94" s="7" t="s">
         <v>190</v>
       </c>
       <c r="D94" s="5">
-        <v>1.0</v>
+        <v>30.0</v>
       </c>
       <c r="E94" s="10">
         <v>14322.0</v>
       </c>
       <c r="F94" s="10">
         <v>12889.8</v>
       </c>
       <c r="G94" s="10">
         <v>11457.6</v>
       </c>
       <c r="H94" s="10">
         <v>10025.4</v>
       </c>
     </row>
     <row r="95" spans="1:8" outlineLevel="3">
       <c r="A95" s="14">
         <v>11</v>
       </c>
       <c r="B95" s="6" t="s">
         <v>191</v>
       </c>
       <c r="C95" s="7" t="s">
         <v>192</v>
       </c>
       <c r="D95" s="5">
-        <v>4.0</v>
+        <v>0.0</v>
       </c>
       <c r="E95" s="10">
         <v>18682.0</v>
       </c>
       <c r="F95" s="10">
         <v>16813.8</v>
       </c>
       <c r="G95" s="10">
         <v>14945.6</v>
       </c>
       <c r="H95" s="10">
         <v>13077.4</v>
       </c>
     </row>
     <row r="96" spans="1:8" outlineLevel="3">
       <c r="A96" s="14">
         <v>12</v>
       </c>
       <c r="B96" s="6" t="s">
         <v>193</v>
       </c>
       <c r="C96" s="7" t="s">
         <v>194</v>
       </c>
       <c r="D96" s="5">
@@ -4841,233 +4841,233 @@
       </c>
       <c r="E96" s="10">
         <v>22366.0</v>
       </c>
       <c r="F96" s="10">
         <v>20129.4</v>
       </c>
       <c r="G96" s="10">
         <v>17892.8</v>
       </c>
       <c r="H96" s="10">
         <v>15656.2</v>
       </c>
     </row>
     <row r="97" spans="1:8" outlineLevel="3">
       <c r="A97" s="14">
         <v>13</v>
       </c>
       <c r="B97" s="6" t="s">
         <v>195</v>
       </c>
       <c r="C97" s="7" t="s">
         <v>196</v>
       </c>
       <c r="D97" s="5">
-        <v>5.0</v>
+        <v>0.0</v>
       </c>
       <c r="E97" s="10">
         <v>13008.0</v>
       </c>
       <c r="F97" s="10">
         <v>11707.2</v>
       </c>
       <c r="G97" s="10">
         <v>10406.4</v>
       </c>
       <c r="H97" s="10">
         <v>9105.6</v>
       </c>
     </row>
     <row r="98" spans="1:8" outlineLevel="3">
       <c r="A98" s="14">
         <v>14</v>
       </c>
       <c r="B98" s="6" t="s">
         <v>197</v>
       </c>
       <c r="C98" s="7" t="s">
         <v>198</v>
       </c>
       <c r="D98" s="5">
-        <v>6.0</v>
+        <v>0.0</v>
       </c>
       <c r="E98" s="10">
         <v>15925.0</v>
       </c>
       <c r="F98" s="10">
         <v>14332.5</v>
       </c>
       <c r="G98" s="10">
         <v>12740.0</v>
       </c>
       <c r="H98" s="10">
         <v>11147.5</v>
       </c>
     </row>
     <row r="99" spans="1:8" outlineLevel="3">
       <c r="A99" s="14">
         <v>15</v>
       </c>
       <c r="B99" s="6" t="s">
         <v>199</v>
       </c>
       <c r="C99" s="7" t="s">
         <v>200</v>
       </c>
       <c r="D99" s="5">
-        <v>41.0</v>
+        <v>56.0</v>
       </c>
       <c r="E99" s="10">
-        <v>5528.0</v>
+        <v>5527.0</v>
       </c>
       <c r="F99" s="10">
-        <v>4975.2</v>
+        <v>4974.3</v>
       </c>
       <c r="G99" s="10">
-        <v>4422.4</v>
+        <v>4421.6</v>
       </c>
       <c r="H99" s="10">
-        <v>3869.6</v>
+        <v>3868.9</v>
       </c>
     </row>
     <row r="100" spans="1:8" outlineLevel="3">
       <c r="A100" s="14">
         <v>16</v>
       </c>
       <c r="B100" s="6" t="s">
         <v>201</v>
       </c>
       <c r="C100" s="7" t="s">
         <v>202</v>
       </c>
       <c r="D100" s="5">
-        <v>46.0</v>
+        <v>31.0</v>
       </c>
       <c r="E100" s="10">
-        <v>5966.0</v>
+        <v>5967.0</v>
       </c>
       <c r="F100" s="10">
-        <v>5369.4</v>
+        <v>5370.3</v>
       </c>
       <c r="G100" s="10">
-        <v>4772.8</v>
+        <v>4773.6</v>
       </c>
       <c r="H100" s="10">
-        <v>4176.2</v>
+        <v>4176.9</v>
       </c>
     </row>
     <row r="101" spans="1:8" outlineLevel="3">
       <c r="A101" s="14">
         <v>17</v>
       </c>
       <c r="B101" s="6" t="s">
         <v>203</v>
       </c>
       <c r="C101" s="7" t="s">
         <v>204</v>
       </c>
       <c r="D101" s="5">
-        <v>36.0</v>
+        <v>92.0</v>
       </c>
       <c r="E101" s="10">
-        <v>7370.0</v>
+        <v>7369.0</v>
       </c>
       <c r="F101" s="10">
-        <v>6633.0</v>
+        <v>6632.1</v>
       </c>
       <c r="G101" s="10">
-        <v>5896.0</v>
+        <v>5895.2</v>
       </c>
       <c r="H101" s="10">
-        <v>5159.0</v>
+        <v>5158.3</v>
       </c>
     </row>
     <row r="102" spans="1:8" outlineLevel="3">
       <c r="A102" s="14">
         <v>18</v>
       </c>
       <c r="B102" s="6" t="s">
         <v>205</v>
       </c>
       <c r="C102" s="7" t="s">
         <v>206</v>
       </c>
       <c r="D102" s="5">
-        <v>0.0</v>
+        <v>6.0</v>
       </c>
       <c r="E102" s="10">
         <v>10006.0</v>
       </c>
       <c r="F102" s="10">
         <v>9005.4</v>
       </c>
       <c r="G102" s="10">
         <v>8004.8</v>
       </c>
       <c r="H102" s="10">
         <v>7004.2</v>
       </c>
     </row>
     <row r="103" spans="1:8" outlineLevel="3">
       <c r="A103" s="14">
         <v>19</v>
       </c>
       <c r="B103" s="6" t="s">
         <v>207</v>
       </c>
       <c r="C103" s="7" t="s">
         <v>208</v>
       </c>
       <c r="D103" s="5">
-        <v>0.0</v>
+        <v>7.0</v>
       </c>
       <c r="E103" s="10">
         <v>10992.0</v>
       </c>
       <c r="F103" s="10">
         <v>9892.8</v>
       </c>
       <c r="G103" s="10">
         <v>8793.6</v>
       </c>
       <c r="H103" s="10">
         <v>7694.4</v>
       </c>
     </row>
     <row r="104" spans="1:8" outlineLevel="3">
       <c r="A104" s="14">
         <v>20</v>
       </c>
       <c r="B104" s="6" t="s">
         <v>209</v>
       </c>
       <c r="C104" s="7" t="s">
         <v>210</v>
       </c>
       <c r="D104" s="5">
-        <v>15.0</v>
+        <v>11.0</v>
       </c>
       <c r="E104" s="10">
         <v>11931.0</v>
       </c>
       <c r="F104" s="10">
         <v>10737.9</v>
       </c>
       <c r="G104" s="10">
         <v>9544.8</v>
       </c>
       <c r="H104" s="10">
         <v>8351.7</v>
       </c>
     </row>
     <row r="105" spans="1:8" outlineLevel="3">
       <c r="A105" s="14">
         <v>21</v>
       </c>
       <c r="B105" s="6" t="s">
         <v>211</v>
       </c>
       <c r="C105" s="7" t="s">
         <v>212</v>
       </c>
       <c r="D105" s="5">
@@ -5101,89 +5101,89 @@
       </c>
       <c r="E106" s="10">
         <v>0.0</v>
       </c>
       <c r="F106" s="10">
         <v>0.0</v>
       </c>
       <c r="G106" s="10">
         <v>0.0</v>
       </c>
       <c r="H106" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="107" spans="1:8" outlineLevel="3">
       <c r="A107" s="14">
         <v>23</v>
       </c>
       <c r="B107" s="6" t="s">
         <v>215</v>
       </c>
       <c r="C107" s="7" t="s">
         <v>216</v>
       </c>
       <c r="D107" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E107" s="10">
         <v>12365.0</v>
       </c>
       <c r="F107" s="10">
         <v>11128.5</v>
       </c>
       <c r="G107" s="10">
         <v>9892.0</v>
       </c>
       <c r="H107" s="10">
         <v>8655.5</v>
       </c>
     </row>
     <row r="108" spans="1:8" outlineLevel="3">
       <c r="A108" s="14">
         <v>24</v>
       </c>
       <c r="B108" s="6" t="s">
         <v>217</v>
       </c>
       <c r="C108" s="7" t="s">
         <v>218</v>
       </c>
       <c r="D108" s="5">
-        <v>22.0</v>
+        <v>21.0</v>
       </c>
       <c r="E108" s="10">
-        <v>3758.0</v>
+        <v>3759.0</v>
       </c>
       <c r="F108" s="10">
-        <v>3382.2</v>
+        <v>3383.1</v>
       </c>
       <c r="G108" s="10">
-        <v>3006.4</v>
+        <v>3007.2</v>
       </c>
       <c r="H108" s="10">
-        <v>2630.6</v>
+        <v>2631.3</v>
       </c>
     </row>
     <row r="109" spans="1:8" outlineLevel="3">
       <c r="A109" s="14">
         <v>25</v>
       </c>
       <c r="B109" s="6" t="s">
         <v>219</v>
       </c>
       <c r="C109" s="7" t="s">
         <v>220</v>
       </c>
       <c r="D109" s="5">
         <v>0.0</v>
       </c>
       <c r="E109" s="10">
         <v>0.0</v>
       </c>
       <c r="F109" s="10">
         <v>0.0</v>
       </c>
       <c r="G109" s="10">
         <v>0.0</v>
       </c>
       <c r="H109" s="10">
@@ -5295,699 +5295,699 @@
       </c>
     </row>
     <row r="114" spans="1:8" outlineLevel="1">
       <c r="A114" s="13" t="s">
         <v>229</v>
       </c>
       <c r="B114" s="4"/>
       <c r="C114" s="4"/>
       <c r="D114" s="4"/>
       <c r="E114" s="9"/>
       <c r="F114" s="9"/>
       <c r="G114" s="9"/>
       <c r="H114" s="9"/>
     </row>
     <row r="115" spans="1:8" outlineLevel="2">
       <c r="A115" s="14">
         <v>1</v>
       </c>
       <c r="B115" s="6" t="s">
         <v>230</v>
       </c>
       <c r="C115" s="7" t="s">
         <v>231</v>
       </c>
       <c r="D115" s="5">
-        <v>0.0</v>
+        <v>73.0</v>
       </c>
       <c r="E115" s="10">
-        <v>1718.0</v>
+        <v>1800.0</v>
       </c>
       <c r="F115" s="10">
-        <v>1546.2</v>
+        <v>1620.0</v>
       </c>
       <c r="G115" s="10">
-        <v>1374.4</v>
+        <v>1440.0</v>
       </c>
       <c r="H115" s="10">
-        <v>1202.6</v>
+        <v>1260.0</v>
       </c>
     </row>
     <row r="116" spans="1:8" outlineLevel="2">
       <c r="A116" s="14">
         <v>2</v>
       </c>
       <c r="B116" s="6" t="s">
         <v>232</v>
       </c>
       <c r="C116" s="7" t="s">
         <v>233</v>
       </c>
       <c r="D116" s="5">
         <v>0.0</v>
       </c>
       <c r="E116" s="10">
-        <v>3234.0</v>
+        <v>3309.0</v>
       </c>
       <c r="F116" s="10">
-        <v>2910.6</v>
+        <v>2978.1</v>
       </c>
       <c r="G116" s="10">
-        <v>2587.2</v>
+        <v>2647.2</v>
       </c>
       <c r="H116" s="10">
-        <v>2263.8</v>
+        <v>2316.3</v>
       </c>
     </row>
     <row r="117" spans="1:8" outlineLevel="2">
       <c r="A117" s="14">
         <v>3</v>
       </c>
       <c r="B117" s="6" t="s">
         <v>234</v>
       </c>
       <c r="C117" s="7" t="s">
         <v>235</v>
       </c>
       <c r="D117" s="5">
-        <v>156.0</v>
+        <v>135.0</v>
       </c>
       <c r="E117" s="10">
-        <v>597.0</v>
+        <v>672.0</v>
       </c>
       <c r="F117" s="10">
-        <v>537.3</v>
+        <v>604.8</v>
       </c>
       <c r="G117" s="10">
-        <v>477.6</v>
+        <v>537.6</v>
       </c>
       <c r="H117" s="10">
-        <v>417.9</v>
+        <v>470.4</v>
       </c>
     </row>
     <row r="118" spans="1:8" outlineLevel="2">
       <c r="A118" s="14">
         <v>4</v>
       </c>
       <c r="B118" s="6" t="s">
         <v>236</v>
       </c>
       <c r="C118" s="7" t="s">
         <v>237</v>
       </c>
       <c r="D118" s="5">
-        <v>155.0</v>
+        <v>156.0</v>
       </c>
       <c r="E118" s="10">
-        <v>1750.0</v>
+        <v>1834.0</v>
       </c>
       <c r="F118" s="10">
-        <v>1575.0</v>
+        <v>1650.6</v>
       </c>
       <c r="G118" s="10">
-        <v>1400.0</v>
+        <v>1467.2</v>
       </c>
       <c r="H118" s="10">
-        <v>1225.0</v>
+        <v>1283.8</v>
       </c>
     </row>
     <row r="119" spans="1:8" outlineLevel="2">
       <c r="A119" s="14">
         <v>5</v>
       </c>
       <c r="B119" s="6" t="s">
         <v>238</v>
       </c>
       <c r="C119" s="7" t="s">
         <v>239</v>
       </c>
       <c r="D119" s="5">
-        <v>10.0</v>
+        <v>12.0</v>
       </c>
       <c r="E119" s="10">
-        <v>3261.0</v>
+        <v>3494.0</v>
       </c>
       <c r="F119" s="10">
-        <v>2934.9</v>
+        <v>3144.6</v>
       </c>
       <c r="G119" s="10">
-        <v>2608.8</v>
+        <v>2795.2</v>
       </c>
       <c r="H119" s="10">
-        <v>2282.7</v>
+        <v>2445.8</v>
       </c>
     </row>
     <row r="120" spans="1:8" outlineLevel="2">
       <c r="A120" s="14">
         <v>6</v>
       </c>
       <c r="B120" s="6" t="s">
         <v>240</v>
       </c>
       <c r="C120" s="7" t="s">
         <v>241</v>
       </c>
       <c r="D120" s="5">
-        <v>41.0</v>
+        <v>333.0</v>
       </c>
       <c r="E120" s="10">
-        <v>654.0</v>
+        <v>755.0</v>
       </c>
       <c r="F120" s="10">
-        <v>588.6</v>
+        <v>679.5</v>
       </c>
       <c r="G120" s="10">
-        <v>523.2</v>
+        <v>604.0</v>
       </c>
       <c r="H120" s="10">
-        <v>457.8</v>
+        <v>528.5</v>
       </c>
     </row>
     <row r="121" spans="1:8" outlineLevel="2">
       <c r="A121" s="14">
         <v>7</v>
       </c>
       <c r="B121" s="6" t="s">
         <v>242</v>
       </c>
       <c r="C121" s="7" t="s">
         <v>243</v>
       </c>
       <c r="D121" s="5">
-        <v>0.0</v>
+        <v>59.0</v>
       </c>
       <c r="E121" s="10">
-        <v>1946.0</v>
+        <v>2038.0</v>
       </c>
       <c r="F121" s="10">
-        <v>1751.4</v>
+        <v>1834.2</v>
       </c>
       <c r="G121" s="10">
-        <v>1556.8</v>
+        <v>1630.4</v>
       </c>
       <c r="H121" s="10">
-        <v>1362.2</v>
+        <v>1426.6</v>
       </c>
     </row>
     <row r="122" spans="1:8" outlineLevel="2">
       <c r="A122" s="14">
         <v>8</v>
       </c>
       <c r="B122" s="6" t="s">
         <v>244</v>
       </c>
       <c r="C122" s="7" t="s">
         <v>245</v>
       </c>
       <c r="D122" s="5">
-        <v>13.0</v>
+        <v>0.0</v>
       </c>
       <c r="E122" s="10">
-        <v>3822.0</v>
+        <v>4097.0</v>
       </c>
       <c r="F122" s="10">
-        <v>3439.8</v>
+        <v>3687.3</v>
       </c>
       <c r="G122" s="10">
-        <v>3057.6</v>
+        <v>3277.6</v>
       </c>
       <c r="H122" s="10">
-        <v>2675.4</v>
+        <v>2867.9</v>
       </c>
     </row>
     <row r="123" spans="1:8" outlineLevel="2">
       <c r="A123" s="14">
         <v>9</v>
       </c>
       <c r="B123" s="6" t="s">
         <v>246</v>
       </c>
       <c r="C123" s="7" t="s">
         <v>247</v>
       </c>
       <c r="D123" s="5">
-        <v>160.0</v>
+        <v>390.0</v>
       </c>
       <c r="E123" s="10">
-        <v>741.0</v>
+        <v>833.0</v>
       </c>
       <c r="F123" s="10">
-        <v>666.9</v>
+        <v>749.7</v>
       </c>
       <c r="G123" s="10">
-        <v>592.8</v>
+        <v>666.4</v>
       </c>
       <c r="H123" s="10">
-        <v>518.7</v>
+        <v>583.1</v>
       </c>
     </row>
     <row r="124" spans="1:8" outlineLevel="2">
       <c r="A124" s="14">
         <v>10</v>
       </c>
       <c r="B124" s="6" t="s">
         <v>248</v>
       </c>
       <c r="C124" s="7" t="s">
         <v>249</v>
       </c>
       <c r="D124" s="5">
-        <v>75.0</v>
+        <v>50.0</v>
       </c>
       <c r="E124" s="10">
-        <v>2208.0</v>
+        <v>2314.0</v>
       </c>
       <c r="F124" s="10">
-        <v>1987.2</v>
+        <v>2082.6</v>
       </c>
       <c r="G124" s="10">
-        <v>1766.4</v>
+        <v>1851.2</v>
       </c>
       <c r="H124" s="10">
-        <v>1545.6</v>
+        <v>1619.8</v>
       </c>
     </row>
     <row r="125" spans="1:8" outlineLevel="2">
       <c r="A125" s="14">
         <v>11</v>
       </c>
       <c r="B125" s="6" t="s">
         <v>250</v>
       </c>
       <c r="C125" s="7" t="s">
         <v>251</v>
       </c>
       <c r="D125" s="5">
-        <v>11.0</v>
+        <v>10.0</v>
       </c>
       <c r="E125" s="10">
-        <v>4386.0</v>
+        <v>4698.0</v>
       </c>
       <c r="F125" s="10">
-        <v>3947.4</v>
+        <v>4228.2</v>
       </c>
       <c r="G125" s="10">
-        <v>3508.8</v>
+        <v>3758.4</v>
       </c>
       <c r="H125" s="10">
-        <v>3070.2</v>
+        <v>3288.6</v>
       </c>
     </row>
     <row r="126" spans="1:8" outlineLevel="2">
       <c r="A126" s="14">
         <v>12</v>
       </c>
       <c r="B126" s="6" t="s">
         <v>252</v>
       </c>
       <c r="C126" s="7" t="s">
         <v>253</v>
       </c>
       <c r="D126" s="5">
-        <v>19.0</v>
+        <v>594.0</v>
       </c>
       <c r="E126" s="10">
-        <v>944.0</v>
+        <v>1085.0</v>
       </c>
       <c r="F126" s="10">
-        <v>849.6</v>
+        <v>976.5</v>
       </c>
       <c r="G126" s="10">
-        <v>755.2</v>
+        <v>868.0</v>
       </c>
       <c r="H126" s="10">
-        <v>660.8</v>
+        <v>759.5</v>
       </c>
     </row>
     <row r="127" spans="1:8" outlineLevel="2">
       <c r="A127" s="14">
         <v>13</v>
       </c>
       <c r="B127" s="6" t="s">
         <v>254</v>
       </c>
       <c r="C127" s="7" t="s">
         <v>255</v>
       </c>
       <c r="D127" s="5">
-        <v>39.0</v>
+        <v>19.0</v>
       </c>
       <c r="E127" s="10">
-        <v>2779.0</v>
+        <v>2912.0</v>
       </c>
       <c r="F127" s="10">
-        <v>2501.1</v>
+        <v>2620.8</v>
       </c>
       <c r="G127" s="10">
-        <v>2223.2</v>
+        <v>2329.6</v>
       </c>
       <c r="H127" s="10">
-        <v>1945.3</v>
+        <v>2038.4</v>
       </c>
     </row>
     <row r="128" spans="1:8" outlineLevel="2">
       <c r="A128" s="14">
         <v>14</v>
       </c>
       <c r="B128" s="6" t="s">
         <v>256</v>
       </c>
       <c r="C128" s="7" t="s">
         <v>257</v>
       </c>
       <c r="D128" s="5">
         <v>11.0</v>
       </c>
       <c r="E128" s="10">
-        <v>5509.0</v>
+        <v>5904.0</v>
       </c>
       <c r="F128" s="10">
-        <v>4958.1</v>
+        <v>5313.6</v>
       </c>
       <c r="G128" s="10">
-        <v>4407.2</v>
+        <v>4723.2</v>
       </c>
       <c r="H128" s="10">
-        <v>3856.3</v>
+        <v>4132.8</v>
       </c>
     </row>
     <row r="129" spans="1:8" outlineLevel="2">
       <c r="A129" s="14">
         <v>15</v>
       </c>
       <c r="B129" s="6" t="s">
         <v>258</v>
       </c>
       <c r="C129" s="7" t="s">
         <v>259</v>
       </c>
       <c r="D129" s="5">
-        <v>64.0</v>
+        <v>385.0</v>
       </c>
       <c r="E129" s="10">
-        <v>1150.0</v>
+        <v>1324.0</v>
       </c>
       <c r="F129" s="10">
-        <v>1035.0</v>
+        <v>1191.6</v>
       </c>
       <c r="G129" s="10">
-        <v>920.0</v>
+        <v>1059.2</v>
       </c>
       <c r="H129" s="10">
-        <v>805.0</v>
+        <v>926.8</v>
       </c>
     </row>
     <row r="130" spans="1:8" outlineLevel="2">
       <c r="A130" s="14">
         <v>16</v>
       </c>
       <c r="B130" s="6" t="s">
         <v>260</v>
       </c>
       <c r="C130" s="7" t="s">
         <v>261</v>
       </c>
       <c r="D130" s="5">
-        <v>150.0</v>
+        <v>176.0</v>
       </c>
       <c r="E130" s="10">
-        <v>3405.0</v>
+        <v>3566.0</v>
       </c>
       <c r="F130" s="10">
-        <v>3064.5</v>
+        <v>3209.4</v>
       </c>
       <c r="G130" s="10">
-        <v>2724.0</v>
+        <v>2852.8</v>
       </c>
       <c r="H130" s="10">
-        <v>2383.5</v>
+        <v>2496.2</v>
       </c>
     </row>
     <row r="131" spans="1:8" outlineLevel="2">
       <c r="A131" s="14">
         <v>17</v>
       </c>
       <c r="B131" s="6" t="s">
         <v>262</v>
       </c>
       <c r="C131" s="7" t="s">
         <v>263</v>
       </c>
       <c r="D131" s="5">
-        <v>8.0</v>
+        <v>4.0</v>
       </c>
       <c r="E131" s="10">
-        <v>6859.0</v>
+        <v>7349.0</v>
       </c>
       <c r="F131" s="10">
-        <v>6173.1</v>
+        <v>6614.1</v>
       </c>
       <c r="G131" s="10">
-        <v>5487.2</v>
+        <v>5879.2</v>
       </c>
       <c r="H131" s="10">
-        <v>4801.3</v>
+        <v>5144.3</v>
       </c>
     </row>
     <row r="132" spans="1:8" outlineLevel="2">
       <c r="A132" s="14">
         <v>18</v>
       </c>
       <c r="B132" s="6" t="s">
         <v>264</v>
       </c>
       <c r="C132" s="7" t="s">
         <v>265</v>
       </c>
       <c r="D132" s="5">
-        <v>65.0</v>
+        <v>227.0</v>
       </c>
       <c r="E132" s="10">
-        <v>1742.0</v>
+        <v>1975.0</v>
       </c>
       <c r="F132" s="10">
-        <v>1567.8</v>
+        <v>1777.5</v>
       </c>
       <c r="G132" s="10">
-        <v>1393.6</v>
+        <v>1580.0</v>
       </c>
       <c r="H132" s="10">
-        <v>1219.4</v>
+        <v>1382.5</v>
       </c>
     </row>
     <row r="133" spans="1:8" outlineLevel="1">
       <c r="A133" s="13" t="s">
         <v>266</v>
       </c>
       <c r="B133" s="4"/>
       <c r="C133" s="4"/>
       <c r="D133" s="4"/>
       <c r="E133" s="9"/>
       <c r="F133" s="9"/>
       <c r="G133" s="9"/>
       <c r="H133" s="9"/>
     </row>
     <row r="134" spans="1:8" outlineLevel="2">
       <c r="A134" s="14">
         <v>1</v>
       </c>
       <c r="B134" s="6" t="s">
         <v>267</v>
       </c>
       <c r="C134" s="7" t="s">
         <v>268</v>
       </c>
       <c r="D134" s="5">
-        <v>129.0</v>
+        <v>108.0</v>
       </c>
       <c r="E134" s="10">
-        <v>6846.0</v>
+        <v>7171.0</v>
       </c>
       <c r="F134" s="10">
-        <v>6161.4</v>
+        <v>6453.9</v>
       </c>
       <c r="G134" s="10">
-        <v>5476.8</v>
+        <v>5736.8</v>
       </c>
       <c r="H134" s="10">
-        <v>4792.2</v>
+        <v>5019.7</v>
       </c>
     </row>
     <row r="135" spans="1:8" outlineLevel="2">
       <c r="A135" s="14">
         <v>2</v>
       </c>
       <c r="B135" s="6" t="s">
         <v>269</v>
       </c>
       <c r="C135" s="7" t="s">
         <v>270</v>
       </c>
       <c r="D135" s="5">
-        <v>37.0</v>
+        <v>5.0</v>
       </c>
       <c r="E135" s="10">
-        <v>7875.0</v>
+        <v>8250.0</v>
       </c>
       <c r="F135" s="10">
-        <v>7087.5</v>
+        <v>7425.0</v>
       </c>
       <c r="G135" s="10">
-        <v>6300.0</v>
+        <v>6600.0</v>
       </c>
       <c r="H135" s="10">
-        <v>5512.5</v>
+        <v>5775.0</v>
       </c>
     </row>
     <row r="136" spans="1:8" outlineLevel="2">
       <c r="A136" s="14">
         <v>3</v>
       </c>
       <c r="B136" s="6" t="s">
         <v>271</v>
       </c>
       <c r="C136" s="7" t="s">
         <v>272</v>
       </c>
       <c r="D136" s="5">
-        <v>109.0</v>
+        <v>925.0</v>
       </c>
       <c r="E136" s="10">
-        <v>6560.0</v>
+        <v>7701.0</v>
       </c>
       <c r="F136" s="10">
-        <v>5904.0</v>
+        <v>6930.9</v>
       </c>
       <c r="G136" s="10">
-        <v>5248.0</v>
+        <v>6160.8</v>
       </c>
       <c r="H136" s="10">
-        <v>4592.0</v>
+        <v>5390.7</v>
       </c>
     </row>
     <row r="137" spans="1:8" outlineLevel="2">
       <c r="A137" s="14">
         <v>4</v>
       </c>
       <c r="B137" s="6" t="s">
         <v>273</v>
       </c>
       <c r="C137" s="7" t="s">
         <v>274</v>
       </c>
       <c r="D137" s="5">
-        <v>48.0</v>
+        <v>31.0</v>
       </c>
       <c r="E137" s="10">
-        <v>13381.0</v>
+        <v>14337.0</v>
       </c>
       <c r="F137" s="10">
-        <v>12042.9</v>
+        <v>12903.3</v>
       </c>
       <c r="G137" s="10">
-        <v>10704.8</v>
+        <v>11469.6</v>
       </c>
       <c r="H137" s="10">
-        <v>9366.7</v>
+        <v>10035.9</v>
       </c>
     </row>
     <row r="138" spans="1:8" outlineLevel="2">
       <c r="A138" s="14">
         <v>5</v>
       </c>
       <c r="B138" s="6" t="s">
         <v>275</v>
       </c>
       <c r="C138" s="7" t="s">
         <v>276</v>
       </c>
       <c r="D138" s="5">
-        <v>0.0</v>
+        <v>1468.0</v>
       </c>
       <c r="E138" s="10">
-        <v>2386.0</v>
+        <v>2647.0</v>
       </c>
       <c r="F138" s="10">
-        <v>2147.4</v>
+        <v>2382.3</v>
       </c>
       <c r="G138" s="10">
-        <v>1908.8</v>
+        <v>2117.6</v>
       </c>
       <c r="H138" s="10">
-        <v>1670.2</v>
+        <v>1852.9</v>
       </c>
     </row>
     <row r="139" spans="1:8" outlineLevel="2">
       <c r="A139" s="14">
         <v>6</v>
       </c>
       <c r="B139" s="6" t="s">
         <v>277</v>
       </c>
       <c r="C139" s="7" t="s">
         <v>278</v>
       </c>
       <c r="D139" s="5">
-        <v>194.0</v>
+        <v>159.0</v>
       </c>
       <c r="E139" s="10">
-        <v>8626.0</v>
+        <v>9037.0</v>
       </c>
       <c r="F139" s="10">
-        <v>7763.4</v>
+        <v>8133.3</v>
       </c>
       <c r="G139" s="10">
-        <v>6900.8</v>
+        <v>7229.6</v>
       </c>
       <c r="H139" s="10">
-        <v>6038.2</v>
+        <v>6325.9</v>
       </c>
     </row>
     <row r="140" spans="1:8" outlineLevel="2">
       <c r="A140" s="14">
         <v>7</v>
       </c>
       <c r="B140" s="6" t="s">
         <v>279</v>
       </c>
       <c r="C140" s="7" t="s">
         <v>280</v>
       </c>
       <c r="D140" s="5">
-        <v>0.0</v>
+        <v>20.0</v>
       </c>
       <c r="E140" s="10">
-        <v>9923.0</v>
+        <v>10395.0</v>
       </c>
       <c r="F140" s="10">
-        <v>8930.7</v>
+        <v>9355.5</v>
       </c>
       <c r="G140" s="10">
-        <v>7938.4</v>
+        <v>8316.0</v>
       </c>
       <c r="H140" s="10">
-        <v>6946.1</v>
+        <v>7276.5</v>
       </c>
     </row>
     <row r="141" spans="1:8" outlineLevel="2">
       <c r="A141" s="14">
         <v>8</v>
       </c>
       <c r="B141" s="6" t="s">
         <v>281</v>
       </c>
       <c r="C141" s="7" t="s">
         <v>282</v>
       </c>
       <c r="D141" s="5">
         <v>0.0</v>
       </c>
       <c r="E141" s="10">
         <v>0.0</v>
       </c>
       <c r="F141" s="10">
         <v>0.0</v>
       </c>
       <c r="G141" s="10">
         <v>0.0</v>
       </c>
       <c r="H141" s="10">
@@ -6009,3157 +6009,3157 @@
       </c>
       <c r="E142" s="10">
         <v>0.0</v>
       </c>
       <c r="F142" s="10">
         <v>0.0</v>
       </c>
       <c r="G142" s="10">
         <v>0.0</v>
       </c>
       <c r="H142" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="143" spans="1:8" outlineLevel="2">
       <c r="A143" s="14">
         <v>10</v>
       </c>
       <c r="B143" s="6" t="s">
         <v>285</v>
       </c>
       <c r="C143" s="7" t="s">
         <v>286</v>
       </c>
       <c r="D143" s="5">
-        <v>92.0</v>
+        <v>137.0</v>
       </c>
       <c r="E143" s="10">
-        <v>8626.0</v>
+        <v>9037.0</v>
       </c>
       <c r="F143" s="10">
-        <v>7763.4</v>
+        <v>8133.3</v>
       </c>
       <c r="G143" s="10">
-        <v>6900.8</v>
+        <v>7229.6</v>
       </c>
       <c r="H143" s="10">
-        <v>6038.2</v>
+        <v>6325.9</v>
       </c>
     </row>
     <row r="144" spans="1:8" outlineLevel="2">
       <c r="A144" s="14">
         <v>11</v>
       </c>
       <c r="B144" s="6" t="s">
         <v>287</v>
       </c>
       <c r="C144" s="7" t="s">
         <v>288</v>
       </c>
       <c r="D144" s="5">
-        <v>29.0</v>
+        <v>32.0</v>
       </c>
       <c r="E144" s="10">
-        <v>9923.0</v>
+        <v>10395.0</v>
       </c>
       <c r="F144" s="10">
-        <v>8930.7</v>
+        <v>9355.5</v>
       </c>
       <c r="G144" s="10">
-        <v>7938.4</v>
+        <v>8316.0</v>
       </c>
       <c r="H144" s="10">
-        <v>6946.1</v>
+        <v>7276.5</v>
       </c>
     </row>
     <row r="145" spans="1:8" outlineLevel="2">
       <c r="A145" s="14">
         <v>12</v>
       </c>
       <c r="B145" s="6" t="s">
         <v>289</v>
       </c>
       <c r="C145" s="7" t="s">
         <v>290</v>
       </c>
       <c r="D145" s="5">
-        <v>27.0</v>
+        <v>336.0</v>
       </c>
       <c r="E145" s="10">
-        <v>9566.0</v>
+        <v>11024.0</v>
       </c>
       <c r="F145" s="10">
-        <v>8609.4</v>
+        <v>9921.6</v>
       </c>
       <c r="G145" s="10">
-        <v>7652.8</v>
+        <v>8819.2</v>
       </c>
       <c r="H145" s="10">
-        <v>6696.2</v>
+        <v>7716.8</v>
       </c>
     </row>
     <row r="146" spans="1:8" outlineLevel="2">
       <c r="A146" s="14">
         <v>13</v>
       </c>
       <c r="B146" s="6" t="s">
         <v>291</v>
       </c>
       <c r="C146" s="7" t="s">
         <v>292</v>
       </c>
       <c r="D146" s="5">
-        <v>16.0</v>
+        <v>20.0</v>
       </c>
       <c r="E146" s="10">
-        <v>16192.0</v>
+        <v>17348.0</v>
       </c>
       <c r="F146" s="10">
-        <v>14572.8</v>
+        <v>15613.2</v>
       </c>
       <c r="G146" s="10">
-        <v>12953.6</v>
+        <v>13878.4</v>
       </c>
       <c r="H146" s="10">
-        <v>11334.4</v>
+        <v>12143.6</v>
       </c>
     </row>
     <row r="147" spans="1:8" outlineLevel="2">
       <c r="A147" s="14">
         <v>14</v>
       </c>
       <c r="B147" s="6" t="s">
         <v>293</v>
       </c>
       <c r="C147" s="7" t="s">
         <v>294</v>
       </c>
       <c r="D147" s="5">
-        <v>11.0</v>
+        <v>236.0</v>
       </c>
       <c r="E147" s="10">
-        <v>3368.0</v>
+        <v>3712.0</v>
       </c>
       <c r="F147" s="10">
-        <v>3031.2</v>
+        <v>3340.8</v>
       </c>
       <c r="G147" s="10">
-        <v>2694.4</v>
+        <v>2969.6</v>
       </c>
       <c r="H147" s="10">
-        <v>2357.6</v>
+        <v>2598.4</v>
       </c>
     </row>
     <row r="148" spans="1:8" outlineLevel="2">
       <c r="A148" s="14">
         <v>15</v>
       </c>
       <c r="B148" s="6" t="s">
         <v>295</v>
       </c>
       <c r="C148" s="7" t="s">
         <v>296</v>
       </c>
       <c r="D148" s="5">
-        <v>53.0</v>
+        <v>151.0</v>
       </c>
       <c r="E148" s="10">
-        <v>10677.0</v>
+        <v>11184.0</v>
       </c>
       <c r="F148" s="10">
-        <v>9609.3</v>
+        <v>10065.6</v>
       </c>
       <c r="G148" s="10">
-        <v>8541.6</v>
+        <v>8947.2</v>
       </c>
       <c r="H148" s="10">
-        <v>7473.9</v>
+        <v>7828.8</v>
       </c>
     </row>
     <row r="149" spans="1:8" outlineLevel="2">
       <c r="A149" s="14">
         <v>16</v>
       </c>
       <c r="B149" s="6" t="s">
         <v>297</v>
       </c>
       <c r="C149" s="7" t="s">
         <v>298</v>
       </c>
       <c r="D149" s="5">
-        <v>18.0</v>
+        <v>0.0</v>
       </c>
       <c r="E149" s="10">
-        <v>12632.0</v>
+        <v>13234.0</v>
       </c>
       <c r="F149" s="10">
-        <v>11368.8</v>
+        <v>11910.6</v>
       </c>
       <c r="G149" s="10">
-        <v>10105.6</v>
+        <v>10587.2</v>
       </c>
       <c r="H149" s="10">
-        <v>8842.4</v>
+        <v>9263.8</v>
       </c>
     </row>
     <row r="150" spans="1:8" outlineLevel="2">
       <c r="A150" s="14">
         <v>17</v>
       </c>
       <c r="B150" s="6" t="s">
         <v>299</v>
       </c>
       <c r="C150" s="7" t="s">
         <v>300</v>
       </c>
       <c r="D150" s="5">
-        <v>34.0</v>
+        <v>58.0</v>
       </c>
       <c r="E150" s="10">
-        <v>11064.0</v>
+        <v>11590.0</v>
       </c>
       <c r="F150" s="10">
-        <v>9957.6</v>
+        <v>10431.0</v>
       </c>
       <c r="G150" s="10">
-        <v>8851.2</v>
+        <v>9272.0</v>
       </c>
       <c r="H150" s="10">
-        <v>7744.8</v>
+        <v>8113.0</v>
       </c>
     </row>
     <row r="151" spans="1:8" outlineLevel="2">
       <c r="A151" s="14">
         <v>18</v>
       </c>
       <c r="B151" s="6" t="s">
         <v>301</v>
       </c>
       <c r="C151" s="7" t="s">
         <v>302</v>
       </c>
       <c r="D151" s="5">
-        <v>48.0</v>
+        <v>12.0</v>
       </c>
       <c r="E151" s="10">
-        <v>12725.0</v>
+        <v>13331.0</v>
       </c>
       <c r="F151" s="10">
-        <v>11452.5</v>
+        <v>11997.9</v>
       </c>
       <c r="G151" s="10">
-        <v>10180.0</v>
+        <v>10664.8</v>
       </c>
       <c r="H151" s="10">
-        <v>8907.5</v>
+        <v>9331.7</v>
       </c>
     </row>
     <row r="152" spans="1:8" outlineLevel="2">
       <c r="A152" s="14">
         <v>19</v>
       </c>
       <c r="B152" s="6" t="s">
         <v>303</v>
       </c>
       <c r="C152" s="7" t="s">
         <v>304</v>
       </c>
       <c r="D152" s="5">
-        <v>0.0</v>
+        <v>435.0</v>
       </c>
       <c r="E152" s="10">
-        <v>11736.0</v>
+        <v>13620.0</v>
       </c>
       <c r="F152" s="10">
-        <v>10562.4</v>
+        <v>12258.0</v>
       </c>
       <c r="G152" s="10">
-        <v>9388.8</v>
+        <v>10896.0</v>
       </c>
       <c r="H152" s="10">
-        <v>8215.2</v>
+        <v>9534.0</v>
       </c>
     </row>
     <row r="153" spans="1:8" outlineLevel="2">
       <c r="A153" s="14">
         <v>20</v>
       </c>
       <c r="B153" s="6" t="s">
         <v>305</v>
       </c>
       <c r="C153" s="7" t="s">
         <v>306</v>
       </c>
       <c r="D153" s="5">
-        <v>12.0</v>
+        <v>17.0</v>
       </c>
       <c r="E153" s="10">
-        <v>21589.0</v>
+        <v>23132.0</v>
       </c>
       <c r="F153" s="10">
-        <v>19430.1</v>
+        <v>20818.8</v>
       </c>
       <c r="G153" s="10">
-        <v>17271.2</v>
+        <v>18505.6</v>
       </c>
       <c r="H153" s="10">
-        <v>15112.3</v>
+        <v>16192.4</v>
       </c>
     </row>
     <row r="154" spans="1:8" outlineLevel="2">
       <c r="A154" s="14">
         <v>21</v>
       </c>
       <c r="B154" s="6" t="s">
         <v>307</v>
       </c>
       <c r="C154" s="7" t="s">
         <v>308</v>
       </c>
       <c r="D154" s="5">
-        <v>0.0</v>
+        <v>639.0</v>
       </c>
       <c r="E154" s="10">
-        <v>4661.0</v>
+        <v>4976.0</v>
       </c>
       <c r="F154" s="10">
-        <v>4194.9</v>
+        <v>4478.4</v>
       </c>
       <c r="G154" s="10">
-        <v>3728.8</v>
+        <v>3980.8</v>
       </c>
       <c r="H154" s="10">
-        <v>3262.7</v>
+        <v>3483.2</v>
       </c>
     </row>
     <row r="155" spans="1:8" outlineLevel="2">
       <c r="A155" s="14">
         <v>22</v>
       </c>
       <c r="B155" s="6" t="s">
         <v>309</v>
       </c>
       <c r="C155" s="7" t="s">
         <v>310</v>
       </c>
       <c r="D155" s="5">
-        <v>141.0</v>
+        <v>128.0</v>
       </c>
       <c r="E155" s="10">
-        <v>13230.0</v>
+        <v>13861.0</v>
       </c>
       <c r="F155" s="10">
-        <v>11907.0</v>
+        <v>12474.9</v>
       </c>
       <c r="G155" s="10">
-        <v>10584.0</v>
+        <v>11088.8</v>
       </c>
       <c r="H155" s="10">
-        <v>9261.0</v>
+        <v>9702.7</v>
       </c>
     </row>
     <row r="156" spans="1:8" outlineLevel="2">
       <c r="A156" s="14">
         <v>23</v>
       </c>
       <c r="B156" s="6" t="s">
         <v>311</v>
       </c>
       <c r="C156" s="7" t="s">
         <v>312</v>
       </c>
       <c r="D156" s="5">
-        <v>24.0</v>
+        <v>37.0</v>
       </c>
       <c r="E156" s="10">
-        <v>15088.0</v>
+        <v>15806.0</v>
       </c>
       <c r="F156" s="10">
-        <v>13579.2</v>
+        <v>14225.4</v>
       </c>
       <c r="G156" s="10">
-        <v>12070.4</v>
+        <v>12644.8</v>
       </c>
       <c r="H156" s="10">
-        <v>10561.6</v>
+        <v>11064.2</v>
       </c>
     </row>
     <row r="157" spans="1:8" outlineLevel="2">
       <c r="A157" s="14">
         <v>24</v>
       </c>
       <c r="B157" s="6" t="s">
         <v>313</v>
       </c>
       <c r="C157" s="7" t="s">
         <v>314</v>
       </c>
       <c r="D157" s="5">
-        <v>10.0</v>
+        <v>50.0</v>
       </c>
       <c r="E157" s="10">
-        <v>15942.0</v>
+        <v>16702.0</v>
       </c>
       <c r="F157" s="10">
-        <v>14347.8</v>
+        <v>15031.8</v>
       </c>
       <c r="G157" s="10">
-        <v>12753.6</v>
+        <v>13361.6</v>
       </c>
       <c r="H157" s="10">
-        <v>11159.4</v>
+        <v>11691.4</v>
       </c>
     </row>
     <row r="158" spans="1:8" outlineLevel="2">
       <c r="A158" s="14">
         <v>25</v>
       </c>
       <c r="B158" s="6" t="s">
         <v>315</v>
       </c>
       <c r="C158" s="7" t="s">
         <v>316</v>
       </c>
       <c r="D158" s="5">
-        <v>0.0</v>
+        <v>152.0</v>
       </c>
       <c r="E158" s="10">
-        <v>16354.0</v>
+        <v>18958.0</v>
       </c>
       <c r="F158" s="10">
-        <v>14718.6</v>
+        <v>17062.2</v>
       </c>
       <c r="G158" s="10">
-        <v>13083.2</v>
+        <v>15166.4</v>
       </c>
       <c r="H158" s="10">
-        <v>11447.8</v>
+        <v>13270.6</v>
       </c>
     </row>
     <row r="159" spans="1:8" outlineLevel="2">
       <c r="A159" s="14">
         <v>26</v>
       </c>
       <c r="B159" s="6" t="s">
         <v>317</v>
       </c>
       <c r="C159" s="7" t="s">
         <v>318</v>
       </c>
       <c r="D159" s="5">
-        <v>4.0</v>
+        <v>5.0</v>
       </c>
       <c r="E159" s="10">
-        <v>31146.0</v>
+        <v>33372.0</v>
       </c>
       <c r="F159" s="10">
-        <v>28031.4</v>
+        <v>30034.8</v>
       </c>
       <c r="G159" s="10">
-        <v>24916.8</v>
+        <v>26697.6</v>
       </c>
       <c r="H159" s="10">
-        <v>21802.2</v>
+        <v>23360.4</v>
       </c>
     </row>
     <row r="160" spans="1:8" outlineLevel="2">
       <c r="A160" s="14">
         <v>27</v>
       </c>
       <c r="B160" s="6" t="s">
         <v>319</v>
       </c>
       <c r="C160" s="7" t="s">
         <v>320</v>
       </c>
       <c r="D160" s="5">
-        <v>0.0</v>
+        <v>194.0</v>
       </c>
       <c r="E160" s="10">
-        <v>6038.0</v>
+        <v>6521.0</v>
       </c>
       <c r="F160" s="10">
-        <v>5434.2</v>
+        <v>5868.9</v>
       </c>
       <c r="G160" s="10">
-        <v>4830.4</v>
+        <v>5216.8</v>
       </c>
       <c r="H160" s="10">
-        <v>4226.6</v>
+        <v>4564.7</v>
       </c>
     </row>
     <row r="161" spans="1:8" outlineLevel="2">
       <c r="A161" s="14">
         <v>28</v>
       </c>
       <c r="B161" s="6" t="s">
         <v>321</v>
       </c>
       <c r="C161" s="7" t="s">
         <v>322</v>
       </c>
       <c r="D161" s="5">
-        <v>15.0</v>
+        <v>46.0</v>
       </c>
       <c r="E161" s="10">
-        <v>18336.0</v>
+        <v>19208.0</v>
       </c>
       <c r="F161" s="10">
-        <v>16502.4</v>
+        <v>17287.2</v>
       </c>
       <c r="G161" s="10">
-        <v>14668.8</v>
+        <v>15366.4</v>
       </c>
       <c r="H161" s="10">
-        <v>12835.2</v>
+        <v>13445.6</v>
       </c>
     </row>
     <row r="162" spans="1:8" outlineLevel="2">
       <c r="A162" s="14">
         <v>29</v>
       </c>
       <c r="B162" s="6" t="s">
         <v>323</v>
       </c>
       <c r="C162" s="7" t="s">
         <v>324</v>
       </c>
       <c r="D162" s="5">
-        <v>103.0</v>
+        <v>92.0</v>
       </c>
       <c r="E162" s="10">
-        <v>18629.0</v>
+        <v>19515.0</v>
       </c>
       <c r="F162" s="10">
-        <v>16766.1</v>
+        <v>17563.5</v>
       </c>
       <c r="G162" s="10">
-        <v>14903.2</v>
+        <v>15612.0</v>
       </c>
       <c r="H162" s="10">
-        <v>13040.3</v>
+        <v>13660.5</v>
       </c>
     </row>
     <row r="163" spans="1:8" outlineLevel="2">
       <c r="A163" s="14">
         <v>30</v>
       </c>
       <c r="B163" s="6" t="s">
         <v>325</v>
       </c>
       <c r="C163" s="7" t="s">
         <v>326</v>
       </c>
       <c r="D163" s="5">
-        <v>151.0</v>
+        <v>91.0</v>
       </c>
       <c r="E163" s="10">
-        <v>17006.0</v>
+        <v>19751.0</v>
       </c>
       <c r="F163" s="10">
-        <v>15305.4</v>
+        <v>17775.9</v>
       </c>
       <c r="G163" s="10">
-        <v>13604.8</v>
+        <v>15800.8</v>
       </c>
       <c r="H163" s="10">
-        <v>11904.2</v>
+        <v>13825.7</v>
       </c>
     </row>
     <row r="164" spans="1:8" outlineLevel="2">
       <c r="A164" s="14">
         <v>31</v>
       </c>
       <c r="B164" s="6" t="s">
         <v>327</v>
       </c>
       <c r="C164" s="7" t="s">
         <v>328</v>
       </c>
       <c r="D164" s="5">
         <v>0.0</v>
       </c>
       <c r="E164" s="10">
-        <v>41054.0</v>
+        <v>42778.0</v>
       </c>
       <c r="F164" s="10">
-        <v>36948.6</v>
+        <v>38500.2</v>
       </c>
       <c r="G164" s="10">
-        <v>32843.2</v>
+        <v>34222.4</v>
       </c>
       <c r="H164" s="10">
-        <v>28737.8</v>
+        <v>29944.6</v>
       </c>
     </row>
     <row r="165" spans="1:8" outlineLevel="2">
       <c r="A165" s="14">
         <v>32</v>
       </c>
       <c r="B165" s="6" t="s">
         <v>329</v>
       </c>
       <c r="C165" s="7" t="s">
         <v>330</v>
       </c>
       <c r="D165" s="5">
-        <v>87.0</v>
+        <v>209.0</v>
       </c>
       <c r="E165" s="10">
-        <v>5906.0</v>
+        <v>6567.0</v>
       </c>
       <c r="F165" s="10">
-        <v>5315.4</v>
+        <v>5910.3</v>
       </c>
       <c r="G165" s="10">
-        <v>4724.8</v>
+        <v>5253.6</v>
       </c>
       <c r="H165" s="10">
-        <v>4134.2</v>
+        <v>4596.9</v>
       </c>
     </row>
     <row r="166" spans="1:8" outlineLevel="2">
       <c r="A166" s="14">
         <v>33</v>
       </c>
       <c r="B166" s="6" t="s">
         <v>331</v>
       </c>
       <c r="C166" s="7" t="s">
         <v>332</v>
       </c>
       <c r="D166" s="5">
-        <v>45.0</v>
+        <v>22.0</v>
       </c>
       <c r="E166" s="10">
-        <v>21424.0</v>
+        <v>22443.0</v>
       </c>
       <c r="F166" s="10">
-        <v>19281.6</v>
+        <v>20198.7</v>
       </c>
       <c r="G166" s="10">
-        <v>17139.2</v>
+        <v>17954.4</v>
       </c>
       <c r="H166" s="10">
-        <v>14996.8</v>
+        <v>15710.1</v>
       </c>
     </row>
     <row r="167" spans="1:8" outlineLevel="2">
       <c r="A167" s="14">
         <v>34</v>
       </c>
       <c r="B167" s="6" t="s">
         <v>333</v>
       </c>
       <c r="C167" s="7" t="s">
         <v>334</v>
       </c>
       <c r="D167" s="5">
-        <v>70.0</v>
+        <v>89.0</v>
       </c>
       <c r="E167" s="10">
-        <v>3120.0</v>
+        <v>3269.0</v>
       </c>
       <c r="F167" s="10">
-        <v>2808.0</v>
+        <v>2942.1</v>
       </c>
       <c r="G167" s="10">
-        <v>2496.0</v>
+        <v>2615.2</v>
       </c>
       <c r="H167" s="10">
-        <v>2184.0</v>
+        <v>2288.3</v>
       </c>
     </row>
     <row r="168" spans="1:8" outlineLevel="2">
       <c r="A168" s="14">
         <v>35</v>
       </c>
       <c r="B168" s="6" t="s">
         <v>335</v>
       </c>
       <c r="C168" s="7" t="s">
         <v>336</v>
       </c>
       <c r="D168" s="5">
-        <v>71.0</v>
+        <v>85.0</v>
       </c>
       <c r="E168" s="10">
-        <v>3589.0</v>
+        <v>3760.0</v>
       </c>
       <c r="F168" s="10">
-        <v>3230.1</v>
+        <v>3384.0</v>
       </c>
       <c r="G168" s="10">
-        <v>2871.2</v>
+        <v>3008.0</v>
       </c>
       <c r="H168" s="10">
-        <v>2512.3</v>
+        <v>2632.0</v>
       </c>
     </row>
     <row r="169" spans="1:8" outlineLevel="2">
       <c r="A169" s="14">
         <v>36</v>
       </c>
       <c r="B169" s="6" t="s">
         <v>337</v>
       </c>
       <c r="C169" s="7" t="s">
         <v>338</v>
       </c>
       <c r="D169" s="5">
-        <v>0.0</v>
+        <v>6.0</v>
       </c>
       <c r="E169" s="10">
-        <v>1107.0</v>
+        <v>1297.0</v>
       </c>
       <c r="F169" s="10">
-        <v>996.3</v>
+        <v>1167.3</v>
       </c>
       <c r="G169" s="10">
-        <v>885.6</v>
+        <v>1037.6</v>
       </c>
       <c r="H169" s="10">
-        <v>774.9</v>
+        <v>907.9</v>
       </c>
     </row>
     <row r="170" spans="1:8" outlineLevel="2">
       <c r="A170" s="14">
         <v>37</v>
       </c>
       <c r="B170" s="6" t="s">
         <v>339</v>
       </c>
       <c r="C170" s="7" t="s">
         <v>340</v>
       </c>
       <c r="D170" s="5">
-        <v>107.0</v>
+        <v>144.0</v>
       </c>
       <c r="E170" s="10">
-        <v>4363.0</v>
+        <v>4571.0</v>
       </c>
       <c r="F170" s="10">
-        <v>3926.7</v>
+        <v>4113.9</v>
       </c>
       <c r="G170" s="10">
-        <v>3490.4</v>
+        <v>3656.8</v>
       </c>
       <c r="H170" s="10">
-        <v>3054.1</v>
+        <v>3199.7</v>
       </c>
     </row>
     <row r="171" spans="1:8" outlineLevel="2">
       <c r="A171" s="14">
         <v>38</v>
       </c>
       <c r="B171" s="6" t="s">
         <v>341</v>
       </c>
       <c r="C171" s="7" t="s">
         <v>342</v>
       </c>
       <c r="D171" s="5">
-        <v>1.0</v>
+        <v>91.0</v>
       </c>
       <c r="E171" s="10">
-        <v>5021.0</v>
+        <v>5259.0</v>
       </c>
       <c r="F171" s="10">
-        <v>4518.9</v>
+        <v>4733.1</v>
       </c>
       <c r="G171" s="10">
-        <v>4016.8</v>
+        <v>4207.2</v>
       </c>
       <c r="H171" s="10">
-        <v>3514.7</v>
+        <v>3681.3</v>
       </c>
     </row>
     <row r="172" spans="1:8" outlineLevel="2">
       <c r="A172" s="14">
         <v>39</v>
       </c>
       <c r="B172" s="6" t="s">
         <v>343</v>
       </c>
       <c r="C172" s="7" t="s">
         <v>344</v>
       </c>
       <c r="D172" s="5">
-        <v>23.0</v>
+        <v>18.0</v>
       </c>
       <c r="E172" s="10">
-        <v>22498.0</v>
+        <v>23568.0</v>
       </c>
       <c r="F172" s="10">
-        <v>20248.2</v>
+        <v>21211.2</v>
       </c>
       <c r="G172" s="10">
-        <v>17998.4</v>
+        <v>18854.4</v>
       </c>
       <c r="H172" s="10">
-        <v>15748.6</v>
+        <v>16497.6</v>
       </c>
     </row>
     <row r="173" spans="1:8" outlineLevel="2">
       <c r="A173" s="14">
         <v>40</v>
       </c>
       <c r="B173" s="6" t="s">
         <v>345</v>
       </c>
       <c r="C173" s="7" t="s">
         <v>346</v>
       </c>
       <c r="D173" s="5">
-        <v>43.0</v>
+        <v>12.0</v>
       </c>
       <c r="E173" s="10">
-        <v>22592.0</v>
+        <v>26176.0</v>
       </c>
       <c r="F173" s="10">
-        <v>20332.8</v>
+        <v>23558.4</v>
       </c>
       <c r="G173" s="10">
-        <v>18073.6</v>
+        <v>20940.8</v>
       </c>
       <c r="H173" s="10">
-        <v>15814.4</v>
+        <v>18323.2</v>
       </c>
     </row>
     <row r="174" spans="1:8" outlineLevel="2">
       <c r="A174" s="14">
         <v>41</v>
       </c>
       <c r="B174" s="6" t="s">
         <v>347</v>
       </c>
       <c r="C174" s="7" t="s">
         <v>348</v>
       </c>
       <c r="D174" s="5">
         <v>3.0</v>
       </c>
       <c r="E174" s="10">
-        <v>46048.0</v>
+        <v>47558.0</v>
       </c>
       <c r="F174" s="10">
-        <v>41443.2</v>
+        <v>42802.2</v>
       </c>
       <c r="G174" s="10">
-        <v>36838.4</v>
+        <v>38046.4</v>
       </c>
       <c r="H174" s="10">
-        <v>32233.6</v>
+        <v>33290.6</v>
       </c>
     </row>
     <row r="175" spans="1:8" outlineLevel="2">
       <c r="A175" s="14">
         <v>42</v>
       </c>
       <c r="B175" s="6" t="s">
         <v>349</v>
       </c>
       <c r="C175" s="7" t="s">
         <v>350</v>
       </c>
       <c r="D175" s="5">
-        <v>48.0</v>
+        <v>139.0</v>
       </c>
       <c r="E175" s="10">
-        <v>9014.0</v>
+        <v>10070.0</v>
       </c>
       <c r="F175" s="10">
-        <v>8112.6</v>
+        <v>9063.0</v>
       </c>
       <c r="G175" s="10">
-        <v>7211.2</v>
+        <v>8056.0</v>
       </c>
       <c r="H175" s="10">
-        <v>6309.8</v>
+        <v>7049.0</v>
       </c>
     </row>
     <row r="176" spans="1:8" outlineLevel="2">
       <c r="A176" s="14">
         <v>43</v>
       </c>
       <c r="B176" s="6" t="s">
         <v>351</v>
       </c>
       <c r="C176" s="7" t="s">
         <v>352</v>
       </c>
       <c r="D176" s="5">
         <v>6.0</v>
       </c>
       <c r="E176" s="10">
-        <v>25874.0</v>
+        <v>27106.0</v>
       </c>
       <c r="F176" s="10">
-        <v>23286.6</v>
+        <v>24395.4</v>
       </c>
       <c r="G176" s="10">
-        <v>20699.2</v>
+        <v>21684.8</v>
       </c>
       <c r="H176" s="10">
-        <v>18111.8</v>
+        <v>18974.2</v>
       </c>
     </row>
     <row r="177" spans="1:8" outlineLevel="2">
       <c r="A177" s="14">
         <v>44</v>
       </c>
       <c r="B177" s="6" t="s">
         <v>353</v>
       </c>
       <c r="C177" s="7" t="s">
         <v>354</v>
       </c>
       <c r="D177" s="5">
-        <v>30.0</v>
+        <v>42.0</v>
       </c>
       <c r="E177" s="10">
-        <v>28670.0</v>
+        <v>30035.0</v>
       </c>
       <c r="F177" s="10">
-        <v>25803.0</v>
+        <v>27031.5</v>
       </c>
       <c r="G177" s="10">
-        <v>22936.0</v>
+        <v>24028.0</v>
       </c>
       <c r="H177" s="10">
-        <v>20069.0</v>
+        <v>21024.5</v>
       </c>
     </row>
     <row r="178" spans="1:8" outlineLevel="2">
       <c r="A178" s="14">
         <v>45</v>
       </c>
       <c r="B178" s="6" t="s">
         <v>355</v>
       </c>
       <c r="C178" s="7" t="s">
         <v>356</v>
       </c>
       <c r="D178" s="5">
-        <v>8.0</v>
+        <v>69.0</v>
       </c>
       <c r="E178" s="10">
-        <v>25050.0</v>
+        <v>28846.0</v>
       </c>
       <c r="F178" s="10">
-        <v>22545.0</v>
+        <v>25961.4</v>
       </c>
       <c r="G178" s="10">
-        <v>20040.0</v>
+        <v>23076.8</v>
       </c>
       <c r="H178" s="10">
-        <v>17535.0</v>
+        <v>20192.2</v>
       </c>
     </row>
     <row r="179" spans="1:8" outlineLevel="2">
       <c r="A179" s="14">
         <v>46</v>
       </c>
       <c r="B179" s="6" t="s">
         <v>357</v>
       </c>
       <c r="C179" s="7" t="s">
         <v>358</v>
       </c>
       <c r="D179" s="5">
         <v>0.0</v>
       </c>
       <c r="E179" s="10">
         <v>46004.0</v>
       </c>
       <c r="F179" s="10">
         <v>41403.6</v>
       </c>
       <c r="G179" s="10">
         <v>36803.2</v>
       </c>
       <c r="H179" s="10">
         <v>32202.8</v>
       </c>
     </row>
     <row r="180" spans="1:8" outlineLevel="2">
       <c r="A180" s="14">
         <v>47</v>
       </c>
       <c r="B180" s="6" t="s">
         <v>359</v>
       </c>
       <c r="C180" s="7" t="s">
         <v>360</v>
       </c>
       <c r="D180" s="5">
-        <v>0.0</v>
+        <v>95.0</v>
       </c>
       <c r="E180" s="10">
-        <v>10371.0</v>
+        <v>11464.0</v>
       </c>
       <c r="F180" s="10">
-        <v>9333.9</v>
+        <v>10317.6</v>
       </c>
       <c r="G180" s="10">
-        <v>8296.8</v>
+        <v>9171.2</v>
       </c>
       <c r="H180" s="10">
-        <v>7259.7</v>
+        <v>8024.8</v>
       </c>
     </row>
     <row r="181" spans="1:8" outlineLevel="2">
       <c r="A181" s="14">
         <v>48</v>
       </c>
       <c r="B181" s="6" t="s">
         <v>361</v>
       </c>
       <c r="C181" s="7" t="s">
         <v>362</v>
       </c>
       <c r="D181" s="5">
         <v>5.0</v>
       </c>
       <c r="E181" s="10">
-        <v>32973.0</v>
+        <v>34544.0</v>
       </c>
       <c r="F181" s="10">
-        <v>29675.7</v>
+        <v>31089.6</v>
       </c>
       <c r="G181" s="10">
-        <v>26378.4</v>
+        <v>27635.2</v>
       </c>
       <c r="H181" s="10">
-        <v>23081.1</v>
+        <v>24180.8</v>
       </c>
     </row>
     <row r="182" spans="1:8" outlineLevel="2">
       <c r="A182" s="14">
         <v>49</v>
       </c>
       <c r="B182" s="6" t="s">
         <v>363</v>
       </c>
       <c r="C182" s="7" t="s">
         <v>364</v>
       </c>
       <c r="D182" s="5">
-        <v>10.0</v>
+        <v>9.0</v>
       </c>
       <c r="E182" s="10">
-        <v>28610.0</v>
+        <v>29973.0</v>
       </c>
       <c r="F182" s="10">
-        <v>25749.0</v>
+        <v>26975.7</v>
       </c>
       <c r="G182" s="10">
-        <v>22888.0</v>
+        <v>23978.4</v>
       </c>
       <c r="H182" s="10">
-        <v>20027.0</v>
+        <v>20981.1</v>
       </c>
     </row>
     <row r="183" spans="1:8" outlineLevel="2">
       <c r="A183" s="14">
         <v>50</v>
       </c>
       <c r="B183" s="6" t="s">
         <v>365</v>
       </c>
       <c r="C183" s="7" t="s">
         <v>366</v>
       </c>
       <c r="D183" s="5">
-        <v>17.0</v>
+        <v>10.0</v>
       </c>
       <c r="E183" s="10">
-        <v>25902.0</v>
+        <v>29795.0</v>
       </c>
       <c r="F183" s="10">
-        <v>23311.8</v>
+        <v>26815.5</v>
       </c>
       <c r="G183" s="10">
-        <v>20721.6</v>
+        <v>23836.0</v>
       </c>
       <c r="H183" s="10">
-        <v>18131.4</v>
+        <v>20856.5</v>
       </c>
     </row>
     <row r="184" spans="1:8" outlineLevel="2">
       <c r="A184" s="14">
         <v>51</v>
       </c>
       <c r="B184" s="6" t="s">
         <v>367</v>
       </c>
       <c r="C184" s="7" t="s">
         <v>368</v>
       </c>
       <c r="D184" s="5">
         <v>0.0</v>
       </c>
       <c r="E184" s="10">
-        <v>55788.0</v>
+        <v>57112.0</v>
       </c>
       <c r="F184" s="10">
-        <v>50209.2</v>
+        <v>51400.8</v>
       </c>
       <c r="G184" s="10">
-        <v>44630.4</v>
+        <v>45689.6</v>
       </c>
       <c r="H184" s="10">
-        <v>39051.6</v>
+        <v>39978.4</v>
       </c>
     </row>
     <row r="185" spans="1:8" outlineLevel="2">
       <c r="A185" s="14">
         <v>52</v>
       </c>
       <c r="B185" s="6" t="s">
         <v>369</v>
       </c>
       <c r="C185" s="7" t="s">
         <v>370</v>
       </c>
       <c r="D185" s="5">
-        <v>0.0</v>
+        <v>171.0</v>
       </c>
       <c r="E185" s="10">
-        <v>12171.0</v>
+        <v>13429.0</v>
       </c>
       <c r="F185" s="10">
-        <v>10953.9</v>
+        <v>12086.1</v>
       </c>
       <c r="G185" s="10">
-        <v>9736.8</v>
+        <v>10743.2</v>
       </c>
       <c r="H185" s="10">
-        <v>8519.7</v>
+        <v>9400.3</v>
       </c>
     </row>
     <row r="186" spans="1:8" outlineLevel="2">
       <c r="A186" s="14">
         <v>53</v>
       </c>
       <c r="B186" s="6" t="s">
         <v>371</v>
       </c>
       <c r="C186" s="7" t="s">
         <v>372</v>
       </c>
       <c r="D186" s="5">
         <v>3.0</v>
       </c>
       <c r="E186" s="10">
-        <v>32902.0</v>
+        <v>34469.0</v>
       </c>
       <c r="F186" s="10">
-        <v>29611.8</v>
+        <v>31022.1</v>
       </c>
       <c r="G186" s="10">
-        <v>26321.6</v>
+        <v>27575.2</v>
       </c>
       <c r="H186" s="10">
-        <v>23031.4</v>
+        <v>24128.3</v>
       </c>
     </row>
     <row r="187" spans="1:8" outlineLevel="2">
       <c r="A187" s="14">
         <v>54</v>
       </c>
       <c r="B187" s="6" t="s">
         <v>373</v>
       </c>
       <c r="C187" s="7" t="s">
         <v>374</v>
       </c>
       <c r="D187" s="5">
-        <v>42.0</v>
+        <v>31.0</v>
       </c>
       <c r="E187" s="10">
-        <v>35910.0</v>
+        <v>37619.0</v>
       </c>
       <c r="F187" s="10">
-        <v>32319.0</v>
+        <v>33857.1</v>
       </c>
       <c r="G187" s="10">
-        <v>28728.0</v>
+        <v>30095.2</v>
       </c>
       <c r="H187" s="10">
-        <v>25137.0</v>
+        <v>26333.3</v>
       </c>
     </row>
     <row r="188" spans="1:8" outlineLevel="2">
       <c r="A188" s="14">
         <v>55</v>
       </c>
       <c r="B188" s="6" t="s">
         <v>375</v>
       </c>
       <c r="C188" s="7" t="s">
         <v>376</v>
       </c>
       <c r="D188" s="5">
-        <v>0.0</v>
+        <v>54.0</v>
       </c>
       <c r="E188" s="10">
-        <v>31198.0</v>
+        <v>36494.0</v>
       </c>
       <c r="F188" s="10">
-        <v>28078.2</v>
+        <v>32844.6</v>
       </c>
       <c r="G188" s="10">
-        <v>24958.4</v>
+        <v>29195.2</v>
       </c>
       <c r="H188" s="10">
-        <v>21838.6</v>
+        <v>25545.8</v>
       </c>
     </row>
     <row r="189" spans="1:8" outlineLevel="2">
       <c r="A189" s="14">
         <v>56</v>
       </c>
       <c r="B189" s="6" t="s">
         <v>377</v>
       </c>
       <c r="C189" s="7" t="s">
         <v>378</v>
       </c>
       <c r="D189" s="5">
         <v>0.0</v>
       </c>
       <c r="E189" s="10">
         <v>53841.0</v>
       </c>
       <c r="F189" s="10">
         <v>48456.9</v>
       </c>
       <c r="G189" s="10">
         <v>43072.8</v>
       </c>
       <c r="H189" s="10">
         <v>37688.7</v>
       </c>
     </row>
     <row r="190" spans="1:8" outlineLevel="2">
       <c r="A190" s="14">
         <v>57</v>
       </c>
       <c r="B190" s="6" t="s">
         <v>379</v>
       </c>
       <c r="C190" s="7" t="s">
         <v>380</v>
       </c>
       <c r="D190" s="5">
-        <v>8.0</v>
+        <v>48.0</v>
       </c>
       <c r="E190" s="10">
-        <v>14230.0</v>
+        <v>14520.0</v>
       </c>
       <c r="F190" s="10">
-        <v>12807.0</v>
+        <v>13068.0</v>
       </c>
       <c r="G190" s="10">
-        <v>11384.0</v>
+        <v>11616.0</v>
       </c>
       <c r="H190" s="10">
-        <v>9961.0</v>
+        <v>10164.0</v>
       </c>
     </row>
     <row r="191" spans="1:8" outlineLevel="2">
       <c r="A191" s="14">
         <v>58</v>
       </c>
       <c r="B191" s="6" t="s">
         <v>381</v>
       </c>
       <c r="C191" s="7" t="s">
         <v>382</v>
       </c>
       <c r="D191" s="5">
         <v>8.0</v>
       </c>
       <c r="E191" s="10">
-        <v>41294.0</v>
+        <v>43261.0</v>
       </c>
       <c r="F191" s="10">
-        <v>37164.6</v>
+        <v>38934.9</v>
       </c>
       <c r="G191" s="10">
-        <v>33035.2</v>
+        <v>34608.8</v>
       </c>
       <c r="H191" s="10">
-        <v>28905.8</v>
+        <v>30282.7</v>
       </c>
     </row>
     <row r="192" spans="1:8" outlineLevel="2">
       <c r="A192" s="14">
         <v>59</v>
       </c>
       <c r="B192" s="6" t="s">
         <v>383</v>
       </c>
       <c r="C192" s="7" t="s">
         <v>384</v>
       </c>
       <c r="D192" s="5">
-        <v>41.0</v>
+        <v>65.0</v>
       </c>
       <c r="E192" s="10">
-        <v>2578.0</v>
+        <v>2701.0</v>
       </c>
       <c r="F192" s="10">
-        <v>2320.2</v>
+        <v>2430.9</v>
       </c>
       <c r="G192" s="10">
-        <v>2062.4</v>
+        <v>2160.8</v>
       </c>
       <c r="H192" s="10">
-        <v>1804.6</v>
+        <v>1890.7</v>
       </c>
     </row>
     <row r="193" spans="1:8" outlineLevel="2">
       <c r="A193" s="14">
         <v>60</v>
       </c>
       <c r="B193" s="6" t="s">
         <v>385</v>
       </c>
       <c r="C193" s="7" t="s">
         <v>386</v>
       </c>
       <c r="D193" s="5">
-        <v>29.0</v>
+        <v>2.0</v>
       </c>
       <c r="E193" s="10">
-        <v>2968.0</v>
+        <v>3109.0</v>
       </c>
       <c r="F193" s="10">
-        <v>2671.2</v>
+        <v>2798.1</v>
       </c>
       <c r="G193" s="10">
-        <v>2374.4</v>
+        <v>2487.2</v>
       </c>
       <c r="H193" s="10">
-        <v>2077.6</v>
+        <v>2176.3</v>
       </c>
     </row>
     <row r="194" spans="1:8" outlineLevel="2">
       <c r="A194" s="14">
         <v>61</v>
       </c>
       <c r="B194" s="6" t="s">
         <v>387</v>
       </c>
       <c r="C194" s="7" t="s">
         <v>388</v>
       </c>
       <c r="D194" s="5">
-        <v>0.0</v>
+        <v>50.0</v>
       </c>
       <c r="E194" s="10">
-        <v>2878.0</v>
+        <v>3359.0</v>
       </c>
       <c r="F194" s="10">
-        <v>2590.2</v>
+        <v>3023.1</v>
       </c>
       <c r="G194" s="10">
-        <v>2302.4</v>
+        <v>2687.2</v>
       </c>
       <c r="H194" s="10">
-        <v>2014.6</v>
+        <v>2351.3</v>
       </c>
     </row>
     <row r="195" spans="1:8" outlineLevel="2">
       <c r="A195" s="14">
         <v>62</v>
       </c>
       <c r="B195" s="6" t="s">
         <v>389</v>
       </c>
       <c r="C195" s="7" t="s">
         <v>390</v>
       </c>
       <c r="D195" s="5">
-        <v>8.0</v>
+        <v>12.0</v>
       </c>
       <c r="E195" s="10">
-        <v>5509.0</v>
+        <v>5904.0</v>
       </c>
       <c r="F195" s="10">
-        <v>4958.1</v>
+        <v>5313.6</v>
       </c>
       <c r="G195" s="10">
-        <v>4407.2</v>
+        <v>4723.2</v>
       </c>
       <c r="H195" s="10">
-        <v>3856.3</v>
+        <v>4132.8</v>
       </c>
     </row>
     <row r="196" spans="1:8" outlineLevel="2">
       <c r="A196" s="14">
         <v>63</v>
       </c>
       <c r="B196" s="6" t="s">
         <v>391</v>
       </c>
       <c r="C196" s="7" t="s">
         <v>392</v>
       </c>
       <c r="D196" s="5">
-        <v>138.0</v>
+        <v>475.0</v>
       </c>
       <c r="E196" s="10">
-        <v>1195.0</v>
+        <v>1401.0</v>
       </c>
       <c r="F196" s="10">
-        <v>1075.5</v>
+        <v>1260.9</v>
       </c>
       <c r="G196" s="10">
-        <v>956.0</v>
+        <v>1120.8</v>
       </c>
       <c r="H196" s="10">
-        <v>836.5</v>
+        <v>980.7</v>
       </c>
     </row>
     <row r="197" spans="1:8" outlineLevel="2">
       <c r="A197" s="14">
         <v>64</v>
       </c>
       <c r="B197" s="6" t="s">
         <v>393</v>
       </c>
       <c r="C197" s="7" t="s">
         <v>394</v>
       </c>
       <c r="D197" s="5">
-        <v>103.0</v>
+        <v>178.0</v>
       </c>
       <c r="E197" s="10">
-        <v>3722.0</v>
+        <v>3899.0</v>
       </c>
       <c r="F197" s="10">
-        <v>3349.8</v>
+        <v>3509.1</v>
       </c>
       <c r="G197" s="10">
-        <v>2977.6</v>
+        <v>3119.2</v>
       </c>
       <c r="H197" s="10">
-        <v>2605.4</v>
+        <v>2729.3</v>
       </c>
     </row>
     <row r="198" spans="1:8" outlineLevel="2">
       <c r="A198" s="14">
         <v>65</v>
       </c>
       <c r="B198" s="6" t="s">
         <v>395</v>
       </c>
       <c r="C198" s="7" t="s">
         <v>396</v>
       </c>
       <c r="D198" s="5">
-        <v>11.0</v>
+        <v>23.0</v>
       </c>
       <c r="E198" s="10">
-        <v>4221.0</v>
+        <v>4422.0</v>
       </c>
       <c r="F198" s="10">
-        <v>3798.9</v>
+        <v>3979.8</v>
       </c>
       <c r="G198" s="10">
-        <v>3376.8</v>
+        <v>3537.6</v>
       </c>
       <c r="H198" s="10">
-        <v>2954.7</v>
+        <v>3095.4</v>
       </c>
     </row>
     <row r="199" spans="1:8" outlineLevel="2">
       <c r="A199" s="14">
         <v>66</v>
       </c>
       <c r="B199" s="6" t="s">
         <v>397</v>
       </c>
       <c r="C199" s="7" t="s">
         <v>398</v>
       </c>
       <c r="D199" s="5">
-        <v>24.0</v>
+        <v>17.0</v>
       </c>
       <c r="E199" s="10">
-        <v>43648.0</v>
+        <v>45726.0</v>
       </c>
       <c r="F199" s="10">
-        <v>39283.2</v>
+        <v>41153.4</v>
       </c>
       <c r="G199" s="10">
-        <v>34918.4</v>
+        <v>36580.8</v>
       </c>
       <c r="H199" s="10">
-        <v>30553.6</v>
+        <v>32008.2</v>
       </c>
     </row>
     <row r="200" spans="1:8" outlineLevel="2">
       <c r="A200" s="14">
         <v>67</v>
       </c>
       <c r="B200" s="6" t="s">
         <v>399</v>
       </c>
       <c r="C200" s="7" t="s">
         <v>400</v>
       </c>
       <c r="D200" s="5">
-        <v>3.0</v>
+        <v>0.0</v>
       </c>
       <c r="E200" s="10">
-        <v>37058.0</v>
+        <v>42683.0</v>
       </c>
       <c r="F200" s="10">
-        <v>33352.2</v>
+        <v>38414.7</v>
       </c>
       <c r="G200" s="10">
-        <v>29646.4</v>
+        <v>34146.4</v>
       </c>
       <c r="H200" s="10">
-        <v>25940.6</v>
+        <v>29878.1</v>
       </c>
     </row>
     <row r="201" spans="1:8" outlineLevel="2">
       <c r="A201" s="14">
         <v>68</v>
       </c>
       <c r="B201" s="6" t="s">
         <v>401</v>
       </c>
       <c r="C201" s="7" t="s">
         <v>402</v>
       </c>
       <c r="D201" s="5">
         <v>0.0</v>
       </c>
       <c r="E201" s="10">
-        <v>80033.0</v>
+        <v>81933.0</v>
       </c>
       <c r="F201" s="10">
-        <v>72029.7</v>
+        <v>73739.7</v>
       </c>
       <c r="G201" s="10">
-        <v>64026.4</v>
+        <v>65546.4</v>
       </c>
       <c r="H201" s="10">
-        <v>56023.1</v>
+        <v>57353.1</v>
       </c>
     </row>
     <row r="202" spans="1:8" outlineLevel="2">
       <c r="A202" s="14">
         <v>69</v>
       </c>
       <c r="B202" s="6" t="s">
         <v>403</v>
       </c>
       <c r="C202" s="7" t="s">
         <v>404</v>
       </c>
       <c r="D202" s="5">
-        <v>16.0</v>
+        <v>43.0</v>
       </c>
       <c r="E202" s="10">
-        <v>16598.0</v>
+        <v>18524.0</v>
       </c>
       <c r="F202" s="10">
-        <v>14938.2</v>
+        <v>16671.6</v>
       </c>
       <c r="G202" s="10">
-        <v>13278.4</v>
+        <v>14819.2</v>
       </c>
       <c r="H202" s="10">
-        <v>11618.6</v>
+        <v>12966.8</v>
       </c>
     </row>
     <row r="203" spans="1:8" outlineLevel="2">
       <c r="A203" s="14">
         <v>70</v>
       </c>
       <c r="B203" s="6" t="s">
         <v>405</v>
       </c>
       <c r="C203" s="7" t="s">
         <v>406</v>
       </c>
       <c r="D203" s="5">
-        <v>12.0</v>
+        <v>23.0</v>
       </c>
       <c r="E203" s="10">
-        <v>73355.0</v>
+        <v>76848.0</v>
       </c>
       <c r="F203" s="10">
-        <v>66019.5</v>
+        <v>69163.2</v>
       </c>
       <c r="G203" s="10">
-        <v>58684.0</v>
+        <v>61478.4</v>
       </c>
       <c r="H203" s="10">
-        <v>51348.5</v>
+        <v>53793.6</v>
       </c>
     </row>
     <row r="204" spans="1:8" outlineLevel="2">
       <c r="A204" s="14">
         <v>71</v>
       </c>
       <c r="B204" s="6" t="s">
         <v>407</v>
       </c>
       <c r="C204" s="7" t="s">
         <v>408</v>
       </c>
       <c r="D204" s="5">
-        <v>7.0</v>
+        <v>4.0</v>
       </c>
       <c r="E204" s="10">
-        <v>41402.0</v>
+        <v>45006.0</v>
       </c>
       <c r="F204" s="10">
-        <v>37261.8</v>
+        <v>40505.4</v>
       </c>
       <c r="G204" s="10">
-        <v>33121.6</v>
+        <v>36004.8</v>
       </c>
       <c r="H204" s="10">
-        <v>28981.4</v>
+        <v>31504.2</v>
       </c>
     </row>
     <row r="205" spans="1:8" outlineLevel="2">
       <c r="A205" s="14">
         <v>72</v>
       </c>
       <c r="B205" s="6" t="s">
         <v>409</v>
       </c>
       <c r="C205" s="7" t="s">
         <v>410</v>
       </c>
       <c r="D205" s="5">
         <v>0.0</v>
       </c>
       <c r="E205" s="10">
-        <v>90696.0</v>
+        <v>92849.0</v>
       </c>
       <c r="F205" s="10">
-        <v>81626.4</v>
+        <v>83564.1</v>
       </c>
       <c r="G205" s="10">
-        <v>72556.8</v>
+        <v>74279.2</v>
       </c>
       <c r="H205" s="10">
-        <v>63487.2</v>
+        <v>64994.3</v>
       </c>
     </row>
     <row r="206" spans="1:8" outlineLevel="2">
       <c r="A206" s="14">
         <v>73</v>
       </c>
       <c r="B206" s="6" t="s">
         <v>411</v>
       </c>
       <c r="C206" s="7" t="s">
         <v>412</v>
       </c>
       <c r="D206" s="5">
-        <v>0.0</v>
+        <v>55.0</v>
       </c>
       <c r="E206" s="10">
-        <v>19856.0</v>
+        <v>22078.0</v>
       </c>
       <c r="F206" s="10">
-        <v>17870.4</v>
+        <v>19870.2</v>
       </c>
       <c r="G206" s="10">
-        <v>15884.8</v>
+        <v>17662.4</v>
       </c>
       <c r="H206" s="10">
-        <v>13899.2</v>
+        <v>15454.6</v>
       </c>
     </row>
     <row r="207" spans="1:8" outlineLevel="2">
       <c r="A207" s="14">
         <v>74</v>
       </c>
       <c r="B207" s="6" t="s">
         <v>413</v>
       </c>
       <c r="C207" s="7" t="s">
         <v>414</v>
       </c>
       <c r="D207" s="5">
-        <v>24.0</v>
+        <v>92.0</v>
       </c>
       <c r="E207" s="10">
-        <v>2805.0</v>
+        <v>2938.0</v>
       </c>
       <c r="F207" s="10">
-        <v>2524.5</v>
+        <v>2644.2</v>
       </c>
       <c r="G207" s="10">
-        <v>2244.0</v>
+        <v>2350.4</v>
       </c>
       <c r="H207" s="10">
-        <v>1963.5</v>
+        <v>2056.6</v>
       </c>
     </row>
     <row r="208" spans="1:8" outlineLevel="2">
       <c r="A208" s="14">
         <v>75</v>
       </c>
       <c r="B208" s="6" t="s">
         <v>415</v>
       </c>
       <c r="C208" s="7" t="s">
         <v>416</v>
       </c>
       <c r="D208" s="5">
-        <v>48.0</v>
+        <v>7.0</v>
       </c>
       <c r="E208" s="10">
-        <v>3229.0</v>
+        <v>3382.0</v>
       </c>
       <c r="F208" s="10">
-        <v>2906.1</v>
+        <v>3043.8</v>
       </c>
       <c r="G208" s="10">
-        <v>2583.2</v>
+        <v>2705.6</v>
       </c>
       <c r="H208" s="10">
-        <v>2260.3</v>
+        <v>2367.4</v>
       </c>
     </row>
     <row r="209" spans="1:8" outlineLevel="2">
       <c r="A209" s="14">
         <v>76</v>
       </c>
       <c r="B209" s="6" t="s">
         <v>417</v>
       </c>
       <c r="C209" s="7" t="s">
         <v>418</v>
       </c>
       <c r="D209" s="5">
-        <v>0.0</v>
+        <v>181.0</v>
       </c>
       <c r="E209" s="10">
-        <v>3222.0</v>
+        <v>3777.0</v>
       </c>
       <c r="F209" s="10">
-        <v>2899.8</v>
+        <v>3399.3</v>
       </c>
       <c r="G209" s="10">
-        <v>2577.6</v>
+        <v>3021.6</v>
       </c>
       <c r="H209" s="10">
-        <v>2255.4</v>
+        <v>2643.9</v>
       </c>
     </row>
     <row r="210" spans="1:8" outlineLevel="2">
       <c r="A210" s="14">
         <v>77</v>
       </c>
       <c r="B210" s="6" t="s">
         <v>419</v>
       </c>
       <c r="C210" s="7" t="s">
         <v>420</v>
       </c>
       <c r="D210" s="5">
-        <v>26.0</v>
+        <v>10.0</v>
       </c>
       <c r="E210" s="10">
-        <v>5622.0</v>
+        <v>6024.0</v>
       </c>
       <c r="F210" s="10">
-        <v>5059.8</v>
+        <v>5421.6</v>
       </c>
       <c r="G210" s="10">
-        <v>4497.6</v>
+        <v>4819.2</v>
       </c>
       <c r="H210" s="10">
-        <v>3935.4</v>
+        <v>4216.8</v>
       </c>
     </row>
     <row r="211" spans="1:8" outlineLevel="2">
       <c r="A211" s="14">
         <v>78</v>
       </c>
       <c r="B211" s="6" t="s">
         <v>421</v>
       </c>
       <c r="C211" s="7" t="s">
         <v>422</v>
       </c>
       <c r="D211" s="5">
-        <v>0.0</v>
+        <v>378.0</v>
       </c>
       <c r="E211" s="10">
-        <v>1405.0</v>
+        <v>1644.0</v>
       </c>
       <c r="F211" s="10">
-        <v>1264.5</v>
+        <v>1479.6</v>
       </c>
       <c r="G211" s="10">
-        <v>1124.0</v>
+        <v>1315.2</v>
       </c>
       <c r="H211" s="10">
-        <v>983.5</v>
+        <v>1150.8</v>
       </c>
     </row>
     <row r="212" spans="1:8" outlineLevel="2">
       <c r="A212" s="14">
         <v>79</v>
       </c>
       <c r="B212" s="6" t="s">
         <v>423</v>
       </c>
       <c r="C212" s="7" t="s">
         <v>424</v>
       </c>
       <c r="D212" s="5">
-        <v>174.0</v>
+        <v>186.0</v>
       </c>
       <c r="E212" s="10">
-        <v>4000.0</v>
+        <v>4190.0</v>
       </c>
       <c r="F212" s="10">
-        <v>3600.0</v>
+        <v>3771.0</v>
       </c>
       <c r="G212" s="10">
-        <v>3200.0</v>
+        <v>3352.0</v>
       </c>
       <c r="H212" s="10">
-        <v>2800.0</v>
+        <v>2933.0</v>
       </c>
     </row>
     <row r="213" spans="1:8" outlineLevel="2">
       <c r="A213" s="14">
         <v>80</v>
       </c>
       <c r="B213" s="6" t="s">
         <v>425</v>
       </c>
       <c r="C213" s="7" t="s">
         <v>426</v>
       </c>
       <c r="D213" s="5">
-        <v>24.0</v>
+        <v>33.0</v>
       </c>
       <c r="E213" s="10">
-        <v>4597.0</v>
+        <v>4816.0</v>
       </c>
       <c r="F213" s="10">
-        <v>4137.3</v>
+        <v>4334.4</v>
       </c>
       <c r="G213" s="10">
-        <v>3677.6</v>
+        <v>3852.8</v>
       </c>
       <c r="H213" s="10">
-        <v>3217.9</v>
+        <v>3371.2</v>
       </c>
     </row>
     <row r="214" spans="1:8" outlineLevel="2">
       <c r="A214" s="14">
         <v>81</v>
       </c>
       <c r="B214" s="6" t="s">
         <v>427</v>
       </c>
       <c r="C214" s="7" t="s">
         <v>428</v>
       </c>
       <c r="D214" s="5">
-        <v>20.0</v>
+        <v>3.0</v>
       </c>
       <c r="E214" s="10">
-        <v>47562.0</v>
+        <v>49826.0</v>
       </c>
       <c r="F214" s="10">
-        <v>42805.8</v>
+        <v>44843.4</v>
       </c>
       <c r="G214" s="10">
-        <v>38049.6</v>
+        <v>39860.8</v>
       </c>
       <c r="H214" s="10">
-        <v>33293.4</v>
+        <v>34878.2</v>
       </c>
     </row>
     <row r="215" spans="1:8" outlineLevel="2">
       <c r="A215" s="14">
         <v>82</v>
       </c>
       <c r="B215" s="6" t="s">
         <v>429</v>
       </c>
       <c r="C215" s="7" t="s">
         <v>430</v>
       </c>
       <c r="D215" s="5">
-        <v>13.0</v>
+        <v>6.0</v>
       </c>
       <c r="E215" s="10">
-        <v>46555.0</v>
+        <v>47820.0</v>
       </c>
       <c r="F215" s="10">
-        <v>41899.5</v>
+        <v>43038.0</v>
       </c>
       <c r="G215" s="10">
-        <v>37244.0</v>
+        <v>38256.0</v>
       </c>
       <c r="H215" s="10">
-        <v>32588.5</v>
+        <v>33474.0</v>
       </c>
     </row>
     <row r="216" spans="1:8" outlineLevel="2">
       <c r="A216" s="14">
         <v>83</v>
       </c>
       <c r="B216" s="6" t="s">
         <v>431</v>
       </c>
       <c r="C216" s="7" t="s">
         <v>432</v>
       </c>
       <c r="D216" s="5">
         <v>0.0</v>
       </c>
       <c r="E216" s="10">
-        <v>97881.0</v>
+        <v>100204.0</v>
       </c>
       <c r="F216" s="10">
-        <v>88092.9</v>
+        <v>90183.6</v>
       </c>
       <c r="G216" s="10">
-        <v>78304.8</v>
+        <v>80163.2</v>
       </c>
       <c r="H216" s="10">
-        <v>68516.7</v>
+        <v>70142.8</v>
       </c>
     </row>
     <row r="217" spans="1:8" outlineLevel="2">
       <c r="A217" s="14">
         <v>84</v>
       </c>
       <c r="B217" s="6" t="s">
         <v>433</v>
       </c>
       <c r="C217" s="7" t="s">
         <v>434</v>
       </c>
       <c r="D217" s="5">
-        <v>18.0</v>
+        <v>99.0</v>
       </c>
       <c r="E217" s="10">
-        <v>20669.0</v>
+        <v>23974.0</v>
       </c>
       <c r="F217" s="10">
-        <v>18602.1</v>
+        <v>21576.6</v>
       </c>
       <c r="G217" s="10">
-        <v>16535.2</v>
+        <v>19179.2</v>
       </c>
       <c r="H217" s="10">
-        <v>14468.3</v>
+        <v>16781.8</v>
       </c>
     </row>
     <row r="218" spans="1:8" outlineLevel="2">
       <c r="A218" s="14">
         <v>85</v>
       </c>
       <c r="B218" s="6" t="s">
         <v>435</v>
       </c>
       <c r="C218" s="7" t="s">
         <v>436</v>
       </c>
       <c r="D218" s="5">
-        <v>2.0</v>
+        <v>6.0</v>
       </c>
       <c r="E218" s="10">
-        <v>85310.0</v>
+        <v>89373.0</v>
       </c>
       <c r="F218" s="10">
-        <v>76779.0</v>
+        <v>80435.7</v>
       </c>
       <c r="G218" s="10">
-        <v>68248.0</v>
+        <v>71498.4</v>
       </c>
       <c r="H218" s="10">
-        <v>59717.0</v>
+        <v>62561.1</v>
       </c>
     </row>
     <row r="219" spans="1:8" outlineLevel="2">
       <c r="A219" s="14">
         <v>86</v>
       </c>
       <c r="B219" s="6" t="s">
         <v>437</v>
       </c>
       <c r="C219" s="7" t="s">
         <v>438</v>
       </c>
       <c r="D219" s="5">
-        <v>9.0</v>
+        <v>4.0</v>
       </c>
       <c r="E219" s="10">
-        <v>48989.0</v>
+        <v>57278.0</v>
       </c>
       <c r="F219" s="10">
-        <v>44090.1</v>
+        <v>51550.2</v>
       </c>
       <c r="G219" s="10">
-        <v>39191.2</v>
+        <v>45822.4</v>
       </c>
       <c r="H219" s="10">
-        <v>34292.3</v>
+        <v>40094.6</v>
       </c>
     </row>
     <row r="220" spans="1:8" outlineLevel="2">
       <c r="A220" s="14">
         <v>87</v>
       </c>
       <c r="B220" s="6" t="s">
         <v>439</v>
       </c>
       <c r="C220" s="7" t="s">
         <v>440</v>
       </c>
       <c r="D220" s="5">
         <v>0.0</v>
       </c>
       <c r="E220" s="10">
-        <v>104661.0</v>
+        <v>107146.0</v>
       </c>
       <c r="F220" s="10">
-        <v>94194.9</v>
+        <v>96431.4</v>
       </c>
       <c r="G220" s="10">
-        <v>83728.8</v>
+        <v>85716.8</v>
       </c>
       <c r="H220" s="10">
-        <v>73262.7</v>
+        <v>75002.2</v>
       </c>
     </row>
     <row r="221" spans="1:8" outlineLevel="2">
       <c r="A221" s="14">
         <v>88</v>
       </c>
       <c r="B221" s="6" t="s">
         <v>441</v>
       </c>
       <c r="C221" s="7" t="s">
         <v>442</v>
       </c>
       <c r="D221" s="5">
-        <v>0.0</v>
+        <v>42.0</v>
       </c>
       <c r="E221" s="10">
-        <v>26590.0</v>
+        <v>29959.0</v>
       </c>
       <c r="F221" s="10">
-        <v>23931.0</v>
+        <v>26963.1</v>
       </c>
       <c r="G221" s="10">
-        <v>21272.0</v>
+        <v>23967.2</v>
       </c>
       <c r="H221" s="10">
-        <v>18613.0</v>
+        <v>20971.3</v>
       </c>
     </row>
     <row r="222" spans="1:8" outlineLevel="2">
       <c r="A222" s="14">
         <v>89</v>
       </c>
       <c r="B222" s="6" t="s">
         <v>443</v>
       </c>
       <c r="C222" s="7" t="s">
         <v>444</v>
       </c>
       <c r="D222" s="5">
-        <v>5.0</v>
+        <v>1.0</v>
       </c>
       <c r="E222" s="10">
-        <v>56696.0</v>
+        <v>59396.0</v>
       </c>
       <c r="F222" s="10">
-        <v>51026.4</v>
+        <v>53456.4</v>
       </c>
       <c r="G222" s="10">
-        <v>45356.8</v>
+        <v>47516.8</v>
       </c>
       <c r="H222" s="10">
-        <v>39687.2</v>
+        <v>41577.2</v>
       </c>
     </row>
     <row r="223" spans="1:8" outlineLevel="2">
       <c r="A223" s="14">
         <v>90</v>
       </c>
       <c r="B223" s="6" t="s">
         <v>445</v>
       </c>
       <c r="C223" s="7" t="s">
         <v>446</v>
       </c>
       <c r="D223" s="5">
-        <v>0.0</v>
+        <v>5.0</v>
       </c>
       <c r="E223" s="10">
-        <v>98097.0</v>
+        <v>102768.0</v>
       </c>
       <c r="F223" s="10">
-        <v>88287.3</v>
+        <v>92491.2</v>
       </c>
       <c r="G223" s="10">
-        <v>78477.6</v>
+        <v>82214.4</v>
       </c>
       <c r="H223" s="10">
-        <v>68667.9</v>
+        <v>71937.6</v>
       </c>
     </row>
     <row r="224" spans="1:8" outlineLevel="2">
       <c r="A224" s="14">
         <v>91</v>
       </c>
       <c r="B224" s="6" t="s">
         <v>447</v>
       </c>
       <c r="C224" s="7" t="s">
         <v>448</v>
       </c>
       <c r="D224" s="5">
         <v>0.0</v>
       </c>
       <c r="E224" s="10">
-        <v>132005.0</v>
+        <v>135139.0</v>
       </c>
       <c r="F224" s="10">
-        <v>118804.5</v>
+        <v>121625.1</v>
       </c>
       <c r="G224" s="10">
-        <v>105604.0</v>
+        <v>108111.2</v>
       </c>
       <c r="H224" s="10">
-        <v>92403.5</v>
+        <v>94597.3</v>
       </c>
     </row>
     <row r="225" spans="1:8" outlineLevel="2">
       <c r="A225" s="14">
         <v>92</v>
       </c>
       <c r="B225" s="6" t="s">
         <v>449</v>
       </c>
       <c r="C225" s="7" t="s">
         <v>450</v>
       </c>
       <c r="D225" s="5">
-        <v>186.0</v>
+        <v>141.0</v>
       </c>
       <c r="E225" s="10">
-        <v>3360.0</v>
+        <v>3520.0</v>
       </c>
       <c r="F225" s="10">
-        <v>3024.0</v>
+        <v>3168.0</v>
       </c>
       <c r="G225" s="10">
-        <v>2688.0</v>
+        <v>2816.0</v>
       </c>
       <c r="H225" s="10">
-        <v>2352.0</v>
+        <v>2464.0</v>
       </c>
     </row>
     <row r="226" spans="1:8" outlineLevel="2">
       <c r="A226" s="14">
         <v>93</v>
       </c>
       <c r="B226" s="6" t="s">
         <v>451</v>
       </c>
       <c r="C226" s="7" t="s">
         <v>452</v>
       </c>
       <c r="D226" s="5">
-        <v>50.0</v>
+        <v>10.0</v>
       </c>
       <c r="E226" s="10">
-        <v>3858.0</v>
+        <v>4042.0</v>
       </c>
       <c r="F226" s="10">
-        <v>3472.2</v>
+        <v>3637.8</v>
       </c>
       <c r="G226" s="10">
-        <v>3086.4</v>
+        <v>3233.6</v>
       </c>
       <c r="H226" s="10">
-        <v>2700.6</v>
+        <v>2829.4</v>
       </c>
     </row>
     <row r="227" spans="1:8" outlineLevel="2">
       <c r="A227" s="14">
         <v>94</v>
       </c>
       <c r="B227" s="6" t="s">
         <v>453</v>
       </c>
       <c r="C227" s="7" t="s">
         <v>454</v>
       </c>
       <c r="D227" s="5">
-        <v>0.0</v>
+        <v>597.0</v>
       </c>
       <c r="E227" s="10">
-        <v>3589.0</v>
+        <v>4130.0</v>
       </c>
       <c r="F227" s="10">
-        <v>3230.1</v>
+        <v>3717.0</v>
       </c>
       <c r="G227" s="10">
-        <v>2871.2</v>
+        <v>3304.0</v>
       </c>
       <c r="H227" s="10">
-        <v>2512.3</v>
+        <v>2891.0</v>
       </c>
     </row>
     <row r="228" spans="1:8" outlineLevel="2">
       <c r="A228" s="14">
         <v>95</v>
       </c>
       <c r="B228" s="6" t="s">
         <v>455</v>
       </c>
       <c r="C228" s="7" t="s">
         <v>456</v>
       </c>
       <c r="D228" s="5">
-        <v>56.0</v>
+        <v>40.0</v>
       </c>
       <c r="E228" s="10">
-        <v>6072.0</v>
+        <v>6505.0</v>
       </c>
       <c r="F228" s="10">
-        <v>5464.8</v>
+        <v>5854.5</v>
       </c>
       <c r="G228" s="10">
-        <v>4857.6</v>
+        <v>5204.0</v>
       </c>
       <c r="H228" s="10">
-        <v>4250.4</v>
+        <v>4553.5</v>
       </c>
     </row>
     <row r="229" spans="1:8" outlineLevel="2">
       <c r="A229" s="14">
         <v>96</v>
       </c>
       <c r="B229" s="6" t="s">
         <v>457</v>
       </c>
       <c r="C229" s="7" t="s">
         <v>458</v>
       </c>
       <c r="D229" s="5">
-        <v>0.0</v>
+        <v>190.0</v>
       </c>
       <c r="E229" s="10">
-        <v>1290.0</v>
+        <v>1451.0</v>
       </c>
       <c r="F229" s="10">
-        <v>1161.0</v>
+        <v>1305.9</v>
       </c>
       <c r="G229" s="10">
-        <v>1032.0</v>
+        <v>1160.8</v>
       </c>
       <c r="H229" s="10">
-        <v>903.0</v>
+        <v>1015.7</v>
       </c>
     </row>
     <row r="230" spans="1:8" outlineLevel="2">
       <c r="A230" s="14">
         <v>97</v>
       </c>
       <c r="B230" s="6" t="s">
         <v>459</v>
       </c>
       <c r="C230" s="7" t="s">
         <v>460</v>
       </c>
       <c r="D230" s="5">
-        <v>123.0</v>
+        <v>117.0</v>
       </c>
       <c r="E230" s="10">
-        <v>4594.0</v>
+        <v>4813.0</v>
       </c>
       <c r="F230" s="10">
-        <v>4134.6</v>
+        <v>4331.7</v>
       </c>
       <c r="G230" s="10">
-        <v>3675.2</v>
+        <v>3850.4</v>
       </c>
       <c r="H230" s="10">
-        <v>3215.8</v>
+        <v>3369.1</v>
       </c>
     </row>
     <row r="231" spans="1:8" outlineLevel="2">
       <c r="A231" s="14">
         <v>98</v>
       </c>
       <c r="B231" s="6" t="s">
         <v>461</v>
       </c>
       <c r="C231" s="7" t="s">
         <v>462</v>
       </c>
       <c r="D231" s="5">
-        <v>50.0</v>
+        <v>81.0</v>
       </c>
       <c r="E231" s="10">
-        <v>5277.0</v>
+        <v>5530.0</v>
       </c>
       <c r="F231" s="10">
-        <v>4749.3</v>
+        <v>4977.0</v>
       </c>
       <c r="G231" s="10">
-        <v>4221.6</v>
+        <v>4424.0</v>
       </c>
       <c r="H231" s="10">
-        <v>3693.9</v>
+        <v>3871.0</v>
       </c>
     </row>
     <row r="232" spans="1:8" outlineLevel="2">
       <c r="A232" s="14">
         <v>99</v>
       </c>
       <c r="B232" s="6" t="s">
         <v>463</v>
       </c>
       <c r="C232" s="7" t="s">
         <v>464</v>
       </c>
       <c r="D232" s="5">
-        <v>9.0</v>
+        <v>4.0</v>
       </c>
       <c r="E232" s="10">
-        <v>70056.0</v>
+        <v>73392.0</v>
       </c>
       <c r="F232" s="10">
-        <v>63050.4</v>
+        <v>66052.8</v>
       </c>
       <c r="G232" s="10">
-        <v>56044.8</v>
+        <v>58713.6</v>
       </c>
       <c r="H232" s="10">
-        <v>49039.2</v>
+        <v>51374.4</v>
       </c>
     </row>
     <row r="233" spans="1:8" outlineLevel="2">
       <c r="A233" s="14">
         <v>100</v>
       </c>
       <c r="B233" s="6" t="s">
         <v>465</v>
       </c>
       <c r="C233" s="7" t="s">
         <v>466</v>
       </c>
       <c r="D233" s="5">
-        <v>9.0</v>
+        <v>3.0</v>
       </c>
       <c r="E233" s="10">
-        <v>59180.0</v>
+        <v>68323.0</v>
       </c>
       <c r="F233" s="10">
-        <v>53262.0</v>
+        <v>61490.7</v>
       </c>
       <c r="G233" s="10">
-        <v>47344.0</v>
+        <v>54658.4</v>
       </c>
       <c r="H233" s="10">
-        <v>41426.0</v>
+        <v>47826.1</v>
       </c>
     </row>
     <row r="234" spans="1:8" outlineLevel="2">
       <c r="A234" s="14">
         <v>101</v>
       </c>
       <c r="B234" s="6" t="s">
         <v>467</v>
       </c>
       <c r="C234" s="7" t="s">
         <v>468</v>
       </c>
       <c r="D234" s="5">
         <v>0.0</v>
       </c>
       <c r="E234" s="10">
-        <v>124251.0</v>
+        <v>127201.0</v>
       </c>
       <c r="F234" s="10">
-        <v>111825.9</v>
+        <v>114480.9</v>
       </c>
       <c r="G234" s="10">
-        <v>99400.8</v>
+        <v>101760.8</v>
       </c>
       <c r="H234" s="10">
-        <v>86975.7</v>
+        <v>89040.7</v>
       </c>
     </row>
     <row r="235" spans="1:8" outlineLevel="2">
       <c r="A235" s="14">
         <v>102</v>
       </c>
       <c r="B235" s="6" t="s">
         <v>469</v>
       </c>
       <c r="C235" s="7" t="s">
         <v>470</v>
       </c>
       <c r="D235" s="5">
-        <v>12.0</v>
+        <v>17.0</v>
       </c>
       <c r="E235" s="10">
-        <v>28926.0</v>
+        <v>31894.0</v>
       </c>
       <c r="F235" s="10">
-        <v>26033.4</v>
+        <v>28704.6</v>
       </c>
       <c r="G235" s="10">
-        <v>23140.8</v>
+        <v>25515.2</v>
       </c>
       <c r="H235" s="10">
-        <v>20248.2</v>
+        <v>22325.8</v>
       </c>
     </row>
     <row r="236" spans="1:8" outlineLevel="2">
       <c r="A236" s="14">
         <v>103</v>
       </c>
       <c r="B236" s="6" t="s">
         <v>471</v>
       </c>
       <c r="C236" s="7" t="s">
         <v>472</v>
       </c>
       <c r="D236" s="5">
-        <v>7.0</v>
+        <v>5.0</v>
       </c>
       <c r="E236" s="10">
-        <v>110484.0</v>
+        <v>115745.0</v>
       </c>
       <c r="F236" s="10">
-        <v>99435.6</v>
+        <v>104170.5</v>
       </c>
       <c r="G236" s="10">
-        <v>88387.2</v>
+        <v>92596.0</v>
       </c>
       <c r="H236" s="10">
-        <v>77338.8</v>
+        <v>81021.5</v>
       </c>
     </row>
     <row r="237" spans="1:8" outlineLevel="2">
       <c r="A237" s="14">
         <v>104</v>
       </c>
       <c r="B237" s="6" t="s">
         <v>473</v>
       </c>
       <c r="C237" s="7" t="s">
         <v>474</v>
       </c>
       <c r="D237" s="5">
-        <v>9.0</v>
+        <v>1.0</v>
       </c>
       <c r="E237" s="10">
-        <v>78528.0</v>
+        <v>91308.0</v>
       </c>
       <c r="F237" s="10">
-        <v>70675.2</v>
+        <v>82177.2</v>
       </c>
       <c r="G237" s="10">
-        <v>62822.4</v>
+        <v>73046.4</v>
       </c>
       <c r="H237" s="10">
-        <v>54969.6</v>
+        <v>63915.6</v>
       </c>
     </row>
     <row r="238" spans="1:8" outlineLevel="2">
       <c r="A238" s="14">
         <v>105</v>
       </c>
       <c r="B238" s="6" t="s">
         <v>475</v>
       </c>
       <c r="C238" s="7" t="s">
         <v>476</v>
       </c>
       <c r="D238" s="5">
         <v>0.0</v>
       </c>
       <c r="E238" s="10">
-        <v>142032.0</v>
+        <v>145403.0</v>
       </c>
       <c r="F238" s="10">
-        <v>127828.8</v>
+        <v>130862.7</v>
       </c>
       <c r="G238" s="10">
-        <v>113625.6</v>
+        <v>116322.4</v>
       </c>
       <c r="H238" s="10">
-        <v>99422.4</v>
+        <v>101782.1</v>
       </c>
     </row>
     <row r="239" spans="1:8" outlineLevel="2">
       <c r="A239" s="14">
         <v>106</v>
       </c>
       <c r="B239" s="6" t="s">
         <v>477</v>
       </c>
       <c r="C239" s="7" t="s">
         <v>478</v>
       </c>
       <c r="D239" s="5">
-        <v>17.0</v>
+        <v>12.0</v>
       </c>
       <c r="E239" s="10">
-        <v>43850.0</v>
+        <v>47467.0</v>
       </c>
       <c r="F239" s="10">
-        <v>39465.0</v>
+        <v>42720.3</v>
       </c>
       <c r="G239" s="10">
-        <v>35080.0</v>
+        <v>37973.6</v>
       </c>
       <c r="H239" s="10">
-        <v>30695.0</v>
+        <v>33226.9</v>
       </c>
     </row>
     <row r="240" spans="1:8" outlineLevel="2">
       <c r="A240" s="14">
         <v>107</v>
       </c>
       <c r="B240" s="6" t="s">
         <v>479</v>
       </c>
       <c r="C240" s="7" t="s">
         <v>480</v>
       </c>
       <c r="D240" s="5">
-        <v>14.0</v>
+        <v>18.0</v>
       </c>
       <c r="E240" s="10">
-        <v>88949.0</v>
+        <v>93185.0</v>
       </c>
       <c r="F240" s="10">
-        <v>80054.1</v>
+        <v>83866.5</v>
       </c>
       <c r="G240" s="10">
-        <v>71159.2</v>
+        <v>74548.0</v>
       </c>
       <c r="H240" s="10">
-        <v>62264.3</v>
+        <v>65229.5</v>
       </c>
     </row>
     <row r="241" spans="1:8" outlineLevel="2">
       <c r="A241" s="14">
         <v>108</v>
       </c>
       <c r="B241" s="6" t="s">
         <v>481</v>
       </c>
       <c r="C241" s="7" t="s">
         <v>482</v>
       </c>
       <c r="D241" s="5">
-        <v>16.0</v>
+        <v>0.0</v>
       </c>
       <c r="E241" s="10">
-        <v>78627.0</v>
+        <v>85128.0</v>
       </c>
       <c r="F241" s="10">
-        <v>70764.3</v>
+        <v>76615.2</v>
       </c>
       <c r="G241" s="10">
-        <v>62901.6</v>
+        <v>68102.4</v>
       </c>
       <c r="H241" s="10">
-        <v>55038.9</v>
+        <v>59589.6</v>
       </c>
     </row>
     <row r="242" spans="1:8" outlineLevel="2">
       <c r="A242" s="14">
         <v>109</v>
       </c>
       <c r="B242" s="6" t="s">
         <v>483</v>
       </c>
       <c r="C242" s="7" t="s">
         <v>484</v>
       </c>
       <c r="D242" s="5">
         <v>0.0</v>
       </c>
       <c r="E242" s="10">
-        <v>145534.0</v>
+        <v>148990.0</v>
       </c>
       <c r="F242" s="10">
-        <v>130980.6</v>
+        <v>134091.0</v>
       </c>
       <c r="G242" s="10">
-        <v>116427.2</v>
+        <v>119192.0</v>
       </c>
       <c r="H242" s="10">
-        <v>101873.8</v>
+        <v>104293.0</v>
       </c>
     </row>
     <row r="243" spans="1:8" outlineLevel="2">
       <c r="A243" s="14">
         <v>110</v>
       </c>
       <c r="B243" s="6" t="s">
         <v>485</v>
       </c>
       <c r="C243" s="7" t="s">
         <v>486</v>
       </c>
       <c r="D243" s="5">
-        <v>0.0</v>
+        <v>4.0</v>
       </c>
       <c r="E243" s="10">
-        <v>36635.0</v>
+        <v>40807.0</v>
       </c>
       <c r="F243" s="10">
-        <v>32971.5</v>
+        <v>36726.3</v>
       </c>
       <c r="G243" s="10">
-        <v>29308.0</v>
+        <v>32645.6</v>
       </c>
       <c r="H243" s="10">
-        <v>25644.5</v>
+        <v>28564.9</v>
       </c>
     </row>
     <row r="244" spans="1:8" outlineLevel="2">
       <c r="A244" s="14">
         <v>111</v>
       </c>
       <c r="B244" s="6" t="s">
         <v>487</v>
       </c>
       <c r="C244" s="7" t="s">
         <v>488</v>
       </c>
       <c r="D244" s="5">
-        <v>18.0</v>
+        <v>0.0</v>
       </c>
       <c r="E244" s="10">
-        <v>99813.0</v>
+        <v>113580.0</v>
       </c>
       <c r="F244" s="10">
-        <v>89831.7</v>
+        <v>102222.0</v>
       </c>
       <c r="G244" s="10">
-        <v>79850.4</v>
+        <v>90864.0</v>
       </c>
       <c r="H244" s="10">
-        <v>69869.1</v>
+        <v>79506.0</v>
       </c>
     </row>
     <row r="245" spans="1:8" outlineLevel="2">
       <c r="A245" s="14">
         <v>112</v>
       </c>
       <c r="B245" s="6" t="s">
         <v>489</v>
       </c>
       <c r="C245" s="7" t="s">
         <v>490</v>
       </c>
       <c r="D245" s="5">
         <v>0.0</v>
       </c>
       <c r="E245" s="10">
-        <v>189409.0</v>
+        <v>193905.0</v>
       </c>
       <c r="F245" s="10">
-        <v>170468.1</v>
+        <v>174514.5</v>
       </c>
       <c r="G245" s="10">
-        <v>151527.2</v>
+        <v>155124.0</v>
       </c>
       <c r="H245" s="10">
-        <v>132586.3</v>
+        <v>135733.5</v>
       </c>
     </row>
     <row r="246" spans="1:8" outlineLevel="2">
       <c r="A246" s="14">
         <v>113</v>
       </c>
       <c r="B246" s="6" t="s">
         <v>491</v>
       </c>
       <c r="C246" s="7" t="s">
         <v>492</v>
       </c>
       <c r="D246" s="5">
-        <v>33.0</v>
+        <v>28.0</v>
       </c>
       <c r="E246" s="10">
-        <v>58073.0</v>
+        <v>61674.0</v>
       </c>
       <c r="F246" s="10">
-        <v>52265.7</v>
+        <v>55506.6</v>
       </c>
       <c r="G246" s="10">
-        <v>46458.4</v>
+        <v>49339.2</v>
       </c>
       <c r="H246" s="10">
-        <v>40651.1</v>
+        <v>43171.8</v>
       </c>
     </row>
     <row r="247" spans="1:8" outlineLevel="2">
       <c r="A247" s="14">
         <v>114</v>
       </c>
       <c r="B247" s="6" t="s">
         <v>493</v>
       </c>
       <c r="C247" s="7" t="s">
         <v>494</v>
       </c>
       <c r="D247" s="5">
-        <v>58.0</v>
+        <v>85.0</v>
       </c>
       <c r="E247" s="10">
-        <v>4315.0</v>
+        <v>4522.0</v>
       </c>
       <c r="F247" s="10">
-        <v>3883.5</v>
+        <v>4069.8</v>
       </c>
       <c r="G247" s="10">
-        <v>3452.0</v>
+        <v>3617.6</v>
       </c>
       <c r="H247" s="10">
-        <v>3020.5</v>
+        <v>3165.4</v>
       </c>
     </row>
     <row r="248" spans="1:8" outlineLevel="2">
       <c r="A248" s="14">
         <v>115</v>
       </c>
       <c r="B248" s="6" t="s">
         <v>495</v>
       </c>
       <c r="C248" s="7" t="s">
         <v>496</v>
       </c>
       <c r="D248" s="5">
-        <v>20.0</v>
+        <v>21.0</v>
       </c>
       <c r="E248" s="10">
-        <v>4962.0</v>
+        <v>5198.0</v>
       </c>
       <c r="F248" s="10">
-        <v>4465.8</v>
+        <v>4678.2</v>
       </c>
       <c r="G248" s="10">
-        <v>3969.6</v>
+        <v>4158.4</v>
       </c>
       <c r="H248" s="10">
-        <v>3473.4</v>
+        <v>3638.6</v>
       </c>
     </row>
     <row r="249" spans="1:8" outlineLevel="2">
       <c r="A249" s="14">
         <v>116</v>
       </c>
       <c r="B249" s="6" t="s">
         <v>497</v>
       </c>
       <c r="C249" s="7" t="s">
         <v>498</v>
       </c>
       <c r="D249" s="5">
-        <v>0.0</v>
+        <v>256.0</v>
       </c>
       <c r="E249" s="10">
-        <v>4454.0</v>
+        <v>5183.0</v>
       </c>
       <c r="F249" s="10">
-        <v>4008.6</v>
+        <v>4664.7</v>
       </c>
       <c r="G249" s="10">
-        <v>3563.2</v>
+        <v>4146.4</v>
       </c>
       <c r="H249" s="10">
-        <v>3117.8</v>
+        <v>3628.1</v>
       </c>
     </row>
     <row r="250" spans="1:8" outlineLevel="2">
       <c r="A250" s="14">
         <v>117</v>
       </c>
       <c r="B250" s="6" t="s">
         <v>499</v>
       </c>
       <c r="C250" s="7" t="s">
         <v>500</v>
       </c>
       <c r="D250" s="5">
-        <v>50.0</v>
+        <v>53.0</v>
       </c>
       <c r="E250" s="10">
-        <v>7646.0</v>
+        <v>8192.0</v>
       </c>
       <c r="F250" s="10">
-        <v>6881.4</v>
+        <v>7372.8</v>
       </c>
       <c r="G250" s="10">
-        <v>6116.8</v>
+        <v>6553.6</v>
       </c>
       <c r="H250" s="10">
-        <v>5352.2</v>
+        <v>5734.4</v>
       </c>
     </row>
     <row r="251" spans="1:8" outlineLevel="2">
       <c r="A251" s="14">
         <v>118</v>
       </c>
       <c r="B251" s="6" t="s">
         <v>501</v>
       </c>
       <c r="C251" s="7" t="s">
         <v>502</v>
       </c>
       <c r="D251" s="5">
-        <v>0.0</v>
+        <v>804.0</v>
       </c>
       <c r="E251" s="10">
-        <v>1654.0</v>
+        <v>1866.0</v>
       </c>
       <c r="F251" s="10">
-        <v>1488.6</v>
+        <v>1679.4</v>
       </c>
       <c r="G251" s="10">
-        <v>1323.2</v>
+        <v>1492.8</v>
       </c>
       <c r="H251" s="10">
-        <v>1157.8</v>
+        <v>1306.2</v>
       </c>
     </row>
     <row r="252" spans="1:8" outlineLevel="2">
       <c r="A252" s="14">
         <v>119</v>
       </c>
       <c r="B252" s="6" t="s">
         <v>503</v>
       </c>
       <c r="C252" s="7" t="s">
         <v>504</v>
       </c>
       <c r="D252" s="5">
-        <v>14.0</v>
+        <v>194.0</v>
       </c>
       <c r="E252" s="10">
-        <v>6002.0</v>
+        <v>6286.0</v>
       </c>
       <c r="F252" s="10">
-        <v>5401.8</v>
+        <v>5657.4</v>
       </c>
       <c r="G252" s="10">
-        <v>4801.6</v>
+        <v>5028.8</v>
       </c>
       <c r="H252" s="10">
-        <v>4201.4</v>
+        <v>4400.2</v>
       </c>
     </row>
     <row r="253" spans="1:8" outlineLevel="2">
       <c r="A253" s="14">
         <v>120</v>
       </c>
       <c r="B253" s="6" t="s">
         <v>505</v>
       </c>
       <c r="C253" s="7" t="s">
         <v>506</v>
       </c>
       <c r="D253" s="5">
-        <v>10.0</v>
+        <v>0.0</v>
       </c>
       <c r="E253" s="10">
-        <v>6894.0</v>
+        <v>7222.0</v>
       </c>
       <c r="F253" s="10">
-        <v>6204.6</v>
+        <v>6499.8</v>
       </c>
       <c r="G253" s="10">
-        <v>5515.2</v>
+        <v>5777.6</v>
       </c>
       <c r="H253" s="10">
-        <v>4825.8</v>
+        <v>5055.4</v>
       </c>
     </row>
     <row r="254" spans="1:8" outlineLevel="2">
       <c r="A254" s="14">
         <v>121</v>
       </c>
       <c r="B254" s="6" t="s">
         <v>507</v>
       </c>
       <c r="C254" s="7" t="s">
         <v>508</v>
       </c>
       <c r="D254" s="5">
         <v>3.0</v>
       </c>
       <c r="E254" s="10">
-        <v>153477.0</v>
+        <v>160785.0</v>
       </c>
       <c r="F254" s="10">
-        <v>138129.3</v>
+        <v>144706.5</v>
       </c>
       <c r="G254" s="10">
-        <v>122781.6</v>
+        <v>128628.0</v>
       </c>
       <c r="H254" s="10">
-        <v>107433.9</v>
+        <v>112549.5</v>
       </c>
     </row>
     <row r="255" spans="1:8" outlineLevel="2">
       <c r="A255" s="14">
         <v>122</v>
       </c>
       <c r="B255" s="6" t="s">
         <v>509</v>
       </c>
       <c r="C255" s="7" t="s">
         <v>510</v>
       </c>
       <c r="D255" s="5">
-        <v>51.0</v>
+        <v>116.0</v>
       </c>
       <c r="E255" s="10">
-        <v>5365.0</v>
+        <v>5619.0</v>
       </c>
       <c r="F255" s="10">
-        <v>4828.5</v>
+        <v>5057.1</v>
       </c>
       <c r="G255" s="10">
-        <v>4292.0</v>
+        <v>4495.2</v>
       </c>
       <c r="H255" s="10">
-        <v>3755.5</v>
+        <v>3933.3</v>
       </c>
     </row>
     <row r="256" spans="1:8" outlineLevel="2">
       <c r="A256" s="14">
         <v>123</v>
       </c>
       <c r="B256" s="6" t="s">
         <v>511</v>
       </c>
       <c r="C256" s="7" t="s">
         <v>512</v>
       </c>
       <c r="D256" s="5">
-        <v>100.0</v>
+        <v>85.0</v>
       </c>
       <c r="E256" s="10">
-        <v>6170.0</v>
+        <v>6464.0</v>
       </c>
       <c r="F256" s="10">
-        <v>5553.0</v>
+        <v>5817.6</v>
       </c>
       <c r="G256" s="10">
-        <v>4936.0</v>
+        <v>5171.2</v>
       </c>
       <c r="H256" s="10">
-        <v>4319.0</v>
+        <v>4524.8</v>
       </c>
     </row>
     <row r="257" spans="1:8" outlineLevel="2">
       <c r="A257" s="14">
         <v>124</v>
       </c>
       <c r="B257" s="6" t="s">
         <v>513</v>
       </c>
       <c r="C257" s="7" t="s">
         <v>514</v>
       </c>
       <c r="D257" s="5">
-        <v>0.0</v>
+        <v>319.0</v>
       </c>
       <c r="E257" s="10">
-        <v>5733.0</v>
+        <v>6660.0</v>
       </c>
       <c r="F257" s="10">
-        <v>5159.7</v>
+        <v>5994.0</v>
       </c>
       <c r="G257" s="10">
-        <v>4586.4</v>
+        <v>5328.0</v>
       </c>
       <c r="H257" s="10">
-        <v>4013.1</v>
+        <v>4662.0</v>
       </c>
     </row>
     <row r="258" spans="1:8" outlineLevel="2">
       <c r="A258" s="14">
         <v>125</v>
       </c>
       <c r="B258" s="6" t="s">
         <v>515</v>
       </c>
       <c r="C258" s="7" t="s">
         <v>516</v>
       </c>
       <c r="D258" s="5">
-        <v>41.0</v>
+        <v>37.0</v>
       </c>
       <c r="E258" s="10">
-        <v>10120.0</v>
+        <v>10843.0</v>
       </c>
       <c r="F258" s="10">
-        <v>9108.0</v>
+        <v>9758.7</v>
       </c>
       <c r="G258" s="10">
-        <v>8096.0</v>
+        <v>8674.4</v>
       </c>
       <c r="H258" s="10">
-        <v>7084.0</v>
+        <v>7590.1</v>
       </c>
     </row>
     <row r="259" spans="1:8" outlineLevel="2">
       <c r="A259" s="14">
         <v>126</v>
       </c>
       <c r="B259" s="6" t="s">
         <v>517</v>
       </c>
       <c r="C259" s="7" t="s">
         <v>518</v>
       </c>
       <c r="D259" s="5">
-        <v>247.0</v>
+        <v>1100.0</v>
       </c>
       <c r="E259" s="10">
-        <v>2043.0</v>
+        <v>2189.0</v>
       </c>
       <c r="F259" s="10">
-        <v>1838.7</v>
+        <v>1970.1</v>
       </c>
       <c r="G259" s="10">
-        <v>1634.4</v>
+        <v>1751.2</v>
       </c>
       <c r="H259" s="10">
-        <v>1430.1</v>
+        <v>1532.3</v>
       </c>
     </row>
     <row r="260" spans="1:8" outlineLevel="2">
       <c r="A260" s="14">
         <v>127</v>
       </c>
       <c r="B260" s="6" t="s">
         <v>519</v>
       </c>
       <c r="C260" s="7" t="s">
         <v>520</v>
       </c>
       <c r="D260" s="5">
-        <v>168.0</v>
+        <v>199.0</v>
       </c>
       <c r="E260" s="10">
-        <v>6720.0</v>
+        <v>7040.0</v>
       </c>
       <c r="F260" s="10">
-        <v>6048.0</v>
+        <v>6336.0</v>
       </c>
       <c r="G260" s="10">
-        <v>5376.0</v>
+        <v>5632.0</v>
       </c>
       <c r="H260" s="10">
-        <v>4704.0</v>
+        <v>4928.0</v>
       </c>
     </row>
     <row r="261" spans="1:8" outlineLevel="2">
       <c r="A261" s="14">
         <v>128</v>
       </c>
       <c r="B261" s="6" t="s">
         <v>521</v>
       </c>
       <c r="C261" s="7" t="s">
         <v>522</v>
       </c>
       <c r="D261" s="5">
-        <v>10.0</v>
+        <v>115.0</v>
       </c>
       <c r="E261" s="10">
-        <v>7731.0</v>
+        <v>8099.0</v>
       </c>
       <c r="F261" s="10">
-        <v>6957.9</v>
+        <v>7289.1</v>
       </c>
       <c r="G261" s="10">
-        <v>6184.8</v>
+        <v>6479.2</v>
       </c>
       <c r="H261" s="10">
-        <v>5411.7</v>
+        <v>5669.3</v>
       </c>
     </row>
     <row r="262" spans="1:8" outlineLevel="2">
       <c r="A262" s="14">
         <v>129</v>
       </c>
       <c r="B262" s="6" t="s">
         <v>523</v>
       </c>
       <c r="C262" s="7" t="s">
         <v>524</v>
       </c>
       <c r="D262" s="5">
         <v>0.0</v>
       </c>
       <c r="E262" s="10">
-        <v>324579.0</v>
+        <v>340035.0</v>
       </c>
       <c r="F262" s="10">
-        <v>292121.1</v>
+        <v>306031.5</v>
       </c>
       <c r="G262" s="10">
-        <v>259663.2</v>
+        <v>272028.0</v>
       </c>
       <c r="H262" s="10">
-        <v>227205.3</v>
+        <v>238024.5</v>
       </c>
     </row>
     <row r="263" spans="1:8" outlineLevel="2">
       <c r="A263" s="14">
         <v>130</v>
       </c>
       <c r="B263" s="6" t="s">
         <v>525</v>
       </c>
       <c r="C263" s="7" t="s">
         <v>526</v>
       </c>
       <c r="D263" s="5">
         <v>0.0</v>
       </c>
       <c r="E263" s="10">
         <v>0.0</v>
       </c>
       <c r="F263" s="10">
         <v>0.0</v>
       </c>
       <c r="G263" s="10">
         <v>0.0</v>
       </c>
       <c r="H263" s="10">
@@ -9167,1387 +9167,1387 @@
       </c>
     </row>
     <row r="264" spans="1:8" outlineLevel="1">
       <c r="A264" s="13" t="s">
         <v>527</v>
       </c>
       <c r="B264" s="4"/>
       <c r="C264" s="4"/>
       <c r="D264" s="4"/>
       <c r="E264" s="9"/>
       <c r="F264" s="9"/>
       <c r="G264" s="9"/>
       <c r="H264" s="9"/>
     </row>
     <row r="265" spans="1:8" outlineLevel="2">
       <c r="A265" s="14">
         <v>1</v>
       </c>
       <c r="B265" s="6" t="s">
         <v>528</v>
       </c>
       <c r="C265" s="7" t="s">
         <v>529</v>
       </c>
       <c r="D265" s="5">
-        <v>48.0</v>
+        <v>0.0</v>
       </c>
       <c r="E265" s="10">
-        <v>13381.0</v>
+        <v>13010.0</v>
       </c>
       <c r="F265" s="10">
-        <v>12042.9</v>
+        <v>11709.0</v>
       </c>
       <c r="G265" s="10">
-        <v>10704.8</v>
+        <v>10408.0</v>
       </c>
       <c r="H265" s="10">
-        <v>9366.7</v>
+        <v>9107.0</v>
       </c>
     </row>
     <row r="266" spans="1:8" outlineLevel="2">
       <c r="A266" s="14">
         <v>2</v>
       </c>
       <c r="B266" s="6" t="s">
         <v>530</v>
       </c>
       <c r="C266" s="7" t="s">
         <v>531</v>
       </c>
       <c r="D266" s="5">
-        <v>16.0</v>
+        <v>0.0</v>
       </c>
       <c r="E266" s="10">
-        <v>16192.0</v>
+        <v>15742.0</v>
       </c>
       <c r="F266" s="10">
-        <v>14572.8</v>
+        <v>14167.8</v>
       </c>
       <c r="G266" s="10">
-        <v>12953.6</v>
+        <v>12593.6</v>
       </c>
       <c r="H266" s="10">
-        <v>11334.4</v>
+        <v>11019.4</v>
       </c>
     </row>
     <row r="267" spans="1:8" outlineLevel="2">
       <c r="A267" s="14">
         <v>3</v>
       </c>
       <c r="B267" s="6" t="s">
         <v>532</v>
       </c>
       <c r="C267" s="7" t="s">
         <v>533</v>
       </c>
       <c r="D267" s="5">
-        <v>12.0</v>
+        <v>0.0</v>
       </c>
       <c r="E267" s="10">
-        <v>21589.0</v>
+        <v>20990.0</v>
       </c>
       <c r="F267" s="10">
-        <v>19430.1</v>
+        <v>18891.0</v>
       </c>
       <c r="G267" s="10">
-        <v>17271.2</v>
+        <v>16792.0</v>
       </c>
       <c r="H267" s="10">
-        <v>15112.3</v>
+        <v>14693.0</v>
       </c>
     </row>
     <row r="268" spans="1:8" outlineLevel="2">
       <c r="A268" s="14">
         <v>4</v>
       </c>
       <c r="B268" s="6" t="s">
         <v>534</v>
       </c>
       <c r="C268" s="7" t="s">
         <v>535</v>
       </c>
       <c r="D268" s="5">
-        <v>4.0</v>
+        <v>0.0</v>
       </c>
       <c r="E268" s="10">
-        <v>31146.0</v>
+        <v>30283.0</v>
       </c>
       <c r="F268" s="10">
-        <v>28031.4</v>
+        <v>27254.7</v>
       </c>
       <c r="G268" s="10">
-        <v>24916.8</v>
+        <v>24226.4</v>
       </c>
       <c r="H268" s="10">
-        <v>21802.2</v>
+        <v>21198.1</v>
       </c>
     </row>
     <row r="269" spans="1:8" outlineLevel="2">
       <c r="A269" s="14">
         <v>5</v>
       </c>
       <c r="B269" s="6" t="s">
         <v>536</v>
       </c>
       <c r="C269" s="7" t="s">
         <v>537</v>
       </c>
       <c r="D269" s="5">
         <v>0.0</v>
       </c>
       <c r="E269" s="10">
-        <v>41054.0</v>
+        <v>38818.0</v>
       </c>
       <c r="F269" s="10">
-        <v>36948.6</v>
+        <v>34936.2</v>
       </c>
       <c r="G269" s="10">
-        <v>32843.2</v>
+        <v>31054.4</v>
       </c>
       <c r="H269" s="10">
-        <v>28737.8</v>
+        <v>27172.6</v>
       </c>
     </row>
     <row r="270" spans="1:8" outlineLevel="2">
       <c r="A270" s="14">
         <v>6</v>
       </c>
       <c r="B270" s="6" t="s">
         <v>538</v>
       </c>
       <c r="C270" s="7" t="s">
         <v>539</v>
       </c>
       <c r="D270" s="5">
-        <v>3.0</v>
+        <v>0.0</v>
       </c>
       <c r="E270" s="10">
-        <v>46048.0</v>
+        <v>43155.0</v>
       </c>
       <c r="F270" s="10">
-        <v>41443.2</v>
+        <v>38839.5</v>
       </c>
       <c r="G270" s="10">
-        <v>36838.4</v>
+        <v>34524.0</v>
       </c>
       <c r="H270" s="10">
-        <v>32233.6</v>
+        <v>30208.5</v>
       </c>
     </row>
     <row r="271" spans="1:8" outlineLevel="2">
       <c r="A271" s="14">
         <v>7</v>
       </c>
       <c r="B271" s="6" t="s">
         <v>540</v>
       </c>
       <c r="C271" s="7" t="s">
         <v>541</v>
       </c>
       <c r="D271" s="5">
         <v>0.0</v>
       </c>
       <c r="E271" s="10">
         <v>46004.0</v>
       </c>
       <c r="F271" s="10">
         <v>41403.6</v>
       </c>
       <c r="G271" s="10">
         <v>36803.2</v>
       </c>
       <c r="H271" s="10">
         <v>32202.8</v>
       </c>
     </row>
     <row r="272" spans="1:8" outlineLevel="2">
       <c r="A272" s="14">
         <v>8</v>
       </c>
       <c r="B272" s="6" t="s">
         <v>542</v>
       </c>
       <c r="C272" s="7" t="s">
         <v>543</v>
       </c>
       <c r="D272" s="5">
         <v>0.0</v>
       </c>
       <c r="E272" s="10">
-        <v>55788.0</v>
+        <v>51825.0</v>
       </c>
       <c r="F272" s="10">
-        <v>50209.2</v>
+        <v>46642.5</v>
       </c>
       <c r="G272" s="10">
-        <v>44630.4</v>
+        <v>41460.0</v>
       </c>
       <c r="H272" s="10">
-        <v>39051.6</v>
+        <v>36277.5</v>
       </c>
     </row>
     <row r="273" spans="1:8" outlineLevel="2">
       <c r="A273" s="14">
         <v>9</v>
       </c>
       <c r="B273" s="6" t="s">
         <v>544</v>
       </c>
       <c r="C273" s="7" t="s">
         <v>545</v>
       </c>
       <c r="D273" s="5">
         <v>0.0</v>
       </c>
       <c r="E273" s="10">
         <v>53841.0</v>
       </c>
       <c r="F273" s="10">
         <v>48456.9</v>
       </c>
       <c r="G273" s="10">
         <v>43072.8</v>
       </c>
       <c r="H273" s="10">
         <v>37688.7</v>
       </c>
     </row>
     <row r="274" spans="1:8" outlineLevel="2">
       <c r="A274" s="14">
         <v>10</v>
       </c>
       <c r="B274" s="6" t="s">
         <v>546</v>
       </c>
       <c r="C274" s="7" t="s">
         <v>547</v>
       </c>
       <c r="D274" s="5">
-        <v>8.0</v>
+        <v>0.0</v>
       </c>
       <c r="E274" s="10">
-        <v>5509.0</v>
+        <v>5358.0</v>
       </c>
       <c r="F274" s="10">
-        <v>4958.1</v>
+        <v>4822.2</v>
       </c>
       <c r="G274" s="10">
-        <v>4407.2</v>
+        <v>4286.4</v>
       </c>
       <c r="H274" s="10">
-        <v>3856.3</v>
+        <v>3750.6</v>
       </c>
     </row>
     <row r="275" spans="1:8" outlineLevel="2">
       <c r="A275" s="14">
         <v>11</v>
       </c>
       <c r="B275" s="6" t="s">
         <v>548</v>
       </c>
       <c r="C275" s="7" t="s">
         <v>549</v>
       </c>
       <c r="D275" s="5">
         <v>0.0</v>
       </c>
       <c r="E275" s="10">
-        <v>80033.0</v>
+        <v>74348.0</v>
       </c>
       <c r="F275" s="10">
-        <v>72029.7</v>
+        <v>66913.2</v>
       </c>
       <c r="G275" s="10">
-        <v>64026.4</v>
+        <v>59478.4</v>
       </c>
       <c r="H275" s="10">
-        <v>56023.1</v>
+        <v>52043.6</v>
       </c>
     </row>
     <row r="276" spans="1:8" outlineLevel="2">
       <c r="A276" s="14">
         <v>12</v>
       </c>
       <c r="B276" s="6" t="s">
         <v>550</v>
       </c>
       <c r="C276" s="7" t="s">
         <v>551</v>
       </c>
       <c r="D276" s="5">
-        <v>26.0</v>
+        <v>0.0</v>
       </c>
       <c r="E276" s="10">
-        <v>5622.0</v>
+        <v>5467.0</v>
       </c>
       <c r="F276" s="10">
-        <v>5059.8</v>
+        <v>4920.3</v>
       </c>
       <c r="G276" s="10">
-        <v>4497.6</v>
+        <v>4373.6</v>
       </c>
       <c r="H276" s="10">
-        <v>3935.4</v>
+        <v>3826.9</v>
       </c>
     </row>
     <row r="277" spans="1:8" outlineLevel="2">
       <c r="A277" s="14">
         <v>13</v>
       </c>
       <c r="B277" s="6" t="s">
         <v>552</v>
       </c>
       <c r="C277" s="7" t="s">
         <v>553</v>
       </c>
       <c r="D277" s="5">
         <v>0.0</v>
       </c>
       <c r="E277" s="10">
-        <v>97881.0</v>
+        <v>90929.0</v>
       </c>
       <c r="F277" s="10">
-        <v>88092.9</v>
+        <v>81836.1</v>
       </c>
       <c r="G277" s="10">
-        <v>78304.8</v>
+        <v>72743.2</v>
       </c>
       <c r="H277" s="10">
-        <v>68516.7</v>
+        <v>63650.3</v>
       </c>
     </row>
     <row r="278" spans="1:8" outlineLevel="2">
       <c r="A278" s="14">
         <v>14</v>
       </c>
       <c r="B278" s="6" t="s">
         <v>554</v>
       </c>
       <c r="C278" s="7" t="s">
         <v>555</v>
       </c>
       <c r="D278" s="5">
-        <v>56.0</v>
+        <v>0.0</v>
       </c>
       <c r="E278" s="10">
-        <v>6072.0</v>
+        <v>5902.0</v>
       </c>
       <c r="F278" s="10">
-        <v>5464.8</v>
+        <v>5311.8</v>
       </c>
       <c r="G278" s="10">
-        <v>4857.6</v>
+        <v>4721.6</v>
       </c>
       <c r="H278" s="10">
-        <v>4250.4</v>
+        <v>4131.4</v>
       </c>
     </row>
     <row r="279" spans="1:8" outlineLevel="2">
       <c r="A279" s="14">
         <v>15</v>
       </c>
       <c r="B279" s="6" t="s">
         <v>556</v>
       </c>
       <c r="C279" s="7" t="s">
         <v>557</v>
       </c>
       <c r="D279" s="5">
         <v>0.0</v>
       </c>
       <c r="E279" s="10">
-        <v>124251.0</v>
+        <v>115426.0</v>
       </c>
       <c r="F279" s="10">
-        <v>111825.9</v>
+        <v>103883.4</v>
       </c>
       <c r="G279" s="10">
-        <v>99400.8</v>
+        <v>92340.8</v>
       </c>
       <c r="H279" s="10">
-        <v>86975.7</v>
+        <v>80798.2</v>
       </c>
     </row>
     <row r="280" spans="1:8" outlineLevel="2">
       <c r="A280" s="14">
         <v>16</v>
       </c>
       <c r="B280" s="6" t="s">
         <v>558</v>
       </c>
       <c r="C280" s="7" t="s">
         <v>559</v>
       </c>
       <c r="D280" s="5">
-        <v>50.0</v>
+        <v>0.0</v>
       </c>
       <c r="E280" s="10">
-        <v>7646.0</v>
+        <v>7434.0</v>
       </c>
       <c r="F280" s="10">
-        <v>6881.4</v>
+        <v>6690.6</v>
       </c>
       <c r="G280" s="10">
-        <v>6116.8</v>
+        <v>5947.2</v>
       </c>
       <c r="H280" s="10">
-        <v>5352.2</v>
+        <v>5203.8</v>
       </c>
     </row>
     <row r="281" spans="1:8" outlineLevel="2">
       <c r="A281" s="14">
         <v>17</v>
       </c>
       <c r="B281" s="6" t="s">
         <v>560</v>
       </c>
       <c r="C281" s="7" t="s">
         <v>561</v>
       </c>
       <c r="D281" s="5">
-        <v>41.0</v>
+        <v>0.0</v>
       </c>
       <c r="E281" s="10">
-        <v>10120.0</v>
+        <v>9838.0</v>
       </c>
       <c r="F281" s="10">
-        <v>9108.0</v>
+        <v>8854.2</v>
       </c>
       <c r="G281" s="10">
-        <v>8096.0</v>
+        <v>7870.4</v>
       </c>
       <c r="H281" s="10">
-        <v>7084.0</v>
+        <v>6886.6</v>
       </c>
     </row>
     <row r="282" spans="1:8" outlineLevel="1">
       <c r="A282" s="13" t="s">
         <v>562</v>
       </c>
       <c r="B282" s="4"/>
       <c r="C282" s="4"/>
       <c r="D282" s="4"/>
       <c r="E282" s="9"/>
       <c r="F282" s="9"/>
       <c r="G282" s="9"/>
       <c r="H282" s="9"/>
     </row>
     <row r="283" spans="1:8" outlineLevel="2">
       <c r="A283" s="14">
         <v>1</v>
       </c>
       <c r="B283" s="6" t="s">
         <v>563</v>
       </c>
       <c r="C283" s="7" t="s">
         <v>564</v>
       </c>
       <c r="D283" s="5">
-        <v>48.0</v>
+        <v>0.0</v>
       </c>
       <c r="E283" s="10">
-        <v>13381.0</v>
+        <v>13010.0</v>
       </c>
       <c r="F283" s="10">
-        <v>12042.9</v>
+        <v>11709.0</v>
       </c>
       <c r="G283" s="10">
-        <v>10704.8</v>
+        <v>10408.0</v>
       </c>
       <c r="H283" s="10">
-        <v>9366.7</v>
+        <v>9107.0</v>
       </c>
     </row>
     <row r="284" spans="1:8" outlineLevel="2">
       <c r="A284" s="14">
         <v>2</v>
       </c>
       <c r="B284" s="6" t="s">
         <v>565</v>
       </c>
       <c r="C284" s="7" t="s">
         <v>566</v>
       </c>
       <c r="D284" s="5">
-        <v>16.0</v>
+        <v>0.0</v>
       </c>
       <c r="E284" s="10">
-        <v>16192.0</v>
+        <v>15742.0</v>
       </c>
       <c r="F284" s="10">
-        <v>14572.8</v>
+        <v>14167.8</v>
       </c>
       <c r="G284" s="10">
-        <v>12953.6</v>
+        <v>12593.6</v>
       </c>
       <c r="H284" s="10">
-        <v>11334.4</v>
+        <v>11019.4</v>
       </c>
     </row>
     <row r="285" spans="1:8" outlineLevel="2">
       <c r="A285" s="14">
         <v>3</v>
       </c>
       <c r="B285" s="6" t="s">
         <v>567</v>
       </c>
       <c r="C285" s="7" t="s">
         <v>568</v>
       </c>
       <c r="D285" s="5">
-        <v>12.0</v>
+        <v>0.0</v>
       </c>
       <c r="E285" s="10">
-        <v>21589.0</v>
+        <v>20990.0</v>
       </c>
       <c r="F285" s="10">
-        <v>19430.1</v>
+        <v>18891.0</v>
       </c>
       <c r="G285" s="10">
-        <v>17271.2</v>
+        <v>16792.0</v>
       </c>
       <c r="H285" s="10">
-        <v>15112.3</v>
+        <v>14693.0</v>
       </c>
     </row>
     <row r="286" spans="1:8" outlineLevel="2">
       <c r="A286" s="14">
         <v>4</v>
       </c>
       <c r="B286" s="6" t="s">
         <v>569</v>
       </c>
       <c r="C286" s="7" t="s">
         <v>570</v>
       </c>
       <c r="D286" s="5">
-        <v>4.0</v>
+        <v>0.0</v>
       </c>
       <c r="E286" s="10">
-        <v>31146.0</v>
+        <v>30283.0</v>
       </c>
       <c r="F286" s="10">
-        <v>28031.4</v>
+        <v>27254.7</v>
       </c>
       <c r="G286" s="10">
-        <v>24916.8</v>
+        <v>24226.4</v>
       </c>
       <c r="H286" s="10">
-        <v>21802.2</v>
+        <v>21198.1</v>
       </c>
     </row>
     <row r="287" spans="1:8" outlineLevel="2">
       <c r="A287" s="14">
         <v>5</v>
       </c>
       <c r="B287" s="6" t="s">
         <v>571</v>
       </c>
       <c r="C287" s="7" t="s">
         <v>572</v>
       </c>
       <c r="D287" s="5">
         <v>0.0</v>
       </c>
       <c r="E287" s="10">
-        <v>41054.0</v>
+        <v>38818.0</v>
       </c>
       <c r="F287" s="10">
-        <v>36948.6</v>
+        <v>34936.2</v>
       </c>
       <c r="G287" s="10">
-        <v>32843.2</v>
+        <v>31054.4</v>
       </c>
       <c r="H287" s="10">
-        <v>28737.8</v>
+        <v>27172.6</v>
       </c>
     </row>
     <row r="288" spans="1:8" outlineLevel="2">
       <c r="A288" s="14">
         <v>6</v>
       </c>
       <c r="B288" s="6" t="s">
         <v>573</v>
       </c>
       <c r="C288" s="7" t="s">
         <v>574</v>
       </c>
       <c r="D288" s="5">
-        <v>3.0</v>
+        <v>0.0</v>
       </c>
       <c r="E288" s="10">
-        <v>46048.0</v>
+        <v>43155.0</v>
       </c>
       <c r="F288" s="10">
-        <v>41443.2</v>
+        <v>38839.5</v>
       </c>
       <c r="G288" s="10">
-        <v>36838.4</v>
+        <v>34524.0</v>
       </c>
       <c r="H288" s="10">
-        <v>32233.6</v>
+        <v>30208.5</v>
       </c>
     </row>
     <row r="289" spans="1:8" outlineLevel="2">
       <c r="A289" s="14">
         <v>7</v>
       </c>
       <c r="B289" s="6" t="s">
         <v>575</v>
       </c>
       <c r="C289" s="7" t="s">
         <v>576</v>
       </c>
       <c r="D289" s="5">
         <v>0.0</v>
       </c>
       <c r="E289" s="10">
         <v>46004.0</v>
       </c>
       <c r="F289" s="10">
         <v>41403.6</v>
       </c>
       <c r="G289" s="10">
         <v>36803.2</v>
       </c>
       <c r="H289" s="10">
         <v>32202.8</v>
       </c>
     </row>
     <row r="290" spans="1:8" outlineLevel="2">
       <c r="A290" s="14">
         <v>8</v>
       </c>
       <c r="B290" s="6" t="s">
         <v>577</v>
       </c>
       <c r="C290" s="7" t="s">
         <v>578</v>
       </c>
       <c r="D290" s="5">
         <v>0.0</v>
       </c>
       <c r="E290" s="10">
-        <v>55788.0</v>
+        <v>51825.0</v>
       </c>
       <c r="F290" s="10">
-        <v>50209.2</v>
+        <v>46642.5</v>
       </c>
       <c r="G290" s="10">
-        <v>44630.4</v>
+        <v>41460.0</v>
       </c>
       <c r="H290" s="10">
-        <v>39051.6</v>
+        <v>36277.5</v>
       </c>
     </row>
     <row r="291" spans="1:8" outlineLevel="2">
       <c r="A291" s="14">
         <v>9</v>
       </c>
       <c r="B291" s="6" t="s">
         <v>579</v>
       </c>
       <c r="C291" s="7" t="s">
         <v>580</v>
       </c>
       <c r="D291" s="5">
         <v>0.0</v>
       </c>
       <c r="E291" s="10">
         <v>53841.0</v>
       </c>
       <c r="F291" s="10">
         <v>48456.9</v>
       </c>
       <c r="G291" s="10">
         <v>43072.8</v>
       </c>
       <c r="H291" s="10">
         <v>37688.7</v>
       </c>
     </row>
     <row r="292" spans="1:8" outlineLevel="2">
       <c r="A292" s="14">
         <v>10</v>
       </c>
       <c r="B292" s="6" t="s">
         <v>581</v>
       </c>
       <c r="C292" s="7" t="s">
         <v>582</v>
       </c>
       <c r="D292" s="5">
-        <v>8.0</v>
+        <v>0.0</v>
       </c>
       <c r="E292" s="10">
-        <v>5509.0</v>
+        <v>5358.0</v>
       </c>
       <c r="F292" s="10">
-        <v>4958.1</v>
+        <v>4822.2</v>
       </c>
       <c r="G292" s="10">
-        <v>4407.2</v>
+        <v>4286.4</v>
       </c>
       <c r="H292" s="10">
-        <v>3856.3</v>
+        <v>3750.6</v>
       </c>
     </row>
     <row r="293" spans="1:8" outlineLevel="2">
       <c r="A293" s="14">
         <v>11</v>
       </c>
       <c r="B293" s="6" t="s">
         <v>583</v>
       </c>
       <c r="C293" s="7" t="s">
         <v>584</v>
       </c>
       <c r="D293" s="5">
         <v>0.0</v>
       </c>
       <c r="E293" s="10">
-        <v>80033.0</v>
+        <v>74348.0</v>
       </c>
       <c r="F293" s="10">
-        <v>72029.7</v>
+        <v>66913.2</v>
       </c>
       <c r="G293" s="10">
-        <v>64026.4</v>
+        <v>59478.4</v>
       </c>
       <c r="H293" s="10">
-        <v>56023.1</v>
+        <v>52043.6</v>
       </c>
     </row>
     <row r="294" spans="1:8" outlineLevel="2">
       <c r="A294" s="14">
         <v>12</v>
       </c>
       <c r="B294" s="6" t="s">
         <v>585</v>
       </c>
       <c r="C294" s="7" t="s">
         <v>586</v>
       </c>
       <c r="D294" s="5">
-        <v>26.0</v>
+        <v>0.0</v>
       </c>
       <c r="E294" s="10">
-        <v>5622.0</v>
+        <v>5467.0</v>
       </c>
       <c r="F294" s="10">
-        <v>5059.8</v>
+        <v>4920.3</v>
       </c>
       <c r="G294" s="10">
-        <v>4497.6</v>
+        <v>4373.6</v>
       </c>
       <c r="H294" s="10">
-        <v>3935.4</v>
+        <v>3826.9</v>
       </c>
     </row>
     <row r="295" spans="1:8" outlineLevel="2">
       <c r="A295" s="14">
         <v>13</v>
       </c>
       <c r="B295" s="6" t="s">
         <v>587</v>
       </c>
       <c r="C295" s="7" t="s">
         <v>588</v>
       </c>
       <c r="D295" s="5">
         <v>0.0</v>
       </c>
       <c r="E295" s="10">
-        <v>97881.0</v>
+        <v>90929.0</v>
       </c>
       <c r="F295" s="10">
-        <v>88092.9</v>
+        <v>81836.1</v>
       </c>
       <c r="G295" s="10">
-        <v>78304.8</v>
+        <v>72743.2</v>
       </c>
       <c r="H295" s="10">
-        <v>68516.7</v>
+        <v>63650.3</v>
       </c>
     </row>
     <row r="296" spans="1:8" outlineLevel="2">
       <c r="A296" s="14">
         <v>14</v>
       </c>
       <c r="B296" s="6" t="s">
         <v>589</v>
       </c>
       <c r="C296" s="7" t="s">
         <v>590</v>
       </c>
       <c r="D296" s="5">
-        <v>56.0</v>
+        <v>0.0</v>
       </c>
       <c r="E296" s="10">
-        <v>6072.0</v>
+        <v>5902.0</v>
       </c>
       <c r="F296" s="10">
-        <v>5464.8</v>
+        <v>5311.8</v>
       </c>
       <c r="G296" s="10">
-        <v>4857.6</v>
+        <v>4721.6</v>
       </c>
       <c r="H296" s="10">
-        <v>4250.4</v>
+        <v>4131.4</v>
       </c>
     </row>
     <row r="297" spans="1:8" outlineLevel="2">
       <c r="A297" s="14">
         <v>15</v>
       </c>
       <c r="B297" s="6" t="s">
         <v>591</v>
       </c>
       <c r="C297" s="7" t="s">
         <v>592</v>
       </c>
       <c r="D297" s="5">
         <v>0.0</v>
       </c>
       <c r="E297" s="10">
-        <v>124251.0</v>
+        <v>115426.0</v>
       </c>
       <c r="F297" s="10">
-        <v>111825.9</v>
+        <v>103883.4</v>
       </c>
       <c r="G297" s="10">
-        <v>99400.8</v>
+        <v>92340.8</v>
       </c>
       <c r="H297" s="10">
-        <v>86975.7</v>
+        <v>80798.2</v>
       </c>
     </row>
     <row r="298" spans="1:8" outlineLevel="2">
       <c r="A298" s="14">
         <v>16</v>
       </c>
       <c r="B298" s="6" t="s">
         <v>593</v>
       </c>
       <c r="C298" s="7" t="s">
         <v>594</v>
       </c>
       <c r="D298" s="5">
-        <v>50.0</v>
+        <v>0.0</v>
       </c>
       <c r="E298" s="10">
-        <v>7646.0</v>
+        <v>7434.0</v>
       </c>
       <c r="F298" s="10">
-        <v>6881.4</v>
+        <v>6690.6</v>
       </c>
       <c r="G298" s="10">
-        <v>6116.8</v>
+        <v>5947.2</v>
       </c>
       <c r="H298" s="10">
-        <v>5352.2</v>
+        <v>5203.8</v>
       </c>
     </row>
     <row r="299" spans="1:8" outlineLevel="2">
       <c r="A299" s="14">
         <v>17</v>
       </c>
       <c r="B299" s="6" t="s">
         <v>595</v>
       </c>
       <c r="C299" s="7" t="s">
         <v>596</v>
       </c>
       <c r="D299" s="5">
-        <v>41.0</v>
+        <v>0.0</v>
       </c>
       <c r="E299" s="10">
-        <v>10120.0</v>
+        <v>9838.0</v>
       </c>
       <c r="F299" s="10">
-        <v>9108.0</v>
+        <v>8854.2</v>
       </c>
       <c r="G299" s="10">
-        <v>8096.0</v>
+        <v>7870.4</v>
       </c>
       <c r="H299" s="10">
-        <v>7084.0</v>
+        <v>6886.6</v>
       </c>
     </row>
     <row r="300" spans="1:8" outlineLevel="1">
       <c r="A300" s="13" t="s">
         <v>597</v>
       </c>
       <c r="B300" s="4"/>
       <c r="C300" s="4"/>
       <c r="D300" s="4"/>
       <c r="E300" s="9"/>
       <c r="F300" s="9"/>
       <c r="G300" s="9"/>
       <c r="H300" s="9"/>
     </row>
     <row r="301" spans="1:8" outlineLevel="2">
       <c r="A301" s="14">
         <v>1</v>
       </c>
       <c r="B301" s="6" t="s">
         <v>598</v>
       </c>
       <c r="C301" s="7" t="s">
         <v>599</v>
       </c>
       <c r="D301" s="5">
-        <v>48.0</v>
+        <v>0.0</v>
       </c>
       <c r="E301" s="10">
-        <v>13381.0</v>
+        <v>13010.0</v>
       </c>
       <c r="F301" s="10">
-        <v>12042.9</v>
+        <v>11709.0</v>
       </c>
       <c r="G301" s="10">
-        <v>10704.8</v>
+        <v>10408.0</v>
       </c>
       <c r="H301" s="10">
-        <v>9366.7</v>
+        <v>9107.0</v>
       </c>
     </row>
     <row r="302" spans="1:8" outlineLevel="2">
       <c r="A302" s="14">
         <v>2</v>
       </c>
       <c r="B302" s="6" t="s">
         <v>600</v>
       </c>
       <c r="C302" s="7" t="s">
         <v>601</v>
       </c>
       <c r="D302" s="5">
-        <v>16.0</v>
+        <v>0.0</v>
       </c>
       <c r="E302" s="10">
-        <v>16192.0</v>
+        <v>15742.0</v>
       </c>
       <c r="F302" s="10">
-        <v>14572.8</v>
+        <v>14167.8</v>
       </c>
       <c r="G302" s="10">
-        <v>12953.6</v>
+        <v>12593.6</v>
       </c>
       <c r="H302" s="10">
-        <v>11334.4</v>
+        <v>11019.4</v>
       </c>
     </row>
     <row r="303" spans="1:8" outlineLevel="2">
       <c r="A303" s="14">
         <v>3</v>
       </c>
       <c r="B303" s="6" t="s">
         <v>602</v>
       </c>
       <c r="C303" s="7" t="s">
         <v>603</v>
       </c>
       <c r="D303" s="5">
-        <v>12.0</v>
+        <v>0.0</v>
       </c>
       <c r="E303" s="10">
-        <v>21589.0</v>
+        <v>20990.0</v>
       </c>
       <c r="F303" s="10">
-        <v>19430.1</v>
+        <v>18891.0</v>
       </c>
       <c r="G303" s="10">
-        <v>17271.2</v>
+        <v>16792.0</v>
       </c>
       <c r="H303" s="10">
-        <v>15112.3</v>
+        <v>14693.0</v>
       </c>
     </row>
     <row r="304" spans="1:8" outlineLevel="2">
       <c r="A304" s="14">
         <v>4</v>
       </c>
       <c r="B304" s="6" t="s">
         <v>604</v>
       </c>
       <c r="C304" s="7" t="s">
         <v>605</v>
       </c>
       <c r="D304" s="5">
-        <v>4.0</v>
+        <v>0.0</v>
       </c>
       <c r="E304" s="10">
-        <v>31146.0</v>
+        <v>30283.0</v>
       </c>
       <c r="F304" s="10">
-        <v>28031.4</v>
+        <v>27254.7</v>
       </c>
       <c r="G304" s="10">
-        <v>24916.8</v>
+        <v>24226.4</v>
       </c>
       <c r="H304" s="10">
-        <v>21802.2</v>
+        <v>21198.1</v>
       </c>
     </row>
     <row r="305" spans="1:8" outlineLevel="2">
       <c r="A305" s="14">
         <v>5</v>
       </c>
       <c r="B305" s="6" t="s">
         <v>606</v>
       </c>
       <c r="C305" s="7" t="s">
         <v>607</v>
       </c>
       <c r="D305" s="5">
         <v>0.0</v>
       </c>
       <c r="E305" s="10">
-        <v>41054.0</v>
+        <v>38818.0</v>
       </c>
       <c r="F305" s="10">
-        <v>36948.6</v>
+        <v>34936.2</v>
       </c>
       <c r="G305" s="10">
-        <v>32843.2</v>
+        <v>31054.4</v>
       </c>
       <c r="H305" s="10">
-        <v>28737.8</v>
+        <v>27172.6</v>
       </c>
     </row>
     <row r="306" spans="1:8" outlineLevel="2">
       <c r="A306" s="14">
         <v>6</v>
       </c>
       <c r="B306" s="6" t="s">
         <v>608</v>
       </c>
       <c r="C306" s="7" t="s">
         <v>609</v>
       </c>
       <c r="D306" s="5">
-        <v>3.0</v>
+        <v>0.0</v>
       </c>
       <c r="E306" s="10">
-        <v>46048.0</v>
+        <v>43155.0</v>
       </c>
       <c r="F306" s="10">
-        <v>41443.2</v>
+        <v>38839.5</v>
       </c>
       <c r="G306" s="10">
-        <v>36838.4</v>
+        <v>34524.0</v>
       </c>
       <c r="H306" s="10">
-        <v>32233.6</v>
+        <v>30208.5</v>
       </c>
     </row>
     <row r="307" spans="1:8" outlineLevel="2">
       <c r="A307" s="14">
         <v>7</v>
       </c>
       <c r="B307" s="6" t="s">
         <v>610</v>
       </c>
       <c r="C307" s="7" t="s">
         <v>611</v>
       </c>
       <c r="D307" s="5">
         <v>0.0</v>
       </c>
       <c r="E307" s="10">
         <v>46004.0</v>
       </c>
       <c r="F307" s="10">
         <v>41403.6</v>
       </c>
       <c r="G307" s="10">
         <v>36803.2</v>
       </c>
       <c r="H307" s="10">
         <v>32202.8</v>
       </c>
     </row>
     <row r="308" spans="1:8" outlineLevel="2">
       <c r="A308" s="14">
         <v>8</v>
       </c>
       <c r="B308" s="6" t="s">
         <v>612</v>
       </c>
       <c r="C308" s="7" t="s">
         <v>613</v>
       </c>
       <c r="D308" s="5">
         <v>0.0</v>
       </c>
       <c r="E308" s="10">
-        <v>55788.0</v>
+        <v>51825.0</v>
       </c>
       <c r="F308" s="10">
-        <v>50209.2</v>
+        <v>46642.5</v>
       </c>
       <c r="G308" s="10">
-        <v>44630.4</v>
+        <v>41460.0</v>
       </c>
       <c r="H308" s="10">
-        <v>39051.6</v>
+        <v>36277.5</v>
       </c>
     </row>
     <row r="309" spans="1:8" outlineLevel="2">
       <c r="A309" s="14">
         <v>9</v>
       </c>
       <c r="B309" s="6" t="s">
         <v>614</v>
       </c>
       <c r="C309" s="7" t="s">
         <v>615</v>
       </c>
       <c r="D309" s="5">
         <v>0.0</v>
       </c>
       <c r="E309" s="10">
         <v>53841.0</v>
       </c>
       <c r="F309" s="10">
         <v>48456.9</v>
       </c>
       <c r="G309" s="10">
         <v>43072.8</v>
       </c>
       <c r="H309" s="10">
         <v>37688.7</v>
       </c>
     </row>
     <row r="310" spans="1:8" outlineLevel="2">
       <c r="A310" s="14">
         <v>10</v>
       </c>
       <c r="B310" s="6" t="s">
         <v>616</v>
       </c>
       <c r="C310" s="7" t="s">
         <v>617</v>
       </c>
       <c r="D310" s="5">
-        <v>8.0</v>
+        <v>0.0</v>
       </c>
       <c r="E310" s="10">
-        <v>5509.0</v>
+        <v>5358.0</v>
       </c>
       <c r="F310" s="10">
-        <v>4958.1</v>
+        <v>4822.2</v>
       </c>
       <c r="G310" s="10">
-        <v>4407.2</v>
+        <v>4286.4</v>
       </c>
       <c r="H310" s="10">
-        <v>3856.3</v>
+        <v>3750.6</v>
       </c>
     </row>
     <row r="311" spans="1:8" outlineLevel="2">
       <c r="A311" s="14">
         <v>11</v>
       </c>
       <c r="B311" s="6" t="s">
         <v>618</v>
       </c>
       <c r="C311" s="7" t="s">
         <v>619</v>
       </c>
       <c r="D311" s="5">
         <v>0.0</v>
       </c>
       <c r="E311" s="10">
-        <v>80033.0</v>
+        <v>74348.0</v>
       </c>
       <c r="F311" s="10">
-        <v>72029.7</v>
+        <v>66913.2</v>
       </c>
       <c r="G311" s="10">
-        <v>64026.4</v>
+        <v>59478.4</v>
       </c>
       <c r="H311" s="10">
-        <v>56023.1</v>
+        <v>52043.6</v>
       </c>
     </row>
     <row r="312" spans="1:8" outlineLevel="2">
       <c r="A312" s="14">
         <v>12</v>
       </c>
       <c r="B312" s="6" t="s">
         <v>620</v>
       </c>
       <c r="C312" s="7" t="s">
         <v>621</v>
       </c>
       <c r="D312" s="5">
-        <v>26.0</v>
+        <v>0.0</v>
       </c>
       <c r="E312" s="10">
-        <v>5622.0</v>
+        <v>5467.0</v>
       </c>
       <c r="F312" s="10">
-        <v>5059.8</v>
+        <v>4920.3</v>
       </c>
       <c r="G312" s="10">
-        <v>4497.6</v>
+        <v>4373.6</v>
       </c>
       <c r="H312" s="10">
-        <v>3935.4</v>
+        <v>3826.9</v>
       </c>
     </row>
     <row r="313" spans="1:8" outlineLevel="2">
       <c r="A313" s="14">
         <v>13</v>
       </c>
       <c r="B313" s="6" t="s">
         <v>622</v>
       </c>
       <c r="C313" s="7" t="s">
         <v>623</v>
       </c>
       <c r="D313" s="5">
         <v>0.0</v>
       </c>
       <c r="E313" s="10">
-        <v>97881.0</v>
+        <v>90929.0</v>
       </c>
       <c r="F313" s="10">
-        <v>88092.9</v>
+        <v>81836.1</v>
       </c>
       <c r="G313" s="10">
-        <v>78304.8</v>
+        <v>72743.2</v>
       </c>
       <c r="H313" s="10">
-        <v>68516.7</v>
+        <v>63650.3</v>
       </c>
     </row>
     <row r="314" spans="1:8" outlineLevel="2">
       <c r="A314" s="14">
         <v>14</v>
       </c>
       <c r="B314" s="6" t="s">
         <v>624</v>
       </c>
       <c r="C314" s="7" t="s">
         <v>625</v>
       </c>
       <c r="D314" s="5">
-        <v>56.0</v>
+        <v>0.0</v>
       </c>
       <c r="E314" s="10">
-        <v>6072.0</v>
+        <v>5902.0</v>
       </c>
       <c r="F314" s="10">
-        <v>5464.8</v>
+        <v>5311.8</v>
       </c>
       <c r="G314" s="10">
-        <v>4857.6</v>
+        <v>4721.6</v>
       </c>
       <c r="H314" s="10">
-        <v>4250.4</v>
+        <v>4131.4</v>
       </c>
     </row>
     <row r="315" spans="1:8" outlineLevel="2">
       <c r="A315" s="14">
         <v>15</v>
       </c>
       <c r="B315" s="6" t="s">
         <v>626</v>
       </c>
       <c r="C315" s="7" t="s">
         <v>627</v>
       </c>
       <c r="D315" s="5">
         <v>0.0</v>
       </c>
       <c r="E315" s="10">
-        <v>124251.0</v>
+        <v>115426.0</v>
       </c>
       <c r="F315" s="10">
-        <v>111825.9</v>
+        <v>103883.4</v>
       </c>
       <c r="G315" s="10">
-        <v>99400.8</v>
+        <v>92340.8</v>
       </c>
       <c r="H315" s="10">
-        <v>86975.7</v>
+        <v>80798.2</v>
       </c>
     </row>
     <row r="316" spans="1:8" outlineLevel="2">
       <c r="A316" s="14">
         <v>16</v>
       </c>
       <c r="B316" s="6" t="s">
         <v>628</v>
       </c>
       <c r="C316" s="7" t="s">
         <v>629</v>
       </c>
       <c r="D316" s="5">
-        <v>50.0</v>
+        <v>0.0</v>
       </c>
       <c r="E316" s="10">
-        <v>7646.0</v>
+        <v>7434.0</v>
       </c>
       <c r="F316" s="10">
-        <v>6881.4</v>
+        <v>6690.6</v>
       </c>
       <c r="G316" s="10">
-        <v>6116.8</v>
+        <v>5947.2</v>
       </c>
       <c r="H316" s="10">
-        <v>5352.2</v>
+        <v>5203.8</v>
       </c>
     </row>
     <row r="317" spans="1:8" outlineLevel="2">
       <c r="A317" s="14">
         <v>17</v>
       </c>
       <c r="B317" s="6" t="s">
         <v>630</v>
       </c>
       <c r="C317" s="7" t="s">
         <v>631</v>
       </c>
       <c r="D317" s="5">
-        <v>41.0</v>
+        <v>0.0</v>
       </c>
       <c r="E317" s="10">
-        <v>10120.0</v>
+        <v>9838.0</v>
       </c>
       <c r="F317" s="10">
-        <v>9108.0</v>
+        <v>8854.2</v>
       </c>
       <c r="G317" s="10">
-        <v>8096.0</v>
+        <v>7870.4</v>
       </c>
       <c r="H317" s="10">
-        <v>7084.0</v>
+        <v>6886.6</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A84:H84"/>
     <mergeCell ref="A114:H114"/>
     <mergeCell ref="A133:H133"/>
     <mergeCell ref="A264:H264"/>
     <mergeCell ref="A282:H282"/>
     <mergeCell ref="A300:H300"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>