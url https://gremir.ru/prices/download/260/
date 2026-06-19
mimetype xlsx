--- v0 (2026-05-03)
+++ v1 (2026-06-19)
@@ -16240,51 +16240,51 @@
       </c>
       <c r="E309" s="10">
         <v>14720.0</v>
       </c>
       <c r="F309" s="10">
         <v>13248.0</v>
       </c>
       <c r="G309" s="10">
         <v>11776.0</v>
       </c>
       <c r="H309" s="10">
         <v>10304.0</v>
       </c>
     </row>
     <row r="310" spans="1:8" outlineLevel="3">
       <c r="A310" s="15">
         <v>164</v>
       </c>
       <c r="B310" s="6" t="s">
         <v>616</v>
       </c>
       <c r="C310" s="7" t="s">
         <v>617</v>
       </c>
       <c r="D310" s="5">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="E310" s="10">
         <v>0.0</v>
       </c>
       <c r="F310" s="10">
         <v>0.0</v>
       </c>
       <c r="G310" s="10">
         <v>0.0</v>
       </c>
       <c r="H310" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="311" spans="1:8" outlineLevel="3">
       <c r="A311" s="15">
         <v>165</v>
       </c>
       <c r="B311" s="6" t="s">
         <v>618</v>
       </c>
       <c r="C311" s="7" t="s">
         <v>619</v>
       </c>
       <c r="D311" s="5">
@@ -29731,762 +29731,762 @@
       <c r="A831" s="13" t="s">
         <v>1653</v>
       </c>
       <c r="B831" s="4"/>
       <c r="C831" s="4"/>
       <c r="D831" s="4"/>
       <c r="E831" s="9"/>
       <c r="F831" s="9"/>
       <c r="G831" s="9"/>
       <c r="H831" s="9"/>
     </row>
     <row r="832" spans="1:8" outlineLevel="2">
       <c r="A832" s="15">
         <v>1</v>
       </c>
       <c r="B832" s="6" t="s">
         <v>1654</v>
       </c>
       <c r="C832" s="7" t="s">
         <v>1655</v>
       </c>
       <c r="D832" s="5">
         <v>9.0</v>
       </c>
       <c r="E832" s="10">
-        <v>10434.0</v>
+        <v>10491.0</v>
       </c>
       <c r="F832" s="10">
-        <v>9390.6</v>
+        <v>9441.9</v>
       </c>
       <c r="G832" s="10">
-        <v>8347.2</v>
+        <v>8392.8</v>
       </c>
       <c r="H832" s="10">
-        <v>7303.8</v>
+        <v>7343.7</v>
       </c>
     </row>
     <row r="833" spans="1:8" outlineLevel="2">
       <c r="A833" s="15">
         <v>2</v>
       </c>
       <c r="B833" s="6" t="s">
         <v>1656</v>
       </c>
       <c r="C833" s="7" t="s">
         <v>1657</v>
       </c>
       <c r="D833" s="5">
         <v>4.0</v>
       </c>
       <c r="E833" s="10">
-        <v>283191.0</v>
+        <v>284743.0</v>
       </c>
       <c r="F833" s="10">
-        <v>254871.9</v>
+        <v>256268.7</v>
       </c>
       <c r="G833" s="10">
-        <v>226552.8</v>
+        <v>227794.4</v>
       </c>
       <c r="H833" s="10">
-        <v>198233.7</v>
+        <v>199320.1</v>
       </c>
     </row>
     <row r="834" spans="1:8" outlineLevel="2">
       <c r="A834" s="15">
         <v>3</v>
       </c>
       <c r="B834" s="6" t="s">
         <v>1658</v>
       </c>
       <c r="C834" s="7" t="s">
         <v>1659</v>
       </c>
       <c r="D834" s="5">
         <v>3.0</v>
       </c>
       <c r="E834" s="10">
-        <v>374168.0</v>
+        <v>376216.0</v>
       </c>
       <c r="F834" s="10">
-        <v>336751.2</v>
+        <v>338594.4</v>
       </c>
       <c r="G834" s="10">
-        <v>299334.4</v>
+        <v>300972.8</v>
       </c>
       <c r="H834" s="10">
-        <v>261917.6</v>
+        <v>263351.2</v>
       </c>
     </row>
     <row r="835" spans="1:8" outlineLevel="2">
       <c r="A835" s="15">
         <v>4</v>
       </c>
       <c r="B835" s="6" t="s">
         <v>1660</v>
       </c>
       <c r="C835" s="7" t="s">
         <v>1661</v>
       </c>
       <c r="D835" s="5">
-        <v>0.0</v>
+        <v>3.0</v>
       </c>
       <c r="E835" s="10">
-        <v>407470.0</v>
+        <v>409700.0</v>
       </c>
       <c r="F835" s="10">
-        <v>366723.0</v>
+        <v>368730.0</v>
       </c>
       <c r="G835" s="10">
-        <v>325976.0</v>
+        <v>327760.0</v>
       </c>
       <c r="H835" s="10">
-        <v>285229.0</v>
+        <v>286790.0</v>
       </c>
     </row>
     <row r="836" spans="1:8" outlineLevel="2">
       <c r="A836" s="15">
         <v>5</v>
       </c>
       <c r="B836" s="6" t="s">
         <v>1662</v>
       </c>
       <c r="C836" s="7" t="s">
         <v>1663</v>
       </c>
       <c r="D836" s="5">
         <v>6.0</v>
       </c>
       <c r="E836" s="10">
-        <v>552093.0</v>
+        <v>555115.0</v>
       </c>
       <c r="F836" s="10">
-        <v>496883.7</v>
+        <v>499603.5</v>
       </c>
       <c r="G836" s="10">
-        <v>441674.4</v>
+        <v>444092.0</v>
       </c>
       <c r="H836" s="10">
-        <v>386465.1</v>
+        <v>388580.5</v>
       </c>
     </row>
     <row r="837" spans="1:8" outlineLevel="2">
       <c r="A837" s="15">
         <v>6</v>
       </c>
       <c r="B837" s="6" t="s">
         <v>1664</v>
       </c>
       <c r="C837" s="7" t="s">
         <v>1665</v>
       </c>
       <c r="D837" s="5">
         <v>0.0</v>
       </c>
       <c r="E837" s="10">
-        <v>16541.0</v>
+        <v>16630.0</v>
       </c>
       <c r="F837" s="10">
-        <v>14886.9</v>
+        <v>14967.0</v>
       </c>
       <c r="G837" s="10">
-        <v>13232.8</v>
+        <v>13304.0</v>
       </c>
       <c r="H837" s="10">
-        <v>11578.7</v>
+        <v>11641.0</v>
       </c>
     </row>
     <row r="838" spans="1:8" outlineLevel="2">
       <c r="A838" s="15">
         <v>7</v>
       </c>
       <c r="B838" s="6" t="s">
         <v>1666</v>
       </c>
       <c r="C838" s="7" t="s">
         <v>1667</v>
       </c>
       <c r="D838" s="5">
         <v>60.0</v>
       </c>
       <c r="E838" s="10">
-        <v>21966.0</v>
+        <v>22086.0</v>
       </c>
       <c r="F838" s="10">
-        <v>19769.4</v>
+        <v>19877.4</v>
       </c>
       <c r="G838" s="10">
-        <v>17572.8</v>
+        <v>17668.8</v>
       </c>
       <c r="H838" s="10">
-        <v>15376.2</v>
+        <v>15460.2</v>
       </c>
     </row>
     <row r="839" spans="1:8" outlineLevel="2">
       <c r="A839" s="15">
         <v>8</v>
       </c>
       <c r="B839" s="6" t="s">
         <v>1668</v>
       </c>
       <c r="C839" s="7" t="s">
         <v>1669</v>
       </c>
       <c r="D839" s="5">
-        <v>20.0</v>
+        <v>22.0</v>
       </c>
       <c r="E839" s="10">
-        <v>23800.0</v>
+        <v>23930.0</v>
       </c>
       <c r="F839" s="10">
-        <v>21420.0</v>
+        <v>21537.0</v>
       </c>
       <c r="G839" s="10">
-        <v>19040.0</v>
+        <v>19144.0</v>
       </c>
       <c r="H839" s="10">
-        <v>16660.0</v>
+        <v>16751.0</v>
       </c>
     </row>
     <row r="840" spans="1:8" outlineLevel="2">
       <c r="A840" s="15">
         <v>9</v>
       </c>
       <c r="B840" s="6" t="s">
         <v>1670</v>
       </c>
       <c r="C840" s="7" t="s">
         <v>1671</v>
       </c>
       <c r="D840" s="5">
-        <v>94.0</v>
+        <v>93.0</v>
       </c>
       <c r="E840" s="10">
-        <v>30445.0</v>
+        <v>30611.0</v>
       </c>
       <c r="F840" s="10">
-        <v>27400.5</v>
+        <v>27549.9</v>
       </c>
       <c r="G840" s="10">
-        <v>24356.0</v>
+        <v>24488.8</v>
       </c>
       <c r="H840" s="10">
-        <v>21311.5</v>
+        <v>21427.7</v>
       </c>
     </row>
     <row r="841" spans="1:8" outlineLevel="2">
       <c r="A841" s="15">
         <v>10</v>
       </c>
       <c r="B841" s="6" t="s">
         <v>1672</v>
       </c>
       <c r="C841" s="7" t="s">
         <v>1673</v>
       </c>
       <c r="D841" s="5">
         <v>65.0</v>
       </c>
       <c r="E841" s="10">
-        <v>41891.0</v>
+        <v>42122.0</v>
       </c>
       <c r="F841" s="10">
-        <v>37701.9</v>
+        <v>37909.8</v>
       </c>
       <c r="G841" s="10">
-        <v>33512.8</v>
+        <v>33697.6</v>
       </c>
       <c r="H841" s="10">
-        <v>29323.7</v>
+        <v>29485.4</v>
       </c>
     </row>
     <row r="842" spans="1:8" outlineLevel="2">
       <c r="A842" s="15">
         <v>11</v>
       </c>
       <c r="B842" s="6" t="s">
         <v>1674</v>
       </c>
       <c r="C842" s="7" t="s">
         <v>1675</v>
       </c>
       <c r="D842" s="5">
-        <v>2.0</v>
+        <v>4.0</v>
       </c>
       <c r="E842" s="10">
-        <v>42603.0</v>
+        <v>42837.0</v>
       </c>
       <c r="F842" s="10">
-        <v>38342.7</v>
+        <v>38553.3</v>
       </c>
       <c r="G842" s="10">
-        <v>34082.4</v>
+        <v>34269.6</v>
       </c>
       <c r="H842" s="10">
-        <v>29822.1</v>
+        <v>29985.9</v>
       </c>
     </row>
     <row r="843" spans="1:8" outlineLevel="2">
       <c r="A843" s="15">
         <v>12</v>
       </c>
       <c r="B843" s="6" t="s">
         <v>1676</v>
       </c>
       <c r="C843" s="7" t="s">
         <v>1677</v>
       </c>
       <c r="D843" s="5">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="E843" s="10">
-        <v>48527.0</v>
+        <v>48792.0</v>
       </c>
       <c r="F843" s="10">
-        <v>43674.3</v>
+        <v>43912.8</v>
       </c>
       <c r="G843" s="10">
-        <v>38821.6</v>
+        <v>39033.6</v>
       </c>
       <c r="H843" s="10">
-        <v>33968.9</v>
+        <v>34154.4</v>
       </c>
     </row>
     <row r="844" spans="1:8" outlineLevel="2">
       <c r="A844" s="15">
         <v>13</v>
       </c>
       <c r="B844" s="6" t="s">
         <v>1678</v>
       </c>
       <c r="C844" s="7" t="s">
         <v>1679</v>
       </c>
       <c r="D844" s="5">
         <v>20.0</v>
       </c>
       <c r="E844" s="10">
-        <v>60081.0</v>
+        <v>60410.0</v>
       </c>
       <c r="F844" s="10">
-        <v>54072.9</v>
+        <v>54369.0</v>
       </c>
       <c r="G844" s="10">
-        <v>48064.8</v>
+        <v>48328.0</v>
       </c>
       <c r="H844" s="10">
-        <v>42056.7</v>
+        <v>42287.0</v>
       </c>
     </row>
     <row r="845" spans="1:8" outlineLevel="2">
       <c r="A845" s="15">
         <v>14</v>
       </c>
       <c r="B845" s="6" t="s">
         <v>1680</v>
       </c>
       <c r="C845" s="7" t="s">
         <v>1681</v>
       </c>
       <c r="D845" s="5">
         <v>0.0</v>
       </c>
       <c r="E845" s="10">
-        <v>70808.0</v>
+        <v>71195.0</v>
       </c>
       <c r="F845" s="10">
-        <v>63727.2</v>
+        <v>64075.5</v>
       </c>
       <c r="G845" s="10">
-        <v>56646.4</v>
+        <v>56956.0</v>
       </c>
       <c r="H845" s="10">
-        <v>49565.6</v>
+        <v>49836.5</v>
       </c>
     </row>
     <row r="846" spans="1:8" outlineLevel="2">
       <c r="A846" s="15">
         <v>15</v>
       </c>
       <c r="B846" s="6" t="s">
         <v>1682</v>
       </c>
       <c r="C846" s="7" t="s">
         <v>1683</v>
       </c>
       <c r="D846" s="5">
         <v>15.0</v>
       </c>
       <c r="E846" s="10">
-        <v>64179.0</v>
+        <v>64530.0</v>
       </c>
       <c r="F846" s="10">
-        <v>57761.1</v>
+        <v>58077.0</v>
       </c>
       <c r="G846" s="10">
-        <v>51343.2</v>
+        <v>51624.0</v>
       </c>
       <c r="H846" s="10">
-        <v>44925.3</v>
+        <v>45171.0</v>
       </c>
     </row>
     <row r="847" spans="1:8" outlineLevel="2">
       <c r="A847" s="15">
         <v>16</v>
       </c>
       <c r="B847" s="6" t="s">
         <v>1684</v>
       </c>
       <c r="C847" s="7" t="s">
         <v>1685</v>
       </c>
       <c r="D847" s="5">
         <v>0.0</v>
       </c>
       <c r="E847" s="10">
-        <v>98481.0</v>
+        <v>99020.0</v>
       </c>
       <c r="F847" s="10">
-        <v>88632.9</v>
+        <v>89118.0</v>
       </c>
       <c r="G847" s="10">
-        <v>78784.8</v>
+        <v>79216.0</v>
       </c>
       <c r="H847" s="10">
-        <v>68936.7</v>
+        <v>69314.0</v>
       </c>
     </row>
     <row r="848" spans="1:8" outlineLevel="2">
       <c r="A848" s="15">
         <v>17</v>
       </c>
       <c r="B848" s="6" t="s">
         <v>1686</v>
       </c>
       <c r="C848" s="7" t="s">
         <v>1687</v>
       </c>
       <c r="D848" s="5">
-        <v>79.0</v>
+        <v>73.0</v>
       </c>
       <c r="E848" s="10">
-        <v>6123.0</v>
+        <v>6157.0</v>
       </c>
       <c r="F848" s="10">
-        <v>5510.7</v>
+        <v>5541.3</v>
       </c>
       <c r="G848" s="10">
-        <v>4898.4</v>
+        <v>4925.6</v>
       </c>
       <c r="H848" s="10">
-        <v>4286.1</v>
+        <v>4309.9</v>
       </c>
     </row>
     <row r="849" spans="1:8" outlineLevel="2">
       <c r="A849" s="15">
         <v>18</v>
       </c>
       <c r="B849" s="6" t="s">
         <v>1688</v>
       </c>
       <c r="C849" s="7" t="s">
         <v>1689</v>
       </c>
       <c r="D849" s="5">
         <v>0.0</v>
       </c>
       <c r="E849" s="10">
-        <v>97166.0</v>
+        <v>97698.0</v>
       </c>
       <c r="F849" s="10">
-        <v>87449.4</v>
+        <v>87928.2</v>
       </c>
       <c r="G849" s="10">
-        <v>77732.8</v>
+        <v>78158.4</v>
       </c>
       <c r="H849" s="10">
-        <v>68016.2</v>
+        <v>68388.6</v>
       </c>
     </row>
     <row r="850" spans="1:8" outlineLevel="2">
       <c r="A850" s="15">
         <v>19</v>
       </c>
       <c r="B850" s="6" t="s">
         <v>1690</v>
       </c>
       <c r="C850" s="7" t="s">
         <v>1691</v>
       </c>
       <c r="D850" s="5">
         <v>0.0</v>
       </c>
       <c r="E850" s="10">
-        <v>132548.0</v>
+        <v>133273.0</v>
       </c>
       <c r="F850" s="10">
-        <v>119293.2</v>
+        <v>119945.7</v>
       </c>
       <c r="G850" s="10">
-        <v>106038.4</v>
+        <v>106618.4</v>
       </c>
       <c r="H850" s="10">
-        <v>92783.6</v>
+        <v>93291.1</v>
       </c>
     </row>
     <row r="851" spans="1:8" outlineLevel="2">
       <c r="A851" s="15">
         <v>20</v>
       </c>
       <c r="B851" s="6" t="s">
         <v>1692</v>
       </c>
       <c r="C851" s="7" t="s">
         <v>1693</v>
       </c>
       <c r="D851" s="5">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="E851" s="10">
-        <v>125434.0</v>
+        <v>126120.0</v>
       </c>
       <c r="F851" s="10">
-        <v>112890.6</v>
+        <v>113508.0</v>
       </c>
       <c r="G851" s="10">
-        <v>100347.2</v>
+        <v>100896.0</v>
       </c>
       <c r="H851" s="10">
-        <v>87803.8</v>
+        <v>88284.0</v>
       </c>
     </row>
     <row r="852" spans="1:8" outlineLevel="2">
       <c r="A852" s="15">
         <v>21</v>
       </c>
       <c r="B852" s="6" t="s">
         <v>1694</v>
       </c>
       <c r="C852" s="7" t="s">
         <v>1695</v>
       </c>
       <c r="D852" s="5">
         <v>4.0</v>
       </c>
       <c r="E852" s="10">
-        <v>152095.0</v>
+        <v>152927.0</v>
       </c>
       <c r="F852" s="10">
-        <v>136885.5</v>
+        <v>137634.3</v>
       </c>
       <c r="G852" s="10">
-        <v>121676.0</v>
+        <v>122341.6</v>
       </c>
       <c r="H852" s="10">
-        <v>106466.5</v>
+        <v>107048.9</v>
       </c>
     </row>
     <row r="853" spans="1:8" outlineLevel="2">
       <c r="A853" s="15">
         <v>22</v>
       </c>
       <c r="B853" s="6" t="s">
         <v>1696</v>
       </c>
       <c r="C853" s="7" t="s">
         <v>1697</v>
       </c>
       <c r="D853" s="5">
         <v>6.0</v>
       </c>
       <c r="E853" s="10">
-        <v>157342.0</v>
+        <v>158202.0</v>
       </c>
       <c r="F853" s="10">
-        <v>141607.8</v>
+        <v>142381.8</v>
       </c>
       <c r="G853" s="10">
-        <v>125873.6</v>
+        <v>126561.6</v>
       </c>
       <c r="H853" s="10">
-        <v>110139.4</v>
+        <v>110741.4</v>
       </c>
     </row>
     <row r="854" spans="1:8" outlineLevel="2">
       <c r="A854" s="15">
         <v>23</v>
       </c>
       <c r="B854" s="6" t="s">
         <v>1698</v>
       </c>
       <c r="C854" s="7" t="s">
         <v>1699</v>
       </c>
       <c r="D854" s="5">
         <v>16.0</v>
       </c>
       <c r="E854" s="10">
-        <v>195599.0</v>
+        <v>196669.0</v>
       </c>
       <c r="F854" s="10">
-        <v>176039.1</v>
+        <v>177002.1</v>
       </c>
       <c r="G854" s="10">
-        <v>156479.2</v>
+        <v>157335.2</v>
       </c>
       <c r="H854" s="10">
-        <v>136919.3</v>
+        <v>137668.3</v>
       </c>
     </row>
     <row r="855" spans="1:8" outlineLevel="2">
       <c r="A855" s="15">
         <v>24</v>
       </c>
       <c r="B855" s="6" t="s">
         <v>1700</v>
       </c>
       <c r="C855" s="7" t="s">
         <v>1701</v>
       </c>
       <c r="D855" s="5">
         <v>57.0</v>
       </c>
       <c r="E855" s="10">
-        <v>10869.0</v>
+        <v>10928.0</v>
       </c>
       <c r="F855" s="10">
-        <v>9782.1</v>
+        <v>9835.2</v>
       </c>
       <c r="G855" s="10">
-        <v>8695.2</v>
+        <v>8742.4</v>
       </c>
       <c r="H855" s="10">
-        <v>7608.3</v>
+        <v>7649.6</v>
       </c>
     </row>
     <row r="856" spans="1:8" outlineLevel="2">
       <c r="A856" s="15">
         <v>25</v>
       </c>
       <c r="B856" s="6" t="s">
         <v>1702</v>
       </c>
       <c r="C856" s="7" t="s">
         <v>1703</v>
       </c>
       <c r="D856" s="5">
         <v>12.0</v>
       </c>
       <c r="E856" s="10">
-        <v>205784.0</v>
+        <v>206909.0</v>
       </c>
       <c r="F856" s="10">
-        <v>185205.6</v>
+        <v>186218.1</v>
       </c>
       <c r="G856" s="10">
-        <v>164627.2</v>
+        <v>165527.2</v>
       </c>
       <c r="H856" s="10">
-        <v>144048.8</v>
+        <v>144836.3</v>
       </c>
     </row>
     <row r="857" spans="1:8" outlineLevel="2">
       <c r="A857" s="15">
         <v>26</v>
       </c>
       <c r="B857" s="6" t="s">
         <v>1704</v>
       </c>
       <c r="C857" s="7" t="s">
         <v>1705</v>
       </c>
       <c r="D857" s="5">
         <v>0.0</v>
       </c>
       <c r="E857" s="10">
-        <v>251052.0</v>
+        <v>252426.0</v>
       </c>
       <c r="F857" s="10">
-        <v>225946.8</v>
+        <v>227183.4</v>
       </c>
       <c r="G857" s="10">
-        <v>200841.6</v>
+        <v>201940.8</v>
       </c>
       <c r="H857" s="10">
-        <v>175736.4</v>
+        <v>176698.2</v>
       </c>
     </row>
     <row r="858" spans="1:8" outlineLevel="2">
       <c r="A858" s="15">
         <v>27</v>
       </c>
       <c r="B858" s="6" t="s">
         <v>1706</v>
       </c>
       <c r="C858" s="7" t="s">
         <v>1707</v>
       </c>
       <c r="D858" s="5">
         <v>1.0</v>
       </c>
       <c r="E858" s="10">
-        <v>256113.0</v>
+        <v>257516.0</v>
       </c>
       <c r="F858" s="10">
-        <v>230501.7</v>
+        <v>231764.4</v>
       </c>
       <c r="G858" s="10">
-        <v>204890.4</v>
+        <v>206012.8</v>
       </c>
       <c r="H858" s="10">
-        <v>179279.1</v>
+        <v>180261.2</v>
       </c>
     </row>
     <row r="859" spans="1:8" outlineLevel="2">
       <c r="A859" s="15">
         <v>28</v>
       </c>
       <c r="B859" s="6" t="s">
         <v>1708</v>
       </c>
       <c r="C859" s="7" t="s">
         <v>1709</v>
       </c>
       <c r="D859" s="5">
         <v>5.0</v>
       </c>
       <c r="E859" s="10">
-        <v>308446.0</v>
+        <v>310135.0</v>
       </c>
       <c r="F859" s="10">
-        <v>277601.4</v>
+        <v>279121.5</v>
       </c>
       <c r="G859" s="10">
-        <v>246756.8</v>
+        <v>248108.0</v>
       </c>
       <c r="H859" s="10">
-        <v>215912.2</v>
+        <v>217094.5</v>
       </c>
     </row>
     <row r="860" spans="1:8" outlineLevel="1">
       <c r="A860" s="13" t="s">
         <v>1710</v>
       </c>
       <c r="B860" s="4"/>
       <c r="C860" s="4"/>
       <c r="D860" s="4"/>
       <c r="E860" s="9"/>
       <c r="F860" s="9"/>
       <c r="G860" s="9"/>
       <c r="H860" s="9"/>
     </row>
     <row r="861" spans="1:8" outlineLevel="2">
       <c r="A861" s="15">
         <v>1</v>
       </c>
       <c r="B861" s="6" t="s">
         <v>1711</v>
       </c>
       <c r="C861" s="7" t="s">
         <v>1712</v>
       </c>
       <c r="D861" s="5">
@@ -31298,51 +31298,51 @@
       </c>
       <c r="E893" s="10">
         <v>0.0</v>
       </c>
       <c r="F893" s="10">
         <v>0.0</v>
       </c>
       <c r="G893" s="10">
         <v>0.0</v>
       </c>
       <c r="H893" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="894" spans="1:8" outlineLevel="3">
       <c r="A894" s="15">
         <v>21</v>
       </c>
       <c r="B894" s="6" t="s">
         <v>1775</v>
       </c>
       <c r="C894" s="7" t="s">
         <v>1776</v>
       </c>
       <c r="D894" s="5">
-        <v>5.0</v>
+        <v>6.0</v>
       </c>
       <c r="E894" s="10">
         <v>14088.0</v>
       </c>
       <c r="F894" s="10">
         <v>12679.2</v>
       </c>
       <c r="G894" s="10">
         <v>11270.4</v>
       </c>
       <c r="H894" s="10">
         <v>9861.6</v>
       </c>
     </row>
     <row r="895" spans="1:8" outlineLevel="3">
       <c r="A895" s="15">
         <v>22</v>
       </c>
       <c r="B895" s="6" t="s">
         <v>1777</v>
       </c>
       <c r="C895" s="7" t="s">
         <v>1778</v>
       </c>
       <c r="D895" s="5">
@@ -32765,502 +32765,502 @@
       <c r="A952" s="13" t="s">
         <v>1887</v>
       </c>
       <c r="B952" s="4"/>
       <c r="C952" s="4"/>
       <c r="D952" s="4"/>
       <c r="E952" s="9"/>
       <c r="F952" s="9"/>
       <c r="G952" s="9"/>
       <c r="H952" s="9"/>
     </row>
     <row r="953" spans="1:8" outlineLevel="2">
       <c r="A953" s="15">
         <v>1</v>
       </c>
       <c r="B953" s="6" t="s">
         <v>1888</v>
       </c>
       <c r="C953" s="7" t="s">
         <v>1889</v>
       </c>
       <c r="D953" s="5">
         <v>0.0</v>
       </c>
       <c r="E953" s="10">
-        <v>3371.0</v>
+        <v>3390.0</v>
       </c>
       <c r="F953" s="10">
-        <v>3033.9</v>
+        <v>3051.0</v>
       </c>
       <c r="G953" s="10">
-        <v>2696.8</v>
+        <v>2712.0</v>
       </c>
       <c r="H953" s="10">
-        <v>2359.7</v>
+        <v>2373.0</v>
       </c>
     </row>
     <row r="954" spans="1:8" outlineLevel="2">
       <c r="A954" s="15">
         <v>2</v>
       </c>
       <c r="B954" s="6" t="s">
         <v>1890</v>
       </c>
       <c r="C954" s="7" t="s">
         <v>1891</v>
       </c>
       <c r="D954" s="5">
         <v>0.0</v>
       </c>
       <c r="E954" s="10">
-        <v>3947.0</v>
+        <v>3968.0</v>
       </c>
       <c r="F954" s="10">
-        <v>3552.3</v>
+        <v>3571.2</v>
       </c>
       <c r="G954" s="10">
-        <v>3157.6</v>
+        <v>3174.4</v>
       </c>
       <c r="H954" s="10">
-        <v>2762.9</v>
+        <v>2777.6</v>
       </c>
     </row>
     <row r="955" spans="1:8" outlineLevel="2">
       <c r="A955" s="15">
         <v>3</v>
       </c>
       <c r="B955" s="6" t="s">
         <v>1892</v>
       </c>
       <c r="C955" s="7" t="s">
         <v>1893</v>
       </c>
       <c r="D955" s="5">
-        <v>327.0</v>
+        <v>311.0</v>
       </c>
       <c r="E955" s="10">
-        <v>5274.0</v>
+        <v>5302.0</v>
       </c>
       <c r="F955" s="10">
-        <v>4746.6</v>
+        <v>4771.8</v>
       </c>
       <c r="G955" s="10">
-        <v>4219.2</v>
+        <v>4241.6</v>
       </c>
       <c r="H955" s="10">
-        <v>3691.8</v>
+        <v>3711.4</v>
       </c>
     </row>
     <row r="956" spans="1:8" outlineLevel="2">
       <c r="A956" s="15">
         <v>4</v>
       </c>
       <c r="B956" s="6" t="s">
         <v>1894</v>
       </c>
       <c r="C956" s="7" t="s">
         <v>1895</v>
       </c>
       <c r="D956" s="5">
-        <v>25.0</v>
+        <v>20.0</v>
       </c>
       <c r="E956" s="10">
-        <v>7107.0</v>
+        <v>7147.0</v>
       </c>
       <c r="F956" s="10">
-        <v>6396.3</v>
+        <v>6432.3</v>
       </c>
       <c r="G956" s="10">
-        <v>5685.6</v>
+        <v>5717.6</v>
       </c>
       <c r="H956" s="10">
-        <v>4974.9</v>
+        <v>5002.9</v>
       </c>
     </row>
     <row r="957" spans="1:8" outlineLevel="2">
       <c r="A957" s="15">
         <v>5</v>
       </c>
       <c r="B957" s="6" t="s">
         <v>1896</v>
       </c>
       <c r="C957" s="7" t="s">
         <v>1897</v>
       </c>
       <c r="D957" s="5">
         <v>0.0</v>
       </c>
       <c r="E957" s="10">
-        <v>8973.0</v>
+        <v>9414.0</v>
       </c>
       <c r="F957" s="10">
-        <v>8075.7</v>
+        <v>8472.6</v>
       </c>
       <c r="G957" s="10">
-        <v>7178.4</v>
+        <v>7531.2</v>
       </c>
       <c r="H957" s="10">
-        <v>6281.1</v>
+        <v>6589.8</v>
       </c>
     </row>
     <row r="958" spans="1:8" outlineLevel="2">
       <c r="A958" s="15">
         <v>6</v>
       </c>
       <c r="B958" s="6" t="s">
         <v>1898</v>
       </c>
       <c r="C958" s="7" t="s">
         <v>1899</v>
       </c>
       <c r="D958" s="5">
-        <v>6.0</v>
+        <v>4.0</v>
       </c>
       <c r="E958" s="10">
-        <v>12371.0</v>
+        <v>12440.0</v>
       </c>
       <c r="F958" s="10">
-        <v>11133.9</v>
+        <v>11196.0</v>
       </c>
       <c r="G958" s="10">
-        <v>9896.8</v>
+        <v>9952.0</v>
       </c>
       <c r="H958" s="10">
-        <v>8659.7</v>
+        <v>8708.0</v>
       </c>
     </row>
     <row r="959" spans="1:8" outlineLevel="2">
       <c r="A959" s="15">
         <v>7</v>
       </c>
       <c r="B959" s="6" t="s">
         <v>1900</v>
       </c>
       <c r="C959" s="7" t="s">
         <v>1901</v>
       </c>
       <c r="D959" s="5">
         <v>11.0</v>
       </c>
       <c r="E959" s="10">
-        <v>12806.0</v>
+        <v>12877.0</v>
       </c>
       <c r="F959" s="10">
-        <v>11525.4</v>
+        <v>11589.3</v>
       </c>
       <c r="G959" s="10">
-        <v>10244.8</v>
+        <v>10301.6</v>
       </c>
       <c r="H959" s="10">
-        <v>8964.2</v>
+        <v>9013.9</v>
       </c>
     </row>
     <row r="960" spans="1:8" outlineLevel="2">
       <c r="A960" s="15">
         <v>8</v>
       </c>
       <c r="B960" s="6" t="s">
         <v>1902</v>
       </c>
       <c r="C960" s="7" t="s">
         <v>1903</v>
       </c>
       <c r="D960" s="5">
         <v>12.0</v>
       </c>
       <c r="E960" s="10">
-        <v>18400.0</v>
+        <v>18501.0</v>
       </c>
       <c r="F960" s="10">
-        <v>16560.0</v>
+        <v>16650.9</v>
       </c>
       <c r="G960" s="10">
-        <v>14720.0</v>
+        <v>14800.8</v>
       </c>
       <c r="H960" s="10">
-        <v>12880.0</v>
+        <v>12950.7</v>
       </c>
     </row>
     <row r="961" spans="1:8" outlineLevel="2">
       <c r="A961" s="15">
         <v>9</v>
       </c>
       <c r="B961" s="6" t="s">
         <v>1904</v>
       </c>
       <c r="C961" s="7" t="s">
         <v>1905</v>
       </c>
       <c r="D961" s="5">
         <v>0.0</v>
       </c>
       <c r="E961" s="10">
-        <v>21171.0</v>
+        <v>21288.0</v>
       </c>
       <c r="F961" s="10">
-        <v>19053.9</v>
+        <v>19159.2</v>
       </c>
       <c r="G961" s="10">
-        <v>16936.8</v>
+        <v>17030.4</v>
       </c>
       <c r="H961" s="10">
-        <v>14819.7</v>
+        <v>14901.6</v>
       </c>
     </row>
     <row r="962" spans="1:8" outlineLevel="2">
       <c r="A962" s="15">
         <v>10</v>
       </c>
       <c r="B962" s="6" t="s">
         <v>1906</v>
       </c>
       <c r="C962" s="7" t="s">
         <v>1907</v>
       </c>
       <c r="D962" s="5">
         <v>0.0</v>
       </c>
       <c r="E962" s="10">
-        <v>1842.0</v>
+        <v>1851.0</v>
       </c>
       <c r="F962" s="10">
-        <v>1657.8</v>
+        <v>1665.9</v>
       </c>
       <c r="G962" s="10">
-        <v>1473.6</v>
+        <v>1480.8</v>
       </c>
       <c r="H962" s="10">
-        <v>1289.4</v>
+        <v>1295.7</v>
       </c>
     </row>
     <row r="963" spans="1:8" outlineLevel="2">
       <c r="A963" s="15">
         <v>11</v>
       </c>
       <c r="B963" s="6" t="s">
         <v>1908</v>
       </c>
       <c r="C963" s="7" t="s">
         <v>1909</v>
       </c>
       <c r="D963" s="5">
         <v>40.0</v>
       </c>
       <c r="E963" s="10">
-        <v>29675.0</v>
+        <v>29837.0</v>
       </c>
       <c r="F963" s="10">
-        <v>26707.5</v>
+        <v>26853.3</v>
       </c>
       <c r="G963" s="10">
-        <v>23740.0</v>
+        <v>23869.6</v>
       </c>
       <c r="H963" s="10">
-        <v>20772.5</v>
+        <v>20885.9</v>
       </c>
     </row>
     <row r="964" spans="1:8" outlineLevel="2">
       <c r="A964" s="15">
         <v>12</v>
       </c>
       <c r="B964" s="6" t="s">
         <v>1910</v>
       </c>
       <c r="C964" s="7" t="s">
         <v>1911</v>
       </c>
       <c r="D964" s="5">
         <v>20.0</v>
       </c>
       <c r="E964" s="10">
-        <v>37646.0</v>
+        <v>37853.0</v>
       </c>
       <c r="F964" s="10">
-        <v>33881.4</v>
+        <v>34067.7</v>
       </c>
       <c r="G964" s="10">
-        <v>30116.8</v>
+        <v>30282.4</v>
       </c>
       <c r="H964" s="10">
-        <v>26352.2</v>
+        <v>26497.1</v>
       </c>
     </row>
     <row r="965" spans="1:8" outlineLevel="2">
       <c r="A965" s="15">
         <v>13</v>
       </c>
       <c r="B965" s="6" t="s">
         <v>1912</v>
       </c>
       <c r="C965" s="7" t="s">
         <v>1913</v>
       </c>
       <c r="D965" s="5">
         <v>1.0</v>
       </c>
       <c r="E965" s="10">
-        <v>1808.0</v>
+        <v>1818.0</v>
       </c>
       <c r="F965" s="10">
-        <v>1627.2</v>
+        <v>1636.2</v>
       </c>
       <c r="G965" s="10">
-        <v>1446.4</v>
+        <v>1454.4</v>
       </c>
       <c r="H965" s="10">
-        <v>1265.6</v>
+        <v>1272.6</v>
       </c>
     </row>
     <row r="966" spans="1:8" outlineLevel="2">
       <c r="A966" s="15">
         <v>14</v>
       </c>
       <c r="B966" s="6" t="s">
         <v>1914</v>
       </c>
       <c r="C966" s="7" t="s">
         <v>1915</v>
       </c>
       <c r="D966" s="5">
-        <v>73.0</v>
+        <v>69.0</v>
       </c>
       <c r="E966" s="10">
-        <v>2875.0</v>
+        <v>2890.0</v>
       </c>
       <c r="F966" s="10">
-        <v>2587.5</v>
+        <v>2601.0</v>
       </c>
       <c r="G966" s="10">
-        <v>2300.0</v>
+        <v>2312.0</v>
       </c>
       <c r="H966" s="10">
-        <v>2012.5</v>
+        <v>2023.0</v>
       </c>
     </row>
     <row r="967" spans="1:8" outlineLevel="2">
       <c r="A967" s="15">
         <v>15</v>
       </c>
       <c r="B967" s="6" t="s">
         <v>1916</v>
       </c>
       <c r="C967" s="7" t="s">
         <v>1917</v>
       </c>
       <c r="D967" s="5">
         <v>0.0</v>
       </c>
       <c r="E967" s="10">
         <v>0.0</v>
       </c>
       <c r="F967" s="10">
         <v>0.0</v>
       </c>
       <c r="G967" s="10">
         <v>0.0</v>
       </c>
       <c r="H967" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="968" spans="1:8" outlineLevel="2">
       <c r="A968" s="15">
         <v>16</v>
       </c>
       <c r="B968" s="6" t="s">
         <v>1918</v>
       </c>
       <c r="C968" s="7" t="s">
         <v>1919</v>
       </c>
       <c r="D968" s="5">
-        <v>19.0</v>
+        <v>0.0</v>
       </c>
       <c r="E968" s="10">
-        <v>6067.0</v>
+        <v>6099.0</v>
       </c>
       <c r="F968" s="10">
-        <v>5460.3</v>
+        <v>5489.1</v>
       </c>
       <c r="G968" s="10">
-        <v>4853.6</v>
+        <v>4879.2</v>
       </c>
       <c r="H968" s="10">
-        <v>4246.9</v>
+        <v>4269.3</v>
       </c>
     </row>
     <row r="969" spans="1:8" outlineLevel="2">
       <c r="A969" s="15">
         <v>17</v>
       </c>
       <c r="B969" s="6" t="s">
         <v>1920</v>
       </c>
       <c r="C969" s="7" t="s">
         <v>1921</v>
       </c>
       <c r="D969" s="5">
         <v>0.0</v>
       </c>
       <c r="E969" s="10">
         <v>0.0</v>
       </c>
       <c r="F969" s="10">
         <v>0.0</v>
       </c>
       <c r="G969" s="10">
         <v>0.0</v>
       </c>
       <c r="H969" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="970" spans="1:8" outlineLevel="2">
       <c r="A970" s="15">
         <v>18</v>
       </c>
       <c r="B970" s="6" t="s">
         <v>1922</v>
       </c>
       <c r="C970" s="7" t="s">
         <v>1923</v>
       </c>
       <c r="D970" s="5">
-        <v>20.0</v>
+        <v>6.0</v>
       </c>
       <c r="E970" s="10">
-        <v>9526.0</v>
+        <v>9578.0</v>
       </c>
       <c r="F970" s="10">
-        <v>8573.4</v>
+        <v>8620.2</v>
       </c>
       <c r="G970" s="10">
-        <v>7620.8</v>
+        <v>7662.4</v>
       </c>
       <c r="H970" s="10">
-        <v>6668.2</v>
+        <v>6704.6</v>
       </c>
     </row>
     <row r="971" spans="1:8" outlineLevel="2">
       <c r="A971" s="15">
         <v>19</v>
       </c>
       <c r="B971" s="6" t="s">
         <v>1924</v>
       </c>
       <c r="C971" s="7" t="s">
         <v>1925</v>
       </c>
       <c r="D971" s="5">
         <v>0.0</v>
       </c>
       <c r="E971" s="10">
         <v>0.0</v>
       </c>
       <c r="F971" s="10">
         <v>0.0</v>
       </c>
       <c r="G971" s="10">
         <v>0.0</v>
       </c>
       <c r="H971" s="10">
@@ -33311,60 +33311,60 @@
       </c>
       <c r="F973" s="10">
         <v>0.0</v>
       </c>
       <c r="G973" s="10">
         <v>0.0</v>
       </c>
       <c r="H973" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="974" spans="1:8" outlineLevel="2">
       <c r="A974" s="15">
         <v>22</v>
       </c>
       <c r="B974" s="6" t="s">
         <v>1930</v>
       </c>
       <c r="C974" s="7" t="s">
         <v>1931</v>
       </c>
       <c r="D974" s="5">
         <v>33.0</v>
       </c>
       <c r="E974" s="10">
-        <v>11803.0</v>
+        <v>11867.0</v>
       </c>
       <c r="F974" s="10">
-        <v>10622.7</v>
+        <v>10680.3</v>
       </c>
       <c r="G974" s="10">
-        <v>9442.4</v>
+        <v>9493.6</v>
       </c>
       <c r="H974" s="10">
-        <v>8262.1</v>
+        <v>8306.9</v>
       </c>
     </row>
     <row r="975" spans="1:8" outlineLevel="2">
       <c r="A975" s="15">
         <v>23</v>
       </c>
       <c r="B975" s="6" t="s">
         <v>1932</v>
       </c>
       <c r="C975" s="7" t="s">
         <v>1933</v>
       </c>
       <c r="D975" s="5">
         <v>0.0</v>
       </c>
       <c r="E975" s="10">
         <v>0.0</v>
       </c>
       <c r="F975" s="10">
         <v>0.0</v>
       </c>
       <c r="G975" s="10">
         <v>0.0</v>
       </c>
       <c r="H975" s="10">
@@ -33467,164 +33467,164 @@
       </c>
       <c r="F979" s="10">
         <v>0.0</v>
       </c>
       <c r="G979" s="10">
         <v>0.0</v>
       </c>
       <c r="H979" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="980" spans="1:8" outlineLevel="2">
       <c r="A980" s="15">
         <v>28</v>
       </c>
       <c r="B980" s="6" t="s">
         <v>1942</v>
       </c>
       <c r="C980" s="7" t="s">
         <v>1943</v>
       </c>
       <c r="D980" s="5">
         <v>169.0</v>
       </c>
       <c r="E980" s="10">
-        <v>3744.0</v>
+        <v>3765.0</v>
       </c>
       <c r="F980" s="10">
-        <v>3369.6</v>
+        <v>3388.5</v>
       </c>
       <c r="G980" s="10">
-        <v>2995.2</v>
+        <v>3012.0</v>
       </c>
       <c r="H980" s="10">
-        <v>2620.8</v>
+        <v>2635.5</v>
       </c>
     </row>
     <row r="981" spans="1:8" outlineLevel="2">
       <c r="A981" s="15">
         <v>29</v>
       </c>
       <c r="B981" s="6" t="s">
         <v>1944</v>
       </c>
       <c r="C981" s="7" t="s">
         <v>1945</v>
       </c>
       <c r="D981" s="5">
         <v>0.0</v>
       </c>
       <c r="E981" s="10">
         <v>0.0</v>
       </c>
       <c r="F981" s="10">
         <v>0.0</v>
       </c>
       <c r="G981" s="10">
         <v>0.0</v>
       </c>
       <c r="H981" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="982" spans="1:8" outlineLevel="2">
       <c r="A982" s="15">
         <v>30</v>
       </c>
       <c r="B982" s="6" t="s">
         <v>1946</v>
       </c>
       <c r="C982" s="7" t="s">
         <v>1947</v>
       </c>
       <c r="D982" s="5">
         <v>71.0</v>
       </c>
       <c r="E982" s="10">
-        <v>4341.0</v>
+        <v>4365.0</v>
       </c>
       <c r="F982" s="10">
-        <v>3906.9</v>
+        <v>3928.5</v>
       </c>
       <c r="G982" s="10">
-        <v>3472.8</v>
+        <v>3492.0</v>
       </c>
       <c r="H982" s="10">
-        <v>3038.7</v>
+        <v>3055.5</v>
       </c>
     </row>
     <row r="983" spans="1:8" outlineLevel="2">
       <c r="A983" s="15">
         <v>31</v>
       </c>
       <c r="B983" s="6" t="s">
         <v>1948</v>
       </c>
       <c r="C983" s="7" t="s">
         <v>1949</v>
       </c>
       <c r="D983" s="5">
         <v>0.0</v>
       </c>
       <c r="E983" s="10">
         <v>0.0</v>
       </c>
       <c r="F983" s="10">
         <v>0.0</v>
       </c>
       <c r="G983" s="10">
         <v>0.0</v>
       </c>
       <c r="H983" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="984" spans="1:8" outlineLevel="2">
       <c r="A984" s="15">
         <v>32</v>
       </c>
       <c r="B984" s="6" t="s">
         <v>1950</v>
       </c>
       <c r="C984" s="7" t="s">
         <v>1951</v>
       </c>
       <c r="D984" s="5">
         <v>83.0</v>
       </c>
       <c r="E984" s="10">
-        <v>6035.0</v>
+        <v>6069.0</v>
       </c>
       <c r="F984" s="10">
-        <v>5431.5</v>
+        <v>5462.1</v>
       </c>
       <c r="G984" s="10">
-        <v>4828.0</v>
+        <v>4855.2</v>
       </c>
       <c r="H984" s="10">
-        <v>4224.5</v>
+        <v>4248.3</v>
       </c>
     </row>
     <row r="985" spans="1:8" outlineLevel="2">
       <c r="A985" s="15">
         <v>33</v>
       </c>
       <c r="B985" s="6" t="s">
         <v>1952</v>
       </c>
       <c r="C985" s="7" t="s">
         <v>1953</v>
       </c>
       <c r="D985" s="5">
         <v>0.0</v>
       </c>
       <c r="E985" s="10">
         <v>0.0</v>
       </c>
       <c r="F985" s="10">
         <v>0.0</v>
       </c>
       <c r="G985" s="10">
         <v>0.0</v>
       </c>
       <c r="H985" s="10">
@@ -33840,63 +33840,63 @@
       </c>
     </row>
     <row r="994" spans="1:8" outlineLevel="1">
       <c r="A994" s="13" t="s">
         <v>1970</v>
       </c>
       <c r="B994" s="4"/>
       <c r="C994" s="4"/>
       <c r="D994" s="4"/>
       <c r="E994" s="9"/>
       <c r="F994" s="9"/>
       <c r="G994" s="9"/>
       <c r="H994" s="9"/>
     </row>
     <row r="995" spans="1:8" outlineLevel="2">
       <c r="A995" s="15">
         <v>1</v>
       </c>
       <c r="B995" s="6" t="s">
         <v>1971</v>
       </c>
       <c r="C995" s="7" t="s">
         <v>1972</v>
       </c>
       <c r="D995" s="5">
-        <v>445.0</v>
+        <v>439.0</v>
       </c>
       <c r="E995" s="10">
-        <v>4637.0</v>
+        <v>4662.0</v>
       </c>
       <c r="F995" s="10">
-        <v>4173.3</v>
+        <v>4195.8</v>
       </c>
       <c r="G995" s="10">
-        <v>3709.6</v>
+        <v>3729.6</v>
       </c>
       <c r="H995" s="10">
-        <v>3245.9</v>
+        <v>3263.4</v>
       </c>
     </row>
     <row r="996" spans="1:8" outlineLevel="2">
       <c r="A996" s="15">
         <v>2</v>
       </c>
       <c r="B996" s="6" t="s">
         <v>1973</v>
       </c>
       <c r="C996" s="7" t="s">
         <v>1974</v>
       </c>
       <c r="D996" s="5">
         <v>0.0</v>
       </c>
       <c r="E996" s="10">
         <v>0.0</v>
       </c>
       <c r="F996" s="10">
         <v>0.0</v>
       </c>
       <c r="G996" s="10">
         <v>0.0</v>
       </c>
       <c r="H996" s="10">
@@ -33918,557 +33918,557 @@
       </c>
       <c r="E997" s="10">
         <v>0.0</v>
       </c>
       <c r="F997" s="10">
         <v>0.0</v>
       </c>
       <c r="G997" s="10">
         <v>0.0</v>
       </c>
       <c r="H997" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="998" spans="1:8" outlineLevel="2">
       <c r="A998" s="15">
         <v>4</v>
       </c>
       <c r="B998" s="6" t="s">
         <v>1977</v>
       </c>
       <c r="C998" s="7" t="s">
         <v>1978</v>
       </c>
       <c r="D998" s="5">
-        <v>355.0</v>
+        <v>347.0</v>
       </c>
       <c r="E998" s="10">
-        <v>7438.0</v>
+        <v>7480.0</v>
       </c>
       <c r="F998" s="10">
-        <v>6694.2</v>
+        <v>6732.0</v>
       </c>
       <c r="G998" s="10">
-        <v>5950.4</v>
+        <v>5984.0</v>
       </c>
       <c r="H998" s="10">
-        <v>5206.6</v>
+        <v>5236.0</v>
       </c>
     </row>
     <row r="999" spans="1:8" outlineLevel="2">
       <c r="A999" s="15">
         <v>5</v>
       </c>
       <c r="B999" s="6" t="s">
         <v>1979</v>
       </c>
       <c r="C999" s="7" t="s">
         <v>1980</v>
       </c>
       <c r="D999" s="5">
         <v>0.0</v>
       </c>
       <c r="E999" s="10">
         <v>0.0</v>
       </c>
       <c r="F999" s="10">
         <v>0.0</v>
       </c>
       <c r="G999" s="10">
         <v>0.0</v>
       </c>
       <c r="H999" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1000" spans="1:8" outlineLevel="2">
       <c r="A1000" s="15">
         <v>6</v>
       </c>
       <c r="B1000" s="6" t="s">
         <v>1981</v>
       </c>
       <c r="C1000" s="7" t="s">
         <v>1982</v>
       </c>
       <c r="D1000" s="5">
-        <v>79.0</v>
+        <v>83.0</v>
       </c>
       <c r="E1000" s="10">
-        <v>10098.0</v>
+        <v>10154.0</v>
       </c>
       <c r="F1000" s="10">
-        <v>9088.2</v>
+        <v>9138.6</v>
       </c>
       <c r="G1000" s="10">
-        <v>8078.4</v>
+        <v>8123.2</v>
       </c>
       <c r="H1000" s="10">
-        <v>7068.6</v>
+        <v>7107.8</v>
       </c>
     </row>
     <row r="1001" spans="1:8" outlineLevel="2">
       <c r="A1001" s="15">
         <v>7</v>
       </c>
       <c r="B1001" s="6" t="s">
         <v>1983</v>
       </c>
       <c r="C1001" s="7" t="s">
         <v>1984</v>
       </c>
       <c r="D1001" s="5">
         <v>0.0</v>
       </c>
       <c r="E1001" s="10">
         <v>0.0</v>
       </c>
       <c r="F1001" s="10">
         <v>0.0</v>
       </c>
       <c r="G1001" s="10">
         <v>0.0</v>
       </c>
       <c r="H1001" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1002" spans="1:8" outlineLevel="2">
       <c r="A1002" s="15">
         <v>8</v>
       </c>
       <c r="B1002" s="6" t="s">
         <v>1985</v>
       </c>
       <c r="C1002" s="7" t="s">
         <v>1986</v>
       </c>
       <c r="D1002" s="5">
-        <v>85.0</v>
+        <v>74.0</v>
       </c>
       <c r="E1002" s="10">
-        <v>10099.0</v>
+        <v>10154.0</v>
       </c>
       <c r="F1002" s="10">
-        <v>9089.1</v>
+        <v>9138.6</v>
       </c>
       <c r="G1002" s="10">
-        <v>8079.2</v>
+        <v>8123.2</v>
       </c>
       <c r="H1002" s="10">
-        <v>7069.3</v>
+        <v>7107.8</v>
       </c>
     </row>
     <row r="1003" spans="1:8" outlineLevel="2">
       <c r="A1003" s="15">
         <v>9</v>
       </c>
       <c r="B1003" s="6" t="s">
         <v>1987</v>
       </c>
       <c r="C1003" s="7" t="s">
         <v>1988</v>
       </c>
       <c r="D1003" s="5">
         <v>0.0</v>
       </c>
       <c r="E1003" s="10">
         <v>0.0</v>
       </c>
       <c r="F1003" s="10">
         <v>0.0</v>
       </c>
       <c r="G1003" s="10">
         <v>0.0</v>
       </c>
       <c r="H1003" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1004" spans="1:8" outlineLevel="2">
       <c r="A1004" s="15">
         <v>10</v>
       </c>
       <c r="B1004" s="6" t="s">
         <v>1989</v>
       </c>
       <c r="C1004" s="7" t="s">
         <v>1990</v>
       </c>
       <c r="D1004" s="5">
         <v>115.0</v>
       </c>
       <c r="E1004" s="10">
-        <v>12171.0</v>
+        <v>12238.0</v>
       </c>
       <c r="F1004" s="10">
-        <v>10953.9</v>
+        <v>11014.2</v>
       </c>
       <c r="G1004" s="10">
-        <v>9736.8</v>
+        <v>9790.4</v>
       </c>
       <c r="H1004" s="10">
-        <v>8519.7</v>
+        <v>8566.6</v>
       </c>
     </row>
     <row r="1005" spans="1:8" outlineLevel="2">
       <c r="A1005" s="15">
         <v>11</v>
       </c>
       <c r="B1005" s="6" t="s">
         <v>1991</v>
       </c>
       <c r="C1005" s="7" t="s">
         <v>1992</v>
       </c>
       <c r="D1005" s="5">
         <v>0.0</v>
       </c>
       <c r="E1005" s="10">
         <v>0.0</v>
       </c>
       <c r="F1005" s="10">
         <v>0.0</v>
       </c>
       <c r="G1005" s="10">
         <v>0.0</v>
       </c>
       <c r="H1005" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1006" spans="1:8" outlineLevel="2">
       <c r="A1006" s="15">
         <v>12</v>
       </c>
       <c r="B1006" s="6" t="s">
         <v>1993</v>
       </c>
       <c r="C1006" s="7" t="s">
         <v>1994</v>
       </c>
       <c r="D1006" s="5">
-        <v>52.0</v>
+        <v>51.0</v>
       </c>
       <c r="E1006" s="10">
-        <v>16730.0</v>
+        <v>16821.0</v>
       </c>
       <c r="F1006" s="10">
-        <v>15057.0</v>
+        <v>15138.9</v>
       </c>
       <c r="G1006" s="10">
-        <v>13384.0</v>
+        <v>13456.8</v>
       </c>
       <c r="H1006" s="10">
-        <v>11711.0</v>
+        <v>11774.7</v>
       </c>
     </row>
     <row r="1007" spans="1:8" outlineLevel="2">
       <c r="A1007" s="15">
         <v>13</v>
       </c>
       <c r="B1007" s="6" t="s">
         <v>1995</v>
       </c>
       <c r="C1007" s="7" t="s">
         <v>1996</v>
       </c>
       <c r="D1007" s="5">
         <v>0.0</v>
       </c>
       <c r="E1007" s="10">
         <v>0.0</v>
       </c>
       <c r="F1007" s="10">
         <v>0.0</v>
       </c>
       <c r="G1007" s="10">
         <v>0.0</v>
       </c>
       <c r="H1007" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1008" spans="1:8" outlineLevel="2">
       <c r="A1008" s="15">
         <v>14</v>
       </c>
       <c r="B1008" s="6" t="s">
         <v>1997</v>
       </c>
       <c r="C1008" s="7" t="s">
         <v>1998</v>
       </c>
       <c r="D1008" s="5">
-        <v>120.0</v>
+        <v>113.0</v>
       </c>
       <c r="E1008" s="10">
-        <v>2802.0</v>
+        <v>2816.0</v>
       </c>
       <c r="F1008" s="10">
-        <v>2521.8</v>
+        <v>2534.4</v>
       </c>
       <c r="G1008" s="10">
-        <v>2241.6</v>
+        <v>2252.8</v>
       </c>
       <c r="H1008" s="10">
-        <v>1961.4</v>
+        <v>1971.2</v>
       </c>
     </row>
     <row r="1009" spans="1:8" outlineLevel="2">
       <c r="A1009" s="15">
         <v>15</v>
       </c>
       <c r="B1009" s="6" t="s">
         <v>1999</v>
       </c>
       <c r="C1009" s="7" t="s">
         <v>2000</v>
       </c>
       <c r="D1009" s="5">
         <v>0.0</v>
       </c>
       <c r="E1009" s="10">
         <v>0.0</v>
       </c>
       <c r="F1009" s="10">
         <v>0.0</v>
       </c>
       <c r="G1009" s="10">
         <v>0.0</v>
       </c>
       <c r="H1009" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1010" spans="1:8" outlineLevel="2">
       <c r="A1010" s="15">
         <v>16</v>
       </c>
       <c r="B1010" s="6" t="s">
         <v>2001</v>
       </c>
       <c r="C1010" s="7" t="s">
         <v>2002</v>
       </c>
       <c r="D1010" s="5">
         <v>104.0</v>
       </c>
       <c r="E1010" s="10">
-        <v>3274.0</v>
+        <v>3293.0</v>
       </c>
       <c r="F1010" s="10">
-        <v>2946.6</v>
+        <v>2963.7</v>
       </c>
       <c r="G1010" s="10">
-        <v>2619.2</v>
+        <v>2634.4</v>
       </c>
       <c r="H1010" s="10">
-        <v>2291.8</v>
+        <v>2305.1</v>
       </c>
     </row>
     <row r="1011" spans="1:8" outlineLevel="2">
       <c r="A1011" s="15">
         <v>17</v>
       </c>
       <c r="B1011" s="6" t="s">
         <v>2003</v>
       </c>
       <c r="C1011" s="7" t="s">
         <v>2004</v>
       </c>
       <c r="D1011" s="5">
         <v>0.0</v>
       </c>
       <c r="E1011" s="10">
         <v>0.0</v>
       </c>
       <c r="F1011" s="10">
         <v>0.0</v>
       </c>
       <c r="G1011" s="10">
         <v>0.0</v>
       </c>
       <c r="H1011" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1012" spans="1:8" outlineLevel="2">
       <c r="A1012" s="15">
         <v>18</v>
       </c>
       <c r="B1012" s="6" t="s">
         <v>2005</v>
       </c>
       <c r="C1012" s="7" t="s">
         <v>2006</v>
       </c>
       <c r="D1012" s="5">
-        <v>163.0</v>
+        <v>155.0</v>
       </c>
       <c r="E1012" s="10">
-        <v>4562.0</v>
+        <v>4586.0</v>
       </c>
       <c r="F1012" s="10">
-        <v>4105.8</v>
+        <v>4127.4</v>
       </c>
       <c r="G1012" s="10">
-        <v>3649.6</v>
+        <v>3668.8</v>
       </c>
       <c r="H1012" s="10">
-        <v>3193.4</v>
+        <v>3210.2</v>
       </c>
     </row>
     <row r="1013" spans="1:8" outlineLevel="2">
       <c r="A1013" s="15">
         <v>19</v>
       </c>
       <c r="B1013" s="6" t="s">
         <v>2007</v>
       </c>
       <c r="C1013" s="7" t="s">
         <v>2008</v>
       </c>
       <c r="D1013" s="5">
         <v>0.0</v>
       </c>
       <c r="E1013" s="10">
         <v>0.0</v>
       </c>
       <c r="F1013" s="10">
         <v>0.0</v>
       </c>
       <c r="G1013" s="10">
         <v>0.0</v>
       </c>
       <c r="H1013" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1014" spans="1:8" outlineLevel="2">
       <c r="A1014" s="15">
         <v>20</v>
       </c>
       <c r="B1014" s="6" t="s">
         <v>2009</v>
       </c>
       <c r="C1014" s="7" t="s">
         <v>2010</v>
       </c>
       <c r="D1014" s="5">
-        <v>531.0</v>
+        <v>509.0</v>
       </c>
       <c r="E1014" s="10">
-        <v>3424.0</v>
+        <v>3442.0</v>
       </c>
       <c r="F1014" s="10">
-        <v>3081.6</v>
+        <v>3097.8</v>
       </c>
       <c r="G1014" s="10">
-        <v>2739.2</v>
+        <v>2753.6</v>
       </c>
       <c r="H1014" s="10">
-        <v>2396.8</v>
+        <v>2409.4</v>
       </c>
     </row>
     <row r="1015" spans="1:8" outlineLevel="2">
       <c r="A1015" s="15">
         <v>21</v>
       </c>
       <c r="B1015" s="6" t="s">
         <v>2011</v>
       </c>
       <c r="C1015" s="7" t="s">
         <v>2012</v>
       </c>
       <c r="D1015" s="5">
         <v>0.0</v>
       </c>
       <c r="E1015" s="10">
         <v>0.0</v>
       </c>
       <c r="F1015" s="10">
         <v>0.0</v>
       </c>
       <c r="G1015" s="10">
         <v>0.0</v>
       </c>
       <c r="H1015" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1016" spans="1:8" outlineLevel="2">
       <c r="A1016" s="15">
         <v>22</v>
       </c>
       <c r="B1016" s="6" t="s">
         <v>2013</v>
       </c>
       <c r="C1016" s="7" t="s">
         <v>2014</v>
       </c>
       <c r="D1016" s="5">
-        <v>207.0</v>
+        <v>191.0</v>
       </c>
       <c r="E1016" s="10">
-        <v>4056.0</v>
+        <v>4078.0</v>
       </c>
       <c r="F1016" s="10">
-        <v>3650.4</v>
+        <v>3670.2</v>
       </c>
       <c r="G1016" s="10">
-        <v>3244.8</v>
+        <v>3262.4</v>
       </c>
       <c r="H1016" s="10">
-        <v>2839.2</v>
+        <v>2854.6</v>
       </c>
     </row>
     <row r="1017" spans="1:8" outlineLevel="2">
       <c r="A1017" s="15">
         <v>23</v>
       </c>
       <c r="B1017" s="6" t="s">
         <v>2015</v>
       </c>
       <c r="C1017" s="7" t="s">
         <v>2016</v>
       </c>
       <c r="D1017" s="5">
-        <v>1519.0</v>
+        <v>1486.0</v>
       </c>
       <c r="E1017" s="10">
-        <v>4739.0</v>
+        <v>4765.0</v>
       </c>
       <c r="F1017" s="10">
-        <v>4265.1</v>
+        <v>4288.5</v>
       </c>
       <c r="G1017" s="10">
-        <v>3791.2</v>
+        <v>3812.0</v>
       </c>
       <c r="H1017" s="10">
-        <v>3317.3</v>
+        <v>3335.5</v>
       </c>
     </row>
     <row r="1018" spans="1:8" outlineLevel="2">
       <c r="A1018" s="15">
         <v>24</v>
       </c>
       <c r="B1018" s="6" t="s">
         <v>2017</v>
       </c>
       <c r="C1018" s="7" t="s">
         <v>2018</v>
       </c>
       <c r="D1018" s="5">
         <v>0.0</v>
       </c>
       <c r="E1018" s="10">
         <v>0.0</v>
       </c>
       <c r="F1018" s="10">
         <v>0.0</v>
       </c>
       <c r="G1018" s="10">
         <v>0.0</v>
       </c>
       <c r="H1018" s="10">
@@ -34493,164 +34493,164 @@
       </c>
       <c r="F1019" s="10">
         <v>0.0</v>
       </c>
       <c r="G1019" s="10">
         <v>0.0</v>
       </c>
       <c r="H1019" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1020" spans="1:8" outlineLevel="2">
       <c r="A1020" s="15">
         <v>26</v>
       </c>
       <c r="B1020" s="6" t="s">
         <v>2021</v>
       </c>
       <c r="C1020" s="7" t="s">
         <v>2022</v>
       </c>
       <c r="D1020" s="5">
         <v>45.0</v>
       </c>
       <c r="E1020" s="10">
-        <v>5282.0</v>
+        <v>5310.0</v>
       </c>
       <c r="F1020" s="10">
-        <v>4753.8</v>
+        <v>4779.0</v>
       </c>
       <c r="G1020" s="10">
-        <v>4225.6</v>
+        <v>4248.0</v>
       </c>
       <c r="H1020" s="10">
-        <v>3697.4</v>
+        <v>3717.0</v>
       </c>
     </row>
     <row r="1021" spans="1:8" outlineLevel="2">
       <c r="A1021" s="15">
         <v>27</v>
       </c>
       <c r="B1021" s="6" t="s">
         <v>2023</v>
       </c>
       <c r="C1021" s="7" t="s">
         <v>2024</v>
       </c>
       <c r="D1021" s="5">
-        <v>166.0</v>
+        <v>152.0</v>
       </c>
       <c r="E1021" s="10">
-        <v>6658.0</v>
+        <v>6694.0</v>
       </c>
       <c r="F1021" s="10">
-        <v>5992.2</v>
+        <v>6024.6</v>
       </c>
       <c r="G1021" s="10">
-        <v>5326.4</v>
+        <v>5355.2</v>
       </c>
       <c r="H1021" s="10">
-        <v>4660.6</v>
+        <v>4685.8</v>
       </c>
     </row>
     <row r="1022" spans="1:8" outlineLevel="2">
       <c r="A1022" s="15">
         <v>28</v>
       </c>
       <c r="B1022" s="6" t="s">
         <v>2025</v>
       </c>
       <c r="C1022" s="7" t="s">
         <v>2026</v>
       </c>
       <c r="D1022" s="5">
         <v>0.0</v>
       </c>
       <c r="E1022" s="10">
         <v>0.0</v>
       </c>
       <c r="F1022" s="10">
         <v>0.0</v>
       </c>
       <c r="G1022" s="10">
         <v>0.0</v>
       </c>
       <c r="H1022" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1023" spans="1:8" outlineLevel="2">
       <c r="A1023" s="15">
         <v>29</v>
       </c>
       <c r="B1023" s="6" t="s">
         <v>2027</v>
       </c>
       <c r="C1023" s="7" t="s">
         <v>2028</v>
       </c>
       <c r="D1023" s="5">
-        <v>107.0</v>
+        <v>100.0</v>
       </c>
       <c r="E1023" s="10">
-        <v>8698.0</v>
+        <v>8746.0</v>
       </c>
       <c r="F1023" s="10">
-        <v>7828.2</v>
+        <v>7871.4</v>
       </c>
       <c r="G1023" s="10">
-        <v>6958.4</v>
+        <v>6996.8</v>
       </c>
       <c r="H1023" s="10">
-        <v>6088.6</v>
+        <v>6122.2</v>
       </c>
     </row>
     <row r="1024" spans="1:8" outlineLevel="2">
       <c r="A1024" s="15">
         <v>30</v>
       </c>
       <c r="B1024" s="6" t="s">
         <v>2029</v>
       </c>
       <c r="C1024" s="7" t="s">
         <v>2030</v>
       </c>
       <c r="D1024" s="5">
-        <v>76.0</v>
+        <v>69.0</v>
       </c>
       <c r="E1024" s="10">
-        <v>10992.0</v>
+        <v>11053.0</v>
       </c>
       <c r="F1024" s="10">
-        <v>9892.8</v>
+        <v>9947.7</v>
       </c>
       <c r="G1024" s="10">
-        <v>8793.6</v>
+        <v>8842.4</v>
       </c>
       <c r="H1024" s="10">
-        <v>7694.4</v>
+        <v>7737.1</v>
       </c>
     </row>
     <row r="1025" spans="1:8" outlineLevel="2">
       <c r="A1025" s="15">
         <v>31</v>
       </c>
       <c r="B1025" s="6" t="s">
         <v>2031</v>
       </c>
       <c r="C1025" s="7" t="s">
         <v>2032</v>
       </c>
       <c r="D1025" s="5">
         <v>0.0</v>
       </c>
       <c r="E1025" s="10">
         <v>0.0</v>
       </c>
       <c r="F1025" s="10">
         <v>0.0</v>
       </c>
       <c r="G1025" s="10">
         <v>0.0</v>
       </c>
       <c r="H1025" s="10">
@@ -34675,138 +34675,138 @@
       </c>
       <c r="F1026" s="10">
         <v>0.0</v>
       </c>
       <c r="G1026" s="10">
         <v>0.0</v>
       </c>
       <c r="H1026" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1027" spans="1:8" outlineLevel="2">
       <c r="A1027" s="15">
         <v>33</v>
       </c>
       <c r="B1027" s="6" t="s">
         <v>2035</v>
       </c>
       <c r="C1027" s="7" t="s">
         <v>2036</v>
       </c>
       <c r="D1027" s="5">
         <v>37.0</v>
       </c>
       <c r="E1027" s="10">
-        <v>16616.0</v>
+        <v>16707.0</v>
       </c>
       <c r="F1027" s="10">
-        <v>14954.4</v>
+        <v>15036.3</v>
       </c>
       <c r="G1027" s="10">
-        <v>13292.8</v>
+        <v>13365.6</v>
       </c>
       <c r="H1027" s="10">
-        <v>11631.2</v>
+        <v>11694.9</v>
       </c>
     </row>
     <row r="1028" spans="1:8" outlineLevel="2">
       <c r="A1028" s="15">
         <v>34</v>
       </c>
       <c r="B1028" s="6" t="s">
         <v>2037</v>
       </c>
       <c r="C1028" s="7" t="s">
         <v>2038</v>
       </c>
       <c r="D1028" s="5">
         <v>10.0</v>
       </c>
       <c r="E1028" s="10">
-        <v>16045.0</v>
+        <v>16133.0</v>
       </c>
       <c r="F1028" s="10">
-        <v>14440.5</v>
+        <v>14519.7</v>
       </c>
       <c r="G1028" s="10">
-        <v>12836.0</v>
+        <v>12906.4</v>
       </c>
       <c r="H1028" s="10">
-        <v>11231.5</v>
+        <v>11293.1</v>
       </c>
     </row>
     <row r="1029" spans="1:8" outlineLevel="2">
       <c r="A1029" s="15">
         <v>35</v>
       </c>
       <c r="B1029" s="6" t="s">
         <v>2039</v>
       </c>
       <c r="C1029" s="7" t="s">
         <v>2040</v>
       </c>
       <c r="D1029" s="5">
-        <v>26.0</v>
+        <v>24.0</v>
       </c>
       <c r="E1029" s="10">
-        <v>18776.0</v>
+        <v>18880.0</v>
       </c>
       <c r="F1029" s="10">
-        <v>16898.4</v>
+        <v>16992.0</v>
       </c>
       <c r="G1029" s="10">
-        <v>15020.8</v>
+        <v>15104.0</v>
       </c>
       <c r="H1029" s="10">
-        <v>13143.2</v>
+        <v>13216.0</v>
       </c>
     </row>
     <row r="1030" spans="1:8" outlineLevel="2">
       <c r="A1030" s="15">
         <v>36</v>
       </c>
       <c r="B1030" s="6" t="s">
         <v>2041</v>
       </c>
       <c r="C1030" s="7" t="s">
         <v>2042</v>
       </c>
       <c r="D1030" s="5">
-        <v>87.0</v>
+        <v>75.0</v>
       </c>
       <c r="E1030" s="10">
-        <v>1894.0</v>
+        <v>1906.0</v>
       </c>
       <c r="F1030" s="10">
-        <v>1704.6</v>
+        <v>1715.4</v>
       </c>
       <c r="G1030" s="10">
-        <v>1515.2</v>
+        <v>1524.8</v>
       </c>
       <c r="H1030" s="10">
-        <v>1325.8</v>
+        <v>1334.2</v>
       </c>
     </row>
     <row r="1031" spans="1:8" outlineLevel="2">
       <c r="A1031" s="15">
         <v>37</v>
       </c>
       <c r="B1031" s="6" t="s">
         <v>2043</v>
       </c>
       <c r="C1031" s="7" t="s">
         <v>2044</v>
       </c>
       <c r="D1031" s="5">
         <v>0.0</v>
       </c>
       <c r="E1031" s="10">
         <v>0.0</v>
       </c>
       <c r="F1031" s="10">
         <v>0.0</v>
       </c>
       <c r="G1031" s="10">
         <v>0.0</v>
       </c>
       <c r="H1031" s="10">
@@ -34828,115 +34828,115 @@
       </c>
       <c r="E1032" s="10">
         <v>25021.0</v>
       </c>
       <c r="F1032" s="10">
         <v>22518.9</v>
       </c>
       <c r="G1032" s="10">
         <v>20016.8</v>
       </c>
       <c r="H1032" s="10">
         <v>17514.7</v>
       </c>
     </row>
     <row r="1033" spans="1:8" outlineLevel="2">
       <c r="A1033" s="15">
         <v>39</v>
       </c>
       <c r="B1033" s="6" t="s">
         <v>2047</v>
       </c>
       <c r="C1033" s="7" t="s">
         <v>2048</v>
       </c>
       <c r="D1033" s="5">
-        <v>47.0</v>
+        <v>45.0</v>
       </c>
       <c r="E1033" s="10">
-        <v>34877.0</v>
+        <v>35067.0</v>
       </c>
       <c r="F1033" s="10">
-        <v>31389.3</v>
+        <v>31560.3</v>
       </c>
       <c r="G1033" s="10">
-        <v>27901.6</v>
+        <v>28053.6</v>
       </c>
       <c r="H1033" s="10">
-        <v>24413.9</v>
+        <v>24546.9</v>
       </c>
     </row>
     <row r="1034" spans="1:8" outlineLevel="2">
       <c r="A1034" s="15">
         <v>40</v>
       </c>
       <c r="B1034" s="6" t="s">
         <v>2049</v>
       </c>
       <c r="C1034" s="7" t="s">
         <v>2050</v>
       </c>
       <c r="D1034" s="5">
-        <v>105.0</v>
+        <v>103.0</v>
       </c>
       <c r="E1034" s="10">
-        <v>1938.0</v>
+        <v>1947.0</v>
       </c>
       <c r="F1034" s="10">
-        <v>1744.2</v>
+        <v>1752.3</v>
       </c>
       <c r="G1034" s="10">
-        <v>1550.4</v>
+        <v>1557.6</v>
       </c>
       <c r="H1034" s="10">
-        <v>1356.6</v>
+        <v>1362.9</v>
       </c>
     </row>
     <row r="1035" spans="1:8" outlineLevel="2">
       <c r="A1035" s="15">
         <v>41</v>
       </c>
       <c r="B1035" s="6" t="s">
         <v>2051</v>
       </c>
       <c r="C1035" s="7" t="s">
         <v>2052</v>
       </c>
       <c r="D1035" s="5">
-        <v>13.0</v>
+        <v>12.0</v>
       </c>
       <c r="E1035" s="10">
-        <v>2842.0</v>
+        <v>2858.0</v>
       </c>
       <c r="F1035" s="10">
-        <v>2557.8</v>
+        <v>2572.2</v>
       </c>
       <c r="G1035" s="10">
-        <v>2273.6</v>
+        <v>2286.4</v>
       </c>
       <c r="H1035" s="10">
-        <v>1989.4</v>
+        <v>2000.6</v>
       </c>
     </row>
     <row r="1036" spans="1:8" outlineLevel="2">
       <c r="A1036" s="15">
         <v>42</v>
       </c>
       <c r="B1036" s="6" t="s">
         <v>2053</v>
       </c>
       <c r="C1036" s="7" t="s">
         <v>2054</v>
       </c>
       <c r="D1036" s="5">
         <v>0.0</v>
       </c>
       <c r="E1036" s="10">
         <v>0.0</v>
       </c>
       <c r="F1036" s="10">
         <v>0.0</v>
       </c>
       <c r="G1036" s="10">
         <v>0.0</v>
       </c>
       <c r="H1036" s="10">
@@ -41992,155 +41992,155 @@
       </c>
     </row>
     <row r="1314" spans="1:8" outlineLevel="1">
       <c r="A1314" s="13" t="s">
         <v>2598</v>
       </c>
       <c r="B1314" s="4"/>
       <c r="C1314" s="4"/>
       <c r="D1314" s="4"/>
       <c r="E1314" s="9"/>
       <c r="F1314" s="9"/>
       <c r="G1314" s="9"/>
       <c r="H1314" s="9"/>
     </row>
     <row r="1315" spans="1:8" outlineLevel="2">
       <c r="A1315" s="15">
         <v>1</v>
       </c>
       <c r="B1315" s="6" t="s">
         <v>2599</v>
       </c>
       <c r="C1315" s="7" t="s">
         <v>2600</v>
       </c>
       <c r="D1315" s="5">
-        <v>349.0</v>
+        <v>336.0</v>
       </c>
       <c r="E1315" s="10">
         <v>590.0</v>
       </c>
       <c r="F1315" s="10">
         <v>531.0</v>
       </c>
       <c r="G1315" s="10">
         <v>472.0</v>
       </c>
       <c r="H1315" s="10">
         <v>413.0</v>
       </c>
     </row>
     <row r="1316" spans="1:8" outlineLevel="2">
       <c r="A1316" s="15">
         <v>2</v>
       </c>
       <c r="B1316" s="6" t="s">
         <v>2601</v>
       </c>
       <c r="C1316" s="7" t="s">
         <v>2602</v>
       </c>
       <c r="D1316" s="5">
-        <v>148.0</v>
+        <v>118.0</v>
       </c>
       <c r="E1316" s="10">
         <v>814.0</v>
       </c>
       <c r="F1316" s="10">
         <v>732.6</v>
       </c>
       <c r="G1316" s="10">
         <v>651.2</v>
       </c>
       <c r="H1316" s="10">
         <v>569.8</v>
       </c>
     </row>
     <row r="1317" spans="1:8" outlineLevel="2">
       <c r="A1317" s="15">
         <v>3</v>
       </c>
       <c r="B1317" s="6" t="s">
         <v>2603</v>
       </c>
       <c r="C1317" s="7" t="s">
         <v>2604</v>
       </c>
       <c r="D1317" s="5">
-        <v>30.0</v>
+        <v>13.0</v>
       </c>
       <c r="E1317" s="10">
         <v>1069.0</v>
       </c>
       <c r="F1317" s="10">
         <v>962.1</v>
       </c>
       <c r="G1317" s="10">
         <v>855.2</v>
       </c>
       <c r="H1317" s="10">
         <v>748.3</v>
       </c>
     </row>
     <row r="1318" spans="1:8" outlineLevel="2">
       <c r="A1318" s="15">
         <v>4</v>
       </c>
       <c r="B1318" s="6" t="s">
         <v>2605</v>
       </c>
       <c r="C1318" s="7" t="s">
         <v>2606</v>
       </c>
       <c r="D1318" s="5">
-        <v>17.0</v>
+        <v>11.0</v>
       </c>
       <c r="E1318" s="10">
         <v>1350.0</v>
       </c>
       <c r="F1318" s="10">
         <v>1215.0</v>
       </c>
       <c r="G1318" s="10">
         <v>1080.0</v>
       </c>
       <c r="H1318" s="10">
         <v>945.0</v>
       </c>
     </row>
     <row r="1319" spans="1:8" outlineLevel="2">
       <c r="A1319" s="15">
         <v>5</v>
       </c>
       <c r="B1319" s="6" t="s">
         <v>2607</v>
       </c>
       <c r="C1319" s="7" t="s">
         <v>2608</v>
       </c>
       <c r="D1319" s="5">
-        <v>28.0</v>
+        <v>27.0</v>
       </c>
       <c r="E1319" s="10">
         <v>1800.0</v>
       </c>
       <c r="F1319" s="10">
         <v>1620.0</v>
       </c>
       <c r="G1319" s="10">
         <v>1440.0</v>
       </c>
       <c r="H1319" s="10">
         <v>1260.0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A27:H27"/>
     <mergeCell ref="A28:H28"/>
     <mergeCell ref="A104:H104"/>
     <mergeCell ref="A145:H145"/>
     <mergeCell ref="A146:H146"/>
@@ -42196,36 +42196,36 @@
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Прайс-лист</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>https://gremir.ru/</dc:creator>
+  <dc:creator>http://localhost/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Документ Office 2007 XLSX</dc:title>
-  <dc:description>Этот документ был сгенерирован на сайте https://gremir.ru/</dc:description>
+  <dc:description>Этот документ был сгенерирован на сайте http://localhost/</dc:description>
   <dc:subject>Прайс-лист</dc:subject>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>