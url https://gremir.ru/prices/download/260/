--- v1 (2026-06-19)
+++ v2 (2026-09-18)
@@ -8380,51 +8380,51 @@
       <c r="H3" s="9"/>
     </row>
     <row r="4" spans="1:8" outlineLevel="2">
       <c r="A4" s="14" t="s">
         <v>10</v>
       </c>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="9"/>
       <c r="F4" s="9"/>
       <c r="G4" s="9"/>
       <c r="H4" s="9"/>
     </row>
     <row r="5" spans="1:8" outlineLevel="3">
       <c r="A5" s="15">
         <v>1</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>11</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>12</v>
       </c>
       <c r="D5" s="5">
-        <v>10.0</v>
+        <v>11.0</v>
       </c>
       <c r="E5" s="10">
         <v>4960.0</v>
       </c>
       <c r="F5" s="10">
         <v>4464.0</v>
       </c>
       <c r="G5" s="10">
         <v>3968.0</v>
       </c>
       <c r="H5" s="10">
         <v>3472.0</v>
       </c>
     </row>
     <row r="6" spans="1:8" outlineLevel="3">
       <c r="A6" s="15">
         <v>2</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D6" s="5">
@@ -8799,60 +8799,60 @@
       </c>
       <c r="F20" s="10">
         <v>48060.0</v>
       </c>
       <c r="G20" s="10">
         <v>42720.0</v>
       </c>
       <c r="H20" s="10">
         <v>37380.0</v>
       </c>
     </row>
     <row r="21" spans="1:8" outlineLevel="3">
       <c r="A21" s="15">
         <v>17</v>
       </c>
       <c r="B21" s="6" t="s">
         <v>43</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>44</v>
       </c>
       <c r="D21" s="5">
         <v>0.0</v>
       </c>
       <c r="E21" s="10">
-        <v>133000.0</v>
+        <v>2720.0</v>
       </c>
       <c r="F21" s="10">
-        <v>119700.0</v>
+        <v>2448.0</v>
       </c>
       <c r="G21" s="10">
-        <v>106400.0</v>
+        <v>2176.0</v>
       </c>
       <c r="H21" s="10">
-        <v>93100.0</v>
+        <v>1904.0</v>
       </c>
     </row>
     <row r="22" spans="1:8" outlineLevel="3">
       <c r="A22" s="15">
         <v>18</v>
       </c>
       <c r="B22" s="6" t="s">
         <v>45</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>46</v>
       </c>
       <c r="D22" s="5">
         <v>2.0</v>
       </c>
       <c r="E22" s="10">
         <v>3040.0</v>
       </c>
       <c r="F22" s="10">
         <v>2736.0</v>
       </c>
       <c r="G22" s="10">
         <v>2432.0</v>
       </c>
       <c r="H22" s="10">
@@ -8976,51 +8976,51 @@
       <c r="H27" s="9"/>
     </row>
     <row r="28" spans="1:8" outlineLevel="2">
       <c r="A28" s="14" t="s">
         <v>56</v>
       </c>
       <c r="B28" s="4"/>
       <c r="C28" s="4"/>
       <c r="D28" s="4"/>
       <c r="E28" s="9"/>
       <c r="F28" s="9"/>
       <c r="G28" s="9"/>
       <c r="H28" s="9"/>
     </row>
     <row r="29" spans="1:8" outlineLevel="3">
       <c r="A29" s="15">
         <v>1</v>
       </c>
       <c r="B29" s="6" t="s">
         <v>57</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>58</v>
       </c>
       <c r="D29" s="5">
-        <v>24.0</v>
+        <v>25.0</v>
       </c>
       <c r="E29" s="10">
         <v>3680.0</v>
       </c>
       <c r="F29" s="10">
         <v>3312.0</v>
       </c>
       <c r="G29" s="10">
         <v>2944.0</v>
       </c>
       <c r="H29" s="10">
         <v>2576.0</v>
       </c>
     </row>
     <row r="30" spans="1:8" outlineLevel="3">
       <c r="A30" s="15">
         <v>2</v>
       </c>
       <c r="B30" s="6" t="s">
         <v>59</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>60</v>
       </c>
       <c r="D30" s="5">
@@ -9054,51 +9054,51 @@
       </c>
       <c r="E31" s="10">
         <v>4000.0</v>
       </c>
       <c r="F31" s="10">
         <v>3600.0</v>
       </c>
       <c r="G31" s="10">
         <v>3200.0</v>
       </c>
       <c r="H31" s="10">
         <v>2800.0</v>
       </c>
     </row>
     <row r="32" spans="1:8" outlineLevel="3">
       <c r="A32" s="15">
         <v>4</v>
       </c>
       <c r="B32" s="6" t="s">
         <v>63</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>64</v>
       </c>
       <c r="D32" s="5">
-        <v>0.0</v>
+        <v>2.0</v>
       </c>
       <c r="E32" s="10">
         <v>4320.0</v>
       </c>
       <c r="F32" s="10">
         <v>3888.0</v>
       </c>
       <c r="G32" s="10">
         <v>3456.0</v>
       </c>
       <c r="H32" s="10">
         <v>3024.0</v>
       </c>
     </row>
     <row r="33" spans="1:8" outlineLevel="3">
       <c r="A33" s="15">
         <v>5</v>
       </c>
       <c r="B33" s="6" t="s">
         <v>65</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>66</v>
       </c>
       <c r="D33" s="5">
@@ -10964,51 +10964,51 @@
       </c>
       <c r="E105" s="10">
         <v>4720.0</v>
       </c>
       <c r="F105" s="10">
         <v>4248.0</v>
       </c>
       <c r="G105" s="10">
         <v>3776.0</v>
       </c>
       <c r="H105" s="10">
         <v>3304.0</v>
       </c>
     </row>
     <row r="106" spans="1:8" outlineLevel="3">
       <c r="A106" s="15">
         <v>2</v>
       </c>
       <c r="B106" s="6" t="s">
         <v>210</v>
       </c>
       <c r="C106" s="7" t="s">
         <v>211</v>
       </c>
       <c r="D106" s="5">
-        <v>7.0</v>
+        <v>6.0</v>
       </c>
       <c r="E106" s="10">
         <v>6722.0</v>
       </c>
       <c r="F106" s="10">
         <v>6049.8</v>
       </c>
       <c r="G106" s="10">
         <v>5377.6</v>
       </c>
       <c r="H106" s="10">
         <v>4705.4</v>
       </c>
     </row>
     <row r="107" spans="1:8" outlineLevel="3">
       <c r="A107" s="15">
         <v>3</v>
       </c>
       <c r="B107" s="6" t="s">
         <v>212</v>
       </c>
       <c r="C107" s="7" t="s">
         <v>213</v>
       </c>
       <c r="D107" s="5">
@@ -11068,51 +11068,51 @@
       </c>
       <c r="E109" s="10">
         <v>7107.0</v>
       </c>
       <c r="F109" s="10">
         <v>6396.3</v>
       </c>
       <c r="G109" s="10">
         <v>5685.6</v>
       </c>
       <c r="H109" s="10">
         <v>4974.9</v>
       </c>
     </row>
     <row r="110" spans="1:8" outlineLevel="3">
       <c r="A110" s="15">
         <v>6</v>
       </c>
       <c r="B110" s="6" t="s">
         <v>218</v>
       </c>
       <c r="C110" s="7" t="s">
         <v>219</v>
       </c>
       <c r="D110" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E110" s="10">
         <v>9536.0</v>
       </c>
       <c r="F110" s="10">
         <v>8582.4</v>
       </c>
       <c r="G110" s="10">
         <v>7628.8</v>
       </c>
       <c r="H110" s="10">
         <v>6675.2</v>
       </c>
     </row>
     <row r="111" spans="1:8" outlineLevel="3">
       <c r="A111" s="15">
         <v>7</v>
       </c>
       <c r="B111" s="6" t="s">
         <v>220</v>
       </c>
       <c r="C111" s="7" t="s">
         <v>221</v>
       </c>
       <c r="D111" s="5">
@@ -12028,51 +12028,51 @@
       </c>
       <c r="E147" s="10">
         <v>0.0</v>
       </c>
       <c r="F147" s="10">
         <v>0.0</v>
       </c>
       <c r="G147" s="10">
         <v>0.0</v>
       </c>
       <c r="H147" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="148" spans="1:8" outlineLevel="3">
       <c r="A148" s="15">
         <v>2</v>
       </c>
       <c r="B148" s="6" t="s">
         <v>292</v>
       </c>
       <c r="C148" s="7" t="s">
         <v>293</v>
       </c>
       <c r="D148" s="5">
-        <v>22.0</v>
+        <v>23.0</v>
       </c>
       <c r="E148" s="10">
         <v>12640.0</v>
       </c>
       <c r="F148" s="10">
         <v>11376.0</v>
       </c>
       <c r="G148" s="10">
         <v>10112.0</v>
       </c>
       <c r="H148" s="10">
         <v>8848.0</v>
       </c>
     </row>
     <row r="149" spans="1:8" outlineLevel="3">
       <c r="A149" s="15">
         <v>3</v>
       </c>
       <c r="B149" s="6" t="s">
         <v>294</v>
       </c>
       <c r="C149" s="7" t="s">
         <v>295</v>
       </c>
       <c r="D149" s="5">
@@ -15278,51 +15278,51 @@
       </c>
       <c r="E272" s="10">
         <v>0.0</v>
       </c>
       <c r="F272" s="10">
         <v>0.0</v>
       </c>
       <c r="G272" s="10">
         <v>0.0</v>
       </c>
       <c r="H272" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="273" spans="1:8" outlineLevel="3">
       <c r="A273" s="15">
         <v>127</v>
       </c>
       <c r="B273" s="6" t="s">
         <v>542</v>
       </c>
       <c r="C273" s="7" t="s">
         <v>543</v>
       </c>
       <c r="D273" s="5">
-        <v>28.0</v>
+        <v>29.0</v>
       </c>
       <c r="E273" s="10">
         <v>6720.0</v>
       </c>
       <c r="F273" s="10">
         <v>6048.0</v>
       </c>
       <c r="G273" s="10">
         <v>5376.0</v>
       </c>
       <c r="H273" s="10">
         <v>4704.0</v>
       </c>
     </row>
     <row r="274" spans="1:8" outlineLevel="3">
       <c r="A274" s="15">
         <v>128</v>
       </c>
       <c r="B274" s="6" t="s">
         <v>544</v>
       </c>
       <c r="C274" s="7" t="s">
         <v>545</v>
       </c>
       <c r="D274" s="5">
@@ -19271,60 +19271,60 @@
       </c>
       <c r="F426" s="10">
         <v>28147.5</v>
       </c>
       <c r="G426" s="10">
         <v>25020.0</v>
       </c>
       <c r="H426" s="10">
         <v>21892.5</v>
       </c>
     </row>
     <row r="427" spans="1:8" outlineLevel="3">
       <c r="A427" s="15">
         <v>32</v>
       </c>
       <c r="B427" s="6" t="s">
         <v>849</v>
       </c>
       <c r="C427" s="7" t="s">
         <v>850</v>
       </c>
       <c r="D427" s="5">
         <v>7.0</v>
       </c>
       <c r="E427" s="10">
-        <v>31275.0</v>
+        <v>53550.0</v>
       </c>
       <c r="F427" s="10">
-        <v>28147.5</v>
+        <v>48195.0</v>
       </c>
       <c r="G427" s="10">
-        <v>25020.0</v>
+        <v>42840.0</v>
       </c>
       <c r="H427" s="10">
-        <v>21892.5</v>
+        <v>37485.0</v>
       </c>
     </row>
     <row r="428" spans="1:8" outlineLevel="3">
       <c r="A428" s="15">
         <v>33</v>
       </c>
       <c r="B428" s="6" t="s">
         <v>851</v>
       </c>
       <c r="C428" s="7" t="s">
         <v>852</v>
       </c>
       <c r="D428" s="5">
         <v>2.0</v>
       </c>
       <c r="E428" s="10">
         <v>36341.0</v>
       </c>
       <c r="F428" s="10">
         <v>32706.9</v>
       </c>
       <c r="G428" s="10">
         <v>29072.8</v>
       </c>
       <c r="H428" s="10">
@@ -22242,51 +22242,51 @@
       </c>
       <c r="E542" s="10">
         <v>0.0</v>
       </c>
       <c r="F542" s="10">
         <v>0.0</v>
       </c>
       <c r="G542" s="10">
         <v>0.0</v>
       </c>
       <c r="H542" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="543" spans="1:8" outlineLevel="3">
       <c r="A543" s="15">
         <v>2</v>
       </c>
       <c r="B543" s="6" t="s">
         <v>1078</v>
       </c>
       <c r="C543" s="7" t="s">
         <v>1079</v>
       </c>
       <c r="D543" s="5">
-        <v>12.0</v>
+        <v>13.0</v>
       </c>
       <c r="E543" s="10">
         <v>14960.0</v>
       </c>
       <c r="F543" s="10">
         <v>13464.0</v>
       </c>
       <c r="G543" s="10">
         <v>11968.0</v>
       </c>
       <c r="H543" s="10">
         <v>10472.0</v>
       </c>
     </row>
     <row r="544" spans="1:8" outlineLevel="3">
       <c r="A544" s="15">
         <v>3</v>
       </c>
       <c r="B544" s="6" t="s">
         <v>1080</v>
       </c>
       <c r="C544" s="7" t="s">
         <v>1081</v>
       </c>
       <c r="D544" s="5">
@@ -25440,51 +25440,51 @@
       </c>
       <c r="E665" s="10">
         <v>0.0</v>
       </c>
       <c r="F665" s="10">
         <v>0.0</v>
       </c>
       <c r="G665" s="10">
         <v>0.0</v>
       </c>
       <c r="H665" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="666" spans="1:8" outlineLevel="3">
       <c r="A666" s="15">
         <v>125</v>
       </c>
       <c r="B666" s="6" t="s">
         <v>1324</v>
       </c>
       <c r="C666" s="7" t="s">
         <v>1325</v>
       </c>
       <c r="D666" s="5">
-        <v>12.0</v>
+        <v>13.0</v>
       </c>
       <c r="E666" s="10">
         <v>9440.0</v>
       </c>
       <c r="F666" s="10">
         <v>8496.0</v>
       </c>
       <c r="G666" s="10">
         <v>7552.0</v>
       </c>
       <c r="H666" s="10">
         <v>6608.0</v>
       </c>
     </row>
     <row r="667" spans="1:8" outlineLevel="3">
       <c r="A667" s="15">
         <v>126</v>
       </c>
       <c r="B667" s="6" t="s">
         <v>1326</v>
       </c>
       <c r="C667" s="7" t="s">
         <v>1327</v>
       </c>
       <c r="D667" s="5">
@@ -29728,765 +29728,765 @@
       </c>
     </row>
     <row r="831" spans="1:8" outlineLevel="1">
       <c r="A831" s="13" t="s">
         <v>1653</v>
       </c>
       <c r="B831" s="4"/>
       <c r="C831" s="4"/>
       <c r="D831" s="4"/>
       <c r="E831" s="9"/>
       <c r="F831" s="9"/>
       <c r="G831" s="9"/>
       <c r="H831" s="9"/>
     </row>
     <row r="832" spans="1:8" outlineLevel="2">
       <c r="A832" s="15">
         <v>1</v>
       </c>
       <c r="B832" s="6" t="s">
         <v>1654</v>
       </c>
       <c r="C832" s="7" t="s">
         <v>1655</v>
       </c>
       <c r="D832" s="5">
-        <v>9.0</v>
+        <v>45.0</v>
       </c>
       <c r="E832" s="10">
-        <v>10491.0</v>
+        <v>12302.0</v>
       </c>
       <c r="F832" s="10">
-        <v>9441.9</v>
+        <v>11071.8</v>
       </c>
       <c r="G832" s="10">
-        <v>8392.8</v>
+        <v>9841.6</v>
       </c>
       <c r="H832" s="10">
-        <v>7343.7</v>
+        <v>8611.4</v>
       </c>
     </row>
     <row r="833" spans="1:8" outlineLevel="2">
       <c r="A833" s="15">
         <v>2</v>
       </c>
       <c r="B833" s="6" t="s">
         <v>1656</v>
       </c>
       <c r="C833" s="7" t="s">
         <v>1657</v>
       </c>
       <c r="D833" s="5">
-        <v>4.0</v>
+        <v>2.0</v>
       </c>
       <c r="E833" s="10">
-        <v>284743.0</v>
+        <v>337729.0</v>
       </c>
       <c r="F833" s="10">
-        <v>256268.7</v>
+        <v>303956.1</v>
       </c>
       <c r="G833" s="10">
-        <v>227794.4</v>
+        <v>270183.2</v>
       </c>
       <c r="H833" s="10">
-        <v>199320.1</v>
+        <v>236410.3</v>
       </c>
     </row>
     <row r="834" spans="1:8" outlineLevel="2">
       <c r="A834" s="15">
         <v>3</v>
       </c>
       <c r="B834" s="6" t="s">
         <v>1658</v>
       </c>
       <c r="C834" s="7" t="s">
         <v>1659</v>
       </c>
       <c r="D834" s="5">
-        <v>3.0</v>
+        <v>9.0</v>
       </c>
       <c r="E834" s="10">
-        <v>376216.0</v>
+        <v>439459.0</v>
       </c>
       <c r="F834" s="10">
-        <v>338594.4</v>
+        <v>395513.1</v>
       </c>
       <c r="G834" s="10">
-        <v>300972.8</v>
+        <v>351567.2</v>
       </c>
       <c r="H834" s="10">
-        <v>263351.2</v>
+        <v>307621.3</v>
       </c>
     </row>
     <row r="835" spans="1:8" outlineLevel="2">
       <c r="A835" s="15">
         <v>4</v>
       </c>
       <c r="B835" s="6" t="s">
         <v>1660</v>
       </c>
       <c r="C835" s="7" t="s">
         <v>1661</v>
       </c>
       <c r="D835" s="5">
-        <v>3.0</v>
+        <v>0.0</v>
       </c>
       <c r="E835" s="10">
-        <v>409700.0</v>
+        <v>487172.0</v>
       </c>
       <c r="F835" s="10">
-        <v>368730.0</v>
+        <v>438454.8</v>
       </c>
       <c r="G835" s="10">
-        <v>327760.0</v>
+        <v>389737.6</v>
       </c>
       <c r="H835" s="10">
-        <v>286790.0</v>
+        <v>341020.4</v>
       </c>
     </row>
     <row r="836" spans="1:8" outlineLevel="2">
       <c r="A836" s="15">
         <v>5</v>
       </c>
       <c r="B836" s="6" t="s">
         <v>1662</v>
       </c>
       <c r="C836" s="7" t="s">
         <v>1663</v>
       </c>
       <c r="D836" s="5">
-        <v>6.0</v>
+        <v>4.0</v>
       </c>
       <c r="E836" s="10">
-        <v>555115.0</v>
+        <v>606415.0</v>
       </c>
       <c r="F836" s="10">
-        <v>499603.5</v>
+        <v>545773.5</v>
       </c>
       <c r="G836" s="10">
-        <v>444092.0</v>
+        <v>485132.0</v>
       </c>
       <c r="H836" s="10">
-        <v>388580.5</v>
+        <v>424490.5</v>
       </c>
     </row>
     <row r="837" spans="1:8" outlineLevel="2">
       <c r="A837" s="15">
         <v>6</v>
       </c>
       <c r="B837" s="6" t="s">
         <v>1664</v>
       </c>
       <c r="C837" s="7" t="s">
         <v>1665</v>
       </c>
       <c r="D837" s="5">
-        <v>0.0</v>
+        <v>17.0</v>
       </c>
       <c r="E837" s="10">
-        <v>16630.0</v>
+        <v>19518.0</v>
       </c>
       <c r="F837" s="10">
-        <v>14967.0</v>
+        <v>17566.2</v>
       </c>
       <c r="G837" s="10">
-        <v>13304.0</v>
+        <v>15614.4</v>
       </c>
       <c r="H837" s="10">
-        <v>11641.0</v>
+        <v>13662.6</v>
       </c>
     </row>
     <row r="838" spans="1:8" outlineLevel="2">
       <c r="A838" s="15">
         <v>7</v>
       </c>
       <c r="B838" s="6" t="s">
         <v>1666</v>
       </c>
       <c r="C838" s="7" t="s">
         <v>1667</v>
       </c>
       <c r="D838" s="5">
-        <v>60.0</v>
+        <v>41.0</v>
       </c>
       <c r="E838" s="10">
-        <v>22086.0</v>
+        <v>26282.0</v>
       </c>
       <c r="F838" s="10">
-        <v>19877.4</v>
+        <v>23653.8</v>
       </c>
       <c r="G838" s="10">
-        <v>17668.8</v>
+        <v>21025.6</v>
       </c>
       <c r="H838" s="10">
-        <v>15460.2</v>
+        <v>18397.4</v>
       </c>
     </row>
     <row r="839" spans="1:8" outlineLevel="2">
       <c r="A839" s="15">
         <v>8</v>
       </c>
       <c r="B839" s="6" t="s">
         <v>1668</v>
       </c>
       <c r="C839" s="7" t="s">
         <v>1669</v>
       </c>
       <c r="D839" s="5">
-        <v>22.0</v>
+        <v>50.0</v>
       </c>
       <c r="E839" s="10">
-        <v>23930.0</v>
+        <v>28337.0</v>
       </c>
       <c r="F839" s="10">
-        <v>21537.0</v>
+        <v>25503.3</v>
       </c>
       <c r="G839" s="10">
-        <v>19144.0</v>
+        <v>22669.6</v>
       </c>
       <c r="H839" s="10">
-        <v>16751.0</v>
+        <v>19835.9</v>
       </c>
     </row>
     <row r="840" spans="1:8" outlineLevel="2">
       <c r="A840" s="15">
         <v>9</v>
       </c>
       <c r="B840" s="6" t="s">
         <v>1670</v>
       </c>
       <c r="C840" s="7" t="s">
         <v>1671</v>
       </c>
       <c r="D840" s="5">
-        <v>93.0</v>
+        <v>0.0</v>
       </c>
       <c r="E840" s="10">
-        <v>30611.0</v>
+        <v>35779.0</v>
       </c>
       <c r="F840" s="10">
-        <v>27549.9</v>
+        <v>32201.1</v>
       </c>
       <c r="G840" s="10">
-        <v>24488.8</v>
+        <v>28623.2</v>
       </c>
       <c r="H840" s="10">
-        <v>21427.7</v>
+        <v>25045.3</v>
       </c>
     </row>
     <row r="841" spans="1:8" outlineLevel="2">
       <c r="A841" s="15">
         <v>10</v>
       </c>
       <c r="B841" s="6" t="s">
         <v>1672</v>
       </c>
       <c r="C841" s="7" t="s">
         <v>1673</v>
       </c>
       <c r="D841" s="5">
-        <v>65.0</v>
+        <v>44.0</v>
       </c>
       <c r="E841" s="10">
-        <v>42122.0</v>
+        <v>46413.0</v>
       </c>
       <c r="F841" s="10">
-        <v>37909.8</v>
+        <v>41771.7</v>
       </c>
       <c r="G841" s="10">
-        <v>33697.6</v>
+        <v>37130.4</v>
       </c>
       <c r="H841" s="10">
-        <v>29485.4</v>
+        <v>32489.1</v>
       </c>
     </row>
     <row r="842" spans="1:8" outlineLevel="2">
       <c r="A842" s="15">
         <v>11</v>
       </c>
       <c r="B842" s="6" t="s">
         <v>1674</v>
       </c>
       <c r="C842" s="7" t="s">
         <v>1675</v>
       </c>
       <c r="D842" s="5">
-        <v>4.0</v>
+        <v>0.0</v>
       </c>
       <c r="E842" s="10">
-        <v>42837.0</v>
+        <v>47135.0</v>
       </c>
       <c r="F842" s="10">
-        <v>38553.3</v>
+        <v>42421.5</v>
       </c>
       <c r="G842" s="10">
-        <v>34269.6</v>
+        <v>37708.0</v>
       </c>
       <c r="H842" s="10">
-        <v>29985.9</v>
+        <v>32994.5</v>
       </c>
     </row>
     <row r="843" spans="1:8" outlineLevel="2">
       <c r="A843" s="15">
         <v>12</v>
       </c>
       <c r="B843" s="6" t="s">
         <v>1676</v>
       </c>
       <c r="C843" s="7" t="s">
         <v>1677</v>
       </c>
       <c r="D843" s="5">
-        <v>1.0</v>
+        <v>14.0</v>
       </c>
       <c r="E843" s="10">
-        <v>48792.0</v>
+        <v>56952.0</v>
       </c>
       <c r="F843" s="10">
-        <v>43912.8</v>
+        <v>51256.8</v>
       </c>
       <c r="G843" s="10">
-        <v>39033.6</v>
+        <v>45561.6</v>
       </c>
       <c r="H843" s="10">
-        <v>34154.4</v>
+        <v>39866.4</v>
       </c>
     </row>
     <row r="844" spans="1:8" outlineLevel="2">
       <c r="A844" s="15">
         <v>13</v>
       </c>
       <c r="B844" s="6" t="s">
         <v>1678</v>
       </c>
       <c r="C844" s="7" t="s">
         <v>1679</v>
       </c>
       <c r="D844" s="5">
-        <v>20.0</v>
+        <v>11.0</v>
       </c>
       <c r="E844" s="10">
-        <v>60410.0</v>
+        <v>70542.0</v>
       </c>
       <c r="F844" s="10">
-        <v>54369.0</v>
+        <v>63487.8</v>
       </c>
       <c r="G844" s="10">
-        <v>48328.0</v>
+        <v>56433.6</v>
       </c>
       <c r="H844" s="10">
-        <v>42287.0</v>
+        <v>49379.4</v>
       </c>
     </row>
     <row r="845" spans="1:8" outlineLevel="2">
       <c r="A845" s="15">
         <v>14</v>
       </c>
       <c r="B845" s="6" t="s">
         <v>1680</v>
       </c>
       <c r="C845" s="7" t="s">
         <v>1681</v>
       </c>
       <c r="D845" s="5">
-        <v>0.0</v>
+        <v>2.0</v>
       </c>
       <c r="E845" s="10">
-        <v>71195.0</v>
+        <v>83054.0</v>
       </c>
       <c r="F845" s="10">
-        <v>64075.5</v>
+        <v>74748.6</v>
       </c>
       <c r="G845" s="10">
-        <v>56956.0</v>
+        <v>66443.2</v>
       </c>
       <c r="H845" s="10">
-        <v>49836.5</v>
+        <v>58137.8</v>
       </c>
     </row>
     <row r="846" spans="1:8" outlineLevel="2">
       <c r="A846" s="15">
         <v>15</v>
       </c>
       <c r="B846" s="6" t="s">
         <v>1682</v>
       </c>
       <c r="C846" s="7" t="s">
         <v>1683</v>
       </c>
       <c r="D846" s="5">
-        <v>15.0</v>
+        <v>0.0</v>
       </c>
       <c r="E846" s="10">
-        <v>64530.0</v>
+        <v>75758.0</v>
       </c>
       <c r="F846" s="10">
-        <v>58077.0</v>
+        <v>68182.2</v>
       </c>
       <c r="G846" s="10">
-        <v>51624.0</v>
+        <v>60606.4</v>
       </c>
       <c r="H846" s="10">
-        <v>45171.0</v>
+        <v>53030.6</v>
       </c>
     </row>
     <row r="847" spans="1:8" outlineLevel="2">
       <c r="A847" s="15">
         <v>16</v>
       </c>
       <c r="B847" s="6" t="s">
         <v>1684</v>
       </c>
       <c r="C847" s="7" t="s">
         <v>1685</v>
       </c>
       <c r="D847" s="5">
-        <v>0.0</v>
+        <v>17.0</v>
       </c>
       <c r="E847" s="10">
-        <v>99020.0</v>
+        <v>103237.0</v>
       </c>
       <c r="F847" s="10">
-        <v>89118.0</v>
+        <v>92913.3</v>
       </c>
       <c r="G847" s="10">
-        <v>79216.0</v>
+        <v>82589.6</v>
       </c>
       <c r="H847" s="10">
-        <v>69314.0</v>
+        <v>72265.9</v>
       </c>
     </row>
     <row r="848" spans="1:8" outlineLevel="2">
       <c r="A848" s="15">
         <v>17</v>
       </c>
       <c r="B848" s="6" t="s">
         <v>1686</v>
       </c>
       <c r="C848" s="7" t="s">
         <v>1687</v>
       </c>
       <c r="D848" s="5">
-        <v>73.0</v>
+        <v>27.0</v>
       </c>
       <c r="E848" s="10">
-        <v>6157.0</v>
+        <v>7243.0</v>
       </c>
       <c r="F848" s="10">
-        <v>5541.3</v>
+        <v>6518.7</v>
       </c>
       <c r="G848" s="10">
-        <v>4925.6</v>
+        <v>5794.4</v>
       </c>
       <c r="H848" s="10">
-        <v>4309.9</v>
+        <v>5070.1</v>
       </c>
     </row>
     <row r="849" spans="1:8" outlineLevel="2">
       <c r="A849" s="15">
         <v>18</v>
       </c>
       <c r="B849" s="6" t="s">
         <v>1688</v>
       </c>
       <c r="C849" s="7" t="s">
         <v>1689</v>
       </c>
       <c r="D849" s="5">
-        <v>0.0</v>
+        <v>3.0</v>
       </c>
       <c r="E849" s="10">
-        <v>97698.0</v>
+        <v>106339.0</v>
       </c>
       <c r="F849" s="10">
-        <v>87928.2</v>
+        <v>95705.1</v>
       </c>
       <c r="G849" s="10">
-        <v>78158.4</v>
+        <v>85071.2</v>
       </c>
       <c r="H849" s="10">
-        <v>68388.6</v>
+        <v>74437.3</v>
       </c>
     </row>
     <row r="850" spans="1:8" outlineLevel="2">
       <c r="A850" s="15">
         <v>19</v>
       </c>
       <c r="B850" s="6" t="s">
         <v>1690</v>
       </c>
       <c r="C850" s="7" t="s">
         <v>1691</v>
       </c>
       <c r="D850" s="5">
-        <v>0.0</v>
+        <v>21.0</v>
       </c>
       <c r="E850" s="10">
-        <v>133273.0</v>
+        <v>145546.0</v>
       </c>
       <c r="F850" s="10">
-        <v>119945.7</v>
+        <v>130991.4</v>
       </c>
       <c r="G850" s="10">
-        <v>106618.4</v>
+        <v>116436.8</v>
       </c>
       <c r="H850" s="10">
-        <v>93291.1</v>
+        <v>101882.2</v>
       </c>
     </row>
     <row r="851" spans="1:8" outlineLevel="2">
       <c r="A851" s="15">
         <v>20</v>
       </c>
       <c r="B851" s="6" t="s">
         <v>1692</v>
       </c>
       <c r="C851" s="7" t="s">
         <v>1693</v>
       </c>
       <c r="D851" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E851" s="10">
-        <v>126120.0</v>
+        <v>137204.0</v>
       </c>
       <c r="F851" s="10">
-        <v>113508.0</v>
+        <v>123483.6</v>
       </c>
       <c r="G851" s="10">
-        <v>100896.0</v>
+        <v>109763.2</v>
       </c>
       <c r="H851" s="10">
-        <v>88284.0</v>
+        <v>96042.8</v>
       </c>
     </row>
     <row r="852" spans="1:8" outlineLevel="2">
       <c r="A852" s="15">
         <v>21</v>
       </c>
       <c r="B852" s="6" t="s">
         <v>1694</v>
       </c>
       <c r="C852" s="7" t="s">
         <v>1695</v>
       </c>
       <c r="D852" s="5">
-        <v>4.0</v>
+        <v>1.0</v>
       </c>
       <c r="E852" s="10">
-        <v>152927.0</v>
+        <v>181818.0</v>
       </c>
       <c r="F852" s="10">
-        <v>137634.3</v>
+        <v>163636.2</v>
       </c>
       <c r="G852" s="10">
-        <v>122341.6</v>
+        <v>145454.4</v>
       </c>
       <c r="H852" s="10">
-        <v>107048.9</v>
+        <v>127272.6</v>
       </c>
     </row>
     <row r="853" spans="1:8" outlineLevel="2">
       <c r="A853" s="15">
         <v>22</v>
       </c>
       <c r="B853" s="6" t="s">
         <v>1696</v>
       </c>
       <c r="C853" s="7" t="s">
         <v>1697</v>
       </c>
       <c r="D853" s="5">
-        <v>6.0</v>
+        <v>30.0</v>
       </c>
       <c r="E853" s="10">
-        <v>158202.0</v>
+        <v>179963.0</v>
       </c>
       <c r="F853" s="10">
-        <v>142381.8</v>
+        <v>161966.7</v>
       </c>
       <c r="G853" s="10">
-        <v>126561.6</v>
+        <v>143970.4</v>
       </c>
       <c r="H853" s="10">
-        <v>110741.4</v>
+        <v>125974.1</v>
       </c>
     </row>
     <row r="854" spans="1:8" outlineLevel="2">
       <c r="A854" s="15">
         <v>23</v>
       </c>
       <c r="B854" s="6" t="s">
         <v>1698</v>
       </c>
       <c r="C854" s="7" t="s">
         <v>1699</v>
       </c>
       <c r="D854" s="5">
-        <v>16.0</v>
+        <v>1.0</v>
       </c>
       <c r="E854" s="10">
-        <v>196669.0</v>
+        <v>223796.0</v>
       </c>
       <c r="F854" s="10">
-        <v>177002.1</v>
+        <v>201416.4</v>
       </c>
       <c r="G854" s="10">
-        <v>157335.2</v>
+        <v>179036.8</v>
       </c>
       <c r="H854" s="10">
-        <v>137668.3</v>
+        <v>156657.2</v>
       </c>
     </row>
     <row r="855" spans="1:8" outlineLevel="2">
       <c r="A855" s="15">
         <v>24</v>
       </c>
       <c r="B855" s="6" t="s">
         <v>1700</v>
       </c>
       <c r="C855" s="7" t="s">
         <v>1701</v>
       </c>
       <c r="D855" s="5">
-        <v>57.0</v>
+        <v>28.0</v>
       </c>
       <c r="E855" s="10">
-        <v>10928.0</v>
+        <v>11807.0</v>
       </c>
       <c r="F855" s="10">
-        <v>9835.2</v>
+        <v>10626.3</v>
       </c>
       <c r="G855" s="10">
-        <v>8742.4</v>
+        <v>9445.6</v>
       </c>
       <c r="H855" s="10">
-        <v>7649.6</v>
+        <v>8264.9</v>
       </c>
     </row>
     <row r="856" spans="1:8" outlineLevel="2">
       <c r="A856" s="15">
         <v>25</v>
       </c>
       <c r="B856" s="6" t="s">
         <v>1702</v>
       </c>
       <c r="C856" s="7" t="s">
         <v>1703</v>
       </c>
       <c r="D856" s="5">
-        <v>12.0</v>
+        <v>20.0</v>
       </c>
       <c r="E856" s="10">
-        <v>206909.0</v>
+        <v>240049.0</v>
       </c>
       <c r="F856" s="10">
-        <v>186218.1</v>
+        <v>216044.1</v>
       </c>
       <c r="G856" s="10">
-        <v>165527.2</v>
+        <v>192039.2</v>
       </c>
       <c r="H856" s="10">
-        <v>144836.3</v>
+        <v>168034.3</v>
       </c>
     </row>
     <row r="857" spans="1:8" outlineLevel="2">
       <c r="A857" s="15">
         <v>26</v>
       </c>
       <c r="B857" s="6" t="s">
         <v>1704</v>
       </c>
       <c r="C857" s="7" t="s">
         <v>1705</v>
       </c>
       <c r="D857" s="5">
-        <v>0.0</v>
+        <v>24.0</v>
       </c>
       <c r="E857" s="10">
-        <v>252426.0</v>
+        <v>280327.0</v>
       </c>
       <c r="F857" s="10">
-        <v>227183.4</v>
+        <v>252294.3</v>
       </c>
       <c r="G857" s="10">
-        <v>201940.8</v>
+        <v>224261.6</v>
       </c>
       <c r="H857" s="10">
-        <v>176698.2</v>
+        <v>196228.9</v>
       </c>
     </row>
     <row r="858" spans="1:8" outlineLevel="2">
       <c r="A858" s="15">
         <v>27</v>
       </c>
       <c r="B858" s="6" t="s">
         <v>1706</v>
       </c>
       <c r="C858" s="7" t="s">
         <v>1707</v>
       </c>
       <c r="D858" s="5">
-        <v>1.0</v>
+        <v>5.0</v>
       </c>
       <c r="E858" s="10">
-        <v>257516.0</v>
+        <v>288235.0</v>
       </c>
       <c r="F858" s="10">
-        <v>231764.4</v>
+        <v>259411.5</v>
       </c>
       <c r="G858" s="10">
-        <v>206012.8</v>
+        <v>230588.0</v>
       </c>
       <c r="H858" s="10">
-        <v>180261.2</v>
+        <v>201764.5</v>
       </c>
     </row>
     <row r="859" spans="1:8" outlineLevel="2">
       <c r="A859" s="15">
         <v>28</v>
       </c>
       <c r="B859" s="6" t="s">
         <v>1708</v>
       </c>
       <c r="C859" s="7" t="s">
         <v>1709</v>
       </c>
       <c r="D859" s="5">
-        <v>5.0</v>
+        <v>9.0</v>
       </c>
       <c r="E859" s="10">
-        <v>310135.0</v>
+        <v>361852.0</v>
       </c>
       <c r="F859" s="10">
-        <v>279121.5</v>
+        <v>325666.8</v>
       </c>
       <c r="G859" s="10">
-        <v>248108.0</v>
+        <v>289481.6</v>
       </c>
       <c r="H859" s="10">
-        <v>217094.5</v>
+        <v>253296.4</v>
       </c>
     </row>
     <row r="860" spans="1:8" outlineLevel="1">
       <c r="A860" s="13" t="s">
         <v>1710</v>
       </c>
       <c r="B860" s="4"/>
       <c r="C860" s="4"/>
       <c r="D860" s="4"/>
       <c r="E860" s="9"/>
       <c r="F860" s="9"/>
       <c r="G860" s="9"/>
       <c r="H860" s="9"/>
     </row>
     <row r="861" spans="1:8" outlineLevel="2">
       <c r="A861" s="15">
         <v>1</v>
       </c>
       <c r="B861" s="6" t="s">
         <v>1711</v>
       </c>
       <c r="C861" s="7" t="s">
         <v>1712</v>
       </c>
       <c r="D861" s="5">
@@ -31298,51 +31298,51 @@
       </c>
       <c r="E893" s="10">
         <v>0.0</v>
       </c>
       <c r="F893" s="10">
         <v>0.0</v>
       </c>
       <c r="G893" s="10">
         <v>0.0</v>
       </c>
       <c r="H893" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="894" spans="1:8" outlineLevel="3">
       <c r="A894" s="15">
         <v>21</v>
       </c>
       <c r="B894" s="6" t="s">
         <v>1775</v>
       </c>
       <c r="C894" s="7" t="s">
         <v>1776</v>
       </c>
       <c r="D894" s="5">
-        <v>6.0</v>
+        <v>5.0</v>
       </c>
       <c r="E894" s="10">
         <v>14088.0</v>
       </c>
       <c r="F894" s="10">
         <v>12679.2</v>
       </c>
       <c r="G894" s="10">
         <v>11270.4</v>
       </c>
       <c r="H894" s="10">
         <v>9861.6</v>
       </c>
     </row>
     <row r="895" spans="1:8" outlineLevel="3">
       <c r="A895" s="15">
         <v>22</v>
       </c>
       <c r="B895" s="6" t="s">
         <v>1777</v>
       </c>
       <c r="C895" s="7" t="s">
         <v>1778</v>
       </c>
       <c r="D895" s="5">
@@ -32762,401 +32762,401 @@
       </c>
     </row>
     <row r="952" spans="1:8" outlineLevel="1">
       <c r="A952" s="13" t="s">
         <v>1887</v>
       </c>
       <c r="B952" s="4"/>
       <c r="C952" s="4"/>
       <c r="D952" s="4"/>
       <c r="E952" s="9"/>
       <c r="F952" s="9"/>
       <c r="G952" s="9"/>
       <c r="H952" s="9"/>
     </row>
     <row r="953" spans="1:8" outlineLevel="2">
       <c r="A953" s="15">
         <v>1</v>
       </c>
       <c r="B953" s="6" t="s">
         <v>1888</v>
       </c>
       <c r="C953" s="7" t="s">
         <v>1889</v>
       </c>
       <c r="D953" s="5">
-        <v>0.0</v>
+        <v>272.0</v>
       </c>
       <c r="E953" s="10">
-        <v>3390.0</v>
+        <v>3934.0</v>
       </c>
       <c r="F953" s="10">
-        <v>3051.0</v>
+        <v>3540.6</v>
       </c>
       <c r="G953" s="10">
-        <v>2712.0</v>
+        <v>3147.2</v>
       </c>
       <c r="H953" s="10">
-        <v>2373.0</v>
+        <v>2753.8</v>
       </c>
     </row>
     <row r="954" spans="1:8" outlineLevel="2">
       <c r="A954" s="15">
         <v>2</v>
       </c>
       <c r="B954" s="6" t="s">
         <v>1890</v>
       </c>
       <c r="C954" s="7" t="s">
         <v>1891</v>
       </c>
       <c r="D954" s="5">
-        <v>0.0</v>
+        <v>52.0</v>
       </c>
       <c r="E954" s="10">
-        <v>3968.0</v>
+        <v>4581.0</v>
       </c>
       <c r="F954" s="10">
-        <v>3571.2</v>
+        <v>4122.9</v>
       </c>
       <c r="G954" s="10">
-        <v>3174.4</v>
+        <v>3664.8</v>
       </c>
       <c r="H954" s="10">
-        <v>2777.6</v>
+        <v>3206.7</v>
       </c>
     </row>
     <row r="955" spans="1:8" outlineLevel="2">
       <c r="A955" s="15">
         <v>3</v>
       </c>
       <c r="B955" s="6" t="s">
         <v>1892</v>
       </c>
       <c r="C955" s="7" t="s">
         <v>1893</v>
       </c>
       <c r="D955" s="5">
-        <v>311.0</v>
+        <v>417.0</v>
       </c>
       <c r="E955" s="10">
-        <v>5302.0</v>
+        <v>6141.0</v>
       </c>
       <c r="F955" s="10">
-        <v>4771.8</v>
+        <v>5526.9</v>
       </c>
       <c r="G955" s="10">
-        <v>4241.6</v>
+        <v>4912.8</v>
       </c>
       <c r="H955" s="10">
-        <v>3711.4</v>
+        <v>4298.7</v>
       </c>
     </row>
     <row r="956" spans="1:8" outlineLevel="2">
       <c r="A956" s="15">
         <v>4</v>
       </c>
       <c r="B956" s="6" t="s">
         <v>1894</v>
       </c>
       <c r="C956" s="7" t="s">
         <v>1895</v>
       </c>
       <c r="D956" s="5">
-        <v>20.0</v>
+        <v>174.0</v>
       </c>
       <c r="E956" s="10">
-        <v>7147.0</v>
+        <v>8270.0</v>
       </c>
       <c r="F956" s="10">
-        <v>6432.3</v>
+        <v>7443.0</v>
       </c>
       <c r="G956" s="10">
-        <v>5717.6</v>
+        <v>6616.0</v>
       </c>
       <c r="H956" s="10">
-        <v>5002.9</v>
+        <v>5789.0</v>
       </c>
     </row>
     <row r="957" spans="1:8" outlineLevel="2">
       <c r="A957" s="15">
         <v>5</v>
       </c>
       <c r="B957" s="6" t="s">
         <v>1896</v>
       </c>
       <c r="C957" s="7" t="s">
         <v>1897</v>
       </c>
       <c r="D957" s="5">
-        <v>0.0</v>
+        <v>18.0</v>
       </c>
       <c r="E957" s="10">
-        <v>9414.0</v>
+        <v>10663.0</v>
       </c>
       <c r="F957" s="10">
-        <v>8472.6</v>
+        <v>9596.7</v>
       </c>
       <c r="G957" s="10">
-        <v>7531.2</v>
+        <v>8530.4</v>
       </c>
       <c r="H957" s="10">
-        <v>6589.8</v>
+        <v>7464.1</v>
       </c>
     </row>
     <row r="958" spans="1:8" outlineLevel="2">
       <c r="A958" s="15">
         <v>6</v>
       </c>
       <c r="B958" s="6" t="s">
         <v>1898</v>
       </c>
       <c r="C958" s="7" t="s">
         <v>1899</v>
       </c>
       <c r="D958" s="5">
-        <v>4.0</v>
+        <v>0.0</v>
       </c>
       <c r="E958" s="10">
-        <v>12440.0</v>
+        <v>13094.0</v>
       </c>
       <c r="F958" s="10">
-        <v>11196.0</v>
+        <v>11784.6</v>
       </c>
       <c r="G958" s="10">
-        <v>9952.0</v>
+        <v>10475.2</v>
       </c>
       <c r="H958" s="10">
-        <v>8708.0</v>
+        <v>9165.8</v>
       </c>
     </row>
     <row r="959" spans="1:8" outlineLevel="2">
       <c r="A959" s="15">
         <v>7</v>
       </c>
       <c r="B959" s="6" t="s">
         <v>1900</v>
       </c>
       <c r="C959" s="7" t="s">
         <v>1901</v>
       </c>
       <c r="D959" s="5">
-        <v>11.0</v>
+        <v>13.0</v>
       </c>
       <c r="E959" s="10">
-        <v>12877.0</v>
+        <v>15134.0</v>
       </c>
       <c r="F959" s="10">
-        <v>11589.3</v>
+        <v>13620.6</v>
       </c>
       <c r="G959" s="10">
-        <v>10301.6</v>
+        <v>12107.2</v>
       </c>
       <c r="H959" s="10">
-        <v>9013.9</v>
+        <v>10593.8</v>
       </c>
     </row>
     <row r="960" spans="1:8" outlineLevel="2">
       <c r="A960" s="15">
         <v>8</v>
       </c>
       <c r="B960" s="6" t="s">
         <v>1902</v>
       </c>
       <c r="C960" s="7" t="s">
         <v>1903</v>
       </c>
       <c r="D960" s="5">
-        <v>12.0</v>
+        <v>0.0</v>
       </c>
       <c r="E960" s="10">
-        <v>18501.0</v>
+        <v>21418.0</v>
       </c>
       <c r="F960" s="10">
-        <v>16650.9</v>
+        <v>19276.2</v>
       </c>
       <c r="G960" s="10">
-        <v>14800.8</v>
+        <v>17134.4</v>
       </c>
       <c r="H960" s="10">
-        <v>12950.7</v>
+        <v>14992.6</v>
       </c>
     </row>
     <row r="961" spans="1:8" outlineLevel="2">
       <c r="A961" s="15">
         <v>9</v>
       </c>
       <c r="B961" s="6" t="s">
         <v>1904</v>
       </c>
       <c r="C961" s="7" t="s">
         <v>1905</v>
       </c>
       <c r="D961" s="5">
-        <v>0.0</v>
+        <v>30.0</v>
       </c>
       <c r="E961" s="10">
-        <v>21288.0</v>
+        <v>24906.0</v>
       </c>
       <c r="F961" s="10">
-        <v>19159.2</v>
+        <v>22415.4</v>
       </c>
       <c r="G961" s="10">
-        <v>17030.4</v>
+        <v>19924.8</v>
       </c>
       <c r="H961" s="10">
-        <v>14901.6</v>
+        <v>17434.2</v>
       </c>
     </row>
     <row r="962" spans="1:8" outlineLevel="2">
       <c r="A962" s="15">
         <v>10</v>
       </c>
       <c r="B962" s="6" t="s">
         <v>1906</v>
       </c>
       <c r="C962" s="7" t="s">
         <v>1907</v>
       </c>
       <c r="D962" s="5">
-        <v>0.0</v>
+        <v>285.0</v>
       </c>
       <c r="E962" s="10">
-        <v>1851.0</v>
+        <v>2104.0</v>
       </c>
       <c r="F962" s="10">
-        <v>1665.9</v>
+        <v>1893.6</v>
       </c>
       <c r="G962" s="10">
-        <v>1480.8</v>
+        <v>1683.2</v>
       </c>
       <c r="H962" s="10">
-        <v>1295.7</v>
+        <v>1472.8</v>
       </c>
     </row>
     <row r="963" spans="1:8" outlineLevel="2">
       <c r="A963" s="15">
         <v>11</v>
       </c>
       <c r="B963" s="6" t="s">
         <v>1908</v>
       </c>
       <c r="C963" s="7" t="s">
         <v>1909</v>
       </c>
       <c r="D963" s="5">
-        <v>40.0</v>
+        <v>0.0</v>
       </c>
       <c r="E963" s="10">
-        <v>29837.0</v>
+        <v>30725.0</v>
       </c>
       <c r="F963" s="10">
-        <v>26853.3</v>
+        <v>27652.5</v>
       </c>
       <c r="G963" s="10">
-        <v>23869.6</v>
+        <v>24580.0</v>
       </c>
       <c r="H963" s="10">
-        <v>20885.9</v>
+        <v>21507.5</v>
       </c>
     </row>
     <row r="964" spans="1:8" outlineLevel="2">
       <c r="A964" s="15">
         <v>12</v>
       </c>
       <c r="B964" s="6" t="s">
         <v>1910</v>
       </c>
       <c r="C964" s="7" t="s">
         <v>1911</v>
       </c>
       <c r="D964" s="5">
-        <v>20.0</v>
+        <v>12.0</v>
       </c>
       <c r="E964" s="10">
-        <v>37853.0</v>
+        <v>42641.0</v>
       </c>
       <c r="F964" s="10">
-        <v>34067.7</v>
+        <v>38376.9</v>
       </c>
       <c r="G964" s="10">
-        <v>30282.4</v>
+        <v>34112.8</v>
       </c>
       <c r="H964" s="10">
-        <v>26497.1</v>
+        <v>29848.7</v>
       </c>
     </row>
     <row r="965" spans="1:8" outlineLevel="2">
       <c r="A965" s="15">
         <v>13</v>
       </c>
       <c r="B965" s="6" t="s">
         <v>1912</v>
       </c>
       <c r="C965" s="7" t="s">
         <v>1913</v>
       </c>
       <c r="D965" s="5">
-        <v>1.0</v>
+        <v>7.0</v>
       </c>
       <c r="E965" s="10">
-        <v>1818.0</v>
+        <v>2099.0</v>
       </c>
       <c r="F965" s="10">
-        <v>1636.2</v>
+        <v>1889.1</v>
       </c>
       <c r="G965" s="10">
-        <v>1454.4</v>
+        <v>1679.2</v>
       </c>
       <c r="H965" s="10">
-        <v>1272.6</v>
+        <v>1469.3</v>
       </c>
     </row>
     <row r="966" spans="1:8" outlineLevel="2">
       <c r="A966" s="15">
         <v>14</v>
       </c>
       <c r="B966" s="6" t="s">
         <v>1914</v>
       </c>
       <c r="C966" s="7" t="s">
         <v>1915</v>
       </c>
       <c r="D966" s="5">
-        <v>69.0</v>
+        <v>66.0</v>
       </c>
       <c r="E966" s="10">
-        <v>2890.0</v>
+        <v>3343.0</v>
       </c>
       <c r="F966" s="10">
-        <v>2601.0</v>
+        <v>3008.7</v>
       </c>
       <c r="G966" s="10">
-        <v>2312.0</v>
+        <v>2674.4</v>
       </c>
       <c r="H966" s="10">
-        <v>2023.0</v>
+        <v>2340.1</v>
       </c>
     </row>
     <row r="967" spans="1:8" outlineLevel="2">
       <c r="A967" s="15">
         <v>15</v>
       </c>
       <c r="B967" s="6" t="s">
         <v>1916</v>
       </c>
       <c r="C967" s="7" t="s">
         <v>1917</v>
       </c>
       <c r="D967" s="5">
         <v>0.0</v>
       </c>
       <c r="E967" s="10">
         <v>0.0</v>
       </c>
       <c r="F967" s="10">
         <v>0.0</v>
       </c>
       <c r="G967" s="10">
         <v>0.0</v>
       </c>
       <c r="H967" s="10">
@@ -33204,63 +33204,63 @@
       </c>
       <c r="E969" s="10">
         <v>0.0</v>
       </c>
       <c r="F969" s="10">
         <v>0.0</v>
       </c>
       <c r="G969" s="10">
         <v>0.0</v>
       </c>
       <c r="H969" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="970" spans="1:8" outlineLevel="2">
       <c r="A970" s="15">
         <v>18</v>
       </c>
       <c r="B970" s="6" t="s">
         <v>1922</v>
       </c>
       <c r="C970" s="7" t="s">
         <v>1923</v>
       </c>
       <c r="D970" s="5">
-        <v>6.0</v>
+        <v>0.0</v>
       </c>
       <c r="E970" s="10">
-        <v>9578.0</v>
+        <v>8888.0</v>
       </c>
       <c r="F970" s="10">
-        <v>8620.2</v>
+        <v>7999.2</v>
       </c>
       <c r="G970" s="10">
-        <v>7662.4</v>
+        <v>7110.4</v>
       </c>
       <c r="H970" s="10">
-        <v>6704.6</v>
+        <v>6221.6</v>
       </c>
     </row>
     <row r="971" spans="1:8" outlineLevel="2">
       <c r="A971" s="15">
         <v>19</v>
       </c>
       <c r="B971" s="6" t="s">
         <v>1924</v>
       </c>
       <c r="C971" s="7" t="s">
         <v>1925</v>
       </c>
       <c r="D971" s="5">
         <v>0.0</v>
       </c>
       <c r="E971" s="10">
         <v>0.0</v>
       </c>
       <c r="F971" s="10">
         <v>0.0</v>
       </c>
       <c r="G971" s="10">
         <v>0.0</v>
       </c>
       <c r="H971" s="10">
@@ -33308,51 +33308,51 @@
       </c>
       <c r="E973" s="10">
         <v>0.0</v>
       </c>
       <c r="F973" s="10">
         <v>0.0</v>
       </c>
       <c r="G973" s="10">
         <v>0.0</v>
       </c>
       <c r="H973" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="974" spans="1:8" outlineLevel="2">
       <c r="A974" s="15">
         <v>22</v>
       </c>
       <c r="B974" s="6" t="s">
         <v>1930</v>
       </c>
       <c r="C974" s="7" t="s">
         <v>1931</v>
       </c>
       <c r="D974" s="5">
-        <v>33.0</v>
+        <v>0.0</v>
       </c>
       <c r="E974" s="10">
         <v>11867.0</v>
       </c>
       <c r="F974" s="10">
         <v>10680.3</v>
       </c>
       <c r="G974" s="10">
         <v>9493.6</v>
       </c>
       <c r="H974" s="10">
         <v>8306.9</v>
       </c>
     </row>
     <row r="975" spans="1:8" outlineLevel="2">
       <c r="A975" s="15">
         <v>23</v>
       </c>
       <c r="B975" s="6" t="s">
         <v>1932</v>
       </c>
       <c r="C975" s="7" t="s">
         <v>1933</v>
       </c>
       <c r="D975" s="5">
@@ -33464,167 +33464,167 @@
       </c>
       <c r="E979" s="10">
         <v>0.0</v>
       </c>
       <c r="F979" s="10">
         <v>0.0</v>
       </c>
       <c r="G979" s="10">
         <v>0.0</v>
       </c>
       <c r="H979" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="980" spans="1:8" outlineLevel="2">
       <c r="A980" s="15">
         <v>28</v>
       </c>
       <c r="B980" s="6" t="s">
         <v>1942</v>
       </c>
       <c r="C980" s="7" t="s">
         <v>1943</v>
       </c>
       <c r="D980" s="5">
-        <v>169.0</v>
+        <v>160.0</v>
       </c>
       <c r="E980" s="10">
-        <v>3765.0</v>
+        <v>3493.0</v>
       </c>
       <c r="F980" s="10">
-        <v>3388.5</v>
+        <v>3143.7</v>
       </c>
       <c r="G980" s="10">
-        <v>3012.0</v>
+        <v>2794.4</v>
       </c>
       <c r="H980" s="10">
-        <v>2635.5</v>
+        <v>2445.1</v>
       </c>
     </row>
     <row r="981" spans="1:8" outlineLevel="2">
       <c r="A981" s="15">
         <v>29</v>
       </c>
       <c r="B981" s="6" t="s">
         <v>1944</v>
       </c>
       <c r="C981" s="7" t="s">
         <v>1945</v>
       </c>
       <c r="D981" s="5">
         <v>0.0</v>
       </c>
       <c r="E981" s="10">
         <v>0.0</v>
       </c>
       <c r="F981" s="10">
         <v>0.0</v>
       </c>
       <c r="G981" s="10">
         <v>0.0</v>
       </c>
       <c r="H981" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="982" spans="1:8" outlineLevel="2">
       <c r="A982" s="15">
         <v>30</v>
       </c>
       <c r="B982" s="6" t="s">
         <v>1946</v>
       </c>
       <c r="C982" s="7" t="s">
         <v>1947</v>
       </c>
       <c r="D982" s="5">
-        <v>71.0</v>
+        <v>59.0</v>
       </c>
       <c r="E982" s="10">
-        <v>4365.0</v>
+        <v>4307.0</v>
       </c>
       <c r="F982" s="10">
-        <v>3928.5</v>
+        <v>3876.3</v>
       </c>
       <c r="G982" s="10">
-        <v>3492.0</v>
+        <v>3445.6</v>
       </c>
       <c r="H982" s="10">
-        <v>3055.5</v>
+        <v>3014.9</v>
       </c>
     </row>
     <row r="983" spans="1:8" outlineLevel="2">
       <c r="A983" s="15">
         <v>31</v>
       </c>
       <c r="B983" s="6" t="s">
         <v>1948</v>
       </c>
       <c r="C983" s="7" t="s">
         <v>1949</v>
       </c>
       <c r="D983" s="5">
         <v>0.0</v>
       </c>
       <c r="E983" s="10">
         <v>0.0</v>
       </c>
       <c r="F983" s="10">
         <v>0.0</v>
       </c>
       <c r="G983" s="10">
         <v>0.0</v>
       </c>
       <c r="H983" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="984" spans="1:8" outlineLevel="2">
       <c r="A984" s="15">
         <v>32</v>
       </c>
       <c r="B984" s="6" t="s">
         <v>1950</v>
       </c>
       <c r="C984" s="7" t="s">
         <v>1951</v>
       </c>
       <c r="D984" s="5">
-        <v>83.0</v>
+        <v>74.0</v>
       </c>
       <c r="E984" s="10">
-        <v>6069.0</v>
+        <v>5549.0</v>
       </c>
       <c r="F984" s="10">
-        <v>5462.1</v>
+        <v>4994.1</v>
       </c>
       <c r="G984" s="10">
-        <v>4855.2</v>
+        <v>4439.2</v>
       </c>
       <c r="H984" s="10">
-        <v>4248.3</v>
+        <v>3884.3</v>
       </c>
     </row>
     <row r="985" spans="1:8" outlineLevel="2">
       <c r="A985" s="15">
         <v>33</v>
       </c>
       <c r="B985" s="6" t="s">
         <v>1952</v>
       </c>
       <c r="C985" s="7" t="s">
         <v>1953</v>
       </c>
       <c r="D985" s="5">
         <v>0.0</v>
       </c>
       <c r="E985" s="10">
         <v>0.0</v>
       </c>
       <c r="F985" s="10">
         <v>0.0</v>
       </c>
       <c r="G985" s="10">
         <v>0.0</v>
       </c>
       <c r="H985" s="10">
@@ -33840,51 +33840,51 @@
       </c>
     </row>
     <row r="994" spans="1:8" outlineLevel="1">
       <c r="A994" s="13" t="s">
         <v>1970</v>
       </c>
       <c r="B994" s="4"/>
       <c r="C994" s="4"/>
       <c r="D994" s="4"/>
       <c r="E994" s="9"/>
       <c r="F994" s="9"/>
       <c r="G994" s="9"/>
       <c r="H994" s="9"/>
     </row>
     <row r="995" spans="1:8" outlineLevel="2">
       <c r="A995" s="15">
         <v>1</v>
       </c>
       <c r="B995" s="6" t="s">
         <v>1971</v>
       </c>
       <c r="C995" s="7" t="s">
         <v>1972</v>
       </c>
       <c r="D995" s="5">
-        <v>439.0</v>
+        <v>0.0</v>
       </c>
       <c r="E995" s="10">
         <v>4662.0</v>
       </c>
       <c r="F995" s="10">
         <v>4195.8</v>
       </c>
       <c r="G995" s="10">
         <v>3729.6</v>
       </c>
       <c r="H995" s="10">
         <v>3263.4</v>
       </c>
     </row>
     <row r="996" spans="1:8" outlineLevel="2">
       <c r="A996" s="15">
         <v>2</v>
       </c>
       <c r="B996" s="6" t="s">
         <v>1973</v>
       </c>
       <c r="C996" s="7" t="s">
         <v>1974</v>
       </c>
       <c r="D996" s="5">
@@ -33918,155 +33918,155 @@
       </c>
       <c r="E997" s="10">
         <v>0.0</v>
       </c>
       <c r="F997" s="10">
         <v>0.0</v>
       </c>
       <c r="G997" s="10">
         <v>0.0</v>
       </c>
       <c r="H997" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="998" spans="1:8" outlineLevel="2">
       <c r="A998" s="15">
         <v>4</v>
       </c>
       <c r="B998" s="6" t="s">
         <v>1977</v>
       </c>
       <c r="C998" s="7" t="s">
         <v>1978</v>
       </c>
       <c r="D998" s="5">
-        <v>347.0</v>
+        <v>0.0</v>
       </c>
       <c r="E998" s="10">
-        <v>7480.0</v>
+        <v>6707.0</v>
       </c>
       <c r="F998" s="10">
-        <v>6732.0</v>
+        <v>6036.3</v>
       </c>
       <c r="G998" s="10">
-        <v>5984.0</v>
+        <v>5365.6</v>
       </c>
       <c r="H998" s="10">
-        <v>5236.0</v>
+        <v>4694.9</v>
       </c>
     </row>
     <row r="999" spans="1:8" outlineLevel="2">
       <c r="A999" s="15">
         <v>5</v>
       </c>
       <c r="B999" s="6" t="s">
         <v>1979</v>
       </c>
       <c r="C999" s="7" t="s">
         <v>1980</v>
       </c>
       <c r="D999" s="5">
         <v>0.0</v>
       </c>
       <c r="E999" s="10">
         <v>0.0</v>
       </c>
       <c r="F999" s="10">
         <v>0.0</v>
       </c>
       <c r="G999" s="10">
         <v>0.0</v>
       </c>
       <c r="H999" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1000" spans="1:8" outlineLevel="2">
       <c r="A1000" s="15">
         <v>6</v>
       </c>
       <c r="B1000" s="6" t="s">
         <v>1981</v>
       </c>
       <c r="C1000" s="7" t="s">
         <v>1982</v>
       </c>
       <c r="D1000" s="5">
-        <v>83.0</v>
+        <v>3.0</v>
       </c>
       <c r="E1000" s="10">
-        <v>10154.0</v>
+        <v>9105.0</v>
       </c>
       <c r="F1000" s="10">
-        <v>9138.6</v>
+        <v>8194.5</v>
       </c>
       <c r="G1000" s="10">
-        <v>8123.2</v>
+        <v>7284.0</v>
       </c>
       <c r="H1000" s="10">
-        <v>7107.8</v>
+        <v>6373.5</v>
       </c>
     </row>
     <row r="1001" spans="1:8" outlineLevel="2">
       <c r="A1001" s="15">
         <v>7</v>
       </c>
       <c r="B1001" s="6" t="s">
         <v>1983</v>
       </c>
       <c r="C1001" s="7" t="s">
         <v>1984</v>
       </c>
       <c r="D1001" s="5">
         <v>0.0</v>
       </c>
       <c r="E1001" s="10">
         <v>0.0</v>
       </c>
       <c r="F1001" s="10">
         <v>0.0</v>
       </c>
       <c r="G1001" s="10">
         <v>0.0</v>
       </c>
       <c r="H1001" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1002" spans="1:8" outlineLevel="2">
       <c r="A1002" s="15">
         <v>8</v>
       </c>
       <c r="B1002" s="6" t="s">
         <v>1985</v>
       </c>
       <c r="C1002" s="7" t="s">
         <v>1986</v>
       </c>
       <c r="D1002" s="5">
-        <v>74.0</v>
+        <v>0.0</v>
       </c>
       <c r="E1002" s="10">
         <v>10154.0</v>
       </c>
       <c r="F1002" s="10">
         <v>9138.6</v>
       </c>
       <c r="G1002" s="10">
         <v>8123.2</v>
       </c>
       <c r="H1002" s="10">
         <v>7107.8</v>
       </c>
     </row>
     <row r="1003" spans="1:8" outlineLevel="2">
       <c r="A1003" s="15">
         <v>9</v>
       </c>
       <c r="B1003" s="6" t="s">
         <v>1987</v>
       </c>
       <c r="C1003" s="7" t="s">
         <v>1988</v>
       </c>
       <c r="D1003" s="5">
@@ -34074,311 +34074,311 @@
       </c>
       <c r="E1003" s="10">
         <v>0.0</v>
       </c>
       <c r="F1003" s="10">
         <v>0.0</v>
       </c>
       <c r="G1003" s="10">
         <v>0.0</v>
       </c>
       <c r="H1003" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1004" spans="1:8" outlineLevel="2">
       <c r="A1004" s="15">
         <v>10</v>
       </c>
       <c r="B1004" s="6" t="s">
         <v>1989</v>
       </c>
       <c r="C1004" s="7" t="s">
         <v>1990</v>
       </c>
       <c r="D1004" s="5">
-        <v>115.0</v>
+        <v>29.0</v>
       </c>
       <c r="E1004" s="10">
-        <v>12238.0</v>
+        <v>10974.0</v>
       </c>
       <c r="F1004" s="10">
-        <v>11014.2</v>
+        <v>9876.6</v>
       </c>
       <c r="G1004" s="10">
-        <v>9790.4</v>
+        <v>8779.2</v>
       </c>
       <c r="H1004" s="10">
-        <v>8566.6</v>
+        <v>7681.8</v>
       </c>
     </row>
     <row r="1005" spans="1:8" outlineLevel="2">
       <c r="A1005" s="15">
         <v>11</v>
       </c>
       <c r="B1005" s="6" t="s">
         <v>1991</v>
       </c>
       <c r="C1005" s="7" t="s">
         <v>1992</v>
       </c>
       <c r="D1005" s="5">
         <v>0.0</v>
       </c>
       <c r="E1005" s="10">
         <v>0.0</v>
       </c>
       <c r="F1005" s="10">
         <v>0.0</v>
       </c>
       <c r="G1005" s="10">
         <v>0.0</v>
       </c>
       <c r="H1005" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1006" spans="1:8" outlineLevel="2">
       <c r="A1006" s="15">
         <v>12</v>
       </c>
       <c r="B1006" s="6" t="s">
         <v>1993</v>
       </c>
       <c r="C1006" s="7" t="s">
         <v>1994</v>
       </c>
       <c r="D1006" s="5">
-        <v>51.0</v>
+        <v>0.0</v>
       </c>
       <c r="E1006" s="10">
-        <v>16821.0</v>
+        <v>15084.0</v>
       </c>
       <c r="F1006" s="10">
-        <v>15138.9</v>
+        <v>13575.6</v>
       </c>
       <c r="G1006" s="10">
-        <v>13456.8</v>
+        <v>12067.2</v>
       </c>
       <c r="H1006" s="10">
-        <v>11774.7</v>
+        <v>10558.8</v>
       </c>
     </row>
     <row r="1007" spans="1:8" outlineLevel="2">
       <c r="A1007" s="15">
         <v>13</v>
       </c>
       <c r="B1007" s="6" t="s">
         <v>1995</v>
       </c>
       <c r="C1007" s="7" t="s">
         <v>1996</v>
       </c>
       <c r="D1007" s="5">
         <v>0.0</v>
       </c>
       <c r="E1007" s="10">
         <v>0.0</v>
       </c>
       <c r="F1007" s="10">
         <v>0.0</v>
       </c>
       <c r="G1007" s="10">
         <v>0.0</v>
       </c>
       <c r="H1007" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1008" spans="1:8" outlineLevel="2">
       <c r="A1008" s="15">
         <v>14</v>
       </c>
       <c r="B1008" s="6" t="s">
         <v>1997</v>
       </c>
       <c r="C1008" s="7" t="s">
         <v>1998</v>
       </c>
       <c r="D1008" s="5">
-        <v>113.0</v>
+        <v>0.0</v>
       </c>
       <c r="E1008" s="10">
-        <v>2816.0</v>
+        <v>2433.0</v>
       </c>
       <c r="F1008" s="10">
-        <v>2534.4</v>
+        <v>2189.7</v>
       </c>
       <c r="G1008" s="10">
-        <v>2252.8</v>
+        <v>1946.4</v>
       </c>
       <c r="H1008" s="10">
-        <v>1971.2</v>
+        <v>1703.1</v>
       </c>
     </row>
     <row r="1009" spans="1:8" outlineLevel="2">
       <c r="A1009" s="15">
         <v>15</v>
       </c>
       <c r="B1009" s="6" t="s">
         <v>1999</v>
       </c>
       <c r="C1009" s="7" t="s">
         <v>2000</v>
       </c>
       <c r="D1009" s="5">
         <v>0.0</v>
       </c>
       <c r="E1009" s="10">
         <v>0.0</v>
       </c>
       <c r="F1009" s="10">
         <v>0.0</v>
       </c>
       <c r="G1009" s="10">
         <v>0.0</v>
       </c>
       <c r="H1009" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1010" spans="1:8" outlineLevel="2">
       <c r="A1010" s="15">
         <v>16</v>
       </c>
       <c r="B1010" s="6" t="s">
         <v>2001</v>
       </c>
       <c r="C1010" s="7" t="s">
         <v>2002</v>
       </c>
       <c r="D1010" s="5">
-        <v>104.0</v>
+        <v>34.0</v>
       </c>
       <c r="E1010" s="10">
-        <v>3293.0</v>
+        <v>2874.0</v>
       </c>
       <c r="F1010" s="10">
-        <v>2963.7</v>
+        <v>2586.6</v>
       </c>
       <c r="G1010" s="10">
-        <v>2634.4</v>
+        <v>2299.2</v>
       </c>
       <c r="H1010" s="10">
-        <v>2305.1</v>
+        <v>2011.8</v>
       </c>
     </row>
     <row r="1011" spans="1:8" outlineLevel="2">
       <c r="A1011" s="15">
         <v>17</v>
       </c>
       <c r="B1011" s="6" t="s">
         <v>2003</v>
       </c>
       <c r="C1011" s="7" t="s">
         <v>2004</v>
       </c>
       <c r="D1011" s="5">
         <v>0.0</v>
       </c>
       <c r="E1011" s="10">
         <v>0.0</v>
       </c>
       <c r="F1011" s="10">
         <v>0.0</v>
       </c>
       <c r="G1011" s="10">
         <v>0.0</v>
       </c>
       <c r="H1011" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1012" spans="1:8" outlineLevel="2">
       <c r="A1012" s="15">
         <v>18</v>
       </c>
       <c r="B1012" s="6" t="s">
         <v>2005</v>
       </c>
       <c r="C1012" s="7" t="s">
         <v>2006</v>
       </c>
       <c r="D1012" s="5">
-        <v>155.0</v>
+        <v>72.0</v>
       </c>
       <c r="E1012" s="10">
-        <v>4586.0</v>
+        <v>4112.0</v>
       </c>
       <c r="F1012" s="10">
-        <v>4127.4</v>
+        <v>3700.8</v>
       </c>
       <c r="G1012" s="10">
-        <v>3668.8</v>
+        <v>3289.6</v>
       </c>
       <c r="H1012" s="10">
-        <v>3210.2</v>
+        <v>2878.4</v>
       </c>
     </row>
     <row r="1013" spans="1:8" outlineLevel="2">
       <c r="A1013" s="15">
         <v>19</v>
       </c>
       <c r="B1013" s="6" t="s">
         <v>2007</v>
       </c>
       <c r="C1013" s="7" t="s">
         <v>2008</v>
       </c>
       <c r="D1013" s="5">
         <v>0.0</v>
       </c>
       <c r="E1013" s="10">
         <v>0.0</v>
       </c>
       <c r="F1013" s="10">
         <v>0.0</v>
       </c>
       <c r="G1013" s="10">
         <v>0.0</v>
       </c>
       <c r="H1013" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1014" spans="1:8" outlineLevel="2">
       <c r="A1014" s="15">
         <v>20</v>
       </c>
       <c r="B1014" s="6" t="s">
         <v>2009</v>
       </c>
       <c r="C1014" s="7" t="s">
         <v>2010</v>
       </c>
       <c r="D1014" s="5">
-        <v>509.0</v>
+        <v>0.0</v>
       </c>
       <c r="E1014" s="10">
         <v>3442.0</v>
       </c>
       <c r="F1014" s="10">
         <v>3097.8</v>
       </c>
       <c r="G1014" s="10">
         <v>2753.6</v>
       </c>
       <c r="H1014" s="10">
         <v>2409.4</v>
       </c>
     </row>
     <row r="1015" spans="1:8" outlineLevel="2">
       <c r="A1015" s="15">
         <v>21</v>
       </c>
       <c r="B1015" s="6" t="s">
         <v>2011</v>
       </c>
       <c r="C1015" s="7" t="s">
         <v>2012</v>
       </c>
       <c r="D1015" s="5">
@@ -34386,89 +34386,89 @@
       </c>
       <c r="E1015" s="10">
         <v>0.0</v>
       </c>
       <c r="F1015" s="10">
         <v>0.0</v>
       </c>
       <c r="G1015" s="10">
         <v>0.0</v>
       </c>
       <c r="H1015" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1016" spans="1:8" outlineLevel="2">
       <c r="A1016" s="15">
         <v>22</v>
       </c>
       <c r="B1016" s="6" t="s">
         <v>2013</v>
       </c>
       <c r="C1016" s="7" t="s">
         <v>2014</v>
       </c>
       <c r="D1016" s="5">
-        <v>191.0</v>
+        <v>0.0</v>
       </c>
       <c r="E1016" s="10">
-        <v>4078.0</v>
+        <v>3683.0</v>
       </c>
       <c r="F1016" s="10">
-        <v>3670.2</v>
+        <v>3314.7</v>
       </c>
       <c r="G1016" s="10">
-        <v>3262.4</v>
+        <v>2946.4</v>
       </c>
       <c r="H1016" s="10">
-        <v>2854.6</v>
+        <v>2578.1</v>
       </c>
     </row>
     <row r="1017" spans="1:8" outlineLevel="2">
       <c r="A1017" s="15">
         <v>23</v>
       </c>
       <c r="B1017" s="6" t="s">
         <v>2015</v>
       </c>
       <c r="C1017" s="7" t="s">
         <v>2016</v>
       </c>
       <c r="D1017" s="5">
-        <v>1486.0</v>
+        <v>173.0</v>
       </c>
       <c r="E1017" s="10">
-        <v>4765.0</v>
+        <v>4236.0</v>
       </c>
       <c r="F1017" s="10">
-        <v>4288.5</v>
+        <v>3812.4</v>
       </c>
       <c r="G1017" s="10">
-        <v>3812.0</v>
+        <v>3388.8</v>
       </c>
       <c r="H1017" s="10">
-        <v>3335.5</v>
+        <v>2965.2</v>
       </c>
     </row>
     <row r="1018" spans="1:8" outlineLevel="2">
       <c r="A1018" s="15">
         <v>24</v>
       </c>
       <c r="B1018" s="6" t="s">
         <v>2017</v>
       </c>
       <c r="C1018" s="7" t="s">
         <v>2018</v>
       </c>
       <c r="D1018" s="5">
         <v>0.0</v>
       </c>
       <c r="E1018" s="10">
         <v>0.0</v>
       </c>
       <c r="F1018" s="10">
         <v>0.0</v>
       </c>
       <c r="G1018" s="10">
         <v>0.0</v>
       </c>
       <c r="H1018" s="10">
@@ -34490,77 +34490,77 @@
       </c>
       <c r="E1019" s="10">
         <v>0.0</v>
       </c>
       <c r="F1019" s="10">
         <v>0.0</v>
       </c>
       <c r="G1019" s="10">
         <v>0.0</v>
       </c>
       <c r="H1019" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1020" spans="1:8" outlineLevel="2">
       <c r="A1020" s="15">
         <v>26</v>
       </c>
       <c r="B1020" s="6" t="s">
         <v>2021</v>
       </c>
       <c r="C1020" s="7" t="s">
         <v>2022</v>
       </c>
       <c r="D1020" s="5">
-        <v>45.0</v>
+        <v>0.0</v>
       </c>
       <c r="E1020" s="10">
-        <v>5310.0</v>
+        <v>4821.0</v>
       </c>
       <c r="F1020" s="10">
-        <v>4779.0</v>
+        <v>4338.9</v>
       </c>
       <c r="G1020" s="10">
-        <v>4248.0</v>
+        <v>3856.8</v>
       </c>
       <c r="H1020" s="10">
-        <v>3717.0</v>
+        <v>3374.7</v>
       </c>
     </row>
     <row r="1021" spans="1:8" outlineLevel="2">
       <c r="A1021" s="15">
         <v>27</v>
       </c>
       <c r="B1021" s="6" t="s">
         <v>2023</v>
       </c>
       <c r="C1021" s="7" t="s">
         <v>2024</v>
       </c>
       <c r="D1021" s="5">
-        <v>152.0</v>
+        <v>0.0</v>
       </c>
       <c r="E1021" s="10">
         <v>6694.0</v>
       </c>
       <c r="F1021" s="10">
         <v>6024.6</v>
       </c>
       <c r="G1021" s="10">
         <v>5355.2</v>
       </c>
       <c r="H1021" s="10">
         <v>4685.8</v>
       </c>
     </row>
     <row r="1022" spans="1:8" outlineLevel="2">
       <c r="A1022" s="15">
         <v>28</v>
       </c>
       <c r="B1022" s="6" t="s">
         <v>2025</v>
       </c>
       <c r="C1022" s="7" t="s">
         <v>2026</v>
       </c>
       <c r="D1022" s="5">
@@ -34568,77 +34568,77 @@
       </c>
       <c r="E1022" s="10">
         <v>0.0</v>
       </c>
       <c r="F1022" s="10">
         <v>0.0</v>
       </c>
       <c r="G1022" s="10">
         <v>0.0</v>
       </c>
       <c r="H1022" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1023" spans="1:8" outlineLevel="2">
       <c r="A1023" s="15">
         <v>29</v>
       </c>
       <c r="B1023" s="6" t="s">
         <v>2027</v>
       </c>
       <c r="C1023" s="7" t="s">
         <v>2028</v>
       </c>
       <c r="D1023" s="5">
-        <v>100.0</v>
+        <v>0.0</v>
       </c>
       <c r="E1023" s="10">
         <v>8746.0</v>
       </c>
       <c r="F1023" s="10">
         <v>7871.4</v>
       </c>
       <c r="G1023" s="10">
         <v>6996.8</v>
       </c>
       <c r="H1023" s="10">
         <v>6122.2</v>
       </c>
     </row>
     <row r="1024" spans="1:8" outlineLevel="2">
       <c r="A1024" s="15">
         <v>30</v>
       </c>
       <c r="B1024" s="6" t="s">
         <v>2029</v>
       </c>
       <c r="C1024" s="7" t="s">
         <v>2030</v>
       </c>
       <c r="D1024" s="5">
-        <v>69.0</v>
+        <v>0.0</v>
       </c>
       <c r="E1024" s="10">
         <v>11053.0</v>
       </c>
       <c r="F1024" s="10">
         <v>9947.7</v>
       </c>
       <c r="G1024" s="10">
         <v>8842.4</v>
       </c>
       <c r="H1024" s="10">
         <v>7737.1</v>
       </c>
     </row>
     <row r="1025" spans="1:8" outlineLevel="2">
       <c r="A1025" s="15">
         <v>31</v>
       </c>
       <c r="B1025" s="6" t="s">
         <v>2031</v>
       </c>
       <c r="C1025" s="7" t="s">
         <v>2032</v>
       </c>
       <c r="D1025" s="5">
@@ -34672,141 +34672,141 @@
       </c>
       <c r="E1026" s="10">
         <v>0.0</v>
       </c>
       <c r="F1026" s="10">
         <v>0.0</v>
       </c>
       <c r="G1026" s="10">
         <v>0.0</v>
       </c>
       <c r="H1026" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1027" spans="1:8" outlineLevel="2">
       <c r="A1027" s="15">
         <v>33</v>
       </c>
       <c r="B1027" s="6" t="s">
         <v>2035</v>
       </c>
       <c r="C1027" s="7" t="s">
         <v>2036</v>
       </c>
       <c r="D1027" s="5">
-        <v>37.0</v>
+        <v>31.0</v>
       </c>
       <c r="E1027" s="10">
-        <v>16707.0</v>
+        <v>14475.0</v>
       </c>
       <c r="F1027" s="10">
-        <v>15036.3</v>
+        <v>13027.5</v>
       </c>
       <c r="G1027" s="10">
-        <v>13365.6</v>
+        <v>11580.0</v>
       </c>
       <c r="H1027" s="10">
-        <v>11694.9</v>
+        <v>10132.5</v>
       </c>
     </row>
     <row r="1028" spans="1:8" outlineLevel="2">
       <c r="A1028" s="15">
         <v>34</v>
       </c>
       <c r="B1028" s="6" t="s">
         <v>2037</v>
       </c>
       <c r="C1028" s="7" t="s">
         <v>2038</v>
       </c>
       <c r="D1028" s="5">
-        <v>10.0</v>
+        <v>0.0</v>
       </c>
       <c r="E1028" s="10">
         <v>16133.0</v>
       </c>
       <c r="F1028" s="10">
         <v>14519.7</v>
       </c>
       <c r="G1028" s="10">
         <v>12906.4</v>
       </c>
       <c r="H1028" s="10">
         <v>11293.1</v>
       </c>
     </row>
     <row r="1029" spans="1:8" outlineLevel="2">
       <c r="A1029" s="15">
         <v>35</v>
       </c>
       <c r="B1029" s="6" t="s">
         <v>2039</v>
       </c>
       <c r="C1029" s="7" t="s">
         <v>2040</v>
       </c>
       <c r="D1029" s="5">
-        <v>24.0</v>
+        <v>0.0</v>
       </c>
       <c r="E1029" s="10">
         <v>18880.0</v>
       </c>
       <c r="F1029" s="10">
         <v>16992.0</v>
       </c>
       <c r="G1029" s="10">
         <v>15104.0</v>
       </c>
       <c r="H1029" s="10">
         <v>13216.0</v>
       </c>
     </row>
     <row r="1030" spans="1:8" outlineLevel="2">
       <c r="A1030" s="15">
         <v>36</v>
       </c>
       <c r="B1030" s="6" t="s">
         <v>2041</v>
       </c>
       <c r="C1030" s="7" t="s">
         <v>2042</v>
       </c>
       <c r="D1030" s="5">
-        <v>75.0</v>
+        <v>0.0</v>
       </c>
       <c r="E1030" s="10">
-        <v>1906.0</v>
+        <v>1677.0</v>
       </c>
       <c r="F1030" s="10">
-        <v>1715.4</v>
+        <v>1509.3</v>
       </c>
       <c r="G1030" s="10">
-        <v>1524.8</v>
+        <v>1341.6</v>
       </c>
       <c r="H1030" s="10">
-        <v>1334.2</v>
+        <v>1173.9</v>
       </c>
     </row>
     <row r="1031" spans="1:8" outlineLevel="2">
       <c r="A1031" s="15">
         <v>37</v>
       </c>
       <c r="B1031" s="6" t="s">
         <v>2043</v>
       </c>
       <c r="C1031" s="7" t="s">
         <v>2044</v>
       </c>
       <c r="D1031" s="5">
         <v>0.0</v>
       </c>
       <c r="E1031" s="10">
         <v>0.0</v>
       </c>
       <c r="F1031" s="10">
         <v>0.0</v>
       </c>
       <c r="G1031" s="10">
         <v>0.0</v>
       </c>
       <c r="H1031" s="10">
@@ -34828,115 +34828,115 @@
       </c>
       <c r="E1032" s="10">
         <v>25021.0</v>
       </c>
       <c r="F1032" s="10">
         <v>22518.9</v>
       </c>
       <c r="G1032" s="10">
         <v>20016.8</v>
       </c>
       <c r="H1032" s="10">
         <v>17514.7</v>
       </c>
     </row>
     <row r="1033" spans="1:8" outlineLevel="2">
       <c r="A1033" s="15">
         <v>39</v>
       </c>
       <c r="B1033" s="6" t="s">
         <v>2047</v>
       </c>
       <c r="C1033" s="7" t="s">
         <v>2048</v>
       </c>
       <c r="D1033" s="5">
-        <v>45.0</v>
+        <v>3.0</v>
       </c>
       <c r="E1033" s="10">
-        <v>35067.0</v>
+        <v>31503.0</v>
       </c>
       <c r="F1033" s="10">
-        <v>31560.3</v>
+        <v>28352.7</v>
       </c>
       <c r="G1033" s="10">
-        <v>28053.6</v>
+        <v>25202.4</v>
       </c>
       <c r="H1033" s="10">
-        <v>24546.9</v>
+        <v>22052.1</v>
       </c>
     </row>
     <row r="1034" spans="1:8" outlineLevel="2">
       <c r="A1034" s="15">
         <v>40</v>
       </c>
       <c r="B1034" s="6" t="s">
         <v>2049</v>
       </c>
       <c r="C1034" s="7" t="s">
         <v>2050</v>
       </c>
       <c r="D1034" s="5">
-        <v>103.0</v>
+        <v>0.0</v>
       </c>
       <c r="E1034" s="10">
         <v>1947.0</v>
       </c>
       <c r="F1034" s="10">
         <v>1752.3</v>
       </c>
       <c r="G1034" s="10">
         <v>1557.6</v>
       </c>
       <c r="H1034" s="10">
         <v>1362.9</v>
       </c>
     </row>
     <row r="1035" spans="1:8" outlineLevel="2">
       <c r="A1035" s="15">
         <v>41</v>
       </c>
       <c r="B1035" s="6" t="s">
         <v>2051</v>
       </c>
       <c r="C1035" s="7" t="s">
         <v>2052</v>
       </c>
       <c r="D1035" s="5">
-        <v>12.0</v>
+        <v>0.0</v>
       </c>
       <c r="E1035" s="10">
-        <v>2858.0</v>
+        <v>2540.0</v>
       </c>
       <c r="F1035" s="10">
-        <v>2572.2</v>
+        <v>2286.0</v>
       </c>
       <c r="G1035" s="10">
-        <v>2286.4</v>
+        <v>2032.0</v>
       </c>
       <c r="H1035" s="10">
-        <v>2000.6</v>
+        <v>1778.0</v>
       </c>
     </row>
     <row r="1036" spans="1:8" outlineLevel="2">
       <c r="A1036" s="15">
         <v>42</v>
       </c>
       <c r="B1036" s="6" t="s">
         <v>2053</v>
       </c>
       <c r="C1036" s="7" t="s">
         <v>2054</v>
       </c>
       <c r="D1036" s="5">
         <v>0.0</v>
       </c>
       <c r="E1036" s="10">
         <v>0.0</v>
       </c>
       <c r="F1036" s="10">
         <v>0.0</v>
       </c>
       <c r="G1036" s="10">
         <v>0.0</v>
       </c>
       <c r="H1036" s="10">
@@ -36694,77 +36694,77 @@
       </c>
       <c r="E1107" s="10">
         <v>4960.0</v>
       </c>
       <c r="F1107" s="10">
         <v>4464.0</v>
       </c>
       <c r="G1107" s="10">
         <v>3968.0</v>
       </c>
       <c r="H1107" s="10">
         <v>3472.0</v>
       </c>
     </row>
     <row r="1108" spans="1:8" outlineLevel="3">
       <c r="A1108" s="15">
         <v>4</v>
       </c>
       <c r="B1108" s="6" t="s">
         <v>2191</v>
       </c>
       <c r="C1108" s="7" t="s">
         <v>2192</v>
       </c>
       <c r="D1108" s="5">
-        <v>22.0</v>
+        <v>23.0</v>
       </c>
       <c r="E1108" s="10">
         <v>5600.0</v>
       </c>
       <c r="F1108" s="10">
         <v>5040.0</v>
       </c>
       <c r="G1108" s="10">
         <v>4480.0</v>
       </c>
       <c r="H1108" s="10">
         <v>3920.0</v>
       </c>
     </row>
     <row r="1109" spans="1:8" outlineLevel="3">
       <c r="A1109" s="15">
         <v>5</v>
       </c>
       <c r="B1109" s="6" t="s">
         <v>2193</v>
       </c>
       <c r="C1109" s="7" t="s">
         <v>2194</v>
       </c>
       <c r="D1109" s="5">
-        <v>24.0</v>
+        <v>25.0</v>
       </c>
       <c r="E1109" s="10">
         <v>9920.0</v>
       </c>
       <c r="F1109" s="10">
         <v>8928.0</v>
       </c>
       <c r="G1109" s="10">
         <v>7936.0</v>
       </c>
       <c r="H1109" s="10">
         <v>6944.0</v>
       </c>
     </row>
     <row r="1110" spans="1:8" outlineLevel="3">
       <c r="A1110" s="15">
         <v>6</v>
       </c>
       <c r="B1110" s="6" t="s">
         <v>2195</v>
       </c>
       <c r="C1110" s="7" t="s">
         <v>2196</v>
       </c>
       <c r="D1110" s="5">
@@ -37344,51 +37344,51 @@
       </c>
       <c r="E1132" s="10">
         <v>10400.0</v>
       </c>
       <c r="F1132" s="10">
         <v>9360.0</v>
       </c>
       <c r="G1132" s="10">
         <v>8320.0</v>
       </c>
       <c r="H1132" s="10">
         <v>7280.0</v>
       </c>
     </row>
     <row r="1133" spans="1:8" outlineLevel="3">
       <c r="A1133" s="15">
         <v>29</v>
       </c>
       <c r="B1133" s="6" t="s">
         <v>2241</v>
       </c>
       <c r="C1133" s="7" t="s">
         <v>2242</v>
       </c>
       <c r="D1133" s="5">
-        <v>24.0</v>
+        <v>25.0</v>
       </c>
       <c r="E1133" s="10">
         <v>8320.0</v>
       </c>
       <c r="F1133" s="10">
         <v>7488.0</v>
       </c>
       <c r="G1133" s="10">
         <v>6656.0</v>
       </c>
       <c r="H1133" s="10">
         <v>5824.0</v>
       </c>
     </row>
     <row r="1134" spans="1:8" outlineLevel="3">
       <c r="A1134" s="15">
         <v>30</v>
       </c>
       <c r="B1134" s="6" t="s">
         <v>2243</v>
       </c>
       <c r="C1134" s="7" t="s">
         <v>2244</v>
       </c>
       <c r="D1134" s="5">
@@ -41992,155 +41992,155 @@
       </c>
     </row>
     <row r="1314" spans="1:8" outlineLevel="1">
       <c r="A1314" s="13" t="s">
         <v>2598</v>
       </c>
       <c r="B1314" s="4"/>
       <c r="C1314" s="4"/>
       <c r="D1314" s="4"/>
       <c r="E1314" s="9"/>
       <c r="F1314" s="9"/>
       <c r="G1314" s="9"/>
       <c r="H1314" s="9"/>
     </row>
     <row r="1315" spans="1:8" outlineLevel="2">
       <c r="A1315" s="15">
         <v>1</v>
       </c>
       <c r="B1315" s="6" t="s">
         <v>2599</v>
       </c>
       <c r="C1315" s="7" t="s">
         <v>2600</v>
       </c>
       <c r="D1315" s="5">
-        <v>336.0</v>
+        <v>419.0</v>
       </c>
       <c r="E1315" s="10">
-        <v>590.0</v>
+        <v>591.0</v>
       </c>
       <c r="F1315" s="10">
-        <v>531.0</v>
+        <v>531.9</v>
       </c>
       <c r="G1315" s="10">
-        <v>472.0</v>
+        <v>472.8</v>
       </c>
       <c r="H1315" s="10">
-        <v>413.0</v>
+        <v>413.7</v>
       </c>
     </row>
     <row r="1316" spans="1:8" outlineLevel="2">
       <c r="A1316" s="15">
         <v>2</v>
       </c>
       <c r="B1316" s="6" t="s">
         <v>2601</v>
       </c>
       <c r="C1316" s="7" t="s">
         <v>2602</v>
       </c>
       <c r="D1316" s="5">
-        <v>118.0</v>
+        <v>179.0</v>
       </c>
       <c r="E1316" s="10">
-        <v>814.0</v>
+        <v>815.0</v>
       </c>
       <c r="F1316" s="10">
-        <v>732.6</v>
+        <v>733.5</v>
       </c>
       <c r="G1316" s="10">
-        <v>651.2</v>
+        <v>652.0</v>
       </c>
       <c r="H1316" s="10">
-        <v>569.8</v>
+        <v>570.5</v>
       </c>
     </row>
     <row r="1317" spans="1:8" outlineLevel="2">
       <c r="A1317" s="15">
         <v>3</v>
       </c>
       <c r="B1317" s="6" t="s">
         <v>2603</v>
       </c>
       <c r="C1317" s="7" t="s">
         <v>2604</v>
       </c>
       <c r="D1317" s="5">
-        <v>13.0</v>
+        <v>84.0</v>
       </c>
       <c r="E1317" s="10">
-        <v>1069.0</v>
+        <v>1068.0</v>
       </c>
       <c r="F1317" s="10">
-        <v>962.1</v>
+        <v>961.2</v>
       </c>
       <c r="G1317" s="10">
-        <v>855.2</v>
+        <v>854.4</v>
       </c>
       <c r="H1317" s="10">
-        <v>748.3</v>
+        <v>747.6</v>
       </c>
     </row>
     <row r="1318" spans="1:8" outlineLevel="2">
       <c r="A1318" s="15">
         <v>4</v>
       </c>
       <c r="B1318" s="6" t="s">
         <v>2605</v>
       </c>
       <c r="C1318" s="7" t="s">
         <v>2606</v>
       </c>
       <c r="D1318" s="5">
-        <v>11.0</v>
+        <v>19.0</v>
       </c>
       <c r="E1318" s="10">
         <v>1350.0</v>
       </c>
       <c r="F1318" s="10">
         <v>1215.0</v>
       </c>
       <c r="G1318" s="10">
         <v>1080.0</v>
       </c>
       <c r="H1318" s="10">
         <v>945.0</v>
       </c>
     </row>
     <row r="1319" spans="1:8" outlineLevel="2">
       <c r="A1319" s="15">
         <v>5</v>
       </c>
       <c r="B1319" s="6" t="s">
         <v>2607</v>
       </c>
       <c r="C1319" s="7" t="s">
         <v>2608</v>
       </c>
       <c r="D1319" s="5">
-        <v>27.0</v>
+        <v>18.0</v>
       </c>
       <c r="E1319" s="10">
         <v>1800.0</v>
       </c>
       <c r="F1319" s="10">
         <v>1620.0</v>
       </c>
       <c r="G1319" s="10">
         <v>1440.0</v>
       </c>
       <c r="H1319" s="10">
         <v>1260.0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A27:H27"/>
     <mergeCell ref="A28:H28"/>
     <mergeCell ref="A104:H104"/>
     <mergeCell ref="A145:H145"/>
     <mergeCell ref="A146:H146"/>