--- v0 (2026-05-03)
+++ v1 (2026-06-17)
@@ -4884,219 +4884,219 @@
       </c>
     </row>
     <row r="81" spans="1:8" outlineLevel="2">
       <c r="A81" s="14" t="s">
         <v>163</v>
       </c>
       <c r="B81" s="4"/>
       <c r="C81" s="4"/>
       <c r="D81" s="4"/>
       <c r="E81" s="9"/>
       <c r="F81" s="9"/>
       <c r="G81" s="9"/>
       <c r="H81" s="9"/>
     </row>
     <row r="82" spans="1:8" outlineLevel="3">
       <c r="A82" s="15">
         <v>1</v>
       </c>
       <c r="B82" s="6" t="s">
         <v>164</v>
       </c>
       <c r="C82" s="7" t="s">
         <v>165</v>
       </c>
       <c r="D82" s="5">
-        <v>32.0</v>
+        <v>35.0</v>
       </c>
       <c r="E82" s="10">
         <v>13787.0</v>
       </c>
       <c r="F82" s="10">
         <v>12408.3</v>
       </c>
       <c r="G82" s="10">
         <v>11029.6</v>
       </c>
       <c r="H82" s="10">
         <v>9650.9</v>
       </c>
     </row>
     <row r="83" spans="1:8" outlineLevel="3">
       <c r="A83" s="15">
         <v>2</v>
       </c>
       <c r="B83" s="6" t="s">
         <v>166</v>
       </c>
       <c r="C83" s="7" t="s">
         <v>167</v>
       </c>
       <c r="D83" s="5">
-        <v>21.0</v>
+        <v>12.0</v>
       </c>
       <c r="E83" s="10">
         <v>186398.0</v>
       </c>
       <c r="F83" s="10">
         <v>167758.2</v>
       </c>
       <c r="G83" s="10">
         <v>149118.4</v>
       </c>
       <c r="H83" s="10">
         <v>130478.6</v>
       </c>
     </row>
     <row r="84" spans="1:8" outlineLevel="3">
       <c r="A84" s="15">
         <v>3</v>
       </c>
       <c r="B84" s="6" t="s">
         <v>168</v>
       </c>
       <c r="C84" s="7" t="s">
         <v>169</v>
       </c>
       <c r="D84" s="5">
         <v>0.0</v>
       </c>
       <c r="E84" s="10">
-        <v>585509.0</v>
+        <v>614784.0</v>
       </c>
       <c r="F84" s="10">
-        <v>526958.1</v>
+        <v>553305.6</v>
       </c>
       <c r="G84" s="10">
-        <v>468407.2</v>
+        <v>491827.2</v>
       </c>
       <c r="H84" s="10">
-        <v>409856.3</v>
+        <v>430348.8</v>
       </c>
     </row>
     <row r="85" spans="1:8" outlineLevel="3">
       <c r="A85" s="15">
         <v>4</v>
       </c>
       <c r="B85" s="6" t="s">
         <v>170</v>
       </c>
       <c r="C85" s="7" t="s">
         <v>171</v>
       </c>
       <c r="D85" s="5">
-        <v>8.0</v>
+        <v>4.0</v>
       </c>
       <c r="E85" s="10">
         <v>4546.0</v>
       </c>
       <c r="F85" s="10">
         <v>4091.4</v>
       </c>
       <c r="G85" s="10">
         <v>3636.8</v>
       </c>
       <c r="H85" s="10">
         <v>3182.2</v>
       </c>
     </row>
     <row r="86" spans="1:8" outlineLevel="3">
       <c r="A86" s="15">
         <v>5</v>
       </c>
       <c r="B86" s="6" t="s">
         <v>172</v>
       </c>
       <c r="C86" s="7" t="s">
         <v>173</v>
       </c>
       <c r="D86" s="5">
-        <v>37.0</v>
+        <v>31.0</v>
       </c>
       <c r="E86" s="10">
         <v>2678.0</v>
       </c>
       <c r="F86" s="10">
         <v>2410.2</v>
       </c>
       <c r="G86" s="10">
         <v>2142.4</v>
       </c>
       <c r="H86" s="10">
         <v>1874.6</v>
       </c>
     </row>
     <row r="87" spans="1:8" outlineLevel="3">
       <c r="A87" s="15">
         <v>6</v>
       </c>
       <c r="B87" s="6" t="s">
         <v>174</v>
       </c>
       <c r="C87" s="7" t="s">
         <v>175</v>
       </c>
       <c r="D87" s="5">
-        <v>17.0</v>
+        <v>20.0</v>
       </c>
       <c r="E87" s="10">
         <v>20838.0</v>
       </c>
       <c r="F87" s="10">
         <v>18754.2</v>
       </c>
       <c r="G87" s="10">
         <v>16670.4</v>
       </c>
       <c r="H87" s="10">
         <v>14586.6</v>
       </c>
     </row>
     <row r="88" spans="1:8" outlineLevel="3">
       <c r="A88" s="15">
         <v>7</v>
       </c>
       <c r="B88" s="6" t="s">
         <v>176</v>
       </c>
       <c r="C88" s="7" t="s">
         <v>177</v>
       </c>
       <c r="D88" s="5">
         <v>3.0</v>
       </c>
       <c r="E88" s="10">
-        <v>534336.0</v>
+        <v>649502.0</v>
       </c>
       <c r="F88" s="10">
-        <v>480902.4</v>
+        <v>584551.8</v>
       </c>
       <c r="G88" s="10">
-        <v>427468.8</v>
+        <v>519601.6</v>
       </c>
       <c r="H88" s="10">
-        <v>374035.2</v>
+        <v>454651.4</v>
       </c>
     </row>
     <row r="89" spans="1:8" outlineLevel="3">
       <c r="A89" s="15">
         <v>8</v>
       </c>
       <c r="B89" s="6" t="s">
         <v>178</v>
       </c>
       <c r="C89" s="7" t="s">
         <v>179</v>
       </c>
       <c r="D89" s="5">
         <v>0.0</v>
       </c>
       <c r="E89" s="10">
         <v>0.0</v>
       </c>
       <c r="F89" s="10">
         <v>0.0</v>
       </c>
       <c r="G89" s="10">
         <v>0.0</v>
       </c>
       <c r="H89" s="10">
@@ -5144,155 +5144,155 @@
       </c>
       <c r="E91" s="10">
         <v>2872.0</v>
       </c>
       <c r="F91" s="10">
         <v>2584.8</v>
       </c>
       <c r="G91" s="10">
         <v>2297.6</v>
       </c>
       <c r="H91" s="10">
         <v>2010.4</v>
       </c>
     </row>
     <row r="92" spans="1:8" outlineLevel="3">
       <c r="A92" s="15">
         <v>11</v>
       </c>
       <c r="B92" s="6" t="s">
         <v>184</v>
       </c>
       <c r="C92" s="7" t="s">
         <v>185</v>
       </c>
       <c r="D92" s="5">
-        <v>21.0</v>
+        <v>19.0</v>
       </c>
       <c r="E92" s="10">
         <v>38053.0</v>
       </c>
       <c r="F92" s="10">
         <v>34247.7</v>
       </c>
       <c r="G92" s="10">
         <v>30442.4</v>
       </c>
       <c r="H92" s="10">
         <v>26637.1</v>
       </c>
     </row>
     <row r="93" spans="1:8" outlineLevel="3">
       <c r="A93" s="15">
         <v>12</v>
       </c>
       <c r="B93" s="6" t="s">
         <v>186</v>
       </c>
       <c r="C93" s="7" t="s">
         <v>187</v>
       </c>
       <c r="D93" s="5">
         <v>0.0</v>
       </c>
       <c r="E93" s="10">
-        <v>651684.0</v>
+        <v>825148.0</v>
       </c>
       <c r="F93" s="10">
-        <v>586515.6</v>
+        <v>742633.2</v>
       </c>
       <c r="G93" s="10">
-        <v>521347.2</v>
+        <v>660118.4</v>
       </c>
       <c r="H93" s="10">
-        <v>456178.8</v>
+        <v>577603.6</v>
       </c>
     </row>
     <row r="94" spans="1:8" outlineLevel="3">
       <c r="A94" s="15">
         <v>13</v>
       </c>
       <c r="B94" s="6" t="s">
         <v>188</v>
       </c>
       <c r="C94" s="7" t="s">
         <v>189</v>
       </c>
       <c r="D94" s="5">
-        <v>15.0</v>
+        <v>14.0</v>
       </c>
       <c r="E94" s="10">
         <v>5946.0</v>
       </c>
       <c r="F94" s="10">
         <v>5351.4</v>
       </c>
       <c r="G94" s="10">
         <v>4756.8</v>
       </c>
       <c r="H94" s="10">
         <v>4162.2</v>
       </c>
     </row>
     <row r="95" spans="1:8" outlineLevel="3">
       <c r="A95" s="15">
         <v>14</v>
       </c>
       <c r="B95" s="6" t="s">
         <v>190</v>
       </c>
       <c r="C95" s="7" t="s">
         <v>191</v>
       </c>
       <c r="D95" s="5">
-        <v>34.0</v>
+        <v>27.0</v>
       </c>
       <c r="E95" s="10">
         <v>3157.0</v>
       </c>
       <c r="F95" s="10">
         <v>2841.3</v>
       </c>
       <c r="G95" s="10">
         <v>2525.6</v>
       </c>
       <c r="H95" s="10">
         <v>2209.9</v>
       </c>
     </row>
     <row r="96" spans="1:8" outlineLevel="3">
       <c r="A96" s="15">
         <v>15</v>
       </c>
       <c r="B96" s="6" t="s">
         <v>192</v>
       </c>
       <c r="C96" s="7" t="s">
         <v>193</v>
       </c>
       <c r="D96" s="5">
-        <v>14.0</v>
+        <v>20.0</v>
       </c>
       <c r="E96" s="10">
         <v>41594.0</v>
       </c>
       <c r="F96" s="10">
         <v>37434.6</v>
       </c>
       <c r="G96" s="10">
         <v>33275.2</v>
       </c>
       <c r="H96" s="10">
         <v>29115.8</v>
       </c>
     </row>
     <row r="97" spans="1:8" outlineLevel="3">
       <c r="A97" s="15">
         <v>16</v>
       </c>
       <c r="B97" s="6" t="s">
         <v>194</v>
       </c>
       <c r="C97" s="7" t="s">
         <v>195</v>
       </c>
       <c r="D97" s="5">
@@ -5303,230 +5303,230 @@
       </c>
       <c r="F97" s="10">
         <v>158559.3</v>
       </c>
       <c r="G97" s="10">
         <v>140941.6</v>
       </c>
       <c r="H97" s="10">
         <v>123323.9</v>
       </c>
     </row>
     <row r="98" spans="1:8" outlineLevel="3">
       <c r="A98" s="15">
         <v>17</v>
       </c>
       <c r="B98" s="6" t="s">
         <v>196</v>
       </c>
       <c r="C98" s="7" t="s">
         <v>197</v>
       </c>
       <c r="D98" s="5">
         <v>0.0</v>
       </c>
       <c r="E98" s="10">
-        <v>1130132.0</v>
+        <v>1046072.0</v>
       </c>
       <c r="F98" s="10">
-        <v>1017118.8</v>
+        <v>941464.8</v>
       </c>
       <c r="G98" s="10">
-        <v>904105.6</v>
+        <v>836857.6</v>
       </c>
       <c r="H98" s="10">
-        <v>791092.4</v>
+        <v>732250.4</v>
       </c>
     </row>
     <row r="99" spans="1:8" outlineLevel="3">
       <c r="A99" s="15">
         <v>18</v>
       </c>
       <c r="B99" s="6" t="s">
         <v>198</v>
       </c>
       <c r="C99" s="7" t="s">
         <v>199</v>
       </c>
       <c r="D99" s="5">
         <v>5.0</v>
       </c>
       <c r="E99" s="10">
         <v>8606.0</v>
       </c>
       <c r="F99" s="10">
         <v>7745.4</v>
       </c>
       <c r="G99" s="10">
         <v>6884.8</v>
       </c>
       <c r="H99" s="10">
         <v>6024.2</v>
       </c>
     </row>
     <row r="100" spans="1:8" outlineLevel="3">
       <c r="A100" s="15">
         <v>19</v>
       </c>
       <c r="B100" s="6" t="s">
         <v>200</v>
       </c>
       <c r="C100" s="7" t="s">
         <v>201</v>
       </c>
       <c r="D100" s="5">
-        <v>35.0</v>
+        <v>40.0</v>
       </c>
       <c r="E100" s="10">
         <v>5602.0</v>
       </c>
       <c r="F100" s="10">
         <v>5041.8</v>
       </c>
       <c r="G100" s="10">
         <v>4481.6</v>
       </c>
       <c r="H100" s="10">
         <v>3921.4</v>
       </c>
     </row>
     <row r="101" spans="1:8" outlineLevel="3">
       <c r="A101" s="15">
         <v>20</v>
       </c>
       <c r="B101" s="6" t="s">
         <v>202</v>
       </c>
       <c r="C101" s="7" t="s">
         <v>203</v>
       </c>
       <c r="D101" s="5">
         <v>0.0</v>
       </c>
       <c r="E101" s="10">
-        <v>1597406.0</v>
+        <v>1513180.0</v>
       </c>
       <c r="F101" s="10">
-        <v>1437665.4</v>
+        <v>1361862.0</v>
       </c>
       <c r="G101" s="10">
-        <v>1277924.8</v>
+        <v>1210544.0</v>
       </c>
       <c r="H101" s="10">
-        <v>1118184.2</v>
+        <v>1059226.0</v>
       </c>
     </row>
     <row r="102" spans="1:8" outlineLevel="3">
       <c r="A102" s="15">
         <v>21</v>
       </c>
       <c r="B102" s="6" t="s">
         <v>204</v>
       </c>
       <c r="C102" s="7" t="s">
         <v>205</v>
       </c>
       <c r="D102" s="5">
-        <v>36.0</v>
+        <v>38.0</v>
       </c>
       <c r="E102" s="10">
         <v>6816.0</v>
       </c>
       <c r="F102" s="10">
         <v>6134.4</v>
       </c>
       <c r="G102" s="10">
         <v>5452.8</v>
       </c>
       <c r="H102" s="10">
         <v>4771.2</v>
       </c>
     </row>
     <row r="103" spans="1:8" outlineLevel="3">
       <c r="A103" s="15">
         <v>22</v>
       </c>
       <c r="B103" s="6" t="s">
         <v>206</v>
       </c>
       <c r="C103" s="7" t="s">
         <v>207</v>
       </c>
       <c r="D103" s="5">
-        <v>11.0</v>
+        <v>16.0</v>
       </c>
       <c r="E103" s="10">
         <v>73590.0</v>
       </c>
       <c r="F103" s="10">
         <v>66231.0</v>
       </c>
       <c r="G103" s="10">
         <v>58872.0</v>
       </c>
       <c r="H103" s="10">
         <v>51513.0</v>
       </c>
     </row>
     <row r="104" spans="1:8" outlineLevel="3">
       <c r="A104" s="15">
         <v>23</v>
       </c>
       <c r="B104" s="6" t="s">
         <v>208</v>
       </c>
       <c r="C104" s="7" t="s">
         <v>209</v>
       </c>
       <c r="D104" s="5">
         <v>0.0</v>
       </c>
       <c r="E104" s="10">
-        <v>2170678.0</v>
+        <v>2056224.0</v>
       </c>
       <c r="F104" s="10">
-        <v>1953610.2</v>
+        <v>1850601.6</v>
       </c>
       <c r="G104" s="10">
-        <v>1736542.4</v>
+        <v>1644979.2</v>
       </c>
       <c r="H104" s="10">
-        <v>1519474.6</v>
+        <v>1439356.8</v>
       </c>
     </row>
     <row r="105" spans="1:8" outlineLevel="3">
       <c r="A105" s="15">
         <v>24</v>
       </c>
       <c r="B105" s="6" t="s">
         <v>210</v>
       </c>
       <c r="C105" s="7" t="s">
         <v>211</v>
       </c>
       <c r="D105" s="5">
-        <v>8.0</v>
+        <v>9.0</v>
       </c>
       <c r="E105" s="10">
         <v>137977.0</v>
       </c>
       <c r="F105" s="10">
         <v>124179.3</v>
       </c>
       <c r="G105" s="10">
         <v>110381.6</v>
       </c>
       <c r="H105" s="10">
         <v>96583.9</v>
       </c>
     </row>
     <row r="106" spans="1:8" outlineLevel="3">
       <c r="A106" s="15">
         <v>25</v>
       </c>
       <c r="B106" s="6" t="s">
         <v>212</v>
       </c>
       <c r="C106" s="7" t="s">
         <v>213</v>
       </c>
       <c r="D106" s="5">
@@ -5560,115 +5560,115 @@
       </c>
       <c r="E107" s="10">
         <v>3901.0</v>
       </c>
       <c r="F107" s="10">
         <v>3510.9</v>
       </c>
       <c r="G107" s="10">
         <v>3120.8</v>
       </c>
       <c r="H107" s="10">
         <v>2730.7</v>
       </c>
     </row>
     <row r="108" spans="1:8" outlineLevel="3">
       <c r="A108" s="15">
         <v>27</v>
       </c>
       <c r="B108" s="6" t="s">
         <v>216</v>
       </c>
       <c r="C108" s="7" t="s">
         <v>217</v>
       </c>
       <c r="D108" s="5">
-        <v>40.0</v>
+        <v>35.0</v>
       </c>
       <c r="E108" s="10">
         <v>2458.0</v>
       </c>
       <c r="F108" s="10">
         <v>2212.2</v>
       </c>
       <c r="G108" s="10">
         <v>1966.4</v>
       </c>
       <c r="H108" s="10">
         <v>1720.6</v>
       </c>
     </row>
     <row r="109" spans="1:8" outlineLevel="3">
       <c r="A109" s="15">
         <v>28</v>
       </c>
       <c r="B109" s="6" t="s">
         <v>218</v>
       </c>
       <c r="C109" s="7" t="s">
         <v>219</v>
       </c>
       <c r="D109" s="5">
-        <v>28.0</v>
+        <v>26.0</v>
       </c>
       <c r="E109" s="10">
         <v>9592.0</v>
       </c>
       <c r="F109" s="10">
         <v>8632.8</v>
       </c>
       <c r="G109" s="10">
         <v>7673.6</v>
       </c>
       <c r="H109" s="10">
         <v>6714.4</v>
       </c>
     </row>
     <row r="110" spans="1:8" outlineLevel="2">
       <c r="A110" s="14" t="s">
         <v>220</v>
       </c>
       <c r="B110" s="4"/>
       <c r="C110" s="4"/>
       <c r="D110" s="4"/>
       <c r="E110" s="9"/>
       <c r="F110" s="9"/>
       <c r="G110" s="9"/>
       <c r="H110" s="9"/>
     </row>
     <row r="111" spans="1:8" outlineLevel="3">
       <c r="A111" s="15">
         <v>1</v>
       </c>
       <c r="B111" s="6" t="s">
         <v>221</v>
       </c>
       <c r="C111" s="7" t="s">
         <v>222</v>
       </c>
       <c r="D111" s="5">
-        <v>6.0</v>
+        <v>5.0</v>
       </c>
       <c r="E111" s="10">
         <v>4981.0</v>
       </c>
       <c r="F111" s="10">
         <v>4482.9</v>
       </c>
       <c r="G111" s="10">
         <v>3984.8</v>
       </c>
       <c r="H111" s="10">
         <v>3486.7</v>
       </c>
     </row>
     <row r="112" spans="1:8" outlineLevel="3">
       <c r="A112" s="15">
         <v>2</v>
       </c>
       <c r="B112" s="6" t="s">
         <v>223</v>
       </c>
       <c r="C112" s="7" t="s">
         <v>224</v>
       </c>
       <c r="D112" s="5">
@@ -5676,77 +5676,77 @@
       </c>
       <c r="E112" s="10">
         <v>2461.0</v>
       </c>
       <c r="F112" s="10">
         <v>2214.9</v>
       </c>
       <c r="G112" s="10">
         <v>1968.8</v>
       </c>
       <c r="H112" s="10">
         <v>1722.7</v>
       </c>
     </row>
     <row r="113" spans="1:8" outlineLevel="3">
       <c r="A113" s="15">
         <v>3</v>
       </c>
       <c r="B113" s="6" t="s">
         <v>225</v>
       </c>
       <c r="C113" s="7" t="s">
         <v>226</v>
       </c>
       <c r="D113" s="5">
-        <v>10.0</v>
+        <v>9.0</v>
       </c>
       <c r="E113" s="10">
         <v>14088.0</v>
       </c>
       <c r="F113" s="10">
         <v>12679.2</v>
       </c>
       <c r="G113" s="10">
         <v>11270.4</v>
       </c>
       <c r="H113" s="10">
         <v>9861.6</v>
       </c>
     </row>
     <row r="114" spans="1:8" outlineLevel="3">
       <c r="A114" s="15">
         <v>4</v>
       </c>
       <c r="B114" s="6" t="s">
         <v>227</v>
       </c>
       <c r="C114" s="7" t="s">
         <v>228</v>
       </c>
       <c r="D114" s="5">
-        <v>11.0</v>
+        <v>9.0</v>
       </c>
       <c r="E114" s="10">
         <v>5101.0</v>
       </c>
       <c r="F114" s="10">
         <v>4590.9</v>
       </c>
       <c r="G114" s="10">
         <v>4080.8</v>
       </c>
       <c r="H114" s="10">
         <v>3570.7</v>
       </c>
     </row>
     <row r="115" spans="1:8" outlineLevel="3">
       <c r="A115" s="15">
         <v>5</v>
       </c>
       <c r="B115" s="6" t="s">
         <v>229</v>
       </c>
       <c r="C115" s="7" t="s">
         <v>230</v>
       </c>
       <c r="D115" s="5">
@@ -5806,51 +5806,51 @@
       </c>
       <c r="E117" s="10">
         <v>20309.0</v>
       </c>
       <c r="F117" s="10">
         <v>18278.1</v>
       </c>
       <c r="G117" s="10">
         <v>16247.2</v>
       </c>
       <c r="H117" s="10">
         <v>14216.3</v>
       </c>
     </row>
     <row r="118" spans="1:8" outlineLevel="3">
       <c r="A118" s="15">
         <v>8</v>
       </c>
       <c r="B118" s="6" t="s">
         <v>235</v>
       </c>
       <c r="C118" s="7" t="s">
         <v>236</v>
       </c>
       <c r="D118" s="5">
-        <v>4.0</v>
+        <v>2.0</v>
       </c>
       <c r="E118" s="10">
         <v>3181.0</v>
       </c>
       <c r="F118" s="10">
         <v>2862.9</v>
       </c>
       <c r="G118" s="10">
         <v>2544.8</v>
       </c>
       <c r="H118" s="10">
         <v>2226.7</v>
       </c>
     </row>
     <row r="119" spans="1:8" outlineLevel="3">
       <c r="A119" s="15">
         <v>9</v>
       </c>
       <c r="B119" s="6" t="s">
         <v>237</v>
       </c>
       <c r="C119" s="7" t="s">
         <v>238</v>
       </c>
       <c r="D119" s="5">
@@ -5858,103 +5858,103 @@
       </c>
       <c r="E119" s="10">
         <v>3411.0</v>
       </c>
       <c r="F119" s="10">
         <v>3069.9</v>
       </c>
       <c r="G119" s="10">
         <v>2728.8</v>
       </c>
       <c r="H119" s="10">
         <v>2387.7</v>
       </c>
     </row>
     <row r="120" spans="1:8" outlineLevel="3">
       <c r="A120" s="15">
         <v>10</v>
       </c>
       <c r="B120" s="6" t="s">
         <v>239</v>
       </c>
       <c r="C120" s="7" t="s">
         <v>240</v>
       </c>
       <c r="D120" s="5">
-        <v>11.0</v>
+        <v>10.0</v>
       </c>
       <c r="E120" s="10">
         <v>32064.0</v>
       </c>
       <c r="F120" s="10">
         <v>28857.6</v>
       </c>
       <c r="G120" s="10">
         <v>25651.2</v>
       </c>
       <c r="H120" s="10">
         <v>22444.8</v>
       </c>
     </row>
     <row r="121" spans="1:8" outlineLevel="3">
       <c r="A121" s="15">
         <v>11</v>
       </c>
       <c r="B121" s="6" t="s">
         <v>241</v>
       </c>
       <c r="C121" s="7" t="s">
         <v>242</v>
       </c>
       <c r="D121" s="5">
-        <v>8.0</v>
+        <v>7.0</v>
       </c>
       <c r="E121" s="10">
         <v>3781.0</v>
       </c>
       <c r="F121" s="10">
         <v>3402.9</v>
       </c>
       <c r="G121" s="10">
         <v>3024.8</v>
       </c>
       <c r="H121" s="10">
         <v>2646.7</v>
       </c>
     </row>
     <row r="122" spans="1:8" outlineLevel="3">
       <c r="A122" s="15">
         <v>12</v>
       </c>
       <c r="B122" s="6" t="s">
         <v>243</v>
       </c>
       <c r="C122" s="7" t="s">
         <v>244</v>
       </c>
       <c r="D122" s="5">
-        <v>0.0</v>
+        <v>3.0</v>
       </c>
       <c r="E122" s="10">
         <v>35568.0</v>
       </c>
       <c r="F122" s="10">
         <v>32011.2</v>
       </c>
       <c r="G122" s="10">
         <v>28454.4</v>
       </c>
       <c r="H122" s="10">
         <v>24897.6</v>
       </c>
     </row>
     <row r="123" spans="1:8" outlineLevel="3">
       <c r="A123" s="15">
         <v>13</v>
       </c>
       <c r="B123" s="6" t="s">
         <v>245</v>
       </c>
       <c r="C123" s="7" t="s">
         <v>246</v>
       </c>
       <c r="D123" s="5">
@@ -5962,51 +5962,51 @@
       </c>
       <c r="E123" s="10">
         <v>0.0</v>
       </c>
       <c r="F123" s="10">
         <v>0.0</v>
       </c>
       <c r="G123" s="10">
         <v>0.0</v>
       </c>
       <c r="H123" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="124" spans="1:8" outlineLevel="3">
       <c r="A124" s="15">
         <v>14</v>
       </c>
       <c r="B124" s="6" t="s">
         <v>247</v>
       </c>
       <c r="C124" s="7" t="s">
         <v>248</v>
       </c>
       <c r="D124" s="5">
-        <v>5.0</v>
+        <v>4.0</v>
       </c>
       <c r="E124" s="10">
         <v>7501.0</v>
       </c>
       <c r="F124" s="10">
         <v>6750.9</v>
       </c>
       <c r="G124" s="10">
         <v>6000.8</v>
       </c>
       <c r="H124" s="10">
         <v>5250.7</v>
       </c>
     </row>
     <row r="125" spans="1:8" outlineLevel="3">
       <c r="A125" s="15">
         <v>15</v>
       </c>
       <c r="B125" s="6" t="s">
         <v>249</v>
       </c>
       <c r="C125" s="7" t="s">
         <v>250</v>
       </c>
       <c r="D125" s="5">
@@ -6014,51 +6014,51 @@
       </c>
       <c r="E125" s="10">
         <v>60672.0</v>
       </c>
       <c r="F125" s="10">
         <v>54604.8</v>
       </c>
       <c r="G125" s="10">
         <v>48537.6</v>
       </c>
       <c r="H125" s="10">
         <v>42470.4</v>
       </c>
     </row>
     <row r="126" spans="1:8" outlineLevel="3">
       <c r="A126" s="15">
         <v>16</v>
       </c>
       <c r="B126" s="6" t="s">
         <v>251</v>
       </c>
       <c r="C126" s="7" t="s">
         <v>252</v>
       </c>
       <c r="D126" s="5">
-        <v>7.0</v>
+        <v>6.0</v>
       </c>
       <c r="E126" s="10">
         <v>3517.0</v>
       </c>
       <c r="F126" s="10">
         <v>3165.3</v>
       </c>
       <c r="G126" s="10">
         <v>2813.6</v>
       </c>
       <c r="H126" s="10">
         <v>2461.9</v>
       </c>
     </row>
     <row r="127" spans="1:8" outlineLevel="3">
       <c r="A127" s="15">
         <v>17</v>
       </c>
       <c r="B127" s="6" t="s">
         <v>253</v>
       </c>
       <c r="C127" s="7" t="s">
         <v>254</v>
       </c>
       <c r="D127" s="5">
@@ -6182,51 +6182,51 @@
       </c>
       <c r="E132" s="10">
         <v>0.0</v>
       </c>
       <c r="F132" s="10">
         <v>0.0</v>
       </c>
       <c r="G132" s="10">
         <v>0.0</v>
       </c>
       <c r="H132" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="133" spans="1:8" outlineLevel="3">
       <c r="A133" s="15">
         <v>2</v>
       </c>
       <c r="B133" s="6" t="s">
         <v>264</v>
       </c>
       <c r="C133" s="7" t="s">
         <v>265</v>
       </c>
       <c r="D133" s="5">
-        <v>11.0</v>
+        <v>10.0</v>
       </c>
       <c r="E133" s="10">
         <v>236642.0</v>
       </c>
       <c r="F133" s="10">
         <v>212977.8</v>
       </c>
       <c r="G133" s="10">
         <v>189313.6</v>
       </c>
       <c r="H133" s="10">
         <v>165649.4</v>
       </c>
     </row>
     <row r="134" spans="1:8" outlineLevel="3">
       <c r="A134" s="15">
         <v>3</v>
       </c>
       <c r="B134" s="6" t="s">
         <v>266</v>
       </c>
       <c r="C134" s="7" t="s">
         <v>267</v>
       </c>
       <c r="D134" s="5">
@@ -6260,51 +6260,51 @@
       </c>
       <c r="E135" s="10">
         <v>0.0</v>
       </c>
       <c r="F135" s="10">
         <v>0.0</v>
       </c>
       <c r="G135" s="10">
         <v>0.0</v>
       </c>
       <c r="H135" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="136" spans="1:8" outlineLevel="3">
       <c r="A136" s="15">
         <v>5</v>
       </c>
       <c r="B136" s="6" t="s">
         <v>270</v>
       </c>
       <c r="C136" s="7" t="s">
         <v>271</v>
       </c>
       <c r="D136" s="5">
-        <v>24.0</v>
+        <v>11.0</v>
       </c>
       <c r="E136" s="10">
         <v>154840.0</v>
       </c>
       <c r="F136" s="10">
         <v>139356.0</v>
       </c>
       <c r="G136" s="10">
         <v>123872.0</v>
       </c>
       <c r="H136" s="10">
         <v>108388.0</v>
       </c>
     </row>
     <row r="137" spans="1:8" outlineLevel="3">
       <c r="A137" s="15">
         <v>6</v>
       </c>
       <c r="B137" s="6" t="s">
         <v>272</v>
       </c>
       <c r="C137" s="7" t="s">
         <v>273</v>
       </c>
       <c r="D137" s="5">
@@ -6312,51 +6312,51 @@
       </c>
       <c r="E137" s="10">
         <v>402464.0</v>
       </c>
       <c r="F137" s="10">
         <v>362217.6</v>
       </c>
       <c r="G137" s="10">
         <v>321971.2</v>
       </c>
       <c r="H137" s="10">
         <v>281724.8</v>
       </c>
     </row>
     <row r="138" spans="1:8" outlineLevel="3">
       <c r="A138" s="15">
         <v>7</v>
       </c>
       <c r="B138" s="6" t="s">
         <v>274</v>
       </c>
       <c r="C138" s="7" t="s">
         <v>275</v>
       </c>
       <c r="D138" s="5">
-        <v>7.0</v>
+        <v>3.0</v>
       </c>
       <c r="E138" s="10">
         <v>34382.0</v>
       </c>
       <c r="F138" s="10">
         <v>30943.8</v>
       </c>
       <c r="G138" s="10">
         <v>27505.6</v>
       </c>
       <c r="H138" s="10">
         <v>24067.4</v>
       </c>
     </row>
     <row r="139" spans="1:8" outlineLevel="3">
       <c r="A139" s="15">
         <v>8</v>
       </c>
       <c r="B139" s="6" t="s">
         <v>276</v>
       </c>
       <c r="C139" s="7" t="s">
         <v>277</v>
       </c>
       <c r="D139" s="5">
@@ -6364,51 +6364,51 @@
       </c>
       <c r="E139" s="10">
         <v>192911.0</v>
       </c>
       <c r="F139" s="10">
         <v>173619.9</v>
       </c>
       <c r="G139" s="10">
         <v>154328.8</v>
       </c>
       <c r="H139" s="10">
         <v>135037.7</v>
       </c>
     </row>
     <row r="140" spans="1:8" outlineLevel="3">
       <c r="A140" s="15">
         <v>9</v>
       </c>
       <c r="B140" s="6" t="s">
         <v>278</v>
       </c>
       <c r="C140" s="7" t="s">
         <v>279</v>
       </c>
       <c r="D140" s="5">
-        <v>37.0</v>
+        <v>21.0</v>
       </c>
       <c r="E140" s="10">
         <v>24790.0</v>
       </c>
       <c r="F140" s="10">
         <v>22311.0</v>
       </c>
       <c r="G140" s="10">
         <v>19832.0</v>
       </c>
       <c r="H140" s="10">
         <v>17353.0</v>
       </c>
     </row>
     <row r="141" spans="1:8" outlineLevel="3">
       <c r="A141" s="15">
         <v>10</v>
       </c>
       <c r="B141" s="6" t="s">
         <v>280</v>
       </c>
       <c r="C141" s="7" t="s">
         <v>281</v>
       </c>
       <c r="D141" s="5">
@@ -6442,51 +6442,51 @@
       </c>
       <c r="E142" s="10">
         <v>0.0</v>
       </c>
       <c r="F142" s="10">
         <v>0.0</v>
       </c>
       <c r="G142" s="10">
         <v>0.0</v>
       </c>
       <c r="H142" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="143" spans="1:8" outlineLevel="3">
       <c r="A143" s="15">
         <v>12</v>
       </c>
       <c r="B143" s="6" t="s">
         <v>284</v>
       </c>
       <c r="C143" s="7" t="s">
         <v>285</v>
       </c>
       <c r="D143" s="5">
-        <v>29.0</v>
+        <v>158.0</v>
       </c>
       <c r="E143" s="10">
         <v>3571.0</v>
       </c>
       <c r="F143" s="10">
         <v>3213.9</v>
       </c>
       <c r="G143" s="10">
         <v>2856.8</v>
       </c>
       <c r="H143" s="10">
         <v>2499.7</v>
       </c>
     </row>
     <row r="144" spans="1:8" outlineLevel="3">
       <c r="A144" s="15">
         <v>13</v>
       </c>
       <c r="B144" s="6" t="s">
         <v>286</v>
       </c>
       <c r="C144" s="7" t="s">
         <v>287</v>
       </c>
       <c r="D144" s="5">
@@ -6520,77 +6520,77 @@
       </c>
       <c r="E145" s="10">
         <v>0.0</v>
       </c>
       <c r="F145" s="10">
         <v>0.0</v>
       </c>
       <c r="G145" s="10">
         <v>0.0</v>
       </c>
       <c r="H145" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="146" spans="1:8" outlineLevel="3">
       <c r="A146" s="15">
         <v>15</v>
       </c>
       <c r="B146" s="6" t="s">
         <v>290</v>
       </c>
       <c r="C146" s="7" t="s">
         <v>291</v>
       </c>
       <c r="D146" s="5">
-        <v>11.0</v>
+        <v>0.0</v>
       </c>
       <c r="E146" s="10">
-        <v>46560.0</v>
+        <v>38490.0</v>
       </c>
       <c r="F146" s="10">
         <v>34641.0</v>
       </c>
       <c r="G146" s="10">
         <v>30792.0</v>
       </c>
       <c r="H146" s="10">
         <v>26943.0</v>
       </c>
     </row>
     <row r="147" spans="1:8" outlineLevel="3">
       <c r="A147" s="15">
         <v>16</v>
       </c>
       <c r="B147" s="6" t="s">
         <v>292</v>
       </c>
       <c r="C147" s="7" t="s">
         <v>293</v>
       </c>
       <c r="D147" s="5">
-        <v>18.0</v>
+        <v>10.0</v>
       </c>
       <c r="E147" s="10">
         <v>29958.0</v>
       </c>
       <c r="F147" s="10">
         <v>26962.2</v>
       </c>
       <c r="G147" s="10">
         <v>23966.4</v>
       </c>
       <c r="H147" s="10">
         <v>20970.6</v>
       </c>
     </row>
     <row r="148" spans="1:8" outlineLevel="3">
       <c r="A148" s="15">
         <v>17</v>
       </c>
       <c r="B148" s="6" t="s">
         <v>294</v>
       </c>
       <c r="C148" s="7" t="s">
         <v>295</v>
       </c>
       <c r="D148" s="5">
@@ -6627,74 +6627,74 @@
       </c>
       <c r="F149" s="10">
         <v>0.0</v>
       </c>
       <c r="G149" s="10">
         <v>0.0</v>
       </c>
       <c r="H149" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="150" spans="1:8" outlineLevel="3">
       <c r="A150" s="15">
         <v>19</v>
       </c>
       <c r="B150" s="6" t="s">
         <v>298</v>
       </c>
       <c r="C150" s="7" t="s">
         <v>299</v>
       </c>
       <c r="D150" s="5">
         <v>0.0</v>
       </c>
       <c r="E150" s="10">
-        <v>10091.0</v>
+        <v>9493.0</v>
       </c>
       <c r="F150" s="10">
-        <v>9081.9</v>
+        <v>8543.7</v>
       </c>
       <c r="G150" s="10">
-        <v>8072.8</v>
+        <v>7594.4</v>
       </c>
       <c r="H150" s="10">
-        <v>7063.7</v>
+        <v>6645.1</v>
       </c>
     </row>
     <row r="151" spans="1:8" outlineLevel="3">
       <c r="A151" s="15">
         <v>20</v>
       </c>
       <c r="B151" s="6" t="s">
         <v>300</v>
       </c>
       <c r="C151" s="7" t="s">
         <v>301</v>
       </c>
       <c r="D151" s="5">
-        <v>47.0</v>
+        <v>69.0</v>
       </c>
       <c r="E151" s="10">
         <v>3770.0</v>
       </c>
       <c r="F151" s="10">
         <v>3393.0</v>
       </c>
       <c r="G151" s="10">
         <v>3016.0</v>
       </c>
       <c r="H151" s="10">
         <v>2639.0</v>
       </c>
     </row>
     <row r="152" spans="1:8" outlineLevel="3">
       <c r="A152" s="15">
         <v>21</v>
       </c>
       <c r="B152" s="6" t="s">
         <v>302</v>
       </c>
       <c r="C152" s="7" t="s">
         <v>303</v>
       </c>
       <c r="D152" s="5">
@@ -6702,51 +6702,51 @@
       </c>
       <c r="E152" s="10">
         <v>0.0</v>
       </c>
       <c r="F152" s="10">
         <v>0.0</v>
       </c>
       <c r="G152" s="10">
         <v>0.0</v>
       </c>
       <c r="H152" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="153" spans="1:8" outlineLevel="3">
       <c r="A153" s="15">
         <v>22</v>
       </c>
       <c r="B153" s="6" t="s">
         <v>304</v>
       </c>
       <c r="C153" s="7" t="s">
         <v>305</v>
       </c>
       <c r="D153" s="5">
-        <v>21.0</v>
+        <v>15.0</v>
       </c>
       <c r="E153" s="10">
         <v>46912.0</v>
       </c>
       <c r="F153" s="10">
         <v>42220.8</v>
       </c>
       <c r="G153" s="10">
         <v>37529.6</v>
       </c>
       <c r="H153" s="10">
         <v>32838.4</v>
       </c>
     </row>
     <row r="154" spans="1:8" outlineLevel="3">
       <c r="A154" s="15">
         <v>23</v>
       </c>
       <c r="B154" s="6" t="s">
         <v>306</v>
       </c>
       <c r="C154" s="7" t="s">
         <v>307</v>
       </c>
       <c r="D154" s="5">
@@ -6754,51 +6754,51 @@
       </c>
       <c r="E154" s="10">
         <v>217420.0</v>
       </c>
       <c r="F154" s="10">
         <v>195678.0</v>
       </c>
       <c r="G154" s="10">
         <v>173936.0</v>
       </c>
       <c r="H154" s="10">
         <v>152194.0</v>
       </c>
     </row>
     <row r="155" spans="1:8" outlineLevel="3">
       <c r="A155" s="15">
         <v>24</v>
       </c>
       <c r="B155" s="6" t="s">
         <v>308</v>
       </c>
       <c r="C155" s="7" t="s">
         <v>309</v>
       </c>
       <c r="D155" s="5">
-        <v>20.0</v>
+        <v>13.0</v>
       </c>
       <c r="E155" s="10">
         <v>36218.0</v>
       </c>
       <c r="F155" s="10">
         <v>32596.2</v>
       </c>
       <c r="G155" s="10">
         <v>28974.4</v>
       </c>
       <c r="H155" s="10">
         <v>25352.6</v>
       </c>
     </row>
     <row r="156" spans="1:8" outlineLevel="3">
       <c r="A156" s="15">
         <v>25</v>
       </c>
       <c r="B156" s="6" t="s">
         <v>310</v>
       </c>
       <c r="C156" s="7" t="s">
         <v>311</v>
       </c>
       <c r="D156" s="5">
@@ -6861,74 +6861,74 @@
       </c>
       <c r="F158" s="10">
         <v>0.0</v>
       </c>
       <c r="G158" s="10">
         <v>0.0</v>
       </c>
       <c r="H158" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="159" spans="1:8" outlineLevel="3">
       <c r="A159" s="15">
         <v>28</v>
       </c>
       <c r="B159" s="6" t="s">
         <v>316</v>
       </c>
       <c r="C159" s="7" t="s">
         <v>317</v>
       </c>
       <c r="D159" s="5">
         <v>0.0</v>
       </c>
       <c r="E159" s="10">
-        <v>11784.0</v>
+        <v>11083.0</v>
       </c>
       <c r="F159" s="10">
-        <v>10605.6</v>
+        <v>9974.7</v>
       </c>
       <c r="G159" s="10">
-        <v>9427.2</v>
+        <v>8866.4</v>
       </c>
       <c r="H159" s="10">
-        <v>8248.8</v>
+        <v>7758.1</v>
       </c>
     </row>
     <row r="160" spans="1:8" outlineLevel="3">
       <c r="A160" s="15">
         <v>29</v>
       </c>
       <c r="B160" s="6" t="s">
         <v>318</v>
       </c>
       <c r="C160" s="7" t="s">
         <v>319</v>
       </c>
       <c r="D160" s="5">
-        <v>65.0</v>
+        <v>62.0</v>
       </c>
       <c r="E160" s="10">
         <v>4275.0</v>
       </c>
       <c r="F160" s="10">
         <v>3847.5</v>
       </c>
       <c r="G160" s="10">
         <v>3420.0</v>
       </c>
       <c r="H160" s="10">
         <v>2992.5</v>
       </c>
     </row>
     <row r="161" spans="1:8" outlineLevel="3">
       <c r="A161" s="15">
         <v>30</v>
       </c>
       <c r="B161" s="6" t="s">
         <v>320</v>
       </c>
       <c r="C161" s="7" t="s">
         <v>321</v>
       </c>
       <c r="D161" s="5">
@@ -6962,51 +6962,51 @@
       </c>
       <c r="E162" s="10">
         <v>0.0</v>
       </c>
       <c r="F162" s="10">
         <v>0.0</v>
       </c>
       <c r="G162" s="10">
         <v>0.0</v>
       </c>
       <c r="H162" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="163" spans="1:8" outlineLevel="3">
       <c r="A163" s="15">
         <v>32</v>
       </c>
       <c r="B163" s="6" t="s">
         <v>324</v>
       </c>
       <c r="C163" s="7" t="s">
         <v>325</v>
       </c>
       <c r="D163" s="5">
-        <v>18.0</v>
+        <v>13.0</v>
       </c>
       <c r="E163" s="10">
         <v>53819.0</v>
       </c>
       <c r="F163" s="10">
         <v>48437.1</v>
       </c>
       <c r="G163" s="10">
         <v>43055.2</v>
       </c>
       <c r="H163" s="10">
         <v>37673.3</v>
       </c>
     </row>
     <row r="164" spans="1:8" outlineLevel="3">
       <c r="A164" s="15">
         <v>33</v>
       </c>
       <c r="B164" s="6" t="s">
         <v>326</v>
       </c>
       <c r="C164" s="7" t="s">
         <v>327</v>
       </c>
       <c r="D164" s="5">
@@ -7014,51 +7014,51 @@
       </c>
       <c r="E164" s="10">
         <v>259763.0</v>
       </c>
       <c r="F164" s="10">
         <v>233786.7</v>
       </c>
       <c r="G164" s="10">
         <v>207810.4</v>
       </c>
       <c r="H164" s="10">
         <v>181834.1</v>
       </c>
     </row>
     <row r="165" spans="1:8" outlineLevel="3">
       <c r="A165" s="15">
         <v>34</v>
       </c>
       <c r="B165" s="6" t="s">
         <v>328</v>
       </c>
       <c r="C165" s="7" t="s">
         <v>329</v>
       </c>
       <c r="D165" s="5">
-        <v>22.0</v>
+        <v>18.0</v>
       </c>
       <c r="E165" s="10">
         <v>46091.0</v>
       </c>
       <c r="F165" s="10">
         <v>41481.9</v>
       </c>
       <c r="G165" s="10">
         <v>36872.8</v>
       </c>
       <c r="H165" s="10">
         <v>32263.7</v>
       </c>
     </row>
     <row r="166" spans="1:8" outlineLevel="3">
       <c r="A166" s="15">
         <v>35</v>
       </c>
       <c r="B166" s="6" t="s">
         <v>330</v>
       </c>
       <c r="C166" s="7" t="s">
         <v>331</v>
       </c>
       <c r="D166" s="5">
@@ -7069,74 +7069,74 @@
       </c>
       <c r="F166" s="10">
         <v>134913.6</v>
       </c>
       <c r="G166" s="10">
         <v>119923.2</v>
       </c>
       <c r="H166" s="10">
         <v>104932.8</v>
       </c>
     </row>
     <row r="167" spans="1:8" outlineLevel="3">
       <c r="A167" s="15">
         <v>36</v>
       </c>
       <c r="B167" s="6" t="s">
         <v>332</v>
       </c>
       <c r="C167" s="7" t="s">
         <v>333</v>
       </c>
       <c r="D167" s="5">
         <v>0.0</v>
       </c>
       <c r="E167" s="10">
-        <v>16258.0</v>
+        <v>15291.0</v>
       </c>
       <c r="F167" s="10">
-        <v>14632.2</v>
+        <v>13761.9</v>
       </c>
       <c r="G167" s="10">
-        <v>13006.4</v>
+        <v>12232.8</v>
       </c>
       <c r="H167" s="10">
-        <v>11380.6</v>
+        <v>10703.7</v>
       </c>
     </row>
     <row r="168" spans="1:8" outlineLevel="3">
       <c r="A168" s="15">
         <v>37</v>
       </c>
       <c r="B168" s="6" t="s">
         <v>334</v>
       </c>
       <c r="C168" s="7" t="s">
         <v>335</v>
       </c>
       <c r="D168" s="5">
-        <v>83.0</v>
+        <v>45.0</v>
       </c>
       <c r="E168" s="10">
         <v>6894.0</v>
       </c>
       <c r="F168" s="10">
         <v>6204.6</v>
       </c>
       <c r="G168" s="10">
         <v>5515.2</v>
       </c>
       <c r="H168" s="10">
         <v>4825.8</v>
       </c>
     </row>
     <row r="169" spans="1:8" outlineLevel="3">
       <c r="A169" s="15">
         <v>38</v>
       </c>
       <c r="B169" s="6" t="s">
         <v>336</v>
       </c>
       <c r="C169" s="7" t="s">
         <v>337</v>
       </c>
       <c r="D169" s="5">
@@ -7196,51 +7196,51 @@
       </c>
       <c r="E171" s="10">
         <v>0.0</v>
       </c>
       <c r="F171" s="10">
         <v>0.0</v>
       </c>
       <c r="G171" s="10">
         <v>0.0</v>
       </c>
       <c r="H171" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="172" spans="1:8" outlineLevel="3">
       <c r="A172" s="15">
         <v>41</v>
       </c>
       <c r="B172" s="6" t="s">
         <v>342</v>
       </c>
       <c r="C172" s="7" t="s">
         <v>343</v>
       </c>
       <c r="D172" s="5">
-        <v>9.0</v>
+        <v>8.0</v>
       </c>
       <c r="E172" s="10">
         <v>76074.0</v>
       </c>
       <c r="F172" s="10">
         <v>68466.6</v>
       </c>
       <c r="G172" s="10">
         <v>60859.2</v>
       </c>
       <c r="H172" s="10">
         <v>53251.8</v>
       </c>
     </row>
     <row r="173" spans="1:8" outlineLevel="3">
       <c r="A173" s="15">
         <v>42</v>
       </c>
       <c r="B173" s="6" t="s">
         <v>344</v>
       </c>
       <c r="C173" s="7" t="s">
         <v>345</v>
       </c>
       <c r="D173" s="5">
@@ -7248,51 +7248,51 @@
       </c>
       <c r="E173" s="10">
         <v>338864.0</v>
       </c>
       <c r="F173" s="10">
         <v>304977.6</v>
       </c>
       <c r="G173" s="10">
         <v>271091.2</v>
       </c>
       <c r="H173" s="10">
         <v>237204.8</v>
       </c>
     </row>
     <row r="174" spans="1:8" outlineLevel="3">
       <c r="A174" s="15">
         <v>43</v>
       </c>
       <c r="B174" s="6" t="s">
         <v>346</v>
       </c>
       <c r="C174" s="7" t="s">
         <v>347</v>
       </c>
       <c r="D174" s="5">
-        <v>8.0</v>
+        <v>12.0</v>
       </c>
       <c r="E174" s="10">
         <v>71099.0</v>
       </c>
       <c r="F174" s="10">
         <v>63989.1</v>
       </c>
       <c r="G174" s="10">
         <v>56879.2</v>
       </c>
       <c r="H174" s="10">
         <v>49769.3</v>
       </c>
     </row>
     <row r="175" spans="1:8" outlineLevel="3">
       <c r="A175" s="15">
         <v>44</v>
       </c>
       <c r="B175" s="6" t="s">
         <v>348</v>
       </c>
       <c r="C175" s="7" t="s">
         <v>349</v>
       </c>
       <c r="D175" s="5">
@@ -7303,100 +7303,100 @@
       </c>
       <c r="F175" s="10">
         <v>163069.2</v>
       </c>
       <c r="G175" s="10">
         <v>144950.4</v>
       </c>
       <c r="H175" s="10">
         <v>126831.6</v>
       </c>
     </row>
     <row r="176" spans="1:8" outlineLevel="3">
       <c r="A176" s="15">
         <v>45</v>
       </c>
       <c r="B176" s="6" t="s">
         <v>350</v>
       </c>
       <c r="C176" s="7" t="s">
         <v>351</v>
       </c>
       <c r="D176" s="5">
         <v>0.0</v>
       </c>
       <c r="E176" s="10">
-        <v>21398.0</v>
+        <v>20130.0</v>
       </c>
       <c r="F176" s="10">
-        <v>19258.2</v>
+        <v>18117.0</v>
       </c>
       <c r="G176" s="10">
-        <v>17118.4</v>
+        <v>16104.0</v>
       </c>
       <c r="H176" s="10">
-        <v>14978.6</v>
+        <v>14091.0</v>
       </c>
     </row>
     <row r="177" spans="1:8" outlineLevel="3">
       <c r="A177" s="15">
         <v>46</v>
       </c>
       <c r="B177" s="6" t="s">
         <v>352</v>
       </c>
       <c r="C177" s="7" t="s">
         <v>353</v>
       </c>
       <c r="D177" s="5">
-        <v>60.0</v>
+        <v>37.0</v>
       </c>
       <c r="E177" s="10">
         <v>8640.0</v>
       </c>
       <c r="F177" s="10">
         <v>7776.0</v>
       </c>
       <c r="G177" s="10">
         <v>6912.0</v>
       </c>
       <c r="H177" s="10">
         <v>6048.0</v>
       </c>
     </row>
     <row r="178" spans="1:8" outlineLevel="3">
       <c r="A178" s="15">
         <v>47</v>
       </c>
       <c r="B178" s="6" t="s">
         <v>354</v>
       </c>
       <c r="C178" s="7" t="s">
         <v>355</v>
       </c>
       <c r="D178" s="5">
-        <v>11.0</v>
+        <v>8.0</v>
       </c>
       <c r="E178" s="10">
         <v>88565.0</v>
       </c>
       <c r="F178" s="10">
         <v>79708.5</v>
       </c>
       <c r="G178" s="10">
         <v>70852.0</v>
       </c>
       <c r="H178" s="10">
         <v>61995.5</v>
       </c>
     </row>
     <row r="179" spans="1:8" outlineLevel="3">
       <c r="A179" s="15">
         <v>48</v>
       </c>
       <c r="B179" s="6" t="s">
         <v>356</v>
       </c>
       <c r="C179" s="7" t="s">
         <v>357</v>
       </c>
       <c r="D179" s="5">
@@ -7404,51 +7404,51 @@
       </c>
       <c r="E179" s="10">
         <v>421878.0</v>
       </c>
       <c r="F179" s="10">
         <v>379690.2</v>
       </c>
       <c r="G179" s="10">
         <v>337502.4</v>
       </c>
       <c r="H179" s="10">
         <v>295314.6</v>
       </c>
     </row>
     <row r="180" spans="1:8" outlineLevel="3">
       <c r="A180" s="15">
         <v>49</v>
       </c>
       <c r="B180" s="6" t="s">
         <v>358</v>
       </c>
       <c r="C180" s="7" t="s">
         <v>359</v>
       </c>
       <c r="D180" s="5">
-        <v>18.0</v>
+        <v>15.0</v>
       </c>
       <c r="E180" s="10">
         <v>78501.0</v>
       </c>
       <c r="F180" s="10">
         <v>70650.9</v>
       </c>
       <c r="G180" s="10">
         <v>62800.8</v>
       </c>
       <c r="H180" s="10">
         <v>54950.7</v>
       </c>
     </row>
     <row r="181" spans="1:8" outlineLevel="3">
       <c r="A181" s="15">
         <v>50</v>
       </c>
       <c r="B181" s="6" t="s">
         <v>360</v>
       </c>
       <c r="C181" s="7" t="s">
         <v>361</v>
       </c>
       <c r="D181" s="5">
@@ -7560,51 +7560,51 @@
       </c>
       <c r="E185" s="10">
         <v>505198.0</v>
       </c>
       <c r="F185" s="10">
         <v>454678.2</v>
       </c>
       <c r="G185" s="10">
         <v>404158.4</v>
       </c>
       <c r="H185" s="10">
         <v>353638.6</v>
       </c>
     </row>
     <row r="186" spans="1:8" outlineLevel="3">
       <c r="A186" s="15">
         <v>55</v>
       </c>
       <c r="B186" s="6" t="s">
         <v>370</v>
       </c>
       <c r="C186" s="7" t="s">
         <v>371</v>
       </c>
       <c r="D186" s="5">
-        <v>19.0</v>
+        <v>16.0</v>
       </c>
       <c r="E186" s="10">
         <v>98087.0</v>
       </c>
       <c r="F186" s="10">
         <v>88278.3</v>
       </c>
       <c r="G186" s="10">
         <v>78469.6</v>
       </c>
       <c r="H186" s="10">
         <v>68660.9</v>
       </c>
     </row>
     <row r="187" spans="1:8" outlineLevel="3">
       <c r="A187" s="15">
         <v>56</v>
       </c>
       <c r="B187" s="6" t="s">
         <v>372</v>
       </c>
       <c r="C187" s="7" t="s">
         <v>373</v>
       </c>
       <c r="D187" s="5">
@@ -7690,129 +7690,129 @@
       </c>
       <c r="E190" s="10">
         <v>0.0</v>
       </c>
       <c r="F190" s="10">
         <v>0.0</v>
       </c>
       <c r="G190" s="10">
         <v>0.0</v>
       </c>
       <c r="H190" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="191" spans="1:8" outlineLevel="3">
       <c r="A191" s="15">
         <v>60</v>
       </c>
       <c r="B191" s="6" t="s">
         <v>380</v>
       </c>
       <c r="C191" s="7" t="s">
         <v>381</v>
       </c>
       <c r="D191" s="5">
-        <v>27.0</v>
+        <v>34.0</v>
       </c>
       <c r="E191" s="10">
         <v>3462.0</v>
       </c>
       <c r="F191" s="10">
         <v>3115.8</v>
       </c>
       <c r="G191" s="10">
         <v>2769.6</v>
       </c>
       <c r="H191" s="10">
         <v>2423.4</v>
       </c>
     </row>
     <row r="192" spans="1:8" outlineLevel="3">
       <c r="A192" s="15">
         <v>61</v>
       </c>
       <c r="B192" s="6" t="s">
         <v>382</v>
       </c>
       <c r="C192" s="7" t="s">
         <v>383</v>
       </c>
       <c r="D192" s="5">
         <v>0.0</v>
       </c>
       <c r="E192" s="10">
-        <v>29278.0</v>
+        <v>27539.0</v>
       </c>
       <c r="F192" s="10">
-        <v>26350.2</v>
+        <v>24785.1</v>
       </c>
       <c r="G192" s="10">
-        <v>23422.4</v>
+        <v>22031.2</v>
       </c>
       <c r="H192" s="10">
-        <v>20494.6</v>
+        <v>19277.3</v>
       </c>
     </row>
     <row r="193" spans="1:8" outlineLevel="3">
       <c r="A193" s="15">
         <v>62</v>
       </c>
       <c r="B193" s="6" t="s">
         <v>384</v>
       </c>
       <c r="C193" s="7" t="s">
         <v>385</v>
       </c>
       <c r="D193" s="5">
-        <v>28.0</v>
+        <v>18.0</v>
       </c>
       <c r="E193" s="10">
         <v>11557.0</v>
       </c>
       <c r="F193" s="10">
         <v>10401.3</v>
       </c>
       <c r="G193" s="10">
         <v>9245.6</v>
       </c>
       <c r="H193" s="10">
         <v>8089.9</v>
       </c>
     </row>
     <row r="194" spans="1:8" outlineLevel="3">
       <c r="A194" s="15">
         <v>63</v>
       </c>
       <c r="B194" s="6" t="s">
         <v>386</v>
       </c>
       <c r="C194" s="7" t="s">
         <v>387</v>
       </c>
       <c r="D194" s="5">
-        <v>12.0</v>
+        <v>9.0</v>
       </c>
       <c r="E194" s="10">
         <v>170066.0</v>
       </c>
       <c r="F194" s="10">
         <v>153059.4</v>
       </c>
       <c r="G194" s="10">
         <v>136052.8</v>
       </c>
       <c r="H194" s="10">
         <v>119046.2</v>
       </c>
     </row>
     <row r="195" spans="1:8" outlineLevel="3">
       <c r="A195" s="15">
         <v>64</v>
       </c>
       <c r="B195" s="6" t="s">
         <v>388</v>
       </c>
       <c r="C195" s="7" t="s">
         <v>389</v>
       </c>
       <c r="D195" s="5">
@@ -7820,51 +7820,51 @@
       </c>
       <c r="E195" s="10">
         <v>574569.0</v>
       </c>
       <c r="F195" s="10">
         <v>517112.1</v>
       </c>
       <c r="G195" s="10">
         <v>459655.2</v>
       </c>
       <c r="H195" s="10">
         <v>402198.3</v>
       </c>
     </row>
     <row r="196" spans="1:8" outlineLevel="3">
       <c r="A196" s="15">
         <v>65</v>
       </c>
       <c r="B196" s="6" t="s">
         <v>390</v>
       </c>
       <c r="C196" s="7" t="s">
         <v>391</v>
       </c>
       <c r="D196" s="5">
-        <v>17.0</v>
+        <v>12.0</v>
       </c>
       <c r="E196" s="10">
         <v>124897.0</v>
       </c>
       <c r="F196" s="10">
         <v>112407.3</v>
       </c>
       <c r="G196" s="10">
         <v>99917.6</v>
       </c>
       <c r="H196" s="10">
         <v>87427.9</v>
       </c>
     </row>
     <row r="197" spans="1:8" outlineLevel="3">
       <c r="A197" s="15">
         <v>66</v>
       </c>
       <c r="B197" s="6" t="s">
         <v>392</v>
       </c>
       <c r="C197" s="7" t="s">
         <v>393</v>
       </c>
       <c r="D197" s="5">
@@ -7962,415 +7962,415 @@
       </c>
       <c r="E201" s="10">
         <v>0.0</v>
       </c>
       <c r="F201" s="10">
         <v>0.0</v>
       </c>
       <c r="G201" s="10">
         <v>0.0</v>
       </c>
       <c r="H201" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="202" spans="1:8" outlineLevel="3">
       <c r="A202" s="15">
         <v>2</v>
       </c>
       <c r="B202" s="6" t="s">
         <v>401</v>
       </c>
       <c r="C202" s="7" t="s">
         <v>402</v>
       </c>
       <c r="D202" s="5">
-        <v>5.0</v>
+        <v>3.0</v>
       </c>
       <c r="E202" s="10">
-        <v>17389.0</v>
+        <v>17446.0</v>
       </c>
       <c r="F202" s="10">
-        <v>15650.1</v>
+        <v>15701.4</v>
       </c>
       <c r="G202" s="10">
-        <v>13911.2</v>
+        <v>13956.8</v>
       </c>
       <c r="H202" s="10">
-        <v>12172.3</v>
+        <v>12212.2</v>
       </c>
     </row>
     <row r="203" spans="1:8" outlineLevel="3">
       <c r="A203" s="15">
         <v>3</v>
       </c>
       <c r="B203" s="6" t="s">
         <v>403</v>
       </c>
       <c r="C203" s="7" t="s">
         <v>404</v>
       </c>
       <c r="D203" s="5">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="E203" s="10">
-        <v>3446.0</v>
+        <v>3458.0</v>
       </c>
       <c r="F203" s="10">
-        <v>3101.4</v>
+        <v>3112.2</v>
       </c>
       <c r="G203" s="10">
-        <v>2756.8</v>
+        <v>2766.4</v>
       </c>
       <c r="H203" s="10">
-        <v>2412.2</v>
+        <v>2420.6</v>
       </c>
     </row>
     <row r="204" spans="1:8" outlineLevel="3">
       <c r="A204" s="15">
         <v>4</v>
       </c>
       <c r="B204" s="6" t="s">
         <v>405</v>
       </c>
       <c r="C204" s="7" t="s">
         <v>406</v>
       </c>
       <c r="D204" s="5">
-        <v>4.0</v>
+        <v>9.0</v>
       </c>
       <c r="E204" s="10">
-        <v>28371.0</v>
+        <v>28464.0</v>
       </c>
       <c r="F204" s="10">
-        <v>25533.9</v>
+        <v>25617.6</v>
       </c>
       <c r="G204" s="10">
-        <v>22696.8</v>
+        <v>22771.2</v>
       </c>
       <c r="H204" s="10">
-        <v>19859.7</v>
+        <v>19924.8</v>
       </c>
     </row>
     <row r="205" spans="1:8" outlineLevel="3">
       <c r="A205" s="15">
         <v>5</v>
       </c>
       <c r="B205" s="6" t="s">
         <v>407</v>
       </c>
       <c r="C205" s="7" t="s">
         <v>408</v>
       </c>
       <c r="D205" s="5">
-        <v>4.0</v>
+        <v>7.0</v>
       </c>
       <c r="E205" s="10">
-        <v>3986.0</v>
+        <v>3998.0</v>
       </c>
       <c r="F205" s="10">
-        <v>3587.4</v>
+        <v>3598.2</v>
       </c>
       <c r="G205" s="10">
-        <v>3188.8</v>
+        <v>3198.4</v>
       </c>
       <c r="H205" s="10">
-        <v>2790.2</v>
+        <v>2798.6</v>
       </c>
     </row>
     <row r="206" spans="1:8" outlineLevel="3">
       <c r="A206" s="15">
         <v>6</v>
       </c>
       <c r="B206" s="6" t="s">
         <v>409</v>
       </c>
       <c r="C206" s="7" t="s">
         <v>410</v>
       </c>
       <c r="D206" s="5">
-        <v>3.0</v>
+        <v>4.0</v>
       </c>
       <c r="E206" s="10">
-        <v>37523.0</v>
+        <v>37646.0</v>
       </c>
       <c r="F206" s="10">
-        <v>33770.7</v>
+        <v>33881.4</v>
       </c>
       <c r="G206" s="10">
-        <v>30018.4</v>
+        <v>30116.8</v>
       </c>
       <c r="H206" s="10">
-        <v>26266.1</v>
+        <v>26352.2</v>
       </c>
     </row>
     <row r="207" spans="1:8" outlineLevel="3">
       <c r="A207" s="15">
         <v>7</v>
       </c>
       <c r="B207" s="6" t="s">
         <v>411</v>
       </c>
       <c r="C207" s="7" t="s">
         <v>412</v>
       </c>
       <c r="D207" s="5">
-        <v>5.0</v>
+        <v>18.0</v>
       </c>
       <c r="E207" s="10">
-        <v>4195.0</v>
+        <v>4210.0</v>
       </c>
       <c r="F207" s="10">
-        <v>3775.5</v>
+        <v>3789.0</v>
       </c>
       <c r="G207" s="10">
-        <v>3356.0</v>
+        <v>3368.0</v>
       </c>
       <c r="H207" s="10">
-        <v>2936.5</v>
+        <v>2947.0</v>
       </c>
     </row>
     <row r="208" spans="1:8" outlineLevel="3">
       <c r="A208" s="15">
         <v>8</v>
       </c>
       <c r="B208" s="6" t="s">
         <v>413</v>
       </c>
       <c r="C208" s="7" t="s">
         <v>414</v>
       </c>
       <c r="D208" s="5">
         <v>2.0</v>
       </c>
       <c r="E208" s="10">
-        <v>45761.0</v>
+        <v>45911.0</v>
       </c>
       <c r="F208" s="10">
-        <v>41184.9</v>
+        <v>41319.9</v>
       </c>
       <c r="G208" s="10">
-        <v>36608.8</v>
+        <v>36728.8</v>
       </c>
       <c r="H208" s="10">
-        <v>32032.7</v>
+        <v>32137.7</v>
       </c>
     </row>
     <row r="209" spans="1:8" outlineLevel="3">
       <c r="A209" s="15">
         <v>9</v>
       </c>
       <c r="B209" s="6" t="s">
         <v>415</v>
       </c>
       <c r="C209" s="7" t="s">
         <v>416</v>
       </c>
       <c r="D209" s="5">
-        <v>8.0</v>
+        <v>19.0</v>
       </c>
       <c r="E209" s="10">
         <v>8629.0</v>
       </c>
       <c r="F209" s="10">
         <v>7766.1</v>
       </c>
       <c r="G209" s="10">
         <v>6903.2</v>
       </c>
       <c r="H209" s="10">
         <v>6040.3</v>
       </c>
     </row>
     <row r="210" spans="1:8" outlineLevel="3">
       <c r="A210" s="15">
         <v>10</v>
       </c>
       <c r="B210" s="6" t="s">
         <v>417</v>
       </c>
       <c r="C210" s="7" t="s">
         <v>418</v>
       </c>
       <c r="D210" s="5">
-        <v>3.0</v>
+        <v>2.0</v>
       </c>
       <c r="E210" s="10">
-        <v>3301.0</v>
+        <v>3312.0</v>
       </c>
       <c r="F210" s="10">
-        <v>2970.9</v>
+        <v>2980.8</v>
       </c>
       <c r="G210" s="10">
-        <v>2640.8</v>
+        <v>2649.6</v>
       </c>
       <c r="H210" s="10">
-        <v>2310.7</v>
+        <v>2318.4</v>
       </c>
     </row>
     <row r="211" spans="1:8" outlineLevel="3">
       <c r="A211" s="15">
         <v>11</v>
       </c>
       <c r="B211" s="6" t="s">
         <v>419</v>
       </c>
       <c r="C211" s="7" t="s">
         <v>420</v>
       </c>
       <c r="D211" s="5">
-        <v>9.0</v>
+        <v>26.0</v>
       </c>
       <c r="E211" s="10">
         <v>9696.0</v>
       </c>
       <c r="F211" s="10">
         <v>8726.4</v>
       </c>
       <c r="G211" s="10">
         <v>7756.8</v>
       </c>
       <c r="H211" s="10">
         <v>6787.2</v>
       </c>
     </row>
     <row r="212" spans="1:8" outlineLevel="3">
       <c r="A212" s="15">
         <v>12</v>
       </c>
       <c r="B212" s="6" t="s">
         <v>421</v>
       </c>
       <c r="C212" s="7" t="s">
         <v>422</v>
       </c>
       <c r="D212" s="5">
-        <v>3.0</v>
+        <v>13.0</v>
       </c>
       <c r="E212" s="10">
-        <v>9304.0</v>
+        <v>9334.0</v>
       </c>
       <c r="F212" s="10">
-        <v>8373.6</v>
+        <v>8400.6</v>
       </c>
       <c r="G212" s="10">
-        <v>7443.2</v>
+        <v>7467.2</v>
       </c>
       <c r="H212" s="10">
-        <v>6512.8</v>
+        <v>6533.8</v>
       </c>
     </row>
     <row r="213" spans="1:8" outlineLevel="3">
       <c r="A213" s="15">
         <v>13</v>
       </c>
       <c r="B213" s="6" t="s">
         <v>423</v>
       </c>
       <c r="C213" s="7" t="s">
         <v>424</v>
       </c>
       <c r="D213" s="5">
         <v>1.0</v>
       </c>
       <c r="E213" s="10">
-        <v>107988.0</v>
+        <v>108342.0</v>
       </c>
       <c r="F213" s="10">
-        <v>97189.2</v>
+        <v>97507.8</v>
       </c>
       <c r="G213" s="10">
-        <v>86390.4</v>
+        <v>86673.6</v>
       </c>
       <c r="H213" s="10">
-        <v>75591.6</v>
+        <v>75839.4</v>
       </c>
     </row>
     <row r="214" spans="1:8" outlineLevel="3">
       <c r="A214" s="15">
         <v>14</v>
       </c>
       <c r="B214" s="6" t="s">
         <v>425</v>
       </c>
       <c r="C214" s="7" t="s">
         <v>426</v>
       </c>
       <c r="D214" s="5">
         <v>0.0</v>
       </c>
       <c r="E214" s="10">
         <v>112742.0</v>
       </c>
       <c r="F214" s="10">
         <v>101467.8</v>
       </c>
       <c r="G214" s="10">
         <v>90193.6</v>
       </c>
       <c r="H214" s="10">
         <v>78919.4</v>
       </c>
     </row>
     <row r="215" spans="1:8" outlineLevel="3">
       <c r="A215" s="15">
         <v>15</v>
       </c>
       <c r="B215" s="6" t="s">
         <v>427</v>
       </c>
       <c r="C215" s="7" t="s">
         <v>428</v>
       </c>
       <c r="D215" s="5">
         <v>0.0</v>
       </c>
       <c r="E215" s="10">
-        <v>138804.0</v>
+        <v>139259.0</v>
       </c>
       <c r="F215" s="10">
-        <v>124923.6</v>
+        <v>125333.1</v>
       </c>
       <c r="G215" s="10">
-        <v>111043.2</v>
+        <v>111407.2</v>
       </c>
       <c r="H215" s="10">
-        <v>97162.8</v>
+        <v>97481.3</v>
       </c>
     </row>
     <row r="216" spans="1:8" outlineLevel="3">
       <c r="A216" s="15">
         <v>16</v>
       </c>
       <c r="B216" s="6" t="s">
         <v>429</v>
       </c>
       <c r="C216" s="7" t="s">
         <v>430</v>
       </c>
       <c r="D216" s="5">
-        <v>3.0</v>
+        <v>2.0</v>
       </c>
       <c r="E216" s="10">
         <v>3344.0</v>
       </c>
       <c r="F216" s="10">
         <v>3009.6</v>
       </c>
       <c r="G216" s="10">
         <v>2675.2</v>
       </c>
       <c r="H216" s="10">
         <v>2340.8</v>
       </c>
     </row>
     <row r="217" spans="1:8" outlineLevel="3">
       <c r="A217" s="15">
         <v>17</v>
       </c>
       <c r="B217" s="6" t="s">
         <v>431</v>
       </c>
       <c r="C217" s="7" t="s">
         <v>432</v>
       </c>
       <c r="D217" s="5">
@@ -8378,1179 +8378,1179 @@
       </c>
       <c r="E217" s="10">
         <v>0.0</v>
       </c>
       <c r="F217" s="10">
         <v>0.0</v>
       </c>
       <c r="G217" s="10">
         <v>0.0</v>
       </c>
       <c r="H217" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="218" spans="1:8" outlineLevel="3">
       <c r="A218" s="15">
         <v>18</v>
       </c>
       <c r="B218" s="6" t="s">
         <v>433</v>
       </c>
       <c r="C218" s="7" t="s">
         <v>434</v>
       </c>
       <c r="D218" s="5">
-        <v>1.0</v>
+        <v>4.0</v>
       </c>
       <c r="E218" s="10">
-        <v>14906.0</v>
+        <v>14954.0</v>
       </c>
       <c r="F218" s="10">
-        <v>13415.4</v>
+        <v>13458.6</v>
       </c>
       <c r="G218" s="10">
-        <v>11924.8</v>
+        <v>11963.2</v>
       </c>
       <c r="H218" s="10">
-        <v>10434.2</v>
+        <v>10467.8</v>
       </c>
     </row>
     <row r="219" spans="1:8" outlineLevel="1">
       <c r="A219" s="13" t="s">
         <v>435</v>
       </c>
       <c r="B219" s="4"/>
       <c r="C219" s="4"/>
       <c r="D219" s="4"/>
       <c r="E219" s="9"/>
       <c r="F219" s="9"/>
       <c r="G219" s="9"/>
       <c r="H219" s="9"/>
     </row>
     <row r="220" spans="1:8" outlineLevel="2">
       <c r="A220" s="14" t="s">
         <v>163</v>
       </c>
       <c r="B220" s="4"/>
       <c r="C220" s="4"/>
       <c r="D220" s="4"/>
       <c r="E220" s="9"/>
       <c r="F220" s="9"/>
       <c r="G220" s="9"/>
       <c r="H220" s="9"/>
     </row>
     <row r="221" spans="1:8" outlineLevel="3">
       <c r="A221" s="15">
         <v>1</v>
       </c>
       <c r="B221" s="6" t="s">
         <v>436</v>
       </c>
       <c r="C221" s="7" t="s">
         <v>437</v>
       </c>
       <c r="D221" s="5">
-        <v>11.0</v>
+        <v>19.0</v>
       </c>
       <c r="E221" s="10">
-        <v>19414.0</v>
+        <v>17104.0</v>
       </c>
       <c r="F221" s="10">
         <v>15393.6</v>
       </c>
       <c r="G221" s="10">
         <v>13683.2</v>
       </c>
       <c r="H221" s="10">
         <v>11972.8</v>
       </c>
     </row>
     <row r="222" spans="1:8" outlineLevel="3">
       <c r="A222" s="15">
         <v>2</v>
       </c>
       <c r="B222" s="6" t="s">
         <v>438</v>
       </c>
       <c r="C222" s="7" t="s">
         <v>439</v>
       </c>
       <c r="D222" s="5">
         <v>0.0</v>
       </c>
       <c r="E222" s="10">
-        <v>23638.0</v>
+        <v>24819.0</v>
       </c>
       <c r="F222" s="10">
-        <v>21274.2</v>
+        <v>22337.1</v>
       </c>
       <c r="G222" s="10">
-        <v>18910.4</v>
+        <v>19855.2</v>
       </c>
       <c r="H222" s="10">
-        <v>16546.6</v>
+        <v>17373.3</v>
       </c>
     </row>
     <row r="223" spans="1:8" outlineLevel="3">
       <c r="A223" s="15">
         <v>3</v>
       </c>
       <c r="B223" s="6" t="s">
         <v>440</v>
       </c>
       <c r="C223" s="7" t="s">
         <v>441</v>
       </c>
       <c r="D223" s="5">
-        <v>5.0</v>
+        <v>4.0</v>
       </c>
       <c r="E223" s="10">
-        <v>19570.0</v>
+        <v>17397.0</v>
       </c>
       <c r="F223" s="10">
         <v>15657.3</v>
       </c>
       <c r="G223" s="10">
         <v>13917.6</v>
       </c>
       <c r="H223" s="10">
         <v>12177.9</v>
       </c>
     </row>
     <row r="224" spans="1:8" outlineLevel="3">
       <c r="A224" s="15">
         <v>4</v>
       </c>
       <c r="B224" s="6" t="s">
         <v>442</v>
       </c>
       <c r="C224" s="7" t="s">
         <v>443</v>
       </c>
       <c r="D224" s="5">
         <v>0.0</v>
       </c>
       <c r="E224" s="10">
-        <v>23214.0</v>
+        <v>24374.0</v>
       </c>
       <c r="F224" s="10">
-        <v>20892.6</v>
+        <v>21936.6</v>
       </c>
       <c r="G224" s="10">
-        <v>18571.2</v>
+        <v>19499.2</v>
       </c>
       <c r="H224" s="10">
-        <v>16249.8</v>
+        <v>17061.8</v>
       </c>
     </row>
     <row r="225" spans="1:8" outlineLevel="3">
       <c r="A225" s="15">
         <v>5</v>
       </c>
       <c r="B225" s="6" t="s">
         <v>444</v>
       </c>
       <c r="C225" s="7" t="s">
         <v>445</v>
       </c>
       <c r="D225" s="5">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="E225" s="10">
-        <v>277114.0</v>
+        <v>290969.0</v>
       </c>
       <c r="F225" s="10">
-        <v>249402.6</v>
+        <v>261872.1</v>
       </c>
       <c r="G225" s="10">
-        <v>221691.2</v>
+        <v>232775.2</v>
       </c>
       <c r="H225" s="10">
-        <v>193979.8</v>
+        <v>203678.3</v>
       </c>
     </row>
     <row r="226" spans="1:8" outlineLevel="3">
       <c r="A226" s="15">
         <v>6</v>
       </c>
       <c r="B226" s="6" t="s">
         <v>446</v>
       </c>
       <c r="C226" s="7" t="s">
         <v>447</v>
       </c>
       <c r="D226" s="5">
         <v>0.0</v>
       </c>
       <c r="E226" s="10">
-        <v>595064.0</v>
+        <v>624819.0</v>
       </c>
       <c r="F226" s="10">
-        <v>535557.6</v>
+        <v>562337.1</v>
       </c>
       <c r="G226" s="10">
-        <v>476051.2</v>
+        <v>499855.2</v>
       </c>
       <c r="H226" s="10">
-        <v>416544.8</v>
+        <v>437373.3</v>
       </c>
     </row>
     <row r="227" spans="1:8" outlineLevel="3">
       <c r="A227" s="15">
         <v>7</v>
       </c>
       <c r="B227" s="6" t="s">
         <v>448</v>
       </c>
       <c r="C227" s="7" t="s">
         <v>449</v>
       </c>
       <c r="D227" s="5">
-        <v>10.0</v>
+        <v>11.0</v>
       </c>
       <c r="E227" s="10">
-        <v>3122.0</v>
+        <v>2750.0</v>
       </c>
       <c r="F227" s="10">
-        <v>2809.8</v>
+        <v>2475.0</v>
       </c>
       <c r="G227" s="10">
-        <v>2497.6</v>
+        <v>2200.0</v>
       </c>
       <c r="H227" s="10">
-        <v>2185.4</v>
+        <v>1925.0</v>
       </c>
     </row>
     <row r="228" spans="1:8" outlineLevel="3">
       <c r="A228" s="15">
         <v>8</v>
       </c>
       <c r="B228" s="6" t="s">
         <v>450</v>
       </c>
       <c r="C228" s="7" t="s">
         <v>451</v>
       </c>
       <c r="D228" s="5">
         <v>0.0</v>
       </c>
       <c r="E228" s="10">
-        <v>3800.0</v>
+        <v>3990.0</v>
       </c>
       <c r="F228" s="10">
-        <v>3420.0</v>
+        <v>3591.0</v>
       </c>
       <c r="G228" s="10">
-        <v>3040.0</v>
+        <v>3192.0</v>
       </c>
       <c r="H228" s="10">
-        <v>2660.0</v>
+        <v>2793.0</v>
       </c>
     </row>
     <row r="229" spans="1:8" outlineLevel="3">
       <c r="A229" s="15">
         <v>9</v>
       </c>
       <c r="B229" s="6" t="s">
         <v>452</v>
       </c>
       <c r="C229" s="7" t="s">
         <v>453</v>
       </c>
       <c r="D229" s="5">
-        <v>9.0</v>
+        <v>7.0</v>
       </c>
       <c r="E229" s="10">
-        <v>24446.0</v>
+        <v>21539.0</v>
       </c>
       <c r="F229" s="10">
-        <v>22001.4</v>
+        <v>19385.1</v>
       </c>
       <c r="G229" s="10">
-        <v>19556.8</v>
+        <v>17231.2</v>
       </c>
       <c r="H229" s="10">
-        <v>17112.2</v>
+        <v>15077.3</v>
       </c>
     </row>
     <row r="230" spans="1:8" outlineLevel="3">
       <c r="A230" s="15">
         <v>10</v>
       </c>
       <c r="B230" s="6" t="s">
         <v>454</v>
       </c>
       <c r="C230" s="7" t="s">
         <v>455</v>
       </c>
       <c r="D230" s="5">
         <v>0.0</v>
       </c>
       <c r="E230" s="10">
-        <v>28646.0</v>
+        <v>30077.0</v>
       </c>
       <c r="F230" s="10">
-        <v>25781.4</v>
+        <v>27069.3</v>
       </c>
       <c r="G230" s="10">
-        <v>22916.8</v>
+        <v>24061.6</v>
       </c>
       <c r="H230" s="10">
-        <v>20052.2</v>
+        <v>21053.9</v>
       </c>
     </row>
     <row r="231" spans="1:8" outlineLevel="3">
       <c r="A231" s="15">
         <v>11</v>
       </c>
       <c r="B231" s="6" t="s">
         <v>456</v>
       </c>
       <c r="C231" s="7" t="s">
         <v>457</v>
       </c>
       <c r="D231" s="5">
         <v>0.0</v>
       </c>
       <c r="E231" s="10">
         <v>649502.0</v>
       </c>
       <c r="F231" s="10">
         <v>584551.8</v>
       </c>
       <c r="G231" s="10">
         <v>519601.6</v>
       </c>
       <c r="H231" s="10">
         <v>454651.4</v>
       </c>
     </row>
     <row r="232" spans="1:8" outlineLevel="3">
       <c r="A232" s="15">
         <v>12</v>
       </c>
       <c r="B232" s="6" t="s">
         <v>458</v>
       </c>
       <c r="C232" s="7" t="s">
         <v>459</v>
       </c>
       <c r="D232" s="5">
         <v>11.0</v>
       </c>
       <c r="E232" s="10">
-        <v>3690.0</v>
+        <v>3250.0</v>
       </c>
       <c r="F232" s="10">
-        <v>3321.0</v>
+        <v>2925.0</v>
       </c>
       <c r="G232" s="10">
-        <v>2952.0</v>
+        <v>2600.0</v>
       </c>
       <c r="H232" s="10">
-        <v>2583.0</v>
+        <v>2275.0</v>
       </c>
     </row>
     <row r="233" spans="1:8" outlineLevel="3">
       <c r="A233" s="15">
         <v>13</v>
       </c>
       <c r="B233" s="6" t="s">
         <v>460</v>
       </c>
       <c r="C233" s="7" t="s">
         <v>461</v>
       </c>
       <c r="D233" s="5">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="E233" s="10">
         <v>4805.0</v>
       </c>
       <c r="F233" s="10">
         <v>4324.5</v>
       </c>
       <c r="G233" s="10">
         <v>3844.0</v>
       </c>
       <c r="H233" s="10">
         <v>3363.5</v>
       </c>
     </row>
     <row r="234" spans="1:8" outlineLevel="3">
       <c r="A234" s="15">
         <v>14</v>
       </c>
       <c r="B234" s="6" t="s">
         <v>462</v>
       </c>
       <c r="C234" s="7" t="s">
         <v>463</v>
       </c>
       <c r="D234" s="5">
-        <v>7.0</v>
+        <v>6.0</v>
       </c>
       <c r="E234" s="10">
-        <v>46617.0</v>
+        <v>43630.0</v>
       </c>
       <c r="F234" s="10">
-        <v>41955.3</v>
+        <v>39267.0</v>
       </c>
       <c r="G234" s="10">
-        <v>37293.6</v>
+        <v>34904.0</v>
       </c>
       <c r="H234" s="10">
-        <v>32631.9</v>
+        <v>30541.0</v>
       </c>
     </row>
     <row r="235" spans="1:8" outlineLevel="3">
       <c r="A235" s="15">
         <v>15</v>
       </c>
       <c r="B235" s="6" t="s">
         <v>464</v>
       </c>
       <c r="C235" s="7" t="s">
         <v>465</v>
       </c>
       <c r="D235" s="5">
         <v>0.0</v>
       </c>
       <c r="E235" s="10">
-        <v>133508.0</v>
+        <v>0.0</v>
       </c>
       <c r="F235" s="10">
-        <v>120157.2</v>
+        <v>0.0</v>
       </c>
       <c r="G235" s="10">
-        <v>106806.4</v>
+        <v>0.0</v>
       </c>
       <c r="H235" s="10">
-        <v>93455.6</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="236" spans="1:8" outlineLevel="3">
       <c r="A236" s="15">
         <v>16</v>
       </c>
       <c r="B236" s="6" t="s">
         <v>466</v>
       </c>
       <c r="C236" s="7" t="s">
         <v>467</v>
       </c>
       <c r="D236" s="5">
         <v>0.0</v>
       </c>
       <c r="E236" s="10">
-        <v>651684.0</v>
+        <v>825148.0</v>
       </c>
       <c r="F236" s="10">
-        <v>586515.6</v>
+        <v>742633.2</v>
       </c>
       <c r="G236" s="10">
-        <v>521347.2</v>
+        <v>660118.4</v>
       </c>
       <c r="H236" s="10">
-        <v>456178.8</v>
+        <v>577603.6</v>
       </c>
     </row>
     <row r="237" spans="1:8" outlineLevel="3">
       <c r="A237" s="15">
         <v>17</v>
       </c>
       <c r="B237" s="6" t="s">
         <v>468</v>
       </c>
       <c r="C237" s="7" t="s">
         <v>469</v>
       </c>
       <c r="D237" s="5">
         <v>0.0</v>
       </c>
       <c r="E237" s="10">
-        <v>841518.0</v>
+        <v>808308.0</v>
       </c>
       <c r="F237" s="10">
-        <v>757366.2</v>
+        <v>727477.2</v>
       </c>
       <c r="G237" s="10">
-        <v>673214.4</v>
+        <v>646646.4</v>
       </c>
       <c r="H237" s="10">
-        <v>589062.6</v>
+        <v>565815.6</v>
       </c>
     </row>
     <row r="238" spans="1:8" outlineLevel="3">
       <c r="A238" s="15">
         <v>18</v>
       </c>
       <c r="B238" s="6" t="s">
         <v>470</v>
       </c>
       <c r="C238" s="7" t="s">
         <v>471</v>
       </c>
       <c r="D238" s="5">
-        <v>19.0</v>
+        <v>23.0</v>
       </c>
       <c r="E238" s="10">
-        <v>3915.0</v>
+        <v>3450.0</v>
       </c>
       <c r="F238" s="10">
-        <v>3523.5</v>
+        <v>3105.0</v>
       </c>
       <c r="G238" s="10">
-        <v>3132.0</v>
+        <v>2760.0</v>
       </c>
       <c r="H238" s="10">
-        <v>2740.5</v>
+        <v>2415.0</v>
       </c>
     </row>
     <row r="239" spans="1:8" outlineLevel="3">
       <c r="A239" s="15">
         <v>19</v>
       </c>
       <c r="B239" s="6" t="s">
         <v>472</v>
       </c>
       <c r="C239" s="7" t="s">
         <v>473</v>
       </c>
       <c r="D239" s="5">
-        <v>0.0</v>
+        <v>2.0</v>
       </c>
       <c r="E239" s="10">
-        <v>4830.0</v>
+        <v>5072.0</v>
       </c>
       <c r="F239" s="10">
-        <v>4347.0</v>
+        <v>4564.8</v>
       </c>
       <c r="G239" s="10">
-        <v>3864.0</v>
+        <v>4057.6</v>
       </c>
       <c r="H239" s="10">
-        <v>3381.0</v>
+        <v>3550.4</v>
       </c>
     </row>
     <row r="240" spans="1:8" outlineLevel="3">
       <c r="A240" s="15">
         <v>20</v>
       </c>
       <c r="B240" s="6" t="s">
         <v>474</v>
       </c>
       <c r="C240" s="7" t="s">
         <v>475</v>
       </c>
       <c r="D240" s="5">
-        <v>21.0</v>
+        <v>17.0</v>
       </c>
       <c r="E240" s="10">
-        <v>4072.0</v>
+        <v>3619.0</v>
       </c>
       <c r="F240" s="10">
         <v>3257.1</v>
       </c>
       <c r="G240" s="10">
         <v>2895.2</v>
       </c>
       <c r="H240" s="10">
         <v>2533.3</v>
       </c>
     </row>
     <row r="241" spans="1:8" outlineLevel="3">
       <c r="A241" s="15">
         <v>21</v>
       </c>
       <c r="B241" s="6" t="s">
         <v>476</v>
       </c>
       <c r="C241" s="7" t="s">
         <v>477</v>
       </c>
       <c r="D241" s="5">
         <v>0.0</v>
       </c>
       <c r="E241" s="10">
-        <v>4797.0</v>
+        <v>5035.0</v>
       </c>
       <c r="F241" s="10">
-        <v>4317.3</v>
+        <v>4531.5</v>
       </c>
       <c r="G241" s="10">
-        <v>3837.6</v>
+        <v>4028.0</v>
       </c>
       <c r="H241" s="10">
-        <v>3357.9</v>
+        <v>3524.5</v>
       </c>
     </row>
     <row r="242" spans="1:8" outlineLevel="3">
       <c r="A242" s="15">
         <v>22</v>
       </c>
       <c r="B242" s="6" t="s">
         <v>478</v>
       </c>
       <c r="C242" s="7" t="s">
         <v>479</v>
       </c>
       <c r="D242" s="5">
-        <v>6.0</v>
+        <v>1.0</v>
       </c>
       <c r="E242" s="10">
-        <v>50889.0</v>
+        <v>47630.0</v>
       </c>
       <c r="F242" s="10">
-        <v>45800.1</v>
+        <v>42867.0</v>
       </c>
       <c r="G242" s="10">
-        <v>40711.2</v>
+        <v>38104.0</v>
       </c>
       <c r="H242" s="10">
-        <v>35622.3</v>
+        <v>33341.0</v>
       </c>
     </row>
     <row r="243" spans="1:8" outlineLevel="3">
       <c r="A243" s="15">
         <v>23</v>
       </c>
       <c r="B243" s="6" t="s">
         <v>480</v>
       </c>
       <c r="C243" s="7" t="s">
         <v>481</v>
       </c>
       <c r="D243" s="5">
         <v>0.0</v>
       </c>
       <c r="E243" s="10">
         <v>170214.0</v>
       </c>
       <c r="F243" s="10">
         <v>153192.6</v>
       </c>
       <c r="G243" s="10">
         <v>136171.2</v>
       </c>
       <c r="H243" s="10">
         <v>119149.8</v>
       </c>
     </row>
     <row r="244" spans="1:8" outlineLevel="3">
       <c r="A244" s="15">
         <v>24</v>
       </c>
       <c r="B244" s="6" t="s">
         <v>482</v>
       </c>
       <c r="C244" s="7" t="s">
         <v>483</v>
       </c>
       <c r="D244" s="5">
         <v>0.0</v>
       </c>
       <c r="E244" s="10">
-        <v>1078966.0</v>
+        <v>1132914.0</v>
       </c>
       <c r="F244" s="10">
-        <v>971069.4</v>
+        <v>1019622.6</v>
       </c>
       <c r="G244" s="10">
-        <v>863172.8</v>
+        <v>906331.2</v>
       </c>
       <c r="H244" s="10">
-        <v>755276.2</v>
+        <v>793039.8</v>
       </c>
     </row>
     <row r="245" spans="1:8" outlineLevel="3">
       <c r="A245" s="15">
         <v>25</v>
       </c>
       <c r="B245" s="6" t="s">
         <v>484</v>
       </c>
       <c r="C245" s="7" t="s">
         <v>485</v>
       </c>
       <c r="D245" s="5">
-        <v>7.0</v>
+        <v>6.0</v>
       </c>
       <c r="E245" s="10">
-        <v>6542.0</v>
+        <v>5763.0</v>
       </c>
       <c r="F245" s="10">
-        <v>5887.8</v>
+        <v>5186.7</v>
       </c>
       <c r="G245" s="10">
-        <v>5233.6</v>
+        <v>4610.4</v>
       </c>
       <c r="H245" s="10">
-        <v>4579.4</v>
+        <v>4034.1</v>
       </c>
     </row>
     <row r="246" spans="1:8" outlineLevel="3">
       <c r="A246" s="15">
         <v>26</v>
       </c>
       <c r="B246" s="6" t="s">
         <v>486</v>
       </c>
       <c r="C246" s="7" t="s">
         <v>487</v>
       </c>
       <c r="D246" s="5">
-        <v>3.0</v>
+        <v>2.0</v>
       </c>
       <c r="E246" s="10">
         <v>8050.0</v>
       </c>
       <c r="F246" s="10">
         <v>7245.0</v>
       </c>
       <c r="G246" s="10">
         <v>6440.0</v>
       </c>
       <c r="H246" s="10">
         <v>5635.0</v>
       </c>
     </row>
     <row r="247" spans="1:8" outlineLevel="3">
       <c r="A247" s="15">
         <v>27</v>
       </c>
       <c r="B247" s="6" t="s">
         <v>488</v>
       </c>
       <c r="C247" s="7" t="s">
         <v>489</v>
       </c>
       <c r="D247" s="5">
         <v>0.0</v>
       </c>
       <c r="E247" s="10">
-        <v>1710740.0</v>
+        <v>1620537.0</v>
       </c>
       <c r="F247" s="10">
-        <v>1539666.0</v>
+        <v>1458483.3</v>
       </c>
       <c r="G247" s="10">
-        <v>1368592.0</v>
+        <v>1296429.6</v>
       </c>
       <c r="H247" s="10">
-        <v>1197518.0</v>
+        <v>1134375.9</v>
       </c>
     </row>
     <row r="248" spans="1:8" outlineLevel="3">
       <c r="A248" s="15">
         <v>28</v>
       </c>
       <c r="B248" s="6" t="s">
         <v>490</v>
       </c>
       <c r="C248" s="7" t="s">
         <v>491</v>
       </c>
       <c r="D248" s="5">
-        <v>8.0</v>
+        <v>12.0</v>
       </c>
       <c r="E248" s="10">
-        <v>10851.0</v>
+        <v>9560.0</v>
       </c>
       <c r="F248" s="10">
         <v>8604.0</v>
       </c>
       <c r="G248" s="10">
         <v>7648.0</v>
       </c>
       <c r="H248" s="10">
         <v>6692.0</v>
       </c>
     </row>
     <row r="249" spans="1:8" outlineLevel="3">
       <c r="A249" s="15">
         <v>29</v>
       </c>
       <c r="B249" s="6" t="s">
         <v>492</v>
       </c>
       <c r="C249" s="7" t="s">
         <v>493</v>
       </c>
       <c r="D249" s="5">
         <v>0.0</v>
       </c>
       <c r="E249" s="10">
-        <v>13334.0</v>
+        <v>14002.0</v>
       </c>
       <c r="F249" s="10">
-        <v>12000.6</v>
+        <v>12601.8</v>
       </c>
       <c r="G249" s="10">
-        <v>10667.2</v>
+        <v>11201.6</v>
       </c>
       <c r="H249" s="10">
-        <v>9333.8</v>
+        <v>9801.4</v>
       </c>
     </row>
     <row r="250" spans="1:8" outlineLevel="3">
       <c r="A250" s="15">
         <v>30</v>
       </c>
       <c r="B250" s="6" t="s">
         <v>494</v>
       </c>
       <c r="C250" s="7" t="s">
         <v>495</v>
       </c>
       <c r="D250" s="5">
-        <v>6.0</v>
+        <v>7.0</v>
       </c>
       <c r="E250" s="10">
-        <v>11413.0</v>
+        <v>10147.0</v>
       </c>
       <c r="F250" s="10">
-        <v>10271.7</v>
+        <v>9132.3</v>
       </c>
       <c r="G250" s="10">
-        <v>9130.4</v>
+        <v>8117.6</v>
       </c>
       <c r="H250" s="10">
-        <v>7989.1</v>
+        <v>7102.9</v>
       </c>
     </row>
     <row r="251" spans="1:8" outlineLevel="3">
       <c r="A251" s="15">
         <v>31</v>
       </c>
       <c r="B251" s="6" t="s">
         <v>496</v>
       </c>
       <c r="C251" s="7" t="s">
         <v>497</v>
       </c>
       <c r="D251" s="5">
         <v>0.0</v>
       </c>
       <c r="E251" s="10">
-        <v>13414.0</v>
+        <v>14083.0</v>
       </c>
       <c r="F251" s="10">
-        <v>12072.6</v>
+        <v>12674.7</v>
       </c>
       <c r="G251" s="10">
-        <v>10731.2</v>
+        <v>11266.4</v>
       </c>
       <c r="H251" s="10">
-        <v>9389.8</v>
+        <v>9858.1</v>
       </c>
     </row>
     <row r="252" spans="1:8" outlineLevel="3">
       <c r="A252" s="15">
         <v>32</v>
       </c>
       <c r="B252" s="6" t="s">
         <v>498</v>
       </c>
       <c r="C252" s="7" t="s">
         <v>499</v>
       </c>
       <c r="D252" s="5">
         <v>4.0</v>
       </c>
       <c r="E252" s="10">
-        <v>79125.0</v>
+        <v>69428.0</v>
       </c>
       <c r="F252" s="10">
-        <v>71212.5</v>
+        <v>62485.2</v>
       </c>
       <c r="G252" s="10">
-        <v>63300.0</v>
+        <v>55542.4</v>
       </c>
       <c r="H252" s="10">
-        <v>55387.5</v>
+        <v>48599.6</v>
       </c>
     </row>
     <row r="253" spans="1:8" outlineLevel="3">
       <c r="A253" s="15">
         <v>33</v>
       </c>
       <c r="B253" s="6" t="s">
         <v>500</v>
       </c>
       <c r="C253" s="7" t="s">
         <v>501</v>
       </c>
       <c r="D253" s="5">
         <v>0.0</v>
       </c>
       <c r="E253" s="10">
-        <v>209476.0</v>
+        <v>0.0</v>
       </c>
       <c r="F253" s="10">
-        <v>188528.4</v>
+        <v>0.0</v>
       </c>
       <c r="G253" s="10">
-        <v>167580.8</v>
+        <v>0.0</v>
       </c>
       <c r="H253" s="10">
-        <v>146633.2</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="254" spans="1:8" outlineLevel="3">
       <c r="A254" s="15">
         <v>34</v>
       </c>
       <c r="B254" s="6" t="s">
         <v>502</v>
       </c>
       <c r="C254" s="7" t="s">
         <v>503</v>
       </c>
       <c r="D254" s="5">
         <v>0.0</v>
       </c>
       <c r="E254" s="10">
-        <v>2176023.0</v>
+        <v>2061289.0</v>
       </c>
       <c r="F254" s="10">
-        <v>1958420.7</v>
+        <v>1855160.1</v>
       </c>
       <c r="G254" s="10">
-        <v>1740818.4</v>
+        <v>1649031.2</v>
       </c>
       <c r="H254" s="10">
-        <v>1523216.1</v>
+        <v>1442902.3</v>
       </c>
     </row>
     <row r="255" spans="1:8" outlineLevel="3">
       <c r="A255" s="15">
         <v>35</v>
       </c>
       <c r="B255" s="6" t="s">
         <v>504</v>
       </c>
       <c r="C255" s="7" t="s">
         <v>505</v>
       </c>
       <c r="D255" s="5">
         <v>0.0</v>
       </c>
       <c r="E255" s="10">
-        <v>2187095.0</v>
+        <v>2071777.0</v>
       </c>
       <c r="F255" s="10">
-        <v>1968385.5</v>
+        <v>1864599.3</v>
       </c>
       <c r="G255" s="10">
-        <v>1749676.0</v>
+        <v>1657421.6</v>
       </c>
       <c r="H255" s="10">
-        <v>1530966.5</v>
+        <v>1450243.9</v>
       </c>
     </row>
     <row r="256" spans="1:8" outlineLevel="3">
       <c r="A256" s="15">
         <v>36</v>
       </c>
       <c r="B256" s="6" t="s">
         <v>506</v>
       </c>
       <c r="C256" s="7" t="s">
         <v>507</v>
       </c>
       <c r="D256" s="5">
         <v>0.0</v>
       </c>
       <c r="E256" s="10">
         <v>188210.0</v>
       </c>
       <c r="F256" s="10">
         <v>169389.0</v>
       </c>
       <c r="G256" s="10">
         <v>150568.0</v>
       </c>
       <c r="H256" s="10">
         <v>131747.0</v>
       </c>
     </row>
     <row r="257" spans="1:8" outlineLevel="3">
       <c r="A257" s="15">
         <v>37</v>
       </c>
       <c r="B257" s="6" t="s">
         <v>508</v>
       </c>
       <c r="C257" s="7" t="s">
         <v>509</v>
       </c>
       <c r="D257" s="5">
         <v>0.0</v>
       </c>
       <c r="E257" s="10">
-        <v>464381.0</v>
+        <v>487601.0</v>
       </c>
       <c r="F257" s="10">
-        <v>417942.9</v>
+        <v>438840.9</v>
       </c>
       <c r="G257" s="10">
-        <v>371504.8</v>
+        <v>390080.8</v>
       </c>
       <c r="H257" s="10">
-        <v>325066.7</v>
+        <v>341320.7</v>
       </c>
     </row>
     <row r="258" spans="1:8" outlineLevel="3">
       <c r="A258" s="15">
         <v>38</v>
       </c>
       <c r="B258" s="6" t="s">
         <v>510</v>
       </c>
       <c r="C258" s="7" t="s">
         <v>511</v>
       </c>
       <c r="D258" s="5">
         <v>5.0</v>
       </c>
       <c r="E258" s="10">
-        <v>2869.0</v>
+        <v>2528.0</v>
       </c>
       <c r="F258" s="10">
-        <v>2582.1</v>
+        <v>2275.2</v>
       </c>
       <c r="G258" s="10">
-        <v>2295.2</v>
+        <v>2022.4</v>
       </c>
       <c r="H258" s="10">
-        <v>2008.3</v>
+        <v>1769.6</v>
       </c>
     </row>
     <row r="259" spans="1:8" outlineLevel="3">
       <c r="A259" s="15">
         <v>39</v>
       </c>
       <c r="B259" s="6" t="s">
         <v>512</v>
       </c>
       <c r="C259" s="7" t="s">
         <v>513</v>
       </c>
       <c r="D259" s="5">
         <v>0.0</v>
       </c>
       <c r="E259" s="10">
-        <v>3493.0</v>
+        <v>3667.0</v>
       </c>
       <c r="F259" s="10">
-        <v>3143.7</v>
+        <v>3300.3</v>
       </c>
       <c r="G259" s="10">
-        <v>2794.4</v>
+        <v>2933.6</v>
       </c>
       <c r="H259" s="10">
-        <v>2445.1</v>
+        <v>2566.9</v>
       </c>
     </row>
     <row r="260" spans="1:8" outlineLevel="3">
       <c r="A260" s="15">
         <v>40</v>
       </c>
       <c r="B260" s="6" t="s">
         <v>514</v>
       </c>
       <c r="C260" s="7" t="s">
         <v>515</v>
       </c>
       <c r="D260" s="5">
         <v>12.0</v>
       </c>
       <c r="E260" s="10">
-        <v>14366.0</v>
+        <v>12656.0</v>
       </c>
       <c r="F260" s="10">
-        <v>12929.4</v>
+        <v>11390.4</v>
       </c>
       <c r="G260" s="10">
-        <v>11492.8</v>
+        <v>10124.8</v>
       </c>
       <c r="H260" s="10">
-        <v>10056.2</v>
+        <v>8859.2</v>
       </c>
     </row>
     <row r="261" spans="1:8" outlineLevel="3">
       <c r="A261" s="15">
         <v>41</v>
       </c>
       <c r="B261" s="6" t="s">
         <v>516</v>
       </c>
       <c r="C261" s="7" t="s">
         <v>517</v>
       </c>
       <c r="D261" s="5">
         <v>0.0</v>
       </c>
       <c r="E261" s="10">
-        <v>17654.0</v>
+        <v>18538.0</v>
       </c>
       <c r="F261" s="10">
-        <v>15888.6</v>
+        <v>16684.2</v>
       </c>
       <c r="G261" s="10">
-        <v>14123.2</v>
+        <v>14830.4</v>
       </c>
       <c r="H261" s="10">
-        <v>12357.8</v>
+        <v>12976.6</v>
       </c>
     </row>
     <row r="262" spans="1:8" outlineLevel="3">
       <c r="A262" s="15">
         <v>42</v>
       </c>
       <c r="B262" s="6" t="s">
         <v>518</v>
       </c>
       <c r="C262" s="7" t="s">
         <v>519</v>
       </c>
       <c r="D262" s="5">
         <v>3.0</v>
       </c>
       <c r="E262" s="10">
-        <v>14403.0</v>
+        <v>12805.0</v>
       </c>
       <c r="F262" s="10">
-        <v>12962.7</v>
+        <v>11524.5</v>
       </c>
       <c r="G262" s="10">
-        <v>11522.4</v>
+        <v>10244.0</v>
       </c>
       <c r="H262" s="10">
-        <v>10082.1</v>
+        <v>8963.5</v>
       </c>
     </row>
     <row r="263" spans="1:8" outlineLevel="3">
       <c r="A263" s="15">
         <v>43</v>
       </c>
       <c r="B263" s="6" t="s">
         <v>520</v>
       </c>
       <c r="C263" s="7" t="s">
         <v>521</v>
       </c>
       <c r="D263" s="5">
         <v>0.0</v>
       </c>
       <c r="E263" s="10">
         <v>17939.0</v>
       </c>
       <c r="F263" s="10">
         <v>16145.1</v>
       </c>
       <c r="G263" s="10">
         <v>14351.2</v>
       </c>
       <c r="H263" s="10">
@@ -9584,89 +9584,89 @@
       </c>
       <c r="E265" s="10">
         <v>0.0</v>
       </c>
       <c r="F265" s="10">
         <v>0.0</v>
       </c>
       <c r="G265" s="10">
         <v>0.0</v>
       </c>
       <c r="H265" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="266" spans="1:8" outlineLevel="3">
       <c r="A266" s="15">
         <v>2</v>
       </c>
       <c r="B266" s="6" t="s">
         <v>524</v>
       </c>
       <c r="C266" s="7" t="s">
         <v>525</v>
       </c>
       <c r="D266" s="5">
-        <v>7.0</v>
+        <v>3.0</v>
       </c>
       <c r="E266" s="10">
-        <v>17277.0</v>
+        <v>14893.0</v>
       </c>
       <c r="F266" s="10">
-        <v>15549.3</v>
+        <v>13403.7</v>
       </c>
       <c r="G266" s="10">
-        <v>13821.6</v>
+        <v>11914.4</v>
       </c>
       <c r="H266" s="10">
-        <v>12093.9</v>
+        <v>10425.1</v>
       </c>
     </row>
     <row r="267" spans="1:8" outlineLevel="3">
       <c r="A267" s="15">
         <v>3</v>
       </c>
       <c r="B267" s="6" t="s">
         <v>526</v>
       </c>
       <c r="C267" s="7" t="s">
         <v>527</v>
       </c>
       <c r="D267" s="5">
-        <v>8.0</v>
+        <v>5.0</v>
       </c>
       <c r="E267" s="10">
-        <v>12686.0</v>
+        <v>13722.0</v>
       </c>
       <c r="F267" s="10">
-        <v>11417.4</v>
+        <v>12349.8</v>
       </c>
       <c r="G267" s="10">
-        <v>10148.8</v>
+        <v>10977.6</v>
       </c>
       <c r="H267" s="10">
-        <v>8880.2</v>
+        <v>9605.4</v>
       </c>
     </row>
     <row r="268" spans="1:8" outlineLevel="3">
       <c r="A268" s="15">
         <v>4</v>
       </c>
       <c r="B268" s="6" t="s">
         <v>528</v>
       </c>
       <c r="C268" s="7" t="s">
         <v>529</v>
       </c>
       <c r="D268" s="5">
         <v>0.0</v>
       </c>
       <c r="E268" s="10">
         <v>0.0</v>
       </c>
       <c r="F268" s="10">
         <v>0.0</v>
       </c>
       <c r="G268" s="10">
         <v>0.0</v>
       </c>
       <c r="H268" s="10">
@@ -9844,427 +9844,427 @@
       </c>
       <c r="E275" s="10">
         <v>0.0</v>
       </c>
       <c r="F275" s="10">
         <v>0.0</v>
       </c>
       <c r="G275" s="10">
         <v>0.0</v>
       </c>
       <c r="H275" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="276" spans="1:8" outlineLevel="3">
       <c r="A276" s="15">
         <v>12</v>
       </c>
       <c r="B276" s="6" t="s">
         <v>544</v>
       </c>
       <c r="C276" s="7" t="s">
         <v>545</v>
       </c>
       <c r="D276" s="5">
-        <v>9.0</v>
+        <v>0.0</v>
       </c>
       <c r="E276" s="10">
-        <v>37042.0</v>
+        <v>31933.0</v>
       </c>
       <c r="F276" s="10">
-        <v>33337.8</v>
+        <v>28739.7</v>
       </c>
       <c r="G276" s="10">
-        <v>29633.6</v>
+        <v>25546.4</v>
       </c>
       <c r="H276" s="10">
-        <v>25929.4</v>
+        <v>22353.1</v>
       </c>
     </row>
     <row r="277" spans="1:8" outlineLevel="3">
       <c r="A277" s="15">
         <v>13</v>
       </c>
       <c r="B277" s="6" t="s">
         <v>546</v>
       </c>
       <c r="C277" s="7" t="s">
         <v>547</v>
       </c>
       <c r="D277" s="5">
         <v>2.0</v>
       </c>
       <c r="E277" s="10">
-        <v>37042.0</v>
+        <v>31933.0</v>
       </c>
       <c r="F277" s="10">
-        <v>33337.8</v>
+        <v>28739.7</v>
       </c>
       <c r="G277" s="10">
-        <v>29633.6</v>
+        <v>25546.4</v>
       </c>
       <c r="H277" s="10">
-        <v>25929.4</v>
+        <v>22353.1</v>
       </c>
     </row>
     <row r="278" spans="1:8" outlineLevel="3">
       <c r="A278" s="15">
         <v>14</v>
       </c>
       <c r="B278" s="6" t="s">
         <v>548</v>
       </c>
       <c r="C278" s="7" t="s">
         <v>549</v>
       </c>
       <c r="D278" s="5">
         <v>0.0</v>
       </c>
       <c r="E278" s="10">
         <v>0.0</v>
       </c>
       <c r="F278" s="10">
         <v>0.0</v>
       </c>
       <c r="G278" s="10">
         <v>0.0</v>
       </c>
       <c r="H278" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="279" spans="1:8" outlineLevel="3">
       <c r="A279" s="15">
         <v>15</v>
       </c>
       <c r="B279" s="6" t="s">
         <v>550</v>
       </c>
       <c r="C279" s="7" t="s">
         <v>551</v>
       </c>
       <c r="D279" s="5">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="E279" s="10">
         <v>5136.0</v>
       </c>
       <c r="F279" s="10">
         <v>4622.4</v>
       </c>
       <c r="G279" s="10">
         <v>4108.8</v>
       </c>
       <c r="H279" s="10">
         <v>3595.2</v>
       </c>
     </row>
     <row r="280" spans="1:8" outlineLevel="3">
       <c r="A280" s="15">
         <v>16</v>
       </c>
       <c r="B280" s="6" t="s">
         <v>552</v>
       </c>
       <c r="C280" s="7" t="s">
         <v>553</v>
       </c>
       <c r="D280" s="5">
         <v>4.0</v>
       </c>
       <c r="E280" s="10">
-        <v>5904.0</v>
+        <v>4427.0</v>
       </c>
       <c r="F280" s="10">
-        <v>5313.6</v>
+        <v>3984.3</v>
       </c>
       <c r="G280" s="10">
-        <v>4723.2</v>
+        <v>3541.6</v>
       </c>
       <c r="H280" s="10">
-        <v>4132.8</v>
+        <v>3098.9</v>
       </c>
     </row>
     <row r="281" spans="1:8" outlineLevel="3">
       <c r="A281" s="15">
         <v>17</v>
       </c>
       <c r="B281" s="6" t="s">
         <v>554</v>
       </c>
       <c r="C281" s="7" t="s">
         <v>555</v>
       </c>
       <c r="D281" s="5">
         <v>0.0</v>
       </c>
       <c r="E281" s="10">
-        <v>41970.0</v>
+        <v>45338.0</v>
       </c>
       <c r="F281" s="10">
-        <v>37773.0</v>
+        <v>40804.2</v>
       </c>
       <c r="G281" s="10">
-        <v>33576.0</v>
+        <v>36270.4</v>
       </c>
       <c r="H281" s="10">
-        <v>29379.0</v>
+        <v>31736.6</v>
       </c>
     </row>
     <row r="282" spans="1:8" outlineLevel="3">
       <c r="A282" s="15">
         <v>18</v>
       </c>
       <c r="B282" s="6" t="s">
         <v>556</v>
       </c>
       <c r="C282" s="7" t="s">
         <v>557</v>
       </c>
       <c r="D282" s="5">
         <v>3.0</v>
       </c>
       <c r="E282" s="10">
-        <v>45338.0</v>
+        <v>39085.0</v>
       </c>
       <c r="F282" s="10">
-        <v>40804.2</v>
+        <v>35176.5</v>
       </c>
       <c r="G282" s="10">
-        <v>36270.4</v>
+        <v>31268.0</v>
       </c>
       <c r="H282" s="10">
-        <v>31736.6</v>
+        <v>27359.5</v>
       </c>
     </row>
     <row r="283" spans="1:8" outlineLevel="3">
       <c r="A283" s="15">
         <v>19</v>
       </c>
       <c r="B283" s="6" t="s">
         <v>558</v>
       </c>
       <c r="C283" s="7" t="s">
         <v>559</v>
       </c>
       <c r="D283" s="5">
         <v>0.0</v>
       </c>
       <c r="E283" s="10">
         <v>0.0</v>
       </c>
       <c r="F283" s="10">
         <v>0.0</v>
       </c>
       <c r="G283" s="10">
         <v>0.0</v>
       </c>
       <c r="H283" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="284" spans="1:8" outlineLevel="3">
       <c r="A284" s="15">
         <v>20</v>
       </c>
       <c r="B284" s="6" t="s">
         <v>560</v>
       </c>
       <c r="C284" s="7" t="s">
         <v>561</v>
       </c>
       <c r="D284" s="5">
-        <v>6.0</v>
+        <v>5.0</v>
       </c>
       <c r="E284" s="10">
-        <v>9451.0</v>
+        <v>8149.0</v>
       </c>
       <c r="F284" s="10">
-        <v>8505.9</v>
+        <v>7334.1</v>
       </c>
       <c r="G284" s="10">
-        <v>7560.8</v>
+        <v>6519.2</v>
       </c>
       <c r="H284" s="10">
-        <v>6615.7</v>
+        <v>5704.3</v>
       </c>
     </row>
     <row r="285" spans="1:8" outlineLevel="3">
       <c r="A285" s="15">
         <v>21</v>
       </c>
       <c r="B285" s="6" t="s">
         <v>562</v>
       </c>
       <c r="C285" s="7" t="s">
         <v>563</v>
       </c>
       <c r="D285" s="5">
-        <v>11.0</v>
+        <v>13.0</v>
       </c>
       <c r="E285" s="10">
-        <v>9451.0</v>
+        <v>8149.0</v>
       </c>
       <c r="F285" s="10">
-        <v>8505.9</v>
+        <v>7334.1</v>
       </c>
       <c r="G285" s="10">
-        <v>7560.8</v>
+        <v>6519.2</v>
       </c>
       <c r="H285" s="10">
-        <v>6615.7</v>
+        <v>5704.3</v>
       </c>
     </row>
     <row r="286" spans="1:8" outlineLevel="3">
       <c r="A286" s="15">
         <v>22</v>
       </c>
       <c r="B286" s="6" t="s">
         <v>564</v>
       </c>
       <c r="C286" s="7" t="s">
         <v>565</v>
       </c>
       <c r="D286" s="5">
         <v>0.0</v>
       </c>
       <c r="E286" s="10">
         <v>0.0</v>
       </c>
       <c r="F286" s="10">
         <v>0.0</v>
       </c>
       <c r="G286" s="10">
         <v>0.0</v>
       </c>
       <c r="H286" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="287" spans="1:8" outlineLevel="3">
       <c r="A287" s="15">
         <v>23</v>
       </c>
       <c r="B287" s="6" t="s">
         <v>566</v>
       </c>
       <c r="C287" s="7" t="s">
         <v>567</v>
       </c>
       <c r="D287" s="5">
-        <v>8.0</v>
+        <v>0.0</v>
       </c>
       <c r="E287" s="10">
-        <v>10320.0</v>
+        <v>7741.0</v>
       </c>
       <c r="F287" s="10">
-        <v>9288.0</v>
+        <v>6966.9</v>
       </c>
       <c r="G287" s="10">
-        <v>8256.0</v>
+        <v>6192.8</v>
       </c>
       <c r="H287" s="10">
-        <v>7224.0</v>
+        <v>5418.7</v>
       </c>
     </row>
     <row r="288" spans="1:8" outlineLevel="3">
       <c r="A288" s="15">
         <v>24</v>
       </c>
       <c r="B288" s="6" t="s">
         <v>568</v>
       </c>
       <c r="C288" s="7" t="s">
         <v>569</v>
       </c>
       <c r="D288" s="5">
         <v>3.0</v>
       </c>
       <c r="E288" s="10">
-        <v>8310.0</v>
+        <v>8978.0</v>
       </c>
       <c r="F288" s="10">
-        <v>7479.0</v>
+        <v>8080.2</v>
       </c>
       <c r="G288" s="10">
-        <v>6648.0</v>
+        <v>7182.4</v>
       </c>
       <c r="H288" s="10">
-        <v>5817.0</v>
+        <v>6284.6</v>
       </c>
     </row>
     <row r="289" spans="1:8" outlineLevel="3">
       <c r="A289" s="15">
         <v>25</v>
       </c>
       <c r="B289" s="6" t="s">
         <v>570</v>
       </c>
       <c r="C289" s="7" t="s">
         <v>571</v>
       </c>
       <c r="D289" s="5">
         <v>0.0</v>
       </c>
       <c r="E289" s="10">
-        <v>64898.0</v>
+        <v>70275.0</v>
       </c>
       <c r="F289" s="10">
-        <v>58408.2</v>
+        <v>63247.5</v>
       </c>
       <c r="G289" s="10">
-        <v>51918.4</v>
+        <v>56220.0</v>
       </c>
       <c r="H289" s="10">
-        <v>45428.6</v>
+        <v>49192.5</v>
       </c>
     </row>
     <row r="290" spans="1:8" outlineLevel="3">
       <c r="A290" s="15">
         <v>26</v>
       </c>
       <c r="B290" s="6" t="s">
         <v>572</v>
       </c>
       <c r="C290" s="7" t="s">
         <v>573</v>
       </c>
       <c r="D290" s="5">
-        <v>10.0</v>
+        <v>9.0</v>
       </c>
       <c r="E290" s="10">
-        <v>70275.0</v>
+        <v>60582.0</v>
       </c>
       <c r="F290" s="10">
-        <v>63247.5</v>
+        <v>54523.8</v>
       </c>
       <c r="G290" s="10">
-        <v>56220.0</v>
+        <v>48465.6</v>
       </c>
       <c r="H290" s="10">
-        <v>49192.5</v>
+        <v>42407.4</v>
       </c>
     </row>
     <row r="291" spans="1:8" outlineLevel="3">
       <c r="A291" s="15">
         <v>27</v>
       </c>
       <c r="B291" s="6" t="s">
         <v>574</v>
       </c>
       <c r="C291" s="7" t="s">
         <v>575</v>
       </c>
       <c r="D291" s="5">
         <v>0.0</v>
       </c>
       <c r="E291" s="10">
         <v>0.0</v>
       </c>
       <c r="F291" s="10">
         <v>0.0</v>
       </c>
       <c r="G291" s="10">
         <v>0.0</v>
       </c>
       <c r="H291" s="10">
@@ -10376,77 +10376,77 @@
       </c>
       <c r="E296" s="10">
         <v>0.0</v>
       </c>
       <c r="F296" s="10">
         <v>0.0</v>
       </c>
       <c r="G296" s="10">
         <v>0.0</v>
       </c>
       <c r="H296" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="297" spans="1:8" outlineLevel="3">
       <c r="A297" s="15">
         <v>2</v>
       </c>
       <c r="B297" s="6" t="s">
         <v>584</v>
       </c>
       <c r="C297" s="7" t="s">
         <v>585</v>
       </c>
       <c r="D297" s="5">
-        <v>7.0</v>
+        <v>5.0</v>
       </c>
       <c r="E297" s="10">
         <v>39398.0</v>
       </c>
       <c r="F297" s="10">
         <v>35458.2</v>
       </c>
       <c r="G297" s="10">
         <v>31518.4</v>
       </c>
       <c r="H297" s="10">
         <v>27578.6</v>
       </c>
     </row>
     <row r="298" spans="1:8" outlineLevel="3">
       <c r="A298" s="15">
         <v>3</v>
       </c>
       <c r="B298" s="6" t="s">
         <v>586</v>
       </c>
       <c r="C298" s="7" t="s">
         <v>587</v>
       </c>
       <c r="D298" s="5">
-        <v>27.0</v>
+        <v>59.0</v>
       </c>
       <c r="E298" s="10">
         <v>6387.0</v>
       </c>
       <c r="F298" s="10">
         <v>5748.3</v>
       </c>
       <c r="G298" s="10">
         <v>5109.6</v>
       </c>
       <c r="H298" s="10">
         <v>4470.9</v>
       </c>
     </row>
     <row r="299" spans="1:8" outlineLevel="3">
       <c r="A299" s="15">
         <v>4</v>
       </c>
       <c r="B299" s="6" t="s">
         <v>588</v>
       </c>
       <c r="C299" s="7" t="s">
         <v>589</v>
       </c>
       <c r="D299" s="5">
@@ -10457,74 +10457,74 @@
       </c>
       <c r="F299" s="10">
         <v>0.0</v>
       </c>
       <c r="G299" s="10">
         <v>0.0</v>
       </c>
       <c r="H299" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="300" spans="1:8" outlineLevel="3">
       <c r="A300" s="15">
         <v>5</v>
       </c>
       <c r="B300" s="6" t="s">
         <v>590</v>
       </c>
       <c r="C300" s="7" t="s">
         <v>591</v>
       </c>
       <c r="D300" s="5">
         <v>0.0</v>
       </c>
       <c r="E300" s="10">
-        <v>156332.0</v>
+        <v>166755.0</v>
       </c>
       <c r="F300" s="10">
-        <v>140698.8</v>
+        <v>150079.5</v>
       </c>
       <c r="G300" s="10">
-        <v>125065.6</v>
+        <v>133404.0</v>
       </c>
       <c r="H300" s="10">
-        <v>109432.4</v>
+        <v>116728.5</v>
       </c>
     </row>
     <row r="301" spans="1:8" outlineLevel="3">
       <c r="A301" s="15">
         <v>6</v>
       </c>
       <c r="B301" s="6" t="s">
         <v>592</v>
       </c>
       <c r="C301" s="7" t="s">
         <v>593</v>
       </c>
       <c r="D301" s="5">
-        <v>7.0</v>
+        <v>4.0</v>
       </c>
       <c r="E301" s="10">
         <v>50616.0</v>
       </c>
       <c r="F301" s="10">
         <v>45554.4</v>
       </c>
       <c r="G301" s="10">
         <v>40492.8</v>
       </c>
       <c r="H301" s="10">
         <v>35431.2</v>
       </c>
     </row>
     <row r="302" spans="1:8" outlineLevel="3">
       <c r="A302" s="15">
         <v>7</v>
       </c>
       <c r="B302" s="6" t="s">
         <v>594</v>
       </c>
       <c r="C302" s="7" t="s">
         <v>595</v>
       </c>
       <c r="D302" s="5">
@@ -10636,63 +10636,63 @@
       </c>
       <c r="E306" s="10">
         <v>0.0</v>
       </c>
       <c r="F306" s="10">
         <v>0.0</v>
       </c>
       <c r="G306" s="10">
         <v>0.0</v>
       </c>
       <c r="H306" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="307" spans="1:8" outlineLevel="3">
       <c r="A307" s="15">
         <v>12</v>
       </c>
       <c r="B307" s="6" t="s">
         <v>604</v>
       </c>
       <c r="C307" s="7" t="s">
         <v>605</v>
       </c>
       <c r="D307" s="5">
-        <v>105.0</v>
+        <v>56.0</v>
       </c>
       <c r="E307" s="10">
-        <v>7499.0</v>
+        <v>8000.0</v>
       </c>
       <c r="F307" s="10">
-        <v>6749.1</v>
+        <v>7200.0</v>
       </c>
       <c r="G307" s="10">
-        <v>5999.2</v>
+        <v>6400.0</v>
       </c>
       <c r="H307" s="10">
-        <v>5249.3</v>
+        <v>5600.0</v>
       </c>
     </row>
     <row r="308" spans="1:8" outlineLevel="3">
       <c r="A308" s="15">
         <v>13</v>
       </c>
       <c r="B308" s="6" t="s">
         <v>606</v>
       </c>
       <c r="C308" s="7" t="s">
         <v>607</v>
       </c>
       <c r="D308" s="5">
         <v>0.0</v>
       </c>
       <c r="E308" s="10">
         <v>0.0</v>
       </c>
       <c r="F308" s="10">
         <v>0.0</v>
       </c>
       <c r="G308" s="10">
         <v>0.0</v>
       </c>
       <c r="H308" s="10">
@@ -10714,63 +10714,63 @@
       </c>
       <c r="E309" s="10">
         <v>194409.0</v>
       </c>
       <c r="F309" s="10">
         <v>174968.1</v>
       </c>
       <c r="G309" s="10">
         <v>155527.2</v>
       </c>
       <c r="H309" s="10">
         <v>136086.3</v>
       </c>
     </row>
     <row r="310" spans="1:8" outlineLevel="3">
       <c r="A310" s="15">
         <v>15</v>
       </c>
       <c r="B310" s="6" t="s">
         <v>610</v>
       </c>
       <c r="C310" s="7" t="s">
         <v>611</v>
       </c>
       <c r="D310" s="5">
-        <v>3.0</v>
+        <v>2.0</v>
       </c>
       <c r="E310" s="10">
-        <v>63237.0</v>
+        <v>67452.0</v>
       </c>
       <c r="F310" s="10">
-        <v>56913.3</v>
+        <v>60706.8</v>
       </c>
       <c r="G310" s="10">
-        <v>50589.6</v>
+        <v>53961.6</v>
       </c>
       <c r="H310" s="10">
-        <v>44265.9</v>
+        <v>47216.4</v>
       </c>
     </row>
     <row r="311" spans="1:8" outlineLevel="3">
       <c r="A311" s="15">
         <v>16</v>
       </c>
       <c r="B311" s="6" t="s">
         <v>612</v>
       </c>
       <c r="C311" s="7" t="s">
         <v>613</v>
       </c>
       <c r="D311" s="5">
         <v>0.0</v>
       </c>
       <c r="E311" s="10">
         <v>0.0</v>
       </c>
       <c r="F311" s="10">
         <v>0.0</v>
       </c>
       <c r="G311" s="10">
         <v>0.0</v>
       </c>
       <c r="H311" s="10">
@@ -10896,129 +10896,129 @@
       </c>
       <c r="E316" s="10">
         <v>0.0</v>
       </c>
       <c r="F316" s="10">
         <v>0.0</v>
       </c>
       <c r="G316" s="10">
         <v>0.0</v>
       </c>
       <c r="H316" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="317" spans="1:8" outlineLevel="3">
       <c r="A317" s="15">
         <v>22</v>
       </c>
       <c r="B317" s="6" t="s">
         <v>624</v>
       </c>
       <c r="C317" s="7" t="s">
         <v>625</v>
       </c>
       <c r="D317" s="5">
-        <v>58.0</v>
+        <v>45.0</v>
       </c>
       <c r="E317" s="10">
         <v>8960.0</v>
       </c>
       <c r="F317" s="10">
         <v>8064.0</v>
       </c>
       <c r="G317" s="10">
         <v>7168.0</v>
       </c>
       <c r="H317" s="10">
         <v>6272.0</v>
       </c>
     </row>
     <row r="318" spans="1:8" outlineLevel="3">
       <c r="A318" s="15">
         <v>23</v>
       </c>
       <c r="B318" s="6" t="s">
         <v>626</v>
       </c>
       <c r="C318" s="7" t="s">
         <v>627</v>
       </c>
       <c r="D318" s="5">
         <v>0.0</v>
       </c>
       <c r="E318" s="10">
-        <v>217734.0</v>
+        <v>232250.0</v>
       </c>
       <c r="F318" s="10">
-        <v>195960.6</v>
+        <v>209025.0</v>
       </c>
       <c r="G318" s="10">
-        <v>174187.2</v>
+        <v>185800.0</v>
       </c>
       <c r="H318" s="10">
-        <v>152413.8</v>
+        <v>162575.0</v>
       </c>
     </row>
     <row r="319" spans="1:8" outlineLevel="3">
       <c r="A319" s="15">
         <v>24</v>
       </c>
       <c r="B319" s="6" t="s">
         <v>628</v>
       </c>
       <c r="C319" s="7" t="s">
         <v>629</v>
       </c>
       <c r="D319" s="5">
         <v>0.0</v>
       </c>
       <c r="E319" s="10">
         <v>0.0</v>
       </c>
       <c r="F319" s="10">
         <v>0.0</v>
       </c>
       <c r="G319" s="10">
         <v>0.0</v>
       </c>
       <c r="H319" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="320" spans="1:8" outlineLevel="3">
       <c r="A320" s="15">
         <v>25</v>
       </c>
       <c r="B320" s="6" t="s">
         <v>630</v>
       </c>
       <c r="C320" s="7" t="s">
         <v>631</v>
       </c>
       <c r="D320" s="5">
-        <v>5.0</v>
+        <v>4.0</v>
       </c>
       <c r="E320" s="10">
         <v>81672.0</v>
       </c>
       <c r="F320" s="10">
         <v>73504.8</v>
       </c>
       <c r="G320" s="10">
         <v>65337.6</v>
       </c>
       <c r="H320" s="10">
         <v>57170.4</v>
       </c>
     </row>
     <row r="321" spans="1:8" outlineLevel="3">
       <c r="A321" s="15">
         <v>26</v>
       </c>
       <c r="B321" s="6" t="s">
         <v>632</v>
       </c>
       <c r="C321" s="7" t="s">
         <v>633</v>
       </c>
       <c r="D321" s="5">
@@ -11130,51 +11130,51 @@
       </c>
       <c r="E325" s="10">
         <v>0.0</v>
       </c>
       <c r="F325" s="10">
         <v>0.0</v>
       </c>
       <c r="G325" s="10">
         <v>0.0</v>
       </c>
       <c r="H325" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="326" spans="1:8" outlineLevel="3">
       <c r="A326" s="15">
         <v>31</v>
       </c>
       <c r="B326" s="6" t="s">
         <v>642</v>
       </c>
       <c r="C326" s="7" t="s">
         <v>643</v>
       </c>
       <c r="D326" s="5">
-        <v>26.0</v>
+        <v>33.0</v>
       </c>
       <c r="E326" s="10">
         <v>12571.0</v>
       </c>
       <c r="F326" s="10">
         <v>11313.9</v>
       </c>
       <c r="G326" s="10">
         <v>10056.8</v>
       </c>
       <c r="H326" s="10">
         <v>8799.7</v>
       </c>
     </row>
     <row r="327" spans="1:8" outlineLevel="3">
       <c r="A327" s="15">
         <v>32</v>
       </c>
       <c r="B327" s="6" t="s">
         <v>644</v>
       </c>
       <c r="C327" s="7" t="s">
         <v>645</v>
       </c>
       <c r="D327" s="5">
@@ -11182,63 +11182,63 @@
       </c>
       <c r="E327" s="10">
         <v>302981.0</v>
       </c>
       <c r="F327" s="10">
         <v>272682.9</v>
       </c>
       <c r="G327" s="10">
         <v>242384.8</v>
       </c>
       <c r="H327" s="10">
         <v>212086.7</v>
       </c>
     </row>
     <row r="328" spans="1:8" outlineLevel="3">
       <c r="A328" s="15">
         <v>33</v>
       </c>
       <c r="B328" s="6" t="s">
         <v>646</v>
       </c>
       <c r="C328" s="7" t="s">
         <v>647</v>
       </c>
       <c r="D328" s="5">
-        <v>11.0</v>
+        <v>25.0</v>
       </c>
       <c r="E328" s="10">
-        <v>19909.0</v>
+        <v>21235.0</v>
       </c>
       <c r="F328" s="10">
-        <v>17918.1</v>
+        <v>19111.5</v>
       </c>
       <c r="G328" s="10">
-        <v>15927.2</v>
+        <v>16988.0</v>
       </c>
       <c r="H328" s="10">
-        <v>13936.3</v>
+        <v>14864.5</v>
       </c>
     </row>
     <row r="329" spans="1:8" outlineLevel="3">
       <c r="A329" s="15">
         <v>34</v>
       </c>
       <c r="B329" s="6" t="s">
         <v>648</v>
       </c>
       <c r="C329" s="7" t="s">
         <v>649</v>
       </c>
       <c r="D329" s="5">
         <v>0.0</v>
       </c>
       <c r="E329" s="10">
         <v>0.0</v>
       </c>
       <c r="F329" s="10">
         <v>0.0</v>
       </c>
       <c r="G329" s="10">
         <v>0.0</v>
       </c>
       <c r="H329" s="10">
@@ -11286,89 +11286,89 @@
       </c>
       <c r="E331" s="10">
         <v>0.0</v>
       </c>
       <c r="F331" s="10">
         <v>0.0</v>
       </c>
       <c r="G331" s="10">
         <v>0.0</v>
       </c>
       <c r="H331" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="332" spans="1:8" outlineLevel="3">
       <c r="A332" s="15">
         <v>37</v>
       </c>
       <c r="B332" s="6" t="s">
         <v>654</v>
       </c>
       <c r="C332" s="7" t="s">
         <v>655</v>
       </c>
       <c r="D332" s="5">
-        <v>73.0</v>
+        <v>47.0</v>
       </c>
       <c r="E332" s="10">
-        <v>5592.0</v>
+        <v>5965.0</v>
       </c>
       <c r="F332" s="10">
-        <v>5032.8</v>
+        <v>5368.5</v>
       </c>
       <c r="G332" s="10">
-        <v>4473.6</v>
+        <v>4772.0</v>
       </c>
       <c r="H332" s="10">
-        <v>3914.4</v>
+        <v>4175.5</v>
       </c>
     </row>
     <row r="333" spans="1:8" outlineLevel="3">
       <c r="A333" s="15">
         <v>38</v>
       </c>
       <c r="B333" s="6" t="s">
         <v>656</v>
       </c>
       <c r="C333" s="7" t="s">
         <v>657</v>
       </c>
       <c r="D333" s="5">
-        <v>17.0</v>
+        <v>6.0</v>
       </c>
       <c r="E333" s="10">
-        <v>25488.0</v>
+        <v>27187.0</v>
       </c>
       <c r="F333" s="10">
-        <v>22939.2</v>
+        <v>24468.3</v>
       </c>
       <c r="G333" s="10">
-        <v>20390.4</v>
+        <v>21749.6</v>
       </c>
       <c r="H333" s="10">
-        <v>17841.6</v>
+        <v>19030.9</v>
       </c>
     </row>
     <row r="334" spans="1:8" outlineLevel="3">
       <c r="A334" s="15">
         <v>39</v>
       </c>
       <c r="B334" s="6" t="s">
         <v>658</v>
       </c>
       <c r="C334" s="7" t="s">
         <v>659</v>
       </c>
       <c r="D334" s="5">
         <v>0.0</v>
       </c>
       <c r="E334" s="10">
         <v>0.0</v>
       </c>
       <c r="F334" s="10">
         <v>0.0</v>
       </c>
       <c r="G334" s="10">
         <v>0.0</v>
       </c>
       <c r="H334" s="10">
@@ -11402,51 +11402,51 @@
       </c>
     </row>
     <row r="336" spans="1:8" outlineLevel="2">
       <c r="A336" s="14" t="s">
         <v>398</v>
       </c>
       <c r="B336" s="4"/>
       <c r="C336" s="4"/>
       <c r="D336" s="4"/>
       <c r="E336" s="9"/>
       <c r="F336" s="9"/>
       <c r="G336" s="9"/>
       <c r="H336" s="9"/>
     </row>
     <row r="337" spans="1:8" outlineLevel="3">
       <c r="A337" s="15">
         <v>1</v>
       </c>
       <c r="B337" s="6" t="s">
         <v>662</v>
       </c>
       <c r="C337" s="7" t="s">
         <v>663</v>
       </c>
       <c r="D337" s="5">
-        <v>2.0</v>
+        <v>7.0</v>
       </c>
       <c r="E337" s="10">
         <v>23568.0</v>
       </c>
       <c r="F337" s="10">
         <v>21211.2</v>
       </c>
       <c r="G337" s="10">
         <v>18854.4</v>
       </c>
       <c r="H337" s="10">
         <v>16497.6</v>
       </c>
     </row>
     <row r="338" spans="1:8" outlineLevel="3">
       <c r="A338" s="15">
         <v>2</v>
       </c>
       <c r="B338" s="6" t="s">
         <v>664</v>
       </c>
       <c r="C338" s="7" t="s">
         <v>665</v>
       </c>
       <c r="D338" s="5">
@@ -11480,337 +11480,337 @@
       </c>
       <c r="E339" s="10">
         <v>282348.0</v>
       </c>
       <c r="F339" s="10">
         <v>254113.2</v>
       </c>
       <c r="G339" s="10">
         <v>225878.4</v>
       </c>
       <c r="H339" s="10">
         <v>197643.6</v>
       </c>
     </row>
     <row r="340" spans="1:8" outlineLevel="3">
       <c r="A340" s="15">
         <v>4</v>
       </c>
       <c r="B340" s="6" t="s">
         <v>668</v>
       </c>
       <c r="C340" s="7" t="s">
         <v>669</v>
       </c>
       <c r="D340" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E340" s="10">
         <v>3787.0</v>
       </c>
       <c r="F340" s="10">
         <v>3408.3</v>
       </c>
       <c r="G340" s="10">
         <v>3029.6</v>
       </c>
       <c r="H340" s="10">
         <v>2650.9</v>
       </c>
     </row>
     <row r="341" spans="1:8" outlineLevel="3">
       <c r="A341" s="15">
         <v>5</v>
       </c>
       <c r="B341" s="6" t="s">
         <v>670</v>
       </c>
       <c r="C341" s="7" t="s">
         <v>671</v>
       </c>
       <c r="D341" s="5">
-        <v>1.0</v>
+        <v>3.0</v>
       </c>
       <c r="E341" s="10">
-        <v>30202.0</v>
+        <v>30299.0</v>
       </c>
       <c r="F341" s="10">
-        <v>27181.8</v>
+        <v>27269.1</v>
       </c>
       <c r="G341" s="10">
-        <v>24161.6</v>
+        <v>24239.2</v>
       </c>
       <c r="H341" s="10">
-        <v>21141.4</v>
+        <v>21209.3</v>
       </c>
     </row>
     <row r="342" spans="1:8" outlineLevel="3">
       <c r="A342" s="15">
         <v>6</v>
       </c>
       <c r="B342" s="6" t="s">
         <v>672</v>
       </c>
       <c r="C342" s="7" t="s">
         <v>673</v>
       </c>
       <c r="D342" s="5">
-        <v>1.0</v>
+        <v>3.0</v>
       </c>
       <c r="E342" s="10">
-        <v>4918.0</v>
+        <v>4934.0</v>
       </c>
       <c r="F342" s="10">
-        <v>4426.2</v>
+        <v>4440.6</v>
       </c>
       <c r="G342" s="10">
-        <v>3934.4</v>
+        <v>3947.2</v>
       </c>
       <c r="H342" s="10">
-        <v>3442.6</v>
+        <v>3453.8</v>
       </c>
     </row>
     <row r="343" spans="1:8" outlineLevel="3">
       <c r="A343" s="15">
         <v>7</v>
       </c>
       <c r="B343" s="6" t="s">
         <v>674</v>
       </c>
       <c r="C343" s="7" t="s">
         <v>675</v>
       </c>
       <c r="D343" s="5">
-        <v>0.0</v>
+        <v>2.0</v>
       </c>
       <c r="E343" s="10">
-        <v>4344.0</v>
+        <v>4358.0</v>
       </c>
       <c r="F343" s="10">
-        <v>3909.6</v>
+        <v>3922.2</v>
       </c>
       <c r="G343" s="10">
-        <v>3475.2</v>
+        <v>3486.4</v>
       </c>
       <c r="H343" s="10">
-        <v>3040.8</v>
+        <v>3050.6</v>
       </c>
     </row>
     <row r="344" spans="1:8" outlineLevel="3">
       <c r="A344" s="15">
         <v>8</v>
       </c>
       <c r="B344" s="6" t="s">
         <v>676</v>
       </c>
       <c r="C344" s="7" t="s">
         <v>677</v>
       </c>
       <c r="D344" s="5">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="E344" s="10">
-        <v>45150.0</v>
+        <v>45298.0</v>
       </c>
       <c r="F344" s="10">
-        <v>40635.0</v>
+        <v>40768.2</v>
       </c>
       <c r="G344" s="10">
-        <v>36120.0</v>
+        <v>36238.4</v>
       </c>
       <c r="H344" s="10">
-        <v>31605.0</v>
+        <v>31708.6</v>
       </c>
     </row>
     <row r="345" spans="1:8" outlineLevel="3">
       <c r="A345" s="15">
         <v>9</v>
       </c>
       <c r="B345" s="6" t="s">
         <v>678</v>
       </c>
       <c r="C345" s="7" t="s">
         <v>679</v>
       </c>
       <c r="D345" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E345" s="10">
         <v>46772.0</v>
       </c>
       <c r="F345" s="10">
         <v>42094.8</v>
       </c>
       <c r="G345" s="10">
         <v>37417.6</v>
       </c>
       <c r="H345" s="10">
         <v>32740.4</v>
       </c>
     </row>
     <row r="346" spans="1:8" outlineLevel="3">
       <c r="A346" s="15">
         <v>10</v>
       </c>
       <c r="B346" s="6" t="s">
         <v>680</v>
       </c>
       <c r="C346" s="7" t="s">
         <v>681</v>
       </c>
       <c r="D346" s="5">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="E346" s="10">
-        <v>4734.0</v>
+        <v>4750.0</v>
       </c>
       <c r="F346" s="10">
-        <v>4260.6</v>
+        <v>4275.0</v>
       </c>
       <c r="G346" s="10">
-        <v>3787.2</v>
+        <v>3800.0</v>
       </c>
       <c r="H346" s="10">
-        <v>3313.8</v>
+        <v>3325.0</v>
       </c>
     </row>
     <row r="347" spans="1:8" outlineLevel="3">
       <c r="A347" s="15">
         <v>11</v>
       </c>
       <c r="B347" s="6" t="s">
         <v>682</v>
       </c>
       <c r="C347" s="7" t="s">
         <v>683</v>
       </c>
       <c r="D347" s="5">
-        <v>2.0</v>
+        <v>4.0</v>
       </c>
       <c r="E347" s="10">
         <v>53031.0</v>
       </c>
       <c r="F347" s="10">
         <v>47727.9</v>
       </c>
       <c r="G347" s="10">
         <v>42424.8</v>
       </c>
       <c r="H347" s="10">
         <v>37121.7</v>
       </c>
     </row>
     <row r="348" spans="1:8" outlineLevel="3">
       <c r="A348" s="15">
         <v>12</v>
       </c>
       <c r="B348" s="6" t="s">
         <v>684</v>
       </c>
       <c r="C348" s="7" t="s">
         <v>685</v>
       </c>
       <c r="D348" s="5">
         <v>1.0</v>
       </c>
       <c r="E348" s="10">
-        <v>52092.0</v>
+        <v>52265.0</v>
       </c>
       <c r="F348" s="10">
-        <v>46882.8</v>
+        <v>47038.5</v>
       </c>
       <c r="G348" s="10">
-        <v>41673.6</v>
+        <v>41812.0</v>
       </c>
       <c r="H348" s="10">
-        <v>36464.4</v>
+        <v>36585.5</v>
       </c>
     </row>
     <row r="349" spans="1:8" outlineLevel="3">
       <c r="A349" s="15">
         <v>13</v>
       </c>
       <c r="B349" s="6" t="s">
         <v>686</v>
       </c>
       <c r="C349" s="7" t="s">
         <v>687</v>
       </c>
       <c r="D349" s="5">
-        <v>5.0</v>
+        <v>3.0</v>
       </c>
       <c r="E349" s="10">
         <v>13315.0</v>
       </c>
       <c r="F349" s="10">
         <v>11983.5</v>
       </c>
       <c r="G349" s="10">
         <v>10652.0</v>
       </c>
       <c r="H349" s="10">
         <v>9320.5</v>
       </c>
     </row>
     <row r="350" spans="1:8" outlineLevel="3">
       <c r="A350" s="15">
         <v>14</v>
       </c>
       <c r="B350" s="6" t="s">
         <v>688</v>
       </c>
       <c r="C350" s="7" t="s">
         <v>689</v>
       </c>
       <c r="D350" s="5">
         <v>2.0</v>
       </c>
       <c r="E350" s="10">
-        <v>13362.0</v>
+        <v>13406.0</v>
       </c>
       <c r="F350" s="10">
-        <v>12025.8</v>
+        <v>12065.4</v>
       </c>
       <c r="G350" s="10">
-        <v>10689.6</v>
+        <v>10724.8</v>
       </c>
       <c r="H350" s="10">
-        <v>9353.4</v>
+        <v>9384.2</v>
       </c>
     </row>
     <row r="351" spans="1:8" outlineLevel="3">
       <c r="A351" s="15">
         <v>15</v>
       </c>
       <c r="B351" s="6" t="s">
         <v>690</v>
       </c>
       <c r="C351" s="7" t="s">
         <v>691</v>
       </c>
       <c r="D351" s="5">
-        <v>2.0</v>
+        <v>3.0</v>
       </c>
       <c r="E351" s="10">
         <v>103845.0</v>
       </c>
       <c r="F351" s="10">
         <v>93460.5</v>
       </c>
       <c r="G351" s="10">
         <v>83076.0</v>
       </c>
       <c r="H351" s="10">
         <v>72691.5</v>
       </c>
     </row>
     <row r="352" spans="1:8" outlineLevel="3">
       <c r="A352" s="15">
         <v>16</v>
       </c>
       <c r="B352" s="6" t="s">
         <v>692</v>
       </c>
       <c r="C352" s="7" t="s">
         <v>693</v>
       </c>
       <c r="D352" s="5">
@@ -11821,112 +11821,112 @@
       </c>
       <c r="F352" s="10">
         <v>142479.0</v>
       </c>
       <c r="G352" s="10">
         <v>126648.0</v>
       </c>
       <c r="H352" s="10">
         <v>110817.0</v>
       </c>
     </row>
     <row r="353" spans="1:8" outlineLevel="3">
       <c r="A353" s="15">
         <v>17</v>
       </c>
       <c r="B353" s="6" t="s">
         <v>694</v>
       </c>
       <c r="C353" s="7" t="s">
         <v>695</v>
       </c>
       <c r="D353" s="5">
         <v>1.0</v>
       </c>
       <c r="E353" s="10">
-        <v>3475.0</v>
+        <v>3488.0</v>
       </c>
       <c r="F353" s="10">
-        <v>3127.5</v>
+        <v>3139.2</v>
       </c>
       <c r="G353" s="10">
-        <v>2780.0</v>
+        <v>2790.4</v>
       </c>
       <c r="H353" s="10">
-        <v>2432.5</v>
+        <v>2441.6</v>
       </c>
     </row>
     <row r="354" spans="1:8" outlineLevel="3">
       <c r="A354" s="15">
         <v>18</v>
       </c>
       <c r="B354" s="6" t="s">
         <v>696</v>
       </c>
       <c r="C354" s="7" t="s">
         <v>697</v>
       </c>
       <c r="D354" s="5">
-        <v>7.0</v>
+        <v>2.0</v>
       </c>
       <c r="E354" s="10">
-        <v>17389.0</v>
+        <v>17446.0</v>
       </c>
       <c r="F354" s="10">
-        <v>15650.1</v>
+        <v>15701.4</v>
       </c>
       <c r="G354" s="10">
-        <v>13911.2</v>
+        <v>13956.8</v>
       </c>
       <c r="H354" s="10">
-        <v>12172.3</v>
+        <v>12212.2</v>
       </c>
     </row>
     <row r="355" spans="1:8" outlineLevel="3">
       <c r="A355" s="15">
         <v>19</v>
       </c>
       <c r="B355" s="6" t="s">
         <v>698</v>
       </c>
       <c r="C355" s="7" t="s">
         <v>699</v>
       </c>
       <c r="D355" s="5">
-        <v>3.0</v>
+        <v>1.0</v>
       </c>
       <c r="E355" s="10">
-        <v>17389.0</v>
+        <v>17446.0</v>
       </c>
       <c r="F355" s="10">
-        <v>15650.1</v>
+        <v>15701.4</v>
       </c>
       <c r="G355" s="10">
-        <v>13911.2</v>
+        <v>13956.8</v>
       </c>
       <c r="H355" s="10">
-        <v>12172.3</v>
+        <v>12212.2</v>
       </c>
     </row>
     <row r="356" spans="1:8" outlineLevel="1">
       <c r="A356" s="13" t="s">
         <v>700</v>
       </c>
       <c r="B356" s="4"/>
       <c r="C356" s="4"/>
       <c r="D356" s="4"/>
       <c r="E356" s="9"/>
       <c r="F356" s="9"/>
       <c r="G356" s="9"/>
       <c r="H356" s="9"/>
     </row>
     <row r="357" spans="1:8" outlineLevel="2">
       <c r="A357" s="15">
         <v>1</v>
       </c>
       <c r="B357" s="6" t="s">
         <v>701</v>
       </c>
       <c r="C357" s="7" t="s">
         <v>702</v>
       </c>
       <c r="D357" s="5">
@@ -12506,51 +12506,51 @@
       </c>
       <c r="E379" s="10">
         <v>0.0</v>
       </c>
       <c r="F379" s="10">
         <v>0.0</v>
       </c>
       <c r="G379" s="10">
         <v>0.0</v>
       </c>
       <c r="H379" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="380" spans="1:8" outlineLevel="2">
       <c r="A380" s="15">
         <v>24</v>
       </c>
       <c r="B380" s="6" t="s">
         <v>747</v>
       </c>
       <c r="C380" s="7" t="s">
         <v>748</v>
       </c>
       <c r="D380" s="5">
-        <v>0.0</v>
+        <v>3.0</v>
       </c>
       <c r="E380" s="10">
         <v>36920.0</v>
       </c>
       <c r="F380" s="10">
         <v>33228.0</v>
       </c>
       <c r="G380" s="10">
         <v>29536.0</v>
       </c>
       <c r="H380" s="10">
         <v>25844.0</v>
       </c>
     </row>
     <row r="381" spans="1:8" outlineLevel="2">
       <c r="A381" s="15">
         <v>25</v>
       </c>
       <c r="B381" s="6" t="s">
         <v>749</v>
       </c>
       <c r="C381" s="7" t="s">
         <v>750</v>
       </c>
       <c r="D381" s="5">
@@ -12584,51 +12584,51 @@
       </c>
       <c r="E382" s="10">
         <v>34309.0</v>
       </c>
       <c r="F382" s="10">
         <v>30878.1</v>
       </c>
       <c r="G382" s="10">
         <v>27447.2</v>
       </c>
       <c r="H382" s="10">
         <v>24016.3</v>
       </c>
     </row>
     <row r="383" spans="1:8" outlineLevel="2">
       <c r="A383" s="15">
         <v>27</v>
       </c>
       <c r="B383" s="6" t="s">
         <v>753</v>
       </c>
       <c r="C383" s="7" t="s">
         <v>754</v>
       </c>
       <c r="D383" s="5">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="E383" s="10">
         <v>25894.0</v>
       </c>
       <c r="F383" s="10">
         <v>23304.6</v>
       </c>
       <c r="G383" s="10">
         <v>20715.2</v>
       </c>
       <c r="H383" s="10">
         <v>18125.8</v>
       </c>
     </row>
     <row r="384" spans="1:8" outlineLevel="2">
       <c r="A384" s="15">
         <v>28</v>
       </c>
       <c r="B384" s="6" t="s">
         <v>755</v>
       </c>
       <c r="C384" s="7" t="s">
         <v>756</v>
       </c>
       <c r="D384" s="5">
@@ -12870,51 +12870,51 @@
       </c>
       <c r="E393" s="10">
         <v>48441.0</v>
       </c>
       <c r="F393" s="10">
         <v>43596.9</v>
       </c>
       <c r="G393" s="10">
         <v>38752.8</v>
       </c>
       <c r="H393" s="10">
         <v>33908.7</v>
       </c>
     </row>
     <row r="394" spans="1:8" outlineLevel="2">
       <c r="A394" s="15">
         <v>38</v>
       </c>
       <c r="B394" s="6" t="s">
         <v>775</v>
       </c>
       <c r="C394" s="7" t="s">
         <v>776</v>
       </c>
       <c r="D394" s="5">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="E394" s="10">
         <v>23118.0</v>
       </c>
       <c r="F394" s="10">
         <v>20806.2</v>
       </c>
       <c r="G394" s="10">
         <v>18494.4</v>
       </c>
       <c r="H394" s="10">
         <v>16182.6</v>
       </c>
     </row>
     <row r="395" spans="1:8" outlineLevel="2">
       <c r="A395" s="15">
         <v>39</v>
       </c>
       <c r="B395" s="6" t="s">
         <v>777</v>
       </c>
       <c r="C395" s="7" t="s">
         <v>778</v>
       </c>
       <c r="D395" s="5">
@@ -13000,36 +13000,36 @@
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Прайс-лист</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>https://gremir.ru/</dc:creator>
+  <dc:creator>http://localhost/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Документ Office 2007 XLSX</dc:title>
-  <dc:description>Этот документ был сгенерирован на сайте https://gremir.ru/</dc:description>
+  <dc:description>Этот документ был сгенерирован на сайте http://localhost/</dc:description>
   <dc:subject>Прайс-лист</dc:subject>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>