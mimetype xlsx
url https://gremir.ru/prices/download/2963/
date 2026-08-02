--- v1 (2026-06-17)
+++ v2 (2026-08-02)
@@ -4884,77 +4884,77 @@
       </c>
     </row>
     <row r="81" spans="1:8" outlineLevel="2">
       <c r="A81" s="14" t="s">
         <v>163</v>
       </c>
       <c r="B81" s="4"/>
       <c r="C81" s="4"/>
       <c r="D81" s="4"/>
       <c r="E81" s="9"/>
       <c r="F81" s="9"/>
       <c r="G81" s="9"/>
       <c r="H81" s="9"/>
     </row>
     <row r="82" spans="1:8" outlineLevel="3">
       <c r="A82" s="15">
         <v>1</v>
       </c>
       <c r="B82" s="6" t="s">
         <v>164</v>
       </c>
       <c r="C82" s="7" t="s">
         <v>165</v>
       </c>
       <c r="D82" s="5">
-        <v>35.0</v>
+        <v>15.0</v>
       </c>
       <c r="E82" s="10">
         <v>13787.0</v>
       </c>
       <c r="F82" s="10">
         <v>12408.3</v>
       </c>
       <c r="G82" s="10">
         <v>11029.6</v>
       </c>
       <c r="H82" s="10">
         <v>9650.9</v>
       </c>
     </row>
     <row r="83" spans="1:8" outlineLevel="3">
       <c r="A83" s="15">
         <v>2</v>
       </c>
       <c r="B83" s="6" t="s">
         <v>166</v>
       </c>
       <c r="C83" s="7" t="s">
         <v>167</v>
       </c>
       <c r="D83" s="5">
-        <v>12.0</v>
+        <v>8.0</v>
       </c>
       <c r="E83" s="10">
         <v>186398.0</v>
       </c>
       <c r="F83" s="10">
         <v>167758.2</v>
       </c>
       <c r="G83" s="10">
         <v>149118.4</v>
       </c>
       <c r="H83" s="10">
         <v>130478.6</v>
       </c>
     </row>
     <row r="84" spans="1:8" outlineLevel="3">
       <c r="A84" s="15">
         <v>3</v>
       </c>
       <c r="B84" s="6" t="s">
         <v>168</v>
       </c>
       <c r="C84" s="7" t="s">
         <v>169</v>
       </c>
       <c r="D84" s="5">
@@ -4962,337 +4962,337 @@
       </c>
       <c r="E84" s="10">
         <v>614784.0</v>
       </c>
       <c r="F84" s="10">
         <v>553305.6</v>
       </c>
       <c r="G84" s="10">
         <v>491827.2</v>
       </c>
       <c r="H84" s="10">
         <v>430348.8</v>
       </c>
     </row>
     <row r="85" spans="1:8" outlineLevel="3">
       <c r="A85" s="15">
         <v>4</v>
       </c>
       <c r="B85" s="6" t="s">
         <v>170</v>
       </c>
       <c r="C85" s="7" t="s">
         <v>171</v>
       </c>
       <c r="D85" s="5">
-        <v>4.0</v>
+        <v>0.0</v>
       </c>
       <c r="E85" s="10">
         <v>4546.0</v>
       </c>
       <c r="F85" s="10">
         <v>4091.4</v>
       </c>
       <c r="G85" s="10">
         <v>3636.8</v>
       </c>
       <c r="H85" s="10">
         <v>3182.2</v>
       </c>
     </row>
     <row r="86" spans="1:8" outlineLevel="3">
       <c r="A86" s="15">
         <v>5</v>
       </c>
       <c r="B86" s="6" t="s">
         <v>172</v>
       </c>
       <c r="C86" s="7" t="s">
         <v>173</v>
       </c>
       <c r="D86" s="5">
-        <v>31.0</v>
+        <v>14.0</v>
       </c>
       <c r="E86" s="10">
-        <v>2678.0</v>
+        <v>2679.0</v>
       </c>
       <c r="F86" s="10">
-        <v>2410.2</v>
+        <v>2411.1</v>
       </c>
       <c r="G86" s="10">
-        <v>2142.4</v>
+        <v>2143.2</v>
       </c>
       <c r="H86" s="10">
-        <v>1874.6</v>
+        <v>1875.3</v>
       </c>
     </row>
     <row r="87" spans="1:8" outlineLevel="3">
       <c r="A87" s="15">
         <v>6</v>
       </c>
       <c r="B87" s="6" t="s">
         <v>174</v>
       </c>
       <c r="C87" s="7" t="s">
         <v>175</v>
       </c>
       <c r="D87" s="5">
-        <v>20.0</v>
+        <v>8.0</v>
       </c>
       <c r="E87" s="10">
         <v>20838.0</v>
       </c>
       <c r="F87" s="10">
         <v>18754.2</v>
       </c>
       <c r="G87" s="10">
         <v>16670.4</v>
       </c>
       <c r="H87" s="10">
         <v>14586.6</v>
       </c>
     </row>
     <row r="88" spans="1:8" outlineLevel="3">
       <c r="A88" s="15">
         <v>7</v>
       </c>
       <c r="B88" s="6" t="s">
         <v>176</v>
       </c>
       <c r="C88" s="7" t="s">
         <v>177</v>
       </c>
       <c r="D88" s="5">
-        <v>3.0</v>
+        <v>4.0</v>
       </c>
       <c r="E88" s="10">
-        <v>649502.0</v>
+        <v>561054.0</v>
       </c>
       <c r="F88" s="10">
-        <v>584551.8</v>
+        <v>504948.6</v>
       </c>
       <c r="G88" s="10">
-        <v>519601.6</v>
+        <v>448843.2</v>
       </c>
       <c r="H88" s="10">
-        <v>454651.4</v>
+        <v>392737.8</v>
       </c>
     </row>
     <row r="89" spans="1:8" outlineLevel="3">
       <c r="A89" s="15">
         <v>8</v>
       </c>
       <c r="B89" s="6" t="s">
         <v>178</v>
       </c>
       <c r="C89" s="7" t="s">
         <v>179</v>
       </c>
       <c r="D89" s="5">
         <v>0.0</v>
       </c>
       <c r="E89" s="10">
         <v>0.0</v>
       </c>
       <c r="F89" s="10">
         <v>0.0</v>
       </c>
       <c r="G89" s="10">
         <v>0.0</v>
       </c>
       <c r="H89" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="90" spans="1:8" outlineLevel="3">
       <c r="A90" s="15">
         <v>9</v>
       </c>
       <c r="B90" s="6" t="s">
         <v>180</v>
       </c>
       <c r="C90" s="7" t="s">
         <v>181</v>
       </c>
       <c r="D90" s="5">
-        <v>13.0</v>
+        <v>0.0</v>
       </c>
       <c r="E90" s="10">
         <v>5466.0</v>
       </c>
       <c r="F90" s="10">
         <v>4919.4</v>
       </c>
       <c r="G90" s="10">
         <v>4372.8</v>
       </c>
       <c r="H90" s="10">
         <v>3826.2</v>
       </c>
     </row>
     <row r="91" spans="1:8" outlineLevel="3">
       <c r="A91" s="15">
         <v>10</v>
       </c>
       <c r="B91" s="6" t="s">
         <v>182</v>
       </c>
       <c r="C91" s="7" t="s">
         <v>183</v>
       </c>
       <c r="D91" s="5">
-        <v>56.0</v>
+        <v>17.0</v>
       </c>
       <c r="E91" s="10">
-        <v>2872.0</v>
+        <v>2871.0</v>
       </c>
       <c r="F91" s="10">
-        <v>2584.8</v>
+        <v>2583.9</v>
       </c>
       <c r="G91" s="10">
-        <v>2297.6</v>
+        <v>2296.8</v>
       </c>
       <c r="H91" s="10">
-        <v>2010.4</v>
+        <v>2009.7</v>
       </c>
     </row>
     <row r="92" spans="1:8" outlineLevel="3">
       <c r="A92" s="15">
         <v>11</v>
       </c>
       <c r="B92" s="6" t="s">
         <v>184</v>
       </c>
       <c r="C92" s="7" t="s">
         <v>185</v>
       </c>
       <c r="D92" s="5">
-        <v>19.0</v>
+        <v>3.0</v>
       </c>
       <c r="E92" s="10">
         <v>38053.0</v>
       </c>
       <c r="F92" s="10">
         <v>34247.7</v>
       </c>
       <c r="G92" s="10">
         <v>30442.4</v>
       </c>
       <c r="H92" s="10">
         <v>26637.1</v>
       </c>
     </row>
     <row r="93" spans="1:8" outlineLevel="3">
       <c r="A93" s="15">
         <v>12</v>
       </c>
       <c r="B93" s="6" t="s">
         <v>186</v>
       </c>
       <c r="C93" s="7" t="s">
         <v>187</v>
       </c>
       <c r="D93" s="5">
         <v>0.0</v>
       </c>
       <c r="E93" s="10">
-        <v>825148.0</v>
+        <v>684269.0</v>
       </c>
       <c r="F93" s="10">
-        <v>742633.2</v>
+        <v>615842.1</v>
       </c>
       <c r="G93" s="10">
-        <v>660118.4</v>
+        <v>547415.2</v>
       </c>
       <c r="H93" s="10">
-        <v>577603.6</v>
+        <v>478988.3</v>
       </c>
     </row>
     <row r="94" spans="1:8" outlineLevel="3">
       <c r="A94" s="15">
         <v>13</v>
       </c>
       <c r="B94" s="6" t="s">
         <v>188</v>
       </c>
       <c r="C94" s="7" t="s">
         <v>189</v>
       </c>
       <c r="D94" s="5">
-        <v>14.0</v>
+        <v>0.0</v>
       </c>
       <c r="E94" s="10">
         <v>5946.0</v>
       </c>
       <c r="F94" s="10">
         <v>5351.4</v>
       </c>
       <c r="G94" s="10">
         <v>4756.8</v>
       </c>
       <c r="H94" s="10">
         <v>4162.2</v>
       </c>
     </row>
     <row r="95" spans="1:8" outlineLevel="3">
       <c r="A95" s="15">
         <v>14</v>
       </c>
       <c r="B95" s="6" t="s">
         <v>190</v>
       </c>
       <c r="C95" s="7" t="s">
         <v>191</v>
       </c>
       <c r="D95" s="5">
-        <v>27.0</v>
+        <v>18.0</v>
       </c>
       <c r="E95" s="10">
         <v>3157.0</v>
       </c>
       <c r="F95" s="10">
         <v>2841.3</v>
       </c>
       <c r="G95" s="10">
         <v>2525.6</v>
       </c>
       <c r="H95" s="10">
         <v>2209.9</v>
       </c>
     </row>
     <row r="96" spans="1:8" outlineLevel="3">
       <c r="A96" s="15">
         <v>15</v>
       </c>
       <c r="B96" s="6" t="s">
         <v>192</v>
       </c>
       <c r="C96" s="7" t="s">
         <v>193</v>
       </c>
       <c r="D96" s="5">
-        <v>20.0</v>
+        <v>9.0</v>
       </c>
       <c r="E96" s="10">
         <v>41594.0</v>
       </c>
       <c r="F96" s="10">
         <v>37434.6</v>
       </c>
       <c r="G96" s="10">
         <v>33275.2</v>
       </c>
       <c r="H96" s="10">
         <v>29115.8</v>
       </c>
     </row>
     <row r="97" spans="1:8" outlineLevel="3">
       <c r="A97" s="15">
         <v>16</v>
       </c>
       <c r="B97" s="6" t="s">
         <v>194</v>
       </c>
       <c r="C97" s="7" t="s">
         <v>195</v>
       </c>
       <c r="D97" s="5">
@@ -5326,207 +5326,207 @@
       </c>
       <c r="E98" s="10">
         <v>1046072.0</v>
       </c>
       <c r="F98" s="10">
         <v>941464.8</v>
       </c>
       <c r="G98" s="10">
         <v>836857.6</v>
       </c>
       <c r="H98" s="10">
         <v>732250.4</v>
       </c>
     </row>
     <row r="99" spans="1:8" outlineLevel="3">
       <c r="A99" s="15">
         <v>18</v>
       </c>
       <c r="B99" s="6" t="s">
         <v>198</v>
       </c>
       <c r="C99" s="7" t="s">
         <v>199</v>
       </c>
       <c r="D99" s="5">
-        <v>5.0</v>
+        <v>0.0</v>
       </c>
       <c r="E99" s="10">
         <v>8606.0</v>
       </c>
       <c r="F99" s="10">
         <v>7745.4</v>
       </c>
       <c r="G99" s="10">
         <v>6884.8</v>
       </c>
       <c r="H99" s="10">
         <v>6024.2</v>
       </c>
     </row>
     <row r="100" spans="1:8" outlineLevel="3">
       <c r="A100" s="15">
         <v>19</v>
       </c>
       <c r="B100" s="6" t="s">
         <v>200</v>
       </c>
       <c r="C100" s="7" t="s">
         <v>201</v>
       </c>
       <c r="D100" s="5">
-        <v>40.0</v>
+        <v>11.0</v>
       </c>
       <c r="E100" s="10">
-        <v>5602.0</v>
+        <v>5601.0</v>
       </c>
       <c r="F100" s="10">
-        <v>5041.8</v>
+        <v>5040.9</v>
       </c>
       <c r="G100" s="10">
-        <v>4481.6</v>
+        <v>4480.8</v>
       </c>
       <c r="H100" s="10">
-        <v>3921.4</v>
+        <v>3920.7</v>
       </c>
     </row>
     <row r="101" spans="1:8" outlineLevel="3">
       <c r="A101" s="15">
         <v>20</v>
       </c>
       <c r="B101" s="6" t="s">
         <v>202</v>
       </c>
       <c r="C101" s="7" t="s">
         <v>203</v>
       </c>
       <c r="D101" s="5">
         <v>0.0</v>
       </c>
       <c r="E101" s="10">
-        <v>1513180.0</v>
+        <v>1657311.0</v>
       </c>
       <c r="F101" s="10">
-        <v>1361862.0</v>
+        <v>1491579.9</v>
       </c>
       <c r="G101" s="10">
-        <v>1210544.0</v>
+        <v>1325848.8</v>
       </c>
       <c r="H101" s="10">
-        <v>1059226.0</v>
+        <v>1160117.7</v>
       </c>
     </row>
     <row r="102" spans="1:8" outlineLevel="3">
       <c r="A102" s="15">
         <v>21</v>
       </c>
       <c r="B102" s="6" t="s">
         <v>204</v>
       </c>
       <c r="C102" s="7" t="s">
         <v>205</v>
       </c>
       <c r="D102" s="5">
-        <v>38.0</v>
+        <v>19.0</v>
       </c>
       <c r="E102" s="10">
         <v>6816.0</v>
       </c>
       <c r="F102" s="10">
         <v>6134.4</v>
       </c>
       <c r="G102" s="10">
         <v>5452.8</v>
       </c>
       <c r="H102" s="10">
         <v>4771.2</v>
       </c>
     </row>
     <row r="103" spans="1:8" outlineLevel="3">
       <c r="A103" s="15">
         <v>22</v>
       </c>
       <c r="B103" s="6" t="s">
         <v>206</v>
       </c>
       <c r="C103" s="7" t="s">
         <v>207</v>
       </c>
       <c r="D103" s="5">
-        <v>16.0</v>
+        <v>7.0</v>
       </c>
       <c r="E103" s="10">
-        <v>73590.0</v>
+        <v>73589.0</v>
       </c>
       <c r="F103" s="10">
-        <v>66231.0</v>
+        <v>66230.1</v>
       </c>
       <c r="G103" s="10">
-        <v>58872.0</v>
+        <v>58871.2</v>
       </c>
       <c r="H103" s="10">
-        <v>51513.0</v>
+        <v>51512.3</v>
       </c>
     </row>
     <row r="104" spans="1:8" outlineLevel="3">
       <c r="A104" s="15">
         <v>23</v>
       </c>
       <c r="B104" s="6" t="s">
         <v>208</v>
       </c>
       <c r="C104" s="7" t="s">
         <v>209</v>
       </c>
       <c r="D104" s="5">
         <v>0.0</v>
       </c>
       <c r="E104" s="10">
-        <v>2056224.0</v>
+        <v>2252080.0</v>
       </c>
       <c r="F104" s="10">
-        <v>1850601.6</v>
+        <v>2026872.0</v>
       </c>
       <c r="G104" s="10">
-        <v>1644979.2</v>
+        <v>1801664.0</v>
       </c>
       <c r="H104" s="10">
-        <v>1439356.8</v>
+        <v>1576456.0</v>
       </c>
     </row>
     <row r="105" spans="1:8" outlineLevel="3">
       <c r="A105" s="15">
         <v>24</v>
       </c>
       <c r="B105" s="6" t="s">
         <v>210</v>
       </c>
       <c r="C105" s="7" t="s">
         <v>211</v>
       </c>
       <c r="D105" s="5">
-        <v>9.0</v>
+        <v>4.0</v>
       </c>
       <c r="E105" s="10">
         <v>137977.0</v>
       </c>
       <c r="F105" s="10">
         <v>124179.3</v>
       </c>
       <c r="G105" s="10">
         <v>110381.6</v>
       </c>
       <c r="H105" s="10">
         <v>96583.9</v>
       </c>
     </row>
     <row r="106" spans="1:8" outlineLevel="3">
       <c r="A106" s="15">
         <v>25</v>
       </c>
       <c r="B106" s="6" t="s">
         <v>212</v>
       </c>
       <c r="C106" s="7" t="s">
         <v>213</v>
       </c>
       <c r="D106" s="5">
@@ -5534,257 +5534,257 @@
       </c>
       <c r="E106" s="10">
         <v>492623.0</v>
       </c>
       <c r="F106" s="10">
         <v>443360.7</v>
       </c>
       <c r="G106" s="10">
         <v>394098.4</v>
       </c>
       <c r="H106" s="10">
         <v>344836.1</v>
       </c>
     </row>
     <row r="107" spans="1:8" outlineLevel="3">
       <c r="A107" s="15">
         <v>26</v>
       </c>
       <c r="B107" s="6" t="s">
         <v>214</v>
       </c>
       <c r="C107" s="7" t="s">
         <v>215</v>
       </c>
       <c r="D107" s="5">
-        <v>9.0</v>
+        <v>0.0</v>
       </c>
       <c r="E107" s="10">
-        <v>3901.0</v>
+        <v>3900.0</v>
       </c>
       <c r="F107" s="10">
-        <v>3510.9</v>
+        <v>3510.0</v>
       </c>
       <c r="G107" s="10">
-        <v>3120.8</v>
+        <v>3120.0</v>
       </c>
       <c r="H107" s="10">
-        <v>2730.7</v>
+        <v>2730.0</v>
       </c>
     </row>
     <row r="108" spans="1:8" outlineLevel="3">
       <c r="A108" s="15">
         <v>27</v>
       </c>
       <c r="B108" s="6" t="s">
         <v>216</v>
       </c>
       <c r="C108" s="7" t="s">
         <v>217</v>
       </c>
       <c r="D108" s="5">
-        <v>35.0</v>
+        <v>8.0</v>
       </c>
       <c r="E108" s="10">
         <v>2458.0</v>
       </c>
       <c r="F108" s="10">
         <v>2212.2</v>
       </c>
       <c r="G108" s="10">
         <v>1966.4</v>
       </c>
       <c r="H108" s="10">
         <v>1720.6</v>
       </c>
     </row>
     <row r="109" spans="1:8" outlineLevel="3">
       <c r="A109" s="15">
         <v>28</v>
       </c>
       <c r="B109" s="6" t="s">
         <v>218</v>
       </c>
       <c r="C109" s="7" t="s">
         <v>219</v>
       </c>
       <c r="D109" s="5">
-        <v>26.0</v>
+        <v>15.0</v>
       </c>
       <c r="E109" s="10">
         <v>9592.0</v>
       </c>
       <c r="F109" s="10">
         <v>8632.8</v>
       </c>
       <c r="G109" s="10">
         <v>7673.6</v>
       </c>
       <c r="H109" s="10">
         <v>6714.4</v>
       </c>
     </row>
     <row r="110" spans="1:8" outlineLevel="2">
       <c r="A110" s="14" t="s">
         <v>220</v>
       </c>
       <c r="B110" s="4"/>
       <c r="C110" s="4"/>
       <c r="D110" s="4"/>
       <c r="E110" s="9"/>
       <c r="F110" s="9"/>
       <c r="G110" s="9"/>
       <c r="H110" s="9"/>
     </row>
     <row r="111" spans="1:8" outlineLevel="3">
       <c r="A111" s="15">
         <v>1</v>
       </c>
       <c r="B111" s="6" t="s">
         <v>221</v>
       </c>
       <c r="C111" s="7" t="s">
         <v>222</v>
       </c>
       <c r="D111" s="5">
-        <v>5.0</v>
+        <v>1.0</v>
       </c>
       <c r="E111" s="10">
-        <v>4981.0</v>
+        <v>4980.0</v>
       </c>
       <c r="F111" s="10">
-        <v>4482.9</v>
+        <v>4482.0</v>
       </c>
       <c r="G111" s="10">
-        <v>3984.8</v>
+        <v>3984.0</v>
       </c>
       <c r="H111" s="10">
-        <v>3486.7</v>
+        <v>3486.0</v>
       </c>
     </row>
     <row r="112" spans="1:8" outlineLevel="3">
       <c r="A112" s="15">
         <v>2</v>
       </c>
       <c r="B112" s="6" t="s">
         <v>223</v>
       </c>
       <c r="C112" s="7" t="s">
         <v>224</v>
       </c>
       <c r="D112" s="5">
-        <v>6.0</v>
+        <v>2.0</v>
       </c>
       <c r="E112" s="10">
-        <v>2461.0</v>
+        <v>2460.0</v>
       </c>
       <c r="F112" s="10">
-        <v>2214.9</v>
+        <v>2214.0</v>
       </c>
       <c r="G112" s="10">
-        <v>1968.8</v>
+        <v>1968.0</v>
       </c>
       <c r="H112" s="10">
-        <v>1722.7</v>
+        <v>1722.0</v>
       </c>
     </row>
     <row r="113" spans="1:8" outlineLevel="3">
       <c r="A113" s="15">
         <v>3</v>
       </c>
       <c r="B113" s="6" t="s">
         <v>225</v>
       </c>
       <c r="C113" s="7" t="s">
         <v>226</v>
       </c>
       <c r="D113" s="5">
-        <v>9.0</v>
+        <v>4.0</v>
       </c>
       <c r="E113" s="10">
         <v>14088.0</v>
       </c>
       <c r="F113" s="10">
         <v>12679.2</v>
       </c>
       <c r="G113" s="10">
         <v>11270.4</v>
       </c>
       <c r="H113" s="10">
         <v>9861.6</v>
       </c>
     </row>
     <row r="114" spans="1:8" outlineLevel="3">
       <c r="A114" s="15">
         <v>4</v>
       </c>
       <c r="B114" s="6" t="s">
         <v>227</v>
       </c>
       <c r="C114" s="7" t="s">
         <v>228</v>
       </c>
       <c r="D114" s="5">
-        <v>9.0</v>
+        <v>5.0</v>
       </c>
       <c r="E114" s="10">
-        <v>5101.0</v>
+        <v>5100.0</v>
       </c>
       <c r="F114" s="10">
-        <v>4590.9</v>
+        <v>4590.0</v>
       </c>
       <c r="G114" s="10">
-        <v>4080.8</v>
+        <v>4080.0</v>
       </c>
       <c r="H114" s="10">
-        <v>3570.7</v>
+        <v>3570.0</v>
       </c>
     </row>
     <row r="115" spans="1:8" outlineLevel="3">
       <c r="A115" s="15">
         <v>5</v>
       </c>
       <c r="B115" s="6" t="s">
         <v>229</v>
       </c>
       <c r="C115" s="7" t="s">
         <v>230</v>
       </c>
       <c r="D115" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E115" s="10">
-        <v>2773.0</v>
+        <v>2772.0</v>
       </c>
       <c r="F115" s="10">
-        <v>2495.7</v>
+        <v>2494.8</v>
       </c>
       <c r="G115" s="10">
-        <v>2218.4</v>
+        <v>2217.6</v>
       </c>
       <c r="H115" s="10">
-        <v>1941.1</v>
+        <v>1940.4</v>
       </c>
     </row>
     <row r="116" spans="1:8" outlineLevel="3">
       <c r="A116" s="15">
         <v>6</v>
       </c>
       <c r="B116" s="6" t="s">
         <v>231</v>
       </c>
       <c r="C116" s="7" t="s">
         <v>232</v>
       </c>
       <c r="D116" s="5">
         <v>0.0</v>
       </c>
       <c r="E116" s="10">
         <v>0.0</v>
       </c>
       <c r="F116" s="10">
         <v>0.0</v>
       </c>
       <c r="G116" s="10">
         <v>0.0</v>
       </c>
       <c r="H116" s="10">
@@ -5806,155 +5806,155 @@
       </c>
       <c r="E117" s="10">
         <v>20309.0</v>
       </c>
       <c r="F117" s="10">
         <v>18278.1</v>
       </c>
       <c r="G117" s="10">
         <v>16247.2</v>
       </c>
       <c r="H117" s="10">
         <v>14216.3</v>
       </c>
     </row>
     <row r="118" spans="1:8" outlineLevel="3">
       <c r="A118" s="15">
         <v>8</v>
       </c>
       <c r="B118" s="6" t="s">
         <v>235</v>
       </c>
       <c r="C118" s="7" t="s">
         <v>236</v>
       </c>
       <c r="D118" s="5">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="E118" s="10">
-        <v>3181.0</v>
+        <v>3180.0</v>
       </c>
       <c r="F118" s="10">
-        <v>2862.9</v>
+        <v>2862.0</v>
       </c>
       <c r="G118" s="10">
-        <v>2544.8</v>
+        <v>2544.0</v>
       </c>
       <c r="H118" s="10">
-        <v>2226.7</v>
+        <v>2226.0</v>
       </c>
     </row>
     <row r="119" spans="1:8" outlineLevel="3">
       <c r="A119" s="15">
         <v>9</v>
       </c>
       <c r="B119" s="6" t="s">
         <v>237</v>
       </c>
       <c r="C119" s="7" t="s">
         <v>238</v>
       </c>
       <c r="D119" s="5">
         <v>0.0</v>
       </c>
       <c r="E119" s="10">
         <v>3411.0</v>
       </c>
       <c r="F119" s="10">
         <v>3069.9</v>
       </c>
       <c r="G119" s="10">
         <v>2728.8</v>
       </c>
       <c r="H119" s="10">
         <v>2387.7</v>
       </c>
     </row>
     <row r="120" spans="1:8" outlineLevel="3">
       <c r="A120" s="15">
         <v>10</v>
       </c>
       <c r="B120" s="6" t="s">
         <v>239</v>
       </c>
       <c r="C120" s="7" t="s">
         <v>240</v>
       </c>
       <c r="D120" s="5">
-        <v>10.0</v>
+        <v>0.0</v>
       </c>
       <c r="E120" s="10">
         <v>32064.0</v>
       </c>
       <c r="F120" s="10">
         <v>28857.6</v>
       </c>
       <c r="G120" s="10">
         <v>25651.2</v>
       </c>
       <c r="H120" s="10">
         <v>22444.8</v>
       </c>
     </row>
     <row r="121" spans="1:8" outlineLevel="3">
       <c r="A121" s="15">
         <v>11</v>
       </c>
       <c r="B121" s="6" t="s">
         <v>241</v>
       </c>
       <c r="C121" s="7" t="s">
         <v>242</v>
       </c>
       <c r="D121" s="5">
-        <v>7.0</v>
+        <v>1.0</v>
       </c>
       <c r="E121" s="10">
-        <v>3781.0</v>
+        <v>3780.0</v>
       </c>
       <c r="F121" s="10">
-        <v>3402.9</v>
+        <v>3402.0</v>
       </c>
       <c r="G121" s="10">
-        <v>3024.8</v>
+        <v>3024.0</v>
       </c>
       <c r="H121" s="10">
-        <v>2646.7</v>
+        <v>2646.0</v>
       </c>
     </row>
     <row r="122" spans="1:8" outlineLevel="3">
       <c r="A122" s="15">
         <v>12</v>
       </c>
       <c r="B122" s="6" t="s">
         <v>243</v>
       </c>
       <c r="C122" s="7" t="s">
         <v>244</v>
       </c>
       <c r="D122" s="5">
-        <v>3.0</v>
+        <v>0.0</v>
       </c>
       <c r="E122" s="10">
         <v>35568.0</v>
       </c>
       <c r="F122" s="10">
         <v>32011.2</v>
       </c>
       <c r="G122" s="10">
         <v>28454.4</v>
       </c>
       <c r="H122" s="10">
         <v>24897.6</v>
       </c>
     </row>
     <row r="123" spans="1:8" outlineLevel="3">
       <c r="A123" s="15">
         <v>13</v>
       </c>
       <c r="B123" s="6" t="s">
         <v>245</v>
       </c>
       <c r="C123" s="7" t="s">
         <v>246</v>
       </c>
       <c r="D123" s="5">
@@ -5962,193 +5962,193 @@
       </c>
       <c r="E123" s="10">
         <v>0.0</v>
       </c>
       <c r="F123" s="10">
         <v>0.0</v>
       </c>
       <c r="G123" s="10">
         <v>0.0</v>
       </c>
       <c r="H123" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="124" spans="1:8" outlineLevel="3">
       <c r="A124" s="15">
         <v>14</v>
       </c>
       <c r="B124" s="6" t="s">
         <v>247</v>
       </c>
       <c r="C124" s="7" t="s">
         <v>248</v>
       </c>
       <c r="D124" s="5">
-        <v>4.0</v>
+        <v>0.0</v>
       </c>
       <c r="E124" s="10">
-        <v>7501.0</v>
+        <v>7500.0</v>
       </c>
       <c r="F124" s="10">
-        <v>6750.9</v>
+        <v>6750.0</v>
       </c>
       <c r="G124" s="10">
-        <v>6000.8</v>
+        <v>6000.0</v>
       </c>
       <c r="H124" s="10">
-        <v>5250.7</v>
+        <v>5250.0</v>
       </c>
     </row>
     <row r="125" spans="1:8" outlineLevel="3">
       <c r="A125" s="15">
         <v>15</v>
       </c>
       <c r="B125" s="6" t="s">
         <v>249</v>
       </c>
       <c r="C125" s="7" t="s">
         <v>250</v>
       </c>
       <c r="D125" s="5">
-        <v>10.0</v>
+        <v>2.0</v>
       </c>
       <c r="E125" s="10">
-        <v>60672.0</v>
+        <v>60671.0</v>
       </c>
       <c r="F125" s="10">
-        <v>54604.8</v>
+        <v>54603.9</v>
       </c>
       <c r="G125" s="10">
-        <v>48537.6</v>
+        <v>48536.8</v>
       </c>
       <c r="H125" s="10">
-        <v>42470.4</v>
+        <v>42469.7</v>
       </c>
     </row>
     <row r="126" spans="1:8" outlineLevel="3">
       <c r="A126" s="15">
         <v>16</v>
       </c>
       <c r="B126" s="6" t="s">
         <v>251</v>
       </c>
       <c r="C126" s="7" t="s">
         <v>252</v>
       </c>
       <c r="D126" s="5">
-        <v>6.0</v>
+        <v>1.0</v>
       </c>
       <c r="E126" s="10">
-        <v>3517.0</v>
+        <v>3516.0</v>
       </c>
       <c r="F126" s="10">
-        <v>3165.3</v>
+        <v>3164.4</v>
       </c>
       <c r="G126" s="10">
-        <v>2813.6</v>
+        <v>2812.8</v>
       </c>
       <c r="H126" s="10">
-        <v>2461.9</v>
+        <v>2461.2</v>
       </c>
     </row>
     <row r="127" spans="1:8" outlineLevel="3">
       <c r="A127" s="15">
         <v>17</v>
       </c>
       <c r="B127" s="6" t="s">
         <v>253</v>
       </c>
       <c r="C127" s="7" t="s">
         <v>254</v>
       </c>
       <c r="D127" s="5">
-        <v>9.0</v>
+        <v>0.0</v>
       </c>
       <c r="E127" s="10">
-        <v>2197.0</v>
+        <v>2196.0</v>
       </c>
       <c r="F127" s="10">
-        <v>1977.3</v>
+        <v>1976.4</v>
       </c>
       <c r="G127" s="10">
-        <v>1757.6</v>
+        <v>1756.8</v>
       </c>
       <c r="H127" s="10">
-        <v>1537.9</v>
+        <v>1537.2</v>
       </c>
     </row>
     <row r="128" spans="1:8" outlineLevel="3">
       <c r="A128" s="15">
         <v>18</v>
       </c>
       <c r="B128" s="6" t="s">
         <v>255</v>
       </c>
       <c r="C128" s="7" t="s">
         <v>256</v>
       </c>
       <c r="D128" s="5">
         <v>0.0</v>
       </c>
       <c r="E128" s="10">
         <v>0.0</v>
       </c>
       <c r="F128" s="10">
         <v>0.0</v>
       </c>
       <c r="G128" s="10">
         <v>0.0</v>
       </c>
       <c r="H128" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="129" spans="1:8" outlineLevel="3">
       <c r="A129" s="15">
         <v>19</v>
       </c>
       <c r="B129" s="6" t="s">
         <v>257</v>
       </c>
       <c r="C129" s="7" t="s">
         <v>258</v>
       </c>
       <c r="D129" s="5">
-        <v>3.0</v>
+        <v>1.0</v>
       </c>
       <c r="E129" s="10">
-        <v>4427.0</v>
+        <v>4428.0</v>
       </c>
       <c r="F129" s="10">
-        <v>3984.3</v>
+        <v>3985.2</v>
       </c>
       <c r="G129" s="10">
-        <v>3541.6</v>
+        <v>3542.4</v>
       </c>
       <c r="H129" s="10">
-        <v>3098.9</v>
+        <v>3099.6</v>
       </c>
     </row>
     <row r="130" spans="1:8" outlineLevel="3">
       <c r="A130" s="15">
         <v>20</v>
       </c>
       <c r="B130" s="6" t="s">
         <v>259</v>
       </c>
       <c r="C130" s="7" t="s">
         <v>260</v>
       </c>
       <c r="D130" s="5">
         <v>0.0</v>
       </c>
       <c r="E130" s="10">
         <v>0.0</v>
       </c>
       <c r="F130" s="10">
         <v>0.0</v>
       </c>
       <c r="G130" s="10">
         <v>0.0</v>
       </c>
       <c r="H130" s="10">
@@ -6182,63 +6182,63 @@
       </c>
       <c r="E132" s="10">
         <v>0.0</v>
       </c>
       <c r="F132" s="10">
         <v>0.0</v>
       </c>
       <c r="G132" s="10">
         <v>0.0</v>
       </c>
       <c r="H132" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="133" spans="1:8" outlineLevel="3">
       <c r="A133" s="15">
         <v>2</v>
       </c>
       <c r="B133" s="6" t="s">
         <v>264</v>
       </c>
       <c r="C133" s="7" t="s">
         <v>265</v>
       </c>
       <c r="D133" s="5">
-        <v>10.0</v>
+        <v>8.0</v>
       </c>
       <c r="E133" s="10">
-        <v>236642.0</v>
+        <v>212977.0</v>
       </c>
       <c r="F133" s="10">
-        <v>212977.8</v>
+        <v>191679.3</v>
       </c>
       <c r="G133" s="10">
-        <v>189313.6</v>
+        <v>170381.6</v>
       </c>
       <c r="H133" s="10">
-        <v>165649.4</v>
+        <v>149083.9</v>
       </c>
     </row>
     <row r="134" spans="1:8" outlineLevel="3">
       <c r="A134" s="15">
         <v>3</v>
       </c>
       <c r="B134" s="6" t="s">
         <v>266</v>
       </c>
       <c r="C134" s="7" t="s">
         <v>267</v>
       </c>
       <c r="D134" s="5">
         <v>0.0</v>
       </c>
       <c r="E134" s="10">
         <v>630646.0</v>
       </c>
       <c r="F134" s="10">
         <v>567581.4</v>
       </c>
       <c r="G134" s="10">
         <v>504516.8</v>
       </c>
       <c r="H134" s="10">
@@ -6260,155 +6260,155 @@
       </c>
       <c r="E135" s="10">
         <v>0.0</v>
       </c>
       <c r="F135" s="10">
         <v>0.0</v>
       </c>
       <c r="G135" s="10">
         <v>0.0</v>
       </c>
       <c r="H135" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="136" spans="1:8" outlineLevel="3">
       <c r="A136" s="15">
         <v>5</v>
       </c>
       <c r="B136" s="6" t="s">
         <v>270</v>
       </c>
       <c r="C136" s="7" t="s">
         <v>271</v>
       </c>
       <c r="D136" s="5">
-        <v>11.0</v>
+        <v>10.0</v>
       </c>
       <c r="E136" s="10">
-        <v>154840.0</v>
+        <v>154841.0</v>
       </c>
       <c r="F136" s="10">
-        <v>139356.0</v>
+        <v>139356.9</v>
       </c>
       <c r="G136" s="10">
-        <v>123872.0</v>
+        <v>123872.8</v>
       </c>
       <c r="H136" s="10">
-        <v>108388.0</v>
+        <v>108388.7</v>
       </c>
     </row>
     <row r="137" spans="1:8" outlineLevel="3">
       <c r="A137" s="15">
         <v>6</v>
       </c>
       <c r="B137" s="6" t="s">
         <v>272</v>
       </c>
       <c r="C137" s="7" t="s">
         <v>273</v>
       </c>
       <c r="D137" s="5">
         <v>0.0</v>
       </c>
       <c r="E137" s="10">
         <v>402464.0</v>
       </c>
       <c r="F137" s="10">
         <v>362217.6</v>
       </c>
       <c r="G137" s="10">
         <v>321971.2</v>
       </c>
       <c r="H137" s="10">
         <v>281724.8</v>
       </c>
     </row>
     <row r="138" spans="1:8" outlineLevel="3">
       <c r="A138" s="15">
         <v>7</v>
       </c>
       <c r="B138" s="6" t="s">
         <v>274</v>
       </c>
       <c r="C138" s="7" t="s">
         <v>275</v>
       </c>
       <c r="D138" s="5">
-        <v>3.0</v>
+        <v>0.0</v>
       </c>
       <c r="E138" s="10">
-        <v>34382.0</v>
+        <v>34383.0</v>
       </c>
       <c r="F138" s="10">
-        <v>30943.8</v>
+        <v>30944.7</v>
       </c>
       <c r="G138" s="10">
-        <v>27505.6</v>
+        <v>27506.4</v>
       </c>
       <c r="H138" s="10">
-        <v>24067.4</v>
+        <v>24068.1</v>
       </c>
     </row>
     <row r="139" spans="1:8" outlineLevel="3">
       <c r="A139" s="15">
         <v>8</v>
       </c>
       <c r="B139" s="6" t="s">
         <v>276</v>
       </c>
       <c r="C139" s="7" t="s">
         <v>277</v>
       </c>
       <c r="D139" s="5">
         <v>0.0</v>
       </c>
       <c r="E139" s="10">
         <v>192911.0</v>
       </c>
       <c r="F139" s="10">
         <v>173619.9</v>
       </c>
       <c r="G139" s="10">
         <v>154328.8</v>
       </c>
       <c r="H139" s="10">
         <v>135037.7</v>
       </c>
     </row>
     <row r="140" spans="1:8" outlineLevel="3">
       <c r="A140" s="15">
         <v>9</v>
       </c>
       <c r="B140" s="6" t="s">
         <v>278</v>
       </c>
       <c r="C140" s="7" t="s">
         <v>279</v>
       </c>
       <c r="D140" s="5">
-        <v>21.0</v>
+        <v>12.0</v>
       </c>
       <c r="E140" s="10">
         <v>24790.0</v>
       </c>
       <c r="F140" s="10">
         <v>22311.0</v>
       </c>
       <c r="G140" s="10">
         <v>19832.0</v>
       </c>
       <c r="H140" s="10">
         <v>17353.0</v>
       </c>
     </row>
     <row r="141" spans="1:8" outlineLevel="3">
       <c r="A141" s="15">
         <v>10</v>
       </c>
       <c r="B141" s="6" t="s">
         <v>280</v>
       </c>
       <c r="C141" s="7" t="s">
         <v>281</v>
       </c>
       <c r="D141" s="5">
@@ -6442,51 +6442,51 @@
       </c>
       <c r="E142" s="10">
         <v>0.0</v>
       </c>
       <c r="F142" s="10">
         <v>0.0</v>
       </c>
       <c r="G142" s="10">
         <v>0.0</v>
       </c>
       <c r="H142" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="143" spans="1:8" outlineLevel="3">
       <c r="A143" s="15">
         <v>12</v>
       </c>
       <c r="B143" s="6" t="s">
         <v>284</v>
       </c>
       <c r="C143" s="7" t="s">
         <v>285</v>
       </c>
       <c r="D143" s="5">
-        <v>158.0</v>
+        <v>111.0</v>
       </c>
       <c r="E143" s="10">
         <v>3571.0</v>
       </c>
       <c r="F143" s="10">
         <v>3213.9</v>
       </c>
       <c r="G143" s="10">
         <v>2856.8</v>
       </c>
       <c r="H143" s="10">
         <v>2499.7</v>
       </c>
     </row>
     <row r="144" spans="1:8" outlineLevel="3">
       <c r="A144" s="15">
         <v>13</v>
       </c>
       <c r="B144" s="6" t="s">
         <v>286</v>
       </c>
       <c r="C144" s="7" t="s">
         <v>287</v>
       </c>
       <c r="D144" s="5">
@@ -6520,77 +6520,77 @@
       </c>
       <c r="E145" s="10">
         <v>0.0</v>
       </c>
       <c r="F145" s="10">
         <v>0.0</v>
       </c>
       <c r="G145" s="10">
         <v>0.0</v>
       </c>
       <c r="H145" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="146" spans="1:8" outlineLevel="3">
       <c r="A146" s="15">
         <v>15</v>
       </c>
       <c r="B146" s="6" t="s">
         <v>290</v>
       </c>
       <c r="C146" s="7" t="s">
         <v>291</v>
       </c>
       <c r="D146" s="5">
-        <v>0.0</v>
+        <v>8.0</v>
       </c>
       <c r="E146" s="10">
         <v>38490.0</v>
       </c>
       <c r="F146" s="10">
         <v>34641.0</v>
       </c>
       <c r="G146" s="10">
         <v>30792.0</v>
       </c>
       <c r="H146" s="10">
         <v>26943.0</v>
       </c>
     </row>
     <row r="147" spans="1:8" outlineLevel="3">
       <c r="A147" s="15">
         <v>16</v>
       </c>
       <c r="B147" s="6" t="s">
         <v>292</v>
       </c>
       <c r="C147" s="7" t="s">
         <v>293</v>
       </c>
       <c r="D147" s="5">
-        <v>10.0</v>
+        <v>9.0</v>
       </c>
       <c r="E147" s="10">
         <v>29958.0</v>
       </c>
       <c r="F147" s="10">
         <v>26962.2</v>
       </c>
       <c r="G147" s="10">
         <v>23966.4</v>
       </c>
       <c r="H147" s="10">
         <v>20970.6</v>
       </c>
     </row>
     <row r="148" spans="1:8" outlineLevel="3">
       <c r="A148" s="15">
         <v>17</v>
       </c>
       <c r="B148" s="6" t="s">
         <v>294</v>
       </c>
       <c r="C148" s="7" t="s">
         <v>295</v>
       </c>
       <c r="D148" s="5">
@@ -6627,74 +6627,74 @@
       </c>
       <c r="F149" s="10">
         <v>0.0</v>
       </c>
       <c r="G149" s="10">
         <v>0.0</v>
       </c>
       <c r="H149" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="150" spans="1:8" outlineLevel="3">
       <c r="A150" s="15">
         <v>19</v>
       </c>
       <c r="B150" s="6" t="s">
         <v>298</v>
       </c>
       <c r="C150" s="7" t="s">
         <v>299</v>
       </c>
       <c r="D150" s="5">
         <v>0.0</v>
       </c>
       <c r="E150" s="10">
-        <v>9493.0</v>
+        <v>10955.0</v>
       </c>
       <c r="F150" s="10">
-        <v>8543.7</v>
+        <v>9859.5</v>
       </c>
       <c r="G150" s="10">
-        <v>7594.4</v>
+        <v>8764.0</v>
       </c>
       <c r="H150" s="10">
-        <v>6645.1</v>
+        <v>7668.5</v>
       </c>
     </row>
     <row r="151" spans="1:8" outlineLevel="3">
       <c r="A151" s="15">
         <v>20</v>
       </c>
       <c r="B151" s="6" t="s">
         <v>300</v>
       </c>
       <c r="C151" s="7" t="s">
         <v>301</v>
       </c>
       <c r="D151" s="5">
-        <v>69.0</v>
+        <v>73.0</v>
       </c>
       <c r="E151" s="10">
         <v>3770.0</v>
       </c>
       <c r="F151" s="10">
         <v>3393.0</v>
       </c>
       <c r="G151" s="10">
         <v>3016.0</v>
       </c>
       <c r="H151" s="10">
         <v>2639.0</v>
       </c>
     </row>
     <row r="152" spans="1:8" outlineLevel="3">
       <c r="A152" s="15">
         <v>21</v>
       </c>
       <c r="B152" s="6" t="s">
         <v>302</v>
       </c>
       <c r="C152" s="7" t="s">
         <v>303</v>
       </c>
       <c r="D152" s="5">
@@ -6702,51 +6702,51 @@
       </c>
       <c r="E152" s="10">
         <v>0.0</v>
       </c>
       <c r="F152" s="10">
         <v>0.0</v>
       </c>
       <c r="G152" s="10">
         <v>0.0</v>
       </c>
       <c r="H152" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="153" spans="1:8" outlineLevel="3">
       <c r="A153" s="15">
         <v>22</v>
       </c>
       <c r="B153" s="6" t="s">
         <v>304</v>
       </c>
       <c r="C153" s="7" t="s">
         <v>305</v>
       </c>
       <c r="D153" s="5">
-        <v>15.0</v>
+        <v>1.0</v>
       </c>
       <c r="E153" s="10">
         <v>46912.0</v>
       </c>
       <c r="F153" s="10">
         <v>42220.8</v>
       </c>
       <c r="G153" s="10">
         <v>37529.6</v>
       </c>
       <c r="H153" s="10">
         <v>32838.4</v>
       </c>
     </row>
     <row r="154" spans="1:8" outlineLevel="3">
       <c r="A154" s="15">
         <v>23</v>
       </c>
       <c r="B154" s="6" t="s">
         <v>306</v>
       </c>
       <c r="C154" s="7" t="s">
         <v>307</v>
       </c>
       <c r="D154" s="5">
@@ -6754,51 +6754,51 @@
       </c>
       <c r="E154" s="10">
         <v>217420.0</v>
       </c>
       <c r="F154" s="10">
         <v>195678.0</v>
       </c>
       <c r="G154" s="10">
         <v>173936.0</v>
       </c>
       <c r="H154" s="10">
         <v>152194.0</v>
       </c>
     </row>
     <row r="155" spans="1:8" outlineLevel="3">
       <c r="A155" s="15">
         <v>24</v>
       </c>
       <c r="B155" s="6" t="s">
         <v>308</v>
       </c>
       <c r="C155" s="7" t="s">
         <v>309</v>
       </c>
       <c r="D155" s="5">
-        <v>13.0</v>
+        <v>11.0</v>
       </c>
       <c r="E155" s="10">
         <v>36218.0</v>
       </c>
       <c r="F155" s="10">
         <v>32596.2</v>
       </c>
       <c r="G155" s="10">
         <v>28974.4</v>
       </c>
       <c r="H155" s="10">
         <v>25352.6</v>
       </c>
     </row>
     <row r="156" spans="1:8" outlineLevel="3">
       <c r="A156" s="15">
         <v>25</v>
       </c>
       <c r="B156" s="6" t="s">
         <v>310</v>
       </c>
       <c r="C156" s="7" t="s">
         <v>311</v>
       </c>
       <c r="D156" s="5">
@@ -6861,86 +6861,86 @@
       </c>
       <c r="F158" s="10">
         <v>0.0</v>
       </c>
       <c r="G158" s="10">
         <v>0.0</v>
       </c>
       <c r="H158" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="159" spans="1:8" outlineLevel="3">
       <c r="A159" s="15">
         <v>28</v>
       </c>
       <c r="B159" s="6" t="s">
         <v>316</v>
       </c>
       <c r="C159" s="7" t="s">
         <v>317</v>
       </c>
       <c r="D159" s="5">
         <v>0.0</v>
       </c>
       <c r="E159" s="10">
-        <v>11083.0</v>
+        <v>12790.0</v>
       </c>
       <c r="F159" s="10">
-        <v>9974.7</v>
+        <v>11511.0</v>
       </c>
       <c r="G159" s="10">
-        <v>8866.4</v>
+        <v>10232.0</v>
       </c>
       <c r="H159" s="10">
-        <v>7758.1</v>
+        <v>8953.0</v>
       </c>
     </row>
     <row r="160" spans="1:8" outlineLevel="3">
       <c r="A160" s="15">
         <v>29</v>
       </c>
       <c r="B160" s="6" t="s">
         <v>318</v>
       </c>
       <c r="C160" s="7" t="s">
         <v>319</v>
       </c>
       <c r="D160" s="5">
-        <v>62.0</v>
+        <v>20.0</v>
       </c>
       <c r="E160" s="10">
-        <v>4275.0</v>
+        <v>4276.0</v>
       </c>
       <c r="F160" s="10">
-        <v>3847.5</v>
+        <v>3848.4</v>
       </c>
       <c r="G160" s="10">
-        <v>3420.0</v>
+        <v>3420.8</v>
       </c>
       <c r="H160" s="10">
-        <v>2992.5</v>
+        <v>2993.2</v>
       </c>
     </row>
     <row r="161" spans="1:8" outlineLevel="3">
       <c r="A161" s="15">
         <v>30</v>
       </c>
       <c r="B161" s="6" t="s">
         <v>320</v>
       </c>
       <c r="C161" s="7" t="s">
         <v>321</v>
       </c>
       <c r="D161" s="5">
         <v>0.0</v>
       </c>
       <c r="E161" s="10">
         <v>0.0</v>
       </c>
       <c r="F161" s="10">
         <v>0.0</v>
       </c>
       <c r="G161" s="10">
         <v>0.0</v>
       </c>
       <c r="H161" s="10">
@@ -6962,51 +6962,51 @@
       </c>
       <c r="E162" s="10">
         <v>0.0</v>
       </c>
       <c r="F162" s="10">
         <v>0.0</v>
       </c>
       <c r="G162" s="10">
         <v>0.0</v>
       </c>
       <c r="H162" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="163" spans="1:8" outlineLevel="3">
       <c r="A163" s="15">
         <v>32</v>
       </c>
       <c r="B163" s="6" t="s">
         <v>324</v>
       </c>
       <c r="C163" s="7" t="s">
         <v>325</v>
       </c>
       <c r="D163" s="5">
-        <v>13.0</v>
+        <v>7.0</v>
       </c>
       <c r="E163" s="10">
         <v>53819.0</v>
       </c>
       <c r="F163" s="10">
         <v>48437.1</v>
       </c>
       <c r="G163" s="10">
         <v>43055.2</v>
       </c>
       <c r="H163" s="10">
         <v>37673.3</v>
       </c>
     </row>
     <row r="164" spans="1:8" outlineLevel="3">
       <c r="A164" s="15">
         <v>33</v>
       </c>
       <c r="B164" s="6" t="s">
         <v>326</v>
       </c>
       <c r="C164" s="7" t="s">
         <v>327</v>
       </c>
       <c r="D164" s="5">
@@ -7014,51 +7014,51 @@
       </c>
       <c r="E164" s="10">
         <v>259763.0</v>
       </c>
       <c r="F164" s="10">
         <v>233786.7</v>
       </c>
       <c r="G164" s="10">
         <v>207810.4</v>
       </c>
       <c r="H164" s="10">
         <v>181834.1</v>
       </c>
     </row>
     <row r="165" spans="1:8" outlineLevel="3">
       <c r="A165" s="15">
         <v>34</v>
       </c>
       <c r="B165" s="6" t="s">
         <v>328</v>
       </c>
       <c r="C165" s="7" t="s">
         <v>329</v>
       </c>
       <c r="D165" s="5">
-        <v>18.0</v>
+        <v>12.0</v>
       </c>
       <c r="E165" s="10">
         <v>46091.0</v>
       </c>
       <c r="F165" s="10">
         <v>41481.9</v>
       </c>
       <c r="G165" s="10">
         <v>36872.8</v>
       </c>
       <c r="H165" s="10">
         <v>32263.7</v>
       </c>
     </row>
     <row r="166" spans="1:8" outlineLevel="3">
       <c r="A166" s="15">
         <v>35</v>
       </c>
       <c r="B166" s="6" t="s">
         <v>330</v>
       </c>
       <c r="C166" s="7" t="s">
         <v>331</v>
       </c>
       <c r="D166" s="5">
@@ -7069,74 +7069,74 @@
       </c>
       <c r="F166" s="10">
         <v>134913.6</v>
       </c>
       <c r="G166" s="10">
         <v>119923.2</v>
       </c>
       <c r="H166" s="10">
         <v>104932.8</v>
       </c>
     </row>
     <row r="167" spans="1:8" outlineLevel="3">
       <c r="A167" s="15">
         <v>36</v>
       </c>
       <c r="B167" s="6" t="s">
         <v>332</v>
       </c>
       <c r="C167" s="7" t="s">
         <v>333</v>
       </c>
       <c r="D167" s="5">
         <v>0.0</v>
       </c>
       <c r="E167" s="10">
-        <v>15291.0</v>
+        <v>17646.0</v>
       </c>
       <c r="F167" s="10">
-        <v>13761.9</v>
+        <v>15881.4</v>
       </c>
       <c r="G167" s="10">
-        <v>12232.8</v>
+        <v>14116.8</v>
       </c>
       <c r="H167" s="10">
-        <v>10703.7</v>
+        <v>12352.2</v>
       </c>
     </row>
     <row r="168" spans="1:8" outlineLevel="3">
       <c r="A168" s="15">
         <v>37</v>
       </c>
       <c r="B168" s="6" t="s">
         <v>334</v>
       </c>
       <c r="C168" s="7" t="s">
         <v>335</v>
       </c>
       <c r="D168" s="5">
-        <v>45.0</v>
+        <v>42.0</v>
       </c>
       <c r="E168" s="10">
         <v>6894.0</v>
       </c>
       <c r="F168" s="10">
         <v>6204.6</v>
       </c>
       <c r="G168" s="10">
         <v>5515.2</v>
       </c>
       <c r="H168" s="10">
         <v>4825.8</v>
       </c>
     </row>
     <row r="169" spans="1:8" outlineLevel="3">
       <c r="A169" s="15">
         <v>38</v>
       </c>
       <c r="B169" s="6" t="s">
         <v>336</v>
       </c>
       <c r="C169" s="7" t="s">
         <v>337</v>
       </c>
       <c r="D169" s="5">
@@ -7196,51 +7196,51 @@
       </c>
       <c r="E171" s="10">
         <v>0.0</v>
       </c>
       <c r="F171" s="10">
         <v>0.0</v>
       </c>
       <c r="G171" s="10">
         <v>0.0</v>
       </c>
       <c r="H171" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="172" spans="1:8" outlineLevel="3">
       <c r="A172" s="15">
         <v>41</v>
       </c>
       <c r="B172" s="6" t="s">
         <v>342</v>
       </c>
       <c r="C172" s="7" t="s">
         <v>343</v>
       </c>
       <c r="D172" s="5">
-        <v>8.0</v>
+        <v>4.0</v>
       </c>
       <c r="E172" s="10">
         <v>76074.0</v>
       </c>
       <c r="F172" s="10">
         <v>68466.6</v>
       </c>
       <c r="G172" s="10">
         <v>60859.2</v>
       </c>
       <c r="H172" s="10">
         <v>53251.8</v>
       </c>
     </row>
     <row r="173" spans="1:8" outlineLevel="3">
       <c r="A173" s="15">
         <v>42</v>
       </c>
       <c r="B173" s="6" t="s">
         <v>344</v>
       </c>
       <c r="C173" s="7" t="s">
         <v>345</v>
       </c>
       <c r="D173" s="5">
@@ -7248,51 +7248,51 @@
       </c>
       <c r="E173" s="10">
         <v>338864.0</v>
       </c>
       <c r="F173" s="10">
         <v>304977.6</v>
       </c>
       <c r="G173" s="10">
         <v>271091.2</v>
       </c>
       <c r="H173" s="10">
         <v>237204.8</v>
       </c>
     </row>
     <row r="174" spans="1:8" outlineLevel="3">
       <c r="A174" s="15">
         <v>43</v>
       </c>
       <c r="B174" s="6" t="s">
         <v>346</v>
       </c>
       <c r="C174" s="7" t="s">
         <v>347</v>
       </c>
       <c r="D174" s="5">
-        <v>12.0</v>
+        <v>3.0</v>
       </c>
       <c r="E174" s="10">
         <v>71099.0</v>
       </c>
       <c r="F174" s="10">
         <v>63989.1</v>
       </c>
       <c r="G174" s="10">
         <v>56879.2</v>
       </c>
       <c r="H174" s="10">
         <v>49769.3</v>
       </c>
     </row>
     <row r="175" spans="1:8" outlineLevel="3">
       <c r="A175" s="15">
         <v>44</v>
       </c>
       <c r="B175" s="6" t="s">
         <v>348</v>
       </c>
       <c r="C175" s="7" t="s">
         <v>349</v>
       </c>
       <c r="D175" s="5">
@@ -7303,152 +7303,152 @@
       </c>
       <c r="F175" s="10">
         <v>163069.2</v>
       </c>
       <c r="G175" s="10">
         <v>144950.4</v>
       </c>
       <c r="H175" s="10">
         <v>126831.6</v>
       </c>
     </row>
     <row r="176" spans="1:8" outlineLevel="3">
       <c r="A176" s="15">
         <v>45</v>
       </c>
       <c r="B176" s="6" t="s">
         <v>350</v>
       </c>
       <c r="C176" s="7" t="s">
         <v>351</v>
       </c>
       <c r="D176" s="5">
         <v>0.0</v>
       </c>
       <c r="E176" s="10">
-        <v>20130.0</v>
+        <v>23227.0</v>
       </c>
       <c r="F176" s="10">
-        <v>18117.0</v>
+        <v>20904.3</v>
       </c>
       <c r="G176" s="10">
-        <v>16104.0</v>
+        <v>18581.6</v>
       </c>
       <c r="H176" s="10">
-        <v>14091.0</v>
+        <v>16258.9</v>
       </c>
     </row>
     <row r="177" spans="1:8" outlineLevel="3">
       <c r="A177" s="15">
         <v>46</v>
       </c>
       <c r="B177" s="6" t="s">
         <v>352</v>
       </c>
       <c r="C177" s="7" t="s">
         <v>353</v>
       </c>
       <c r="D177" s="5">
-        <v>37.0</v>
+        <v>17.0</v>
       </c>
       <c r="E177" s="10">
         <v>8640.0</v>
       </c>
       <c r="F177" s="10">
         <v>7776.0</v>
       </c>
       <c r="G177" s="10">
         <v>6912.0</v>
       </c>
       <c r="H177" s="10">
         <v>6048.0</v>
       </c>
     </row>
     <row r="178" spans="1:8" outlineLevel="3">
       <c r="A178" s="15">
         <v>47</v>
       </c>
       <c r="B178" s="6" t="s">
         <v>354</v>
       </c>
       <c r="C178" s="7" t="s">
         <v>355</v>
       </c>
       <c r="D178" s="5">
-        <v>8.0</v>
+        <v>3.0</v>
       </c>
       <c r="E178" s="10">
-        <v>88565.0</v>
+        <v>88564.0</v>
       </c>
       <c r="F178" s="10">
-        <v>79708.5</v>
+        <v>79707.6</v>
       </c>
       <c r="G178" s="10">
-        <v>70852.0</v>
+        <v>70851.2</v>
       </c>
       <c r="H178" s="10">
-        <v>61995.5</v>
+        <v>61994.8</v>
       </c>
     </row>
     <row r="179" spans="1:8" outlineLevel="3">
       <c r="A179" s="15">
         <v>48</v>
       </c>
       <c r="B179" s="6" t="s">
         <v>356</v>
       </c>
       <c r="C179" s="7" t="s">
         <v>357</v>
       </c>
       <c r="D179" s="5">
         <v>0.0</v>
       </c>
       <c r="E179" s="10">
         <v>421878.0</v>
       </c>
       <c r="F179" s="10">
         <v>379690.2</v>
       </c>
       <c r="G179" s="10">
         <v>337502.4</v>
       </c>
       <c r="H179" s="10">
         <v>295314.6</v>
       </c>
     </row>
     <row r="180" spans="1:8" outlineLevel="3">
       <c r="A180" s="15">
         <v>49</v>
       </c>
       <c r="B180" s="6" t="s">
         <v>358</v>
       </c>
       <c r="C180" s="7" t="s">
         <v>359</v>
       </c>
       <c r="D180" s="5">
-        <v>15.0</v>
+        <v>1.0</v>
       </c>
       <c r="E180" s="10">
         <v>78501.0</v>
       </c>
       <c r="F180" s="10">
         <v>70650.9</v>
       </c>
       <c r="G180" s="10">
         <v>62800.8</v>
       </c>
       <c r="H180" s="10">
         <v>54950.7</v>
       </c>
     </row>
     <row r="181" spans="1:8" outlineLevel="3">
       <c r="A181" s="15">
         <v>50</v>
       </c>
       <c r="B181" s="6" t="s">
         <v>360</v>
       </c>
       <c r="C181" s="7" t="s">
         <v>361</v>
       </c>
       <c r="D181" s="5">
@@ -7508,51 +7508,51 @@
       </c>
       <c r="E183" s="10">
         <v>0.0</v>
       </c>
       <c r="F183" s="10">
         <v>0.0</v>
       </c>
       <c r="G183" s="10">
         <v>0.0</v>
       </c>
       <c r="H183" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="184" spans="1:8" outlineLevel="3">
       <c r="A184" s="15">
         <v>53</v>
       </c>
       <c r="B184" s="6" t="s">
         <v>366</v>
       </c>
       <c r="C184" s="7" t="s">
         <v>367</v>
       </c>
       <c r="D184" s="5">
-        <v>11.0</v>
+        <v>2.0</v>
       </c>
       <c r="E184" s="10">
         <v>104898.0</v>
       </c>
       <c r="F184" s="10">
         <v>94408.2</v>
       </c>
       <c r="G184" s="10">
         <v>83918.4</v>
       </c>
       <c r="H184" s="10">
         <v>73428.6</v>
       </c>
     </row>
     <row r="185" spans="1:8" outlineLevel="3">
       <c r="A185" s="15">
         <v>54</v>
       </c>
       <c r="B185" s="6" t="s">
         <v>368</v>
       </c>
       <c r="C185" s="7" t="s">
         <v>369</v>
       </c>
       <c r="D185" s="5">
@@ -7560,51 +7560,51 @@
       </c>
       <c r="E185" s="10">
         <v>505198.0</v>
       </c>
       <c r="F185" s="10">
         <v>454678.2</v>
       </c>
       <c r="G185" s="10">
         <v>404158.4</v>
       </c>
       <c r="H185" s="10">
         <v>353638.6</v>
       </c>
     </row>
     <row r="186" spans="1:8" outlineLevel="3">
       <c r="A186" s="15">
         <v>55</v>
       </c>
       <c r="B186" s="6" t="s">
         <v>370</v>
       </c>
       <c r="C186" s="7" t="s">
         <v>371</v>
       </c>
       <c r="D186" s="5">
-        <v>16.0</v>
+        <v>5.0</v>
       </c>
       <c r="E186" s="10">
         <v>98087.0</v>
       </c>
       <c r="F186" s="10">
         <v>88278.3</v>
       </c>
       <c r="G186" s="10">
         <v>78469.6</v>
       </c>
       <c r="H186" s="10">
         <v>68660.9</v>
       </c>
     </row>
     <row r="187" spans="1:8" outlineLevel="3">
       <c r="A187" s="15">
         <v>56</v>
       </c>
       <c r="B187" s="6" t="s">
         <v>372</v>
       </c>
       <c r="C187" s="7" t="s">
         <v>373</v>
       </c>
       <c r="D187" s="5">
@@ -7690,181 +7690,181 @@
       </c>
       <c r="E190" s="10">
         <v>0.0</v>
       </c>
       <c r="F190" s="10">
         <v>0.0</v>
       </c>
       <c r="G190" s="10">
         <v>0.0</v>
       </c>
       <c r="H190" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="191" spans="1:8" outlineLevel="3">
       <c r="A191" s="15">
         <v>60</v>
       </c>
       <c r="B191" s="6" t="s">
         <v>380</v>
       </c>
       <c r="C191" s="7" t="s">
         <v>381</v>
       </c>
       <c r="D191" s="5">
-        <v>34.0</v>
+        <v>11.0</v>
       </c>
       <c r="E191" s="10">
         <v>3462.0</v>
       </c>
       <c r="F191" s="10">
         <v>3115.8</v>
       </c>
       <c r="G191" s="10">
         <v>2769.6</v>
       </c>
       <c r="H191" s="10">
         <v>2423.4</v>
       </c>
     </row>
     <row r="192" spans="1:8" outlineLevel="3">
       <c r="A192" s="15">
         <v>61</v>
       </c>
       <c r="B192" s="6" t="s">
         <v>382</v>
       </c>
       <c r="C192" s="7" t="s">
         <v>383</v>
       </c>
       <c r="D192" s="5">
         <v>0.0</v>
       </c>
       <c r="E192" s="10">
-        <v>27539.0</v>
+        <v>31779.0</v>
       </c>
       <c r="F192" s="10">
-        <v>24785.1</v>
+        <v>28601.1</v>
       </c>
       <c r="G192" s="10">
-        <v>22031.2</v>
+        <v>25423.2</v>
       </c>
       <c r="H192" s="10">
-        <v>19277.3</v>
+        <v>22245.3</v>
       </c>
     </row>
     <row r="193" spans="1:8" outlineLevel="3">
       <c r="A193" s="15">
         <v>62</v>
       </c>
       <c r="B193" s="6" t="s">
         <v>384</v>
       </c>
       <c r="C193" s="7" t="s">
         <v>385</v>
       </c>
       <c r="D193" s="5">
-        <v>18.0</v>
+        <v>17.0</v>
       </c>
       <c r="E193" s="10">
         <v>11557.0</v>
       </c>
       <c r="F193" s="10">
         <v>10401.3</v>
       </c>
       <c r="G193" s="10">
         <v>9245.6</v>
       </c>
       <c r="H193" s="10">
         <v>8089.9</v>
       </c>
     </row>
     <row r="194" spans="1:8" outlineLevel="3">
       <c r="A194" s="15">
         <v>63</v>
       </c>
       <c r="B194" s="6" t="s">
         <v>386</v>
       </c>
       <c r="C194" s="7" t="s">
         <v>387</v>
       </c>
       <c r="D194" s="5">
-        <v>9.0</v>
+        <v>4.0</v>
       </c>
       <c r="E194" s="10">
-        <v>170066.0</v>
+        <v>153060.0</v>
       </c>
       <c r="F194" s="10">
-        <v>153059.4</v>
+        <v>137754.0</v>
       </c>
       <c r="G194" s="10">
-        <v>136052.8</v>
+        <v>122448.0</v>
       </c>
       <c r="H194" s="10">
-        <v>119046.2</v>
+        <v>107142.0</v>
       </c>
     </row>
     <row r="195" spans="1:8" outlineLevel="3">
       <c r="A195" s="15">
         <v>64</v>
       </c>
       <c r="B195" s="6" t="s">
         <v>388</v>
       </c>
       <c r="C195" s="7" t="s">
         <v>389</v>
       </c>
       <c r="D195" s="5">
         <v>0.0</v>
       </c>
       <c r="E195" s="10">
         <v>574569.0</v>
       </c>
       <c r="F195" s="10">
         <v>517112.1</v>
       </c>
       <c r="G195" s="10">
         <v>459655.2</v>
       </c>
       <c r="H195" s="10">
         <v>402198.3</v>
       </c>
     </row>
     <row r="196" spans="1:8" outlineLevel="3">
       <c r="A196" s="15">
         <v>65</v>
       </c>
       <c r="B196" s="6" t="s">
         <v>390</v>
       </c>
       <c r="C196" s="7" t="s">
         <v>391</v>
       </c>
       <c r="D196" s="5">
-        <v>12.0</v>
+        <v>6.0</v>
       </c>
       <c r="E196" s="10">
         <v>124897.0</v>
       </c>
       <c r="F196" s="10">
         <v>112407.3</v>
       </c>
       <c r="G196" s="10">
         <v>99917.6</v>
       </c>
       <c r="H196" s="10">
         <v>87427.9</v>
       </c>
     </row>
     <row r="197" spans="1:8" outlineLevel="3">
       <c r="A197" s="15">
         <v>66</v>
       </c>
       <c r="B197" s="6" t="s">
         <v>392</v>
       </c>
       <c r="C197" s="7" t="s">
         <v>393</v>
       </c>
       <c r="D197" s="5">
@@ -7962,181 +7962,181 @@
       </c>
       <c r="E201" s="10">
         <v>0.0</v>
       </c>
       <c r="F201" s="10">
         <v>0.0</v>
       </c>
       <c r="G201" s="10">
         <v>0.0</v>
       </c>
       <c r="H201" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="202" spans="1:8" outlineLevel="3">
       <c r="A202" s="15">
         <v>2</v>
       </c>
       <c r="B202" s="6" t="s">
         <v>401</v>
       </c>
       <c r="C202" s="7" t="s">
         <v>402</v>
       </c>
       <c r="D202" s="5">
-        <v>3.0</v>
+        <v>1.0</v>
       </c>
       <c r="E202" s="10">
         <v>17446.0</v>
       </c>
       <c r="F202" s="10">
         <v>15701.4</v>
       </c>
       <c r="G202" s="10">
         <v>13956.8</v>
       </c>
       <c r="H202" s="10">
         <v>12212.2</v>
       </c>
     </row>
     <row r="203" spans="1:8" outlineLevel="3">
       <c r="A203" s="15">
         <v>3</v>
       </c>
       <c r="B203" s="6" t="s">
         <v>403</v>
       </c>
       <c r="C203" s="7" t="s">
         <v>404</v>
       </c>
       <c r="D203" s="5">
-        <v>2.0</v>
+        <v>4.0</v>
       </c>
       <c r="E203" s="10">
         <v>3458.0</v>
       </c>
       <c r="F203" s="10">
         <v>3112.2</v>
       </c>
       <c r="G203" s="10">
         <v>2766.4</v>
       </c>
       <c r="H203" s="10">
         <v>2420.6</v>
       </c>
     </row>
     <row r="204" spans="1:8" outlineLevel="3">
       <c r="A204" s="15">
         <v>4</v>
       </c>
       <c r="B204" s="6" t="s">
         <v>405</v>
       </c>
       <c r="C204" s="7" t="s">
         <v>406</v>
       </c>
       <c r="D204" s="5">
-        <v>9.0</v>
+        <v>4.0</v>
       </c>
       <c r="E204" s="10">
         <v>28464.0</v>
       </c>
       <c r="F204" s="10">
         <v>25617.6</v>
       </c>
       <c r="G204" s="10">
         <v>22771.2</v>
       </c>
       <c r="H204" s="10">
         <v>19924.8</v>
       </c>
     </row>
     <row r="205" spans="1:8" outlineLevel="3">
       <c r="A205" s="15">
         <v>5</v>
       </c>
       <c r="B205" s="6" t="s">
         <v>407</v>
       </c>
       <c r="C205" s="7" t="s">
         <v>408</v>
       </c>
       <c r="D205" s="5">
-        <v>7.0</v>
+        <v>5.0</v>
       </c>
       <c r="E205" s="10">
         <v>3998.0</v>
       </c>
       <c r="F205" s="10">
         <v>3598.2</v>
       </c>
       <c r="G205" s="10">
         <v>3198.4</v>
       </c>
       <c r="H205" s="10">
         <v>2798.6</v>
       </c>
     </row>
     <row r="206" spans="1:8" outlineLevel="3">
       <c r="A206" s="15">
         <v>6</v>
       </c>
       <c r="B206" s="6" t="s">
         <v>409</v>
       </c>
       <c r="C206" s="7" t="s">
         <v>410</v>
       </c>
       <c r="D206" s="5">
-        <v>4.0</v>
+        <v>2.0</v>
       </c>
       <c r="E206" s="10">
         <v>37646.0</v>
       </c>
       <c r="F206" s="10">
         <v>33881.4</v>
       </c>
       <c r="G206" s="10">
         <v>30116.8</v>
       </c>
       <c r="H206" s="10">
         <v>26352.2</v>
       </c>
     </row>
     <row r="207" spans="1:8" outlineLevel="3">
       <c r="A207" s="15">
         <v>7</v>
       </c>
       <c r="B207" s="6" t="s">
         <v>411</v>
       </c>
       <c r="C207" s="7" t="s">
         <v>412</v>
       </c>
       <c r="D207" s="5">
-        <v>18.0</v>
+        <v>25.0</v>
       </c>
       <c r="E207" s="10">
         <v>4210.0</v>
       </c>
       <c r="F207" s="10">
         <v>3789.0</v>
       </c>
       <c r="G207" s="10">
         <v>3368.0</v>
       </c>
       <c r="H207" s="10">
         <v>2947.0</v>
       </c>
     </row>
     <row r="208" spans="1:8" outlineLevel="3">
       <c r="A208" s="15">
         <v>8</v>
       </c>
       <c r="B208" s="6" t="s">
         <v>413</v>
       </c>
       <c r="C208" s="7" t="s">
         <v>414</v>
       </c>
       <c r="D208" s="5">
@@ -8144,129 +8144,129 @@
       </c>
       <c r="E208" s="10">
         <v>45911.0</v>
       </c>
       <c r="F208" s="10">
         <v>41319.9</v>
       </c>
       <c r="G208" s="10">
         <v>36728.8</v>
       </c>
       <c r="H208" s="10">
         <v>32137.7</v>
       </c>
     </row>
     <row r="209" spans="1:8" outlineLevel="3">
       <c r="A209" s="15">
         <v>9</v>
       </c>
       <c r="B209" s="6" t="s">
         <v>415</v>
       </c>
       <c r="C209" s="7" t="s">
         <v>416</v>
       </c>
       <c r="D209" s="5">
-        <v>19.0</v>
+        <v>17.0</v>
       </c>
       <c r="E209" s="10">
         <v>8629.0</v>
       </c>
       <c r="F209" s="10">
         <v>7766.1</v>
       </c>
       <c r="G209" s="10">
         <v>6903.2</v>
       </c>
       <c r="H209" s="10">
         <v>6040.3</v>
       </c>
     </row>
     <row r="210" spans="1:8" outlineLevel="3">
       <c r="A210" s="15">
         <v>10</v>
       </c>
       <c r="B210" s="6" t="s">
         <v>417</v>
       </c>
       <c r="C210" s="7" t="s">
         <v>418</v>
       </c>
       <c r="D210" s="5">
-        <v>2.0</v>
+        <v>4.0</v>
       </c>
       <c r="E210" s="10">
         <v>3312.0</v>
       </c>
       <c r="F210" s="10">
         <v>2980.8</v>
       </c>
       <c r="G210" s="10">
         <v>2649.6</v>
       </c>
       <c r="H210" s="10">
         <v>2318.4</v>
       </c>
     </row>
     <row r="211" spans="1:8" outlineLevel="3">
       <c r="A211" s="15">
         <v>11</v>
       </c>
       <c r="B211" s="6" t="s">
         <v>419</v>
       </c>
       <c r="C211" s="7" t="s">
         <v>420</v>
       </c>
       <c r="D211" s="5">
-        <v>26.0</v>
+        <v>13.0</v>
       </c>
       <c r="E211" s="10">
         <v>9696.0</v>
       </c>
       <c r="F211" s="10">
         <v>8726.4</v>
       </c>
       <c r="G211" s="10">
         <v>7756.8</v>
       </c>
       <c r="H211" s="10">
         <v>6787.2</v>
       </c>
     </row>
     <row r="212" spans="1:8" outlineLevel="3">
       <c r="A212" s="15">
         <v>12</v>
       </c>
       <c r="B212" s="6" t="s">
         <v>421</v>
       </c>
       <c r="C212" s="7" t="s">
         <v>422</v>
       </c>
       <c r="D212" s="5">
-        <v>13.0</v>
+        <v>5.0</v>
       </c>
       <c r="E212" s="10">
         <v>9334.0</v>
       </c>
       <c r="F212" s="10">
         <v>8400.6</v>
       </c>
       <c r="G212" s="10">
         <v>7467.2</v>
       </c>
       <c r="H212" s="10">
         <v>6533.8</v>
       </c>
     </row>
     <row r="213" spans="1:8" outlineLevel="3">
       <c r="A213" s="15">
         <v>13</v>
       </c>
       <c r="B213" s="6" t="s">
         <v>423</v>
       </c>
       <c r="C213" s="7" t="s">
         <v>424</v>
       </c>
       <c r="D213" s="5">
@@ -8326,51 +8326,51 @@
       </c>
       <c r="E215" s="10">
         <v>139259.0</v>
       </c>
       <c r="F215" s="10">
         <v>125333.1</v>
       </c>
       <c r="G215" s="10">
         <v>111407.2</v>
       </c>
       <c r="H215" s="10">
         <v>97481.3</v>
       </c>
     </row>
     <row r="216" spans="1:8" outlineLevel="3">
       <c r="A216" s="15">
         <v>16</v>
       </c>
       <c r="B216" s="6" t="s">
         <v>429</v>
       </c>
       <c r="C216" s="7" t="s">
         <v>430</v>
       </c>
       <c r="D216" s="5">
-        <v>2.0</v>
+        <v>5.0</v>
       </c>
       <c r="E216" s="10">
         <v>3344.0</v>
       </c>
       <c r="F216" s="10">
         <v>3009.6</v>
       </c>
       <c r="G216" s="10">
         <v>2675.2</v>
       </c>
       <c r="H216" s="10">
         <v>2340.8</v>
       </c>
     </row>
     <row r="217" spans="1:8" outlineLevel="3">
       <c r="A217" s="15">
         <v>17</v>
       </c>
       <c r="B217" s="6" t="s">
         <v>431</v>
       </c>
       <c r="C217" s="7" t="s">
         <v>432</v>
       </c>
       <c r="D217" s="5">
@@ -8378,101 +8378,101 @@
       </c>
       <c r="E217" s="10">
         <v>0.0</v>
       </c>
       <c r="F217" s="10">
         <v>0.0</v>
       </c>
       <c r="G217" s="10">
         <v>0.0</v>
       </c>
       <c r="H217" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="218" spans="1:8" outlineLevel="3">
       <c r="A218" s="15">
         <v>18</v>
       </c>
       <c r="B218" s="6" t="s">
         <v>433</v>
       </c>
       <c r="C218" s="7" t="s">
         <v>434</v>
       </c>
       <c r="D218" s="5">
-        <v>4.0</v>
+        <v>2.0</v>
       </c>
       <c r="E218" s="10">
         <v>14954.0</v>
       </c>
       <c r="F218" s="10">
         <v>13458.6</v>
       </c>
       <c r="G218" s="10">
         <v>11963.2</v>
       </c>
       <c r="H218" s="10">
         <v>10467.8</v>
       </c>
     </row>
     <row r="219" spans="1:8" outlineLevel="1">
       <c r="A219" s="13" t="s">
         <v>435</v>
       </c>
       <c r="B219" s="4"/>
       <c r="C219" s="4"/>
       <c r="D219" s="4"/>
       <c r="E219" s="9"/>
       <c r="F219" s="9"/>
       <c r="G219" s="9"/>
       <c r="H219" s="9"/>
     </row>
     <row r="220" spans="1:8" outlineLevel="2">
       <c r="A220" s="14" t="s">
         <v>163</v>
       </c>
       <c r="B220" s="4"/>
       <c r="C220" s="4"/>
       <c r="D220" s="4"/>
       <c r="E220" s="9"/>
       <c r="F220" s="9"/>
       <c r="G220" s="9"/>
       <c r="H220" s="9"/>
     </row>
     <row r="221" spans="1:8" outlineLevel="3">
       <c r="A221" s="15">
         <v>1</v>
       </c>
       <c r="B221" s="6" t="s">
         <v>436</v>
       </c>
       <c r="C221" s="7" t="s">
         <v>437</v>
       </c>
       <c r="D221" s="5">
-        <v>19.0</v>
+        <v>7.0</v>
       </c>
       <c r="E221" s="10">
         <v>17104.0</v>
       </c>
       <c r="F221" s="10">
         <v>15393.6</v>
       </c>
       <c r="G221" s="10">
         <v>13683.2</v>
       </c>
       <c r="H221" s="10">
         <v>11972.8</v>
       </c>
     </row>
     <row r="222" spans="1:8" outlineLevel="3">
       <c r="A222" s="15">
         <v>2</v>
       </c>
       <c r="B222" s="6" t="s">
         <v>438</v>
       </c>
       <c r="C222" s="7" t="s">
         <v>439</v>
       </c>
       <c r="D222" s="5">
@@ -8480,51 +8480,51 @@
       </c>
       <c r="E222" s="10">
         <v>24819.0</v>
       </c>
       <c r="F222" s="10">
         <v>22337.1</v>
       </c>
       <c r="G222" s="10">
         <v>19855.2</v>
       </c>
       <c r="H222" s="10">
         <v>17373.3</v>
       </c>
     </row>
     <row r="223" spans="1:8" outlineLevel="3">
       <c r="A223" s="15">
         <v>3</v>
       </c>
       <c r="B223" s="6" t="s">
         <v>440</v>
       </c>
       <c r="C223" s="7" t="s">
         <v>441</v>
       </c>
       <c r="D223" s="5">
-        <v>4.0</v>
+        <v>1.0</v>
       </c>
       <c r="E223" s="10">
         <v>17397.0</v>
       </c>
       <c r="F223" s="10">
         <v>15657.3</v>
       </c>
       <c r="G223" s="10">
         <v>13917.6</v>
       </c>
       <c r="H223" s="10">
         <v>12177.9</v>
       </c>
     </row>
     <row r="224" spans="1:8" outlineLevel="3">
       <c r="A224" s="15">
         <v>4</v>
       </c>
       <c r="B224" s="6" t="s">
         <v>442</v>
       </c>
       <c r="C224" s="7" t="s">
         <v>443</v>
       </c>
       <c r="D224" s="5">
@@ -8532,51 +8532,51 @@
       </c>
       <c r="E224" s="10">
         <v>24374.0</v>
       </c>
       <c r="F224" s="10">
         <v>21936.6</v>
       </c>
       <c r="G224" s="10">
         <v>19499.2</v>
       </c>
       <c r="H224" s="10">
         <v>17061.8</v>
       </c>
     </row>
     <row r="225" spans="1:8" outlineLevel="3">
       <c r="A225" s="15">
         <v>5</v>
       </c>
       <c r="B225" s="6" t="s">
         <v>444</v>
       </c>
       <c r="C225" s="7" t="s">
         <v>445</v>
       </c>
       <c r="D225" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E225" s="10">
         <v>290969.0</v>
       </c>
       <c r="F225" s="10">
         <v>261872.1</v>
       </c>
       <c r="G225" s="10">
         <v>232775.2</v>
       </c>
       <c r="H225" s="10">
         <v>203678.3</v>
       </c>
     </row>
     <row r="226" spans="1:8" outlineLevel="3">
       <c r="A226" s="15">
         <v>6</v>
       </c>
       <c r="B226" s="6" t="s">
         <v>446</v>
       </c>
       <c r="C226" s="7" t="s">
         <v>447</v>
       </c>
       <c r="D226" s="5">
@@ -8584,51 +8584,51 @@
       </c>
       <c r="E226" s="10">
         <v>624819.0</v>
       </c>
       <c r="F226" s="10">
         <v>562337.1</v>
       </c>
       <c r="G226" s="10">
         <v>499855.2</v>
       </c>
       <c r="H226" s="10">
         <v>437373.3</v>
       </c>
     </row>
     <row r="227" spans="1:8" outlineLevel="3">
       <c r="A227" s="15">
         <v>7</v>
       </c>
       <c r="B227" s="6" t="s">
         <v>448</v>
       </c>
       <c r="C227" s="7" t="s">
         <v>449</v>
       </c>
       <c r="D227" s="5">
-        <v>11.0</v>
+        <v>3.0</v>
       </c>
       <c r="E227" s="10">
         <v>2750.0</v>
       </c>
       <c r="F227" s="10">
         <v>2475.0</v>
       </c>
       <c r="G227" s="10">
         <v>2200.0</v>
       </c>
       <c r="H227" s="10">
         <v>1925.0</v>
       </c>
     </row>
     <row r="228" spans="1:8" outlineLevel="3">
       <c r="A228" s="15">
         <v>8</v>
       </c>
       <c r="B228" s="6" t="s">
         <v>450</v>
       </c>
       <c r="C228" s="7" t="s">
         <v>451</v>
       </c>
       <c r="D228" s="5">
@@ -8636,51 +8636,51 @@
       </c>
       <c r="E228" s="10">
         <v>3990.0</v>
       </c>
       <c r="F228" s="10">
         <v>3591.0</v>
       </c>
       <c r="G228" s="10">
         <v>3192.0</v>
       </c>
       <c r="H228" s="10">
         <v>2793.0</v>
       </c>
     </row>
     <row r="229" spans="1:8" outlineLevel="3">
       <c r="A229" s="15">
         <v>9</v>
       </c>
       <c r="B229" s="6" t="s">
         <v>452</v>
       </c>
       <c r="C229" s="7" t="s">
         <v>453</v>
       </c>
       <c r="D229" s="5">
-        <v>7.0</v>
+        <v>4.0</v>
       </c>
       <c r="E229" s="10">
         <v>21539.0</v>
       </c>
       <c r="F229" s="10">
         <v>19385.1</v>
       </c>
       <c r="G229" s="10">
         <v>17231.2</v>
       </c>
       <c r="H229" s="10">
         <v>15077.3</v>
       </c>
     </row>
     <row r="230" spans="1:8" outlineLevel="3">
       <c r="A230" s="15">
         <v>10</v>
       </c>
       <c r="B230" s="6" t="s">
         <v>454</v>
       </c>
       <c r="C230" s="7" t="s">
         <v>455</v>
       </c>
       <c r="D230" s="5">
@@ -8691,282 +8691,282 @@
       </c>
       <c r="F230" s="10">
         <v>27069.3</v>
       </c>
       <c r="G230" s="10">
         <v>24061.6</v>
       </c>
       <c r="H230" s="10">
         <v>21053.9</v>
       </c>
     </row>
     <row r="231" spans="1:8" outlineLevel="3">
       <c r="A231" s="15">
         <v>11</v>
       </c>
       <c r="B231" s="6" t="s">
         <v>456</v>
       </c>
       <c r="C231" s="7" t="s">
         <v>457</v>
       </c>
       <c r="D231" s="5">
         <v>0.0</v>
       </c>
       <c r="E231" s="10">
-        <v>649502.0</v>
+        <v>561054.0</v>
       </c>
       <c r="F231" s="10">
-        <v>584551.8</v>
+        <v>504948.6</v>
       </c>
       <c r="G231" s="10">
-        <v>519601.6</v>
+        <v>448843.2</v>
       </c>
       <c r="H231" s="10">
-        <v>454651.4</v>
+        <v>392737.8</v>
       </c>
     </row>
     <row r="232" spans="1:8" outlineLevel="3">
       <c r="A232" s="15">
         <v>12</v>
       </c>
       <c r="B232" s="6" t="s">
         <v>458</v>
       </c>
       <c r="C232" s="7" t="s">
         <v>459</v>
       </c>
       <c r="D232" s="5">
-        <v>11.0</v>
+        <v>5.0</v>
       </c>
       <c r="E232" s="10">
         <v>3250.0</v>
       </c>
       <c r="F232" s="10">
         <v>2925.0</v>
       </c>
       <c r="G232" s="10">
         <v>2600.0</v>
       </c>
       <c r="H232" s="10">
         <v>2275.0</v>
       </c>
     </row>
     <row r="233" spans="1:8" outlineLevel="3">
       <c r="A233" s="15">
         <v>13</v>
       </c>
       <c r="B233" s="6" t="s">
         <v>460</v>
       </c>
       <c r="C233" s="7" t="s">
         <v>461</v>
       </c>
       <c r="D233" s="5">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="E233" s="10">
         <v>4805.0</v>
       </c>
       <c r="F233" s="10">
         <v>4324.5</v>
       </c>
       <c r="G233" s="10">
         <v>3844.0</v>
       </c>
       <c r="H233" s="10">
         <v>3363.5</v>
       </c>
     </row>
     <row r="234" spans="1:8" outlineLevel="3">
       <c r="A234" s="15">
         <v>14</v>
       </c>
       <c r="B234" s="6" t="s">
         <v>462</v>
       </c>
       <c r="C234" s="7" t="s">
         <v>463</v>
       </c>
       <c r="D234" s="5">
-        <v>6.0</v>
+        <v>4.0</v>
       </c>
       <c r="E234" s="10">
-        <v>43630.0</v>
+        <v>43631.0</v>
       </c>
       <c r="F234" s="10">
-        <v>39267.0</v>
+        <v>39267.9</v>
       </c>
       <c r="G234" s="10">
-        <v>34904.0</v>
+        <v>34904.8</v>
       </c>
       <c r="H234" s="10">
-        <v>30541.0</v>
+        <v>30541.7</v>
       </c>
     </row>
     <row r="235" spans="1:8" outlineLevel="3">
       <c r="A235" s="15">
         <v>15</v>
       </c>
       <c r="B235" s="6" t="s">
         <v>464</v>
       </c>
       <c r="C235" s="7" t="s">
         <v>465</v>
       </c>
       <c r="D235" s="5">
         <v>0.0</v>
       </c>
       <c r="E235" s="10">
         <v>0.0</v>
       </c>
       <c r="F235" s="10">
         <v>0.0</v>
       </c>
       <c r="G235" s="10">
         <v>0.0</v>
       </c>
       <c r="H235" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="236" spans="1:8" outlineLevel="3">
       <c r="A236" s="15">
         <v>16</v>
       </c>
       <c r="B236" s="6" t="s">
         <v>466</v>
       </c>
       <c r="C236" s="7" t="s">
         <v>467</v>
       </c>
       <c r="D236" s="5">
         <v>0.0</v>
       </c>
       <c r="E236" s="10">
-        <v>825148.0</v>
+        <v>684269.0</v>
       </c>
       <c r="F236" s="10">
-        <v>742633.2</v>
+        <v>615842.1</v>
       </c>
       <c r="G236" s="10">
-        <v>660118.4</v>
+        <v>547415.2</v>
       </c>
       <c r="H236" s="10">
-        <v>577603.6</v>
+        <v>478988.3</v>
       </c>
     </row>
     <row r="237" spans="1:8" outlineLevel="3">
       <c r="A237" s="15">
         <v>17</v>
       </c>
       <c r="B237" s="6" t="s">
         <v>468</v>
       </c>
       <c r="C237" s="7" t="s">
         <v>469</v>
       </c>
       <c r="D237" s="5">
         <v>0.0</v>
       </c>
       <c r="E237" s="10">
         <v>808308.0</v>
       </c>
       <c r="F237" s="10">
         <v>727477.2</v>
       </c>
       <c r="G237" s="10">
         <v>646646.4</v>
       </c>
       <c r="H237" s="10">
         <v>565815.6</v>
       </c>
     </row>
     <row r="238" spans="1:8" outlineLevel="3">
       <c r="A238" s="15">
         <v>18</v>
       </c>
       <c r="B238" s="6" t="s">
         <v>470</v>
       </c>
       <c r="C238" s="7" t="s">
         <v>471</v>
       </c>
       <c r="D238" s="5">
-        <v>23.0</v>
+        <v>12.0</v>
       </c>
       <c r="E238" s="10">
         <v>3450.0</v>
       </c>
       <c r="F238" s="10">
         <v>3105.0</v>
       </c>
       <c r="G238" s="10">
         <v>2760.0</v>
       </c>
       <c r="H238" s="10">
         <v>2415.0</v>
       </c>
     </row>
     <row r="239" spans="1:8" outlineLevel="3">
       <c r="A239" s="15">
         <v>19</v>
       </c>
       <c r="B239" s="6" t="s">
         <v>472</v>
       </c>
       <c r="C239" s="7" t="s">
         <v>473</v>
       </c>
       <c r="D239" s="5">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="E239" s="10">
         <v>5072.0</v>
       </c>
       <c r="F239" s="10">
         <v>4564.8</v>
       </c>
       <c r="G239" s="10">
         <v>4057.6</v>
       </c>
       <c r="H239" s="10">
         <v>3550.4</v>
       </c>
     </row>
     <row r="240" spans="1:8" outlineLevel="3">
       <c r="A240" s="15">
         <v>20</v>
       </c>
       <c r="B240" s="6" t="s">
         <v>474</v>
       </c>
       <c r="C240" s="7" t="s">
         <v>475</v>
       </c>
       <c r="D240" s="5">
-        <v>17.0</v>
+        <v>4.0</v>
       </c>
       <c r="E240" s="10">
         <v>3619.0</v>
       </c>
       <c r="F240" s="10">
         <v>3257.1</v>
       </c>
       <c r="G240" s="10">
         <v>2895.2</v>
       </c>
       <c r="H240" s="10">
         <v>2533.3</v>
       </c>
     </row>
     <row r="241" spans="1:8" outlineLevel="3">
       <c r="A241" s="15">
         <v>21</v>
       </c>
       <c r="B241" s="6" t="s">
         <v>476</v>
       </c>
       <c r="C241" s="7" t="s">
         <v>477</v>
       </c>
       <c r="D241" s="5">
@@ -8974,51 +8974,51 @@
       </c>
       <c r="E241" s="10">
         <v>5035.0</v>
       </c>
       <c r="F241" s="10">
         <v>4531.5</v>
       </c>
       <c r="G241" s="10">
         <v>4028.0</v>
       </c>
       <c r="H241" s="10">
         <v>3524.5</v>
       </c>
     </row>
     <row r="242" spans="1:8" outlineLevel="3">
       <c r="A242" s="15">
         <v>22</v>
       </c>
       <c r="B242" s="6" t="s">
         <v>478</v>
       </c>
       <c r="C242" s="7" t="s">
         <v>479</v>
       </c>
       <c r="D242" s="5">
-        <v>1.0</v>
+        <v>3.0</v>
       </c>
       <c r="E242" s="10">
         <v>47630.0</v>
       </c>
       <c r="F242" s="10">
         <v>42867.0</v>
       </c>
       <c r="G242" s="10">
         <v>38104.0</v>
       </c>
       <c r="H242" s="10">
         <v>33341.0</v>
       </c>
     </row>
     <row r="243" spans="1:8" outlineLevel="3">
       <c r="A243" s="15">
         <v>23</v>
       </c>
       <c r="B243" s="6" t="s">
         <v>480</v>
       </c>
       <c r="C243" s="7" t="s">
         <v>481</v>
       </c>
       <c r="D243" s="5">
@@ -9052,129 +9052,129 @@
       </c>
       <c r="E244" s="10">
         <v>1132914.0</v>
       </c>
       <c r="F244" s="10">
         <v>1019622.6</v>
       </c>
       <c r="G244" s="10">
         <v>906331.2</v>
       </c>
       <c r="H244" s="10">
         <v>793039.8</v>
       </c>
     </row>
     <row r="245" spans="1:8" outlineLevel="3">
       <c r="A245" s="15">
         <v>25</v>
       </c>
       <c r="B245" s="6" t="s">
         <v>484</v>
       </c>
       <c r="C245" s="7" t="s">
         <v>485</v>
       </c>
       <c r="D245" s="5">
-        <v>6.0</v>
+        <v>3.0</v>
       </c>
       <c r="E245" s="10">
-        <v>5763.0</v>
+        <v>5764.0</v>
       </c>
       <c r="F245" s="10">
-        <v>5186.7</v>
+        <v>5187.6</v>
       </c>
       <c r="G245" s="10">
-        <v>4610.4</v>
+        <v>4611.2</v>
       </c>
       <c r="H245" s="10">
-        <v>4034.1</v>
+        <v>4034.8</v>
       </c>
     </row>
     <row r="246" spans="1:8" outlineLevel="3">
       <c r="A246" s="15">
         <v>26</v>
       </c>
       <c r="B246" s="6" t="s">
         <v>486</v>
       </c>
       <c r="C246" s="7" t="s">
         <v>487</v>
       </c>
       <c r="D246" s="5">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="E246" s="10">
         <v>8050.0</v>
       </c>
       <c r="F246" s="10">
         <v>7245.0</v>
       </c>
       <c r="G246" s="10">
         <v>6440.0</v>
       </c>
       <c r="H246" s="10">
         <v>5635.0</v>
       </c>
     </row>
     <row r="247" spans="1:8" outlineLevel="3">
       <c r="A247" s="15">
         <v>27</v>
       </c>
       <c r="B247" s="6" t="s">
         <v>488</v>
       </c>
       <c r="C247" s="7" t="s">
         <v>489</v>
       </c>
       <c r="D247" s="5">
         <v>0.0</v>
       </c>
       <c r="E247" s="10">
-        <v>1620537.0</v>
+        <v>1774894.0</v>
       </c>
       <c r="F247" s="10">
-        <v>1458483.3</v>
+        <v>1597404.6</v>
       </c>
       <c r="G247" s="10">
-        <v>1296429.6</v>
+        <v>1419915.2</v>
       </c>
       <c r="H247" s="10">
-        <v>1134375.9</v>
+        <v>1242425.8</v>
       </c>
     </row>
     <row r="248" spans="1:8" outlineLevel="3">
       <c r="A248" s="15">
         <v>28</v>
       </c>
       <c r="B248" s="6" t="s">
         <v>490</v>
       </c>
       <c r="C248" s="7" t="s">
         <v>491</v>
       </c>
       <c r="D248" s="5">
-        <v>12.0</v>
+        <v>8.0</v>
       </c>
       <c r="E248" s="10">
         <v>9560.0</v>
       </c>
       <c r="F248" s="10">
         <v>8604.0</v>
       </c>
       <c r="G248" s="10">
         <v>7648.0</v>
       </c>
       <c r="H248" s="10">
         <v>6692.0</v>
       </c>
     </row>
     <row r="249" spans="1:8" outlineLevel="3">
       <c r="A249" s="15">
         <v>29</v>
       </c>
       <c r="B249" s="6" t="s">
         <v>492</v>
       </c>
       <c r="C249" s="7" t="s">
         <v>493</v>
       </c>
       <c r="D249" s="5">
@@ -9182,51 +9182,51 @@
       </c>
       <c r="E249" s="10">
         <v>14002.0</v>
       </c>
       <c r="F249" s="10">
         <v>12601.8</v>
       </c>
       <c r="G249" s="10">
         <v>11201.6</v>
       </c>
       <c r="H249" s="10">
         <v>9801.4</v>
       </c>
     </row>
     <row r="250" spans="1:8" outlineLevel="3">
       <c r="A250" s="15">
         <v>30</v>
       </c>
       <c r="B250" s="6" t="s">
         <v>494</v>
       </c>
       <c r="C250" s="7" t="s">
         <v>495</v>
       </c>
       <c r="D250" s="5">
-        <v>7.0</v>
+        <v>4.0</v>
       </c>
       <c r="E250" s="10">
         <v>10147.0</v>
       </c>
       <c r="F250" s="10">
         <v>9132.3</v>
       </c>
       <c r="G250" s="10">
         <v>8117.6</v>
       </c>
       <c r="H250" s="10">
         <v>7102.9</v>
       </c>
     </row>
     <row r="251" spans="1:8" outlineLevel="3">
       <c r="A251" s="15">
         <v>31</v>
       </c>
       <c r="B251" s="6" t="s">
         <v>496</v>
       </c>
       <c r="C251" s="7" t="s">
         <v>497</v>
       </c>
       <c r="D251" s="5">
@@ -9289,86 +9289,86 @@
       </c>
       <c r="F253" s="10">
         <v>0.0</v>
       </c>
       <c r="G253" s="10">
         <v>0.0</v>
       </c>
       <c r="H253" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="254" spans="1:8" outlineLevel="3">
       <c r="A254" s="15">
         <v>34</v>
       </c>
       <c r="B254" s="6" t="s">
         <v>502</v>
       </c>
       <c r="C254" s="7" t="s">
         <v>503</v>
       </c>
       <c r="D254" s="5">
         <v>0.0</v>
       </c>
       <c r="E254" s="10">
-        <v>2061289.0</v>
+        <v>2257626.0</v>
       </c>
       <c r="F254" s="10">
-        <v>1855160.1</v>
+        <v>2031863.4</v>
       </c>
       <c r="G254" s="10">
-        <v>1649031.2</v>
+        <v>1806100.8</v>
       </c>
       <c r="H254" s="10">
-        <v>1442902.3</v>
+        <v>1580338.2</v>
       </c>
     </row>
     <row r="255" spans="1:8" outlineLevel="3">
       <c r="A255" s="15">
         <v>35</v>
       </c>
       <c r="B255" s="6" t="s">
         <v>504</v>
       </c>
       <c r="C255" s="7" t="s">
         <v>505</v>
       </c>
       <c r="D255" s="5">
         <v>0.0</v>
       </c>
       <c r="E255" s="10">
-        <v>2071777.0</v>
+        <v>2269113.0</v>
       </c>
       <c r="F255" s="10">
-        <v>1864599.3</v>
+        <v>2042201.7</v>
       </c>
       <c r="G255" s="10">
-        <v>1657421.6</v>
+        <v>1815290.4</v>
       </c>
       <c r="H255" s="10">
-        <v>1450243.9</v>
+        <v>1588379.1</v>
       </c>
     </row>
     <row r="256" spans="1:8" outlineLevel="3">
       <c r="A256" s="15">
         <v>36</v>
       </c>
       <c r="B256" s="6" t="s">
         <v>506</v>
       </c>
       <c r="C256" s="7" t="s">
         <v>507</v>
       </c>
       <c r="D256" s="5">
         <v>0.0</v>
       </c>
       <c r="E256" s="10">
         <v>188210.0</v>
       </c>
       <c r="F256" s="10">
         <v>169389.0</v>
       </c>
       <c r="G256" s="10">
         <v>150568.0</v>
       </c>
       <c r="H256" s="10">
@@ -9393,100 +9393,100 @@
       </c>
       <c r="F257" s="10">
         <v>438840.9</v>
       </c>
       <c r="G257" s="10">
         <v>390080.8</v>
       </c>
       <c r="H257" s="10">
         <v>341320.7</v>
       </c>
     </row>
     <row r="258" spans="1:8" outlineLevel="3">
       <c r="A258" s="15">
         <v>38</v>
       </c>
       <c r="B258" s="6" t="s">
         <v>510</v>
       </c>
       <c r="C258" s="7" t="s">
         <v>511</v>
       </c>
       <c r="D258" s="5">
         <v>5.0</v>
       </c>
       <c r="E258" s="10">
-        <v>2528.0</v>
+        <v>2527.0</v>
       </c>
       <c r="F258" s="10">
-        <v>2275.2</v>
+        <v>2274.3</v>
       </c>
       <c r="G258" s="10">
-        <v>2022.4</v>
+        <v>2021.6</v>
       </c>
       <c r="H258" s="10">
-        <v>1769.6</v>
+        <v>1768.9</v>
       </c>
     </row>
     <row r="259" spans="1:8" outlineLevel="3">
       <c r="A259" s="15">
         <v>39</v>
       </c>
       <c r="B259" s="6" t="s">
         <v>512</v>
       </c>
       <c r="C259" s="7" t="s">
         <v>513</v>
       </c>
       <c r="D259" s="5">
         <v>0.0</v>
       </c>
       <c r="E259" s="10">
         <v>3667.0</v>
       </c>
       <c r="F259" s="10">
         <v>3300.3</v>
       </c>
       <c r="G259" s="10">
         <v>2933.6</v>
       </c>
       <c r="H259" s="10">
         <v>2566.9</v>
       </c>
     </row>
     <row r="260" spans="1:8" outlineLevel="3">
       <c r="A260" s="15">
         <v>40</v>
       </c>
       <c r="B260" s="6" t="s">
         <v>514</v>
       </c>
       <c r="C260" s="7" t="s">
         <v>515</v>
       </c>
       <c r="D260" s="5">
-        <v>12.0</v>
+        <v>7.0</v>
       </c>
       <c r="E260" s="10">
         <v>12656.0</v>
       </c>
       <c r="F260" s="10">
         <v>11390.4</v>
       </c>
       <c r="G260" s="10">
         <v>10124.8</v>
       </c>
       <c r="H260" s="10">
         <v>8859.2</v>
       </c>
     </row>
     <row r="261" spans="1:8" outlineLevel="3">
       <c r="A261" s="15">
         <v>41</v>
       </c>
       <c r="B261" s="6" t="s">
         <v>516</v>
       </c>
       <c r="C261" s="7" t="s">
         <v>517</v>
       </c>
       <c r="D261" s="5">
@@ -9584,77 +9584,77 @@
       </c>
       <c r="E265" s="10">
         <v>0.0</v>
       </c>
       <c r="F265" s="10">
         <v>0.0</v>
       </c>
       <c r="G265" s="10">
         <v>0.0</v>
       </c>
       <c r="H265" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="266" spans="1:8" outlineLevel="3">
       <c r="A266" s="15">
         <v>2</v>
       </c>
       <c r="B266" s="6" t="s">
         <v>524</v>
       </c>
       <c r="C266" s="7" t="s">
         <v>525</v>
       </c>
       <c r="D266" s="5">
-        <v>3.0</v>
+        <v>6.0</v>
       </c>
       <c r="E266" s="10">
-        <v>14893.0</v>
+        <v>14892.0</v>
       </c>
       <c r="F266" s="10">
-        <v>13403.7</v>
+        <v>13402.8</v>
       </c>
       <c r="G266" s="10">
-        <v>11914.4</v>
+        <v>11913.6</v>
       </c>
       <c r="H266" s="10">
-        <v>10425.1</v>
+        <v>10424.4</v>
       </c>
     </row>
     <row r="267" spans="1:8" outlineLevel="3">
       <c r="A267" s="15">
         <v>3</v>
       </c>
       <c r="B267" s="6" t="s">
         <v>526</v>
       </c>
       <c r="C267" s="7" t="s">
         <v>527</v>
       </c>
       <c r="D267" s="5">
-        <v>5.0</v>
+        <v>7.0</v>
       </c>
       <c r="E267" s="10">
         <v>13722.0</v>
       </c>
       <c r="F267" s="10">
         <v>12349.8</v>
       </c>
       <c r="G267" s="10">
         <v>10977.6</v>
       </c>
       <c r="H267" s="10">
         <v>9605.4</v>
       </c>
     </row>
     <row r="268" spans="1:8" outlineLevel="3">
       <c r="A268" s="15">
         <v>4</v>
       </c>
       <c r="B268" s="6" t="s">
         <v>528</v>
       </c>
       <c r="C268" s="7" t="s">
         <v>529</v>
       </c>
       <c r="D268" s="5">
@@ -9844,89 +9844,89 @@
       </c>
       <c r="E275" s="10">
         <v>0.0</v>
       </c>
       <c r="F275" s="10">
         <v>0.0</v>
       </c>
       <c r="G275" s="10">
         <v>0.0</v>
       </c>
       <c r="H275" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="276" spans="1:8" outlineLevel="3">
       <c r="A276" s="15">
         <v>12</v>
       </c>
       <c r="B276" s="6" t="s">
         <v>544</v>
       </c>
       <c r="C276" s="7" t="s">
         <v>545</v>
       </c>
       <c r="D276" s="5">
-        <v>0.0</v>
+        <v>4.0</v>
       </c>
       <c r="E276" s="10">
-        <v>31933.0</v>
+        <v>31932.0</v>
       </c>
       <c r="F276" s="10">
-        <v>28739.7</v>
+        <v>28738.8</v>
       </c>
       <c r="G276" s="10">
-        <v>25546.4</v>
+        <v>25545.6</v>
       </c>
       <c r="H276" s="10">
-        <v>22353.1</v>
+        <v>22352.4</v>
       </c>
     </row>
     <row r="277" spans="1:8" outlineLevel="3">
       <c r="A277" s="15">
         <v>13</v>
       </c>
       <c r="B277" s="6" t="s">
         <v>546</v>
       </c>
       <c r="C277" s="7" t="s">
         <v>547</v>
       </c>
       <c r="D277" s="5">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="E277" s="10">
-        <v>31933.0</v>
+        <v>31932.0</v>
       </c>
       <c r="F277" s="10">
-        <v>28739.7</v>
+        <v>28738.8</v>
       </c>
       <c r="G277" s="10">
-        <v>25546.4</v>
+        <v>25545.6</v>
       </c>
       <c r="H277" s="10">
-        <v>22353.1</v>
+        <v>22352.4</v>
       </c>
     </row>
     <row r="278" spans="1:8" outlineLevel="3">
       <c r="A278" s="15">
         <v>14</v>
       </c>
       <c r="B278" s="6" t="s">
         <v>548</v>
       </c>
       <c r="C278" s="7" t="s">
         <v>549</v>
       </c>
       <c r="D278" s="5">
         <v>0.0</v>
       </c>
       <c r="E278" s="10">
         <v>0.0</v>
       </c>
       <c r="F278" s="10">
         <v>0.0</v>
       </c>
       <c r="G278" s="10">
         <v>0.0</v>
       </c>
       <c r="H278" s="10">
@@ -9948,259 +9948,259 @@
       </c>
       <c r="E279" s="10">
         <v>5136.0</v>
       </c>
       <c r="F279" s="10">
         <v>4622.4</v>
       </c>
       <c r="G279" s="10">
         <v>4108.8</v>
       </c>
       <c r="H279" s="10">
         <v>3595.2</v>
       </c>
     </row>
     <row r="280" spans="1:8" outlineLevel="3">
       <c r="A280" s="15">
         <v>16</v>
       </c>
       <c r="B280" s="6" t="s">
         <v>552</v>
       </c>
       <c r="C280" s="7" t="s">
         <v>553</v>
       </c>
       <c r="D280" s="5">
-        <v>4.0</v>
+        <v>0.0</v>
       </c>
       <c r="E280" s="10">
-        <v>4427.0</v>
+        <v>4428.0</v>
       </c>
       <c r="F280" s="10">
-        <v>3984.3</v>
+        <v>3985.2</v>
       </c>
       <c r="G280" s="10">
-        <v>3541.6</v>
+        <v>3542.4</v>
       </c>
       <c r="H280" s="10">
-        <v>3098.9</v>
+        <v>3099.6</v>
       </c>
     </row>
     <row r="281" spans="1:8" outlineLevel="3">
       <c r="A281" s="15">
         <v>17</v>
       </c>
       <c r="B281" s="6" t="s">
         <v>554</v>
       </c>
       <c r="C281" s="7" t="s">
         <v>555</v>
       </c>
       <c r="D281" s="5">
         <v>0.0</v>
       </c>
       <c r="E281" s="10">
         <v>45338.0</v>
       </c>
       <c r="F281" s="10">
         <v>40804.2</v>
       </c>
       <c r="G281" s="10">
         <v>36270.4</v>
       </c>
       <c r="H281" s="10">
         <v>31736.6</v>
       </c>
     </row>
     <row r="282" spans="1:8" outlineLevel="3">
       <c r="A282" s="15">
         <v>18</v>
       </c>
       <c r="B282" s="6" t="s">
         <v>556</v>
       </c>
       <c r="C282" s="7" t="s">
         <v>557</v>
       </c>
       <c r="D282" s="5">
         <v>3.0</v>
       </c>
       <c r="E282" s="10">
-        <v>39085.0</v>
+        <v>39084.0</v>
       </c>
       <c r="F282" s="10">
-        <v>35176.5</v>
+        <v>35175.6</v>
       </c>
       <c r="G282" s="10">
-        <v>31268.0</v>
+        <v>31267.2</v>
       </c>
       <c r="H282" s="10">
-        <v>27359.5</v>
+        <v>27358.8</v>
       </c>
     </row>
     <row r="283" spans="1:8" outlineLevel="3">
       <c r="A283" s="15">
         <v>19</v>
       </c>
       <c r="B283" s="6" t="s">
         <v>558</v>
       </c>
       <c r="C283" s="7" t="s">
         <v>559</v>
       </c>
       <c r="D283" s="5">
         <v>0.0</v>
       </c>
       <c r="E283" s="10">
         <v>0.0</v>
       </c>
       <c r="F283" s="10">
         <v>0.0</v>
       </c>
       <c r="G283" s="10">
         <v>0.0</v>
       </c>
       <c r="H283" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="284" spans="1:8" outlineLevel="3">
       <c r="A284" s="15">
         <v>20</v>
       </c>
       <c r="B284" s="6" t="s">
         <v>560</v>
       </c>
       <c r="C284" s="7" t="s">
         <v>561</v>
       </c>
       <c r="D284" s="5">
-        <v>5.0</v>
+        <v>1.0</v>
       </c>
       <c r="E284" s="10">
-        <v>8149.0</v>
+        <v>8148.0</v>
       </c>
       <c r="F284" s="10">
-        <v>7334.1</v>
+        <v>7333.2</v>
       </c>
       <c r="G284" s="10">
-        <v>6519.2</v>
+        <v>6518.4</v>
       </c>
       <c r="H284" s="10">
-        <v>5704.3</v>
+        <v>5703.6</v>
       </c>
     </row>
     <row r="285" spans="1:8" outlineLevel="3">
       <c r="A285" s="15">
         <v>21</v>
       </c>
       <c r="B285" s="6" t="s">
         <v>562</v>
       </c>
       <c r="C285" s="7" t="s">
         <v>563</v>
       </c>
       <c r="D285" s="5">
-        <v>13.0</v>
+        <v>4.0</v>
       </c>
       <c r="E285" s="10">
-        <v>8149.0</v>
+        <v>8148.0</v>
       </c>
       <c r="F285" s="10">
-        <v>7334.1</v>
+        <v>7333.2</v>
       </c>
       <c r="G285" s="10">
-        <v>6519.2</v>
+        <v>6518.4</v>
       </c>
       <c r="H285" s="10">
-        <v>5704.3</v>
+        <v>5703.6</v>
       </c>
     </row>
     <row r="286" spans="1:8" outlineLevel="3">
       <c r="A286" s="15">
         <v>22</v>
       </c>
       <c r="B286" s="6" t="s">
         <v>564</v>
       </c>
       <c r="C286" s="7" t="s">
         <v>565</v>
       </c>
       <c r="D286" s="5">
         <v>0.0</v>
       </c>
       <c r="E286" s="10">
         <v>0.0</v>
       </c>
       <c r="F286" s="10">
         <v>0.0</v>
       </c>
       <c r="G286" s="10">
         <v>0.0</v>
       </c>
       <c r="H286" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="287" spans="1:8" outlineLevel="3">
       <c r="A287" s="15">
         <v>23</v>
       </c>
       <c r="B287" s="6" t="s">
         <v>566</v>
       </c>
       <c r="C287" s="7" t="s">
         <v>567</v>
       </c>
       <c r="D287" s="5">
         <v>0.0</v>
       </c>
       <c r="E287" s="10">
-        <v>7741.0</v>
+        <v>7740.0</v>
       </c>
       <c r="F287" s="10">
-        <v>6966.9</v>
+        <v>6966.0</v>
       </c>
       <c r="G287" s="10">
-        <v>6192.8</v>
+        <v>6192.0</v>
       </c>
       <c r="H287" s="10">
-        <v>5418.7</v>
+        <v>5418.0</v>
       </c>
     </row>
     <row r="288" spans="1:8" outlineLevel="3">
       <c r="A288" s="15">
         <v>24</v>
       </c>
       <c r="B288" s="6" t="s">
         <v>568</v>
       </c>
       <c r="C288" s="7" t="s">
         <v>569</v>
       </c>
       <c r="D288" s="5">
-        <v>3.0</v>
+        <v>2.0</v>
       </c>
       <c r="E288" s="10">
         <v>8978.0</v>
       </c>
       <c r="F288" s="10">
         <v>8080.2</v>
       </c>
       <c r="G288" s="10">
         <v>7182.4</v>
       </c>
       <c r="H288" s="10">
         <v>6284.6</v>
       </c>
     </row>
     <row r="289" spans="1:8" outlineLevel="3">
       <c r="A289" s="15">
         <v>25</v>
       </c>
       <c r="B289" s="6" t="s">
         <v>570</v>
       </c>
       <c r="C289" s="7" t="s">
         <v>571</v>
       </c>
       <c r="D289" s="5">
@@ -10208,63 +10208,63 @@
       </c>
       <c r="E289" s="10">
         <v>70275.0</v>
       </c>
       <c r="F289" s="10">
         <v>63247.5</v>
       </c>
       <c r="G289" s="10">
         <v>56220.0</v>
       </c>
       <c r="H289" s="10">
         <v>49192.5</v>
       </c>
     </row>
     <row r="290" spans="1:8" outlineLevel="3">
       <c r="A290" s="15">
         <v>26</v>
       </c>
       <c r="B290" s="6" t="s">
         <v>572</v>
       </c>
       <c r="C290" s="7" t="s">
         <v>573</v>
       </c>
       <c r="D290" s="5">
-        <v>9.0</v>
+        <v>2.0</v>
       </c>
       <c r="E290" s="10">
-        <v>60582.0</v>
+        <v>60581.0</v>
       </c>
       <c r="F290" s="10">
-        <v>54523.8</v>
+        <v>54522.9</v>
       </c>
       <c r="G290" s="10">
-        <v>48465.6</v>
+        <v>48464.8</v>
       </c>
       <c r="H290" s="10">
-        <v>42407.4</v>
+        <v>42406.7</v>
       </c>
     </row>
     <row r="291" spans="1:8" outlineLevel="3">
       <c r="A291" s="15">
         <v>27</v>
       </c>
       <c r="B291" s="6" t="s">
         <v>574</v>
       </c>
       <c r="C291" s="7" t="s">
         <v>575</v>
       </c>
       <c r="D291" s="5">
         <v>0.0</v>
       </c>
       <c r="E291" s="10">
         <v>0.0</v>
       </c>
       <c r="F291" s="10">
         <v>0.0</v>
       </c>
       <c r="G291" s="10">
         <v>0.0</v>
       </c>
       <c r="H291" s="10">
@@ -10376,77 +10376,77 @@
       </c>
       <c r="E296" s="10">
         <v>0.0</v>
       </c>
       <c r="F296" s="10">
         <v>0.0</v>
       </c>
       <c r="G296" s="10">
         <v>0.0</v>
       </c>
       <c r="H296" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="297" spans="1:8" outlineLevel="3">
       <c r="A297" s="15">
         <v>2</v>
       </c>
       <c r="B297" s="6" t="s">
         <v>584</v>
       </c>
       <c r="C297" s="7" t="s">
         <v>585</v>
       </c>
       <c r="D297" s="5">
-        <v>5.0</v>
+        <v>2.0</v>
       </c>
       <c r="E297" s="10">
         <v>39398.0</v>
       </c>
       <c r="F297" s="10">
         <v>35458.2</v>
       </c>
       <c r="G297" s="10">
         <v>31518.4</v>
       </c>
       <c r="H297" s="10">
         <v>27578.6</v>
       </c>
     </row>
     <row r="298" spans="1:8" outlineLevel="3">
       <c r="A298" s="15">
         <v>3</v>
       </c>
       <c r="B298" s="6" t="s">
         <v>586</v>
       </c>
       <c r="C298" s="7" t="s">
         <v>587</v>
       </c>
       <c r="D298" s="5">
-        <v>59.0</v>
+        <v>30.0</v>
       </c>
       <c r="E298" s="10">
         <v>6387.0</v>
       </c>
       <c r="F298" s="10">
         <v>5748.3</v>
       </c>
       <c r="G298" s="10">
         <v>5109.6</v>
       </c>
       <c r="H298" s="10">
         <v>4470.9</v>
       </c>
     </row>
     <row r="299" spans="1:8" outlineLevel="3">
       <c r="A299" s="15">
         <v>4</v>
       </c>
       <c r="B299" s="6" t="s">
         <v>588</v>
       </c>
       <c r="C299" s="7" t="s">
         <v>589</v>
       </c>
       <c r="D299" s="5">
@@ -10480,51 +10480,51 @@
       </c>
       <c r="E300" s="10">
         <v>166755.0</v>
       </c>
       <c r="F300" s="10">
         <v>150079.5</v>
       </c>
       <c r="G300" s="10">
         <v>133404.0</v>
       </c>
       <c r="H300" s="10">
         <v>116728.5</v>
       </c>
     </row>
     <row r="301" spans="1:8" outlineLevel="3">
       <c r="A301" s="15">
         <v>6</v>
       </c>
       <c r="B301" s="6" t="s">
         <v>592</v>
       </c>
       <c r="C301" s="7" t="s">
         <v>593</v>
       </c>
       <c r="D301" s="5">
-        <v>4.0</v>
+        <v>3.0</v>
       </c>
       <c r="E301" s="10">
         <v>50616.0</v>
       </c>
       <c r="F301" s="10">
         <v>45554.4</v>
       </c>
       <c r="G301" s="10">
         <v>40492.8</v>
       </c>
       <c r="H301" s="10">
         <v>35431.2</v>
       </c>
     </row>
     <row r="302" spans="1:8" outlineLevel="3">
       <c r="A302" s="15">
         <v>7</v>
       </c>
       <c r="B302" s="6" t="s">
         <v>594</v>
       </c>
       <c r="C302" s="7" t="s">
         <v>595</v>
       </c>
       <c r="D302" s="5">
@@ -10636,51 +10636,51 @@
       </c>
       <c r="E306" s="10">
         <v>0.0</v>
       </c>
       <c r="F306" s="10">
         <v>0.0</v>
       </c>
       <c r="G306" s="10">
         <v>0.0</v>
       </c>
       <c r="H306" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="307" spans="1:8" outlineLevel="3">
       <c r="A307" s="15">
         <v>12</v>
       </c>
       <c r="B307" s="6" t="s">
         <v>604</v>
       </c>
       <c r="C307" s="7" t="s">
         <v>605</v>
       </c>
       <c r="D307" s="5">
-        <v>56.0</v>
+        <v>70.0</v>
       </c>
       <c r="E307" s="10">
         <v>8000.0</v>
       </c>
       <c r="F307" s="10">
         <v>7200.0</v>
       </c>
       <c r="G307" s="10">
         <v>6400.0</v>
       </c>
       <c r="H307" s="10">
         <v>5600.0</v>
       </c>
     </row>
     <row r="308" spans="1:8" outlineLevel="3">
       <c r="A308" s="15">
         <v>13</v>
       </c>
       <c r="B308" s="6" t="s">
         <v>606</v>
       </c>
       <c r="C308" s="7" t="s">
         <v>607</v>
       </c>
       <c r="D308" s="5">
@@ -10714,51 +10714,51 @@
       </c>
       <c r="E309" s="10">
         <v>194409.0</v>
       </c>
       <c r="F309" s="10">
         <v>174968.1</v>
       </c>
       <c r="G309" s="10">
         <v>155527.2</v>
       </c>
       <c r="H309" s="10">
         <v>136086.3</v>
       </c>
     </row>
     <row r="310" spans="1:8" outlineLevel="3">
       <c r="A310" s="15">
         <v>15</v>
       </c>
       <c r="B310" s="6" t="s">
         <v>610</v>
       </c>
       <c r="C310" s="7" t="s">
         <v>611</v>
       </c>
       <c r="D310" s="5">
-        <v>2.0</v>
+        <v>4.0</v>
       </c>
       <c r="E310" s="10">
         <v>67452.0</v>
       </c>
       <c r="F310" s="10">
         <v>60706.8</v>
       </c>
       <c r="G310" s="10">
         <v>53961.6</v>
       </c>
       <c r="H310" s="10">
         <v>47216.4</v>
       </c>
     </row>
     <row r="311" spans="1:8" outlineLevel="3">
       <c r="A311" s="15">
         <v>16</v>
       </c>
       <c r="B311" s="6" t="s">
         <v>612</v>
       </c>
       <c r="C311" s="7" t="s">
         <v>613</v>
       </c>
       <c r="D311" s="5">
@@ -10896,51 +10896,51 @@
       </c>
       <c r="E316" s="10">
         <v>0.0</v>
       </c>
       <c r="F316" s="10">
         <v>0.0</v>
       </c>
       <c r="G316" s="10">
         <v>0.0</v>
       </c>
       <c r="H316" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="317" spans="1:8" outlineLevel="3">
       <c r="A317" s="15">
         <v>22</v>
       </c>
       <c r="B317" s="6" t="s">
         <v>624</v>
       </c>
       <c r="C317" s="7" t="s">
         <v>625</v>
       </c>
       <c r="D317" s="5">
-        <v>45.0</v>
+        <v>35.0</v>
       </c>
       <c r="E317" s="10">
         <v>8960.0</v>
       </c>
       <c r="F317" s="10">
         <v>8064.0</v>
       </c>
       <c r="G317" s="10">
         <v>7168.0</v>
       </c>
       <c r="H317" s="10">
         <v>6272.0</v>
       </c>
     </row>
     <row r="318" spans="1:8" outlineLevel="3">
       <c r="A318" s="15">
         <v>23</v>
       </c>
       <c r="B318" s="6" t="s">
         <v>626</v>
       </c>
       <c r="C318" s="7" t="s">
         <v>627</v>
       </c>
       <c r="D318" s="5">
@@ -10974,51 +10974,51 @@
       </c>
       <c r="E319" s="10">
         <v>0.0</v>
       </c>
       <c r="F319" s="10">
         <v>0.0</v>
       </c>
       <c r="G319" s="10">
         <v>0.0</v>
       </c>
       <c r="H319" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="320" spans="1:8" outlineLevel="3">
       <c r="A320" s="15">
         <v>25</v>
       </c>
       <c r="B320" s="6" t="s">
         <v>630</v>
       </c>
       <c r="C320" s="7" t="s">
         <v>631</v>
       </c>
       <c r="D320" s="5">
-        <v>4.0</v>
+        <v>3.0</v>
       </c>
       <c r="E320" s="10">
         <v>81672.0</v>
       </c>
       <c r="F320" s="10">
         <v>73504.8</v>
       </c>
       <c r="G320" s="10">
         <v>65337.6</v>
       </c>
       <c r="H320" s="10">
         <v>57170.4</v>
       </c>
     </row>
     <row r="321" spans="1:8" outlineLevel="3">
       <c r="A321" s="15">
         <v>26</v>
       </c>
       <c r="B321" s="6" t="s">
         <v>632</v>
       </c>
       <c r="C321" s="7" t="s">
         <v>633</v>
       </c>
       <c r="D321" s="5">
@@ -11130,51 +11130,51 @@
       </c>
       <c r="E325" s="10">
         <v>0.0</v>
       </c>
       <c r="F325" s="10">
         <v>0.0</v>
       </c>
       <c r="G325" s="10">
         <v>0.0</v>
       </c>
       <c r="H325" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="326" spans="1:8" outlineLevel="3">
       <c r="A326" s="15">
         <v>31</v>
       </c>
       <c r="B326" s="6" t="s">
         <v>642</v>
       </c>
       <c r="C326" s="7" t="s">
         <v>643</v>
       </c>
       <c r="D326" s="5">
-        <v>33.0</v>
+        <v>18.0</v>
       </c>
       <c r="E326" s="10">
         <v>12571.0</v>
       </c>
       <c r="F326" s="10">
         <v>11313.9</v>
       </c>
       <c r="G326" s="10">
         <v>10056.8</v>
       </c>
       <c r="H326" s="10">
         <v>8799.7</v>
       </c>
     </row>
     <row r="327" spans="1:8" outlineLevel="3">
       <c r="A327" s="15">
         <v>32</v>
       </c>
       <c r="B327" s="6" t="s">
         <v>644</v>
       </c>
       <c r="C327" s="7" t="s">
         <v>645</v>
       </c>
       <c r="D327" s="5">
@@ -11182,51 +11182,51 @@
       </c>
       <c r="E327" s="10">
         <v>302981.0</v>
       </c>
       <c r="F327" s="10">
         <v>272682.9</v>
       </c>
       <c r="G327" s="10">
         <v>242384.8</v>
       </c>
       <c r="H327" s="10">
         <v>212086.7</v>
       </c>
     </row>
     <row r="328" spans="1:8" outlineLevel="3">
       <c r="A328" s="15">
         <v>33</v>
       </c>
       <c r="B328" s="6" t="s">
         <v>646</v>
       </c>
       <c r="C328" s="7" t="s">
         <v>647</v>
       </c>
       <c r="D328" s="5">
-        <v>25.0</v>
+        <v>8.0</v>
       </c>
       <c r="E328" s="10">
         <v>21235.0</v>
       </c>
       <c r="F328" s="10">
         <v>19111.5</v>
       </c>
       <c r="G328" s="10">
         <v>16988.0</v>
       </c>
       <c r="H328" s="10">
         <v>14864.5</v>
       </c>
     </row>
     <row r="329" spans="1:8" outlineLevel="3">
       <c r="A329" s="15">
         <v>34</v>
       </c>
       <c r="B329" s="6" t="s">
         <v>648</v>
       </c>
       <c r="C329" s="7" t="s">
         <v>649</v>
       </c>
       <c r="D329" s="5">
@@ -11234,51 +11234,51 @@
       </c>
       <c r="E329" s="10">
         <v>0.0</v>
       </c>
       <c r="F329" s="10">
         <v>0.0</v>
       </c>
       <c r="G329" s="10">
         <v>0.0</v>
       </c>
       <c r="H329" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="330" spans="1:8" outlineLevel="3">
       <c r="A330" s="15">
         <v>35</v>
       </c>
       <c r="B330" s="6" t="s">
         <v>650</v>
       </c>
       <c r="C330" s="7" t="s">
         <v>651</v>
       </c>
       <c r="D330" s="5">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="E330" s="10">
         <v>377210.0</v>
       </c>
       <c r="F330" s="10">
         <v>339489.0</v>
       </c>
       <c r="G330" s="10">
         <v>301768.0</v>
       </c>
       <c r="H330" s="10">
         <v>264047.0</v>
       </c>
     </row>
     <row r="331" spans="1:8" outlineLevel="3">
       <c r="A331" s="15">
         <v>36</v>
       </c>
       <c r="B331" s="6" t="s">
         <v>652</v>
       </c>
       <c r="C331" s="7" t="s">
         <v>653</v>
       </c>
       <c r="D331" s="5">
@@ -11286,77 +11286,77 @@
       </c>
       <c r="E331" s="10">
         <v>0.0</v>
       </c>
       <c r="F331" s="10">
         <v>0.0</v>
       </c>
       <c r="G331" s="10">
         <v>0.0</v>
       </c>
       <c r="H331" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="332" spans="1:8" outlineLevel="3">
       <c r="A332" s="15">
         <v>37</v>
       </c>
       <c r="B332" s="6" t="s">
         <v>654</v>
       </c>
       <c r="C332" s="7" t="s">
         <v>655</v>
       </c>
       <c r="D332" s="5">
-        <v>47.0</v>
+        <v>15.0</v>
       </c>
       <c r="E332" s="10">
         <v>5965.0</v>
       </c>
       <c r="F332" s="10">
         <v>5368.5</v>
       </c>
       <c r="G332" s="10">
         <v>4772.0</v>
       </c>
       <c r="H332" s="10">
         <v>4175.5</v>
       </c>
     </row>
     <row r="333" spans="1:8" outlineLevel="3">
       <c r="A333" s="15">
         <v>38</v>
       </c>
       <c r="B333" s="6" t="s">
         <v>656</v>
       </c>
       <c r="C333" s="7" t="s">
         <v>657</v>
       </c>
       <c r="D333" s="5">
-        <v>6.0</v>
+        <v>21.0</v>
       </c>
       <c r="E333" s="10">
         <v>27187.0</v>
       </c>
       <c r="F333" s="10">
         <v>24468.3</v>
       </c>
       <c r="G333" s="10">
         <v>21749.6</v>
       </c>
       <c r="H333" s="10">
         <v>19030.9</v>
       </c>
     </row>
     <row r="334" spans="1:8" outlineLevel="3">
       <c r="A334" s="15">
         <v>39</v>
       </c>
       <c r="B334" s="6" t="s">
         <v>658</v>
       </c>
       <c r="C334" s="7" t="s">
         <v>659</v>
       </c>
       <c r="D334" s="5">
@@ -11402,129 +11402,129 @@
       </c>
     </row>
     <row r="336" spans="1:8" outlineLevel="2">
       <c r="A336" s="14" t="s">
         <v>398</v>
       </c>
       <c r="B336" s="4"/>
       <c r="C336" s="4"/>
       <c r="D336" s="4"/>
       <c r="E336" s="9"/>
       <c r="F336" s="9"/>
       <c r="G336" s="9"/>
       <c r="H336" s="9"/>
     </row>
     <row r="337" spans="1:8" outlineLevel="3">
       <c r="A337" s="15">
         <v>1</v>
       </c>
       <c r="B337" s="6" t="s">
         <v>662</v>
       </c>
       <c r="C337" s="7" t="s">
         <v>663</v>
       </c>
       <c r="D337" s="5">
-        <v>7.0</v>
+        <v>9.0</v>
       </c>
       <c r="E337" s="10">
         <v>23568.0</v>
       </c>
       <c r="F337" s="10">
         <v>21211.2</v>
       </c>
       <c r="G337" s="10">
         <v>18854.4</v>
       </c>
       <c r="H337" s="10">
         <v>16497.6</v>
       </c>
     </row>
     <row r="338" spans="1:8" outlineLevel="3">
       <c r="A338" s="15">
         <v>2</v>
       </c>
       <c r="B338" s="6" t="s">
         <v>664</v>
       </c>
       <c r="C338" s="7" t="s">
         <v>665</v>
       </c>
       <c r="D338" s="5">
-        <v>3.0</v>
+        <v>1.0</v>
       </c>
       <c r="E338" s="10">
         <v>23568.0</v>
       </c>
       <c r="F338" s="10">
         <v>21211.2</v>
       </c>
       <c r="G338" s="10">
         <v>18854.4</v>
       </c>
       <c r="H338" s="10">
         <v>16497.6</v>
       </c>
     </row>
     <row r="339" spans="1:8" outlineLevel="3">
       <c r="A339" s="15">
         <v>3</v>
       </c>
       <c r="B339" s="6" t="s">
         <v>666</v>
       </c>
       <c r="C339" s="7" t="s">
         <v>667</v>
       </c>
       <c r="D339" s="5">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="E339" s="10">
         <v>282348.0</v>
       </c>
       <c r="F339" s="10">
         <v>254113.2</v>
       </c>
       <c r="G339" s="10">
         <v>225878.4</v>
       </c>
       <c r="H339" s="10">
         <v>197643.6</v>
       </c>
     </row>
     <row r="340" spans="1:8" outlineLevel="3">
       <c r="A340" s="15">
         <v>4</v>
       </c>
       <c r="B340" s="6" t="s">
         <v>668</v>
       </c>
       <c r="C340" s="7" t="s">
         <v>669</v>
       </c>
       <c r="D340" s="5">
-        <v>0.0</v>
+        <v>2.0</v>
       </c>
       <c r="E340" s="10">
         <v>3787.0</v>
       </c>
       <c r="F340" s="10">
         <v>3408.3</v>
       </c>
       <c r="G340" s="10">
         <v>3029.6</v>
       </c>
       <c r="H340" s="10">
         <v>2650.9</v>
       </c>
     </row>
     <row r="341" spans="1:8" outlineLevel="3">
       <c r="A341" s="15">
         <v>5</v>
       </c>
       <c r="B341" s="6" t="s">
         <v>670</v>
       </c>
       <c r="C341" s="7" t="s">
         <v>671</v>
       </c>
       <c r="D341" s="5">
@@ -11532,51 +11532,51 @@
       </c>
       <c r="E341" s="10">
         <v>30299.0</v>
       </c>
       <c r="F341" s="10">
         <v>27269.1</v>
       </c>
       <c r="G341" s="10">
         <v>24239.2</v>
       </c>
       <c r="H341" s="10">
         <v>21209.3</v>
       </c>
     </row>
     <row r="342" spans="1:8" outlineLevel="3">
       <c r="A342" s="15">
         <v>6</v>
       </c>
       <c r="B342" s="6" t="s">
         <v>672</v>
       </c>
       <c r="C342" s="7" t="s">
         <v>673</v>
       </c>
       <c r="D342" s="5">
-        <v>3.0</v>
+        <v>2.0</v>
       </c>
       <c r="E342" s="10">
         <v>4934.0</v>
       </c>
       <c r="F342" s="10">
         <v>4440.6</v>
       </c>
       <c r="G342" s="10">
         <v>3947.2</v>
       </c>
       <c r="H342" s="10">
         <v>3453.8</v>
       </c>
     </row>
     <row r="343" spans="1:8" outlineLevel="3">
       <c r="A343" s="15">
         <v>7</v>
       </c>
       <c r="B343" s="6" t="s">
         <v>674</v>
       </c>
       <c r="C343" s="7" t="s">
         <v>675</v>
       </c>
       <c r="D343" s="5">
@@ -11610,77 +11610,77 @@
       </c>
       <c r="E344" s="10">
         <v>45298.0</v>
       </c>
       <c r="F344" s="10">
         <v>40768.2</v>
       </c>
       <c r="G344" s="10">
         <v>36238.4</v>
       </c>
       <c r="H344" s="10">
         <v>31708.6</v>
       </c>
     </row>
     <row r="345" spans="1:8" outlineLevel="3">
       <c r="A345" s="15">
         <v>9</v>
       </c>
       <c r="B345" s="6" t="s">
         <v>678</v>
       </c>
       <c r="C345" s="7" t="s">
         <v>679</v>
       </c>
       <c r="D345" s="5">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="E345" s="10">
         <v>46772.0</v>
       </c>
       <c r="F345" s="10">
         <v>42094.8</v>
       </c>
       <c r="G345" s="10">
         <v>37417.6</v>
       </c>
       <c r="H345" s="10">
         <v>32740.4</v>
       </c>
     </row>
     <row r="346" spans="1:8" outlineLevel="3">
       <c r="A346" s="15">
         <v>10</v>
       </c>
       <c r="B346" s="6" t="s">
         <v>680</v>
       </c>
       <c r="C346" s="7" t="s">
         <v>681</v>
       </c>
       <c r="D346" s="5">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="E346" s="10">
         <v>4750.0</v>
       </c>
       <c r="F346" s="10">
         <v>4275.0</v>
       </c>
       <c r="G346" s="10">
         <v>3800.0</v>
       </c>
       <c r="H346" s="10">
         <v>3325.0</v>
       </c>
     </row>
     <row r="347" spans="1:8" outlineLevel="3">
       <c r="A347" s="15">
         <v>11</v>
       </c>
       <c r="B347" s="6" t="s">
         <v>682</v>
       </c>
       <c r="C347" s="7" t="s">
         <v>683</v>
       </c>
       <c r="D347" s="5">
@@ -11714,51 +11714,51 @@
       </c>
       <c r="E348" s="10">
         <v>52265.0</v>
       </c>
       <c r="F348" s="10">
         <v>47038.5</v>
       </c>
       <c r="G348" s="10">
         <v>41812.0</v>
       </c>
       <c r="H348" s="10">
         <v>36585.5</v>
       </c>
     </row>
     <row r="349" spans="1:8" outlineLevel="3">
       <c r="A349" s="15">
         <v>13</v>
       </c>
       <c r="B349" s="6" t="s">
         <v>686</v>
       </c>
       <c r="C349" s="7" t="s">
         <v>687</v>
       </c>
       <c r="D349" s="5">
-        <v>3.0</v>
+        <v>4.0</v>
       </c>
       <c r="E349" s="10">
         <v>13315.0</v>
       </c>
       <c r="F349" s="10">
         <v>11983.5</v>
       </c>
       <c r="G349" s="10">
         <v>10652.0</v>
       </c>
       <c r="H349" s="10">
         <v>9320.5</v>
       </c>
     </row>
     <row r="350" spans="1:8" outlineLevel="3">
       <c r="A350" s="15">
         <v>14</v>
       </c>
       <c r="B350" s="6" t="s">
         <v>688</v>
       </c>
       <c r="C350" s="7" t="s">
         <v>689</v>
       </c>
       <c r="D350" s="5">
@@ -11766,51 +11766,51 @@
       </c>
       <c r="E350" s="10">
         <v>13406.0</v>
       </c>
       <c r="F350" s="10">
         <v>12065.4</v>
       </c>
       <c r="G350" s="10">
         <v>10724.8</v>
       </c>
       <c r="H350" s="10">
         <v>9384.2</v>
       </c>
     </row>
     <row r="351" spans="1:8" outlineLevel="3">
       <c r="A351" s="15">
         <v>15</v>
       </c>
       <c r="B351" s="6" t="s">
         <v>690</v>
       </c>
       <c r="C351" s="7" t="s">
         <v>691</v>
       </c>
       <c r="D351" s="5">
-        <v>3.0</v>
+        <v>0.0</v>
       </c>
       <c r="E351" s="10">
         <v>103845.0</v>
       </c>
       <c r="F351" s="10">
         <v>93460.5</v>
       </c>
       <c r="G351" s="10">
         <v>83076.0</v>
       </c>
       <c r="H351" s="10">
         <v>72691.5</v>
       </c>
     </row>
     <row r="352" spans="1:8" outlineLevel="3">
       <c r="A352" s="15">
         <v>16</v>
       </c>
       <c r="B352" s="6" t="s">
         <v>692</v>
       </c>
       <c r="C352" s="7" t="s">
         <v>693</v>
       </c>
       <c r="D352" s="5">
@@ -11818,77 +11818,77 @@
       </c>
       <c r="E352" s="10">
         <v>158310.0</v>
       </c>
       <c r="F352" s="10">
         <v>142479.0</v>
       </c>
       <c r="G352" s="10">
         <v>126648.0</v>
       </c>
       <c r="H352" s="10">
         <v>110817.0</v>
       </c>
     </row>
     <row r="353" spans="1:8" outlineLevel="3">
       <c r="A353" s="15">
         <v>17</v>
       </c>
       <c r="B353" s="6" t="s">
         <v>694</v>
       </c>
       <c r="C353" s="7" t="s">
         <v>695</v>
       </c>
       <c r="D353" s="5">
-        <v>1.0</v>
+        <v>3.0</v>
       </c>
       <c r="E353" s="10">
         <v>3488.0</v>
       </c>
       <c r="F353" s="10">
         <v>3139.2</v>
       </c>
       <c r="G353" s="10">
         <v>2790.4</v>
       </c>
       <c r="H353" s="10">
         <v>2441.6</v>
       </c>
     </row>
     <row r="354" spans="1:8" outlineLevel="3">
       <c r="A354" s="15">
         <v>18</v>
       </c>
       <c r="B354" s="6" t="s">
         <v>696</v>
       </c>
       <c r="C354" s="7" t="s">
         <v>697</v>
       </c>
       <c r="D354" s="5">
-        <v>2.0</v>
+        <v>4.0</v>
       </c>
       <c r="E354" s="10">
         <v>17446.0</v>
       </c>
       <c r="F354" s="10">
         <v>15701.4</v>
       </c>
       <c r="G354" s="10">
         <v>13956.8</v>
       </c>
       <c r="H354" s="10">
         <v>12212.2</v>
       </c>
     </row>
     <row r="355" spans="1:8" outlineLevel="3">
       <c r="A355" s="15">
         <v>19</v>
       </c>
       <c r="B355" s="6" t="s">
         <v>698</v>
       </c>
       <c r="C355" s="7" t="s">
         <v>699</v>
       </c>
       <c r="D355" s="5">
@@ -12067,86 +12067,86 @@
       </c>
       <c r="F362" s="10">
         <v>0.0</v>
       </c>
       <c r="G362" s="10">
         <v>0.0</v>
       </c>
       <c r="H362" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="363" spans="1:8" outlineLevel="2">
       <c r="A363" s="15">
         <v>7</v>
       </c>
       <c r="B363" s="6" t="s">
         <v>713</v>
       </c>
       <c r="C363" s="7" t="s">
         <v>714</v>
       </c>
       <c r="D363" s="5">
         <v>0.0</v>
       </c>
       <c r="E363" s="10">
-        <v>66777.0</v>
+        <v>73455.0</v>
       </c>
       <c r="F363" s="10">
-        <v>60099.3</v>
+        <v>66109.5</v>
       </c>
       <c r="G363" s="10">
-        <v>53421.6</v>
+        <v>58764.0</v>
       </c>
       <c r="H363" s="10">
-        <v>46743.9</v>
+        <v>51418.5</v>
       </c>
     </row>
     <row r="364" spans="1:8" outlineLevel="2">
       <c r="A364" s="15">
         <v>8</v>
       </c>
       <c r="B364" s="6" t="s">
         <v>715</v>
       </c>
       <c r="C364" s="7" t="s">
         <v>716</v>
       </c>
       <c r="D364" s="5">
         <v>0.0</v>
       </c>
       <c r="E364" s="10">
-        <v>66804.0</v>
+        <v>73484.0</v>
       </c>
       <c r="F364" s="10">
-        <v>60123.6</v>
+        <v>66135.6</v>
       </c>
       <c r="G364" s="10">
-        <v>53443.2</v>
+        <v>58787.2</v>
       </c>
       <c r="H364" s="10">
-        <v>46762.8</v>
+        <v>51438.8</v>
       </c>
     </row>
     <row r="365" spans="1:8" outlineLevel="2">
       <c r="A365" s="15">
         <v>9</v>
       </c>
       <c r="B365" s="6" t="s">
         <v>717</v>
       </c>
       <c r="C365" s="7" t="s">
         <v>718</v>
       </c>
       <c r="D365" s="5">
         <v>0.0</v>
       </c>
       <c r="E365" s="10">
         <v>0.0</v>
       </c>
       <c r="F365" s="10">
         <v>0.0</v>
       </c>
       <c r="G365" s="10">
         <v>0.0</v>
       </c>
       <c r="H365" s="10">
@@ -12223,138 +12223,138 @@
       </c>
       <c r="F368" s="10">
         <v>0.0</v>
       </c>
       <c r="G368" s="10">
         <v>0.0</v>
       </c>
       <c r="H368" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="369" spans="1:8" outlineLevel="2">
       <c r="A369" s="15">
         <v>13</v>
       </c>
       <c r="B369" s="6" t="s">
         <v>725</v>
       </c>
       <c r="C369" s="7" t="s">
         <v>726</v>
       </c>
       <c r="D369" s="5">
         <v>0.0</v>
       </c>
       <c r="E369" s="10">
-        <v>14909.0</v>
+        <v>16400.0</v>
       </c>
       <c r="F369" s="10">
-        <v>13418.1</v>
+        <v>14760.0</v>
       </c>
       <c r="G369" s="10">
-        <v>11927.2</v>
+        <v>13120.0</v>
       </c>
       <c r="H369" s="10">
-        <v>10436.3</v>
+        <v>11480.0</v>
       </c>
     </row>
     <row r="370" spans="1:8" outlineLevel="2">
       <c r="A370" s="15">
         <v>14</v>
       </c>
       <c r="B370" s="6" t="s">
         <v>727</v>
       </c>
       <c r="C370" s="7" t="s">
         <v>728</v>
       </c>
       <c r="D370" s="5">
         <v>0.0</v>
       </c>
       <c r="E370" s="10">
         <v>0.0</v>
       </c>
       <c r="F370" s="10">
         <v>0.0</v>
       </c>
       <c r="G370" s="10">
         <v>0.0</v>
       </c>
       <c r="H370" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="371" spans="1:8" outlineLevel="2">
       <c r="A371" s="15">
         <v>15</v>
       </c>
       <c r="B371" s="6" t="s">
         <v>729</v>
       </c>
       <c r="C371" s="7" t="s">
         <v>730</v>
       </c>
       <c r="D371" s="5">
         <v>0.0</v>
       </c>
       <c r="E371" s="10">
-        <v>88938.0</v>
+        <v>97832.0</v>
       </c>
       <c r="F371" s="10">
-        <v>80044.2</v>
+        <v>88048.8</v>
       </c>
       <c r="G371" s="10">
-        <v>71150.4</v>
+        <v>78265.6</v>
       </c>
       <c r="H371" s="10">
-        <v>62256.6</v>
+        <v>68482.4</v>
       </c>
     </row>
     <row r="372" spans="1:8" outlineLevel="2">
       <c r="A372" s="15">
         <v>16</v>
       </c>
       <c r="B372" s="6" t="s">
         <v>731</v>
       </c>
       <c r="C372" s="7" t="s">
         <v>732</v>
       </c>
       <c r="D372" s="5">
         <v>0.0</v>
       </c>
       <c r="E372" s="10">
-        <v>88971.0</v>
+        <v>97868.0</v>
       </c>
       <c r="F372" s="10">
-        <v>80073.9</v>
+        <v>88081.2</v>
       </c>
       <c r="G372" s="10">
-        <v>71176.8</v>
+        <v>78294.4</v>
       </c>
       <c r="H372" s="10">
-        <v>62279.7</v>
+        <v>68507.6</v>
       </c>
     </row>
     <row r="373" spans="1:8" outlineLevel="2">
       <c r="A373" s="15">
         <v>17</v>
       </c>
       <c r="B373" s="6" t="s">
         <v>733</v>
       </c>
       <c r="C373" s="7" t="s">
         <v>734</v>
       </c>
       <c r="D373" s="5">
         <v>0.0</v>
       </c>
       <c r="E373" s="10">
         <v>0.0</v>
       </c>
       <c r="F373" s="10">
         <v>0.0</v>
       </c>
       <c r="G373" s="10">
         <v>0.0</v>
       </c>
       <c r="H373" s="10">
@@ -12506,167 +12506,167 @@
       </c>
       <c r="E379" s="10">
         <v>0.0</v>
       </c>
       <c r="F379" s="10">
         <v>0.0</v>
       </c>
       <c r="G379" s="10">
         <v>0.0</v>
       </c>
       <c r="H379" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="380" spans="1:8" outlineLevel="2">
       <c r="A380" s="15">
         <v>24</v>
       </c>
       <c r="B380" s="6" t="s">
         <v>747</v>
       </c>
       <c r="C380" s="7" t="s">
         <v>748</v>
       </c>
       <c r="D380" s="5">
-        <v>3.0</v>
+        <v>0.0</v>
       </c>
       <c r="E380" s="10">
-        <v>36920.0</v>
+        <v>40612.0</v>
       </c>
       <c r="F380" s="10">
-        <v>33228.0</v>
+        <v>36550.8</v>
       </c>
       <c r="G380" s="10">
-        <v>29536.0</v>
+        <v>32489.6</v>
       </c>
       <c r="H380" s="10">
-        <v>25844.0</v>
+        <v>28428.4</v>
       </c>
     </row>
     <row r="381" spans="1:8" outlineLevel="2">
       <c r="A381" s="15">
         <v>25</v>
       </c>
       <c r="B381" s="6" t="s">
         <v>749</v>
       </c>
       <c r="C381" s="7" t="s">
         <v>750</v>
       </c>
       <c r="D381" s="5">
         <v>0.0</v>
       </c>
       <c r="E381" s="10">
-        <v>26885.0</v>
+        <v>29574.0</v>
       </c>
       <c r="F381" s="10">
-        <v>24196.5</v>
+        <v>26616.6</v>
       </c>
       <c r="G381" s="10">
-        <v>21508.0</v>
+        <v>23659.2</v>
       </c>
       <c r="H381" s="10">
-        <v>18819.5</v>
+        <v>20701.8</v>
       </c>
     </row>
     <row r="382" spans="1:8" outlineLevel="2">
       <c r="A382" s="15">
         <v>26</v>
       </c>
       <c r="B382" s="6" t="s">
         <v>751</v>
       </c>
       <c r="C382" s="7" t="s">
         <v>752</v>
       </c>
       <c r="D382" s="5">
-        <v>12.0</v>
+        <v>0.0</v>
       </c>
       <c r="E382" s="10">
-        <v>34309.0</v>
+        <v>37739.0</v>
       </c>
       <c r="F382" s="10">
-        <v>30878.1</v>
+        <v>33965.1</v>
       </c>
       <c r="G382" s="10">
-        <v>27447.2</v>
+        <v>30191.2</v>
       </c>
       <c r="H382" s="10">
-        <v>24016.3</v>
+        <v>26417.3</v>
       </c>
     </row>
     <row r="383" spans="1:8" outlineLevel="2">
       <c r="A383" s="15">
         <v>27</v>
       </c>
       <c r="B383" s="6" t="s">
         <v>753</v>
       </c>
       <c r="C383" s="7" t="s">
         <v>754</v>
       </c>
       <c r="D383" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E383" s="10">
-        <v>25894.0</v>
+        <v>28483.0</v>
       </c>
       <c r="F383" s="10">
-        <v>23304.6</v>
+        <v>25634.7</v>
       </c>
       <c r="G383" s="10">
-        <v>20715.2</v>
+        <v>22786.4</v>
       </c>
       <c r="H383" s="10">
-        <v>18125.8</v>
+        <v>19938.1</v>
       </c>
     </row>
     <row r="384" spans="1:8" outlineLevel="2">
       <c r="A384" s="15">
         <v>28</v>
       </c>
       <c r="B384" s="6" t="s">
         <v>755</v>
       </c>
       <c r="C384" s="7" t="s">
         <v>756</v>
       </c>
       <c r="D384" s="5">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="E384" s="10">
-        <v>24205.0</v>
+        <v>26626.0</v>
       </c>
       <c r="F384" s="10">
-        <v>21784.5</v>
+        <v>23963.4</v>
       </c>
       <c r="G384" s="10">
-        <v>19364.0</v>
+        <v>21300.8</v>
       </c>
       <c r="H384" s="10">
-        <v>16943.5</v>
+        <v>18638.2</v>
       </c>
     </row>
     <row r="385" spans="1:8" outlineLevel="2">
       <c r="A385" s="15">
         <v>29</v>
       </c>
       <c r="B385" s="6" t="s">
         <v>757</v>
       </c>
       <c r="C385" s="7" t="s">
         <v>758</v>
       </c>
       <c r="D385" s="5">
         <v>0.0</v>
       </c>
       <c r="E385" s="10">
         <v>0.0</v>
       </c>
       <c r="F385" s="10">
         <v>0.0</v>
       </c>
       <c r="G385" s="10">
         <v>0.0</v>
       </c>
       <c r="H385" s="10">
@@ -12717,268 +12717,268 @@
       </c>
       <c r="F387" s="10">
         <v>0.0</v>
       </c>
       <c r="G387" s="10">
         <v>0.0</v>
       </c>
       <c r="H387" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="388" spans="1:8" outlineLevel="2">
       <c r="A388" s="15">
         <v>32</v>
       </c>
       <c r="B388" s="6" t="s">
         <v>763</v>
       </c>
       <c r="C388" s="7" t="s">
         <v>764</v>
       </c>
       <c r="D388" s="5">
         <v>0.0</v>
       </c>
       <c r="E388" s="10">
-        <v>54053.0</v>
+        <v>59457.0</v>
       </c>
       <c r="F388" s="10">
-        <v>48647.7</v>
+        <v>53511.3</v>
       </c>
       <c r="G388" s="10">
-        <v>43242.4</v>
+        <v>47565.6</v>
       </c>
       <c r="H388" s="10">
-        <v>37837.1</v>
+        <v>41619.9</v>
       </c>
     </row>
     <row r="389" spans="1:8" outlineLevel="2">
       <c r="A389" s="15">
         <v>33</v>
       </c>
       <c r="B389" s="6" t="s">
         <v>765</v>
       </c>
       <c r="C389" s="7" t="s">
         <v>766</v>
       </c>
       <c r="D389" s="5">
         <v>0.0</v>
       </c>
       <c r="E389" s="10">
-        <v>40146.0</v>
+        <v>44160.0</v>
       </c>
       <c r="F389" s="10">
-        <v>36131.4</v>
+        <v>39744.0</v>
       </c>
       <c r="G389" s="10">
-        <v>32116.8</v>
+        <v>35328.0</v>
       </c>
       <c r="H389" s="10">
-        <v>28102.2</v>
+        <v>30912.0</v>
       </c>
     </row>
     <row r="390" spans="1:8" outlineLevel="2">
       <c r="A390" s="15">
         <v>34</v>
       </c>
       <c r="B390" s="6" t="s">
         <v>767</v>
       </c>
       <c r="C390" s="7" t="s">
         <v>768</v>
       </c>
       <c r="D390" s="5">
         <v>0.0</v>
       </c>
       <c r="E390" s="10">
-        <v>39395.0</v>
+        <v>43334.0</v>
       </c>
       <c r="F390" s="10">
-        <v>35455.5</v>
+        <v>39000.6</v>
       </c>
       <c r="G390" s="10">
-        <v>31516.0</v>
+        <v>34667.2</v>
       </c>
       <c r="H390" s="10">
-        <v>27576.5</v>
+        <v>30333.8</v>
       </c>
     </row>
     <row r="391" spans="1:8" outlineLevel="2">
       <c r="A391" s="15">
         <v>35</v>
       </c>
       <c r="B391" s="6" t="s">
         <v>769</v>
       </c>
       <c r="C391" s="7" t="s">
         <v>770</v>
       </c>
       <c r="D391" s="5">
-        <v>3.0</v>
+        <v>0.0</v>
       </c>
       <c r="E391" s="10">
-        <v>66891.0</v>
+        <v>73580.0</v>
       </c>
       <c r="F391" s="10">
-        <v>60201.9</v>
+        <v>66222.0</v>
       </c>
       <c r="G391" s="10">
-        <v>53512.8</v>
+        <v>58864.0</v>
       </c>
       <c r="H391" s="10">
-        <v>46823.7</v>
+        <v>51506.0</v>
       </c>
     </row>
     <row r="392" spans="1:8" outlineLevel="2">
       <c r="A392" s="15">
         <v>36</v>
       </c>
       <c r="B392" s="6" t="s">
         <v>771</v>
       </c>
       <c r="C392" s="7" t="s">
         <v>772</v>
       </c>
       <c r="D392" s="5">
         <v>0.0</v>
       </c>
       <c r="E392" s="10">
-        <v>49575.0</v>
+        <v>54532.0</v>
       </c>
       <c r="F392" s="10">
-        <v>44617.5</v>
+        <v>49078.8</v>
       </c>
       <c r="G392" s="10">
-        <v>39660.0</v>
+        <v>43625.6</v>
       </c>
       <c r="H392" s="10">
-        <v>34702.5</v>
+        <v>38172.4</v>
       </c>
     </row>
     <row r="393" spans="1:8" outlineLevel="2">
       <c r="A393" s="15">
         <v>37</v>
       </c>
       <c r="B393" s="6" t="s">
         <v>773</v>
       </c>
       <c r="C393" s="7" t="s">
         <v>774</v>
       </c>
       <c r="D393" s="5">
         <v>0.0</v>
       </c>
       <c r="E393" s="10">
-        <v>48441.0</v>
+        <v>53285.0</v>
       </c>
       <c r="F393" s="10">
-        <v>43596.9</v>
+        <v>47956.5</v>
       </c>
       <c r="G393" s="10">
-        <v>38752.8</v>
+        <v>42628.0</v>
       </c>
       <c r="H393" s="10">
-        <v>33908.7</v>
+        <v>37299.5</v>
       </c>
     </row>
     <row r="394" spans="1:8" outlineLevel="2">
       <c r="A394" s="15">
         <v>38</v>
       </c>
       <c r="B394" s="6" t="s">
         <v>775</v>
       </c>
       <c r="C394" s="7" t="s">
         <v>776</v>
       </c>
       <c r="D394" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E394" s="10">
-        <v>23118.0</v>
+        <v>25430.0</v>
       </c>
       <c r="F394" s="10">
-        <v>20806.2</v>
+        <v>22887.0</v>
       </c>
       <c r="G394" s="10">
-        <v>18494.4</v>
+        <v>20344.0</v>
       </c>
       <c r="H394" s="10">
-        <v>16182.6</v>
+        <v>17801.0</v>
       </c>
     </row>
     <row r="395" spans="1:8" outlineLevel="2">
       <c r="A395" s="15">
         <v>39</v>
       </c>
       <c r="B395" s="6" t="s">
         <v>777</v>
       </c>
       <c r="C395" s="7" t="s">
         <v>778</v>
       </c>
       <c r="D395" s="5">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="E395" s="10">
-        <v>26397.0</v>
+        <v>29037.0</v>
       </c>
       <c r="F395" s="10">
-        <v>23757.3</v>
+        <v>26133.3</v>
       </c>
       <c r="G395" s="10">
-        <v>21117.6</v>
+        <v>23229.6</v>
       </c>
       <c r="H395" s="10">
-        <v>18477.9</v>
+        <v>20325.9</v>
       </c>
     </row>
     <row r="396" spans="1:8" outlineLevel="2">
       <c r="A396" s="15">
         <v>40</v>
       </c>
       <c r="B396" s="6" t="s">
         <v>779</v>
       </c>
       <c r="C396" s="7" t="s">
         <v>780</v>
       </c>
       <c r="D396" s="5">
         <v>0.0</v>
       </c>
       <c r="E396" s="10">
-        <v>27005.0</v>
+        <v>29706.0</v>
       </c>
       <c r="F396" s="10">
-        <v>24304.5</v>
+        <v>26735.4</v>
       </c>
       <c r="G396" s="10">
-        <v>21604.0</v>
+        <v>23764.8</v>
       </c>
       <c r="H396" s="10">
-        <v>18903.5</v>
+        <v>20794.2</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A81:H81"/>
     <mergeCell ref="A110:H110"/>
     <mergeCell ref="A131:H131"/>
     <mergeCell ref="A200:H200"/>
     <mergeCell ref="A219:H219"/>
     <mergeCell ref="A220:H220"/>
     <mergeCell ref="A264:H264"/>
     <mergeCell ref="A295:H295"/>
     <mergeCell ref="A336:H336"/>
     <mergeCell ref="A356:H356"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>