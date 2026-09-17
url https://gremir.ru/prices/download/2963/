--- v2 (2026-08-02)
+++ v3 (2026-09-17)
@@ -4884,77 +4884,77 @@
       </c>
     </row>
     <row r="81" spans="1:8" outlineLevel="2">
       <c r="A81" s="14" t="s">
         <v>163</v>
       </c>
       <c r="B81" s="4"/>
       <c r="C81" s="4"/>
       <c r="D81" s="4"/>
       <c r="E81" s="9"/>
       <c r="F81" s="9"/>
       <c r="G81" s="9"/>
       <c r="H81" s="9"/>
     </row>
     <row r="82" spans="1:8" outlineLevel="3">
       <c r="A82" s="15">
         <v>1</v>
       </c>
       <c r="B82" s="6" t="s">
         <v>164</v>
       </c>
       <c r="C82" s="7" t="s">
         <v>165</v>
       </c>
       <c r="D82" s="5">
-        <v>15.0</v>
+        <v>16.0</v>
       </c>
       <c r="E82" s="10">
         <v>13787.0</v>
       </c>
       <c r="F82" s="10">
         <v>12408.3</v>
       </c>
       <c r="G82" s="10">
         <v>11029.6</v>
       </c>
       <c r="H82" s="10">
         <v>9650.9</v>
       </c>
     </row>
     <row r="83" spans="1:8" outlineLevel="3">
       <c r="A83" s="15">
         <v>2</v>
       </c>
       <c r="B83" s="6" t="s">
         <v>166</v>
       </c>
       <c r="C83" s="7" t="s">
         <v>167</v>
       </c>
       <c r="D83" s="5">
-        <v>8.0</v>
+        <v>11.0</v>
       </c>
       <c r="E83" s="10">
         <v>186398.0</v>
       </c>
       <c r="F83" s="10">
         <v>167758.2</v>
       </c>
       <c r="G83" s="10">
         <v>149118.4</v>
       </c>
       <c r="H83" s="10">
         <v>130478.6</v>
       </c>
     </row>
     <row r="84" spans="1:8" outlineLevel="3">
       <c r="A84" s="15">
         <v>3</v>
       </c>
       <c r="B84" s="6" t="s">
         <v>168</v>
       </c>
       <c r="C84" s="7" t="s">
         <v>169</v>
       </c>
       <c r="D84" s="5">
@@ -4988,207 +4988,207 @@
       </c>
       <c r="E85" s="10">
         <v>4546.0</v>
       </c>
       <c r="F85" s="10">
         <v>4091.4</v>
       </c>
       <c r="G85" s="10">
         <v>3636.8</v>
       </c>
       <c r="H85" s="10">
         <v>3182.2</v>
       </c>
     </row>
     <row r="86" spans="1:8" outlineLevel="3">
       <c r="A86" s="15">
         <v>5</v>
       </c>
       <c r="B86" s="6" t="s">
         <v>172</v>
       </c>
       <c r="C86" s="7" t="s">
         <v>173</v>
       </c>
       <c r="D86" s="5">
-        <v>14.0</v>
+        <v>12.0</v>
       </c>
       <c r="E86" s="10">
         <v>2679.0</v>
       </c>
       <c r="F86" s="10">
         <v>2411.1</v>
       </c>
       <c r="G86" s="10">
         <v>2143.2</v>
       </c>
       <c r="H86" s="10">
         <v>1875.3</v>
       </c>
     </row>
     <row r="87" spans="1:8" outlineLevel="3">
       <c r="A87" s="15">
         <v>6</v>
       </c>
       <c r="B87" s="6" t="s">
         <v>174</v>
       </c>
       <c r="C87" s="7" t="s">
         <v>175</v>
       </c>
       <c r="D87" s="5">
-        <v>8.0</v>
+        <v>7.0</v>
       </c>
       <c r="E87" s="10">
         <v>20838.0</v>
       </c>
       <c r="F87" s="10">
         <v>18754.2</v>
       </c>
       <c r="G87" s="10">
         <v>16670.4</v>
       </c>
       <c r="H87" s="10">
         <v>14586.6</v>
       </c>
     </row>
     <row r="88" spans="1:8" outlineLevel="3">
       <c r="A88" s="15">
         <v>7</v>
       </c>
       <c r="B88" s="6" t="s">
         <v>176</v>
       </c>
       <c r="C88" s="7" t="s">
         <v>177</v>
       </c>
       <c r="D88" s="5">
-        <v>4.0</v>
+        <v>3.0</v>
       </c>
       <c r="E88" s="10">
         <v>561054.0</v>
       </c>
       <c r="F88" s="10">
         <v>504948.6</v>
       </c>
       <c r="G88" s="10">
         <v>448843.2</v>
       </c>
       <c r="H88" s="10">
         <v>392737.8</v>
       </c>
     </row>
     <row r="89" spans="1:8" outlineLevel="3">
       <c r="A89" s="15">
         <v>8</v>
       </c>
       <c r="B89" s="6" t="s">
         <v>178</v>
       </c>
       <c r="C89" s="7" t="s">
         <v>179</v>
       </c>
       <c r="D89" s="5">
         <v>0.0</v>
       </c>
       <c r="E89" s="10">
-        <v>0.0</v>
+        <v>622766.0</v>
       </c>
       <c r="F89" s="10">
-        <v>0.0</v>
+        <v>560489.4</v>
       </c>
       <c r="G89" s="10">
-        <v>0.0</v>
+        <v>498212.8</v>
       </c>
       <c r="H89" s="10">
-        <v>0.0</v>
+        <v>435936.2</v>
       </c>
     </row>
     <row r="90" spans="1:8" outlineLevel="3">
       <c r="A90" s="15">
         <v>9</v>
       </c>
       <c r="B90" s="6" t="s">
         <v>180</v>
       </c>
       <c r="C90" s="7" t="s">
         <v>181</v>
       </c>
       <c r="D90" s="5">
         <v>0.0</v>
       </c>
       <c r="E90" s="10">
         <v>5466.0</v>
       </c>
       <c r="F90" s="10">
         <v>4919.4</v>
       </c>
       <c r="G90" s="10">
         <v>4372.8</v>
       </c>
       <c r="H90" s="10">
         <v>3826.2</v>
       </c>
     </row>
     <row r="91" spans="1:8" outlineLevel="3">
       <c r="A91" s="15">
         <v>10</v>
       </c>
       <c r="B91" s="6" t="s">
         <v>182</v>
       </c>
       <c r="C91" s="7" t="s">
         <v>183</v>
       </c>
       <c r="D91" s="5">
-        <v>17.0</v>
+        <v>16.0</v>
       </c>
       <c r="E91" s="10">
         <v>2871.0</v>
       </c>
       <c r="F91" s="10">
         <v>2583.9</v>
       </c>
       <c r="G91" s="10">
         <v>2296.8</v>
       </c>
       <c r="H91" s="10">
         <v>2009.7</v>
       </c>
     </row>
     <row r="92" spans="1:8" outlineLevel="3">
       <c r="A92" s="15">
         <v>11</v>
       </c>
       <c r="B92" s="6" t="s">
         <v>184</v>
       </c>
       <c r="C92" s="7" t="s">
         <v>185</v>
       </c>
       <c r="D92" s="5">
-        <v>3.0</v>
+        <v>15.0</v>
       </c>
       <c r="E92" s="10">
         <v>38053.0</v>
       </c>
       <c r="F92" s="10">
         <v>34247.7</v>
       </c>
       <c r="G92" s="10">
         <v>30442.4</v>
       </c>
       <c r="H92" s="10">
         <v>26637.1</v>
       </c>
     </row>
     <row r="93" spans="1:8" outlineLevel="3">
       <c r="A93" s="15">
         <v>12</v>
       </c>
       <c r="B93" s="6" t="s">
         <v>186</v>
       </c>
       <c r="C93" s="7" t="s">
         <v>187</v>
       </c>
       <c r="D93" s="5">
@@ -5222,51 +5222,51 @@
       </c>
       <c r="E94" s="10">
         <v>5946.0</v>
       </c>
       <c r="F94" s="10">
         <v>5351.4</v>
       </c>
       <c r="G94" s="10">
         <v>4756.8</v>
       </c>
       <c r="H94" s="10">
         <v>4162.2</v>
       </c>
     </row>
     <row r="95" spans="1:8" outlineLevel="3">
       <c r="A95" s="15">
         <v>14</v>
       </c>
       <c r="B95" s="6" t="s">
         <v>190</v>
       </c>
       <c r="C95" s="7" t="s">
         <v>191</v>
       </c>
       <c r="D95" s="5">
-        <v>18.0</v>
+        <v>25.0</v>
       </c>
       <c r="E95" s="10">
         <v>3157.0</v>
       </c>
       <c r="F95" s="10">
         <v>2841.3</v>
       </c>
       <c r="G95" s="10">
         <v>2525.6</v>
       </c>
       <c r="H95" s="10">
         <v>2209.9</v>
       </c>
     </row>
     <row r="96" spans="1:8" outlineLevel="3">
       <c r="A96" s="15">
         <v>15</v>
       </c>
       <c r="B96" s="6" t="s">
         <v>192</v>
       </c>
       <c r="C96" s="7" t="s">
         <v>193</v>
       </c>
       <c r="D96" s="5">
@@ -5352,181 +5352,181 @@
       </c>
       <c r="E99" s="10">
         <v>8606.0</v>
       </c>
       <c r="F99" s="10">
         <v>7745.4</v>
       </c>
       <c r="G99" s="10">
         <v>6884.8</v>
       </c>
       <c r="H99" s="10">
         <v>6024.2</v>
       </c>
     </row>
     <row r="100" spans="1:8" outlineLevel="3">
       <c r="A100" s="15">
         <v>19</v>
       </c>
       <c r="B100" s="6" t="s">
         <v>200</v>
       </c>
       <c r="C100" s="7" t="s">
         <v>201</v>
       </c>
       <c r="D100" s="5">
-        <v>11.0</v>
+        <v>18.0</v>
       </c>
       <c r="E100" s="10">
         <v>5601.0</v>
       </c>
       <c r="F100" s="10">
         <v>5040.9</v>
       </c>
       <c r="G100" s="10">
         <v>4480.8</v>
       </c>
       <c r="H100" s="10">
         <v>3920.7</v>
       </c>
     </row>
     <row r="101" spans="1:8" outlineLevel="3">
       <c r="A101" s="15">
         <v>20</v>
       </c>
       <c r="B101" s="6" t="s">
         <v>202</v>
       </c>
       <c r="C101" s="7" t="s">
         <v>203</v>
       </c>
       <c r="D101" s="5">
         <v>0.0</v>
       </c>
       <c r="E101" s="10">
-        <v>1657311.0</v>
+        <v>1784881.0</v>
       </c>
       <c r="F101" s="10">
-        <v>1491579.9</v>
+        <v>1606392.9</v>
       </c>
       <c r="G101" s="10">
-        <v>1325848.8</v>
+        <v>1427904.8</v>
       </c>
       <c r="H101" s="10">
-        <v>1160117.7</v>
+        <v>1249416.7</v>
       </c>
     </row>
     <row r="102" spans="1:8" outlineLevel="3">
       <c r="A102" s="15">
         <v>21</v>
       </c>
       <c r="B102" s="6" t="s">
         <v>204</v>
       </c>
       <c r="C102" s="7" t="s">
         <v>205</v>
       </c>
       <c r="D102" s="5">
-        <v>19.0</v>
+        <v>18.0</v>
       </c>
       <c r="E102" s="10">
         <v>6816.0</v>
       </c>
       <c r="F102" s="10">
         <v>6134.4</v>
       </c>
       <c r="G102" s="10">
         <v>5452.8</v>
       </c>
       <c r="H102" s="10">
         <v>4771.2</v>
       </c>
     </row>
     <row r="103" spans="1:8" outlineLevel="3">
       <c r="A103" s="15">
         <v>22</v>
       </c>
       <c r="B103" s="6" t="s">
         <v>206</v>
       </c>
       <c r="C103" s="7" t="s">
         <v>207</v>
       </c>
       <c r="D103" s="5">
-        <v>7.0</v>
+        <v>8.0</v>
       </c>
       <c r="E103" s="10">
         <v>73589.0</v>
       </c>
       <c r="F103" s="10">
         <v>66230.1</v>
       </c>
       <c r="G103" s="10">
         <v>58871.2</v>
       </c>
       <c r="H103" s="10">
         <v>51512.3</v>
       </c>
     </row>
     <row r="104" spans="1:8" outlineLevel="3">
       <c r="A104" s="15">
         <v>23</v>
       </c>
       <c r="B104" s="6" t="s">
         <v>208</v>
       </c>
       <c r="C104" s="7" t="s">
         <v>209</v>
       </c>
       <c r="D104" s="5">
         <v>0.0</v>
       </c>
       <c r="E104" s="10">
-        <v>2252080.0</v>
+        <v>2425431.0</v>
       </c>
       <c r="F104" s="10">
-        <v>2026872.0</v>
+        <v>2182887.9</v>
       </c>
       <c r="G104" s="10">
-        <v>1801664.0</v>
+        <v>1940344.8</v>
       </c>
       <c r="H104" s="10">
-        <v>1576456.0</v>
+        <v>1697801.7</v>
       </c>
     </row>
     <row r="105" spans="1:8" outlineLevel="3">
       <c r="A105" s="15">
         <v>24</v>
       </c>
       <c r="B105" s="6" t="s">
         <v>210</v>
       </c>
       <c r="C105" s="7" t="s">
         <v>211</v>
       </c>
       <c r="D105" s="5">
-        <v>4.0</v>
+        <v>3.0</v>
       </c>
       <c r="E105" s="10">
         <v>137977.0</v>
       </c>
       <c r="F105" s="10">
         <v>124179.3</v>
       </c>
       <c r="G105" s="10">
         <v>110381.6</v>
       </c>
       <c r="H105" s="10">
         <v>96583.9</v>
       </c>
     </row>
     <row r="106" spans="1:8" outlineLevel="3">
       <c r="A106" s="15">
         <v>25</v>
       </c>
       <c r="B106" s="6" t="s">
         <v>212</v>
       </c>
       <c r="C106" s="7" t="s">
         <v>213</v>
       </c>
       <c r="D106" s="5">
@@ -5560,77 +5560,77 @@
       </c>
       <c r="E107" s="10">
         <v>3900.0</v>
       </c>
       <c r="F107" s="10">
         <v>3510.0</v>
       </c>
       <c r="G107" s="10">
         <v>3120.0</v>
       </c>
       <c r="H107" s="10">
         <v>2730.0</v>
       </c>
     </row>
     <row r="108" spans="1:8" outlineLevel="3">
       <c r="A108" s="15">
         <v>27</v>
       </c>
       <c r="B108" s="6" t="s">
         <v>216</v>
       </c>
       <c r="C108" s="7" t="s">
         <v>217</v>
       </c>
       <c r="D108" s="5">
-        <v>8.0</v>
+        <v>6.0</v>
       </c>
       <c r="E108" s="10">
         <v>2458.0</v>
       </c>
       <c r="F108" s="10">
         <v>2212.2</v>
       </c>
       <c r="G108" s="10">
         <v>1966.4</v>
       </c>
       <c r="H108" s="10">
         <v>1720.6</v>
       </c>
     </row>
     <row r="109" spans="1:8" outlineLevel="3">
       <c r="A109" s="15">
         <v>28</v>
       </c>
       <c r="B109" s="6" t="s">
         <v>218</v>
       </c>
       <c r="C109" s="7" t="s">
         <v>219</v>
       </c>
       <c r="D109" s="5">
-        <v>15.0</v>
+        <v>9.0</v>
       </c>
       <c r="E109" s="10">
         <v>9592.0</v>
       </c>
       <c r="F109" s="10">
         <v>8632.8</v>
       </c>
       <c r="G109" s="10">
         <v>7673.6</v>
       </c>
       <c r="H109" s="10">
         <v>6714.4</v>
       </c>
     </row>
     <row r="110" spans="1:8" outlineLevel="2">
       <c r="A110" s="14" t="s">
         <v>220</v>
       </c>
       <c r="B110" s="4"/>
       <c r="C110" s="4"/>
       <c r="D110" s="4"/>
       <c r="E110" s="9"/>
       <c r="F110" s="9"/>
       <c r="G110" s="9"/>
       <c r="H110" s="9"/>
@@ -5650,129 +5650,129 @@
       </c>
       <c r="E111" s="10">
         <v>4980.0</v>
       </c>
       <c r="F111" s="10">
         <v>4482.0</v>
       </c>
       <c r="G111" s="10">
         <v>3984.0</v>
       </c>
       <c r="H111" s="10">
         <v>3486.0</v>
       </c>
     </row>
     <row r="112" spans="1:8" outlineLevel="3">
       <c r="A112" s="15">
         <v>2</v>
       </c>
       <c r="B112" s="6" t="s">
         <v>223</v>
       </c>
       <c r="C112" s="7" t="s">
         <v>224</v>
       </c>
       <c r="D112" s="5">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="E112" s="10">
         <v>2460.0</v>
       </c>
       <c r="F112" s="10">
         <v>2214.0</v>
       </c>
       <c r="G112" s="10">
         <v>1968.0</v>
       </c>
       <c r="H112" s="10">
         <v>1722.0</v>
       </c>
     </row>
     <row r="113" spans="1:8" outlineLevel="3">
       <c r="A113" s="15">
         <v>3</v>
       </c>
       <c r="B113" s="6" t="s">
         <v>225</v>
       </c>
       <c r="C113" s="7" t="s">
         <v>226</v>
       </c>
       <c r="D113" s="5">
-        <v>4.0</v>
+        <v>1.0</v>
       </c>
       <c r="E113" s="10">
         <v>14088.0</v>
       </c>
       <c r="F113" s="10">
         <v>12679.2</v>
       </c>
       <c r="G113" s="10">
         <v>11270.4</v>
       </c>
       <c r="H113" s="10">
         <v>9861.6</v>
       </c>
     </row>
     <row r="114" spans="1:8" outlineLevel="3">
       <c r="A114" s="15">
         <v>4</v>
       </c>
       <c r="B114" s="6" t="s">
         <v>227</v>
       </c>
       <c r="C114" s="7" t="s">
         <v>228</v>
       </c>
       <c r="D114" s="5">
-        <v>5.0</v>
+        <v>1.0</v>
       </c>
       <c r="E114" s="10">
         <v>5100.0</v>
       </c>
       <c r="F114" s="10">
         <v>4590.0</v>
       </c>
       <c r="G114" s="10">
         <v>4080.0</v>
       </c>
       <c r="H114" s="10">
         <v>3570.0</v>
       </c>
     </row>
     <row r="115" spans="1:8" outlineLevel="3">
       <c r="A115" s="15">
         <v>5</v>
       </c>
       <c r="B115" s="6" t="s">
         <v>229</v>
       </c>
       <c r="C115" s="7" t="s">
         <v>230</v>
       </c>
       <c r="D115" s="5">
-        <v>0.0</v>
+        <v>2.0</v>
       </c>
       <c r="E115" s="10">
         <v>2772.0</v>
       </c>
       <c r="F115" s="10">
         <v>2494.8</v>
       </c>
       <c r="G115" s="10">
         <v>2217.6</v>
       </c>
       <c r="H115" s="10">
         <v>1940.4</v>
       </c>
     </row>
     <row r="116" spans="1:8" outlineLevel="3">
       <c r="A116" s="15">
         <v>6</v>
       </c>
       <c r="B116" s="6" t="s">
         <v>231</v>
       </c>
       <c r="C116" s="7" t="s">
         <v>232</v>
       </c>
       <c r="D116" s="5">
@@ -5884,51 +5884,51 @@
       </c>
       <c r="E120" s="10">
         <v>32064.0</v>
       </c>
       <c r="F120" s="10">
         <v>28857.6</v>
       </c>
       <c r="G120" s="10">
         <v>25651.2</v>
       </c>
       <c r="H120" s="10">
         <v>22444.8</v>
       </c>
     </row>
     <row r="121" spans="1:8" outlineLevel="3">
       <c r="A121" s="15">
         <v>11</v>
       </c>
       <c r="B121" s="6" t="s">
         <v>241</v>
       </c>
       <c r="C121" s="7" t="s">
         <v>242</v>
       </c>
       <c r="D121" s="5">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="E121" s="10">
         <v>3780.0</v>
       </c>
       <c r="F121" s="10">
         <v>3402.0</v>
       </c>
       <c r="G121" s="10">
         <v>3024.0</v>
       </c>
       <c r="H121" s="10">
         <v>2646.0</v>
       </c>
     </row>
     <row r="122" spans="1:8" outlineLevel="3">
       <c r="A122" s="15">
         <v>12</v>
       </c>
       <c r="B122" s="6" t="s">
         <v>243</v>
       </c>
       <c r="C122" s="7" t="s">
         <v>244</v>
       </c>
       <c r="D122" s="5">
@@ -6182,233 +6182,233 @@
       </c>
       <c r="E132" s="10">
         <v>0.0</v>
       </c>
       <c r="F132" s="10">
         <v>0.0</v>
       </c>
       <c r="G132" s="10">
         <v>0.0</v>
       </c>
       <c r="H132" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="133" spans="1:8" outlineLevel="3">
       <c r="A133" s="15">
         <v>2</v>
       </c>
       <c r="B133" s="6" t="s">
         <v>264</v>
       </c>
       <c r="C133" s="7" t="s">
         <v>265</v>
       </c>
       <c r="D133" s="5">
-        <v>8.0</v>
+        <v>6.0</v>
       </c>
       <c r="E133" s="10">
         <v>212977.0</v>
       </c>
       <c r="F133" s="10">
         <v>191679.3</v>
       </c>
       <c r="G133" s="10">
         <v>170381.6</v>
       </c>
       <c r="H133" s="10">
         <v>149083.9</v>
       </c>
     </row>
     <row r="134" spans="1:8" outlineLevel="3">
       <c r="A134" s="15">
         <v>3</v>
       </c>
       <c r="B134" s="6" t="s">
         <v>266</v>
       </c>
       <c r="C134" s="7" t="s">
         <v>267</v>
       </c>
       <c r="D134" s="5">
         <v>0.0</v>
       </c>
       <c r="E134" s="10">
-        <v>630646.0</v>
+        <v>540995.0</v>
       </c>
       <c r="F134" s="10">
-        <v>567581.4</v>
+        <v>486895.5</v>
       </c>
       <c r="G134" s="10">
-        <v>504516.8</v>
+        <v>432796.0</v>
       </c>
       <c r="H134" s="10">
-        <v>441452.2</v>
+        <v>378696.5</v>
       </c>
     </row>
     <row r="135" spans="1:8" outlineLevel="3">
       <c r="A135" s="15">
         <v>4</v>
       </c>
       <c r="B135" s="6" t="s">
         <v>268</v>
       </c>
       <c r="C135" s="7" t="s">
         <v>269</v>
       </c>
       <c r="D135" s="5">
         <v>0.0</v>
       </c>
       <c r="E135" s="10">
         <v>0.0</v>
       </c>
       <c r="F135" s="10">
         <v>0.0</v>
       </c>
       <c r="G135" s="10">
         <v>0.0</v>
       </c>
       <c r="H135" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="136" spans="1:8" outlineLevel="3">
       <c r="A136" s="15">
         <v>5</v>
       </c>
       <c r="B136" s="6" t="s">
         <v>270</v>
       </c>
       <c r="C136" s="7" t="s">
         <v>271</v>
       </c>
       <c r="D136" s="5">
-        <v>10.0</v>
+        <v>9.0</v>
       </c>
       <c r="E136" s="10">
         <v>154841.0</v>
       </c>
       <c r="F136" s="10">
         <v>139356.9</v>
       </c>
       <c r="G136" s="10">
         <v>123872.8</v>
       </c>
       <c r="H136" s="10">
         <v>108388.7</v>
       </c>
     </row>
     <row r="137" spans="1:8" outlineLevel="3">
       <c r="A137" s="15">
         <v>6</v>
       </c>
       <c r="B137" s="6" t="s">
         <v>272</v>
       </c>
       <c r="C137" s="7" t="s">
         <v>273</v>
       </c>
       <c r="D137" s="5">
         <v>0.0</v>
       </c>
       <c r="E137" s="10">
-        <v>402464.0</v>
+        <v>331441.0</v>
       </c>
       <c r="F137" s="10">
-        <v>362217.6</v>
+        <v>298296.9</v>
       </c>
       <c r="G137" s="10">
-        <v>321971.2</v>
+        <v>265152.8</v>
       </c>
       <c r="H137" s="10">
-        <v>281724.8</v>
+        <v>232008.7</v>
       </c>
     </row>
     <row r="138" spans="1:8" outlineLevel="3">
       <c r="A138" s="15">
         <v>7</v>
       </c>
       <c r="B138" s="6" t="s">
         <v>274</v>
       </c>
       <c r="C138" s="7" t="s">
         <v>275</v>
       </c>
       <c r="D138" s="5">
-        <v>0.0</v>
+        <v>4.0</v>
       </c>
       <c r="E138" s="10">
         <v>34383.0</v>
       </c>
       <c r="F138" s="10">
         <v>30944.7</v>
       </c>
       <c r="G138" s="10">
         <v>27506.4</v>
       </c>
       <c r="H138" s="10">
         <v>24068.1</v>
       </c>
     </row>
     <row r="139" spans="1:8" outlineLevel="3">
       <c r="A139" s="15">
         <v>8</v>
       </c>
       <c r="B139" s="6" t="s">
         <v>276</v>
       </c>
       <c r="C139" s="7" t="s">
         <v>277</v>
       </c>
       <c r="D139" s="5">
         <v>0.0</v>
       </c>
       <c r="E139" s="10">
-        <v>192911.0</v>
+        <v>158868.0</v>
       </c>
       <c r="F139" s="10">
-        <v>173619.9</v>
+        <v>142981.2</v>
       </c>
       <c r="G139" s="10">
-        <v>154328.8</v>
+        <v>127094.4</v>
       </c>
       <c r="H139" s="10">
-        <v>135037.7</v>
+        <v>111207.6</v>
       </c>
     </row>
     <row r="140" spans="1:8" outlineLevel="3">
       <c r="A140" s="15">
         <v>9</v>
       </c>
       <c r="B140" s="6" t="s">
         <v>278</v>
       </c>
       <c r="C140" s="7" t="s">
         <v>279</v>
       </c>
       <c r="D140" s="5">
-        <v>12.0</v>
+        <v>6.0</v>
       </c>
       <c r="E140" s="10">
         <v>24790.0</v>
       </c>
       <c r="F140" s="10">
         <v>22311.0</v>
       </c>
       <c r="G140" s="10">
         <v>19832.0</v>
       </c>
       <c r="H140" s="10">
         <v>17353.0</v>
       </c>
     </row>
     <row r="141" spans="1:8" outlineLevel="3">
       <c r="A141" s="15">
         <v>10</v>
       </c>
       <c r="B141" s="6" t="s">
         <v>280</v>
       </c>
       <c r="C141" s="7" t="s">
         <v>281</v>
       </c>
       <c r="D141" s="5">
@@ -6442,51 +6442,51 @@
       </c>
       <c r="E142" s="10">
         <v>0.0</v>
       </c>
       <c r="F142" s="10">
         <v>0.0</v>
       </c>
       <c r="G142" s="10">
         <v>0.0</v>
       </c>
       <c r="H142" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="143" spans="1:8" outlineLevel="3">
       <c r="A143" s="15">
         <v>12</v>
       </c>
       <c r="B143" s="6" t="s">
         <v>284</v>
       </c>
       <c r="C143" s="7" t="s">
         <v>285</v>
       </c>
       <c r="D143" s="5">
-        <v>111.0</v>
+        <v>45.0</v>
       </c>
       <c r="E143" s="10">
         <v>3571.0</v>
       </c>
       <c r="F143" s="10">
         <v>3213.9</v>
       </c>
       <c r="G143" s="10">
         <v>2856.8</v>
       </c>
       <c r="H143" s="10">
         <v>2499.7</v>
       </c>
     </row>
     <row r="144" spans="1:8" outlineLevel="3">
       <c r="A144" s="15">
         <v>13</v>
       </c>
       <c r="B144" s="6" t="s">
         <v>286</v>
       </c>
       <c r="C144" s="7" t="s">
         <v>287</v>
       </c>
       <c r="D144" s="5">
@@ -6520,77 +6520,77 @@
       </c>
       <c r="E145" s="10">
         <v>0.0</v>
       </c>
       <c r="F145" s="10">
         <v>0.0</v>
       </c>
       <c r="G145" s="10">
         <v>0.0</v>
       </c>
       <c r="H145" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="146" spans="1:8" outlineLevel="3">
       <c r="A146" s="15">
         <v>15</v>
       </c>
       <c r="B146" s="6" t="s">
         <v>290</v>
       </c>
       <c r="C146" s="7" t="s">
         <v>291</v>
       </c>
       <c r="D146" s="5">
-        <v>8.0</v>
+        <v>7.0</v>
       </c>
       <c r="E146" s="10">
         <v>38490.0</v>
       </c>
       <c r="F146" s="10">
         <v>34641.0</v>
       </c>
       <c r="G146" s="10">
         <v>30792.0</v>
       </c>
       <c r="H146" s="10">
         <v>26943.0</v>
       </c>
     </row>
     <row r="147" spans="1:8" outlineLevel="3">
       <c r="A147" s="15">
         <v>16</v>
       </c>
       <c r="B147" s="6" t="s">
         <v>292</v>
       </c>
       <c r="C147" s="7" t="s">
         <v>293</v>
       </c>
       <c r="D147" s="5">
-        <v>9.0</v>
+        <v>16.0</v>
       </c>
       <c r="E147" s="10">
         <v>29958.0</v>
       </c>
       <c r="F147" s="10">
         <v>26962.2</v>
       </c>
       <c r="G147" s="10">
         <v>23966.4</v>
       </c>
       <c r="H147" s="10">
         <v>20970.6</v>
       </c>
     </row>
     <row r="148" spans="1:8" outlineLevel="3">
       <c r="A148" s="15">
         <v>17</v>
       </c>
       <c r="B148" s="6" t="s">
         <v>294</v>
       </c>
       <c r="C148" s="7" t="s">
         <v>295</v>
       </c>
       <c r="D148" s="5">
@@ -6627,74 +6627,74 @@
       </c>
       <c r="F149" s="10">
         <v>0.0</v>
       </c>
       <c r="G149" s="10">
         <v>0.0</v>
       </c>
       <c r="H149" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="150" spans="1:8" outlineLevel="3">
       <c r="A150" s="15">
         <v>19</v>
       </c>
       <c r="B150" s="6" t="s">
         <v>298</v>
       </c>
       <c r="C150" s="7" t="s">
         <v>299</v>
       </c>
       <c r="D150" s="5">
         <v>0.0</v>
       </c>
       <c r="E150" s="10">
-        <v>10955.0</v>
+        <v>10704.0</v>
       </c>
       <c r="F150" s="10">
-        <v>9859.5</v>
+        <v>9633.6</v>
       </c>
       <c r="G150" s="10">
-        <v>8764.0</v>
+        <v>8563.2</v>
       </c>
       <c r="H150" s="10">
-        <v>7668.5</v>
+        <v>7492.8</v>
       </c>
     </row>
     <row r="151" spans="1:8" outlineLevel="3">
       <c r="A151" s="15">
         <v>20</v>
       </c>
       <c r="B151" s="6" t="s">
         <v>300</v>
       </c>
       <c r="C151" s="7" t="s">
         <v>301</v>
       </c>
       <c r="D151" s="5">
-        <v>73.0</v>
+        <v>61.0</v>
       </c>
       <c r="E151" s="10">
         <v>3770.0</v>
       </c>
       <c r="F151" s="10">
         <v>3393.0</v>
       </c>
       <c r="G151" s="10">
         <v>3016.0</v>
       </c>
       <c r="H151" s="10">
         <v>2639.0</v>
       </c>
     </row>
     <row r="152" spans="1:8" outlineLevel="3">
       <c r="A152" s="15">
         <v>21</v>
       </c>
       <c r="B152" s="6" t="s">
         <v>302</v>
       </c>
       <c r="C152" s="7" t="s">
         <v>303</v>
       </c>
       <c r="D152" s="5">
@@ -6702,141 +6702,141 @@
       </c>
       <c r="E152" s="10">
         <v>0.0</v>
       </c>
       <c r="F152" s="10">
         <v>0.0</v>
       </c>
       <c r="G152" s="10">
         <v>0.0</v>
       </c>
       <c r="H152" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="153" spans="1:8" outlineLevel="3">
       <c r="A153" s="15">
         <v>22</v>
       </c>
       <c r="B153" s="6" t="s">
         <v>304</v>
       </c>
       <c r="C153" s="7" t="s">
         <v>305</v>
       </c>
       <c r="D153" s="5">
-        <v>1.0</v>
+        <v>6.0</v>
       </c>
       <c r="E153" s="10">
         <v>46912.0</v>
       </c>
       <c r="F153" s="10">
         <v>42220.8</v>
       </c>
       <c r="G153" s="10">
         <v>37529.6</v>
       </c>
       <c r="H153" s="10">
         <v>32838.4</v>
       </c>
     </row>
     <row r="154" spans="1:8" outlineLevel="3">
       <c r="A154" s="15">
         <v>23</v>
       </c>
       <c r="B154" s="6" t="s">
         <v>306</v>
       </c>
       <c r="C154" s="7" t="s">
         <v>307</v>
       </c>
       <c r="D154" s="5">
         <v>0.0</v>
       </c>
       <c r="E154" s="10">
-        <v>217420.0</v>
+        <v>179052.0</v>
       </c>
       <c r="F154" s="10">
-        <v>195678.0</v>
+        <v>161146.8</v>
       </c>
       <c r="G154" s="10">
-        <v>173936.0</v>
+        <v>143241.6</v>
       </c>
       <c r="H154" s="10">
-        <v>152194.0</v>
+        <v>125336.4</v>
       </c>
     </row>
     <row r="155" spans="1:8" outlineLevel="3">
       <c r="A155" s="15">
         <v>24</v>
       </c>
       <c r="B155" s="6" t="s">
         <v>308</v>
       </c>
       <c r="C155" s="7" t="s">
         <v>309</v>
       </c>
       <c r="D155" s="5">
-        <v>11.0</v>
+        <v>13.0</v>
       </c>
       <c r="E155" s="10">
         <v>36218.0</v>
       </c>
       <c r="F155" s="10">
         <v>32596.2</v>
       </c>
       <c r="G155" s="10">
         <v>28974.4</v>
       </c>
       <c r="H155" s="10">
         <v>25352.6</v>
       </c>
     </row>
     <row r="156" spans="1:8" outlineLevel="3">
       <c r="A156" s="15">
         <v>25</v>
       </c>
       <c r="B156" s="6" t="s">
         <v>310</v>
       </c>
       <c r="C156" s="7" t="s">
         <v>311</v>
       </c>
       <c r="D156" s="5">
         <v>0.0</v>
       </c>
       <c r="E156" s="10">
-        <v>142518.0</v>
+        <v>126396.0</v>
       </c>
       <c r="F156" s="10">
-        <v>128266.2</v>
+        <v>113756.4</v>
       </c>
       <c r="G156" s="10">
-        <v>114014.4</v>
+        <v>101116.8</v>
       </c>
       <c r="H156" s="10">
-        <v>99762.6</v>
+        <v>88477.2</v>
       </c>
     </row>
     <row r="157" spans="1:8" outlineLevel="3">
       <c r="A157" s="15">
         <v>26</v>
       </c>
       <c r="B157" s="6" t="s">
         <v>312</v>
       </c>
       <c r="C157" s="7" t="s">
         <v>313</v>
       </c>
       <c r="D157" s="5">
         <v>0.0</v>
       </c>
       <c r="E157" s="10">
         <v>0.0</v>
       </c>
       <c r="F157" s="10">
         <v>0.0</v>
       </c>
       <c r="G157" s="10">
         <v>0.0</v>
       </c>
       <c r="H157" s="10">
@@ -6861,74 +6861,74 @@
       </c>
       <c r="F158" s="10">
         <v>0.0</v>
       </c>
       <c r="G158" s="10">
         <v>0.0</v>
       </c>
       <c r="H158" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="159" spans="1:8" outlineLevel="3">
       <c r="A159" s="15">
         <v>28</v>
       </c>
       <c r="B159" s="6" t="s">
         <v>316</v>
       </c>
       <c r="C159" s="7" t="s">
         <v>317</v>
       </c>
       <c r="D159" s="5">
         <v>0.0</v>
       </c>
       <c r="E159" s="10">
-        <v>12790.0</v>
+        <v>12498.0</v>
       </c>
       <c r="F159" s="10">
-        <v>11511.0</v>
+        <v>11248.2</v>
       </c>
       <c r="G159" s="10">
-        <v>10232.0</v>
+        <v>9998.4</v>
       </c>
       <c r="H159" s="10">
-        <v>8953.0</v>
+        <v>8748.6</v>
       </c>
     </row>
     <row r="160" spans="1:8" outlineLevel="3">
       <c r="A160" s="15">
         <v>29</v>
       </c>
       <c r="B160" s="6" t="s">
         <v>318</v>
       </c>
       <c r="C160" s="7" t="s">
         <v>319</v>
       </c>
       <c r="D160" s="5">
-        <v>20.0</v>
+        <v>74.0</v>
       </c>
       <c r="E160" s="10">
         <v>4276.0</v>
       </c>
       <c r="F160" s="10">
         <v>3848.4</v>
       </c>
       <c r="G160" s="10">
         <v>3420.8</v>
       </c>
       <c r="H160" s="10">
         <v>2993.2</v>
       </c>
     </row>
     <row r="161" spans="1:8" outlineLevel="3">
       <c r="A161" s="15">
         <v>30</v>
       </c>
       <c r="B161" s="6" t="s">
         <v>320</v>
       </c>
       <c r="C161" s="7" t="s">
         <v>321</v>
       </c>
       <c r="D161" s="5">
@@ -6962,51 +6962,51 @@
       </c>
       <c r="E162" s="10">
         <v>0.0</v>
       </c>
       <c r="F162" s="10">
         <v>0.0</v>
       </c>
       <c r="G162" s="10">
         <v>0.0</v>
       </c>
       <c r="H162" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="163" spans="1:8" outlineLevel="3">
       <c r="A163" s="15">
         <v>32</v>
       </c>
       <c r="B163" s="6" t="s">
         <v>324</v>
       </c>
       <c r="C163" s="7" t="s">
         <v>325</v>
       </c>
       <c r="D163" s="5">
-        <v>7.0</v>
+        <v>4.0</v>
       </c>
       <c r="E163" s="10">
         <v>53819.0</v>
       </c>
       <c r="F163" s="10">
         <v>48437.1</v>
       </c>
       <c r="G163" s="10">
         <v>43055.2</v>
       </c>
       <c r="H163" s="10">
         <v>37673.3</v>
       </c>
     </row>
     <row r="164" spans="1:8" outlineLevel="3">
       <c r="A164" s="15">
         <v>33</v>
       </c>
       <c r="B164" s="6" t="s">
         <v>326</v>
       </c>
       <c r="C164" s="7" t="s">
         <v>327</v>
       </c>
       <c r="D164" s="5">
@@ -7014,51 +7014,51 @@
       </c>
       <c r="E164" s="10">
         <v>259763.0</v>
       </c>
       <c r="F164" s="10">
         <v>233786.7</v>
       </c>
       <c r="G164" s="10">
         <v>207810.4</v>
       </c>
       <c r="H164" s="10">
         <v>181834.1</v>
       </c>
     </row>
     <row r="165" spans="1:8" outlineLevel="3">
       <c r="A165" s="15">
         <v>34</v>
       </c>
       <c r="B165" s="6" t="s">
         <v>328</v>
       </c>
       <c r="C165" s="7" t="s">
         <v>329</v>
       </c>
       <c r="D165" s="5">
-        <v>12.0</v>
+        <v>6.0</v>
       </c>
       <c r="E165" s="10">
         <v>46091.0</v>
       </c>
       <c r="F165" s="10">
         <v>41481.9</v>
       </c>
       <c r="G165" s="10">
         <v>36872.8</v>
       </c>
       <c r="H165" s="10">
         <v>32263.7</v>
       </c>
     </row>
     <row r="166" spans="1:8" outlineLevel="3">
       <c r="A166" s="15">
         <v>35</v>
       </c>
       <c r="B166" s="6" t="s">
         <v>330</v>
       </c>
       <c r="C166" s="7" t="s">
         <v>331</v>
       </c>
       <c r="D166" s="5">
@@ -7069,74 +7069,74 @@
       </c>
       <c r="F166" s="10">
         <v>134913.6</v>
       </c>
       <c r="G166" s="10">
         <v>119923.2</v>
       </c>
       <c r="H166" s="10">
         <v>104932.8</v>
       </c>
     </row>
     <row r="167" spans="1:8" outlineLevel="3">
       <c r="A167" s="15">
         <v>36</v>
       </c>
       <c r="B167" s="6" t="s">
         <v>332</v>
       </c>
       <c r="C167" s="7" t="s">
         <v>333</v>
       </c>
       <c r="D167" s="5">
         <v>0.0</v>
       </c>
       <c r="E167" s="10">
-        <v>17646.0</v>
+        <v>17245.0</v>
       </c>
       <c r="F167" s="10">
-        <v>15881.4</v>
+        <v>15520.5</v>
       </c>
       <c r="G167" s="10">
-        <v>14116.8</v>
+        <v>13796.0</v>
       </c>
       <c r="H167" s="10">
-        <v>12352.2</v>
+        <v>12071.5</v>
       </c>
     </row>
     <row r="168" spans="1:8" outlineLevel="3">
       <c r="A168" s="15">
         <v>37</v>
       </c>
       <c r="B168" s="6" t="s">
         <v>334</v>
       </c>
       <c r="C168" s="7" t="s">
         <v>335</v>
       </c>
       <c r="D168" s="5">
-        <v>42.0</v>
+        <v>41.0</v>
       </c>
       <c r="E168" s="10">
         <v>6894.0</v>
       </c>
       <c r="F168" s="10">
         <v>6204.6</v>
       </c>
       <c r="G168" s="10">
         <v>5515.2</v>
       </c>
       <c r="H168" s="10">
         <v>4825.8</v>
       </c>
     </row>
     <row r="169" spans="1:8" outlineLevel="3">
       <c r="A169" s="15">
         <v>38</v>
       </c>
       <c r="B169" s="6" t="s">
         <v>336</v>
       </c>
       <c r="C169" s="7" t="s">
         <v>337</v>
       </c>
       <c r="D169" s="5">
@@ -7196,297 +7196,297 @@
       </c>
       <c r="E171" s="10">
         <v>0.0</v>
       </c>
       <c r="F171" s="10">
         <v>0.0</v>
       </c>
       <c r="G171" s="10">
         <v>0.0</v>
       </c>
       <c r="H171" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="172" spans="1:8" outlineLevel="3">
       <c r="A172" s="15">
         <v>41</v>
       </c>
       <c r="B172" s="6" t="s">
         <v>342</v>
       </c>
       <c r="C172" s="7" t="s">
         <v>343</v>
       </c>
       <c r="D172" s="5">
-        <v>4.0</v>
+        <v>0.0</v>
       </c>
       <c r="E172" s="10">
         <v>76074.0</v>
       </c>
       <c r="F172" s="10">
         <v>68466.6</v>
       </c>
       <c r="G172" s="10">
         <v>60859.2</v>
       </c>
       <c r="H172" s="10">
         <v>53251.8</v>
       </c>
     </row>
     <row r="173" spans="1:8" outlineLevel="3">
       <c r="A173" s="15">
         <v>42</v>
       </c>
       <c r="B173" s="6" t="s">
         <v>344</v>
       </c>
       <c r="C173" s="7" t="s">
         <v>345</v>
       </c>
       <c r="D173" s="5">
         <v>0.0</v>
       </c>
       <c r="E173" s="10">
-        <v>338864.0</v>
+        <v>279064.0</v>
       </c>
       <c r="F173" s="10">
-        <v>304977.6</v>
+        <v>251157.6</v>
       </c>
       <c r="G173" s="10">
-        <v>271091.2</v>
+        <v>223251.2</v>
       </c>
       <c r="H173" s="10">
-        <v>237204.8</v>
+        <v>195344.8</v>
       </c>
     </row>
     <row r="174" spans="1:8" outlineLevel="3">
       <c r="A174" s="15">
         <v>43</v>
       </c>
       <c r="B174" s="6" t="s">
         <v>346</v>
       </c>
       <c r="C174" s="7" t="s">
         <v>347</v>
       </c>
       <c r="D174" s="5">
-        <v>3.0</v>
+        <v>4.0</v>
       </c>
       <c r="E174" s="10">
         <v>71099.0</v>
       </c>
       <c r="F174" s="10">
         <v>63989.1</v>
       </c>
       <c r="G174" s="10">
         <v>56879.2</v>
       </c>
       <c r="H174" s="10">
         <v>49769.3</v>
       </c>
     </row>
     <row r="175" spans="1:8" outlineLevel="3">
       <c r="A175" s="15">
         <v>44</v>
       </c>
       <c r="B175" s="6" t="s">
         <v>348</v>
       </c>
       <c r="C175" s="7" t="s">
         <v>349</v>
       </c>
       <c r="D175" s="5">
         <v>0.0</v>
       </c>
       <c r="E175" s="10">
-        <v>181188.0</v>
+        <v>149213.0</v>
       </c>
       <c r="F175" s="10">
-        <v>163069.2</v>
+        <v>134291.7</v>
       </c>
       <c r="G175" s="10">
-        <v>144950.4</v>
+        <v>119370.4</v>
       </c>
       <c r="H175" s="10">
-        <v>126831.6</v>
+        <v>104449.1</v>
       </c>
     </row>
     <row r="176" spans="1:8" outlineLevel="3">
       <c r="A176" s="15">
         <v>45</v>
       </c>
       <c r="B176" s="6" t="s">
         <v>350</v>
       </c>
       <c r="C176" s="7" t="s">
         <v>351</v>
       </c>
       <c r="D176" s="5">
         <v>0.0</v>
       </c>
       <c r="E176" s="10">
-        <v>23227.0</v>
+        <v>22698.0</v>
       </c>
       <c r="F176" s="10">
-        <v>20904.3</v>
+        <v>20428.2</v>
       </c>
       <c r="G176" s="10">
-        <v>18581.6</v>
+        <v>18158.4</v>
       </c>
       <c r="H176" s="10">
-        <v>16258.9</v>
+        <v>15888.6</v>
       </c>
     </row>
     <row r="177" spans="1:8" outlineLevel="3">
       <c r="A177" s="15">
         <v>46</v>
       </c>
       <c r="B177" s="6" t="s">
         <v>352</v>
       </c>
       <c r="C177" s="7" t="s">
         <v>353</v>
       </c>
       <c r="D177" s="5">
-        <v>17.0</v>
+        <v>29.0</v>
       </c>
       <c r="E177" s="10">
         <v>8640.0</v>
       </c>
       <c r="F177" s="10">
         <v>7776.0</v>
       </c>
       <c r="G177" s="10">
         <v>6912.0</v>
       </c>
       <c r="H177" s="10">
         <v>6048.0</v>
       </c>
     </row>
     <row r="178" spans="1:8" outlineLevel="3">
       <c r="A178" s="15">
         <v>47</v>
       </c>
       <c r="B178" s="6" t="s">
         <v>354</v>
       </c>
       <c r="C178" s="7" t="s">
         <v>355</v>
       </c>
       <c r="D178" s="5">
-        <v>3.0</v>
+        <v>4.0</v>
       </c>
       <c r="E178" s="10">
         <v>88564.0</v>
       </c>
       <c r="F178" s="10">
         <v>79707.6</v>
       </c>
       <c r="G178" s="10">
         <v>70851.2</v>
       </c>
       <c r="H178" s="10">
         <v>61994.8</v>
       </c>
     </row>
     <row r="179" spans="1:8" outlineLevel="3">
       <c r="A179" s="15">
         <v>48</v>
       </c>
       <c r="B179" s="6" t="s">
         <v>356</v>
       </c>
       <c r="C179" s="7" t="s">
         <v>357</v>
       </c>
       <c r="D179" s="5">
         <v>0.0</v>
       </c>
       <c r="E179" s="10">
-        <v>421878.0</v>
+        <v>347429.0</v>
       </c>
       <c r="F179" s="10">
-        <v>379690.2</v>
+        <v>312686.1</v>
       </c>
       <c r="G179" s="10">
-        <v>337502.4</v>
+        <v>277943.2</v>
       </c>
       <c r="H179" s="10">
-        <v>295314.6</v>
+        <v>243200.3</v>
       </c>
     </row>
     <row r="180" spans="1:8" outlineLevel="3">
       <c r="A180" s="15">
         <v>49</v>
       </c>
       <c r="B180" s="6" t="s">
         <v>358</v>
       </c>
       <c r="C180" s="7" t="s">
         <v>359</v>
       </c>
       <c r="D180" s="5">
-        <v>1.0</v>
+        <v>6.0</v>
       </c>
       <c r="E180" s="10">
         <v>78501.0</v>
       </c>
       <c r="F180" s="10">
         <v>70650.9</v>
       </c>
       <c r="G180" s="10">
         <v>62800.8</v>
       </c>
       <c r="H180" s="10">
         <v>54950.7</v>
       </c>
     </row>
     <row r="181" spans="1:8" outlineLevel="3">
       <c r="A181" s="15">
         <v>50</v>
       </c>
       <c r="B181" s="6" t="s">
         <v>360</v>
       </c>
       <c r="C181" s="7" t="s">
         <v>361</v>
       </c>
       <c r="D181" s="5">
         <v>0.0</v>
       </c>
       <c r="E181" s="10">
-        <v>254063.0</v>
+        <v>209229.0</v>
       </c>
       <c r="F181" s="10">
-        <v>228656.7</v>
+        <v>188306.1</v>
       </c>
       <c r="G181" s="10">
-        <v>203250.4</v>
+        <v>167383.2</v>
       </c>
       <c r="H181" s="10">
-        <v>177844.1</v>
+        <v>146460.3</v>
       </c>
     </row>
     <row r="182" spans="1:8" outlineLevel="3">
       <c r="A182" s="15">
         <v>51</v>
       </c>
       <c r="B182" s="6" t="s">
         <v>362</v>
       </c>
       <c r="C182" s="7" t="s">
         <v>363</v>
       </c>
       <c r="D182" s="5">
         <v>0.0</v>
       </c>
       <c r="E182" s="10">
         <v>0.0</v>
       </c>
       <c r="F182" s="10">
         <v>0.0</v>
       </c>
       <c r="G182" s="10">
         <v>0.0</v>
       </c>
       <c r="H182" s="10">
@@ -7508,141 +7508,141 @@
       </c>
       <c r="E183" s="10">
         <v>0.0</v>
       </c>
       <c r="F183" s="10">
         <v>0.0</v>
       </c>
       <c r="G183" s="10">
         <v>0.0</v>
       </c>
       <c r="H183" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="184" spans="1:8" outlineLevel="3">
       <c r="A184" s="15">
         <v>53</v>
       </c>
       <c r="B184" s="6" t="s">
         <v>366</v>
       </c>
       <c r="C184" s="7" t="s">
         <v>367</v>
       </c>
       <c r="D184" s="5">
-        <v>2.0</v>
+        <v>5.0</v>
       </c>
       <c r="E184" s="10">
         <v>104898.0</v>
       </c>
       <c r="F184" s="10">
         <v>94408.2</v>
       </c>
       <c r="G184" s="10">
         <v>83918.4</v>
       </c>
       <c r="H184" s="10">
         <v>73428.6</v>
       </c>
     </row>
     <row r="185" spans="1:8" outlineLevel="3">
       <c r="A185" s="15">
         <v>54</v>
       </c>
       <c r="B185" s="6" t="s">
         <v>368</v>
       </c>
       <c r="C185" s="7" t="s">
         <v>369</v>
       </c>
       <c r="D185" s="5">
         <v>0.0</v>
       </c>
       <c r="E185" s="10">
-        <v>505198.0</v>
+        <v>416045.0</v>
       </c>
       <c r="F185" s="10">
-        <v>454678.2</v>
+        <v>374440.5</v>
       </c>
       <c r="G185" s="10">
-        <v>404158.4</v>
+        <v>332836.0</v>
       </c>
       <c r="H185" s="10">
-        <v>353638.6</v>
+        <v>291231.5</v>
       </c>
     </row>
     <row r="186" spans="1:8" outlineLevel="3">
       <c r="A186" s="15">
         <v>55</v>
       </c>
       <c r="B186" s="6" t="s">
         <v>370</v>
       </c>
       <c r="C186" s="7" t="s">
         <v>371</v>
       </c>
       <c r="D186" s="5">
         <v>5.0</v>
       </c>
       <c r="E186" s="10">
         <v>98087.0</v>
       </c>
       <c r="F186" s="10">
         <v>88278.3</v>
       </c>
       <c r="G186" s="10">
         <v>78469.6</v>
       </c>
       <c r="H186" s="10">
         <v>68660.9</v>
       </c>
     </row>
     <row r="187" spans="1:8" outlineLevel="3">
       <c r="A187" s="15">
         <v>56</v>
       </c>
       <c r="B187" s="6" t="s">
         <v>372</v>
       </c>
       <c r="C187" s="7" t="s">
         <v>373</v>
       </c>
       <c r="D187" s="5">
         <v>0.0</v>
       </c>
       <c r="E187" s="10">
-        <v>285621.0</v>
+        <v>244628.0</v>
       </c>
       <c r="F187" s="10">
-        <v>257058.9</v>
+        <v>220165.2</v>
       </c>
       <c r="G187" s="10">
-        <v>228496.8</v>
+        <v>195702.4</v>
       </c>
       <c r="H187" s="10">
-        <v>199934.7</v>
+        <v>171239.6</v>
       </c>
     </row>
     <row r="188" spans="1:8" outlineLevel="3">
       <c r="A188" s="15">
         <v>57</v>
       </c>
       <c r="B188" s="6" t="s">
         <v>374</v>
       </c>
       <c r="C188" s="7" t="s">
         <v>375</v>
       </c>
       <c r="D188" s="5">
         <v>0.0</v>
       </c>
       <c r="E188" s="10">
         <v>0.0</v>
       </c>
       <c r="F188" s="10">
         <v>0.0</v>
       </c>
       <c r="G188" s="10">
         <v>0.0</v>
       </c>
       <c r="H188" s="10">
@@ -7690,219 +7690,219 @@
       </c>
       <c r="E190" s="10">
         <v>0.0</v>
       </c>
       <c r="F190" s="10">
         <v>0.0</v>
       </c>
       <c r="G190" s="10">
         <v>0.0</v>
       </c>
       <c r="H190" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="191" spans="1:8" outlineLevel="3">
       <c r="A191" s="15">
         <v>60</v>
       </c>
       <c r="B191" s="6" t="s">
         <v>380</v>
       </c>
       <c r="C191" s="7" t="s">
         <v>381</v>
       </c>
       <c r="D191" s="5">
-        <v>11.0</v>
+        <v>16.0</v>
       </c>
       <c r="E191" s="10">
         <v>3462.0</v>
       </c>
       <c r="F191" s="10">
         <v>3115.8</v>
       </c>
       <c r="G191" s="10">
         <v>2769.6</v>
       </c>
       <c r="H191" s="10">
         <v>2423.4</v>
       </c>
     </row>
     <row r="192" spans="1:8" outlineLevel="3">
       <c r="A192" s="15">
         <v>61</v>
       </c>
       <c r="B192" s="6" t="s">
         <v>382</v>
       </c>
       <c r="C192" s="7" t="s">
         <v>383</v>
       </c>
       <c r="D192" s="5">
         <v>0.0</v>
       </c>
       <c r="E192" s="10">
-        <v>31779.0</v>
+        <v>31056.0</v>
       </c>
       <c r="F192" s="10">
-        <v>28601.1</v>
+        <v>27950.4</v>
       </c>
       <c r="G192" s="10">
-        <v>25423.2</v>
+        <v>24844.8</v>
       </c>
       <c r="H192" s="10">
-        <v>22245.3</v>
+        <v>21739.2</v>
       </c>
     </row>
     <row r="193" spans="1:8" outlineLevel="3">
       <c r="A193" s="15">
         <v>62</v>
       </c>
       <c r="B193" s="6" t="s">
         <v>384</v>
       </c>
       <c r="C193" s="7" t="s">
         <v>385</v>
       </c>
       <c r="D193" s="5">
-        <v>17.0</v>
+        <v>15.0</v>
       </c>
       <c r="E193" s="10">
         <v>11557.0</v>
       </c>
       <c r="F193" s="10">
         <v>10401.3</v>
       </c>
       <c r="G193" s="10">
         <v>9245.6</v>
       </c>
       <c r="H193" s="10">
         <v>8089.9</v>
       </c>
     </row>
     <row r="194" spans="1:8" outlineLevel="3">
       <c r="A194" s="15">
         <v>63</v>
       </c>
       <c r="B194" s="6" t="s">
         <v>386</v>
       </c>
       <c r="C194" s="7" t="s">
         <v>387</v>
       </c>
       <c r="D194" s="5">
-        <v>4.0</v>
+        <v>3.0</v>
       </c>
       <c r="E194" s="10">
         <v>153060.0</v>
       </c>
       <c r="F194" s="10">
         <v>137754.0</v>
       </c>
       <c r="G194" s="10">
         <v>122448.0</v>
       </c>
       <c r="H194" s="10">
         <v>107142.0</v>
       </c>
     </row>
     <row r="195" spans="1:8" outlineLevel="3">
       <c r="A195" s="15">
         <v>64</v>
       </c>
       <c r="B195" s="6" t="s">
         <v>388</v>
       </c>
       <c r="C195" s="7" t="s">
         <v>389</v>
       </c>
       <c r="D195" s="5">
         <v>0.0</v>
       </c>
       <c r="E195" s="10">
-        <v>574569.0</v>
+        <v>473175.0</v>
       </c>
       <c r="F195" s="10">
-        <v>517112.1</v>
+        <v>425857.5</v>
       </c>
       <c r="G195" s="10">
-        <v>459655.2</v>
+        <v>378540.0</v>
       </c>
       <c r="H195" s="10">
-        <v>402198.3</v>
+        <v>331222.5</v>
       </c>
     </row>
     <row r="196" spans="1:8" outlineLevel="3">
       <c r="A196" s="15">
         <v>65</v>
       </c>
       <c r="B196" s="6" t="s">
         <v>390</v>
       </c>
       <c r="C196" s="7" t="s">
         <v>391</v>
       </c>
       <c r="D196" s="5">
-        <v>6.0</v>
+        <v>2.0</v>
       </c>
       <c r="E196" s="10">
         <v>124897.0</v>
       </c>
       <c r="F196" s="10">
         <v>112407.3</v>
       </c>
       <c r="G196" s="10">
         <v>99917.6</v>
       </c>
       <c r="H196" s="10">
         <v>87427.9</v>
       </c>
     </row>
     <row r="197" spans="1:8" outlineLevel="3">
       <c r="A197" s="15">
         <v>66</v>
       </c>
       <c r="B197" s="6" t="s">
         <v>392</v>
       </c>
       <c r="C197" s="7" t="s">
         <v>393</v>
       </c>
       <c r="D197" s="5">
         <v>0.0</v>
       </c>
       <c r="E197" s="10">
-        <v>331564.0</v>
+        <v>273053.0</v>
       </c>
       <c r="F197" s="10">
-        <v>298407.6</v>
+        <v>245747.7</v>
       </c>
       <c r="G197" s="10">
-        <v>265251.2</v>
+        <v>218442.4</v>
       </c>
       <c r="H197" s="10">
-        <v>232094.8</v>
+        <v>191137.1</v>
       </c>
     </row>
     <row r="198" spans="1:8" outlineLevel="3">
       <c r="A198" s="15">
         <v>67</v>
       </c>
       <c r="B198" s="6" t="s">
         <v>394</v>
       </c>
       <c r="C198" s="7" t="s">
         <v>395</v>
       </c>
       <c r="D198" s="5">
         <v>0.0</v>
       </c>
       <c r="E198" s="10">
         <v>0.0</v>
       </c>
       <c r="F198" s="10">
         <v>0.0</v>
       </c>
       <c r="G198" s="10">
         <v>0.0</v>
       </c>
       <c r="H198" s="10">
@@ -7939,152 +7939,152 @@
       <c r="A200" s="14" t="s">
         <v>398</v>
       </c>
       <c r="B200" s="4"/>
       <c r="C200" s="4"/>
       <c r="D200" s="4"/>
       <c r="E200" s="9"/>
       <c r="F200" s="9"/>
       <c r="G200" s="9"/>
       <c r="H200" s="9"/>
     </row>
     <row r="201" spans="1:8" outlineLevel="3">
       <c r="A201" s="15">
         <v>1</v>
       </c>
       <c r="B201" s="6" t="s">
         <v>399</v>
       </c>
       <c r="C201" s="7" t="s">
         <v>400</v>
       </c>
       <c r="D201" s="5">
         <v>0.0</v>
       </c>
       <c r="E201" s="10">
-        <v>0.0</v>
+        <v>16974.0</v>
       </c>
       <c r="F201" s="10">
-        <v>0.0</v>
+        <v>15276.6</v>
       </c>
       <c r="G201" s="10">
-        <v>0.0</v>
+        <v>13579.2</v>
       </c>
       <c r="H201" s="10">
-        <v>0.0</v>
+        <v>11881.8</v>
       </c>
     </row>
     <row r="202" spans="1:8" outlineLevel="3">
       <c r="A202" s="15">
         <v>2</v>
       </c>
       <c r="B202" s="6" t="s">
         <v>401</v>
       </c>
       <c r="C202" s="7" t="s">
         <v>402</v>
       </c>
       <c r="D202" s="5">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="E202" s="10">
         <v>17446.0</v>
       </c>
       <c r="F202" s="10">
         <v>15701.4</v>
       </c>
       <c r="G202" s="10">
         <v>13956.8</v>
       </c>
       <c r="H202" s="10">
         <v>12212.2</v>
       </c>
     </row>
     <row r="203" spans="1:8" outlineLevel="3">
       <c r="A203" s="15">
         <v>3</v>
       </c>
       <c r="B203" s="6" t="s">
         <v>403</v>
       </c>
       <c r="C203" s="7" t="s">
         <v>404</v>
       </c>
       <c r="D203" s="5">
-        <v>4.0</v>
+        <v>3.0</v>
       </c>
       <c r="E203" s="10">
         <v>3458.0</v>
       </c>
       <c r="F203" s="10">
         <v>3112.2</v>
       </c>
       <c r="G203" s="10">
         <v>2766.4</v>
       </c>
       <c r="H203" s="10">
         <v>2420.6</v>
       </c>
     </row>
     <row r="204" spans="1:8" outlineLevel="3">
       <c r="A204" s="15">
         <v>4</v>
       </c>
       <c r="B204" s="6" t="s">
         <v>405</v>
       </c>
       <c r="C204" s="7" t="s">
         <v>406</v>
       </c>
       <c r="D204" s="5">
-        <v>4.0</v>
+        <v>2.0</v>
       </c>
       <c r="E204" s="10">
         <v>28464.0</v>
       </c>
       <c r="F204" s="10">
         <v>25617.6</v>
       </c>
       <c r="G204" s="10">
         <v>22771.2</v>
       </c>
       <c r="H204" s="10">
         <v>19924.8</v>
       </c>
     </row>
     <row r="205" spans="1:8" outlineLevel="3">
       <c r="A205" s="15">
         <v>5</v>
       </c>
       <c r="B205" s="6" t="s">
         <v>407</v>
       </c>
       <c r="C205" s="7" t="s">
         <v>408</v>
       </c>
       <c r="D205" s="5">
-        <v>5.0</v>
+        <v>6.0</v>
       </c>
       <c r="E205" s="10">
         <v>3998.0</v>
       </c>
       <c r="F205" s="10">
         <v>3598.2</v>
       </c>
       <c r="G205" s="10">
         <v>3198.4</v>
       </c>
       <c r="H205" s="10">
         <v>2798.6</v>
       </c>
     </row>
     <row r="206" spans="1:8" outlineLevel="3">
       <c r="A206" s="15">
         <v>6</v>
       </c>
       <c r="B206" s="6" t="s">
         <v>409</v>
       </c>
       <c r="C206" s="7" t="s">
         <v>410</v>
       </c>
       <c r="D206" s="5">
@@ -8092,103 +8092,103 @@
       </c>
       <c r="E206" s="10">
         <v>37646.0</v>
       </c>
       <c r="F206" s="10">
         <v>33881.4</v>
       </c>
       <c r="G206" s="10">
         <v>30116.8</v>
       </c>
       <c r="H206" s="10">
         <v>26352.2</v>
       </c>
     </row>
     <row r="207" spans="1:8" outlineLevel="3">
       <c r="A207" s="15">
         <v>7</v>
       </c>
       <c r="B207" s="6" t="s">
         <v>411</v>
       </c>
       <c r="C207" s="7" t="s">
         <v>412</v>
       </c>
       <c r="D207" s="5">
-        <v>25.0</v>
+        <v>12.0</v>
       </c>
       <c r="E207" s="10">
         <v>4210.0</v>
       </c>
       <c r="F207" s="10">
         <v>3789.0</v>
       </c>
       <c r="G207" s="10">
         <v>3368.0</v>
       </c>
       <c r="H207" s="10">
         <v>2947.0</v>
       </c>
     </row>
     <row r="208" spans="1:8" outlineLevel="3">
       <c r="A208" s="15">
         <v>8</v>
       </c>
       <c r="B208" s="6" t="s">
         <v>413</v>
       </c>
       <c r="C208" s="7" t="s">
         <v>414</v>
       </c>
       <c r="D208" s="5">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="E208" s="10">
         <v>45911.0</v>
       </c>
       <c r="F208" s="10">
         <v>41319.9</v>
       </c>
       <c r="G208" s="10">
         <v>36728.8</v>
       </c>
       <c r="H208" s="10">
         <v>32137.7</v>
       </c>
     </row>
     <row r="209" spans="1:8" outlineLevel="3">
       <c r="A209" s="15">
         <v>9</v>
       </c>
       <c r="B209" s="6" t="s">
         <v>415</v>
       </c>
       <c r="C209" s="7" t="s">
         <v>416</v>
       </c>
       <c r="D209" s="5">
-        <v>17.0</v>
+        <v>9.0</v>
       </c>
       <c r="E209" s="10">
         <v>8629.0</v>
       </c>
       <c r="F209" s="10">
         <v>7766.1</v>
       </c>
       <c r="G209" s="10">
         <v>6903.2</v>
       </c>
       <c r="H209" s="10">
         <v>6040.3</v>
       </c>
     </row>
     <row r="210" spans="1:8" outlineLevel="3">
       <c r="A210" s="15">
         <v>10</v>
       </c>
       <c r="B210" s="6" t="s">
         <v>417</v>
       </c>
       <c r="C210" s="7" t="s">
         <v>418</v>
       </c>
       <c r="D210" s="5">
@@ -8196,103 +8196,103 @@
       </c>
       <c r="E210" s="10">
         <v>3312.0</v>
       </c>
       <c r="F210" s="10">
         <v>2980.8</v>
       </c>
       <c r="G210" s="10">
         <v>2649.6</v>
       </c>
       <c r="H210" s="10">
         <v>2318.4</v>
       </c>
     </row>
     <row r="211" spans="1:8" outlineLevel="3">
       <c r="A211" s="15">
         <v>11</v>
       </c>
       <c r="B211" s="6" t="s">
         <v>419</v>
       </c>
       <c r="C211" s="7" t="s">
         <v>420</v>
       </c>
       <c r="D211" s="5">
-        <v>13.0</v>
+        <v>6.0</v>
       </c>
       <c r="E211" s="10">
         <v>9696.0</v>
       </c>
       <c r="F211" s="10">
         <v>8726.4</v>
       </c>
       <c r="G211" s="10">
         <v>7756.8</v>
       </c>
       <c r="H211" s="10">
         <v>6787.2</v>
       </c>
     </row>
     <row r="212" spans="1:8" outlineLevel="3">
       <c r="A212" s="15">
         <v>12</v>
       </c>
       <c r="B212" s="6" t="s">
         <v>421</v>
       </c>
       <c r="C212" s="7" t="s">
         <v>422</v>
       </c>
       <c r="D212" s="5">
-        <v>5.0</v>
+        <v>1.0</v>
       </c>
       <c r="E212" s="10">
         <v>9334.0</v>
       </c>
       <c r="F212" s="10">
         <v>8400.6</v>
       </c>
       <c r="G212" s="10">
         <v>7467.2</v>
       </c>
       <c r="H212" s="10">
         <v>6533.8</v>
       </c>
     </row>
     <row r="213" spans="1:8" outlineLevel="3">
       <c r="A213" s="15">
         <v>13</v>
       </c>
       <c r="B213" s="6" t="s">
         <v>423</v>
       </c>
       <c r="C213" s="7" t="s">
         <v>424</v>
       </c>
       <c r="D213" s="5">
-        <v>1.0</v>
+        <v>3.0</v>
       </c>
       <c r="E213" s="10">
         <v>108342.0</v>
       </c>
       <c r="F213" s="10">
         <v>97507.8</v>
       </c>
       <c r="G213" s="10">
         <v>86673.6</v>
       </c>
       <c r="H213" s="10">
         <v>75839.4</v>
       </c>
     </row>
     <row r="214" spans="1:8" outlineLevel="3">
       <c r="A214" s="15">
         <v>14</v>
       </c>
       <c r="B214" s="6" t="s">
         <v>425</v>
       </c>
       <c r="C214" s="7" t="s">
         <v>426</v>
       </c>
       <c r="D214" s="5">
@@ -8326,51 +8326,51 @@
       </c>
       <c r="E215" s="10">
         <v>139259.0</v>
       </c>
       <c r="F215" s="10">
         <v>125333.1</v>
       </c>
       <c r="G215" s="10">
         <v>111407.2</v>
       </c>
       <c r="H215" s="10">
         <v>97481.3</v>
       </c>
     </row>
     <row r="216" spans="1:8" outlineLevel="3">
       <c r="A216" s="15">
         <v>16</v>
       </c>
       <c r="B216" s="6" t="s">
         <v>429</v>
       </c>
       <c r="C216" s="7" t="s">
         <v>430</v>
       </c>
       <c r="D216" s="5">
-        <v>5.0</v>
+        <v>3.0</v>
       </c>
       <c r="E216" s="10">
         <v>3344.0</v>
       </c>
       <c r="F216" s="10">
         <v>3009.6</v>
       </c>
       <c r="G216" s="10">
         <v>2675.2</v>
       </c>
       <c r="H216" s="10">
         <v>2340.8</v>
       </c>
     </row>
     <row r="217" spans="1:8" outlineLevel="3">
       <c r="A217" s="15">
         <v>17</v>
       </c>
       <c r="B217" s="6" t="s">
         <v>431</v>
       </c>
       <c r="C217" s="7" t="s">
         <v>432</v>
       </c>
       <c r="D217" s="5">
@@ -8378,101 +8378,101 @@
       </c>
       <c r="E217" s="10">
         <v>0.0</v>
       </c>
       <c r="F217" s="10">
         <v>0.0</v>
       </c>
       <c r="G217" s="10">
         <v>0.0</v>
       </c>
       <c r="H217" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="218" spans="1:8" outlineLevel="3">
       <c r="A218" s="15">
         <v>18</v>
       </c>
       <c r="B218" s="6" t="s">
         <v>433</v>
       </c>
       <c r="C218" s="7" t="s">
         <v>434</v>
       </c>
       <c r="D218" s="5">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="E218" s="10">
         <v>14954.0</v>
       </c>
       <c r="F218" s="10">
         <v>13458.6</v>
       </c>
       <c r="G218" s="10">
         <v>11963.2</v>
       </c>
       <c r="H218" s="10">
         <v>10467.8</v>
       </c>
     </row>
     <row r="219" spans="1:8" outlineLevel="1">
       <c r="A219" s="13" t="s">
         <v>435</v>
       </c>
       <c r="B219" s="4"/>
       <c r="C219" s="4"/>
       <c r="D219" s="4"/>
       <c r="E219" s="9"/>
       <c r="F219" s="9"/>
       <c r="G219" s="9"/>
       <c r="H219" s="9"/>
     </row>
     <row r="220" spans="1:8" outlineLevel="2">
       <c r="A220" s="14" t="s">
         <v>163</v>
       </c>
       <c r="B220" s="4"/>
       <c r="C220" s="4"/>
       <c r="D220" s="4"/>
       <c r="E220" s="9"/>
       <c r="F220" s="9"/>
       <c r="G220" s="9"/>
       <c r="H220" s="9"/>
     </row>
     <row r="221" spans="1:8" outlineLevel="3">
       <c r="A221" s="15">
         <v>1</v>
       </c>
       <c r="B221" s="6" t="s">
         <v>436</v>
       </c>
       <c r="C221" s="7" t="s">
         <v>437</v>
       </c>
       <c r="D221" s="5">
-        <v>7.0</v>
+        <v>16.0</v>
       </c>
       <c r="E221" s="10">
         <v>17104.0</v>
       </c>
       <c r="F221" s="10">
         <v>15393.6</v>
       </c>
       <c r="G221" s="10">
         <v>13683.2</v>
       </c>
       <c r="H221" s="10">
         <v>11972.8</v>
       </c>
     </row>
     <row r="222" spans="1:8" outlineLevel="3">
       <c r="A222" s="15">
         <v>2</v>
       </c>
       <c r="B222" s="6" t="s">
         <v>438</v>
       </c>
       <c r="C222" s="7" t="s">
         <v>439</v>
       </c>
       <c r="D222" s="5">
@@ -8480,51 +8480,51 @@
       </c>
       <c r="E222" s="10">
         <v>24819.0</v>
       </c>
       <c r="F222" s="10">
         <v>22337.1</v>
       </c>
       <c r="G222" s="10">
         <v>19855.2</v>
       </c>
       <c r="H222" s="10">
         <v>17373.3</v>
       </c>
     </row>
     <row r="223" spans="1:8" outlineLevel="3">
       <c r="A223" s="15">
         <v>3</v>
       </c>
       <c r="B223" s="6" t="s">
         <v>440</v>
       </c>
       <c r="C223" s="7" t="s">
         <v>441</v>
       </c>
       <c r="D223" s="5">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="E223" s="10">
         <v>17397.0</v>
       </c>
       <c r="F223" s="10">
         <v>15657.3</v>
       </c>
       <c r="G223" s="10">
         <v>13917.6</v>
       </c>
       <c r="H223" s="10">
         <v>12177.9</v>
       </c>
     </row>
     <row r="224" spans="1:8" outlineLevel="3">
       <c r="A224" s="15">
         <v>4</v>
       </c>
       <c r="B224" s="6" t="s">
         <v>442</v>
       </c>
       <c r="C224" s="7" t="s">
         <v>443</v>
       </c>
       <c r="D224" s="5">
@@ -8584,51 +8584,51 @@
       </c>
       <c r="E226" s="10">
         <v>624819.0</v>
       </c>
       <c r="F226" s="10">
         <v>562337.1</v>
       </c>
       <c r="G226" s="10">
         <v>499855.2</v>
       </c>
       <c r="H226" s="10">
         <v>437373.3</v>
       </c>
     </row>
     <row r="227" spans="1:8" outlineLevel="3">
       <c r="A227" s="15">
         <v>7</v>
       </c>
       <c r="B227" s="6" t="s">
         <v>448</v>
       </c>
       <c r="C227" s="7" t="s">
         <v>449</v>
       </c>
       <c r="D227" s="5">
-        <v>3.0</v>
+        <v>2.0</v>
       </c>
       <c r="E227" s="10">
         <v>2750.0</v>
       </c>
       <c r="F227" s="10">
         <v>2475.0</v>
       </c>
       <c r="G227" s="10">
         <v>2200.0</v>
       </c>
       <c r="H227" s="10">
         <v>1925.0</v>
       </c>
     </row>
     <row r="228" spans="1:8" outlineLevel="3">
       <c r="A228" s="15">
         <v>8</v>
       </c>
       <c r="B228" s="6" t="s">
         <v>450</v>
       </c>
       <c r="C228" s="7" t="s">
         <v>451</v>
       </c>
       <c r="D228" s="5">
@@ -8636,51 +8636,51 @@
       </c>
       <c r="E228" s="10">
         <v>3990.0</v>
       </c>
       <c r="F228" s="10">
         <v>3591.0</v>
       </c>
       <c r="G228" s="10">
         <v>3192.0</v>
       </c>
       <c r="H228" s="10">
         <v>2793.0</v>
       </c>
     </row>
     <row r="229" spans="1:8" outlineLevel="3">
       <c r="A229" s="15">
         <v>9</v>
       </c>
       <c r="B229" s="6" t="s">
         <v>452</v>
       </c>
       <c r="C229" s="7" t="s">
         <v>453</v>
       </c>
       <c r="D229" s="5">
-        <v>4.0</v>
+        <v>11.0</v>
       </c>
       <c r="E229" s="10">
         <v>21539.0</v>
       </c>
       <c r="F229" s="10">
         <v>19385.1</v>
       </c>
       <c r="G229" s="10">
         <v>17231.2</v>
       </c>
       <c r="H229" s="10">
         <v>15077.3</v>
       </c>
     </row>
     <row r="230" spans="1:8" outlineLevel="3">
       <c r="A230" s="15">
         <v>10</v>
       </c>
       <c r="B230" s="6" t="s">
         <v>454</v>
       </c>
       <c r="C230" s="7" t="s">
         <v>455</v>
       </c>
       <c r="D230" s="5">
@@ -8714,141 +8714,141 @@
       </c>
       <c r="E231" s="10">
         <v>561054.0</v>
       </c>
       <c r="F231" s="10">
         <v>504948.6</v>
       </c>
       <c r="G231" s="10">
         <v>448843.2</v>
       </c>
       <c r="H231" s="10">
         <v>392737.8</v>
       </c>
     </row>
     <row r="232" spans="1:8" outlineLevel="3">
       <c r="A232" s="15">
         <v>12</v>
       </c>
       <c r="B232" s="6" t="s">
         <v>458</v>
       </c>
       <c r="C232" s="7" t="s">
         <v>459</v>
       </c>
       <c r="D232" s="5">
-        <v>5.0</v>
+        <v>6.0</v>
       </c>
       <c r="E232" s="10">
         <v>3250.0</v>
       </c>
       <c r="F232" s="10">
         <v>2925.0</v>
       </c>
       <c r="G232" s="10">
         <v>2600.0</v>
       </c>
       <c r="H232" s="10">
         <v>2275.0</v>
       </c>
     </row>
     <row r="233" spans="1:8" outlineLevel="3">
       <c r="A233" s="15">
         <v>13</v>
       </c>
       <c r="B233" s="6" t="s">
         <v>460</v>
       </c>
       <c r="C233" s="7" t="s">
         <v>461</v>
       </c>
       <c r="D233" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E233" s="10">
         <v>4805.0</v>
       </c>
       <c r="F233" s="10">
         <v>4324.5</v>
       </c>
       <c r="G233" s="10">
         <v>3844.0</v>
       </c>
       <c r="H233" s="10">
         <v>3363.5</v>
       </c>
     </row>
     <row r="234" spans="1:8" outlineLevel="3">
       <c r="A234" s="15">
         <v>14</v>
       </c>
       <c r="B234" s="6" t="s">
         <v>462</v>
       </c>
       <c r="C234" s="7" t="s">
         <v>463</v>
       </c>
       <c r="D234" s="5">
-        <v>4.0</v>
+        <v>3.0</v>
       </c>
       <c r="E234" s="10">
         <v>43631.0</v>
       </c>
       <c r="F234" s="10">
         <v>39267.9</v>
       </c>
       <c r="G234" s="10">
         <v>34904.8</v>
       </c>
       <c r="H234" s="10">
         <v>30541.7</v>
       </c>
     </row>
     <row r="235" spans="1:8" outlineLevel="3">
       <c r="A235" s="15">
         <v>15</v>
       </c>
       <c r="B235" s="6" t="s">
         <v>464</v>
       </c>
       <c r="C235" s="7" t="s">
         <v>465</v>
       </c>
       <c r="D235" s="5">
         <v>0.0</v>
       </c>
       <c r="E235" s="10">
-        <v>0.0</v>
+        <v>136369.0</v>
       </c>
       <c r="F235" s="10">
-        <v>0.0</v>
+        <v>122732.1</v>
       </c>
       <c r="G235" s="10">
-        <v>0.0</v>
+        <v>109095.2</v>
       </c>
       <c r="H235" s="10">
-        <v>0.0</v>
+        <v>95458.3</v>
       </c>
     </row>
     <row r="236" spans="1:8" outlineLevel="3">
       <c r="A236" s="15">
         <v>16</v>
       </c>
       <c r="B236" s="6" t="s">
         <v>466</v>
       </c>
       <c r="C236" s="7" t="s">
         <v>467</v>
       </c>
       <c r="D236" s="5">
         <v>0.0</v>
       </c>
       <c r="E236" s="10">
         <v>684269.0</v>
       </c>
       <c r="F236" s="10">
         <v>615842.1</v>
       </c>
       <c r="G236" s="10">
         <v>547415.2</v>
       </c>
       <c r="H236" s="10">
@@ -8870,103 +8870,103 @@
       </c>
       <c r="E237" s="10">
         <v>808308.0</v>
       </c>
       <c r="F237" s="10">
         <v>727477.2</v>
       </c>
       <c r="G237" s="10">
         <v>646646.4</v>
       </c>
       <c r="H237" s="10">
         <v>565815.6</v>
       </c>
     </row>
     <row r="238" spans="1:8" outlineLevel="3">
       <c r="A238" s="15">
         <v>18</v>
       </c>
       <c r="B238" s="6" t="s">
         <v>470</v>
       </c>
       <c r="C238" s="7" t="s">
         <v>471</v>
       </c>
       <c r="D238" s="5">
-        <v>12.0</v>
+        <v>14.0</v>
       </c>
       <c r="E238" s="10">
         <v>3450.0</v>
       </c>
       <c r="F238" s="10">
         <v>3105.0</v>
       </c>
       <c r="G238" s="10">
         <v>2760.0</v>
       </c>
       <c r="H238" s="10">
         <v>2415.0</v>
       </c>
     </row>
     <row r="239" spans="1:8" outlineLevel="3">
       <c r="A239" s="15">
         <v>19</v>
       </c>
       <c r="B239" s="6" t="s">
         <v>472</v>
       </c>
       <c r="C239" s="7" t="s">
         <v>473</v>
       </c>
       <c r="D239" s="5">
-        <v>1.0</v>
+        <v>3.0</v>
       </c>
       <c r="E239" s="10">
         <v>5072.0</v>
       </c>
       <c r="F239" s="10">
         <v>4564.8</v>
       </c>
       <c r="G239" s="10">
         <v>4057.6</v>
       </c>
       <c r="H239" s="10">
         <v>3550.4</v>
       </c>
     </row>
     <row r="240" spans="1:8" outlineLevel="3">
       <c r="A240" s="15">
         <v>20</v>
       </c>
       <c r="B240" s="6" t="s">
         <v>474</v>
       </c>
       <c r="C240" s="7" t="s">
         <v>475</v>
       </c>
       <c r="D240" s="5">
-        <v>4.0</v>
+        <v>8.0</v>
       </c>
       <c r="E240" s="10">
         <v>3619.0</v>
       </c>
       <c r="F240" s="10">
         <v>3257.1</v>
       </c>
       <c r="G240" s="10">
         <v>2895.2</v>
       </c>
       <c r="H240" s="10">
         <v>2533.3</v>
       </c>
     </row>
     <row r="241" spans="1:8" outlineLevel="3">
       <c r="A241" s="15">
         <v>21</v>
       </c>
       <c r="B241" s="6" t="s">
         <v>476</v>
       </c>
       <c r="C241" s="7" t="s">
         <v>477</v>
       </c>
       <c r="D241" s="5">
@@ -8974,51 +8974,51 @@
       </c>
       <c r="E241" s="10">
         <v>5035.0</v>
       </c>
       <c r="F241" s="10">
         <v>4531.5</v>
       </c>
       <c r="G241" s="10">
         <v>4028.0</v>
       </c>
       <c r="H241" s="10">
         <v>3524.5</v>
       </c>
     </row>
     <row r="242" spans="1:8" outlineLevel="3">
       <c r="A242" s="15">
         <v>22</v>
       </c>
       <c r="B242" s="6" t="s">
         <v>478</v>
       </c>
       <c r="C242" s="7" t="s">
         <v>479</v>
       </c>
       <c r="D242" s="5">
-        <v>3.0</v>
+        <v>2.0</v>
       </c>
       <c r="E242" s="10">
         <v>47630.0</v>
       </c>
       <c r="F242" s="10">
         <v>42867.0</v>
       </c>
       <c r="G242" s="10">
         <v>38104.0</v>
       </c>
       <c r="H242" s="10">
         <v>33341.0</v>
       </c>
     </row>
     <row r="243" spans="1:8" outlineLevel="3">
       <c r="A243" s="15">
         <v>23</v>
       </c>
       <c r="B243" s="6" t="s">
         <v>480</v>
       </c>
       <c r="C243" s="7" t="s">
         <v>481</v>
       </c>
       <c r="D243" s="5">
@@ -9052,129 +9052,129 @@
       </c>
       <c r="E244" s="10">
         <v>1132914.0</v>
       </c>
       <c r="F244" s="10">
         <v>1019622.6</v>
       </c>
       <c r="G244" s="10">
         <v>906331.2</v>
       </c>
       <c r="H244" s="10">
         <v>793039.8</v>
       </c>
     </row>
     <row r="245" spans="1:8" outlineLevel="3">
       <c r="A245" s="15">
         <v>25</v>
       </c>
       <c r="B245" s="6" t="s">
         <v>484</v>
       </c>
       <c r="C245" s="7" t="s">
         <v>485</v>
       </c>
       <c r="D245" s="5">
-        <v>3.0</v>
+        <v>1.0</v>
       </c>
       <c r="E245" s="10">
         <v>5764.0</v>
       </c>
       <c r="F245" s="10">
         <v>5187.6</v>
       </c>
       <c r="G245" s="10">
         <v>4611.2</v>
       </c>
       <c r="H245" s="10">
         <v>4034.8</v>
       </c>
     </row>
     <row r="246" spans="1:8" outlineLevel="3">
       <c r="A246" s="15">
         <v>26</v>
       </c>
       <c r="B246" s="6" t="s">
         <v>486</v>
       </c>
       <c r="C246" s="7" t="s">
         <v>487</v>
       </c>
       <c r="D246" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E246" s="10">
         <v>8050.0</v>
       </c>
       <c r="F246" s="10">
         <v>7245.0</v>
       </c>
       <c r="G246" s="10">
         <v>6440.0</v>
       </c>
       <c r="H246" s="10">
         <v>5635.0</v>
       </c>
     </row>
     <row r="247" spans="1:8" outlineLevel="3">
       <c r="A247" s="15">
         <v>27</v>
       </c>
       <c r="B247" s="6" t="s">
         <v>488</v>
       </c>
       <c r="C247" s="7" t="s">
         <v>489</v>
       </c>
       <c r="D247" s="5">
         <v>0.0</v>
       </c>
       <c r="E247" s="10">
-        <v>1774894.0</v>
+        <v>1911515.0</v>
       </c>
       <c r="F247" s="10">
-        <v>1597404.6</v>
+        <v>1720363.5</v>
       </c>
       <c r="G247" s="10">
-        <v>1419915.2</v>
+        <v>1529212.0</v>
       </c>
       <c r="H247" s="10">
-        <v>1242425.8</v>
+        <v>1338060.5</v>
       </c>
     </row>
     <row r="248" spans="1:8" outlineLevel="3">
       <c r="A248" s="15">
         <v>28</v>
       </c>
       <c r="B248" s="6" t="s">
         <v>490</v>
       </c>
       <c r="C248" s="7" t="s">
         <v>491</v>
       </c>
       <c r="D248" s="5">
-        <v>8.0</v>
+        <v>5.0</v>
       </c>
       <c r="E248" s="10">
         <v>9560.0</v>
       </c>
       <c r="F248" s="10">
         <v>8604.0</v>
       </c>
       <c r="G248" s="10">
         <v>7648.0</v>
       </c>
       <c r="H248" s="10">
         <v>6692.0</v>
       </c>
     </row>
     <row r="249" spans="1:8" outlineLevel="3">
       <c r="A249" s="15">
         <v>29</v>
       </c>
       <c r="B249" s="6" t="s">
         <v>492</v>
       </c>
       <c r="C249" s="7" t="s">
         <v>493</v>
       </c>
       <c r="D249" s="5">
@@ -9234,141 +9234,141 @@
       </c>
       <c r="E251" s="10">
         <v>14083.0</v>
       </c>
       <c r="F251" s="10">
         <v>12674.7</v>
       </c>
       <c r="G251" s="10">
         <v>11266.4</v>
       </c>
       <c r="H251" s="10">
         <v>9858.1</v>
       </c>
     </row>
     <row r="252" spans="1:8" outlineLevel="3">
       <c r="A252" s="15">
         <v>32</v>
       </c>
       <c r="B252" s="6" t="s">
         <v>498</v>
       </c>
       <c r="C252" s="7" t="s">
         <v>499</v>
       </c>
       <c r="D252" s="5">
-        <v>4.0</v>
+        <v>2.0</v>
       </c>
       <c r="E252" s="10">
         <v>69428.0</v>
       </c>
       <c r="F252" s="10">
         <v>62485.2</v>
       </c>
       <c r="G252" s="10">
         <v>55542.4</v>
       </c>
       <c r="H252" s="10">
         <v>48599.6</v>
       </c>
     </row>
     <row r="253" spans="1:8" outlineLevel="3">
       <c r="A253" s="15">
         <v>33</v>
       </c>
       <c r="B253" s="6" t="s">
         <v>500</v>
       </c>
       <c r="C253" s="7" t="s">
         <v>501</v>
       </c>
       <c r="D253" s="5">
         <v>0.0</v>
       </c>
       <c r="E253" s="10">
-        <v>0.0</v>
+        <v>219948.0</v>
       </c>
       <c r="F253" s="10">
-        <v>0.0</v>
+        <v>197953.2</v>
       </c>
       <c r="G253" s="10">
-        <v>0.0</v>
+        <v>175958.4</v>
       </c>
       <c r="H253" s="10">
-        <v>0.0</v>
+        <v>153963.6</v>
       </c>
     </row>
     <row r="254" spans="1:8" outlineLevel="3">
       <c r="A254" s="15">
         <v>34</v>
       </c>
       <c r="B254" s="6" t="s">
         <v>502</v>
       </c>
       <c r="C254" s="7" t="s">
         <v>503</v>
       </c>
       <c r="D254" s="5">
         <v>0.0</v>
       </c>
       <c r="E254" s="10">
-        <v>2257626.0</v>
+        <v>2431405.0</v>
       </c>
       <c r="F254" s="10">
-        <v>2031863.4</v>
+        <v>2188264.5</v>
       </c>
       <c r="G254" s="10">
-        <v>1806100.8</v>
+        <v>1945124.0</v>
       </c>
       <c r="H254" s="10">
-        <v>1580338.2</v>
+        <v>1701983.5</v>
       </c>
     </row>
     <row r="255" spans="1:8" outlineLevel="3">
       <c r="A255" s="15">
         <v>35</v>
       </c>
       <c r="B255" s="6" t="s">
         <v>504</v>
       </c>
       <c r="C255" s="7" t="s">
         <v>505</v>
       </c>
       <c r="D255" s="5">
         <v>0.0</v>
       </c>
       <c r="E255" s="10">
-        <v>2269113.0</v>
+        <v>2443776.0</v>
       </c>
       <c r="F255" s="10">
-        <v>2042201.7</v>
+        <v>2199398.4</v>
       </c>
       <c r="G255" s="10">
-        <v>1815290.4</v>
+        <v>1955020.8</v>
       </c>
       <c r="H255" s="10">
-        <v>1588379.1</v>
+        <v>1710643.2</v>
       </c>
     </row>
     <row r="256" spans="1:8" outlineLevel="3">
       <c r="A256" s="15">
         <v>36</v>
       </c>
       <c r="B256" s="6" t="s">
         <v>506</v>
       </c>
       <c r="C256" s="7" t="s">
         <v>507</v>
       </c>
       <c r="D256" s="5">
         <v>0.0</v>
       </c>
       <c r="E256" s="10">
         <v>188210.0</v>
       </c>
       <c r="F256" s="10">
         <v>169389.0</v>
       </c>
       <c r="G256" s="10">
         <v>150568.0</v>
       </c>
       <c r="H256" s="10">
@@ -9390,103 +9390,103 @@
       </c>
       <c r="E257" s="10">
         <v>487601.0</v>
       </c>
       <c r="F257" s="10">
         <v>438840.9</v>
       </c>
       <c r="G257" s="10">
         <v>390080.8</v>
       </c>
       <c r="H257" s="10">
         <v>341320.7</v>
       </c>
     </row>
     <row r="258" spans="1:8" outlineLevel="3">
       <c r="A258" s="15">
         <v>38</v>
       </c>
       <c r="B258" s="6" t="s">
         <v>510</v>
       </c>
       <c r="C258" s="7" t="s">
         <v>511</v>
       </c>
       <c r="D258" s="5">
-        <v>5.0</v>
+        <v>3.0</v>
       </c>
       <c r="E258" s="10">
         <v>2527.0</v>
       </c>
       <c r="F258" s="10">
         <v>2274.3</v>
       </c>
       <c r="G258" s="10">
         <v>2021.6</v>
       </c>
       <c r="H258" s="10">
         <v>1768.9</v>
       </c>
     </row>
     <row r="259" spans="1:8" outlineLevel="3">
       <c r="A259" s="15">
         <v>39</v>
       </c>
       <c r="B259" s="6" t="s">
         <v>512</v>
       </c>
       <c r="C259" s="7" t="s">
         <v>513</v>
       </c>
       <c r="D259" s="5">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="E259" s="10">
         <v>3667.0</v>
       </c>
       <c r="F259" s="10">
         <v>3300.3</v>
       </c>
       <c r="G259" s="10">
         <v>2933.6</v>
       </c>
       <c r="H259" s="10">
         <v>2566.9</v>
       </c>
     </row>
     <row r="260" spans="1:8" outlineLevel="3">
       <c r="A260" s="15">
         <v>40</v>
       </c>
       <c r="B260" s="6" t="s">
         <v>514</v>
       </c>
       <c r="C260" s="7" t="s">
         <v>515</v>
       </c>
       <c r="D260" s="5">
-        <v>7.0</v>
+        <v>9.0</v>
       </c>
       <c r="E260" s="10">
         <v>12656.0</v>
       </c>
       <c r="F260" s="10">
         <v>11390.4</v>
       </c>
       <c r="G260" s="10">
         <v>10124.8</v>
       </c>
       <c r="H260" s="10">
         <v>8859.2</v>
       </c>
     </row>
     <row r="261" spans="1:8" outlineLevel="3">
       <c r="A261" s="15">
         <v>41</v>
       </c>
       <c r="B261" s="6" t="s">
         <v>516</v>
       </c>
       <c r="C261" s="7" t="s">
         <v>517</v>
       </c>
       <c r="D261" s="5">
@@ -9584,51 +9584,51 @@
       </c>
       <c r="E265" s="10">
         <v>0.0</v>
       </c>
       <c r="F265" s="10">
         <v>0.0</v>
       </c>
       <c r="G265" s="10">
         <v>0.0</v>
       </c>
       <c r="H265" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="266" spans="1:8" outlineLevel="3">
       <c r="A266" s="15">
         <v>2</v>
       </c>
       <c r="B266" s="6" t="s">
         <v>524</v>
       </c>
       <c r="C266" s="7" t="s">
         <v>525</v>
       </c>
       <c r="D266" s="5">
-        <v>6.0</v>
+        <v>4.0</v>
       </c>
       <c r="E266" s="10">
         <v>14892.0</v>
       </c>
       <c r="F266" s="10">
         <v>13402.8</v>
       </c>
       <c r="G266" s="10">
         <v>11913.6</v>
       </c>
       <c r="H266" s="10">
         <v>10424.4</v>
       </c>
     </row>
     <row r="267" spans="1:8" outlineLevel="3">
       <c r="A267" s="15">
         <v>3</v>
       </c>
       <c r="B267" s="6" t="s">
         <v>526</v>
       </c>
       <c r="C267" s="7" t="s">
         <v>527</v>
       </c>
       <c r="D267" s="5">
@@ -9844,51 +9844,51 @@
       </c>
       <c r="E275" s="10">
         <v>0.0</v>
       </c>
       <c r="F275" s="10">
         <v>0.0</v>
       </c>
       <c r="G275" s="10">
         <v>0.0</v>
       </c>
       <c r="H275" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="276" spans="1:8" outlineLevel="3">
       <c r="A276" s="15">
         <v>12</v>
       </c>
       <c r="B276" s="6" t="s">
         <v>544</v>
       </c>
       <c r="C276" s="7" t="s">
         <v>545</v>
       </c>
       <c r="D276" s="5">
-        <v>4.0</v>
+        <v>3.0</v>
       </c>
       <c r="E276" s="10">
         <v>31932.0</v>
       </c>
       <c r="F276" s="10">
         <v>28738.8</v>
       </c>
       <c r="G276" s="10">
         <v>25545.6</v>
       </c>
       <c r="H276" s="10">
         <v>22352.4</v>
       </c>
     </row>
     <row r="277" spans="1:8" outlineLevel="3">
       <c r="A277" s="15">
         <v>13</v>
       </c>
       <c r="B277" s="6" t="s">
         <v>546</v>
       </c>
       <c r="C277" s="7" t="s">
         <v>547</v>
       </c>
       <c r="D277" s="5">
@@ -10078,51 +10078,51 @@
       </c>
       <c r="E284" s="10">
         <v>8148.0</v>
       </c>
       <c r="F284" s="10">
         <v>7333.2</v>
       </c>
       <c r="G284" s="10">
         <v>6518.4</v>
       </c>
       <c r="H284" s="10">
         <v>5703.6</v>
       </c>
     </row>
     <row r="285" spans="1:8" outlineLevel="3">
       <c r="A285" s="15">
         <v>21</v>
       </c>
       <c r="B285" s="6" t="s">
         <v>562</v>
       </c>
       <c r="C285" s="7" t="s">
         <v>563</v>
       </c>
       <c r="D285" s="5">
-        <v>4.0</v>
+        <v>3.0</v>
       </c>
       <c r="E285" s="10">
         <v>8148.0</v>
       </c>
       <c r="F285" s="10">
         <v>7333.2</v>
       </c>
       <c r="G285" s="10">
         <v>6518.4</v>
       </c>
       <c r="H285" s="10">
         <v>5703.6</v>
       </c>
     </row>
     <row r="286" spans="1:8" outlineLevel="3">
       <c r="A286" s="15">
         <v>22</v>
       </c>
       <c r="B286" s="6" t="s">
         <v>564</v>
       </c>
       <c r="C286" s="7" t="s">
         <v>565</v>
       </c>
       <c r="D286" s="5">
@@ -10376,167 +10376,167 @@
       </c>
       <c r="E296" s="10">
         <v>0.0</v>
       </c>
       <c r="F296" s="10">
         <v>0.0</v>
       </c>
       <c r="G296" s="10">
         <v>0.0</v>
       </c>
       <c r="H296" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="297" spans="1:8" outlineLevel="3">
       <c r="A297" s="15">
         <v>2</v>
       </c>
       <c r="B297" s="6" t="s">
         <v>584</v>
       </c>
       <c r="C297" s="7" t="s">
         <v>585</v>
       </c>
       <c r="D297" s="5">
-        <v>2.0</v>
+        <v>9.0</v>
       </c>
       <c r="E297" s="10">
-        <v>39398.0</v>
+        <v>34474.0</v>
       </c>
       <c r="F297" s="10">
-        <v>35458.2</v>
+        <v>31026.6</v>
       </c>
       <c r="G297" s="10">
-        <v>31518.4</v>
+        <v>27579.2</v>
       </c>
       <c r="H297" s="10">
-        <v>27578.6</v>
+        <v>24131.8</v>
       </c>
     </row>
     <row r="298" spans="1:8" outlineLevel="3">
       <c r="A298" s="15">
         <v>3</v>
       </c>
       <c r="B298" s="6" t="s">
         <v>586</v>
       </c>
       <c r="C298" s="7" t="s">
         <v>587</v>
       </c>
       <c r="D298" s="5">
-        <v>30.0</v>
+        <v>98.0</v>
       </c>
       <c r="E298" s="10">
-        <v>6387.0</v>
+        <v>5589.0</v>
       </c>
       <c r="F298" s="10">
-        <v>5748.3</v>
+        <v>5030.1</v>
       </c>
       <c r="G298" s="10">
-        <v>5109.6</v>
+        <v>4471.2</v>
       </c>
       <c r="H298" s="10">
-        <v>4470.9</v>
+        <v>3912.3</v>
       </c>
     </row>
     <row r="299" spans="1:8" outlineLevel="3">
       <c r="A299" s="15">
         <v>4</v>
       </c>
       <c r="B299" s="6" t="s">
         <v>588</v>
       </c>
       <c r="C299" s="7" t="s">
         <v>589</v>
       </c>
       <c r="D299" s="5">
         <v>0.0</v>
       </c>
       <c r="E299" s="10">
         <v>0.0</v>
       </c>
       <c r="F299" s="10">
         <v>0.0</v>
       </c>
       <c r="G299" s="10">
         <v>0.0</v>
       </c>
       <c r="H299" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="300" spans="1:8" outlineLevel="3">
       <c r="A300" s="15">
         <v>5</v>
       </c>
       <c r="B300" s="6" t="s">
         <v>590</v>
       </c>
       <c r="C300" s="7" t="s">
         <v>591</v>
       </c>
       <c r="D300" s="5">
         <v>0.0</v>
       </c>
       <c r="E300" s="10">
-        <v>166755.0</v>
+        <v>145909.0</v>
       </c>
       <c r="F300" s="10">
-        <v>150079.5</v>
+        <v>131318.1</v>
       </c>
       <c r="G300" s="10">
-        <v>133404.0</v>
+        <v>116727.2</v>
       </c>
       <c r="H300" s="10">
-        <v>116728.5</v>
+        <v>102136.3</v>
       </c>
     </row>
     <row r="301" spans="1:8" outlineLevel="3">
       <c r="A301" s="15">
         <v>6</v>
       </c>
       <c r="B301" s="6" t="s">
         <v>592</v>
       </c>
       <c r="C301" s="7" t="s">
         <v>593</v>
       </c>
       <c r="D301" s="5">
-        <v>3.0</v>
+        <v>2.0</v>
       </c>
       <c r="E301" s="10">
-        <v>50616.0</v>
+        <v>47242.0</v>
       </c>
       <c r="F301" s="10">
-        <v>45554.4</v>
+        <v>42517.8</v>
       </c>
       <c r="G301" s="10">
-        <v>40492.8</v>
+        <v>37793.6</v>
       </c>
       <c r="H301" s="10">
-        <v>35431.2</v>
+        <v>33069.4</v>
       </c>
     </row>
     <row r="302" spans="1:8" outlineLevel="3">
       <c r="A302" s="15">
         <v>7</v>
       </c>
       <c r="B302" s="6" t="s">
         <v>594</v>
       </c>
       <c r="C302" s="7" t="s">
         <v>595</v>
       </c>
       <c r="D302" s="5">
         <v>0.0</v>
       </c>
       <c r="E302" s="10">
         <v>0.0</v>
       </c>
       <c r="F302" s="10">
         <v>0.0</v>
       </c>
       <c r="G302" s="10">
         <v>0.0</v>
       </c>
       <c r="H302" s="10">
@@ -10636,141 +10636,141 @@
       </c>
       <c r="E306" s="10">
         <v>0.0</v>
       </c>
       <c r="F306" s="10">
         <v>0.0</v>
       </c>
       <c r="G306" s="10">
         <v>0.0</v>
       </c>
       <c r="H306" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="307" spans="1:8" outlineLevel="3">
       <c r="A307" s="15">
         <v>12</v>
       </c>
       <c r="B307" s="6" t="s">
         <v>604</v>
       </c>
       <c r="C307" s="7" t="s">
         <v>605</v>
       </c>
       <c r="D307" s="5">
-        <v>70.0</v>
+        <v>50.0</v>
       </c>
       <c r="E307" s="10">
-        <v>8000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="F307" s="10">
-        <v>7200.0</v>
+        <v>6300.0</v>
       </c>
       <c r="G307" s="10">
-        <v>6400.0</v>
+        <v>5600.0</v>
       </c>
       <c r="H307" s="10">
-        <v>5600.0</v>
+        <v>4900.0</v>
       </c>
     </row>
     <row r="308" spans="1:8" outlineLevel="3">
       <c r="A308" s="15">
         <v>13</v>
       </c>
       <c r="B308" s="6" t="s">
         <v>606</v>
       </c>
       <c r="C308" s="7" t="s">
         <v>607</v>
       </c>
       <c r="D308" s="5">
         <v>0.0</v>
       </c>
       <c r="E308" s="10">
         <v>0.0</v>
       </c>
       <c r="F308" s="10">
         <v>0.0</v>
       </c>
       <c r="G308" s="10">
         <v>0.0</v>
       </c>
       <c r="H308" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="309" spans="1:8" outlineLevel="3">
       <c r="A309" s="15">
         <v>14</v>
       </c>
       <c r="B309" s="6" t="s">
         <v>608</v>
       </c>
       <c r="C309" s="7" t="s">
         <v>609</v>
       </c>
       <c r="D309" s="5">
         <v>0.0</v>
       </c>
       <c r="E309" s="10">
-        <v>194409.0</v>
+        <v>170106.0</v>
       </c>
       <c r="F309" s="10">
-        <v>174968.1</v>
+        <v>153095.4</v>
       </c>
       <c r="G309" s="10">
-        <v>155527.2</v>
+        <v>136084.8</v>
       </c>
       <c r="H309" s="10">
-        <v>136086.3</v>
+        <v>119074.2</v>
       </c>
     </row>
     <row r="310" spans="1:8" outlineLevel="3">
       <c r="A310" s="15">
         <v>15</v>
       </c>
       <c r="B310" s="6" t="s">
         <v>610</v>
       </c>
       <c r="C310" s="7" t="s">
         <v>611</v>
       </c>
       <c r="D310" s="5">
-        <v>4.0</v>
+        <v>0.0</v>
       </c>
       <c r="E310" s="10">
-        <v>67452.0</v>
+        <v>59021.0</v>
       </c>
       <c r="F310" s="10">
-        <v>60706.8</v>
+        <v>53118.9</v>
       </c>
       <c r="G310" s="10">
-        <v>53961.6</v>
+        <v>47216.8</v>
       </c>
       <c r="H310" s="10">
-        <v>47216.4</v>
+        <v>41314.7</v>
       </c>
     </row>
     <row r="311" spans="1:8" outlineLevel="3">
       <c r="A311" s="15">
         <v>16</v>
       </c>
       <c r="B311" s="6" t="s">
         <v>612</v>
       </c>
       <c r="C311" s="7" t="s">
         <v>613</v>
       </c>
       <c r="D311" s="5">
         <v>0.0</v>
       </c>
       <c r="E311" s="10">
         <v>0.0</v>
       </c>
       <c r="F311" s="10">
         <v>0.0</v>
       </c>
       <c r="G311" s="10">
         <v>0.0</v>
       </c>
       <c r="H311" s="10">
@@ -10896,141 +10896,141 @@
       </c>
       <c r="E316" s="10">
         <v>0.0</v>
       </c>
       <c r="F316" s="10">
         <v>0.0</v>
       </c>
       <c r="G316" s="10">
         <v>0.0</v>
       </c>
       <c r="H316" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="317" spans="1:8" outlineLevel="3">
       <c r="A317" s="15">
         <v>22</v>
       </c>
       <c r="B317" s="6" t="s">
         <v>624</v>
       </c>
       <c r="C317" s="7" t="s">
         <v>625</v>
       </c>
       <c r="D317" s="5">
-        <v>35.0</v>
+        <v>54.0</v>
       </c>
       <c r="E317" s="10">
-        <v>8960.0</v>
+        <v>7840.0</v>
       </c>
       <c r="F317" s="10">
-        <v>8064.0</v>
+        <v>7056.0</v>
       </c>
       <c r="G317" s="10">
-        <v>7168.0</v>
+        <v>6272.0</v>
       </c>
       <c r="H317" s="10">
-        <v>6272.0</v>
+        <v>5488.0</v>
       </c>
     </row>
     <row r="318" spans="1:8" outlineLevel="3">
       <c r="A318" s="15">
         <v>23</v>
       </c>
       <c r="B318" s="6" t="s">
         <v>626</v>
       </c>
       <c r="C318" s="7" t="s">
         <v>627</v>
       </c>
       <c r="D318" s="5">
         <v>0.0</v>
       </c>
       <c r="E318" s="10">
-        <v>232250.0</v>
+        <v>203219.0</v>
       </c>
       <c r="F318" s="10">
-        <v>209025.0</v>
+        <v>182897.1</v>
       </c>
       <c r="G318" s="10">
-        <v>185800.0</v>
+        <v>162575.2</v>
       </c>
       <c r="H318" s="10">
-        <v>162575.0</v>
+        <v>142253.3</v>
       </c>
     </row>
     <row r="319" spans="1:8" outlineLevel="3">
       <c r="A319" s="15">
         <v>24</v>
       </c>
       <c r="B319" s="6" t="s">
         <v>628</v>
       </c>
       <c r="C319" s="7" t="s">
         <v>629</v>
       </c>
       <c r="D319" s="5">
         <v>0.0</v>
       </c>
       <c r="E319" s="10">
         <v>0.0</v>
       </c>
       <c r="F319" s="10">
         <v>0.0</v>
       </c>
       <c r="G319" s="10">
         <v>0.0</v>
       </c>
       <c r="H319" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="320" spans="1:8" outlineLevel="3">
       <c r="A320" s="15">
         <v>25</v>
       </c>
       <c r="B320" s="6" t="s">
         <v>630</v>
       </c>
       <c r="C320" s="7" t="s">
         <v>631</v>
       </c>
       <c r="D320" s="5">
-        <v>3.0</v>
+        <v>2.0</v>
       </c>
       <c r="E320" s="10">
-        <v>81672.0</v>
+        <v>71463.0</v>
       </c>
       <c r="F320" s="10">
-        <v>73504.8</v>
+        <v>64316.7</v>
       </c>
       <c r="G320" s="10">
-        <v>65337.6</v>
+        <v>57170.4</v>
       </c>
       <c r="H320" s="10">
-        <v>57170.4</v>
+        <v>50024.1</v>
       </c>
     </row>
     <row r="321" spans="1:8" outlineLevel="3">
       <c r="A321" s="15">
         <v>26</v>
       </c>
       <c r="B321" s="6" t="s">
         <v>632</v>
       </c>
       <c r="C321" s="7" t="s">
         <v>633</v>
       </c>
       <c r="D321" s="5">
         <v>0.0</v>
       </c>
       <c r="E321" s="10">
         <v>0.0</v>
       </c>
       <c r="F321" s="10">
         <v>0.0</v>
       </c>
       <c r="G321" s="10">
         <v>0.0</v>
       </c>
       <c r="H321" s="10">
@@ -11130,245 +11130,245 @@
       </c>
       <c r="E325" s="10">
         <v>0.0</v>
       </c>
       <c r="F325" s="10">
         <v>0.0</v>
       </c>
       <c r="G325" s="10">
         <v>0.0</v>
       </c>
       <c r="H325" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="326" spans="1:8" outlineLevel="3">
       <c r="A326" s="15">
         <v>31</v>
       </c>
       <c r="B326" s="6" t="s">
         <v>642</v>
       </c>
       <c r="C326" s="7" t="s">
         <v>643</v>
       </c>
       <c r="D326" s="5">
-        <v>18.0</v>
+        <v>30.0</v>
       </c>
       <c r="E326" s="10">
-        <v>12571.0</v>
+        <v>11000.0</v>
       </c>
       <c r="F326" s="10">
-        <v>11313.9</v>
+        <v>9900.0</v>
       </c>
       <c r="G326" s="10">
-        <v>10056.8</v>
+        <v>8800.0</v>
       </c>
       <c r="H326" s="10">
-        <v>8799.7</v>
+        <v>7700.0</v>
       </c>
     </row>
     <row r="327" spans="1:8" outlineLevel="3">
       <c r="A327" s="15">
         <v>32</v>
       </c>
       <c r="B327" s="6" t="s">
         <v>644</v>
       </c>
       <c r="C327" s="7" t="s">
         <v>645</v>
       </c>
       <c r="D327" s="5">
         <v>0.0</v>
       </c>
       <c r="E327" s="10">
-        <v>302981.0</v>
+        <v>265109.0</v>
       </c>
       <c r="F327" s="10">
-        <v>272682.9</v>
+        <v>238598.1</v>
       </c>
       <c r="G327" s="10">
-        <v>242384.8</v>
+        <v>212087.2</v>
       </c>
       <c r="H327" s="10">
-        <v>212086.7</v>
+        <v>185576.3</v>
       </c>
     </row>
     <row r="328" spans="1:8" outlineLevel="3">
       <c r="A328" s="15">
         <v>33</v>
       </c>
       <c r="B328" s="6" t="s">
         <v>646</v>
       </c>
       <c r="C328" s="7" t="s">
         <v>647</v>
       </c>
       <c r="D328" s="5">
-        <v>8.0</v>
+        <v>12.0</v>
       </c>
       <c r="E328" s="10">
-        <v>21235.0</v>
+        <v>18581.0</v>
       </c>
       <c r="F328" s="10">
-        <v>19111.5</v>
+        <v>16722.9</v>
       </c>
       <c r="G328" s="10">
-        <v>16988.0</v>
+        <v>14864.8</v>
       </c>
       <c r="H328" s="10">
-        <v>14864.5</v>
+        <v>13006.7</v>
       </c>
     </row>
     <row r="329" spans="1:8" outlineLevel="3">
       <c r="A329" s="15">
         <v>34</v>
       </c>
       <c r="B329" s="6" t="s">
         <v>648</v>
       </c>
       <c r="C329" s="7" t="s">
         <v>649</v>
       </c>
       <c r="D329" s="5">
         <v>0.0</v>
       </c>
       <c r="E329" s="10">
         <v>0.0</v>
       </c>
       <c r="F329" s="10">
         <v>0.0</v>
       </c>
       <c r="G329" s="10">
         <v>0.0</v>
       </c>
       <c r="H329" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="330" spans="1:8" outlineLevel="3">
       <c r="A330" s="15">
         <v>35</v>
       </c>
       <c r="B330" s="6" t="s">
         <v>650</v>
       </c>
       <c r="C330" s="7" t="s">
         <v>651</v>
       </c>
       <c r="D330" s="5">
         <v>1.0</v>
       </c>
       <c r="E330" s="10">
-        <v>377210.0</v>
+        <v>330059.0</v>
       </c>
       <c r="F330" s="10">
-        <v>339489.0</v>
+        <v>297053.1</v>
       </c>
       <c r="G330" s="10">
-        <v>301768.0</v>
+        <v>264047.2</v>
       </c>
       <c r="H330" s="10">
-        <v>264047.0</v>
+        <v>231041.3</v>
       </c>
     </row>
     <row r="331" spans="1:8" outlineLevel="3">
       <c r="A331" s="15">
         <v>36</v>
       </c>
       <c r="B331" s="6" t="s">
         <v>652</v>
       </c>
       <c r="C331" s="7" t="s">
         <v>653</v>
       </c>
       <c r="D331" s="5">
         <v>0.0</v>
       </c>
       <c r="E331" s="10">
         <v>0.0</v>
       </c>
       <c r="F331" s="10">
         <v>0.0</v>
       </c>
       <c r="G331" s="10">
         <v>0.0</v>
       </c>
       <c r="H331" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="332" spans="1:8" outlineLevel="3">
       <c r="A332" s="15">
         <v>37</v>
       </c>
       <c r="B332" s="6" t="s">
         <v>654</v>
       </c>
       <c r="C332" s="7" t="s">
         <v>655</v>
       </c>
       <c r="D332" s="5">
-        <v>15.0</v>
+        <v>16.0</v>
       </c>
       <c r="E332" s="10">
-        <v>5965.0</v>
+        <v>5219.0</v>
       </c>
       <c r="F332" s="10">
-        <v>5368.5</v>
+        <v>4697.1</v>
       </c>
       <c r="G332" s="10">
-        <v>4772.0</v>
+        <v>4175.2</v>
       </c>
       <c r="H332" s="10">
-        <v>4175.5</v>
+        <v>3653.3</v>
       </c>
     </row>
     <row r="333" spans="1:8" outlineLevel="3">
       <c r="A333" s="15">
         <v>38</v>
       </c>
       <c r="B333" s="6" t="s">
         <v>656</v>
       </c>
       <c r="C333" s="7" t="s">
         <v>657</v>
       </c>
       <c r="D333" s="5">
-        <v>21.0</v>
+        <v>6.0</v>
       </c>
       <c r="E333" s="10">
-        <v>27187.0</v>
+        <v>23789.0</v>
       </c>
       <c r="F333" s="10">
-        <v>24468.3</v>
+        <v>21410.1</v>
       </c>
       <c r="G333" s="10">
-        <v>21749.6</v>
+        <v>19031.2</v>
       </c>
       <c r="H333" s="10">
-        <v>19030.9</v>
+        <v>16652.3</v>
       </c>
     </row>
     <row r="334" spans="1:8" outlineLevel="3">
       <c r="A334" s="15">
         <v>39</v>
       </c>
       <c r="B334" s="6" t="s">
         <v>658</v>
       </c>
       <c r="C334" s="7" t="s">
         <v>659</v>
       </c>
       <c r="D334" s="5">
         <v>0.0</v>
       </c>
       <c r="E334" s="10">
         <v>0.0</v>
       </c>
       <c r="F334" s="10">
         <v>0.0</v>
       </c>
       <c r="G334" s="10">
         <v>0.0</v>
       </c>
       <c r="H334" s="10">
@@ -11428,51 +11428,51 @@
       </c>
       <c r="E337" s="10">
         <v>23568.0</v>
       </c>
       <c r="F337" s="10">
         <v>21211.2</v>
       </c>
       <c r="G337" s="10">
         <v>18854.4</v>
       </c>
       <c r="H337" s="10">
         <v>16497.6</v>
       </c>
     </row>
     <row r="338" spans="1:8" outlineLevel="3">
       <c r="A338" s="15">
         <v>2</v>
       </c>
       <c r="B338" s="6" t="s">
         <v>664</v>
       </c>
       <c r="C338" s="7" t="s">
         <v>665</v>
       </c>
       <c r="D338" s="5">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="E338" s="10">
         <v>23568.0</v>
       </c>
       <c r="F338" s="10">
         <v>21211.2</v>
       </c>
       <c r="G338" s="10">
         <v>18854.4</v>
       </c>
       <c r="H338" s="10">
         <v>16497.6</v>
       </c>
     </row>
     <row r="339" spans="1:8" outlineLevel="3">
       <c r="A339" s="15">
         <v>3</v>
       </c>
       <c r="B339" s="6" t="s">
         <v>666</v>
       </c>
       <c r="C339" s="7" t="s">
         <v>667</v>
       </c>
       <c r="D339" s="5">
@@ -11480,155 +11480,155 @@
       </c>
       <c r="E339" s="10">
         <v>282348.0</v>
       </c>
       <c r="F339" s="10">
         <v>254113.2</v>
       </c>
       <c r="G339" s="10">
         <v>225878.4</v>
       </c>
       <c r="H339" s="10">
         <v>197643.6</v>
       </c>
     </row>
     <row r="340" spans="1:8" outlineLevel="3">
       <c r="A340" s="15">
         <v>4</v>
       </c>
       <c r="B340" s="6" t="s">
         <v>668</v>
       </c>
       <c r="C340" s="7" t="s">
         <v>669</v>
       </c>
       <c r="D340" s="5">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="E340" s="10">
         <v>3787.0</v>
       </c>
       <c r="F340" s="10">
         <v>3408.3</v>
       </c>
       <c r="G340" s="10">
         <v>3029.6</v>
       </c>
       <c r="H340" s="10">
         <v>2650.9</v>
       </c>
     </row>
     <row r="341" spans="1:8" outlineLevel="3">
       <c r="A341" s="15">
         <v>5</v>
       </c>
       <c r="B341" s="6" t="s">
         <v>670</v>
       </c>
       <c r="C341" s="7" t="s">
         <v>671</v>
       </c>
       <c r="D341" s="5">
-        <v>3.0</v>
+        <v>0.0</v>
       </c>
       <c r="E341" s="10">
         <v>30299.0</v>
       </c>
       <c r="F341" s="10">
         <v>27269.1</v>
       </c>
       <c r="G341" s="10">
         <v>24239.2</v>
       </c>
       <c r="H341" s="10">
         <v>21209.3</v>
       </c>
     </row>
     <row r="342" spans="1:8" outlineLevel="3">
       <c r="A342" s="15">
         <v>6</v>
       </c>
       <c r="B342" s="6" t="s">
         <v>672</v>
       </c>
       <c r="C342" s="7" t="s">
         <v>673</v>
       </c>
       <c r="D342" s="5">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="E342" s="10">
         <v>4934.0</v>
       </c>
       <c r="F342" s="10">
         <v>4440.6</v>
       </c>
       <c r="G342" s="10">
         <v>3947.2</v>
       </c>
       <c r="H342" s="10">
         <v>3453.8</v>
       </c>
     </row>
     <row r="343" spans="1:8" outlineLevel="3">
       <c r="A343" s="15">
         <v>7</v>
       </c>
       <c r="B343" s="6" t="s">
         <v>674</v>
       </c>
       <c r="C343" s="7" t="s">
         <v>675</v>
       </c>
       <c r="D343" s="5">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="E343" s="10">
         <v>4358.0</v>
       </c>
       <c r="F343" s="10">
         <v>3922.2</v>
       </c>
       <c r="G343" s="10">
         <v>3486.4</v>
       </c>
       <c r="H343" s="10">
         <v>3050.6</v>
       </c>
     </row>
     <row r="344" spans="1:8" outlineLevel="3">
       <c r="A344" s="15">
         <v>8</v>
       </c>
       <c r="B344" s="6" t="s">
         <v>676</v>
       </c>
       <c r="C344" s="7" t="s">
         <v>677</v>
       </c>
       <c r="D344" s="5">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="E344" s="10">
         <v>45298.0</v>
       </c>
       <c r="F344" s="10">
         <v>40768.2</v>
       </c>
       <c r="G344" s="10">
         <v>36238.4</v>
       </c>
       <c r="H344" s="10">
         <v>31708.6</v>
       </c>
     </row>
     <row r="345" spans="1:8" outlineLevel="3">
       <c r="A345" s="15">
         <v>9</v>
       </c>
       <c r="B345" s="6" t="s">
         <v>678</v>
       </c>
       <c r="C345" s="7" t="s">
         <v>679</v>
       </c>
       <c r="D345" s="5">
@@ -11636,77 +11636,77 @@
       </c>
       <c r="E345" s="10">
         <v>46772.0</v>
       </c>
       <c r="F345" s="10">
         <v>42094.8</v>
       </c>
       <c r="G345" s="10">
         <v>37417.6</v>
       </c>
       <c r="H345" s="10">
         <v>32740.4</v>
       </c>
     </row>
     <row r="346" spans="1:8" outlineLevel="3">
       <c r="A346" s="15">
         <v>10</v>
       </c>
       <c r="B346" s="6" t="s">
         <v>680</v>
       </c>
       <c r="C346" s="7" t="s">
         <v>681</v>
       </c>
       <c r="D346" s="5">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="E346" s="10">
         <v>4750.0</v>
       </c>
       <c r="F346" s="10">
         <v>4275.0</v>
       </c>
       <c r="G346" s="10">
         <v>3800.0</v>
       </c>
       <c r="H346" s="10">
         <v>3325.0</v>
       </c>
     </row>
     <row r="347" spans="1:8" outlineLevel="3">
       <c r="A347" s="15">
         <v>11</v>
       </c>
       <c r="B347" s="6" t="s">
         <v>682</v>
       </c>
       <c r="C347" s="7" t="s">
         <v>683</v>
       </c>
       <c r="D347" s="5">
-        <v>4.0</v>
+        <v>3.0</v>
       </c>
       <c r="E347" s="10">
         <v>53031.0</v>
       </c>
       <c r="F347" s="10">
         <v>47727.9</v>
       </c>
       <c r="G347" s="10">
         <v>42424.8</v>
       </c>
       <c r="H347" s="10">
         <v>37121.7</v>
       </c>
     </row>
     <row r="348" spans="1:8" outlineLevel="3">
       <c r="A348" s="15">
         <v>12</v>
       </c>
       <c r="B348" s="6" t="s">
         <v>684</v>
       </c>
       <c r="C348" s="7" t="s">
         <v>685</v>
       </c>
       <c r="D348" s="5">
@@ -11714,51 +11714,51 @@
       </c>
       <c r="E348" s="10">
         <v>52265.0</v>
       </c>
       <c r="F348" s="10">
         <v>47038.5</v>
       </c>
       <c r="G348" s="10">
         <v>41812.0</v>
       </c>
       <c r="H348" s="10">
         <v>36585.5</v>
       </c>
     </row>
     <row r="349" spans="1:8" outlineLevel="3">
       <c r="A349" s="15">
         <v>13</v>
       </c>
       <c r="B349" s="6" t="s">
         <v>686</v>
       </c>
       <c r="C349" s="7" t="s">
         <v>687</v>
       </c>
       <c r="D349" s="5">
-        <v>4.0</v>
+        <v>3.0</v>
       </c>
       <c r="E349" s="10">
         <v>13315.0</v>
       </c>
       <c r="F349" s="10">
         <v>11983.5</v>
       </c>
       <c r="G349" s="10">
         <v>10652.0</v>
       </c>
       <c r="H349" s="10">
         <v>9320.5</v>
       </c>
     </row>
     <row r="350" spans="1:8" outlineLevel="3">
       <c r="A350" s="15">
         <v>14</v>
       </c>
       <c r="B350" s="6" t="s">
         <v>688</v>
       </c>
       <c r="C350" s="7" t="s">
         <v>689</v>
       </c>
       <c r="D350" s="5">
@@ -11792,51 +11792,51 @@
       </c>
       <c r="E351" s="10">
         <v>103845.0</v>
       </c>
       <c r="F351" s="10">
         <v>93460.5</v>
       </c>
       <c r="G351" s="10">
         <v>83076.0</v>
       </c>
       <c r="H351" s="10">
         <v>72691.5</v>
       </c>
     </row>
     <row r="352" spans="1:8" outlineLevel="3">
       <c r="A352" s="15">
         <v>16</v>
       </c>
       <c r="B352" s="6" t="s">
         <v>692</v>
       </c>
       <c r="C352" s="7" t="s">
         <v>693</v>
       </c>
       <c r="D352" s="5">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="E352" s="10">
         <v>158310.0</v>
       </c>
       <c r="F352" s="10">
         <v>142479.0</v>
       </c>
       <c r="G352" s="10">
         <v>126648.0</v>
       </c>
       <c r="H352" s="10">
         <v>110817.0</v>
       </c>
     </row>
     <row r="353" spans="1:8" outlineLevel="3">
       <c r="A353" s="15">
         <v>17</v>
       </c>
       <c r="B353" s="6" t="s">
         <v>694</v>
       </c>
       <c r="C353" s="7" t="s">
         <v>695</v>
       </c>
       <c r="D353" s="5">
@@ -11844,51 +11844,51 @@
       </c>
       <c r="E353" s="10">
         <v>3488.0</v>
       </c>
       <c r="F353" s="10">
         <v>3139.2</v>
       </c>
       <c r="G353" s="10">
         <v>2790.4</v>
       </c>
       <c r="H353" s="10">
         <v>2441.6</v>
       </c>
     </row>
     <row r="354" spans="1:8" outlineLevel="3">
       <c r="A354" s="15">
         <v>18</v>
       </c>
       <c r="B354" s="6" t="s">
         <v>696</v>
       </c>
       <c r="C354" s="7" t="s">
         <v>697</v>
       </c>
       <c r="D354" s="5">
-        <v>4.0</v>
+        <v>0.0</v>
       </c>
       <c r="E354" s="10">
         <v>17446.0</v>
       </c>
       <c r="F354" s="10">
         <v>15701.4</v>
       </c>
       <c r="G354" s="10">
         <v>13956.8</v>
       </c>
       <c r="H354" s="10">
         <v>12212.2</v>
       </c>
     </row>
     <row r="355" spans="1:8" outlineLevel="3">
       <c r="A355" s="15">
         <v>19</v>
       </c>
       <c r="B355" s="6" t="s">
         <v>698</v>
       </c>
       <c r="C355" s="7" t="s">
         <v>699</v>
       </c>
       <c r="D355" s="5">