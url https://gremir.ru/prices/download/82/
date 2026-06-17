--- v0 (2026-05-03)
+++ v1 (2026-06-17)
@@ -9586,389 +9586,389 @@
       <c r="H3" s="9"/>
     </row>
     <row r="4" spans="1:8" outlineLevel="2">
       <c r="A4" s="14" t="s">
         <v>10</v>
       </c>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="9"/>
       <c r="F4" s="9"/>
       <c r="G4" s="9"/>
       <c r="H4" s="9"/>
     </row>
     <row r="5" spans="1:8" outlineLevel="3">
       <c r="A5" s="15">
         <v>1</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>11</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>12</v>
       </c>
       <c r="D5" s="5">
-        <v>61.0</v>
+        <v>30.0</v>
       </c>
       <c r="E5" s="10">
-        <v>915.0</v>
+        <v>941.0</v>
       </c>
       <c r="F5" s="10">
-        <v>823.5</v>
+        <v>846.9</v>
       </c>
       <c r="G5" s="10">
-        <v>732.0</v>
+        <v>752.8</v>
       </c>
       <c r="H5" s="10">
-        <v>640.5</v>
+        <v>658.7</v>
       </c>
     </row>
     <row r="6" spans="1:8" outlineLevel="3">
       <c r="A6" s="15">
         <v>2</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D6" s="5">
-        <v>1171.0</v>
+        <v>1175.0</v>
       </c>
       <c r="E6" s="10">
-        <v>1325.0</v>
+        <v>1294.0</v>
       </c>
       <c r="F6" s="10">
-        <v>1192.5</v>
+        <v>1164.6</v>
       </c>
       <c r="G6" s="10">
-        <v>1060.0</v>
+        <v>1035.2</v>
       </c>
       <c r="H6" s="10">
-        <v>927.5</v>
+        <v>905.8</v>
       </c>
     </row>
     <row r="7" spans="1:8" outlineLevel="3">
       <c r="A7" s="15">
         <v>3</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D7" s="5">
-        <v>451.0</v>
+        <v>413.0</v>
       </c>
       <c r="E7" s="10">
-        <v>1229.0</v>
+        <v>1258.0</v>
       </c>
       <c r="F7" s="10">
-        <v>1106.1</v>
+        <v>1132.2</v>
       </c>
       <c r="G7" s="10">
-        <v>983.2</v>
+        <v>1006.4</v>
       </c>
       <c r="H7" s="10">
-        <v>860.3</v>
+        <v>880.6</v>
       </c>
     </row>
     <row r="8" spans="1:8" outlineLevel="3">
       <c r="A8" s="15">
         <v>4</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="5">
-        <v>18.0</v>
+        <v>16.0</v>
       </c>
       <c r="E8" s="10">
         <v>2811.0</v>
       </c>
       <c r="F8" s="10">
         <v>2529.9</v>
       </c>
       <c r="G8" s="10">
         <v>2248.8</v>
       </c>
       <c r="H8" s="10">
         <v>1967.7</v>
       </c>
     </row>
     <row r="9" spans="1:8" outlineLevel="3">
       <c r="A9" s="15">
         <v>5</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>19</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D9" s="5">
-        <v>2292.0</v>
+        <v>2165.0</v>
       </c>
       <c r="E9" s="10">
-        <v>1947.0</v>
+        <v>1901.0</v>
       </c>
       <c r="F9" s="10">
-        <v>1752.3</v>
+        <v>1710.9</v>
       </c>
       <c r="G9" s="10">
-        <v>1557.6</v>
+        <v>1520.8</v>
       </c>
       <c r="H9" s="10">
-        <v>1362.9</v>
+        <v>1330.7</v>
       </c>
     </row>
     <row r="10" spans="1:8" outlineLevel="3">
       <c r="A10" s="15">
         <v>6</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>21</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>22</v>
       </c>
       <c r="D10" s="5">
         <v>0.0</v>
       </c>
       <c r="E10" s="10">
-        <v>2712.0</v>
+        <v>2648.0</v>
       </c>
       <c r="F10" s="10">
-        <v>2440.8</v>
+        <v>2383.2</v>
       </c>
       <c r="G10" s="10">
-        <v>2169.6</v>
+        <v>2118.4</v>
       </c>
       <c r="H10" s="10">
-        <v>1898.4</v>
+        <v>1853.6</v>
       </c>
     </row>
     <row r="11" spans="1:8" outlineLevel="3">
       <c r="A11" s="15">
         <v>7</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="5">
         <v>0.0</v>
       </c>
       <c r="E11" s="10">
-        <v>3032.0</v>
+        <v>2960.0</v>
       </c>
       <c r="F11" s="10">
-        <v>2728.8</v>
+        <v>2664.0</v>
       </c>
       <c r="G11" s="10">
-        <v>2425.6</v>
+        <v>2368.0</v>
       </c>
       <c r="H11" s="10">
-        <v>2122.4</v>
+        <v>2072.0</v>
       </c>
     </row>
     <row r="12" spans="1:8" outlineLevel="3">
       <c r="A12" s="15">
         <v>8</v>
       </c>
       <c r="B12" s="6" t="s">
         <v>25</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>26</v>
       </c>
       <c r="D12" s="5">
-        <v>4889.0</v>
+        <v>4846.0</v>
       </c>
       <c r="E12" s="10">
         <v>452.0</v>
       </c>
       <c r="F12" s="10">
         <v>406.8</v>
       </c>
       <c r="G12" s="10">
         <v>361.6</v>
       </c>
       <c r="H12" s="10">
         <v>316.4</v>
       </c>
     </row>
     <row r="13" spans="1:8" outlineLevel="3">
       <c r="A13" s="15">
         <v>9</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>27</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>28</v>
       </c>
       <c r="D13" s="5">
-        <v>1434.0</v>
+        <v>1279.0</v>
       </c>
       <c r="E13" s="10">
-        <v>160.0</v>
+        <v>156.0</v>
       </c>
       <c r="F13" s="10">
-        <v>144.0</v>
+        <v>140.4</v>
       </c>
       <c r="G13" s="10">
-        <v>128.0</v>
+        <v>124.8</v>
       </c>
       <c r="H13" s="10">
-        <v>112.0</v>
+        <v>109.2</v>
       </c>
     </row>
     <row r="14" spans="1:8" outlineLevel="3">
       <c r="A14" s="15">
         <v>10</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>29</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>30</v>
       </c>
       <c r="D14" s="5">
-        <v>426.0</v>
+        <v>1553.0</v>
       </c>
       <c r="E14" s="10">
-        <v>4456.0</v>
+        <v>4435.0</v>
       </c>
       <c r="F14" s="10">
-        <v>4010.4</v>
+        <v>3991.5</v>
       </c>
       <c r="G14" s="10">
-        <v>3564.8</v>
+        <v>3548.0</v>
       </c>
       <c r="H14" s="10">
-        <v>3119.2</v>
+        <v>3104.5</v>
       </c>
     </row>
     <row r="15" spans="1:8" outlineLevel="3">
       <c r="A15" s="15">
         <v>11</v>
       </c>
       <c r="B15" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>32</v>
       </c>
       <c r="D15" s="5">
         <v>0.0</v>
       </c>
       <c r="E15" s="10">
-        <v>4827.0</v>
+        <v>4714.0</v>
       </c>
       <c r="F15" s="10">
-        <v>4344.3</v>
+        <v>4242.6</v>
       </c>
       <c r="G15" s="10">
-        <v>3861.6</v>
+        <v>3771.2</v>
       </c>
       <c r="H15" s="10">
-        <v>3378.9</v>
+        <v>3299.8</v>
       </c>
     </row>
     <row r="16" spans="1:8" outlineLevel="3">
       <c r="A16" s="15">
         <v>12</v>
       </c>
       <c r="B16" s="6" t="s">
         <v>33</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>34</v>
       </c>
       <c r="D16" s="5">
-        <v>3916.0</v>
+        <v>4105.0</v>
       </c>
       <c r="E16" s="10">
         <v>562.0</v>
       </c>
       <c r="F16" s="10">
         <v>505.8</v>
       </c>
       <c r="G16" s="10">
         <v>449.6</v>
       </c>
       <c r="H16" s="10">
         <v>393.4</v>
       </c>
     </row>
     <row r="17" spans="1:8" outlineLevel="3">
       <c r="A17" s="15">
         <v>13</v>
       </c>
       <c r="B17" s="6" t="s">
         <v>35</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>36</v>
       </c>
       <c r="D17" s="5">
-        <v>12561.0</v>
+        <v>9163.0</v>
       </c>
       <c r="E17" s="10">
         <v>176.0</v>
       </c>
       <c r="F17" s="10">
         <v>158.4</v>
       </c>
       <c r="G17" s="10">
         <v>140.8</v>
       </c>
       <c r="H17" s="10">
         <v>123.2</v>
       </c>
     </row>
     <row r="18" spans="1:8" outlineLevel="3">
       <c r="A18" s="15">
         <v>14</v>
       </c>
       <c r="B18" s="6" t="s">
         <v>37</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>38</v>
       </c>
       <c r="D18" s="5">
-        <v>1348.0</v>
+        <v>1278.0</v>
       </c>
       <c r="E18" s="10">
         <v>562.0</v>
       </c>
       <c r="F18" s="10">
         <v>505.8</v>
       </c>
       <c r="G18" s="10">
         <v>449.6</v>
       </c>
       <c r="H18" s="10">
         <v>393.4</v>
       </c>
     </row>
     <row r="19" spans="1:8" outlineLevel="3">
       <c r="A19" s="15">
         <v>15</v>
       </c>
       <c r="B19" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>40</v>
       </c>
       <c r="D19" s="5">
@@ -10002,649 +10002,649 @@
       </c>
       <c r="E20" s="10">
         <v>0.0</v>
       </c>
       <c r="F20" s="10">
         <v>0.0</v>
       </c>
       <c r="G20" s="10">
         <v>0.0</v>
       </c>
       <c r="H20" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="21" spans="1:8" outlineLevel="3">
       <c r="A21" s="15">
         <v>17</v>
       </c>
       <c r="B21" s="6" t="s">
         <v>43</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>44</v>
       </c>
       <c r="D21" s="5">
-        <v>528.0</v>
+        <v>1191.0</v>
       </c>
       <c r="E21" s="10">
-        <v>7619.0</v>
+        <v>7440.0</v>
       </c>
       <c r="F21" s="10">
-        <v>6857.1</v>
+        <v>6696.0</v>
       </c>
       <c r="G21" s="10">
-        <v>6095.2</v>
+        <v>5952.0</v>
       </c>
       <c r="H21" s="10">
-        <v>5333.3</v>
+        <v>5208.0</v>
       </c>
     </row>
     <row r="22" spans="1:8" outlineLevel="3">
       <c r="A22" s="15">
         <v>18</v>
       </c>
       <c r="B22" s="6" t="s">
         <v>45</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>46</v>
       </c>
       <c r="D22" s="5">
-        <v>208.0</v>
+        <v>387.0</v>
       </c>
       <c r="E22" s="10">
-        <v>13909.0</v>
+        <v>13581.0</v>
       </c>
       <c r="F22" s="10">
-        <v>12518.1</v>
+        <v>12222.9</v>
       </c>
       <c r="G22" s="10">
-        <v>11127.2</v>
+        <v>10864.8</v>
       </c>
       <c r="H22" s="10">
-        <v>9736.3</v>
+        <v>9506.7</v>
       </c>
     </row>
     <row r="23" spans="1:8" outlineLevel="3">
       <c r="A23" s="15">
         <v>19</v>
       </c>
       <c r="B23" s="6" t="s">
         <v>47</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D23" s="5">
         <v>17.0</v>
       </c>
       <c r="E23" s="10">
-        <v>16515.0</v>
+        <v>16605.0</v>
       </c>
       <c r="F23" s="10">
-        <v>14863.5</v>
+        <v>14944.5</v>
       </c>
       <c r="G23" s="10">
-        <v>13212.0</v>
+        <v>13284.0</v>
       </c>
       <c r="H23" s="10">
-        <v>11560.5</v>
+        <v>11623.5</v>
       </c>
     </row>
     <row r="24" spans="1:8" outlineLevel="3">
       <c r="A24" s="15">
         <v>20</v>
       </c>
       <c r="B24" s="6" t="s">
         <v>49</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>50</v>
       </c>
       <c r="D24" s="5">
-        <v>255.0</v>
+        <v>251.0</v>
       </c>
       <c r="E24" s="10">
-        <v>10242.0</v>
+        <v>10134.0</v>
       </c>
       <c r="F24" s="10">
-        <v>9217.8</v>
+        <v>9120.6</v>
       </c>
       <c r="G24" s="10">
-        <v>8193.6</v>
+        <v>8107.2</v>
       </c>
       <c r="H24" s="10">
-        <v>7169.4</v>
+        <v>7093.8</v>
       </c>
     </row>
     <row r="25" spans="1:8" outlineLevel="3">
       <c r="A25" s="15">
         <v>21</v>
       </c>
       <c r="B25" s="6" t="s">
         <v>51</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>52</v>
       </c>
       <c r="D25" s="5">
-        <v>1553.0</v>
+        <v>1549.0</v>
       </c>
       <c r="E25" s="10">
         <v>594.0</v>
       </c>
       <c r="F25" s="10">
         <v>534.6</v>
       </c>
       <c r="G25" s="10">
         <v>475.2</v>
       </c>
       <c r="H25" s="10">
         <v>415.8</v>
       </c>
     </row>
     <row r="26" spans="1:8" outlineLevel="3">
       <c r="A26" s="15">
         <v>22</v>
       </c>
       <c r="B26" s="6" t="s">
         <v>53</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>54</v>
       </c>
       <c r="D26" s="5">
-        <v>7939.0</v>
+        <v>7541.0</v>
       </c>
       <c r="E26" s="10">
         <v>248.0</v>
       </c>
       <c r="F26" s="10">
         <v>223.2</v>
       </c>
       <c r="G26" s="10">
         <v>198.4</v>
       </c>
       <c r="H26" s="10">
         <v>173.6</v>
       </c>
     </row>
     <row r="27" spans="1:8" outlineLevel="3">
       <c r="A27" s="15">
         <v>23</v>
       </c>
       <c r="B27" s="6" t="s">
         <v>55</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>56</v>
       </c>
       <c r="D27" s="5">
-        <v>43.0</v>
+        <v>201.0</v>
       </c>
       <c r="E27" s="10">
-        <v>17014.0</v>
+        <v>16613.0</v>
       </c>
       <c r="F27" s="10">
-        <v>15312.6</v>
+        <v>14951.7</v>
       </c>
       <c r="G27" s="10">
-        <v>13611.2</v>
+        <v>13290.4</v>
       </c>
       <c r="H27" s="10">
-        <v>11909.8</v>
+        <v>11629.1</v>
       </c>
     </row>
     <row r="28" spans="1:8" outlineLevel="3">
       <c r="A28" s="15">
         <v>24</v>
       </c>
       <c r="B28" s="6" t="s">
         <v>57</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>58</v>
       </c>
       <c r="D28" s="5">
         <v>30.0</v>
       </c>
       <c r="E28" s="10">
         <v>644.0</v>
       </c>
       <c r="F28" s="10">
         <v>579.6</v>
       </c>
       <c r="G28" s="10">
         <v>515.2</v>
       </c>
       <c r="H28" s="10">
         <v>450.8</v>
       </c>
     </row>
     <row r="29" spans="1:8" outlineLevel="3">
       <c r="A29" s="15">
         <v>25</v>
       </c>
       <c r="B29" s="6" t="s">
         <v>59</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>60</v>
       </c>
       <c r="D29" s="5">
-        <v>678.0</v>
+        <v>651.0</v>
       </c>
       <c r="E29" s="10">
         <v>702.0</v>
       </c>
       <c r="F29" s="10">
         <v>631.8</v>
       </c>
       <c r="G29" s="10">
         <v>561.6</v>
       </c>
       <c r="H29" s="10">
         <v>491.4</v>
       </c>
     </row>
     <row r="30" spans="1:8" outlineLevel="3">
       <c r="A30" s="15">
         <v>26</v>
       </c>
       <c r="B30" s="6" t="s">
         <v>61</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>62</v>
       </c>
       <c r="D30" s="5">
-        <v>9727.0</v>
+        <v>9133.0</v>
       </c>
       <c r="E30" s="10">
-        <v>352.0</v>
+        <v>344.0</v>
       </c>
       <c r="F30" s="10">
-        <v>316.8</v>
+        <v>309.6</v>
       </c>
       <c r="G30" s="10">
-        <v>281.6</v>
+        <v>275.2</v>
       </c>
       <c r="H30" s="10">
-        <v>246.4</v>
+        <v>240.8</v>
       </c>
     </row>
     <row r="31" spans="1:8" outlineLevel="3">
       <c r="A31" s="15">
         <v>27</v>
       </c>
       <c r="B31" s="6" t="s">
         <v>63</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>64</v>
       </c>
       <c r="D31" s="5">
-        <v>1360.0</v>
+        <v>1359.0</v>
       </c>
       <c r="E31" s="10">
         <v>1306.0</v>
       </c>
       <c r="F31" s="10">
         <v>1175.4</v>
       </c>
       <c r="G31" s="10">
         <v>1044.8</v>
       </c>
       <c r="H31" s="10">
         <v>914.2</v>
       </c>
     </row>
     <row r="32" spans="1:8" outlineLevel="3">
       <c r="A32" s="15">
         <v>28</v>
       </c>
       <c r="B32" s="6" t="s">
         <v>65</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>66</v>
       </c>
       <c r="D32" s="5">
-        <v>1550.0</v>
+        <v>1460.0</v>
       </c>
       <c r="E32" s="10">
-        <v>294.0</v>
+        <v>286.0</v>
       </c>
       <c r="F32" s="10">
-        <v>264.6</v>
+        <v>257.4</v>
       </c>
       <c r="G32" s="10">
-        <v>235.2</v>
+        <v>228.8</v>
       </c>
       <c r="H32" s="10">
-        <v>205.8</v>
+        <v>200.2</v>
       </c>
     </row>
     <row r="33" spans="1:8" outlineLevel="3">
       <c r="A33" s="15">
         <v>29</v>
       </c>
       <c r="B33" s="6" t="s">
         <v>67</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>68</v>
       </c>
       <c r="D33" s="5">
-        <v>2706.0</v>
+        <v>2591.0</v>
       </c>
       <c r="E33" s="10">
-        <v>504.0</v>
+        <v>490.0</v>
       </c>
       <c r="F33" s="10">
-        <v>453.6</v>
+        <v>441.0</v>
       </c>
       <c r="G33" s="10">
-        <v>403.2</v>
+        <v>392.0</v>
       </c>
       <c r="H33" s="10">
-        <v>352.8</v>
+        <v>343.0</v>
       </c>
     </row>
     <row r="34" spans="1:8" outlineLevel="3">
       <c r="A34" s="15">
         <v>30</v>
       </c>
       <c r="B34" s="6" t="s">
         <v>69</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>70</v>
       </c>
       <c r="D34" s="5">
-        <v>7126.0</v>
+        <v>6955.0</v>
       </c>
       <c r="E34" s="10">
-        <v>269.0</v>
+        <v>262.0</v>
       </c>
       <c r="F34" s="10">
-        <v>242.1</v>
+        <v>235.8</v>
       </c>
       <c r="G34" s="10">
-        <v>215.2</v>
+        <v>209.6</v>
       </c>
       <c r="H34" s="10">
-        <v>188.3</v>
+        <v>183.4</v>
       </c>
     </row>
     <row r="35" spans="1:8" outlineLevel="3">
       <c r="A35" s="15">
         <v>31</v>
       </c>
       <c r="B35" s="6" t="s">
         <v>71</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>72</v>
       </c>
       <c r="D35" s="5">
-        <v>1382.0</v>
+        <v>1367.0</v>
       </c>
       <c r="E35" s="10">
-        <v>342.0</v>
+        <v>334.0</v>
       </c>
       <c r="F35" s="10">
-        <v>307.8</v>
+        <v>300.6</v>
       </c>
       <c r="G35" s="10">
-        <v>273.6</v>
+        <v>267.2</v>
       </c>
       <c r="H35" s="10">
-        <v>239.4</v>
+        <v>233.8</v>
       </c>
     </row>
     <row r="36" spans="1:8" outlineLevel="3">
       <c r="A36" s="15">
         <v>32</v>
       </c>
       <c r="B36" s="6" t="s">
         <v>73</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>74</v>
       </c>
       <c r="D36" s="5">
-        <v>3363.0</v>
+        <v>3342.0</v>
       </c>
       <c r="E36" s="10">
-        <v>488.0</v>
+        <v>477.0</v>
       </c>
       <c r="F36" s="10">
-        <v>439.2</v>
+        <v>429.3</v>
       </c>
       <c r="G36" s="10">
-        <v>390.4</v>
+        <v>381.6</v>
       </c>
       <c r="H36" s="10">
-        <v>341.6</v>
+        <v>333.9</v>
       </c>
     </row>
     <row r="37" spans="1:8" outlineLevel="3">
       <c r="A37" s="15">
         <v>33</v>
       </c>
       <c r="B37" s="6" t="s">
         <v>75</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>76</v>
       </c>
       <c r="D37" s="5">
         <v>872.0</v>
       </c>
       <c r="E37" s="10">
-        <v>546.0</v>
+        <v>533.0</v>
       </c>
       <c r="F37" s="10">
-        <v>491.4</v>
+        <v>479.7</v>
       </c>
       <c r="G37" s="10">
-        <v>436.8</v>
+        <v>426.4</v>
       </c>
       <c r="H37" s="10">
-        <v>382.2</v>
+        <v>373.1</v>
       </c>
     </row>
     <row r="38" spans="1:8" outlineLevel="3">
       <c r="A38" s="15">
         <v>34</v>
       </c>
       <c r="B38" s="6" t="s">
         <v>77</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>78</v>
       </c>
       <c r="D38" s="5">
-        <v>2011.0</v>
+        <v>1838.0</v>
       </c>
       <c r="E38" s="10">
-        <v>621.0</v>
+        <v>622.0</v>
       </c>
       <c r="F38" s="10">
-        <v>558.9</v>
+        <v>559.8</v>
       </c>
       <c r="G38" s="10">
-        <v>496.8</v>
+        <v>497.6</v>
       </c>
       <c r="H38" s="10">
-        <v>434.7</v>
+        <v>435.4</v>
       </c>
     </row>
     <row r="39" spans="1:8" outlineLevel="3">
       <c r="A39" s="15">
         <v>35</v>
       </c>
       <c r="B39" s="6" t="s">
         <v>79</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>80</v>
       </c>
       <c r="D39" s="5">
-        <v>359.0</v>
+        <v>358.0</v>
       </c>
       <c r="E39" s="10">
-        <v>850.0</v>
+        <v>830.0</v>
       </c>
       <c r="F39" s="10">
-        <v>765.0</v>
+        <v>747.0</v>
       </c>
       <c r="G39" s="10">
-        <v>680.0</v>
+        <v>664.0</v>
       </c>
       <c r="H39" s="10">
-        <v>595.0</v>
+        <v>581.0</v>
       </c>
     </row>
     <row r="40" spans="1:8" outlineLevel="3">
       <c r="A40" s="15">
         <v>36</v>
       </c>
       <c r="B40" s="6" t="s">
         <v>81</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>82</v>
       </c>
       <c r="D40" s="5">
         <v>6.0</v>
       </c>
       <c r="E40" s="10">
         <v>9781.0</v>
       </c>
       <c r="F40" s="10">
         <v>8802.9</v>
       </c>
       <c r="G40" s="10">
         <v>7824.8</v>
       </c>
       <c r="H40" s="10">
         <v>6846.7</v>
       </c>
     </row>
     <row r="41" spans="1:8" outlineLevel="3">
       <c r="A41" s="15">
         <v>37</v>
       </c>
       <c r="B41" s="6" t="s">
         <v>83</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>84</v>
       </c>
       <c r="D41" s="5">
-        <v>3286.0</v>
+        <v>2897.0</v>
       </c>
       <c r="E41" s="10">
-        <v>950.0</v>
+        <v>1378.0</v>
       </c>
       <c r="F41" s="10">
-        <v>855.0</v>
+        <v>1240.2</v>
       </c>
       <c r="G41" s="10">
-        <v>760.0</v>
+        <v>1102.4</v>
       </c>
       <c r="H41" s="10">
-        <v>665.0</v>
+        <v>964.6</v>
       </c>
     </row>
     <row r="42" spans="1:8" outlineLevel="3">
       <c r="A42" s="15">
         <v>38</v>
       </c>
       <c r="B42" s="6" t="s">
         <v>85</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>86</v>
       </c>
       <c r="D42" s="5">
         <v>0.0</v>
       </c>
       <c r="E42" s="10">
         <v>0.0</v>
       </c>
       <c r="F42" s="10">
         <v>0.0</v>
       </c>
       <c r="G42" s="10">
         <v>0.0</v>
       </c>
       <c r="H42" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="43" spans="1:8" outlineLevel="3">
       <c r="A43" s="15">
         <v>39</v>
       </c>
       <c r="B43" s="6" t="s">
         <v>87</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>88</v>
       </c>
       <c r="D43" s="5">
-        <v>640.0</v>
+        <v>703.0</v>
       </c>
       <c r="E43" s="10">
         <v>1822.0</v>
       </c>
       <c r="F43" s="10">
         <v>1639.8</v>
       </c>
       <c r="G43" s="10">
         <v>1457.6</v>
       </c>
       <c r="H43" s="10">
         <v>1275.4</v>
       </c>
     </row>
     <row r="44" spans="1:8" outlineLevel="3">
       <c r="A44" s="15">
         <v>40</v>
       </c>
       <c r="B44" s="6" t="s">
         <v>89</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D44" s="5">
-        <v>1033.0</v>
+        <v>620.0</v>
       </c>
       <c r="E44" s="10">
         <v>1371.0</v>
       </c>
       <c r="F44" s="10">
         <v>1233.9</v>
       </c>
       <c r="G44" s="10">
         <v>1096.8</v>
       </c>
       <c r="H44" s="10">
         <v>959.7</v>
       </c>
     </row>
     <row r="45" spans="1:8" outlineLevel="3">
       <c r="A45" s="15">
         <v>41</v>
       </c>
       <c r="B45" s="6" t="s">
         <v>91</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>92</v>
       </c>
       <c r="D45" s="5">
@@ -10652,51 +10652,51 @@
       </c>
       <c r="E45" s="10">
         <v>2984.0</v>
       </c>
       <c r="F45" s="10">
         <v>2685.6</v>
       </c>
       <c r="G45" s="10">
         <v>2387.2</v>
       </c>
       <c r="H45" s="10">
         <v>2088.8</v>
       </c>
     </row>
     <row r="46" spans="1:8" outlineLevel="3">
       <c r="A46" s="15">
         <v>42</v>
       </c>
       <c r="B46" s="6" t="s">
         <v>93</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>94</v>
       </c>
       <c r="D46" s="5">
-        <v>64.0</v>
+        <v>60.0</v>
       </c>
       <c r="E46" s="10">
         <v>4040.0</v>
       </c>
       <c r="F46" s="10">
         <v>3636.0</v>
       </c>
       <c r="G46" s="10">
         <v>3232.0</v>
       </c>
       <c r="H46" s="10">
         <v>2828.0</v>
       </c>
     </row>
     <row r="47" spans="1:8" outlineLevel="3">
       <c r="A47" s="15">
         <v>43</v>
       </c>
       <c r="B47" s="6" t="s">
         <v>95</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>96</v>
       </c>
       <c r="D47" s="5">
@@ -10730,181 +10730,181 @@
       </c>
       <c r="E48" s="10">
         <v>4260.0</v>
       </c>
       <c r="F48" s="10">
         <v>3834.0</v>
       </c>
       <c r="G48" s="10">
         <v>3408.0</v>
       </c>
       <c r="H48" s="10">
         <v>2982.0</v>
       </c>
     </row>
     <row r="49" spans="1:8" outlineLevel="3">
       <c r="A49" s="15">
         <v>45</v>
       </c>
       <c r="B49" s="6" t="s">
         <v>99</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>100</v>
       </c>
       <c r="D49" s="5">
-        <v>0.0</v>
+        <v>22.0</v>
       </c>
       <c r="E49" s="10">
-        <v>0.0</v>
+        <v>7472.0</v>
       </c>
       <c r="F49" s="10">
-        <v>0.0</v>
+        <v>6724.8</v>
       </c>
       <c r="G49" s="10">
-        <v>0.0</v>
+        <v>5977.6</v>
       </c>
       <c r="H49" s="10">
-        <v>0.0</v>
+        <v>5230.4</v>
       </c>
     </row>
     <row r="50" spans="1:8" outlineLevel="3">
       <c r="A50" s="15">
         <v>46</v>
       </c>
       <c r="B50" s="6" t="s">
         <v>101</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>102</v>
       </c>
       <c r="D50" s="5">
-        <v>8.0</v>
+        <v>18.0</v>
       </c>
       <c r="E50" s="10">
         <v>9164.0</v>
       </c>
       <c r="F50" s="10">
         <v>8247.6</v>
       </c>
       <c r="G50" s="10">
         <v>7331.2</v>
       </c>
       <c r="H50" s="10">
         <v>6414.8</v>
       </c>
     </row>
     <row r="51" spans="1:8" outlineLevel="3">
       <c r="A51" s="15">
         <v>47</v>
       </c>
       <c r="B51" s="6" t="s">
         <v>103</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>104</v>
       </c>
       <c r="D51" s="5">
-        <v>4.0</v>
+        <v>2.0</v>
       </c>
       <c r="E51" s="10">
         <v>5467.0</v>
       </c>
       <c r="F51" s="10">
         <v>4920.3</v>
       </c>
       <c r="G51" s="10">
         <v>4373.6</v>
       </c>
       <c r="H51" s="10">
         <v>3826.9</v>
       </c>
     </row>
     <row r="52" spans="1:8" outlineLevel="3">
       <c r="A52" s="15">
         <v>48</v>
       </c>
       <c r="B52" s="6" t="s">
         <v>105</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>106</v>
       </c>
       <c r="D52" s="5">
-        <v>417.0</v>
+        <v>531.0</v>
       </c>
       <c r="E52" s="10">
         <v>1651.0</v>
       </c>
       <c r="F52" s="10">
         <v>1485.9</v>
       </c>
       <c r="G52" s="10">
         <v>1320.8</v>
       </c>
       <c r="H52" s="10">
         <v>1155.7</v>
       </c>
     </row>
     <row r="53" spans="1:8" outlineLevel="3">
       <c r="A53" s="15">
         <v>49</v>
       </c>
       <c r="B53" s="6" t="s">
         <v>107</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>108</v>
       </c>
       <c r="D53" s="5">
-        <v>616.0</v>
+        <v>631.0</v>
       </c>
       <c r="E53" s="10">
         <v>2080.0</v>
       </c>
       <c r="F53" s="10">
         <v>1872.0</v>
       </c>
       <c r="G53" s="10">
         <v>1664.0</v>
       </c>
       <c r="H53" s="10">
         <v>1456.0</v>
       </c>
     </row>
     <row r="54" spans="1:8" outlineLevel="3">
       <c r="A54" s="15">
         <v>50</v>
       </c>
       <c r="B54" s="6" t="s">
         <v>109</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>110</v>
       </c>
       <c r="D54" s="5">
-        <v>814.0</v>
+        <v>566.0</v>
       </c>
       <c r="E54" s="10">
         <v>2341.0</v>
       </c>
       <c r="F54" s="10">
         <v>2106.9</v>
       </c>
       <c r="G54" s="10">
         <v>1872.8</v>
       </c>
       <c r="H54" s="10">
         <v>1638.7</v>
       </c>
     </row>
     <row r="55" spans="1:8" outlineLevel="3">
       <c r="A55" s="15">
         <v>51</v>
       </c>
       <c r="B55" s="6" t="s">
         <v>111</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>112</v>
       </c>
       <c r="D55" s="5">
@@ -10912,77 +10912,77 @@
       </c>
       <c r="E55" s="10">
         <v>3573.0</v>
       </c>
       <c r="F55" s="10">
         <v>3215.7</v>
       </c>
       <c r="G55" s="10">
         <v>2858.4</v>
       </c>
       <c r="H55" s="10">
         <v>2501.1</v>
       </c>
     </row>
     <row r="56" spans="1:8" outlineLevel="3">
       <c r="A56" s="15">
         <v>52</v>
       </c>
       <c r="B56" s="6" t="s">
         <v>113</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>114</v>
       </c>
       <c r="D56" s="5">
-        <v>514.0</v>
+        <v>523.0</v>
       </c>
       <c r="E56" s="10">
         <v>2502.0</v>
       </c>
       <c r="F56" s="10">
         <v>2251.8</v>
       </c>
       <c r="G56" s="10">
         <v>2001.6</v>
       </c>
       <c r="H56" s="10">
         <v>1751.4</v>
       </c>
     </row>
     <row r="57" spans="1:8" outlineLevel="3">
       <c r="A57" s="15">
         <v>53</v>
       </c>
       <c r="B57" s="6" t="s">
         <v>115</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>116</v>
       </c>
       <c r="D57" s="5">
-        <v>56.0</v>
+        <v>40.0</v>
       </c>
       <c r="E57" s="10">
         <v>5379.0</v>
       </c>
       <c r="F57" s="10">
         <v>4841.1</v>
       </c>
       <c r="G57" s="10">
         <v>4303.2</v>
       </c>
       <c r="H57" s="10">
         <v>3765.3</v>
       </c>
     </row>
     <row r="58" spans="1:8" outlineLevel="3">
       <c r="A58" s="15">
         <v>54</v>
       </c>
       <c r="B58" s="6" t="s">
         <v>117</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>118</v>
       </c>
       <c r="D58" s="5">
@@ -11016,415 +11016,415 @@
       </c>
       <c r="E59" s="10">
         <v>0.0</v>
       </c>
       <c r="F59" s="10">
         <v>0.0</v>
       </c>
       <c r="G59" s="10">
         <v>0.0</v>
       </c>
       <c r="H59" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="60" spans="1:8" outlineLevel="3">
       <c r="A60" s="15">
         <v>56</v>
       </c>
       <c r="B60" s="6" t="s">
         <v>121</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>122</v>
       </c>
       <c r="D60" s="5">
-        <v>1272.0</v>
+        <v>1031.0</v>
       </c>
       <c r="E60" s="10">
-        <v>1901.0</v>
+        <v>1634.0</v>
       </c>
       <c r="F60" s="10">
-        <v>1710.9</v>
+        <v>1470.6</v>
       </c>
       <c r="G60" s="10">
-        <v>1520.8</v>
+        <v>1307.2</v>
       </c>
       <c r="H60" s="10">
-        <v>1330.7</v>
+        <v>1143.8</v>
       </c>
     </row>
     <row r="61" spans="1:8" outlineLevel="3">
       <c r="A61" s="15">
         <v>57</v>
       </c>
       <c r="B61" s="6" t="s">
         <v>123</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>124</v>
       </c>
       <c r="D61" s="5">
-        <v>657.0</v>
+        <v>638.0</v>
       </c>
       <c r="E61" s="10">
         <v>2754.0</v>
       </c>
       <c r="F61" s="10">
         <v>2478.6</v>
       </c>
       <c r="G61" s="10">
         <v>2203.2</v>
       </c>
       <c r="H61" s="10">
         <v>1927.8</v>
       </c>
     </row>
     <row r="62" spans="1:8" outlineLevel="3">
       <c r="A62" s="15">
         <v>58</v>
       </c>
       <c r="B62" s="6" t="s">
         <v>125</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>126</v>
       </c>
       <c r="D62" s="5">
-        <v>538.0</v>
+        <v>401.0</v>
       </c>
       <c r="E62" s="10">
         <v>2618.0</v>
       </c>
       <c r="F62" s="10">
         <v>2356.2</v>
       </c>
       <c r="G62" s="10">
         <v>2094.4</v>
       </c>
       <c r="H62" s="10">
         <v>1832.6</v>
       </c>
     </row>
     <row r="63" spans="1:8" outlineLevel="3">
       <c r="A63" s="15">
         <v>59</v>
       </c>
       <c r="B63" s="6" t="s">
         <v>127</v>
       </c>
       <c r="C63" s="7" t="s">
         <v>128</v>
       </c>
       <c r="D63" s="5">
-        <v>8.0</v>
+        <v>66.0</v>
       </c>
       <c r="E63" s="10">
-        <v>9128.0</v>
+        <v>5594.0</v>
       </c>
       <c r="F63" s="10">
-        <v>8215.2</v>
+        <v>5034.6</v>
       </c>
       <c r="G63" s="10">
-        <v>7302.4</v>
+        <v>4475.2</v>
       </c>
       <c r="H63" s="10">
-        <v>6389.6</v>
+        <v>3915.8</v>
       </c>
     </row>
     <row r="64" spans="1:8" outlineLevel="3">
       <c r="A64" s="15">
         <v>60</v>
       </c>
       <c r="B64" s="6" t="s">
         <v>129</v>
       </c>
       <c r="C64" s="7" t="s">
         <v>130</v>
       </c>
       <c r="D64" s="5">
         <v>1.0</v>
       </c>
       <c r="E64" s="10">
         <v>11054.0</v>
       </c>
       <c r="F64" s="10">
         <v>9948.6</v>
       </c>
       <c r="G64" s="10">
         <v>8843.2</v>
       </c>
       <c r="H64" s="10">
         <v>7737.8</v>
       </c>
     </row>
     <row r="65" spans="1:8" outlineLevel="3">
       <c r="A65" s="15">
         <v>61</v>
       </c>
       <c r="B65" s="6" t="s">
         <v>131</v>
       </c>
       <c r="C65" s="7" t="s">
         <v>132</v>
       </c>
       <c r="D65" s="5">
-        <v>0.0</v>
+        <v>4.0</v>
       </c>
       <c r="E65" s="10">
-        <v>0.0</v>
+        <v>6684.0</v>
       </c>
       <c r="F65" s="10">
-        <v>0.0</v>
+        <v>6015.6</v>
       </c>
       <c r="G65" s="10">
-        <v>0.0</v>
+        <v>5347.2</v>
       </c>
       <c r="H65" s="10">
-        <v>0.0</v>
+        <v>4678.8</v>
       </c>
     </row>
     <row r="66" spans="1:8" outlineLevel="3">
       <c r="A66" s="15">
         <v>62</v>
       </c>
       <c r="B66" s="6" t="s">
         <v>133</v>
       </c>
       <c r="C66" s="7" t="s">
         <v>134</v>
       </c>
       <c r="D66" s="5">
-        <v>30.0</v>
+        <v>9.0</v>
       </c>
       <c r="E66" s="10">
         <v>8770.0</v>
       </c>
       <c r="F66" s="10">
         <v>7893.0</v>
       </c>
       <c r="G66" s="10">
         <v>7016.0</v>
       </c>
       <c r="H66" s="10">
         <v>6139.0</v>
       </c>
     </row>
     <row r="67" spans="1:8" outlineLevel="3">
       <c r="A67" s="15">
         <v>63</v>
       </c>
       <c r="B67" s="6" t="s">
         <v>135</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>136</v>
       </c>
       <c r="D67" s="5">
-        <v>173.0</v>
+        <v>194.0</v>
       </c>
       <c r="E67" s="10">
         <v>8030.0</v>
       </c>
       <c r="F67" s="10">
         <v>7227.0</v>
       </c>
       <c r="G67" s="10">
         <v>6424.0</v>
       </c>
       <c r="H67" s="10">
         <v>5621.0</v>
       </c>
     </row>
     <row r="68" spans="1:8" outlineLevel="3">
       <c r="A68" s="15">
         <v>64</v>
       </c>
       <c r="B68" s="6" t="s">
         <v>137</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>138</v>
       </c>
       <c r="D68" s="5">
-        <v>7.0</v>
+        <v>6.0</v>
       </c>
       <c r="E68" s="10">
-        <v>12571.0</v>
+        <v>19507.0</v>
       </c>
       <c r="F68" s="10">
-        <v>11313.9</v>
+        <v>17556.3</v>
       </c>
       <c r="G68" s="10">
-        <v>10056.8</v>
+        <v>15605.6</v>
       </c>
       <c r="H68" s="10">
-        <v>8799.7</v>
+        <v>13654.9</v>
       </c>
     </row>
     <row r="69" spans="1:8" outlineLevel="3">
       <c r="A69" s="15">
         <v>65</v>
       </c>
       <c r="B69" s="6" t="s">
         <v>139</v>
       </c>
       <c r="C69" s="7" t="s">
         <v>140</v>
       </c>
       <c r="D69" s="5">
         <v>1.0</v>
       </c>
       <c r="E69" s="10">
         <v>0.0</v>
       </c>
       <c r="F69" s="10">
         <v>0.0</v>
       </c>
       <c r="G69" s="10">
         <v>0.0</v>
       </c>
       <c r="H69" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="70" spans="1:8" outlineLevel="3">
       <c r="A70" s="15">
         <v>66</v>
       </c>
       <c r="B70" s="6" t="s">
         <v>141</v>
       </c>
       <c r="C70" s="7" t="s">
         <v>142</v>
       </c>
       <c r="D70" s="5">
-        <v>126.0</v>
+        <v>125.0</v>
       </c>
       <c r="E70" s="10">
         <v>3368.0</v>
       </c>
       <c r="F70" s="10">
         <v>3031.2</v>
       </c>
       <c r="G70" s="10">
         <v>2694.4</v>
       </c>
       <c r="H70" s="10">
         <v>2357.6</v>
       </c>
     </row>
     <row r="71" spans="1:8" outlineLevel="3">
       <c r="A71" s="15">
         <v>67</v>
       </c>
       <c r="B71" s="6" t="s">
         <v>143</v>
       </c>
       <c r="C71" s="7" t="s">
         <v>144</v>
       </c>
       <c r="D71" s="5">
-        <v>1297.0</v>
+        <v>2869.0</v>
       </c>
       <c r="E71" s="10">
-        <v>2306.0</v>
+        <v>2328.0</v>
       </c>
       <c r="F71" s="10">
-        <v>2075.4</v>
+        <v>2095.2</v>
       </c>
       <c r="G71" s="10">
-        <v>1844.8</v>
+        <v>1862.4</v>
       </c>
       <c r="H71" s="10">
-        <v>1614.2</v>
+        <v>1629.6</v>
       </c>
     </row>
     <row r="72" spans="1:8" outlineLevel="3">
       <c r="A72" s="15">
         <v>68</v>
       </c>
       <c r="B72" s="6" t="s">
         <v>145</v>
       </c>
       <c r="C72" s="7" t="s">
         <v>146</v>
       </c>
       <c r="D72" s="5">
-        <v>38.0</v>
+        <v>270.0</v>
       </c>
       <c r="E72" s="10">
         <v>4141.0</v>
       </c>
       <c r="F72" s="10">
         <v>3726.9</v>
       </c>
       <c r="G72" s="10">
         <v>3312.8</v>
       </c>
       <c r="H72" s="10">
         <v>2898.7</v>
       </c>
     </row>
     <row r="73" spans="1:8" outlineLevel="3">
       <c r="A73" s="15">
         <v>69</v>
       </c>
       <c r="B73" s="6" t="s">
         <v>147</v>
       </c>
       <c r="C73" s="7" t="s">
         <v>148</v>
       </c>
       <c r="D73" s="5">
-        <v>648.0</v>
+        <v>820.0</v>
       </c>
       <c r="E73" s="10">
-        <v>3189.0</v>
+        <v>2819.0</v>
       </c>
       <c r="F73" s="10">
-        <v>2870.1</v>
+        <v>2537.1</v>
       </c>
       <c r="G73" s="10">
-        <v>2551.2</v>
+        <v>2255.2</v>
       </c>
       <c r="H73" s="10">
-        <v>2232.3</v>
+        <v>1973.3</v>
       </c>
     </row>
     <row r="74" spans="1:8" outlineLevel="3">
       <c r="A74" s="15">
         <v>70</v>
       </c>
       <c r="B74" s="6" t="s">
         <v>149</v>
       </c>
       <c r="C74" s="7" t="s">
         <v>150</v>
       </c>
       <c r="D74" s="5">
-        <v>982.0</v>
+        <v>863.0</v>
       </c>
       <c r="E74" s="10">
         <v>5520.0</v>
       </c>
       <c r="F74" s="10">
         <v>4968.0</v>
       </c>
       <c r="G74" s="10">
         <v>4416.0</v>
       </c>
       <c r="H74" s="10">
         <v>3864.0</v>
       </c>
     </row>
     <row r="75" spans="1:8" outlineLevel="3">
       <c r="A75" s="15">
         <v>71</v>
       </c>
       <c r="B75" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C75" s="7" t="s">
         <v>152</v>
       </c>
       <c r="D75" s="5">
@@ -11432,51 +11432,51 @@
       </c>
       <c r="E75" s="10">
         <v>19924.0</v>
       </c>
       <c r="F75" s="10">
         <v>17931.6</v>
       </c>
       <c r="G75" s="10">
         <v>15939.2</v>
       </c>
       <c r="H75" s="10">
         <v>13946.8</v>
       </c>
     </row>
     <row r="76" spans="1:8" outlineLevel="3">
       <c r="A76" s="15">
         <v>72</v>
       </c>
       <c r="B76" s="6" t="s">
         <v>153</v>
       </c>
       <c r="C76" s="7" t="s">
         <v>154</v>
       </c>
       <c r="D76" s="5">
-        <v>20.0</v>
+        <v>19.0</v>
       </c>
       <c r="E76" s="10">
         <v>14614.0</v>
       </c>
       <c r="F76" s="10">
         <v>13152.6</v>
       </c>
       <c r="G76" s="10">
         <v>11691.2</v>
       </c>
       <c r="H76" s="10">
         <v>10229.8</v>
       </c>
     </row>
     <row r="77" spans="1:8" outlineLevel="3">
       <c r="A77" s="15">
         <v>73</v>
       </c>
       <c r="B77" s="6" t="s">
         <v>155</v>
       </c>
       <c r="C77" s="7" t="s">
         <v>156</v>
       </c>
       <c r="D77" s="5">
@@ -11562,63 +11562,63 @@
       </c>
       <c r="E80" s="10">
         <v>0.0</v>
       </c>
       <c r="F80" s="10">
         <v>0.0</v>
       </c>
       <c r="G80" s="10">
         <v>0.0</v>
       </c>
       <c r="H80" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="81" spans="1:8" outlineLevel="3">
       <c r="A81" s="15">
         <v>77</v>
       </c>
       <c r="B81" s="6" t="s">
         <v>163</v>
       </c>
       <c r="C81" s="7" t="s">
         <v>164</v>
       </c>
       <c r="D81" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E81" s="10">
-        <v>6795.0</v>
+        <v>0.0</v>
       </c>
       <c r="F81" s="10">
-        <v>6115.5</v>
+        <v>0.0</v>
       </c>
       <c r="G81" s="10">
-        <v>5436.0</v>
+        <v>0.0</v>
       </c>
       <c r="H81" s="10">
-        <v>4756.5</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="82" spans="1:8" outlineLevel="3">
       <c r="A82" s="15">
         <v>78</v>
       </c>
       <c r="B82" s="6" t="s">
         <v>165</v>
       </c>
       <c r="C82" s="7" t="s">
         <v>166</v>
       </c>
       <c r="D82" s="5">
         <v>0.0</v>
       </c>
       <c r="E82" s="10">
         <v>0.0</v>
       </c>
       <c r="F82" s="10">
         <v>0.0</v>
       </c>
       <c r="G82" s="10">
         <v>0.0</v>
       </c>
       <c r="H82" s="10">
@@ -11666,51 +11666,51 @@
       </c>
       <c r="E84" s="10">
         <v>0.0</v>
       </c>
       <c r="F84" s="10">
         <v>0.0</v>
       </c>
       <c r="G84" s="10">
         <v>0.0</v>
       </c>
       <c r="H84" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="85" spans="1:8" outlineLevel="3">
       <c r="A85" s="15">
         <v>81</v>
       </c>
       <c r="B85" s="6" t="s">
         <v>171</v>
       </c>
       <c r="C85" s="7" t="s">
         <v>172</v>
       </c>
       <c r="D85" s="5">
-        <v>119.0</v>
+        <v>98.0</v>
       </c>
       <c r="E85" s="10">
         <v>196.0</v>
       </c>
       <c r="F85" s="10">
         <v>176.4</v>
       </c>
       <c r="G85" s="10">
         <v>156.8</v>
       </c>
       <c r="H85" s="10">
         <v>137.2</v>
       </c>
     </row>
     <row r="86" spans="1:8" outlineLevel="3">
       <c r="A86" s="15">
         <v>82</v>
       </c>
       <c r="B86" s="6" t="s">
         <v>173</v>
       </c>
       <c r="C86" s="7" t="s">
         <v>174</v>
       </c>
       <c r="D86" s="5">
@@ -11718,51 +11718,51 @@
       </c>
       <c r="E86" s="10">
         <v>0.0</v>
       </c>
       <c r="F86" s="10">
         <v>0.0</v>
       </c>
       <c r="G86" s="10">
         <v>0.0</v>
       </c>
       <c r="H86" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="87" spans="1:8" outlineLevel="3">
       <c r="A87" s="15">
         <v>83</v>
       </c>
       <c r="B87" s="6" t="s">
         <v>175</v>
       </c>
       <c r="C87" s="7" t="s">
         <v>176</v>
       </c>
       <c r="D87" s="5">
-        <v>18847.0</v>
+        <v>17851.0</v>
       </c>
       <c r="E87" s="10">
         <v>138.0</v>
       </c>
       <c r="F87" s="10">
         <v>124.2</v>
       </c>
       <c r="G87" s="10">
         <v>110.4</v>
       </c>
       <c r="H87" s="10">
         <v>96.6</v>
       </c>
     </row>
     <row r="88" spans="1:8" outlineLevel="3">
       <c r="A88" s="15">
         <v>84</v>
       </c>
       <c r="B88" s="6" t="s">
         <v>177</v>
       </c>
       <c r="C88" s="7" t="s">
         <v>178</v>
       </c>
       <c r="D88" s="5">
@@ -11770,77 +11770,77 @@
       </c>
       <c r="E88" s="10">
         <v>1716.0</v>
       </c>
       <c r="F88" s="10">
         <v>1544.4</v>
       </c>
       <c r="G88" s="10">
         <v>1372.8</v>
       </c>
       <c r="H88" s="10">
         <v>1201.2</v>
       </c>
     </row>
     <row r="89" spans="1:8" outlineLevel="3">
       <c r="A89" s="15">
         <v>85</v>
       </c>
       <c r="B89" s="6" t="s">
         <v>179</v>
       </c>
       <c r="C89" s="7" t="s">
         <v>180</v>
       </c>
       <c r="D89" s="5">
-        <v>4045.0</v>
+        <v>6620.0</v>
       </c>
       <c r="E89" s="10">
         <v>444.0</v>
       </c>
       <c r="F89" s="10">
         <v>399.6</v>
       </c>
       <c r="G89" s="10">
         <v>355.2</v>
       </c>
       <c r="H89" s="10">
         <v>310.8</v>
       </c>
     </row>
     <row r="90" spans="1:8" outlineLevel="3">
       <c r="A90" s="15">
         <v>86</v>
       </c>
       <c r="B90" s="6" t="s">
         <v>181</v>
       </c>
       <c r="C90" s="7" t="s">
         <v>182</v>
       </c>
       <c r="D90" s="5">
-        <v>44.0</v>
+        <v>40.0</v>
       </c>
       <c r="E90" s="10">
         <v>590.0</v>
       </c>
       <c r="F90" s="10">
         <v>531.0</v>
       </c>
       <c r="G90" s="10">
         <v>472.0</v>
       </c>
       <c r="H90" s="10">
         <v>413.0</v>
       </c>
     </row>
     <row r="91" spans="1:8" outlineLevel="3">
       <c r="A91" s="15">
         <v>87</v>
       </c>
       <c r="B91" s="6" t="s">
         <v>183</v>
       </c>
       <c r="C91" s="7" t="s">
         <v>184</v>
       </c>
       <c r="D91" s="5">
@@ -11900,77 +11900,77 @@
       </c>
       <c r="E93" s="10">
         <v>0.0</v>
       </c>
       <c r="F93" s="10">
         <v>0.0</v>
       </c>
       <c r="G93" s="10">
         <v>0.0</v>
       </c>
       <c r="H93" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="94" spans="1:8" outlineLevel="3">
       <c r="A94" s="15">
         <v>90</v>
       </c>
       <c r="B94" s="6" t="s">
         <v>189</v>
       </c>
       <c r="C94" s="7" t="s">
         <v>190</v>
       </c>
       <c r="D94" s="5">
-        <v>316.0</v>
+        <v>303.0</v>
       </c>
       <c r="E94" s="10">
         <v>9219.0</v>
       </c>
       <c r="F94" s="10">
         <v>8297.1</v>
       </c>
       <c r="G94" s="10">
         <v>7375.2</v>
       </c>
       <c r="H94" s="10">
         <v>6453.3</v>
       </c>
     </row>
     <row r="95" spans="1:8" outlineLevel="3">
       <c r="A95" s="15">
         <v>91</v>
       </c>
       <c r="B95" s="6" t="s">
         <v>191</v>
       </c>
       <c r="C95" s="7" t="s">
         <v>192</v>
       </c>
       <c r="D95" s="5">
-        <v>203.0</v>
+        <v>196.0</v>
       </c>
       <c r="E95" s="10">
         <v>11184.0</v>
       </c>
       <c r="F95" s="10">
         <v>10065.6</v>
       </c>
       <c r="G95" s="10">
         <v>8947.2</v>
       </c>
       <c r="H95" s="10">
         <v>7828.8</v>
       </c>
     </row>
     <row r="96" spans="1:8" outlineLevel="3">
       <c r="A96" s="15">
         <v>92</v>
       </c>
       <c r="B96" s="6" t="s">
         <v>193</v>
       </c>
       <c r="C96" s="7" t="s">
         <v>194</v>
       </c>
       <c r="D96" s="5">
@@ -12004,89 +12004,89 @@
       </c>
       <c r="E97" s="10">
         <v>48651.0</v>
       </c>
       <c r="F97" s="10">
         <v>43785.9</v>
       </c>
       <c r="G97" s="10">
         <v>38920.8</v>
       </c>
       <c r="H97" s="10">
         <v>34055.7</v>
       </c>
     </row>
     <row r="98" spans="1:8" outlineLevel="3">
       <c r="A98" s="15">
         <v>94</v>
       </c>
       <c r="B98" s="6" t="s">
         <v>197</v>
       </c>
       <c r="C98" s="7" t="s">
         <v>198</v>
       </c>
       <c r="D98" s="5">
-        <v>232.0</v>
+        <v>498.0</v>
       </c>
       <c r="E98" s="10">
-        <v>4144.0</v>
+        <v>4683.0</v>
       </c>
       <c r="F98" s="10">
-        <v>3729.6</v>
+        <v>4214.7</v>
       </c>
       <c r="G98" s="10">
-        <v>3315.2</v>
+        <v>3746.4</v>
       </c>
       <c r="H98" s="10">
-        <v>2900.8</v>
+        <v>3278.1</v>
       </c>
     </row>
     <row r="99" spans="1:8" outlineLevel="3">
       <c r="A99" s="15">
         <v>95</v>
       </c>
       <c r="B99" s="6" t="s">
         <v>199</v>
       </c>
       <c r="C99" s="7" t="s">
         <v>200</v>
       </c>
       <c r="D99" s="5">
-        <v>687.0</v>
+        <v>493.0</v>
       </c>
       <c r="E99" s="10">
-        <v>6085.0</v>
+        <v>5330.0</v>
       </c>
       <c r="F99" s="10">
-        <v>5476.5</v>
+        <v>4797.0</v>
       </c>
       <c r="G99" s="10">
-        <v>4868.0</v>
+        <v>4264.0</v>
       </c>
       <c r="H99" s="10">
-        <v>4259.5</v>
+        <v>3731.0</v>
       </c>
     </row>
     <row r="100" spans="1:8" outlineLevel="3">
       <c r="A100" s="15">
         <v>96</v>
       </c>
       <c r="B100" s="6" t="s">
         <v>201</v>
       </c>
       <c r="C100" s="7" t="s">
         <v>202</v>
       </c>
       <c r="D100" s="5">
         <v>0.0</v>
       </c>
       <c r="E100" s="10">
         <v>0.0</v>
       </c>
       <c r="F100" s="10">
         <v>0.0</v>
       </c>
       <c r="G100" s="10">
         <v>0.0</v>
       </c>
       <c r="H100" s="10">
@@ -12108,129 +12108,129 @@
       </c>
       <c r="E101" s="10">
         <v>1790.0</v>
       </c>
       <c r="F101" s="10">
         <v>1611.0</v>
       </c>
       <c r="G101" s="10">
         <v>1432.0</v>
       </c>
       <c r="H101" s="10">
         <v>1253.0</v>
       </c>
     </row>
     <row r="102" spans="1:8" outlineLevel="3">
       <c r="A102" s="15">
         <v>98</v>
       </c>
       <c r="B102" s="6" t="s">
         <v>205</v>
       </c>
       <c r="C102" s="7" t="s">
         <v>206</v>
       </c>
       <c r="D102" s="5">
-        <v>494.0</v>
+        <v>1622.0</v>
       </c>
       <c r="E102" s="10">
-        <v>304.0</v>
+        <v>274.0</v>
       </c>
       <c r="F102" s="10">
-        <v>273.6</v>
+        <v>246.6</v>
       </c>
       <c r="G102" s="10">
-        <v>243.2</v>
+        <v>219.2</v>
       </c>
       <c r="H102" s="10">
-        <v>212.8</v>
+        <v>191.8</v>
       </c>
     </row>
     <row r="103" spans="1:8" outlineLevel="3">
       <c r="A103" s="15">
         <v>99</v>
       </c>
       <c r="B103" s="6" t="s">
         <v>207</v>
       </c>
       <c r="C103" s="7" t="s">
         <v>208</v>
       </c>
       <c r="D103" s="5">
-        <v>92.0</v>
+        <v>131.0</v>
       </c>
       <c r="E103" s="10">
         <v>306.0</v>
       </c>
       <c r="F103" s="10">
         <v>275.4</v>
       </c>
       <c r="G103" s="10">
         <v>244.8</v>
       </c>
       <c r="H103" s="10">
         <v>214.2</v>
       </c>
     </row>
     <row r="104" spans="1:8" outlineLevel="3">
       <c r="A104" s="15">
         <v>100</v>
       </c>
       <c r="B104" s="6" t="s">
         <v>209</v>
       </c>
       <c r="C104" s="7" t="s">
         <v>210</v>
       </c>
       <c r="D104" s="5">
-        <v>557.0</v>
+        <v>493.0</v>
       </c>
       <c r="E104" s="10">
         <v>306.0</v>
       </c>
       <c r="F104" s="10">
         <v>275.4</v>
       </c>
       <c r="G104" s="10">
         <v>244.8</v>
       </c>
       <c r="H104" s="10">
         <v>214.2</v>
       </c>
     </row>
     <row r="105" spans="1:8" outlineLevel="3">
       <c r="A105" s="15">
         <v>101</v>
       </c>
       <c r="B105" s="6" t="s">
         <v>211</v>
       </c>
       <c r="C105" s="7" t="s">
         <v>212</v>
       </c>
       <c r="D105" s="5">
-        <v>15265.0</v>
+        <v>10504.0</v>
       </c>
       <c r="E105" s="10">
         <v>150.0</v>
       </c>
       <c r="F105" s="10">
         <v>135.0</v>
       </c>
       <c r="G105" s="10">
         <v>120.0</v>
       </c>
       <c r="H105" s="10">
         <v>105.0</v>
       </c>
     </row>
     <row r="106" spans="1:8" outlineLevel="3">
       <c r="A106" s="15">
         <v>102</v>
       </c>
       <c r="B106" s="6" t="s">
         <v>213</v>
       </c>
       <c r="C106" s="7" t="s">
         <v>214</v>
       </c>
       <c r="D106" s="5">
@@ -12238,77 +12238,77 @@
       </c>
       <c r="E106" s="10">
         <v>582.0</v>
       </c>
       <c r="F106" s="10">
         <v>523.8</v>
       </c>
       <c r="G106" s="10">
         <v>465.6</v>
       </c>
       <c r="H106" s="10">
         <v>407.4</v>
       </c>
     </row>
     <row r="107" spans="1:8" outlineLevel="3">
       <c r="A107" s="15">
         <v>103</v>
       </c>
       <c r="B107" s="6" t="s">
         <v>215</v>
       </c>
       <c r="C107" s="7" t="s">
         <v>216</v>
       </c>
       <c r="D107" s="5">
-        <v>1329.0</v>
+        <v>2253.0</v>
       </c>
       <c r="E107" s="10">
         <v>1888.0</v>
       </c>
       <c r="F107" s="10">
         <v>1699.2</v>
       </c>
       <c r="G107" s="10">
         <v>1510.4</v>
       </c>
       <c r="H107" s="10">
         <v>1321.6</v>
       </c>
     </row>
     <row r="108" spans="1:8" outlineLevel="3">
       <c r="A108" s="15">
         <v>104</v>
       </c>
       <c r="B108" s="6" t="s">
         <v>217</v>
       </c>
       <c r="C108" s="7" t="s">
         <v>218</v>
       </c>
       <c r="D108" s="5">
-        <v>2439.0</v>
+        <v>4312.0</v>
       </c>
       <c r="E108" s="10">
         <v>468.0</v>
       </c>
       <c r="F108" s="10">
         <v>421.2</v>
       </c>
       <c r="G108" s="10">
         <v>374.4</v>
       </c>
       <c r="H108" s="10">
         <v>327.6</v>
       </c>
     </row>
     <row r="109" spans="1:8" outlineLevel="3">
       <c r="A109" s="15">
         <v>105</v>
       </c>
       <c r="B109" s="6" t="s">
         <v>219</v>
       </c>
       <c r="C109" s="7" t="s">
         <v>220</v>
       </c>
       <c r="D109" s="5">
@@ -12316,103 +12316,103 @@
       </c>
       <c r="E109" s="10">
         <v>0.0</v>
       </c>
       <c r="F109" s="10">
         <v>0.0</v>
       </c>
       <c r="G109" s="10">
         <v>0.0</v>
       </c>
       <c r="H109" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="110" spans="1:8" outlineLevel="3">
       <c r="A110" s="15">
         <v>106</v>
       </c>
       <c r="B110" s="6" t="s">
         <v>221</v>
       </c>
       <c r="C110" s="7" t="s">
         <v>222</v>
       </c>
       <c r="D110" s="5">
-        <v>34.0</v>
+        <v>30.0</v>
       </c>
       <c r="E110" s="10">
         <v>0.0</v>
       </c>
       <c r="F110" s="10">
         <v>0.0</v>
       </c>
       <c r="G110" s="10">
         <v>0.0</v>
       </c>
       <c r="H110" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="111" spans="1:8" outlineLevel="3">
       <c r="A111" s="15">
         <v>107</v>
       </c>
       <c r="B111" s="6" t="s">
         <v>223</v>
       </c>
       <c r="C111" s="7" t="s">
         <v>224</v>
       </c>
       <c r="D111" s="5">
-        <v>215.0</v>
+        <v>147.0</v>
       </c>
       <c r="E111" s="10">
         <v>13533.0</v>
       </c>
       <c r="F111" s="10">
         <v>12179.7</v>
       </c>
       <c r="G111" s="10">
         <v>10826.4</v>
       </c>
       <c r="H111" s="10">
         <v>9473.1</v>
       </c>
     </row>
     <row r="112" spans="1:8" outlineLevel="3">
       <c r="A112" s="15">
         <v>108</v>
       </c>
       <c r="B112" s="6" t="s">
         <v>225</v>
       </c>
       <c r="C112" s="7" t="s">
         <v>226</v>
       </c>
       <c r="D112" s="5">
-        <v>349.0</v>
+        <v>259.0</v>
       </c>
       <c r="E112" s="10">
         <v>9779.0</v>
       </c>
       <c r="F112" s="10">
         <v>8801.1</v>
       </c>
       <c r="G112" s="10">
         <v>7823.2</v>
       </c>
       <c r="H112" s="10">
         <v>6845.3</v>
       </c>
     </row>
     <row r="113" spans="1:8" outlineLevel="3">
       <c r="A113" s="15">
         <v>109</v>
       </c>
       <c r="B113" s="6" t="s">
         <v>227</v>
       </c>
       <c r="C113" s="7" t="s">
         <v>228</v>
       </c>
       <c r="D113" s="5">
@@ -12446,155 +12446,155 @@
       </c>
       <c r="E114" s="10">
         <v>0.0</v>
       </c>
       <c r="F114" s="10">
         <v>0.0</v>
       </c>
       <c r="G114" s="10">
         <v>0.0</v>
       </c>
       <c r="H114" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="115" spans="1:8" outlineLevel="3">
       <c r="A115" s="15">
         <v>111</v>
       </c>
       <c r="B115" s="6" t="s">
         <v>231</v>
       </c>
       <c r="C115" s="7" t="s">
         <v>232</v>
       </c>
       <c r="D115" s="5">
-        <v>7.0</v>
+        <v>321.0</v>
       </c>
       <c r="E115" s="10">
-        <v>8331.0</v>
+        <v>7672.0</v>
       </c>
       <c r="F115" s="10">
-        <v>7497.9</v>
+        <v>6904.8</v>
       </c>
       <c r="G115" s="10">
-        <v>6664.8</v>
+        <v>6137.6</v>
       </c>
       <c r="H115" s="10">
-        <v>5831.7</v>
+        <v>5370.4</v>
       </c>
     </row>
     <row r="116" spans="1:8" outlineLevel="3">
       <c r="A116" s="15">
         <v>112</v>
       </c>
       <c r="B116" s="6" t="s">
         <v>233</v>
       </c>
       <c r="C116" s="7" t="s">
         <v>234</v>
       </c>
       <c r="D116" s="5">
-        <v>15.0</v>
+        <v>0.0</v>
       </c>
       <c r="E116" s="10">
-        <v>10909.0</v>
+        <v>0.0</v>
       </c>
       <c r="F116" s="10">
-        <v>9818.1</v>
+        <v>0.0</v>
       </c>
       <c r="G116" s="10">
-        <v>8727.2</v>
+        <v>0.0</v>
       </c>
       <c r="H116" s="10">
-        <v>7636.3</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="117" spans="1:8" outlineLevel="3">
       <c r="A117" s="15">
         <v>113</v>
       </c>
       <c r="B117" s="6" t="s">
         <v>235</v>
       </c>
       <c r="C117" s="7" t="s">
         <v>236</v>
       </c>
       <c r="D117" s="5">
         <v>2.0</v>
       </c>
       <c r="E117" s="10">
         <v>48960.0</v>
       </c>
       <c r="F117" s="10">
         <v>44064.0</v>
       </c>
       <c r="G117" s="10">
         <v>39168.0</v>
       </c>
       <c r="H117" s="10">
         <v>34272.0</v>
       </c>
     </row>
     <row r="118" spans="1:8" outlineLevel="3">
       <c r="A118" s="15">
         <v>114</v>
       </c>
       <c r="B118" s="6" t="s">
         <v>237</v>
       </c>
       <c r="C118" s="7" t="s">
         <v>238</v>
       </c>
       <c r="D118" s="5">
-        <v>216.0</v>
+        <v>174.0</v>
       </c>
       <c r="E118" s="10">
         <v>12674.0</v>
       </c>
       <c r="F118" s="10">
         <v>11406.6</v>
       </c>
       <c r="G118" s="10">
         <v>10139.2</v>
       </c>
       <c r="H118" s="10">
         <v>8871.8</v>
       </c>
     </row>
     <row r="119" spans="1:8" outlineLevel="3">
       <c r="A119" s="15">
         <v>115</v>
       </c>
       <c r="B119" s="6" t="s">
         <v>239</v>
       </c>
       <c r="C119" s="7" t="s">
         <v>240</v>
       </c>
       <c r="D119" s="5">
-        <v>95.0</v>
+        <v>74.0</v>
       </c>
       <c r="E119" s="10">
         <v>21744.0</v>
       </c>
       <c r="F119" s="10">
         <v>19569.6</v>
       </c>
       <c r="G119" s="10">
         <v>17395.2</v>
       </c>
       <c r="H119" s="10">
         <v>15220.8</v>
       </c>
     </row>
     <row r="120" spans="1:8" outlineLevel="3">
       <c r="A120" s="15">
         <v>116</v>
       </c>
       <c r="B120" s="6" t="s">
         <v>241</v>
       </c>
       <c r="C120" s="7" t="s">
         <v>242</v>
       </c>
       <c r="D120" s="5">
@@ -12654,77 +12654,77 @@
       </c>
       <c r="E122" s="10">
         <v>0.0</v>
       </c>
       <c r="F122" s="10">
         <v>0.0</v>
       </c>
       <c r="G122" s="10">
         <v>0.0</v>
       </c>
       <c r="H122" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="123" spans="1:8" outlineLevel="3">
       <c r="A123" s="15">
         <v>119</v>
       </c>
       <c r="B123" s="6" t="s">
         <v>247</v>
       </c>
       <c r="C123" s="7" t="s">
         <v>248</v>
       </c>
       <c r="D123" s="5">
-        <v>277.0</v>
+        <v>182.0</v>
       </c>
       <c r="E123" s="10">
         <v>11734.0</v>
       </c>
       <c r="F123" s="10">
         <v>10560.6</v>
       </c>
       <c r="G123" s="10">
         <v>9387.2</v>
       </c>
       <c r="H123" s="10">
         <v>8213.8</v>
       </c>
     </row>
     <row r="124" spans="1:8" outlineLevel="3">
       <c r="A124" s="15">
         <v>120</v>
       </c>
       <c r="B124" s="6" t="s">
         <v>249</v>
       </c>
       <c r="C124" s="7" t="s">
         <v>250</v>
       </c>
       <c r="D124" s="5">
-        <v>185.0</v>
+        <v>162.0</v>
       </c>
       <c r="E124" s="10">
         <v>1340.0</v>
       </c>
       <c r="F124" s="10">
         <v>1206.0</v>
       </c>
       <c r="G124" s="10">
         <v>1072.0</v>
       </c>
       <c r="H124" s="10">
         <v>938.0</v>
       </c>
     </row>
     <row r="125" spans="1:8" outlineLevel="3">
       <c r="A125" s="15">
         <v>121</v>
       </c>
       <c r="B125" s="6" t="s">
         <v>251</v>
       </c>
       <c r="C125" s="7" t="s">
         <v>252</v>
       </c>
       <c r="D125" s="5">
@@ -12732,51 +12732,51 @@
       </c>
       <c r="E125" s="10">
         <v>1340.0</v>
       </c>
       <c r="F125" s="10">
         <v>1206.0</v>
       </c>
       <c r="G125" s="10">
         <v>1072.0</v>
       </c>
       <c r="H125" s="10">
         <v>938.0</v>
       </c>
     </row>
     <row r="126" spans="1:8" outlineLevel="3">
       <c r="A126" s="15">
         <v>122</v>
       </c>
       <c r="B126" s="6" t="s">
         <v>253</v>
       </c>
       <c r="C126" s="7" t="s">
         <v>254</v>
       </c>
       <c r="D126" s="5">
-        <v>4164.0</v>
+        <v>3090.0</v>
       </c>
       <c r="E126" s="10">
         <v>456.0</v>
       </c>
       <c r="F126" s="10">
         <v>410.4</v>
       </c>
       <c r="G126" s="10">
         <v>364.8</v>
       </c>
       <c r="H126" s="10">
         <v>319.2</v>
       </c>
     </row>
     <row r="127" spans="1:8" outlineLevel="3">
       <c r="A127" s="15">
         <v>123</v>
       </c>
       <c r="B127" s="6" t="s">
         <v>255</v>
       </c>
       <c r="C127" s="7" t="s">
         <v>256</v>
       </c>
       <c r="D127" s="5">
@@ -12784,103 +12784,103 @@
       </c>
       <c r="E127" s="10">
         <v>1381.0</v>
       </c>
       <c r="F127" s="10">
         <v>1242.9</v>
       </c>
       <c r="G127" s="10">
         <v>1104.8</v>
       </c>
       <c r="H127" s="10">
         <v>966.7</v>
       </c>
     </row>
     <row r="128" spans="1:8" outlineLevel="3">
       <c r="A128" s="15">
         <v>124</v>
       </c>
       <c r="B128" s="6" t="s">
         <v>257</v>
       </c>
       <c r="C128" s="7" t="s">
         <v>258</v>
       </c>
       <c r="D128" s="5">
-        <v>839.0</v>
+        <v>1521.0</v>
       </c>
       <c r="E128" s="10">
         <v>1474.0</v>
       </c>
       <c r="F128" s="10">
         <v>1326.6</v>
       </c>
       <c r="G128" s="10">
         <v>1179.2</v>
       </c>
       <c r="H128" s="10">
         <v>1031.8</v>
       </c>
     </row>
     <row r="129" spans="1:8" outlineLevel="3">
       <c r="A129" s="15">
         <v>125</v>
       </c>
       <c r="B129" s="6" t="s">
         <v>259</v>
       </c>
       <c r="C129" s="7" t="s">
         <v>260</v>
       </c>
       <c r="D129" s="5">
-        <v>13.0</v>
+        <v>0.0</v>
       </c>
       <c r="E129" s="10">
         <v>0.0</v>
       </c>
       <c r="F129" s="10">
         <v>0.0</v>
       </c>
       <c r="G129" s="10">
         <v>0.0</v>
       </c>
       <c r="H129" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="130" spans="1:8" outlineLevel="3">
       <c r="A130" s="15">
         <v>126</v>
       </c>
       <c r="B130" s="6" t="s">
         <v>261</v>
       </c>
       <c r="C130" s="7" t="s">
         <v>262</v>
       </c>
       <c r="D130" s="5">
-        <v>801.0</v>
+        <v>646.0</v>
       </c>
       <c r="E130" s="10">
         <v>2080.0</v>
       </c>
       <c r="F130" s="10">
         <v>1872.0</v>
       </c>
       <c r="G130" s="10">
         <v>1664.0</v>
       </c>
       <c r="H130" s="10">
         <v>1456.0</v>
       </c>
     </row>
     <row r="131" spans="1:8" outlineLevel="3">
       <c r="A131" s="15">
         <v>127</v>
       </c>
       <c r="B131" s="6" t="s">
         <v>263</v>
       </c>
       <c r="C131" s="7" t="s">
         <v>264</v>
       </c>
       <c r="D131" s="5">
@@ -12914,77 +12914,77 @@
       </c>
       <c r="E132" s="10">
         <v>3788.0</v>
       </c>
       <c r="F132" s="10">
         <v>3409.2</v>
       </c>
       <c r="G132" s="10">
         <v>3030.4</v>
       </c>
       <c r="H132" s="10">
         <v>2651.6</v>
       </c>
     </row>
     <row r="133" spans="1:8" outlineLevel="3">
       <c r="A133" s="15">
         <v>129</v>
       </c>
       <c r="B133" s="6" t="s">
         <v>267</v>
       </c>
       <c r="C133" s="7" t="s">
         <v>268</v>
       </c>
       <c r="D133" s="5">
-        <v>15242.0</v>
+        <v>13271.0</v>
       </c>
       <c r="E133" s="10">
         <v>208.0</v>
       </c>
       <c r="F133" s="10">
         <v>187.2</v>
       </c>
       <c r="G133" s="10">
         <v>166.4</v>
       </c>
       <c r="H133" s="10">
         <v>145.6</v>
       </c>
     </row>
     <row r="134" spans="1:8" outlineLevel="3">
       <c r="A134" s="15">
         <v>130</v>
       </c>
       <c r="B134" s="6" t="s">
         <v>269</v>
       </c>
       <c r="C134" s="7" t="s">
         <v>270</v>
       </c>
       <c r="D134" s="5">
-        <v>12.0</v>
+        <v>0.0</v>
       </c>
       <c r="E134" s="10">
         <v>406.0</v>
       </c>
       <c r="F134" s="10">
         <v>365.4</v>
       </c>
       <c r="G134" s="10">
         <v>324.8</v>
       </c>
       <c r="H134" s="10">
         <v>284.2</v>
       </c>
     </row>
     <row r="135" spans="1:8" outlineLevel="3">
       <c r="A135" s="15">
         <v>131</v>
       </c>
       <c r="B135" s="6" t="s">
         <v>271</v>
       </c>
       <c r="C135" s="7" t="s">
         <v>272</v>
       </c>
       <c r="D135" s="5">
@@ -12992,129 +12992,129 @@
       </c>
       <c r="E135" s="10">
         <v>2348.0</v>
       </c>
       <c r="F135" s="10">
         <v>2113.2</v>
       </c>
       <c r="G135" s="10">
         <v>1878.4</v>
       </c>
       <c r="H135" s="10">
         <v>1643.6</v>
       </c>
     </row>
     <row r="136" spans="1:8" outlineLevel="3">
       <c r="A136" s="15">
         <v>132</v>
       </c>
       <c r="B136" s="6" t="s">
         <v>273</v>
       </c>
       <c r="C136" s="7" t="s">
         <v>274</v>
       </c>
       <c r="D136" s="5">
-        <v>5402.0</v>
+        <v>5110.0</v>
       </c>
       <c r="E136" s="10">
         <v>500.0</v>
       </c>
       <c r="F136" s="10">
         <v>450.0</v>
       </c>
       <c r="G136" s="10">
         <v>400.0</v>
       </c>
       <c r="H136" s="10">
         <v>350.0</v>
       </c>
     </row>
     <row r="137" spans="1:8" outlineLevel="3">
       <c r="A137" s="15">
         <v>133</v>
       </c>
       <c r="B137" s="6" t="s">
         <v>275</v>
       </c>
       <c r="C137" s="7" t="s">
         <v>276</v>
       </c>
       <c r="D137" s="5">
-        <v>71.0</v>
+        <v>63.0</v>
       </c>
       <c r="E137" s="10">
         <v>3340.0</v>
       </c>
       <c r="F137" s="10">
         <v>3006.0</v>
       </c>
       <c r="G137" s="10">
         <v>2672.0</v>
       </c>
       <c r="H137" s="10">
         <v>2338.0</v>
       </c>
     </row>
     <row r="138" spans="1:8" outlineLevel="3">
       <c r="A138" s="15">
         <v>134</v>
       </c>
       <c r="B138" s="6" t="s">
         <v>277</v>
       </c>
       <c r="C138" s="7" t="s">
         <v>278</v>
       </c>
       <c r="D138" s="5">
-        <v>177.0</v>
+        <v>408.0</v>
       </c>
       <c r="E138" s="10">
         <v>2386.0</v>
       </c>
       <c r="F138" s="10">
         <v>2147.4</v>
       </c>
       <c r="G138" s="10">
         <v>1908.8</v>
       </c>
       <c r="H138" s="10">
         <v>1670.2</v>
       </c>
     </row>
     <row r="139" spans="1:8" outlineLevel="3">
       <c r="A139" s="15">
         <v>135</v>
       </c>
       <c r="B139" s="6" t="s">
         <v>279</v>
       </c>
       <c r="C139" s="7" t="s">
         <v>280</v>
       </c>
       <c r="D139" s="5">
-        <v>82.0</v>
+        <v>116.0</v>
       </c>
       <c r="E139" s="10">
         <v>17818.0</v>
       </c>
       <c r="F139" s="10">
         <v>16036.2</v>
       </c>
       <c r="G139" s="10">
         <v>14254.4</v>
       </c>
       <c r="H139" s="10">
         <v>12472.6</v>
       </c>
     </row>
     <row r="140" spans="1:8" outlineLevel="3">
       <c r="A140" s="15">
         <v>136</v>
       </c>
       <c r="B140" s="6" t="s">
         <v>281</v>
       </c>
       <c r="C140" s="7" t="s">
         <v>282</v>
       </c>
       <c r="D140" s="5">
@@ -13148,155 +13148,155 @@
       </c>
       <c r="E141" s="10">
         <v>0.0</v>
       </c>
       <c r="F141" s="10">
         <v>0.0</v>
       </c>
       <c r="G141" s="10">
         <v>0.0</v>
       </c>
       <c r="H141" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="142" spans="1:8" outlineLevel="3">
       <c r="A142" s="15">
         <v>138</v>
       </c>
       <c r="B142" s="6" t="s">
         <v>285</v>
       </c>
       <c r="C142" s="7" t="s">
         <v>286</v>
       </c>
       <c r="D142" s="5">
-        <v>1440.0</v>
+        <v>1428.0</v>
       </c>
       <c r="E142" s="10">
         <v>1676.0</v>
       </c>
       <c r="F142" s="10">
         <v>1508.4</v>
       </c>
       <c r="G142" s="10">
         <v>1340.8</v>
       </c>
       <c r="H142" s="10">
         <v>1173.2</v>
       </c>
     </row>
     <row r="143" spans="1:8" outlineLevel="3">
       <c r="A143" s="15">
         <v>139</v>
       </c>
       <c r="B143" s="6" t="s">
         <v>287</v>
       </c>
       <c r="C143" s="7" t="s">
         <v>288</v>
       </c>
       <c r="D143" s="5">
-        <v>747.0</v>
+        <v>744.0</v>
       </c>
       <c r="E143" s="10">
         <v>1341.0</v>
       </c>
       <c r="F143" s="10">
         <v>1206.9</v>
       </c>
       <c r="G143" s="10">
         <v>1072.8</v>
       </c>
       <c r="H143" s="10">
         <v>938.7</v>
       </c>
     </row>
     <row r="144" spans="1:8" outlineLevel="3">
       <c r="A144" s="15">
         <v>140</v>
       </c>
       <c r="B144" s="6" t="s">
         <v>289</v>
       </c>
       <c r="C144" s="7" t="s">
         <v>290</v>
       </c>
       <c r="D144" s="5">
-        <v>3391.0</v>
+        <v>2667.0</v>
       </c>
       <c r="E144" s="10">
         <v>544.0</v>
       </c>
       <c r="F144" s="10">
         <v>489.6</v>
       </c>
       <c r="G144" s="10">
         <v>435.2</v>
       </c>
       <c r="H144" s="10">
         <v>380.8</v>
       </c>
     </row>
     <row r="145" spans="1:8" outlineLevel="3">
       <c r="A145" s="15">
         <v>141</v>
       </c>
       <c r="B145" s="6" t="s">
         <v>291</v>
       </c>
       <c r="C145" s="7" t="s">
         <v>292</v>
       </c>
       <c r="D145" s="5">
-        <v>785.0</v>
+        <v>800.0</v>
       </c>
       <c r="E145" s="10">
         <v>1446.0</v>
       </c>
       <c r="F145" s="10">
         <v>1301.4</v>
       </c>
       <c r="G145" s="10">
         <v>1156.8</v>
       </c>
       <c r="H145" s="10">
         <v>1012.2</v>
       </c>
     </row>
     <row r="146" spans="1:8" outlineLevel="3">
       <c r="A146" s="15">
         <v>142</v>
       </c>
       <c r="B146" s="6" t="s">
         <v>293</v>
       </c>
       <c r="C146" s="7" t="s">
         <v>294</v>
       </c>
       <c r="D146" s="5">
-        <v>1234.0</v>
+        <v>1232.0</v>
       </c>
       <c r="E146" s="10">
         <v>2634.0</v>
       </c>
       <c r="F146" s="10">
         <v>2370.6</v>
       </c>
       <c r="G146" s="10">
         <v>2107.2</v>
       </c>
       <c r="H146" s="10">
         <v>1843.8</v>
       </c>
     </row>
     <row r="147" spans="1:8" outlineLevel="3">
       <c r="A147" s="15">
         <v>143</v>
       </c>
       <c r="B147" s="6" t="s">
         <v>295</v>
       </c>
       <c r="C147" s="7" t="s">
         <v>296</v>
       </c>
       <c r="D147" s="5">
@@ -13304,103 +13304,103 @@
       </c>
       <c r="E147" s="10">
         <v>2908.0</v>
       </c>
       <c r="F147" s="10">
         <v>2617.2</v>
       </c>
       <c r="G147" s="10">
         <v>2326.4</v>
       </c>
       <c r="H147" s="10">
         <v>2035.6</v>
       </c>
     </row>
     <row r="148" spans="1:8" outlineLevel="3">
       <c r="A148" s="15">
         <v>144</v>
       </c>
       <c r="B148" s="6" t="s">
         <v>297</v>
       </c>
       <c r="C148" s="7" t="s">
         <v>298</v>
       </c>
       <c r="D148" s="5">
-        <v>12678.0</v>
+        <v>10579.0</v>
       </c>
       <c r="E148" s="10">
         <v>284.0</v>
       </c>
       <c r="F148" s="10">
         <v>255.6</v>
       </c>
       <c r="G148" s="10">
         <v>227.2</v>
       </c>
       <c r="H148" s="10">
         <v>198.8</v>
       </c>
     </row>
     <row r="149" spans="1:8" outlineLevel="3">
       <c r="A149" s="15">
         <v>145</v>
       </c>
       <c r="B149" s="6" t="s">
         <v>299</v>
       </c>
       <c r="C149" s="7" t="s">
         <v>300</v>
       </c>
       <c r="D149" s="5">
-        <v>1403.0</v>
+        <v>1378.0</v>
       </c>
       <c r="E149" s="10">
         <v>986.0</v>
       </c>
       <c r="F149" s="10">
         <v>887.4</v>
       </c>
       <c r="G149" s="10">
         <v>788.8</v>
       </c>
       <c r="H149" s="10">
         <v>690.2</v>
       </c>
     </row>
     <row r="150" spans="1:8" outlineLevel="3">
       <c r="A150" s="15">
         <v>146</v>
       </c>
       <c r="B150" s="6" t="s">
         <v>301</v>
       </c>
       <c r="C150" s="7" t="s">
         <v>302</v>
       </c>
       <c r="D150" s="5">
-        <v>1898.0</v>
+        <v>1107.0</v>
       </c>
       <c r="E150" s="10">
         <v>642.0</v>
       </c>
       <c r="F150" s="10">
         <v>577.8</v>
       </c>
       <c r="G150" s="10">
         <v>513.6</v>
       </c>
       <c r="H150" s="10">
         <v>449.4</v>
       </c>
     </row>
     <row r="151" spans="1:8" outlineLevel="3">
       <c r="A151" s="15">
         <v>147</v>
       </c>
       <c r="B151" s="6" t="s">
         <v>303</v>
       </c>
       <c r="C151" s="7" t="s">
         <v>304</v>
       </c>
       <c r="D151" s="5">
@@ -13408,115 +13408,115 @@
       </c>
       <c r="E151" s="10">
         <v>4580.0</v>
       </c>
       <c r="F151" s="10">
         <v>4122.0</v>
       </c>
       <c r="G151" s="10">
         <v>3664.0</v>
       </c>
       <c r="H151" s="10">
         <v>3206.0</v>
       </c>
     </row>
     <row r="152" spans="1:8" outlineLevel="3">
       <c r="A152" s="15">
         <v>148</v>
       </c>
       <c r="B152" s="6" t="s">
         <v>305</v>
       </c>
       <c r="C152" s="7" t="s">
         <v>306</v>
       </c>
       <c r="D152" s="5">
-        <v>82.0</v>
+        <v>64.0</v>
       </c>
       <c r="E152" s="10">
         <v>4580.0</v>
       </c>
       <c r="F152" s="10">
         <v>4122.0</v>
       </c>
       <c r="G152" s="10">
         <v>3664.0</v>
       </c>
       <c r="H152" s="10">
         <v>3206.0</v>
       </c>
     </row>
     <row r="153" spans="1:8" outlineLevel="3">
       <c r="A153" s="15">
         <v>149</v>
       </c>
       <c r="B153" s="6" t="s">
         <v>307</v>
       </c>
       <c r="C153" s="7" t="s">
         <v>308</v>
       </c>
       <c r="D153" s="5">
-        <v>17.0</v>
+        <v>85.0</v>
       </c>
       <c r="E153" s="10">
-        <v>28669.0</v>
+        <v>23810.0</v>
       </c>
       <c r="F153" s="10">
-        <v>25802.1</v>
+        <v>21429.0</v>
       </c>
       <c r="G153" s="10">
-        <v>22935.2</v>
+        <v>19048.0</v>
       </c>
       <c r="H153" s="10">
-        <v>20068.3</v>
+        <v>16667.0</v>
       </c>
     </row>
     <row r="154" spans="1:8" outlineLevel="3">
       <c r="A154" s="15">
         <v>150</v>
       </c>
       <c r="B154" s="6" t="s">
         <v>309</v>
       </c>
       <c r="C154" s="7" t="s">
         <v>310</v>
       </c>
       <c r="D154" s="5">
-        <v>42.0</v>
+        <v>41.0</v>
       </c>
       <c r="E154" s="10">
-        <v>34237.0</v>
+        <v>38005.0</v>
       </c>
       <c r="F154" s="10">
-        <v>30813.3</v>
+        <v>34204.5</v>
       </c>
       <c r="G154" s="10">
-        <v>27389.6</v>
+        <v>30404.0</v>
       </c>
       <c r="H154" s="10">
-        <v>23965.9</v>
+        <v>26603.5</v>
       </c>
     </row>
     <row r="155" spans="1:8" outlineLevel="3">
       <c r="A155" s="15">
         <v>151</v>
       </c>
       <c r="B155" s="6" t="s">
         <v>311</v>
       </c>
       <c r="C155" s="7" t="s">
         <v>312</v>
       </c>
       <c r="D155" s="5">
         <v>2.0</v>
       </c>
       <c r="E155" s="10">
         <v>276404.0</v>
       </c>
       <c r="F155" s="10">
         <v>248763.6</v>
       </c>
       <c r="G155" s="10">
         <v>221123.2</v>
       </c>
       <c r="H155" s="10">
@@ -13564,77 +13564,77 @@
       </c>
       <c r="E157" s="10">
         <v>0.0</v>
       </c>
       <c r="F157" s="10">
         <v>0.0</v>
       </c>
       <c r="G157" s="10">
         <v>0.0</v>
       </c>
       <c r="H157" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="158" spans="1:8" outlineLevel="3">
       <c r="A158" s="15">
         <v>154</v>
       </c>
       <c r="B158" s="6" t="s">
         <v>317</v>
       </c>
       <c r="C158" s="7" t="s">
         <v>318</v>
       </c>
       <c r="D158" s="5">
-        <v>1916.0</v>
+        <v>2157.0</v>
       </c>
       <c r="E158" s="10">
         <v>598.0</v>
       </c>
       <c r="F158" s="10">
         <v>538.2</v>
       </c>
       <c r="G158" s="10">
         <v>478.4</v>
       </c>
       <c r="H158" s="10">
         <v>418.6</v>
       </c>
     </row>
     <row r="159" spans="1:8" outlineLevel="3">
       <c r="A159" s="15">
         <v>155</v>
       </c>
       <c r="B159" s="6" t="s">
         <v>319</v>
       </c>
       <c r="C159" s="7" t="s">
         <v>320</v>
       </c>
       <c r="D159" s="5">
-        <v>1333.0</v>
+        <v>1814.0</v>
       </c>
       <c r="E159" s="10">
         <v>306.0</v>
       </c>
       <c r="F159" s="10">
         <v>275.4</v>
       </c>
       <c r="G159" s="10">
         <v>244.8</v>
       </c>
       <c r="H159" s="10">
         <v>214.2</v>
       </c>
     </row>
     <row r="160" spans="1:8" outlineLevel="3">
       <c r="A160" s="15">
         <v>156</v>
       </c>
       <c r="B160" s="6" t="s">
         <v>321</v>
       </c>
       <c r="C160" s="7" t="s">
         <v>322</v>
       </c>
       <c r="D160" s="5">
@@ -13642,77 +13642,77 @@
       </c>
       <c r="E160" s="10">
         <v>306.0</v>
       </c>
       <c r="F160" s="10">
         <v>275.4</v>
       </c>
       <c r="G160" s="10">
         <v>244.8</v>
       </c>
       <c r="H160" s="10">
         <v>214.2</v>
       </c>
     </row>
     <row r="161" spans="1:8" outlineLevel="3">
       <c r="A161" s="15">
         <v>157</v>
       </c>
       <c r="B161" s="6" t="s">
         <v>323</v>
       </c>
       <c r="C161" s="7" t="s">
         <v>324</v>
       </c>
       <c r="D161" s="5">
-        <v>7.0</v>
+        <v>275.0</v>
       </c>
       <c r="E161" s="10">
         <v>710.0</v>
       </c>
       <c r="F161" s="10">
         <v>639.0</v>
       </c>
       <c r="G161" s="10">
         <v>568.0</v>
       </c>
       <c r="H161" s="10">
         <v>497.0</v>
       </c>
     </row>
     <row r="162" spans="1:8" outlineLevel="3">
       <c r="A162" s="15">
         <v>158</v>
       </c>
       <c r="B162" s="6" t="s">
         <v>325</v>
       </c>
       <c r="C162" s="7" t="s">
         <v>326</v>
       </c>
       <c r="D162" s="5">
-        <v>729.0</v>
+        <v>667.0</v>
       </c>
       <c r="E162" s="10">
         <v>693.0</v>
       </c>
       <c r="F162" s="10">
         <v>623.7</v>
       </c>
       <c r="G162" s="10">
         <v>554.4</v>
       </c>
       <c r="H162" s="10">
         <v>485.1</v>
       </c>
     </row>
     <row r="163" spans="1:8" outlineLevel="3">
       <c r="A163" s="15">
         <v>159</v>
       </c>
       <c r="B163" s="6" t="s">
         <v>327</v>
       </c>
       <c r="C163" s="7" t="s">
         <v>328</v>
       </c>
       <c r="D163" s="5">
@@ -13720,51 +13720,51 @@
       </c>
       <c r="E163" s="10">
         <v>0.0</v>
       </c>
       <c r="F163" s="10">
         <v>0.0</v>
       </c>
       <c r="G163" s="10">
         <v>0.0</v>
       </c>
       <c r="H163" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="164" spans="1:8" outlineLevel="3">
       <c r="A164" s="15">
         <v>160</v>
       </c>
       <c r="B164" s="6" t="s">
         <v>329</v>
       </c>
       <c r="C164" s="7" t="s">
         <v>330</v>
       </c>
       <c r="D164" s="5">
-        <v>3179.0</v>
+        <v>2579.0</v>
       </c>
       <c r="E164" s="10">
         <v>328.0</v>
       </c>
       <c r="F164" s="10">
         <v>295.2</v>
       </c>
       <c r="G164" s="10">
         <v>262.4</v>
       </c>
       <c r="H164" s="10">
         <v>229.6</v>
       </c>
     </row>
     <row r="165" spans="1:8" outlineLevel="3">
       <c r="A165" s="15">
         <v>161</v>
       </c>
       <c r="B165" s="6" t="s">
         <v>331</v>
       </c>
       <c r="C165" s="7" t="s">
         <v>332</v>
       </c>
       <c r="D165" s="5">
@@ -13798,51 +13798,51 @@
       </c>
       <c r="E166" s="10">
         <v>4752.0</v>
       </c>
       <c r="F166" s="10">
         <v>4276.8</v>
       </c>
       <c r="G166" s="10">
         <v>3801.6</v>
       </c>
       <c r="H166" s="10">
         <v>3326.4</v>
       </c>
     </row>
     <row r="167" spans="1:8" outlineLevel="3">
       <c r="A167" s="15">
         <v>163</v>
       </c>
       <c r="B167" s="6" t="s">
         <v>335</v>
       </c>
       <c r="C167" s="7" t="s">
         <v>336</v>
       </c>
       <c r="D167" s="5">
-        <v>719.0</v>
+        <v>1606.0</v>
       </c>
       <c r="E167" s="10">
         <v>746.0</v>
       </c>
       <c r="F167" s="10">
         <v>671.4</v>
       </c>
       <c r="G167" s="10">
         <v>596.8</v>
       </c>
       <c r="H167" s="10">
         <v>522.2</v>
       </c>
     </row>
     <row r="168" spans="1:8" outlineLevel="3">
       <c r="A168" s="15">
         <v>164</v>
       </c>
       <c r="B168" s="6" t="s">
         <v>337</v>
       </c>
       <c r="C168" s="7" t="s">
         <v>338</v>
       </c>
       <c r="D168" s="5">
@@ -13850,285 +13850,285 @@
       </c>
       <c r="E168" s="10">
         <v>5798.0</v>
       </c>
       <c r="F168" s="10">
         <v>5218.2</v>
       </c>
       <c r="G168" s="10">
         <v>4638.4</v>
       </c>
       <c r="H168" s="10">
         <v>4058.6</v>
       </c>
     </row>
     <row r="169" spans="1:8" outlineLevel="3">
       <c r="A169" s="15">
         <v>165</v>
       </c>
       <c r="B169" s="6" t="s">
         <v>339</v>
       </c>
       <c r="C169" s="7" t="s">
         <v>340</v>
       </c>
       <c r="D169" s="5">
-        <v>70.0</v>
+        <v>60.0</v>
       </c>
       <c r="E169" s="10">
         <v>5050.0</v>
       </c>
       <c r="F169" s="10">
         <v>4545.0</v>
       </c>
       <c r="G169" s="10">
         <v>4040.0</v>
       </c>
       <c r="H169" s="10">
         <v>3535.0</v>
       </c>
     </row>
     <row r="170" spans="1:8" outlineLevel="3">
       <c r="A170" s="15">
         <v>166</v>
       </c>
       <c r="B170" s="6" t="s">
         <v>341</v>
       </c>
       <c r="C170" s="7" t="s">
         <v>342</v>
       </c>
       <c r="D170" s="5">
-        <v>5.0</v>
+        <v>9.0</v>
       </c>
       <c r="E170" s="10">
         <v>59240.0</v>
       </c>
       <c r="F170" s="10">
         <v>53316.0</v>
       </c>
       <c r="G170" s="10">
         <v>47392.0</v>
       </c>
       <c r="H170" s="10">
         <v>41468.0</v>
       </c>
     </row>
     <row r="171" spans="1:8" outlineLevel="3">
       <c r="A171" s="15">
         <v>167</v>
       </c>
       <c r="B171" s="6" t="s">
         <v>343</v>
       </c>
       <c r="C171" s="7" t="s">
         <v>344</v>
       </c>
       <c r="D171" s="5">
-        <v>11913.0</v>
+        <v>9739.0</v>
       </c>
       <c r="E171" s="10">
-        <v>306.0</v>
+        <v>322.0</v>
       </c>
       <c r="F171" s="10">
-        <v>275.4</v>
+        <v>289.8</v>
       </c>
       <c r="G171" s="10">
-        <v>244.8</v>
+        <v>257.6</v>
       </c>
       <c r="H171" s="10">
-        <v>214.2</v>
+        <v>225.4</v>
       </c>
     </row>
     <row r="172" spans="1:8" outlineLevel="3">
       <c r="A172" s="15">
         <v>168</v>
       </c>
       <c r="B172" s="6" t="s">
         <v>345</v>
       </c>
       <c r="C172" s="7" t="s">
         <v>346</v>
       </c>
       <c r="D172" s="5">
-        <v>207.0</v>
+        <v>202.0</v>
       </c>
       <c r="E172" s="10">
         <v>498.0</v>
       </c>
       <c r="F172" s="10">
         <v>448.2</v>
       </c>
       <c r="G172" s="10">
         <v>398.4</v>
       </c>
       <c r="H172" s="10">
         <v>348.6</v>
       </c>
     </row>
     <row r="173" spans="1:8" outlineLevel="3">
       <c r="A173" s="15">
         <v>169</v>
       </c>
       <c r="B173" s="6" t="s">
         <v>347</v>
       </c>
       <c r="C173" s="7" t="s">
         <v>348</v>
       </c>
       <c r="D173" s="5">
-        <v>1733.0</v>
+        <v>2654.0</v>
       </c>
       <c r="E173" s="10">
         <v>494.0</v>
       </c>
       <c r="F173" s="10">
         <v>444.6</v>
       </c>
       <c r="G173" s="10">
         <v>395.2</v>
       </c>
       <c r="H173" s="10">
         <v>345.8</v>
       </c>
     </row>
     <row r="174" spans="1:8" outlineLevel="3">
       <c r="A174" s="15">
         <v>170</v>
       </c>
       <c r="B174" s="6" t="s">
         <v>349</v>
       </c>
       <c r="C174" s="7" t="s">
         <v>350</v>
       </c>
       <c r="D174" s="5">
-        <v>3169.0</v>
+        <v>2430.0</v>
       </c>
       <c r="E174" s="10">
-        <v>581.0</v>
+        <v>381.0</v>
       </c>
       <c r="F174" s="10">
-        <v>522.9</v>
+        <v>342.9</v>
       </c>
       <c r="G174" s="10">
-        <v>464.8</v>
+        <v>304.8</v>
       </c>
       <c r="H174" s="10">
-        <v>406.7</v>
+        <v>266.7</v>
       </c>
     </row>
     <row r="175" spans="1:8" outlineLevel="3">
       <c r="A175" s="15">
         <v>171</v>
       </c>
       <c r="B175" s="6" t="s">
         <v>351</v>
       </c>
       <c r="C175" s="7" t="s">
         <v>352</v>
       </c>
       <c r="D175" s="5">
-        <v>2040.0</v>
+        <v>1976.0</v>
       </c>
       <c r="E175" s="10">
         <v>872.0</v>
       </c>
       <c r="F175" s="10">
         <v>784.8</v>
       </c>
       <c r="G175" s="10">
         <v>697.6</v>
       </c>
       <c r="H175" s="10">
         <v>610.4</v>
       </c>
     </row>
     <row r="176" spans="1:8" outlineLevel="3">
       <c r="A176" s="15">
         <v>172</v>
       </c>
       <c r="B176" s="6" t="s">
         <v>353</v>
       </c>
       <c r="C176" s="7" t="s">
         <v>354</v>
       </c>
       <c r="D176" s="5">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="E176" s="10">
-        <v>0.0</v>
+        <v>1237.0</v>
       </c>
       <c r="F176" s="10">
-        <v>0.0</v>
+        <v>1113.3</v>
       </c>
       <c r="G176" s="10">
-        <v>0.0</v>
+        <v>989.6</v>
       </c>
       <c r="H176" s="10">
-        <v>0.0</v>
+        <v>865.9</v>
       </c>
     </row>
     <row r="177" spans="1:8" outlineLevel="3">
       <c r="A177" s="15">
         <v>173</v>
       </c>
       <c r="B177" s="6" t="s">
         <v>355</v>
       </c>
       <c r="C177" s="7" t="s">
         <v>356</v>
       </c>
       <c r="D177" s="5">
-        <v>5.0</v>
+        <v>26.0</v>
       </c>
       <c r="E177" s="10">
-        <v>1795.0</v>
+        <v>1237.0</v>
       </c>
       <c r="F177" s="10">
-        <v>1615.5</v>
+        <v>1113.3</v>
       </c>
       <c r="G177" s="10">
-        <v>1436.0</v>
+        <v>989.6</v>
       </c>
       <c r="H177" s="10">
-        <v>1256.5</v>
+        <v>865.9</v>
       </c>
     </row>
     <row r="178" spans="1:8" outlineLevel="3">
       <c r="A178" s="15">
         <v>174</v>
       </c>
       <c r="B178" s="6" t="s">
         <v>357</v>
       </c>
       <c r="C178" s="7" t="s">
         <v>358</v>
       </c>
       <c r="D178" s="5">
-        <v>710.0</v>
+        <v>619.0</v>
       </c>
       <c r="E178" s="10">
         <v>952.0</v>
       </c>
       <c r="F178" s="10">
         <v>856.8</v>
       </c>
       <c r="G178" s="10">
         <v>761.6</v>
       </c>
       <c r="H178" s="10">
         <v>666.4</v>
       </c>
     </row>
     <row r="179" spans="1:8" outlineLevel="3">
       <c r="A179" s="15">
         <v>175</v>
       </c>
       <c r="B179" s="6" t="s">
         <v>359</v>
       </c>
       <c r="C179" s="7" t="s">
         <v>360</v>
       </c>
       <c r="D179" s="5">
@@ -14162,51 +14162,51 @@
       </c>
       <c r="E180" s="10">
         <v>0.0</v>
       </c>
       <c r="F180" s="10">
         <v>0.0</v>
       </c>
       <c r="G180" s="10">
         <v>0.0</v>
       </c>
       <c r="H180" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="181" spans="1:8" outlineLevel="3">
       <c r="A181" s="15">
         <v>177</v>
       </c>
       <c r="B181" s="6" t="s">
         <v>363</v>
       </c>
       <c r="C181" s="7" t="s">
         <v>364</v>
       </c>
       <c r="D181" s="5">
-        <v>3069.0</v>
+        <v>2651.0</v>
       </c>
       <c r="E181" s="10">
         <v>1010.0</v>
       </c>
       <c r="F181" s="10">
         <v>909.0</v>
       </c>
       <c r="G181" s="10">
         <v>808.0</v>
       </c>
       <c r="H181" s="10">
         <v>707.0</v>
       </c>
     </row>
     <row r="182" spans="1:8" outlineLevel="3">
       <c r="A182" s="15">
         <v>178</v>
       </c>
       <c r="B182" s="6" t="s">
         <v>365</v>
       </c>
       <c r="C182" s="7" t="s">
         <v>366</v>
       </c>
       <c r="D182" s="5">
@@ -14214,51 +14214,51 @@
       </c>
       <c r="E182" s="10">
         <v>0.0</v>
       </c>
       <c r="F182" s="10">
         <v>0.0</v>
       </c>
       <c r="G182" s="10">
         <v>0.0</v>
       </c>
       <c r="H182" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="183" spans="1:8" outlineLevel="3">
       <c r="A183" s="15">
         <v>179</v>
       </c>
       <c r="B183" s="6" t="s">
         <v>367</v>
       </c>
       <c r="C183" s="7" t="s">
         <v>368</v>
       </c>
       <c r="D183" s="5">
-        <v>154.0</v>
+        <v>130.0</v>
       </c>
       <c r="E183" s="10">
         <v>1916.0</v>
       </c>
       <c r="F183" s="10">
         <v>1724.4</v>
       </c>
       <c r="G183" s="10">
         <v>1532.8</v>
       </c>
       <c r="H183" s="10">
         <v>1341.2</v>
       </c>
     </row>
     <row r="184" spans="1:8" outlineLevel="3">
       <c r="A184" s="15">
         <v>180</v>
       </c>
       <c r="B184" s="6" t="s">
         <v>369</v>
       </c>
       <c r="C184" s="7" t="s">
         <v>370</v>
       </c>
       <c r="D184" s="5">
@@ -14292,103 +14292,103 @@
       </c>
       <c r="E185" s="10">
         <v>0.0</v>
       </c>
       <c r="F185" s="10">
         <v>0.0</v>
       </c>
       <c r="G185" s="10">
         <v>0.0</v>
       </c>
       <c r="H185" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="186" spans="1:8" outlineLevel="3">
       <c r="A186" s="15">
         <v>182</v>
       </c>
       <c r="B186" s="6" t="s">
         <v>373</v>
       </c>
       <c r="C186" s="7" t="s">
         <v>374</v>
       </c>
       <c r="D186" s="5">
-        <v>4.0</v>
+        <v>2.0</v>
       </c>
       <c r="E186" s="10">
         <v>2214.0</v>
       </c>
       <c r="F186" s="10">
         <v>1992.6</v>
       </c>
       <c r="G186" s="10">
         <v>1771.2</v>
       </c>
       <c r="H186" s="10">
         <v>1549.8</v>
       </c>
     </row>
     <row r="187" spans="1:8" outlineLevel="3">
       <c r="A187" s="15">
         <v>183</v>
       </c>
       <c r="B187" s="6" t="s">
         <v>375</v>
       </c>
       <c r="C187" s="7" t="s">
         <v>376</v>
       </c>
       <c r="D187" s="5">
-        <v>6.0</v>
+        <v>4.0</v>
       </c>
       <c r="E187" s="10">
         <v>3714.0</v>
       </c>
       <c r="F187" s="10">
         <v>3342.6</v>
       </c>
       <c r="G187" s="10">
         <v>2971.2</v>
       </c>
       <c r="H187" s="10">
         <v>2599.8</v>
       </c>
     </row>
     <row r="188" spans="1:8" outlineLevel="3">
       <c r="A188" s="15">
         <v>184</v>
       </c>
       <c r="B188" s="6" t="s">
         <v>377</v>
       </c>
       <c r="C188" s="7" t="s">
         <v>378</v>
       </c>
       <c r="D188" s="5">
-        <v>122.0</v>
+        <v>118.0</v>
       </c>
       <c r="E188" s="10">
         <v>2675.0</v>
       </c>
       <c r="F188" s="10">
         <v>2407.5</v>
       </c>
       <c r="G188" s="10">
         <v>2140.0</v>
       </c>
       <c r="H188" s="10">
         <v>1872.5</v>
       </c>
     </row>
     <row r="189" spans="1:8" outlineLevel="3">
       <c r="A189" s="15">
         <v>185</v>
       </c>
       <c r="B189" s="6" t="s">
         <v>379</v>
       </c>
       <c r="C189" s="7" t="s">
         <v>380</v>
       </c>
       <c r="D189" s="5">
@@ -14396,141 +14396,141 @@
       </c>
       <c r="E189" s="10">
         <v>0.0</v>
       </c>
       <c r="F189" s="10">
         <v>0.0</v>
       </c>
       <c r="G189" s="10">
         <v>0.0</v>
       </c>
       <c r="H189" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="190" spans="1:8" outlineLevel="3">
       <c r="A190" s="15">
         <v>186</v>
       </c>
       <c r="B190" s="6" t="s">
         <v>381</v>
       </c>
       <c r="C190" s="7" t="s">
         <v>382</v>
       </c>
       <c r="D190" s="5">
-        <v>3599.0</v>
+        <v>5845.0</v>
       </c>
       <c r="E190" s="10">
         <v>552.0</v>
       </c>
       <c r="F190" s="10">
         <v>496.8</v>
       </c>
       <c r="G190" s="10">
         <v>441.6</v>
       </c>
       <c r="H190" s="10">
         <v>386.4</v>
       </c>
     </row>
     <row r="191" spans="1:8" outlineLevel="3">
       <c r="A191" s="15">
         <v>187</v>
       </c>
       <c r="B191" s="6" t="s">
         <v>383</v>
       </c>
       <c r="C191" s="7" t="s">
         <v>384</v>
       </c>
       <c r="D191" s="5">
         <v>21.0</v>
       </c>
       <c r="E191" s="10">
-        <v>0.0</v>
+        <v>2854.0</v>
       </c>
       <c r="F191" s="10">
-        <v>0.0</v>
+        <v>2568.6</v>
       </c>
       <c r="G191" s="10">
-        <v>0.0</v>
+        <v>2283.2</v>
       </c>
       <c r="H191" s="10">
-        <v>0.0</v>
+        <v>1997.8</v>
       </c>
     </row>
     <row r="192" spans="1:8" outlineLevel="3">
       <c r="A192" s="15">
         <v>188</v>
       </c>
       <c r="B192" s="6" t="s">
         <v>385</v>
       </c>
       <c r="C192" s="7" t="s">
         <v>386</v>
       </c>
       <c r="D192" s="5">
         <v>36.0</v>
       </c>
       <c r="E192" s="10">
         <v>1243.0</v>
       </c>
       <c r="F192" s="10">
         <v>1118.7</v>
       </c>
       <c r="G192" s="10">
         <v>994.4</v>
       </c>
       <c r="H192" s="10">
         <v>870.1</v>
       </c>
     </row>
     <row r="193" spans="1:8" outlineLevel="3">
       <c r="A193" s="15">
         <v>189</v>
       </c>
       <c r="B193" s="6" t="s">
         <v>387</v>
       </c>
       <c r="C193" s="7" t="s">
         <v>388</v>
       </c>
       <c r="D193" s="5">
-        <v>2531.0</v>
+        <v>1933.0</v>
       </c>
       <c r="E193" s="10">
-        <v>733.0</v>
+        <v>659.0</v>
       </c>
       <c r="F193" s="10">
-        <v>659.7</v>
+        <v>593.1</v>
       </c>
       <c r="G193" s="10">
-        <v>586.4</v>
+        <v>527.2</v>
       </c>
       <c r="H193" s="10">
-        <v>513.1</v>
+        <v>461.3</v>
       </c>
     </row>
     <row r="194" spans="1:8" outlineLevel="3">
       <c r="A194" s="15">
         <v>190</v>
       </c>
       <c r="B194" s="6" t="s">
         <v>389</v>
       </c>
       <c r="C194" s="7" t="s">
         <v>390</v>
       </c>
       <c r="D194" s="5">
         <v>4.0</v>
       </c>
       <c r="E194" s="10">
         <v>2058.0</v>
       </c>
       <c r="F194" s="10">
         <v>1852.2</v>
       </c>
       <c r="G194" s="10">
         <v>1646.4</v>
       </c>
       <c r="H194" s="10">
@@ -14578,51 +14578,51 @@
       </c>
       <c r="E196" s="10">
         <v>2390.0</v>
       </c>
       <c r="F196" s="10">
         <v>2151.0</v>
       </c>
       <c r="G196" s="10">
         <v>1912.0</v>
       </c>
       <c r="H196" s="10">
         <v>1673.0</v>
       </c>
     </row>
     <row r="197" spans="1:8" outlineLevel="3">
       <c r="A197" s="15">
         <v>193</v>
       </c>
       <c r="B197" s="6" t="s">
         <v>395</v>
       </c>
       <c r="C197" s="7" t="s">
         <v>396</v>
       </c>
       <c r="D197" s="5">
-        <v>18.0</v>
+        <v>14.0</v>
       </c>
       <c r="E197" s="10">
         <v>2900.0</v>
       </c>
       <c r="F197" s="10">
         <v>2610.0</v>
       </c>
       <c r="G197" s="10">
         <v>2320.0</v>
       </c>
       <c r="H197" s="10">
         <v>2030.0</v>
       </c>
     </row>
     <row r="198" spans="1:8" outlineLevel="3">
       <c r="A198" s="15">
         <v>194</v>
       </c>
       <c r="B198" s="6" t="s">
         <v>397</v>
       </c>
       <c r="C198" s="7" t="s">
         <v>398</v>
       </c>
       <c r="D198" s="5">
@@ -14630,233 +14630,233 @@
       </c>
       <c r="E198" s="10">
         <v>0.0</v>
       </c>
       <c r="F198" s="10">
         <v>0.0</v>
       </c>
       <c r="G198" s="10">
         <v>0.0</v>
       </c>
       <c r="H198" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="199" spans="1:8" outlineLevel="3">
       <c r="A199" s="15">
         <v>195</v>
       </c>
       <c r="B199" s="6" t="s">
         <v>399</v>
       </c>
       <c r="C199" s="7" t="s">
         <v>400</v>
       </c>
       <c r="D199" s="5">
-        <v>0.0</v>
+        <v>4.0</v>
       </c>
       <c r="E199" s="10">
-        <v>0.0</v>
+        <v>4429.0</v>
       </c>
       <c r="F199" s="10">
-        <v>0.0</v>
+        <v>3986.1</v>
       </c>
       <c r="G199" s="10">
-        <v>0.0</v>
+        <v>3543.2</v>
       </c>
       <c r="H199" s="10">
-        <v>0.0</v>
+        <v>3100.3</v>
       </c>
     </row>
     <row r="200" spans="1:8" outlineLevel="3">
       <c r="A200" s="15">
         <v>196</v>
       </c>
       <c r="B200" s="6" t="s">
         <v>401</v>
       </c>
       <c r="C200" s="7" t="s">
         <v>402</v>
       </c>
       <c r="D200" s="5">
-        <v>2923.0</v>
+        <v>3859.0</v>
       </c>
       <c r="E200" s="10">
-        <v>688.0</v>
+        <v>734.0</v>
       </c>
       <c r="F200" s="10">
-        <v>619.2</v>
+        <v>660.6</v>
       </c>
       <c r="G200" s="10">
-        <v>550.4</v>
+        <v>587.2</v>
       </c>
       <c r="H200" s="10">
-        <v>481.6</v>
+        <v>513.8</v>
       </c>
     </row>
     <row r="201" spans="1:8" outlineLevel="3">
       <c r="A201" s="15">
         <v>197</v>
       </c>
       <c r="B201" s="6" t="s">
         <v>403</v>
       </c>
       <c r="C201" s="7" t="s">
         <v>404</v>
       </c>
       <c r="D201" s="5">
-        <v>271.0</v>
+        <v>237.0</v>
       </c>
       <c r="E201" s="10">
         <v>1035.0</v>
       </c>
       <c r="F201" s="10">
         <v>931.5</v>
       </c>
       <c r="G201" s="10">
         <v>828.0</v>
       </c>
       <c r="H201" s="10">
         <v>724.5</v>
       </c>
     </row>
     <row r="202" spans="1:8" outlineLevel="3">
       <c r="A202" s="15">
         <v>198</v>
       </c>
       <c r="B202" s="6" t="s">
         <v>405</v>
       </c>
       <c r="C202" s="7" t="s">
         <v>406</v>
       </c>
       <c r="D202" s="5">
-        <v>520.0</v>
+        <v>487.0</v>
       </c>
       <c r="E202" s="10">
         <v>1362.0</v>
       </c>
       <c r="F202" s="10">
         <v>1225.8</v>
       </c>
       <c r="G202" s="10">
         <v>1089.6</v>
       </c>
       <c r="H202" s="10">
         <v>953.4</v>
       </c>
     </row>
     <row r="203" spans="1:8" outlineLevel="3">
       <c r="A203" s="15">
         <v>199</v>
       </c>
       <c r="B203" s="6" t="s">
         <v>407</v>
       </c>
       <c r="C203" s="7" t="s">
         <v>408</v>
       </c>
       <c r="D203" s="5">
-        <v>1577.0</v>
+        <v>1936.0</v>
       </c>
       <c r="E203" s="10">
-        <v>1173.0</v>
+        <v>950.0</v>
       </c>
       <c r="F203" s="10">
-        <v>1055.7</v>
+        <v>855.0</v>
       </c>
       <c r="G203" s="10">
-        <v>938.4</v>
+        <v>760.0</v>
       </c>
       <c r="H203" s="10">
-        <v>821.1</v>
+        <v>665.0</v>
       </c>
     </row>
     <row r="204" spans="1:8" outlineLevel="3">
       <c r="A204" s="15">
         <v>200</v>
       </c>
       <c r="B204" s="6" t="s">
         <v>409</v>
       </c>
       <c r="C204" s="7" t="s">
         <v>410</v>
       </c>
       <c r="D204" s="5">
-        <v>138.0</v>
+        <v>298.0</v>
       </c>
       <c r="E204" s="10">
-        <v>2861.0</v>
+        <v>2323.0</v>
       </c>
       <c r="F204" s="10">
-        <v>2574.9</v>
+        <v>2090.7</v>
       </c>
       <c r="G204" s="10">
-        <v>2288.8</v>
+        <v>1858.4</v>
       </c>
       <c r="H204" s="10">
-        <v>2002.7</v>
+        <v>1626.1</v>
       </c>
     </row>
     <row r="205" spans="1:8" outlineLevel="3">
       <c r="A205" s="15">
         <v>201</v>
       </c>
       <c r="B205" s="6" t="s">
         <v>411</v>
       </c>
       <c r="C205" s="7" t="s">
         <v>412</v>
       </c>
       <c r="D205" s="5">
         <v>0.0</v>
       </c>
       <c r="E205" s="10">
         <v>0.0</v>
       </c>
       <c r="F205" s="10">
         <v>0.0</v>
       </c>
       <c r="G205" s="10">
         <v>0.0</v>
       </c>
       <c r="H205" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="206" spans="1:8" outlineLevel="3">
       <c r="A206" s="15">
         <v>202</v>
       </c>
       <c r="B206" s="6" t="s">
         <v>413</v>
       </c>
       <c r="C206" s="7" t="s">
         <v>414</v>
       </c>
       <c r="D206" s="5">
-        <v>7.0</v>
+        <v>9.0</v>
       </c>
       <c r="E206" s="10">
         <v>3475.0</v>
       </c>
       <c r="F206" s="10">
         <v>3127.5</v>
       </c>
       <c r="G206" s="10">
         <v>2780.0</v>
       </c>
       <c r="H206" s="10">
         <v>2432.5</v>
       </c>
     </row>
     <row r="207" spans="1:8" outlineLevel="3">
       <c r="A207" s="15">
         <v>203</v>
       </c>
       <c r="B207" s="6" t="s">
         <v>415</v>
       </c>
       <c r="C207" s="7" t="s">
         <v>416</v>
       </c>
       <c r="D207" s="5">
@@ -14890,77 +14890,77 @@
       </c>
       <c r="E208" s="10">
         <v>0.0</v>
       </c>
       <c r="F208" s="10">
         <v>0.0</v>
       </c>
       <c r="G208" s="10">
         <v>0.0</v>
       </c>
       <c r="H208" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="209" spans="1:8" outlineLevel="3">
       <c r="A209" s="15">
         <v>205</v>
       </c>
       <c r="B209" s="6" t="s">
         <v>419</v>
       </c>
       <c r="C209" s="7" t="s">
         <v>420</v>
       </c>
       <c r="D209" s="5">
-        <v>22.0</v>
+        <v>18.0</v>
       </c>
       <c r="E209" s="10">
-        <v>6120.0</v>
+        <v>5507.0</v>
       </c>
       <c r="F209" s="10">
-        <v>5508.0</v>
+        <v>4956.3</v>
       </c>
       <c r="G209" s="10">
-        <v>4896.0</v>
+        <v>4405.6</v>
       </c>
       <c r="H209" s="10">
-        <v>4284.0</v>
+        <v>3854.9</v>
       </c>
     </row>
     <row r="210" spans="1:8" outlineLevel="3">
       <c r="A210" s="15">
         <v>206</v>
       </c>
       <c r="B210" s="6" t="s">
         <v>421</v>
       </c>
       <c r="C210" s="7" t="s">
         <v>422</v>
       </c>
       <c r="D210" s="5">
-        <v>15.0</v>
+        <v>11.0</v>
       </c>
       <c r="E210" s="10">
         <v>4638.0</v>
       </c>
       <c r="F210" s="10">
         <v>4174.2</v>
       </c>
       <c r="G210" s="10">
         <v>3710.4</v>
       </c>
       <c r="H210" s="10">
         <v>3246.6</v>
       </c>
     </row>
     <row r="211" spans="1:8" outlineLevel="3">
       <c r="A211" s="15">
         <v>207</v>
       </c>
       <c r="B211" s="6" t="s">
         <v>423</v>
       </c>
       <c r="C211" s="7" t="s">
         <v>424</v>
       </c>
       <c r="D211" s="5">
@@ -14968,77 +14968,77 @@
       </c>
       <c r="E211" s="10">
         <v>0.0</v>
       </c>
       <c r="F211" s="10">
         <v>0.0</v>
       </c>
       <c r="G211" s="10">
         <v>0.0</v>
       </c>
       <c r="H211" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="212" spans="1:8" outlineLevel="3">
       <c r="A212" s="15">
         <v>208</v>
       </c>
       <c r="B212" s="6" t="s">
         <v>425</v>
       </c>
       <c r="C212" s="7" t="s">
         <v>426</v>
       </c>
       <c r="D212" s="5">
-        <v>10.0</v>
+        <v>3.0</v>
       </c>
       <c r="E212" s="10">
-        <v>12310.0</v>
+        <v>12142.0</v>
       </c>
       <c r="F212" s="10">
-        <v>11079.0</v>
+        <v>10927.8</v>
       </c>
       <c r="G212" s="10">
-        <v>9848.0</v>
+        <v>9713.6</v>
       </c>
       <c r="H212" s="10">
-        <v>8617.0</v>
+        <v>8499.4</v>
       </c>
     </row>
     <row r="213" spans="1:8" outlineLevel="3">
       <c r="A213" s="15">
         <v>209</v>
       </c>
       <c r="B213" s="6" t="s">
         <v>427</v>
       </c>
       <c r="C213" s="7" t="s">
         <v>428</v>
       </c>
       <c r="D213" s="5">
-        <v>54.0</v>
+        <v>82.0</v>
       </c>
       <c r="E213" s="10">
         <v>1584.0</v>
       </c>
       <c r="F213" s="10">
         <v>1425.6</v>
       </c>
       <c r="G213" s="10">
         <v>1267.2</v>
       </c>
       <c r="H213" s="10">
         <v>1108.8</v>
       </c>
     </row>
     <row r="214" spans="1:8" outlineLevel="3">
       <c r="A214" s="15">
         <v>210</v>
       </c>
       <c r="B214" s="6" t="s">
         <v>429</v>
       </c>
       <c r="C214" s="7" t="s">
         <v>430</v>
       </c>
       <c r="D214" s="5">
@@ -15098,51 +15098,51 @@
       </c>
       <c r="E216" s="10">
         <v>0.0</v>
       </c>
       <c r="F216" s="10">
         <v>0.0</v>
       </c>
       <c r="G216" s="10">
         <v>0.0</v>
       </c>
       <c r="H216" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="217" spans="1:8" outlineLevel="3">
       <c r="A217" s="15">
         <v>213</v>
       </c>
       <c r="B217" s="6" t="s">
         <v>435</v>
       </c>
       <c r="C217" s="7" t="s">
         <v>436</v>
       </c>
       <c r="D217" s="5">
-        <v>19.0</v>
+        <v>17.0</v>
       </c>
       <c r="E217" s="10">
         <v>27363.0</v>
       </c>
       <c r="F217" s="10">
         <v>24626.7</v>
       </c>
       <c r="G217" s="10">
         <v>21890.4</v>
       </c>
       <c r="H217" s="10">
         <v>19154.1</v>
       </c>
     </row>
     <row r="218" spans="1:8" outlineLevel="3">
       <c r="A218" s="15">
         <v>214</v>
       </c>
       <c r="B218" s="6" t="s">
         <v>437</v>
       </c>
       <c r="C218" s="7" t="s">
         <v>438</v>
       </c>
       <c r="D218" s="5">
@@ -15176,647 +15176,647 @@
       </c>
       <c r="E219" s="10">
         <v>0.0</v>
       </c>
       <c r="F219" s="10">
         <v>0.0</v>
       </c>
       <c r="G219" s="10">
         <v>0.0</v>
       </c>
       <c r="H219" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="220" spans="1:8" outlineLevel="3">
       <c r="A220" s="15">
         <v>216</v>
       </c>
       <c r="B220" s="6" t="s">
         <v>441</v>
       </c>
       <c r="C220" s="7" t="s">
         <v>442</v>
       </c>
       <c r="D220" s="5">
-        <v>951.0</v>
+        <v>949.0</v>
       </c>
       <c r="E220" s="10">
         <v>1048.0</v>
       </c>
       <c r="F220" s="10">
         <v>943.2</v>
       </c>
       <c r="G220" s="10">
         <v>838.4</v>
       </c>
       <c r="H220" s="10">
         <v>733.6</v>
       </c>
     </row>
     <row r="221" spans="1:8" outlineLevel="3">
       <c r="A221" s="15">
         <v>217</v>
       </c>
       <c r="B221" s="6" t="s">
         <v>443</v>
       </c>
       <c r="C221" s="7" t="s">
         <v>444</v>
       </c>
       <c r="D221" s="5">
-        <v>17.0</v>
+        <v>53.0</v>
       </c>
       <c r="E221" s="10">
         <v>1708.0</v>
       </c>
       <c r="F221" s="10">
         <v>1537.2</v>
       </c>
       <c r="G221" s="10">
         <v>1366.4</v>
       </c>
       <c r="H221" s="10">
         <v>1195.6</v>
       </c>
     </row>
     <row r="222" spans="1:8" outlineLevel="3">
       <c r="A222" s="15">
         <v>218</v>
       </c>
       <c r="B222" s="6" t="s">
         <v>445</v>
       </c>
       <c r="C222" s="7" t="s">
         <v>446</v>
       </c>
       <c r="D222" s="5">
-        <v>89.0</v>
+        <v>78.0</v>
       </c>
       <c r="E222" s="10">
         <v>2114.0</v>
       </c>
       <c r="F222" s="10">
         <v>1902.6</v>
       </c>
       <c r="G222" s="10">
         <v>1691.2</v>
       </c>
       <c r="H222" s="10">
         <v>1479.8</v>
       </c>
     </row>
     <row r="223" spans="1:8" outlineLevel="3">
       <c r="A223" s="15">
         <v>219</v>
       </c>
       <c r="B223" s="6" t="s">
         <v>447</v>
       </c>
       <c r="C223" s="7" t="s">
         <v>448</v>
       </c>
       <c r="D223" s="5">
-        <v>60.0</v>
+        <v>51.0</v>
       </c>
       <c r="E223" s="10">
-        <v>3186.0</v>
+        <v>2698.0</v>
       </c>
       <c r="F223" s="10">
-        <v>2867.4</v>
+        <v>2428.2</v>
       </c>
       <c r="G223" s="10">
-        <v>2548.8</v>
+        <v>2158.4</v>
       </c>
       <c r="H223" s="10">
-        <v>2230.2</v>
+        <v>1888.6</v>
       </c>
     </row>
     <row r="224" spans="1:8" outlineLevel="2">
       <c r="A224" s="14" t="s">
         <v>449</v>
       </c>
       <c r="B224" s="4"/>
       <c r="C224" s="4"/>
       <c r="D224" s="4"/>
       <c r="E224" s="9"/>
       <c r="F224" s="9"/>
       <c r="G224" s="9"/>
       <c r="H224" s="9"/>
     </row>
     <row r="225" spans="1:8" outlineLevel="3">
       <c r="A225" s="15">
         <v>1</v>
       </c>
       <c r="B225" s="6" t="s">
         <v>450</v>
       </c>
       <c r="C225" s="7" t="s">
         <v>451</v>
       </c>
       <c r="D225" s="5">
         <v>0.0</v>
       </c>
       <c r="E225" s="10">
-        <v>907.0</v>
+        <v>886.0</v>
       </c>
       <c r="F225" s="10">
-        <v>816.3</v>
+        <v>797.4</v>
       </c>
       <c r="G225" s="10">
-        <v>725.6</v>
+        <v>708.8</v>
       </c>
       <c r="H225" s="10">
-        <v>634.9</v>
+        <v>620.2</v>
       </c>
     </row>
     <row r="226" spans="1:8" outlineLevel="3">
       <c r="A226" s="15">
         <v>2</v>
       </c>
       <c r="B226" s="6" t="s">
         <v>452</v>
       </c>
       <c r="C226" s="7" t="s">
         <v>453</v>
       </c>
       <c r="D226" s="5">
         <v>0.0</v>
       </c>
       <c r="E226" s="10">
-        <v>941.0</v>
+        <v>1040.0</v>
       </c>
       <c r="F226" s="10">
-        <v>846.9</v>
+        <v>936.0</v>
       </c>
       <c r="G226" s="10">
-        <v>752.8</v>
+        <v>832.0</v>
       </c>
       <c r="H226" s="10">
-        <v>658.7</v>
+        <v>728.0</v>
       </c>
     </row>
     <row r="227" spans="1:8" outlineLevel="3">
       <c r="A227" s="15">
         <v>3</v>
       </c>
       <c r="B227" s="6" t="s">
         <v>454</v>
       </c>
       <c r="C227" s="7" t="s">
         <v>455</v>
       </c>
       <c r="D227" s="5">
         <v>286.0</v>
       </c>
       <c r="E227" s="10">
-        <v>1387.0</v>
+        <v>1355.0</v>
       </c>
       <c r="F227" s="10">
-        <v>1248.3</v>
+        <v>1219.5</v>
       </c>
       <c r="G227" s="10">
-        <v>1109.6</v>
+        <v>1084.0</v>
       </c>
       <c r="H227" s="10">
-        <v>970.9</v>
+        <v>948.5</v>
       </c>
     </row>
     <row r="228" spans="1:8" outlineLevel="3">
       <c r="A228" s="15">
         <v>4</v>
       </c>
       <c r="B228" s="6" t="s">
         <v>456</v>
       </c>
       <c r="C228" s="7" t="s">
         <v>457</v>
       </c>
       <c r="D228" s="5">
-        <v>38.0</v>
+        <v>0.0</v>
       </c>
       <c r="E228" s="10">
-        <v>1286.0</v>
+        <v>1256.0</v>
       </c>
       <c r="F228" s="10">
-        <v>1157.4</v>
+        <v>1130.4</v>
       </c>
       <c r="G228" s="10">
-        <v>1028.8</v>
+        <v>1004.8</v>
       </c>
       <c r="H228" s="10">
-        <v>900.2</v>
+        <v>879.2</v>
       </c>
     </row>
     <row r="229" spans="1:8" outlineLevel="3">
       <c r="A229" s="15">
         <v>5</v>
       </c>
       <c r="B229" s="6" t="s">
         <v>458</v>
       </c>
       <c r="C229" s="7" t="s">
         <v>459</v>
       </c>
       <c r="D229" s="5">
-        <v>4.0</v>
+        <v>0.0</v>
       </c>
       <c r="E229" s="10">
-        <v>2093.0</v>
+        <v>2083.0</v>
       </c>
       <c r="F229" s="10">
-        <v>1883.7</v>
+        <v>1874.7</v>
       </c>
       <c r="G229" s="10">
-        <v>1674.4</v>
+        <v>1666.4</v>
       </c>
       <c r="H229" s="10">
-        <v>1465.1</v>
+        <v>1458.1</v>
       </c>
     </row>
     <row r="230" spans="1:8" outlineLevel="3">
       <c r="A230" s="15">
         <v>6</v>
       </c>
       <c r="B230" s="6" t="s">
         <v>460</v>
       </c>
       <c r="C230" s="7" t="s">
         <v>461</v>
       </c>
       <c r="D230" s="5">
         <v>0.0</v>
       </c>
       <c r="E230" s="10">
         <v>0.0</v>
       </c>
       <c r="F230" s="10">
         <v>0.0</v>
       </c>
       <c r="G230" s="10">
         <v>0.0</v>
       </c>
       <c r="H230" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="231" spans="1:8" outlineLevel="3">
       <c r="A231" s="15">
         <v>7</v>
       </c>
       <c r="B231" s="6" t="s">
         <v>462</v>
       </c>
       <c r="C231" s="7" t="s">
         <v>463</v>
       </c>
       <c r="D231" s="5">
-        <v>278.0</v>
+        <v>268.0</v>
       </c>
       <c r="E231" s="10">
-        <v>1882.0</v>
+        <v>1838.0</v>
       </c>
       <c r="F231" s="10">
-        <v>1693.8</v>
+        <v>1654.2</v>
       </c>
       <c r="G231" s="10">
-        <v>1505.6</v>
+        <v>1470.4</v>
       </c>
       <c r="H231" s="10">
-        <v>1317.4</v>
+        <v>1286.6</v>
       </c>
     </row>
     <row r="232" spans="1:8" outlineLevel="3">
       <c r="A232" s="15">
         <v>8</v>
       </c>
       <c r="B232" s="6" t="s">
         <v>464</v>
       </c>
       <c r="C232" s="7" t="s">
         <v>465</v>
       </c>
       <c r="D232" s="5">
         <v>0.0</v>
       </c>
       <c r="E232" s="10">
-        <v>3830.0</v>
+        <v>3931.0</v>
       </c>
       <c r="F232" s="10">
-        <v>3447.0</v>
+        <v>3537.9</v>
       </c>
       <c r="G232" s="10">
-        <v>3064.0</v>
+        <v>3144.8</v>
       </c>
       <c r="H232" s="10">
-        <v>2681.0</v>
+        <v>2751.7</v>
       </c>
     </row>
     <row r="233" spans="1:8" outlineLevel="3">
       <c r="A233" s="15">
         <v>9</v>
       </c>
       <c r="B233" s="6" t="s">
         <v>466</v>
       </c>
       <c r="C233" s="7" t="s">
         <v>467</v>
       </c>
       <c r="D233" s="5">
         <v>0.0</v>
       </c>
       <c r="E233" s="10">
-        <v>3870.0</v>
+        <v>4014.0</v>
       </c>
       <c r="F233" s="10">
-        <v>3483.0</v>
+        <v>3612.6</v>
       </c>
       <c r="G233" s="10">
-        <v>3096.0</v>
+        <v>3211.2</v>
       </c>
       <c r="H233" s="10">
-        <v>2709.0</v>
+        <v>2809.8</v>
       </c>
     </row>
     <row r="234" spans="1:8" outlineLevel="3">
       <c r="A234" s="15">
         <v>10</v>
       </c>
       <c r="B234" s="6" t="s">
         <v>468</v>
       </c>
       <c r="C234" s="7" t="s">
         <v>469</v>
       </c>
       <c r="D234" s="5">
-        <v>92.0</v>
+        <v>84.0</v>
       </c>
       <c r="E234" s="10">
-        <v>4285.0</v>
+        <v>4376.0</v>
       </c>
       <c r="F234" s="10">
-        <v>3856.5</v>
+        <v>3938.4</v>
       </c>
       <c r="G234" s="10">
-        <v>3428.0</v>
+        <v>3500.8</v>
       </c>
       <c r="H234" s="10">
-        <v>2999.5</v>
+        <v>3063.2</v>
       </c>
     </row>
     <row r="235" spans="1:8" outlineLevel="3">
       <c r="A235" s="15">
         <v>11</v>
       </c>
       <c r="B235" s="6" t="s">
         <v>470</v>
       </c>
       <c r="C235" s="7" t="s">
         <v>471</v>
       </c>
       <c r="D235" s="5">
-        <v>135.0</v>
+        <v>264.0</v>
       </c>
       <c r="E235" s="10">
-        <v>6693.0</v>
+        <v>6536.0</v>
       </c>
       <c r="F235" s="10">
-        <v>6023.7</v>
+        <v>5882.4</v>
       </c>
       <c r="G235" s="10">
-        <v>5354.4</v>
+        <v>5228.8</v>
       </c>
       <c r="H235" s="10">
-        <v>4685.1</v>
+        <v>4575.2</v>
       </c>
     </row>
     <row r="236" spans="1:8" outlineLevel="3">
       <c r="A236" s="15">
         <v>12</v>
       </c>
       <c r="B236" s="6" t="s">
         <v>472</v>
       </c>
       <c r="C236" s="7" t="s">
         <v>473</v>
       </c>
       <c r="D236" s="5">
-        <v>392.0</v>
+        <v>752.0</v>
       </c>
       <c r="E236" s="10">
-        <v>6891.0</v>
+        <v>6728.0</v>
       </c>
       <c r="F236" s="10">
-        <v>6201.9</v>
+        <v>6055.2</v>
       </c>
       <c r="G236" s="10">
-        <v>5512.8</v>
+        <v>5382.4</v>
       </c>
       <c r="H236" s="10">
-        <v>4823.7</v>
+        <v>4709.6</v>
       </c>
     </row>
     <row r="237" spans="1:8" outlineLevel="3">
       <c r="A237" s="15">
         <v>13</v>
       </c>
       <c r="B237" s="6" t="s">
         <v>474</v>
       </c>
       <c r="C237" s="7" t="s">
         <v>475</v>
       </c>
       <c r="D237" s="5">
         <v>243.0</v>
       </c>
       <c r="E237" s="10">
-        <v>10005.0</v>
+        <v>9770.0</v>
       </c>
       <c r="F237" s="10">
-        <v>9004.5</v>
+        <v>8793.0</v>
       </c>
       <c r="G237" s="10">
-        <v>8004.0</v>
+        <v>7816.0</v>
       </c>
       <c r="H237" s="10">
-        <v>7003.5</v>
+        <v>6839.0</v>
       </c>
     </row>
     <row r="238" spans="1:8" outlineLevel="3">
       <c r="A238" s="15">
         <v>14</v>
       </c>
       <c r="B238" s="6" t="s">
         <v>476</v>
       </c>
       <c r="C238" s="7" t="s">
         <v>477</v>
       </c>
       <c r="D238" s="5">
-        <v>188.0</v>
+        <v>175.0</v>
       </c>
       <c r="E238" s="10">
-        <v>10734.0</v>
+        <v>10650.0</v>
       </c>
       <c r="F238" s="10">
-        <v>9660.6</v>
+        <v>9585.0</v>
       </c>
       <c r="G238" s="10">
-        <v>8587.2</v>
+        <v>8520.0</v>
       </c>
       <c r="H238" s="10">
-        <v>7513.8</v>
+        <v>7455.0</v>
       </c>
     </row>
     <row r="239" spans="1:8" outlineLevel="3">
       <c r="A239" s="15">
         <v>15</v>
       </c>
       <c r="B239" s="6" t="s">
         <v>478</v>
       </c>
       <c r="C239" s="7" t="s">
         <v>479</v>
       </c>
       <c r="D239" s="5">
-        <v>558.0</v>
+        <v>533.0</v>
       </c>
       <c r="E239" s="10">
-        <v>253.0</v>
+        <v>248.0</v>
       </c>
       <c r="F239" s="10">
-        <v>227.7</v>
+        <v>223.2</v>
       </c>
       <c r="G239" s="10">
-        <v>202.4</v>
+        <v>198.4</v>
       </c>
       <c r="H239" s="10">
-        <v>177.1</v>
+        <v>173.6</v>
       </c>
     </row>
     <row r="240" spans="1:8" outlineLevel="3">
       <c r="A240" s="15">
         <v>16</v>
       </c>
       <c r="B240" s="6" t="s">
         <v>480</v>
       </c>
       <c r="C240" s="7" t="s">
         <v>481</v>
       </c>
       <c r="D240" s="5">
-        <v>1203.0</v>
+        <v>1189.0</v>
       </c>
       <c r="E240" s="10">
-        <v>496.0</v>
+        <v>485.0</v>
       </c>
       <c r="F240" s="10">
-        <v>446.4</v>
+        <v>436.5</v>
       </c>
       <c r="G240" s="10">
-        <v>396.8</v>
+        <v>388.0</v>
       </c>
       <c r="H240" s="10">
-        <v>347.2</v>
+        <v>339.5</v>
       </c>
     </row>
     <row r="241" spans="1:8" outlineLevel="3">
       <c r="A241" s="15">
         <v>17</v>
       </c>
       <c r="B241" s="6" t="s">
         <v>482</v>
       </c>
       <c r="C241" s="7" t="s">
         <v>483</v>
       </c>
       <c r="D241" s="5">
-        <v>3630.0</v>
+        <v>6030.0</v>
       </c>
       <c r="E241" s="10">
-        <v>474.0</v>
+        <v>462.0</v>
       </c>
       <c r="F241" s="10">
-        <v>426.6</v>
+        <v>415.8</v>
       </c>
       <c r="G241" s="10">
-        <v>379.2</v>
+        <v>369.6</v>
       </c>
       <c r="H241" s="10">
-        <v>331.8</v>
+        <v>323.4</v>
       </c>
     </row>
     <row r="242" spans="1:8" outlineLevel="3">
       <c r="A242" s="15">
         <v>18</v>
       </c>
       <c r="B242" s="6" t="s">
         <v>484</v>
       </c>
       <c r="C242" s="7" t="s">
         <v>485</v>
       </c>
       <c r="D242" s="5">
         <v>0.0</v>
       </c>
       <c r="E242" s="10">
-        <v>638.0</v>
+        <v>656.0</v>
       </c>
       <c r="F242" s="10">
-        <v>574.2</v>
+        <v>590.4</v>
       </c>
       <c r="G242" s="10">
-        <v>510.4</v>
+        <v>524.8</v>
       </c>
       <c r="H242" s="10">
-        <v>446.6</v>
+        <v>459.2</v>
       </c>
     </row>
     <row r="243" spans="1:8" outlineLevel="3">
       <c r="A243" s="15">
         <v>19</v>
       </c>
       <c r="B243" s="6" t="s">
         <v>486</v>
       </c>
       <c r="C243" s="7" t="s">
         <v>487</v>
       </c>
       <c r="D243" s="5">
-        <v>360.0</v>
+        <v>346.0</v>
       </c>
       <c r="E243" s="10">
-        <v>594.0</v>
+        <v>595.0</v>
       </c>
       <c r="F243" s="10">
-        <v>534.6</v>
+        <v>535.5</v>
       </c>
       <c r="G243" s="10">
-        <v>475.2</v>
+        <v>476.0</v>
       </c>
       <c r="H243" s="10">
-        <v>415.8</v>
+        <v>416.5</v>
       </c>
     </row>
     <row r="244" spans="1:8" outlineLevel="3">
       <c r="A244" s="15">
         <v>20</v>
       </c>
       <c r="B244" s="6" t="s">
         <v>488</v>
       </c>
       <c r="C244" s="7" t="s">
         <v>489</v>
       </c>
       <c r="D244" s="5">
         <v>0.0</v>
       </c>
       <c r="E244" s="10">
         <v>0.0</v>
       </c>
       <c r="F244" s="10">
         <v>0.0</v>
       </c>
       <c r="G244" s="10">
         <v>0.0</v>
       </c>
       <c r="H244" s="10">
@@ -15864,245 +15864,245 @@
       </c>
       <c r="E246" s="10">
         <v>0.0</v>
       </c>
       <c r="F246" s="10">
         <v>0.0</v>
       </c>
       <c r="G246" s="10">
         <v>0.0</v>
       </c>
       <c r="H246" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="247" spans="1:8" outlineLevel="3">
       <c r="A247" s="15">
         <v>23</v>
       </c>
       <c r="B247" s="6" t="s">
         <v>494</v>
       </c>
       <c r="C247" s="7" t="s">
         <v>495</v>
       </c>
       <c r="D247" s="5">
-        <v>674.0</v>
+        <v>1057.0</v>
       </c>
       <c r="E247" s="10">
         <v>1474.0</v>
       </c>
       <c r="F247" s="10">
         <v>1326.6</v>
       </c>
       <c r="G247" s="10">
         <v>1179.2</v>
       </c>
       <c r="H247" s="10">
         <v>1031.8</v>
       </c>
     </row>
     <row r="248" spans="1:8" outlineLevel="3">
       <c r="A248" s="15">
         <v>24</v>
       </c>
       <c r="B248" s="6" t="s">
         <v>496</v>
       </c>
       <c r="C248" s="7" t="s">
         <v>497</v>
       </c>
       <c r="D248" s="5">
-        <v>136.0</v>
+        <v>519.0</v>
       </c>
       <c r="E248" s="10">
-        <v>1554.0</v>
+        <v>1523.0</v>
       </c>
       <c r="F248" s="10">
-        <v>1398.6</v>
+        <v>1370.7</v>
       </c>
       <c r="G248" s="10">
-        <v>1243.2</v>
+        <v>1218.4</v>
       </c>
       <c r="H248" s="10">
-        <v>1087.8</v>
+        <v>1066.1</v>
       </c>
     </row>
     <row r="249" spans="1:8" outlineLevel="3">
       <c r="A249" s="15">
         <v>25</v>
       </c>
       <c r="B249" s="6" t="s">
         <v>498</v>
       </c>
       <c r="C249" s="7" t="s">
         <v>499</v>
       </c>
       <c r="D249" s="5">
-        <v>523.0</v>
+        <v>297.0</v>
       </c>
       <c r="E249" s="10">
         <v>1558.0</v>
       </c>
       <c r="F249" s="10">
         <v>1402.2</v>
       </c>
       <c r="G249" s="10">
         <v>1246.4</v>
       </c>
       <c r="H249" s="10">
         <v>1090.6</v>
       </c>
     </row>
     <row r="250" spans="1:8" outlineLevel="3">
       <c r="A250" s="15">
         <v>26</v>
       </c>
       <c r="B250" s="6" t="s">
         <v>500</v>
       </c>
       <c r="C250" s="7" t="s">
         <v>501</v>
       </c>
       <c r="D250" s="5">
-        <v>1670.0</v>
+        <v>1311.0</v>
       </c>
       <c r="E250" s="10">
-        <v>1040.0</v>
+        <v>1238.0</v>
       </c>
       <c r="F250" s="10">
-        <v>936.0</v>
+        <v>1114.2</v>
       </c>
       <c r="G250" s="10">
-        <v>832.0</v>
+        <v>990.4</v>
       </c>
       <c r="H250" s="10">
-        <v>728.0</v>
+        <v>866.6</v>
       </c>
     </row>
     <row r="251" spans="1:8" outlineLevel="3">
       <c r="A251" s="15">
         <v>27</v>
       </c>
       <c r="B251" s="6" t="s">
         <v>502</v>
       </c>
       <c r="C251" s="7" t="s">
         <v>503</v>
       </c>
       <c r="D251" s="5">
         <v>28.0</v>
       </c>
       <c r="E251" s="10">
         <v>1598.0</v>
       </c>
       <c r="F251" s="10">
         <v>1438.2</v>
       </c>
       <c r="G251" s="10">
         <v>1278.4</v>
       </c>
       <c r="H251" s="10">
         <v>1118.6</v>
       </c>
     </row>
     <row r="252" spans="1:8" outlineLevel="3">
       <c r="A252" s="15">
         <v>28</v>
       </c>
       <c r="B252" s="6" t="s">
         <v>504</v>
       </c>
       <c r="C252" s="7" t="s">
         <v>505</v>
       </c>
       <c r="D252" s="5">
-        <v>1166.0</v>
+        <v>707.0</v>
       </c>
       <c r="E252" s="10">
         <v>1584.0</v>
       </c>
       <c r="F252" s="10">
         <v>1425.6</v>
       </c>
       <c r="G252" s="10">
         <v>1267.2</v>
       </c>
       <c r="H252" s="10">
         <v>1108.8</v>
       </c>
     </row>
     <row r="253" spans="1:8" outlineLevel="3">
       <c r="A253" s="15">
         <v>29</v>
       </c>
       <c r="B253" s="6" t="s">
         <v>506</v>
       </c>
       <c r="C253" s="7" t="s">
         <v>507</v>
       </c>
       <c r="D253" s="5">
-        <v>356.0</v>
+        <v>437.0</v>
       </c>
       <c r="E253" s="10">
         <v>1474.0</v>
       </c>
       <c r="F253" s="10">
         <v>1326.6</v>
       </c>
       <c r="G253" s="10">
         <v>1179.2</v>
       </c>
       <c r="H253" s="10">
         <v>1031.8</v>
       </c>
     </row>
     <row r="254" spans="1:8" outlineLevel="3">
       <c r="A254" s="15">
         <v>30</v>
       </c>
       <c r="B254" s="6" t="s">
         <v>508</v>
       </c>
       <c r="C254" s="7" t="s">
         <v>509</v>
       </c>
       <c r="D254" s="5">
-        <v>247.0</v>
+        <v>356.0</v>
       </c>
       <c r="E254" s="10">
-        <v>1139.0</v>
+        <v>1363.0</v>
       </c>
       <c r="F254" s="10">
-        <v>1025.1</v>
+        <v>1226.7</v>
       </c>
       <c r="G254" s="10">
-        <v>911.2</v>
+        <v>1090.4</v>
       </c>
       <c r="H254" s="10">
-        <v>797.3</v>
+        <v>954.1</v>
       </c>
     </row>
     <row r="255" spans="1:8" outlineLevel="3">
       <c r="A255" s="15">
         <v>31</v>
       </c>
       <c r="B255" s="6" t="s">
         <v>510</v>
       </c>
       <c r="C255" s="7" t="s">
         <v>511</v>
       </c>
       <c r="D255" s="5">
         <v>1.0</v>
       </c>
       <c r="E255" s="10">
         <v>2491.0</v>
       </c>
       <c r="F255" s="10">
         <v>2241.9</v>
       </c>
       <c r="G255" s="10">
         <v>1992.8</v>
       </c>
       <c r="H255" s="10">
@@ -16153,60 +16153,60 @@
       </c>
       <c r="F257" s="10">
         <v>0.0</v>
       </c>
       <c r="G257" s="10">
         <v>0.0</v>
       </c>
       <c r="H257" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="258" spans="1:8" outlineLevel="3">
       <c r="A258" s="15">
         <v>34</v>
       </c>
       <c r="B258" s="6" t="s">
         <v>516</v>
       </c>
       <c r="C258" s="7" t="s">
         <v>517</v>
       </c>
       <c r="D258" s="5">
         <v>36.0</v>
       </c>
       <c r="E258" s="10">
-        <v>2443.0</v>
+        <v>3011.0</v>
       </c>
       <c r="F258" s="10">
-        <v>2198.7</v>
+        <v>2709.9</v>
       </c>
       <c r="G258" s="10">
-        <v>1954.4</v>
+        <v>2408.8</v>
       </c>
       <c r="H258" s="10">
-        <v>1710.1</v>
+        <v>2107.7</v>
       </c>
     </row>
     <row r="259" spans="1:8" outlineLevel="3">
       <c r="A259" s="15">
         <v>35</v>
       </c>
       <c r="B259" s="6" t="s">
         <v>518</v>
       </c>
       <c r="C259" s="7" t="s">
         <v>519</v>
       </c>
       <c r="D259" s="5">
         <v>26.0</v>
       </c>
       <c r="E259" s="10">
         <v>0.0</v>
       </c>
       <c r="F259" s="10">
         <v>0.0</v>
       </c>
       <c r="G259" s="10">
         <v>0.0</v>
       </c>
       <c r="H259" s="10">
@@ -16228,51 +16228,51 @@
       </c>
       <c r="E260" s="10">
         <v>3011.0</v>
       </c>
       <c r="F260" s="10">
         <v>2709.9</v>
       </c>
       <c r="G260" s="10">
         <v>2408.8</v>
       </c>
       <c r="H260" s="10">
         <v>2107.7</v>
       </c>
     </row>
     <row r="261" spans="1:8" outlineLevel="3">
       <c r="A261" s="15">
         <v>37</v>
       </c>
       <c r="B261" s="6" t="s">
         <v>522</v>
       </c>
       <c r="C261" s="7" t="s">
         <v>523</v>
       </c>
       <c r="D261" s="5">
-        <v>79.0</v>
+        <v>78.0</v>
       </c>
       <c r="E261" s="10">
         <v>3011.0</v>
       </c>
       <c r="F261" s="10">
         <v>2709.9</v>
       </c>
       <c r="G261" s="10">
         <v>2408.8</v>
       </c>
       <c r="H261" s="10">
         <v>2107.7</v>
       </c>
     </row>
     <row r="262" spans="1:8" outlineLevel="3">
       <c r="A262" s="15">
         <v>38</v>
       </c>
       <c r="B262" s="6" t="s">
         <v>524</v>
       </c>
       <c r="C262" s="7" t="s">
         <v>525</v>
       </c>
       <c r="D262" s="5">
@@ -16332,51 +16332,51 @@
       </c>
       <c r="E264" s="10">
         <v>1638.0</v>
       </c>
       <c r="F264" s="10">
         <v>1474.2</v>
       </c>
       <c r="G264" s="10">
         <v>1310.4</v>
       </c>
       <c r="H264" s="10">
         <v>1146.6</v>
       </c>
     </row>
     <row r="265" spans="1:8" outlineLevel="3">
       <c r="A265" s="15">
         <v>41</v>
       </c>
       <c r="B265" s="6" t="s">
         <v>530</v>
       </c>
       <c r="C265" s="7" t="s">
         <v>531</v>
       </c>
       <c r="D265" s="5">
-        <v>298.0</v>
+        <v>257.0</v>
       </c>
       <c r="E265" s="10">
         <v>2443.0</v>
       </c>
       <c r="F265" s="10">
         <v>2198.7</v>
       </c>
       <c r="G265" s="10">
         <v>1954.4</v>
       </c>
       <c r="H265" s="10">
         <v>1710.1</v>
       </c>
     </row>
     <row r="266" spans="1:8" outlineLevel="3">
       <c r="A266" s="15">
         <v>42</v>
       </c>
       <c r="B266" s="6" t="s">
         <v>532</v>
       </c>
       <c r="C266" s="7" t="s">
         <v>533</v>
       </c>
       <c r="D266" s="5">
@@ -16410,51 +16410,51 @@
       </c>
       <c r="E267" s="10">
         <v>3248.0</v>
       </c>
       <c r="F267" s="10">
         <v>2923.2</v>
       </c>
       <c r="G267" s="10">
         <v>2598.4</v>
       </c>
       <c r="H267" s="10">
         <v>2273.6</v>
       </c>
     </row>
     <row r="268" spans="1:8" outlineLevel="3">
       <c r="A268" s="15">
         <v>44</v>
       </c>
       <c r="B268" s="6" t="s">
         <v>536</v>
       </c>
       <c r="C268" s="7" t="s">
         <v>537</v>
       </c>
       <c r="D268" s="5">
-        <v>51.0</v>
+        <v>50.0</v>
       </c>
       <c r="E268" s="10">
         <v>3248.0</v>
       </c>
       <c r="F268" s="10">
         <v>2923.2</v>
       </c>
       <c r="G268" s="10">
         <v>2598.4</v>
       </c>
       <c r="H268" s="10">
         <v>2273.6</v>
       </c>
     </row>
     <row r="269" spans="1:8" outlineLevel="3">
       <c r="A269" s="15">
         <v>45</v>
       </c>
       <c r="B269" s="6" t="s">
         <v>538</v>
       </c>
       <c r="C269" s="7" t="s">
         <v>539</v>
       </c>
       <c r="D269" s="5">
@@ -16462,51 +16462,51 @@
       </c>
       <c r="E269" s="10">
         <v>3194.0</v>
       </c>
       <c r="F269" s="10">
         <v>2874.6</v>
       </c>
       <c r="G269" s="10">
         <v>2555.2</v>
       </c>
       <c r="H269" s="10">
         <v>2235.8</v>
       </c>
     </row>
     <row r="270" spans="1:8" outlineLevel="3">
       <c r="A270" s="15">
         <v>46</v>
       </c>
       <c r="B270" s="6" t="s">
         <v>540</v>
       </c>
       <c r="C270" s="7" t="s">
         <v>541</v>
       </c>
       <c r="D270" s="5">
-        <v>48.0</v>
+        <v>44.0</v>
       </c>
       <c r="E270" s="10">
         <v>3194.0</v>
       </c>
       <c r="F270" s="10">
         <v>2874.6</v>
       </c>
       <c r="G270" s="10">
         <v>2555.2</v>
       </c>
       <c r="H270" s="10">
         <v>2235.8</v>
       </c>
     </row>
     <row r="271" spans="1:8" outlineLevel="3">
       <c r="A271" s="15">
         <v>47</v>
       </c>
       <c r="B271" s="6" t="s">
         <v>542</v>
       </c>
       <c r="C271" s="7" t="s">
         <v>543</v>
       </c>
       <c r="D271" s="5">
@@ -16514,51 +16514,51 @@
       </c>
       <c r="E271" s="10">
         <v>3194.0</v>
       </c>
       <c r="F271" s="10">
         <v>2874.6</v>
       </c>
       <c r="G271" s="10">
         <v>2555.2</v>
       </c>
       <c r="H271" s="10">
         <v>2235.8</v>
       </c>
     </row>
     <row r="272" spans="1:8" outlineLevel="3">
       <c r="A272" s="15">
         <v>48</v>
       </c>
       <c r="B272" s="6" t="s">
         <v>544</v>
       </c>
       <c r="C272" s="7" t="s">
         <v>545</v>
       </c>
       <c r="D272" s="5">
-        <v>32.0</v>
+        <v>33.0</v>
       </c>
       <c r="E272" s="10">
         <v>3194.0</v>
       </c>
       <c r="F272" s="10">
         <v>2874.6</v>
       </c>
       <c r="G272" s="10">
         <v>2555.2</v>
       </c>
       <c r="H272" s="10">
         <v>2235.8</v>
       </c>
     </row>
     <row r="273" spans="1:8" outlineLevel="3">
       <c r="A273" s="15">
         <v>49</v>
       </c>
       <c r="B273" s="6" t="s">
         <v>546</v>
       </c>
       <c r="C273" s="7" t="s">
         <v>547</v>
       </c>
       <c r="D273" s="5">
@@ -16644,181 +16644,181 @@
       </c>
       <c r="E276" s="10">
         <v>0.0</v>
       </c>
       <c r="F276" s="10">
         <v>0.0</v>
       </c>
       <c r="G276" s="10">
         <v>0.0</v>
       </c>
       <c r="H276" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="277" spans="1:8" outlineLevel="3">
       <c r="A277" s="15">
         <v>53</v>
       </c>
       <c r="B277" s="6" t="s">
         <v>554</v>
       </c>
       <c r="C277" s="7" t="s">
         <v>555</v>
       </c>
       <c r="D277" s="5">
-        <v>9.0</v>
+        <v>77.0</v>
       </c>
       <c r="E277" s="10">
-        <v>0.0</v>
+        <v>3758.0</v>
       </c>
       <c r="F277" s="10">
-        <v>0.0</v>
+        <v>3382.2</v>
       </c>
       <c r="G277" s="10">
-        <v>0.0</v>
+        <v>3006.4</v>
       </c>
       <c r="H277" s="10">
-        <v>0.0</v>
+        <v>2630.6</v>
       </c>
     </row>
     <row r="278" spans="1:8" outlineLevel="3">
       <c r="A278" s="15">
         <v>54</v>
       </c>
       <c r="B278" s="6" t="s">
         <v>556</v>
       </c>
       <c r="C278" s="7" t="s">
         <v>557</v>
       </c>
       <c r="D278" s="5">
         <v>11.0</v>
       </c>
       <c r="E278" s="10">
         <v>3704.0</v>
       </c>
       <c r="F278" s="10">
         <v>3333.6</v>
       </c>
       <c r="G278" s="10">
         <v>2963.2</v>
       </c>
       <c r="H278" s="10">
         <v>2592.8</v>
       </c>
     </row>
     <row r="279" spans="1:8" outlineLevel="3">
       <c r="A279" s="15">
         <v>55</v>
       </c>
       <c r="B279" s="6" t="s">
         <v>558</v>
       </c>
       <c r="C279" s="7" t="s">
         <v>559</v>
       </c>
       <c r="D279" s="5">
-        <v>0.0</v>
+        <v>17.0</v>
       </c>
       <c r="E279" s="10">
-        <v>0.0</v>
+        <v>3648.0</v>
       </c>
       <c r="F279" s="10">
-        <v>0.0</v>
+        <v>3283.2</v>
       </c>
       <c r="G279" s="10">
-        <v>0.0</v>
+        <v>2918.4</v>
       </c>
       <c r="H279" s="10">
-        <v>0.0</v>
+        <v>2553.6</v>
       </c>
     </row>
     <row r="280" spans="1:8" outlineLevel="3">
       <c r="A280" s="15">
         <v>56</v>
       </c>
       <c r="B280" s="6" t="s">
         <v>560</v>
       </c>
       <c r="C280" s="7" t="s">
         <v>561</v>
       </c>
       <c r="D280" s="5">
-        <v>0.0</v>
+        <v>21.0</v>
       </c>
       <c r="E280" s="10">
-        <v>0.0</v>
+        <v>4152.0</v>
       </c>
       <c r="F280" s="10">
-        <v>0.0</v>
+        <v>3736.8</v>
       </c>
       <c r="G280" s="10">
-        <v>0.0</v>
+        <v>3321.6</v>
       </c>
       <c r="H280" s="10">
-        <v>0.0</v>
+        <v>2906.4</v>
       </c>
     </row>
     <row r="281" spans="1:8" outlineLevel="3">
       <c r="A281" s="15">
         <v>57</v>
       </c>
       <c r="B281" s="6" t="s">
         <v>562</v>
       </c>
       <c r="C281" s="7" t="s">
         <v>563</v>
       </c>
       <c r="D281" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E281" s="10">
-        <v>4090.0</v>
+        <v>0.0</v>
       </c>
       <c r="F281" s="10">
-        <v>3681.0</v>
+        <v>0.0</v>
       </c>
       <c r="G281" s="10">
-        <v>3272.0</v>
+        <v>0.0</v>
       </c>
       <c r="H281" s="10">
-        <v>2863.0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="282" spans="1:8" outlineLevel="3">
       <c r="A282" s="15">
         <v>58</v>
       </c>
       <c r="B282" s="6" t="s">
         <v>564</v>
       </c>
       <c r="C282" s="7" t="s">
         <v>565</v>
       </c>
       <c r="D282" s="5">
-        <v>8.0</v>
+        <v>7.0</v>
       </c>
       <c r="E282" s="10">
         <v>5262.0</v>
       </c>
       <c r="F282" s="10">
         <v>4735.8</v>
       </c>
       <c r="G282" s="10">
         <v>4209.6</v>
       </c>
       <c r="H282" s="10">
         <v>3683.4</v>
       </c>
     </row>
     <row r="283" spans="1:8" outlineLevel="3">
       <c r="A283" s="15">
         <v>59</v>
       </c>
       <c r="B283" s="6" t="s">
         <v>566</v>
       </c>
       <c r="C283" s="7" t="s">
         <v>567</v>
       </c>
       <c r="D283" s="5">
@@ -16852,51 +16852,51 @@
       </c>
       <c r="E284" s="10">
         <v>0.0</v>
       </c>
       <c r="F284" s="10">
         <v>0.0</v>
       </c>
       <c r="G284" s="10">
         <v>0.0</v>
       </c>
       <c r="H284" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="285" spans="1:8" outlineLevel="3">
       <c r="A285" s="15">
         <v>61</v>
       </c>
       <c r="B285" s="6" t="s">
         <v>570</v>
       </c>
       <c r="C285" s="7" t="s">
         <v>571</v>
       </c>
       <c r="D285" s="5">
-        <v>9.0</v>
+        <v>10.0</v>
       </c>
       <c r="E285" s="10">
         <v>4454.0</v>
       </c>
       <c r="F285" s="10">
         <v>4008.6</v>
       </c>
       <c r="G285" s="10">
         <v>3563.2</v>
       </c>
       <c r="H285" s="10">
         <v>3117.8</v>
       </c>
     </row>
     <row r="286" spans="1:8" outlineLevel="3">
       <c r="A286" s="15">
         <v>62</v>
       </c>
       <c r="B286" s="6" t="s">
         <v>572</v>
       </c>
       <c r="C286" s="7" t="s">
         <v>573</v>
       </c>
       <c r="D286" s="5">
@@ -16904,51 +16904,51 @@
       </c>
       <c r="E286" s="10">
         <v>4526.0</v>
       </c>
       <c r="F286" s="10">
         <v>4073.4</v>
       </c>
       <c r="G286" s="10">
         <v>3620.8</v>
       </c>
       <c r="H286" s="10">
         <v>3168.2</v>
       </c>
     </row>
     <row r="287" spans="1:8" outlineLevel="3">
       <c r="A287" s="15">
         <v>63</v>
       </c>
       <c r="B287" s="6" t="s">
         <v>574</v>
       </c>
       <c r="C287" s="7" t="s">
         <v>575</v>
       </c>
       <c r="D287" s="5">
-        <v>54.0</v>
+        <v>50.0</v>
       </c>
       <c r="E287" s="10">
         <v>4382.0</v>
       </c>
       <c r="F287" s="10">
         <v>3943.8</v>
       </c>
       <c r="G287" s="10">
         <v>3505.6</v>
       </c>
       <c r="H287" s="10">
         <v>3067.4</v>
       </c>
     </row>
     <row r="288" spans="1:8" outlineLevel="3">
       <c r="A288" s="15">
         <v>64</v>
       </c>
       <c r="B288" s="6" t="s">
         <v>576</v>
       </c>
       <c r="C288" s="7" t="s">
         <v>577</v>
       </c>
       <c r="D288" s="5">
@@ -17037,112 +17037,112 @@
       </c>
       <c r="F291" s="10">
         <v>2187.0</v>
       </c>
       <c r="G291" s="10">
         <v>1944.0</v>
       </c>
       <c r="H291" s="10">
         <v>1701.0</v>
       </c>
     </row>
     <row r="292" spans="1:8" outlineLevel="3">
       <c r="A292" s="15">
         <v>68</v>
       </c>
       <c r="B292" s="6" t="s">
         <v>584</v>
       </c>
       <c r="C292" s="7" t="s">
         <v>585</v>
       </c>
       <c r="D292" s="5">
         <v>8.0</v>
       </c>
       <c r="E292" s="10">
-        <v>0.0</v>
+        <v>4510.0</v>
       </c>
       <c r="F292" s="10">
-        <v>0.0</v>
+        <v>4059.0</v>
       </c>
       <c r="G292" s="10">
-        <v>0.0</v>
+        <v>3608.0</v>
       </c>
       <c r="H292" s="10">
-        <v>0.0</v>
+        <v>3157.0</v>
       </c>
     </row>
     <row r="293" spans="1:8" outlineLevel="3">
       <c r="A293" s="15">
         <v>69</v>
       </c>
       <c r="B293" s="6" t="s">
         <v>586</v>
       </c>
       <c r="C293" s="7" t="s">
         <v>587</v>
       </c>
       <c r="D293" s="5">
         <v>9.0</v>
       </c>
       <c r="E293" s="10">
         <v>2350.0</v>
       </c>
       <c r="F293" s="10">
         <v>2115.0</v>
       </c>
       <c r="G293" s="10">
         <v>1880.0</v>
       </c>
       <c r="H293" s="10">
         <v>1645.0</v>
       </c>
     </row>
     <row r="294" spans="1:8" outlineLevel="3">
       <c r="A294" s="15">
         <v>70</v>
       </c>
       <c r="B294" s="6" t="s">
         <v>588</v>
       </c>
       <c r="C294" s="7" t="s">
         <v>589</v>
       </c>
       <c r="D294" s="5">
-        <v>104.0</v>
+        <v>94.0</v>
       </c>
       <c r="E294" s="10">
-        <v>1725.0</v>
+        <v>1651.0</v>
       </c>
       <c r="F294" s="10">
-        <v>1552.5</v>
+        <v>1485.9</v>
       </c>
       <c r="G294" s="10">
-        <v>1380.0</v>
+        <v>1320.8</v>
       </c>
       <c r="H294" s="10">
-        <v>1207.5</v>
+        <v>1155.7</v>
       </c>
     </row>
     <row r="295" spans="1:8" outlineLevel="3">
       <c r="A295" s="15">
         <v>71</v>
       </c>
       <c r="B295" s="6" t="s">
         <v>590</v>
       </c>
       <c r="C295" s="7" t="s">
         <v>591</v>
       </c>
       <c r="D295" s="5">
         <v>35.0</v>
       </c>
       <c r="E295" s="10">
         <v>2664.0</v>
       </c>
       <c r="F295" s="10">
         <v>2397.6</v>
       </c>
       <c r="G295" s="10">
         <v>2131.2</v>
       </c>
       <c r="H295" s="10">
@@ -17190,51 +17190,51 @@
       </c>
       <c r="E297" s="10">
         <v>3368.0</v>
       </c>
       <c r="F297" s="10">
         <v>3031.2</v>
       </c>
       <c r="G297" s="10">
         <v>2694.4</v>
       </c>
       <c r="H297" s="10">
         <v>2357.6</v>
       </c>
     </row>
     <row r="298" spans="1:8" outlineLevel="3">
       <c r="A298" s="15">
         <v>74</v>
       </c>
       <c r="B298" s="6" t="s">
         <v>596</v>
       </c>
       <c r="C298" s="7" t="s">
         <v>597</v>
       </c>
       <c r="D298" s="5">
-        <v>98.0</v>
+        <v>95.0</v>
       </c>
       <c r="E298" s="10">
         <v>2686.0</v>
       </c>
       <c r="F298" s="10">
         <v>2417.4</v>
       </c>
       <c r="G298" s="10">
         <v>2148.8</v>
       </c>
       <c r="H298" s="10">
         <v>1880.2</v>
       </c>
     </row>
     <row r="299" spans="1:8" outlineLevel="3">
       <c r="A299" s="15">
         <v>75</v>
       </c>
       <c r="B299" s="6" t="s">
         <v>598</v>
       </c>
       <c r="C299" s="7" t="s">
         <v>599</v>
       </c>
       <c r="D299" s="5">
@@ -17294,51 +17294,51 @@
       </c>
       <c r="E301" s="10">
         <v>2686.0</v>
       </c>
       <c r="F301" s="10">
         <v>2417.4</v>
       </c>
       <c r="G301" s="10">
         <v>2148.8</v>
       </c>
       <c r="H301" s="10">
         <v>1880.2</v>
       </c>
     </row>
     <row r="302" spans="1:8" outlineLevel="3">
       <c r="A302" s="15">
         <v>78</v>
       </c>
       <c r="B302" s="6" t="s">
         <v>604</v>
       </c>
       <c r="C302" s="7" t="s">
         <v>605</v>
       </c>
       <c r="D302" s="5">
-        <v>80.0</v>
+        <v>78.0</v>
       </c>
       <c r="E302" s="10">
         <v>2686.0</v>
       </c>
       <c r="F302" s="10">
         <v>2417.4</v>
       </c>
       <c r="G302" s="10">
         <v>2148.8</v>
       </c>
       <c r="H302" s="10">
         <v>1880.2</v>
       </c>
     </row>
     <row r="303" spans="1:8" outlineLevel="3">
       <c r="A303" s="15">
         <v>79</v>
       </c>
       <c r="B303" s="6" t="s">
         <v>606</v>
       </c>
       <c r="C303" s="7" t="s">
         <v>607</v>
       </c>
       <c r="D303" s="5">
@@ -17372,51 +17372,51 @@
       </c>
       <c r="E304" s="10">
         <v>3456.0</v>
       </c>
       <c r="F304" s="10">
         <v>3110.4</v>
       </c>
       <c r="G304" s="10">
         <v>2764.8</v>
       </c>
       <c r="H304" s="10">
         <v>2419.2</v>
       </c>
     </row>
     <row r="305" spans="1:8" outlineLevel="3">
       <c r="A305" s="15">
         <v>81</v>
       </c>
       <c r="B305" s="6" t="s">
         <v>610</v>
       </c>
       <c r="C305" s="7" t="s">
         <v>611</v>
       </c>
       <c r="D305" s="5">
-        <v>448.0</v>
+        <v>447.0</v>
       </c>
       <c r="E305" s="10">
         <v>3515.0</v>
       </c>
       <c r="F305" s="10">
         <v>3163.5</v>
       </c>
       <c r="G305" s="10">
         <v>2812.0</v>
       </c>
       <c r="H305" s="10">
         <v>2460.5</v>
       </c>
     </row>
     <row r="306" spans="1:8" outlineLevel="3">
       <c r="A306" s="15">
         <v>82</v>
       </c>
       <c r="B306" s="6" t="s">
         <v>612</v>
       </c>
       <c r="C306" s="7" t="s">
         <v>613</v>
       </c>
       <c r="D306" s="5">
@@ -17528,181 +17528,181 @@
       </c>
       <c r="E310" s="10">
         <v>7950.0</v>
       </c>
       <c r="F310" s="10">
         <v>7155.0</v>
       </c>
       <c r="G310" s="10">
         <v>6360.0</v>
       </c>
       <c r="H310" s="10">
         <v>5565.0</v>
       </c>
     </row>
     <row r="311" spans="1:8" outlineLevel="3">
       <c r="A311" s="15">
         <v>87</v>
       </c>
       <c r="B311" s="6" t="s">
         <v>622</v>
       </c>
       <c r="C311" s="7" t="s">
         <v>623</v>
       </c>
       <c r="D311" s="5">
-        <v>394.0</v>
+        <v>599.0</v>
       </c>
       <c r="E311" s="10">
-        <v>1821.0</v>
+        <v>1442.0</v>
       </c>
       <c r="F311" s="10">
-        <v>1638.9</v>
+        <v>1297.8</v>
       </c>
       <c r="G311" s="10">
-        <v>1456.8</v>
+        <v>1153.6</v>
       </c>
       <c r="H311" s="10">
-        <v>1274.7</v>
+        <v>1009.4</v>
       </c>
     </row>
     <row r="312" spans="1:8" outlineLevel="3">
       <c r="A312" s="15">
         <v>88</v>
       </c>
       <c r="B312" s="6" t="s">
         <v>624</v>
       </c>
       <c r="C312" s="7" t="s">
         <v>625</v>
       </c>
       <c r="D312" s="5">
         <v>5.0</v>
       </c>
       <c r="E312" s="10">
-        <v>3360.0</v>
+        <v>3333.0</v>
       </c>
       <c r="F312" s="10">
-        <v>3024.0</v>
+        <v>2999.7</v>
       </c>
       <c r="G312" s="10">
-        <v>2688.0</v>
+        <v>2666.4</v>
       </c>
       <c r="H312" s="10">
-        <v>2352.0</v>
+        <v>2333.1</v>
       </c>
     </row>
     <row r="313" spans="1:8" outlineLevel="3">
       <c r="A313" s="15">
         <v>89</v>
       </c>
       <c r="B313" s="6" t="s">
         <v>626</v>
       </c>
       <c r="C313" s="7" t="s">
         <v>627</v>
       </c>
       <c r="D313" s="5">
-        <v>148.0</v>
+        <v>323.0</v>
       </c>
       <c r="E313" s="10">
-        <v>1725.0</v>
+        <v>1442.0</v>
       </c>
       <c r="F313" s="10">
-        <v>1552.5</v>
+        <v>1297.8</v>
       </c>
       <c r="G313" s="10">
-        <v>1380.0</v>
+        <v>1153.6</v>
       </c>
       <c r="H313" s="10">
-        <v>1207.5</v>
+        <v>1009.4</v>
       </c>
     </row>
     <row r="314" spans="1:8" outlineLevel="3">
       <c r="A314" s="15">
         <v>90</v>
       </c>
       <c r="B314" s="6" t="s">
         <v>628</v>
       </c>
       <c r="C314" s="7" t="s">
         <v>629</v>
       </c>
       <c r="D314" s="5">
         <v>0.0</v>
       </c>
       <c r="E314" s="10">
         <v>0.0</v>
       </c>
       <c r="F314" s="10">
         <v>0.0</v>
       </c>
       <c r="G314" s="10">
         <v>0.0</v>
       </c>
       <c r="H314" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="315" spans="1:8" outlineLevel="3">
       <c r="A315" s="15">
         <v>91</v>
       </c>
       <c r="B315" s="6" t="s">
         <v>630</v>
       </c>
       <c r="C315" s="7" t="s">
         <v>631</v>
       </c>
       <c r="D315" s="5">
-        <v>88.0</v>
+        <v>120.0</v>
       </c>
       <c r="E315" s="10">
         <v>3264.0</v>
       </c>
       <c r="F315" s="10">
         <v>2937.6</v>
       </c>
       <c r="G315" s="10">
         <v>2611.2</v>
       </c>
       <c r="H315" s="10">
         <v>2284.8</v>
       </c>
     </row>
     <row r="316" spans="1:8" outlineLevel="3">
       <c r="A316" s="15">
         <v>92</v>
       </c>
       <c r="B316" s="6" t="s">
         <v>632</v>
       </c>
       <c r="C316" s="7" t="s">
         <v>633</v>
       </c>
       <c r="D316" s="5">
-        <v>155.0</v>
+        <v>95.0</v>
       </c>
       <c r="E316" s="10">
         <v>3264.0</v>
       </c>
       <c r="F316" s="10">
         <v>2937.6</v>
       </c>
       <c r="G316" s="10">
         <v>2611.2</v>
       </c>
       <c r="H316" s="10">
         <v>2284.8</v>
       </c>
     </row>
     <row r="317" spans="1:8" outlineLevel="3">
       <c r="A317" s="15">
         <v>93</v>
       </c>
       <c r="B317" s="6" t="s">
         <v>634</v>
       </c>
       <c r="C317" s="7" t="s">
         <v>635</v>
       </c>
       <c r="D317" s="5">
@@ -17866,51 +17866,51 @@
       </c>
       <c r="E323" s="10">
         <v>0.0</v>
       </c>
       <c r="F323" s="10">
         <v>0.0</v>
       </c>
       <c r="G323" s="10">
         <v>0.0</v>
       </c>
       <c r="H323" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="324" spans="1:8" outlineLevel="3">
       <c r="A324" s="15">
         <v>100</v>
       </c>
       <c r="B324" s="6" t="s">
         <v>648</v>
       </c>
       <c r="C324" s="7" t="s">
         <v>649</v>
       </c>
       <c r="D324" s="5">
-        <v>4.0</v>
+        <v>0.0</v>
       </c>
       <c r="E324" s="10">
         <v>0.0</v>
       </c>
       <c r="F324" s="10">
         <v>0.0</v>
       </c>
       <c r="G324" s="10">
         <v>0.0</v>
       </c>
       <c r="H324" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="325" spans="1:8" outlineLevel="3">
       <c r="A325" s="15">
         <v>101</v>
       </c>
       <c r="B325" s="6" t="s">
         <v>650</v>
       </c>
       <c r="C325" s="7" t="s">
         <v>651</v>
       </c>
       <c r="D325" s="5">
@@ -17944,77 +17944,77 @@
       </c>
       <c r="E326" s="10">
         <v>0.0</v>
       </c>
       <c r="F326" s="10">
         <v>0.0</v>
       </c>
       <c r="G326" s="10">
         <v>0.0</v>
       </c>
       <c r="H326" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="327" spans="1:8" outlineLevel="3">
       <c r="A327" s="15">
         <v>103</v>
       </c>
       <c r="B327" s="6" t="s">
         <v>654</v>
       </c>
       <c r="C327" s="7" t="s">
         <v>655</v>
       </c>
       <c r="D327" s="5">
-        <v>11.0</v>
+        <v>9.0</v>
       </c>
       <c r="E327" s="10">
         <v>7309.0</v>
       </c>
       <c r="F327" s="10">
         <v>6578.1</v>
       </c>
       <c r="G327" s="10">
         <v>5847.2</v>
       </c>
       <c r="H327" s="10">
         <v>5116.3</v>
       </c>
     </row>
     <row r="328" spans="1:8" outlineLevel="3">
       <c r="A328" s="15">
         <v>104</v>
       </c>
       <c r="B328" s="6" t="s">
         <v>656</v>
       </c>
       <c r="C328" s="7" t="s">
         <v>657</v>
       </c>
       <c r="D328" s="5">
-        <v>53.0</v>
+        <v>49.0</v>
       </c>
       <c r="E328" s="10">
         <v>9086.0</v>
       </c>
       <c r="F328" s="10">
         <v>8177.4</v>
       </c>
       <c r="G328" s="10">
         <v>7268.8</v>
       </c>
       <c r="H328" s="10">
         <v>6360.2</v>
       </c>
     </row>
     <row r="329" spans="1:8" outlineLevel="3">
       <c r="A329" s="15">
         <v>105</v>
       </c>
       <c r="B329" s="6" t="s">
         <v>658</v>
       </c>
       <c r="C329" s="7" t="s">
         <v>659</v>
       </c>
       <c r="D329" s="5">
@@ -18100,115 +18100,115 @@
       </c>
       <c r="E332" s="10">
         <v>9309.0</v>
       </c>
       <c r="F332" s="10">
         <v>8378.1</v>
       </c>
       <c r="G332" s="10">
         <v>7447.2</v>
       </c>
       <c r="H332" s="10">
         <v>6516.3</v>
       </c>
     </row>
     <row r="333" spans="1:8" outlineLevel="3">
       <c r="A333" s="15">
         <v>109</v>
       </c>
       <c r="B333" s="6" t="s">
         <v>666</v>
       </c>
       <c r="C333" s="7" t="s">
         <v>667</v>
       </c>
       <c r="D333" s="5">
-        <v>332.0</v>
+        <v>730.0</v>
       </c>
       <c r="E333" s="10">
-        <v>1973.0</v>
+        <v>2806.0</v>
       </c>
       <c r="F333" s="10">
-        <v>1775.7</v>
+        <v>2525.4</v>
       </c>
       <c r="G333" s="10">
-        <v>1578.4</v>
+        <v>2244.8</v>
       </c>
       <c r="H333" s="10">
-        <v>1381.1</v>
+        <v>1964.2</v>
       </c>
     </row>
     <row r="334" spans="1:8" outlineLevel="3">
       <c r="A334" s="15">
         <v>110</v>
       </c>
       <c r="B334" s="6" t="s">
         <v>668</v>
       </c>
       <c r="C334" s="7" t="s">
         <v>669</v>
       </c>
       <c r="D334" s="5">
         <v>0.0</v>
       </c>
       <c r="E334" s="10">
         <v>0.0</v>
       </c>
       <c r="F334" s="10">
         <v>0.0</v>
       </c>
       <c r="G334" s="10">
         <v>0.0</v>
       </c>
       <c r="H334" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="335" spans="1:8" outlineLevel="3">
       <c r="A335" s="15">
         <v>111</v>
       </c>
       <c r="B335" s="6" t="s">
         <v>670</v>
       </c>
       <c r="C335" s="7" t="s">
         <v>671</v>
       </c>
       <c r="D335" s="5">
-        <v>165.0</v>
+        <v>393.0</v>
       </c>
       <c r="E335" s="10">
-        <v>2963.0</v>
+        <v>2072.0</v>
       </c>
       <c r="F335" s="10">
-        <v>2666.7</v>
+        <v>1864.8</v>
       </c>
       <c r="G335" s="10">
-        <v>2370.4</v>
+        <v>1657.6</v>
       </c>
       <c r="H335" s="10">
-        <v>2074.1</v>
+        <v>1450.4</v>
       </c>
     </row>
     <row r="336" spans="1:8" outlineLevel="3">
       <c r="A336" s="15">
         <v>112</v>
       </c>
       <c r="B336" s="6" t="s">
         <v>672</v>
       </c>
       <c r="C336" s="7" t="s">
         <v>673</v>
       </c>
       <c r="D336" s="5">
         <v>0.0</v>
       </c>
       <c r="E336" s="10">
         <v>0.0</v>
       </c>
       <c r="F336" s="10">
         <v>0.0</v>
       </c>
       <c r="G336" s="10">
         <v>0.0</v>
       </c>
       <c r="H336" s="10">
@@ -18230,181 +18230,181 @@
       </c>
       <c r="E337" s="10">
         <v>4179.0</v>
       </c>
       <c r="F337" s="10">
         <v>3761.1</v>
       </c>
       <c r="G337" s="10">
         <v>3343.2</v>
       </c>
       <c r="H337" s="10">
         <v>2925.3</v>
       </c>
     </row>
     <row r="338" spans="1:8" outlineLevel="3">
       <c r="A338" s="15">
         <v>114</v>
       </c>
       <c r="B338" s="6" t="s">
         <v>676</v>
       </c>
       <c r="C338" s="7" t="s">
         <v>677</v>
       </c>
       <c r="D338" s="5">
-        <v>169.0</v>
+        <v>135.0</v>
       </c>
       <c r="E338" s="10">
         <v>4632.0</v>
       </c>
       <c r="F338" s="10">
         <v>4168.8</v>
       </c>
       <c r="G338" s="10">
         <v>3705.6</v>
       </c>
       <c r="H338" s="10">
         <v>3242.4</v>
       </c>
     </row>
     <row r="339" spans="1:8" outlineLevel="3">
       <c r="A339" s="15">
         <v>115</v>
       </c>
       <c r="B339" s="6" t="s">
         <v>678</v>
       </c>
       <c r="C339" s="7" t="s">
         <v>679</v>
       </c>
       <c r="D339" s="5">
-        <v>75.0</v>
+        <v>26.0</v>
       </c>
       <c r="E339" s="10">
-        <v>4502.0</v>
+        <v>5499.0</v>
       </c>
       <c r="F339" s="10">
-        <v>4051.8</v>
+        <v>4949.1</v>
       </c>
       <c r="G339" s="10">
-        <v>3601.6</v>
+        <v>4399.2</v>
       </c>
       <c r="H339" s="10">
-        <v>3151.4</v>
+        <v>3849.3</v>
       </c>
     </row>
     <row r="340" spans="1:8" outlineLevel="3">
       <c r="A340" s="15">
         <v>116</v>
       </c>
       <c r="B340" s="6" t="s">
         <v>680</v>
       </c>
       <c r="C340" s="7" t="s">
         <v>681</v>
       </c>
       <c r="D340" s="5">
-        <v>187.0</v>
+        <v>166.0</v>
       </c>
       <c r="E340" s="10">
         <v>4502.0</v>
       </c>
       <c r="F340" s="10">
         <v>4051.8</v>
       </c>
       <c r="G340" s="10">
         <v>3601.6</v>
       </c>
       <c r="H340" s="10">
         <v>3151.4</v>
       </c>
     </row>
     <row r="341" spans="1:8" outlineLevel="3">
       <c r="A341" s="15">
         <v>117</v>
       </c>
       <c r="B341" s="6" t="s">
         <v>682</v>
       </c>
       <c r="C341" s="7" t="s">
         <v>683</v>
       </c>
       <c r="D341" s="5">
-        <v>31.0</v>
+        <v>30.0</v>
       </c>
       <c r="E341" s="10">
         <v>4502.0</v>
       </c>
       <c r="F341" s="10">
         <v>4051.8</v>
       </c>
       <c r="G341" s="10">
         <v>3601.6</v>
       </c>
       <c r="H341" s="10">
         <v>3151.4</v>
       </c>
     </row>
     <row r="342" spans="1:8" outlineLevel="3">
       <c r="A342" s="15">
         <v>118</v>
       </c>
       <c r="B342" s="6" t="s">
         <v>684</v>
       </c>
       <c r="C342" s="7" t="s">
         <v>685</v>
       </c>
       <c r="D342" s="5">
-        <v>5.0</v>
+        <v>4.0</v>
       </c>
       <c r="E342" s="10">
         <v>5499.0</v>
       </c>
       <c r="F342" s="10">
         <v>4949.1</v>
       </c>
       <c r="G342" s="10">
         <v>4399.2</v>
       </c>
       <c r="H342" s="10">
         <v>3849.3</v>
       </c>
     </row>
     <row r="343" spans="1:8" outlineLevel="3">
       <c r="A343" s="15">
         <v>119</v>
       </c>
       <c r="B343" s="6" t="s">
         <v>686</v>
       </c>
       <c r="C343" s="7" t="s">
         <v>687</v>
       </c>
       <c r="D343" s="5">
-        <v>53.0</v>
+        <v>24.0</v>
       </c>
       <c r="E343" s="10">
         <v>4502.0</v>
       </c>
       <c r="F343" s="10">
         <v>4051.8</v>
       </c>
       <c r="G343" s="10">
         <v>3601.6</v>
       </c>
       <c r="H343" s="10">
         <v>3151.4</v>
       </c>
     </row>
     <row r="344" spans="1:8" outlineLevel="3">
       <c r="A344" s="15">
         <v>120</v>
       </c>
       <c r="B344" s="6" t="s">
         <v>688</v>
       </c>
       <c r="C344" s="7" t="s">
         <v>689</v>
       </c>
       <c r="D344" s="5">
@@ -18412,51 +18412,51 @@
       </c>
       <c r="E344" s="10">
         <v>0.0</v>
       </c>
       <c r="F344" s="10">
         <v>0.0</v>
       </c>
       <c r="G344" s="10">
         <v>0.0</v>
       </c>
       <c r="H344" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="345" spans="1:8" outlineLevel="3">
       <c r="A345" s="15">
         <v>121</v>
       </c>
       <c r="B345" s="6" t="s">
         <v>690</v>
       </c>
       <c r="C345" s="7" t="s">
         <v>691</v>
       </c>
       <c r="D345" s="5">
-        <v>22.0</v>
+        <v>48.0</v>
       </c>
       <c r="E345" s="10">
         <v>4502.0</v>
       </c>
       <c r="F345" s="10">
         <v>4051.8</v>
       </c>
       <c r="G345" s="10">
         <v>3601.6</v>
       </c>
       <c r="H345" s="10">
         <v>3151.4</v>
       </c>
     </row>
     <row r="346" spans="1:8" outlineLevel="3">
       <c r="A346" s="15">
         <v>122</v>
       </c>
       <c r="B346" s="6" t="s">
         <v>692</v>
       </c>
       <c r="C346" s="7" t="s">
         <v>693</v>
       </c>
       <c r="D346" s="5">
@@ -18464,51 +18464,51 @@
       </c>
       <c r="E346" s="10">
         <v>0.0</v>
       </c>
       <c r="F346" s="10">
         <v>0.0</v>
       </c>
       <c r="G346" s="10">
         <v>0.0</v>
       </c>
       <c r="H346" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="347" spans="1:8" outlineLevel="3">
       <c r="A347" s="15">
         <v>123</v>
       </c>
       <c r="B347" s="6" t="s">
         <v>694</v>
       </c>
       <c r="C347" s="7" t="s">
         <v>695</v>
       </c>
       <c r="D347" s="5">
-        <v>89.0</v>
+        <v>38.0</v>
       </c>
       <c r="E347" s="10">
         <v>5843.0</v>
       </c>
       <c r="F347" s="10">
         <v>5258.7</v>
       </c>
       <c r="G347" s="10">
         <v>4674.4</v>
       </c>
       <c r="H347" s="10">
         <v>4090.1</v>
       </c>
     </row>
     <row r="348" spans="1:8" outlineLevel="3">
       <c r="A348" s="15">
         <v>124</v>
       </c>
       <c r="B348" s="6" t="s">
         <v>696</v>
       </c>
       <c r="C348" s="7" t="s">
         <v>697</v>
       </c>
       <c r="D348" s="5">
@@ -18516,181 +18516,181 @@
       </c>
       <c r="E348" s="10">
         <v>0.0</v>
       </c>
       <c r="F348" s="10">
         <v>0.0</v>
       </c>
       <c r="G348" s="10">
         <v>0.0</v>
       </c>
       <c r="H348" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="349" spans="1:8" outlineLevel="3">
       <c r="A349" s="15">
         <v>125</v>
       </c>
       <c r="B349" s="6" t="s">
         <v>698</v>
       </c>
       <c r="C349" s="7" t="s">
         <v>699</v>
       </c>
       <c r="D349" s="5">
-        <v>4.0</v>
+        <v>3.0</v>
       </c>
       <c r="E349" s="10">
         <v>7264.0</v>
       </c>
       <c r="F349" s="10">
         <v>6537.6</v>
       </c>
       <c r="G349" s="10">
         <v>5811.2</v>
       </c>
       <c r="H349" s="10">
         <v>5084.8</v>
       </c>
     </row>
     <row r="350" spans="1:8" outlineLevel="3">
       <c r="A350" s="15">
         <v>126</v>
       </c>
       <c r="B350" s="6" t="s">
         <v>700</v>
       </c>
       <c r="C350" s="7" t="s">
         <v>701</v>
       </c>
       <c r="D350" s="5">
-        <v>11.0</v>
+        <v>62.0</v>
       </c>
       <c r="E350" s="10">
-        <v>7470.0</v>
+        <v>5843.0</v>
       </c>
       <c r="F350" s="10">
-        <v>6723.0</v>
+        <v>5258.7</v>
       </c>
       <c r="G350" s="10">
-        <v>5976.0</v>
+        <v>4674.4</v>
       </c>
       <c r="H350" s="10">
-        <v>5229.0</v>
+        <v>4090.1</v>
       </c>
     </row>
     <row r="351" spans="1:8" outlineLevel="3">
       <c r="A351" s="15">
         <v>127</v>
       </c>
       <c r="B351" s="6" t="s">
         <v>702</v>
       </c>
       <c r="C351" s="7" t="s">
         <v>703</v>
       </c>
       <c r="D351" s="5">
         <v>0.0</v>
       </c>
       <c r="E351" s="10">
         <v>0.0</v>
       </c>
       <c r="F351" s="10">
         <v>0.0</v>
       </c>
       <c r="G351" s="10">
         <v>0.0</v>
       </c>
       <c r="H351" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="352" spans="1:8" outlineLevel="3">
       <c r="A352" s="15">
         <v>128</v>
       </c>
       <c r="B352" s="6" t="s">
         <v>704</v>
       </c>
       <c r="C352" s="7" t="s">
         <v>705</v>
       </c>
       <c r="D352" s="5">
-        <v>73.0</v>
+        <v>63.0</v>
       </c>
       <c r="E352" s="10">
         <v>7184.0</v>
       </c>
       <c r="F352" s="10">
         <v>6465.6</v>
       </c>
       <c r="G352" s="10">
         <v>5747.2</v>
       </c>
       <c r="H352" s="10">
         <v>5028.8</v>
       </c>
     </row>
     <row r="353" spans="1:8" outlineLevel="3">
       <c r="A353" s="15">
         <v>129</v>
       </c>
       <c r="B353" s="6" t="s">
         <v>706</v>
       </c>
       <c r="C353" s="7" t="s">
         <v>707</v>
       </c>
       <c r="D353" s="5">
-        <v>21.0</v>
+        <v>14.0</v>
       </c>
       <c r="E353" s="10">
         <v>7272.0</v>
       </c>
       <c r="F353" s="10">
         <v>6544.8</v>
       </c>
       <c r="G353" s="10">
         <v>5817.6</v>
       </c>
       <c r="H353" s="10">
         <v>5090.4</v>
       </c>
     </row>
     <row r="354" spans="1:8" outlineLevel="3">
       <c r="A354" s="15">
         <v>130</v>
       </c>
       <c r="B354" s="6" t="s">
         <v>708</v>
       </c>
       <c r="C354" s="7" t="s">
         <v>709</v>
       </c>
       <c r="D354" s="5">
-        <v>15.0</v>
+        <v>9.0</v>
       </c>
       <c r="E354" s="10">
         <v>9366.0</v>
       </c>
       <c r="F354" s="10">
         <v>8429.4</v>
       </c>
       <c r="G354" s="10">
         <v>7492.8</v>
       </c>
       <c r="H354" s="10">
         <v>6556.2</v>
       </c>
     </row>
     <row r="355" spans="1:8" outlineLevel="3">
       <c r="A355" s="15">
         <v>131</v>
       </c>
       <c r="B355" s="6" t="s">
         <v>710</v>
       </c>
       <c r="C355" s="7" t="s">
         <v>711</v>
       </c>
       <c r="D355" s="5">
@@ -18724,51 +18724,51 @@
       </c>
       <c r="E356" s="10">
         <v>0.0</v>
       </c>
       <c r="F356" s="10">
         <v>0.0</v>
       </c>
       <c r="G356" s="10">
         <v>0.0</v>
       </c>
       <c r="H356" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="357" spans="1:8" outlineLevel="3">
       <c r="A357" s="15">
         <v>133</v>
       </c>
       <c r="B357" s="6" t="s">
         <v>714</v>
       </c>
       <c r="C357" s="7" t="s">
         <v>715</v>
       </c>
       <c r="D357" s="5">
-        <v>11.0</v>
+        <v>2.0</v>
       </c>
       <c r="E357" s="10">
         <v>12324.0</v>
       </c>
       <c r="F357" s="10">
         <v>11091.6</v>
       </c>
       <c r="G357" s="10">
         <v>9859.2</v>
       </c>
       <c r="H357" s="10">
         <v>8626.8</v>
       </c>
     </row>
     <row r="358" spans="1:8" outlineLevel="3">
       <c r="A358" s="15">
         <v>134</v>
       </c>
       <c r="B358" s="6" t="s">
         <v>716</v>
       </c>
       <c r="C358" s="7" t="s">
         <v>717</v>
       </c>
       <c r="D358" s="5">
@@ -18958,103 +18958,103 @@
       </c>
       <c r="E365" s="10">
         <v>0.0</v>
       </c>
       <c r="F365" s="10">
         <v>0.0</v>
       </c>
       <c r="G365" s="10">
         <v>0.0</v>
       </c>
       <c r="H365" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="366" spans="1:8" outlineLevel="3">
       <c r="A366" s="15">
         <v>142</v>
       </c>
       <c r="B366" s="6" t="s">
         <v>732</v>
       </c>
       <c r="C366" s="7" t="s">
         <v>733</v>
       </c>
       <c r="D366" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E366" s="10">
-        <v>17344.0</v>
+        <v>0.0</v>
       </c>
       <c r="F366" s="10">
-        <v>15609.6</v>
+        <v>0.0</v>
       </c>
       <c r="G366" s="10">
-        <v>13875.2</v>
+        <v>0.0</v>
       </c>
       <c r="H366" s="10">
-        <v>12140.8</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="367" spans="1:8" outlineLevel="3">
       <c r="A367" s="15">
         <v>143</v>
       </c>
       <c r="B367" s="6" t="s">
         <v>734</v>
       </c>
       <c r="C367" s="7" t="s">
         <v>735</v>
       </c>
       <c r="D367" s="5">
-        <v>56.0</v>
+        <v>50.0</v>
       </c>
       <c r="E367" s="10">
         <v>13467.0</v>
       </c>
       <c r="F367" s="10">
         <v>12120.3</v>
       </c>
       <c r="G367" s="10">
         <v>10773.6</v>
       </c>
       <c r="H367" s="10">
         <v>9426.9</v>
       </c>
     </row>
     <row r="368" spans="1:8" outlineLevel="3">
       <c r="A368" s="15">
         <v>144</v>
       </c>
       <c r="B368" s="6" t="s">
         <v>736</v>
       </c>
       <c r="C368" s="7" t="s">
         <v>737</v>
       </c>
       <c r="D368" s="5">
-        <v>101.0</v>
+        <v>73.0</v>
       </c>
       <c r="E368" s="10">
         <v>9219.0</v>
       </c>
       <c r="F368" s="10">
         <v>8297.1</v>
       </c>
       <c r="G368" s="10">
         <v>7375.2</v>
       </c>
       <c r="H368" s="10">
         <v>6453.3</v>
       </c>
     </row>
     <row r="369" spans="1:8" outlineLevel="3">
       <c r="A369" s="15">
         <v>145</v>
       </c>
       <c r="B369" s="6" t="s">
         <v>738</v>
       </c>
       <c r="C369" s="7" t="s">
         <v>739</v>
       </c>
       <c r="D369" s="5">
@@ -19114,51 +19114,51 @@
       </c>
       <c r="E371" s="10">
         <v>0.0</v>
       </c>
       <c r="F371" s="10">
         <v>0.0</v>
       </c>
       <c r="G371" s="10">
         <v>0.0</v>
       </c>
       <c r="H371" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="372" spans="1:8" outlineLevel="3">
       <c r="A372" s="15">
         <v>148</v>
       </c>
       <c r="B372" s="6" t="s">
         <v>744</v>
       </c>
       <c r="C372" s="7" t="s">
         <v>745</v>
       </c>
       <c r="D372" s="5">
-        <v>2.0</v>
+        <v>11.0</v>
       </c>
       <c r="E372" s="10">
         <v>11184.0</v>
       </c>
       <c r="F372" s="10">
         <v>10065.6</v>
       </c>
       <c r="G372" s="10">
         <v>8947.2</v>
       </c>
       <c r="H372" s="10">
         <v>7828.8</v>
       </c>
     </row>
     <row r="373" spans="1:8" outlineLevel="3">
       <c r="A373" s="15">
         <v>149</v>
       </c>
       <c r="B373" s="6" t="s">
         <v>746</v>
       </c>
       <c r="C373" s="7" t="s">
         <v>747</v>
       </c>
       <c r="D373" s="5">
@@ -19296,63 +19296,63 @@
       </c>
       <c r="E378" s="10">
         <v>8306.0</v>
       </c>
       <c r="F378" s="10">
         <v>7475.4</v>
       </c>
       <c r="G378" s="10">
         <v>6644.8</v>
       </c>
       <c r="H378" s="10">
         <v>5814.2</v>
       </c>
     </row>
     <row r="379" spans="1:8" outlineLevel="3">
       <c r="A379" s="15">
         <v>155</v>
       </c>
       <c r="B379" s="6" t="s">
         <v>758</v>
       </c>
       <c r="C379" s="7" t="s">
         <v>759</v>
       </c>
       <c r="D379" s="5">
-        <v>227.0</v>
+        <v>103.0</v>
       </c>
       <c r="E379" s="10">
-        <v>5013.0</v>
+        <v>4683.0</v>
       </c>
       <c r="F379" s="10">
-        <v>4511.7</v>
+        <v>4214.7</v>
       </c>
       <c r="G379" s="10">
-        <v>4010.4</v>
+        <v>3746.4</v>
       </c>
       <c r="H379" s="10">
-        <v>3509.1</v>
+        <v>3278.1</v>
       </c>
     </row>
     <row r="380" spans="1:8" outlineLevel="3">
       <c r="A380" s="15">
         <v>156</v>
       </c>
       <c r="B380" s="6" t="s">
         <v>760</v>
       </c>
       <c r="C380" s="7" t="s">
         <v>761</v>
       </c>
       <c r="D380" s="5">
         <v>14.0</v>
       </c>
       <c r="E380" s="10">
         <v>8278.0</v>
       </c>
       <c r="F380" s="10">
         <v>7450.2</v>
       </c>
       <c r="G380" s="10">
         <v>6622.4</v>
       </c>
       <c r="H380" s="10">
@@ -19374,89 +19374,89 @@
       </c>
       <c r="E381" s="10">
         <v>9021.0</v>
       </c>
       <c r="F381" s="10">
         <v>8118.9</v>
       </c>
       <c r="G381" s="10">
         <v>7216.8</v>
       </c>
       <c r="H381" s="10">
         <v>6314.7</v>
       </c>
     </row>
     <row r="382" spans="1:8" outlineLevel="3">
       <c r="A382" s="15">
         <v>158</v>
       </c>
       <c r="B382" s="6" t="s">
         <v>764</v>
       </c>
       <c r="C382" s="7" t="s">
         <v>765</v>
       </c>
       <c r="D382" s="5">
-        <v>33.0</v>
+        <v>27.0</v>
       </c>
       <c r="E382" s="10">
         <v>8306.0</v>
       </c>
       <c r="F382" s="10">
         <v>7475.4</v>
       </c>
       <c r="G382" s="10">
         <v>6644.8</v>
       </c>
       <c r="H382" s="10">
         <v>5814.2</v>
       </c>
     </row>
     <row r="383" spans="1:8" outlineLevel="3">
       <c r="A383" s="15">
         <v>159</v>
       </c>
       <c r="B383" s="6" t="s">
         <v>766</v>
       </c>
       <c r="C383" s="7" t="s">
         <v>767</v>
       </c>
       <c r="D383" s="5">
-        <v>441.0</v>
+        <v>585.0</v>
       </c>
       <c r="E383" s="10">
-        <v>5146.0</v>
+        <v>4888.0</v>
       </c>
       <c r="F383" s="10">
-        <v>4631.4</v>
+        <v>4399.2</v>
       </c>
       <c r="G383" s="10">
-        <v>4116.8</v>
+        <v>3910.4</v>
       </c>
       <c r="H383" s="10">
-        <v>3602.2</v>
+        <v>3421.6</v>
       </c>
     </row>
     <row r="384" spans="1:8" outlineLevel="3">
       <c r="A384" s="15">
         <v>160</v>
       </c>
       <c r="B384" s="6" t="s">
         <v>768</v>
       </c>
       <c r="C384" s="7" t="s">
         <v>769</v>
       </c>
       <c r="D384" s="5">
         <v>0.0</v>
       </c>
       <c r="E384" s="10">
         <v>0.0</v>
       </c>
       <c r="F384" s="10">
         <v>0.0</v>
       </c>
       <c r="G384" s="10">
         <v>0.0</v>
       </c>
       <c r="H384" s="10">
@@ -19530,77 +19530,77 @@
       </c>
       <c r="E387" s="10">
         <v>0.0</v>
       </c>
       <c r="F387" s="10">
         <v>0.0</v>
       </c>
       <c r="G387" s="10">
         <v>0.0</v>
       </c>
       <c r="H387" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="388" spans="1:8" outlineLevel="3">
       <c r="A388" s="15">
         <v>164</v>
       </c>
       <c r="B388" s="6" t="s">
         <v>776</v>
       </c>
       <c r="C388" s="7" t="s">
         <v>777</v>
       </c>
       <c r="D388" s="5">
-        <v>47.0</v>
+        <v>46.0</v>
       </c>
       <c r="E388" s="10">
         <v>7176.0</v>
       </c>
       <c r="F388" s="10">
         <v>6458.4</v>
       </c>
       <c r="G388" s="10">
         <v>5740.8</v>
       </c>
       <c r="H388" s="10">
         <v>5023.2</v>
       </c>
     </row>
     <row r="389" spans="1:8" outlineLevel="3">
       <c r="A389" s="15">
         <v>165</v>
       </c>
       <c r="B389" s="6" t="s">
         <v>778</v>
       </c>
       <c r="C389" s="7" t="s">
         <v>779</v>
       </c>
       <c r="D389" s="5">
-        <v>40.0</v>
+        <v>33.0</v>
       </c>
       <c r="E389" s="10">
         <v>10120.0</v>
       </c>
       <c r="F389" s="10">
         <v>9108.0</v>
       </c>
       <c r="G389" s="10">
         <v>8096.0</v>
       </c>
       <c r="H389" s="10">
         <v>7084.0</v>
       </c>
     </row>
     <row r="390" spans="1:8" outlineLevel="3">
       <c r="A390" s="15">
         <v>166</v>
       </c>
       <c r="B390" s="6" t="s">
         <v>780</v>
       </c>
       <c r="C390" s="7" t="s">
         <v>781</v>
       </c>
       <c r="D390" s="5">
@@ -19608,103 +19608,103 @@
       </c>
       <c r="E390" s="10">
         <v>0.0</v>
       </c>
       <c r="F390" s="10">
         <v>0.0</v>
       </c>
       <c r="G390" s="10">
         <v>0.0</v>
       </c>
       <c r="H390" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="391" spans="1:8" outlineLevel="3">
       <c r="A391" s="15">
         <v>167</v>
       </c>
       <c r="B391" s="6" t="s">
         <v>782</v>
       </c>
       <c r="C391" s="7" t="s">
         <v>783</v>
       </c>
       <c r="D391" s="5">
-        <v>66.0</v>
+        <v>54.0</v>
       </c>
       <c r="E391" s="10">
         <v>10496.0</v>
       </c>
       <c r="F391" s="10">
         <v>9446.4</v>
       </c>
       <c r="G391" s="10">
         <v>8396.8</v>
       </c>
       <c r="H391" s="10">
         <v>7347.2</v>
       </c>
     </row>
     <row r="392" spans="1:8" outlineLevel="3">
       <c r="A392" s="15">
         <v>168</v>
       </c>
       <c r="B392" s="6" t="s">
         <v>784</v>
       </c>
       <c r="C392" s="7" t="s">
         <v>785</v>
       </c>
       <c r="D392" s="5">
-        <v>93.0</v>
+        <v>77.0</v>
       </c>
       <c r="E392" s="10">
         <v>7290.0</v>
       </c>
       <c r="F392" s="10">
         <v>6561.0</v>
       </c>
       <c r="G392" s="10">
         <v>5832.0</v>
       </c>
       <c r="H392" s="10">
         <v>5103.0</v>
       </c>
     </row>
     <row r="393" spans="1:8" outlineLevel="3">
       <c r="A393" s="15">
         <v>169</v>
       </c>
       <c r="B393" s="6" t="s">
         <v>786</v>
       </c>
       <c r="C393" s="7" t="s">
         <v>787</v>
       </c>
       <c r="D393" s="5">
-        <v>7.0</v>
+        <v>6.0</v>
       </c>
       <c r="E393" s="10">
         <v>10563.0</v>
       </c>
       <c r="F393" s="10">
         <v>9506.7</v>
       </c>
       <c r="G393" s="10">
         <v>8450.4</v>
       </c>
       <c r="H393" s="10">
         <v>7394.1</v>
       </c>
     </row>
     <row r="394" spans="1:8" outlineLevel="3">
       <c r="A394" s="15">
         <v>170</v>
       </c>
       <c r="B394" s="6" t="s">
         <v>788</v>
       </c>
       <c r="C394" s="7" t="s">
         <v>789</v>
       </c>
       <c r="D394" s="5">
@@ -19712,63 +19712,63 @@
       </c>
       <c r="E394" s="10">
         <v>0.0</v>
       </c>
       <c r="F394" s="10">
         <v>0.0</v>
       </c>
       <c r="G394" s="10">
         <v>0.0</v>
       </c>
       <c r="H394" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="395" spans="1:8" outlineLevel="3">
       <c r="A395" s="15">
         <v>171</v>
       </c>
       <c r="B395" s="6" t="s">
         <v>790</v>
       </c>
       <c r="C395" s="7" t="s">
         <v>791</v>
       </c>
       <c r="D395" s="5">
-        <v>4.0</v>
+        <v>0.0</v>
       </c>
       <c r="E395" s="10">
-        <v>10563.0</v>
+        <v>0.0</v>
       </c>
       <c r="F395" s="10">
-        <v>9506.7</v>
+        <v>0.0</v>
       </c>
       <c r="G395" s="10">
-        <v>8450.4</v>
+        <v>0.0</v>
       </c>
       <c r="H395" s="10">
-        <v>7394.1</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="396" spans="1:8" outlineLevel="3">
       <c r="A396" s="15">
         <v>172</v>
       </c>
       <c r="B396" s="6" t="s">
         <v>792</v>
       </c>
       <c r="C396" s="7" t="s">
         <v>793</v>
       </c>
       <c r="D396" s="5">
         <v>26.0</v>
       </c>
       <c r="E396" s="10">
         <v>10563.0</v>
       </c>
       <c r="F396" s="10">
         <v>9506.7</v>
       </c>
       <c r="G396" s="10">
         <v>8450.4</v>
       </c>
       <c r="H396" s="10">
@@ -19790,51 +19790,51 @@
       </c>
       <c r="E397" s="10">
         <v>0.0</v>
       </c>
       <c r="F397" s="10">
         <v>0.0</v>
       </c>
       <c r="G397" s="10">
         <v>0.0</v>
       </c>
       <c r="H397" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="398" spans="1:8" outlineLevel="3">
       <c r="A398" s="15">
         <v>174</v>
       </c>
       <c r="B398" s="6" t="s">
         <v>796</v>
       </c>
       <c r="C398" s="7" t="s">
         <v>797</v>
       </c>
       <c r="D398" s="5">
-        <v>449.0</v>
+        <v>364.0</v>
       </c>
       <c r="E398" s="10">
         <v>1790.0</v>
       </c>
       <c r="F398" s="10">
         <v>1611.0</v>
       </c>
       <c r="G398" s="10">
         <v>1432.0</v>
       </c>
       <c r="H398" s="10">
         <v>1253.0</v>
       </c>
     </row>
     <row r="399" spans="1:8" outlineLevel="3">
       <c r="A399" s="15">
         <v>175</v>
       </c>
       <c r="B399" s="6" t="s">
         <v>798</v>
       </c>
       <c r="C399" s="7" t="s">
         <v>799</v>
       </c>
       <c r="D399" s="5">
@@ -19842,89 +19842,89 @@
       </c>
       <c r="E399" s="10">
         <v>0.0</v>
       </c>
       <c r="F399" s="10">
         <v>0.0</v>
       </c>
       <c r="G399" s="10">
         <v>0.0</v>
       </c>
       <c r="H399" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="400" spans="1:8" outlineLevel="3">
       <c r="A400" s="15">
         <v>176</v>
       </c>
       <c r="B400" s="6" t="s">
         <v>800</v>
       </c>
       <c r="C400" s="7" t="s">
         <v>801</v>
       </c>
       <c r="D400" s="5">
-        <v>1879.0</v>
+        <v>2692.0</v>
       </c>
       <c r="E400" s="10">
-        <v>436.0</v>
+        <v>414.0</v>
       </c>
       <c r="F400" s="10">
-        <v>392.4</v>
+        <v>372.6</v>
       </c>
       <c r="G400" s="10">
-        <v>348.8</v>
+        <v>331.2</v>
       </c>
       <c r="H400" s="10">
-        <v>305.2</v>
+        <v>289.8</v>
       </c>
     </row>
     <row r="401" spans="1:8" outlineLevel="3">
       <c r="A401" s="15">
         <v>177</v>
       </c>
       <c r="B401" s="6" t="s">
         <v>802</v>
       </c>
       <c r="C401" s="7" t="s">
         <v>803</v>
       </c>
       <c r="D401" s="5">
-        <v>1518.0</v>
+        <v>2550.0</v>
       </c>
       <c r="E401" s="10">
-        <v>558.0</v>
+        <v>502.0</v>
       </c>
       <c r="F401" s="10">
-        <v>502.2</v>
+        <v>451.8</v>
       </c>
       <c r="G401" s="10">
-        <v>446.4</v>
+        <v>401.6</v>
       </c>
       <c r="H401" s="10">
-        <v>390.6</v>
+        <v>351.4</v>
       </c>
     </row>
     <row r="402" spans="1:8" outlineLevel="3">
       <c r="A402" s="15">
         <v>178</v>
       </c>
       <c r="B402" s="6" t="s">
         <v>804</v>
       </c>
       <c r="C402" s="7" t="s">
         <v>805</v>
       </c>
       <c r="D402" s="5">
         <v>0.0</v>
       </c>
       <c r="E402" s="10">
         <v>0.0</v>
       </c>
       <c r="F402" s="10">
         <v>0.0</v>
       </c>
       <c r="G402" s="10">
         <v>0.0</v>
       </c>
       <c r="H402" s="10">
@@ -19998,51 +19998,51 @@
       </c>
       <c r="E405" s="10">
         <v>0.0</v>
       </c>
       <c r="F405" s="10">
         <v>0.0</v>
       </c>
       <c r="G405" s="10">
         <v>0.0</v>
       </c>
       <c r="H405" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="406" spans="1:8" outlineLevel="3">
       <c r="A406" s="15">
         <v>182</v>
       </c>
       <c r="B406" s="6" t="s">
         <v>812</v>
       </c>
       <c r="C406" s="7" t="s">
         <v>813</v>
       </c>
       <c r="D406" s="5">
-        <v>101.0</v>
+        <v>76.0</v>
       </c>
       <c r="E406" s="10">
         <v>13533.0</v>
       </c>
       <c r="F406" s="10">
         <v>12179.7</v>
       </c>
       <c r="G406" s="10">
         <v>10826.4</v>
       </c>
       <c r="H406" s="10">
         <v>9473.1</v>
       </c>
     </row>
     <row r="407" spans="1:8" outlineLevel="3">
       <c r="A407" s="15">
         <v>183</v>
       </c>
       <c r="B407" s="6" t="s">
         <v>814</v>
       </c>
       <c r="C407" s="7" t="s">
         <v>815</v>
       </c>
       <c r="D407" s="5">
@@ -20128,51 +20128,51 @@
       </c>
       <c r="E410" s="10">
         <v>36950.0</v>
       </c>
       <c r="F410" s="10">
         <v>33255.0</v>
       </c>
       <c r="G410" s="10">
         <v>29560.0</v>
       </c>
       <c r="H410" s="10">
         <v>25865.0</v>
       </c>
     </row>
     <row r="411" spans="1:8" outlineLevel="3">
       <c r="A411" s="15">
         <v>187</v>
       </c>
       <c r="B411" s="6" t="s">
         <v>822</v>
       </c>
       <c r="C411" s="7" t="s">
         <v>823</v>
       </c>
       <c r="D411" s="5">
-        <v>38.0</v>
+        <v>10.0</v>
       </c>
       <c r="E411" s="10">
         <v>13533.0</v>
       </c>
       <c r="F411" s="10">
         <v>12179.7</v>
       </c>
       <c r="G411" s="10">
         <v>10826.4</v>
       </c>
       <c r="H411" s="10">
         <v>9473.1</v>
       </c>
     </row>
     <row r="412" spans="1:8" outlineLevel="3">
       <c r="A412" s="15">
         <v>188</v>
       </c>
       <c r="B412" s="6" t="s">
         <v>824</v>
       </c>
       <c r="C412" s="7" t="s">
         <v>825</v>
       </c>
       <c r="D412" s="5">
@@ -20206,51 +20206,51 @@
       </c>
       <c r="E413" s="10">
         <v>0.0</v>
       </c>
       <c r="F413" s="10">
         <v>0.0</v>
       </c>
       <c r="G413" s="10">
         <v>0.0</v>
       </c>
       <c r="H413" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="414" spans="1:8" outlineLevel="3">
       <c r="A414" s="15">
         <v>190</v>
       </c>
       <c r="B414" s="6" t="s">
         <v>828</v>
       </c>
       <c r="C414" s="7" t="s">
         <v>829</v>
       </c>
       <c r="D414" s="5">
-        <v>51.0</v>
+        <v>33.0</v>
       </c>
       <c r="E414" s="10">
         <v>16115.0</v>
       </c>
       <c r="F414" s="10">
         <v>14503.5</v>
       </c>
       <c r="G414" s="10">
         <v>12892.0</v>
       </c>
       <c r="H414" s="10">
         <v>11280.5</v>
       </c>
     </row>
     <row r="415" spans="1:8" outlineLevel="3">
       <c r="A415" s="15">
         <v>191</v>
       </c>
       <c r="B415" s="6" t="s">
         <v>830</v>
       </c>
       <c r="C415" s="7" t="s">
         <v>831</v>
       </c>
       <c r="D415" s="5">
@@ -20310,51 +20310,51 @@
       </c>
       <c r="E417" s="10">
         <v>0.0</v>
       </c>
       <c r="F417" s="10">
         <v>0.0</v>
       </c>
       <c r="G417" s="10">
         <v>0.0</v>
       </c>
       <c r="H417" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="418" spans="1:8" outlineLevel="3">
       <c r="A418" s="15">
         <v>194</v>
       </c>
       <c r="B418" s="6" t="s">
         <v>836</v>
       </c>
       <c r="C418" s="7" t="s">
         <v>837</v>
       </c>
       <c r="D418" s="5">
-        <v>12.0</v>
+        <v>10.0</v>
       </c>
       <c r="E418" s="10">
         <v>0.0</v>
       </c>
       <c r="F418" s="10">
         <v>0.0</v>
       </c>
       <c r="G418" s="10">
         <v>0.0</v>
       </c>
       <c r="H418" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="419" spans="1:8" outlineLevel="3">
       <c r="A419" s="15">
         <v>195</v>
       </c>
       <c r="B419" s="6" t="s">
         <v>838</v>
       </c>
       <c r="C419" s="7" t="s">
         <v>839</v>
       </c>
       <c r="D419" s="5">
@@ -20466,77 +20466,77 @@
       </c>
       <c r="E423" s="10">
         <v>0.0</v>
       </c>
       <c r="F423" s="10">
         <v>0.0</v>
       </c>
       <c r="G423" s="10">
         <v>0.0</v>
       </c>
       <c r="H423" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="424" spans="1:8" outlineLevel="3">
       <c r="A424" s="15">
         <v>200</v>
       </c>
       <c r="B424" s="6" t="s">
         <v>848</v>
       </c>
       <c r="C424" s="7" t="s">
         <v>849</v>
       </c>
       <c r="D424" s="5">
-        <v>179.0</v>
+        <v>507.0</v>
       </c>
       <c r="E424" s="10">
         <v>7672.0</v>
       </c>
       <c r="F424" s="10">
         <v>6904.8</v>
       </c>
       <c r="G424" s="10">
         <v>6137.6</v>
       </c>
       <c r="H424" s="10">
         <v>5370.4</v>
       </c>
     </row>
     <row r="425" spans="1:8" outlineLevel="3">
       <c r="A425" s="15">
         <v>201</v>
       </c>
       <c r="B425" s="6" t="s">
         <v>850</v>
       </c>
       <c r="C425" s="7" t="s">
         <v>851</v>
       </c>
       <c r="D425" s="5">
-        <v>162.0</v>
+        <v>268.0</v>
       </c>
       <c r="E425" s="10">
         <v>7094.0</v>
       </c>
       <c r="F425" s="10">
         <v>6384.6</v>
       </c>
       <c r="G425" s="10">
         <v>5675.2</v>
       </c>
       <c r="H425" s="10">
         <v>4965.8</v>
       </c>
     </row>
     <row r="426" spans="1:8" outlineLevel="3">
       <c r="A426" s="15">
         <v>202</v>
       </c>
       <c r="B426" s="6" t="s">
         <v>852</v>
       </c>
       <c r="C426" s="7" t="s">
         <v>853</v>
       </c>
       <c r="D426" s="5">
@@ -20752,51 +20752,51 @@
       </c>
       <c r="E434" s="10">
         <v>0.0</v>
       </c>
       <c r="F434" s="10">
         <v>0.0</v>
       </c>
       <c r="G434" s="10">
         <v>0.0</v>
       </c>
       <c r="H434" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="435" spans="1:8" outlineLevel="3">
       <c r="A435" s="15">
         <v>211</v>
       </c>
       <c r="B435" s="6" t="s">
         <v>870</v>
       </c>
       <c r="C435" s="7" t="s">
         <v>871</v>
       </c>
       <c r="D435" s="5">
-        <v>15.0</v>
+        <v>34.0</v>
       </c>
       <c r="E435" s="10">
         <v>17480.0</v>
       </c>
       <c r="F435" s="10">
         <v>15732.0</v>
       </c>
       <c r="G435" s="10">
         <v>13984.0</v>
       </c>
       <c r="H435" s="10">
         <v>12236.0</v>
       </c>
     </row>
     <row r="436" spans="1:8" outlineLevel="3">
       <c r="A436" s="15">
         <v>212</v>
       </c>
       <c r="B436" s="6" t="s">
         <v>872</v>
       </c>
       <c r="C436" s="7" t="s">
         <v>873</v>
       </c>
       <c r="D436" s="5">
@@ -20856,103 +20856,103 @@
       </c>
       <c r="E438" s="10">
         <v>0.0</v>
       </c>
       <c r="F438" s="10">
         <v>0.0</v>
       </c>
       <c r="G438" s="10">
         <v>0.0</v>
       </c>
       <c r="H438" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="439" spans="1:8" outlineLevel="3">
       <c r="A439" s="15">
         <v>215</v>
       </c>
       <c r="B439" s="6" t="s">
         <v>878</v>
       </c>
       <c r="C439" s="7" t="s">
         <v>879</v>
       </c>
       <c r="D439" s="5">
-        <v>55.0</v>
+        <v>23.0</v>
       </c>
       <c r="E439" s="10">
         <v>18216.0</v>
       </c>
       <c r="F439" s="10">
         <v>16394.4</v>
       </c>
       <c r="G439" s="10">
         <v>14572.8</v>
       </c>
       <c r="H439" s="10">
         <v>12751.2</v>
       </c>
     </row>
     <row r="440" spans="1:8" outlineLevel="3">
       <c r="A440" s="15">
         <v>216</v>
       </c>
       <c r="B440" s="6" t="s">
         <v>880</v>
       </c>
       <c r="C440" s="7" t="s">
         <v>881</v>
       </c>
       <c r="D440" s="5">
-        <v>57.0</v>
+        <v>53.0</v>
       </c>
       <c r="E440" s="10">
         <v>28565.0</v>
       </c>
       <c r="F440" s="10">
         <v>25708.5</v>
       </c>
       <c r="G440" s="10">
         <v>22852.0</v>
       </c>
       <c r="H440" s="10">
         <v>19995.5</v>
       </c>
     </row>
     <row r="441" spans="1:8" outlineLevel="3">
       <c r="A441" s="15">
         <v>217</v>
       </c>
       <c r="B441" s="6" t="s">
         <v>882</v>
       </c>
       <c r="C441" s="7" t="s">
         <v>883</v>
       </c>
       <c r="D441" s="5">
-        <v>44.0</v>
+        <v>40.0</v>
       </c>
       <c r="E441" s="10">
         <v>26178.0</v>
       </c>
       <c r="F441" s="10">
         <v>23560.2</v>
       </c>
       <c r="G441" s="10">
         <v>20942.4</v>
       </c>
       <c r="H441" s="10">
         <v>18324.6</v>
       </c>
     </row>
     <row r="442" spans="1:8" outlineLevel="3">
       <c r="A442" s="15">
         <v>218</v>
       </c>
       <c r="B442" s="6" t="s">
         <v>884</v>
       </c>
       <c r="C442" s="7" t="s">
         <v>885</v>
       </c>
       <c r="D442" s="5">
@@ -20986,89 +20986,89 @@
       </c>
       <c r="E443" s="10">
         <v>0.0</v>
       </c>
       <c r="F443" s="10">
         <v>0.0</v>
       </c>
       <c r="G443" s="10">
         <v>0.0</v>
       </c>
       <c r="H443" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="444" spans="1:8" outlineLevel="3">
       <c r="A444" s="15">
         <v>220</v>
       </c>
       <c r="B444" s="6" t="s">
         <v>888</v>
       </c>
       <c r="C444" s="7" t="s">
         <v>889</v>
       </c>
       <c r="D444" s="5">
-        <v>50.0</v>
+        <v>59.0</v>
       </c>
       <c r="E444" s="10">
         <v>19872.0</v>
       </c>
       <c r="F444" s="10">
         <v>17884.8</v>
       </c>
       <c r="G444" s="10">
         <v>15897.6</v>
       </c>
       <c r="H444" s="10">
         <v>13910.4</v>
       </c>
     </row>
     <row r="445" spans="1:8" outlineLevel="3">
       <c r="A445" s="15">
         <v>221</v>
       </c>
       <c r="B445" s="6" t="s">
         <v>890</v>
       </c>
       <c r="C445" s="7" t="s">
         <v>891</v>
       </c>
       <c r="D445" s="5">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="E445" s="10">
-        <v>34059.0</v>
+        <v>70811.0</v>
       </c>
       <c r="F445" s="10">
-        <v>30653.1</v>
+        <v>63729.9</v>
       </c>
       <c r="G445" s="10">
-        <v>27247.2</v>
+        <v>56648.8</v>
       </c>
       <c r="H445" s="10">
-        <v>23841.3</v>
+        <v>49567.7</v>
       </c>
     </row>
     <row r="446" spans="1:8" outlineLevel="3">
       <c r="A446" s="15">
         <v>222</v>
       </c>
       <c r="B446" s="6" t="s">
         <v>892</v>
       </c>
       <c r="C446" s="7" t="s">
         <v>893</v>
       </c>
       <c r="D446" s="5">
         <v>0.0</v>
       </c>
       <c r="E446" s="10">
         <v>0.0</v>
       </c>
       <c r="F446" s="10">
         <v>0.0</v>
       </c>
       <c r="G446" s="10">
         <v>0.0</v>
       </c>
       <c r="H446" s="10">
@@ -21142,103 +21142,103 @@
       </c>
       <c r="E449" s="10">
         <v>0.0</v>
       </c>
       <c r="F449" s="10">
         <v>0.0</v>
       </c>
       <c r="G449" s="10">
         <v>0.0</v>
       </c>
       <c r="H449" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="450" spans="1:8" outlineLevel="3">
       <c r="A450" s="15">
         <v>226</v>
       </c>
       <c r="B450" s="6" t="s">
         <v>900</v>
       </c>
       <c r="C450" s="7" t="s">
         <v>901</v>
       </c>
       <c r="D450" s="5">
-        <v>76.0</v>
+        <v>122.0</v>
       </c>
       <c r="E450" s="10">
-        <v>12429.0</v>
+        <v>13566.0</v>
       </c>
       <c r="F450" s="10">
-        <v>11186.1</v>
+        <v>12209.4</v>
       </c>
       <c r="G450" s="10">
-        <v>9943.2</v>
+        <v>10852.8</v>
       </c>
       <c r="H450" s="10">
-        <v>8700.3</v>
+        <v>9496.2</v>
       </c>
     </row>
     <row r="451" spans="1:8" outlineLevel="3">
       <c r="A451" s="15">
         <v>227</v>
       </c>
       <c r="B451" s="6" t="s">
         <v>902</v>
       </c>
       <c r="C451" s="7" t="s">
         <v>903</v>
       </c>
       <c r="D451" s="5">
-        <v>21.0</v>
+        <v>19.0</v>
       </c>
       <c r="E451" s="10">
         <v>16928.0</v>
       </c>
       <c r="F451" s="10">
         <v>15235.2</v>
       </c>
       <c r="G451" s="10">
         <v>13542.4</v>
       </c>
       <c r="H451" s="10">
         <v>11849.6</v>
       </c>
     </row>
     <row r="452" spans="1:8" outlineLevel="3">
       <c r="A452" s="15">
         <v>228</v>
       </c>
       <c r="B452" s="6" t="s">
         <v>904</v>
       </c>
       <c r="C452" s="7" t="s">
         <v>905</v>
       </c>
       <c r="D452" s="5">
-        <v>85.0</v>
+        <v>56.0</v>
       </c>
       <c r="E452" s="10">
         <v>11734.0</v>
       </c>
       <c r="F452" s="10">
         <v>10560.6</v>
       </c>
       <c r="G452" s="10">
         <v>9387.2</v>
       </c>
       <c r="H452" s="10">
         <v>8213.8</v>
       </c>
     </row>
     <row r="453" spans="1:8" outlineLevel="3">
       <c r="A453" s="15">
         <v>229</v>
       </c>
       <c r="B453" s="6" t="s">
         <v>906</v>
       </c>
       <c r="C453" s="7" t="s">
         <v>907</v>
       </c>
       <c r="D453" s="5">
@@ -21376,89 +21376,89 @@
       </c>
       <c r="E458" s="10">
         <v>2946.0</v>
       </c>
       <c r="F458" s="10">
         <v>2651.4</v>
       </c>
       <c r="G458" s="10">
         <v>2356.8</v>
       </c>
       <c r="H458" s="10">
         <v>2062.2</v>
       </c>
     </row>
     <row r="459" spans="1:8" outlineLevel="3">
       <c r="A459" s="15">
         <v>235</v>
       </c>
       <c r="B459" s="6" t="s">
         <v>918</v>
       </c>
       <c r="C459" s="7" t="s">
         <v>919</v>
       </c>
       <c r="D459" s="5">
-        <v>190.0</v>
+        <v>166.0</v>
       </c>
       <c r="E459" s="10">
         <v>1340.0</v>
       </c>
       <c r="F459" s="10">
         <v>1206.0</v>
       </c>
       <c r="G459" s="10">
         <v>1072.0</v>
       </c>
       <c r="H459" s="10">
         <v>938.0</v>
       </c>
     </row>
     <row r="460" spans="1:8" outlineLevel="3">
       <c r="A460" s="15">
         <v>236</v>
       </c>
       <c r="B460" s="6" t="s">
         <v>920</v>
       </c>
       <c r="C460" s="7" t="s">
         <v>921</v>
       </c>
       <c r="D460" s="5">
-        <v>9.0</v>
+        <v>0.0</v>
       </c>
       <c r="E460" s="10">
-        <v>1340.0</v>
+        <v>0.0</v>
       </c>
       <c r="F460" s="10">
-        <v>1206.0</v>
+        <v>0.0</v>
       </c>
       <c r="G460" s="10">
-        <v>1072.0</v>
+        <v>0.0</v>
       </c>
       <c r="H460" s="10">
-        <v>938.0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="461" spans="1:8" outlineLevel="3">
       <c r="A461" s="15">
         <v>237</v>
       </c>
       <c r="B461" s="6" t="s">
         <v>922</v>
       </c>
       <c r="C461" s="7" t="s">
         <v>923</v>
       </c>
       <c r="D461" s="5">
         <v>9.0</v>
       </c>
       <c r="E461" s="10">
         <v>0.0</v>
       </c>
       <c r="F461" s="10">
         <v>0.0</v>
       </c>
       <c r="G461" s="10">
         <v>0.0</v>
       </c>
       <c r="H461" s="10">
@@ -21480,233 +21480,233 @@
       </c>
       <c r="E462" s="10">
         <v>0.0</v>
       </c>
       <c r="F462" s="10">
         <v>0.0</v>
       </c>
       <c r="G462" s="10">
         <v>0.0</v>
       </c>
       <c r="H462" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="463" spans="1:8" outlineLevel="3">
       <c r="A463" s="15">
         <v>239</v>
       </c>
       <c r="B463" s="6" t="s">
         <v>926</v>
       </c>
       <c r="C463" s="7" t="s">
         <v>927</v>
       </c>
       <c r="D463" s="5">
-        <v>1969.0</v>
+        <v>2564.0</v>
       </c>
       <c r="E463" s="10">
-        <v>454.0</v>
+        <v>430.0</v>
       </c>
       <c r="F463" s="10">
-        <v>408.6</v>
+        <v>387.0</v>
       </c>
       <c r="G463" s="10">
-        <v>363.2</v>
+        <v>344.0</v>
       </c>
       <c r="H463" s="10">
-        <v>317.8</v>
+        <v>301.0</v>
       </c>
     </row>
     <row r="464" spans="1:8" outlineLevel="3">
       <c r="A464" s="15">
         <v>240</v>
       </c>
       <c r="B464" s="6" t="s">
         <v>928</v>
       </c>
       <c r="C464" s="7" t="s">
         <v>929</v>
       </c>
       <c r="D464" s="5">
         <v>1.0</v>
       </c>
       <c r="E464" s="10">
         <v>2348.0</v>
       </c>
       <c r="F464" s="10">
         <v>2113.2</v>
       </c>
       <c r="G464" s="10">
         <v>1878.4</v>
       </c>
       <c r="H464" s="10">
         <v>1643.6</v>
       </c>
     </row>
     <row r="465" spans="1:8" outlineLevel="3">
       <c r="A465" s="15">
         <v>241</v>
       </c>
       <c r="B465" s="6" t="s">
         <v>930</v>
       </c>
       <c r="C465" s="7" t="s">
         <v>931</v>
       </c>
       <c r="D465" s="5">
-        <v>49.0</v>
+        <v>3234.0</v>
       </c>
       <c r="E465" s="10">
-        <v>454.0</v>
+        <v>498.0</v>
       </c>
       <c r="F465" s="10">
-        <v>408.6</v>
+        <v>448.2</v>
       </c>
       <c r="G465" s="10">
-        <v>363.2</v>
+        <v>398.4</v>
       </c>
       <c r="H465" s="10">
-        <v>317.8</v>
+        <v>348.6</v>
       </c>
     </row>
     <row r="466" spans="1:8" outlineLevel="3">
       <c r="A466" s="15">
         <v>242</v>
       </c>
       <c r="B466" s="6" t="s">
         <v>932</v>
       </c>
       <c r="C466" s="7" t="s">
         <v>933</v>
       </c>
       <c r="D466" s="5">
         <v>1.0</v>
       </c>
       <c r="E466" s="10">
         <v>0.0</v>
       </c>
       <c r="F466" s="10">
         <v>0.0</v>
       </c>
       <c r="G466" s="10">
         <v>0.0</v>
       </c>
       <c r="H466" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="467" spans="1:8" outlineLevel="3">
       <c r="A467" s="15">
         <v>243</v>
       </c>
       <c r="B467" s="6" t="s">
         <v>934</v>
       </c>
       <c r="C467" s="7" t="s">
         <v>935</v>
       </c>
       <c r="D467" s="5">
-        <v>2438.0</v>
+        <v>4620.0</v>
       </c>
       <c r="E467" s="10">
         <v>468.0</v>
       </c>
       <c r="F467" s="10">
         <v>421.2</v>
       </c>
       <c r="G467" s="10">
         <v>374.4</v>
       </c>
       <c r="H467" s="10">
         <v>327.6</v>
       </c>
     </row>
     <row r="468" spans="1:8" outlineLevel="3">
       <c r="A468" s="15">
         <v>244</v>
       </c>
       <c r="B468" s="6" t="s">
         <v>936</v>
       </c>
       <c r="C468" s="7" t="s">
         <v>937</v>
       </c>
       <c r="D468" s="5">
-        <v>3162.0</v>
+        <v>351.0</v>
       </c>
       <c r="E468" s="10">
-        <v>472.0</v>
+        <v>504.0</v>
       </c>
       <c r="F468" s="10">
-        <v>424.8</v>
+        <v>453.6</v>
       </c>
       <c r="G468" s="10">
-        <v>377.6</v>
+        <v>403.2</v>
       </c>
       <c r="H468" s="10">
-        <v>330.4</v>
+        <v>352.8</v>
       </c>
     </row>
     <row r="469" spans="1:8" outlineLevel="3">
       <c r="A469" s="15">
         <v>245</v>
       </c>
       <c r="B469" s="6" t="s">
         <v>938</v>
       </c>
       <c r="C469" s="7" t="s">
         <v>939</v>
       </c>
       <c r="D469" s="5">
         <v>52.0</v>
       </c>
       <c r="E469" s="10">
         <v>3340.0</v>
       </c>
       <c r="F469" s="10">
         <v>3006.0</v>
       </c>
       <c r="G469" s="10">
         <v>2672.0</v>
       </c>
       <c r="H469" s="10">
         <v>2338.0</v>
       </c>
     </row>
     <row r="470" spans="1:8" outlineLevel="3">
       <c r="A470" s="15">
         <v>246</v>
       </c>
       <c r="B470" s="6" t="s">
         <v>940</v>
       </c>
       <c r="C470" s="7" t="s">
         <v>941</v>
       </c>
       <c r="D470" s="5">
-        <v>65.0</v>
+        <v>159.0</v>
       </c>
       <c r="E470" s="10">
         <v>3340.0</v>
       </c>
       <c r="F470" s="10">
         <v>3006.0</v>
       </c>
       <c r="G470" s="10">
         <v>2672.0</v>
       </c>
       <c r="H470" s="10">
         <v>2338.0</v>
       </c>
     </row>
     <row r="471" spans="1:8" outlineLevel="3">
       <c r="A471" s="15">
         <v>247</v>
       </c>
       <c r="B471" s="6" t="s">
         <v>942</v>
       </c>
       <c r="C471" s="7" t="s">
         <v>943</v>
       </c>
       <c r="D471" s="5">
@@ -21740,77 +21740,77 @@
       </c>
       <c r="E472" s="10">
         <v>0.0</v>
       </c>
       <c r="F472" s="10">
         <v>0.0</v>
       </c>
       <c r="G472" s="10">
         <v>0.0</v>
       </c>
       <c r="H472" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="473" spans="1:8" outlineLevel="3">
       <c r="A473" s="15">
         <v>249</v>
       </c>
       <c r="B473" s="6" t="s">
         <v>946</v>
       </c>
       <c r="C473" s="7" t="s">
         <v>947</v>
       </c>
       <c r="D473" s="5">
-        <v>59.0</v>
+        <v>85.0</v>
       </c>
       <c r="E473" s="10">
-        <v>23605.0</v>
+        <v>25510.0</v>
       </c>
       <c r="F473" s="10">
-        <v>21244.5</v>
+        <v>22959.0</v>
       </c>
       <c r="G473" s="10">
-        <v>18884.0</v>
+        <v>20408.0</v>
       </c>
       <c r="H473" s="10">
-        <v>16523.5</v>
+        <v>17857.0</v>
       </c>
     </row>
     <row r="474" spans="1:8" outlineLevel="3">
       <c r="A474" s="15">
         <v>250</v>
       </c>
       <c r="B474" s="6" t="s">
         <v>948</v>
       </c>
       <c r="C474" s="7" t="s">
         <v>949</v>
       </c>
       <c r="D474" s="5">
-        <v>4.0</v>
+        <v>25.0</v>
       </c>
       <c r="E474" s="10">
         <v>28480.0</v>
       </c>
       <c r="F474" s="10">
         <v>25632.0</v>
       </c>
       <c r="G474" s="10">
         <v>22784.0</v>
       </c>
       <c r="H474" s="10">
         <v>19936.0</v>
       </c>
     </row>
     <row r="475" spans="1:8" outlineLevel="3">
       <c r="A475" s="15">
         <v>251</v>
       </c>
       <c r="B475" s="6" t="s">
         <v>950</v>
       </c>
       <c r="C475" s="7" t="s">
         <v>951</v>
       </c>
       <c r="D475" s="5">
@@ -21818,51 +21818,51 @@
       </c>
       <c r="E475" s="10">
         <v>0.0</v>
       </c>
       <c r="F475" s="10">
         <v>0.0</v>
       </c>
       <c r="G475" s="10">
         <v>0.0</v>
       </c>
       <c r="H475" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="476" spans="1:8" outlineLevel="3">
       <c r="A476" s="15">
         <v>252</v>
       </c>
       <c r="B476" s="6" t="s">
         <v>952</v>
       </c>
       <c r="C476" s="7" t="s">
         <v>953</v>
       </c>
       <c r="D476" s="5">
-        <v>31.0</v>
+        <v>20.0</v>
       </c>
       <c r="E476" s="10">
         <v>47477.0</v>
       </c>
       <c r="F476" s="10">
         <v>42729.3</v>
       </c>
       <c r="G476" s="10">
         <v>37981.6</v>
       </c>
       <c r="H476" s="10">
         <v>33233.9</v>
       </c>
     </row>
     <row r="477" spans="1:8" outlineLevel="3">
       <c r="A477" s="15">
         <v>253</v>
       </c>
       <c r="B477" s="6" t="s">
         <v>954</v>
       </c>
       <c r="C477" s="7" t="s">
         <v>955</v>
       </c>
       <c r="D477" s="5">
@@ -21922,89 +21922,89 @@
       </c>
       <c r="E479" s="10">
         <v>0.0</v>
       </c>
       <c r="F479" s="10">
         <v>0.0</v>
       </c>
       <c r="G479" s="10">
         <v>0.0</v>
       </c>
       <c r="H479" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="480" spans="1:8" outlineLevel="3">
       <c r="A480" s="15">
         <v>256</v>
       </c>
       <c r="B480" s="6" t="s">
         <v>960</v>
       </c>
       <c r="C480" s="7" t="s">
         <v>961</v>
       </c>
       <c r="D480" s="5">
-        <v>419.0</v>
+        <v>370.0</v>
       </c>
       <c r="E480" s="10">
         <v>1676.0</v>
       </c>
       <c r="F480" s="10">
         <v>1508.4</v>
       </c>
       <c r="G480" s="10">
         <v>1340.8</v>
       </c>
       <c r="H480" s="10">
         <v>1173.2</v>
       </c>
     </row>
     <row r="481" spans="1:8" outlineLevel="3">
       <c r="A481" s="15">
         <v>257</v>
       </c>
       <c r="B481" s="6" t="s">
         <v>962</v>
       </c>
       <c r="C481" s="7" t="s">
         <v>963</v>
       </c>
       <c r="D481" s="5">
-        <v>0.0</v>
+        <v>39.0</v>
       </c>
       <c r="E481" s="10">
-        <v>0.0</v>
+        <v>1676.0</v>
       </c>
       <c r="F481" s="10">
-        <v>0.0</v>
+        <v>1508.4</v>
       </c>
       <c r="G481" s="10">
-        <v>0.0</v>
+        <v>1340.8</v>
       </c>
       <c r="H481" s="10">
-        <v>0.0</v>
+        <v>1173.2</v>
       </c>
     </row>
     <row r="482" spans="1:8" outlineLevel="3">
       <c r="A482" s="15">
         <v>258</v>
       </c>
       <c r="B482" s="6" t="s">
         <v>964</v>
       </c>
       <c r="C482" s="7" t="s">
         <v>965</v>
       </c>
       <c r="D482" s="5">
         <v>221.0</v>
       </c>
       <c r="E482" s="10">
         <v>2168.0</v>
       </c>
       <c r="F482" s="10">
         <v>1951.2</v>
       </c>
       <c r="G482" s="10">
         <v>1734.4</v>
       </c>
       <c r="H482" s="10">
@@ -22052,77 +22052,77 @@
       </c>
       <c r="E484" s="10">
         <v>0.0</v>
       </c>
       <c r="F484" s="10">
         <v>0.0</v>
       </c>
       <c r="G484" s="10">
         <v>0.0</v>
       </c>
       <c r="H484" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="485" spans="1:8" outlineLevel="3">
       <c r="A485" s="15">
         <v>261</v>
       </c>
       <c r="B485" s="6" t="s">
         <v>970</v>
       </c>
       <c r="C485" s="7" t="s">
         <v>971</v>
       </c>
       <c r="D485" s="5">
-        <v>1906.0</v>
+        <v>1332.0</v>
       </c>
       <c r="E485" s="10">
         <v>510.0</v>
       </c>
       <c r="F485" s="10">
         <v>459.0</v>
       </c>
       <c r="G485" s="10">
         <v>408.0</v>
       </c>
       <c r="H485" s="10">
         <v>357.0</v>
       </c>
     </row>
     <row r="486" spans="1:8" outlineLevel="3">
       <c r="A486" s="15">
         <v>262</v>
       </c>
       <c r="B486" s="6" t="s">
         <v>972</v>
       </c>
       <c r="C486" s="7" t="s">
         <v>973</v>
       </c>
       <c r="D486" s="5">
-        <v>2523.0</v>
+        <v>1452.0</v>
       </c>
       <c r="E486" s="10">
         <v>518.0</v>
       </c>
       <c r="F486" s="10">
         <v>466.2</v>
       </c>
       <c r="G486" s="10">
         <v>414.4</v>
       </c>
       <c r="H486" s="10">
         <v>362.6</v>
       </c>
     </row>
     <row r="487" spans="1:8" outlineLevel="3">
       <c r="A487" s="15">
         <v>263</v>
       </c>
       <c r="B487" s="6" t="s">
         <v>974</v>
       </c>
       <c r="C487" s="7" t="s">
         <v>975</v>
       </c>
       <c r="D487" s="5">
@@ -22156,51 +22156,51 @@
       </c>
       <c r="E488" s="10">
         <v>0.0</v>
       </c>
       <c r="F488" s="10">
         <v>0.0</v>
       </c>
       <c r="G488" s="10">
         <v>0.0</v>
       </c>
       <c r="H488" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="489" spans="1:8" outlineLevel="3">
       <c r="A489" s="15">
         <v>265</v>
       </c>
       <c r="B489" s="6" t="s">
         <v>978</v>
       </c>
       <c r="C489" s="7" t="s">
         <v>979</v>
       </c>
       <c r="D489" s="5">
-        <v>4409.0</v>
+        <v>1113.0</v>
       </c>
       <c r="E489" s="10">
         <v>622.0</v>
       </c>
       <c r="F489" s="10">
         <v>559.8</v>
       </c>
       <c r="G489" s="10">
         <v>497.6</v>
       </c>
       <c r="H489" s="10">
         <v>435.4</v>
       </c>
     </row>
     <row r="490" spans="1:8" outlineLevel="3">
       <c r="A490" s="15">
         <v>266</v>
       </c>
       <c r="B490" s="6" t="s">
         <v>980</v>
       </c>
       <c r="C490" s="7" t="s">
         <v>981</v>
       </c>
       <c r="D490" s="5">
@@ -22234,77 +22234,77 @@
       </c>
       <c r="E491" s="10">
         <v>5892.0</v>
       </c>
       <c r="F491" s="10">
         <v>5302.8</v>
       </c>
       <c r="G491" s="10">
         <v>4713.6</v>
       </c>
       <c r="H491" s="10">
         <v>4124.4</v>
       </c>
     </row>
     <row r="492" spans="1:8" outlineLevel="3">
       <c r="A492" s="15">
         <v>268</v>
       </c>
       <c r="B492" s="6" t="s">
         <v>984</v>
       </c>
       <c r="C492" s="7" t="s">
         <v>985</v>
       </c>
       <c r="D492" s="5">
-        <v>2203.0</v>
+        <v>1982.0</v>
       </c>
       <c r="E492" s="10">
         <v>540.0</v>
       </c>
       <c r="F492" s="10">
         <v>486.0</v>
       </c>
       <c r="G492" s="10">
         <v>432.0</v>
       </c>
       <c r="H492" s="10">
         <v>378.0</v>
       </c>
     </row>
     <row r="493" spans="1:8" outlineLevel="3">
       <c r="A493" s="15">
         <v>269</v>
       </c>
       <c r="B493" s="6" t="s">
         <v>986</v>
       </c>
       <c r="C493" s="7" t="s">
         <v>987</v>
       </c>
       <c r="D493" s="5">
-        <v>3254.0</v>
+        <v>2817.0</v>
       </c>
       <c r="E493" s="10">
         <v>628.0</v>
       </c>
       <c r="F493" s="10">
         <v>565.2</v>
       </c>
       <c r="G493" s="10">
         <v>502.4</v>
       </c>
       <c r="H493" s="10">
         <v>439.6</v>
       </c>
     </row>
     <row r="494" spans="1:8" outlineLevel="3">
       <c r="A494" s="15">
         <v>270</v>
       </c>
       <c r="B494" s="6" t="s">
         <v>988</v>
       </c>
       <c r="C494" s="7" t="s">
         <v>989</v>
       </c>
       <c r="D494" s="5">
@@ -22312,51 +22312,51 @@
       </c>
       <c r="E494" s="10">
         <v>3768.0</v>
       </c>
       <c r="F494" s="10">
         <v>3391.2</v>
       </c>
       <c r="G494" s="10">
         <v>3014.4</v>
       </c>
       <c r="H494" s="10">
         <v>2637.6</v>
       </c>
     </row>
     <row r="495" spans="1:8" outlineLevel="3">
       <c r="A495" s="15">
         <v>271</v>
       </c>
       <c r="B495" s="6" t="s">
         <v>990</v>
       </c>
       <c r="C495" s="7" t="s">
         <v>991</v>
       </c>
       <c r="D495" s="5">
-        <v>4795.0</v>
+        <v>3995.0</v>
       </c>
       <c r="E495" s="10">
         <v>694.0</v>
       </c>
       <c r="F495" s="10">
         <v>624.6</v>
       </c>
       <c r="G495" s="10">
         <v>555.2</v>
       </c>
       <c r="H495" s="10">
         <v>485.8</v>
       </c>
     </row>
     <row r="496" spans="1:8" outlineLevel="3">
       <c r="A496" s="15">
         <v>272</v>
       </c>
       <c r="B496" s="6" t="s">
         <v>992</v>
       </c>
       <c r="C496" s="7" t="s">
         <v>993</v>
       </c>
       <c r="D496" s="5">
@@ -22390,51 +22390,51 @@
       </c>
       <c r="E497" s="10">
         <v>0.0</v>
       </c>
       <c r="F497" s="10">
         <v>0.0</v>
       </c>
       <c r="G497" s="10">
         <v>0.0</v>
       </c>
       <c r="H497" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="498" spans="1:8" outlineLevel="3">
       <c r="A498" s="15">
         <v>274</v>
       </c>
       <c r="B498" s="6" t="s">
         <v>996</v>
       </c>
       <c r="C498" s="7" t="s">
         <v>997</v>
       </c>
       <c r="D498" s="5">
-        <v>3.0</v>
+        <v>11.0</v>
       </c>
       <c r="E498" s="10">
         <v>4580.0</v>
       </c>
       <c r="F498" s="10">
         <v>4122.0</v>
       </c>
       <c r="G498" s="10">
         <v>3664.0</v>
       </c>
       <c r="H498" s="10">
         <v>3206.0</v>
       </c>
     </row>
     <row r="499" spans="1:8" outlineLevel="3">
       <c r="A499" s="15">
         <v>275</v>
       </c>
       <c r="B499" s="6" t="s">
         <v>998</v>
       </c>
       <c r="C499" s="7" t="s">
         <v>999</v>
       </c>
       <c r="D499" s="5">
@@ -22468,89 +22468,89 @@
       </c>
       <c r="E500" s="10">
         <v>0.0</v>
       </c>
       <c r="F500" s="10">
         <v>0.0</v>
       </c>
       <c r="G500" s="10">
         <v>0.0</v>
       </c>
       <c r="H500" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="501" spans="1:8" outlineLevel="3">
       <c r="A501" s="15">
         <v>277</v>
       </c>
       <c r="B501" s="6" t="s">
         <v>1002</v>
       </c>
       <c r="C501" s="7" t="s">
         <v>1003</v>
       </c>
       <c r="D501" s="5">
-        <v>42.0</v>
+        <v>134.0</v>
       </c>
       <c r="E501" s="10">
-        <v>28669.0</v>
+        <v>23810.0</v>
       </c>
       <c r="F501" s="10">
-        <v>25802.1</v>
+        <v>21429.0</v>
       </c>
       <c r="G501" s="10">
-        <v>22935.2</v>
+        <v>19048.0</v>
       </c>
       <c r="H501" s="10">
-        <v>20068.3</v>
+        <v>16667.0</v>
       </c>
     </row>
     <row r="502" spans="1:8" outlineLevel="3">
       <c r="A502" s="15">
         <v>278</v>
       </c>
       <c r="B502" s="6" t="s">
         <v>1004</v>
       </c>
       <c r="C502" s="7" t="s">
         <v>1005</v>
       </c>
       <c r="D502" s="5">
-        <v>21.0</v>
+        <v>18.0</v>
       </c>
       <c r="E502" s="10">
-        <v>27514.0</v>
+        <v>23810.0</v>
       </c>
       <c r="F502" s="10">
-        <v>24762.6</v>
+        <v>21429.0</v>
       </c>
       <c r="G502" s="10">
-        <v>22011.2</v>
+        <v>19048.0</v>
       </c>
       <c r="H502" s="10">
-        <v>19259.8</v>
+        <v>16667.0</v>
       </c>
     </row>
     <row r="503" spans="1:8" outlineLevel="3">
       <c r="A503" s="15">
         <v>279</v>
       </c>
       <c r="B503" s="6" t="s">
         <v>1006</v>
       </c>
       <c r="C503" s="7" t="s">
         <v>1007</v>
       </c>
       <c r="D503" s="5">
         <v>0.0</v>
       </c>
       <c r="E503" s="10">
         <v>0.0</v>
       </c>
       <c r="F503" s="10">
         <v>0.0</v>
       </c>
       <c r="G503" s="10">
         <v>0.0</v>
       </c>
       <c r="H503" s="10">
@@ -22598,63 +22598,63 @@
       </c>
       <c r="E505" s="10">
         <v>0.0</v>
       </c>
       <c r="F505" s="10">
         <v>0.0</v>
       </c>
       <c r="G505" s="10">
         <v>0.0</v>
       </c>
       <c r="H505" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="506" spans="1:8" outlineLevel="3">
       <c r="A506" s="15">
         <v>282</v>
       </c>
       <c r="B506" s="6" t="s">
         <v>1012</v>
       </c>
       <c r="C506" s="7" t="s">
         <v>1013</v>
       </c>
       <c r="D506" s="5">
-        <v>4.0</v>
+        <v>2.0</v>
       </c>
       <c r="E506" s="10">
-        <v>38005.0</v>
+        <v>87621.0</v>
       </c>
       <c r="F506" s="10">
-        <v>34204.5</v>
+        <v>78858.9</v>
       </c>
       <c r="G506" s="10">
-        <v>30404.0</v>
+        <v>70096.8</v>
       </c>
       <c r="H506" s="10">
-        <v>26603.5</v>
+        <v>61334.7</v>
       </c>
     </row>
     <row r="507" spans="1:8" outlineLevel="3">
       <c r="A507" s="15">
         <v>283</v>
       </c>
       <c r="B507" s="6" t="s">
         <v>1014</v>
       </c>
       <c r="C507" s="7" t="s">
         <v>1015</v>
       </c>
       <c r="D507" s="5">
         <v>26.0</v>
       </c>
       <c r="E507" s="10">
         <v>52407.0</v>
       </c>
       <c r="F507" s="10">
         <v>47166.3</v>
       </c>
       <c r="G507" s="10">
         <v>41925.6</v>
       </c>
       <c r="H507" s="10">
@@ -22702,51 +22702,51 @@
       </c>
       <c r="E509" s="10">
         <v>75026.0</v>
       </c>
       <c r="F509" s="10">
         <v>67523.4</v>
       </c>
       <c r="G509" s="10">
         <v>60020.8</v>
       </c>
       <c r="H509" s="10">
         <v>52518.2</v>
       </c>
     </row>
     <row r="510" spans="1:8" outlineLevel="3">
       <c r="A510" s="15">
         <v>286</v>
       </c>
       <c r="B510" s="6" t="s">
         <v>1020</v>
       </c>
       <c r="C510" s="7" t="s">
         <v>1021</v>
       </c>
       <c r="D510" s="5">
-        <v>2544.0</v>
+        <v>1954.0</v>
       </c>
       <c r="E510" s="10">
         <v>570.0</v>
       </c>
       <c r="F510" s="10">
         <v>513.0</v>
       </c>
       <c r="G510" s="10">
         <v>456.0</v>
       </c>
       <c r="H510" s="10">
         <v>399.0</v>
       </c>
     </row>
     <row r="511" spans="1:8" outlineLevel="3">
       <c r="A511" s="15">
         <v>287</v>
       </c>
       <c r="B511" s="6" t="s">
         <v>1022</v>
       </c>
       <c r="C511" s="7" t="s">
         <v>1023</v>
       </c>
       <c r="D511" s="5">
@@ -22754,77 +22754,77 @@
       </c>
       <c r="E511" s="10">
         <v>0.0</v>
       </c>
       <c r="F511" s="10">
         <v>0.0</v>
       </c>
       <c r="G511" s="10">
         <v>0.0</v>
       </c>
       <c r="H511" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="512" spans="1:8" outlineLevel="3">
       <c r="A512" s="15">
         <v>288</v>
       </c>
       <c r="B512" s="6" t="s">
         <v>1024</v>
       </c>
       <c r="C512" s="7" t="s">
         <v>1025</v>
       </c>
       <c r="D512" s="5">
-        <v>3116.0</v>
+        <v>2710.0</v>
       </c>
       <c r="E512" s="10">
         <v>700.0</v>
       </c>
       <c r="F512" s="10">
         <v>630.0</v>
       </c>
       <c r="G512" s="10">
         <v>560.0</v>
       </c>
       <c r="H512" s="10">
         <v>490.0</v>
       </c>
     </row>
     <row r="513" spans="1:8" outlineLevel="3">
       <c r="A513" s="15">
         <v>289</v>
       </c>
       <c r="B513" s="6" t="s">
         <v>1026</v>
       </c>
       <c r="C513" s="7" t="s">
         <v>1027</v>
       </c>
       <c r="D513" s="5">
-        <v>2247.0</v>
+        <v>1869.0</v>
       </c>
       <c r="E513" s="10">
         <v>740.0</v>
       </c>
       <c r="F513" s="10">
         <v>666.0</v>
       </c>
       <c r="G513" s="10">
         <v>592.0</v>
       </c>
       <c r="H513" s="10">
         <v>518.0</v>
       </c>
     </row>
     <row r="514" spans="1:8" outlineLevel="3">
       <c r="A514" s="15">
         <v>290</v>
       </c>
       <c r="B514" s="6" t="s">
         <v>1028</v>
       </c>
       <c r="C514" s="7" t="s">
         <v>1029</v>
       </c>
       <c r="D514" s="5">
@@ -22832,129 +22832,129 @@
       </c>
       <c r="E514" s="10">
         <v>0.0</v>
       </c>
       <c r="F514" s="10">
         <v>0.0</v>
       </c>
       <c r="G514" s="10">
         <v>0.0</v>
       </c>
       <c r="H514" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="515" spans="1:8" outlineLevel="3">
       <c r="A515" s="15">
         <v>291</v>
       </c>
       <c r="B515" s="6" t="s">
         <v>1030</v>
       </c>
       <c r="C515" s="7" t="s">
         <v>1031</v>
       </c>
       <c r="D515" s="5">
-        <v>2525.0</v>
+        <v>2131.0</v>
       </c>
       <c r="E515" s="10">
         <v>672.0</v>
       </c>
       <c r="F515" s="10">
         <v>604.8</v>
       </c>
       <c r="G515" s="10">
         <v>537.6</v>
       </c>
       <c r="H515" s="10">
         <v>470.4</v>
       </c>
     </row>
     <row r="516" spans="1:8" outlineLevel="3">
       <c r="A516" s="15">
         <v>292</v>
       </c>
       <c r="B516" s="6" t="s">
         <v>1032</v>
       </c>
       <c r="C516" s="7" t="s">
         <v>1033</v>
       </c>
       <c r="D516" s="5">
-        <v>3530.0</v>
+        <v>3012.0</v>
       </c>
       <c r="E516" s="10">
         <v>780.0</v>
       </c>
       <c r="F516" s="10">
         <v>702.0</v>
       </c>
       <c r="G516" s="10">
         <v>624.0</v>
       </c>
       <c r="H516" s="10">
         <v>546.0</v>
       </c>
     </row>
     <row r="517" spans="1:8" outlineLevel="3">
       <c r="A517" s="15">
         <v>293</v>
       </c>
       <c r="B517" s="6" t="s">
         <v>1034</v>
       </c>
       <c r="C517" s="7" t="s">
         <v>1035</v>
       </c>
       <c r="D517" s="5">
-        <v>14.0</v>
+        <v>11.0</v>
       </c>
       <c r="E517" s="10">
         <v>4752.0</v>
       </c>
       <c r="F517" s="10">
         <v>4276.8</v>
       </c>
       <c r="G517" s="10">
         <v>3801.6</v>
       </c>
       <c r="H517" s="10">
         <v>3326.4</v>
       </c>
     </row>
     <row r="518" spans="1:8" outlineLevel="3">
       <c r="A518" s="15">
         <v>294</v>
       </c>
       <c r="B518" s="6" t="s">
         <v>1036</v>
       </c>
       <c r="C518" s="7" t="s">
         <v>1037</v>
       </c>
       <c r="D518" s="5">
-        <v>6039.0</v>
+        <v>5906.0</v>
       </c>
       <c r="E518" s="10">
         <v>784.0</v>
       </c>
       <c r="F518" s="10">
         <v>705.6</v>
       </c>
       <c r="G518" s="10">
         <v>627.2</v>
       </c>
       <c r="H518" s="10">
         <v>548.8</v>
       </c>
     </row>
     <row r="519" spans="1:8" outlineLevel="3">
       <c r="A519" s="15">
         <v>295</v>
       </c>
       <c r="B519" s="6" t="s">
         <v>1038</v>
       </c>
       <c r="C519" s="7" t="s">
         <v>1039</v>
       </c>
       <c r="D519" s="5">
@@ -22988,51 +22988,51 @@
       </c>
       <c r="E520" s="10">
         <v>5438.0</v>
       </c>
       <c r="F520" s="10">
         <v>4894.2</v>
       </c>
       <c r="G520" s="10">
         <v>4350.4</v>
       </c>
       <c r="H520" s="10">
         <v>3806.6</v>
       </c>
     </row>
     <row r="521" spans="1:8" outlineLevel="3">
       <c r="A521" s="15">
         <v>297</v>
       </c>
       <c r="B521" s="6" t="s">
         <v>1042</v>
       </c>
       <c r="C521" s="7" t="s">
         <v>1043</v>
       </c>
       <c r="D521" s="5">
-        <v>22.0</v>
+        <v>20.0</v>
       </c>
       <c r="E521" s="10">
         <v>5438.0</v>
       </c>
       <c r="F521" s="10">
         <v>4894.2</v>
       </c>
       <c r="G521" s="10">
         <v>4350.4</v>
       </c>
       <c r="H521" s="10">
         <v>3806.6</v>
       </c>
     </row>
     <row r="522" spans="1:8" outlineLevel="3">
       <c r="A522" s="15">
         <v>298</v>
       </c>
       <c r="B522" s="6" t="s">
         <v>1044</v>
       </c>
       <c r="C522" s="7" t="s">
         <v>1045</v>
       </c>
       <c r="D522" s="5">
@@ -23092,259 +23092,259 @@
       </c>
       <c r="E524" s="10">
         <v>0.0</v>
       </c>
       <c r="F524" s="10">
         <v>0.0</v>
       </c>
       <c r="G524" s="10">
         <v>0.0</v>
       </c>
       <c r="H524" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="525" spans="1:8" outlineLevel="3">
       <c r="A525" s="15">
         <v>301</v>
       </c>
       <c r="B525" s="6" t="s">
         <v>1050</v>
       </c>
       <c r="C525" s="7" t="s">
         <v>1051</v>
       </c>
       <c r="D525" s="5">
-        <v>1175.0</v>
+        <v>1682.0</v>
       </c>
       <c r="E525" s="10">
-        <v>246.0</v>
+        <v>243.0</v>
       </c>
       <c r="F525" s="10">
-        <v>221.4</v>
+        <v>218.7</v>
       </c>
       <c r="G525" s="10">
-        <v>196.8</v>
+        <v>194.4</v>
       </c>
       <c r="H525" s="10">
-        <v>172.2</v>
+        <v>170.1</v>
       </c>
     </row>
     <row r="526" spans="1:8" outlineLevel="3">
       <c r="A526" s="15">
         <v>302</v>
       </c>
       <c r="B526" s="6" t="s">
         <v>1052</v>
       </c>
       <c r="C526" s="7" t="s">
         <v>1053</v>
       </c>
       <c r="D526" s="5">
         <v>1.0</v>
       </c>
       <c r="E526" s="10">
         <v>518.0</v>
       </c>
       <c r="F526" s="10">
         <v>466.2</v>
       </c>
       <c r="G526" s="10">
         <v>414.4</v>
       </c>
       <c r="H526" s="10">
         <v>362.6</v>
       </c>
     </row>
     <row r="527" spans="1:8" outlineLevel="3">
       <c r="A527" s="15">
         <v>303</v>
       </c>
       <c r="B527" s="6" t="s">
         <v>1054</v>
       </c>
       <c r="C527" s="7" t="s">
         <v>1055</v>
       </c>
       <c r="D527" s="5">
-        <v>1139.0</v>
+        <v>1106.0</v>
       </c>
       <c r="E527" s="10">
         <v>488.0</v>
       </c>
       <c r="F527" s="10">
         <v>439.2</v>
       </c>
       <c r="G527" s="10">
         <v>390.4</v>
       </c>
       <c r="H527" s="10">
         <v>341.6</v>
       </c>
     </row>
     <row r="528" spans="1:8" outlineLevel="3">
       <c r="A528" s="15">
         <v>304</v>
       </c>
       <c r="B528" s="6" t="s">
         <v>1056</v>
       </c>
       <c r="C528" s="7" t="s">
         <v>1057</v>
       </c>
       <c r="D528" s="5">
-        <v>10.0</v>
+        <v>4.0</v>
       </c>
       <c r="E528" s="10">
         <v>0.0</v>
       </c>
       <c r="F528" s="10">
         <v>0.0</v>
       </c>
       <c r="G528" s="10">
         <v>0.0</v>
       </c>
       <c r="H528" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="529" spans="1:8" outlineLevel="3">
       <c r="A529" s="15">
         <v>305</v>
       </c>
       <c r="B529" s="6" t="s">
         <v>1058</v>
       </c>
       <c r="C529" s="7" t="s">
         <v>1059</v>
       </c>
       <c r="D529" s="5">
-        <v>1274.0</v>
+        <v>1253.0</v>
       </c>
       <c r="E529" s="10">
         <v>518.0</v>
       </c>
       <c r="F529" s="10">
         <v>466.2</v>
       </c>
       <c r="G529" s="10">
         <v>414.4</v>
       </c>
       <c r="H529" s="10">
         <v>362.6</v>
       </c>
     </row>
     <row r="530" spans="1:8" outlineLevel="3">
       <c r="A530" s="15">
         <v>306</v>
       </c>
       <c r="B530" s="6" t="s">
         <v>1060</v>
       </c>
       <c r="C530" s="7" t="s">
         <v>1061</v>
       </c>
       <c r="D530" s="5">
-        <v>529.0</v>
+        <v>670.0</v>
       </c>
       <c r="E530" s="10">
         <v>475.0</v>
       </c>
       <c r="F530" s="10">
         <v>427.5</v>
       </c>
       <c r="G530" s="10">
         <v>380.0</v>
       </c>
       <c r="H530" s="10">
         <v>332.5</v>
       </c>
     </row>
     <row r="531" spans="1:8" outlineLevel="3">
       <c r="A531" s="15">
         <v>307</v>
       </c>
       <c r="B531" s="6" t="s">
         <v>1062</v>
       </c>
       <c r="C531" s="7" t="s">
         <v>1063</v>
       </c>
       <c r="D531" s="5">
-        <v>0.0</v>
+        <v>5.0</v>
       </c>
       <c r="E531" s="10">
         <v>0.0</v>
       </c>
       <c r="F531" s="10">
         <v>0.0</v>
       </c>
       <c r="G531" s="10">
         <v>0.0</v>
       </c>
       <c r="H531" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="532" spans="1:8" outlineLevel="3">
       <c r="A532" s="15">
         <v>308</v>
       </c>
       <c r="B532" s="6" t="s">
         <v>1064</v>
       </c>
       <c r="C532" s="7" t="s">
         <v>1065</v>
       </c>
       <c r="D532" s="5">
-        <v>22.0</v>
+        <v>8.0</v>
       </c>
       <c r="E532" s="10">
         <v>552.0</v>
       </c>
       <c r="F532" s="10">
         <v>496.8</v>
       </c>
       <c r="G532" s="10">
         <v>441.6</v>
       </c>
       <c r="H532" s="10">
         <v>386.4</v>
       </c>
     </row>
     <row r="533" spans="1:8" outlineLevel="3">
       <c r="A533" s="15">
         <v>309</v>
       </c>
       <c r="B533" s="6" t="s">
         <v>1066</v>
       </c>
       <c r="C533" s="7" t="s">
         <v>1067</v>
       </c>
       <c r="D533" s="5">
-        <v>357.0</v>
+        <v>286.0</v>
       </c>
       <c r="E533" s="10">
         <v>536.0</v>
       </c>
       <c r="F533" s="10">
         <v>482.4</v>
       </c>
       <c r="G533" s="10">
         <v>428.8</v>
       </c>
       <c r="H533" s="10">
         <v>375.2</v>
       </c>
     </row>
     <row r="534" spans="1:8" outlineLevel="3">
       <c r="A534" s="15">
         <v>310</v>
       </c>
       <c r="B534" s="6" t="s">
         <v>1068</v>
       </c>
       <c r="C534" s="7" t="s">
         <v>1069</v>
       </c>
       <c r="D534" s="5">
@@ -23482,103 +23482,103 @@
       </c>
       <c r="E539" s="10">
         <v>862.0</v>
       </c>
       <c r="F539" s="10">
         <v>775.8</v>
       </c>
       <c r="G539" s="10">
         <v>689.6</v>
       </c>
       <c r="H539" s="10">
         <v>603.4</v>
       </c>
     </row>
     <row r="540" spans="1:8" outlineLevel="3">
       <c r="A540" s="15">
         <v>316</v>
       </c>
       <c r="B540" s="6" t="s">
         <v>1080</v>
       </c>
       <c r="C540" s="7" t="s">
         <v>1081</v>
       </c>
       <c r="D540" s="5">
-        <v>3134.0</v>
+        <v>3007.0</v>
       </c>
       <c r="E540" s="10">
         <v>770.0</v>
       </c>
       <c r="F540" s="10">
         <v>693.0</v>
       </c>
       <c r="G540" s="10">
         <v>616.0</v>
       </c>
       <c r="H540" s="10">
         <v>539.0</v>
       </c>
     </row>
     <row r="541" spans="1:8" outlineLevel="3">
       <c r="A541" s="15">
         <v>317</v>
       </c>
       <c r="B541" s="6" t="s">
         <v>1082</v>
       </c>
       <c r="C541" s="7" t="s">
         <v>1083</v>
       </c>
       <c r="D541" s="5">
-        <v>452.0</v>
+        <v>345.0</v>
       </c>
       <c r="E541" s="10">
         <v>862.0</v>
       </c>
       <c r="F541" s="10">
         <v>775.8</v>
       </c>
       <c r="G541" s="10">
         <v>689.6</v>
       </c>
       <c r="H541" s="10">
         <v>603.4</v>
       </c>
     </row>
     <row r="542" spans="1:8" outlineLevel="3">
       <c r="A542" s="15">
         <v>318</v>
       </c>
       <c r="B542" s="6" t="s">
         <v>1084</v>
       </c>
       <c r="C542" s="7" t="s">
         <v>1085</v>
       </c>
       <c r="D542" s="5">
-        <v>940.0</v>
+        <v>913.0</v>
       </c>
       <c r="E542" s="10">
         <v>608.0</v>
       </c>
       <c r="F542" s="10">
         <v>547.2</v>
       </c>
       <c r="G542" s="10">
         <v>486.4</v>
       </c>
       <c r="H542" s="10">
         <v>425.6</v>
       </c>
     </row>
     <row r="543" spans="1:8" outlineLevel="3">
       <c r="A543" s="15">
         <v>319</v>
       </c>
       <c r="B543" s="6" t="s">
         <v>1086</v>
       </c>
       <c r="C543" s="7" t="s">
         <v>1087</v>
       </c>
       <c r="D543" s="5">
@@ -23612,129 +23612,129 @@
       </c>
       <c r="E544" s="10">
         <v>1024.0</v>
       </c>
       <c r="F544" s="10">
         <v>921.6</v>
       </c>
       <c r="G544" s="10">
         <v>819.2</v>
       </c>
       <c r="H544" s="10">
         <v>716.8</v>
       </c>
     </row>
     <row r="545" spans="1:8" outlineLevel="3">
       <c r="A545" s="15">
         <v>321</v>
       </c>
       <c r="B545" s="6" t="s">
         <v>1090</v>
       </c>
       <c r="C545" s="7" t="s">
         <v>1091</v>
       </c>
       <c r="D545" s="5">
-        <v>717.0</v>
+        <v>734.0</v>
       </c>
       <c r="E545" s="10">
-        <v>1044.0</v>
+        <v>992.0</v>
       </c>
       <c r="F545" s="10">
-        <v>939.6</v>
+        <v>892.8</v>
       </c>
       <c r="G545" s="10">
-        <v>835.2</v>
+        <v>793.6</v>
       </c>
       <c r="H545" s="10">
-        <v>730.8</v>
+        <v>694.4</v>
       </c>
     </row>
     <row r="546" spans="1:8" outlineLevel="3">
       <c r="A546" s="15">
         <v>322</v>
       </c>
       <c r="B546" s="6" t="s">
         <v>1092</v>
       </c>
       <c r="C546" s="7" t="s">
         <v>1093</v>
       </c>
       <c r="D546" s="5">
-        <v>298.0</v>
+        <v>161.0</v>
       </c>
       <c r="E546" s="10">
         <v>1050.0</v>
       </c>
       <c r="F546" s="10">
         <v>945.0</v>
       </c>
       <c r="G546" s="10">
         <v>840.0</v>
       </c>
       <c r="H546" s="10">
         <v>735.0</v>
       </c>
     </row>
     <row r="547" spans="1:8" outlineLevel="3">
       <c r="A547" s="15">
         <v>323</v>
       </c>
       <c r="B547" s="6" t="s">
         <v>1094</v>
       </c>
       <c r="C547" s="7" t="s">
         <v>1095</v>
       </c>
       <c r="D547" s="5">
-        <v>763.0</v>
+        <v>583.0</v>
       </c>
       <c r="E547" s="10">
         <v>716.0</v>
       </c>
       <c r="F547" s="10">
         <v>644.4</v>
       </c>
       <c r="G547" s="10">
         <v>572.8</v>
       </c>
       <c r="H547" s="10">
         <v>501.2</v>
       </c>
     </row>
     <row r="548" spans="1:8" outlineLevel="3">
       <c r="A548" s="15">
         <v>324</v>
       </c>
       <c r="B548" s="6" t="s">
         <v>1096</v>
       </c>
       <c r="C548" s="7" t="s">
         <v>1097</v>
       </c>
       <c r="D548" s="5">
-        <v>156.0</v>
+        <v>112.0</v>
       </c>
       <c r="E548" s="10">
         <v>2666.0</v>
       </c>
       <c r="F548" s="10">
         <v>2399.4</v>
       </c>
       <c r="G548" s="10">
         <v>2132.8</v>
       </c>
       <c r="H548" s="10">
         <v>1866.2</v>
       </c>
     </row>
     <row r="549" spans="1:8" outlineLevel="3">
       <c r="A549" s="15">
         <v>325</v>
       </c>
       <c r="B549" s="6" t="s">
         <v>1098</v>
       </c>
       <c r="C549" s="7" t="s">
         <v>1099</v>
       </c>
       <c r="D549" s="5">
@@ -23794,77 +23794,77 @@
       </c>
       <c r="E551" s="10">
         <v>0.0</v>
       </c>
       <c r="F551" s="10">
         <v>0.0</v>
       </c>
       <c r="G551" s="10">
         <v>0.0</v>
       </c>
       <c r="H551" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="552" spans="1:8" outlineLevel="3">
       <c r="A552" s="15">
         <v>328</v>
       </c>
       <c r="B552" s="6" t="s">
         <v>1104</v>
       </c>
       <c r="C552" s="7" t="s">
         <v>1105</v>
       </c>
       <c r="D552" s="5">
-        <v>755.0</v>
+        <v>754.0</v>
       </c>
       <c r="E552" s="10">
         <v>1848.0</v>
       </c>
       <c r="F552" s="10">
         <v>1663.2</v>
       </c>
       <c r="G552" s="10">
         <v>1478.4</v>
       </c>
       <c r="H552" s="10">
         <v>1293.6</v>
       </c>
     </row>
     <row r="553" spans="1:8" outlineLevel="3">
       <c r="A553" s="15">
         <v>329</v>
       </c>
       <c r="B553" s="6" t="s">
         <v>1106</v>
       </c>
       <c r="C553" s="7" t="s">
         <v>1107</v>
       </c>
       <c r="D553" s="5">
-        <v>12.0</v>
+        <v>10.0</v>
       </c>
       <c r="E553" s="10">
         <v>1856.0</v>
       </c>
       <c r="F553" s="10">
         <v>1670.4</v>
       </c>
       <c r="G553" s="10">
         <v>1484.8</v>
       </c>
       <c r="H553" s="10">
         <v>1299.2</v>
       </c>
     </row>
     <row r="554" spans="1:8" outlineLevel="3">
       <c r="A554" s="15">
         <v>330</v>
       </c>
       <c r="B554" s="6" t="s">
         <v>1108</v>
       </c>
       <c r="C554" s="7" t="s">
         <v>1109</v>
       </c>
       <c r="D554" s="5">
@@ -23872,129 +23872,129 @@
       </c>
       <c r="E554" s="10">
         <v>1906.0</v>
       </c>
       <c r="F554" s="10">
         <v>1715.4</v>
       </c>
       <c r="G554" s="10">
         <v>1524.8</v>
       </c>
       <c r="H554" s="10">
         <v>1334.2</v>
       </c>
     </row>
     <row r="555" spans="1:8" outlineLevel="3">
       <c r="A555" s="15">
         <v>331</v>
       </c>
       <c r="B555" s="6" t="s">
         <v>1110</v>
       </c>
       <c r="C555" s="7" t="s">
         <v>1111</v>
       </c>
       <c r="D555" s="5">
-        <v>62.0</v>
+        <v>48.0</v>
       </c>
       <c r="E555" s="10">
         <v>1768.0</v>
       </c>
       <c r="F555" s="10">
         <v>1591.2</v>
       </c>
       <c r="G555" s="10">
         <v>1414.4</v>
       </c>
       <c r="H555" s="10">
         <v>1237.6</v>
       </c>
     </row>
     <row r="556" spans="1:8" outlineLevel="3">
       <c r="A556" s="15">
         <v>332</v>
       </c>
       <c r="B556" s="6" t="s">
         <v>1112</v>
       </c>
       <c r="C556" s="7" t="s">
         <v>1113</v>
       </c>
       <c r="D556" s="5">
-        <v>26.0</v>
+        <v>0.0</v>
       </c>
       <c r="E556" s="10">
-        <v>2176.0</v>
+        <v>0.0</v>
       </c>
       <c r="F556" s="10">
-        <v>1958.4</v>
+        <v>0.0</v>
       </c>
       <c r="G556" s="10">
-        <v>1740.8</v>
+        <v>0.0</v>
       </c>
       <c r="H556" s="10">
-        <v>1523.2</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="557" spans="1:8" outlineLevel="3">
       <c r="A557" s="15">
         <v>333</v>
       </c>
       <c r="B557" s="6" t="s">
         <v>1114</v>
       </c>
       <c r="C557" s="7" t="s">
         <v>1115</v>
       </c>
       <c r="D557" s="5">
-        <v>6.0</v>
+        <v>2.0</v>
       </c>
       <c r="E557" s="10">
         <v>2176.0</v>
       </c>
       <c r="F557" s="10">
         <v>1958.4</v>
       </c>
       <c r="G557" s="10">
         <v>1740.8</v>
       </c>
       <c r="H557" s="10">
         <v>1523.2</v>
       </c>
     </row>
     <row r="558" spans="1:8" outlineLevel="3">
       <c r="A558" s="15">
         <v>334</v>
       </c>
       <c r="B558" s="6" t="s">
         <v>1116</v>
       </c>
       <c r="C558" s="7" t="s">
         <v>1117</v>
       </c>
       <c r="D558" s="5">
-        <v>13.0</v>
+        <v>38.0</v>
       </c>
       <c r="E558" s="10">
         <v>2176.0</v>
       </c>
       <c r="F558" s="10">
         <v>1958.4</v>
       </c>
       <c r="G558" s="10">
         <v>1740.8</v>
       </c>
       <c r="H558" s="10">
         <v>1523.2</v>
       </c>
     </row>
     <row r="559" spans="1:8" outlineLevel="3">
       <c r="A559" s="15">
         <v>335</v>
       </c>
       <c r="B559" s="6" t="s">
         <v>1118</v>
       </c>
       <c r="C559" s="7" t="s">
         <v>1119</v>
       </c>
       <c r="D559" s="5">
@@ -24002,63 +24002,63 @@
       </c>
       <c r="E559" s="10">
         <v>0.0</v>
       </c>
       <c r="F559" s="10">
         <v>0.0</v>
       </c>
       <c r="G559" s="10">
         <v>0.0</v>
       </c>
       <c r="H559" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="560" spans="1:8" outlineLevel="3">
       <c r="A560" s="15">
         <v>336</v>
       </c>
       <c r="B560" s="6" t="s">
         <v>1120</v>
       </c>
       <c r="C560" s="7" t="s">
         <v>1121</v>
       </c>
       <c r="D560" s="5">
-        <v>0.0</v>
+        <v>26.0</v>
       </c>
       <c r="E560" s="10">
-        <v>0.0</v>
+        <v>3318.0</v>
       </c>
       <c r="F560" s="10">
-        <v>0.0</v>
+        <v>2986.2</v>
       </c>
       <c r="G560" s="10">
-        <v>0.0</v>
+        <v>2654.4</v>
       </c>
       <c r="H560" s="10">
-        <v>0.0</v>
+        <v>2322.6</v>
       </c>
     </row>
     <row r="561" spans="1:8" outlineLevel="3">
       <c r="A561" s="15">
         <v>337</v>
       </c>
       <c r="B561" s="6" t="s">
         <v>1122</v>
       </c>
       <c r="C561" s="7" t="s">
         <v>1123</v>
       </c>
       <c r="D561" s="5">
         <v>7.0</v>
       </c>
       <c r="E561" s="10">
         <v>0.0</v>
       </c>
       <c r="F561" s="10">
         <v>0.0</v>
       </c>
       <c r="G561" s="10">
         <v>0.0</v>
       </c>
       <c r="H561" s="10">
@@ -24106,155 +24106,155 @@
       </c>
       <c r="E563" s="10">
         <v>0.0</v>
       </c>
       <c r="F563" s="10">
         <v>0.0</v>
       </c>
       <c r="G563" s="10">
         <v>0.0</v>
       </c>
       <c r="H563" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="564" spans="1:8" outlineLevel="3">
       <c r="A564" s="15">
         <v>340</v>
       </c>
       <c r="B564" s="6" t="s">
         <v>1128</v>
       </c>
       <c r="C564" s="7" t="s">
         <v>1129</v>
       </c>
       <c r="D564" s="5">
-        <v>2645.0</v>
+        <v>2329.0</v>
       </c>
       <c r="E564" s="10">
-        <v>488.0</v>
+        <v>458.0</v>
       </c>
       <c r="F564" s="10">
-        <v>439.2</v>
+        <v>412.2</v>
       </c>
       <c r="G564" s="10">
-        <v>390.4</v>
+        <v>366.4</v>
       </c>
       <c r="H564" s="10">
-        <v>341.6</v>
+        <v>320.6</v>
       </c>
     </row>
     <row r="565" spans="1:8" outlineLevel="3">
       <c r="A565" s="15">
         <v>341</v>
       </c>
       <c r="B565" s="6" t="s">
         <v>1130</v>
       </c>
       <c r="C565" s="7" t="s">
         <v>1131</v>
       </c>
       <c r="D565" s="5">
-        <v>43.0</v>
+        <v>35.0</v>
       </c>
       <c r="E565" s="10">
         <v>806.0</v>
       </c>
       <c r="F565" s="10">
         <v>725.4</v>
       </c>
       <c r="G565" s="10">
         <v>644.8</v>
       </c>
       <c r="H565" s="10">
         <v>564.2</v>
       </c>
     </row>
     <row r="566" spans="1:8" outlineLevel="3">
       <c r="A566" s="15">
         <v>342</v>
       </c>
       <c r="B566" s="6" t="s">
         <v>1132</v>
       </c>
       <c r="C566" s="7" t="s">
         <v>1133</v>
       </c>
       <c r="D566" s="5">
-        <v>3459.0</v>
+        <v>2578.0</v>
       </c>
       <c r="E566" s="10">
-        <v>485.0</v>
+        <v>547.0</v>
       </c>
       <c r="F566" s="10">
-        <v>436.5</v>
+        <v>492.3</v>
       </c>
       <c r="G566" s="10">
-        <v>388.0</v>
+        <v>437.6</v>
       </c>
       <c r="H566" s="10">
-        <v>339.5</v>
+        <v>382.9</v>
       </c>
     </row>
     <row r="567" spans="1:8" outlineLevel="3">
       <c r="A567" s="15">
         <v>343</v>
       </c>
       <c r="B567" s="6" t="s">
         <v>1134</v>
       </c>
       <c r="C567" s="7" t="s">
         <v>1135</v>
       </c>
       <c r="D567" s="5">
         <v>0.0</v>
       </c>
       <c r="E567" s="10">
         <v>0.0</v>
       </c>
       <c r="F567" s="10">
         <v>0.0</v>
       </c>
       <c r="G567" s="10">
         <v>0.0</v>
       </c>
       <c r="H567" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="568" spans="1:8" outlineLevel="3">
       <c r="A568" s="15">
         <v>344</v>
       </c>
       <c r="B568" s="6" t="s">
         <v>1136</v>
       </c>
       <c r="C568" s="7" t="s">
         <v>1137</v>
       </c>
       <c r="D568" s="5">
-        <v>14.0</v>
+        <v>11.0</v>
       </c>
       <c r="E568" s="10">
         <v>939.0</v>
       </c>
       <c r="F568" s="10">
         <v>845.1</v>
       </c>
       <c r="G568" s="10">
         <v>751.2</v>
       </c>
       <c r="H568" s="10">
         <v>657.3</v>
       </c>
     </row>
     <row r="569" spans="1:8" outlineLevel="3">
       <c r="A569" s="15">
         <v>345</v>
       </c>
       <c r="B569" s="6" t="s">
         <v>1138</v>
       </c>
       <c r="C569" s="7" t="s">
         <v>1139</v>
       </c>
       <c r="D569" s="5">
@@ -24288,103 +24288,103 @@
       </c>
       <c r="E570" s="10">
         <v>1214.0</v>
       </c>
       <c r="F570" s="10">
         <v>1092.6</v>
       </c>
       <c r="G570" s="10">
         <v>971.2</v>
       </c>
       <c r="H570" s="10">
         <v>849.8</v>
       </c>
     </row>
     <row r="571" spans="1:8" outlineLevel="3">
       <c r="A571" s="15">
         <v>347</v>
       </c>
       <c r="B571" s="6" t="s">
         <v>1142</v>
       </c>
       <c r="C571" s="7" t="s">
         <v>1143</v>
       </c>
       <c r="D571" s="5">
-        <v>22.0</v>
+        <v>149.0</v>
       </c>
       <c r="E571" s="10">
-        <v>0.0</v>
+        <v>1274.0</v>
       </c>
       <c r="F571" s="10">
-        <v>0.0</v>
+        <v>1146.6</v>
       </c>
       <c r="G571" s="10">
-        <v>0.0</v>
+        <v>1019.2</v>
       </c>
       <c r="H571" s="10">
-        <v>0.0</v>
+        <v>891.8</v>
       </c>
     </row>
     <row r="572" spans="1:8" outlineLevel="3">
       <c r="A572" s="15">
         <v>348</v>
       </c>
       <c r="B572" s="6" t="s">
         <v>1144</v>
       </c>
       <c r="C572" s="7" t="s">
         <v>1145</v>
       </c>
       <c r="D572" s="5">
         <v>2.0</v>
       </c>
       <c r="E572" s="10">
         <v>1312.0</v>
       </c>
       <c r="F572" s="10">
         <v>1180.8</v>
       </c>
       <c r="G572" s="10">
         <v>1049.6</v>
       </c>
       <c r="H572" s="10">
         <v>918.4</v>
       </c>
     </row>
     <row r="573" spans="1:8" outlineLevel="3">
       <c r="A573" s="15">
         <v>349</v>
       </c>
       <c r="B573" s="6" t="s">
         <v>1146</v>
       </c>
       <c r="C573" s="7" t="s">
         <v>1147</v>
       </c>
       <c r="D573" s="5">
-        <v>467.0</v>
+        <v>281.0</v>
       </c>
       <c r="E573" s="10">
         <v>1552.0</v>
       </c>
       <c r="F573" s="10">
         <v>1396.8</v>
       </c>
       <c r="G573" s="10">
         <v>1241.6</v>
       </c>
       <c r="H573" s="10">
         <v>1086.4</v>
       </c>
     </row>
     <row r="574" spans="1:8" outlineLevel="3">
       <c r="A574" s="15">
         <v>350</v>
       </c>
       <c r="B574" s="6" t="s">
         <v>1148</v>
       </c>
       <c r="C574" s="7" t="s">
         <v>1149</v>
       </c>
       <c r="D574" s="5">
@@ -24392,51 +24392,51 @@
       </c>
       <c r="E574" s="10">
         <v>3533.0</v>
       </c>
       <c r="F574" s="10">
         <v>3179.7</v>
       </c>
       <c r="G574" s="10">
         <v>2826.4</v>
       </c>
       <c r="H574" s="10">
         <v>2473.1</v>
       </c>
     </row>
     <row r="575" spans="1:8" outlineLevel="3">
       <c r="A575" s="15">
         <v>351</v>
       </c>
       <c r="B575" s="6" t="s">
         <v>1150</v>
       </c>
       <c r="C575" s="7" t="s">
         <v>1151</v>
       </c>
       <c r="D575" s="5">
-        <v>12.0</v>
+        <v>11.0</v>
       </c>
       <c r="E575" s="10">
         <v>1506.0</v>
       </c>
       <c r="F575" s="10">
         <v>1355.4</v>
       </c>
       <c r="G575" s="10">
         <v>1204.8</v>
       </c>
       <c r="H575" s="10">
         <v>1054.2</v>
       </c>
     </row>
     <row r="576" spans="1:8" outlineLevel="3">
       <c r="A576" s="15">
         <v>352</v>
       </c>
       <c r="B576" s="6" t="s">
         <v>1152</v>
       </c>
       <c r="C576" s="7" t="s">
         <v>1153</v>
       </c>
       <c r="D576" s="5">
@@ -24444,63 +24444,63 @@
       </c>
       <c r="E576" s="10">
         <v>1950.0</v>
       </c>
       <c r="F576" s="10">
         <v>1755.0</v>
       </c>
       <c r="G576" s="10">
         <v>1560.0</v>
       </c>
       <c r="H576" s="10">
         <v>1365.0</v>
       </c>
     </row>
     <row r="577" spans="1:8" outlineLevel="3">
       <c r="A577" s="15">
         <v>353</v>
       </c>
       <c r="B577" s="6" t="s">
         <v>1154</v>
       </c>
       <c r="C577" s="7" t="s">
         <v>1155</v>
       </c>
       <c r="D577" s="5">
-        <v>3.0</v>
+        <v>0.0</v>
       </c>
       <c r="E577" s="10">
-        <v>2084.0</v>
+        <v>0.0</v>
       </c>
       <c r="F577" s="10">
-        <v>1875.6</v>
+        <v>0.0</v>
       </c>
       <c r="G577" s="10">
-        <v>1667.2</v>
+        <v>0.0</v>
       </c>
       <c r="H577" s="10">
-        <v>1458.8</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="578" spans="1:8" outlineLevel="3">
       <c r="A578" s="15">
         <v>354</v>
       </c>
       <c r="B578" s="6" t="s">
         <v>1156</v>
       </c>
       <c r="C578" s="7" t="s">
         <v>1157</v>
       </c>
       <c r="D578" s="5">
         <v>8.0</v>
       </c>
       <c r="E578" s="10">
         <v>0.0</v>
       </c>
       <c r="F578" s="10">
         <v>0.0</v>
       </c>
       <c r="G578" s="10">
         <v>0.0</v>
       </c>
       <c r="H578" s="10">
@@ -24548,77 +24548,77 @@
       </c>
       <c r="E580" s="10">
         <v>0.0</v>
       </c>
       <c r="F580" s="10">
         <v>0.0</v>
       </c>
       <c r="G580" s="10">
         <v>0.0</v>
       </c>
       <c r="H580" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="581" spans="1:8" outlineLevel="3">
       <c r="A581" s="15">
         <v>357</v>
       </c>
       <c r="B581" s="6" t="s">
         <v>1162</v>
       </c>
       <c r="C581" s="7" t="s">
         <v>1163</v>
       </c>
       <c r="D581" s="5">
-        <v>38.0</v>
+        <v>31.0</v>
       </c>
       <c r="E581" s="10">
         <v>2314.0</v>
       </c>
       <c r="F581" s="10">
         <v>2082.6</v>
       </c>
       <c r="G581" s="10">
         <v>1851.2</v>
       </c>
       <c r="H581" s="10">
         <v>1619.8</v>
       </c>
     </row>
     <row r="582" spans="1:8" outlineLevel="3">
       <c r="A582" s="15">
         <v>358</v>
       </c>
       <c r="B582" s="6" t="s">
         <v>1164</v>
       </c>
       <c r="C582" s="7" t="s">
         <v>1165</v>
       </c>
       <c r="D582" s="5">
-        <v>4.0</v>
+        <v>3.0</v>
       </c>
       <c r="E582" s="10">
         <v>2530.0</v>
       </c>
       <c r="F582" s="10">
         <v>2277.0</v>
       </c>
       <c r="G582" s="10">
         <v>2024.0</v>
       </c>
       <c r="H582" s="10">
         <v>1771.0</v>
       </c>
     </row>
     <row r="583" spans="1:8" outlineLevel="3">
       <c r="A583" s="15">
         <v>359</v>
       </c>
       <c r="B583" s="6" t="s">
         <v>1166</v>
       </c>
       <c r="C583" s="7" t="s">
         <v>1167</v>
       </c>
       <c r="D583" s="5">
@@ -24782,77 +24782,77 @@
       </c>
       <c r="E589" s="10">
         <v>4344.0</v>
       </c>
       <c r="F589" s="10">
         <v>3909.6</v>
       </c>
       <c r="G589" s="10">
         <v>3475.2</v>
       </c>
       <c r="H589" s="10">
         <v>3040.8</v>
       </c>
     </row>
     <row r="590" spans="1:8" outlineLevel="3">
       <c r="A590" s="15">
         <v>366</v>
       </c>
       <c r="B590" s="6" t="s">
         <v>1180</v>
       </c>
       <c r="C590" s="7" t="s">
         <v>1181</v>
       </c>
       <c r="D590" s="5">
-        <v>2664.0</v>
+        <v>1694.0</v>
       </c>
       <c r="E590" s="10">
-        <v>678.0</v>
+        <v>734.0</v>
       </c>
       <c r="F590" s="10">
-        <v>610.2</v>
+        <v>660.6</v>
       </c>
       <c r="G590" s="10">
-        <v>542.4</v>
+        <v>587.2</v>
       </c>
       <c r="H590" s="10">
-        <v>474.6</v>
+        <v>513.8</v>
       </c>
     </row>
     <row r="591" spans="1:8" outlineLevel="3">
       <c r="A591" s="15">
         <v>367</v>
       </c>
       <c r="B591" s="6" t="s">
         <v>1182</v>
       </c>
       <c r="C591" s="7" t="s">
         <v>1183</v>
       </c>
       <c r="D591" s="5">
-        <v>1689.0</v>
+        <v>2543.0</v>
       </c>
       <c r="E591" s="10">
         <v>678.0</v>
       </c>
       <c r="F591" s="10">
         <v>610.2</v>
       </c>
       <c r="G591" s="10">
         <v>542.4</v>
       </c>
       <c r="H591" s="10">
         <v>474.6</v>
       </c>
     </row>
     <row r="592" spans="1:8" outlineLevel="3">
       <c r="A592" s="15">
         <v>368</v>
       </c>
       <c r="B592" s="6" t="s">
         <v>1184</v>
       </c>
       <c r="C592" s="7" t="s">
         <v>1185</v>
       </c>
       <c r="D592" s="5">
@@ -24886,141 +24886,141 @@
       </c>
       <c r="E593" s="10">
         <v>1386.0</v>
       </c>
       <c r="F593" s="10">
         <v>1247.4</v>
       </c>
       <c r="G593" s="10">
         <v>1108.8</v>
       </c>
       <c r="H593" s="10">
         <v>970.2</v>
       </c>
     </row>
     <row r="594" spans="1:8" outlineLevel="3">
       <c r="A594" s="15">
         <v>370</v>
       </c>
       <c r="B594" s="6" t="s">
         <v>1188</v>
       </c>
       <c r="C594" s="7" t="s">
         <v>1189</v>
       </c>
       <c r="D594" s="5">
-        <v>4.0</v>
+        <v>0.0</v>
       </c>
       <c r="E594" s="10">
-        <v>1149.0</v>
+        <v>0.0</v>
       </c>
       <c r="F594" s="10">
-        <v>1034.1</v>
+        <v>0.0</v>
       </c>
       <c r="G594" s="10">
-        <v>919.2</v>
+        <v>0.0</v>
       </c>
       <c r="H594" s="10">
-        <v>804.3</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="595" spans="1:8" outlineLevel="3">
       <c r="A595" s="15">
         <v>371</v>
       </c>
       <c r="B595" s="6" t="s">
         <v>1190</v>
       </c>
       <c r="C595" s="7" t="s">
         <v>1191</v>
       </c>
       <c r="D595" s="5">
         <v>0.0</v>
       </c>
       <c r="E595" s="10">
         <v>0.0</v>
       </c>
       <c r="F595" s="10">
         <v>0.0</v>
       </c>
       <c r="G595" s="10">
         <v>0.0</v>
       </c>
       <c r="H595" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="596" spans="1:8" outlineLevel="3">
       <c r="A596" s="15">
         <v>372</v>
       </c>
       <c r="B596" s="6" t="s">
         <v>1192</v>
       </c>
       <c r="C596" s="7" t="s">
         <v>1193</v>
       </c>
       <c r="D596" s="5">
-        <v>828.0</v>
+        <v>568.0</v>
       </c>
       <c r="E596" s="10">
-        <v>2110.0</v>
+        <v>1718.0</v>
       </c>
       <c r="F596" s="10">
-        <v>1899.0</v>
+        <v>1546.2</v>
       </c>
       <c r="G596" s="10">
-        <v>1688.0</v>
+        <v>1374.4</v>
       </c>
       <c r="H596" s="10">
-        <v>1477.0</v>
+        <v>1202.6</v>
       </c>
     </row>
     <row r="597" spans="1:8" outlineLevel="3">
       <c r="A597" s="15">
         <v>373</v>
       </c>
       <c r="B597" s="6" t="s">
         <v>1194</v>
       </c>
       <c r="C597" s="7" t="s">
         <v>1195</v>
       </c>
       <c r="D597" s="5">
-        <v>12.0</v>
+        <v>49.0</v>
       </c>
       <c r="E597" s="10">
-        <v>0.0</v>
+        <v>1718.0</v>
       </c>
       <c r="F597" s="10">
-        <v>0.0</v>
+        <v>1546.2</v>
       </c>
       <c r="G597" s="10">
-        <v>0.0</v>
+        <v>1374.4</v>
       </c>
       <c r="H597" s="10">
-        <v>0.0</v>
+        <v>1202.6</v>
       </c>
     </row>
     <row r="598" spans="1:8" outlineLevel="3">
       <c r="A598" s="15">
         <v>374</v>
       </c>
       <c r="B598" s="6" t="s">
         <v>1196</v>
       </c>
       <c r="C598" s="7" t="s">
         <v>1197</v>
       </c>
       <c r="D598" s="5">
         <v>3.0</v>
       </c>
       <c r="E598" s="10">
         <v>1718.0</v>
       </c>
       <c r="F598" s="10">
         <v>1546.2</v>
       </c>
       <c r="G598" s="10">
         <v>1374.4</v>
       </c>
       <c r="H598" s="10">
@@ -25042,115 +25042,115 @@
       </c>
       <c r="E599" s="10">
         <v>0.0</v>
       </c>
       <c r="F599" s="10">
         <v>0.0</v>
       </c>
       <c r="G599" s="10">
         <v>0.0</v>
       </c>
       <c r="H599" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="600" spans="1:8" outlineLevel="3">
       <c r="A600" s="15">
         <v>376</v>
       </c>
       <c r="B600" s="6" t="s">
         <v>1200</v>
       </c>
       <c r="C600" s="7" t="s">
         <v>1201</v>
       </c>
       <c r="D600" s="5">
-        <v>49.0</v>
+        <v>38.0</v>
       </c>
       <c r="E600" s="10">
-        <v>2165.0</v>
+        <v>1718.0</v>
       </c>
       <c r="F600" s="10">
-        <v>1948.5</v>
+        <v>1546.2</v>
       </c>
       <c r="G600" s="10">
-        <v>1732.0</v>
+        <v>1374.4</v>
       </c>
       <c r="H600" s="10">
-        <v>1515.5</v>
+        <v>1202.6</v>
       </c>
     </row>
     <row r="601" spans="1:8" outlineLevel="3">
       <c r="A601" s="15">
         <v>377</v>
       </c>
       <c r="B601" s="6" t="s">
         <v>1202</v>
       </c>
       <c r="C601" s="7" t="s">
         <v>1203</v>
       </c>
       <c r="D601" s="5">
-        <v>401.0</v>
+        <v>360.0</v>
       </c>
       <c r="E601" s="10">
         <v>2066.0</v>
       </c>
       <c r="F601" s="10">
         <v>1859.4</v>
       </c>
       <c r="G601" s="10">
         <v>1652.8</v>
       </c>
       <c r="H601" s="10">
         <v>1446.2</v>
       </c>
     </row>
     <row r="602" spans="1:8" outlineLevel="3">
       <c r="A602" s="15">
         <v>378</v>
       </c>
       <c r="B602" s="6" t="s">
         <v>1204</v>
       </c>
       <c r="C602" s="7" t="s">
         <v>1205</v>
       </c>
       <c r="D602" s="5">
-        <v>3.0</v>
+        <v>109.0</v>
       </c>
       <c r="E602" s="10">
-        <v>2806.0</v>
+        <v>2280.0</v>
       </c>
       <c r="F602" s="10">
-        <v>2525.4</v>
+        <v>2052.0</v>
       </c>
       <c r="G602" s="10">
-        <v>2244.8</v>
+        <v>1824.0</v>
       </c>
       <c r="H602" s="10">
-        <v>1964.2</v>
+        <v>1596.0</v>
       </c>
     </row>
     <row r="603" spans="1:8" outlineLevel="3">
       <c r="A603" s="15">
         <v>379</v>
       </c>
       <c r="B603" s="6" t="s">
         <v>1206</v>
       </c>
       <c r="C603" s="7" t="s">
         <v>1207</v>
       </c>
       <c r="D603" s="5">
         <v>142.0</v>
       </c>
       <c r="E603" s="10">
         <v>2066.0</v>
       </c>
       <c r="F603" s="10">
         <v>1859.4</v>
       </c>
       <c r="G603" s="10">
         <v>1652.8</v>
       </c>
       <c r="H603" s="10">
@@ -25198,63 +25198,63 @@
       </c>
       <c r="E605" s="10">
         <v>0.0</v>
       </c>
       <c r="F605" s="10">
         <v>0.0</v>
       </c>
       <c r="G605" s="10">
         <v>0.0</v>
       </c>
       <c r="H605" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="606" spans="1:8" outlineLevel="3">
       <c r="A606" s="15">
         <v>382</v>
       </c>
       <c r="B606" s="6" t="s">
         <v>1212</v>
       </c>
       <c r="C606" s="7" t="s">
         <v>1213</v>
       </c>
       <c r="D606" s="5">
-        <v>9.0</v>
+        <v>17.0</v>
       </c>
       <c r="E606" s="10">
-        <v>3221.0</v>
+        <v>3198.0</v>
       </c>
       <c r="F606" s="10">
-        <v>2898.9</v>
+        <v>2878.2</v>
       </c>
       <c r="G606" s="10">
-        <v>2576.8</v>
+        <v>2558.4</v>
       </c>
       <c r="H606" s="10">
-        <v>2254.7</v>
+        <v>2238.6</v>
       </c>
     </row>
     <row r="607" spans="1:8" outlineLevel="3">
       <c r="A607" s="15">
         <v>383</v>
       </c>
       <c r="B607" s="6" t="s">
         <v>1214</v>
       </c>
       <c r="C607" s="7" t="s">
         <v>1215</v>
       </c>
       <c r="D607" s="5">
         <v>4.0</v>
       </c>
       <c r="E607" s="10">
         <v>4638.0</v>
       </c>
       <c r="F607" s="10">
         <v>4174.2</v>
       </c>
       <c r="G607" s="10">
         <v>3710.4</v>
       </c>
       <c r="H607" s="10">
@@ -25328,51 +25328,51 @@
       </c>
       <c r="E610" s="10">
         <v>8256.0</v>
       </c>
       <c r="F610" s="10">
         <v>7430.4</v>
       </c>
       <c r="G610" s="10">
         <v>6604.8</v>
       </c>
       <c r="H610" s="10">
         <v>5779.2</v>
       </c>
     </row>
     <row r="611" spans="1:8" outlineLevel="3">
       <c r="A611" s="15">
         <v>387</v>
       </c>
       <c r="B611" s="6" t="s">
         <v>1222</v>
       </c>
       <c r="C611" s="7" t="s">
         <v>1223</v>
       </c>
       <c r="D611" s="5">
-        <v>45.0</v>
+        <v>37.0</v>
       </c>
       <c r="E611" s="10">
         <v>8416.0</v>
       </c>
       <c r="F611" s="10">
         <v>7574.4</v>
       </c>
       <c r="G611" s="10">
         <v>6732.8</v>
       </c>
       <c r="H611" s="10">
         <v>5891.2</v>
       </c>
     </row>
     <row r="612" spans="1:8" outlineLevel="3">
       <c r="A612" s="15">
         <v>388</v>
       </c>
       <c r="B612" s="6" t="s">
         <v>1224</v>
       </c>
       <c r="C612" s="7" t="s">
         <v>1225</v>
       </c>
       <c r="D612" s="5">
@@ -25380,77 +25380,77 @@
       </c>
       <c r="E612" s="10">
         <v>0.0</v>
       </c>
       <c r="F612" s="10">
         <v>0.0</v>
       </c>
       <c r="G612" s="10">
         <v>0.0</v>
       </c>
       <c r="H612" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="613" spans="1:8" outlineLevel="3">
       <c r="A613" s="15">
         <v>389</v>
       </c>
       <c r="B613" s="6" t="s">
         <v>1226</v>
       </c>
       <c r="C613" s="7" t="s">
         <v>1227</v>
       </c>
       <c r="D613" s="5">
-        <v>4.0</v>
+        <v>8.0</v>
       </c>
       <c r="E613" s="10">
         <v>21048.0</v>
       </c>
       <c r="F613" s="10">
         <v>18943.2</v>
       </c>
       <c r="G613" s="10">
         <v>16838.4</v>
       </c>
       <c r="H613" s="10">
         <v>14733.6</v>
       </c>
     </row>
     <row r="614" spans="1:8" outlineLevel="3">
       <c r="A614" s="15">
         <v>390</v>
       </c>
       <c r="B614" s="6" t="s">
         <v>1228</v>
       </c>
       <c r="C614" s="7" t="s">
         <v>1229</v>
       </c>
       <c r="D614" s="5">
-        <v>2.0</v>
+        <v>8.0</v>
       </c>
       <c r="E614" s="10">
         <v>21304.0</v>
       </c>
       <c r="F614" s="10">
         <v>19173.6</v>
       </c>
       <c r="G614" s="10">
         <v>17043.2</v>
       </c>
       <c r="H614" s="10">
         <v>14912.8</v>
       </c>
     </row>
     <row r="615" spans="1:8" outlineLevel="3">
       <c r="A615" s="15">
         <v>391</v>
       </c>
       <c r="B615" s="6" t="s">
         <v>1230</v>
       </c>
       <c r="C615" s="7" t="s">
         <v>1231</v>
       </c>
       <c r="D615" s="5">
@@ -25458,63 +25458,63 @@
       </c>
       <c r="E615" s="10">
         <v>18434.0</v>
       </c>
       <c r="F615" s="10">
         <v>16590.6</v>
       </c>
       <c r="G615" s="10">
         <v>14747.2</v>
       </c>
       <c r="H615" s="10">
         <v>12903.8</v>
       </c>
     </row>
     <row r="616" spans="1:8" outlineLevel="3">
       <c r="A616" s="15">
         <v>392</v>
       </c>
       <c r="B616" s="6" t="s">
         <v>1232</v>
       </c>
       <c r="C616" s="7" t="s">
         <v>1233</v>
       </c>
       <c r="D616" s="5">
-        <v>6.0</v>
+        <v>11.0</v>
       </c>
       <c r="E616" s="10">
-        <v>17915.0</v>
+        <v>17181.0</v>
       </c>
       <c r="F616" s="10">
-        <v>16123.5</v>
+        <v>15462.9</v>
       </c>
       <c r="G616" s="10">
-        <v>14332.0</v>
+        <v>13744.8</v>
       </c>
       <c r="H616" s="10">
-        <v>12540.5</v>
+        <v>12026.7</v>
       </c>
     </row>
     <row r="617" spans="1:8" outlineLevel="3">
       <c r="A617" s="15">
         <v>393</v>
       </c>
       <c r="B617" s="6" t="s">
         <v>1234</v>
       </c>
       <c r="C617" s="7" t="s">
         <v>1235</v>
       </c>
       <c r="D617" s="5">
         <v>0.0</v>
       </c>
       <c r="E617" s="10">
         <v>0.0</v>
       </c>
       <c r="F617" s="10">
         <v>0.0</v>
       </c>
       <c r="G617" s="10">
         <v>0.0</v>
       </c>
       <c r="H617" s="10">
@@ -25539,60 +25539,60 @@
       </c>
       <c r="F618" s="10">
         <v>0.0</v>
       </c>
       <c r="G618" s="10">
         <v>0.0</v>
       </c>
       <c r="H618" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="619" spans="1:8" outlineLevel="3">
       <c r="A619" s="15">
         <v>395</v>
       </c>
       <c r="B619" s="6" t="s">
         <v>1238</v>
       </c>
       <c r="C619" s="7" t="s">
         <v>1239</v>
       </c>
       <c r="D619" s="5">
         <v>13.0</v>
       </c>
       <c r="E619" s="10">
-        <v>27040.0</v>
+        <v>24336.0</v>
       </c>
       <c r="F619" s="10">
-        <v>24336.0</v>
+        <v>21902.4</v>
       </c>
       <c r="G619" s="10">
-        <v>21632.0</v>
+        <v>19468.8</v>
       </c>
       <c r="H619" s="10">
-        <v>18928.0</v>
+        <v>17035.2</v>
       </c>
     </row>
     <row r="620" spans="1:8" outlineLevel="3">
       <c r="A620" s="15">
         <v>396</v>
       </c>
       <c r="B620" s="6" t="s">
         <v>1240</v>
       </c>
       <c r="C620" s="7" t="s">
         <v>1241</v>
       </c>
       <c r="D620" s="5">
         <v>0.0</v>
       </c>
       <c r="E620" s="10">
         <v>0.0</v>
       </c>
       <c r="F620" s="10">
         <v>0.0</v>
       </c>
       <c r="G620" s="10">
         <v>0.0</v>
       </c>
       <c r="H620" s="10">
@@ -25692,167 +25692,167 @@
       </c>
       <c r="E624" s="10">
         <v>779.0</v>
       </c>
       <c r="F624" s="10">
         <v>701.1</v>
       </c>
       <c r="G624" s="10">
         <v>623.2</v>
       </c>
       <c r="H624" s="10">
         <v>545.3</v>
       </c>
     </row>
     <row r="625" spans="1:8" outlineLevel="3">
       <c r="A625" s="15">
         <v>401</v>
       </c>
       <c r="B625" s="6" t="s">
         <v>1250</v>
       </c>
       <c r="C625" s="7" t="s">
         <v>1251</v>
       </c>
       <c r="D625" s="5">
-        <v>67.0</v>
+        <v>131.0</v>
       </c>
       <c r="E625" s="10">
         <v>1637.0</v>
       </c>
       <c r="F625" s="10">
         <v>1473.3</v>
       </c>
       <c r="G625" s="10">
         <v>1309.6</v>
       </c>
       <c r="H625" s="10">
         <v>1145.9</v>
       </c>
     </row>
     <row r="626" spans="1:8" outlineLevel="3">
       <c r="A626" s="15">
         <v>402</v>
       </c>
       <c r="B626" s="6" t="s">
         <v>1252</v>
       </c>
       <c r="C626" s="7" t="s">
         <v>1253</v>
       </c>
       <c r="D626" s="5">
-        <v>466.0</v>
+        <v>458.0</v>
       </c>
       <c r="E626" s="10">
         <v>1029.0</v>
       </c>
       <c r="F626" s="10">
         <v>926.1</v>
       </c>
       <c r="G626" s="10">
         <v>823.2</v>
       </c>
       <c r="H626" s="10">
         <v>720.3</v>
       </c>
     </row>
     <row r="627" spans="1:8" outlineLevel="3">
       <c r="A627" s="15">
         <v>403</v>
       </c>
       <c r="B627" s="6" t="s">
         <v>1254</v>
       </c>
       <c r="C627" s="7" t="s">
         <v>1255</v>
       </c>
       <c r="D627" s="5">
-        <v>329.0</v>
+        <v>319.0</v>
       </c>
       <c r="E627" s="10">
         <v>1038.0</v>
       </c>
       <c r="F627" s="10">
         <v>934.2</v>
       </c>
       <c r="G627" s="10">
         <v>830.4</v>
       </c>
       <c r="H627" s="10">
         <v>726.6</v>
       </c>
     </row>
     <row r="628" spans="1:8" outlineLevel="3">
       <c r="A628" s="15">
         <v>404</v>
       </c>
       <c r="B628" s="6" t="s">
         <v>1256</v>
       </c>
       <c r="C628" s="7" t="s">
         <v>1257</v>
       </c>
       <c r="D628" s="5">
-        <v>49.0</v>
+        <v>53.0</v>
       </c>
       <c r="E628" s="10">
-        <v>2274.0</v>
+        <v>1901.0</v>
       </c>
       <c r="F628" s="10">
-        <v>2046.6</v>
+        <v>1710.9</v>
       </c>
       <c r="G628" s="10">
-        <v>1819.2</v>
+        <v>1520.8</v>
       </c>
       <c r="H628" s="10">
-        <v>1591.8</v>
+        <v>1330.7</v>
       </c>
     </row>
     <row r="629" spans="1:8" outlineLevel="3">
       <c r="A629" s="15">
         <v>405</v>
       </c>
       <c r="B629" s="6" t="s">
         <v>1258</v>
       </c>
       <c r="C629" s="7" t="s">
         <v>1259</v>
       </c>
       <c r="D629" s="5">
-        <v>44.0</v>
+        <v>17.0</v>
       </c>
       <c r="E629" s="10">
-        <v>2421.0</v>
+        <v>1901.0</v>
       </c>
       <c r="F629" s="10">
-        <v>2178.9</v>
+        <v>1710.9</v>
       </c>
       <c r="G629" s="10">
-        <v>1936.8</v>
+        <v>1520.8</v>
       </c>
       <c r="H629" s="10">
-        <v>1694.7</v>
+        <v>1330.7</v>
       </c>
     </row>
     <row r="630" spans="1:8" outlineLevel="3">
       <c r="A630" s="15">
         <v>406</v>
       </c>
       <c r="B630" s="6" t="s">
         <v>1260</v>
       </c>
       <c r="C630" s="7" t="s">
         <v>1261</v>
       </c>
       <c r="D630" s="5">
         <v>0.0</v>
       </c>
       <c r="E630" s="10">
         <v>0.0</v>
       </c>
       <c r="F630" s="10">
         <v>0.0</v>
       </c>
       <c r="G630" s="10">
         <v>0.0</v>
       </c>
       <c r="H630" s="10">
@@ -25898,233 +25898,233 @@
       </c>
       <c r="E633" s="10">
         <v>0.0</v>
       </c>
       <c r="F633" s="10">
         <v>0.0</v>
       </c>
       <c r="G633" s="10">
         <v>0.0</v>
       </c>
       <c r="H633" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="634" spans="1:8" outlineLevel="3">
       <c r="A634" s="15">
         <v>2</v>
       </c>
       <c r="B634" s="6" t="s">
         <v>1265</v>
       </c>
       <c r="C634" s="7" t="s">
         <v>1266</v>
       </c>
       <c r="D634" s="5">
-        <v>152.0</v>
+        <v>811.0</v>
       </c>
       <c r="E634" s="10">
         <v>2336.0</v>
       </c>
       <c r="F634" s="10">
         <v>2102.4</v>
       </c>
       <c r="G634" s="10">
         <v>1868.8</v>
       </c>
       <c r="H634" s="10">
         <v>1635.2</v>
       </c>
     </row>
     <row r="635" spans="1:8" outlineLevel="3">
       <c r="A635" s="15">
         <v>3</v>
       </c>
       <c r="B635" s="6" t="s">
         <v>1267</v>
       </c>
       <c r="C635" s="7" t="s">
         <v>1268</v>
       </c>
       <c r="D635" s="5">
-        <v>10.0</v>
+        <v>88.0</v>
       </c>
       <c r="E635" s="10">
-        <v>2776.0</v>
+        <v>2554.0</v>
       </c>
       <c r="F635" s="10">
-        <v>2498.4</v>
+        <v>2298.6</v>
       </c>
       <c r="G635" s="10">
-        <v>2220.8</v>
+        <v>2043.2</v>
       </c>
       <c r="H635" s="10">
-        <v>1943.2</v>
+        <v>1787.8</v>
       </c>
     </row>
     <row r="636" spans="1:8" outlineLevel="3">
       <c r="A636" s="15">
         <v>4</v>
       </c>
       <c r="B636" s="6" t="s">
         <v>1269</v>
       </c>
       <c r="C636" s="7" t="s">
         <v>1270</v>
       </c>
       <c r="D636" s="5">
-        <v>174.0</v>
+        <v>132.0</v>
       </c>
       <c r="E636" s="10">
-        <v>3142.0</v>
+        <v>2554.0</v>
       </c>
       <c r="F636" s="10">
-        <v>2827.8</v>
+        <v>2298.6</v>
       </c>
       <c r="G636" s="10">
-        <v>2513.6</v>
+        <v>2043.2</v>
       </c>
       <c r="H636" s="10">
-        <v>2199.4</v>
+        <v>1787.8</v>
       </c>
     </row>
     <row r="637" spans="1:8" outlineLevel="3">
       <c r="A637" s="15">
         <v>5</v>
       </c>
       <c r="B637" s="6" t="s">
         <v>1271</v>
       </c>
       <c r="C637" s="7" t="s">
         <v>1272</v>
       </c>
       <c r="D637" s="5">
-        <v>86.0</v>
+        <v>72.0</v>
       </c>
       <c r="E637" s="10">
         <v>3339.0</v>
       </c>
       <c r="F637" s="10">
         <v>3005.1</v>
       </c>
       <c r="G637" s="10">
         <v>2671.2</v>
       </c>
       <c r="H637" s="10">
         <v>2337.3</v>
       </c>
     </row>
     <row r="638" spans="1:8" outlineLevel="3">
       <c r="A638" s="15">
         <v>6</v>
       </c>
       <c r="B638" s="6" t="s">
         <v>1273</v>
       </c>
       <c r="C638" s="7" t="s">
         <v>1274</v>
       </c>
       <c r="D638" s="5">
-        <v>8.0</v>
+        <v>0.0</v>
       </c>
       <c r="E638" s="10">
-        <v>9386.0</v>
+        <v>0.0</v>
       </c>
       <c r="F638" s="10">
-        <v>8447.4</v>
+        <v>0.0</v>
       </c>
       <c r="G638" s="10">
-        <v>7508.8</v>
+        <v>0.0</v>
       </c>
       <c r="H638" s="10">
-        <v>6570.2</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="639" spans="1:8" outlineLevel="3">
       <c r="A639" s="15">
         <v>7</v>
       </c>
       <c r="B639" s="6" t="s">
         <v>1275</v>
       </c>
       <c r="C639" s="7" t="s">
         <v>1276</v>
       </c>
       <c r="D639" s="5">
-        <v>6.0</v>
+        <v>10.0</v>
       </c>
       <c r="E639" s="10">
-        <v>5194.0</v>
+        <v>4402.0</v>
       </c>
       <c r="F639" s="10">
-        <v>4674.6</v>
+        <v>3961.8</v>
       </c>
       <c r="G639" s="10">
-        <v>4155.2</v>
+        <v>3521.6</v>
       </c>
       <c r="H639" s="10">
-        <v>3635.8</v>
+        <v>3081.4</v>
       </c>
     </row>
     <row r="640" spans="1:8" outlineLevel="3">
       <c r="A640" s="15">
         <v>8</v>
       </c>
       <c r="B640" s="6" t="s">
         <v>1277</v>
       </c>
       <c r="C640" s="7" t="s">
         <v>1278</v>
       </c>
       <c r="D640" s="5">
-        <v>13.0</v>
+        <v>6.0</v>
       </c>
       <c r="E640" s="10">
         <v>6198.0</v>
       </c>
       <c r="F640" s="10">
         <v>5578.2</v>
       </c>
       <c r="G640" s="10">
         <v>4958.4</v>
       </c>
       <c r="H640" s="10">
         <v>4338.6</v>
       </c>
     </row>
     <row r="641" spans="1:8" outlineLevel="3">
       <c r="A641" s="15">
         <v>9</v>
       </c>
       <c r="B641" s="6" t="s">
         <v>1279</v>
       </c>
       <c r="C641" s="7" t="s">
         <v>1280</v>
       </c>
       <c r="D641" s="5">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="E641" s="10">
         <v>0.0</v>
       </c>
       <c r="F641" s="10">
         <v>0.0</v>
       </c>
       <c r="G641" s="10">
         <v>0.0</v>
       </c>
       <c r="H641" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="642" spans="1:8" outlineLevel="3">
       <c r="A642" s="15">
         <v>10</v>
       </c>
       <c r="B642" s="6" t="s">
         <v>1281</v>
       </c>
       <c r="C642" s="7" t="s">
         <v>1282</v>
       </c>
       <c r="D642" s="5">
@@ -26132,181 +26132,181 @@
       </c>
       <c r="E642" s="10">
         <v>5792.0</v>
       </c>
       <c r="F642" s="10">
         <v>5212.8</v>
       </c>
       <c r="G642" s="10">
         <v>4633.6</v>
       </c>
       <c r="H642" s="10">
         <v>4054.4</v>
       </c>
     </row>
     <row r="643" spans="1:8" outlineLevel="3">
       <c r="A643" s="15">
         <v>11</v>
       </c>
       <c r="B643" s="6" t="s">
         <v>1283</v>
       </c>
       <c r="C643" s="7" t="s">
         <v>1284</v>
       </c>
       <c r="D643" s="5">
-        <v>11.0</v>
+        <v>5.0</v>
       </c>
       <c r="E643" s="10">
         <v>7203.0</v>
       </c>
       <c r="F643" s="10">
         <v>6482.7</v>
       </c>
       <c r="G643" s="10">
         <v>5762.4</v>
       </c>
       <c r="H643" s="10">
         <v>5042.1</v>
       </c>
     </row>
     <row r="644" spans="1:8" outlineLevel="3">
       <c r="A644" s="15">
         <v>12</v>
       </c>
       <c r="B644" s="6" t="s">
         <v>1285</v>
       </c>
       <c r="C644" s="7" t="s">
         <v>1286</v>
       </c>
       <c r="D644" s="5">
-        <v>74.0</v>
+        <v>66.0</v>
       </c>
       <c r="E644" s="10">
         <v>2550.0</v>
       </c>
       <c r="F644" s="10">
         <v>2295.0</v>
       </c>
       <c r="G644" s="10">
         <v>2040.0</v>
       </c>
       <c r="H644" s="10">
         <v>1785.0</v>
       </c>
     </row>
     <row r="645" spans="1:8" outlineLevel="3">
       <c r="A645" s="15">
         <v>13</v>
       </c>
       <c r="B645" s="6" t="s">
         <v>1287</v>
       </c>
       <c r="C645" s="7" t="s">
         <v>1288</v>
       </c>
       <c r="D645" s="5">
-        <v>162.0</v>
+        <v>127.0</v>
       </c>
       <c r="E645" s="10">
         <v>2301.0</v>
       </c>
       <c r="F645" s="10">
         <v>2070.9</v>
       </c>
       <c r="G645" s="10">
         <v>1840.8</v>
       </c>
       <c r="H645" s="10">
         <v>1610.7</v>
       </c>
     </row>
     <row r="646" spans="1:8" outlineLevel="3">
       <c r="A646" s="15">
         <v>14</v>
       </c>
       <c r="B646" s="6" t="s">
         <v>1289</v>
       </c>
       <c r="C646" s="7" t="s">
         <v>1290</v>
       </c>
       <c r="D646" s="5">
-        <v>493.0</v>
+        <v>601.0</v>
       </c>
       <c r="E646" s="10">
         <v>2485.0</v>
       </c>
       <c r="F646" s="10">
         <v>2236.5</v>
       </c>
       <c r="G646" s="10">
         <v>1988.0</v>
       </c>
       <c r="H646" s="10">
         <v>1739.5</v>
       </c>
     </row>
     <row r="647" spans="1:8" outlineLevel="3">
       <c r="A647" s="15">
         <v>15</v>
       </c>
       <c r="B647" s="6" t="s">
         <v>1291</v>
       </c>
       <c r="C647" s="7" t="s">
         <v>1292</v>
       </c>
       <c r="D647" s="5">
-        <v>265.0</v>
+        <v>310.0</v>
       </c>
       <c r="E647" s="10">
         <v>3238.0</v>
       </c>
       <c r="F647" s="10">
         <v>2914.2</v>
       </c>
       <c r="G647" s="10">
         <v>2590.4</v>
       </c>
       <c r="H647" s="10">
         <v>2266.6</v>
       </c>
     </row>
     <row r="648" spans="1:8" outlineLevel="3">
       <c r="A648" s="15">
         <v>16</v>
       </c>
       <c r="B648" s="6" t="s">
         <v>1293</v>
       </c>
       <c r="C648" s="7" t="s">
         <v>1294</v>
       </c>
       <c r="D648" s="5">
-        <v>51.0</v>
+        <v>44.0</v>
       </c>
       <c r="E648" s="10">
         <v>5699.0</v>
       </c>
       <c r="F648" s="10">
         <v>5129.1</v>
       </c>
       <c r="G648" s="10">
         <v>4559.2</v>
       </c>
       <c r="H648" s="10">
         <v>3989.3</v>
       </c>
     </row>
     <row r="649" spans="1:8" outlineLevel="3">
       <c r="A649" s="15">
         <v>17</v>
       </c>
       <c r="B649" s="6" t="s">
         <v>1295</v>
       </c>
       <c r="C649" s="7" t="s">
         <v>1296</v>
       </c>
       <c r="D649" s="5">
@@ -26340,129 +26340,129 @@
       </c>
       <c r="E650" s="10">
         <v>0.0</v>
       </c>
       <c r="F650" s="10">
         <v>0.0</v>
       </c>
       <c r="G650" s="10">
         <v>0.0</v>
       </c>
       <c r="H650" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="651" spans="1:8" outlineLevel="3">
       <c r="A651" s="15">
         <v>19</v>
       </c>
       <c r="B651" s="6" t="s">
         <v>1299</v>
       </c>
       <c r="C651" s="7" t="s">
         <v>1300</v>
       </c>
       <c r="D651" s="5">
-        <v>63.0</v>
+        <v>197.0</v>
       </c>
       <c r="E651" s="10">
-        <v>3792.0</v>
+        <v>3093.0</v>
       </c>
       <c r="F651" s="10">
-        <v>3412.8</v>
+        <v>2783.7</v>
       </c>
       <c r="G651" s="10">
-        <v>3033.6</v>
+        <v>2474.4</v>
       </c>
       <c r="H651" s="10">
-        <v>2654.4</v>
+        <v>2165.1</v>
       </c>
     </row>
     <row r="652" spans="1:8" outlineLevel="3">
       <c r="A652" s="15">
         <v>20</v>
       </c>
       <c r="B652" s="6" t="s">
         <v>1301</v>
       </c>
       <c r="C652" s="7" t="s">
         <v>1302</v>
       </c>
       <c r="D652" s="5">
         <v>0.0</v>
       </c>
       <c r="E652" s="10">
         <v>0.0</v>
       </c>
       <c r="F652" s="10">
         <v>0.0</v>
       </c>
       <c r="G652" s="10">
         <v>0.0</v>
       </c>
       <c r="H652" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="653" spans="1:8" outlineLevel="3">
       <c r="A653" s="15">
         <v>21</v>
       </c>
       <c r="B653" s="6" t="s">
         <v>1303</v>
       </c>
       <c r="C653" s="7" t="s">
         <v>1304</v>
       </c>
       <c r="D653" s="5">
-        <v>117.0</v>
+        <v>93.0</v>
       </c>
       <c r="E653" s="10">
         <v>3682.0</v>
       </c>
       <c r="F653" s="10">
         <v>3313.8</v>
       </c>
       <c r="G653" s="10">
         <v>2945.6</v>
       </c>
       <c r="H653" s="10">
         <v>2577.4</v>
       </c>
     </row>
     <row r="654" spans="1:8" outlineLevel="3">
       <c r="A654" s="15">
         <v>22</v>
       </c>
       <c r="B654" s="6" t="s">
         <v>1305</v>
       </c>
       <c r="C654" s="7" t="s">
         <v>1306</v>
       </c>
       <c r="D654" s="5">
-        <v>108.0</v>
+        <v>101.0</v>
       </c>
       <c r="E654" s="10">
         <v>5926.0</v>
       </c>
       <c r="F654" s="10">
         <v>5333.4</v>
       </c>
       <c r="G654" s="10">
         <v>4740.8</v>
       </c>
       <c r="H654" s="10">
         <v>4148.2</v>
       </c>
     </row>
     <row r="655" spans="1:8" outlineLevel="3">
       <c r="A655" s="15">
         <v>23</v>
       </c>
       <c r="B655" s="6" t="s">
         <v>1307</v>
       </c>
       <c r="C655" s="7" t="s">
         <v>1308</v>
       </c>
       <c r="D655" s="5">
@@ -26473,112 +26473,112 @@
       </c>
       <c r="F655" s="10">
         <v>0.0</v>
       </c>
       <c r="G655" s="10">
         <v>0.0</v>
       </c>
       <c r="H655" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="656" spans="1:8" outlineLevel="3">
       <c r="A656" s="15">
         <v>24</v>
       </c>
       <c r="B656" s="6" t="s">
         <v>1309</v>
       </c>
       <c r="C656" s="7" t="s">
         <v>1310</v>
       </c>
       <c r="D656" s="5">
         <v>1.0</v>
       </c>
       <c r="E656" s="10">
-        <v>9058.0</v>
+        <v>0.0</v>
       </c>
       <c r="F656" s="10">
-        <v>8152.2</v>
+        <v>0.0</v>
       </c>
       <c r="G656" s="10">
-        <v>7246.4</v>
+        <v>0.0</v>
       </c>
       <c r="H656" s="10">
-        <v>6340.6</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="657" spans="1:8" outlineLevel="3">
       <c r="A657" s="15">
         <v>25</v>
       </c>
       <c r="B657" s="6" t="s">
         <v>1311</v>
       </c>
       <c r="C657" s="7" t="s">
         <v>1312</v>
       </c>
       <c r="D657" s="5">
-        <v>3.0</v>
+        <v>52.0</v>
       </c>
       <c r="E657" s="10">
-        <v>9989.0</v>
+        <v>8030.0</v>
       </c>
       <c r="F657" s="10">
-        <v>8990.1</v>
+        <v>7227.0</v>
       </c>
       <c r="G657" s="10">
-        <v>7991.2</v>
+        <v>6424.0</v>
       </c>
       <c r="H657" s="10">
-        <v>6992.3</v>
+        <v>5621.0</v>
       </c>
     </row>
     <row r="658" spans="1:8" outlineLevel="3">
       <c r="A658" s="15">
         <v>26</v>
       </c>
       <c r="B658" s="6" t="s">
         <v>1313</v>
       </c>
       <c r="C658" s="7" t="s">
         <v>1314</v>
       </c>
       <c r="D658" s="5">
-        <v>6.0</v>
+        <v>0.0</v>
       </c>
       <c r="E658" s="10">
-        <v>21459.0</v>
+        <v>0.0</v>
       </c>
       <c r="F658" s="10">
-        <v>19313.1</v>
+        <v>0.0</v>
       </c>
       <c r="G658" s="10">
-        <v>17167.2</v>
+        <v>0.0</v>
       </c>
       <c r="H658" s="10">
-        <v>15021.3</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="659" spans="1:8" outlineLevel="3">
       <c r="A659" s="15">
         <v>27</v>
       </c>
       <c r="B659" s="6" t="s">
         <v>1315</v>
       </c>
       <c r="C659" s="7" t="s">
         <v>1316</v>
       </c>
       <c r="D659" s="5">
         <v>0.0</v>
       </c>
       <c r="E659" s="10">
         <v>0.0</v>
       </c>
       <c r="F659" s="10">
         <v>0.0</v>
       </c>
       <c r="G659" s="10">
         <v>0.0</v>
       </c>
       <c r="H659" s="10">
@@ -26600,51 +26600,51 @@
       </c>
       <c r="E660" s="10">
         <v>12438.0</v>
       </c>
       <c r="F660" s="10">
         <v>11194.2</v>
       </c>
       <c r="G660" s="10">
         <v>9950.4</v>
       </c>
       <c r="H660" s="10">
         <v>8706.6</v>
       </c>
     </row>
     <row r="661" spans="1:8" outlineLevel="3">
       <c r="A661" s="15">
         <v>29</v>
       </c>
       <c r="B661" s="6" t="s">
         <v>1319</v>
       </c>
       <c r="C661" s="7" t="s">
         <v>1320</v>
       </c>
       <c r="D661" s="5">
-        <v>141.0</v>
+        <v>123.0</v>
       </c>
       <c r="E661" s="10">
         <v>4608.0</v>
       </c>
       <c r="F661" s="10">
         <v>4147.2</v>
       </c>
       <c r="G661" s="10">
         <v>3686.4</v>
       </c>
       <c r="H661" s="10">
         <v>3225.6</v>
       </c>
     </row>
     <row r="662" spans="1:8" outlineLevel="3">
       <c r="A662" s="15">
         <v>30</v>
       </c>
       <c r="B662" s="6" t="s">
         <v>1321</v>
       </c>
       <c r="C662" s="7" t="s">
         <v>1322</v>
       </c>
       <c r="D662" s="5">
@@ -26652,77 +26652,77 @@
       </c>
       <c r="E662" s="10">
         <v>4306.0</v>
       </c>
       <c r="F662" s="10">
         <v>3875.4</v>
       </c>
       <c r="G662" s="10">
         <v>3444.8</v>
       </c>
       <c r="H662" s="10">
         <v>3014.2</v>
       </c>
     </row>
     <row r="663" spans="1:8" outlineLevel="3">
       <c r="A663" s="15">
         <v>31</v>
       </c>
       <c r="B663" s="6" t="s">
         <v>1323</v>
       </c>
       <c r="C663" s="7" t="s">
         <v>1324</v>
       </c>
       <c r="D663" s="5">
-        <v>551.0</v>
+        <v>604.0</v>
       </c>
       <c r="E663" s="10">
         <v>4950.0</v>
       </c>
       <c r="F663" s="10">
         <v>4455.0</v>
       </c>
       <c r="G663" s="10">
         <v>3960.0</v>
       </c>
       <c r="H663" s="10">
         <v>3465.0</v>
       </c>
     </row>
     <row r="664" spans="1:8" outlineLevel="3">
       <c r="A664" s="15">
         <v>32</v>
       </c>
       <c r="B664" s="6" t="s">
         <v>1325</v>
       </c>
       <c r="C664" s="7" t="s">
         <v>1326</v>
       </c>
       <c r="D664" s="5">
-        <v>442.0</v>
+        <v>864.0</v>
       </c>
       <c r="E664" s="10">
         <v>5797.0</v>
       </c>
       <c r="F664" s="10">
         <v>5217.3</v>
       </c>
       <c r="G664" s="10">
         <v>4637.6</v>
       </c>
       <c r="H664" s="10">
         <v>4057.9</v>
       </c>
     </row>
     <row r="665" spans="1:8" outlineLevel="3">
       <c r="A665" s="15">
         <v>33</v>
       </c>
       <c r="B665" s="6" t="s">
         <v>1327</v>
       </c>
       <c r="C665" s="7" t="s">
         <v>1328</v>
       </c>
       <c r="D665" s="5">
@@ -26730,89 +26730,89 @@
       </c>
       <c r="E665" s="10">
         <v>0.0</v>
       </c>
       <c r="F665" s="10">
         <v>0.0</v>
       </c>
       <c r="G665" s="10">
         <v>0.0</v>
       </c>
       <c r="H665" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="666" spans="1:8" outlineLevel="3">
       <c r="A666" s="15">
         <v>34</v>
       </c>
       <c r="B666" s="6" t="s">
         <v>1329</v>
       </c>
       <c r="C666" s="7" t="s">
         <v>1330</v>
       </c>
       <c r="D666" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E666" s="10">
-        <v>9672.0</v>
+        <v>0.0</v>
       </c>
       <c r="F666" s="10">
-        <v>8704.8</v>
+        <v>0.0</v>
       </c>
       <c r="G666" s="10">
-        <v>7737.6</v>
+        <v>0.0</v>
       </c>
       <c r="H666" s="10">
-        <v>6770.4</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="667" spans="1:8" outlineLevel="3">
       <c r="A667" s="15">
         <v>35</v>
       </c>
       <c r="B667" s="6" t="s">
         <v>1331</v>
       </c>
       <c r="C667" s="7" t="s">
         <v>1332</v>
       </c>
       <c r="D667" s="5">
-        <v>0.0</v>
+        <v>6.0</v>
       </c>
       <c r="E667" s="10">
-        <v>0.0</v>
+        <v>12726.0</v>
       </c>
       <c r="F667" s="10">
-        <v>0.0</v>
+        <v>11453.4</v>
       </c>
       <c r="G667" s="10">
-        <v>0.0</v>
+        <v>10180.8</v>
       </c>
       <c r="H667" s="10">
-        <v>0.0</v>
+        <v>8908.2</v>
       </c>
     </row>
     <row r="668" spans="1:8" outlineLevel="3">
       <c r="A668" s="15">
         <v>36</v>
       </c>
       <c r="B668" s="6" t="s">
         <v>1333</v>
       </c>
       <c r="C668" s="7" t="s">
         <v>1334</v>
       </c>
       <c r="D668" s="5">
         <v>0.0</v>
       </c>
       <c r="E668" s="10">
         <v>0.0</v>
       </c>
       <c r="F668" s="10">
         <v>0.0</v>
       </c>
       <c r="G668" s="10">
         <v>0.0</v>
       </c>
       <c r="H668" s="10">
@@ -26964,51 +26964,51 @@
       </c>
       <c r="E674" s="10">
         <v>0.0</v>
       </c>
       <c r="F674" s="10">
         <v>0.0</v>
       </c>
       <c r="G674" s="10">
         <v>0.0</v>
       </c>
       <c r="H674" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="675" spans="1:8" outlineLevel="3">
       <c r="A675" s="15">
         <v>43</v>
       </c>
       <c r="B675" s="6" t="s">
         <v>1347</v>
       </c>
       <c r="C675" s="7" t="s">
         <v>1348</v>
       </c>
       <c r="D675" s="5">
-        <v>182.0</v>
+        <v>166.0</v>
       </c>
       <c r="E675" s="10">
         <v>1174.0</v>
       </c>
       <c r="F675" s="10">
         <v>1056.6</v>
       </c>
       <c r="G675" s="10">
         <v>939.2</v>
       </c>
       <c r="H675" s="10">
         <v>821.8</v>
       </c>
     </row>
     <row r="676" spans="1:8" outlineLevel="3">
       <c r="A676" s="15">
         <v>44</v>
       </c>
       <c r="B676" s="6" t="s">
         <v>1349</v>
       </c>
       <c r="C676" s="7" t="s">
         <v>1350</v>
       </c>
       <c r="D676" s="5">
@@ -27068,77 +27068,77 @@
       </c>
       <c r="E678" s="10">
         <v>0.0</v>
       </c>
       <c r="F678" s="10">
         <v>0.0</v>
       </c>
       <c r="G678" s="10">
         <v>0.0</v>
       </c>
       <c r="H678" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="679" spans="1:8" outlineLevel="3">
       <c r="A679" s="15">
         <v>47</v>
       </c>
       <c r="B679" s="6" t="s">
         <v>1355</v>
       </c>
       <c r="C679" s="7" t="s">
         <v>1356</v>
       </c>
       <c r="D679" s="5">
-        <v>627.0</v>
+        <v>515.0</v>
       </c>
       <c r="E679" s="10">
         <v>1852.0</v>
       </c>
       <c r="F679" s="10">
         <v>1666.8</v>
       </c>
       <c r="G679" s="10">
         <v>1481.6</v>
       </c>
       <c r="H679" s="10">
         <v>1296.4</v>
       </c>
     </row>
     <row r="680" spans="1:8" outlineLevel="3">
       <c r="A680" s="15">
         <v>48</v>
       </c>
       <c r="B680" s="6" t="s">
         <v>1357</v>
       </c>
       <c r="C680" s="7" t="s">
         <v>1358</v>
       </c>
       <c r="D680" s="5">
-        <v>1209.0</v>
+        <v>1049.0</v>
       </c>
       <c r="E680" s="10">
         <v>2104.0</v>
       </c>
       <c r="F680" s="10">
         <v>1893.6</v>
       </c>
       <c r="G680" s="10">
         <v>1683.2</v>
       </c>
       <c r="H680" s="10">
         <v>1472.8</v>
       </c>
     </row>
     <row r="681" spans="1:8" outlineLevel="3">
       <c r="A681" s="15">
         <v>49</v>
       </c>
       <c r="B681" s="6" t="s">
         <v>1359</v>
       </c>
       <c r="C681" s="7" t="s">
         <v>1360</v>
       </c>
       <c r="D681" s="5">
@@ -27172,77 +27172,77 @@
       </c>
       <c r="E682" s="10">
         <v>18892.0</v>
       </c>
       <c r="F682" s="10">
         <v>17002.8</v>
       </c>
       <c r="G682" s="10">
         <v>15113.6</v>
       </c>
       <c r="H682" s="10">
         <v>13224.4</v>
       </c>
     </row>
     <row r="683" spans="1:8" outlineLevel="3">
       <c r="A683" s="15">
         <v>51</v>
       </c>
       <c r="B683" s="6" t="s">
         <v>1363</v>
       </c>
       <c r="C683" s="7" t="s">
         <v>1364</v>
       </c>
       <c r="D683" s="5">
-        <v>12.0</v>
+        <v>41.0</v>
       </c>
       <c r="E683" s="10">
-        <v>16387.0</v>
+        <v>9219.0</v>
       </c>
       <c r="F683" s="10">
-        <v>14748.3</v>
+        <v>8297.1</v>
       </c>
       <c r="G683" s="10">
-        <v>13109.6</v>
+        <v>7375.2</v>
       </c>
       <c r="H683" s="10">
-        <v>11470.9</v>
+        <v>6453.3</v>
       </c>
     </row>
     <row r="684" spans="1:8" outlineLevel="3">
       <c r="A684" s="15">
         <v>52</v>
       </c>
       <c r="B684" s="6" t="s">
         <v>1365</v>
       </c>
       <c r="C684" s="7" t="s">
         <v>1366</v>
       </c>
       <c r="D684" s="5">
-        <v>78.0</v>
+        <v>74.0</v>
       </c>
       <c r="E684" s="10">
         <v>11184.0</v>
       </c>
       <c r="F684" s="10">
         <v>10065.6</v>
       </c>
       <c r="G684" s="10">
         <v>8947.2</v>
       </c>
       <c r="H684" s="10">
         <v>7828.8</v>
       </c>
     </row>
     <row r="685" spans="1:8" outlineLevel="3">
       <c r="A685" s="15">
         <v>53</v>
       </c>
       <c r="B685" s="6" t="s">
         <v>1367</v>
       </c>
       <c r="C685" s="7" t="s">
         <v>1368</v>
       </c>
       <c r="D685" s="5">
@@ -27250,77 +27250,77 @@
       </c>
       <c r="E685" s="10">
         <v>0.0</v>
       </c>
       <c r="F685" s="10">
         <v>0.0</v>
       </c>
       <c r="G685" s="10">
         <v>0.0</v>
       </c>
       <c r="H685" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="686" spans="1:8" outlineLevel="3">
       <c r="A686" s="15">
         <v>54</v>
       </c>
       <c r="B686" s="6" t="s">
         <v>1369</v>
       </c>
       <c r="C686" s="7" t="s">
         <v>1370</v>
       </c>
       <c r="D686" s="5">
-        <v>117.0</v>
+        <v>230.0</v>
       </c>
       <c r="E686" s="10">
         <v>5518.0</v>
       </c>
       <c r="F686" s="10">
         <v>4966.2</v>
       </c>
       <c r="G686" s="10">
         <v>4414.4</v>
       </c>
       <c r="H686" s="10">
         <v>3862.6</v>
       </c>
     </row>
     <row r="687" spans="1:8" outlineLevel="3">
       <c r="A687" s="15">
         <v>55</v>
       </c>
       <c r="B687" s="6" t="s">
         <v>1371</v>
       </c>
       <c r="C687" s="7" t="s">
         <v>1372</v>
       </c>
       <c r="D687" s="5">
-        <v>189.0</v>
+        <v>264.0</v>
       </c>
       <c r="E687" s="10">
         <v>7290.0</v>
       </c>
       <c r="F687" s="10">
         <v>6561.0</v>
       </c>
       <c r="G687" s="10">
         <v>5832.0</v>
       </c>
       <c r="H687" s="10">
         <v>5103.0</v>
       </c>
     </row>
     <row r="688" spans="1:8" outlineLevel="3">
       <c r="A688" s="15">
         <v>56</v>
       </c>
       <c r="B688" s="6" t="s">
         <v>1373</v>
       </c>
       <c r="C688" s="7" t="s">
         <v>1374</v>
       </c>
       <c r="D688" s="5">
@@ -27328,103 +27328,103 @@
       </c>
       <c r="E688" s="10">
         <v>1822.0</v>
       </c>
       <c r="F688" s="10">
         <v>1639.8</v>
       </c>
       <c r="G688" s="10">
         <v>1457.6</v>
       </c>
       <c r="H688" s="10">
         <v>1275.4</v>
       </c>
     </row>
     <row r="689" spans="1:8" outlineLevel="3">
       <c r="A689" s="15">
         <v>57</v>
       </c>
       <c r="B689" s="6" t="s">
         <v>1375</v>
       </c>
       <c r="C689" s="7" t="s">
         <v>1376</v>
       </c>
       <c r="D689" s="5">
-        <v>666.0</v>
+        <v>831.0</v>
       </c>
       <c r="E689" s="10">
-        <v>1822.0</v>
+        <v>1684.0</v>
       </c>
       <c r="F689" s="10">
-        <v>1639.8</v>
+        <v>1515.6</v>
       </c>
       <c r="G689" s="10">
-        <v>1457.6</v>
+        <v>1347.2</v>
       </c>
       <c r="H689" s="10">
-        <v>1275.4</v>
+        <v>1178.8</v>
       </c>
     </row>
     <row r="690" spans="1:8" outlineLevel="3">
       <c r="A690" s="15">
         <v>58</v>
       </c>
       <c r="B690" s="6" t="s">
         <v>1377</v>
       </c>
       <c r="C690" s="7" t="s">
         <v>1378</v>
       </c>
       <c r="D690" s="5">
         <v>17.0</v>
       </c>
       <c r="E690" s="10">
         <v>2318.0</v>
       </c>
       <c r="F690" s="10">
         <v>2086.2</v>
       </c>
       <c r="G690" s="10">
         <v>1854.4</v>
       </c>
       <c r="H690" s="10">
         <v>1622.6</v>
       </c>
     </row>
     <row r="691" spans="1:8" outlineLevel="3">
       <c r="A691" s="15">
         <v>59</v>
       </c>
       <c r="B691" s="6" t="s">
         <v>1379</v>
       </c>
       <c r="C691" s="7" t="s">
         <v>1380</v>
       </c>
       <c r="D691" s="5">
-        <v>468.0</v>
+        <v>430.0</v>
       </c>
       <c r="E691" s="10">
         <v>1684.0</v>
       </c>
       <c r="F691" s="10">
         <v>1515.6</v>
       </c>
       <c r="G691" s="10">
         <v>1347.2</v>
       </c>
       <c r="H691" s="10">
         <v>1178.8</v>
       </c>
     </row>
     <row r="692" spans="1:8" outlineLevel="3">
       <c r="A692" s="15">
         <v>60</v>
       </c>
       <c r="B692" s="6" t="s">
         <v>1381</v>
       </c>
       <c r="C692" s="7" t="s">
         <v>1382</v>
       </c>
       <c r="D692" s="5">
@@ -27510,141 +27510,141 @@
       </c>
       <c r="E695" s="10">
         <v>1896.0</v>
       </c>
       <c r="F695" s="10">
         <v>1706.4</v>
       </c>
       <c r="G695" s="10">
         <v>1516.8</v>
       </c>
       <c r="H695" s="10">
         <v>1327.2</v>
       </c>
     </row>
     <row r="696" spans="1:8" outlineLevel="3">
       <c r="A696" s="15">
         <v>64</v>
       </c>
       <c r="B696" s="6" t="s">
         <v>1389</v>
       </c>
       <c r="C696" s="7" t="s">
         <v>1390</v>
       </c>
       <c r="D696" s="5">
-        <v>983.0</v>
+        <v>918.0</v>
       </c>
       <c r="E696" s="10">
         <v>2104.0</v>
       </c>
       <c r="F696" s="10">
         <v>1893.6</v>
       </c>
       <c r="G696" s="10">
         <v>1683.2</v>
       </c>
       <c r="H696" s="10">
         <v>1472.8</v>
       </c>
     </row>
     <row r="697" spans="1:8" outlineLevel="3">
       <c r="A697" s="15">
         <v>65</v>
       </c>
       <c r="B697" s="6" t="s">
         <v>1391</v>
       </c>
       <c r="C697" s="7" t="s">
         <v>1392</v>
       </c>
       <c r="D697" s="5">
-        <v>803.0</v>
+        <v>654.0</v>
       </c>
       <c r="E697" s="10">
         <v>2104.0</v>
       </c>
       <c r="F697" s="10">
         <v>1893.6</v>
       </c>
       <c r="G697" s="10">
         <v>1683.2</v>
       </c>
       <c r="H697" s="10">
         <v>1472.8</v>
       </c>
     </row>
     <row r="698" spans="1:8" outlineLevel="3">
       <c r="A698" s="15">
         <v>66</v>
       </c>
       <c r="B698" s="6" t="s">
         <v>1393</v>
       </c>
       <c r="C698" s="7" t="s">
         <v>1394</v>
       </c>
       <c r="D698" s="5">
-        <v>87.0</v>
+        <v>107.0</v>
       </c>
       <c r="E698" s="10">
         <v>13533.0</v>
       </c>
       <c r="F698" s="10">
         <v>12179.7</v>
       </c>
       <c r="G698" s="10">
         <v>10826.4</v>
       </c>
       <c r="H698" s="10">
         <v>9473.1</v>
       </c>
     </row>
     <row r="699" spans="1:8" outlineLevel="3">
       <c r="A699" s="15">
         <v>67</v>
       </c>
       <c r="B699" s="6" t="s">
         <v>1395</v>
       </c>
       <c r="C699" s="7" t="s">
         <v>1396</v>
       </c>
       <c r="D699" s="5">
-        <v>3.0</v>
+        <v>44.0</v>
       </c>
       <c r="E699" s="10">
-        <v>48054.0</v>
+        <v>16115.0</v>
       </c>
       <c r="F699" s="10">
-        <v>43248.6</v>
+        <v>14503.5</v>
       </c>
       <c r="G699" s="10">
-        <v>38443.2</v>
+        <v>12892.0</v>
       </c>
       <c r="H699" s="10">
-        <v>33637.8</v>
+        <v>11280.5</v>
       </c>
     </row>
     <row r="700" spans="1:8" outlineLevel="3">
       <c r="A700" s="15">
         <v>68</v>
       </c>
       <c r="B700" s="6" t="s">
         <v>1397</v>
       </c>
       <c r="C700" s="7" t="s">
         <v>1398</v>
       </c>
       <c r="D700" s="5">
         <v>1.0</v>
       </c>
       <c r="E700" s="10">
         <v>75932.0</v>
       </c>
       <c r="F700" s="10">
         <v>68338.8</v>
       </c>
       <c r="G700" s="10">
         <v>60745.6</v>
       </c>
       <c r="H700" s="10">
@@ -27692,155 +27692,155 @@
       </c>
       <c r="E702" s="10">
         <v>0.0</v>
       </c>
       <c r="F702" s="10">
         <v>0.0</v>
       </c>
       <c r="G702" s="10">
         <v>0.0</v>
       </c>
       <c r="H702" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="703" spans="1:8" outlineLevel="3">
       <c r="A703" s="15">
         <v>71</v>
       </c>
       <c r="B703" s="6" t="s">
         <v>1403</v>
       </c>
       <c r="C703" s="7" t="s">
         <v>1404</v>
       </c>
       <c r="D703" s="5">
-        <v>61.0</v>
+        <v>0.0</v>
       </c>
       <c r="E703" s="10">
-        <v>10909.0</v>
+        <v>0.0</v>
       </c>
       <c r="F703" s="10">
-        <v>9818.1</v>
+        <v>0.0</v>
       </c>
       <c r="G703" s="10">
-        <v>8727.2</v>
+        <v>0.0</v>
       </c>
       <c r="H703" s="10">
-        <v>7636.3</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="704" spans="1:8" outlineLevel="3">
       <c r="A704" s="15">
         <v>72</v>
       </c>
       <c r="B704" s="6" t="s">
         <v>1405</v>
       </c>
       <c r="C704" s="7" t="s">
         <v>1406</v>
       </c>
       <c r="D704" s="5">
-        <v>2.0</v>
+        <v>16.0</v>
       </c>
       <c r="E704" s="10">
-        <v>0.0</v>
+        <v>10909.0</v>
       </c>
       <c r="F704" s="10">
-        <v>0.0</v>
+        <v>9818.1</v>
       </c>
       <c r="G704" s="10">
-        <v>0.0</v>
+        <v>8727.2</v>
       </c>
       <c r="H704" s="10">
-        <v>0.0</v>
+        <v>7636.3</v>
       </c>
     </row>
     <row r="705" spans="1:8" outlineLevel="3">
       <c r="A705" s="15">
         <v>73</v>
       </c>
       <c r="B705" s="6" t="s">
         <v>1407</v>
       </c>
       <c r="C705" s="7" t="s">
         <v>1408</v>
       </c>
       <c r="D705" s="5">
         <v>1.0</v>
       </c>
       <c r="E705" s="10">
         <v>50536.0</v>
       </c>
       <c r="F705" s="10">
         <v>45482.4</v>
       </c>
       <c r="G705" s="10">
         <v>40428.8</v>
       </c>
       <c r="H705" s="10">
         <v>35375.2</v>
       </c>
     </row>
     <row r="706" spans="1:8" outlineLevel="3">
       <c r="A706" s="15">
         <v>74</v>
       </c>
       <c r="B706" s="6" t="s">
         <v>1409</v>
       </c>
       <c r="C706" s="7" t="s">
         <v>1410</v>
       </c>
       <c r="D706" s="5">
-        <v>45.0</v>
+        <v>1.0</v>
       </c>
       <c r="E706" s="10">
         <v>18216.0</v>
       </c>
       <c r="F706" s="10">
         <v>16394.4</v>
       </c>
       <c r="G706" s="10">
         <v>14572.8</v>
       </c>
       <c r="H706" s="10">
         <v>12751.2</v>
       </c>
     </row>
     <row r="707" spans="1:8" outlineLevel="3">
       <c r="A707" s="15">
         <v>75</v>
       </c>
       <c r="B707" s="6" t="s">
         <v>1411</v>
       </c>
       <c r="C707" s="7" t="s">
         <v>1412</v>
       </c>
       <c r="D707" s="5">
-        <v>99.0</v>
+        <v>105.0</v>
       </c>
       <c r="E707" s="10">
         <v>21744.0</v>
       </c>
       <c r="F707" s="10">
         <v>19569.6</v>
       </c>
       <c r="G707" s="10">
         <v>17395.2</v>
       </c>
       <c r="H707" s="10">
         <v>15220.8</v>
       </c>
     </row>
     <row r="708" spans="1:8" outlineLevel="3">
       <c r="A708" s="15">
         <v>76</v>
       </c>
       <c r="B708" s="6" t="s">
         <v>1413</v>
       </c>
       <c r="C708" s="7" t="s">
         <v>1414</v>
       </c>
       <c r="D708" s="5">
@@ -27874,77 +27874,77 @@
       </c>
       <c r="E709" s="10">
         <v>0.0</v>
       </c>
       <c r="F709" s="10">
         <v>0.0</v>
       </c>
       <c r="G709" s="10">
         <v>0.0</v>
       </c>
       <c r="H709" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="710" spans="1:8" outlineLevel="3">
       <c r="A710" s="15">
         <v>78</v>
       </c>
       <c r="B710" s="6" t="s">
         <v>1417</v>
       </c>
       <c r="C710" s="7" t="s">
         <v>1418</v>
       </c>
       <c r="D710" s="5">
-        <v>68.0</v>
+        <v>15.0</v>
       </c>
       <c r="E710" s="10">
-        <v>14682.0</v>
+        <v>30581.0</v>
       </c>
       <c r="F710" s="10">
-        <v>13213.8</v>
+        <v>27522.9</v>
       </c>
       <c r="G710" s="10">
-        <v>11745.6</v>
+        <v>24464.8</v>
       </c>
       <c r="H710" s="10">
-        <v>10277.4</v>
+        <v>21406.7</v>
       </c>
     </row>
     <row r="711" spans="1:8" outlineLevel="3">
       <c r="A711" s="15">
         <v>79</v>
       </c>
       <c r="B711" s="6" t="s">
         <v>1419</v>
       </c>
       <c r="C711" s="7" t="s">
         <v>1420</v>
       </c>
       <c r="D711" s="5">
-        <v>811.0</v>
+        <v>809.0</v>
       </c>
       <c r="E711" s="10">
         <v>1340.0</v>
       </c>
       <c r="F711" s="10">
         <v>1206.0</v>
       </c>
       <c r="G711" s="10">
         <v>1072.0</v>
       </c>
       <c r="H711" s="10">
         <v>938.0</v>
       </c>
     </row>
     <row r="712" spans="1:8" outlineLevel="3">
       <c r="A712" s="15">
         <v>80</v>
       </c>
       <c r="B712" s="6" t="s">
         <v>1421</v>
       </c>
       <c r="C712" s="7" t="s">
         <v>1422</v>
       </c>
       <c r="D712" s="5">
@@ -27952,285 +27952,285 @@
       </c>
       <c r="E712" s="10">
         <v>1340.0</v>
       </c>
       <c r="F712" s="10">
         <v>1206.0</v>
       </c>
       <c r="G712" s="10">
         <v>1072.0</v>
       </c>
       <c r="H712" s="10">
         <v>938.0</v>
       </c>
     </row>
     <row r="713" spans="1:8" outlineLevel="3">
       <c r="A713" s="15">
         <v>81</v>
       </c>
       <c r="B713" s="6" t="s">
         <v>1423</v>
       </c>
       <c r="C713" s="7" t="s">
         <v>1424</v>
       </c>
       <c r="D713" s="5">
-        <v>537.0</v>
+        <v>374.0</v>
       </c>
       <c r="E713" s="10">
         <v>1340.0</v>
       </c>
       <c r="F713" s="10">
         <v>1206.0</v>
       </c>
       <c r="G713" s="10">
         <v>1072.0</v>
       </c>
       <c r="H713" s="10">
         <v>938.0</v>
       </c>
     </row>
     <row r="714" spans="1:8" outlineLevel="3">
       <c r="A714" s="15">
         <v>82</v>
       </c>
       <c r="B714" s="6" t="s">
         <v>1425</v>
       </c>
       <c r="C714" s="7" t="s">
         <v>1426</v>
       </c>
       <c r="D714" s="5">
-        <v>986.0</v>
+        <v>705.0</v>
       </c>
       <c r="E714" s="10">
-        <v>1221.0</v>
+        <v>1254.0</v>
       </c>
       <c r="F714" s="10">
-        <v>1098.9</v>
+        <v>1128.6</v>
       </c>
       <c r="G714" s="10">
-        <v>976.8</v>
+        <v>1003.2</v>
       </c>
       <c r="H714" s="10">
-        <v>854.7</v>
+        <v>877.8</v>
       </c>
     </row>
     <row r="715" spans="1:8" outlineLevel="3">
       <c r="A715" s="15">
         <v>83</v>
       </c>
       <c r="B715" s="6" t="s">
         <v>1427</v>
       </c>
       <c r="C715" s="7" t="s">
         <v>1428</v>
       </c>
       <c r="D715" s="5">
         <v>5.0</v>
       </c>
       <c r="E715" s="10">
         <v>0.0</v>
       </c>
       <c r="F715" s="10">
         <v>0.0</v>
       </c>
       <c r="G715" s="10">
         <v>0.0</v>
       </c>
       <c r="H715" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="716" spans="1:8" outlineLevel="3">
       <c r="A716" s="15">
         <v>84</v>
       </c>
       <c r="B716" s="6" t="s">
         <v>1429</v>
       </c>
       <c r="C716" s="7" t="s">
         <v>1430</v>
       </c>
       <c r="D716" s="5">
-        <v>0.0</v>
+        <v>476.0</v>
       </c>
       <c r="E716" s="10">
-        <v>0.0</v>
+        <v>2080.0</v>
       </c>
       <c r="F716" s="10">
-        <v>0.0</v>
+        <v>1872.0</v>
       </c>
       <c r="G716" s="10">
-        <v>0.0</v>
+        <v>1664.0</v>
       </c>
       <c r="H716" s="10">
-        <v>0.0</v>
+        <v>1456.0</v>
       </c>
     </row>
     <row r="717" spans="1:8" outlineLevel="3">
       <c r="A717" s="15">
         <v>85</v>
       </c>
       <c r="B717" s="6" t="s">
         <v>1431</v>
       </c>
       <c r="C717" s="7" t="s">
         <v>1432</v>
       </c>
       <c r="D717" s="5">
         <v>0.0</v>
       </c>
       <c r="E717" s="10">
         <v>0.0</v>
       </c>
       <c r="F717" s="10">
         <v>0.0</v>
       </c>
       <c r="G717" s="10">
         <v>0.0</v>
       </c>
       <c r="H717" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="718" spans="1:8" outlineLevel="3">
       <c r="A718" s="15">
         <v>86</v>
       </c>
       <c r="B718" s="6" t="s">
         <v>1433</v>
       </c>
       <c r="C718" s="7" t="s">
         <v>1434</v>
       </c>
       <c r="D718" s="5">
-        <v>3.0</v>
+        <v>2.0</v>
       </c>
       <c r="E718" s="10">
         <v>2356.0</v>
       </c>
       <c r="F718" s="10">
         <v>2120.4</v>
       </c>
       <c r="G718" s="10">
         <v>1884.8</v>
       </c>
       <c r="H718" s="10">
         <v>1649.2</v>
       </c>
     </row>
     <row r="719" spans="1:8" outlineLevel="3">
       <c r="A719" s="15">
         <v>87</v>
       </c>
       <c r="B719" s="6" t="s">
         <v>1435</v>
       </c>
       <c r="C719" s="7" t="s">
         <v>1436</v>
       </c>
       <c r="D719" s="5">
-        <v>957.0</v>
+        <v>812.0</v>
       </c>
       <c r="E719" s="10">
         <v>2244.0</v>
       </c>
       <c r="F719" s="10">
         <v>2019.6</v>
       </c>
       <c r="G719" s="10">
         <v>1795.2</v>
       </c>
       <c r="H719" s="10">
         <v>1570.8</v>
       </c>
     </row>
     <row r="720" spans="1:8" outlineLevel="3">
       <c r="A720" s="15">
         <v>88</v>
       </c>
       <c r="B720" s="6" t="s">
         <v>1437</v>
       </c>
       <c r="C720" s="7" t="s">
         <v>1438</v>
       </c>
       <c r="D720" s="5">
-        <v>1091.0</v>
+        <v>1025.0</v>
       </c>
       <c r="E720" s="10">
         <v>2386.0</v>
       </c>
       <c r="F720" s="10">
         <v>2147.4</v>
       </c>
       <c r="G720" s="10">
         <v>1908.8</v>
       </c>
       <c r="H720" s="10">
         <v>1670.2</v>
       </c>
     </row>
     <row r="721" spans="1:8" outlineLevel="3">
       <c r="A721" s="15">
         <v>89</v>
       </c>
       <c r="B721" s="6" t="s">
         <v>1439</v>
       </c>
       <c r="C721" s="7" t="s">
         <v>1440</v>
       </c>
       <c r="D721" s="5">
-        <v>29.0</v>
+        <v>63.0</v>
       </c>
       <c r="E721" s="10">
         <v>23605.0</v>
       </c>
       <c r="F721" s="10">
         <v>21244.5</v>
       </c>
       <c r="G721" s="10">
         <v>18884.0</v>
       </c>
       <c r="H721" s="10">
         <v>16523.5</v>
       </c>
     </row>
     <row r="722" spans="1:8" outlineLevel="3">
       <c r="A722" s="15">
         <v>90</v>
       </c>
       <c r="B722" s="6" t="s">
         <v>1441</v>
       </c>
       <c r="C722" s="7" t="s">
         <v>1442</v>
       </c>
       <c r="D722" s="5">
-        <v>13.0</v>
+        <v>10.0</v>
       </c>
       <c r="E722" s="10">
         <v>49577.0</v>
       </c>
       <c r="F722" s="10">
         <v>44619.3</v>
       </c>
       <c r="G722" s="10">
         <v>39661.6</v>
       </c>
       <c r="H722" s="10">
         <v>34703.9</v>
       </c>
     </row>
     <row r="723" spans="1:8" outlineLevel="3">
       <c r="A723" s="15">
         <v>91</v>
       </c>
       <c r="B723" s="6" t="s">
         <v>1443</v>
       </c>
       <c r="C723" s="7" t="s">
         <v>1444</v>
       </c>
       <c r="D723" s="5">
@@ -28290,103 +28290,103 @@
       </c>
       <c r="E725" s="10">
         <v>1676.0</v>
       </c>
       <c r="F725" s="10">
         <v>1508.4</v>
       </c>
       <c r="G725" s="10">
         <v>1340.8</v>
       </c>
       <c r="H725" s="10">
         <v>1173.2</v>
       </c>
     </row>
     <row r="726" spans="1:8" outlineLevel="3">
       <c r="A726" s="15">
         <v>94</v>
       </c>
       <c r="B726" s="6" t="s">
         <v>1449</v>
       </c>
       <c r="C726" s="7" t="s">
         <v>1450</v>
       </c>
       <c r="D726" s="5">
-        <v>441.0</v>
+        <v>428.0</v>
       </c>
       <c r="E726" s="10">
         <v>1544.0</v>
       </c>
       <c r="F726" s="10">
         <v>1389.6</v>
       </c>
       <c r="G726" s="10">
         <v>1235.2</v>
       </c>
       <c r="H726" s="10">
         <v>1080.8</v>
       </c>
     </row>
     <row r="727" spans="1:8" outlineLevel="3">
       <c r="A727" s="15">
         <v>95</v>
       </c>
       <c r="B727" s="6" t="s">
         <v>1451</v>
       </c>
       <c r="C727" s="7" t="s">
         <v>1452</v>
       </c>
       <c r="D727" s="5">
-        <v>1955.0</v>
+        <v>1879.0</v>
       </c>
       <c r="E727" s="10">
         <v>1235.0</v>
       </c>
       <c r="F727" s="10">
         <v>1111.5</v>
       </c>
       <c r="G727" s="10">
         <v>988.0</v>
       </c>
       <c r="H727" s="10">
         <v>864.5</v>
       </c>
     </row>
     <row r="728" spans="1:8" outlineLevel="3">
       <c r="A728" s="15">
         <v>96</v>
       </c>
       <c r="B728" s="6" t="s">
         <v>1453</v>
       </c>
       <c r="C728" s="7" t="s">
         <v>1454</v>
       </c>
       <c r="D728" s="5">
-        <v>891.0</v>
+        <v>888.0</v>
       </c>
       <c r="E728" s="10">
         <v>2634.0</v>
       </c>
       <c r="F728" s="10">
         <v>2370.6</v>
       </c>
       <c r="G728" s="10">
         <v>2107.2</v>
       </c>
       <c r="H728" s="10">
         <v>1843.8</v>
       </c>
     </row>
     <row r="729" spans="1:8" outlineLevel="3">
       <c r="A729" s="15">
         <v>97</v>
       </c>
       <c r="B729" s="6" t="s">
         <v>1455</v>
       </c>
       <c r="C729" s="7" t="s">
         <v>1456</v>
       </c>
       <c r="D729" s="5">
@@ -28420,129 +28420,129 @@
       </c>
       <c r="E730" s="10">
         <v>3774.0</v>
       </c>
       <c r="F730" s="10">
         <v>3396.6</v>
       </c>
       <c r="G730" s="10">
         <v>3019.2</v>
       </c>
       <c r="H730" s="10">
         <v>2641.8</v>
       </c>
     </row>
     <row r="731" spans="1:8" outlineLevel="3">
       <c r="A731" s="15">
         <v>99</v>
       </c>
       <c r="B731" s="6" t="s">
         <v>1459</v>
       </c>
       <c r="C731" s="7" t="s">
         <v>1460</v>
       </c>
       <c r="D731" s="5">
-        <v>807.0</v>
+        <v>726.0</v>
       </c>
       <c r="E731" s="10">
         <v>3774.0</v>
       </c>
       <c r="F731" s="10">
         <v>3396.6</v>
       </c>
       <c r="G731" s="10">
         <v>3019.2</v>
       </c>
       <c r="H731" s="10">
         <v>2641.8</v>
       </c>
     </row>
     <row r="732" spans="1:8" outlineLevel="3">
       <c r="A732" s="15">
         <v>100</v>
       </c>
       <c r="B732" s="6" t="s">
         <v>1461</v>
       </c>
       <c r="C732" s="7" t="s">
         <v>1462</v>
       </c>
       <c r="D732" s="5">
-        <v>107.0</v>
+        <v>91.0</v>
       </c>
       <c r="E732" s="10">
         <v>4586.0</v>
       </c>
       <c r="F732" s="10">
         <v>4127.4</v>
       </c>
       <c r="G732" s="10">
         <v>3668.8</v>
       </c>
       <c r="H732" s="10">
         <v>3210.2</v>
       </c>
     </row>
     <row r="733" spans="1:8" outlineLevel="3">
       <c r="A733" s="15">
         <v>101</v>
       </c>
       <c r="B733" s="6" t="s">
         <v>1463</v>
       </c>
       <c r="C733" s="7" t="s">
         <v>1464</v>
       </c>
       <c r="D733" s="5">
-        <v>4.0</v>
+        <v>0.0</v>
       </c>
       <c r="E733" s="10">
-        <v>28669.0</v>
+        <v>0.0</v>
       </c>
       <c r="F733" s="10">
-        <v>25802.1</v>
+        <v>0.0</v>
       </c>
       <c r="G733" s="10">
-        <v>22935.2</v>
+        <v>0.0</v>
       </c>
       <c r="H733" s="10">
-        <v>20068.3</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="734" spans="1:8" outlineLevel="3">
       <c r="A734" s="15">
         <v>102</v>
       </c>
       <c r="B734" s="6" t="s">
         <v>1465</v>
       </c>
       <c r="C734" s="7" t="s">
         <v>1466</v>
       </c>
       <c r="D734" s="5">
-        <v>32.0</v>
+        <v>27.0</v>
       </c>
       <c r="E734" s="10">
         <v>38005.0</v>
       </c>
       <c r="F734" s="10">
         <v>34204.5</v>
       </c>
       <c r="G734" s="10">
         <v>30404.0</v>
       </c>
       <c r="H734" s="10">
         <v>26603.5</v>
       </c>
     </row>
     <row r="735" spans="1:8" outlineLevel="3">
       <c r="A735" s="15">
         <v>103</v>
       </c>
       <c r="B735" s="6" t="s">
         <v>1467</v>
       </c>
       <c r="C735" s="7" t="s">
         <v>1468</v>
       </c>
       <c r="D735" s="5">
@@ -28628,103 +28628,103 @@
       </c>
       <c r="E738" s="10">
         <v>0.0</v>
       </c>
       <c r="F738" s="10">
         <v>0.0</v>
       </c>
       <c r="G738" s="10">
         <v>0.0</v>
       </c>
       <c r="H738" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="739" spans="1:8" outlineLevel="3">
       <c r="A739" s="15">
         <v>107</v>
       </c>
       <c r="B739" s="6" t="s">
         <v>1475</v>
       </c>
       <c r="C739" s="7" t="s">
         <v>1476</v>
       </c>
       <c r="D739" s="5">
-        <v>616.0</v>
+        <v>612.0</v>
       </c>
       <c r="E739" s="10">
         <v>1120.0</v>
       </c>
       <c r="F739" s="10">
         <v>1008.0</v>
       </c>
       <c r="G739" s="10">
         <v>896.0</v>
       </c>
       <c r="H739" s="10">
         <v>784.0</v>
       </c>
     </row>
     <row r="740" spans="1:8" outlineLevel="3">
       <c r="A740" s="15">
         <v>108</v>
       </c>
       <c r="B740" s="6" t="s">
         <v>1477</v>
       </c>
       <c r="C740" s="7" t="s">
         <v>1478</v>
       </c>
       <c r="D740" s="5">
-        <v>18.0</v>
+        <v>152.0</v>
       </c>
       <c r="E740" s="10">
-        <v>1120.0</v>
+        <v>800.0</v>
       </c>
       <c r="F740" s="10">
-        <v>1008.0</v>
+        <v>720.0</v>
       </c>
       <c r="G740" s="10">
-        <v>896.0</v>
+        <v>640.0</v>
       </c>
       <c r="H740" s="10">
-        <v>784.0</v>
+        <v>560.0</v>
       </c>
     </row>
     <row r="741" spans="1:8" outlineLevel="3">
       <c r="A741" s="15">
         <v>109</v>
       </c>
       <c r="B741" s="6" t="s">
         <v>1479</v>
       </c>
       <c r="C741" s="7" t="s">
         <v>1480</v>
       </c>
       <c r="D741" s="5">
-        <v>1159.0</v>
+        <v>1111.0</v>
       </c>
       <c r="E741" s="10">
         <v>976.0</v>
       </c>
       <c r="F741" s="10">
         <v>878.4</v>
       </c>
       <c r="G741" s="10">
         <v>780.8</v>
       </c>
       <c r="H741" s="10">
         <v>683.2</v>
       </c>
     </row>
     <row r="742" spans="1:8" outlineLevel="3">
       <c r="A742" s="15">
         <v>110</v>
       </c>
       <c r="B742" s="6" t="s">
         <v>1481</v>
       </c>
       <c r="C742" s="7" t="s">
         <v>1482</v>
       </c>
       <c r="D742" s="5">
@@ -28732,51 +28732,51 @@
       </c>
       <c r="E742" s="10">
         <v>0.0</v>
       </c>
       <c r="F742" s="10">
         <v>0.0</v>
       </c>
       <c r="G742" s="10">
         <v>0.0</v>
       </c>
       <c r="H742" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="743" spans="1:8" outlineLevel="3">
       <c r="A743" s="15">
         <v>111</v>
       </c>
       <c r="B743" s="6" t="s">
         <v>1483</v>
       </c>
       <c r="C743" s="7" t="s">
         <v>1484</v>
       </c>
       <c r="D743" s="5">
-        <v>313.0</v>
+        <v>311.0</v>
       </c>
       <c r="E743" s="10">
         <v>4560.0</v>
       </c>
       <c r="F743" s="10">
         <v>4104.0</v>
       </c>
       <c r="G743" s="10">
         <v>3648.0</v>
       </c>
       <c r="H743" s="10">
         <v>3192.0</v>
       </c>
     </row>
     <row r="744" spans="1:8" outlineLevel="3">
       <c r="A744" s="15">
         <v>112</v>
       </c>
       <c r="B744" s="6" t="s">
         <v>1485</v>
       </c>
       <c r="C744" s="7" t="s">
         <v>1486</v>
       </c>
       <c r="D744" s="5">
@@ -28784,51 +28784,51 @@
       </c>
       <c r="E744" s="10">
         <v>4758.0</v>
       </c>
       <c r="F744" s="10">
         <v>4282.2</v>
       </c>
       <c r="G744" s="10">
         <v>3806.4</v>
       </c>
       <c r="H744" s="10">
         <v>3330.6</v>
       </c>
     </row>
     <row r="745" spans="1:8" outlineLevel="3">
       <c r="A745" s="15">
         <v>113</v>
       </c>
       <c r="B745" s="6" t="s">
         <v>1487</v>
       </c>
       <c r="C745" s="7" t="s">
         <v>1488</v>
       </c>
       <c r="D745" s="5">
-        <v>186.0</v>
+        <v>158.0</v>
       </c>
       <c r="E745" s="10">
         <v>4068.0</v>
       </c>
       <c r="F745" s="10">
         <v>3661.2</v>
       </c>
       <c r="G745" s="10">
         <v>3254.4</v>
       </c>
       <c r="H745" s="10">
         <v>2847.6</v>
       </c>
     </row>
     <row r="746" spans="1:8" outlineLevel="3">
       <c r="A746" s="15">
         <v>114</v>
       </c>
       <c r="B746" s="6" t="s">
         <v>1489</v>
       </c>
       <c r="C746" s="7" t="s">
         <v>1490</v>
       </c>
       <c r="D746" s="5">
@@ -28836,207 +28836,207 @@
       </c>
       <c r="E746" s="10">
         <v>0.0</v>
       </c>
       <c r="F746" s="10">
         <v>0.0</v>
       </c>
       <c r="G746" s="10">
         <v>0.0</v>
       </c>
       <c r="H746" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="747" spans="1:8" outlineLevel="3">
       <c r="A747" s="15">
         <v>115</v>
       </c>
       <c r="B747" s="6" t="s">
         <v>1491</v>
       </c>
       <c r="C747" s="7" t="s">
         <v>1492</v>
       </c>
       <c r="D747" s="5">
-        <v>15.0</v>
+        <v>64.0</v>
       </c>
       <c r="E747" s="10">
-        <v>6874.0</v>
+        <v>5324.0</v>
       </c>
       <c r="F747" s="10">
-        <v>6186.6</v>
+        <v>4791.6</v>
       </c>
       <c r="G747" s="10">
-        <v>5499.2</v>
+        <v>4259.2</v>
       </c>
       <c r="H747" s="10">
-        <v>4811.8</v>
+        <v>3726.8</v>
       </c>
     </row>
     <row r="748" spans="1:8" outlineLevel="3">
       <c r="A748" s="15">
         <v>116</v>
       </c>
       <c r="B748" s="6" t="s">
         <v>1493</v>
       </c>
       <c r="C748" s="7" t="s">
         <v>1494</v>
       </c>
       <c r="D748" s="5">
-        <v>5117.0</v>
+        <v>4998.0</v>
       </c>
       <c r="E748" s="10">
         <v>550.0</v>
       </c>
       <c r="F748" s="10">
         <v>495.0</v>
       </c>
       <c r="G748" s="10">
         <v>440.0</v>
       </c>
       <c r="H748" s="10">
         <v>385.0</v>
       </c>
     </row>
     <row r="749" spans="1:8" outlineLevel="3">
       <c r="A749" s="15">
         <v>117</v>
       </c>
       <c r="B749" s="6" t="s">
         <v>1495</v>
       </c>
       <c r="C749" s="7" t="s">
         <v>1496</v>
       </c>
       <c r="D749" s="5">
-        <v>870.0</v>
+        <v>827.0</v>
       </c>
       <c r="E749" s="10">
         <v>1210.0</v>
       </c>
       <c r="F749" s="10">
         <v>1089.0</v>
       </c>
       <c r="G749" s="10">
         <v>968.0</v>
       </c>
       <c r="H749" s="10">
         <v>847.0</v>
       </c>
     </row>
     <row r="750" spans="1:8" outlineLevel="3">
       <c r="A750" s="15">
         <v>118</v>
       </c>
       <c r="B750" s="6" t="s">
         <v>1497</v>
       </c>
       <c r="C750" s="7" t="s">
         <v>1498</v>
       </c>
       <c r="D750" s="5">
-        <v>2762.0</v>
+        <v>1877.0</v>
       </c>
       <c r="E750" s="10">
         <v>603.0</v>
       </c>
       <c r="F750" s="10">
         <v>542.7</v>
       </c>
       <c r="G750" s="10">
         <v>482.4</v>
       </c>
       <c r="H750" s="10">
         <v>422.1</v>
       </c>
     </row>
     <row r="751" spans="1:8" outlineLevel="3">
       <c r="A751" s="15">
         <v>119</v>
       </c>
       <c r="B751" s="6" t="s">
         <v>1499</v>
       </c>
       <c r="C751" s="7" t="s">
         <v>1500</v>
       </c>
       <c r="D751" s="5">
-        <v>1707.0</v>
+        <v>1665.0</v>
       </c>
       <c r="E751" s="10">
-        <v>670.0</v>
+        <v>741.0</v>
       </c>
       <c r="F751" s="10">
-        <v>603.0</v>
+        <v>666.9</v>
       </c>
       <c r="G751" s="10">
-        <v>536.0</v>
+        <v>592.8</v>
       </c>
       <c r="H751" s="10">
-        <v>469.0</v>
+        <v>518.7</v>
       </c>
     </row>
     <row r="752" spans="1:8" outlineLevel="3">
       <c r="A752" s="15">
         <v>120</v>
       </c>
       <c r="B752" s="6" t="s">
         <v>1501</v>
       </c>
       <c r="C752" s="7" t="s">
         <v>1502</v>
       </c>
       <c r="D752" s="5">
-        <v>163.0</v>
+        <v>75.0</v>
       </c>
       <c r="E752" s="10">
-        <v>898.0</v>
+        <v>992.0</v>
       </c>
       <c r="F752" s="10">
-        <v>808.2</v>
+        <v>892.8</v>
       </c>
       <c r="G752" s="10">
-        <v>718.4</v>
+        <v>793.6</v>
       </c>
       <c r="H752" s="10">
-        <v>628.6</v>
+        <v>694.4</v>
       </c>
     </row>
     <row r="753" spans="1:8" outlineLevel="3">
       <c r="A753" s="15">
         <v>121</v>
       </c>
       <c r="B753" s="6" t="s">
         <v>1503</v>
       </c>
       <c r="C753" s="7" t="s">
         <v>1504</v>
       </c>
       <c r="D753" s="5">
-        <v>100.0</v>
+        <v>53.0</v>
       </c>
       <c r="E753" s="10">
         <v>1285.0</v>
       </c>
       <c r="F753" s="10">
         <v>1156.5</v>
       </c>
       <c r="G753" s="10">
         <v>1028.0</v>
       </c>
       <c r="H753" s="10">
         <v>899.5</v>
       </c>
     </row>
     <row r="754" spans="1:8" outlineLevel="3">
       <c r="A754" s="15">
         <v>122</v>
       </c>
       <c r="B754" s="6" t="s">
         <v>1505</v>
       </c>
       <c r="C754" s="7" t="s">
         <v>1506</v>
       </c>
       <c r="D754" s="5">
@@ -29044,129 +29044,129 @@
       </c>
       <c r="E754" s="10">
         <v>0.0</v>
       </c>
       <c r="F754" s="10">
         <v>0.0</v>
       </c>
       <c r="G754" s="10">
         <v>0.0</v>
       </c>
       <c r="H754" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="755" spans="1:8" outlineLevel="3">
       <c r="A755" s="15">
         <v>123</v>
       </c>
       <c r="B755" s="6" t="s">
         <v>1507</v>
       </c>
       <c r="C755" s="7" t="s">
         <v>1508</v>
       </c>
       <c r="D755" s="5">
-        <v>9.0</v>
+        <v>90.0</v>
       </c>
       <c r="E755" s="10">
         <v>1684.0</v>
       </c>
       <c r="F755" s="10">
         <v>1515.6</v>
       </c>
       <c r="G755" s="10">
         <v>1347.2</v>
       </c>
       <c r="H755" s="10">
         <v>1178.8</v>
       </c>
     </row>
     <row r="756" spans="1:8" outlineLevel="3">
       <c r="A756" s="15">
         <v>124</v>
       </c>
       <c r="B756" s="6" t="s">
         <v>1509</v>
       </c>
       <c r="C756" s="7" t="s">
         <v>1510</v>
       </c>
       <c r="D756" s="5">
-        <v>12.0</v>
+        <v>10.0</v>
       </c>
       <c r="E756" s="10">
         <v>1684.0</v>
       </c>
       <c r="F756" s="10">
         <v>1515.6</v>
       </c>
       <c r="G756" s="10">
         <v>1347.2</v>
       </c>
       <c r="H756" s="10">
         <v>1178.8</v>
       </c>
     </row>
     <row r="757" spans="1:8" outlineLevel="3">
       <c r="A757" s="15">
         <v>125</v>
       </c>
       <c r="B757" s="6" t="s">
         <v>1511</v>
       </c>
       <c r="C757" s="7" t="s">
         <v>1512</v>
       </c>
       <c r="D757" s="5">
-        <v>6.0</v>
+        <v>10.0</v>
       </c>
       <c r="E757" s="10">
-        <v>0.0</v>
+        <v>1978.0</v>
       </c>
       <c r="F757" s="10">
-        <v>0.0</v>
+        <v>1780.2</v>
       </c>
       <c r="G757" s="10">
-        <v>0.0</v>
+        <v>1582.4</v>
       </c>
       <c r="H757" s="10">
-        <v>0.0</v>
+        <v>1384.6</v>
       </c>
     </row>
     <row r="758" spans="1:8" outlineLevel="3">
       <c r="A758" s="15">
         <v>126</v>
       </c>
       <c r="B758" s="6" t="s">
         <v>1513</v>
       </c>
       <c r="C758" s="7" t="s">
         <v>1514</v>
       </c>
       <c r="D758" s="5">
-        <v>14.0</v>
+        <v>5.0</v>
       </c>
       <c r="E758" s="10">
         <v>1860.0</v>
       </c>
       <c r="F758" s="10">
         <v>1674.0</v>
       </c>
       <c r="G758" s="10">
         <v>1488.0</v>
       </c>
       <c r="H758" s="10">
         <v>1302.0</v>
       </c>
     </row>
     <row r="759" spans="1:8" outlineLevel="3">
       <c r="A759" s="15">
         <v>127</v>
       </c>
       <c r="B759" s="6" t="s">
         <v>1515</v>
       </c>
       <c r="C759" s="7" t="s">
         <v>1516</v>
       </c>
       <c r="D759" s="5">
@@ -29174,155 +29174,155 @@
       </c>
       <c r="E759" s="10">
         <v>3368.0</v>
       </c>
       <c r="F759" s="10">
         <v>3031.2</v>
       </c>
       <c r="G759" s="10">
         <v>2694.4</v>
       </c>
       <c r="H759" s="10">
         <v>2357.6</v>
       </c>
     </row>
     <row r="760" spans="1:8" outlineLevel="3">
       <c r="A760" s="15">
         <v>128</v>
       </c>
       <c r="B760" s="6" t="s">
         <v>1517</v>
       </c>
       <c r="C760" s="7" t="s">
         <v>1518</v>
       </c>
       <c r="D760" s="5">
-        <v>245.0</v>
+        <v>230.0</v>
       </c>
       <c r="E760" s="10">
         <v>2749.0</v>
       </c>
       <c r="F760" s="10">
         <v>2474.1</v>
       </c>
       <c r="G760" s="10">
         <v>2199.2</v>
       </c>
       <c r="H760" s="10">
         <v>1924.3</v>
       </c>
     </row>
     <row r="761" spans="1:8" outlineLevel="3">
       <c r="A761" s="15">
         <v>129</v>
       </c>
       <c r="B761" s="6" t="s">
         <v>1519</v>
       </c>
       <c r="C761" s="7" t="s">
         <v>1520</v>
       </c>
       <c r="D761" s="5">
-        <v>1044.0</v>
+        <v>1071.0</v>
       </c>
       <c r="E761" s="10">
-        <v>1038.0</v>
+        <v>1037.0</v>
       </c>
       <c r="F761" s="10">
-        <v>934.2</v>
+        <v>933.3</v>
       </c>
       <c r="G761" s="10">
-        <v>830.4</v>
+        <v>829.6</v>
       </c>
       <c r="H761" s="10">
-        <v>726.6</v>
+        <v>725.9</v>
       </c>
     </row>
     <row r="762" spans="1:8" outlineLevel="3">
       <c r="A762" s="15">
         <v>130</v>
       </c>
       <c r="B762" s="6" t="s">
         <v>1521</v>
       </c>
       <c r="C762" s="7" t="s">
         <v>1522</v>
       </c>
       <c r="D762" s="5">
-        <v>358.0</v>
+        <v>357.0</v>
       </c>
       <c r="E762" s="10">
         <v>1038.0</v>
       </c>
       <c r="F762" s="10">
         <v>934.2</v>
       </c>
       <c r="G762" s="10">
         <v>830.4</v>
       </c>
       <c r="H762" s="10">
         <v>726.6</v>
       </c>
     </row>
     <row r="763" spans="1:8" outlineLevel="3">
       <c r="A763" s="15">
         <v>131</v>
       </c>
       <c r="B763" s="6" t="s">
         <v>1523</v>
       </c>
       <c r="C763" s="7" t="s">
         <v>1524</v>
       </c>
       <c r="D763" s="5">
-        <v>50.0</v>
+        <v>39.0</v>
       </c>
       <c r="E763" s="10">
         <v>1280.0</v>
       </c>
       <c r="F763" s="10">
         <v>1152.0</v>
       </c>
       <c r="G763" s="10">
         <v>1024.0</v>
       </c>
       <c r="H763" s="10">
         <v>896.0</v>
       </c>
     </row>
     <row r="764" spans="1:8" outlineLevel="3">
       <c r="A764" s="15">
         <v>132</v>
       </c>
       <c r="B764" s="6" t="s">
         <v>1525</v>
       </c>
       <c r="C764" s="7" t="s">
         <v>1526</v>
       </c>
       <c r="D764" s="5">
-        <v>982.0</v>
+        <v>950.0</v>
       </c>
       <c r="E764" s="10">
         <v>1549.0</v>
       </c>
       <c r="F764" s="10">
         <v>1394.1</v>
       </c>
       <c r="G764" s="10">
         <v>1239.2</v>
       </c>
       <c r="H764" s="10">
         <v>1084.3</v>
       </c>
     </row>
     <row r="765" spans="1:8" outlineLevel="3">
       <c r="A765" s="15">
         <v>133</v>
       </c>
       <c r="B765" s="6" t="s">
         <v>1527</v>
       </c>
       <c r="C765" s="7" t="s">
         <v>1528</v>
       </c>
       <c r="D765" s="5">
@@ -29330,77 +29330,77 @@
       </c>
       <c r="E765" s="10">
         <v>4186.0</v>
       </c>
       <c r="F765" s="10">
         <v>3767.4</v>
       </c>
       <c r="G765" s="10">
         <v>3348.8</v>
       </c>
       <c r="H765" s="10">
         <v>2930.2</v>
       </c>
     </row>
     <row r="766" spans="1:8" outlineLevel="3">
       <c r="A766" s="15">
         <v>134</v>
       </c>
       <c r="B766" s="6" t="s">
         <v>1529</v>
       </c>
       <c r="C766" s="7" t="s">
         <v>1530</v>
       </c>
       <c r="D766" s="5">
-        <v>640.0</v>
+        <v>637.0</v>
       </c>
       <c r="E766" s="10">
         <v>2008.0</v>
       </c>
       <c r="F766" s="10">
         <v>1807.2</v>
       </c>
       <c r="G766" s="10">
         <v>1606.4</v>
       </c>
       <c r="H766" s="10">
         <v>1405.6</v>
       </c>
     </row>
     <row r="767" spans="1:8" outlineLevel="3">
       <c r="A767" s="15">
         <v>135</v>
       </c>
       <c r="B767" s="6" t="s">
         <v>1531</v>
       </c>
       <c r="C767" s="7" t="s">
         <v>1532</v>
       </c>
       <c r="D767" s="5">
-        <v>16.0</v>
+        <v>41.0</v>
       </c>
       <c r="E767" s="10">
         <v>2466.0</v>
       </c>
       <c r="F767" s="10">
         <v>2219.4</v>
       </c>
       <c r="G767" s="10">
         <v>1972.8</v>
       </c>
       <c r="H767" s="10">
         <v>1726.2</v>
       </c>
     </row>
     <row r="768" spans="1:8" outlineLevel="3">
       <c r="A768" s="15">
         <v>136</v>
       </c>
       <c r="B768" s="6" t="s">
         <v>1533</v>
       </c>
       <c r="C768" s="7" t="s">
         <v>1534</v>
       </c>
       <c r="D768" s="5">
@@ -29460,181 +29460,181 @@
       </c>
       <c r="E770" s="10">
         <v>0.0</v>
       </c>
       <c r="F770" s="10">
         <v>0.0</v>
       </c>
       <c r="G770" s="10">
         <v>0.0</v>
       </c>
       <c r="H770" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="771" spans="1:8" outlineLevel="3">
       <c r="A771" s="15">
         <v>139</v>
       </c>
       <c r="B771" s="6" t="s">
         <v>1539</v>
       </c>
       <c r="C771" s="7" t="s">
         <v>1540</v>
       </c>
       <c r="D771" s="5">
-        <v>392.0</v>
+        <v>646.0</v>
       </c>
       <c r="E771" s="10">
         <v>1426.0</v>
       </c>
       <c r="F771" s="10">
         <v>1283.4</v>
       </c>
       <c r="G771" s="10">
         <v>1140.8</v>
       </c>
       <c r="H771" s="10">
         <v>998.2</v>
       </c>
     </row>
     <row r="772" spans="1:8" outlineLevel="3">
       <c r="A772" s="15">
         <v>140</v>
       </c>
       <c r="B772" s="6" t="s">
         <v>1541</v>
       </c>
       <c r="C772" s="7" t="s">
         <v>1542</v>
       </c>
       <c r="D772" s="5">
-        <v>233.0</v>
+        <v>199.0</v>
       </c>
       <c r="E772" s="10">
-        <v>2806.0</v>
+        <v>1483.0</v>
       </c>
       <c r="F772" s="10">
-        <v>2525.4</v>
+        <v>1334.7</v>
       </c>
       <c r="G772" s="10">
-        <v>2244.8</v>
+        <v>1186.4</v>
       </c>
       <c r="H772" s="10">
-        <v>1964.2</v>
+        <v>1038.1</v>
       </c>
     </row>
     <row r="773" spans="1:8" outlineLevel="3">
       <c r="A773" s="15">
         <v>141</v>
       </c>
       <c r="B773" s="6" t="s">
         <v>1543</v>
       </c>
       <c r="C773" s="7" t="s">
         <v>1544</v>
       </c>
       <c r="D773" s="5">
-        <v>42.0</v>
+        <v>21.0</v>
       </c>
       <c r="E773" s="10">
         <v>1830.0</v>
       </c>
       <c r="F773" s="10">
         <v>1647.0</v>
       </c>
       <c r="G773" s="10">
         <v>1464.0</v>
       </c>
       <c r="H773" s="10">
         <v>1281.0</v>
       </c>
     </row>
     <row r="774" spans="1:8" outlineLevel="3">
       <c r="A774" s="15">
         <v>142</v>
       </c>
       <c r="B774" s="6" t="s">
         <v>1545</v>
       </c>
       <c r="C774" s="7" t="s">
         <v>1546</v>
       </c>
       <c r="D774" s="5">
-        <v>881.0</v>
+        <v>632.0</v>
       </c>
       <c r="E774" s="10">
         <v>1802.0</v>
       </c>
       <c r="F774" s="10">
         <v>1621.8</v>
       </c>
       <c r="G774" s="10">
         <v>1441.6</v>
       </c>
       <c r="H774" s="10">
         <v>1261.4</v>
       </c>
     </row>
     <row r="775" spans="1:8" outlineLevel="3">
       <c r="A775" s="15">
         <v>143</v>
       </c>
       <c r="B775" s="6" t="s">
         <v>1547</v>
       </c>
       <c r="C775" s="7" t="s">
         <v>1548</v>
       </c>
       <c r="D775" s="5">
         <v>8.0</v>
       </c>
       <c r="E775" s="10">
-        <v>0.0</v>
+        <v>2584.0</v>
       </c>
       <c r="F775" s="10">
-        <v>0.0</v>
+        <v>2325.6</v>
       </c>
       <c r="G775" s="10">
-        <v>0.0</v>
+        <v>2067.2</v>
       </c>
       <c r="H775" s="10">
-        <v>0.0</v>
+        <v>1808.8</v>
       </c>
     </row>
     <row r="776" spans="1:8" outlineLevel="3">
       <c r="A776" s="15">
         <v>144</v>
       </c>
       <c r="B776" s="6" t="s">
         <v>1549</v>
       </c>
       <c r="C776" s="7" t="s">
         <v>1550</v>
       </c>
       <c r="D776" s="5">
-        <v>281.0</v>
+        <v>180.0</v>
       </c>
       <c r="E776" s="10">
         <v>2389.0</v>
       </c>
       <c r="F776" s="10">
         <v>2150.1</v>
       </c>
       <c r="G776" s="10">
         <v>1911.2</v>
       </c>
       <c r="H776" s="10">
         <v>1672.3</v>
       </c>
     </row>
     <row r="777" spans="1:8" outlineLevel="2">
       <c r="A777" s="14" t="s">
         <v>449</v>
       </c>
       <c r="B777" s="4"/>
       <c r="C777" s="4"/>
       <c r="D777" s="4"/>
       <c r="E777" s="9"/>
       <c r="F777" s="9"/>
       <c r="G777" s="9"/>
       <c r="H777" s="9"/>
@@ -29758,77 +29758,77 @@
       </c>
       <c r="E782" s="10">
         <v>2221.0</v>
       </c>
       <c r="F782" s="10">
         <v>1998.9</v>
       </c>
       <c r="G782" s="10">
         <v>1776.8</v>
       </c>
       <c r="H782" s="10">
         <v>1554.7</v>
       </c>
     </row>
     <row r="783" spans="1:8" outlineLevel="3">
       <c r="A783" s="15">
         <v>6</v>
       </c>
       <c r="B783" s="6" t="s">
         <v>1561</v>
       </c>
       <c r="C783" s="7" t="s">
         <v>1562</v>
       </c>
       <c r="D783" s="5">
-        <v>28.0</v>
+        <v>26.0</v>
       </c>
       <c r="E783" s="10">
         <v>2221.0</v>
       </c>
       <c r="F783" s="10">
         <v>1998.9</v>
       </c>
       <c r="G783" s="10">
         <v>1776.8</v>
       </c>
       <c r="H783" s="10">
         <v>1554.7</v>
       </c>
     </row>
     <row r="784" spans="1:8" outlineLevel="3">
       <c r="A784" s="15">
         <v>7</v>
       </c>
       <c r="B784" s="6" t="s">
         <v>1563</v>
       </c>
       <c r="C784" s="7" t="s">
         <v>1564</v>
       </c>
       <c r="D784" s="5">
-        <v>141.0</v>
+        <v>126.0</v>
       </c>
       <c r="E784" s="10">
         <v>2221.0</v>
       </c>
       <c r="F784" s="10">
         <v>1998.9</v>
       </c>
       <c r="G784" s="10">
         <v>1776.8</v>
       </c>
       <c r="H784" s="10">
         <v>1554.7</v>
       </c>
     </row>
     <row r="785" spans="1:8" outlineLevel="3">
       <c r="A785" s="15">
         <v>8</v>
       </c>
       <c r="B785" s="6" t="s">
         <v>1565</v>
       </c>
       <c r="C785" s="7" t="s">
         <v>1566</v>
       </c>
       <c r="D785" s="5">
@@ -29836,51 +29836,51 @@
       </c>
       <c r="E785" s="10">
         <v>0.0</v>
       </c>
       <c r="F785" s="10">
         <v>0.0</v>
       </c>
       <c r="G785" s="10">
         <v>0.0</v>
       </c>
       <c r="H785" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="786" spans="1:8" outlineLevel="3">
       <c r="A786" s="15">
         <v>9</v>
       </c>
       <c r="B786" s="6" t="s">
         <v>1567</v>
       </c>
       <c r="C786" s="7" t="s">
         <v>1568</v>
       </c>
       <c r="D786" s="5">
-        <v>55.0</v>
+        <v>52.0</v>
       </c>
       <c r="E786" s="10">
         <v>2131.0</v>
       </c>
       <c r="F786" s="10">
         <v>1917.9</v>
       </c>
       <c r="G786" s="10">
         <v>1704.8</v>
       </c>
       <c r="H786" s="10">
         <v>1491.7</v>
       </c>
     </row>
     <row r="787" spans="1:8" outlineLevel="3">
       <c r="A787" s="15">
         <v>10</v>
       </c>
       <c r="B787" s="6" t="s">
         <v>1569</v>
       </c>
       <c r="C787" s="7" t="s">
         <v>1570</v>
       </c>
       <c r="D787" s="5">
@@ -29966,207 +29966,207 @@
       </c>
       <c r="E790" s="10">
         <v>0.0</v>
       </c>
       <c r="F790" s="10">
         <v>0.0</v>
       </c>
       <c r="G790" s="10">
         <v>0.0</v>
       </c>
       <c r="H790" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="791" spans="1:8" outlineLevel="3">
       <c r="A791" s="15">
         <v>14</v>
       </c>
       <c r="B791" s="6" t="s">
         <v>1577</v>
       </c>
       <c r="C791" s="7" t="s">
         <v>1578</v>
       </c>
       <c r="D791" s="5">
-        <v>17.0</v>
+        <v>16.0</v>
       </c>
       <c r="E791" s="10">
         <v>3190.0</v>
       </c>
       <c r="F791" s="10">
         <v>2871.0</v>
       </c>
       <c r="G791" s="10">
         <v>2552.0</v>
       </c>
       <c r="H791" s="10">
         <v>2233.0</v>
       </c>
     </row>
     <row r="792" spans="1:8" outlineLevel="3">
       <c r="A792" s="15">
         <v>15</v>
       </c>
       <c r="B792" s="6" t="s">
         <v>1579</v>
       </c>
       <c r="C792" s="7" t="s">
         <v>1580</v>
       </c>
       <c r="D792" s="5">
-        <v>17.0</v>
+        <v>18.0</v>
       </c>
       <c r="E792" s="10">
         <v>2512.0</v>
       </c>
       <c r="F792" s="10">
         <v>2260.8</v>
       </c>
       <c r="G792" s="10">
         <v>2009.6</v>
       </c>
       <c r="H792" s="10">
         <v>1758.4</v>
       </c>
     </row>
     <row r="793" spans="1:8" outlineLevel="3">
       <c r="A793" s="15">
         <v>16</v>
       </c>
       <c r="B793" s="6" t="s">
         <v>1581</v>
       </c>
       <c r="C793" s="7" t="s">
         <v>1582</v>
       </c>
       <c r="D793" s="5">
-        <v>4.0</v>
+        <v>67.0</v>
       </c>
       <c r="E793" s="10">
-        <v>3157.0</v>
+        <v>2512.0</v>
       </c>
       <c r="F793" s="10">
-        <v>2841.3</v>
+        <v>2260.8</v>
       </c>
       <c r="G793" s="10">
-        <v>2525.6</v>
+        <v>2009.6</v>
       </c>
       <c r="H793" s="10">
-        <v>2209.9</v>
+        <v>1758.4</v>
       </c>
     </row>
     <row r="794" spans="1:8" outlineLevel="3">
       <c r="A794" s="15">
         <v>17</v>
       </c>
       <c r="B794" s="6" t="s">
         <v>1583</v>
       </c>
       <c r="C794" s="7" t="s">
         <v>1584</v>
       </c>
       <c r="D794" s="5">
-        <v>398.0</v>
+        <v>430.0</v>
       </c>
       <c r="E794" s="10">
-        <v>3190.0</v>
+        <v>2512.0</v>
       </c>
       <c r="F794" s="10">
-        <v>2871.0</v>
+        <v>2260.8</v>
       </c>
       <c r="G794" s="10">
-        <v>2552.0</v>
+        <v>2009.6</v>
       </c>
       <c r="H794" s="10">
-        <v>2233.0</v>
+        <v>1758.4</v>
       </c>
     </row>
     <row r="795" spans="1:8" outlineLevel="3">
       <c r="A795" s="15">
         <v>18</v>
       </c>
       <c r="B795" s="6" t="s">
         <v>1585</v>
       </c>
       <c r="C795" s="7" t="s">
         <v>1586</v>
       </c>
       <c r="D795" s="5">
-        <v>30.0</v>
+        <v>44.0</v>
       </c>
       <c r="E795" s="10">
         <v>2512.0</v>
       </c>
       <c r="F795" s="10">
         <v>2260.8</v>
       </c>
       <c r="G795" s="10">
         <v>2009.6</v>
       </c>
       <c r="H795" s="10">
         <v>1758.4</v>
       </c>
     </row>
     <row r="796" spans="1:8" outlineLevel="3">
       <c r="A796" s="15">
         <v>19</v>
       </c>
       <c r="B796" s="6" t="s">
         <v>1587</v>
       </c>
       <c r="C796" s="7" t="s">
         <v>1588</v>
       </c>
       <c r="D796" s="5">
-        <v>20.0</v>
+        <v>15.0</v>
       </c>
       <c r="E796" s="10">
         <v>3157.0</v>
       </c>
       <c r="F796" s="10">
         <v>2841.3</v>
       </c>
       <c r="G796" s="10">
         <v>2525.6</v>
       </c>
       <c r="H796" s="10">
         <v>2209.9</v>
       </c>
     </row>
     <row r="797" spans="1:8" outlineLevel="3">
       <c r="A797" s="15">
         <v>20</v>
       </c>
       <c r="B797" s="6" t="s">
         <v>1589</v>
       </c>
       <c r="C797" s="7" t="s">
         <v>1590</v>
       </c>
       <c r="D797" s="5">
-        <v>160.0</v>
+        <v>144.0</v>
       </c>
       <c r="E797" s="10">
         <v>2512.0</v>
       </c>
       <c r="F797" s="10">
         <v>2260.8</v>
       </c>
       <c r="G797" s="10">
         <v>2009.6</v>
       </c>
       <c r="H797" s="10">
         <v>1758.4</v>
       </c>
     </row>
     <row r="798" spans="1:8" outlineLevel="3">
       <c r="A798" s="15">
         <v>21</v>
       </c>
       <c r="B798" s="6" t="s">
         <v>1591</v>
       </c>
       <c r="C798" s="7" t="s">
         <v>1592</v>
       </c>
       <c r="D798" s="5">
@@ -30174,51 +30174,51 @@
       </c>
       <c r="E798" s="10">
         <v>3731.0</v>
       </c>
       <c r="F798" s="10">
         <v>3357.9</v>
       </c>
       <c r="G798" s="10">
         <v>2984.8</v>
       </c>
       <c r="H798" s="10">
         <v>2611.7</v>
       </c>
     </row>
     <row r="799" spans="1:8" outlineLevel="3">
       <c r="A799" s="15">
         <v>22</v>
       </c>
       <c r="B799" s="6" t="s">
         <v>1593</v>
       </c>
       <c r="C799" s="7" t="s">
         <v>1594</v>
       </c>
       <c r="D799" s="5">
-        <v>56.0</v>
+        <v>23.0</v>
       </c>
       <c r="E799" s="10">
         <v>3731.0</v>
       </c>
       <c r="F799" s="10">
         <v>3357.9</v>
       </c>
       <c r="G799" s="10">
         <v>2984.8</v>
       </c>
       <c r="H799" s="10">
         <v>2611.7</v>
       </c>
     </row>
     <row r="800" spans="1:8" outlineLevel="3">
       <c r="A800" s="15">
         <v>23</v>
       </c>
       <c r="B800" s="6" t="s">
         <v>1595</v>
       </c>
       <c r="C800" s="7" t="s">
         <v>1596</v>
       </c>
       <c r="D800" s="5">
@@ -30252,103 +30252,103 @@
       </c>
       <c r="E801" s="10">
         <v>4170.0</v>
       </c>
       <c r="F801" s="10">
         <v>3753.0</v>
       </c>
       <c r="G801" s="10">
         <v>3336.0</v>
       </c>
       <c r="H801" s="10">
         <v>2919.0</v>
       </c>
     </row>
     <row r="802" spans="1:8" outlineLevel="3">
       <c r="A802" s="15">
         <v>25</v>
       </c>
       <c r="B802" s="6" t="s">
         <v>1599</v>
       </c>
       <c r="C802" s="7" t="s">
         <v>1600</v>
       </c>
       <c r="D802" s="5">
-        <v>180.0</v>
+        <v>178.0</v>
       </c>
       <c r="E802" s="10">
         <v>3283.0</v>
       </c>
       <c r="F802" s="10">
         <v>2954.7</v>
       </c>
       <c r="G802" s="10">
         <v>2626.4</v>
       </c>
       <c r="H802" s="10">
         <v>2298.1</v>
       </c>
     </row>
     <row r="803" spans="1:8" outlineLevel="3">
       <c r="A803" s="15">
         <v>26</v>
       </c>
       <c r="B803" s="6" t="s">
         <v>1601</v>
       </c>
       <c r="C803" s="7" t="s">
         <v>1602</v>
       </c>
       <c r="D803" s="5">
-        <v>277.0</v>
+        <v>275.0</v>
       </c>
       <c r="E803" s="10">
         <v>3283.0</v>
       </c>
       <c r="F803" s="10">
         <v>2954.7</v>
       </c>
       <c r="G803" s="10">
         <v>2626.4</v>
       </c>
       <c r="H803" s="10">
         <v>2298.1</v>
       </c>
     </row>
     <row r="804" spans="1:8" outlineLevel="3">
       <c r="A804" s="15">
         <v>27</v>
       </c>
       <c r="B804" s="6" t="s">
         <v>1603</v>
       </c>
       <c r="C804" s="7" t="s">
         <v>1604</v>
       </c>
       <c r="D804" s="5">
-        <v>80.0</v>
+        <v>123.0</v>
       </c>
       <c r="E804" s="10">
         <v>4306.0</v>
       </c>
       <c r="F804" s="10">
         <v>3875.4</v>
       </c>
       <c r="G804" s="10">
         <v>3444.8</v>
       </c>
       <c r="H804" s="10">
         <v>3014.2</v>
       </c>
     </row>
     <row r="805" spans="1:8" outlineLevel="3">
       <c r="A805" s="15">
         <v>28</v>
       </c>
       <c r="B805" s="6" t="s">
         <v>1605</v>
       </c>
       <c r="C805" s="7" t="s">
         <v>1606</v>
       </c>
       <c r="D805" s="5">
@@ -30460,51 +30460,51 @@
       </c>
       <c r="E809" s="10">
         <v>3828.0</v>
       </c>
       <c r="F809" s="10">
         <v>3445.2</v>
       </c>
       <c r="G809" s="10">
         <v>3062.4</v>
       </c>
       <c r="H809" s="10">
         <v>2679.6</v>
       </c>
     </row>
     <row r="810" spans="1:8" outlineLevel="3">
       <c r="A810" s="15">
         <v>33</v>
       </c>
       <c r="B810" s="6" t="s">
         <v>1615</v>
       </c>
       <c r="C810" s="7" t="s">
         <v>1616</v>
       </c>
       <c r="D810" s="5">
-        <v>48.0</v>
+        <v>46.0</v>
       </c>
       <c r="E810" s="10">
         <v>3772.0</v>
       </c>
       <c r="F810" s="10">
         <v>3394.8</v>
       </c>
       <c r="G810" s="10">
         <v>3017.6</v>
       </c>
       <c r="H810" s="10">
         <v>2640.4</v>
       </c>
     </row>
     <row r="811" spans="1:8" outlineLevel="3">
       <c r="A811" s="15">
         <v>34</v>
       </c>
       <c r="B811" s="6" t="s">
         <v>1617</v>
       </c>
       <c r="C811" s="7" t="s">
         <v>1618</v>
       </c>
       <c r="D811" s="5">
@@ -30538,51 +30538,51 @@
       </c>
       <c r="E812" s="10">
         <v>0.0</v>
       </c>
       <c r="F812" s="10">
         <v>0.0</v>
       </c>
       <c r="G812" s="10">
         <v>0.0</v>
       </c>
       <c r="H812" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="813" spans="1:8" outlineLevel="3">
       <c r="A813" s="15">
         <v>36</v>
       </c>
       <c r="B813" s="6" t="s">
         <v>1621</v>
       </c>
       <c r="C813" s="7" t="s">
         <v>1622</v>
       </c>
       <c r="D813" s="5">
-        <v>23.0</v>
+        <v>21.0</v>
       </c>
       <c r="E813" s="10">
         <v>5306.0</v>
       </c>
       <c r="F813" s="10">
         <v>4775.4</v>
       </c>
       <c r="G813" s="10">
         <v>4244.8</v>
       </c>
       <c r="H813" s="10">
         <v>3714.2</v>
       </c>
     </row>
     <row r="814" spans="1:8" outlineLevel="3">
       <c r="A814" s="15">
         <v>37</v>
       </c>
       <c r="B814" s="6" t="s">
         <v>1623</v>
       </c>
       <c r="C814" s="7" t="s">
         <v>1624</v>
       </c>
       <c r="D814" s="5">
@@ -30642,103 +30642,103 @@
       </c>
       <c r="E816" s="10">
         <v>7584.0</v>
       </c>
       <c r="F816" s="10">
         <v>6825.6</v>
       </c>
       <c r="G816" s="10">
         <v>6067.2</v>
       </c>
       <c r="H816" s="10">
         <v>5308.8</v>
       </c>
     </row>
     <row r="817" spans="1:8" outlineLevel="3">
       <c r="A817" s="15">
         <v>40</v>
       </c>
       <c r="B817" s="6" t="s">
         <v>1629</v>
       </c>
       <c r="C817" s="7" t="s">
         <v>1630</v>
       </c>
       <c r="D817" s="5">
-        <v>3.0</v>
+        <v>52.0</v>
       </c>
       <c r="E817" s="10">
-        <v>0.0</v>
+        <v>4486.0</v>
       </c>
       <c r="F817" s="10">
-        <v>0.0</v>
+        <v>4037.4</v>
       </c>
       <c r="G817" s="10">
-        <v>0.0</v>
+        <v>3588.8</v>
       </c>
       <c r="H817" s="10">
-        <v>0.0</v>
+        <v>3140.2</v>
       </c>
     </row>
     <row r="818" spans="1:8" outlineLevel="3">
       <c r="A818" s="15">
         <v>41</v>
       </c>
       <c r="B818" s="6" t="s">
         <v>1631</v>
       </c>
       <c r="C818" s="7" t="s">
         <v>1632</v>
       </c>
       <c r="D818" s="5">
         <v>26.0</v>
       </c>
       <c r="E818" s="10">
         <v>5384.0</v>
       </c>
       <c r="F818" s="10">
         <v>4845.6</v>
       </c>
       <c r="G818" s="10">
         <v>4307.2</v>
       </c>
       <c r="H818" s="10">
         <v>3768.8</v>
       </c>
     </row>
     <row r="819" spans="1:8" outlineLevel="3">
       <c r="A819" s="15">
         <v>42</v>
       </c>
       <c r="B819" s="6" t="s">
         <v>1633</v>
       </c>
       <c r="C819" s="7" t="s">
         <v>1634</v>
       </c>
       <c r="D819" s="5">
-        <v>79.0</v>
+        <v>67.0</v>
       </c>
       <c r="E819" s="10">
         <v>4413.0</v>
       </c>
       <c r="F819" s="10">
         <v>3971.7</v>
       </c>
       <c r="G819" s="10">
         <v>3530.4</v>
       </c>
       <c r="H819" s="10">
         <v>3089.1</v>
       </c>
     </row>
     <row r="820" spans="1:8" outlineLevel="3">
       <c r="A820" s="15">
         <v>43</v>
       </c>
       <c r="B820" s="6" t="s">
         <v>1635</v>
       </c>
       <c r="C820" s="7" t="s">
         <v>1636</v>
       </c>
       <c r="D820" s="5">
@@ -30928,51 +30928,51 @@
       </c>
       <c r="E827" s="10">
         <v>0.0</v>
       </c>
       <c r="F827" s="10">
         <v>0.0</v>
       </c>
       <c r="G827" s="10">
         <v>0.0</v>
       </c>
       <c r="H827" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="828" spans="1:8" outlineLevel="3">
       <c r="A828" s="15">
         <v>51</v>
       </c>
       <c r="B828" s="6" t="s">
         <v>1651</v>
       </c>
       <c r="C828" s="7" t="s">
         <v>1652</v>
       </c>
       <c r="D828" s="5">
-        <v>188.0</v>
+        <v>186.0</v>
       </c>
       <c r="E828" s="10">
         <v>2507.0</v>
       </c>
       <c r="F828" s="10">
         <v>2256.3</v>
       </c>
       <c r="G828" s="10">
         <v>2005.6</v>
       </c>
       <c r="H828" s="10">
         <v>1754.9</v>
       </c>
     </row>
     <row r="829" spans="1:8" outlineLevel="3">
       <c r="A829" s="15">
         <v>52</v>
       </c>
       <c r="B829" s="6" t="s">
         <v>1653</v>
       </c>
       <c r="C829" s="7" t="s">
         <v>1654</v>
       </c>
       <c r="D829" s="5">
@@ -31032,51 +31032,51 @@
       </c>
       <c r="E831" s="10">
         <v>2466.0</v>
       </c>
       <c r="F831" s="10">
         <v>2219.4</v>
       </c>
       <c r="G831" s="10">
         <v>1972.8</v>
       </c>
       <c r="H831" s="10">
         <v>1726.2</v>
       </c>
     </row>
     <row r="832" spans="1:8" outlineLevel="3">
       <c r="A832" s="15">
         <v>55</v>
       </c>
       <c r="B832" s="6" t="s">
         <v>1659</v>
       </c>
       <c r="C832" s="7" t="s">
         <v>1660</v>
       </c>
       <c r="D832" s="5">
-        <v>5.0</v>
+        <v>4.0</v>
       </c>
       <c r="E832" s="10">
         <v>2466.0</v>
       </c>
       <c r="F832" s="10">
         <v>2219.4</v>
       </c>
       <c r="G832" s="10">
         <v>1972.8</v>
       </c>
       <c r="H832" s="10">
         <v>1726.2</v>
       </c>
     </row>
     <row r="833" spans="1:8" outlineLevel="3">
       <c r="A833" s="15">
         <v>56</v>
       </c>
       <c r="B833" s="6" t="s">
         <v>1661</v>
       </c>
       <c r="C833" s="7" t="s">
         <v>1662</v>
       </c>
       <c r="D833" s="5">
@@ -31084,63 +31084,63 @@
       </c>
       <c r="E833" s="10">
         <v>4214.0</v>
       </c>
       <c r="F833" s="10">
         <v>3792.6</v>
       </c>
       <c r="G833" s="10">
         <v>3371.2</v>
       </c>
       <c r="H833" s="10">
         <v>2949.8</v>
       </c>
     </row>
     <row r="834" spans="1:8" outlineLevel="3">
       <c r="A834" s="15">
         <v>57</v>
       </c>
       <c r="B834" s="6" t="s">
         <v>1663</v>
       </c>
       <c r="C834" s="7" t="s">
         <v>1664</v>
       </c>
       <c r="D834" s="5">
-        <v>3.0</v>
+        <v>0.0</v>
       </c>
       <c r="E834" s="10">
-        <v>2706.0</v>
+        <v>0.0</v>
       </c>
       <c r="F834" s="10">
-        <v>2435.4</v>
+        <v>0.0</v>
       </c>
       <c r="G834" s="10">
-        <v>2164.8</v>
+        <v>0.0</v>
       </c>
       <c r="H834" s="10">
-        <v>1894.2</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="835" spans="1:8" outlineLevel="3">
       <c r="A835" s="15">
         <v>58</v>
       </c>
       <c r="B835" s="6" t="s">
         <v>1665</v>
       </c>
       <c r="C835" s="7" t="s">
         <v>1666</v>
       </c>
       <c r="D835" s="5">
         <v>0.0</v>
       </c>
       <c r="E835" s="10">
         <v>0.0</v>
       </c>
       <c r="F835" s="10">
         <v>0.0</v>
       </c>
       <c r="G835" s="10">
         <v>0.0</v>
       </c>
       <c r="H835" s="10">
@@ -31266,89 +31266,89 @@
       </c>
       <c r="E840" s="10">
         <v>0.0</v>
       </c>
       <c r="F840" s="10">
         <v>0.0</v>
       </c>
       <c r="G840" s="10">
         <v>0.0</v>
       </c>
       <c r="H840" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="841" spans="1:8" outlineLevel="3">
       <c r="A841" s="15">
         <v>64</v>
       </c>
       <c r="B841" s="6" t="s">
         <v>1677</v>
       </c>
       <c r="C841" s="7" t="s">
         <v>1678</v>
       </c>
       <c r="D841" s="5">
-        <v>118.0</v>
+        <v>105.0</v>
       </c>
       <c r="E841" s="10">
         <v>2706.0</v>
       </c>
       <c r="F841" s="10">
         <v>2435.4</v>
       </c>
       <c r="G841" s="10">
         <v>2164.8</v>
       </c>
       <c r="H841" s="10">
         <v>1894.2</v>
       </c>
     </row>
     <row r="842" spans="1:8" outlineLevel="3">
       <c r="A842" s="15">
         <v>65</v>
       </c>
       <c r="B842" s="6" t="s">
         <v>1679</v>
       </c>
       <c r="C842" s="7" t="s">
         <v>1680</v>
       </c>
       <c r="D842" s="5">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="E842" s="10">
-        <v>0.0</v>
+        <v>3658.0</v>
       </c>
       <c r="F842" s="10">
-        <v>0.0</v>
+        <v>3292.2</v>
       </c>
       <c r="G842" s="10">
-        <v>0.0</v>
+        <v>2926.4</v>
       </c>
       <c r="H842" s="10">
-        <v>0.0</v>
+        <v>2560.6</v>
       </c>
     </row>
     <row r="843" spans="1:8" outlineLevel="3">
       <c r="A843" s="15">
         <v>66</v>
       </c>
       <c r="B843" s="6" t="s">
         <v>1681</v>
       </c>
       <c r="C843" s="7" t="s">
         <v>1682</v>
       </c>
       <c r="D843" s="5">
         <v>170.0</v>
       </c>
       <c r="E843" s="10">
         <v>3480.0</v>
       </c>
       <c r="F843" s="10">
         <v>3132.0</v>
       </c>
       <c r="G843" s="10">
         <v>2784.0</v>
       </c>
       <c r="H843" s="10">
@@ -31370,103 +31370,103 @@
       </c>
       <c r="E844" s="10">
         <v>3538.0</v>
       </c>
       <c r="F844" s="10">
         <v>3184.2</v>
       </c>
       <c r="G844" s="10">
         <v>2830.4</v>
       </c>
       <c r="H844" s="10">
         <v>2476.6</v>
       </c>
     </row>
     <row r="845" spans="1:8" outlineLevel="3">
       <c r="A845" s="15">
         <v>68</v>
       </c>
       <c r="B845" s="6" t="s">
         <v>1685</v>
       </c>
       <c r="C845" s="7" t="s">
         <v>1686</v>
       </c>
       <c r="D845" s="5">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="E845" s="10">
-        <v>3538.0</v>
+        <v>0.0</v>
       </c>
       <c r="F845" s="10">
-        <v>3184.2</v>
+        <v>0.0</v>
       </c>
       <c r="G845" s="10">
-        <v>2830.4</v>
+        <v>0.0</v>
       </c>
       <c r="H845" s="10">
-        <v>2476.6</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="846" spans="1:8" outlineLevel="3">
       <c r="A846" s="15">
         <v>69</v>
       </c>
       <c r="B846" s="6" t="s">
         <v>1687</v>
       </c>
       <c r="C846" s="7" t="s">
         <v>1688</v>
       </c>
       <c r="D846" s="5">
         <v>5.0</v>
       </c>
       <c r="E846" s="10">
         <v>4558.0</v>
       </c>
       <c r="F846" s="10">
         <v>4102.2</v>
       </c>
       <c r="G846" s="10">
         <v>3646.4</v>
       </c>
       <c r="H846" s="10">
         <v>3190.6</v>
       </c>
     </row>
     <row r="847" spans="1:8" outlineLevel="3">
       <c r="A847" s="15">
         <v>70</v>
       </c>
       <c r="B847" s="6" t="s">
         <v>1689</v>
       </c>
       <c r="C847" s="7" t="s">
         <v>1690</v>
       </c>
       <c r="D847" s="5">
-        <v>58.0</v>
+        <v>55.0</v>
       </c>
       <c r="E847" s="10">
         <v>4648.0</v>
       </c>
       <c r="F847" s="10">
         <v>4183.2</v>
       </c>
       <c r="G847" s="10">
         <v>3718.4</v>
       </c>
       <c r="H847" s="10">
         <v>3253.6</v>
       </c>
     </row>
     <row r="848" spans="1:8" outlineLevel="3">
       <c r="A848" s="15">
         <v>71</v>
       </c>
       <c r="B848" s="6" t="s">
         <v>1691</v>
       </c>
       <c r="C848" s="7" t="s">
         <v>1692</v>
       </c>
       <c r="D848" s="5">
@@ -31500,207 +31500,207 @@
       </c>
       <c r="E849" s="10">
         <v>0.0</v>
       </c>
       <c r="F849" s="10">
         <v>0.0</v>
       </c>
       <c r="G849" s="10">
         <v>0.0</v>
       </c>
       <c r="H849" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="850" spans="1:8" outlineLevel="3">
       <c r="A850" s="15">
         <v>73</v>
       </c>
       <c r="B850" s="6" t="s">
         <v>1695</v>
       </c>
       <c r="C850" s="7" t="s">
         <v>1696</v>
       </c>
       <c r="D850" s="5">
-        <v>185.0</v>
+        <v>218.0</v>
       </c>
       <c r="E850" s="10">
         <v>3043.0</v>
       </c>
       <c r="F850" s="10">
         <v>2738.7</v>
       </c>
       <c r="G850" s="10">
         <v>2434.4</v>
       </c>
       <c r="H850" s="10">
         <v>2130.1</v>
       </c>
     </row>
     <row r="851" spans="1:8" outlineLevel="3">
       <c r="A851" s="15">
         <v>74</v>
       </c>
       <c r="B851" s="6" t="s">
         <v>1697</v>
       </c>
       <c r="C851" s="7" t="s">
         <v>1698</v>
       </c>
       <c r="D851" s="5">
-        <v>27.0</v>
+        <v>55.0</v>
       </c>
       <c r="E851" s="10">
         <v>3043.0</v>
       </c>
       <c r="F851" s="10">
         <v>2738.7</v>
       </c>
       <c r="G851" s="10">
         <v>2434.4</v>
       </c>
       <c r="H851" s="10">
         <v>2130.1</v>
       </c>
     </row>
     <row r="852" spans="1:8" outlineLevel="3">
       <c r="A852" s="15">
         <v>75</v>
       </c>
       <c r="B852" s="6" t="s">
         <v>1699</v>
       </c>
       <c r="C852" s="7" t="s">
         <v>1700</v>
       </c>
       <c r="D852" s="5">
-        <v>119.0</v>
+        <v>105.0</v>
       </c>
       <c r="E852" s="10">
         <v>3626.0</v>
       </c>
       <c r="F852" s="10">
         <v>3263.4</v>
       </c>
       <c r="G852" s="10">
         <v>2900.8</v>
       </c>
       <c r="H852" s="10">
         <v>2538.2</v>
       </c>
     </row>
     <row r="853" spans="1:8" outlineLevel="3">
       <c r="A853" s="15">
         <v>76</v>
       </c>
       <c r="B853" s="6" t="s">
         <v>1701</v>
       </c>
       <c r="C853" s="7" t="s">
         <v>1702</v>
       </c>
       <c r="D853" s="5">
-        <v>7.0</v>
+        <v>5.0</v>
       </c>
       <c r="E853" s="10">
         <v>3626.0</v>
       </c>
       <c r="F853" s="10">
         <v>3263.4</v>
       </c>
       <c r="G853" s="10">
         <v>2900.8</v>
       </c>
       <c r="H853" s="10">
         <v>2538.2</v>
       </c>
     </row>
     <row r="854" spans="1:8" outlineLevel="3">
       <c r="A854" s="15">
         <v>77</v>
       </c>
       <c r="B854" s="6" t="s">
         <v>1703</v>
       </c>
       <c r="C854" s="7" t="s">
         <v>1704</v>
       </c>
       <c r="D854" s="5">
-        <v>2.0</v>
+        <v>34.0</v>
       </c>
       <c r="E854" s="10">
-        <v>0.0</v>
+        <v>3626.0</v>
       </c>
       <c r="F854" s="10">
-        <v>0.0</v>
+        <v>3263.4</v>
       </c>
       <c r="G854" s="10">
-        <v>0.0</v>
+        <v>2900.8</v>
       </c>
       <c r="H854" s="10">
-        <v>0.0</v>
+        <v>2538.2</v>
       </c>
     </row>
     <row r="855" spans="1:8" outlineLevel="3">
       <c r="A855" s="15">
         <v>78</v>
       </c>
       <c r="B855" s="6" t="s">
         <v>1705</v>
       </c>
       <c r="C855" s="7" t="s">
         <v>1706</v>
       </c>
       <c r="D855" s="5">
-        <v>100.0</v>
+        <v>96.0</v>
       </c>
       <c r="E855" s="10">
         <v>4757.0</v>
       </c>
       <c r="F855" s="10">
         <v>4281.3</v>
       </c>
       <c r="G855" s="10">
         <v>3805.6</v>
       </c>
       <c r="H855" s="10">
         <v>3329.9</v>
       </c>
     </row>
     <row r="856" spans="1:8" outlineLevel="3">
       <c r="A856" s="15">
         <v>79</v>
       </c>
       <c r="B856" s="6" t="s">
         <v>1707</v>
       </c>
       <c r="C856" s="7" t="s">
         <v>1708</v>
       </c>
       <c r="D856" s="5">
-        <v>15.0</v>
+        <v>11.0</v>
       </c>
       <c r="E856" s="10">
         <v>4909.0</v>
       </c>
       <c r="F856" s="10">
         <v>4418.1</v>
       </c>
       <c r="G856" s="10">
         <v>3927.2</v>
       </c>
       <c r="H856" s="10">
         <v>3436.3</v>
       </c>
     </row>
     <row r="857" spans="1:8" outlineLevel="3">
       <c r="A857" s="15">
         <v>80</v>
       </c>
       <c r="B857" s="6" t="s">
         <v>1709</v>
       </c>
       <c r="C857" s="7" t="s">
         <v>1710</v>
       </c>
       <c r="D857" s="5">
@@ -31760,51 +31760,51 @@
       </c>
       <c r="E859" s="10">
         <v>0.0</v>
       </c>
       <c r="F859" s="10">
         <v>0.0</v>
       </c>
       <c r="G859" s="10">
         <v>0.0</v>
       </c>
       <c r="H859" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="860" spans="1:8" outlineLevel="3">
       <c r="A860" s="15">
         <v>83</v>
       </c>
       <c r="B860" s="6" t="s">
         <v>1715</v>
       </c>
       <c r="C860" s="7" t="s">
         <v>1716</v>
       </c>
       <c r="D860" s="5">
-        <v>13.0</v>
+        <v>11.0</v>
       </c>
       <c r="E860" s="10">
         <v>7309.0</v>
       </c>
       <c r="F860" s="10">
         <v>6578.1</v>
       </c>
       <c r="G860" s="10">
         <v>5847.2</v>
       </c>
       <c r="H860" s="10">
         <v>5116.3</v>
       </c>
     </row>
     <row r="861" spans="1:8" outlineLevel="3">
       <c r="A861" s="15">
         <v>84</v>
       </c>
       <c r="B861" s="6" t="s">
         <v>1717</v>
       </c>
       <c r="C861" s="7" t="s">
         <v>1718</v>
       </c>
       <c r="D861" s="5">
@@ -31838,51 +31838,51 @@
       </c>
       <c r="E862" s="10">
         <v>0.0</v>
       </c>
       <c r="F862" s="10">
         <v>0.0</v>
       </c>
       <c r="G862" s="10">
         <v>0.0</v>
       </c>
       <c r="H862" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="863" spans="1:8" outlineLevel="3">
       <c r="A863" s="15">
         <v>86</v>
       </c>
       <c r="B863" s="6" t="s">
         <v>1721</v>
       </c>
       <c r="C863" s="7" t="s">
         <v>1722</v>
       </c>
       <c r="D863" s="5">
-        <v>0.0</v>
+        <v>2.0</v>
       </c>
       <c r="E863" s="10">
         <v>0.0</v>
       </c>
       <c r="F863" s="10">
         <v>0.0</v>
       </c>
       <c r="G863" s="10">
         <v>0.0</v>
       </c>
       <c r="H863" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="864" spans="1:8" outlineLevel="3">
       <c r="A864" s="15">
         <v>87</v>
       </c>
       <c r="B864" s="6" t="s">
         <v>1723</v>
       </c>
       <c r="C864" s="7" t="s">
         <v>1724</v>
       </c>
       <c r="D864" s="5">
@@ -31942,51 +31942,51 @@
       </c>
       <c r="E866" s="10">
         <v>11674.0</v>
       </c>
       <c r="F866" s="10">
         <v>10506.6</v>
       </c>
       <c r="G866" s="10">
         <v>9339.2</v>
       </c>
       <c r="H866" s="10">
         <v>8171.8</v>
       </c>
     </row>
     <row r="867" spans="1:8" outlineLevel="3">
       <c r="A867" s="15">
         <v>90</v>
       </c>
       <c r="B867" s="6" t="s">
         <v>1729</v>
       </c>
       <c r="C867" s="7" t="s">
         <v>1730</v>
       </c>
       <c r="D867" s="5">
-        <v>4.0</v>
+        <v>2.0</v>
       </c>
       <c r="E867" s="10">
         <v>9606.0</v>
       </c>
       <c r="F867" s="10">
         <v>8645.4</v>
       </c>
       <c r="G867" s="10">
         <v>7684.8</v>
       </c>
       <c r="H867" s="10">
         <v>6724.2</v>
       </c>
     </row>
     <row r="868" spans="1:8" outlineLevel="3">
       <c r="A868" s="15">
         <v>91</v>
       </c>
       <c r="B868" s="6" t="s">
         <v>1731</v>
       </c>
       <c r="C868" s="7" t="s">
         <v>1732</v>
       </c>
       <c r="D868" s="5">
@@ -32124,51 +32124,51 @@
       </c>
       <c r="E873" s="10">
         <v>12438.0</v>
       </c>
       <c r="F873" s="10">
         <v>11194.2</v>
       </c>
       <c r="G873" s="10">
         <v>9950.4</v>
       </c>
       <c r="H873" s="10">
         <v>8706.6</v>
       </c>
     </row>
     <row r="874" spans="1:8" outlineLevel="3">
       <c r="A874" s="15">
         <v>97</v>
       </c>
       <c r="B874" s="6" t="s">
         <v>1743</v>
       </c>
       <c r="C874" s="7" t="s">
         <v>1744</v>
       </c>
       <c r="D874" s="5">
-        <v>106.0</v>
+        <v>120.0</v>
       </c>
       <c r="E874" s="10">
         <v>4194.0</v>
       </c>
       <c r="F874" s="10">
         <v>3774.6</v>
       </c>
       <c r="G874" s="10">
         <v>3355.2</v>
       </c>
       <c r="H874" s="10">
         <v>2935.8</v>
       </c>
     </row>
     <row r="875" spans="1:8" outlineLevel="3">
       <c r="A875" s="15">
         <v>98</v>
       </c>
       <c r="B875" s="6" t="s">
         <v>1745</v>
       </c>
       <c r="C875" s="7" t="s">
         <v>1746</v>
       </c>
       <c r="D875" s="5">
@@ -32176,51 +32176,51 @@
       </c>
       <c r="E875" s="10">
         <v>4194.0</v>
       </c>
       <c r="F875" s="10">
         <v>3774.6</v>
       </c>
       <c r="G875" s="10">
         <v>3355.2</v>
       </c>
       <c r="H875" s="10">
         <v>2935.8</v>
       </c>
     </row>
     <row r="876" spans="1:8" outlineLevel="3">
       <c r="A876" s="15">
         <v>99</v>
       </c>
       <c r="B876" s="6" t="s">
         <v>1747</v>
       </c>
       <c r="C876" s="7" t="s">
         <v>1748</v>
       </c>
       <c r="D876" s="5">
-        <v>39.0</v>
+        <v>9.0</v>
       </c>
       <c r="E876" s="10">
         <v>5045.0</v>
       </c>
       <c r="F876" s="10">
         <v>4540.5</v>
       </c>
       <c r="G876" s="10">
         <v>4036.0</v>
       </c>
       <c r="H876" s="10">
         <v>3531.5</v>
       </c>
     </row>
     <row r="877" spans="1:8" outlineLevel="3">
       <c r="A877" s="15">
         <v>100</v>
       </c>
       <c r="B877" s="6" t="s">
         <v>1749</v>
       </c>
       <c r="C877" s="7" t="s">
         <v>1750</v>
       </c>
       <c r="D877" s="5">
@@ -32228,129 +32228,129 @@
       </c>
       <c r="E877" s="10">
         <v>0.0</v>
       </c>
       <c r="F877" s="10">
         <v>0.0</v>
       </c>
       <c r="G877" s="10">
         <v>0.0</v>
       </c>
       <c r="H877" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="878" spans="1:8" outlineLevel="3">
       <c r="A878" s="15">
         <v>101</v>
       </c>
       <c r="B878" s="6" t="s">
         <v>1751</v>
       </c>
       <c r="C878" s="7" t="s">
         <v>1752</v>
       </c>
       <c r="D878" s="5">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="E878" s="10">
-        <v>0.0</v>
+        <v>4906.0</v>
       </c>
       <c r="F878" s="10">
-        <v>0.0</v>
+        <v>4415.4</v>
       </c>
       <c r="G878" s="10">
-        <v>0.0</v>
+        <v>3924.8</v>
       </c>
       <c r="H878" s="10">
-        <v>0.0</v>
+        <v>3434.2</v>
       </c>
     </row>
     <row r="879" spans="1:8" outlineLevel="3">
       <c r="A879" s="15">
         <v>102</v>
       </c>
       <c r="B879" s="6" t="s">
         <v>1753</v>
       </c>
       <c r="C879" s="7" t="s">
         <v>1754</v>
       </c>
       <c r="D879" s="5">
-        <v>299.0</v>
+        <v>145.0</v>
       </c>
       <c r="E879" s="10">
-        <v>5000.0</v>
+        <v>6014.0</v>
       </c>
       <c r="F879" s="10">
-        <v>4500.0</v>
+        <v>5412.6</v>
       </c>
       <c r="G879" s="10">
-        <v>4000.0</v>
+        <v>4811.2</v>
       </c>
       <c r="H879" s="10">
-        <v>3500.0</v>
+        <v>4209.8</v>
       </c>
     </row>
     <row r="880" spans="1:8" outlineLevel="3">
       <c r="A880" s="15">
         <v>103</v>
       </c>
       <c r="B880" s="6" t="s">
         <v>1755</v>
       </c>
       <c r="C880" s="7" t="s">
         <v>1756</v>
       </c>
       <c r="D880" s="5">
-        <v>27.0</v>
+        <v>21.0</v>
       </c>
       <c r="E880" s="10">
         <v>5000.0</v>
       </c>
       <c r="F880" s="10">
         <v>4500.0</v>
       </c>
       <c r="G880" s="10">
         <v>4000.0</v>
       </c>
       <c r="H880" s="10">
         <v>3500.0</v>
       </c>
     </row>
     <row r="881" spans="1:8" outlineLevel="3">
       <c r="A881" s="15">
         <v>104</v>
       </c>
       <c r="B881" s="6" t="s">
         <v>1757</v>
       </c>
       <c r="C881" s="7" t="s">
         <v>1758</v>
       </c>
       <c r="D881" s="5">
-        <v>79.0</v>
+        <v>55.0</v>
       </c>
       <c r="E881" s="10">
         <v>5000.0</v>
       </c>
       <c r="F881" s="10">
         <v>4500.0</v>
       </c>
       <c r="G881" s="10">
         <v>4000.0</v>
       </c>
       <c r="H881" s="10">
         <v>3500.0</v>
       </c>
     </row>
     <row r="882" spans="1:8" outlineLevel="3">
       <c r="A882" s="15">
         <v>105</v>
       </c>
       <c r="B882" s="6" t="s">
         <v>1759</v>
       </c>
       <c r="C882" s="7" t="s">
         <v>1760</v>
       </c>
       <c r="D882" s="5">
@@ -32358,51 +32358,51 @@
       </c>
       <c r="E882" s="10">
         <v>0.0</v>
       </c>
       <c r="F882" s="10">
         <v>0.0</v>
       </c>
       <c r="G882" s="10">
         <v>0.0</v>
       </c>
       <c r="H882" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="883" spans="1:8" outlineLevel="3">
       <c r="A883" s="15">
         <v>106</v>
       </c>
       <c r="B883" s="6" t="s">
         <v>1761</v>
       </c>
       <c r="C883" s="7" t="s">
         <v>1762</v>
       </c>
       <c r="D883" s="5">
-        <v>10.0</v>
+        <v>2.0</v>
       </c>
       <c r="E883" s="10">
         <v>5000.0</v>
       </c>
       <c r="F883" s="10">
         <v>4500.0</v>
       </c>
       <c r="G883" s="10">
         <v>4000.0</v>
       </c>
       <c r="H883" s="10">
         <v>3500.0</v>
       </c>
     </row>
     <row r="884" spans="1:8" outlineLevel="3">
       <c r="A884" s="15">
         <v>107</v>
       </c>
       <c r="B884" s="6" t="s">
         <v>1763</v>
       </c>
       <c r="C884" s="7" t="s">
         <v>1764</v>
       </c>
       <c r="D884" s="5">
@@ -32436,181 +32436,181 @@
       </c>
       <c r="E885" s="10">
         <v>0.0</v>
       </c>
       <c r="F885" s="10">
         <v>0.0</v>
       </c>
       <c r="G885" s="10">
         <v>0.0</v>
       </c>
       <c r="H885" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="886" spans="1:8" outlineLevel="3">
       <c r="A886" s="15">
         <v>109</v>
       </c>
       <c r="B886" s="6" t="s">
         <v>1767</v>
       </c>
       <c r="C886" s="7" t="s">
         <v>1768</v>
       </c>
       <c r="D886" s="5">
-        <v>25.0</v>
+        <v>57.0</v>
       </c>
       <c r="E886" s="10">
-        <v>5931.0</v>
+        <v>5000.0</v>
       </c>
       <c r="F886" s="10">
-        <v>5337.9</v>
+        <v>4500.0</v>
       </c>
       <c r="G886" s="10">
-        <v>4744.8</v>
+        <v>4000.0</v>
       </c>
       <c r="H886" s="10">
-        <v>4151.7</v>
+        <v>3500.0</v>
       </c>
     </row>
     <row r="887" spans="1:8" outlineLevel="3">
       <c r="A887" s="15">
         <v>110</v>
       </c>
       <c r="B887" s="6" t="s">
         <v>1769</v>
       </c>
       <c r="C887" s="7" t="s">
         <v>1770</v>
       </c>
       <c r="D887" s="5">
         <v>0.0</v>
       </c>
       <c r="E887" s="10">
         <v>0.0</v>
       </c>
       <c r="F887" s="10">
         <v>0.0</v>
       </c>
       <c r="G887" s="10">
         <v>0.0</v>
       </c>
       <c r="H887" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="888" spans="1:8" outlineLevel="3">
       <c r="A888" s="15">
         <v>111</v>
       </c>
       <c r="B888" s="6" t="s">
         <v>1771</v>
       </c>
       <c r="C888" s="7" t="s">
         <v>1772</v>
       </c>
       <c r="D888" s="5">
-        <v>722.0</v>
+        <v>699.0</v>
       </c>
       <c r="E888" s="10">
         <v>5336.0</v>
       </c>
       <c r="F888" s="10">
         <v>4802.4</v>
       </c>
       <c r="G888" s="10">
         <v>4268.8</v>
       </c>
       <c r="H888" s="10">
         <v>3735.2</v>
       </c>
     </row>
     <row r="889" spans="1:8" outlineLevel="3">
       <c r="A889" s="15">
         <v>112</v>
       </c>
       <c r="B889" s="6" t="s">
         <v>1773</v>
       </c>
       <c r="C889" s="7" t="s">
         <v>1774</v>
       </c>
       <c r="D889" s="5">
-        <v>177.0</v>
+        <v>175.0</v>
       </c>
       <c r="E889" s="10">
         <v>5336.0</v>
       </c>
       <c r="F889" s="10">
         <v>4802.4</v>
       </c>
       <c r="G889" s="10">
         <v>4268.8</v>
       </c>
       <c r="H889" s="10">
         <v>3735.2</v>
       </c>
     </row>
     <row r="890" spans="1:8" outlineLevel="3">
       <c r="A890" s="15">
         <v>113</v>
       </c>
       <c r="B890" s="6" t="s">
         <v>1775</v>
       </c>
       <c r="C890" s="7" t="s">
         <v>1776</v>
       </c>
       <c r="D890" s="5">
-        <v>221.0</v>
+        <v>215.0</v>
       </c>
       <c r="E890" s="10">
         <v>4674.0</v>
       </c>
       <c r="F890" s="10">
         <v>4206.6</v>
       </c>
       <c r="G890" s="10">
         <v>3739.2</v>
       </c>
       <c r="H890" s="10">
         <v>3271.8</v>
       </c>
     </row>
     <row r="891" spans="1:8" outlineLevel="3">
       <c r="A891" s="15">
         <v>114</v>
       </c>
       <c r="B891" s="6" t="s">
         <v>1777</v>
       </c>
       <c r="C891" s="7" t="s">
         <v>1778</v>
       </c>
       <c r="D891" s="5">
-        <v>170.0</v>
+        <v>158.0</v>
       </c>
       <c r="E891" s="10">
         <v>5925.0</v>
       </c>
       <c r="F891" s="10">
         <v>5332.5</v>
       </c>
       <c r="G891" s="10">
         <v>4740.0</v>
       </c>
       <c r="H891" s="10">
         <v>4147.5</v>
       </c>
     </row>
     <row r="892" spans="1:8" outlineLevel="3">
       <c r="A892" s="15">
         <v>115</v>
       </c>
       <c r="B892" s="6" t="s">
         <v>1779</v>
       </c>
       <c r="C892" s="7" t="s">
         <v>1780</v>
       </c>
       <c r="D892" s="5">
@@ -32618,51 +32618,51 @@
       </c>
       <c r="E892" s="10">
         <v>0.0</v>
       </c>
       <c r="F892" s="10">
         <v>0.0</v>
       </c>
       <c r="G892" s="10">
         <v>0.0</v>
       </c>
       <c r="H892" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="893" spans="1:8" outlineLevel="3">
       <c r="A893" s="15">
         <v>116</v>
       </c>
       <c r="B893" s="6" t="s">
         <v>1781</v>
       </c>
       <c r="C893" s="7" t="s">
         <v>1782</v>
       </c>
       <c r="D893" s="5">
-        <v>18.0</v>
+        <v>1.0</v>
       </c>
       <c r="E893" s="10">
         <v>7698.0</v>
       </c>
       <c r="F893" s="10">
         <v>6928.2</v>
       </c>
       <c r="G893" s="10">
         <v>6158.4</v>
       </c>
       <c r="H893" s="10">
         <v>5388.6</v>
       </c>
     </row>
     <row r="894" spans="1:8" outlineLevel="3">
       <c r="A894" s="15">
         <v>117</v>
       </c>
       <c r="B894" s="6" t="s">
         <v>1783</v>
       </c>
       <c r="C894" s="7" t="s">
         <v>1784</v>
       </c>
       <c r="D894" s="5">
@@ -33034,77 +33034,77 @@
       </c>
       <c r="E908" s="10">
         <v>16074.0</v>
       </c>
       <c r="F908" s="10">
         <v>14466.6</v>
       </c>
       <c r="G908" s="10">
         <v>12859.2</v>
       </c>
       <c r="H908" s="10">
         <v>11251.8</v>
       </c>
     </row>
     <row r="909" spans="1:8" outlineLevel="3">
       <c r="A909" s="15">
         <v>132</v>
       </c>
       <c r="B909" s="6" t="s">
         <v>1813</v>
       </c>
       <c r="C909" s="7" t="s">
         <v>1814</v>
       </c>
       <c r="D909" s="5">
-        <v>49.0</v>
+        <v>47.0</v>
       </c>
       <c r="E909" s="10">
         <v>13467.0</v>
       </c>
       <c r="F909" s="10">
         <v>12120.3</v>
       </c>
       <c r="G909" s="10">
         <v>10773.6</v>
       </c>
       <c r="H909" s="10">
         <v>9426.9</v>
       </c>
     </row>
     <row r="910" spans="1:8" outlineLevel="3">
       <c r="A910" s="15">
         <v>133</v>
       </c>
       <c r="B910" s="6" t="s">
         <v>1815</v>
       </c>
       <c r="C910" s="7" t="s">
         <v>1816</v>
       </c>
       <c r="D910" s="5">
-        <v>29.0</v>
+        <v>102.0</v>
       </c>
       <c r="E910" s="10">
         <v>9219.0</v>
       </c>
       <c r="F910" s="10">
         <v>8297.1</v>
       </c>
       <c r="G910" s="10">
         <v>7375.2</v>
       </c>
       <c r="H910" s="10">
         <v>6453.3</v>
       </c>
     </row>
     <row r="911" spans="1:8" outlineLevel="3">
       <c r="A911" s="15">
         <v>134</v>
       </c>
       <c r="B911" s="6" t="s">
         <v>1817</v>
       </c>
       <c r="C911" s="7" t="s">
         <v>1818</v>
       </c>
       <c r="D911" s="5">
@@ -33554,129 +33554,129 @@
       </c>
       <c r="E928" s="10">
         <v>0.0</v>
       </c>
       <c r="F928" s="10">
         <v>0.0</v>
       </c>
       <c r="G928" s="10">
         <v>0.0</v>
       </c>
       <c r="H928" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="929" spans="1:8" outlineLevel="3">
       <c r="A929" s="15">
         <v>152</v>
       </c>
       <c r="B929" s="6" t="s">
         <v>1853</v>
       </c>
       <c r="C929" s="7" t="s">
         <v>1854</v>
       </c>
       <c r="D929" s="5">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="E929" s="10">
-        <v>11336.0</v>
+        <v>0.0</v>
       </c>
       <c r="F929" s="10">
-        <v>10202.4</v>
+        <v>0.0</v>
       </c>
       <c r="G929" s="10">
-        <v>9068.8</v>
+        <v>0.0</v>
       </c>
       <c r="H929" s="10">
-        <v>7935.2</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="930" spans="1:8" outlineLevel="3">
       <c r="A930" s="15">
         <v>153</v>
       </c>
       <c r="B930" s="6" t="s">
         <v>1855</v>
       </c>
       <c r="C930" s="7" t="s">
         <v>1856</v>
       </c>
       <c r="D930" s="5">
-        <v>14.0</v>
+        <v>12.0</v>
       </c>
       <c r="E930" s="10">
         <v>9147.0</v>
       </c>
       <c r="F930" s="10">
         <v>8232.3</v>
       </c>
       <c r="G930" s="10">
         <v>7317.6</v>
       </c>
       <c r="H930" s="10">
         <v>6402.9</v>
       </c>
     </row>
     <row r="931" spans="1:8" outlineLevel="3">
       <c r="A931" s="15">
         <v>154</v>
       </c>
       <c r="B931" s="6" t="s">
         <v>1857</v>
       </c>
       <c r="C931" s="7" t="s">
         <v>1858</v>
       </c>
       <c r="D931" s="5">
-        <v>25.0</v>
+        <v>23.0</v>
       </c>
       <c r="E931" s="10">
         <v>9355.0</v>
       </c>
       <c r="F931" s="10">
         <v>8419.5</v>
       </c>
       <c r="G931" s="10">
         <v>7484.0</v>
       </c>
       <c r="H931" s="10">
         <v>6548.5</v>
       </c>
     </row>
     <row r="932" spans="1:8" outlineLevel="3">
       <c r="A932" s="15">
         <v>155</v>
       </c>
       <c r="B932" s="6" t="s">
         <v>1859</v>
       </c>
       <c r="C932" s="7" t="s">
         <v>1860</v>
       </c>
       <c r="D932" s="5">
-        <v>195.0</v>
+        <v>48.0</v>
       </c>
       <c r="E932" s="10">
         <v>5518.0</v>
       </c>
       <c r="F932" s="10">
         <v>4966.2</v>
       </c>
       <c r="G932" s="10">
         <v>4414.4</v>
       </c>
       <c r="H932" s="10">
         <v>3862.6</v>
       </c>
     </row>
     <row r="933" spans="1:8" outlineLevel="3">
       <c r="A933" s="15">
         <v>156</v>
       </c>
       <c r="B933" s="6" t="s">
         <v>1861</v>
       </c>
       <c r="C933" s="7" t="s">
         <v>1862</v>
       </c>
       <c r="D933" s="5">
@@ -33814,77 +33814,77 @@
       </c>
       <c r="E938" s="10">
         <v>0.0</v>
       </c>
       <c r="F938" s="10">
         <v>0.0</v>
       </c>
       <c r="G938" s="10">
         <v>0.0</v>
       </c>
       <c r="H938" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="939" spans="1:8" outlineLevel="3">
       <c r="A939" s="15">
         <v>162</v>
       </c>
       <c r="B939" s="6" t="s">
         <v>1873</v>
       </c>
       <c r="C939" s="7" t="s">
         <v>1874</v>
       </c>
       <c r="D939" s="5">
-        <v>77.0</v>
+        <v>69.0</v>
       </c>
       <c r="E939" s="10">
         <v>10438.0</v>
       </c>
       <c r="F939" s="10">
         <v>9394.2</v>
       </c>
       <c r="G939" s="10">
         <v>8350.4</v>
       </c>
       <c r="H939" s="10">
         <v>7306.6</v>
       </c>
     </row>
     <row r="940" spans="1:8" outlineLevel="3">
       <c r="A940" s="15">
         <v>163</v>
       </c>
       <c r="B940" s="6" t="s">
         <v>1875</v>
       </c>
       <c r="C940" s="7" t="s">
         <v>1876</v>
       </c>
       <c r="D940" s="5">
-        <v>188.0</v>
+        <v>83.0</v>
       </c>
       <c r="E940" s="10">
         <v>7290.0</v>
       </c>
       <c r="F940" s="10">
         <v>6561.0</v>
       </c>
       <c r="G940" s="10">
         <v>5832.0</v>
       </c>
       <c r="H940" s="10">
         <v>5103.0</v>
       </c>
     </row>
     <row r="941" spans="1:8" outlineLevel="3">
       <c r="A941" s="15">
         <v>164</v>
       </c>
       <c r="B941" s="6" t="s">
         <v>1877</v>
       </c>
       <c r="C941" s="7" t="s">
         <v>1878</v>
       </c>
       <c r="D941" s="5">
@@ -33921,60 +33921,60 @@
       </c>
       <c r="F942" s="10">
         <v>0.0</v>
       </c>
       <c r="G942" s="10">
         <v>0.0</v>
       </c>
       <c r="H942" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="943" spans="1:8" outlineLevel="3">
       <c r="A943" s="15">
         <v>166</v>
       </c>
       <c r="B943" s="6" t="s">
         <v>1881</v>
       </c>
       <c r="C943" s="7" t="s">
         <v>1882</v>
       </c>
       <c r="D943" s="5">
         <v>7.0</v>
       </c>
       <c r="E943" s="10">
-        <v>0.0</v>
+        <v>13203.0</v>
       </c>
       <c r="F943" s="10">
-        <v>0.0</v>
+        <v>11882.7</v>
       </c>
       <c r="G943" s="10">
-        <v>0.0</v>
+        <v>10562.4</v>
       </c>
       <c r="H943" s="10">
-        <v>0.0</v>
+        <v>9242.1</v>
       </c>
     </row>
     <row r="944" spans="1:8" outlineLevel="3">
       <c r="A944" s="15">
         <v>167</v>
       </c>
       <c r="B944" s="6" t="s">
         <v>1883</v>
       </c>
       <c r="C944" s="7" t="s">
         <v>1884</v>
       </c>
       <c r="D944" s="5">
         <v>0.0</v>
       </c>
       <c r="E944" s="10">
         <v>0.0</v>
       </c>
       <c r="F944" s="10">
         <v>0.0</v>
       </c>
       <c r="G944" s="10">
         <v>0.0</v>
       </c>
       <c r="H944" s="10">
@@ -34074,103 +34074,103 @@
       </c>
       <c r="E948" s="10">
         <v>1926.0</v>
       </c>
       <c r="F948" s="10">
         <v>1733.4</v>
       </c>
       <c r="G948" s="10">
         <v>1540.8</v>
       </c>
       <c r="H948" s="10">
         <v>1348.2</v>
       </c>
     </row>
     <row r="949" spans="1:8" outlineLevel="3">
       <c r="A949" s="15">
         <v>172</v>
       </c>
       <c r="B949" s="6" t="s">
         <v>1893</v>
       </c>
       <c r="C949" s="7" t="s">
         <v>1894</v>
       </c>
       <c r="D949" s="5">
-        <v>261.0</v>
+        <v>195.0</v>
       </c>
       <c r="E949" s="10">
         <v>2104.0</v>
       </c>
       <c r="F949" s="10">
         <v>1893.6</v>
       </c>
       <c r="G949" s="10">
         <v>1683.2</v>
       </c>
       <c r="H949" s="10">
         <v>1472.8</v>
       </c>
     </row>
     <row r="950" spans="1:8" outlineLevel="3">
       <c r="A950" s="15">
         <v>173</v>
       </c>
       <c r="B950" s="6" t="s">
         <v>1895</v>
       </c>
       <c r="C950" s="7" t="s">
         <v>1896</v>
       </c>
       <c r="D950" s="5">
-        <v>6.0</v>
+        <v>4.0</v>
       </c>
       <c r="E950" s="10">
         <v>24877.0</v>
       </c>
       <c r="F950" s="10">
         <v>22389.3</v>
       </c>
       <c r="G950" s="10">
         <v>19901.6</v>
       </c>
       <c r="H950" s="10">
         <v>17413.9</v>
       </c>
     </row>
     <row r="951" spans="1:8" outlineLevel="3">
       <c r="A951" s="15">
         <v>174</v>
       </c>
       <c r="B951" s="6" t="s">
         <v>1897</v>
       </c>
       <c r="C951" s="7" t="s">
         <v>1898</v>
       </c>
       <c r="D951" s="5">
-        <v>12.0</v>
+        <v>11.0</v>
       </c>
       <c r="E951" s="10">
         <v>24877.0</v>
       </c>
       <c r="F951" s="10">
         <v>22389.3</v>
       </c>
       <c r="G951" s="10">
         <v>19901.6</v>
       </c>
       <c r="H951" s="10">
         <v>17413.9</v>
       </c>
     </row>
     <row r="952" spans="1:8" outlineLevel="3">
       <c r="A952" s="15">
         <v>175</v>
       </c>
       <c r="B952" s="6" t="s">
         <v>1899</v>
       </c>
       <c r="C952" s="7" t="s">
         <v>1900</v>
       </c>
       <c r="D952" s="5">
@@ -34204,77 +34204,77 @@
       </c>
       <c r="E953" s="10">
         <v>0.0</v>
       </c>
       <c r="F953" s="10">
         <v>0.0</v>
       </c>
       <c r="G953" s="10">
         <v>0.0</v>
       </c>
       <c r="H953" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="954" spans="1:8" outlineLevel="3">
       <c r="A954" s="15">
         <v>177</v>
       </c>
       <c r="B954" s="6" t="s">
         <v>1903</v>
       </c>
       <c r="C954" s="7" t="s">
         <v>1904</v>
       </c>
       <c r="D954" s="5">
-        <v>1.0</v>
+        <v>13.0</v>
       </c>
       <c r="E954" s="10">
-        <v>23458.0</v>
+        <v>13533.0</v>
       </c>
       <c r="F954" s="10">
-        <v>21112.2</v>
+        <v>12179.7</v>
       </c>
       <c r="G954" s="10">
-        <v>18766.4</v>
+        <v>10826.4</v>
       </c>
       <c r="H954" s="10">
-        <v>16420.6</v>
+        <v>9473.1</v>
       </c>
     </row>
     <row r="955" spans="1:8" outlineLevel="3">
       <c r="A955" s="15">
         <v>178</v>
       </c>
       <c r="B955" s="6" t="s">
         <v>1905</v>
       </c>
       <c r="C955" s="7" t="s">
         <v>1906</v>
       </c>
       <c r="D955" s="5">
-        <v>11.0</v>
+        <v>5.0</v>
       </c>
       <c r="E955" s="10">
         <v>13533.0</v>
       </c>
       <c r="F955" s="10">
         <v>12179.7</v>
       </c>
       <c r="G955" s="10">
         <v>10826.4</v>
       </c>
       <c r="H955" s="10">
         <v>9473.1</v>
       </c>
     </row>
     <row r="956" spans="1:8" outlineLevel="3">
       <c r="A956" s="15">
         <v>179</v>
       </c>
       <c r="B956" s="6" t="s">
         <v>1907</v>
       </c>
       <c r="C956" s="7" t="s">
         <v>1908</v>
       </c>
       <c r="D956" s="5">
@@ -34282,51 +34282,51 @@
       </c>
       <c r="E956" s="10">
         <v>0.0</v>
       </c>
       <c r="F956" s="10">
         <v>0.0</v>
       </c>
       <c r="G956" s="10">
         <v>0.0</v>
       </c>
       <c r="H956" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="957" spans="1:8" outlineLevel="3">
       <c r="A957" s="15">
         <v>180</v>
       </c>
       <c r="B957" s="6" t="s">
         <v>1909</v>
       </c>
       <c r="C957" s="7" t="s">
         <v>1910</v>
       </c>
       <c r="D957" s="5">
-        <v>107.0</v>
+        <v>92.0</v>
       </c>
       <c r="E957" s="10">
         <v>13533.0</v>
       </c>
       <c r="F957" s="10">
         <v>12179.7</v>
       </c>
       <c r="G957" s="10">
         <v>10826.4</v>
       </c>
       <c r="H957" s="10">
         <v>9473.1</v>
       </c>
     </row>
     <row r="958" spans="1:8" outlineLevel="3">
       <c r="A958" s="15">
         <v>181</v>
       </c>
       <c r="B958" s="6" t="s">
         <v>1911</v>
       </c>
       <c r="C958" s="7" t="s">
         <v>1912</v>
       </c>
       <c r="D958" s="5">
@@ -34464,51 +34464,51 @@
       </c>
       <c r="E963" s="10">
         <v>0.0</v>
       </c>
       <c r="F963" s="10">
         <v>0.0</v>
       </c>
       <c r="G963" s="10">
         <v>0.0</v>
       </c>
       <c r="H963" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="964" spans="1:8" outlineLevel="3">
       <c r="A964" s="15">
         <v>187</v>
       </c>
       <c r="B964" s="6" t="s">
         <v>1923</v>
       </c>
       <c r="C964" s="7" t="s">
         <v>1924</v>
       </c>
       <c r="D964" s="5">
-        <v>26.0</v>
+        <v>24.0</v>
       </c>
       <c r="E964" s="10">
         <v>16115.0</v>
       </c>
       <c r="F964" s="10">
         <v>14503.5</v>
       </c>
       <c r="G964" s="10">
         <v>12892.0</v>
       </c>
       <c r="H964" s="10">
         <v>11280.5</v>
       </c>
     </row>
     <row r="965" spans="1:8" outlineLevel="3">
       <c r="A965" s="15">
         <v>188</v>
       </c>
       <c r="B965" s="6" t="s">
         <v>1925</v>
       </c>
       <c r="C965" s="7" t="s">
         <v>1926</v>
       </c>
       <c r="D965" s="5">
@@ -35062,89 +35062,89 @@
       </c>
       <c r="E986" s="10">
         <v>0.0</v>
       </c>
       <c r="F986" s="10">
         <v>0.0</v>
       </c>
       <c r="G986" s="10">
         <v>0.0</v>
       </c>
       <c r="H986" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="987" spans="1:8" outlineLevel="3">
       <c r="A987" s="15">
         <v>210</v>
       </c>
       <c r="B987" s="6" t="s">
         <v>1969</v>
       </c>
       <c r="C987" s="7" t="s">
         <v>1970</v>
       </c>
       <c r="D987" s="5">
-        <v>51.0</v>
+        <v>8.0</v>
       </c>
       <c r="E987" s="10">
         <v>10909.0</v>
       </c>
       <c r="F987" s="10">
         <v>9818.1</v>
       </c>
       <c r="G987" s="10">
         <v>8727.2</v>
       </c>
       <c r="H987" s="10">
         <v>7636.3</v>
       </c>
     </row>
     <row r="988" spans="1:8" outlineLevel="3">
       <c r="A988" s="15">
         <v>211</v>
       </c>
       <c r="B988" s="6" t="s">
         <v>1971</v>
       </c>
       <c r="C988" s="7" t="s">
         <v>1972</v>
       </c>
       <c r="D988" s="5">
-        <v>6.0</v>
+        <v>3.0</v>
       </c>
       <c r="E988" s="10">
-        <v>10909.0</v>
+        <v>32877.0</v>
       </c>
       <c r="F988" s="10">
-        <v>9818.1</v>
+        <v>29589.3</v>
       </c>
       <c r="G988" s="10">
-        <v>8727.2</v>
+        <v>26301.6</v>
       </c>
       <c r="H988" s="10">
-        <v>7636.3</v>
+        <v>23013.9</v>
       </c>
     </row>
     <row r="989" spans="1:8" outlineLevel="3">
       <c r="A989" s="15">
         <v>212</v>
       </c>
       <c r="B989" s="6" t="s">
         <v>1973</v>
       </c>
       <c r="C989" s="7" t="s">
         <v>1974</v>
       </c>
       <c r="D989" s="5">
         <v>0.0</v>
       </c>
       <c r="E989" s="10">
         <v>0.0</v>
       </c>
       <c r="F989" s="10">
         <v>0.0</v>
       </c>
       <c r="G989" s="10">
         <v>0.0</v>
       </c>
       <c r="H989" s="10">
@@ -35218,51 +35218,51 @@
       </c>
       <c r="E992" s="10">
         <v>0.0</v>
       </c>
       <c r="F992" s="10">
         <v>0.0</v>
       </c>
       <c r="G992" s="10">
         <v>0.0</v>
       </c>
       <c r="H992" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="993" spans="1:8" outlineLevel="3">
       <c r="A993" s="15">
         <v>216</v>
       </c>
       <c r="B993" s="6" t="s">
         <v>1981</v>
       </c>
       <c r="C993" s="7" t="s">
         <v>1982</v>
       </c>
       <c r="D993" s="5">
-        <v>20.0</v>
+        <v>3.0</v>
       </c>
       <c r="E993" s="10">
         <v>10909.0</v>
       </c>
       <c r="F993" s="10">
         <v>9818.1</v>
       </c>
       <c r="G993" s="10">
         <v>8727.2</v>
       </c>
       <c r="H993" s="10">
         <v>7636.3</v>
       </c>
     </row>
     <row r="994" spans="1:8" outlineLevel="3">
       <c r="A994" s="15">
         <v>217</v>
       </c>
       <c r="B994" s="6" t="s">
         <v>1983</v>
       </c>
       <c r="C994" s="7" t="s">
         <v>1984</v>
       </c>
       <c r="D994" s="5">
@@ -35296,51 +35296,51 @@
       </c>
       <c r="E995" s="10">
         <v>0.0</v>
       </c>
       <c r="F995" s="10">
         <v>0.0</v>
       </c>
       <c r="G995" s="10">
         <v>0.0</v>
       </c>
       <c r="H995" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="996" spans="1:8" outlineLevel="3">
       <c r="A996" s="15">
         <v>219</v>
       </c>
       <c r="B996" s="6" t="s">
         <v>1987</v>
       </c>
       <c r="C996" s="7" t="s">
         <v>1988</v>
       </c>
       <c r="D996" s="5">
-        <v>34.0</v>
+        <v>32.0</v>
       </c>
       <c r="E996" s="10">
         <v>22080.0</v>
       </c>
       <c r="F996" s="10">
         <v>19872.0</v>
       </c>
       <c r="G996" s="10">
         <v>17664.0</v>
       </c>
       <c r="H996" s="10">
         <v>15456.0</v>
       </c>
     </row>
     <row r="997" spans="1:8" outlineLevel="3">
       <c r="A997" s="15">
         <v>220</v>
       </c>
       <c r="B997" s="6" t="s">
         <v>1989</v>
       </c>
       <c r="C997" s="7" t="s">
         <v>1990</v>
       </c>
       <c r="D997" s="5">
@@ -35426,89 +35426,89 @@
       </c>
       <c r="E1000" s="10">
         <v>32723.0</v>
       </c>
       <c r="F1000" s="10">
         <v>29450.7</v>
       </c>
       <c r="G1000" s="10">
         <v>26178.4</v>
       </c>
       <c r="H1000" s="10">
         <v>22906.1</v>
       </c>
     </row>
     <row r="1001" spans="1:8" outlineLevel="3">
       <c r="A1001" s="15">
         <v>224</v>
       </c>
       <c r="B1001" s="6" t="s">
         <v>1997</v>
       </c>
       <c r="C1001" s="7" t="s">
         <v>1998</v>
       </c>
       <c r="D1001" s="5">
-        <v>129.0</v>
+        <v>115.0</v>
       </c>
       <c r="E1001" s="10">
         <v>18216.0</v>
       </c>
       <c r="F1001" s="10">
         <v>16394.4</v>
       </c>
       <c r="G1001" s="10">
         <v>14572.8</v>
       </c>
       <c r="H1001" s="10">
         <v>12751.2</v>
       </c>
     </row>
     <row r="1002" spans="1:8" outlineLevel="3">
       <c r="A1002" s="15">
         <v>225</v>
       </c>
       <c r="B1002" s="6" t="s">
         <v>1999</v>
       </c>
       <c r="C1002" s="7" t="s">
         <v>2000</v>
       </c>
       <c r="D1002" s="5">
-        <v>34.0</v>
+        <v>78.0</v>
       </c>
       <c r="E1002" s="10">
-        <v>29478.0</v>
+        <v>25760.0</v>
       </c>
       <c r="F1002" s="10">
-        <v>26530.2</v>
+        <v>23184.0</v>
       </c>
       <c r="G1002" s="10">
-        <v>23582.4</v>
+        <v>20608.0</v>
       </c>
       <c r="H1002" s="10">
-        <v>20634.6</v>
+        <v>18032.0</v>
       </c>
     </row>
     <row r="1003" spans="1:8" outlineLevel="3">
       <c r="A1003" s="15">
         <v>226</v>
       </c>
       <c r="B1003" s="6" t="s">
         <v>2001</v>
       </c>
       <c r="C1003" s="7" t="s">
         <v>2002</v>
       </c>
       <c r="D1003" s="5">
         <v>0.0</v>
       </c>
       <c r="E1003" s="10">
         <v>0.0</v>
       </c>
       <c r="F1003" s="10">
         <v>0.0</v>
       </c>
       <c r="G1003" s="10">
         <v>0.0</v>
       </c>
       <c r="H1003" s="10">
@@ -35686,77 +35686,77 @@
       </c>
       <c r="E1010" s="10">
         <v>0.0</v>
       </c>
       <c r="F1010" s="10">
         <v>0.0</v>
       </c>
       <c r="G1010" s="10">
         <v>0.0</v>
       </c>
       <c r="H1010" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1011" spans="1:8" outlineLevel="3">
       <c r="A1011" s="15">
         <v>234</v>
       </c>
       <c r="B1011" s="6" t="s">
         <v>2017</v>
       </c>
       <c r="C1011" s="7" t="s">
         <v>2018</v>
       </c>
       <c r="D1011" s="5">
-        <v>25.0</v>
+        <v>76.0</v>
       </c>
       <c r="E1011" s="10">
-        <v>39325.0</v>
+        <v>21744.0</v>
       </c>
       <c r="F1011" s="10">
-        <v>35392.5</v>
+        <v>19569.6</v>
       </c>
       <c r="G1011" s="10">
-        <v>31460.0</v>
+        <v>17395.2</v>
       </c>
       <c r="H1011" s="10">
-        <v>27527.5</v>
+        <v>15220.8</v>
       </c>
     </row>
     <row r="1012" spans="1:8" outlineLevel="3">
       <c r="A1012" s="15">
         <v>235</v>
       </c>
       <c r="B1012" s="6" t="s">
         <v>2019</v>
       </c>
       <c r="C1012" s="7" t="s">
         <v>2020</v>
       </c>
       <c r="D1012" s="5">
-        <v>29.0</v>
+        <v>56.0</v>
       </c>
       <c r="E1012" s="10">
         <v>39325.0</v>
       </c>
       <c r="F1012" s="10">
         <v>35392.5</v>
       </c>
       <c r="G1012" s="10">
         <v>31460.0</v>
       </c>
       <c r="H1012" s="10">
         <v>27527.5</v>
       </c>
     </row>
     <row r="1013" spans="1:8" outlineLevel="3">
       <c r="A1013" s="15">
         <v>236</v>
       </c>
       <c r="B1013" s="6" t="s">
         <v>2021</v>
       </c>
       <c r="C1013" s="7" t="s">
         <v>2022</v>
       </c>
       <c r="D1013" s="5">
@@ -35998,63 +35998,63 @@
       </c>
       <c r="E1022" s="10">
         <v>0.0</v>
       </c>
       <c r="F1022" s="10">
         <v>0.0</v>
       </c>
       <c r="G1022" s="10">
         <v>0.0</v>
       </c>
       <c r="H1022" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1023" spans="1:8" outlineLevel="3">
       <c r="A1023" s="15">
         <v>246</v>
       </c>
       <c r="B1023" s="6" t="s">
         <v>2041</v>
       </c>
       <c r="C1023" s="7" t="s">
         <v>2042</v>
       </c>
       <c r="D1023" s="5">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="E1023" s="10">
-        <v>0.0</v>
+        <v>47027.0</v>
       </c>
       <c r="F1023" s="10">
-        <v>0.0</v>
+        <v>42324.3</v>
       </c>
       <c r="G1023" s="10">
-        <v>0.0</v>
+        <v>37621.6</v>
       </c>
       <c r="H1023" s="10">
-        <v>0.0</v>
+        <v>32918.9</v>
       </c>
     </row>
     <row r="1024" spans="1:8" outlineLevel="3">
       <c r="A1024" s="15">
         <v>247</v>
       </c>
       <c r="B1024" s="6" t="s">
         <v>2043</v>
       </c>
       <c r="C1024" s="7" t="s">
         <v>2044</v>
       </c>
       <c r="D1024" s="5">
         <v>5.0</v>
       </c>
       <c r="E1024" s="10">
         <v>49155.0</v>
       </c>
       <c r="F1024" s="10">
         <v>44239.5</v>
       </c>
       <c r="G1024" s="10">
         <v>39324.0</v>
       </c>
       <c r="H1024" s="10">
@@ -36414,77 +36414,77 @@
       </c>
       <c r="E1038" s="10">
         <v>20976.0</v>
       </c>
       <c r="F1038" s="10">
         <v>18878.4</v>
       </c>
       <c r="G1038" s="10">
         <v>16780.8</v>
       </c>
       <c r="H1038" s="10">
         <v>14683.2</v>
       </c>
     </row>
     <row r="1039" spans="1:8" outlineLevel="3">
       <c r="A1039" s="15">
         <v>262</v>
       </c>
       <c r="B1039" s="6" t="s">
         <v>2073</v>
       </c>
       <c r="C1039" s="7" t="s">
         <v>2074</v>
       </c>
       <c r="D1039" s="5">
-        <v>51.0</v>
+        <v>68.0</v>
       </c>
       <c r="E1039" s="10">
         <v>14682.0</v>
       </c>
       <c r="F1039" s="10">
         <v>13213.8</v>
       </c>
       <c r="G1039" s="10">
         <v>11745.6</v>
       </c>
       <c r="H1039" s="10">
         <v>10277.4</v>
       </c>
     </row>
     <row r="1040" spans="1:8" outlineLevel="3">
       <c r="A1040" s="15">
         <v>263</v>
       </c>
       <c r="B1040" s="6" t="s">
         <v>2075</v>
       </c>
       <c r="C1040" s="7" t="s">
         <v>2076</v>
       </c>
       <c r="D1040" s="5">
-        <v>15.0</v>
+        <v>28.0</v>
       </c>
       <c r="E1040" s="10">
         <v>14682.0</v>
       </c>
       <c r="F1040" s="10">
         <v>13213.8</v>
       </c>
       <c r="G1040" s="10">
         <v>11745.6</v>
       </c>
       <c r="H1040" s="10">
         <v>10277.4</v>
       </c>
     </row>
     <row r="1041" spans="1:8" outlineLevel="3">
       <c r="A1041" s="15">
         <v>264</v>
       </c>
       <c r="B1041" s="6" t="s">
         <v>2077</v>
       </c>
       <c r="C1041" s="7" t="s">
         <v>2078</v>
       </c>
       <c r="D1041" s="5">
@@ -36700,77 +36700,77 @@
       </c>
       <c r="E1049" s="10">
         <v>0.0</v>
       </c>
       <c r="F1049" s="10">
         <v>0.0</v>
       </c>
       <c r="G1049" s="10">
         <v>0.0</v>
       </c>
       <c r="H1049" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1050" spans="1:8" outlineLevel="3">
       <c r="A1050" s="15">
         <v>273</v>
       </c>
       <c r="B1050" s="6" t="s">
         <v>2095</v>
       </c>
       <c r="C1050" s="7" t="s">
         <v>2096</v>
       </c>
       <c r="D1050" s="5">
-        <v>273.0</v>
+        <v>215.0</v>
       </c>
       <c r="E1050" s="10">
         <v>1726.0</v>
       </c>
       <c r="F1050" s="10">
         <v>1553.4</v>
       </c>
       <c r="G1050" s="10">
         <v>1380.8</v>
       </c>
       <c r="H1050" s="10">
         <v>1208.2</v>
       </c>
     </row>
     <row r="1051" spans="1:8" outlineLevel="3">
       <c r="A1051" s="15">
         <v>274</v>
       </c>
       <c r="B1051" s="6" t="s">
         <v>2097</v>
       </c>
       <c r="C1051" s="7" t="s">
         <v>2098</v>
       </c>
       <c r="D1051" s="5">
-        <v>107.0</v>
+        <v>95.0</v>
       </c>
       <c r="E1051" s="10">
         <v>1381.0</v>
       </c>
       <c r="F1051" s="10">
         <v>1242.9</v>
       </c>
       <c r="G1051" s="10">
         <v>1104.8</v>
       </c>
       <c r="H1051" s="10">
         <v>966.7</v>
       </c>
     </row>
     <row r="1052" spans="1:8" outlineLevel="3">
       <c r="A1052" s="15">
         <v>275</v>
       </c>
       <c r="B1052" s="6" t="s">
         <v>2099</v>
       </c>
       <c r="C1052" s="7" t="s">
         <v>2100</v>
       </c>
       <c r="D1052" s="5">
@@ -36804,77 +36804,77 @@
       </c>
       <c r="E1053" s="10">
         <v>2356.0</v>
       </c>
       <c r="F1053" s="10">
         <v>2120.4</v>
       </c>
       <c r="G1053" s="10">
         <v>1884.8</v>
       </c>
       <c r="H1053" s="10">
         <v>1649.2</v>
       </c>
     </row>
     <row r="1054" spans="1:8" outlineLevel="3">
       <c r="A1054" s="15">
         <v>277</v>
       </c>
       <c r="B1054" s="6" t="s">
         <v>2103</v>
       </c>
       <c r="C1054" s="7" t="s">
         <v>2104</v>
       </c>
       <c r="D1054" s="5">
-        <v>193.0</v>
+        <v>277.0</v>
       </c>
       <c r="E1054" s="10">
         <v>3030.0</v>
       </c>
       <c r="F1054" s="10">
         <v>2727.0</v>
       </c>
       <c r="G1054" s="10">
         <v>2424.0</v>
       </c>
       <c r="H1054" s="10">
         <v>2121.0</v>
       </c>
     </row>
     <row r="1055" spans="1:8" outlineLevel="3">
       <c r="A1055" s="15">
         <v>278</v>
       </c>
       <c r="B1055" s="6" t="s">
         <v>2105</v>
       </c>
       <c r="C1055" s="7" t="s">
         <v>2106</v>
       </c>
       <c r="D1055" s="5">
-        <v>37.0</v>
+        <v>135.0</v>
       </c>
       <c r="E1055" s="10">
         <v>3648.0</v>
       </c>
       <c r="F1055" s="10">
         <v>3283.2</v>
       </c>
       <c r="G1055" s="10">
         <v>2918.4</v>
       </c>
       <c r="H1055" s="10">
         <v>2553.6</v>
       </c>
     </row>
     <row r="1056" spans="1:8" outlineLevel="3">
       <c r="A1056" s="15">
         <v>279</v>
       </c>
       <c r="B1056" s="6" t="s">
         <v>2107</v>
       </c>
       <c r="C1056" s="7" t="s">
         <v>2108</v>
       </c>
       <c r="D1056" s="5">
@@ -36882,51 +36882,51 @@
       </c>
       <c r="E1056" s="10">
         <v>3346.0</v>
       </c>
       <c r="F1056" s="10">
         <v>3011.4</v>
       </c>
       <c r="G1056" s="10">
         <v>2676.8</v>
       </c>
       <c r="H1056" s="10">
         <v>2342.2</v>
       </c>
     </row>
     <row r="1057" spans="1:8" outlineLevel="3">
       <c r="A1057" s="15">
         <v>280</v>
       </c>
       <c r="B1057" s="6" t="s">
         <v>2109</v>
       </c>
       <c r="C1057" s="7" t="s">
         <v>2110</v>
       </c>
       <c r="D1057" s="5">
-        <v>319.0</v>
+        <v>315.0</v>
       </c>
       <c r="E1057" s="10">
         <v>3346.0</v>
       </c>
       <c r="F1057" s="10">
         <v>3011.4</v>
       </c>
       <c r="G1057" s="10">
         <v>2676.8</v>
       </c>
       <c r="H1057" s="10">
         <v>2342.2</v>
       </c>
     </row>
     <row r="1058" spans="1:8" outlineLevel="3">
       <c r="A1058" s="15">
         <v>281</v>
       </c>
       <c r="B1058" s="6" t="s">
         <v>2111</v>
       </c>
       <c r="C1058" s="7" t="s">
         <v>2112</v>
       </c>
       <c r="D1058" s="5">
@@ -37012,51 +37012,51 @@
       </c>
       <c r="E1061" s="10">
         <v>44013.0</v>
       </c>
       <c r="F1061" s="10">
         <v>39611.7</v>
       </c>
       <c r="G1061" s="10">
         <v>35210.4</v>
       </c>
       <c r="H1061" s="10">
         <v>30809.1</v>
       </c>
     </row>
     <row r="1062" spans="1:8" outlineLevel="3">
       <c r="A1062" s="15">
         <v>285</v>
       </c>
       <c r="B1062" s="6" t="s">
         <v>2119</v>
       </c>
       <c r="C1062" s="7" t="s">
         <v>2120</v>
       </c>
       <c r="D1062" s="5">
-        <v>22.0</v>
+        <v>7.0</v>
       </c>
       <c r="E1062" s="10">
         <v>23605.0</v>
       </c>
       <c r="F1062" s="10">
         <v>21244.5</v>
       </c>
       <c r="G1062" s="10">
         <v>18884.0</v>
       </c>
       <c r="H1062" s="10">
         <v>16523.5</v>
       </c>
     </row>
     <row r="1063" spans="1:8" outlineLevel="3">
       <c r="A1063" s="15">
         <v>286</v>
       </c>
       <c r="B1063" s="6" t="s">
         <v>2121</v>
       </c>
       <c r="C1063" s="7" t="s">
         <v>2122</v>
       </c>
       <c r="D1063" s="5">
@@ -37064,51 +37064,51 @@
       </c>
       <c r="E1063" s="10">
         <v>0.0</v>
       </c>
       <c r="F1063" s="10">
         <v>0.0</v>
       </c>
       <c r="G1063" s="10">
         <v>0.0</v>
       </c>
       <c r="H1063" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1064" spans="1:8" outlineLevel="3">
       <c r="A1064" s="15">
         <v>287</v>
       </c>
       <c r="B1064" s="6" t="s">
         <v>2123</v>
       </c>
       <c r="C1064" s="7" t="s">
         <v>2124</v>
       </c>
       <c r="D1064" s="5">
-        <v>20.0</v>
+        <v>15.0</v>
       </c>
       <c r="E1064" s="10">
         <v>23605.0</v>
       </c>
       <c r="F1064" s="10">
         <v>21244.5</v>
       </c>
       <c r="G1064" s="10">
         <v>18884.0</v>
       </c>
       <c r="H1064" s="10">
         <v>16523.5</v>
       </c>
     </row>
     <row r="1065" spans="1:8" outlineLevel="3">
       <c r="A1065" s="15">
         <v>288</v>
       </c>
       <c r="B1065" s="6" t="s">
         <v>2125</v>
       </c>
       <c r="C1065" s="7" t="s">
         <v>2126</v>
       </c>
       <c r="D1065" s="5">
@@ -37220,63 +37220,63 @@
       </c>
       <c r="E1069" s="10">
         <v>0.0</v>
       </c>
       <c r="F1069" s="10">
         <v>0.0</v>
       </c>
       <c r="G1069" s="10">
         <v>0.0</v>
       </c>
       <c r="H1069" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1070" spans="1:8" outlineLevel="3">
       <c r="A1070" s="15">
         <v>293</v>
       </c>
       <c r="B1070" s="6" t="s">
         <v>2135</v>
       </c>
       <c r="C1070" s="7" t="s">
         <v>2136</v>
       </c>
       <c r="D1070" s="5">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="E1070" s="10">
-        <v>46035.0</v>
+        <v>0.0</v>
       </c>
       <c r="F1070" s="10">
-        <v>41431.5</v>
+        <v>0.0</v>
       </c>
       <c r="G1070" s="10">
-        <v>36828.0</v>
+        <v>0.0</v>
       </c>
       <c r="H1070" s="10">
-        <v>32224.5</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="1071" spans="1:8" outlineLevel="3">
       <c r="A1071" s="15">
         <v>294</v>
       </c>
       <c r="B1071" s="6" t="s">
         <v>2137</v>
       </c>
       <c r="C1071" s="7" t="s">
         <v>2138</v>
       </c>
       <c r="D1071" s="5">
         <v>2.0</v>
       </c>
       <c r="E1071" s="10">
         <v>77892.0</v>
       </c>
       <c r="F1071" s="10">
         <v>70102.8</v>
       </c>
       <c r="G1071" s="10">
         <v>62313.6</v>
       </c>
       <c r="H1071" s="10">
@@ -37610,51 +37610,51 @@
       </c>
       <c r="E1084" s="10">
         <v>0.0</v>
       </c>
       <c r="F1084" s="10">
         <v>0.0</v>
       </c>
       <c r="G1084" s="10">
         <v>0.0</v>
       </c>
       <c r="H1084" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1085" spans="1:8" outlineLevel="3">
       <c r="A1085" s="15">
         <v>308</v>
       </c>
       <c r="B1085" s="6" t="s">
         <v>2165</v>
       </c>
       <c r="C1085" s="7" t="s">
         <v>2166</v>
       </c>
       <c r="D1085" s="5">
-        <v>331.0</v>
+        <v>285.0</v>
       </c>
       <c r="E1085" s="10">
         <v>1676.0</v>
       </c>
       <c r="F1085" s="10">
         <v>1508.4</v>
       </c>
       <c r="G1085" s="10">
         <v>1340.8</v>
       </c>
       <c r="H1085" s="10">
         <v>1173.2</v>
       </c>
     </row>
     <row r="1086" spans="1:8" outlineLevel="3">
       <c r="A1086" s="15">
         <v>309</v>
       </c>
       <c r="B1086" s="6" t="s">
         <v>2167</v>
       </c>
       <c r="C1086" s="7" t="s">
         <v>2168</v>
       </c>
       <c r="D1086" s="5">
@@ -37662,63 +37662,63 @@
       </c>
       <c r="E1086" s="10">
         <v>0.0</v>
       </c>
       <c r="F1086" s="10">
         <v>0.0</v>
       </c>
       <c r="G1086" s="10">
         <v>0.0</v>
       </c>
       <c r="H1086" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1087" spans="1:8" outlineLevel="3">
       <c r="A1087" s="15">
         <v>310</v>
       </c>
       <c r="B1087" s="6" t="s">
         <v>2169</v>
       </c>
       <c r="C1087" s="7" t="s">
         <v>2170</v>
       </c>
       <c r="D1087" s="5">
-        <v>29.0</v>
+        <v>5.0</v>
       </c>
       <c r="E1087" s="10">
-        <v>1676.0</v>
+        <v>0.0</v>
       </c>
       <c r="F1087" s="10">
-        <v>1508.4</v>
+        <v>0.0</v>
       </c>
       <c r="G1087" s="10">
-        <v>1340.8</v>
+        <v>0.0</v>
       </c>
       <c r="H1087" s="10">
-        <v>1173.2</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="1088" spans="1:8" outlineLevel="3">
       <c r="A1088" s="15">
         <v>311</v>
       </c>
       <c r="B1088" s="6" t="s">
         <v>2171</v>
       </c>
       <c r="C1088" s="7" t="s">
         <v>2172</v>
       </c>
       <c r="D1088" s="5">
         <v>63.0</v>
       </c>
       <c r="E1088" s="10">
         <v>1734.0</v>
       </c>
       <c r="F1088" s="10">
         <v>1560.6</v>
       </c>
       <c r="G1088" s="10">
         <v>1387.2</v>
       </c>
       <c r="H1088" s="10">
@@ -37818,103 +37818,103 @@
       </c>
       <c r="E1092" s="10">
         <v>0.0</v>
       </c>
       <c r="F1092" s="10">
         <v>0.0</v>
       </c>
       <c r="G1092" s="10">
         <v>0.0</v>
       </c>
       <c r="H1092" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1093" spans="1:8" outlineLevel="3">
       <c r="A1093" s="15">
         <v>316</v>
       </c>
       <c r="B1093" s="6" t="s">
         <v>2181</v>
       </c>
       <c r="C1093" s="7" t="s">
         <v>2182</v>
       </c>
       <c r="D1093" s="5">
-        <v>161.0</v>
+        <v>299.0</v>
       </c>
       <c r="E1093" s="10">
-        <v>4434.0</v>
+        <v>3774.0</v>
       </c>
       <c r="F1093" s="10">
-        <v>3990.6</v>
+        <v>3396.6</v>
       </c>
       <c r="G1093" s="10">
-        <v>3547.2</v>
+        <v>3019.2</v>
       </c>
       <c r="H1093" s="10">
-        <v>3103.8</v>
+        <v>2641.8</v>
       </c>
     </row>
     <row r="1094" spans="1:8" outlineLevel="3">
       <c r="A1094" s="15">
         <v>317</v>
       </c>
       <c r="B1094" s="6" t="s">
         <v>2183</v>
       </c>
       <c r="C1094" s="7" t="s">
         <v>2184</v>
       </c>
       <c r="D1094" s="5">
         <v>0.0</v>
       </c>
       <c r="E1094" s="10">
         <v>0.0</v>
       </c>
       <c r="F1094" s="10">
         <v>0.0</v>
       </c>
       <c r="G1094" s="10">
         <v>0.0</v>
       </c>
       <c r="H1094" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1095" spans="1:8" outlineLevel="3">
       <c r="A1095" s="15">
         <v>318</v>
       </c>
       <c r="B1095" s="6" t="s">
         <v>2185</v>
       </c>
       <c r="C1095" s="7" t="s">
         <v>2186</v>
       </c>
       <c r="D1095" s="5">
-        <v>15.0</v>
+        <v>196.0</v>
       </c>
       <c r="E1095" s="10">
         <v>3774.0</v>
       </c>
       <c r="F1095" s="10">
         <v>3396.6</v>
       </c>
       <c r="G1095" s="10">
         <v>3019.2</v>
       </c>
       <c r="H1095" s="10">
         <v>2641.8</v>
       </c>
     </row>
     <row r="1096" spans="1:8" outlineLevel="3">
       <c r="A1096" s="15">
         <v>319</v>
       </c>
       <c r="B1096" s="6" t="s">
         <v>2187</v>
       </c>
       <c r="C1096" s="7" t="s">
         <v>2188</v>
       </c>
       <c r="D1096" s="5">
@@ -38052,51 +38052,51 @@
       </c>
       <c r="E1101" s="10">
         <v>0.0</v>
       </c>
       <c r="F1101" s="10">
         <v>0.0</v>
       </c>
       <c r="G1101" s="10">
         <v>0.0</v>
       </c>
       <c r="H1101" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1102" spans="1:8" outlineLevel="3">
       <c r="A1102" s="15">
         <v>325</v>
       </c>
       <c r="B1102" s="6" t="s">
         <v>2199</v>
       </c>
       <c r="C1102" s="7" t="s">
         <v>2200</v>
       </c>
       <c r="D1102" s="5">
-        <v>38.0</v>
+        <v>20.0</v>
       </c>
       <c r="E1102" s="10">
         <v>28669.0</v>
       </c>
       <c r="F1102" s="10">
         <v>25802.1</v>
       </c>
       <c r="G1102" s="10">
         <v>22935.2</v>
       </c>
       <c r="H1102" s="10">
         <v>20068.3</v>
       </c>
     </row>
     <row r="1103" spans="1:8" outlineLevel="3">
       <c r="A1103" s="15">
         <v>326</v>
       </c>
       <c r="B1103" s="6" t="s">
         <v>2201</v>
       </c>
       <c r="C1103" s="7" t="s">
         <v>2202</v>
       </c>
       <c r="D1103" s="5">
@@ -38286,63 +38286,63 @@
       </c>
       <c r="E1110" s="10">
         <v>0.0</v>
       </c>
       <c r="F1110" s="10">
         <v>0.0</v>
       </c>
       <c r="G1110" s="10">
         <v>0.0</v>
       </c>
       <c r="H1110" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1111" spans="1:8" outlineLevel="3">
       <c r="A1111" s="15">
         <v>334</v>
       </c>
       <c r="B1111" s="6" t="s">
         <v>2217</v>
       </c>
       <c r="C1111" s="7" t="s">
         <v>2218</v>
       </c>
       <c r="D1111" s="5">
-        <v>10.0</v>
+        <v>6.0</v>
       </c>
       <c r="E1111" s="10">
-        <v>34237.0</v>
+        <v>38005.0</v>
       </c>
       <c r="F1111" s="10">
-        <v>30813.3</v>
+        <v>34204.5</v>
       </c>
       <c r="G1111" s="10">
-        <v>27389.6</v>
+        <v>30404.0</v>
       </c>
       <c r="H1111" s="10">
-        <v>23965.9</v>
+        <v>26603.5</v>
       </c>
     </row>
     <row r="1112" spans="1:8" outlineLevel="3">
       <c r="A1112" s="15">
         <v>335</v>
       </c>
       <c r="B1112" s="6" t="s">
         <v>2219</v>
       </c>
       <c r="C1112" s="7" t="s">
         <v>2220</v>
       </c>
       <c r="D1112" s="5">
         <v>0.0</v>
       </c>
       <c r="E1112" s="10">
         <v>0.0</v>
       </c>
       <c r="F1112" s="10">
         <v>0.0</v>
       </c>
       <c r="G1112" s="10">
         <v>0.0</v>
       </c>
       <c r="H1112" s="10">
@@ -38910,63 +38910,63 @@
       </c>
       <c r="E1134" s="10">
         <v>0.0</v>
       </c>
       <c r="F1134" s="10">
         <v>0.0</v>
       </c>
       <c r="G1134" s="10">
         <v>0.0</v>
       </c>
       <c r="H1134" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1135" spans="1:8" outlineLevel="3">
       <c r="A1135" s="15">
         <v>358</v>
       </c>
       <c r="B1135" s="6" t="s">
         <v>2265</v>
       </c>
       <c r="C1135" s="7" t="s">
         <v>2266</v>
       </c>
       <c r="D1135" s="5">
-        <v>23.0</v>
+        <v>10.0</v>
       </c>
       <c r="E1135" s="10">
-        <v>4758.0</v>
+        <v>0.0</v>
       </c>
       <c r="F1135" s="10">
-        <v>4282.2</v>
+        <v>0.0</v>
       </c>
       <c r="G1135" s="10">
-        <v>3806.4</v>
+        <v>0.0</v>
       </c>
       <c r="H1135" s="10">
-        <v>3330.6</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="1136" spans="1:8" outlineLevel="3">
       <c r="A1136" s="15">
         <v>359</v>
       </c>
       <c r="B1136" s="6" t="s">
         <v>2267</v>
       </c>
       <c r="C1136" s="7" t="s">
         <v>2268</v>
       </c>
       <c r="D1136" s="5">
         <v>0.0</v>
       </c>
       <c r="E1136" s="10">
         <v>0.0</v>
       </c>
       <c r="F1136" s="10">
         <v>0.0</v>
       </c>
       <c r="G1136" s="10">
         <v>0.0</v>
       </c>
       <c r="H1136" s="10">
@@ -39170,51 +39170,51 @@
       </c>
       <c r="E1144" s="10">
         <v>0.0</v>
       </c>
       <c r="F1144" s="10">
         <v>0.0</v>
       </c>
       <c r="G1144" s="10">
         <v>0.0</v>
       </c>
       <c r="H1144" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1145" spans="1:8" outlineLevel="3">
       <c r="A1145" s="15">
         <v>368</v>
       </c>
       <c r="B1145" s="6" t="s">
         <v>2285</v>
       </c>
       <c r="C1145" s="7" t="s">
         <v>2286</v>
       </c>
       <c r="D1145" s="5">
-        <v>516.0</v>
+        <v>430.0</v>
       </c>
       <c r="E1145" s="10">
         <v>534.0</v>
       </c>
       <c r="F1145" s="10">
         <v>480.6</v>
       </c>
       <c r="G1145" s="10">
         <v>427.2</v>
       </c>
       <c r="H1145" s="10">
         <v>373.8</v>
       </c>
     </row>
     <row r="1146" spans="1:8" outlineLevel="3">
       <c r="A1146" s="15">
         <v>369</v>
       </c>
       <c r="B1146" s="6" t="s">
         <v>2287</v>
       </c>
       <c r="C1146" s="7" t="s">
         <v>2288</v>
       </c>
       <c r="D1146" s="5">
@@ -39222,51 +39222,51 @@
       </c>
       <c r="E1146" s="10">
         <v>1210.0</v>
       </c>
       <c r="F1146" s="10">
         <v>1089.0</v>
       </c>
       <c r="G1146" s="10">
         <v>968.0</v>
       </c>
       <c r="H1146" s="10">
         <v>847.0</v>
       </c>
     </row>
     <row r="1147" spans="1:8" outlineLevel="3">
       <c r="A1147" s="15">
         <v>370</v>
       </c>
       <c r="B1147" s="6" t="s">
         <v>2289</v>
       </c>
       <c r="C1147" s="7" t="s">
         <v>2290</v>
       </c>
       <c r="D1147" s="5">
-        <v>43.0</v>
+        <v>42.0</v>
       </c>
       <c r="E1147" s="10">
         <v>568.0</v>
       </c>
       <c r="F1147" s="10">
         <v>511.2</v>
       </c>
       <c r="G1147" s="10">
         <v>454.4</v>
       </c>
       <c r="H1147" s="10">
         <v>397.6</v>
       </c>
     </row>
     <row r="1148" spans="1:8" outlineLevel="3">
       <c r="A1148" s="15">
         <v>371</v>
       </c>
       <c r="B1148" s="6" t="s">
         <v>2291</v>
       </c>
       <c r="C1148" s="7" t="s">
         <v>2292</v>
       </c>
       <c r="D1148" s="5">
@@ -39274,51 +39274,51 @@
       </c>
       <c r="E1148" s="10">
         <v>0.0</v>
       </c>
       <c r="F1148" s="10">
         <v>0.0</v>
       </c>
       <c r="G1148" s="10">
         <v>0.0</v>
       </c>
       <c r="H1148" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1149" spans="1:8" outlineLevel="3">
       <c r="A1149" s="15">
         <v>372</v>
       </c>
       <c r="B1149" s="6" t="s">
         <v>2293</v>
       </c>
       <c r="C1149" s="7" t="s">
         <v>2294</v>
       </c>
       <c r="D1149" s="5">
-        <v>181.0</v>
+        <v>166.0</v>
       </c>
       <c r="E1149" s="10">
         <v>603.0</v>
       </c>
       <c r="F1149" s="10">
         <v>542.7</v>
       </c>
       <c r="G1149" s="10">
         <v>482.4</v>
       </c>
       <c r="H1149" s="10">
         <v>422.1</v>
       </c>
     </row>
     <row r="1150" spans="1:8" outlineLevel="3">
       <c r="A1150" s="15">
         <v>373</v>
       </c>
       <c r="B1150" s="6" t="s">
         <v>2295</v>
       </c>
       <c r="C1150" s="7" t="s">
         <v>2296</v>
       </c>
       <c r="D1150" s="5">
@@ -39326,51 +39326,51 @@
       </c>
       <c r="E1150" s="10">
         <v>0.0</v>
       </c>
       <c r="F1150" s="10">
         <v>0.0</v>
       </c>
       <c r="G1150" s="10">
         <v>0.0</v>
       </c>
       <c r="H1150" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1151" spans="1:8" outlineLevel="3">
       <c r="A1151" s="15">
         <v>374</v>
       </c>
       <c r="B1151" s="6" t="s">
         <v>2297</v>
       </c>
       <c r="C1151" s="7" t="s">
         <v>2298</v>
       </c>
       <c r="D1151" s="5">
-        <v>489.0</v>
+        <v>473.0</v>
       </c>
       <c r="E1151" s="10">
         <v>741.0</v>
       </c>
       <c r="F1151" s="10">
         <v>666.9</v>
       </c>
       <c r="G1151" s="10">
         <v>592.8</v>
       </c>
       <c r="H1151" s="10">
         <v>518.7</v>
       </c>
     </row>
     <row r="1152" spans="1:8" outlineLevel="3">
       <c r="A1152" s="15">
         <v>375</v>
       </c>
       <c r="B1152" s="6" t="s">
         <v>2299</v>
       </c>
       <c r="C1152" s="7" t="s">
         <v>2300</v>
       </c>
       <c r="D1152" s="5">
@@ -39482,155 +39482,155 @@
       </c>
       <c r="E1156" s="10">
         <v>1364.0</v>
       </c>
       <c r="F1156" s="10">
         <v>1227.6</v>
       </c>
       <c r="G1156" s="10">
         <v>1091.2</v>
       </c>
       <c r="H1156" s="10">
         <v>954.8</v>
       </c>
     </row>
     <row r="1157" spans="1:8" outlineLevel="3">
       <c r="A1157" s="15">
         <v>380</v>
       </c>
       <c r="B1157" s="6" t="s">
         <v>2309</v>
       </c>
       <c r="C1157" s="7" t="s">
         <v>2310</v>
       </c>
       <c r="D1157" s="5">
-        <v>186.0</v>
+        <v>182.0</v>
       </c>
       <c r="E1157" s="10">
         <v>1382.0</v>
       </c>
       <c r="F1157" s="10">
         <v>1243.8</v>
       </c>
       <c r="G1157" s="10">
         <v>1105.6</v>
       </c>
       <c r="H1157" s="10">
         <v>967.4</v>
       </c>
     </row>
     <row r="1158" spans="1:8" outlineLevel="3">
       <c r="A1158" s="15">
         <v>381</v>
       </c>
       <c r="B1158" s="6" t="s">
         <v>2311</v>
       </c>
       <c r="C1158" s="7" t="s">
         <v>2312</v>
       </c>
       <c r="D1158" s="5">
-        <v>212.0</v>
+        <v>205.0</v>
       </c>
       <c r="E1158" s="10">
         <v>5106.0</v>
       </c>
       <c r="F1158" s="10">
         <v>4595.4</v>
       </c>
       <c r="G1158" s="10">
         <v>4084.8</v>
       </c>
       <c r="H1158" s="10">
         <v>3574.2</v>
       </c>
     </row>
     <row r="1159" spans="1:8" outlineLevel="3">
       <c r="A1159" s="15">
         <v>382</v>
       </c>
       <c r="B1159" s="6" t="s">
         <v>2313</v>
       </c>
       <c r="C1159" s="7" t="s">
         <v>2314</v>
       </c>
       <c r="D1159" s="5">
-        <v>17.0</v>
+        <v>66.0</v>
       </c>
       <c r="E1159" s="10">
         <v>1274.0</v>
       </c>
       <c r="F1159" s="10">
         <v>1146.6</v>
       </c>
       <c r="G1159" s="10">
         <v>1019.2</v>
       </c>
       <c r="H1159" s="10">
         <v>891.8</v>
       </c>
     </row>
     <row r="1160" spans="1:8" outlineLevel="3">
       <c r="A1160" s="15">
         <v>383</v>
       </c>
       <c r="B1160" s="6" t="s">
         <v>2315</v>
       </c>
       <c r="C1160" s="7" t="s">
         <v>2316</v>
       </c>
       <c r="D1160" s="5">
-        <v>286.0</v>
+        <v>263.0</v>
       </c>
       <c r="E1160" s="10">
         <v>1324.0</v>
       </c>
       <c r="F1160" s="10">
         <v>1191.6</v>
       </c>
       <c r="G1160" s="10">
         <v>1059.2</v>
       </c>
       <c r="H1160" s="10">
         <v>926.8</v>
       </c>
     </row>
     <row r="1161" spans="1:8" outlineLevel="3">
       <c r="A1161" s="15">
         <v>384</v>
       </c>
       <c r="B1161" s="6" t="s">
         <v>2317</v>
       </c>
       <c r="C1161" s="7" t="s">
         <v>2318</v>
       </c>
       <c r="D1161" s="5">
-        <v>209.0</v>
+        <v>203.0</v>
       </c>
       <c r="E1161" s="10">
         <v>3508.0</v>
       </c>
       <c r="F1161" s="10">
         <v>3157.2</v>
       </c>
       <c r="G1161" s="10">
         <v>2806.4</v>
       </c>
       <c r="H1161" s="10">
         <v>2455.6</v>
       </c>
     </row>
     <row r="1162" spans="1:8" outlineLevel="3">
       <c r="A1162" s="15">
         <v>385</v>
       </c>
       <c r="B1162" s="6" t="s">
         <v>2319</v>
       </c>
       <c r="C1162" s="7" t="s">
         <v>2320</v>
       </c>
       <c r="D1162" s="5">
@@ -39664,51 +39664,51 @@
       </c>
       <c r="E1163" s="10">
         <v>2072.0</v>
       </c>
       <c r="F1163" s="10">
         <v>1864.8</v>
       </c>
       <c r="G1163" s="10">
         <v>1657.6</v>
       </c>
       <c r="H1163" s="10">
         <v>1450.4</v>
       </c>
     </row>
     <row r="1164" spans="1:8" outlineLevel="3">
       <c r="A1164" s="15">
         <v>387</v>
       </c>
       <c r="B1164" s="6" t="s">
         <v>2323</v>
       </c>
       <c r="C1164" s="7" t="s">
         <v>2324</v>
       </c>
       <c r="D1164" s="5">
-        <v>171.0</v>
+        <v>157.0</v>
       </c>
       <c r="E1164" s="10">
         <v>1968.0</v>
       </c>
       <c r="F1164" s="10">
         <v>1771.2</v>
       </c>
       <c r="G1164" s="10">
         <v>1574.4</v>
       </c>
       <c r="H1164" s="10">
         <v>1377.6</v>
       </c>
     </row>
     <row r="1165" spans="1:8" outlineLevel="3">
       <c r="A1165" s="15">
         <v>388</v>
       </c>
       <c r="B1165" s="6" t="s">
         <v>2325</v>
       </c>
       <c r="C1165" s="7" t="s">
         <v>2326</v>
       </c>
       <c r="D1165" s="5">
@@ -39716,51 +39716,51 @@
       </c>
       <c r="E1165" s="10">
         <v>2110.0</v>
       </c>
       <c r="F1165" s="10">
         <v>1899.0</v>
       </c>
       <c r="G1165" s="10">
         <v>1688.0</v>
       </c>
       <c r="H1165" s="10">
         <v>1477.0</v>
       </c>
     </row>
     <row r="1166" spans="1:8" outlineLevel="3">
       <c r="A1166" s="15">
         <v>389</v>
       </c>
       <c r="B1166" s="6" t="s">
         <v>2327</v>
       </c>
       <c r="C1166" s="7" t="s">
         <v>2328</v>
       </c>
       <c r="D1166" s="5">
-        <v>20.0</v>
+        <v>12.0</v>
       </c>
       <c r="E1166" s="10">
         <v>2244.0</v>
       </c>
       <c r="F1166" s="10">
         <v>2019.6</v>
       </c>
       <c r="G1166" s="10">
         <v>1795.2</v>
       </c>
       <c r="H1166" s="10">
         <v>1570.8</v>
       </c>
     </row>
     <row r="1167" spans="1:8" outlineLevel="3">
       <c r="A1167" s="15">
         <v>390</v>
       </c>
       <c r="B1167" s="6" t="s">
         <v>2329</v>
       </c>
       <c r="C1167" s="7" t="s">
         <v>2330</v>
       </c>
       <c r="D1167" s="5">
@@ -39768,63 +39768,63 @@
       </c>
       <c r="E1167" s="10">
         <v>0.0</v>
       </c>
       <c r="F1167" s="10">
         <v>0.0</v>
       </c>
       <c r="G1167" s="10">
         <v>0.0</v>
       </c>
       <c r="H1167" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1168" spans="1:8" outlineLevel="3">
       <c r="A1168" s="15">
         <v>391</v>
       </c>
       <c r="B1168" s="6" t="s">
         <v>2331</v>
       </c>
       <c r="C1168" s="7" t="s">
         <v>2332</v>
       </c>
       <c r="D1168" s="5">
-        <v>0.0</v>
+        <v>10.0</v>
       </c>
       <c r="E1168" s="10">
-        <v>0.0</v>
+        <v>2244.0</v>
       </c>
       <c r="F1168" s="10">
-        <v>0.0</v>
+        <v>2019.6</v>
       </c>
       <c r="G1168" s="10">
-        <v>0.0</v>
+        <v>1795.2</v>
       </c>
       <c r="H1168" s="10">
-        <v>0.0</v>
+        <v>1570.8</v>
       </c>
     </row>
     <row r="1169" spans="1:8" outlineLevel="3">
       <c r="A1169" s="15">
         <v>392</v>
       </c>
       <c r="B1169" s="6" t="s">
         <v>2333</v>
       </c>
       <c r="C1169" s="7" t="s">
         <v>2334</v>
       </c>
       <c r="D1169" s="5">
         <v>3.0</v>
       </c>
       <c r="E1169" s="10">
         <v>3422.0</v>
       </c>
       <c r="F1169" s="10">
         <v>3079.8</v>
       </c>
       <c r="G1169" s="10">
         <v>2737.6</v>
       </c>
       <c r="H1169" s="10">
@@ -39846,51 +39846,51 @@
       </c>
       <c r="E1170" s="10">
         <v>966.0</v>
       </c>
       <c r="F1170" s="10">
         <v>869.4</v>
       </c>
       <c r="G1170" s="10">
         <v>772.8</v>
       </c>
       <c r="H1170" s="10">
         <v>676.2</v>
       </c>
     </row>
     <row r="1171" spans="1:8" outlineLevel="3">
       <c r="A1171" s="15">
         <v>394</v>
       </c>
       <c r="B1171" s="6" t="s">
         <v>2337</v>
       </c>
       <c r="C1171" s="7" t="s">
         <v>2338</v>
       </c>
       <c r="D1171" s="5">
-        <v>670.0</v>
+        <v>646.0</v>
       </c>
       <c r="E1171" s="10">
         <v>1088.0</v>
       </c>
       <c r="F1171" s="10">
         <v>979.2</v>
       </c>
       <c r="G1171" s="10">
         <v>870.4</v>
       </c>
       <c r="H1171" s="10">
         <v>761.6</v>
       </c>
     </row>
     <row r="1172" spans="1:8" outlineLevel="3">
       <c r="A1172" s="15">
         <v>395</v>
       </c>
       <c r="B1172" s="6" t="s">
         <v>2339</v>
       </c>
       <c r="C1172" s="7" t="s">
         <v>2340</v>
       </c>
       <c r="D1172" s="5">
@@ -39976,77 +39976,77 @@
       </c>
       <c r="E1175" s="10">
         <v>0.0</v>
       </c>
       <c r="F1175" s="10">
         <v>0.0</v>
       </c>
       <c r="G1175" s="10">
         <v>0.0</v>
       </c>
       <c r="H1175" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1176" spans="1:8" outlineLevel="3">
       <c r="A1176" s="15">
         <v>399</v>
       </c>
       <c r="B1176" s="6" t="s">
         <v>2347</v>
       </c>
       <c r="C1176" s="7" t="s">
         <v>2348</v>
       </c>
       <c r="D1176" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E1176" s="10">
-        <v>1387.0</v>
+        <v>0.0</v>
       </c>
       <c r="F1176" s="10">
-        <v>1248.3</v>
+        <v>0.0</v>
       </c>
       <c r="G1176" s="10">
-        <v>1109.6</v>
+        <v>0.0</v>
       </c>
       <c r="H1176" s="10">
-        <v>970.9</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="1177" spans="1:8" outlineLevel="3">
       <c r="A1177" s="15">
         <v>400</v>
       </c>
       <c r="B1177" s="6" t="s">
         <v>2349</v>
       </c>
       <c r="C1177" s="7" t="s">
         <v>2350</v>
       </c>
       <c r="D1177" s="5">
-        <v>62.0</v>
+        <v>42.0</v>
       </c>
       <c r="E1177" s="10">
         <v>1480.0</v>
       </c>
       <c r="F1177" s="10">
         <v>1332.0</v>
       </c>
       <c r="G1177" s="10">
         <v>1184.0</v>
       </c>
       <c r="H1177" s="10">
         <v>1036.0</v>
       </c>
     </row>
     <row r="1178" spans="1:8" outlineLevel="3">
       <c r="A1178" s="15">
         <v>401</v>
       </c>
       <c r="B1178" s="6" t="s">
         <v>2351</v>
       </c>
       <c r="C1178" s="7" t="s">
         <v>2352</v>
       </c>
       <c r="D1178" s="5">
@@ -40054,51 +40054,51 @@
       </c>
       <c r="E1178" s="10">
         <v>3886.0</v>
       </c>
       <c r="F1178" s="10">
         <v>3497.4</v>
       </c>
       <c r="G1178" s="10">
         <v>3108.8</v>
       </c>
       <c r="H1178" s="10">
         <v>2720.2</v>
       </c>
     </row>
     <row r="1179" spans="1:8" outlineLevel="3">
       <c r="A1179" s="15">
         <v>402</v>
       </c>
       <c r="B1179" s="6" t="s">
         <v>2353</v>
       </c>
       <c r="C1179" s="7" t="s">
         <v>2354</v>
       </c>
       <c r="D1179" s="5">
-        <v>13.0</v>
+        <v>18.0</v>
       </c>
       <c r="E1179" s="10">
         <v>2388.0</v>
       </c>
       <c r="F1179" s="10">
         <v>2149.2</v>
       </c>
       <c r="G1179" s="10">
         <v>1910.4</v>
       </c>
       <c r="H1179" s="10">
         <v>1671.6</v>
       </c>
     </row>
     <row r="1180" spans="1:8" outlineLevel="3">
       <c r="A1180" s="15">
         <v>403</v>
       </c>
       <c r="B1180" s="6" t="s">
         <v>2355</v>
       </c>
       <c r="C1180" s="7" t="s">
         <v>2356</v>
       </c>
       <c r="D1180" s="5">
@@ -40106,103 +40106,103 @@
       </c>
       <c r="E1180" s="10">
         <v>2388.0</v>
       </c>
       <c r="F1180" s="10">
         <v>2149.2</v>
       </c>
       <c r="G1180" s="10">
         <v>1910.4</v>
       </c>
       <c r="H1180" s="10">
         <v>1671.6</v>
       </c>
     </row>
     <row r="1181" spans="1:8" outlineLevel="3">
       <c r="A1181" s="15">
         <v>404</v>
       </c>
       <c r="B1181" s="6" t="s">
         <v>2357</v>
       </c>
       <c r="C1181" s="7" t="s">
         <v>2358</v>
       </c>
       <c r="D1181" s="5">
-        <v>34.0</v>
+        <v>29.0</v>
       </c>
       <c r="E1181" s="10">
         <v>2606.0</v>
       </c>
       <c r="F1181" s="10">
         <v>2345.4</v>
       </c>
       <c r="G1181" s="10">
         <v>2084.8</v>
       </c>
       <c r="H1181" s="10">
         <v>1824.2</v>
       </c>
     </row>
     <row r="1182" spans="1:8" outlineLevel="3">
       <c r="A1182" s="15">
         <v>405</v>
       </c>
       <c r="B1182" s="6" t="s">
         <v>2359</v>
       </c>
       <c r="C1182" s="7" t="s">
         <v>2360</v>
       </c>
       <c r="D1182" s="5">
-        <v>14.0</v>
+        <v>13.0</v>
       </c>
       <c r="E1182" s="10">
         <v>2894.0</v>
       </c>
       <c r="F1182" s="10">
         <v>2604.6</v>
       </c>
       <c r="G1182" s="10">
         <v>2315.2</v>
       </c>
       <c r="H1182" s="10">
         <v>2025.8</v>
       </c>
     </row>
     <row r="1183" spans="1:8" outlineLevel="3">
       <c r="A1183" s="15">
         <v>406</v>
       </c>
       <c r="B1183" s="6" t="s">
         <v>2361</v>
       </c>
       <c r="C1183" s="7" t="s">
         <v>2362</v>
       </c>
       <c r="D1183" s="5">
-        <v>35.0</v>
+        <v>34.0</v>
       </c>
       <c r="E1183" s="10">
         <v>2894.0</v>
       </c>
       <c r="F1183" s="10">
         <v>2604.6</v>
       </c>
       <c r="G1183" s="10">
         <v>2315.2</v>
       </c>
       <c r="H1183" s="10">
         <v>2025.8</v>
       </c>
     </row>
     <row r="1184" spans="1:8" outlineLevel="3">
       <c r="A1184" s="15">
         <v>407</v>
       </c>
       <c r="B1184" s="6" t="s">
         <v>2363</v>
       </c>
       <c r="C1184" s="7" t="s">
         <v>2364</v>
       </c>
       <c r="D1184" s="5">
@@ -40314,51 +40314,51 @@
       </c>
       <c r="E1188" s="10">
         <v>4462.0</v>
       </c>
       <c r="F1188" s="10">
         <v>4015.8</v>
       </c>
       <c r="G1188" s="10">
         <v>3569.6</v>
       </c>
       <c r="H1188" s="10">
         <v>3123.4</v>
       </c>
     </row>
     <row r="1189" spans="1:8" outlineLevel="3">
       <c r="A1189" s="15">
         <v>412</v>
       </c>
       <c r="B1189" s="6" t="s">
         <v>2373</v>
       </c>
       <c r="C1189" s="7" t="s">
         <v>2374</v>
       </c>
       <c r="D1189" s="5">
-        <v>243.0</v>
+        <v>237.0</v>
       </c>
       <c r="E1189" s="10">
         <v>1426.0</v>
       </c>
       <c r="F1189" s="10">
         <v>1283.4</v>
       </c>
       <c r="G1189" s="10">
         <v>1140.8</v>
       </c>
       <c r="H1189" s="10">
         <v>998.2</v>
       </c>
     </row>
     <row r="1190" spans="1:8" outlineLevel="3">
       <c r="A1190" s="15">
         <v>413</v>
       </c>
       <c r="B1190" s="6" t="s">
         <v>2375</v>
       </c>
       <c r="C1190" s="7" t="s">
         <v>2376</v>
       </c>
       <c r="D1190" s="5">
@@ -40366,51 +40366,51 @@
       </c>
       <c r="E1190" s="10">
         <v>1426.0</v>
       </c>
       <c r="F1190" s="10">
         <v>1283.4</v>
       </c>
       <c r="G1190" s="10">
         <v>1140.8</v>
       </c>
       <c r="H1190" s="10">
         <v>998.2</v>
       </c>
     </row>
     <row r="1191" spans="1:8" outlineLevel="3">
       <c r="A1191" s="15">
         <v>414</v>
       </c>
       <c r="B1191" s="6" t="s">
         <v>2377</v>
       </c>
       <c r="C1191" s="7" t="s">
         <v>2378</v>
       </c>
       <c r="D1191" s="5">
-        <v>375.0</v>
+        <v>372.0</v>
       </c>
       <c r="E1191" s="10">
         <v>1483.0</v>
       </c>
       <c r="F1191" s="10">
         <v>1334.7</v>
       </c>
       <c r="G1191" s="10">
         <v>1186.4</v>
       </c>
       <c r="H1191" s="10">
         <v>1038.1</v>
       </c>
     </row>
     <row r="1192" spans="1:8" outlineLevel="3">
       <c r="A1192" s="15">
         <v>415</v>
       </c>
       <c r="B1192" s="6" t="s">
         <v>2379</v>
       </c>
       <c r="C1192" s="7" t="s">
         <v>2380</v>
       </c>
       <c r="D1192" s="5">
@@ -40418,77 +40418,77 @@
       </c>
       <c r="E1192" s="10">
         <v>0.0</v>
       </c>
       <c r="F1192" s="10">
         <v>0.0</v>
       </c>
       <c r="G1192" s="10">
         <v>0.0</v>
       </c>
       <c r="H1192" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1193" spans="1:8" outlineLevel="3">
       <c r="A1193" s="15">
         <v>416</v>
       </c>
       <c r="B1193" s="6" t="s">
         <v>2381</v>
       </c>
       <c r="C1193" s="7" t="s">
         <v>2382</v>
       </c>
       <c r="D1193" s="5">
-        <v>0.0</v>
+        <v>8.0</v>
       </c>
       <c r="E1193" s="10">
-        <v>0.0</v>
+        <v>1426.0</v>
       </c>
       <c r="F1193" s="10">
-        <v>0.0</v>
+        <v>1283.4</v>
       </c>
       <c r="G1193" s="10">
-        <v>0.0</v>
+        <v>1140.8</v>
       </c>
       <c r="H1193" s="10">
-        <v>0.0</v>
+        <v>998.2</v>
       </c>
     </row>
     <row r="1194" spans="1:8" outlineLevel="3">
       <c r="A1194" s="15">
         <v>417</v>
       </c>
       <c r="B1194" s="6" t="s">
         <v>2383</v>
       </c>
       <c r="C1194" s="7" t="s">
         <v>2384</v>
       </c>
       <c r="D1194" s="5">
-        <v>289.0</v>
+        <v>277.0</v>
       </c>
       <c r="E1194" s="10">
         <v>1426.0</v>
       </c>
       <c r="F1194" s="10">
         <v>1283.4</v>
       </c>
       <c r="G1194" s="10">
         <v>1140.8</v>
       </c>
       <c r="H1194" s="10">
         <v>998.2</v>
       </c>
     </row>
     <row r="1195" spans="1:8" outlineLevel="3">
       <c r="A1195" s="15">
         <v>418</v>
       </c>
       <c r="B1195" s="6" t="s">
         <v>2385</v>
       </c>
       <c r="C1195" s="7" t="s">
         <v>2386</v>
       </c>
       <c r="D1195" s="5">
@@ -40496,103 +40496,103 @@
       </c>
       <c r="E1195" s="10">
         <v>0.0</v>
       </c>
       <c r="F1195" s="10">
         <v>0.0</v>
       </c>
       <c r="G1195" s="10">
         <v>0.0</v>
       </c>
       <c r="H1195" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1196" spans="1:8" outlineLevel="3">
       <c r="A1196" s="15">
         <v>419</v>
       </c>
       <c r="B1196" s="6" t="s">
         <v>2387</v>
       </c>
       <c r="C1196" s="7" t="s">
         <v>2388</v>
       </c>
       <c r="D1196" s="5">
-        <v>832.0</v>
+        <v>770.0</v>
       </c>
       <c r="E1196" s="10">
-        <v>2245.0</v>
+        <v>1766.0</v>
       </c>
       <c r="F1196" s="10">
-        <v>2020.5</v>
+        <v>1589.4</v>
       </c>
       <c r="G1196" s="10">
-        <v>1796.0</v>
+        <v>1412.8</v>
       </c>
       <c r="H1196" s="10">
-        <v>1571.5</v>
+        <v>1236.2</v>
       </c>
     </row>
     <row r="1197" spans="1:8" outlineLevel="3">
       <c r="A1197" s="15">
         <v>420</v>
       </c>
       <c r="B1197" s="6" t="s">
         <v>2389</v>
       </c>
       <c r="C1197" s="7" t="s">
         <v>2390</v>
       </c>
       <c r="D1197" s="5">
-        <v>97.0</v>
+        <v>61.0</v>
       </c>
       <c r="E1197" s="10">
         <v>1766.0</v>
       </c>
       <c r="F1197" s="10">
         <v>1589.4</v>
       </c>
       <c r="G1197" s="10">
         <v>1412.8</v>
       </c>
       <c r="H1197" s="10">
         <v>1236.2</v>
       </c>
     </row>
     <row r="1198" spans="1:8" outlineLevel="3">
       <c r="A1198" s="15">
         <v>421</v>
       </c>
       <c r="B1198" s="6" t="s">
         <v>2391</v>
       </c>
       <c r="C1198" s="7" t="s">
         <v>2392</v>
       </c>
       <c r="D1198" s="5">
-        <v>34.0</v>
+        <v>25.0</v>
       </c>
       <c r="E1198" s="10">
         <v>1766.0</v>
       </c>
       <c r="F1198" s="10">
         <v>1589.4</v>
       </c>
       <c r="G1198" s="10">
         <v>1412.8</v>
       </c>
       <c r="H1198" s="10">
         <v>1236.2</v>
       </c>
     </row>
     <row r="1199" spans="1:8" outlineLevel="3">
       <c r="A1199" s="15">
         <v>422</v>
       </c>
       <c r="B1199" s="6" t="s">
         <v>2393</v>
       </c>
       <c r="C1199" s="7" t="s">
         <v>2394</v>
       </c>
       <c r="D1199" s="5">
@@ -40600,77 +40600,77 @@
       </c>
       <c r="E1199" s="10">
         <v>1766.0</v>
       </c>
       <c r="F1199" s="10">
         <v>1589.4</v>
       </c>
       <c r="G1199" s="10">
         <v>1412.8</v>
       </c>
       <c r="H1199" s="10">
         <v>1236.2</v>
       </c>
     </row>
     <row r="1200" spans="1:8" outlineLevel="3">
       <c r="A1200" s="15">
         <v>423</v>
       </c>
       <c r="B1200" s="6" t="s">
         <v>2395</v>
       </c>
       <c r="C1200" s="7" t="s">
         <v>2396</v>
       </c>
       <c r="D1200" s="5">
-        <v>103.0</v>
+        <v>87.0</v>
       </c>
       <c r="E1200" s="10">
         <v>2288.0</v>
       </c>
       <c r="F1200" s="10">
         <v>2059.2</v>
       </c>
       <c r="G1200" s="10">
         <v>1830.4</v>
       </c>
       <c r="H1200" s="10">
         <v>1601.6</v>
       </c>
     </row>
     <row r="1201" spans="1:8" outlineLevel="3">
       <c r="A1201" s="15">
         <v>424</v>
       </c>
       <c r="B1201" s="6" t="s">
         <v>2397</v>
       </c>
       <c r="C1201" s="7" t="s">
         <v>2398</v>
       </c>
       <c r="D1201" s="5">
-        <v>1091.0</v>
+        <v>1062.0</v>
       </c>
       <c r="E1201" s="10">
         <v>2117.0</v>
       </c>
       <c r="F1201" s="10">
         <v>1905.3</v>
       </c>
       <c r="G1201" s="10">
         <v>1693.6</v>
       </c>
       <c r="H1201" s="10">
         <v>1481.9</v>
       </c>
     </row>
     <row r="1202" spans="1:8" outlineLevel="3">
       <c r="A1202" s="15">
         <v>425</v>
       </c>
       <c r="B1202" s="6" t="s">
         <v>2399</v>
       </c>
       <c r="C1202" s="7" t="s">
         <v>2400</v>
       </c>
       <c r="D1202" s="5">
@@ -40704,77 +40704,77 @@
       </c>
       <c r="E1203" s="10">
         <v>0.0</v>
       </c>
       <c r="F1203" s="10">
         <v>0.0</v>
       </c>
       <c r="G1203" s="10">
         <v>0.0</v>
       </c>
       <c r="H1203" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1204" spans="1:8" outlineLevel="3">
       <c r="A1204" s="15">
         <v>427</v>
       </c>
       <c r="B1204" s="6" t="s">
         <v>2403</v>
       </c>
       <c r="C1204" s="7" t="s">
         <v>2404</v>
       </c>
       <c r="D1204" s="5">
-        <v>963.0</v>
+        <v>946.0</v>
       </c>
       <c r="E1204" s="10">
         <v>2344.0</v>
       </c>
       <c r="F1204" s="10">
         <v>2109.6</v>
       </c>
       <c r="G1204" s="10">
         <v>1875.2</v>
       </c>
       <c r="H1204" s="10">
         <v>1640.8</v>
       </c>
     </row>
     <row r="1205" spans="1:8" outlineLevel="3">
       <c r="A1205" s="15">
         <v>428</v>
       </c>
       <c r="B1205" s="6" t="s">
         <v>2405</v>
       </c>
       <c r="C1205" s="7" t="s">
         <v>2406</v>
       </c>
       <c r="D1205" s="5">
-        <v>83.0</v>
+        <v>36.0</v>
       </c>
       <c r="E1205" s="10">
         <v>2344.0</v>
       </c>
       <c r="F1205" s="10">
         <v>2109.6</v>
       </c>
       <c r="G1205" s="10">
         <v>1875.2</v>
       </c>
       <c r="H1205" s="10">
         <v>1640.8</v>
       </c>
     </row>
     <row r="1206" spans="1:8" outlineLevel="3">
       <c r="A1206" s="15">
         <v>429</v>
       </c>
       <c r="B1206" s="6" t="s">
         <v>2407</v>
       </c>
       <c r="C1206" s="7" t="s">
         <v>2408</v>
       </c>
       <c r="D1206" s="5">
@@ -40832,89 +40832,89 @@
       </c>
       <c r="E1209" s="10">
         <v>0.0</v>
       </c>
       <c r="F1209" s="10">
         <v>0.0</v>
       </c>
       <c r="G1209" s="10">
         <v>0.0</v>
       </c>
       <c r="H1209" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1210" spans="1:8" outlineLevel="3">
       <c r="A1210" s="15">
         <v>2</v>
       </c>
       <c r="B1210" s="6" t="s">
         <v>2412</v>
       </c>
       <c r="C1210" s="7" t="s">
         <v>2413</v>
       </c>
       <c r="D1210" s="5">
-        <v>1090.0</v>
+        <v>555.0</v>
       </c>
       <c r="E1210" s="10">
-        <v>5349.0</v>
+        <v>4747.0</v>
       </c>
       <c r="F1210" s="10">
-        <v>4814.1</v>
+        <v>4272.3</v>
       </c>
       <c r="G1210" s="10">
-        <v>4279.2</v>
+        <v>3797.6</v>
       </c>
       <c r="H1210" s="10">
-        <v>3744.3</v>
+        <v>3322.9</v>
       </c>
     </row>
     <row r="1211" spans="1:8" outlineLevel="3">
       <c r="A1211" s="15">
         <v>3</v>
       </c>
       <c r="B1211" s="6" t="s">
         <v>2414</v>
       </c>
       <c r="C1211" s="7" t="s">
         <v>2415</v>
       </c>
       <c r="D1211" s="5">
-        <v>518.0</v>
+        <v>103.0</v>
       </c>
       <c r="E1211" s="10">
-        <v>7011.0</v>
+        <v>6232.0</v>
       </c>
       <c r="F1211" s="10">
-        <v>6309.9</v>
+        <v>5608.8</v>
       </c>
       <c r="G1211" s="10">
-        <v>5608.8</v>
+        <v>4985.6</v>
       </c>
       <c r="H1211" s="10">
-        <v>4907.7</v>
+        <v>4362.4</v>
       </c>
     </row>
     <row r="1212" spans="1:8" outlineLevel="3">
       <c r="A1212" s="15">
         <v>4</v>
       </c>
       <c r="B1212" s="6" t="s">
         <v>2416</v>
       </c>
       <c r="C1212" s="7" t="s">
         <v>2417</v>
       </c>
       <c r="D1212" s="5">
         <v>0.0</v>
       </c>
       <c r="E1212" s="10">
         <v>0.0</v>
       </c>
       <c r="F1212" s="10">
         <v>0.0</v>
       </c>
       <c r="G1212" s="10">
         <v>0.0</v>
       </c>
       <c r="H1212" s="10">
@@ -40988,141 +40988,141 @@
       </c>
       <c r="E1215" s="10">
         <v>9533.0</v>
       </c>
       <c r="F1215" s="10">
         <v>8579.7</v>
       </c>
       <c r="G1215" s="10">
         <v>7626.4</v>
       </c>
       <c r="H1215" s="10">
         <v>6673.1</v>
       </c>
     </row>
     <row r="1216" spans="1:8" outlineLevel="3">
       <c r="A1216" s="15">
         <v>8</v>
       </c>
       <c r="B1216" s="6" t="s">
         <v>2424</v>
       </c>
       <c r="C1216" s="7" t="s">
         <v>2425</v>
       </c>
       <c r="D1216" s="5">
-        <v>88.0</v>
+        <v>33.0</v>
       </c>
       <c r="E1216" s="10">
-        <v>10050.0</v>
+        <v>9045.0</v>
       </c>
       <c r="F1216" s="10">
-        <v>9045.0</v>
+        <v>8140.5</v>
       </c>
       <c r="G1216" s="10">
-        <v>8040.0</v>
+        <v>7236.0</v>
       </c>
       <c r="H1216" s="10">
-        <v>7035.0</v>
+        <v>6331.5</v>
       </c>
     </row>
     <row r="1217" spans="1:8" outlineLevel="3">
       <c r="A1217" s="15">
         <v>9</v>
       </c>
       <c r="B1217" s="6" t="s">
         <v>2426</v>
       </c>
       <c r="C1217" s="7" t="s">
         <v>2427</v>
       </c>
       <c r="D1217" s="5">
-        <v>4.0</v>
+        <v>13.0</v>
       </c>
       <c r="E1217" s="10">
         <v>0.0</v>
       </c>
       <c r="F1217" s="10">
         <v>0.0</v>
       </c>
       <c r="G1217" s="10">
         <v>0.0</v>
       </c>
       <c r="H1217" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1218" spans="1:8" outlineLevel="3">
       <c r="A1218" s="15">
         <v>10</v>
       </c>
       <c r="B1218" s="6" t="s">
         <v>2428</v>
       </c>
       <c r="C1218" s="7" t="s">
         <v>2429</v>
       </c>
       <c r="D1218" s="5">
-        <v>41.0</v>
+        <v>26.0</v>
       </c>
       <c r="E1218" s="10">
-        <v>10872.0</v>
+        <v>10936.0</v>
       </c>
       <c r="F1218" s="10">
-        <v>9784.8</v>
+        <v>9842.4</v>
       </c>
       <c r="G1218" s="10">
-        <v>8697.6</v>
+        <v>8748.8</v>
       </c>
       <c r="H1218" s="10">
-        <v>7610.4</v>
+        <v>7655.2</v>
       </c>
     </row>
     <row r="1219" spans="1:8" outlineLevel="3">
       <c r="A1219" s="15">
         <v>11</v>
       </c>
       <c r="B1219" s="6" t="s">
         <v>2430</v>
       </c>
       <c r="C1219" s="7" t="s">
         <v>2431</v>
       </c>
       <c r="D1219" s="5">
-        <v>158.0</v>
+        <v>2.0</v>
       </c>
       <c r="E1219" s="10">
-        <v>16941.0</v>
+        <v>13534.0</v>
       </c>
       <c r="F1219" s="10">
-        <v>15246.9</v>
+        <v>12180.6</v>
       </c>
       <c r="G1219" s="10">
-        <v>13552.8</v>
+        <v>10827.2</v>
       </c>
       <c r="H1219" s="10">
-        <v>11858.7</v>
+        <v>9473.8</v>
       </c>
     </row>
     <row r="1220" spans="1:8" outlineLevel="3">
       <c r="A1220" s="15">
         <v>12</v>
       </c>
       <c r="B1220" s="6" t="s">
         <v>2432</v>
       </c>
       <c r="C1220" s="7" t="s">
         <v>2433</v>
       </c>
       <c r="D1220" s="5">
         <v>0.0</v>
       </c>
       <c r="E1220" s="10">
         <v>0.0</v>
       </c>
       <c r="F1220" s="10">
         <v>0.0</v>
       </c>
       <c r="G1220" s="10">
         <v>0.0</v>
       </c>
       <c r="H1220" s="10">
@@ -41170,375 +41170,375 @@
       </c>
       <c r="E1222" s="10">
         <v>0.0</v>
       </c>
       <c r="F1222" s="10">
         <v>0.0</v>
       </c>
       <c r="G1222" s="10">
         <v>0.0</v>
       </c>
       <c r="H1222" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1223" spans="1:8" outlineLevel="3">
       <c r="A1223" s="15">
         <v>15</v>
       </c>
       <c r="B1223" s="6" t="s">
         <v>2438</v>
       </c>
       <c r="C1223" s="7" t="s">
         <v>2439</v>
       </c>
       <c r="D1223" s="5">
-        <v>1423.0</v>
+        <v>1268.0</v>
       </c>
       <c r="E1223" s="10">
-        <v>812.0</v>
+        <v>722.0</v>
       </c>
       <c r="F1223" s="10">
-        <v>730.8</v>
+        <v>649.8</v>
       </c>
       <c r="G1223" s="10">
-        <v>649.6</v>
+        <v>577.6</v>
       </c>
       <c r="H1223" s="10">
-        <v>568.4</v>
+        <v>505.4</v>
       </c>
     </row>
     <row r="1224" spans="1:8" outlineLevel="3">
       <c r="A1224" s="15">
         <v>16</v>
       </c>
       <c r="B1224" s="6" t="s">
         <v>2440</v>
       </c>
       <c r="C1224" s="7" t="s">
         <v>2441</v>
       </c>
       <c r="D1224" s="5">
-        <v>782.0</v>
+        <v>316.0</v>
       </c>
       <c r="E1224" s="10">
-        <v>886.0</v>
+        <v>786.0</v>
       </c>
       <c r="F1224" s="10">
-        <v>797.4</v>
+        <v>707.4</v>
       </c>
       <c r="G1224" s="10">
-        <v>708.8</v>
+        <v>628.8</v>
       </c>
       <c r="H1224" s="10">
-        <v>620.2</v>
+        <v>550.2</v>
       </c>
     </row>
     <row r="1225" spans="1:8" outlineLevel="3">
       <c r="A1225" s="15">
         <v>17</v>
       </c>
       <c r="B1225" s="6" t="s">
         <v>2442</v>
       </c>
       <c r="C1225" s="7" t="s">
         <v>2443</v>
       </c>
       <c r="D1225" s="5">
-        <v>17.0</v>
+        <v>7.0</v>
       </c>
       <c r="E1225" s="10">
-        <v>34555.0</v>
+        <v>32373.0</v>
       </c>
       <c r="F1225" s="10">
-        <v>31099.5</v>
+        <v>29135.7</v>
       </c>
       <c r="G1225" s="10">
-        <v>27644.0</v>
+        <v>25898.4</v>
       </c>
       <c r="H1225" s="10">
-        <v>24188.5</v>
+        <v>22661.1</v>
       </c>
     </row>
     <row r="1226" spans="1:8" outlineLevel="3">
       <c r="A1226" s="15">
         <v>18</v>
       </c>
       <c r="B1226" s="6" t="s">
         <v>2444</v>
       </c>
       <c r="C1226" s="7" t="s">
         <v>2445</v>
       </c>
       <c r="D1226" s="5">
-        <v>191.0</v>
+        <v>46.0</v>
       </c>
       <c r="E1226" s="10">
-        <v>21933.0</v>
+        <v>19467.0</v>
       </c>
       <c r="F1226" s="10">
-        <v>19739.7</v>
+        <v>17520.3</v>
       </c>
       <c r="G1226" s="10">
-        <v>17546.4</v>
+        <v>15573.6</v>
       </c>
       <c r="H1226" s="10">
-        <v>15353.1</v>
+        <v>13626.9</v>
       </c>
     </row>
     <row r="1227" spans="1:8" outlineLevel="3">
       <c r="A1227" s="15">
         <v>19</v>
       </c>
       <c r="B1227" s="6" t="s">
         <v>2446</v>
       </c>
       <c r="C1227" s="7" t="s">
         <v>2447</v>
       </c>
       <c r="D1227" s="5">
-        <v>21.0</v>
+        <v>0.0</v>
       </c>
       <c r="E1227" s="10">
-        <v>28203.0</v>
+        <v>27934.0</v>
       </c>
       <c r="F1227" s="10">
-        <v>25382.7</v>
+        <v>25140.6</v>
       </c>
       <c r="G1227" s="10">
-        <v>22562.4</v>
+        <v>22347.2</v>
       </c>
       <c r="H1227" s="10">
-        <v>19742.1</v>
+        <v>19553.8</v>
       </c>
     </row>
     <row r="1228" spans="1:8" outlineLevel="3">
       <c r="A1228" s="15">
         <v>20</v>
       </c>
       <c r="B1228" s="6" t="s">
         <v>2448</v>
       </c>
       <c r="C1228" s="7" t="s">
         <v>2449</v>
       </c>
       <c r="D1228" s="5">
         <v>0.0</v>
       </c>
       <c r="E1228" s="10">
         <v>0.0</v>
       </c>
       <c r="F1228" s="10">
         <v>0.0</v>
       </c>
       <c r="G1228" s="10">
         <v>0.0</v>
       </c>
       <c r="H1228" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1229" spans="1:8" outlineLevel="3">
       <c r="A1229" s="15">
         <v>21</v>
       </c>
       <c r="B1229" s="6" t="s">
         <v>2450</v>
       </c>
       <c r="C1229" s="7" t="s">
         <v>2451</v>
       </c>
       <c r="D1229" s="5">
-        <v>971.0</v>
+        <v>996.0</v>
       </c>
       <c r="E1229" s="10">
-        <v>1044.0</v>
+        <v>932.0</v>
       </c>
       <c r="F1229" s="10">
-        <v>939.6</v>
+        <v>838.8</v>
       </c>
       <c r="G1229" s="10">
-        <v>835.2</v>
+        <v>745.6</v>
       </c>
       <c r="H1229" s="10">
-        <v>730.8</v>
+        <v>652.4</v>
       </c>
     </row>
     <row r="1230" spans="1:8" outlineLevel="3">
       <c r="A1230" s="15">
         <v>22</v>
       </c>
       <c r="B1230" s="6" t="s">
         <v>2452</v>
       </c>
       <c r="C1230" s="7" t="s">
         <v>2453</v>
       </c>
       <c r="D1230" s="5">
         <v>0.0</v>
       </c>
       <c r="E1230" s="10">
         <v>0.0</v>
       </c>
       <c r="F1230" s="10">
         <v>0.0</v>
       </c>
       <c r="G1230" s="10">
         <v>0.0</v>
       </c>
       <c r="H1230" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1231" spans="1:8" outlineLevel="3">
       <c r="A1231" s="15">
         <v>23</v>
       </c>
       <c r="B1231" s="6" t="s">
         <v>2454</v>
       </c>
       <c r="C1231" s="7" t="s">
         <v>2455</v>
       </c>
       <c r="D1231" s="5">
-        <v>2384.0</v>
+        <v>2233.0</v>
       </c>
       <c r="E1231" s="10">
-        <v>926.0</v>
+        <v>822.0</v>
       </c>
       <c r="F1231" s="10">
-        <v>833.4</v>
+        <v>739.8</v>
       </c>
       <c r="G1231" s="10">
-        <v>740.8</v>
+        <v>657.6</v>
       </c>
       <c r="H1231" s="10">
-        <v>648.2</v>
+        <v>575.4</v>
       </c>
     </row>
     <row r="1232" spans="1:8" outlineLevel="3">
       <c r="A1232" s="15">
         <v>24</v>
       </c>
       <c r="B1232" s="6" t="s">
         <v>2456</v>
       </c>
       <c r="C1232" s="7" t="s">
         <v>2457</v>
       </c>
       <c r="D1232" s="5">
         <v>0.0</v>
       </c>
       <c r="E1232" s="10">
         <v>0.0</v>
       </c>
       <c r="F1232" s="10">
         <v>0.0</v>
       </c>
       <c r="G1232" s="10">
         <v>0.0</v>
       </c>
       <c r="H1232" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1233" spans="1:8" outlineLevel="3">
       <c r="A1233" s="15">
         <v>25</v>
       </c>
       <c r="B1233" s="6" t="s">
         <v>2458</v>
       </c>
       <c r="C1233" s="7" t="s">
         <v>2459</v>
       </c>
       <c r="D1233" s="5">
-        <v>2256.0</v>
+        <v>1947.0</v>
       </c>
       <c r="E1233" s="10">
-        <v>1006.0</v>
+        <v>892.0</v>
       </c>
       <c r="F1233" s="10">
-        <v>905.4</v>
+        <v>802.8</v>
       </c>
       <c r="G1233" s="10">
-        <v>804.8</v>
+        <v>713.6</v>
       </c>
       <c r="H1233" s="10">
-        <v>704.2</v>
+        <v>624.4</v>
       </c>
     </row>
     <row r="1234" spans="1:8" outlineLevel="3">
       <c r="A1234" s="15">
         <v>26</v>
       </c>
       <c r="B1234" s="6" t="s">
         <v>2460</v>
       </c>
       <c r="C1234" s="7" t="s">
         <v>2461</v>
       </c>
       <c r="D1234" s="5">
         <v>0.0</v>
       </c>
       <c r="E1234" s="10">
         <v>58449.0</v>
       </c>
       <c r="F1234" s="10">
         <v>52604.1</v>
       </c>
       <c r="G1234" s="10">
         <v>46759.2</v>
       </c>
       <c r="H1234" s="10">
         <v>40914.3</v>
       </c>
     </row>
     <row r="1235" spans="1:8" outlineLevel="3">
       <c r="A1235" s="15">
         <v>27</v>
       </c>
       <c r="B1235" s="6" t="s">
         <v>2462</v>
       </c>
       <c r="C1235" s="7" t="s">
         <v>2463</v>
       </c>
       <c r="D1235" s="5">
-        <v>5.0</v>
+        <v>0.0</v>
       </c>
       <c r="E1235" s="10">
-        <v>39675.0</v>
+        <v>52073.0</v>
       </c>
       <c r="F1235" s="10">
-        <v>35707.5</v>
+        <v>46865.7</v>
       </c>
       <c r="G1235" s="10">
-        <v>31740.0</v>
+        <v>41658.4</v>
       </c>
       <c r="H1235" s="10">
-        <v>27772.5</v>
+        <v>36451.1</v>
       </c>
     </row>
     <row r="1236" spans="1:8" outlineLevel="3">
       <c r="A1236" s="15">
         <v>28</v>
       </c>
       <c r="B1236" s="6" t="s">
         <v>2464</v>
       </c>
       <c r="C1236" s="7" t="s">
         <v>2465</v>
       </c>
       <c r="D1236" s="5">
         <v>0.0</v>
       </c>
       <c r="E1236" s="10">
         <v>0.0</v>
       </c>
       <c r="F1236" s="10">
         <v>0.0</v>
       </c>
       <c r="G1236" s="10">
         <v>0.0</v>
       </c>
       <c r="H1236" s="10">
@@ -41560,219 +41560,219 @@
       </c>
       <c r="E1237" s="10">
         <v>0.0</v>
       </c>
       <c r="F1237" s="10">
         <v>0.0</v>
       </c>
       <c r="G1237" s="10">
         <v>0.0</v>
       </c>
       <c r="H1237" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1238" spans="1:8" outlineLevel="3">
       <c r="A1238" s="15">
         <v>30</v>
       </c>
       <c r="B1238" s="6" t="s">
         <v>2468</v>
       </c>
       <c r="C1238" s="7" t="s">
         <v>2469</v>
       </c>
       <c r="D1238" s="5">
-        <v>130.0</v>
+        <v>117.0</v>
       </c>
       <c r="E1238" s="10">
-        <v>64200.0</v>
+        <v>56985.0</v>
       </c>
       <c r="F1238" s="10">
-        <v>57780.0</v>
+        <v>51286.5</v>
       </c>
       <c r="G1238" s="10">
-        <v>51360.0</v>
+        <v>45588.0</v>
       </c>
       <c r="H1238" s="10">
-        <v>44940.0</v>
+        <v>39889.5</v>
       </c>
     </row>
     <row r="1239" spans="1:8" outlineLevel="3">
       <c r="A1239" s="15">
         <v>31</v>
       </c>
       <c r="B1239" s="6" t="s">
         <v>2470</v>
       </c>
       <c r="C1239" s="7" t="s">
         <v>2471</v>
       </c>
       <c r="D1239" s="5">
         <v>0.0</v>
       </c>
       <c r="E1239" s="10">
         <v>0.0</v>
       </c>
       <c r="F1239" s="10">
         <v>0.0</v>
       </c>
       <c r="G1239" s="10">
         <v>0.0</v>
       </c>
       <c r="H1239" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1240" spans="1:8" outlineLevel="3">
       <c r="A1240" s="15">
         <v>32</v>
       </c>
       <c r="B1240" s="6" t="s">
         <v>2472</v>
       </c>
       <c r="C1240" s="7" t="s">
         <v>2473</v>
       </c>
       <c r="D1240" s="5">
-        <v>1479.0</v>
+        <v>1474.0</v>
       </c>
       <c r="E1240" s="10">
-        <v>1054.0</v>
+        <v>936.0</v>
       </c>
       <c r="F1240" s="10">
-        <v>948.6</v>
+        <v>842.4</v>
       </c>
       <c r="G1240" s="10">
-        <v>843.2</v>
+        <v>748.8</v>
       </c>
       <c r="H1240" s="10">
-        <v>737.8</v>
+        <v>655.2</v>
       </c>
     </row>
     <row r="1241" spans="1:8" outlineLevel="3">
       <c r="A1241" s="15">
         <v>33</v>
       </c>
       <c r="B1241" s="6" t="s">
         <v>2474</v>
       </c>
       <c r="C1241" s="7" t="s">
         <v>2475</v>
       </c>
       <c r="D1241" s="5">
         <v>0.0</v>
       </c>
       <c r="E1241" s="10">
         <v>0.0</v>
       </c>
       <c r="F1241" s="10">
         <v>0.0</v>
       </c>
       <c r="G1241" s="10">
         <v>0.0</v>
       </c>
       <c r="H1241" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1242" spans="1:8" outlineLevel="3">
       <c r="A1242" s="15">
         <v>34</v>
       </c>
       <c r="B1242" s="6" t="s">
         <v>2476</v>
       </c>
       <c r="C1242" s="7" t="s">
         <v>2477</v>
       </c>
       <c r="D1242" s="5">
-        <v>2006.0</v>
+        <v>1612.0</v>
       </c>
       <c r="E1242" s="10">
-        <v>962.0</v>
+        <v>854.0</v>
       </c>
       <c r="F1242" s="10">
-        <v>865.8</v>
+        <v>768.6</v>
       </c>
       <c r="G1242" s="10">
-        <v>769.6</v>
+        <v>683.2</v>
       </c>
       <c r="H1242" s="10">
-        <v>673.4</v>
+        <v>597.8</v>
       </c>
     </row>
     <row r="1243" spans="1:8" outlineLevel="3">
       <c r="A1243" s="15">
         <v>35</v>
       </c>
       <c r="B1243" s="6" t="s">
         <v>2478</v>
       </c>
       <c r="C1243" s="7" t="s">
         <v>2479</v>
       </c>
       <c r="D1243" s="5">
-        <v>896.0</v>
+        <v>565.0</v>
       </c>
       <c r="E1243" s="10">
-        <v>1110.0</v>
+        <v>986.0</v>
       </c>
       <c r="F1243" s="10">
-        <v>999.0</v>
+        <v>887.4</v>
       </c>
       <c r="G1243" s="10">
-        <v>888.0</v>
+        <v>788.8</v>
       </c>
       <c r="H1243" s="10">
-        <v>777.0</v>
+        <v>690.2</v>
       </c>
     </row>
     <row r="1244" spans="1:8" outlineLevel="3">
       <c r="A1244" s="15">
         <v>36</v>
       </c>
       <c r="B1244" s="6" t="s">
         <v>2480</v>
       </c>
       <c r="C1244" s="7" t="s">
         <v>2481</v>
       </c>
       <c r="D1244" s="5">
-        <v>67.0</v>
+        <v>66.0</v>
       </c>
       <c r="E1244" s="10">
-        <v>117475.0</v>
+        <v>105728.0</v>
       </c>
       <c r="F1244" s="10">
-        <v>105727.5</v>
+        <v>95155.2</v>
       </c>
       <c r="G1244" s="10">
-        <v>93980.0</v>
+        <v>84582.4</v>
       </c>
       <c r="H1244" s="10">
-        <v>82232.5</v>
+        <v>74009.6</v>
       </c>
     </row>
     <row r="1245" spans="1:8" outlineLevel="3">
       <c r="A1245" s="15">
         <v>37</v>
       </c>
       <c r="B1245" s="6" t="s">
         <v>2482</v>
       </c>
       <c r="C1245" s="7" t="s">
         <v>2483</v>
       </c>
       <c r="D1245" s="5">
         <v>0.0</v>
       </c>
       <c r="E1245" s="10">
         <v>0.0</v>
       </c>
       <c r="F1245" s="10">
         <v>0.0</v>
       </c>
       <c r="G1245" s="10">
         <v>0.0</v>
       </c>
       <c r="H1245" s="10">
@@ -41794,141 +41794,141 @@
       </c>
       <c r="E1246" s="10">
         <v>0.0</v>
       </c>
       <c r="F1246" s="10">
         <v>0.0</v>
       </c>
       <c r="G1246" s="10">
         <v>0.0</v>
       </c>
       <c r="H1246" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1247" spans="1:8" outlineLevel="3">
       <c r="A1247" s="15">
         <v>39</v>
       </c>
       <c r="B1247" s="6" t="s">
         <v>2486</v>
       </c>
       <c r="C1247" s="7" t="s">
         <v>2487</v>
       </c>
       <c r="D1247" s="5">
-        <v>2828.0</v>
+        <v>2590.0</v>
       </c>
       <c r="E1247" s="10">
-        <v>1332.0</v>
+        <v>1182.0</v>
       </c>
       <c r="F1247" s="10">
-        <v>1198.8</v>
+        <v>1063.8</v>
       </c>
       <c r="G1247" s="10">
-        <v>1065.6</v>
+        <v>945.6</v>
       </c>
       <c r="H1247" s="10">
-        <v>932.4</v>
+        <v>827.4</v>
       </c>
     </row>
     <row r="1248" spans="1:8" outlineLevel="3">
       <c r="A1248" s="15">
         <v>40</v>
       </c>
       <c r="B1248" s="6" t="s">
         <v>2488</v>
       </c>
       <c r="C1248" s="7" t="s">
         <v>2489</v>
       </c>
       <c r="D1248" s="5">
         <v>0.0</v>
       </c>
       <c r="E1248" s="10">
         <v>0.0</v>
       </c>
       <c r="F1248" s="10">
         <v>0.0</v>
       </c>
       <c r="G1248" s="10">
         <v>0.0</v>
       </c>
       <c r="H1248" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1249" spans="1:8" outlineLevel="3">
       <c r="A1249" s="15">
         <v>41</v>
       </c>
       <c r="B1249" s="6" t="s">
         <v>2490</v>
       </c>
       <c r="C1249" s="7" t="s">
         <v>2491</v>
       </c>
       <c r="D1249" s="5">
-        <v>2315.0</v>
+        <v>2118.0</v>
       </c>
       <c r="E1249" s="10">
-        <v>1606.0</v>
+        <v>1426.0</v>
       </c>
       <c r="F1249" s="10">
-        <v>1445.4</v>
+        <v>1283.4</v>
       </c>
       <c r="G1249" s="10">
-        <v>1284.8</v>
+        <v>1140.8</v>
       </c>
       <c r="H1249" s="10">
-        <v>1124.2</v>
+        <v>998.2</v>
       </c>
     </row>
     <row r="1250" spans="1:8" outlineLevel="3">
       <c r="A1250" s="15">
         <v>42</v>
       </c>
       <c r="B1250" s="6" t="s">
         <v>2492</v>
       </c>
       <c r="C1250" s="7" t="s">
         <v>2493</v>
       </c>
       <c r="D1250" s="5">
-        <v>44.0</v>
+        <v>39.0</v>
       </c>
       <c r="E1250" s="10">
-        <v>151778.0</v>
+        <v>136600.0</v>
       </c>
       <c r="F1250" s="10">
-        <v>136600.2</v>
+        <v>122940.0</v>
       </c>
       <c r="G1250" s="10">
-        <v>121422.4</v>
+        <v>109280.0</v>
       </c>
       <c r="H1250" s="10">
-        <v>106244.6</v>
+        <v>95620.0</v>
       </c>
     </row>
     <row r="1251" spans="1:8" outlineLevel="3">
       <c r="A1251" s="15">
         <v>43</v>
       </c>
       <c r="B1251" s="6" t="s">
         <v>2494</v>
       </c>
       <c r="C1251" s="7" t="s">
         <v>2495</v>
       </c>
       <c r="D1251" s="5">
         <v>0.0</v>
       </c>
       <c r="E1251" s="10">
         <v>0.0</v>
       </c>
       <c r="F1251" s="10">
         <v>0.0</v>
       </c>
       <c r="G1251" s="10">
         <v>0.0</v>
       </c>
       <c r="H1251" s="10">
@@ -41950,63 +41950,63 @@
       </c>
       <c r="E1252" s="10">
         <v>0.0</v>
       </c>
       <c r="F1252" s="10">
         <v>0.0</v>
       </c>
       <c r="G1252" s="10">
         <v>0.0</v>
       </c>
       <c r="H1252" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1253" spans="1:8" outlineLevel="3">
       <c r="A1253" s="15">
         <v>45</v>
       </c>
       <c r="B1253" s="6" t="s">
         <v>2498</v>
       </c>
       <c r="C1253" s="7" t="s">
         <v>2499</v>
       </c>
       <c r="D1253" s="5">
-        <v>1759.0</v>
+        <v>1487.0</v>
       </c>
       <c r="E1253" s="10">
-        <v>1358.0</v>
+        <v>1206.0</v>
       </c>
       <c r="F1253" s="10">
-        <v>1222.2</v>
+        <v>1085.4</v>
       </c>
       <c r="G1253" s="10">
-        <v>1086.4</v>
+        <v>964.8</v>
       </c>
       <c r="H1253" s="10">
-        <v>950.6</v>
+        <v>844.2</v>
       </c>
     </row>
     <row r="1254" spans="1:8" outlineLevel="3">
       <c r="A1254" s="15">
         <v>46</v>
       </c>
       <c r="B1254" s="6" t="s">
         <v>2500</v>
       </c>
       <c r="C1254" s="7" t="s">
         <v>2501</v>
       </c>
       <c r="D1254" s="5">
         <v>0.0</v>
       </c>
       <c r="E1254" s="10">
         <v>0.0</v>
       </c>
       <c r="F1254" s="10">
         <v>0.0</v>
       </c>
       <c r="G1254" s="10">
         <v>0.0</v>
       </c>
       <c r="H1254" s="10">
@@ -42028,63 +42028,63 @@
       </c>
       <c r="E1255" s="10">
         <v>0.0</v>
       </c>
       <c r="F1255" s="10">
         <v>0.0</v>
       </c>
       <c r="G1255" s="10">
         <v>0.0</v>
       </c>
       <c r="H1255" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1256" spans="1:8" outlineLevel="3">
       <c r="A1256" s="15">
         <v>48</v>
       </c>
       <c r="B1256" s="6" t="s">
         <v>2504</v>
       </c>
       <c r="C1256" s="7" t="s">
         <v>2505</v>
       </c>
       <c r="D1256" s="5">
-        <v>1651.0</v>
+        <v>1485.0</v>
       </c>
       <c r="E1256" s="10">
-        <v>1910.0</v>
+        <v>1694.0</v>
       </c>
       <c r="F1256" s="10">
-        <v>1719.0</v>
+        <v>1524.6</v>
       </c>
       <c r="G1256" s="10">
-        <v>1528.0</v>
+        <v>1355.2</v>
       </c>
       <c r="H1256" s="10">
-        <v>1337.0</v>
+        <v>1185.8</v>
       </c>
     </row>
     <row r="1257" spans="1:8" outlineLevel="3">
       <c r="A1257" s="15">
         <v>49</v>
       </c>
       <c r="B1257" s="6" t="s">
         <v>2506</v>
       </c>
       <c r="C1257" s="7" t="s">
         <v>2507</v>
       </c>
       <c r="D1257" s="5">
         <v>0.0</v>
       </c>
       <c r="E1257" s="10">
         <v>0.0</v>
       </c>
       <c r="F1257" s="10">
         <v>0.0</v>
       </c>
       <c r="G1257" s="10">
         <v>0.0</v>
       </c>
       <c r="H1257" s="10">
@@ -42106,219 +42106,219 @@
       </c>
       <c r="E1258" s="10">
         <v>0.0</v>
       </c>
       <c r="F1258" s="10">
         <v>0.0</v>
       </c>
       <c r="G1258" s="10">
         <v>0.0</v>
       </c>
       <c r="H1258" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1259" spans="1:8" outlineLevel="3">
       <c r="A1259" s="15">
         <v>51</v>
       </c>
       <c r="B1259" s="6" t="s">
         <v>2510</v>
       </c>
       <c r="C1259" s="7" t="s">
         <v>2511</v>
       </c>
       <c r="D1259" s="5">
-        <v>2753.0</v>
+        <v>1929.0</v>
       </c>
       <c r="E1259" s="10">
-        <v>1597.0</v>
+        <v>1418.0</v>
       </c>
       <c r="F1259" s="10">
-        <v>1437.3</v>
+        <v>1276.2</v>
       </c>
       <c r="G1259" s="10">
-        <v>1277.6</v>
+        <v>1134.4</v>
       </c>
       <c r="H1259" s="10">
-        <v>1117.9</v>
+        <v>992.6</v>
       </c>
     </row>
     <row r="1260" spans="1:8" outlineLevel="3">
       <c r="A1260" s="15">
         <v>52</v>
       </c>
       <c r="B1260" s="6" t="s">
         <v>2512</v>
       </c>
       <c r="C1260" s="7" t="s">
         <v>2513</v>
       </c>
       <c r="D1260" s="5">
         <v>0.0</v>
       </c>
       <c r="E1260" s="10">
         <v>0.0</v>
       </c>
       <c r="F1260" s="10">
         <v>0.0</v>
       </c>
       <c r="G1260" s="10">
         <v>0.0</v>
       </c>
       <c r="H1260" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1261" spans="1:8" outlineLevel="3">
       <c r="A1261" s="15">
         <v>53</v>
       </c>
       <c r="B1261" s="6" t="s">
         <v>2514</v>
       </c>
       <c r="C1261" s="7" t="s">
         <v>2515</v>
       </c>
       <c r="D1261" s="5">
-        <v>1121.0</v>
+        <v>308.0</v>
       </c>
       <c r="E1261" s="10">
-        <v>1834.0</v>
+        <v>1627.0</v>
       </c>
       <c r="F1261" s="10">
-        <v>1650.6</v>
+        <v>1464.3</v>
       </c>
       <c r="G1261" s="10">
-        <v>1467.2</v>
+        <v>1301.6</v>
       </c>
       <c r="H1261" s="10">
-        <v>1283.8</v>
+        <v>1138.9</v>
       </c>
     </row>
     <row r="1262" spans="1:8" outlineLevel="3">
       <c r="A1262" s="15">
         <v>54</v>
       </c>
       <c r="B1262" s="6" t="s">
         <v>2516</v>
       </c>
       <c r="C1262" s="7" t="s">
         <v>2517</v>
       </c>
       <c r="D1262" s="5">
-        <v>2142.0</v>
+        <v>1896.0</v>
       </c>
       <c r="E1262" s="10">
-        <v>2360.0</v>
+        <v>2123.0</v>
       </c>
       <c r="F1262" s="10">
-        <v>2124.0</v>
+        <v>1910.7</v>
       </c>
       <c r="G1262" s="10">
-        <v>1888.0</v>
+        <v>1698.4</v>
       </c>
       <c r="H1262" s="10">
-        <v>1652.0</v>
+        <v>1486.1</v>
       </c>
     </row>
     <row r="1263" spans="1:8" outlineLevel="3">
       <c r="A1263" s="15">
         <v>55</v>
       </c>
       <c r="B1263" s="6" t="s">
         <v>2518</v>
       </c>
       <c r="C1263" s="7" t="s">
         <v>2519</v>
       </c>
       <c r="D1263" s="5">
         <v>0.0</v>
       </c>
       <c r="E1263" s="10">
         <v>0.0</v>
       </c>
       <c r="F1263" s="10">
         <v>0.0</v>
       </c>
       <c r="G1263" s="10">
         <v>0.0</v>
       </c>
       <c r="H1263" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1264" spans="1:8" outlineLevel="3">
       <c r="A1264" s="15">
         <v>56</v>
       </c>
       <c r="B1264" s="6" t="s">
         <v>2520</v>
       </c>
       <c r="C1264" s="7" t="s">
         <v>2521</v>
       </c>
       <c r="D1264" s="5">
-        <v>787.0</v>
+        <v>487.0</v>
       </c>
       <c r="E1264" s="10">
-        <v>2658.0</v>
+        <v>2364.0</v>
       </c>
       <c r="F1264" s="10">
-        <v>2392.2</v>
+        <v>2127.6</v>
       </c>
       <c r="G1264" s="10">
-        <v>2126.4</v>
+        <v>1891.2</v>
       </c>
       <c r="H1264" s="10">
-        <v>1860.6</v>
+        <v>1654.8</v>
       </c>
     </row>
     <row r="1265" spans="1:8" outlineLevel="3">
       <c r="A1265" s="15">
         <v>57</v>
       </c>
       <c r="B1265" s="6" t="s">
         <v>2522</v>
       </c>
       <c r="C1265" s="7" t="s">
         <v>2523</v>
       </c>
       <c r="D1265" s="5">
-        <v>1709.0</v>
+        <v>1228.0</v>
       </c>
       <c r="E1265" s="10">
-        <v>2350.0</v>
+        <v>2086.0</v>
       </c>
       <c r="F1265" s="10">
-        <v>2115.0</v>
+        <v>1877.4</v>
       </c>
       <c r="G1265" s="10">
-        <v>1880.0</v>
+        <v>1668.8</v>
       </c>
       <c r="H1265" s="10">
-        <v>1645.0</v>
+        <v>1460.2</v>
       </c>
     </row>
     <row r="1266" spans="1:8" outlineLevel="3">
       <c r="A1266" s="15">
         <v>58</v>
       </c>
       <c r="B1266" s="6" t="s">
         <v>2524</v>
       </c>
       <c r="C1266" s="7" t="s">
         <v>2525</v>
       </c>
       <c r="D1266" s="5">
         <v>0.0</v>
       </c>
       <c r="E1266" s="10">
         <v>0.0</v>
       </c>
       <c r="F1266" s="10">
         <v>0.0</v>
       </c>
       <c r="G1266" s="10">
         <v>0.0</v>
       </c>
       <c r="H1266" s="10">
@@ -42340,89 +42340,89 @@
       </c>
       <c r="E1267" s="10">
         <v>0.0</v>
       </c>
       <c r="F1267" s="10">
         <v>0.0</v>
       </c>
       <c r="G1267" s="10">
         <v>0.0</v>
       </c>
       <c r="H1267" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1268" spans="1:8" outlineLevel="3">
       <c r="A1268" s="15">
         <v>60</v>
       </c>
       <c r="B1268" s="6" t="s">
         <v>2528</v>
       </c>
       <c r="C1268" s="7" t="s">
         <v>2529</v>
       </c>
       <c r="D1268" s="5">
-        <v>91.0</v>
+        <v>2.0</v>
       </c>
       <c r="E1268" s="10">
-        <v>4109.0</v>
+        <v>3981.0</v>
       </c>
       <c r="F1268" s="10">
-        <v>3698.1</v>
+        <v>3582.9</v>
       </c>
       <c r="G1268" s="10">
-        <v>3287.2</v>
+        <v>3184.8</v>
       </c>
       <c r="H1268" s="10">
-        <v>2876.3</v>
+        <v>2786.7</v>
       </c>
     </row>
     <row r="1269" spans="1:8" outlineLevel="3">
       <c r="A1269" s="15">
         <v>61</v>
       </c>
       <c r="B1269" s="6" t="s">
         <v>2530</v>
       </c>
       <c r="C1269" s="7" t="s">
         <v>2531</v>
       </c>
       <c r="D1269" s="5">
-        <v>1610.0</v>
+        <v>1273.0</v>
       </c>
       <c r="E1269" s="10">
-        <v>3613.0</v>
+        <v>3208.0</v>
       </c>
       <c r="F1269" s="10">
-        <v>3251.7</v>
+        <v>2887.2</v>
       </c>
       <c r="G1269" s="10">
-        <v>2890.4</v>
+        <v>2566.4</v>
       </c>
       <c r="H1269" s="10">
-        <v>2529.1</v>
+        <v>2245.6</v>
       </c>
     </row>
     <row r="1270" spans="1:8" outlineLevel="3">
       <c r="A1270" s="15">
         <v>62</v>
       </c>
       <c r="B1270" s="6" t="s">
         <v>2532</v>
       </c>
       <c r="C1270" s="7" t="s">
         <v>2533</v>
       </c>
       <c r="D1270" s="5">
         <v>72.0</v>
       </c>
       <c r="E1270" s="10">
         <v>9568.0</v>
       </c>
       <c r="F1270" s="10">
         <v>8611.2</v>
       </c>
       <c r="G1270" s="10">
         <v>7654.4</v>
       </c>
       <c r="H1270" s="10">
@@ -42444,63 +42444,63 @@
       </c>
       <c r="E1271" s="10">
         <v>0.0</v>
       </c>
       <c r="F1271" s="10">
         <v>0.0</v>
       </c>
       <c r="G1271" s="10">
         <v>0.0</v>
       </c>
       <c r="H1271" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1272" spans="1:8" outlineLevel="3">
       <c r="A1272" s="15">
         <v>64</v>
       </c>
       <c r="B1272" s="6" t="s">
         <v>2536</v>
       </c>
       <c r="C1272" s="7" t="s">
         <v>2537</v>
       </c>
       <c r="D1272" s="5">
-        <v>516.0</v>
+        <v>278.0</v>
       </c>
       <c r="E1272" s="10">
-        <v>5282.0</v>
+        <v>4466.0</v>
       </c>
       <c r="F1272" s="10">
-        <v>4753.8</v>
+        <v>4019.4</v>
       </c>
       <c r="G1272" s="10">
-        <v>4225.6</v>
+        <v>3572.8</v>
       </c>
       <c r="H1272" s="10">
-        <v>3697.4</v>
+        <v>3126.2</v>
       </c>
     </row>
     <row r="1273" spans="1:8" outlineLevel="3">
       <c r="A1273" s="15">
         <v>65</v>
       </c>
       <c r="B1273" s="6" t="s">
         <v>2538</v>
       </c>
       <c r="C1273" s="7" t="s">
         <v>2539</v>
       </c>
       <c r="D1273" s="5">
         <v>0.0</v>
       </c>
       <c r="E1273" s="10">
         <v>0.0</v>
       </c>
       <c r="F1273" s="10">
         <v>0.0</v>
       </c>
       <c r="G1273" s="10">
         <v>0.0</v>
       </c>
       <c r="H1273" s="10">
@@ -42560,141 +42560,141 @@
       </c>
       <c r="E1276" s="10">
         <v>0.0</v>
       </c>
       <c r="F1276" s="10">
         <v>0.0</v>
       </c>
       <c r="G1276" s="10">
         <v>0.0</v>
       </c>
       <c r="H1276" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1277" spans="1:8" outlineLevel="3">
       <c r="A1277" s="15">
         <v>3</v>
       </c>
       <c r="B1277" s="6" t="s">
         <v>2544</v>
       </c>
       <c r="C1277" s="7" t="s">
         <v>2545</v>
       </c>
       <c r="D1277" s="5">
-        <v>540.0</v>
+        <v>434.0</v>
       </c>
       <c r="E1277" s="10">
         <v>4139.0</v>
       </c>
       <c r="F1277" s="10">
         <v>3725.1</v>
       </c>
       <c r="G1277" s="10">
         <v>3311.2</v>
       </c>
       <c r="H1277" s="10">
         <v>2897.3</v>
       </c>
     </row>
     <row r="1278" spans="1:8" outlineLevel="3">
       <c r="A1278" s="15">
         <v>4</v>
       </c>
       <c r="B1278" s="6" t="s">
         <v>2546</v>
       </c>
       <c r="C1278" s="7" t="s">
         <v>2547</v>
       </c>
       <c r="D1278" s="5">
-        <v>637.0</v>
+        <v>546.0</v>
       </c>
       <c r="E1278" s="10">
-        <v>4814.0</v>
+        <v>4333.0</v>
       </c>
       <c r="F1278" s="10">
-        <v>4332.6</v>
+        <v>3899.7</v>
       </c>
       <c r="G1278" s="10">
-        <v>3851.2</v>
+        <v>3466.4</v>
       </c>
       <c r="H1278" s="10">
-        <v>3369.8</v>
+        <v>3033.1</v>
       </c>
     </row>
     <row r="1279" spans="1:8" outlineLevel="3">
       <c r="A1279" s="15">
         <v>5</v>
       </c>
       <c r="B1279" s="6" t="s">
         <v>2548</v>
       </c>
       <c r="C1279" s="7" t="s">
         <v>2549</v>
       </c>
       <c r="D1279" s="5">
         <v>0.0</v>
       </c>
       <c r="E1279" s="10">
         <v>0.0</v>
       </c>
       <c r="F1279" s="10">
         <v>0.0</v>
       </c>
       <c r="G1279" s="10">
         <v>0.0</v>
       </c>
       <c r="H1279" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1280" spans="1:8" outlineLevel="3">
       <c r="A1280" s="15">
         <v>6</v>
       </c>
       <c r="B1280" s="6" t="s">
         <v>2550</v>
       </c>
       <c r="C1280" s="7" t="s">
         <v>2551</v>
       </c>
       <c r="D1280" s="5">
-        <v>177.0</v>
+        <v>146.0</v>
       </c>
       <c r="E1280" s="10">
-        <v>5066.0</v>
+        <v>4558.0</v>
       </c>
       <c r="F1280" s="10">
-        <v>4559.4</v>
+        <v>4102.2</v>
       </c>
       <c r="G1280" s="10">
-        <v>4052.8</v>
+        <v>3646.4</v>
       </c>
       <c r="H1280" s="10">
-        <v>3546.2</v>
+        <v>3190.6</v>
       </c>
     </row>
     <row r="1281" spans="1:8" outlineLevel="3">
       <c r="A1281" s="15">
         <v>7</v>
       </c>
       <c r="B1281" s="6" t="s">
         <v>2552</v>
       </c>
       <c r="C1281" s="7" t="s">
         <v>2553</v>
       </c>
       <c r="D1281" s="5">
         <v>0.0</v>
       </c>
       <c r="E1281" s="10">
         <v>0.0</v>
       </c>
       <c r="F1281" s="10">
         <v>0.0</v>
       </c>
       <c r="G1281" s="10">
         <v>0.0</v>
       </c>
       <c r="H1281" s="10">
@@ -42794,51 +42794,51 @@
       </c>
       <c r="E1285" s="10">
         <v>17848.0</v>
       </c>
       <c r="F1285" s="10">
         <v>16063.2</v>
       </c>
       <c r="G1285" s="10">
         <v>14278.4</v>
       </c>
       <c r="H1285" s="10">
         <v>12493.6</v>
       </c>
     </row>
     <row r="1286" spans="1:8" outlineLevel="3">
       <c r="A1286" s="15">
         <v>12</v>
       </c>
       <c r="B1286" s="6" t="s">
         <v>2562</v>
       </c>
       <c r="C1286" s="7" t="s">
         <v>2563</v>
       </c>
       <c r="D1286" s="5">
-        <v>75.0</v>
+        <v>63.0</v>
       </c>
       <c r="E1286" s="10">
         <v>7053.0</v>
       </c>
       <c r="F1286" s="10">
         <v>6347.7</v>
       </c>
       <c r="G1286" s="10">
         <v>5642.4</v>
       </c>
       <c r="H1286" s="10">
         <v>4937.1</v>
       </c>
     </row>
     <row r="1287" spans="1:8" outlineLevel="3">
       <c r="A1287" s="15">
         <v>13</v>
       </c>
       <c r="B1287" s="6" t="s">
         <v>2564</v>
       </c>
       <c r="C1287" s="7" t="s">
         <v>2565</v>
       </c>
       <c r="D1287" s="5">
@@ -42924,89 +42924,89 @@
       </c>
       <c r="E1290" s="10">
         <v>0.0</v>
       </c>
       <c r="F1290" s="10">
         <v>0.0</v>
       </c>
       <c r="G1290" s="10">
         <v>0.0</v>
       </c>
       <c r="H1290" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1291" spans="1:8" outlineLevel="3">
       <c r="A1291" s="15">
         <v>17</v>
       </c>
       <c r="B1291" s="6" t="s">
         <v>2572</v>
       </c>
       <c r="C1291" s="7" t="s">
         <v>2573</v>
       </c>
       <c r="D1291" s="5">
-        <v>91.0</v>
+        <v>25.0</v>
       </c>
       <c r="E1291" s="10">
-        <v>10677.0</v>
+        <v>9608.0</v>
       </c>
       <c r="F1291" s="10">
-        <v>9609.3</v>
+        <v>8647.2</v>
       </c>
       <c r="G1291" s="10">
-        <v>8541.6</v>
+        <v>7686.4</v>
       </c>
       <c r="H1291" s="10">
-        <v>7473.9</v>
+        <v>6725.6</v>
       </c>
     </row>
     <row r="1292" spans="1:8" outlineLevel="3">
       <c r="A1292" s="15">
         <v>18</v>
       </c>
       <c r="B1292" s="6" t="s">
         <v>2574</v>
       </c>
       <c r="C1292" s="7" t="s">
         <v>2575</v>
       </c>
       <c r="D1292" s="5">
         <v>104.0</v>
       </c>
       <c r="E1292" s="10">
-        <v>10872.0</v>
+        <v>9664.0</v>
       </c>
       <c r="F1292" s="10">
-        <v>9784.8</v>
+        <v>8697.6</v>
       </c>
       <c r="G1292" s="10">
-        <v>8697.6</v>
+        <v>7731.2</v>
       </c>
       <c r="H1292" s="10">
-        <v>7610.4</v>
+        <v>6764.8</v>
       </c>
     </row>
     <row r="1293" spans="1:8" outlineLevel="3">
       <c r="A1293" s="15">
         <v>19</v>
       </c>
       <c r="B1293" s="6" t="s">
         <v>2576</v>
       </c>
       <c r="C1293" s="7" t="s">
         <v>2577</v>
       </c>
       <c r="D1293" s="5">
         <v>0.0</v>
       </c>
       <c r="E1293" s="10">
         <v>0.0</v>
       </c>
       <c r="F1293" s="10">
         <v>0.0</v>
       </c>
       <c r="G1293" s="10">
         <v>0.0</v>
       </c>
       <c r="H1293" s="10">
@@ -43314,63 +43314,63 @@
       </c>
       <c r="E1305" s="10">
         <v>0.0</v>
       </c>
       <c r="F1305" s="10">
         <v>0.0</v>
       </c>
       <c r="G1305" s="10">
         <v>0.0</v>
       </c>
       <c r="H1305" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1306" spans="1:8" outlineLevel="3">
       <c r="A1306" s="15">
         <v>32</v>
       </c>
       <c r="B1306" s="6" t="s">
         <v>2602</v>
       </c>
       <c r="C1306" s="7" t="s">
         <v>2603</v>
       </c>
       <c r="D1306" s="5">
-        <v>57.0</v>
+        <v>32.0</v>
       </c>
       <c r="E1306" s="10">
-        <v>20640.0</v>
+        <v>19096.0</v>
       </c>
       <c r="F1306" s="10">
-        <v>18576.0</v>
+        <v>17186.4</v>
       </c>
       <c r="G1306" s="10">
-        <v>16512.0</v>
+        <v>15276.8</v>
       </c>
       <c r="H1306" s="10">
-        <v>14448.0</v>
+        <v>13367.2</v>
       </c>
     </row>
     <row r="1307" spans="1:8" outlineLevel="3">
       <c r="A1307" s="15">
         <v>33</v>
       </c>
       <c r="B1307" s="6" t="s">
         <v>2604</v>
       </c>
       <c r="C1307" s="7" t="s">
         <v>2605</v>
       </c>
       <c r="D1307" s="5">
         <v>0.0</v>
       </c>
       <c r="E1307" s="10">
         <v>0.0</v>
       </c>
       <c r="F1307" s="10">
         <v>0.0</v>
       </c>
       <c r="G1307" s="10">
         <v>0.0</v>
       </c>
       <c r="H1307" s="10">
@@ -43626,141 +43626,141 @@
       </c>
       <c r="E1317" s="10">
         <v>0.0</v>
       </c>
       <c r="F1317" s="10">
         <v>0.0</v>
       </c>
       <c r="G1317" s="10">
         <v>0.0</v>
       </c>
       <c r="H1317" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1318" spans="1:8" outlineLevel="3">
       <c r="A1318" s="15">
         <v>44</v>
       </c>
       <c r="B1318" s="6" t="s">
         <v>2626</v>
       </c>
       <c r="C1318" s="7" t="s">
         <v>2627</v>
       </c>
       <c r="D1318" s="5">
-        <v>128.0</v>
+        <v>0.0</v>
       </c>
       <c r="E1318" s="10">
-        <v>1114.0</v>
+        <v>1104.0</v>
       </c>
       <c r="F1318" s="10">
-        <v>1002.6</v>
+        <v>993.6</v>
       </c>
       <c r="G1318" s="10">
-        <v>891.2</v>
+        <v>883.2</v>
       </c>
       <c r="H1318" s="10">
-        <v>779.8</v>
+        <v>772.8</v>
       </c>
     </row>
     <row r="1319" spans="1:8" outlineLevel="3">
       <c r="A1319" s="15">
         <v>45</v>
       </c>
       <c r="B1319" s="6" t="s">
         <v>2628</v>
       </c>
       <c r="C1319" s="7" t="s">
         <v>2629</v>
       </c>
       <c r="D1319" s="5">
-        <v>362.0</v>
+        <v>187.0</v>
       </c>
       <c r="E1319" s="10">
-        <v>1110.0</v>
+        <v>1000.0</v>
       </c>
       <c r="F1319" s="10">
-        <v>999.0</v>
+        <v>900.0</v>
       </c>
       <c r="G1319" s="10">
-        <v>888.0</v>
+        <v>800.0</v>
       </c>
       <c r="H1319" s="10">
-        <v>777.0</v>
+        <v>700.0</v>
       </c>
     </row>
     <row r="1320" spans="1:8" outlineLevel="3">
       <c r="A1320" s="15">
         <v>46</v>
       </c>
       <c r="B1320" s="6" t="s">
         <v>2630</v>
       </c>
       <c r="C1320" s="7" t="s">
         <v>2631</v>
       </c>
       <c r="D1320" s="5">
-        <v>191.0</v>
+        <v>192.0</v>
       </c>
       <c r="E1320" s="10">
-        <v>1332.0</v>
+        <v>1182.0</v>
       </c>
       <c r="F1320" s="10">
-        <v>1198.8</v>
+        <v>1063.8</v>
       </c>
       <c r="G1320" s="10">
-        <v>1065.6</v>
+        <v>945.6</v>
       </c>
       <c r="H1320" s="10">
-        <v>932.4</v>
+        <v>827.4</v>
       </c>
     </row>
     <row r="1321" spans="1:8" outlineLevel="3">
       <c r="A1321" s="15">
         <v>47</v>
       </c>
       <c r="B1321" s="6" t="s">
         <v>2632</v>
       </c>
       <c r="C1321" s="7" t="s">
         <v>2633</v>
       </c>
       <c r="D1321" s="5">
-        <v>175.0</v>
+        <v>138.0</v>
       </c>
       <c r="E1321" s="10">
-        <v>1332.0</v>
+        <v>1182.0</v>
       </c>
       <c r="F1321" s="10">
-        <v>1198.8</v>
+        <v>1063.8</v>
       </c>
       <c r="G1321" s="10">
-        <v>1065.6</v>
+        <v>945.6</v>
       </c>
       <c r="H1321" s="10">
-        <v>932.4</v>
+        <v>827.4</v>
       </c>
     </row>
     <row r="1322" spans="1:8" outlineLevel="3">
       <c r="A1322" s="15">
         <v>48</v>
       </c>
       <c r="B1322" s="6" t="s">
         <v>2634</v>
       </c>
       <c r="C1322" s="7" t="s">
         <v>2635</v>
       </c>
       <c r="D1322" s="5">
         <v>0.0</v>
       </c>
       <c r="E1322" s="10">
         <v>0.0</v>
       </c>
       <c r="F1322" s="10">
         <v>0.0</v>
       </c>
       <c r="G1322" s="10">
         <v>0.0</v>
       </c>
       <c r="H1322" s="10">
@@ -43912,63 +43912,63 @@
       </c>
       <c r="E1328" s="10">
         <v>0.0</v>
       </c>
       <c r="F1328" s="10">
         <v>0.0</v>
       </c>
       <c r="G1328" s="10">
         <v>0.0</v>
       </c>
       <c r="H1328" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1329" spans="1:8" outlineLevel="3">
       <c r="A1329" s="15">
         <v>55</v>
       </c>
       <c r="B1329" s="6" t="s">
         <v>2648</v>
       </c>
       <c r="C1329" s="7" t="s">
         <v>2649</v>
       </c>
       <c r="D1329" s="5">
-        <v>175.0</v>
+        <v>40.0</v>
       </c>
       <c r="E1329" s="10">
-        <v>1597.0</v>
+        <v>1418.0</v>
       </c>
       <c r="F1329" s="10">
-        <v>1437.3</v>
+        <v>1276.2</v>
       </c>
       <c r="G1329" s="10">
-        <v>1277.6</v>
+        <v>1134.4</v>
       </c>
       <c r="H1329" s="10">
-        <v>1117.9</v>
+        <v>992.6</v>
       </c>
     </row>
     <row r="1330" spans="1:8" outlineLevel="3">
       <c r="A1330" s="15">
         <v>56</v>
       </c>
       <c r="B1330" s="6" t="s">
         <v>2650</v>
       </c>
       <c r="C1330" s="7" t="s">
         <v>2651</v>
       </c>
       <c r="D1330" s="5">
         <v>0.0</v>
       </c>
       <c r="E1330" s="10">
         <v>0.0</v>
       </c>
       <c r="F1330" s="10">
         <v>0.0</v>
       </c>
       <c r="G1330" s="10">
         <v>0.0</v>
       </c>
       <c r="H1330" s="10">
@@ -44302,63 +44302,63 @@
       </c>
       <c r="E1343" s="10">
         <v>0.0</v>
       </c>
       <c r="F1343" s="10">
         <v>0.0</v>
       </c>
       <c r="G1343" s="10">
         <v>0.0</v>
       </c>
       <c r="H1343" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1344" spans="1:8" outlineLevel="3">
       <c r="A1344" s="15">
         <v>70</v>
       </c>
       <c r="B1344" s="6" t="s">
         <v>2678</v>
       </c>
       <c r="C1344" s="7" t="s">
         <v>2679</v>
       </c>
       <c r="D1344" s="5">
-        <v>386.0</v>
+        <v>339.0</v>
       </c>
       <c r="E1344" s="10">
-        <v>3504.0</v>
+        <v>3208.0</v>
       </c>
       <c r="F1344" s="10">
-        <v>3153.6</v>
+        <v>2887.2</v>
       </c>
       <c r="G1344" s="10">
-        <v>2803.2</v>
+        <v>2566.4</v>
       </c>
       <c r="H1344" s="10">
-        <v>2452.8</v>
+        <v>2245.6</v>
       </c>
     </row>
     <row r="1345" spans="1:8" outlineLevel="3">
       <c r="A1345" s="15">
         <v>71</v>
       </c>
       <c r="B1345" s="6" t="s">
         <v>2680</v>
       </c>
       <c r="C1345" s="7" t="s">
         <v>2681</v>
       </c>
       <c r="D1345" s="5">
         <v>0.0</v>
       </c>
       <c r="E1345" s="10">
         <v>3168.0</v>
       </c>
       <c r="F1345" s="10">
         <v>2851.2</v>
       </c>
       <c r="G1345" s="10">
         <v>2534.4</v>
       </c>
       <c r="H1345" s="10">
@@ -44548,245 +44548,245 @@
       </c>
     </row>
     <row r="1353" spans="1:8" outlineLevel="1">
       <c r="A1353" s="13" t="s">
         <v>2696</v>
       </c>
       <c r="B1353" s="4"/>
       <c r="C1353" s="4"/>
       <c r="D1353" s="4"/>
       <c r="E1353" s="9"/>
       <c r="F1353" s="9"/>
       <c r="G1353" s="9"/>
       <c r="H1353" s="9"/>
     </row>
     <row r="1354" spans="1:8" outlineLevel="2">
       <c r="A1354" s="15">
         <v>1</v>
       </c>
       <c r="B1354" s="6" t="s">
         <v>2697</v>
       </c>
       <c r="C1354" s="7" t="s">
         <v>2698</v>
       </c>
       <c r="D1354" s="5">
-        <v>493.0</v>
+        <v>427.0</v>
       </c>
       <c r="E1354" s="10">
-        <v>1450.0</v>
+        <v>1747.0</v>
       </c>
       <c r="F1354" s="10">
-        <v>1305.0</v>
+        <v>1572.3</v>
       </c>
       <c r="G1354" s="10">
-        <v>1160.0</v>
+        <v>1397.6</v>
       </c>
       <c r="H1354" s="10">
-        <v>1015.0</v>
+        <v>1222.9</v>
       </c>
     </row>
     <row r="1355" spans="1:8" outlineLevel="2">
       <c r="A1355" s="15">
         <v>2</v>
       </c>
       <c r="B1355" s="6" t="s">
         <v>2699</v>
       </c>
       <c r="C1355" s="7" t="s">
         <v>2700</v>
       </c>
       <c r="D1355" s="5">
         <v>0.0</v>
       </c>
       <c r="E1355" s="10">
-        <v>1024.0</v>
+        <v>1000.0</v>
       </c>
       <c r="F1355" s="10">
-        <v>921.6</v>
+        <v>900.0</v>
       </c>
       <c r="G1355" s="10">
-        <v>819.2</v>
+        <v>800.0</v>
       </c>
       <c r="H1355" s="10">
-        <v>716.8</v>
+        <v>700.0</v>
       </c>
     </row>
     <row r="1356" spans="1:8" outlineLevel="2">
       <c r="A1356" s="15">
         <v>3</v>
       </c>
       <c r="B1356" s="6" t="s">
         <v>2701</v>
       </c>
       <c r="C1356" s="7" t="s">
         <v>2702</v>
       </c>
       <c r="D1356" s="5">
         <v>111.0</v>
       </c>
       <c r="E1356" s="10">
         <v>1947.0</v>
       </c>
       <c r="F1356" s="10">
         <v>1752.3</v>
       </c>
       <c r="G1356" s="10">
         <v>1557.6</v>
       </c>
       <c r="H1356" s="10">
         <v>1362.9</v>
       </c>
     </row>
     <row r="1357" spans="1:8" outlineLevel="2">
       <c r="A1357" s="15">
         <v>4</v>
       </c>
       <c r="B1357" s="6" t="s">
         <v>2703</v>
       </c>
       <c r="C1357" s="7" t="s">
         <v>2704</v>
       </c>
       <c r="D1357" s="5">
-        <v>68.0</v>
+        <v>48.0</v>
       </c>
       <c r="E1357" s="10">
-        <v>1656.0</v>
+        <v>1898.0</v>
       </c>
       <c r="F1357" s="10">
-        <v>1490.4</v>
+        <v>1708.2</v>
       </c>
       <c r="G1357" s="10">
-        <v>1324.8</v>
+        <v>1518.4</v>
       </c>
       <c r="H1357" s="10">
-        <v>1159.2</v>
+        <v>1328.6</v>
       </c>
     </row>
     <row r="1358" spans="1:8" outlineLevel="2">
       <c r="A1358" s="15">
         <v>5</v>
       </c>
       <c r="B1358" s="6" t="s">
         <v>2705</v>
       </c>
       <c r="C1358" s="7" t="s">
         <v>2706</v>
       </c>
       <c r="D1358" s="5">
-        <v>157.0</v>
+        <v>132.0</v>
       </c>
       <c r="E1358" s="10">
-        <v>1693.0</v>
+        <v>1600.0</v>
       </c>
       <c r="F1358" s="10">
-        <v>1523.7</v>
+        <v>1440.0</v>
       </c>
       <c r="G1358" s="10">
-        <v>1354.4</v>
+        <v>1280.0</v>
       </c>
       <c r="H1358" s="10">
-        <v>1185.1</v>
+        <v>1120.0</v>
       </c>
     </row>
     <row r="1359" spans="1:8" outlineLevel="2">
       <c r="A1359" s="15">
         <v>6</v>
       </c>
       <c r="B1359" s="6" t="s">
         <v>2707</v>
       </c>
       <c r="C1359" s="7" t="s">
         <v>2708</v>
       </c>
       <c r="D1359" s="5">
-        <v>48.0</v>
+        <v>44.0</v>
       </c>
       <c r="E1359" s="10">
         <v>1797.0</v>
       </c>
       <c r="F1359" s="10">
         <v>1617.3</v>
       </c>
       <c r="G1359" s="10">
         <v>1437.6</v>
       </c>
       <c r="H1359" s="10">
         <v>1257.9</v>
       </c>
     </row>
     <row r="1360" spans="1:8" outlineLevel="2">
       <c r="A1360" s="15">
         <v>7</v>
       </c>
       <c r="B1360" s="6" t="s">
         <v>2709</v>
       </c>
       <c r="C1360" s="7" t="s">
         <v>2710</v>
       </c>
       <c r="D1360" s="5">
-        <v>22.0</v>
+        <v>2.0</v>
       </c>
       <c r="E1360" s="10">
-        <v>1538.0</v>
+        <v>1730.0</v>
       </c>
       <c r="F1360" s="10">
-        <v>1384.2</v>
+        <v>1557.0</v>
       </c>
       <c r="G1360" s="10">
-        <v>1230.4</v>
+        <v>1384.0</v>
       </c>
       <c r="H1360" s="10">
-        <v>1076.6</v>
+        <v>1211.0</v>
       </c>
     </row>
     <row r="1361" spans="1:8" outlineLevel="2">
       <c r="A1361" s="15">
         <v>8</v>
       </c>
       <c r="B1361" s="6" t="s">
         <v>2711</v>
       </c>
       <c r="C1361" s="7" t="s">
         <v>2712</v>
       </c>
       <c r="D1361" s="5">
-        <v>17.0</v>
+        <v>14.0</v>
       </c>
       <c r="E1361" s="10">
-        <v>2419.0</v>
+        <v>2235.0</v>
       </c>
       <c r="F1361" s="10">
-        <v>2177.1</v>
+        <v>2011.5</v>
       </c>
       <c r="G1361" s="10">
-        <v>1935.2</v>
+        <v>1788.0</v>
       </c>
       <c r="H1361" s="10">
-        <v>1693.3</v>
+        <v>1564.5</v>
       </c>
     </row>
     <row r="1362" spans="1:8" outlineLevel="2">
       <c r="A1362" s="15">
         <v>9</v>
       </c>
       <c r="B1362" s="6" t="s">
         <v>2713</v>
       </c>
       <c r="C1362" s="7" t="s">
         <v>2714</v>
       </c>
       <c r="D1362" s="5">
         <v>0.0</v>
       </c>
       <c r="E1362" s="10">
         <v>0.0</v>
       </c>
       <c r="F1362" s="10">
         <v>0.0</v>
       </c>
       <c r="G1362" s="10">
         <v>0.0</v>
       </c>
       <c r="H1362" s="10">
@@ -44886,51 +44886,51 @@
       </c>
       <c r="E1366" s="10">
         <v>0.0</v>
       </c>
       <c r="F1366" s="10">
         <v>0.0</v>
       </c>
       <c r="G1366" s="10">
         <v>0.0</v>
       </c>
       <c r="H1366" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1367" spans="1:8" outlineLevel="2">
       <c r="A1367" s="15">
         <v>14</v>
       </c>
       <c r="B1367" s="6" t="s">
         <v>2723</v>
       </c>
       <c r="C1367" s="7" t="s">
         <v>2724</v>
       </c>
       <c r="D1367" s="5">
-        <v>0.0</v>
+        <v>60.0</v>
       </c>
       <c r="E1367" s="10">
         <v>1976.0</v>
       </c>
       <c r="F1367" s="10">
         <v>1778.4</v>
       </c>
       <c r="G1367" s="10">
         <v>1580.8</v>
       </c>
       <c r="H1367" s="10">
         <v>1383.2</v>
       </c>
     </row>
     <row r="1368" spans="1:8" outlineLevel="2">
       <c r="A1368" s="15">
         <v>15</v>
       </c>
       <c r="B1368" s="6" t="s">
         <v>2725</v>
       </c>
       <c r="C1368" s="7" t="s">
         <v>2726</v>
       </c>
       <c r="D1368" s="5">
@@ -44964,207 +44964,207 @@
       </c>
       <c r="E1369" s="10">
         <v>0.0</v>
       </c>
       <c r="F1369" s="10">
         <v>0.0</v>
       </c>
       <c r="G1369" s="10">
         <v>0.0</v>
       </c>
       <c r="H1369" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1370" spans="1:8" outlineLevel="2">
       <c r="A1370" s="15">
         <v>17</v>
       </c>
       <c r="B1370" s="6" t="s">
         <v>2729</v>
       </c>
       <c r="C1370" s="7" t="s">
         <v>2730</v>
       </c>
       <c r="D1370" s="5">
-        <v>9.0</v>
+        <v>22.0</v>
       </c>
       <c r="E1370" s="10">
         <v>3598.0</v>
       </c>
       <c r="F1370" s="10">
         <v>3238.2</v>
       </c>
       <c r="G1370" s="10">
         <v>2878.4</v>
       </c>
       <c r="H1370" s="10">
         <v>2518.6</v>
       </c>
     </row>
     <row r="1371" spans="1:8" outlineLevel="2">
       <c r="A1371" s="15">
         <v>18</v>
       </c>
       <c r="B1371" s="6" t="s">
         <v>2731</v>
       </c>
       <c r="C1371" s="7" t="s">
         <v>2732</v>
       </c>
       <c r="D1371" s="5">
-        <v>10.0</v>
+        <v>25.0</v>
       </c>
       <c r="E1371" s="10">
-        <v>2566.0</v>
+        <v>2413.0</v>
       </c>
       <c r="F1371" s="10">
-        <v>2309.4</v>
+        <v>2171.7</v>
       </c>
       <c r="G1371" s="10">
-        <v>2052.8</v>
+        <v>1930.4</v>
       </c>
       <c r="H1371" s="10">
-        <v>1796.2</v>
+        <v>1689.1</v>
       </c>
     </row>
     <row r="1372" spans="1:8" outlineLevel="2">
       <c r="A1372" s="15">
         <v>19</v>
       </c>
       <c r="B1372" s="6" t="s">
         <v>2733</v>
       </c>
       <c r="C1372" s="7" t="s">
         <v>2734</v>
       </c>
       <c r="D1372" s="5">
         <v>0.0</v>
       </c>
       <c r="E1372" s="10">
         <v>0.0</v>
       </c>
       <c r="F1372" s="10">
         <v>0.0</v>
       </c>
       <c r="G1372" s="10">
         <v>0.0</v>
       </c>
       <c r="H1372" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1373" spans="1:8" outlineLevel="2">
       <c r="A1373" s="15">
         <v>20</v>
       </c>
       <c r="B1373" s="6" t="s">
         <v>2735</v>
       </c>
       <c r="C1373" s="7" t="s">
         <v>2736</v>
       </c>
       <c r="D1373" s="5">
-        <v>16.0</v>
+        <v>23.0</v>
       </c>
       <c r="E1373" s="10">
         <v>3126.0</v>
       </c>
       <c r="F1373" s="10">
         <v>2813.4</v>
       </c>
       <c r="G1373" s="10">
         <v>2500.8</v>
       </c>
       <c r="H1373" s="10">
         <v>2188.2</v>
       </c>
     </row>
     <row r="1374" spans="1:8" outlineLevel="2">
       <c r="A1374" s="15">
         <v>21</v>
       </c>
       <c r="B1374" s="6" t="s">
         <v>2737</v>
       </c>
       <c r="C1374" s="7" t="s">
         <v>2738</v>
       </c>
       <c r="D1374" s="5">
-        <v>11.0</v>
+        <v>16.0</v>
       </c>
       <c r="E1374" s="10">
-        <v>3142.0</v>
+        <v>2829.0</v>
       </c>
       <c r="F1374" s="10">
-        <v>2827.8</v>
+        <v>2546.1</v>
       </c>
       <c r="G1374" s="10">
-        <v>2513.6</v>
+        <v>2263.2</v>
       </c>
       <c r="H1374" s="10">
-        <v>2199.4</v>
+        <v>1980.3</v>
       </c>
     </row>
     <row r="1375" spans="1:8" outlineLevel="2">
       <c r="A1375" s="15">
         <v>22</v>
       </c>
       <c r="B1375" s="6" t="s">
         <v>2739</v>
       </c>
       <c r="C1375" s="7" t="s">
         <v>2740</v>
       </c>
       <c r="D1375" s="5">
-        <v>0.0</v>
+        <v>19.0</v>
       </c>
       <c r="E1375" s="10">
         <v>3294.0</v>
       </c>
       <c r="F1375" s="10">
         <v>2964.6</v>
       </c>
       <c r="G1375" s="10">
         <v>2635.2</v>
       </c>
       <c r="H1375" s="10">
         <v>2305.8</v>
       </c>
     </row>
     <row r="1376" spans="1:8" outlineLevel="2">
       <c r="A1376" s="15">
         <v>23</v>
       </c>
       <c r="B1376" s="6" t="s">
         <v>2741</v>
       </c>
       <c r="C1376" s="7" t="s">
         <v>2742</v>
       </c>
       <c r="D1376" s="5">
-        <v>7.0</v>
+        <v>24.0</v>
       </c>
       <c r="E1376" s="10">
         <v>3194.0</v>
       </c>
       <c r="F1376" s="10">
         <v>2874.6</v>
       </c>
       <c r="G1376" s="10">
         <v>2555.2</v>
       </c>
       <c r="H1376" s="10">
         <v>2235.8</v>
       </c>
     </row>
     <row r="1377" spans="1:8" outlineLevel="2">
       <c r="A1377" s="15">
         <v>24</v>
       </c>
       <c r="B1377" s="6" t="s">
         <v>2743</v>
       </c>
       <c r="C1377" s="7" t="s">
         <v>2744</v>
       </c>
       <c r="D1377" s="5">
@@ -45198,193 +45198,193 @@
       </c>
       <c r="E1378" s="10">
         <v>0.0</v>
       </c>
       <c r="F1378" s="10">
         <v>0.0</v>
       </c>
       <c r="G1378" s="10">
         <v>0.0</v>
       </c>
       <c r="H1378" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1379" spans="1:8" outlineLevel="2">
       <c r="A1379" s="15">
         <v>26</v>
       </c>
       <c r="B1379" s="6" t="s">
         <v>2747</v>
       </c>
       <c r="C1379" s="7" t="s">
         <v>2748</v>
       </c>
       <c r="D1379" s="5">
-        <v>110.0</v>
+        <v>114.0</v>
       </c>
       <c r="E1379" s="10">
-        <v>4002.0</v>
+        <v>4042.0</v>
       </c>
       <c r="F1379" s="10">
-        <v>3601.8</v>
+        <v>3637.8</v>
       </c>
       <c r="G1379" s="10">
-        <v>3201.6</v>
+        <v>3233.6</v>
       </c>
       <c r="H1379" s="10">
-        <v>2801.4</v>
+        <v>2829.4</v>
       </c>
     </row>
     <row r="1380" spans="1:8" outlineLevel="2">
       <c r="A1380" s="15">
         <v>27</v>
       </c>
       <c r="B1380" s="6" t="s">
         <v>2749</v>
       </c>
       <c r="C1380" s="7" t="s">
         <v>2750</v>
       </c>
       <c r="D1380" s="5">
-        <v>31.0</v>
+        <v>36.0</v>
       </c>
       <c r="E1380" s="10">
-        <v>4002.0</v>
+        <v>4042.0</v>
       </c>
       <c r="F1380" s="10">
-        <v>3601.8</v>
+        <v>3637.8</v>
       </c>
       <c r="G1380" s="10">
-        <v>3201.6</v>
+        <v>3233.6</v>
       </c>
       <c r="H1380" s="10">
-        <v>2801.4</v>
+        <v>2829.4</v>
       </c>
     </row>
     <row r="1381" spans="1:8" outlineLevel="2">
       <c r="A1381" s="15">
         <v>28</v>
       </c>
       <c r="B1381" s="6" t="s">
         <v>2751</v>
       </c>
       <c r="C1381" s="7" t="s">
         <v>2752</v>
       </c>
       <c r="D1381" s="5">
         <v>232.0</v>
       </c>
       <c r="E1381" s="10">
-        <v>2114.0</v>
+        <v>2131.0</v>
       </c>
       <c r="F1381" s="10">
-        <v>1902.6</v>
+        <v>1917.9</v>
       </c>
       <c r="G1381" s="10">
-        <v>1691.2</v>
+        <v>1704.8</v>
       </c>
       <c r="H1381" s="10">
-        <v>1479.8</v>
+        <v>1491.7</v>
       </c>
     </row>
     <row r="1382" spans="1:8" outlineLevel="2">
       <c r="A1382" s="15">
         <v>29</v>
       </c>
       <c r="B1382" s="6" t="s">
         <v>2753</v>
       </c>
       <c r="C1382" s="7" t="s">
         <v>2754</v>
       </c>
       <c r="D1382" s="5">
-        <v>39.0</v>
+        <v>70.0</v>
       </c>
       <c r="E1382" s="10">
-        <v>4472.0</v>
+        <v>4352.0</v>
       </c>
       <c r="F1382" s="10">
-        <v>4024.8</v>
+        <v>3916.8</v>
       </c>
       <c r="G1382" s="10">
-        <v>3577.6</v>
+        <v>3481.6</v>
       </c>
       <c r="H1382" s="10">
-        <v>3130.4</v>
+        <v>3046.4</v>
       </c>
     </row>
     <row r="1383" spans="1:8" outlineLevel="2">
       <c r="A1383" s="15">
         <v>30</v>
       </c>
       <c r="B1383" s="6" t="s">
         <v>2755</v>
       </c>
       <c r="C1383" s="7" t="s">
         <v>2756</v>
       </c>
       <c r="D1383" s="5">
         <v>0.0</v>
       </c>
       <c r="E1383" s="10">
         <v>0.0</v>
       </c>
       <c r="F1383" s="10">
         <v>0.0</v>
       </c>
       <c r="G1383" s="10">
         <v>0.0</v>
       </c>
       <c r="H1383" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1384" spans="1:8" outlineLevel="2">
       <c r="A1384" s="15">
         <v>31</v>
       </c>
       <c r="B1384" s="6" t="s">
         <v>2757</v>
       </c>
       <c r="C1384" s="7" t="s">
         <v>2758</v>
       </c>
       <c r="D1384" s="5">
         <v>0.0</v>
       </c>
       <c r="E1384" s="10">
-        <v>4330.0</v>
+        <v>4200.0</v>
       </c>
       <c r="F1384" s="10">
-        <v>3897.0</v>
+        <v>3780.0</v>
       </c>
       <c r="G1384" s="10">
-        <v>3464.0</v>
+        <v>3360.0</v>
       </c>
       <c r="H1384" s="10">
-        <v>3031.0</v>
+        <v>2940.0</v>
       </c>
     </row>
     <row r="1385" spans="1:8" outlineLevel="2">
       <c r="A1385" s="15">
         <v>32</v>
       </c>
       <c r="B1385" s="6" t="s">
         <v>2759</v>
       </c>
       <c r="C1385" s="7" t="s">
         <v>2760</v>
       </c>
       <c r="D1385" s="5">
         <v>0.0</v>
       </c>
       <c r="E1385" s="10">
         <v>0.0</v>
       </c>
       <c r="F1385" s="10">
         <v>0.0</v>
       </c>
       <c r="G1385" s="10">
         <v>0.0</v>
       </c>
       <c r="H1385" s="10">
@@ -45406,63 +45406,63 @@
       </c>
       <c r="E1386" s="10">
         <v>0.0</v>
       </c>
       <c r="F1386" s="10">
         <v>0.0</v>
       </c>
       <c r="G1386" s="10">
         <v>0.0</v>
       </c>
       <c r="H1386" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1387" spans="1:8" outlineLevel="2">
       <c r="A1387" s="15">
         <v>34</v>
       </c>
       <c r="B1387" s="6" t="s">
         <v>2763</v>
       </c>
       <c r="C1387" s="7" t="s">
         <v>2764</v>
       </c>
       <c r="D1387" s="5">
-        <v>43.0</v>
+        <v>1.0</v>
       </c>
       <c r="E1387" s="10">
-        <v>5462.0</v>
+        <v>4915.0</v>
       </c>
       <c r="F1387" s="10">
-        <v>4915.8</v>
+        <v>4423.5</v>
       </c>
       <c r="G1387" s="10">
-        <v>4369.6</v>
+        <v>3932.0</v>
       </c>
       <c r="H1387" s="10">
-        <v>3823.4</v>
+        <v>3440.5</v>
       </c>
     </row>
     <row r="1388" spans="1:8" outlineLevel="2">
       <c r="A1388" s="15">
         <v>35</v>
       </c>
       <c r="B1388" s="6" t="s">
         <v>2765</v>
       </c>
       <c r="C1388" s="7" t="s">
         <v>2766</v>
       </c>
       <c r="D1388" s="5">
         <v>0.0</v>
       </c>
       <c r="E1388" s="10">
         <v>0.0</v>
       </c>
       <c r="F1388" s="10">
         <v>0.0</v>
       </c>
       <c r="G1388" s="10">
         <v>0.0</v>
       </c>
       <c r="H1388" s="10">
@@ -45718,51 +45718,51 @@
       </c>
       <c r="E1398" s="10">
         <v>0.0</v>
       </c>
       <c r="F1398" s="10">
         <v>0.0</v>
       </c>
       <c r="G1398" s="10">
         <v>0.0</v>
       </c>
       <c r="H1398" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1399" spans="1:8" outlineLevel="2">
       <c r="A1399" s="15">
         <v>46</v>
       </c>
       <c r="B1399" s="6" t="s">
         <v>2787</v>
       </c>
       <c r="C1399" s="7" t="s">
         <v>2788</v>
       </c>
       <c r="D1399" s="5">
-        <v>279.0</v>
+        <v>278.0</v>
       </c>
       <c r="E1399" s="10">
         <v>186.0</v>
       </c>
       <c r="F1399" s="10">
         <v>167.4</v>
       </c>
       <c r="G1399" s="10">
         <v>148.8</v>
       </c>
       <c r="H1399" s="10">
         <v>130.2</v>
       </c>
     </row>
     <row r="1400" spans="1:8" outlineLevel="2">
       <c r="A1400" s="15">
         <v>47</v>
       </c>
       <c r="B1400" s="6" t="s">
         <v>2789</v>
       </c>
       <c r="C1400" s="7" t="s">
         <v>2790</v>
       </c>
       <c r="D1400" s="5">
@@ -45770,51 +45770,51 @@
       </c>
       <c r="E1400" s="10">
         <v>502.0</v>
       </c>
       <c r="F1400" s="10">
         <v>451.8</v>
       </c>
       <c r="G1400" s="10">
         <v>401.6</v>
       </c>
       <c r="H1400" s="10">
         <v>351.4</v>
       </c>
     </row>
     <row r="1401" spans="1:8" outlineLevel="2">
       <c r="A1401" s="15">
         <v>48</v>
       </c>
       <c r="B1401" s="6" t="s">
         <v>2791</v>
       </c>
       <c r="C1401" s="7" t="s">
         <v>2792</v>
       </c>
       <c r="D1401" s="5">
-        <v>4241.0</v>
+        <v>4239.0</v>
       </c>
       <c r="E1401" s="10">
         <v>160.0</v>
       </c>
       <c r="F1401" s="10">
         <v>144.0</v>
       </c>
       <c r="G1401" s="10">
         <v>128.0</v>
       </c>
       <c r="H1401" s="10">
         <v>112.0</v>
       </c>
     </row>
     <row r="1402" spans="1:8" outlineLevel="2">
       <c r="A1402" s="15">
         <v>49</v>
       </c>
       <c r="B1402" s="6" t="s">
         <v>2793</v>
       </c>
       <c r="C1402" s="7" t="s">
         <v>2794</v>
       </c>
       <c r="D1402" s="5">
@@ -45822,89 +45822,89 @@
       </c>
       <c r="E1402" s="10">
         <v>502.0</v>
       </c>
       <c r="F1402" s="10">
         <v>451.8</v>
       </c>
       <c r="G1402" s="10">
         <v>401.6</v>
       </c>
       <c r="H1402" s="10">
         <v>351.4</v>
       </c>
     </row>
     <row r="1403" spans="1:8" outlineLevel="2">
       <c r="A1403" s="15">
         <v>50</v>
       </c>
       <c r="B1403" s="6" t="s">
         <v>2795</v>
       </c>
       <c r="C1403" s="7" t="s">
         <v>2796</v>
       </c>
       <c r="D1403" s="5">
-        <v>123.0</v>
+        <v>93.0</v>
       </c>
       <c r="E1403" s="10">
-        <v>8066.0</v>
+        <v>8469.0</v>
       </c>
       <c r="F1403" s="10">
-        <v>7259.4</v>
+        <v>7622.1</v>
       </c>
       <c r="G1403" s="10">
-        <v>6452.8</v>
+        <v>6775.2</v>
       </c>
       <c r="H1403" s="10">
-        <v>5646.2</v>
+        <v>5928.3</v>
       </c>
     </row>
     <row r="1404" spans="1:8" outlineLevel="2">
       <c r="A1404" s="15">
         <v>51</v>
       </c>
       <c r="B1404" s="6" t="s">
         <v>2797</v>
       </c>
       <c r="C1404" s="7" t="s">
         <v>2798</v>
       </c>
       <c r="D1404" s="5">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="E1404" s="10">
-        <v>4888.0</v>
+        <v>4773.0</v>
       </c>
       <c r="F1404" s="10">
-        <v>4399.2</v>
+        <v>4295.7</v>
       </c>
       <c r="G1404" s="10">
-        <v>3910.4</v>
+        <v>3818.4</v>
       </c>
       <c r="H1404" s="10">
-        <v>3421.6</v>
+        <v>3341.1</v>
       </c>
     </row>
     <row r="1405" spans="1:8" outlineLevel="2">
       <c r="A1405" s="15">
         <v>52</v>
       </c>
       <c r="B1405" s="6" t="s">
         <v>2799</v>
       </c>
       <c r="C1405" s="7" t="s">
         <v>2800</v>
       </c>
       <c r="D1405" s="5">
         <v>0.0</v>
       </c>
       <c r="E1405" s="10">
         <v>0.0</v>
       </c>
       <c r="F1405" s="10">
         <v>0.0</v>
       </c>
       <c r="G1405" s="10">
         <v>0.0</v>
       </c>
       <c r="H1405" s="10">
@@ -45981,138 +45981,138 @@
       </c>
       <c r="F1408" s="10">
         <v>0.0</v>
       </c>
       <c r="G1408" s="10">
         <v>0.0</v>
       </c>
       <c r="H1408" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1409" spans="1:8" outlineLevel="2">
       <c r="A1409" s="15">
         <v>56</v>
       </c>
       <c r="B1409" s="6" t="s">
         <v>2807</v>
       </c>
       <c r="C1409" s="7" t="s">
         <v>2808</v>
       </c>
       <c r="D1409" s="5">
         <v>1.0</v>
       </c>
       <c r="E1409" s="10">
-        <v>8419.0</v>
+        <v>7918.0</v>
       </c>
       <c r="F1409" s="10">
-        <v>7577.1</v>
+        <v>7126.2</v>
       </c>
       <c r="G1409" s="10">
-        <v>6735.2</v>
+        <v>6334.4</v>
       </c>
       <c r="H1409" s="10">
-        <v>5893.3</v>
+        <v>5542.6</v>
       </c>
     </row>
     <row r="1410" spans="1:8" outlineLevel="2">
       <c r="A1410" s="15">
         <v>57</v>
       </c>
       <c r="B1410" s="6" t="s">
         <v>2809</v>
       </c>
       <c r="C1410" s="7" t="s">
         <v>2810</v>
       </c>
       <c r="D1410" s="5">
         <v>0.0</v>
       </c>
       <c r="E1410" s="10">
         <v>0.0</v>
       </c>
       <c r="F1410" s="10">
         <v>0.0</v>
       </c>
       <c r="G1410" s="10">
         <v>0.0</v>
       </c>
       <c r="H1410" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1411" spans="1:8" outlineLevel="2">
       <c r="A1411" s="15">
         <v>58</v>
       </c>
       <c r="B1411" s="6" t="s">
         <v>2811</v>
       </c>
       <c r="C1411" s="7" t="s">
         <v>2812</v>
       </c>
       <c r="D1411" s="5">
-        <v>18.0</v>
+        <v>21.0</v>
       </c>
       <c r="E1411" s="10">
-        <v>8642.0</v>
+        <v>8210.0</v>
       </c>
       <c r="F1411" s="10">
-        <v>7777.8</v>
+        <v>7389.0</v>
       </c>
       <c r="G1411" s="10">
-        <v>6913.6</v>
+        <v>6568.0</v>
       </c>
       <c r="H1411" s="10">
-        <v>6049.4</v>
+        <v>5747.0</v>
       </c>
     </row>
     <row r="1412" spans="1:8" outlineLevel="2">
       <c r="A1412" s="15">
         <v>59</v>
       </c>
       <c r="B1412" s="6" t="s">
         <v>2813</v>
       </c>
       <c r="C1412" s="7" t="s">
         <v>2814</v>
       </c>
       <c r="D1412" s="5">
         <v>0.0</v>
       </c>
       <c r="E1412" s="10">
-        <v>7227.0</v>
+        <v>7155.0</v>
       </c>
       <c r="F1412" s="10">
-        <v>6504.3</v>
+        <v>6439.5</v>
       </c>
       <c r="G1412" s="10">
-        <v>5781.6</v>
+        <v>5724.0</v>
       </c>
       <c r="H1412" s="10">
-        <v>5058.9</v>
+        <v>5008.5</v>
       </c>
     </row>
     <row r="1413" spans="1:8" outlineLevel="2">
       <c r="A1413" s="15">
         <v>60</v>
       </c>
       <c r="B1413" s="6" t="s">
         <v>2815</v>
       </c>
       <c r="C1413" s="7" t="s">
         <v>2816</v>
       </c>
       <c r="D1413" s="5">
         <v>0.0</v>
       </c>
       <c r="E1413" s="10">
         <v>0.0</v>
       </c>
       <c r="F1413" s="10">
         <v>0.0</v>
       </c>
       <c r="G1413" s="10">
         <v>0.0</v>
       </c>
       <c r="H1413" s="10">
@@ -46212,115 +46212,115 @@
       </c>
       <c r="E1417" s="10">
         <v>0.0</v>
       </c>
       <c r="F1417" s="10">
         <v>0.0</v>
       </c>
       <c r="G1417" s="10">
         <v>0.0</v>
       </c>
       <c r="H1417" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1418" spans="1:8" outlineLevel="2">
       <c r="A1418" s="15">
         <v>65</v>
       </c>
       <c r="B1418" s="6" t="s">
         <v>2825</v>
       </c>
       <c r="C1418" s="7" t="s">
         <v>2826</v>
       </c>
       <c r="D1418" s="5">
-        <v>112.0</v>
+        <v>187.0</v>
       </c>
       <c r="E1418" s="10">
         <v>272.0</v>
       </c>
       <c r="F1418" s="10">
         <v>244.8</v>
       </c>
       <c r="G1418" s="10">
         <v>217.6</v>
       </c>
       <c r="H1418" s="10">
         <v>190.4</v>
       </c>
     </row>
     <row r="1419" spans="1:8" outlineLevel="2">
       <c r="A1419" s="15">
         <v>66</v>
       </c>
       <c r="B1419" s="6" t="s">
         <v>2827</v>
       </c>
       <c r="C1419" s="7" t="s">
         <v>2828</v>
       </c>
       <c r="D1419" s="5">
-        <v>790.0</v>
+        <v>770.0</v>
       </c>
       <c r="E1419" s="10">
         <v>554.0</v>
       </c>
       <c r="F1419" s="10">
         <v>498.6</v>
       </c>
       <c r="G1419" s="10">
         <v>443.2</v>
       </c>
       <c r="H1419" s="10">
         <v>387.8</v>
       </c>
     </row>
     <row r="1420" spans="1:8" outlineLevel="2">
       <c r="A1420" s="15">
         <v>67</v>
       </c>
       <c r="B1420" s="6" t="s">
         <v>2829</v>
       </c>
       <c r="C1420" s="7" t="s">
         <v>2830</v>
       </c>
       <c r="D1420" s="5">
         <v>877.0</v>
       </c>
       <c r="E1420" s="10">
-        <v>210.0</v>
+        <v>204.0</v>
       </c>
       <c r="F1420" s="10">
-        <v>189.0</v>
+        <v>183.6</v>
       </c>
       <c r="G1420" s="10">
-        <v>168.0</v>
+        <v>163.2</v>
       </c>
       <c r="H1420" s="10">
-        <v>147.0</v>
+        <v>142.8</v>
       </c>
     </row>
     <row r="1421" spans="1:8" outlineLevel="2">
       <c r="A1421" s="15">
         <v>68</v>
       </c>
       <c r="B1421" s="6" t="s">
         <v>2831</v>
       </c>
       <c r="C1421" s="7" t="s">
         <v>2832</v>
       </c>
       <c r="D1421" s="5">
         <v>0.0</v>
       </c>
       <c r="E1421" s="10">
         <v>0.0</v>
       </c>
       <c r="F1421" s="10">
         <v>0.0</v>
       </c>
       <c r="G1421" s="10">
         <v>0.0</v>
       </c>
       <c r="H1421" s="10">
@@ -46342,115 +46342,115 @@
       </c>
       <c r="E1422" s="10">
         <v>554.0</v>
       </c>
       <c r="F1422" s="10">
         <v>498.6</v>
       </c>
       <c r="G1422" s="10">
         <v>443.2</v>
       </c>
       <c r="H1422" s="10">
         <v>387.8</v>
       </c>
     </row>
     <row r="1423" spans="1:8" outlineLevel="2">
       <c r="A1423" s="15">
         <v>70</v>
       </c>
       <c r="B1423" s="6" t="s">
         <v>2835</v>
       </c>
       <c r="C1423" s="7" t="s">
         <v>2836</v>
       </c>
       <c r="D1423" s="5">
-        <v>173.0</v>
+        <v>127.0</v>
       </c>
       <c r="E1423" s="10">
-        <v>696.0</v>
+        <v>662.0</v>
       </c>
       <c r="F1423" s="10">
-        <v>626.4</v>
+        <v>595.8</v>
       </c>
       <c r="G1423" s="10">
-        <v>556.8</v>
+        <v>529.6</v>
       </c>
       <c r="H1423" s="10">
-        <v>487.2</v>
+        <v>463.4</v>
       </c>
     </row>
     <row r="1424" spans="1:8" outlineLevel="2">
       <c r="A1424" s="15">
         <v>71</v>
       </c>
       <c r="B1424" s="6" t="s">
         <v>2837</v>
       </c>
       <c r="C1424" s="7" t="s">
         <v>2838</v>
       </c>
       <c r="D1424" s="5">
         <v>0.0</v>
       </c>
       <c r="E1424" s="10">
         <v>0.0</v>
       </c>
       <c r="F1424" s="10">
         <v>0.0</v>
       </c>
       <c r="G1424" s="10">
         <v>0.0</v>
       </c>
       <c r="H1424" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1425" spans="1:8" outlineLevel="2">
       <c r="A1425" s="15">
         <v>72</v>
       </c>
       <c r="B1425" s="6" t="s">
         <v>2839</v>
       </c>
       <c r="C1425" s="7" t="s">
         <v>2840</v>
       </c>
       <c r="D1425" s="5">
         <v>0.0</v>
       </c>
       <c r="E1425" s="10">
-        <v>892.0</v>
+        <v>804.0</v>
       </c>
       <c r="F1425" s="10">
-        <v>802.8</v>
+        <v>723.6</v>
       </c>
       <c r="G1425" s="10">
-        <v>713.6</v>
+        <v>643.2</v>
       </c>
       <c r="H1425" s="10">
-        <v>624.4</v>
+        <v>562.8</v>
       </c>
     </row>
     <row r="1426" spans="1:8" outlineLevel="2">
       <c r="A1426" s="15">
         <v>73</v>
       </c>
       <c r="B1426" s="6" t="s">
         <v>2841</v>
       </c>
       <c r="C1426" s="7" t="s">
         <v>2842</v>
       </c>
       <c r="D1426" s="5">
         <v>9.0</v>
       </c>
       <c r="E1426" s="10">
         <v>19408.0</v>
       </c>
       <c r="F1426" s="10">
         <v>17467.2</v>
       </c>
       <c r="G1426" s="10">
         <v>15526.4</v>
       </c>
       <c r="H1426" s="10">
@@ -46498,77 +46498,77 @@
       </c>
       <c r="E1428" s="10">
         <v>0.0</v>
       </c>
       <c r="F1428" s="10">
         <v>0.0</v>
       </c>
       <c r="G1428" s="10">
         <v>0.0</v>
       </c>
       <c r="H1428" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1429" spans="1:8" outlineLevel="2">
       <c r="A1429" s="15">
         <v>76</v>
       </c>
       <c r="B1429" s="6" t="s">
         <v>2847</v>
       </c>
       <c r="C1429" s="7" t="s">
         <v>2848</v>
       </c>
       <c r="D1429" s="5">
-        <v>0.0</v>
+        <v>11.0</v>
       </c>
       <c r="E1429" s="10">
-        <v>13234.0</v>
+        <v>12792.0</v>
       </c>
       <c r="F1429" s="10">
-        <v>11910.6</v>
+        <v>11512.8</v>
       </c>
       <c r="G1429" s="10">
-        <v>10587.2</v>
+        <v>10233.6</v>
       </c>
       <c r="H1429" s="10">
-        <v>9263.8</v>
+        <v>8954.4</v>
       </c>
     </row>
     <row r="1430" spans="1:8" outlineLevel="2">
       <c r="A1430" s="15">
         <v>77</v>
       </c>
       <c r="B1430" s="6" t="s">
         <v>2849</v>
       </c>
       <c r="C1430" s="7" t="s">
         <v>2850</v>
       </c>
       <c r="D1430" s="5">
-        <v>3.0</v>
+        <v>21.0</v>
       </c>
       <c r="E1430" s="10">
         <v>12790.0</v>
       </c>
       <c r="F1430" s="10">
         <v>11511.0</v>
       </c>
       <c r="G1430" s="10">
         <v>10232.0</v>
       </c>
       <c r="H1430" s="10">
         <v>8953.0</v>
       </c>
     </row>
     <row r="1431" spans="1:8" outlineLevel="2">
       <c r="A1431" s="15">
         <v>78</v>
       </c>
       <c r="B1431" s="6" t="s">
         <v>2851</v>
       </c>
       <c r="C1431" s="7" t="s">
         <v>2852</v>
       </c>
       <c r="D1431" s="5">
@@ -46683,60 +46683,60 @@
       </c>
       <c r="F1435" s="10">
         <v>0.0</v>
       </c>
       <c r="G1435" s="10">
         <v>0.0</v>
       </c>
       <c r="H1435" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1436" spans="1:8" outlineLevel="2">
       <c r="A1436" s="15">
         <v>83</v>
       </c>
       <c r="B1436" s="6" t="s">
         <v>2861</v>
       </c>
       <c r="C1436" s="7" t="s">
         <v>2862</v>
       </c>
       <c r="D1436" s="5">
         <v>0.0</v>
       </c>
       <c r="E1436" s="10">
-        <v>26813.0</v>
+        <v>19746.0</v>
       </c>
       <c r="F1436" s="10">
-        <v>24131.7</v>
+        <v>17771.4</v>
       </c>
       <c r="G1436" s="10">
-        <v>21450.4</v>
+        <v>15796.8</v>
       </c>
       <c r="H1436" s="10">
-        <v>18769.1</v>
+        <v>13822.2</v>
       </c>
     </row>
     <row r="1437" spans="1:8" outlineLevel="2">
       <c r="A1437" s="15">
         <v>84</v>
       </c>
       <c r="B1437" s="6" t="s">
         <v>2863</v>
       </c>
       <c r="C1437" s="7" t="s">
         <v>2864</v>
       </c>
       <c r="D1437" s="5">
         <v>0.0</v>
       </c>
       <c r="E1437" s="10">
         <v>18675.0</v>
       </c>
       <c r="F1437" s="10">
         <v>16807.5</v>
       </c>
       <c r="G1437" s="10">
         <v>14940.0</v>
       </c>
       <c r="H1437" s="10">
@@ -46758,207 +46758,207 @@
       </c>
       <c r="E1438" s="10">
         <v>594.0</v>
       </c>
       <c r="F1438" s="10">
         <v>534.6</v>
       </c>
       <c r="G1438" s="10">
         <v>475.2</v>
       </c>
       <c r="H1438" s="10">
         <v>415.8</v>
       </c>
     </row>
     <row r="1439" spans="1:8" outlineLevel="2">
       <c r="A1439" s="15">
         <v>86</v>
       </c>
       <c r="B1439" s="6" t="s">
         <v>2867</v>
       </c>
       <c r="C1439" s="7" t="s">
         <v>2868</v>
       </c>
       <c r="D1439" s="5">
-        <v>200.0</v>
+        <v>86.0</v>
       </c>
       <c r="E1439" s="10">
         <v>368.0</v>
       </c>
       <c r="F1439" s="10">
         <v>331.2</v>
       </c>
       <c r="G1439" s="10">
         <v>294.4</v>
       </c>
       <c r="H1439" s="10">
         <v>257.6</v>
       </c>
     </row>
     <row r="1440" spans="1:8" outlineLevel="2">
       <c r="A1440" s="15">
         <v>87</v>
       </c>
       <c r="B1440" s="6" t="s">
         <v>2869</v>
       </c>
       <c r="C1440" s="7" t="s">
         <v>2870</v>
       </c>
       <c r="D1440" s="5">
-        <v>4286.0</v>
+        <v>4276.0</v>
       </c>
       <c r="E1440" s="10">
         <v>628.0</v>
       </c>
       <c r="F1440" s="10">
         <v>565.2</v>
       </c>
       <c r="G1440" s="10">
         <v>502.4</v>
       </c>
       <c r="H1440" s="10">
         <v>439.6</v>
       </c>
     </row>
     <row r="1441" spans="1:8" outlineLevel="2">
       <c r="A1441" s="15">
         <v>88</v>
       </c>
       <c r="B1441" s="6" t="s">
         <v>2871</v>
       </c>
       <c r="C1441" s="7" t="s">
         <v>2872</v>
       </c>
       <c r="D1441" s="5">
-        <v>1891.0</v>
+        <v>1853.0</v>
       </c>
       <c r="E1441" s="10">
-        <v>238.0</v>
+        <v>240.0</v>
       </c>
       <c r="F1441" s="10">
-        <v>214.2</v>
+        <v>216.0</v>
       </c>
       <c r="G1441" s="10">
-        <v>190.4</v>
+        <v>192.0</v>
       </c>
       <c r="H1441" s="10">
-        <v>166.6</v>
+        <v>168.0</v>
       </c>
     </row>
     <row r="1442" spans="1:8" outlineLevel="2">
       <c r="A1442" s="15">
         <v>89</v>
       </c>
       <c r="B1442" s="6" t="s">
         <v>2873</v>
       </c>
       <c r="C1442" s="7" t="s">
         <v>2874</v>
       </c>
       <c r="D1442" s="5">
-        <v>229.0</v>
+        <v>139.0</v>
       </c>
       <c r="E1442" s="10">
-        <v>588.0</v>
+        <v>558.0</v>
       </c>
       <c r="F1442" s="10">
-        <v>529.2</v>
+        <v>502.2</v>
       </c>
       <c r="G1442" s="10">
-        <v>470.4</v>
+        <v>446.4</v>
       </c>
       <c r="H1442" s="10">
-        <v>411.6</v>
+        <v>390.6</v>
       </c>
     </row>
     <row r="1443" spans="1:8" outlineLevel="2">
       <c r="A1443" s="15">
         <v>90</v>
       </c>
       <c r="B1443" s="6" t="s">
         <v>2875</v>
       </c>
       <c r="C1443" s="7" t="s">
         <v>2876</v>
       </c>
       <c r="D1443" s="5">
-        <v>78.0</v>
+        <v>120.0</v>
       </c>
       <c r="E1443" s="10">
-        <v>588.0</v>
+        <v>648.0</v>
       </c>
       <c r="F1443" s="10">
-        <v>529.2</v>
+        <v>583.2</v>
       </c>
       <c r="G1443" s="10">
-        <v>470.4</v>
+        <v>518.4</v>
       </c>
       <c r="H1443" s="10">
-        <v>411.6</v>
+        <v>453.6</v>
       </c>
     </row>
     <row r="1444" spans="1:8" outlineLevel="2">
       <c r="A1444" s="15">
         <v>91</v>
       </c>
       <c r="B1444" s="6" t="s">
         <v>2877</v>
       </c>
       <c r="C1444" s="7" t="s">
         <v>2878</v>
       </c>
       <c r="D1444" s="5">
         <v>0.0</v>
       </c>
       <c r="E1444" s="10">
         <v>0.0</v>
       </c>
       <c r="F1444" s="10">
         <v>0.0</v>
       </c>
       <c r="G1444" s="10">
         <v>0.0</v>
       </c>
       <c r="H1444" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1445" spans="1:8" outlineLevel="2">
       <c r="A1445" s="15">
         <v>92</v>
       </c>
       <c r="B1445" s="6" t="s">
         <v>2879</v>
       </c>
       <c r="C1445" s="7" t="s">
         <v>2880</v>
       </c>
       <c r="D1445" s="5">
-        <v>317.0</v>
+        <v>314.0</v>
       </c>
       <c r="E1445" s="10">
         <v>666.0</v>
       </c>
       <c r="F1445" s="10">
         <v>599.4</v>
       </c>
       <c r="G1445" s="10">
         <v>532.8</v>
       </c>
       <c r="H1445" s="10">
         <v>466.2</v>
       </c>
     </row>
     <row r="1446" spans="1:8" outlineLevel="2">
       <c r="A1446" s="15">
         <v>93</v>
       </c>
       <c r="B1446" s="6" t="s">
         <v>2881</v>
       </c>
       <c r="C1446" s="7" t="s">
         <v>2882</v>
       </c>
       <c r="D1446" s="5">
@@ -47174,207 +47174,207 @@
       </c>
       <c r="E1454" s="10">
         <v>0.0</v>
       </c>
       <c r="F1454" s="10">
         <v>0.0</v>
       </c>
       <c r="G1454" s="10">
         <v>0.0</v>
       </c>
       <c r="H1454" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1455" spans="1:8" outlineLevel="2">
       <c r="A1455" s="15">
         <v>102</v>
       </c>
       <c r="B1455" s="6" t="s">
         <v>2899</v>
       </c>
       <c r="C1455" s="7" t="s">
         <v>2900</v>
       </c>
       <c r="D1455" s="5">
-        <v>145.0</v>
+        <v>47.0</v>
       </c>
       <c r="E1455" s="10">
         <v>362.0</v>
       </c>
       <c r="F1455" s="10">
         <v>325.8</v>
       </c>
       <c r="G1455" s="10">
         <v>289.6</v>
       </c>
       <c r="H1455" s="10">
         <v>253.4</v>
       </c>
     </row>
     <row r="1456" spans="1:8" outlineLevel="2">
       <c r="A1456" s="15">
         <v>103</v>
       </c>
       <c r="B1456" s="6" t="s">
         <v>2901</v>
       </c>
       <c r="C1456" s="7" t="s">
         <v>2902</v>
       </c>
       <c r="D1456" s="5">
         <v>0.0</v>
       </c>
       <c r="E1456" s="10">
-        <v>430.0</v>
+        <v>420.0</v>
       </c>
       <c r="F1456" s="10">
-        <v>387.0</v>
+        <v>378.0</v>
       </c>
       <c r="G1456" s="10">
-        <v>344.0</v>
+        <v>336.0</v>
       </c>
       <c r="H1456" s="10">
-        <v>301.0</v>
+        <v>294.0</v>
       </c>
     </row>
     <row r="1457" spans="1:8" outlineLevel="2">
       <c r="A1457" s="15">
         <v>104</v>
       </c>
       <c r="B1457" s="6" t="s">
         <v>2903</v>
       </c>
       <c r="C1457" s="7" t="s">
         <v>2904</v>
       </c>
       <c r="D1457" s="5">
-        <v>71.0</v>
+        <v>125.0</v>
       </c>
       <c r="E1457" s="10">
         <v>816.0</v>
       </c>
       <c r="F1457" s="10">
         <v>734.4</v>
       </c>
       <c r="G1457" s="10">
         <v>652.8</v>
       </c>
       <c r="H1457" s="10">
         <v>571.2</v>
       </c>
     </row>
     <row r="1458" spans="1:8" outlineLevel="2">
       <c r="A1458" s="15">
         <v>105</v>
       </c>
       <c r="B1458" s="6" t="s">
         <v>2905</v>
       </c>
       <c r="C1458" s="7" t="s">
         <v>2906</v>
       </c>
       <c r="D1458" s="5">
-        <v>89.0</v>
+        <v>130.0</v>
       </c>
       <c r="E1458" s="10">
         <v>854.0</v>
       </c>
       <c r="F1458" s="10">
         <v>768.6</v>
       </c>
       <c r="G1458" s="10">
         <v>683.2</v>
       </c>
       <c r="H1458" s="10">
         <v>597.8</v>
       </c>
     </row>
     <row r="1459" spans="1:8" outlineLevel="2">
       <c r="A1459" s="15">
         <v>106</v>
       </c>
       <c r="B1459" s="6" t="s">
         <v>2907</v>
       </c>
       <c r="C1459" s="7" t="s">
         <v>2908</v>
       </c>
       <c r="D1459" s="5">
-        <v>135.0</v>
+        <v>216.0</v>
       </c>
       <c r="E1459" s="10">
         <v>996.0</v>
       </c>
       <c r="F1459" s="10">
         <v>896.4</v>
       </c>
       <c r="G1459" s="10">
         <v>796.8</v>
       </c>
       <c r="H1459" s="10">
         <v>697.2</v>
       </c>
     </row>
     <row r="1460" spans="1:8" outlineLevel="2">
       <c r="A1460" s="15">
         <v>107</v>
       </c>
       <c r="B1460" s="6" t="s">
         <v>2909</v>
       </c>
       <c r="C1460" s="7" t="s">
         <v>2910</v>
       </c>
       <c r="D1460" s="5">
-        <v>255.0</v>
+        <v>252.0</v>
       </c>
       <c r="E1460" s="10">
         <v>1166.0</v>
       </c>
       <c r="F1460" s="10">
         <v>1049.4</v>
       </c>
       <c r="G1460" s="10">
         <v>932.8</v>
       </c>
       <c r="H1460" s="10">
         <v>816.2</v>
       </c>
     </row>
     <row r="1461" spans="1:8" outlineLevel="2">
       <c r="A1461" s="15">
         <v>108</v>
       </c>
       <c r="B1461" s="6" t="s">
         <v>2911</v>
       </c>
       <c r="C1461" s="7" t="s">
         <v>2912</v>
       </c>
       <c r="D1461" s="5">
-        <v>823.0</v>
+        <v>819.0</v>
       </c>
       <c r="E1461" s="10">
         <v>1472.0</v>
       </c>
       <c r="F1461" s="10">
         <v>1324.8</v>
       </c>
       <c r="G1461" s="10">
         <v>1177.6</v>
       </c>
       <c r="H1461" s="10">
         <v>1030.4</v>
       </c>
     </row>
     <row r="1462" spans="1:8" outlineLevel="2">
       <c r="A1462" s="15">
         <v>109</v>
       </c>
       <c r="B1462" s="6" t="s">
         <v>2913</v>
       </c>
       <c r="C1462" s="7" t="s">
         <v>2914</v>
       </c>
       <c r="D1462" s="5">
@@ -47564,103 +47564,103 @@
       </c>
       <c r="E1469" s="10">
         <v>0.0</v>
       </c>
       <c r="F1469" s="10">
         <v>0.0</v>
       </c>
       <c r="G1469" s="10">
         <v>0.0</v>
       </c>
       <c r="H1469" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1470" spans="1:8" outlineLevel="2">
       <c r="A1470" s="15">
         <v>117</v>
       </c>
       <c r="B1470" s="6" t="s">
         <v>2929</v>
       </c>
       <c r="C1470" s="7" t="s">
         <v>2930</v>
       </c>
       <c r="D1470" s="5">
-        <v>66.0</v>
+        <v>248.0</v>
       </c>
       <c r="E1470" s="10">
         <v>1308.0</v>
       </c>
       <c r="F1470" s="10">
         <v>1177.2</v>
       </c>
       <c r="G1470" s="10">
         <v>1046.4</v>
       </c>
       <c r="H1470" s="10">
         <v>915.6</v>
       </c>
     </row>
     <row r="1471" spans="1:8" outlineLevel="2">
       <c r="A1471" s="15">
         <v>118</v>
       </c>
       <c r="B1471" s="6" t="s">
         <v>2931</v>
       </c>
       <c r="C1471" s="7" t="s">
         <v>2932</v>
       </c>
       <c r="D1471" s="5">
         <v>949.0</v>
       </c>
       <c r="E1471" s="10">
-        <v>275.0</v>
+        <v>277.0</v>
       </c>
       <c r="F1471" s="10">
-        <v>247.5</v>
+        <v>249.3</v>
       </c>
       <c r="G1471" s="10">
-        <v>220.0</v>
+        <v>221.6</v>
       </c>
       <c r="H1471" s="10">
-        <v>192.5</v>
+        <v>193.9</v>
       </c>
     </row>
     <row r="1472" spans="1:8" outlineLevel="2">
       <c r="A1472" s="15">
         <v>119</v>
       </c>
       <c r="B1472" s="6" t="s">
         <v>2933</v>
       </c>
       <c r="C1472" s="7" t="s">
         <v>2934</v>
       </c>
       <c r="D1472" s="5">
-        <v>158.0</v>
+        <v>156.0</v>
       </c>
       <c r="E1472" s="10">
         <v>458.0</v>
       </c>
       <c r="F1472" s="10">
         <v>412.2</v>
       </c>
       <c r="G1472" s="10">
         <v>366.4</v>
       </c>
       <c r="H1472" s="10">
         <v>320.6</v>
       </c>
     </row>
     <row r="1473" spans="1:8" outlineLevel="2">
       <c r="A1473" s="15">
         <v>120</v>
       </c>
       <c r="B1473" s="6" t="s">
         <v>2935</v>
       </c>
       <c r="C1473" s="7" t="s">
         <v>2936</v>
       </c>
       <c r="D1473" s="5">
@@ -47671,100 +47671,100 @@
       </c>
       <c r="F1473" s="10">
         <v>374.4</v>
       </c>
       <c r="G1473" s="10">
         <v>332.8</v>
       </c>
       <c r="H1473" s="10">
         <v>291.2</v>
       </c>
     </row>
     <row r="1474" spans="1:8" outlineLevel="2">
       <c r="A1474" s="15">
         <v>121</v>
       </c>
       <c r="B1474" s="6" t="s">
         <v>2937</v>
       </c>
       <c r="C1474" s="7" t="s">
         <v>2938</v>
       </c>
       <c r="D1474" s="5">
         <v>807.0</v>
       </c>
       <c r="E1474" s="10">
-        <v>406.0</v>
+        <v>408.0</v>
       </c>
       <c r="F1474" s="10">
-        <v>365.4</v>
+        <v>367.2</v>
       </c>
       <c r="G1474" s="10">
-        <v>324.8</v>
+        <v>326.4</v>
       </c>
       <c r="H1474" s="10">
-        <v>284.2</v>
+        <v>285.6</v>
       </c>
     </row>
     <row r="1475" spans="1:8" outlineLevel="2">
       <c r="A1475" s="15">
         <v>122</v>
       </c>
       <c r="B1475" s="6" t="s">
         <v>2939</v>
       </c>
       <c r="C1475" s="7" t="s">
         <v>2940</v>
       </c>
       <c r="D1475" s="5">
-        <v>99.0</v>
+        <v>77.0</v>
       </c>
       <c r="E1475" s="10">
         <v>912.0</v>
       </c>
       <c r="F1475" s="10">
         <v>820.8</v>
       </c>
       <c r="G1475" s="10">
         <v>729.6</v>
       </c>
       <c r="H1475" s="10">
         <v>638.4</v>
       </c>
     </row>
     <row r="1476" spans="1:8" outlineLevel="2">
       <c r="A1476" s="15">
         <v>123</v>
       </c>
       <c r="B1476" s="6" t="s">
         <v>2941</v>
       </c>
       <c r="C1476" s="7" t="s">
         <v>2942</v>
       </c>
       <c r="D1476" s="5">
-        <v>109.0</v>
+        <v>81.0</v>
       </c>
       <c r="E1476" s="10">
         <v>1120.0</v>
       </c>
       <c r="F1476" s="10">
         <v>1008.0</v>
       </c>
       <c r="G1476" s="10">
         <v>896.0</v>
       </c>
       <c r="H1476" s="10">
         <v>784.0</v>
       </c>
     </row>
     <row r="1477" spans="1:8" outlineLevel="2">
       <c r="A1477" s="15">
         <v>124</v>
       </c>
       <c r="B1477" s="6" t="s">
         <v>2943</v>
       </c>
       <c r="C1477" s="7" t="s">
         <v>2944</v>
       </c>
       <c r="D1477" s="5">
@@ -47798,103 +47798,103 @@
       </c>
       <c r="E1478" s="10">
         <v>0.0</v>
       </c>
       <c r="F1478" s="10">
         <v>0.0</v>
       </c>
       <c r="G1478" s="10">
         <v>0.0</v>
       </c>
       <c r="H1478" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1479" spans="1:8" outlineLevel="2">
       <c r="A1479" s="15">
         <v>126</v>
       </c>
       <c r="B1479" s="6" t="s">
         <v>2947</v>
       </c>
       <c r="C1479" s="7" t="s">
         <v>2948</v>
       </c>
       <c r="D1479" s="5">
-        <v>1061.0</v>
+        <v>1018.0</v>
       </c>
       <c r="E1479" s="10">
-        <v>523.0</v>
+        <v>549.0</v>
       </c>
       <c r="F1479" s="10">
-        <v>470.7</v>
+        <v>494.1</v>
       </c>
       <c r="G1479" s="10">
-        <v>418.4</v>
+        <v>439.2</v>
       </c>
       <c r="H1479" s="10">
-        <v>366.1</v>
+        <v>384.3</v>
       </c>
     </row>
     <row r="1480" spans="1:8" outlineLevel="2">
       <c r="A1480" s="15">
         <v>127</v>
       </c>
       <c r="B1480" s="6" t="s">
         <v>2949</v>
       </c>
       <c r="C1480" s="7" t="s">
         <v>2950</v>
       </c>
       <c r="D1480" s="5">
         <v>0.0</v>
       </c>
       <c r="E1480" s="10">
-        <v>307.0</v>
+        <v>309.0</v>
       </c>
       <c r="F1480" s="10">
-        <v>276.3</v>
+        <v>278.1</v>
       </c>
       <c r="G1480" s="10">
-        <v>245.6</v>
+        <v>247.2</v>
       </c>
       <c r="H1480" s="10">
-        <v>214.9</v>
+        <v>216.3</v>
       </c>
     </row>
     <row r="1481" spans="1:8" outlineLevel="2">
       <c r="A1481" s="15">
         <v>128</v>
       </c>
       <c r="B1481" s="6" t="s">
         <v>2951</v>
       </c>
       <c r="C1481" s="7" t="s">
         <v>2952</v>
       </c>
       <c r="D1481" s="5">
-        <v>41.0</v>
+        <v>91.0</v>
       </c>
       <c r="E1481" s="10">
         <v>594.0</v>
       </c>
       <c r="F1481" s="10">
         <v>534.6</v>
       </c>
       <c r="G1481" s="10">
         <v>475.2</v>
       </c>
       <c r="H1481" s="10">
         <v>415.8</v>
       </c>
     </row>
     <row r="1482" spans="1:8" outlineLevel="2">
       <c r="A1482" s="15">
         <v>129</v>
       </c>
       <c r="B1482" s="6" t="s">
         <v>2953</v>
       </c>
       <c r="C1482" s="7" t="s">
         <v>2954</v>
       </c>
       <c r="D1482" s="5">
@@ -47954,103 +47954,103 @@
       </c>
       <c r="E1484" s="10">
         <v>0.0</v>
       </c>
       <c r="F1484" s="10">
         <v>0.0</v>
       </c>
       <c r="G1484" s="10">
         <v>0.0</v>
       </c>
       <c r="H1484" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1485" spans="1:8" outlineLevel="2">
       <c r="A1485" s="15">
         <v>132</v>
       </c>
       <c r="B1485" s="6" t="s">
         <v>2959</v>
       </c>
       <c r="C1485" s="7" t="s">
         <v>2960</v>
       </c>
       <c r="D1485" s="5">
-        <v>85.0</v>
+        <v>68.0</v>
       </c>
       <c r="E1485" s="10">
-        <v>789.0</v>
+        <v>581.0</v>
       </c>
       <c r="F1485" s="10">
-        <v>710.1</v>
+        <v>522.9</v>
       </c>
       <c r="G1485" s="10">
-        <v>631.2</v>
+        <v>464.8</v>
       </c>
       <c r="H1485" s="10">
-        <v>552.3</v>
+        <v>406.7</v>
       </c>
     </row>
     <row r="1486" spans="1:8" outlineLevel="2">
       <c r="A1486" s="15">
         <v>133</v>
       </c>
       <c r="B1486" s="6" t="s">
         <v>2961</v>
       </c>
       <c r="C1486" s="7" t="s">
         <v>2962</v>
       </c>
       <c r="D1486" s="5">
         <v>0.0</v>
       </c>
       <c r="E1486" s="10">
         <v>0.0</v>
       </c>
       <c r="F1486" s="10">
         <v>0.0</v>
       </c>
       <c r="G1486" s="10">
         <v>0.0</v>
       </c>
       <c r="H1486" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1487" spans="1:8" outlineLevel="2">
       <c r="A1487" s="15">
         <v>134</v>
       </c>
       <c r="B1487" s="6" t="s">
         <v>2963</v>
       </c>
       <c r="C1487" s="7" t="s">
         <v>2964</v>
       </c>
       <c r="D1487" s="5">
-        <v>55.0</v>
+        <v>85.0</v>
       </c>
       <c r="E1487" s="10">
         <v>1172.0</v>
       </c>
       <c r="F1487" s="10">
         <v>1054.8</v>
       </c>
       <c r="G1487" s="10">
         <v>937.6</v>
       </c>
       <c r="H1487" s="10">
         <v>820.4</v>
       </c>
     </row>
     <row r="1488" spans="1:8" outlineLevel="2">
       <c r="A1488" s="15">
         <v>135</v>
       </c>
       <c r="B1488" s="6" t="s">
         <v>2965</v>
       </c>
       <c r="C1488" s="7" t="s">
         <v>2966</v>
       </c>
       <c r="D1488" s="5">
@@ -48162,181 +48162,181 @@
       </c>
       <c r="E1492" s="10">
         <v>0.0</v>
       </c>
       <c r="F1492" s="10">
         <v>0.0</v>
       </c>
       <c r="G1492" s="10">
         <v>0.0</v>
       </c>
       <c r="H1492" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1493" spans="1:8" outlineLevel="2">
       <c r="A1493" s="15">
         <v>140</v>
       </c>
       <c r="B1493" s="6" t="s">
         <v>2975</v>
       </c>
       <c r="C1493" s="7" t="s">
         <v>2976</v>
       </c>
       <c r="D1493" s="5">
-        <v>339.0</v>
+        <v>368.0</v>
       </c>
       <c r="E1493" s="10">
         <v>928.0</v>
       </c>
       <c r="F1493" s="10">
         <v>835.2</v>
       </c>
       <c r="G1493" s="10">
         <v>742.4</v>
       </c>
       <c r="H1493" s="10">
         <v>649.6</v>
       </c>
     </row>
     <row r="1494" spans="1:8" outlineLevel="2">
       <c r="A1494" s="15">
         <v>141</v>
       </c>
       <c r="B1494" s="6" t="s">
         <v>2977</v>
       </c>
       <c r="C1494" s="7" t="s">
         <v>2978</v>
       </c>
       <c r="D1494" s="5">
-        <v>226.0</v>
+        <v>206.0</v>
       </c>
       <c r="E1494" s="10">
-        <v>536.0</v>
+        <v>523.0</v>
       </c>
       <c r="F1494" s="10">
-        <v>482.4</v>
+        <v>470.7</v>
       </c>
       <c r="G1494" s="10">
-        <v>428.8</v>
+        <v>418.4</v>
       </c>
       <c r="H1494" s="10">
-        <v>375.2</v>
+        <v>366.1</v>
       </c>
     </row>
     <row r="1495" spans="1:8" outlineLevel="2">
       <c r="A1495" s="15">
         <v>142</v>
       </c>
       <c r="B1495" s="6" t="s">
         <v>2979</v>
       </c>
       <c r="C1495" s="7" t="s">
         <v>2980</v>
       </c>
       <c r="D1495" s="5">
-        <v>37.0</v>
+        <v>94.0</v>
       </c>
       <c r="E1495" s="10">
         <v>890.0</v>
       </c>
       <c r="F1495" s="10">
         <v>801.0</v>
       </c>
       <c r="G1495" s="10">
         <v>712.0</v>
       </c>
       <c r="H1495" s="10">
         <v>623.0</v>
       </c>
     </row>
     <row r="1496" spans="1:8" outlineLevel="2">
       <c r="A1496" s="15">
         <v>143</v>
       </c>
       <c r="B1496" s="6" t="s">
         <v>2981</v>
       </c>
       <c r="C1496" s="7" t="s">
         <v>2982</v>
       </c>
       <c r="D1496" s="5">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="E1496" s="10">
         <v>915.0</v>
       </c>
       <c r="F1496" s="10">
         <v>823.5</v>
       </c>
       <c r="G1496" s="10">
         <v>732.0</v>
       </c>
       <c r="H1496" s="10">
         <v>640.5</v>
       </c>
     </row>
     <row r="1497" spans="1:8" outlineLevel="2">
       <c r="A1497" s="15">
         <v>144</v>
       </c>
       <c r="B1497" s="6" t="s">
         <v>2983</v>
       </c>
       <c r="C1497" s="7" t="s">
         <v>2984</v>
       </c>
       <c r="D1497" s="5">
-        <v>227.0</v>
+        <v>157.0</v>
       </c>
       <c r="E1497" s="10">
-        <v>795.0</v>
+        <v>899.0</v>
       </c>
       <c r="F1497" s="10">
-        <v>715.5</v>
+        <v>809.1</v>
       </c>
       <c r="G1497" s="10">
-        <v>636.0</v>
+        <v>719.2</v>
       </c>
       <c r="H1497" s="10">
-        <v>556.5</v>
+        <v>629.3</v>
       </c>
     </row>
     <row r="1498" spans="1:8" outlineLevel="2">
       <c r="A1498" s="15">
         <v>145</v>
       </c>
       <c r="B1498" s="6" t="s">
         <v>2985</v>
       </c>
       <c r="C1498" s="7" t="s">
         <v>2986</v>
       </c>
       <c r="D1498" s="5">
-        <v>42.0</v>
+        <v>31.0</v>
       </c>
       <c r="E1498" s="10">
         <v>1208.0</v>
       </c>
       <c r="F1498" s="10">
         <v>1087.2</v>
       </c>
       <c r="G1498" s="10">
         <v>966.4</v>
       </c>
       <c r="H1498" s="10">
         <v>845.6</v>
       </c>
     </row>
     <row r="1499" spans="1:8" outlineLevel="2">
       <c r="A1499" s="15">
         <v>146</v>
       </c>
       <c r="B1499" s="6" t="s">
         <v>2987</v>
       </c>
       <c r="C1499" s="7" t="s">
         <v>2988</v>
       </c>
       <c r="D1499" s="5">
@@ -48448,167 +48448,167 @@
       </c>
       <c r="E1503" s="10">
         <v>0.0</v>
       </c>
       <c r="F1503" s="10">
         <v>0.0</v>
       </c>
       <c r="G1503" s="10">
         <v>0.0</v>
       </c>
       <c r="H1503" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1504" spans="1:8" outlineLevel="2">
       <c r="A1504" s="15">
         <v>151</v>
       </c>
       <c r="B1504" s="6" t="s">
         <v>2997</v>
       </c>
       <c r="C1504" s="7" t="s">
         <v>2998</v>
       </c>
       <c r="D1504" s="5">
-        <v>347.0</v>
+        <v>297.0</v>
       </c>
       <c r="E1504" s="10">
-        <v>869.0</v>
+        <v>930.0</v>
       </c>
       <c r="F1504" s="10">
-        <v>782.1</v>
+        <v>837.0</v>
       </c>
       <c r="G1504" s="10">
-        <v>695.2</v>
+        <v>744.0</v>
       </c>
       <c r="H1504" s="10">
-        <v>608.3</v>
+        <v>651.0</v>
       </c>
     </row>
     <row r="1505" spans="1:8" outlineLevel="2">
       <c r="A1505" s="15">
         <v>152</v>
       </c>
       <c r="B1505" s="6" t="s">
         <v>2999</v>
       </c>
       <c r="C1505" s="7" t="s">
         <v>3000</v>
       </c>
       <c r="D1505" s="5">
         <v>0.0</v>
       </c>
       <c r="E1505" s="10">
-        <v>690.0</v>
+        <v>674.0</v>
       </c>
       <c r="F1505" s="10">
-        <v>621.0</v>
+        <v>606.6</v>
       </c>
       <c r="G1505" s="10">
-        <v>552.0</v>
+        <v>539.2</v>
       </c>
       <c r="H1505" s="10">
-        <v>483.0</v>
+        <v>471.8</v>
       </c>
     </row>
     <row r="1506" spans="1:8" outlineLevel="2">
       <c r="A1506" s="15">
         <v>153</v>
       </c>
       <c r="B1506" s="6" t="s">
         <v>3001</v>
       </c>
       <c r="C1506" s="7" t="s">
         <v>3002</v>
       </c>
       <c r="D1506" s="5">
-        <v>187.0</v>
+        <v>213.0</v>
       </c>
       <c r="E1506" s="10">
-        <v>965.0</v>
+        <v>1045.0</v>
       </c>
       <c r="F1506" s="10">
-        <v>868.5</v>
+        <v>940.5</v>
       </c>
       <c r="G1506" s="10">
-        <v>772.0</v>
+        <v>836.0</v>
       </c>
       <c r="H1506" s="10">
-        <v>675.5</v>
+        <v>731.5</v>
       </c>
     </row>
     <row r="1507" spans="1:8" outlineLevel="2">
       <c r="A1507" s="15">
         <v>154</v>
       </c>
       <c r="B1507" s="6" t="s">
         <v>3003</v>
       </c>
       <c r="C1507" s="7" t="s">
         <v>3004</v>
       </c>
       <c r="D1507" s="5">
-        <v>107.0</v>
+        <v>89.0</v>
       </c>
       <c r="E1507" s="10">
         <v>1085.0</v>
       </c>
       <c r="F1507" s="10">
         <v>976.5</v>
       </c>
       <c r="G1507" s="10">
         <v>868.0</v>
       </c>
       <c r="H1507" s="10">
         <v>759.5</v>
       </c>
     </row>
     <row r="1508" spans="1:8" outlineLevel="2">
       <c r="A1508" s="15">
         <v>155</v>
       </c>
       <c r="B1508" s="6" t="s">
         <v>3005</v>
       </c>
       <c r="C1508" s="7" t="s">
         <v>3006</v>
       </c>
       <c r="D1508" s="5">
-        <v>52.0</v>
+        <v>13.0</v>
       </c>
       <c r="E1508" s="10">
-        <v>1469.0</v>
+        <v>1190.0</v>
       </c>
       <c r="F1508" s="10">
-        <v>1322.1</v>
+        <v>1071.0</v>
       </c>
       <c r="G1508" s="10">
-        <v>1175.2</v>
+        <v>952.0</v>
       </c>
       <c r="H1508" s="10">
-        <v>1028.3</v>
+        <v>833.0</v>
       </c>
     </row>
     <row r="1509" spans="1:8" outlineLevel="2">
       <c r="A1509" s="15">
         <v>156</v>
       </c>
       <c r="B1509" s="6" t="s">
         <v>3007</v>
       </c>
       <c r="C1509" s="7" t="s">
         <v>3008</v>
       </c>
       <c r="D1509" s="5">
         <v>0.0</v>
       </c>
       <c r="E1509" s="10">
         <v>0.0</v>
       </c>
       <c r="F1509" s="10">
         <v>0.0</v>
       </c>
       <c r="G1509" s="10">
         <v>0.0</v>
       </c>
       <c r="H1509" s="10">
@@ -48680,36 +48680,36 @@
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Прайс-лист</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>https://gremir.ru/</dc:creator>
+  <dc:creator>http://localhost/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Документ Office 2007 XLSX</dc:title>
-  <dc:description>Этот документ был сгенерирован на сайте https://gremir.ru/</dc:description>
+  <dc:description>Этот документ был сгенерирован на сайте http://localhost/</dc:description>
   <dc:subject>Прайс-лист</dc:subject>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>