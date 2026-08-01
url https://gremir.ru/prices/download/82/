--- v1 (2026-06-17)
+++ v2 (2026-08-01)
@@ -9586,389 +9586,389 @@
       <c r="H3" s="9"/>
     </row>
     <row r="4" spans="1:8" outlineLevel="2">
       <c r="A4" s="14" t="s">
         <v>10</v>
       </c>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="9"/>
       <c r="F4" s="9"/>
       <c r="G4" s="9"/>
       <c r="H4" s="9"/>
     </row>
     <row r="5" spans="1:8" outlineLevel="3">
       <c r="A5" s="15">
         <v>1</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>11</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>12</v>
       </c>
       <c r="D5" s="5">
-        <v>30.0</v>
+        <v>5591.0</v>
       </c>
       <c r="E5" s="10">
-        <v>941.0</v>
+        <v>1074.0</v>
       </c>
       <c r="F5" s="10">
-        <v>846.9</v>
+        <v>966.6</v>
       </c>
       <c r="G5" s="10">
-        <v>752.8</v>
+        <v>859.2</v>
       </c>
       <c r="H5" s="10">
-        <v>658.7</v>
+        <v>751.8</v>
       </c>
     </row>
     <row r="6" spans="1:8" outlineLevel="3">
       <c r="A6" s="15">
         <v>2</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D6" s="5">
-        <v>1175.0</v>
+        <v>91.0</v>
       </c>
       <c r="E6" s="10">
-        <v>1294.0</v>
+        <v>1569.0</v>
       </c>
       <c r="F6" s="10">
-        <v>1164.6</v>
+        <v>1412.1</v>
       </c>
       <c r="G6" s="10">
-        <v>1035.2</v>
+        <v>1255.2</v>
       </c>
       <c r="H6" s="10">
-        <v>905.8</v>
+        <v>1098.3</v>
       </c>
     </row>
     <row r="7" spans="1:8" outlineLevel="3">
       <c r="A7" s="15">
         <v>3</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D7" s="5">
-        <v>413.0</v>
+        <v>21.0</v>
       </c>
       <c r="E7" s="10">
-        <v>1258.0</v>
+        <v>1456.0</v>
       </c>
       <c r="F7" s="10">
-        <v>1132.2</v>
+        <v>1310.4</v>
       </c>
       <c r="G7" s="10">
-        <v>1006.4</v>
+        <v>1164.8</v>
       </c>
       <c r="H7" s="10">
-        <v>880.6</v>
+        <v>1019.2</v>
       </c>
     </row>
     <row r="8" spans="1:8" outlineLevel="3">
       <c r="A8" s="15">
         <v>4</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="5">
-        <v>16.0</v>
+        <v>15.0</v>
       </c>
       <c r="E8" s="10">
         <v>2811.0</v>
       </c>
       <c r="F8" s="10">
         <v>2529.9</v>
       </c>
       <c r="G8" s="10">
         <v>2248.8</v>
       </c>
       <c r="H8" s="10">
         <v>1967.7</v>
       </c>
     </row>
     <row r="9" spans="1:8" outlineLevel="3">
       <c r="A9" s="15">
         <v>5</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>19</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D9" s="5">
-        <v>2165.0</v>
+        <v>1644.0</v>
       </c>
       <c r="E9" s="10">
-        <v>1901.0</v>
+        <v>2202.0</v>
       </c>
       <c r="F9" s="10">
-        <v>1710.9</v>
+        <v>1981.8</v>
       </c>
       <c r="G9" s="10">
-        <v>1520.8</v>
+        <v>1761.6</v>
       </c>
       <c r="H9" s="10">
-        <v>1330.7</v>
+        <v>1541.4</v>
       </c>
     </row>
     <row r="10" spans="1:8" outlineLevel="3">
       <c r="A10" s="15">
         <v>6</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>21</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>22</v>
       </c>
       <c r="D10" s="5">
         <v>0.0</v>
       </c>
       <c r="E10" s="10">
-        <v>2648.0</v>
+        <v>3020.0</v>
       </c>
       <c r="F10" s="10">
-        <v>2383.2</v>
+        <v>2718.0</v>
       </c>
       <c r="G10" s="10">
-        <v>2118.4</v>
+        <v>2416.0</v>
       </c>
       <c r="H10" s="10">
-        <v>1853.6</v>
+        <v>2114.0</v>
       </c>
     </row>
     <row r="11" spans="1:8" outlineLevel="3">
       <c r="A11" s="15">
         <v>7</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="5">
-        <v>0.0</v>
+        <v>602.0</v>
       </c>
       <c r="E11" s="10">
-        <v>2960.0</v>
+        <v>3261.0</v>
       </c>
       <c r="F11" s="10">
-        <v>2664.0</v>
+        <v>2934.9</v>
       </c>
       <c r="G11" s="10">
-        <v>2368.0</v>
+        <v>2608.8</v>
       </c>
       <c r="H11" s="10">
-        <v>2072.0</v>
+        <v>2282.7</v>
       </c>
     </row>
     <row r="12" spans="1:8" outlineLevel="3">
       <c r="A12" s="15">
         <v>8</v>
       </c>
       <c r="B12" s="6" t="s">
         <v>25</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>26</v>
       </c>
       <c r="D12" s="5">
-        <v>4846.0</v>
+        <v>3747.0</v>
       </c>
       <c r="E12" s="10">
-        <v>452.0</v>
+        <v>453.0</v>
       </c>
       <c r="F12" s="10">
-        <v>406.8</v>
+        <v>407.7</v>
       </c>
       <c r="G12" s="10">
-        <v>361.6</v>
+        <v>362.4</v>
       </c>
       <c r="H12" s="10">
-        <v>316.4</v>
+        <v>317.1</v>
       </c>
     </row>
     <row r="13" spans="1:8" outlineLevel="3">
       <c r="A13" s="15">
         <v>9</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>27</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>28</v>
       </c>
       <c r="D13" s="5">
-        <v>1279.0</v>
+        <v>25463.0</v>
       </c>
       <c r="E13" s="10">
-        <v>156.0</v>
+        <v>174.0</v>
       </c>
       <c r="F13" s="10">
-        <v>140.4</v>
+        <v>156.6</v>
       </c>
       <c r="G13" s="10">
-        <v>124.8</v>
+        <v>139.2</v>
       </c>
       <c r="H13" s="10">
-        <v>109.2</v>
+        <v>121.8</v>
       </c>
     </row>
     <row r="14" spans="1:8" outlineLevel="3">
       <c r="A14" s="15">
         <v>10</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>29</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>30</v>
       </c>
       <c r="D14" s="5">
-        <v>1553.0</v>
+        <v>213.0</v>
       </c>
       <c r="E14" s="10">
-        <v>4435.0</v>
+        <v>4860.0</v>
       </c>
       <c r="F14" s="10">
-        <v>3991.5</v>
+        <v>4374.0</v>
       </c>
       <c r="G14" s="10">
-        <v>3548.0</v>
+        <v>3888.0</v>
       </c>
       <c r="H14" s="10">
-        <v>3104.5</v>
+        <v>3402.0</v>
       </c>
     </row>
     <row r="15" spans="1:8" outlineLevel="3">
       <c r="A15" s="15">
         <v>11</v>
       </c>
       <c r="B15" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>32</v>
       </c>
       <c r="D15" s="5">
-        <v>0.0</v>
+        <v>123.0</v>
       </c>
       <c r="E15" s="10">
-        <v>4714.0</v>
+        <v>5644.0</v>
       </c>
       <c r="F15" s="10">
-        <v>4242.6</v>
+        <v>5079.6</v>
       </c>
       <c r="G15" s="10">
-        <v>3771.2</v>
+        <v>4515.2</v>
       </c>
       <c r="H15" s="10">
-        <v>3299.8</v>
+        <v>3950.8</v>
       </c>
     </row>
     <row r="16" spans="1:8" outlineLevel="3">
       <c r="A16" s="15">
         <v>12</v>
       </c>
       <c r="B16" s="6" t="s">
         <v>33</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>34</v>
       </c>
       <c r="D16" s="5">
-        <v>4105.0</v>
+        <v>3148.0</v>
       </c>
       <c r="E16" s="10">
         <v>562.0</v>
       </c>
       <c r="F16" s="10">
         <v>505.8</v>
       </c>
       <c r="G16" s="10">
         <v>449.6</v>
       </c>
       <c r="H16" s="10">
         <v>393.4</v>
       </c>
     </row>
     <row r="17" spans="1:8" outlineLevel="3">
       <c r="A17" s="15">
         <v>13</v>
       </c>
       <c r="B17" s="6" t="s">
         <v>35</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>36</v>
       </c>
       <c r="D17" s="5">
-        <v>9163.0</v>
+        <v>3696.0</v>
       </c>
       <c r="E17" s="10">
-        <v>176.0</v>
+        <v>202.0</v>
       </c>
       <c r="F17" s="10">
-        <v>158.4</v>
+        <v>181.8</v>
       </c>
       <c r="G17" s="10">
-        <v>140.8</v>
+        <v>161.6</v>
       </c>
       <c r="H17" s="10">
-        <v>123.2</v>
+        <v>141.4</v>
       </c>
     </row>
     <row r="18" spans="1:8" outlineLevel="3">
       <c r="A18" s="15">
         <v>14</v>
       </c>
       <c r="B18" s="6" t="s">
         <v>37</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>38</v>
       </c>
       <c r="D18" s="5">
-        <v>1278.0</v>
+        <v>2837.0</v>
       </c>
       <c r="E18" s="10">
         <v>562.0</v>
       </c>
       <c r="F18" s="10">
         <v>505.8</v>
       </c>
       <c r="G18" s="10">
         <v>449.6</v>
       </c>
       <c r="H18" s="10">
         <v>393.4</v>
       </c>
     </row>
     <row r="19" spans="1:8" outlineLevel="3">
       <c r="A19" s="15">
         <v>15</v>
       </c>
       <c r="B19" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>40</v>
       </c>
       <c r="D19" s="5">
@@ -10002,583 +10002,583 @@
       </c>
       <c r="E20" s="10">
         <v>0.0</v>
       </c>
       <c r="F20" s="10">
         <v>0.0</v>
       </c>
       <c r="G20" s="10">
         <v>0.0</v>
       </c>
       <c r="H20" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="21" spans="1:8" outlineLevel="3">
       <c r="A21" s="15">
         <v>17</v>
       </c>
       <c r="B21" s="6" t="s">
         <v>43</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>44</v>
       </c>
       <c r="D21" s="5">
-        <v>1191.0</v>
+        <v>1031.0</v>
       </c>
       <c r="E21" s="10">
-        <v>7440.0</v>
+        <v>8152.0</v>
       </c>
       <c r="F21" s="10">
-        <v>6696.0</v>
+        <v>7336.8</v>
       </c>
       <c r="G21" s="10">
-        <v>5952.0</v>
+        <v>6521.6</v>
       </c>
       <c r="H21" s="10">
-        <v>5208.0</v>
+        <v>5706.4</v>
       </c>
     </row>
     <row r="22" spans="1:8" outlineLevel="3">
       <c r="A22" s="15">
         <v>18</v>
       </c>
       <c r="B22" s="6" t="s">
         <v>45</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>46</v>
       </c>
       <c r="D22" s="5">
-        <v>387.0</v>
+        <v>343.0</v>
       </c>
       <c r="E22" s="10">
-        <v>13581.0</v>
+        <v>14444.0</v>
       </c>
       <c r="F22" s="10">
-        <v>12222.9</v>
+        <v>12999.6</v>
       </c>
       <c r="G22" s="10">
-        <v>10864.8</v>
+        <v>11555.2</v>
       </c>
       <c r="H22" s="10">
-        <v>9506.7</v>
+        <v>10110.8</v>
       </c>
     </row>
     <row r="23" spans="1:8" outlineLevel="3">
       <c r="A23" s="15">
         <v>19</v>
       </c>
       <c r="B23" s="6" t="s">
         <v>47</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D23" s="5">
-        <v>17.0</v>
+        <v>14.0</v>
       </c>
       <c r="E23" s="10">
-        <v>16605.0</v>
+        <v>17660.0</v>
       </c>
       <c r="F23" s="10">
-        <v>14944.5</v>
+        <v>15894.0</v>
       </c>
       <c r="G23" s="10">
-        <v>13284.0</v>
+        <v>14128.0</v>
       </c>
       <c r="H23" s="10">
-        <v>11623.5</v>
+        <v>12362.0</v>
       </c>
     </row>
     <row r="24" spans="1:8" outlineLevel="3">
       <c r="A24" s="15">
         <v>20</v>
       </c>
       <c r="B24" s="6" t="s">
         <v>49</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>50</v>
       </c>
       <c r="D24" s="5">
-        <v>251.0</v>
+        <v>449.0</v>
       </c>
       <c r="E24" s="10">
-        <v>10134.0</v>
+        <v>11616.0</v>
       </c>
       <c r="F24" s="10">
-        <v>9120.6</v>
+        <v>10454.4</v>
       </c>
       <c r="G24" s="10">
-        <v>8107.2</v>
+        <v>9292.8</v>
       </c>
       <c r="H24" s="10">
-        <v>7093.8</v>
+        <v>8131.2</v>
       </c>
     </row>
     <row r="25" spans="1:8" outlineLevel="3">
       <c r="A25" s="15">
         <v>21</v>
       </c>
       <c r="B25" s="6" t="s">
         <v>51</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>52</v>
       </c>
       <c r="D25" s="5">
-        <v>1549.0</v>
+        <v>4746.0</v>
       </c>
       <c r="E25" s="10">
         <v>594.0</v>
       </c>
       <c r="F25" s="10">
         <v>534.6</v>
       </c>
       <c r="G25" s="10">
         <v>475.2</v>
       </c>
       <c r="H25" s="10">
         <v>415.8</v>
       </c>
     </row>
     <row r="26" spans="1:8" outlineLevel="3">
       <c r="A26" s="15">
         <v>22</v>
       </c>
       <c r="B26" s="6" t="s">
         <v>53</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>54</v>
       </c>
       <c r="D26" s="5">
-        <v>7541.0</v>
+        <v>23978.0</v>
       </c>
       <c r="E26" s="10">
-        <v>248.0</v>
+        <v>270.0</v>
       </c>
       <c r="F26" s="10">
-        <v>223.2</v>
+        <v>243.0</v>
       </c>
       <c r="G26" s="10">
-        <v>198.4</v>
+        <v>216.0</v>
       </c>
       <c r="H26" s="10">
-        <v>173.6</v>
+        <v>189.0</v>
       </c>
     </row>
     <row r="27" spans="1:8" outlineLevel="3">
       <c r="A27" s="15">
         <v>23</v>
       </c>
       <c r="B27" s="6" t="s">
         <v>55</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>56</v>
       </c>
       <c r="D27" s="5">
-        <v>201.0</v>
+        <v>81.0</v>
       </c>
       <c r="E27" s="10">
-        <v>16613.0</v>
+        <v>19901.0</v>
       </c>
       <c r="F27" s="10">
-        <v>14951.7</v>
+        <v>17910.9</v>
       </c>
       <c r="G27" s="10">
-        <v>13290.4</v>
+        <v>15920.8</v>
       </c>
       <c r="H27" s="10">
-        <v>11629.1</v>
+        <v>13930.7</v>
       </c>
     </row>
     <row r="28" spans="1:8" outlineLevel="3">
       <c r="A28" s="15">
         <v>24</v>
       </c>
       <c r="B28" s="6" t="s">
         <v>57</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>58</v>
       </c>
       <c r="D28" s="5">
         <v>30.0</v>
       </c>
       <c r="E28" s="10">
         <v>644.0</v>
       </c>
       <c r="F28" s="10">
         <v>579.6</v>
       </c>
       <c r="G28" s="10">
         <v>515.2</v>
       </c>
       <c r="H28" s="10">
         <v>450.8</v>
       </c>
     </row>
     <row r="29" spans="1:8" outlineLevel="3">
       <c r="A29" s="15">
         <v>25</v>
       </c>
       <c r="B29" s="6" t="s">
         <v>59</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>60</v>
       </c>
       <c r="D29" s="5">
-        <v>651.0</v>
+        <v>1456.0</v>
       </c>
       <c r="E29" s="10">
         <v>702.0</v>
       </c>
       <c r="F29" s="10">
         <v>631.8</v>
       </c>
       <c r="G29" s="10">
         <v>561.6</v>
       </c>
       <c r="H29" s="10">
         <v>491.4</v>
       </c>
     </row>
     <row r="30" spans="1:8" outlineLevel="3">
       <c r="A30" s="15">
         <v>26</v>
       </c>
       <c r="B30" s="6" t="s">
         <v>61</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>62</v>
       </c>
       <c r="D30" s="5">
-        <v>9133.0</v>
+        <v>10231.0</v>
       </c>
       <c r="E30" s="10">
-        <v>344.0</v>
+        <v>392.0</v>
       </c>
       <c r="F30" s="10">
-        <v>309.6</v>
+        <v>352.8</v>
       </c>
       <c r="G30" s="10">
-        <v>275.2</v>
+        <v>313.6</v>
       </c>
       <c r="H30" s="10">
-        <v>240.8</v>
+        <v>274.4</v>
       </c>
     </row>
     <row r="31" spans="1:8" outlineLevel="3">
       <c r="A31" s="15">
         <v>27</v>
       </c>
       <c r="B31" s="6" t="s">
         <v>63</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>64</v>
       </c>
       <c r="D31" s="5">
-        <v>1359.0</v>
+        <v>1039.0</v>
       </c>
       <c r="E31" s="10">
-        <v>1306.0</v>
+        <v>1307.0</v>
       </c>
       <c r="F31" s="10">
-        <v>1175.4</v>
+        <v>1176.3</v>
       </c>
       <c r="G31" s="10">
-        <v>1044.8</v>
+        <v>1045.6</v>
       </c>
       <c r="H31" s="10">
-        <v>914.2</v>
+        <v>914.9</v>
       </c>
     </row>
     <row r="32" spans="1:8" outlineLevel="3">
       <c r="A32" s="15">
         <v>28</v>
       </c>
       <c r="B32" s="6" t="s">
         <v>65</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>66</v>
       </c>
       <c r="D32" s="5">
-        <v>1460.0</v>
+        <v>8803.0</v>
       </c>
       <c r="E32" s="10">
-        <v>286.0</v>
+        <v>321.0</v>
       </c>
       <c r="F32" s="10">
-        <v>257.4</v>
+        <v>288.9</v>
       </c>
       <c r="G32" s="10">
-        <v>228.8</v>
+        <v>256.8</v>
       </c>
       <c r="H32" s="10">
-        <v>200.2</v>
+        <v>224.7</v>
       </c>
     </row>
     <row r="33" spans="1:8" outlineLevel="3">
       <c r="A33" s="15">
         <v>29</v>
       </c>
       <c r="B33" s="6" t="s">
         <v>67</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>68</v>
       </c>
       <c r="D33" s="5">
-        <v>2591.0</v>
+        <v>3964.0</v>
       </c>
       <c r="E33" s="10">
-        <v>490.0</v>
+        <v>590.0</v>
       </c>
       <c r="F33" s="10">
-        <v>441.0</v>
+        <v>531.0</v>
       </c>
       <c r="G33" s="10">
-        <v>392.0</v>
+        <v>472.0</v>
       </c>
       <c r="H33" s="10">
-        <v>343.0</v>
+        <v>413.0</v>
       </c>
     </row>
     <row r="34" spans="1:8" outlineLevel="3">
       <c r="A34" s="15">
         <v>30</v>
       </c>
       <c r="B34" s="6" t="s">
         <v>69</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>70</v>
       </c>
       <c r="D34" s="5">
-        <v>6955.0</v>
+        <v>6333.0</v>
       </c>
       <c r="E34" s="10">
-        <v>262.0</v>
+        <v>300.0</v>
       </c>
       <c r="F34" s="10">
-        <v>235.8</v>
+        <v>270.0</v>
       </c>
       <c r="G34" s="10">
-        <v>209.6</v>
+        <v>240.0</v>
       </c>
       <c r="H34" s="10">
-        <v>183.4</v>
+        <v>210.0</v>
       </c>
     </row>
     <row r="35" spans="1:8" outlineLevel="3">
       <c r="A35" s="15">
         <v>31</v>
       </c>
       <c r="B35" s="6" t="s">
         <v>71</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>72</v>
       </c>
       <c r="D35" s="5">
-        <v>1367.0</v>
+        <v>4381.0</v>
       </c>
       <c r="E35" s="10">
-        <v>334.0</v>
+        <v>356.0</v>
       </c>
       <c r="F35" s="10">
-        <v>300.6</v>
+        <v>320.4</v>
       </c>
       <c r="G35" s="10">
-        <v>267.2</v>
+        <v>284.8</v>
       </c>
       <c r="H35" s="10">
-        <v>233.8</v>
+        <v>249.2</v>
       </c>
     </row>
     <row r="36" spans="1:8" outlineLevel="3">
       <c r="A36" s="15">
         <v>32</v>
       </c>
       <c r="B36" s="6" t="s">
         <v>73</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>74</v>
       </c>
       <c r="D36" s="5">
-        <v>3342.0</v>
+        <v>5331.0</v>
       </c>
       <c r="E36" s="10">
-        <v>477.0</v>
+        <v>533.0</v>
       </c>
       <c r="F36" s="10">
-        <v>429.3</v>
+        <v>479.7</v>
       </c>
       <c r="G36" s="10">
-        <v>381.6</v>
+        <v>426.4</v>
       </c>
       <c r="H36" s="10">
-        <v>333.9</v>
+        <v>373.1</v>
       </c>
     </row>
     <row r="37" spans="1:8" outlineLevel="3">
       <c r="A37" s="15">
         <v>33</v>
       </c>
       <c r="B37" s="6" t="s">
         <v>75</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>76</v>
       </c>
       <c r="D37" s="5">
-        <v>872.0</v>
+        <v>1018.0</v>
       </c>
       <c r="E37" s="10">
-        <v>533.0</v>
+        <v>605.0</v>
       </c>
       <c r="F37" s="10">
-        <v>479.7</v>
+        <v>544.5</v>
       </c>
       <c r="G37" s="10">
-        <v>426.4</v>
+        <v>484.0</v>
       </c>
       <c r="H37" s="10">
-        <v>373.1</v>
+        <v>423.5</v>
       </c>
     </row>
     <row r="38" spans="1:8" outlineLevel="3">
       <c r="A38" s="15">
         <v>34</v>
       </c>
       <c r="B38" s="6" t="s">
         <v>77</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>78</v>
       </c>
       <c r="D38" s="5">
-        <v>1838.0</v>
+        <v>403.0</v>
       </c>
       <c r="E38" s="10">
-        <v>622.0</v>
+        <v>719.0</v>
       </c>
       <c r="F38" s="10">
-        <v>559.8</v>
+        <v>647.1</v>
       </c>
       <c r="G38" s="10">
-        <v>497.6</v>
+        <v>575.2</v>
       </c>
       <c r="H38" s="10">
-        <v>435.4</v>
+        <v>503.3</v>
       </c>
     </row>
     <row r="39" spans="1:8" outlineLevel="3">
       <c r="A39" s="15">
         <v>35</v>
       </c>
       <c r="B39" s="6" t="s">
         <v>79</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>80</v>
       </c>
       <c r="D39" s="5">
-        <v>358.0</v>
+        <v>97.0</v>
       </c>
       <c r="E39" s="10">
-        <v>830.0</v>
+        <v>1002.0</v>
       </c>
       <c r="F39" s="10">
-        <v>747.0</v>
+        <v>901.8</v>
       </c>
       <c r="G39" s="10">
-        <v>664.0</v>
+        <v>801.6</v>
       </c>
       <c r="H39" s="10">
-        <v>581.0</v>
+        <v>701.4</v>
       </c>
     </row>
     <row r="40" spans="1:8" outlineLevel="3">
       <c r="A40" s="15">
         <v>36</v>
       </c>
       <c r="B40" s="6" t="s">
         <v>81</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>82</v>
       </c>
       <c r="D40" s="5">
         <v>6.0</v>
       </c>
       <c r="E40" s="10">
         <v>9781.0</v>
       </c>
       <c r="F40" s="10">
         <v>8802.9</v>
       </c>
       <c r="G40" s="10">
         <v>7824.8</v>
       </c>
       <c r="H40" s="10">
         <v>6846.7</v>
       </c>
     </row>
     <row r="41" spans="1:8" outlineLevel="3">
       <c r="A41" s="15">
         <v>37</v>
       </c>
       <c r="B41" s="6" t="s">
         <v>83</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>84</v>
       </c>
       <c r="D41" s="5">
-        <v>2897.0</v>
+        <v>4648.0</v>
       </c>
       <c r="E41" s="10">
-        <v>1378.0</v>
+        <v>1270.0</v>
       </c>
       <c r="F41" s="10">
-        <v>1240.2</v>
+        <v>1143.0</v>
       </c>
       <c r="G41" s="10">
-        <v>1102.4</v>
+        <v>1016.0</v>
       </c>
       <c r="H41" s="10">
-        <v>964.6</v>
+        <v>889.0</v>
       </c>
     </row>
     <row r="42" spans="1:8" outlineLevel="3">
       <c r="A42" s="15">
         <v>38</v>
       </c>
       <c r="B42" s="6" t="s">
         <v>85</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>86</v>
       </c>
       <c r="D42" s="5">
         <v>0.0</v>
       </c>
       <c r="E42" s="10">
         <v>0.0</v>
       </c>
       <c r="F42" s="10">
         <v>0.0</v>
       </c>
       <c r="G42" s="10">
         <v>0.0</v>
       </c>
       <c r="H42" s="10">
@@ -10600,51 +10600,51 @@
       </c>
       <c r="E43" s="10">
         <v>1822.0</v>
       </c>
       <c r="F43" s="10">
         <v>1639.8</v>
       </c>
       <c r="G43" s="10">
         <v>1457.6</v>
       </c>
       <c r="H43" s="10">
         <v>1275.4</v>
       </c>
     </row>
     <row r="44" spans="1:8" outlineLevel="3">
       <c r="A44" s="15">
         <v>40</v>
       </c>
       <c r="B44" s="6" t="s">
         <v>89</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D44" s="5">
-        <v>620.0</v>
+        <v>899.0</v>
       </c>
       <c r="E44" s="10">
         <v>1371.0</v>
       </c>
       <c r="F44" s="10">
         <v>1233.9</v>
       </c>
       <c r="G44" s="10">
         <v>1096.8</v>
       </c>
       <c r="H44" s="10">
         <v>959.7</v>
       </c>
     </row>
     <row r="45" spans="1:8" outlineLevel="3">
       <c r="A45" s="15">
         <v>41</v>
       </c>
       <c r="B45" s="6" t="s">
         <v>91</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>92</v>
       </c>
       <c r="D45" s="5">
@@ -10652,51 +10652,51 @@
       </c>
       <c r="E45" s="10">
         <v>2984.0</v>
       </c>
       <c r="F45" s="10">
         <v>2685.6</v>
       </c>
       <c r="G45" s="10">
         <v>2387.2</v>
       </c>
       <c r="H45" s="10">
         <v>2088.8</v>
       </c>
     </row>
     <row r="46" spans="1:8" outlineLevel="3">
       <c r="A46" s="15">
         <v>42</v>
       </c>
       <c r="B46" s="6" t="s">
         <v>93</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>94</v>
       </c>
       <c r="D46" s="5">
-        <v>60.0</v>
+        <v>31.0</v>
       </c>
       <c r="E46" s="10">
         <v>4040.0</v>
       </c>
       <c r="F46" s="10">
         <v>3636.0</v>
       </c>
       <c r="G46" s="10">
         <v>3232.0</v>
       </c>
       <c r="H46" s="10">
         <v>2828.0</v>
       </c>
     </row>
     <row r="47" spans="1:8" outlineLevel="3">
       <c r="A47" s="15">
         <v>43</v>
       </c>
       <c r="B47" s="6" t="s">
         <v>95</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>96</v>
       </c>
       <c r="D47" s="5">
@@ -10704,77 +10704,77 @@
       </c>
       <c r="E47" s="10">
         <v>8531.0</v>
       </c>
       <c r="F47" s="10">
         <v>7677.9</v>
       </c>
       <c r="G47" s="10">
         <v>6824.8</v>
       </c>
       <c r="H47" s="10">
         <v>5971.7</v>
       </c>
     </row>
     <row r="48" spans="1:8" outlineLevel="3">
       <c r="A48" s="15">
         <v>44</v>
       </c>
       <c r="B48" s="6" t="s">
         <v>97</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>98</v>
       </c>
       <c r="D48" s="5">
-        <v>47.0</v>
+        <v>46.0</v>
       </c>
       <c r="E48" s="10">
         <v>4260.0</v>
       </c>
       <c r="F48" s="10">
         <v>3834.0</v>
       </c>
       <c r="G48" s="10">
         <v>3408.0</v>
       </c>
       <c r="H48" s="10">
         <v>2982.0</v>
       </c>
     </row>
     <row r="49" spans="1:8" outlineLevel="3">
       <c r="A49" s="15">
         <v>45</v>
       </c>
       <c r="B49" s="6" t="s">
         <v>99</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>100</v>
       </c>
       <c r="D49" s="5">
-        <v>22.0</v>
+        <v>16.0</v>
       </c>
       <c r="E49" s="10">
         <v>7472.0</v>
       </c>
       <c r="F49" s="10">
         <v>6724.8</v>
       </c>
       <c r="G49" s="10">
         <v>5977.6</v>
       </c>
       <c r="H49" s="10">
         <v>5230.4</v>
       </c>
     </row>
     <row r="50" spans="1:8" outlineLevel="3">
       <c r="A50" s="15">
         <v>46</v>
       </c>
       <c r="B50" s="6" t="s">
         <v>101</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>102</v>
       </c>
       <c r="D50" s="5">
@@ -10782,233 +10782,233 @@
       </c>
       <c r="E50" s="10">
         <v>9164.0</v>
       </c>
       <c r="F50" s="10">
         <v>8247.6</v>
       </c>
       <c r="G50" s="10">
         <v>7331.2</v>
       </c>
       <c r="H50" s="10">
         <v>6414.8</v>
       </c>
     </row>
     <row r="51" spans="1:8" outlineLevel="3">
       <c r="A51" s="15">
         <v>47</v>
       </c>
       <c r="B51" s="6" t="s">
         <v>103</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>104</v>
       </c>
       <c r="D51" s="5">
-        <v>2.0</v>
+        <v>54.0</v>
       </c>
       <c r="E51" s="10">
         <v>5467.0</v>
       </c>
       <c r="F51" s="10">
         <v>4920.3</v>
       </c>
       <c r="G51" s="10">
         <v>4373.6</v>
       </c>
       <c r="H51" s="10">
         <v>3826.9</v>
       </c>
     </row>
     <row r="52" spans="1:8" outlineLevel="3">
       <c r="A52" s="15">
         <v>48</v>
       </c>
       <c r="B52" s="6" t="s">
         <v>105</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>106</v>
       </c>
       <c r="D52" s="5">
-        <v>531.0</v>
+        <v>622.0</v>
       </c>
       <c r="E52" s="10">
         <v>1651.0</v>
       </c>
       <c r="F52" s="10">
         <v>1485.9</v>
       </c>
       <c r="G52" s="10">
         <v>1320.8</v>
       </c>
       <c r="H52" s="10">
         <v>1155.7</v>
       </c>
     </row>
     <row r="53" spans="1:8" outlineLevel="3">
       <c r="A53" s="15">
         <v>49</v>
       </c>
       <c r="B53" s="6" t="s">
         <v>107</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>108</v>
       </c>
       <c r="D53" s="5">
-        <v>631.0</v>
+        <v>661.0</v>
       </c>
       <c r="E53" s="10">
-        <v>2080.0</v>
+        <v>1960.0</v>
       </c>
       <c r="F53" s="10">
-        <v>1872.0</v>
+        <v>1764.0</v>
       </c>
       <c r="G53" s="10">
-        <v>1664.0</v>
+        <v>1568.0</v>
       </c>
       <c r="H53" s="10">
-        <v>1456.0</v>
+        <v>1372.0</v>
       </c>
     </row>
     <row r="54" spans="1:8" outlineLevel="3">
       <c r="A54" s="15">
         <v>50</v>
       </c>
       <c r="B54" s="6" t="s">
         <v>109</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>110</v>
       </c>
       <c r="D54" s="5">
-        <v>566.0</v>
+        <v>404.0</v>
       </c>
       <c r="E54" s="10">
-        <v>2341.0</v>
+        <v>2331.0</v>
       </c>
       <c r="F54" s="10">
-        <v>2106.9</v>
+        <v>2097.9</v>
       </c>
       <c r="G54" s="10">
-        <v>1872.8</v>
+        <v>1864.8</v>
       </c>
       <c r="H54" s="10">
-        <v>1638.7</v>
+        <v>1631.7</v>
       </c>
     </row>
     <row r="55" spans="1:8" outlineLevel="3">
       <c r="A55" s="15">
         <v>51</v>
       </c>
       <c r="B55" s="6" t="s">
         <v>111</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>112</v>
       </c>
       <c r="D55" s="5">
         <v>3.0</v>
       </c>
       <c r="E55" s="10">
         <v>3573.0</v>
       </c>
       <c r="F55" s="10">
         <v>3215.7</v>
       </c>
       <c r="G55" s="10">
         <v>2858.4</v>
       </c>
       <c r="H55" s="10">
         <v>2501.1</v>
       </c>
     </row>
     <row r="56" spans="1:8" outlineLevel="3">
       <c r="A56" s="15">
         <v>52</v>
       </c>
       <c r="B56" s="6" t="s">
         <v>113</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>114</v>
       </c>
       <c r="D56" s="5">
-        <v>523.0</v>
+        <v>511.0</v>
       </c>
       <c r="E56" s="10">
         <v>2502.0</v>
       </c>
       <c r="F56" s="10">
         <v>2251.8</v>
       </c>
       <c r="G56" s="10">
         <v>2001.6</v>
       </c>
       <c r="H56" s="10">
         <v>1751.4</v>
       </c>
     </row>
     <row r="57" spans="1:8" outlineLevel="3">
       <c r="A57" s="15">
         <v>53</v>
       </c>
       <c r="B57" s="6" t="s">
         <v>115</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>116</v>
       </c>
       <c r="D57" s="5">
-        <v>40.0</v>
+        <v>4.0</v>
       </c>
       <c r="E57" s="10">
-        <v>5379.0</v>
+        <v>10325.0</v>
       </c>
       <c r="F57" s="10">
-        <v>4841.1</v>
+        <v>9292.5</v>
       </c>
       <c r="G57" s="10">
-        <v>4303.2</v>
+        <v>8260.0</v>
       </c>
       <c r="H57" s="10">
-        <v>3765.3</v>
+        <v>7227.5</v>
       </c>
     </row>
     <row r="58" spans="1:8" outlineLevel="3">
       <c r="A58" s="15">
         <v>54</v>
       </c>
       <c r="B58" s="6" t="s">
         <v>117</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>118</v>
       </c>
       <c r="D58" s="5">
-        <v>19.0</v>
+        <v>18.0</v>
       </c>
       <c r="E58" s="10">
         <v>5851.0</v>
       </c>
       <c r="F58" s="10">
         <v>5265.9</v>
       </c>
       <c r="G58" s="10">
         <v>4680.8</v>
       </c>
       <c r="H58" s="10">
         <v>4095.7</v>
       </c>
     </row>
     <row r="59" spans="1:8" outlineLevel="3">
       <c r="A59" s="15">
         <v>55</v>
       </c>
       <c r="B59" s="6" t="s">
         <v>119</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>120</v>
       </c>
       <c r="D59" s="5">
@@ -11016,129 +11016,129 @@
       </c>
       <c r="E59" s="10">
         <v>0.0</v>
       </c>
       <c r="F59" s="10">
         <v>0.0</v>
       </c>
       <c r="G59" s="10">
         <v>0.0</v>
       </c>
       <c r="H59" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="60" spans="1:8" outlineLevel="3">
       <c r="A60" s="15">
         <v>56</v>
       </c>
       <c r="B60" s="6" t="s">
         <v>121</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>122</v>
       </c>
       <c r="D60" s="5">
-        <v>1031.0</v>
+        <v>933.0</v>
       </c>
       <c r="E60" s="10">
         <v>1634.0</v>
       </c>
       <c r="F60" s="10">
         <v>1470.6</v>
       </c>
       <c r="G60" s="10">
         <v>1307.2</v>
       </c>
       <c r="H60" s="10">
         <v>1143.8</v>
       </c>
     </row>
     <row r="61" spans="1:8" outlineLevel="3">
       <c r="A61" s="15">
         <v>57</v>
       </c>
       <c r="B61" s="6" t="s">
         <v>123</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>124</v>
       </c>
       <c r="D61" s="5">
-        <v>638.0</v>
+        <v>437.0</v>
       </c>
       <c r="E61" s="10">
         <v>2754.0</v>
       </c>
       <c r="F61" s="10">
         <v>2478.6</v>
       </c>
       <c r="G61" s="10">
         <v>2203.2</v>
       </c>
       <c r="H61" s="10">
         <v>1927.8</v>
       </c>
     </row>
     <row r="62" spans="1:8" outlineLevel="3">
       <c r="A62" s="15">
         <v>58</v>
       </c>
       <c r="B62" s="6" t="s">
         <v>125</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>126</v>
       </c>
       <c r="D62" s="5">
-        <v>401.0</v>
+        <v>269.0</v>
       </c>
       <c r="E62" s="10">
         <v>2618.0</v>
       </c>
       <c r="F62" s="10">
         <v>2356.2</v>
       </c>
       <c r="G62" s="10">
         <v>2094.4</v>
       </c>
       <c r="H62" s="10">
         <v>1832.6</v>
       </c>
     </row>
     <row r="63" spans="1:8" outlineLevel="3">
       <c r="A63" s="15">
         <v>59</v>
       </c>
       <c r="B63" s="6" t="s">
         <v>127</v>
       </c>
       <c r="C63" s="7" t="s">
         <v>128</v>
       </c>
       <c r="D63" s="5">
-        <v>66.0</v>
+        <v>47.0</v>
       </c>
       <c r="E63" s="10">
         <v>5594.0</v>
       </c>
       <c r="F63" s="10">
         <v>5034.6</v>
       </c>
       <c r="G63" s="10">
         <v>4475.2</v>
       </c>
       <c r="H63" s="10">
         <v>3915.8</v>
       </c>
     </row>
     <row r="64" spans="1:8" outlineLevel="3">
       <c r="A64" s="15">
         <v>60</v>
       </c>
       <c r="B64" s="6" t="s">
         <v>129</v>
       </c>
       <c r="C64" s="7" t="s">
         <v>130</v>
       </c>
       <c r="D64" s="5">
@@ -11146,129 +11146,129 @@
       </c>
       <c r="E64" s="10">
         <v>11054.0</v>
       </c>
       <c r="F64" s="10">
         <v>9948.6</v>
       </c>
       <c r="G64" s="10">
         <v>8843.2</v>
       </c>
       <c r="H64" s="10">
         <v>7737.8</v>
       </c>
     </row>
     <row r="65" spans="1:8" outlineLevel="3">
       <c r="A65" s="15">
         <v>61</v>
       </c>
       <c r="B65" s="6" t="s">
         <v>131</v>
       </c>
       <c r="C65" s="7" t="s">
         <v>132</v>
       </c>
       <c r="D65" s="5">
-        <v>4.0</v>
+        <v>0.0</v>
       </c>
       <c r="E65" s="10">
-        <v>6684.0</v>
+        <v>0.0</v>
       </c>
       <c r="F65" s="10">
-        <v>6015.6</v>
+        <v>0.0</v>
       </c>
       <c r="G65" s="10">
-        <v>5347.2</v>
+        <v>0.0</v>
       </c>
       <c r="H65" s="10">
-        <v>4678.8</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="66" spans="1:8" outlineLevel="3">
       <c r="A66" s="15">
         <v>62</v>
       </c>
       <c r="B66" s="6" t="s">
         <v>133</v>
       </c>
       <c r="C66" s="7" t="s">
         <v>134</v>
       </c>
       <c r="D66" s="5">
-        <v>9.0</v>
+        <v>0.0</v>
       </c>
       <c r="E66" s="10">
-        <v>8770.0</v>
+        <v>0.0</v>
       </c>
       <c r="F66" s="10">
-        <v>7893.0</v>
+        <v>0.0</v>
       </c>
       <c r="G66" s="10">
-        <v>7016.0</v>
+        <v>0.0</v>
       </c>
       <c r="H66" s="10">
-        <v>6139.0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="67" spans="1:8" outlineLevel="3">
       <c r="A67" s="15">
         <v>63</v>
       </c>
       <c r="B67" s="6" t="s">
         <v>135</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>136</v>
       </c>
       <c r="D67" s="5">
-        <v>194.0</v>
+        <v>145.0</v>
       </c>
       <c r="E67" s="10">
-        <v>8030.0</v>
+        <v>9715.0</v>
       </c>
       <c r="F67" s="10">
-        <v>7227.0</v>
+        <v>8743.5</v>
       </c>
       <c r="G67" s="10">
-        <v>6424.0</v>
+        <v>7772.0</v>
       </c>
       <c r="H67" s="10">
-        <v>5621.0</v>
+        <v>6800.5</v>
       </c>
     </row>
     <row r="68" spans="1:8" outlineLevel="3">
       <c r="A68" s="15">
         <v>64</v>
       </c>
       <c r="B68" s="6" t="s">
         <v>137</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>138</v>
       </c>
       <c r="D68" s="5">
-        <v>6.0</v>
+        <v>2.0</v>
       </c>
       <c r="E68" s="10">
         <v>19507.0</v>
       </c>
       <c r="F68" s="10">
         <v>17556.3</v>
       </c>
       <c r="G68" s="10">
         <v>15605.6</v>
       </c>
       <c r="H68" s="10">
         <v>13654.9</v>
       </c>
     </row>
     <row r="69" spans="1:8" outlineLevel="3">
       <c r="A69" s="15">
         <v>65</v>
       </c>
       <c r="B69" s="6" t="s">
         <v>139</v>
       </c>
       <c r="C69" s="7" t="s">
         <v>140</v>
       </c>
       <c r="D69" s="5">
@@ -11302,51 +11302,51 @@
       </c>
       <c r="E70" s="10">
         <v>3368.0</v>
       </c>
       <c r="F70" s="10">
         <v>3031.2</v>
       </c>
       <c r="G70" s="10">
         <v>2694.4</v>
       </c>
       <c r="H70" s="10">
         <v>2357.6</v>
       </c>
     </row>
     <row r="71" spans="1:8" outlineLevel="3">
       <c r="A71" s="15">
         <v>67</v>
       </c>
       <c r="B71" s="6" t="s">
         <v>143</v>
       </c>
       <c r="C71" s="7" t="s">
         <v>144</v>
       </c>
       <c r="D71" s="5">
-        <v>2869.0</v>
+        <v>2281.0</v>
       </c>
       <c r="E71" s="10">
         <v>2328.0</v>
       </c>
       <c r="F71" s="10">
         <v>2095.2</v>
       </c>
       <c r="G71" s="10">
         <v>1862.4</v>
       </c>
       <c r="H71" s="10">
         <v>1629.6</v>
       </c>
     </row>
     <row r="72" spans="1:8" outlineLevel="3">
       <c r="A72" s="15">
         <v>68</v>
       </c>
       <c r="B72" s="6" t="s">
         <v>145</v>
       </c>
       <c r="C72" s="7" t="s">
         <v>146</v>
       </c>
       <c r="D72" s="5">
@@ -11354,77 +11354,77 @@
       </c>
       <c r="E72" s="10">
         <v>4141.0</v>
       </c>
       <c r="F72" s="10">
         <v>3726.9</v>
       </c>
       <c r="G72" s="10">
         <v>3312.8</v>
       </c>
       <c r="H72" s="10">
         <v>2898.7</v>
       </c>
     </row>
     <row r="73" spans="1:8" outlineLevel="3">
       <c r="A73" s="15">
         <v>69</v>
       </c>
       <c r="B73" s="6" t="s">
         <v>147</v>
       </c>
       <c r="C73" s="7" t="s">
         <v>148</v>
       </c>
       <c r="D73" s="5">
-        <v>820.0</v>
+        <v>837.0</v>
       </c>
       <c r="E73" s="10">
-        <v>2819.0</v>
+        <v>2755.0</v>
       </c>
       <c r="F73" s="10">
-        <v>2537.1</v>
+        <v>2479.5</v>
       </c>
       <c r="G73" s="10">
-        <v>2255.2</v>
+        <v>2204.0</v>
       </c>
       <c r="H73" s="10">
-        <v>1973.3</v>
+        <v>1928.5</v>
       </c>
     </row>
     <row r="74" spans="1:8" outlineLevel="3">
       <c r="A74" s="15">
         <v>70</v>
       </c>
       <c r="B74" s="6" t="s">
         <v>149</v>
       </c>
       <c r="C74" s="7" t="s">
         <v>150</v>
       </c>
       <c r="D74" s="5">
-        <v>863.0</v>
+        <v>796.0</v>
       </c>
       <c r="E74" s="10">
         <v>5520.0</v>
       </c>
       <c r="F74" s="10">
         <v>4968.0</v>
       </c>
       <c r="G74" s="10">
         <v>4416.0</v>
       </c>
       <c r="H74" s="10">
         <v>3864.0</v>
       </c>
     </row>
     <row r="75" spans="1:8" outlineLevel="3">
       <c r="A75" s="15">
         <v>71</v>
       </c>
       <c r="B75" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C75" s="7" t="s">
         <v>152</v>
       </c>
       <c r="D75" s="5">
@@ -11432,51 +11432,51 @@
       </c>
       <c r="E75" s="10">
         <v>19924.0</v>
       </c>
       <c r="F75" s="10">
         <v>17931.6</v>
       </c>
       <c r="G75" s="10">
         <v>15939.2</v>
       </c>
       <c r="H75" s="10">
         <v>13946.8</v>
       </c>
     </row>
     <row r="76" spans="1:8" outlineLevel="3">
       <c r="A76" s="15">
         <v>72</v>
       </c>
       <c r="B76" s="6" t="s">
         <v>153</v>
       </c>
       <c r="C76" s="7" t="s">
         <v>154</v>
       </c>
       <c r="D76" s="5">
-        <v>19.0</v>
+        <v>18.0</v>
       </c>
       <c r="E76" s="10">
         <v>14614.0</v>
       </c>
       <c r="F76" s="10">
         <v>13152.6</v>
       </c>
       <c r="G76" s="10">
         <v>11691.2</v>
       </c>
       <c r="H76" s="10">
         <v>10229.8</v>
       </c>
     </row>
     <row r="77" spans="1:8" outlineLevel="3">
       <c r="A77" s="15">
         <v>73</v>
       </c>
       <c r="B77" s="6" t="s">
         <v>155</v>
       </c>
       <c r="C77" s="7" t="s">
         <v>156</v>
       </c>
       <c r="D77" s="5">
@@ -11666,103 +11666,103 @@
       </c>
       <c r="E84" s="10">
         <v>0.0</v>
       </c>
       <c r="F84" s="10">
         <v>0.0</v>
       </c>
       <c r="G84" s="10">
         <v>0.0</v>
       </c>
       <c r="H84" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="85" spans="1:8" outlineLevel="3">
       <c r="A85" s="15">
         <v>81</v>
       </c>
       <c r="B85" s="6" t="s">
         <v>171</v>
       </c>
       <c r="C85" s="7" t="s">
         <v>172</v>
       </c>
       <c r="D85" s="5">
-        <v>98.0</v>
+        <v>93.0</v>
       </c>
       <c r="E85" s="10">
         <v>196.0</v>
       </c>
       <c r="F85" s="10">
         <v>176.4</v>
       </c>
       <c r="G85" s="10">
         <v>156.8</v>
       </c>
       <c r="H85" s="10">
         <v>137.2</v>
       </c>
     </row>
     <row r="86" spans="1:8" outlineLevel="3">
       <c r="A86" s="15">
         <v>82</v>
       </c>
       <c r="B86" s="6" t="s">
         <v>173</v>
       </c>
       <c r="C86" s="7" t="s">
         <v>174</v>
       </c>
       <c r="D86" s="5">
-        <v>13.0</v>
+        <v>12.0</v>
       </c>
       <c r="E86" s="10">
         <v>0.0</v>
       </c>
       <c r="F86" s="10">
         <v>0.0</v>
       </c>
       <c r="G86" s="10">
         <v>0.0</v>
       </c>
       <c r="H86" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="87" spans="1:8" outlineLevel="3">
       <c r="A87" s="15">
         <v>83</v>
       </c>
       <c r="B87" s="6" t="s">
         <v>175</v>
       </c>
       <c r="C87" s="7" t="s">
         <v>176</v>
       </c>
       <c r="D87" s="5">
-        <v>17851.0</v>
+        <v>16732.0</v>
       </c>
       <c r="E87" s="10">
         <v>138.0</v>
       </c>
       <c r="F87" s="10">
         <v>124.2</v>
       </c>
       <c r="G87" s="10">
         <v>110.4</v>
       </c>
       <c r="H87" s="10">
         <v>96.6</v>
       </c>
     </row>
     <row r="88" spans="1:8" outlineLevel="3">
       <c r="A88" s="15">
         <v>84</v>
       </c>
       <c r="B88" s="6" t="s">
         <v>177</v>
       </c>
       <c r="C88" s="7" t="s">
         <v>178</v>
       </c>
       <c r="D88" s="5">
@@ -11770,51 +11770,51 @@
       </c>
       <c r="E88" s="10">
         <v>1716.0</v>
       </c>
       <c r="F88" s="10">
         <v>1544.4</v>
       </c>
       <c r="G88" s="10">
         <v>1372.8</v>
       </c>
       <c r="H88" s="10">
         <v>1201.2</v>
       </c>
     </row>
     <row r="89" spans="1:8" outlineLevel="3">
       <c r="A89" s="15">
         <v>85</v>
       </c>
       <c r="B89" s="6" t="s">
         <v>179</v>
       </c>
       <c r="C89" s="7" t="s">
         <v>180</v>
       </c>
       <c r="D89" s="5">
-        <v>6620.0</v>
+        <v>5309.0</v>
       </c>
       <c r="E89" s="10">
         <v>444.0</v>
       </c>
       <c r="F89" s="10">
         <v>399.6</v>
       </c>
       <c r="G89" s="10">
         <v>355.2</v>
       </c>
       <c r="H89" s="10">
         <v>310.8</v>
       </c>
     </row>
     <row r="90" spans="1:8" outlineLevel="3">
       <c r="A90" s="15">
         <v>86</v>
       </c>
       <c r="B90" s="6" t="s">
         <v>181</v>
       </c>
       <c r="C90" s="7" t="s">
         <v>182</v>
       </c>
       <c r="D90" s="5">
@@ -11822,51 +11822,51 @@
       </c>
       <c r="E90" s="10">
         <v>590.0</v>
       </c>
       <c r="F90" s="10">
         <v>531.0</v>
       </c>
       <c r="G90" s="10">
         <v>472.0</v>
       </c>
       <c r="H90" s="10">
         <v>413.0</v>
       </c>
     </row>
     <row r="91" spans="1:8" outlineLevel="3">
       <c r="A91" s="15">
         <v>87</v>
       </c>
       <c r="B91" s="6" t="s">
         <v>183</v>
       </c>
       <c r="C91" s="7" t="s">
         <v>184</v>
       </c>
       <c r="D91" s="5">
-        <v>7.0</v>
+        <v>6.0</v>
       </c>
       <c r="E91" s="10">
         <v>18628.0</v>
       </c>
       <c r="F91" s="10">
         <v>16765.2</v>
       </c>
       <c r="G91" s="10">
         <v>14902.4</v>
       </c>
       <c r="H91" s="10">
         <v>13039.6</v>
       </c>
     </row>
     <row r="92" spans="1:8" outlineLevel="3">
       <c r="A92" s="15">
         <v>88</v>
       </c>
       <c r="B92" s="6" t="s">
         <v>185</v>
       </c>
       <c r="C92" s="7" t="s">
         <v>186</v>
       </c>
       <c r="D92" s="5">
@@ -11900,77 +11900,77 @@
       </c>
       <c r="E93" s="10">
         <v>0.0</v>
       </c>
       <c r="F93" s="10">
         <v>0.0</v>
       </c>
       <c r="G93" s="10">
         <v>0.0</v>
       </c>
       <c r="H93" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="94" spans="1:8" outlineLevel="3">
       <c r="A94" s="15">
         <v>90</v>
       </c>
       <c r="B94" s="6" t="s">
         <v>189</v>
       </c>
       <c r="C94" s="7" t="s">
         <v>190</v>
       </c>
       <c r="D94" s="5">
-        <v>303.0</v>
+        <v>284.0</v>
       </c>
       <c r="E94" s="10">
         <v>9219.0</v>
       </c>
       <c r="F94" s="10">
         <v>8297.1</v>
       </c>
       <c r="G94" s="10">
         <v>7375.2</v>
       </c>
       <c r="H94" s="10">
         <v>6453.3</v>
       </c>
     </row>
     <row r="95" spans="1:8" outlineLevel="3">
       <c r="A95" s="15">
         <v>91</v>
       </c>
       <c r="B95" s="6" t="s">
         <v>191</v>
       </c>
       <c r="C95" s="7" t="s">
         <v>192</v>
       </c>
       <c r="D95" s="5">
-        <v>196.0</v>
+        <v>185.0</v>
       </c>
       <c r="E95" s="10">
         <v>11184.0</v>
       </c>
       <c r="F95" s="10">
         <v>10065.6</v>
       </c>
       <c r="G95" s="10">
         <v>8947.2</v>
       </c>
       <c r="H95" s="10">
         <v>7828.8</v>
       </c>
     </row>
     <row r="96" spans="1:8" outlineLevel="3">
       <c r="A96" s="15">
         <v>92</v>
       </c>
       <c r="B96" s="6" t="s">
         <v>193</v>
       </c>
       <c r="C96" s="7" t="s">
         <v>194</v>
       </c>
       <c r="D96" s="5">
@@ -11978,103 +11978,103 @@
       </c>
       <c r="E96" s="10">
         <v>0.0</v>
       </c>
       <c r="F96" s="10">
         <v>0.0</v>
       </c>
       <c r="G96" s="10">
         <v>0.0</v>
       </c>
       <c r="H96" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="97" spans="1:8" outlineLevel="3">
       <c r="A97" s="15">
         <v>93</v>
       </c>
       <c r="B97" s="6" t="s">
         <v>195</v>
       </c>
       <c r="C97" s="7" t="s">
         <v>196</v>
       </c>
       <c r="D97" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E97" s="10">
-        <v>48651.0</v>
+        <v>0.0</v>
       </c>
       <c r="F97" s="10">
-        <v>43785.9</v>
+        <v>0.0</v>
       </c>
       <c r="G97" s="10">
-        <v>38920.8</v>
+        <v>0.0</v>
       </c>
       <c r="H97" s="10">
-        <v>34055.7</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="98" spans="1:8" outlineLevel="3">
       <c r="A98" s="15">
         <v>94</v>
       </c>
       <c r="B98" s="6" t="s">
         <v>197</v>
       </c>
       <c r="C98" s="7" t="s">
         <v>198</v>
       </c>
       <c r="D98" s="5">
-        <v>498.0</v>
+        <v>633.0</v>
       </c>
       <c r="E98" s="10">
         <v>4683.0</v>
       </c>
       <c r="F98" s="10">
         <v>4214.7</v>
       </c>
       <c r="G98" s="10">
         <v>3746.4</v>
       </c>
       <c r="H98" s="10">
         <v>3278.1</v>
       </c>
     </row>
     <row r="99" spans="1:8" outlineLevel="3">
       <c r="A99" s="15">
         <v>95</v>
       </c>
       <c r="B99" s="6" t="s">
         <v>199</v>
       </c>
       <c r="C99" s="7" t="s">
         <v>200</v>
       </c>
       <c r="D99" s="5">
-        <v>493.0</v>
+        <v>495.0</v>
       </c>
       <c r="E99" s="10">
         <v>5330.0</v>
       </c>
       <c r="F99" s="10">
         <v>4797.0</v>
       </c>
       <c r="G99" s="10">
         <v>4264.0</v>
       </c>
       <c r="H99" s="10">
         <v>3731.0</v>
       </c>
     </row>
     <row r="100" spans="1:8" outlineLevel="3">
       <c r="A100" s="15">
         <v>96</v>
       </c>
       <c r="B100" s="6" t="s">
         <v>201</v>
       </c>
       <c r="C100" s="7" t="s">
         <v>202</v>
       </c>
       <c r="D100" s="5">
@@ -12108,155 +12108,155 @@
       </c>
       <c r="E101" s="10">
         <v>1790.0</v>
       </c>
       <c r="F101" s="10">
         <v>1611.0</v>
       </c>
       <c r="G101" s="10">
         <v>1432.0</v>
       </c>
       <c r="H101" s="10">
         <v>1253.0</v>
       </c>
     </row>
     <row r="102" spans="1:8" outlineLevel="3">
       <c r="A102" s="15">
         <v>98</v>
       </c>
       <c r="B102" s="6" t="s">
         <v>205</v>
       </c>
       <c r="C102" s="7" t="s">
         <v>206</v>
       </c>
       <c r="D102" s="5">
-        <v>1622.0</v>
+        <v>1774.0</v>
       </c>
       <c r="E102" s="10">
         <v>274.0</v>
       </c>
       <c r="F102" s="10">
         <v>246.6</v>
       </c>
       <c r="G102" s="10">
         <v>219.2</v>
       </c>
       <c r="H102" s="10">
         <v>191.8</v>
       </c>
     </row>
     <row r="103" spans="1:8" outlineLevel="3">
       <c r="A103" s="15">
         <v>99</v>
       </c>
       <c r="B103" s="6" t="s">
         <v>207</v>
       </c>
       <c r="C103" s="7" t="s">
         <v>208</v>
       </c>
       <c r="D103" s="5">
-        <v>131.0</v>
+        <v>128.0</v>
       </c>
       <c r="E103" s="10">
         <v>306.0</v>
       </c>
       <c r="F103" s="10">
         <v>275.4</v>
       </c>
       <c r="G103" s="10">
         <v>244.8</v>
       </c>
       <c r="H103" s="10">
         <v>214.2</v>
       </c>
     </row>
     <row r="104" spans="1:8" outlineLevel="3">
       <c r="A104" s="15">
         <v>100</v>
       </c>
       <c r="B104" s="6" t="s">
         <v>209</v>
       </c>
       <c r="C104" s="7" t="s">
         <v>210</v>
       </c>
       <c r="D104" s="5">
-        <v>493.0</v>
+        <v>429.0</v>
       </c>
       <c r="E104" s="10">
         <v>306.0</v>
       </c>
       <c r="F104" s="10">
         <v>275.4</v>
       </c>
       <c r="G104" s="10">
         <v>244.8</v>
       </c>
       <c r="H104" s="10">
         <v>214.2</v>
       </c>
     </row>
     <row r="105" spans="1:8" outlineLevel="3">
       <c r="A105" s="15">
         <v>101</v>
       </c>
       <c r="B105" s="6" t="s">
         <v>211</v>
       </c>
       <c r="C105" s="7" t="s">
         <v>212</v>
       </c>
       <c r="D105" s="5">
-        <v>10504.0</v>
+        <v>9332.0</v>
       </c>
       <c r="E105" s="10">
         <v>150.0</v>
       </c>
       <c r="F105" s="10">
         <v>135.0</v>
       </c>
       <c r="G105" s="10">
         <v>120.0</v>
       </c>
       <c r="H105" s="10">
         <v>105.0</v>
       </c>
     </row>
     <row r="106" spans="1:8" outlineLevel="3">
       <c r="A106" s="15">
         <v>102</v>
       </c>
       <c r="B106" s="6" t="s">
         <v>213</v>
       </c>
       <c r="C106" s="7" t="s">
         <v>214</v>
       </c>
       <c r="D106" s="5">
-        <v>148.0</v>
+        <v>124.0</v>
       </c>
       <c r="E106" s="10">
         <v>582.0</v>
       </c>
       <c r="F106" s="10">
         <v>523.8</v>
       </c>
       <c r="G106" s="10">
         <v>465.6</v>
       </c>
       <c r="H106" s="10">
         <v>407.4</v>
       </c>
     </row>
     <row r="107" spans="1:8" outlineLevel="3">
       <c r="A107" s="15">
         <v>103</v>
       </c>
       <c r="B107" s="6" t="s">
         <v>215</v>
       </c>
       <c r="C107" s="7" t="s">
         <v>216</v>
       </c>
       <c r="D107" s="5">
@@ -12264,51 +12264,51 @@
       </c>
       <c r="E107" s="10">
         <v>1888.0</v>
       </c>
       <c r="F107" s="10">
         <v>1699.2</v>
       </c>
       <c r="G107" s="10">
         <v>1510.4</v>
       </c>
       <c r="H107" s="10">
         <v>1321.6</v>
       </c>
     </row>
     <row r="108" spans="1:8" outlineLevel="3">
       <c r="A108" s="15">
         <v>104</v>
       </c>
       <c r="B108" s="6" t="s">
         <v>217</v>
       </c>
       <c r="C108" s="7" t="s">
         <v>218</v>
       </c>
       <c r="D108" s="5">
-        <v>4312.0</v>
+        <v>2206.0</v>
       </c>
       <c r="E108" s="10">
         <v>468.0</v>
       </c>
       <c r="F108" s="10">
         <v>421.2</v>
       </c>
       <c r="G108" s="10">
         <v>374.4</v>
       </c>
       <c r="H108" s="10">
         <v>327.6</v>
       </c>
     </row>
     <row r="109" spans="1:8" outlineLevel="3">
       <c r="A109" s="15">
         <v>105</v>
       </c>
       <c r="B109" s="6" t="s">
         <v>219</v>
       </c>
       <c r="C109" s="7" t="s">
         <v>220</v>
       </c>
       <c r="D109" s="5">
@@ -12342,77 +12342,77 @@
       </c>
       <c r="E110" s="10">
         <v>0.0</v>
       </c>
       <c r="F110" s="10">
         <v>0.0</v>
       </c>
       <c r="G110" s="10">
         <v>0.0</v>
       </c>
       <c r="H110" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="111" spans="1:8" outlineLevel="3">
       <c r="A111" s="15">
         <v>107</v>
       </c>
       <c r="B111" s="6" t="s">
         <v>223</v>
       </c>
       <c r="C111" s="7" t="s">
         <v>224</v>
       </c>
       <c r="D111" s="5">
-        <v>147.0</v>
+        <v>89.0</v>
       </c>
       <c r="E111" s="10">
         <v>13533.0</v>
       </c>
       <c r="F111" s="10">
         <v>12179.7</v>
       </c>
       <c r="G111" s="10">
         <v>10826.4</v>
       </c>
       <c r="H111" s="10">
         <v>9473.1</v>
       </c>
     </row>
     <row r="112" spans="1:8" outlineLevel="3">
       <c r="A112" s="15">
         <v>108</v>
       </c>
       <c r="B112" s="6" t="s">
         <v>225</v>
       </c>
       <c r="C112" s="7" t="s">
         <v>226</v>
       </c>
       <c r="D112" s="5">
-        <v>259.0</v>
+        <v>246.0</v>
       </c>
       <c r="E112" s="10">
         <v>9779.0</v>
       </c>
       <c r="F112" s="10">
         <v>8801.1</v>
       </c>
       <c r="G112" s="10">
         <v>7823.2</v>
       </c>
       <c r="H112" s="10">
         <v>6845.3</v>
       </c>
     </row>
     <row r="113" spans="1:8" outlineLevel="3">
       <c r="A113" s="15">
         <v>109</v>
       </c>
       <c r="B113" s="6" t="s">
         <v>227</v>
       </c>
       <c r="C113" s="7" t="s">
         <v>228</v>
       </c>
       <c r="D113" s="5">
@@ -12446,51 +12446,51 @@
       </c>
       <c r="E114" s="10">
         <v>0.0</v>
       </c>
       <c r="F114" s="10">
         <v>0.0</v>
       </c>
       <c r="G114" s="10">
         <v>0.0</v>
       </c>
       <c r="H114" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="115" spans="1:8" outlineLevel="3">
       <c r="A115" s="15">
         <v>111</v>
       </c>
       <c r="B115" s="6" t="s">
         <v>231</v>
       </c>
       <c r="C115" s="7" t="s">
         <v>232</v>
       </c>
       <c r="D115" s="5">
-        <v>321.0</v>
+        <v>311.0</v>
       </c>
       <c r="E115" s="10">
         <v>7672.0</v>
       </c>
       <c r="F115" s="10">
         <v>6904.8</v>
       </c>
       <c r="G115" s="10">
         <v>6137.6</v>
       </c>
       <c r="H115" s="10">
         <v>5370.4</v>
       </c>
     </row>
     <row r="116" spans="1:8" outlineLevel="3">
       <c r="A116" s="15">
         <v>112</v>
       </c>
       <c r="B116" s="6" t="s">
         <v>233</v>
       </c>
       <c r="C116" s="7" t="s">
         <v>234</v>
       </c>
       <c r="D116" s="5">
@@ -12524,77 +12524,77 @@
       </c>
       <c r="E117" s="10">
         <v>48960.0</v>
       </c>
       <c r="F117" s="10">
         <v>44064.0</v>
       </c>
       <c r="G117" s="10">
         <v>39168.0</v>
       </c>
       <c r="H117" s="10">
         <v>34272.0</v>
       </c>
     </row>
     <row r="118" spans="1:8" outlineLevel="3">
       <c r="A118" s="15">
         <v>114</v>
       </c>
       <c r="B118" s="6" t="s">
         <v>237</v>
       </c>
       <c r="C118" s="7" t="s">
         <v>238</v>
       </c>
       <c r="D118" s="5">
-        <v>174.0</v>
+        <v>138.0</v>
       </c>
       <c r="E118" s="10">
         <v>12674.0</v>
       </c>
       <c r="F118" s="10">
         <v>11406.6</v>
       </c>
       <c r="G118" s="10">
         <v>10139.2</v>
       </c>
       <c r="H118" s="10">
         <v>8871.8</v>
       </c>
     </row>
     <row r="119" spans="1:8" outlineLevel="3">
       <c r="A119" s="15">
         <v>115</v>
       </c>
       <c r="B119" s="6" t="s">
         <v>239</v>
       </c>
       <c r="C119" s="7" t="s">
         <v>240</v>
       </c>
       <c r="D119" s="5">
-        <v>74.0</v>
+        <v>68.0</v>
       </c>
       <c r="E119" s="10">
         <v>21744.0</v>
       </c>
       <c r="F119" s="10">
         <v>19569.6</v>
       </c>
       <c r="G119" s="10">
         <v>17395.2</v>
       </c>
       <c r="H119" s="10">
         <v>15220.8</v>
       </c>
     </row>
     <row r="120" spans="1:8" outlineLevel="3">
       <c r="A120" s="15">
         <v>116</v>
       </c>
       <c r="B120" s="6" t="s">
         <v>241</v>
       </c>
       <c r="C120" s="7" t="s">
         <v>242</v>
       </c>
       <c r="D120" s="5">
@@ -12654,77 +12654,77 @@
       </c>
       <c r="E122" s="10">
         <v>0.0</v>
       </c>
       <c r="F122" s="10">
         <v>0.0</v>
       </c>
       <c r="G122" s="10">
         <v>0.0</v>
       </c>
       <c r="H122" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="123" spans="1:8" outlineLevel="3">
       <c r="A123" s="15">
         <v>119</v>
       </c>
       <c r="B123" s="6" t="s">
         <v>247</v>
       </c>
       <c r="C123" s="7" t="s">
         <v>248</v>
       </c>
       <c r="D123" s="5">
-        <v>182.0</v>
+        <v>159.0</v>
       </c>
       <c r="E123" s="10">
         <v>11734.0</v>
       </c>
       <c r="F123" s="10">
         <v>10560.6</v>
       </c>
       <c r="G123" s="10">
         <v>9387.2</v>
       </c>
       <c r="H123" s="10">
         <v>8213.8</v>
       </c>
     </row>
     <row r="124" spans="1:8" outlineLevel="3">
       <c r="A124" s="15">
         <v>120</v>
       </c>
       <c r="B124" s="6" t="s">
         <v>249</v>
       </c>
       <c r="C124" s="7" t="s">
         <v>250</v>
       </c>
       <c r="D124" s="5">
-        <v>162.0</v>
+        <v>156.0</v>
       </c>
       <c r="E124" s="10">
         <v>1340.0</v>
       </c>
       <c r="F124" s="10">
         <v>1206.0</v>
       </c>
       <c r="G124" s="10">
         <v>1072.0</v>
       </c>
       <c r="H124" s="10">
         <v>938.0</v>
       </c>
     </row>
     <row r="125" spans="1:8" outlineLevel="3">
       <c r="A125" s="15">
         <v>121</v>
       </c>
       <c r="B125" s="6" t="s">
         <v>251</v>
       </c>
       <c r="C125" s="7" t="s">
         <v>252</v>
       </c>
       <c r="D125" s="5">
@@ -12732,51 +12732,51 @@
       </c>
       <c r="E125" s="10">
         <v>1340.0</v>
       </c>
       <c r="F125" s="10">
         <v>1206.0</v>
       </c>
       <c r="G125" s="10">
         <v>1072.0</v>
       </c>
       <c r="H125" s="10">
         <v>938.0</v>
       </c>
     </row>
     <row r="126" spans="1:8" outlineLevel="3">
       <c r="A126" s="15">
         <v>122</v>
       </c>
       <c r="B126" s="6" t="s">
         <v>253</v>
       </c>
       <c r="C126" s="7" t="s">
         <v>254</v>
       </c>
       <c r="D126" s="5">
-        <v>3090.0</v>
+        <v>2385.0</v>
       </c>
       <c r="E126" s="10">
         <v>456.0</v>
       </c>
       <c r="F126" s="10">
         <v>410.4</v>
       </c>
       <c r="G126" s="10">
         <v>364.8</v>
       </c>
       <c r="H126" s="10">
         <v>319.2</v>
       </c>
     </row>
     <row r="127" spans="1:8" outlineLevel="3">
       <c r="A127" s="15">
         <v>123</v>
       </c>
       <c r="B127" s="6" t="s">
         <v>255</v>
       </c>
       <c r="C127" s="7" t="s">
         <v>256</v>
       </c>
       <c r="D127" s="5">
@@ -12784,51 +12784,51 @@
       </c>
       <c r="E127" s="10">
         <v>1381.0</v>
       </c>
       <c r="F127" s="10">
         <v>1242.9</v>
       </c>
       <c r="G127" s="10">
         <v>1104.8</v>
       </c>
       <c r="H127" s="10">
         <v>966.7</v>
       </c>
     </row>
     <row r="128" spans="1:8" outlineLevel="3">
       <c r="A128" s="15">
         <v>124</v>
       </c>
       <c r="B128" s="6" t="s">
         <v>257</v>
       </c>
       <c r="C128" s="7" t="s">
         <v>258</v>
       </c>
       <c r="D128" s="5">
-        <v>1521.0</v>
+        <v>1101.0</v>
       </c>
       <c r="E128" s="10">
         <v>1474.0</v>
       </c>
       <c r="F128" s="10">
         <v>1326.6</v>
       </c>
       <c r="G128" s="10">
         <v>1179.2</v>
       </c>
       <c r="H128" s="10">
         <v>1031.8</v>
       </c>
     </row>
     <row r="129" spans="1:8" outlineLevel="3">
       <c r="A129" s="15">
         <v>125</v>
       </c>
       <c r="B129" s="6" t="s">
         <v>259</v>
       </c>
       <c r="C129" s="7" t="s">
         <v>260</v>
       </c>
       <c r="D129" s="5">
@@ -12836,51 +12836,51 @@
       </c>
       <c r="E129" s="10">
         <v>0.0</v>
       </c>
       <c r="F129" s="10">
         <v>0.0</v>
       </c>
       <c r="G129" s="10">
         <v>0.0</v>
       </c>
       <c r="H129" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="130" spans="1:8" outlineLevel="3">
       <c r="A130" s="15">
         <v>126</v>
       </c>
       <c r="B130" s="6" t="s">
         <v>261</v>
       </c>
       <c r="C130" s="7" t="s">
         <v>262</v>
       </c>
       <c r="D130" s="5">
-        <v>646.0</v>
+        <v>642.0</v>
       </c>
       <c r="E130" s="10">
         <v>2080.0</v>
       </c>
       <c r="F130" s="10">
         <v>1872.0</v>
       </c>
       <c r="G130" s="10">
         <v>1664.0</v>
       </c>
       <c r="H130" s="10">
         <v>1456.0</v>
       </c>
     </row>
     <row r="131" spans="1:8" outlineLevel="3">
       <c r="A131" s="15">
         <v>127</v>
       </c>
       <c r="B131" s="6" t="s">
         <v>263</v>
       </c>
       <c r="C131" s="7" t="s">
         <v>264</v>
       </c>
       <c r="D131" s="5">
@@ -12914,51 +12914,51 @@
       </c>
       <c r="E132" s="10">
         <v>3788.0</v>
       </c>
       <c r="F132" s="10">
         <v>3409.2</v>
       </c>
       <c r="G132" s="10">
         <v>3030.4</v>
       </c>
       <c r="H132" s="10">
         <v>2651.6</v>
       </c>
     </row>
     <row r="133" spans="1:8" outlineLevel="3">
       <c r="A133" s="15">
         <v>129</v>
       </c>
       <c r="B133" s="6" t="s">
         <v>267</v>
       </c>
       <c r="C133" s="7" t="s">
         <v>268</v>
       </c>
       <c r="D133" s="5">
-        <v>13271.0</v>
+        <v>12993.0</v>
       </c>
       <c r="E133" s="10">
         <v>208.0</v>
       </c>
       <c r="F133" s="10">
         <v>187.2</v>
       </c>
       <c r="G133" s="10">
         <v>166.4</v>
       </c>
       <c r="H133" s="10">
         <v>145.6</v>
       </c>
     </row>
     <row r="134" spans="1:8" outlineLevel="3">
       <c r="A134" s="15">
         <v>130</v>
       </c>
       <c r="B134" s="6" t="s">
         <v>269</v>
       </c>
       <c r="C134" s="7" t="s">
         <v>270</v>
       </c>
       <c r="D134" s="5">
@@ -12966,155 +12966,155 @@
       </c>
       <c r="E134" s="10">
         <v>406.0</v>
       </c>
       <c r="F134" s="10">
         <v>365.4</v>
       </c>
       <c r="G134" s="10">
         <v>324.8</v>
       </c>
       <c r="H134" s="10">
         <v>284.2</v>
       </c>
     </row>
     <row r="135" spans="1:8" outlineLevel="3">
       <c r="A135" s="15">
         <v>131</v>
       </c>
       <c r="B135" s="6" t="s">
         <v>271</v>
       </c>
       <c r="C135" s="7" t="s">
         <v>272</v>
       </c>
       <c r="D135" s="5">
-        <v>2075.0</v>
+        <v>2381.0</v>
       </c>
       <c r="E135" s="10">
         <v>2348.0</v>
       </c>
       <c r="F135" s="10">
         <v>2113.2</v>
       </c>
       <c r="G135" s="10">
         <v>1878.4</v>
       </c>
       <c r="H135" s="10">
         <v>1643.6</v>
       </c>
     </row>
     <row r="136" spans="1:8" outlineLevel="3">
       <c r="A136" s="15">
         <v>132</v>
       </c>
       <c r="B136" s="6" t="s">
         <v>273</v>
       </c>
       <c r="C136" s="7" t="s">
         <v>274</v>
       </c>
       <c r="D136" s="5">
-        <v>5110.0</v>
+        <v>7532.0</v>
       </c>
       <c r="E136" s="10">
-        <v>500.0</v>
+        <v>480.0</v>
       </c>
       <c r="F136" s="10">
-        <v>450.0</v>
+        <v>432.0</v>
       </c>
       <c r="G136" s="10">
-        <v>400.0</v>
+        <v>384.0</v>
       </c>
       <c r="H136" s="10">
-        <v>350.0</v>
+        <v>336.0</v>
       </c>
     </row>
     <row r="137" spans="1:8" outlineLevel="3">
       <c r="A137" s="15">
         <v>133</v>
       </c>
       <c r="B137" s="6" t="s">
         <v>275</v>
       </c>
       <c r="C137" s="7" t="s">
         <v>276</v>
       </c>
       <c r="D137" s="5">
-        <v>63.0</v>
+        <v>43.0</v>
       </c>
       <c r="E137" s="10">
         <v>3340.0</v>
       </c>
       <c r="F137" s="10">
         <v>3006.0</v>
       </c>
       <c r="G137" s="10">
         <v>2672.0</v>
       </c>
       <c r="H137" s="10">
         <v>2338.0</v>
       </c>
     </row>
     <row r="138" spans="1:8" outlineLevel="3">
       <c r="A138" s="15">
         <v>134</v>
       </c>
       <c r="B138" s="6" t="s">
         <v>277</v>
       </c>
       <c r="C138" s="7" t="s">
         <v>278</v>
       </c>
       <c r="D138" s="5">
-        <v>408.0</v>
+        <v>343.0</v>
       </c>
       <c r="E138" s="10">
         <v>2386.0</v>
       </c>
       <c r="F138" s="10">
         <v>2147.4</v>
       </c>
       <c r="G138" s="10">
         <v>1908.8</v>
       </c>
       <c r="H138" s="10">
         <v>1670.2</v>
       </c>
     </row>
     <row r="139" spans="1:8" outlineLevel="3">
       <c r="A139" s="15">
         <v>135</v>
       </c>
       <c r="B139" s="6" t="s">
         <v>279</v>
       </c>
       <c r="C139" s="7" t="s">
         <v>280</v>
       </c>
       <c r="D139" s="5">
-        <v>116.0</v>
+        <v>88.0</v>
       </c>
       <c r="E139" s="10">
         <v>17818.0</v>
       </c>
       <c r="F139" s="10">
         <v>16036.2</v>
       </c>
       <c r="G139" s="10">
         <v>14254.4</v>
       </c>
       <c r="H139" s="10">
         <v>12472.6</v>
       </c>
     </row>
     <row r="140" spans="1:8" outlineLevel="3">
       <c r="A140" s="15">
         <v>136</v>
       </c>
       <c r="B140" s="6" t="s">
         <v>281</v>
       </c>
       <c r="C140" s="7" t="s">
         <v>282</v>
       </c>
       <c r="D140" s="5">
@@ -13148,51 +13148,51 @@
       </c>
       <c r="E141" s="10">
         <v>0.0</v>
       </c>
       <c r="F141" s="10">
         <v>0.0</v>
       </c>
       <c r="G141" s="10">
         <v>0.0</v>
       </c>
       <c r="H141" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="142" spans="1:8" outlineLevel="3">
       <c r="A142" s="15">
         <v>138</v>
       </c>
       <c r="B142" s="6" t="s">
         <v>285</v>
       </c>
       <c r="C142" s="7" t="s">
         <v>286</v>
       </c>
       <c r="D142" s="5">
-        <v>1428.0</v>
+        <v>1425.0</v>
       </c>
       <c r="E142" s="10">
         <v>1676.0</v>
       </c>
       <c r="F142" s="10">
         <v>1508.4</v>
       </c>
       <c r="G142" s="10">
         <v>1340.8</v>
       </c>
       <c r="H142" s="10">
         <v>1173.2</v>
       </c>
     </row>
     <row r="143" spans="1:8" outlineLevel="3">
       <c r="A143" s="15">
         <v>139</v>
       </c>
       <c r="B143" s="6" t="s">
         <v>287</v>
       </c>
       <c r="C143" s="7" t="s">
         <v>288</v>
       </c>
       <c r="D143" s="5">
@@ -13200,77 +13200,77 @@
       </c>
       <c r="E143" s="10">
         <v>1341.0</v>
       </c>
       <c r="F143" s="10">
         <v>1206.9</v>
       </c>
       <c r="G143" s="10">
         <v>1072.8</v>
       </c>
       <c r="H143" s="10">
         <v>938.7</v>
       </c>
     </row>
     <row r="144" spans="1:8" outlineLevel="3">
       <c r="A144" s="15">
         <v>140</v>
       </c>
       <c r="B144" s="6" t="s">
         <v>289</v>
       </c>
       <c r="C144" s="7" t="s">
         <v>290</v>
       </c>
       <c r="D144" s="5">
-        <v>2667.0</v>
+        <v>2389.0</v>
       </c>
       <c r="E144" s="10">
         <v>544.0</v>
       </c>
       <c r="F144" s="10">
         <v>489.6</v>
       </c>
       <c r="G144" s="10">
         <v>435.2</v>
       </c>
       <c r="H144" s="10">
         <v>380.8</v>
       </c>
     </row>
     <row r="145" spans="1:8" outlineLevel="3">
       <c r="A145" s="15">
         <v>141</v>
       </c>
       <c r="B145" s="6" t="s">
         <v>291</v>
       </c>
       <c r="C145" s="7" t="s">
         <v>292</v>
       </c>
       <c r="D145" s="5">
-        <v>800.0</v>
+        <v>735.0</v>
       </c>
       <c r="E145" s="10">
         <v>1446.0</v>
       </c>
       <c r="F145" s="10">
         <v>1301.4</v>
       </c>
       <c r="G145" s="10">
         <v>1156.8</v>
       </c>
       <c r="H145" s="10">
         <v>1012.2</v>
       </c>
     </row>
     <row r="146" spans="1:8" outlineLevel="3">
       <c r="A146" s="15">
         <v>142</v>
       </c>
       <c r="B146" s="6" t="s">
         <v>293</v>
       </c>
       <c r="C146" s="7" t="s">
         <v>294</v>
       </c>
       <c r="D146" s="5">
@@ -13304,103 +13304,103 @@
       </c>
       <c r="E147" s="10">
         <v>2908.0</v>
       </c>
       <c r="F147" s="10">
         <v>2617.2</v>
       </c>
       <c r="G147" s="10">
         <v>2326.4</v>
       </c>
       <c r="H147" s="10">
         <v>2035.6</v>
       </c>
     </row>
     <row r="148" spans="1:8" outlineLevel="3">
       <c r="A148" s="15">
         <v>144</v>
       </c>
       <c r="B148" s="6" t="s">
         <v>297</v>
       </c>
       <c r="C148" s="7" t="s">
         <v>298</v>
       </c>
       <c r="D148" s="5">
-        <v>10579.0</v>
+        <v>9898.0</v>
       </c>
       <c r="E148" s="10">
         <v>284.0</v>
       </c>
       <c r="F148" s="10">
         <v>255.6</v>
       </c>
       <c r="G148" s="10">
         <v>227.2</v>
       </c>
       <c r="H148" s="10">
         <v>198.8</v>
       </c>
     </row>
     <row r="149" spans="1:8" outlineLevel="3">
       <c r="A149" s="15">
         <v>145</v>
       </c>
       <c r="B149" s="6" t="s">
         <v>299</v>
       </c>
       <c r="C149" s="7" t="s">
         <v>300</v>
       </c>
       <c r="D149" s="5">
-        <v>1378.0</v>
+        <v>1783.0</v>
       </c>
       <c r="E149" s="10">
         <v>986.0</v>
       </c>
       <c r="F149" s="10">
         <v>887.4</v>
       </c>
       <c r="G149" s="10">
         <v>788.8</v>
       </c>
       <c r="H149" s="10">
         <v>690.2</v>
       </c>
     </row>
     <row r="150" spans="1:8" outlineLevel="3">
       <c r="A150" s="15">
         <v>146</v>
       </c>
       <c r="B150" s="6" t="s">
         <v>301</v>
       </c>
       <c r="C150" s="7" t="s">
         <v>302</v>
       </c>
       <c r="D150" s="5">
-        <v>1107.0</v>
+        <v>2494.0</v>
       </c>
       <c r="E150" s="10">
         <v>642.0</v>
       </c>
       <c r="F150" s="10">
         <v>577.8</v>
       </c>
       <c r="G150" s="10">
         <v>513.6</v>
       </c>
       <c r="H150" s="10">
         <v>449.4</v>
       </c>
     </row>
     <row r="151" spans="1:8" outlineLevel="3">
       <c r="A151" s="15">
         <v>147</v>
       </c>
       <c r="B151" s="6" t="s">
         <v>303</v>
       </c>
       <c r="C151" s="7" t="s">
         <v>304</v>
       </c>
       <c r="D151" s="5">
@@ -13408,103 +13408,103 @@
       </c>
       <c r="E151" s="10">
         <v>4580.0</v>
       </c>
       <c r="F151" s="10">
         <v>4122.0</v>
       </c>
       <c r="G151" s="10">
         <v>3664.0</v>
       </c>
       <c r="H151" s="10">
         <v>3206.0</v>
       </c>
     </row>
     <row r="152" spans="1:8" outlineLevel="3">
       <c r="A152" s="15">
         <v>148</v>
       </c>
       <c r="B152" s="6" t="s">
         <v>305</v>
       </c>
       <c r="C152" s="7" t="s">
         <v>306</v>
       </c>
       <c r="D152" s="5">
-        <v>64.0</v>
+        <v>270.0</v>
       </c>
       <c r="E152" s="10">
         <v>4580.0</v>
       </c>
       <c r="F152" s="10">
         <v>4122.0</v>
       </c>
       <c r="G152" s="10">
         <v>3664.0</v>
       </c>
       <c r="H152" s="10">
         <v>3206.0</v>
       </c>
     </row>
     <row r="153" spans="1:8" outlineLevel="3">
       <c r="A153" s="15">
         <v>149</v>
       </c>
       <c r="B153" s="6" t="s">
         <v>307</v>
       </c>
       <c r="C153" s="7" t="s">
         <v>308</v>
       </c>
       <c r="D153" s="5">
-        <v>85.0</v>
+        <v>49.0</v>
       </c>
       <c r="E153" s="10">
         <v>23810.0</v>
       </c>
       <c r="F153" s="10">
         <v>21429.0</v>
       </c>
       <c r="G153" s="10">
         <v>19048.0</v>
       </c>
       <c r="H153" s="10">
         <v>16667.0</v>
       </c>
     </row>
     <row r="154" spans="1:8" outlineLevel="3">
       <c r="A154" s="15">
         <v>150</v>
       </c>
       <c r="B154" s="6" t="s">
         <v>309</v>
       </c>
       <c r="C154" s="7" t="s">
         <v>310</v>
       </c>
       <c r="D154" s="5">
-        <v>41.0</v>
+        <v>29.0</v>
       </c>
       <c r="E154" s="10">
         <v>38005.0</v>
       </c>
       <c r="F154" s="10">
         <v>34204.5</v>
       </c>
       <c r="G154" s="10">
         <v>30404.0</v>
       </c>
       <c r="H154" s="10">
         <v>26603.5</v>
       </c>
     </row>
     <row r="155" spans="1:8" outlineLevel="3">
       <c r="A155" s="15">
         <v>151</v>
       </c>
       <c r="B155" s="6" t="s">
         <v>311</v>
       </c>
       <c r="C155" s="7" t="s">
         <v>312</v>
       </c>
       <c r="D155" s="5">
@@ -13564,77 +13564,77 @@
       </c>
       <c r="E157" s="10">
         <v>0.0</v>
       </c>
       <c r="F157" s="10">
         <v>0.0</v>
       </c>
       <c r="G157" s="10">
         <v>0.0</v>
       </c>
       <c r="H157" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="158" spans="1:8" outlineLevel="3">
       <c r="A158" s="15">
         <v>154</v>
       </c>
       <c r="B158" s="6" t="s">
         <v>317</v>
       </c>
       <c r="C158" s="7" t="s">
         <v>318</v>
       </c>
       <c r="D158" s="5">
-        <v>2157.0</v>
+        <v>1870.0</v>
       </c>
       <c r="E158" s="10">
         <v>598.0</v>
       </c>
       <c r="F158" s="10">
         <v>538.2</v>
       </c>
       <c r="G158" s="10">
         <v>478.4</v>
       </c>
       <c r="H158" s="10">
         <v>418.6</v>
       </c>
     </row>
     <row r="159" spans="1:8" outlineLevel="3">
       <c r="A159" s="15">
         <v>155</v>
       </c>
       <c r="B159" s="6" t="s">
         <v>319</v>
       </c>
       <c r="C159" s="7" t="s">
         <v>320</v>
       </c>
       <c r="D159" s="5">
-        <v>1814.0</v>
+        <v>1960.0</v>
       </c>
       <c r="E159" s="10">
         <v>306.0</v>
       </c>
       <c r="F159" s="10">
         <v>275.4</v>
       </c>
       <c r="G159" s="10">
         <v>244.8</v>
       </c>
       <c r="H159" s="10">
         <v>214.2</v>
       </c>
     </row>
     <row r="160" spans="1:8" outlineLevel="3">
       <c r="A160" s="15">
         <v>156</v>
       </c>
       <c r="B160" s="6" t="s">
         <v>321</v>
       </c>
       <c r="C160" s="7" t="s">
         <v>322</v>
       </c>
       <c r="D160" s="5">
@@ -13642,129 +13642,129 @@
       </c>
       <c r="E160" s="10">
         <v>306.0</v>
       </c>
       <c r="F160" s="10">
         <v>275.4</v>
       </c>
       <c r="G160" s="10">
         <v>244.8</v>
       </c>
       <c r="H160" s="10">
         <v>214.2</v>
       </c>
     </row>
     <row r="161" spans="1:8" outlineLevel="3">
       <c r="A161" s="15">
         <v>157</v>
       </c>
       <c r="B161" s="6" t="s">
         <v>323</v>
       </c>
       <c r="C161" s="7" t="s">
         <v>324</v>
       </c>
       <c r="D161" s="5">
-        <v>275.0</v>
+        <v>488.0</v>
       </c>
       <c r="E161" s="10">
         <v>710.0</v>
       </c>
       <c r="F161" s="10">
         <v>639.0</v>
       </c>
       <c r="G161" s="10">
         <v>568.0</v>
       </c>
       <c r="H161" s="10">
         <v>497.0</v>
       </c>
     </row>
     <row r="162" spans="1:8" outlineLevel="3">
       <c r="A162" s="15">
         <v>158</v>
       </c>
       <c r="B162" s="6" t="s">
         <v>325</v>
       </c>
       <c r="C162" s="7" t="s">
         <v>326</v>
       </c>
       <c r="D162" s="5">
-        <v>667.0</v>
+        <v>567.0</v>
       </c>
       <c r="E162" s="10">
         <v>693.0</v>
       </c>
       <c r="F162" s="10">
         <v>623.7</v>
       </c>
       <c r="G162" s="10">
         <v>554.4</v>
       </c>
       <c r="H162" s="10">
         <v>485.1</v>
       </c>
     </row>
     <row r="163" spans="1:8" outlineLevel="3">
       <c r="A163" s="15">
         <v>159</v>
       </c>
       <c r="B163" s="6" t="s">
         <v>327</v>
       </c>
       <c r="C163" s="7" t="s">
         <v>328</v>
       </c>
       <c r="D163" s="5">
-        <v>0.0</v>
+        <v>30.0</v>
       </c>
       <c r="E163" s="10">
-        <v>0.0</v>
+        <v>1314.0</v>
       </c>
       <c r="F163" s="10">
-        <v>0.0</v>
+        <v>1182.6</v>
       </c>
       <c r="G163" s="10">
-        <v>0.0</v>
+        <v>1051.2</v>
       </c>
       <c r="H163" s="10">
-        <v>0.0</v>
+        <v>919.8</v>
       </c>
     </row>
     <row r="164" spans="1:8" outlineLevel="3">
       <c r="A164" s="15">
         <v>160</v>
       </c>
       <c r="B164" s="6" t="s">
         <v>329</v>
       </c>
       <c r="C164" s="7" t="s">
         <v>330</v>
       </c>
       <c r="D164" s="5">
-        <v>2579.0</v>
+        <v>1969.0</v>
       </c>
       <c r="E164" s="10">
         <v>328.0</v>
       </c>
       <c r="F164" s="10">
         <v>295.2</v>
       </c>
       <c r="G164" s="10">
         <v>262.4</v>
       </c>
       <c r="H164" s="10">
         <v>229.6</v>
       </c>
     </row>
     <row r="165" spans="1:8" outlineLevel="3">
       <c r="A165" s="15">
         <v>161</v>
       </c>
       <c r="B165" s="6" t="s">
         <v>331</v>
       </c>
       <c r="C165" s="7" t="s">
         <v>332</v>
       </c>
       <c r="D165" s="5">
@@ -13798,51 +13798,51 @@
       </c>
       <c r="E166" s="10">
         <v>4752.0</v>
       </c>
       <c r="F166" s="10">
         <v>4276.8</v>
       </c>
       <c r="G166" s="10">
         <v>3801.6</v>
       </c>
       <c r="H166" s="10">
         <v>3326.4</v>
       </c>
     </row>
     <row r="167" spans="1:8" outlineLevel="3">
       <c r="A167" s="15">
         <v>163</v>
       </c>
       <c r="B167" s="6" t="s">
         <v>335</v>
       </c>
       <c r="C167" s="7" t="s">
         <v>336</v>
       </c>
       <c r="D167" s="5">
-        <v>1606.0</v>
+        <v>1733.0</v>
       </c>
       <c r="E167" s="10">
         <v>746.0</v>
       </c>
       <c r="F167" s="10">
         <v>671.4</v>
       </c>
       <c r="G167" s="10">
         <v>596.8</v>
       </c>
       <c r="H167" s="10">
         <v>522.2</v>
       </c>
     </row>
     <row r="168" spans="1:8" outlineLevel="3">
       <c r="A168" s="15">
         <v>164</v>
       </c>
       <c r="B168" s="6" t="s">
         <v>337</v>
       </c>
       <c r="C168" s="7" t="s">
         <v>338</v>
       </c>
       <c r="D168" s="5">
@@ -13850,207 +13850,207 @@
       </c>
       <c r="E168" s="10">
         <v>5798.0</v>
       </c>
       <c r="F168" s="10">
         <v>5218.2</v>
       </c>
       <c r="G168" s="10">
         <v>4638.4</v>
       </c>
       <c r="H168" s="10">
         <v>4058.6</v>
       </c>
     </row>
     <row r="169" spans="1:8" outlineLevel="3">
       <c r="A169" s="15">
         <v>165</v>
       </c>
       <c r="B169" s="6" t="s">
         <v>339</v>
       </c>
       <c r="C169" s="7" t="s">
         <v>340</v>
       </c>
       <c r="D169" s="5">
-        <v>60.0</v>
+        <v>21.0</v>
       </c>
       <c r="E169" s="10">
-        <v>5050.0</v>
+        <v>0.0</v>
       </c>
       <c r="F169" s="10">
-        <v>4545.0</v>
+        <v>0.0</v>
       </c>
       <c r="G169" s="10">
-        <v>4040.0</v>
+        <v>0.0</v>
       </c>
       <c r="H169" s="10">
-        <v>3535.0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="170" spans="1:8" outlineLevel="3">
       <c r="A170" s="15">
         <v>166</v>
       </c>
       <c r="B170" s="6" t="s">
         <v>341</v>
       </c>
       <c r="C170" s="7" t="s">
         <v>342</v>
       </c>
       <c r="D170" s="5">
-        <v>9.0</v>
+        <v>16.0</v>
       </c>
       <c r="E170" s="10">
         <v>59240.0</v>
       </c>
       <c r="F170" s="10">
         <v>53316.0</v>
       </c>
       <c r="G170" s="10">
         <v>47392.0</v>
       </c>
       <c r="H170" s="10">
         <v>41468.0</v>
       </c>
     </row>
     <row r="171" spans="1:8" outlineLevel="3">
       <c r="A171" s="15">
         <v>167</v>
       </c>
       <c r="B171" s="6" t="s">
         <v>343</v>
       </c>
       <c r="C171" s="7" t="s">
         <v>344</v>
       </c>
       <c r="D171" s="5">
-        <v>9739.0</v>
+        <v>12027.0</v>
       </c>
       <c r="E171" s="10">
-        <v>322.0</v>
+        <v>306.0</v>
       </c>
       <c r="F171" s="10">
-        <v>289.8</v>
+        <v>275.4</v>
       </c>
       <c r="G171" s="10">
-        <v>257.6</v>
+        <v>244.8</v>
       </c>
       <c r="H171" s="10">
-        <v>225.4</v>
+        <v>214.2</v>
       </c>
     </row>
     <row r="172" spans="1:8" outlineLevel="3">
       <c r="A172" s="15">
         <v>168</v>
       </c>
       <c r="B172" s="6" t="s">
         <v>345</v>
       </c>
       <c r="C172" s="7" t="s">
         <v>346</v>
       </c>
       <c r="D172" s="5">
-        <v>202.0</v>
+        <v>166.0</v>
       </c>
       <c r="E172" s="10">
         <v>498.0</v>
       </c>
       <c r="F172" s="10">
         <v>448.2</v>
       </c>
       <c r="G172" s="10">
         <v>398.4</v>
       </c>
       <c r="H172" s="10">
         <v>348.6</v>
       </c>
     </row>
     <row r="173" spans="1:8" outlineLevel="3">
       <c r="A173" s="15">
         <v>169</v>
       </c>
       <c r="B173" s="6" t="s">
         <v>347</v>
       </c>
       <c r="C173" s="7" t="s">
         <v>348</v>
       </c>
       <c r="D173" s="5">
-        <v>2654.0</v>
+        <v>1220.0</v>
       </c>
       <c r="E173" s="10">
-        <v>494.0</v>
+        <v>486.0</v>
       </c>
       <c r="F173" s="10">
-        <v>444.6</v>
+        <v>437.4</v>
       </c>
       <c r="G173" s="10">
-        <v>395.2</v>
+        <v>388.8</v>
       </c>
       <c r="H173" s="10">
-        <v>345.8</v>
+        <v>340.2</v>
       </c>
     </row>
     <row r="174" spans="1:8" outlineLevel="3">
       <c r="A174" s="15">
         <v>170</v>
       </c>
       <c r="B174" s="6" t="s">
         <v>349</v>
       </c>
       <c r="C174" s="7" t="s">
         <v>350</v>
       </c>
       <c r="D174" s="5">
-        <v>2430.0</v>
+        <v>2132.0</v>
       </c>
       <c r="E174" s="10">
         <v>381.0</v>
       </c>
       <c r="F174" s="10">
         <v>342.9</v>
       </c>
       <c r="G174" s="10">
         <v>304.8</v>
       </c>
       <c r="H174" s="10">
         <v>266.7</v>
       </c>
     </row>
     <row r="175" spans="1:8" outlineLevel="3">
       <c r="A175" s="15">
         <v>171</v>
       </c>
       <c r="B175" s="6" t="s">
         <v>351</v>
       </c>
       <c r="C175" s="7" t="s">
         <v>352</v>
       </c>
       <c r="D175" s="5">
-        <v>1976.0</v>
+        <v>1872.0</v>
       </c>
       <c r="E175" s="10">
         <v>872.0</v>
       </c>
       <c r="F175" s="10">
         <v>784.8</v>
       </c>
       <c r="G175" s="10">
         <v>697.6</v>
       </c>
       <c r="H175" s="10">
         <v>610.4</v>
       </c>
     </row>
     <row r="176" spans="1:8" outlineLevel="3">
       <c r="A176" s="15">
         <v>172</v>
       </c>
       <c r="B176" s="6" t="s">
         <v>353</v>
       </c>
       <c r="C176" s="7" t="s">
         <v>354</v>
       </c>
       <c r="D176" s="5">
@@ -14058,77 +14058,77 @@
       </c>
       <c r="E176" s="10">
         <v>1237.0</v>
       </c>
       <c r="F176" s="10">
         <v>1113.3</v>
       </c>
       <c r="G176" s="10">
         <v>989.6</v>
       </c>
       <c r="H176" s="10">
         <v>865.9</v>
       </c>
     </row>
     <row r="177" spans="1:8" outlineLevel="3">
       <c r="A177" s="15">
         <v>173</v>
       </c>
       <c r="B177" s="6" t="s">
         <v>355</v>
       </c>
       <c r="C177" s="7" t="s">
         <v>356</v>
       </c>
       <c r="D177" s="5">
-        <v>26.0</v>
+        <v>10.0</v>
       </c>
       <c r="E177" s="10">
         <v>1237.0</v>
       </c>
       <c r="F177" s="10">
         <v>1113.3</v>
       </c>
       <c r="G177" s="10">
         <v>989.6</v>
       </c>
       <c r="H177" s="10">
         <v>865.9</v>
       </c>
     </row>
     <row r="178" spans="1:8" outlineLevel="3">
       <c r="A178" s="15">
         <v>174</v>
       </c>
       <c r="B178" s="6" t="s">
         <v>357</v>
       </c>
       <c r="C178" s="7" t="s">
         <v>358</v>
       </c>
       <c r="D178" s="5">
-        <v>619.0</v>
+        <v>395.0</v>
       </c>
       <c r="E178" s="10">
         <v>952.0</v>
       </c>
       <c r="F178" s="10">
         <v>856.8</v>
       </c>
       <c r="G178" s="10">
         <v>761.6</v>
       </c>
       <c r="H178" s="10">
         <v>666.4</v>
       </c>
     </row>
     <row r="179" spans="1:8" outlineLevel="3">
       <c r="A179" s="15">
         <v>175</v>
       </c>
       <c r="B179" s="6" t="s">
         <v>359</v>
       </c>
       <c r="C179" s="7" t="s">
         <v>360</v>
       </c>
       <c r="D179" s="5">
@@ -14162,51 +14162,51 @@
       </c>
       <c r="E180" s="10">
         <v>0.0</v>
       </c>
       <c r="F180" s="10">
         <v>0.0</v>
       </c>
       <c r="G180" s="10">
         <v>0.0</v>
       </c>
       <c r="H180" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="181" spans="1:8" outlineLevel="3">
       <c r="A181" s="15">
         <v>177</v>
       </c>
       <c r="B181" s="6" t="s">
         <v>363</v>
       </c>
       <c r="C181" s="7" t="s">
         <v>364</v>
       </c>
       <c r="D181" s="5">
-        <v>2651.0</v>
+        <v>2513.0</v>
       </c>
       <c r="E181" s="10">
         <v>1010.0</v>
       </c>
       <c r="F181" s="10">
         <v>909.0</v>
       </c>
       <c r="G181" s="10">
         <v>808.0</v>
       </c>
       <c r="H181" s="10">
         <v>707.0</v>
       </c>
     </row>
     <row r="182" spans="1:8" outlineLevel="3">
       <c r="A182" s="15">
         <v>178</v>
       </c>
       <c r="B182" s="6" t="s">
         <v>365</v>
       </c>
       <c r="C182" s="7" t="s">
         <v>366</v>
       </c>
       <c r="D182" s="5">
@@ -14214,51 +14214,51 @@
       </c>
       <c r="E182" s="10">
         <v>0.0</v>
       </c>
       <c r="F182" s="10">
         <v>0.0</v>
       </c>
       <c r="G182" s="10">
         <v>0.0</v>
       </c>
       <c r="H182" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="183" spans="1:8" outlineLevel="3">
       <c r="A183" s="15">
         <v>179</v>
       </c>
       <c r="B183" s="6" t="s">
         <v>367</v>
       </c>
       <c r="C183" s="7" t="s">
         <v>368</v>
       </c>
       <c r="D183" s="5">
-        <v>130.0</v>
+        <v>103.0</v>
       </c>
       <c r="E183" s="10">
         <v>1916.0</v>
       </c>
       <c r="F183" s="10">
         <v>1724.4</v>
       </c>
       <c r="G183" s="10">
         <v>1532.8</v>
       </c>
       <c r="H183" s="10">
         <v>1341.2</v>
       </c>
     </row>
     <row r="184" spans="1:8" outlineLevel="3">
       <c r="A184" s="15">
         <v>180</v>
       </c>
       <c r="B184" s="6" t="s">
         <v>369</v>
       </c>
       <c r="C184" s="7" t="s">
         <v>370</v>
       </c>
       <c r="D184" s="5">
@@ -14292,103 +14292,103 @@
       </c>
       <c r="E185" s="10">
         <v>0.0</v>
       </c>
       <c r="F185" s="10">
         <v>0.0</v>
       </c>
       <c r="G185" s="10">
         <v>0.0</v>
       </c>
       <c r="H185" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="186" spans="1:8" outlineLevel="3">
       <c r="A186" s="15">
         <v>182</v>
       </c>
       <c r="B186" s="6" t="s">
         <v>373</v>
       </c>
       <c r="C186" s="7" t="s">
         <v>374</v>
       </c>
       <c r="D186" s="5">
-        <v>2.0</v>
+        <v>13.0</v>
       </c>
       <c r="E186" s="10">
         <v>2214.0</v>
       </c>
       <c r="F186" s="10">
         <v>1992.6</v>
       </c>
       <c r="G186" s="10">
         <v>1771.2</v>
       </c>
       <c r="H186" s="10">
         <v>1549.8</v>
       </c>
     </row>
     <row r="187" spans="1:8" outlineLevel="3">
       <c r="A187" s="15">
         <v>183</v>
       </c>
       <c r="B187" s="6" t="s">
         <v>375</v>
       </c>
       <c r="C187" s="7" t="s">
         <v>376</v>
       </c>
       <c r="D187" s="5">
-        <v>4.0</v>
+        <v>9.0</v>
       </c>
       <c r="E187" s="10">
-        <v>3714.0</v>
+        <v>3378.0</v>
       </c>
       <c r="F187" s="10">
-        <v>3342.6</v>
+        <v>3040.2</v>
       </c>
       <c r="G187" s="10">
-        <v>2971.2</v>
+        <v>2702.4</v>
       </c>
       <c r="H187" s="10">
-        <v>2599.8</v>
+        <v>2364.6</v>
       </c>
     </row>
     <row r="188" spans="1:8" outlineLevel="3">
       <c r="A188" s="15">
         <v>184</v>
       </c>
       <c r="B188" s="6" t="s">
         <v>377</v>
       </c>
       <c r="C188" s="7" t="s">
         <v>378</v>
       </c>
       <c r="D188" s="5">
-        <v>118.0</v>
+        <v>114.0</v>
       </c>
       <c r="E188" s="10">
         <v>2675.0</v>
       </c>
       <c r="F188" s="10">
         <v>2407.5</v>
       </c>
       <c r="G188" s="10">
         <v>2140.0</v>
       </c>
       <c r="H188" s="10">
         <v>1872.5</v>
       </c>
     </row>
     <row r="189" spans="1:8" outlineLevel="3">
       <c r="A189" s="15">
         <v>185</v>
       </c>
       <c r="B189" s="6" t="s">
         <v>379</v>
       </c>
       <c r="C189" s="7" t="s">
         <v>380</v>
       </c>
       <c r="D189" s="5">
@@ -14396,51 +14396,51 @@
       </c>
       <c r="E189" s="10">
         <v>0.0</v>
       </c>
       <c r="F189" s="10">
         <v>0.0</v>
       </c>
       <c r="G189" s="10">
         <v>0.0</v>
       </c>
       <c r="H189" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="190" spans="1:8" outlineLevel="3">
       <c r="A190" s="15">
         <v>186</v>
       </c>
       <c r="B190" s="6" t="s">
         <v>381</v>
       </c>
       <c r="C190" s="7" t="s">
         <v>382</v>
       </c>
       <c r="D190" s="5">
-        <v>5845.0</v>
+        <v>3425.0</v>
       </c>
       <c r="E190" s="10">
         <v>552.0</v>
       </c>
       <c r="F190" s="10">
         <v>496.8</v>
       </c>
       <c r="G190" s="10">
         <v>441.6</v>
       </c>
       <c r="H190" s="10">
         <v>386.4</v>
       </c>
     </row>
     <row r="191" spans="1:8" outlineLevel="3">
       <c r="A191" s="15">
         <v>187</v>
       </c>
       <c r="B191" s="6" t="s">
         <v>383</v>
       </c>
       <c r="C191" s="7" t="s">
         <v>384</v>
       </c>
       <c r="D191" s="5">
@@ -14448,77 +14448,77 @@
       </c>
       <c r="E191" s="10">
         <v>2854.0</v>
       </c>
       <c r="F191" s="10">
         <v>2568.6</v>
       </c>
       <c r="G191" s="10">
         <v>2283.2</v>
       </c>
       <c r="H191" s="10">
         <v>1997.8</v>
       </c>
     </row>
     <row r="192" spans="1:8" outlineLevel="3">
       <c r="A192" s="15">
         <v>188</v>
       </c>
       <c r="B192" s="6" t="s">
         <v>385</v>
       </c>
       <c r="C192" s="7" t="s">
         <v>386</v>
       </c>
       <c r="D192" s="5">
-        <v>36.0</v>
+        <v>29.0</v>
       </c>
       <c r="E192" s="10">
-        <v>1243.0</v>
+        <v>1058.0</v>
       </c>
       <c r="F192" s="10">
-        <v>1118.7</v>
+        <v>952.2</v>
       </c>
       <c r="G192" s="10">
-        <v>994.4</v>
+        <v>846.4</v>
       </c>
       <c r="H192" s="10">
-        <v>870.1</v>
+        <v>740.6</v>
       </c>
     </row>
     <row r="193" spans="1:8" outlineLevel="3">
       <c r="A193" s="15">
         <v>189</v>
       </c>
       <c r="B193" s="6" t="s">
         <v>387</v>
       </c>
       <c r="C193" s="7" t="s">
         <v>388</v>
       </c>
       <c r="D193" s="5">
-        <v>1933.0</v>
+        <v>1193.0</v>
       </c>
       <c r="E193" s="10">
         <v>659.0</v>
       </c>
       <c r="F193" s="10">
         <v>593.1</v>
       </c>
       <c r="G193" s="10">
         <v>527.2</v>
       </c>
       <c r="H193" s="10">
         <v>461.3</v>
       </c>
     </row>
     <row r="194" spans="1:8" outlineLevel="3">
       <c r="A194" s="15">
         <v>190</v>
       </c>
       <c r="B194" s="6" t="s">
         <v>389</v>
       </c>
       <c r="C194" s="7" t="s">
         <v>390</v>
       </c>
       <c r="D194" s="5">
@@ -14578,285 +14578,285 @@
       </c>
       <c r="E196" s="10">
         <v>2390.0</v>
       </c>
       <c r="F196" s="10">
         <v>2151.0</v>
       </c>
       <c r="G196" s="10">
         <v>1912.0</v>
       </c>
       <c r="H196" s="10">
         <v>1673.0</v>
       </c>
     </row>
     <row r="197" spans="1:8" outlineLevel="3">
       <c r="A197" s="15">
         <v>193</v>
       </c>
       <c r="B197" s="6" t="s">
         <v>395</v>
       </c>
       <c r="C197" s="7" t="s">
         <v>396</v>
       </c>
       <c r="D197" s="5">
-        <v>14.0</v>
+        <v>1.0</v>
       </c>
       <c r="E197" s="10">
-        <v>2900.0</v>
+        <v>0.0</v>
       </c>
       <c r="F197" s="10">
-        <v>2610.0</v>
+        <v>0.0</v>
       </c>
       <c r="G197" s="10">
-        <v>2320.0</v>
+        <v>0.0</v>
       </c>
       <c r="H197" s="10">
-        <v>2030.0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="198" spans="1:8" outlineLevel="3">
       <c r="A198" s="15">
         <v>194</v>
       </c>
       <c r="B198" s="6" t="s">
         <v>397</v>
       </c>
       <c r="C198" s="7" t="s">
         <v>398</v>
       </c>
       <c r="D198" s="5">
         <v>4.0</v>
       </c>
       <c r="E198" s="10">
         <v>0.0</v>
       </c>
       <c r="F198" s="10">
         <v>0.0</v>
       </c>
       <c r="G198" s="10">
         <v>0.0</v>
       </c>
       <c r="H198" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="199" spans="1:8" outlineLevel="3">
       <c r="A199" s="15">
         <v>195</v>
       </c>
       <c r="B199" s="6" t="s">
         <v>399</v>
       </c>
       <c r="C199" s="7" t="s">
         <v>400</v>
       </c>
       <c r="D199" s="5">
-        <v>4.0</v>
+        <v>48.0</v>
       </c>
       <c r="E199" s="10">
         <v>4429.0</v>
       </c>
       <c r="F199" s="10">
         <v>3986.1</v>
       </c>
       <c r="G199" s="10">
         <v>3543.2</v>
       </c>
       <c r="H199" s="10">
         <v>3100.3</v>
       </c>
     </row>
     <row r="200" spans="1:8" outlineLevel="3">
       <c r="A200" s="15">
         <v>196</v>
       </c>
       <c r="B200" s="6" t="s">
         <v>401</v>
       </c>
       <c r="C200" s="7" t="s">
         <v>402</v>
       </c>
       <c r="D200" s="5">
-        <v>3859.0</v>
+        <v>4435.0</v>
       </c>
       <c r="E200" s="10">
         <v>734.0</v>
       </c>
       <c r="F200" s="10">
         <v>660.6</v>
       </c>
       <c r="G200" s="10">
         <v>587.2</v>
       </c>
       <c r="H200" s="10">
         <v>513.8</v>
       </c>
     </row>
     <row r="201" spans="1:8" outlineLevel="3">
       <c r="A201" s="15">
         <v>197</v>
       </c>
       <c r="B201" s="6" t="s">
         <v>403</v>
       </c>
       <c r="C201" s="7" t="s">
         <v>404</v>
       </c>
       <c r="D201" s="5">
-        <v>237.0</v>
+        <v>195.0</v>
       </c>
       <c r="E201" s="10">
         <v>1035.0</v>
       </c>
       <c r="F201" s="10">
         <v>931.5</v>
       </c>
       <c r="G201" s="10">
         <v>828.0</v>
       </c>
       <c r="H201" s="10">
         <v>724.5</v>
       </c>
     </row>
     <row r="202" spans="1:8" outlineLevel="3">
       <c r="A202" s="15">
         <v>198</v>
       </c>
       <c r="B202" s="6" t="s">
         <v>405</v>
       </c>
       <c r="C202" s="7" t="s">
         <v>406</v>
       </c>
       <c r="D202" s="5">
-        <v>487.0</v>
+        <v>485.0</v>
       </c>
       <c r="E202" s="10">
         <v>1362.0</v>
       </c>
       <c r="F202" s="10">
         <v>1225.8</v>
       </c>
       <c r="G202" s="10">
         <v>1089.6</v>
       </c>
       <c r="H202" s="10">
         <v>953.4</v>
       </c>
     </row>
     <row r="203" spans="1:8" outlineLevel="3">
       <c r="A203" s="15">
         <v>199</v>
       </c>
       <c r="B203" s="6" t="s">
         <v>407</v>
       </c>
       <c r="C203" s="7" t="s">
         <v>408</v>
       </c>
       <c r="D203" s="5">
-        <v>1936.0</v>
+        <v>1855.0</v>
       </c>
       <c r="E203" s="10">
         <v>950.0</v>
       </c>
       <c r="F203" s="10">
         <v>855.0</v>
       </c>
       <c r="G203" s="10">
         <v>760.0</v>
       </c>
       <c r="H203" s="10">
         <v>665.0</v>
       </c>
     </row>
     <row r="204" spans="1:8" outlineLevel="3">
       <c r="A204" s="15">
         <v>200</v>
       </c>
       <c r="B204" s="6" t="s">
         <v>409</v>
       </c>
       <c r="C204" s="7" t="s">
         <v>410</v>
       </c>
       <c r="D204" s="5">
-        <v>298.0</v>
+        <v>385.0</v>
       </c>
       <c r="E204" s="10">
-        <v>2323.0</v>
+        <v>2389.0</v>
       </c>
       <c r="F204" s="10">
-        <v>2090.7</v>
+        <v>2150.1</v>
       </c>
       <c r="G204" s="10">
-        <v>1858.4</v>
+        <v>1911.2</v>
       </c>
       <c r="H204" s="10">
-        <v>1626.1</v>
+        <v>1672.3</v>
       </c>
     </row>
     <row r="205" spans="1:8" outlineLevel="3">
       <c r="A205" s="15">
         <v>201</v>
       </c>
       <c r="B205" s="6" t="s">
         <v>411</v>
       </c>
       <c r="C205" s="7" t="s">
         <v>412</v>
       </c>
       <c r="D205" s="5">
         <v>0.0</v>
       </c>
       <c r="E205" s="10">
         <v>0.0</v>
       </c>
       <c r="F205" s="10">
         <v>0.0</v>
       </c>
       <c r="G205" s="10">
         <v>0.0</v>
       </c>
       <c r="H205" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="206" spans="1:8" outlineLevel="3">
       <c r="A206" s="15">
         <v>202</v>
       </c>
       <c r="B206" s="6" t="s">
         <v>413</v>
       </c>
       <c r="C206" s="7" t="s">
         <v>414</v>
       </c>
       <c r="D206" s="5">
-        <v>9.0</v>
+        <v>14.0</v>
       </c>
       <c r="E206" s="10">
         <v>3475.0</v>
       </c>
       <c r="F206" s="10">
         <v>3127.5</v>
       </c>
       <c r="G206" s="10">
         <v>2780.0</v>
       </c>
       <c r="H206" s="10">
         <v>2432.5</v>
       </c>
     </row>
     <row r="207" spans="1:8" outlineLevel="3">
       <c r="A207" s="15">
         <v>203</v>
       </c>
       <c r="B207" s="6" t="s">
         <v>415</v>
       </c>
       <c r="C207" s="7" t="s">
         <v>416</v>
       </c>
       <c r="D207" s="5">
@@ -14890,77 +14890,77 @@
       </c>
       <c r="E208" s="10">
         <v>0.0</v>
       </c>
       <c r="F208" s="10">
         <v>0.0</v>
       </c>
       <c r="G208" s="10">
         <v>0.0</v>
       </c>
       <c r="H208" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="209" spans="1:8" outlineLevel="3">
       <c r="A209" s="15">
         <v>205</v>
       </c>
       <c r="B209" s="6" t="s">
         <v>419</v>
       </c>
       <c r="C209" s="7" t="s">
         <v>420</v>
       </c>
       <c r="D209" s="5">
-        <v>18.0</v>
+        <v>12.0</v>
       </c>
       <c r="E209" s="10">
         <v>5507.0</v>
       </c>
       <c r="F209" s="10">
         <v>4956.3</v>
       </c>
       <c r="G209" s="10">
         <v>4405.6</v>
       </c>
       <c r="H209" s="10">
         <v>3854.9</v>
       </c>
     </row>
     <row r="210" spans="1:8" outlineLevel="3">
       <c r="A210" s="15">
         <v>206</v>
       </c>
       <c r="B210" s="6" t="s">
         <v>421</v>
       </c>
       <c r="C210" s="7" t="s">
         <v>422</v>
       </c>
       <c r="D210" s="5">
-        <v>11.0</v>
+        <v>5.0</v>
       </c>
       <c r="E210" s="10">
         <v>4638.0</v>
       </c>
       <c r="F210" s="10">
         <v>4174.2</v>
       </c>
       <c r="G210" s="10">
         <v>3710.4</v>
       </c>
       <c r="H210" s="10">
         <v>3246.6</v>
       </c>
     </row>
     <row r="211" spans="1:8" outlineLevel="3">
       <c r="A211" s="15">
         <v>207</v>
       </c>
       <c r="B211" s="6" t="s">
         <v>423</v>
       </c>
       <c r="C211" s="7" t="s">
         <v>424</v>
       </c>
       <c r="D211" s="5">
@@ -14968,77 +14968,77 @@
       </c>
       <c r="E211" s="10">
         <v>0.0</v>
       </c>
       <c r="F211" s="10">
         <v>0.0</v>
       </c>
       <c r="G211" s="10">
         <v>0.0</v>
       </c>
       <c r="H211" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="212" spans="1:8" outlineLevel="3">
       <c r="A212" s="15">
         <v>208</v>
       </c>
       <c r="B212" s="6" t="s">
         <v>425</v>
       </c>
       <c r="C212" s="7" t="s">
         <v>426</v>
       </c>
       <c r="D212" s="5">
-        <v>3.0</v>
+        <v>11.0</v>
       </c>
       <c r="E212" s="10">
         <v>12142.0</v>
       </c>
       <c r="F212" s="10">
         <v>10927.8</v>
       </c>
       <c r="G212" s="10">
         <v>9713.6</v>
       </c>
       <c r="H212" s="10">
         <v>8499.4</v>
       </c>
     </row>
     <row r="213" spans="1:8" outlineLevel="3">
       <c r="A213" s="15">
         <v>209</v>
       </c>
       <c r="B213" s="6" t="s">
         <v>427</v>
       </c>
       <c r="C213" s="7" t="s">
         <v>428</v>
       </c>
       <c r="D213" s="5">
-        <v>82.0</v>
+        <v>42.0</v>
       </c>
       <c r="E213" s="10">
         <v>1584.0</v>
       </c>
       <c r="F213" s="10">
         <v>1425.6</v>
       </c>
       <c r="G213" s="10">
         <v>1267.2</v>
       </c>
       <c r="H213" s="10">
         <v>1108.8</v>
       </c>
     </row>
     <row r="214" spans="1:8" outlineLevel="3">
       <c r="A214" s="15">
         <v>210</v>
       </c>
       <c r="B214" s="6" t="s">
         <v>429</v>
       </c>
       <c r="C214" s="7" t="s">
         <v>430</v>
       </c>
       <c r="D214" s="5">
@@ -15124,51 +15124,51 @@
       </c>
       <c r="E217" s="10">
         <v>27363.0</v>
       </c>
       <c r="F217" s="10">
         <v>24626.7</v>
       </c>
       <c r="G217" s="10">
         <v>21890.4</v>
       </c>
       <c r="H217" s="10">
         <v>19154.1</v>
       </c>
     </row>
     <row r="218" spans="1:8" outlineLevel="3">
       <c r="A218" s="15">
         <v>214</v>
       </c>
       <c r="B218" s="6" t="s">
         <v>437</v>
       </c>
       <c r="C218" s="7" t="s">
         <v>438</v>
       </c>
       <c r="D218" s="5">
-        <v>4.0</v>
+        <v>2.0</v>
       </c>
       <c r="E218" s="10">
         <v>43382.0</v>
       </c>
       <c r="F218" s="10">
         <v>39043.8</v>
       </c>
       <c r="G218" s="10">
         <v>34705.6</v>
       </c>
       <c r="H218" s="10">
         <v>30367.4</v>
       </c>
     </row>
     <row r="219" spans="1:8" outlineLevel="3">
       <c r="A219" s="15">
         <v>215</v>
       </c>
       <c r="B219" s="6" t="s">
         <v>439</v>
       </c>
       <c r="C219" s="7" t="s">
         <v>440</v>
       </c>
       <c r="D219" s="5">
@@ -15176,647 +15176,647 @@
       </c>
       <c r="E219" s="10">
         <v>0.0</v>
       </c>
       <c r="F219" s="10">
         <v>0.0</v>
       </c>
       <c r="G219" s="10">
         <v>0.0</v>
       </c>
       <c r="H219" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="220" spans="1:8" outlineLevel="3">
       <c r="A220" s="15">
         <v>216</v>
       </c>
       <c r="B220" s="6" t="s">
         <v>441</v>
       </c>
       <c r="C220" s="7" t="s">
         <v>442</v>
       </c>
       <c r="D220" s="5">
-        <v>949.0</v>
+        <v>821.0</v>
       </c>
       <c r="E220" s="10">
-        <v>1048.0</v>
+        <v>372.0</v>
       </c>
       <c r="F220" s="10">
-        <v>943.2</v>
+        <v>334.8</v>
       </c>
       <c r="G220" s="10">
-        <v>838.4</v>
+        <v>297.6</v>
       </c>
       <c r="H220" s="10">
-        <v>733.6</v>
+        <v>260.4</v>
       </c>
     </row>
     <row r="221" spans="1:8" outlineLevel="3">
       <c r="A221" s="15">
         <v>217</v>
       </c>
       <c r="B221" s="6" t="s">
         <v>443</v>
       </c>
       <c r="C221" s="7" t="s">
         <v>444</v>
       </c>
       <c r="D221" s="5">
-        <v>53.0</v>
+        <v>99.0</v>
       </c>
       <c r="E221" s="10">
         <v>1708.0</v>
       </c>
       <c r="F221" s="10">
         <v>1537.2</v>
       </c>
       <c r="G221" s="10">
         <v>1366.4</v>
       </c>
       <c r="H221" s="10">
         <v>1195.6</v>
       </c>
     </row>
     <row r="222" spans="1:8" outlineLevel="3">
       <c r="A222" s="15">
         <v>218</v>
       </c>
       <c r="B222" s="6" t="s">
         <v>445</v>
       </c>
       <c r="C222" s="7" t="s">
         <v>446</v>
       </c>
       <c r="D222" s="5">
-        <v>78.0</v>
+        <v>48.0</v>
       </c>
       <c r="E222" s="10">
         <v>2114.0</v>
       </c>
       <c r="F222" s="10">
         <v>1902.6</v>
       </c>
       <c r="G222" s="10">
         <v>1691.2</v>
       </c>
       <c r="H222" s="10">
         <v>1479.8</v>
       </c>
     </row>
     <row r="223" spans="1:8" outlineLevel="3">
       <c r="A223" s="15">
         <v>219</v>
       </c>
       <c r="B223" s="6" t="s">
         <v>447</v>
       </c>
       <c r="C223" s="7" t="s">
         <v>448</v>
       </c>
       <c r="D223" s="5">
-        <v>51.0</v>
+        <v>33.0</v>
       </c>
       <c r="E223" s="10">
-        <v>2698.0</v>
+        <v>2733.0</v>
       </c>
       <c r="F223" s="10">
-        <v>2428.2</v>
+        <v>2459.7</v>
       </c>
       <c r="G223" s="10">
-        <v>2158.4</v>
+        <v>2186.4</v>
       </c>
       <c r="H223" s="10">
-        <v>1888.6</v>
+        <v>1913.1</v>
       </c>
     </row>
     <row r="224" spans="1:8" outlineLevel="2">
       <c r="A224" s="14" t="s">
         <v>449</v>
       </c>
       <c r="B224" s="4"/>
       <c r="C224" s="4"/>
       <c r="D224" s="4"/>
       <c r="E224" s="9"/>
       <c r="F224" s="9"/>
       <c r="G224" s="9"/>
       <c r="H224" s="9"/>
     </row>
     <row r="225" spans="1:8" outlineLevel="3">
       <c r="A225" s="15">
         <v>1</v>
       </c>
       <c r="B225" s="6" t="s">
         <v>450</v>
       </c>
       <c r="C225" s="7" t="s">
         <v>451</v>
       </c>
       <c r="D225" s="5">
-        <v>0.0</v>
+        <v>904.0</v>
       </c>
       <c r="E225" s="10">
-        <v>886.0</v>
+        <v>1084.0</v>
       </c>
       <c r="F225" s="10">
-        <v>797.4</v>
+        <v>975.6</v>
       </c>
       <c r="G225" s="10">
-        <v>708.8</v>
+        <v>867.2</v>
       </c>
       <c r="H225" s="10">
-        <v>620.2</v>
+        <v>758.8</v>
       </c>
     </row>
     <row r="226" spans="1:8" outlineLevel="3">
       <c r="A226" s="15">
         <v>2</v>
       </c>
       <c r="B226" s="6" t="s">
         <v>452</v>
       </c>
       <c r="C226" s="7" t="s">
         <v>453</v>
       </c>
       <c r="D226" s="5">
-        <v>0.0</v>
+        <v>613.0</v>
       </c>
       <c r="E226" s="10">
-        <v>1040.0</v>
+        <v>1185.0</v>
       </c>
       <c r="F226" s="10">
-        <v>936.0</v>
+        <v>1066.5</v>
       </c>
       <c r="G226" s="10">
-        <v>832.0</v>
+        <v>948.0</v>
       </c>
       <c r="H226" s="10">
-        <v>728.0</v>
+        <v>829.5</v>
       </c>
     </row>
     <row r="227" spans="1:8" outlineLevel="3">
       <c r="A227" s="15">
         <v>3</v>
       </c>
       <c r="B227" s="6" t="s">
         <v>454</v>
       </c>
       <c r="C227" s="7" t="s">
         <v>455</v>
       </c>
       <c r="D227" s="5">
-        <v>286.0</v>
+        <v>567.0</v>
       </c>
       <c r="E227" s="10">
-        <v>1355.0</v>
+        <v>1535.0</v>
       </c>
       <c r="F227" s="10">
-        <v>1219.5</v>
+        <v>1381.5</v>
       </c>
       <c r="G227" s="10">
-        <v>1084.0</v>
+        <v>1228.0</v>
       </c>
       <c r="H227" s="10">
-        <v>948.5</v>
+        <v>1074.5</v>
       </c>
     </row>
     <row r="228" spans="1:8" outlineLevel="3">
       <c r="A228" s="15">
         <v>4</v>
       </c>
       <c r="B228" s="6" t="s">
         <v>456</v>
       </c>
       <c r="C228" s="7" t="s">
         <v>457</v>
       </c>
       <c r="D228" s="5">
-        <v>0.0</v>
+        <v>789.0</v>
       </c>
       <c r="E228" s="10">
-        <v>1256.0</v>
+        <v>1496.0</v>
       </c>
       <c r="F228" s="10">
-        <v>1130.4</v>
+        <v>1346.4</v>
       </c>
       <c r="G228" s="10">
-        <v>1004.8</v>
+        <v>1196.8</v>
       </c>
       <c r="H228" s="10">
-        <v>879.2</v>
+        <v>1047.2</v>
       </c>
     </row>
     <row r="229" spans="1:8" outlineLevel="3">
       <c r="A229" s="15">
         <v>5</v>
       </c>
       <c r="B229" s="6" t="s">
         <v>458</v>
       </c>
       <c r="C229" s="7" t="s">
         <v>459</v>
       </c>
       <c r="D229" s="5">
-        <v>0.0</v>
+        <v>683.0</v>
       </c>
       <c r="E229" s="10">
-        <v>2083.0</v>
+        <v>2365.0</v>
       </c>
       <c r="F229" s="10">
-        <v>1874.7</v>
+        <v>2128.5</v>
       </c>
       <c r="G229" s="10">
-        <v>1666.4</v>
+        <v>1892.0</v>
       </c>
       <c r="H229" s="10">
-        <v>1458.1</v>
+        <v>1655.5</v>
       </c>
     </row>
     <row r="230" spans="1:8" outlineLevel="3">
       <c r="A230" s="15">
         <v>6</v>
       </c>
       <c r="B230" s="6" t="s">
         <v>460</v>
       </c>
       <c r="C230" s="7" t="s">
         <v>461</v>
       </c>
       <c r="D230" s="5">
         <v>0.0</v>
       </c>
       <c r="E230" s="10">
         <v>0.0</v>
       </c>
       <c r="F230" s="10">
         <v>0.0</v>
       </c>
       <c r="G230" s="10">
         <v>0.0</v>
       </c>
       <c r="H230" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="231" spans="1:8" outlineLevel="3">
       <c r="A231" s="15">
         <v>7</v>
       </c>
       <c r="B231" s="6" t="s">
         <v>462</v>
       </c>
       <c r="C231" s="7" t="s">
         <v>463</v>
       </c>
       <c r="D231" s="5">
-        <v>268.0</v>
+        <v>448.0</v>
       </c>
       <c r="E231" s="10">
-        <v>1838.0</v>
+        <v>2083.0</v>
       </c>
       <c r="F231" s="10">
-        <v>1654.2</v>
+        <v>1874.7</v>
       </c>
       <c r="G231" s="10">
-        <v>1470.4</v>
+        <v>1666.4</v>
       </c>
       <c r="H231" s="10">
-        <v>1286.6</v>
+        <v>1458.1</v>
       </c>
     </row>
     <row r="232" spans="1:8" outlineLevel="3">
       <c r="A232" s="15">
         <v>8</v>
       </c>
       <c r="B232" s="6" t="s">
         <v>464</v>
       </c>
       <c r="C232" s="7" t="s">
         <v>465</v>
       </c>
       <c r="D232" s="5">
         <v>0.0</v>
       </c>
       <c r="E232" s="10">
-        <v>3931.0</v>
+        <v>4517.0</v>
       </c>
       <c r="F232" s="10">
-        <v>3537.9</v>
+        <v>4065.3</v>
       </c>
       <c r="G232" s="10">
-        <v>3144.8</v>
+        <v>3613.6</v>
       </c>
       <c r="H232" s="10">
-        <v>2751.7</v>
+        <v>3161.9</v>
       </c>
     </row>
     <row r="233" spans="1:8" outlineLevel="3">
       <c r="A233" s="15">
         <v>9</v>
       </c>
       <c r="B233" s="6" t="s">
         <v>466</v>
       </c>
       <c r="C233" s="7" t="s">
         <v>467</v>
       </c>
       <c r="D233" s="5">
         <v>0.0</v>
       </c>
       <c r="E233" s="10">
-        <v>4014.0</v>
+        <v>4433.0</v>
       </c>
       <c r="F233" s="10">
-        <v>3612.6</v>
+        <v>3989.7</v>
       </c>
       <c r="G233" s="10">
-        <v>3211.2</v>
+        <v>3546.4</v>
       </c>
       <c r="H233" s="10">
-        <v>2809.8</v>
+        <v>3103.1</v>
       </c>
     </row>
     <row r="234" spans="1:8" outlineLevel="3">
       <c r="A234" s="15">
         <v>10</v>
       </c>
       <c r="B234" s="6" t="s">
         <v>468</v>
       </c>
       <c r="C234" s="7" t="s">
         <v>469</v>
       </c>
       <c r="D234" s="5">
-        <v>84.0</v>
+        <v>53.0</v>
       </c>
       <c r="E234" s="10">
-        <v>4376.0</v>
+        <v>4990.0</v>
       </c>
       <c r="F234" s="10">
-        <v>3938.4</v>
+        <v>4491.0</v>
       </c>
       <c r="G234" s="10">
-        <v>3500.8</v>
+        <v>3992.0</v>
       </c>
       <c r="H234" s="10">
-        <v>3063.2</v>
+        <v>3493.0</v>
       </c>
     </row>
     <row r="235" spans="1:8" outlineLevel="3">
       <c r="A235" s="15">
         <v>11</v>
       </c>
       <c r="B235" s="6" t="s">
         <v>470</v>
       </c>
       <c r="C235" s="7" t="s">
         <v>471</v>
       </c>
       <c r="D235" s="5">
-        <v>264.0</v>
+        <v>74.0</v>
       </c>
       <c r="E235" s="10">
-        <v>6536.0</v>
+        <v>7351.0</v>
       </c>
       <c r="F235" s="10">
-        <v>5882.4</v>
+        <v>6615.9</v>
       </c>
       <c r="G235" s="10">
-        <v>5228.8</v>
+        <v>5880.8</v>
       </c>
       <c r="H235" s="10">
-        <v>4575.2</v>
+        <v>5145.7</v>
       </c>
     </row>
     <row r="236" spans="1:8" outlineLevel="3">
       <c r="A236" s="15">
         <v>12</v>
       </c>
       <c r="B236" s="6" t="s">
         <v>472</v>
       </c>
       <c r="C236" s="7" t="s">
         <v>473</v>
       </c>
       <c r="D236" s="5">
-        <v>752.0</v>
+        <v>522.0</v>
       </c>
       <c r="E236" s="10">
-        <v>6728.0</v>
+        <v>7217.0</v>
       </c>
       <c r="F236" s="10">
-        <v>6055.2</v>
+        <v>6495.3</v>
       </c>
       <c r="G236" s="10">
-        <v>5382.4</v>
+        <v>5773.6</v>
       </c>
       <c r="H236" s="10">
-        <v>4709.6</v>
+        <v>5051.9</v>
       </c>
     </row>
     <row r="237" spans="1:8" outlineLevel="3">
       <c r="A237" s="15">
         <v>13</v>
       </c>
       <c r="B237" s="6" t="s">
         <v>474</v>
       </c>
       <c r="C237" s="7" t="s">
         <v>475</v>
       </c>
       <c r="D237" s="5">
-        <v>243.0</v>
+        <v>123.0</v>
       </c>
       <c r="E237" s="10">
-        <v>9770.0</v>
+        <v>11616.0</v>
       </c>
       <c r="F237" s="10">
-        <v>8793.0</v>
+        <v>10454.4</v>
       </c>
       <c r="G237" s="10">
-        <v>7816.0</v>
+        <v>9292.8</v>
       </c>
       <c r="H237" s="10">
-        <v>6839.0</v>
+        <v>8131.2</v>
       </c>
     </row>
     <row r="238" spans="1:8" outlineLevel="3">
       <c r="A238" s="15">
         <v>14</v>
       </c>
       <c r="B238" s="6" t="s">
         <v>476</v>
       </c>
       <c r="C238" s="7" t="s">
         <v>477</v>
       </c>
       <c r="D238" s="5">
-        <v>175.0</v>
+        <v>203.0</v>
       </c>
       <c r="E238" s="10">
-        <v>10650.0</v>
+        <v>12198.0</v>
       </c>
       <c r="F238" s="10">
-        <v>9585.0</v>
+        <v>10978.2</v>
       </c>
       <c r="G238" s="10">
-        <v>8520.0</v>
+        <v>9758.4</v>
       </c>
       <c r="H238" s="10">
-        <v>7455.0</v>
+        <v>8538.6</v>
       </c>
     </row>
     <row r="239" spans="1:8" outlineLevel="3">
       <c r="A239" s="15">
         <v>15</v>
       </c>
       <c r="B239" s="6" t="s">
         <v>478</v>
       </c>
       <c r="C239" s="7" t="s">
         <v>479</v>
       </c>
       <c r="D239" s="5">
-        <v>533.0</v>
+        <v>2742.0</v>
       </c>
       <c r="E239" s="10">
-        <v>248.0</v>
+        <v>263.0</v>
       </c>
       <c r="F239" s="10">
-        <v>223.2</v>
+        <v>236.7</v>
       </c>
       <c r="G239" s="10">
-        <v>198.4</v>
+        <v>210.4</v>
       </c>
       <c r="H239" s="10">
-        <v>173.6</v>
+        <v>184.1</v>
       </c>
     </row>
     <row r="240" spans="1:8" outlineLevel="3">
       <c r="A240" s="15">
         <v>16</v>
       </c>
       <c r="B240" s="6" t="s">
         <v>480</v>
       </c>
       <c r="C240" s="7" t="s">
         <v>481</v>
       </c>
       <c r="D240" s="5">
-        <v>1189.0</v>
+        <v>1235.0</v>
       </c>
       <c r="E240" s="10">
-        <v>485.0</v>
+        <v>519.0</v>
       </c>
       <c r="F240" s="10">
-        <v>436.5</v>
+        <v>467.1</v>
       </c>
       <c r="G240" s="10">
-        <v>388.0</v>
+        <v>415.2</v>
       </c>
       <c r="H240" s="10">
-        <v>339.5</v>
+        <v>363.3</v>
       </c>
     </row>
     <row r="241" spans="1:8" outlineLevel="3">
       <c r="A241" s="15">
         <v>17</v>
       </c>
       <c r="B241" s="6" t="s">
         <v>482</v>
       </c>
       <c r="C241" s="7" t="s">
         <v>483</v>
       </c>
       <c r="D241" s="5">
-        <v>6030.0</v>
+        <v>4126.0</v>
       </c>
       <c r="E241" s="10">
-        <v>462.0</v>
+        <v>537.0</v>
       </c>
       <c r="F241" s="10">
-        <v>415.8</v>
+        <v>483.3</v>
       </c>
       <c r="G241" s="10">
-        <v>369.6</v>
+        <v>429.6</v>
       </c>
       <c r="H241" s="10">
-        <v>323.4</v>
+        <v>375.9</v>
       </c>
     </row>
     <row r="242" spans="1:8" outlineLevel="3">
       <c r="A242" s="15">
         <v>18</v>
       </c>
       <c r="B242" s="6" t="s">
         <v>484</v>
       </c>
       <c r="C242" s="7" t="s">
         <v>485</v>
       </c>
       <c r="D242" s="5">
         <v>0.0</v>
       </c>
       <c r="E242" s="10">
-        <v>656.0</v>
+        <v>742.0</v>
       </c>
       <c r="F242" s="10">
-        <v>590.4</v>
+        <v>667.8</v>
       </c>
       <c r="G242" s="10">
-        <v>524.8</v>
+        <v>593.6</v>
       </c>
       <c r="H242" s="10">
-        <v>459.2</v>
+        <v>519.4</v>
       </c>
     </row>
     <row r="243" spans="1:8" outlineLevel="3">
       <c r="A243" s="15">
         <v>19</v>
       </c>
       <c r="B243" s="6" t="s">
         <v>486</v>
       </c>
       <c r="C243" s="7" t="s">
         <v>487</v>
       </c>
       <c r="D243" s="5">
-        <v>346.0</v>
+        <v>747.0</v>
       </c>
       <c r="E243" s="10">
-        <v>595.0</v>
+        <v>675.0</v>
       </c>
       <c r="F243" s="10">
-        <v>535.5</v>
+        <v>607.5</v>
       </c>
       <c r="G243" s="10">
-        <v>476.0</v>
+        <v>540.0</v>
       </c>
       <c r="H243" s="10">
-        <v>416.5</v>
+        <v>472.5</v>
       </c>
     </row>
     <row r="244" spans="1:8" outlineLevel="3">
       <c r="A244" s="15">
         <v>20</v>
       </c>
       <c r="B244" s="6" t="s">
         <v>488</v>
       </c>
       <c r="C244" s="7" t="s">
         <v>489</v>
       </c>
       <c r="D244" s="5">
         <v>0.0</v>
       </c>
       <c r="E244" s="10">
         <v>0.0</v>
       </c>
       <c r="F244" s="10">
         <v>0.0</v>
       </c>
       <c r="G244" s="10">
         <v>0.0</v>
       </c>
       <c r="H244" s="10">
@@ -15864,129 +15864,129 @@
       </c>
       <c r="E246" s="10">
         <v>0.0</v>
       </c>
       <c r="F246" s="10">
         <v>0.0</v>
       </c>
       <c r="G246" s="10">
         <v>0.0</v>
       </c>
       <c r="H246" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="247" spans="1:8" outlineLevel="3">
       <c r="A247" s="15">
         <v>23</v>
       </c>
       <c r="B247" s="6" t="s">
         <v>494</v>
       </c>
       <c r="C247" s="7" t="s">
         <v>495</v>
       </c>
       <c r="D247" s="5">
-        <v>1057.0</v>
+        <v>1184.0</v>
       </c>
       <c r="E247" s="10">
-        <v>1474.0</v>
+        <v>1473.0</v>
       </c>
       <c r="F247" s="10">
-        <v>1326.6</v>
+        <v>1325.7</v>
       </c>
       <c r="G247" s="10">
-        <v>1179.2</v>
+        <v>1178.4</v>
       </c>
       <c r="H247" s="10">
-        <v>1031.8</v>
+        <v>1031.1</v>
       </c>
     </row>
     <row r="248" spans="1:8" outlineLevel="3">
       <c r="A248" s="15">
         <v>24</v>
       </c>
       <c r="B248" s="6" t="s">
         <v>496</v>
       </c>
       <c r="C248" s="7" t="s">
         <v>497</v>
       </c>
       <c r="D248" s="5">
-        <v>519.0</v>
+        <v>692.0</v>
       </c>
       <c r="E248" s="10">
-        <v>1523.0</v>
+        <v>1234.0</v>
       </c>
       <c r="F248" s="10">
-        <v>1370.7</v>
+        <v>1110.6</v>
       </c>
       <c r="G248" s="10">
-        <v>1218.4</v>
+        <v>987.2</v>
       </c>
       <c r="H248" s="10">
-        <v>1066.1</v>
+        <v>863.8</v>
       </c>
     </row>
     <row r="249" spans="1:8" outlineLevel="3">
       <c r="A249" s="15">
         <v>25</v>
       </c>
       <c r="B249" s="6" t="s">
         <v>498</v>
       </c>
       <c r="C249" s="7" t="s">
         <v>499</v>
       </c>
       <c r="D249" s="5">
-        <v>297.0</v>
+        <v>75.0</v>
       </c>
       <c r="E249" s="10">
-        <v>1558.0</v>
+        <v>1480.0</v>
       </c>
       <c r="F249" s="10">
-        <v>1402.2</v>
+        <v>1332.0</v>
       </c>
       <c r="G249" s="10">
-        <v>1246.4</v>
+        <v>1184.0</v>
       </c>
       <c r="H249" s="10">
-        <v>1090.6</v>
+        <v>1036.0</v>
       </c>
     </row>
     <row r="250" spans="1:8" outlineLevel="3">
       <c r="A250" s="15">
         <v>26</v>
       </c>
       <c r="B250" s="6" t="s">
         <v>500</v>
       </c>
       <c r="C250" s="7" t="s">
         <v>501</v>
       </c>
       <c r="D250" s="5">
-        <v>1311.0</v>
+        <v>1146.0</v>
       </c>
       <c r="E250" s="10">
         <v>1238.0</v>
       </c>
       <c r="F250" s="10">
         <v>1114.2</v>
       </c>
       <c r="G250" s="10">
         <v>990.4</v>
       </c>
       <c r="H250" s="10">
         <v>866.6</v>
       </c>
     </row>
     <row r="251" spans="1:8" outlineLevel="3">
       <c r="A251" s="15">
         <v>27</v>
       </c>
       <c r="B251" s="6" t="s">
         <v>502</v>
       </c>
       <c r="C251" s="7" t="s">
         <v>503</v>
       </c>
       <c r="D251" s="5">
@@ -15994,115 +15994,115 @@
       </c>
       <c r="E251" s="10">
         <v>1598.0</v>
       </c>
       <c r="F251" s="10">
         <v>1438.2</v>
       </c>
       <c r="G251" s="10">
         <v>1278.4</v>
       </c>
       <c r="H251" s="10">
         <v>1118.6</v>
       </c>
     </row>
     <row r="252" spans="1:8" outlineLevel="3">
       <c r="A252" s="15">
         <v>28</v>
       </c>
       <c r="B252" s="6" t="s">
         <v>504</v>
       </c>
       <c r="C252" s="7" t="s">
         <v>505</v>
       </c>
       <c r="D252" s="5">
-        <v>707.0</v>
+        <v>268.0</v>
       </c>
       <c r="E252" s="10">
-        <v>1584.0</v>
+        <v>1558.0</v>
       </c>
       <c r="F252" s="10">
-        <v>1425.6</v>
+        <v>1402.2</v>
       </c>
       <c r="G252" s="10">
-        <v>1267.2</v>
+        <v>1246.4</v>
       </c>
       <c r="H252" s="10">
-        <v>1108.8</v>
+        <v>1090.6</v>
       </c>
     </row>
     <row r="253" spans="1:8" outlineLevel="3">
       <c r="A253" s="15">
         <v>29</v>
       </c>
       <c r="B253" s="6" t="s">
         <v>506</v>
       </c>
       <c r="C253" s="7" t="s">
         <v>507</v>
       </c>
       <c r="D253" s="5">
-        <v>437.0</v>
+        <v>518.0</v>
       </c>
       <c r="E253" s="10">
-        <v>1474.0</v>
+        <v>1473.0</v>
       </c>
       <c r="F253" s="10">
-        <v>1326.6</v>
+        <v>1325.7</v>
       </c>
       <c r="G253" s="10">
-        <v>1179.2</v>
+        <v>1178.4</v>
       </c>
       <c r="H253" s="10">
-        <v>1031.8</v>
+        <v>1031.1</v>
       </c>
     </row>
     <row r="254" spans="1:8" outlineLevel="3">
       <c r="A254" s="15">
         <v>30</v>
       </c>
       <c r="B254" s="6" t="s">
         <v>508</v>
       </c>
       <c r="C254" s="7" t="s">
         <v>509</v>
       </c>
       <c r="D254" s="5">
-        <v>356.0</v>
+        <v>832.0</v>
       </c>
       <c r="E254" s="10">
-        <v>1363.0</v>
+        <v>1270.0</v>
       </c>
       <c r="F254" s="10">
-        <v>1226.7</v>
+        <v>1143.0</v>
       </c>
       <c r="G254" s="10">
-        <v>1090.4</v>
+        <v>1016.0</v>
       </c>
       <c r="H254" s="10">
-        <v>954.1</v>
+        <v>889.0</v>
       </c>
     </row>
     <row r="255" spans="1:8" outlineLevel="3">
       <c r="A255" s="15">
         <v>31</v>
       </c>
       <c r="B255" s="6" t="s">
         <v>510</v>
       </c>
       <c r="C255" s="7" t="s">
         <v>511</v>
       </c>
       <c r="D255" s="5">
         <v>1.0</v>
       </c>
       <c r="E255" s="10">
         <v>2491.0</v>
       </c>
       <c r="F255" s="10">
         <v>2241.9</v>
       </c>
       <c r="G255" s="10">
         <v>1992.8</v>
       </c>
       <c r="H255" s="10">
@@ -16150,51 +16150,51 @@
       </c>
       <c r="E257" s="10">
         <v>0.0</v>
       </c>
       <c r="F257" s="10">
         <v>0.0</v>
       </c>
       <c r="G257" s="10">
         <v>0.0</v>
       </c>
       <c r="H257" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="258" spans="1:8" outlineLevel="3">
       <c r="A258" s="15">
         <v>34</v>
       </c>
       <c r="B258" s="6" t="s">
         <v>516</v>
       </c>
       <c r="C258" s="7" t="s">
         <v>517</v>
       </c>
       <c r="D258" s="5">
-        <v>36.0</v>
+        <v>26.0</v>
       </c>
       <c r="E258" s="10">
         <v>3011.0</v>
       </c>
       <c r="F258" s="10">
         <v>2709.9</v>
       </c>
       <c r="G258" s="10">
         <v>2408.8</v>
       </c>
       <c r="H258" s="10">
         <v>2107.7</v>
       </c>
     </row>
     <row r="259" spans="1:8" outlineLevel="3">
       <c r="A259" s="15">
         <v>35</v>
       </c>
       <c r="B259" s="6" t="s">
         <v>518</v>
       </c>
       <c r="C259" s="7" t="s">
         <v>519</v>
       </c>
       <c r="D259" s="5">
@@ -16228,63 +16228,63 @@
       </c>
       <c r="E260" s="10">
         <v>3011.0</v>
       </c>
       <c r="F260" s="10">
         <v>2709.9</v>
       </c>
       <c r="G260" s="10">
         <v>2408.8</v>
       </c>
       <c r="H260" s="10">
         <v>2107.7</v>
       </c>
     </row>
     <row r="261" spans="1:8" outlineLevel="3">
       <c r="A261" s="15">
         <v>37</v>
       </c>
       <c r="B261" s="6" t="s">
         <v>522</v>
       </c>
       <c r="C261" s="7" t="s">
         <v>523</v>
       </c>
       <c r="D261" s="5">
-        <v>78.0</v>
+        <v>15.0</v>
       </c>
       <c r="E261" s="10">
-        <v>3011.0</v>
+        <v>3254.0</v>
       </c>
       <c r="F261" s="10">
-        <v>2709.9</v>
+        <v>2928.6</v>
       </c>
       <c r="G261" s="10">
-        <v>2408.8</v>
+        <v>2603.2</v>
       </c>
       <c r="H261" s="10">
-        <v>2107.7</v>
+        <v>2277.8</v>
       </c>
     </row>
     <row r="262" spans="1:8" outlineLevel="3">
       <c r="A262" s="15">
         <v>38</v>
       </c>
       <c r="B262" s="6" t="s">
         <v>524</v>
       </c>
       <c r="C262" s="7" t="s">
         <v>525</v>
       </c>
       <c r="D262" s="5">
         <v>12.0</v>
       </c>
       <c r="E262" s="10">
         <v>2443.0</v>
       </c>
       <c r="F262" s="10">
         <v>2198.7</v>
       </c>
       <c r="G262" s="10">
         <v>1954.4</v>
       </c>
       <c r="H262" s="10">
@@ -16306,155 +16306,155 @@
       </c>
       <c r="E263" s="10">
         <v>5326.0</v>
       </c>
       <c r="F263" s="10">
         <v>4793.4</v>
       </c>
       <c r="G263" s="10">
         <v>4260.8</v>
       </c>
       <c r="H263" s="10">
         <v>3728.2</v>
       </c>
     </row>
     <row r="264" spans="1:8" outlineLevel="3">
       <c r="A264" s="15">
         <v>40</v>
       </c>
       <c r="B264" s="6" t="s">
         <v>528</v>
       </c>
       <c r="C264" s="7" t="s">
         <v>529</v>
       </c>
       <c r="D264" s="5">
-        <v>297.0</v>
+        <v>290.0</v>
       </c>
       <c r="E264" s="10">
         <v>1638.0</v>
       </c>
       <c r="F264" s="10">
         <v>1474.2</v>
       </c>
       <c r="G264" s="10">
         <v>1310.4</v>
       </c>
       <c r="H264" s="10">
         <v>1146.6</v>
       </c>
     </row>
     <row r="265" spans="1:8" outlineLevel="3">
       <c r="A265" s="15">
         <v>41</v>
       </c>
       <c r="B265" s="6" t="s">
         <v>530</v>
       </c>
       <c r="C265" s="7" t="s">
         <v>531</v>
       </c>
       <c r="D265" s="5">
-        <v>257.0</v>
+        <v>239.0</v>
       </c>
       <c r="E265" s="10">
-        <v>2443.0</v>
+        <v>2203.0</v>
       </c>
       <c r="F265" s="10">
-        <v>2198.7</v>
+        <v>1982.7</v>
       </c>
       <c r="G265" s="10">
-        <v>1954.4</v>
+        <v>1762.4</v>
       </c>
       <c r="H265" s="10">
-        <v>1710.1</v>
+        <v>1542.1</v>
       </c>
     </row>
     <row r="266" spans="1:8" outlineLevel="3">
       <c r="A266" s="15">
         <v>42</v>
       </c>
       <c r="B266" s="6" t="s">
         <v>532</v>
       </c>
       <c r="C266" s="7" t="s">
         <v>533</v>
       </c>
       <c r="D266" s="5">
-        <v>116.0</v>
+        <v>108.0</v>
       </c>
       <c r="E266" s="10">
         <v>2282.0</v>
       </c>
       <c r="F266" s="10">
         <v>2053.8</v>
       </c>
       <c r="G266" s="10">
         <v>1825.6</v>
       </c>
       <c r="H266" s="10">
         <v>1597.4</v>
       </c>
     </row>
     <row r="267" spans="1:8" outlineLevel="3">
       <c r="A267" s="15">
         <v>43</v>
       </c>
       <c r="B267" s="6" t="s">
         <v>534</v>
       </c>
       <c r="C267" s="7" t="s">
         <v>535</v>
       </c>
       <c r="D267" s="5">
-        <v>29.0</v>
+        <v>18.0</v>
       </c>
       <c r="E267" s="10">
         <v>3248.0</v>
       </c>
       <c r="F267" s="10">
         <v>2923.2</v>
       </c>
       <c r="G267" s="10">
         <v>2598.4</v>
       </c>
       <c r="H267" s="10">
         <v>2273.6</v>
       </c>
     </row>
     <row r="268" spans="1:8" outlineLevel="3">
       <c r="A268" s="15">
         <v>44</v>
       </c>
       <c r="B268" s="6" t="s">
         <v>536</v>
       </c>
       <c r="C268" s="7" t="s">
         <v>537</v>
       </c>
       <c r="D268" s="5">
-        <v>50.0</v>
+        <v>36.0</v>
       </c>
       <c r="E268" s="10">
         <v>3248.0</v>
       </c>
       <c r="F268" s="10">
         <v>2923.2</v>
       </c>
       <c r="G268" s="10">
         <v>2598.4</v>
       </c>
       <c r="H268" s="10">
         <v>2273.6</v>
       </c>
     </row>
     <row r="269" spans="1:8" outlineLevel="3">
       <c r="A269" s="15">
         <v>45</v>
       </c>
       <c r="B269" s="6" t="s">
         <v>538</v>
       </c>
       <c r="C269" s="7" t="s">
         <v>539</v>
       </c>
       <c r="D269" s="5">
@@ -16462,115 +16462,115 @@
       </c>
       <c r="E269" s="10">
         <v>3194.0</v>
       </c>
       <c r="F269" s="10">
         <v>2874.6</v>
       </c>
       <c r="G269" s="10">
         <v>2555.2</v>
       </c>
       <c r="H269" s="10">
         <v>2235.8</v>
       </c>
     </row>
     <row r="270" spans="1:8" outlineLevel="3">
       <c r="A270" s="15">
         <v>46</v>
       </c>
       <c r="B270" s="6" t="s">
         <v>540</v>
       </c>
       <c r="C270" s="7" t="s">
         <v>541</v>
       </c>
       <c r="D270" s="5">
-        <v>44.0</v>
+        <v>37.0</v>
       </c>
       <c r="E270" s="10">
-        <v>3194.0</v>
+        <v>2240.0</v>
       </c>
       <c r="F270" s="10">
-        <v>2874.6</v>
+        <v>2016.0</v>
       </c>
       <c r="G270" s="10">
-        <v>2555.2</v>
+        <v>1792.0</v>
       </c>
       <c r="H270" s="10">
-        <v>2235.8</v>
+        <v>1568.0</v>
       </c>
     </row>
     <row r="271" spans="1:8" outlineLevel="3">
       <c r="A271" s="15">
         <v>47</v>
       </c>
       <c r="B271" s="6" t="s">
         <v>542</v>
       </c>
       <c r="C271" s="7" t="s">
         <v>543</v>
       </c>
       <c r="D271" s="5">
         <v>186.0</v>
       </c>
       <c r="E271" s="10">
-        <v>3194.0</v>
+        <v>2240.0</v>
       </c>
       <c r="F271" s="10">
-        <v>2874.6</v>
+        <v>2016.0</v>
       </c>
       <c r="G271" s="10">
-        <v>2555.2</v>
+        <v>1792.0</v>
       </c>
       <c r="H271" s="10">
-        <v>2235.8</v>
+        <v>1568.0</v>
       </c>
     </row>
     <row r="272" spans="1:8" outlineLevel="3">
       <c r="A272" s="15">
         <v>48</v>
       </c>
       <c r="B272" s="6" t="s">
         <v>544</v>
       </c>
       <c r="C272" s="7" t="s">
         <v>545</v>
       </c>
       <c r="D272" s="5">
-        <v>33.0</v>
+        <v>26.0</v>
       </c>
       <c r="E272" s="10">
-        <v>3194.0</v>
+        <v>2880.0</v>
       </c>
       <c r="F272" s="10">
-        <v>2874.6</v>
+        <v>2592.0</v>
       </c>
       <c r="G272" s="10">
-        <v>2555.2</v>
+        <v>2304.0</v>
       </c>
       <c r="H272" s="10">
-        <v>2235.8</v>
+        <v>2016.0</v>
       </c>
     </row>
     <row r="273" spans="1:8" outlineLevel="3">
       <c r="A273" s="15">
         <v>49</v>
       </c>
       <c r="B273" s="6" t="s">
         <v>546</v>
       </c>
       <c r="C273" s="7" t="s">
         <v>547</v>
       </c>
       <c r="D273" s="5">
         <v>86.0</v>
       </c>
       <c r="E273" s="10">
         <v>3936.0</v>
       </c>
       <c r="F273" s="10">
         <v>3542.4</v>
       </c>
       <c r="G273" s="10">
         <v>3148.8</v>
       </c>
       <c r="H273" s="10">
@@ -16644,77 +16644,77 @@
       </c>
       <c r="E276" s="10">
         <v>0.0</v>
       </c>
       <c r="F276" s="10">
         <v>0.0</v>
       </c>
       <c r="G276" s="10">
         <v>0.0</v>
       </c>
       <c r="H276" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="277" spans="1:8" outlineLevel="3">
       <c r="A277" s="15">
         <v>53</v>
       </c>
       <c r="B277" s="6" t="s">
         <v>554</v>
       </c>
       <c r="C277" s="7" t="s">
         <v>555</v>
       </c>
       <c r="D277" s="5">
-        <v>77.0</v>
+        <v>51.0</v>
       </c>
       <c r="E277" s="10">
         <v>3758.0</v>
       </c>
       <c r="F277" s="10">
         <v>3382.2</v>
       </c>
       <c r="G277" s="10">
         <v>3006.4</v>
       </c>
       <c r="H277" s="10">
         <v>2630.6</v>
       </c>
     </row>
     <row r="278" spans="1:8" outlineLevel="3">
       <c r="A278" s="15">
         <v>54</v>
       </c>
       <c r="B278" s="6" t="s">
         <v>556</v>
       </c>
       <c r="C278" s="7" t="s">
         <v>557</v>
       </c>
       <c r="D278" s="5">
-        <v>11.0</v>
+        <v>14.0</v>
       </c>
       <c r="E278" s="10">
         <v>3704.0</v>
       </c>
       <c r="F278" s="10">
         <v>3333.6</v>
       </c>
       <c r="G278" s="10">
         <v>2963.2</v>
       </c>
       <c r="H278" s="10">
         <v>2592.8</v>
       </c>
     </row>
     <row r="279" spans="1:8" outlineLevel="3">
       <c r="A279" s="15">
         <v>55</v>
       </c>
       <c r="B279" s="6" t="s">
         <v>558</v>
       </c>
       <c r="C279" s="7" t="s">
         <v>559</v>
       </c>
       <c r="D279" s="5">
@@ -16722,89 +16722,89 @@
       </c>
       <c r="E279" s="10">
         <v>3648.0</v>
       </c>
       <c r="F279" s="10">
         <v>3283.2</v>
       </c>
       <c r="G279" s="10">
         <v>2918.4</v>
       </c>
       <c r="H279" s="10">
         <v>2553.6</v>
       </c>
     </row>
     <row r="280" spans="1:8" outlineLevel="3">
       <c r="A280" s="15">
         <v>56</v>
       </c>
       <c r="B280" s="6" t="s">
         <v>560</v>
       </c>
       <c r="C280" s="7" t="s">
         <v>561</v>
       </c>
       <c r="D280" s="5">
-        <v>21.0</v>
+        <v>19.0</v>
       </c>
       <c r="E280" s="10">
         <v>4152.0</v>
       </c>
       <c r="F280" s="10">
         <v>3736.8</v>
       </c>
       <c r="G280" s="10">
         <v>3321.6</v>
       </c>
       <c r="H280" s="10">
         <v>2906.4</v>
       </c>
     </row>
     <row r="281" spans="1:8" outlineLevel="3">
       <c r="A281" s="15">
         <v>57</v>
       </c>
       <c r="B281" s="6" t="s">
         <v>562</v>
       </c>
       <c r="C281" s="7" t="s">
         <v>563</v>
       </c>
       <c r="D281" s="5">
-        <v>0.0</v>
+        <v>8.0</v>
       </c>
       <c r="E281" s="10">
-        <v>0.0</v>
+        <v>4090.0</v>
       </c>
       <c r="F281" s="10">
-        <v>0.0</v>
+        <v>3681.0</v>
       </c>
       <c r="G281" s="10">
-        <v>0.0</v>
+        <v>3272.0</v>
       </c>
       <c r="H281" s="10">
-        <v>0.0</v>
+        <v>2863.0</v>
       </c>
     </row>
     <row r="282" spans="1:8" outlineLevel="3">
       <c r="A282" s="15">
         <v>58</v>
       </c>
       <c r="B282" s="6" t="s">
         <v>564</v>
       </c>
       <c r="C282" s="7" t="s">
         <v>565</v>
       </c>
       <c r="D282" s="5">
         <v>7.0</v>
       </c>
       <c r="E282" s="10">
         <v>5262.0</v>
       </c>
       <c r="F282" s="10">
         <v>4735.8</v>
       </c>
       <c r="G282" s="10">
         <v>4209.6</v>
       </c>
       <c r="H282" s="10">
@@ -16904,63 +16904,63 @@
       </c>
       <c r="E286" s="10">
         <v>4526.0</v>
       </c>
       <c r="F286" s="10">
         <v>4073.4</v>
       </c>
       <c r="G286" s="10">
         <v>3620.8</v>
       </c>
       <c r="H286" s="10">
         <v>3168.2</v>
       </c>
     </row>
     <row r="287" spans="1:8" outlineLevel="3">
       <c r="A287" s="15">
         <v>63</v>
       </c>
       <c r="B287" s="6" t="s">
         <v>574</v>
       </c>
       <c r="C287" s="7" t="s">
         <v>575</v>
       </c>
       <c r="D287" s="5">
-        <v>50.0</v>
+        <v>43.0</v>
       </c>
       <c r="E287" s="10">
-        <v>4382.0</v>
+        <v>3202.0</v>
       </c>
       <c r="F287" s="10">
-        <v>3943.8</v>
+        <v>2881.8</v>
       </c>
       <c r="G287" s="10">
-        <v>3505.6</v>
+        <v>2561.6</v>
       </c>
       <c r="H287" s="10">
-        <v>3067.4</v>
+        <v>2241.4</v>
       </c>
     </row>
     <row r="288" spans="1:8" outlineLevel="3">
       <c r="A288" s="15">
         <v>64</v>
       </c>
       <c r="B288" s="6" t="s">
         <v>576</v>
       </c>
       <c r="C288" s="7" t="s">
         <v>577</v>
       </c>
       <c r="D288" s="5">
         <v>32.0</v>
       </c>
       <c r="E288" s="10">
         <v>4382.0</v>
       </c>
       <c r="F288" s="10">
         <v>3943.8</v>
       </c>
       <c r="G288" s="10">
         <v>3505.6</v>
       </c>
       <c r="H288" s="10">
@@ -17086,51 +17086,51 @@
       </c>
       <c r="E293" s="10">
         <v>2350.0</v>
       </c>
       <c r="F293" s="10">
         <v>2115.0</v>
       </c>
       <c r="G293" s="10">
         <v>1880.0</v>
       </c>
       <c r="H293" s="10">
         <v>1645.0</v>
       </c>
     </row>
     <row r="294" spans="1:8" outlineLevel="3">
       <c r="A294" s="15">
         <v>70</v>
       </c>
       <c r="B294" s="6" t="s">
         <v>588</v>
       </c>
       <c r="C294" s="7" t="s">
         <v>589</v>
       </c>
       <c r="D294" s="5">
-        <v>94.0</v>
+        <v>34.0</v>
       </c>
       <c r="E294" s="10">
         <v>1651.0</v>
       </c>
       <c r="F294" s="10">
         <v>1485.9</v>
       </c>
       <c r="G294" s="10">
         <v>1320.8</v>
       </c>
       <c r="H294" s="10">
         <v>1155.7</v>
       </c>
     </row>
     <row r="295" spans="1:8" outlineLevel="3">
       <c r="A295" s="15">
         <v>71</v>
       </c>
       <c r="B295" s="6" t="s">
         <v>590</v>
       </c>
       <c r="C295" s="7" t="s">
         <v>591</v>
       </c>
       <c r="D295" s="5">
@@ -17245,190 +17245,190 @@
       </c>
       <c r="F299" s="10">
         <v>2417.4</v>
       </c>
       <c r="G299" s="10">
         <v>2148.8</v>
       </c>
       <c r="H299" s="10">
         <v>1880.2</v>
       </c>
     </row>
     <row r="300" spans="1:8" outlineLevel="3">
       <c r="A300" s="15">
         <v>76</v>
       </c>
       <c r="B300" s="6" t="s">
         <v>600</v>
       </c>
       <c r="C300" s="7" t="s">
         <v>601</v>
       </c>
       <c r="D300" s="5">
         <v>20.0</v>
       </c>
       <c r="E300" s="10">
-        <v>2640.0</v>
+        <v>2331.0</v>
       </c>
       <c r="F300" s="10">
-        <v>2376.0</v>
+        <v>2097.9</v>
       </c>
       <c r="G300" s="10">
-        <v>2112.0</v>
+        <v>1864.8</v>
       </c>
       <c r="H300" s="10">
-        <v>1848.0</v>
+        <v>1631.7</v>
       </c>
     </row>
     <row r="301" spans="1:8" outlineLevel="3">
       <c r="A301" s="15">
         <v>77</v>
       </c>
       <c r="B301" s="6" t="s">
         <v>602</v>
       </c>
       <c r="C301" s="7" t="s">
         <v>603</v>
       </c>
       <c r="D301" s="5">
         <v>97.0</v>
       </c>
       <c r="E301" s="10">
-        <v>2686.0</v>
+        <v>2331.0</v>
       </c>
       <c r="F301" s="10">
-        <v>2417.4</v>
+        <v>2097.9</v>
       </c>
       <c r="G301" s="10">
-        <v>2148.8</v>
+        <v>1864.8</v>
       </c>
       <c r="H301" s="10">
-        <v>1880.2</v>
+        <v>1631.7</v>
       </c>
     </row>
     <row r="302" spans="1:8" outlineLevel="3">
       <c r="A302" s="15">
         <v>78</v>
       </c>
       <c r="B302" s="6" t="s">
         <v>604</v>
       </c>
       <c r="C302" s="7" t="s">
         <v>605</v>
       </c>
       <c r="D302" s="5">
-        <v>78.0</v>
+        <v>72.0</v>
       </c>
       <c r="E302" s="10">
-        <v>2686.0</v>
+        <v>2331.0</v>
       </c>
       <c r="F302" s="10">
-        <v>2417.4</v>
+        <v>2097.9</v>
       </c>
       <c r="G302" s="10">
-        <v>2148.8</v>
+        <v>1864.8</v>
       </c>
       <c r="H302" s="10">
-        <v>1880.2</v>
+        <v>1631.7</v>
       </c>
     </row>
     <row r="303" spans="1:8" outlineLevel="3">
       <c r="A303" s="15">
         <v>79</v>
       </c>
       <c r="B303" s="6" t="s">
         <v>606</v>
       </c>
       <c r="C303" s="7" t="s">
         <v>607</v>
       </c>
       <c r="D303" s="5">
-        <v>36.0</v>
+        <v>16.0</v>
       </c>
       <c r="E303" s="10">
-        <v>3632.0</v>
+        <v>2408.0</v>
       </c>
       <c r="F303" s="10">
-        <v>3268.8</v>
+        <v>2167.2</v>
       </c>
       <c r="G303" s="10">
-        <v>2905.6</v>
+        <v>1926.4</v>
       </c>
       <c r="H303" s="10">
-        <v>2542.4</v>
+        <v>1685.6</v>
       </c>
     </row>
     <row r="304" spans="1:8" outlineLevel="3">
       <c r="A304" s="15">
         <v>80</v>
       </c>
       <c r="B304" s="6" t="s">
         <v>608</v>
       </c>
       <c r="C304" s="7" t="s">
         <v>609</v>
       </c>
       <c r="D304" s="5">
         <v>191.0</v>
       </c>
       <c r="E304" s="10">
-        <v>3456.0</v>
+        <v>2408.0</v>
       </c>
       <c r="F304" s="10">
-        <v>3110.4</v>
+        <v>2167.2</v>
       </c>
       <c r="G304" s="10">
-        <v>2764.8</v>
+        <v>1926.4</v>
       </c>
       <c r="H304" s="10">
-        <v>2419.2</v>
+        <v>1685.6</v>
       </c>
     </row>
     <row r="305" spans="1:8" outlineLevel="3">
       <c r="A305" s="15">
         <v>81</v>
       </c>
       <c r="B305" s="6" t="s">
         <v>610</v>
       </c>
       <c r="C305" s="7" t="s">
         <v>611</v>
       </c>
       <c r="D305" s="5">
-        <v>447.0</v>
+        <v>446.0</v>
       </c>
       <c r="E305" s="10">
-        <v>3515.0</v>
+        <v>2408.0</v>
       </c>
       <c r="F305" s="10">
-        <v>3163.5</v>
+        <v>2167.2</v>
       </c>
       <c r="G305" s="10">
-        <v>2812.0</v>
+        <v>1926.4</v>
       </c>
       <c r="H305" s="10">
-        <v>2460.5</v>
+        <v>1685.6</v>
       </c>
     </row>
     <row r="306" spans="1:8" outlineLevel="3">
       <c r="A306" s="15">
         <v>82</v>
       </c>
       <c r="B306" s="6" t="s">
         <v>612</v>
       </c>
       <c r="C306" s="7" t="s">
         <v>613</v>
       </c>
       <c r="D306" s="5">
         <v>0.0</v>
       </c>
       <c r="E306" s="10">
         <v>0.0</v>
       </c>
       <c r="F306" s="10">
         <v>0.0</v>
       </c>
       <c r="G306" s="10">
         <v>0.0</v>
       </c>
       <c r="H306" s="10">
@@ -17528,51 +17528,51 @@
       </c>
       <c r="E310" s="10">
         <v>7950.0</v>
       </c>
       <c r="F310" s="10">
         <v>7155.0</v>
       </c>
       <c r="G310" s="10">
         <v>6360.0</v>
       </c>
       <c r="H310" s="10">
         <v>5565.0</v>
       </c>
     </row>
     <row r="311" spans="1:8" outlineLevel="3">
       <c r="A311" s="15">
         <v>87</v>
       </c>
       <c r="B311" s="6" t="s">
         <v>622</v>
       </c>
       <c r="C311" s="7" t="s">
         <v>623</v>
       </c>
       <c r="D311" s="5">
-        <v>599.0</v>
+        <v>665.0</v>
       </c>
       <c r="E311" s="10">
         <v>1442.0</v>
       </c>
       <c r="F311" s="10">
         <v>1297.8</v>
       </c>
       <c r="G311" s="10">
         <v>1153.6</v>
       </c>
       <c r="H311" s="10">
         <v>1009.4</v>
       </c>
     </row>
     <row r="312" spans="1:8" outlineLevel="3">
       <c r="A312" s="15">
         <v>88</v>
       </c>
       <c r="B312" s="6" t="s">
         <v>624</v>
       </c>
       <c r="C312" s="7" t="s">
         <v>625</v>
       </c>
       <c r="D312" s="5">
@@ -17580,181 +17580,181 @@
       </c>
       <c r="E312" s="10">
         <v>3333.0</v>
       </c>
       <c r="F312" s="10">
         <v>2999.7</v>
       </c>
       <c r="G312" s="10">
         <v>2666.4</v>
       </c>
       <c r="H312" s="10">
         <v>2333.1</v>
       </c>
     </row>
     <row r="313" spans="1:8" outlineLevel="3">
       <c r="A313" s="15">
         <v>89</v>
       </c>
       <c r="B313" s="6" t="s">
         <v>626</v>
       </c>
       <c r="C313" s="7" t="s">
         <v>627</v>
       </c>
       <c r="D313" s="5">
-        <v>323.0</v>
+        <v>205.0</v>
       </c>
       <c r="E313" s="10">
         <v>1442.0</v>
       </c>
       <c r="F313" s="10">
         <v>1297.8</v>
       </c>
       <c r="G313" s="10">
         <v>1153.6</v>
       </c>
       <c r="H313" s="10">
         <v>1009.4</v>
       </c>
     </row>
     <row r="314" spans="1:8" outlineLevel="3">
       <c r="A314" s="15">
         <v>90</v>
       </c>
       <c r="B314" s="6" t="s">
         <v>628</v>
       </c>
       <c r="C314" s="7" t="s">
         <v>629</v>
       </c>
       <c r="D314" s="5">
-        <v>0.0</v>
+        <v>16.0</v>
       </c>
       <c r="E314" s="10">
-        <v>0.0</v>
+        <v>2949.0</v>
       </c>
       <c r="F314" s="10">
-        <v>0.0</v>
+        <v>2654.1</v>
       </c>
       <c r="G314" s="10">
-        <v>0.0</v>
+        <v>2359.2</v>
       </c>
       <c r="H314" s="10">
-        <v>0.0</v>
+        <v>2064.3</v>
       </c>
     </row>
     <row r="315" spans="1:8" outlineLevel="3">
       <c r="A315" s="15">
         <v>91</v>
       </c>
       <c r="B315" s="6" t="s">
         <v>630</v>
       </c>
       <c r="C315" s="7" t="s">
         <v>631</v>
       </c>
       <c r="D315" s="5">
-        <v>120.0</v>
+        <v>54.0</v>
       </c>
       <c r="E315" s="10">
-        <v>3264.0</v>
+        <v>2880.0</v>
       </c>
       <c r="F315" s="10">
-        <v>2937.6</v>
+        <v>2592.0</v>
       </c>
       <c r="G315" s="10">
-        <v>2611.2</v>
+        <v>2304.0</v>
       </c>
       <c r="H315" s="10">
-        <v>2284.8</v>
+        <v>2016.0</v>
       </c>
     </row>
     <row r="316" spans="1:8" outlineLevel="3">
       <c r="A316" s="15">
         <v>92</v>
       </c>
       <c r="B316" s="6" t="s">
         <v>632</v>
       </c>
       <c r="C316" s="7" t="s">
         <v>633</v>
       </c>
       <c r="D316" s="5">
-        <v>95.0</v>
+        <v>103.0</v>
       </c>
       <c r="E316" s="10">
-        <v>3264.0</v>
+        <v>2880.0</v>
       </c>
       <c r="F316" s="10">
-        <v>2937.6</v>
+        <v>2592.0</v>
       </c>
       <c r="G316" s="10">
-        <v>2611.2</v>
+        <v>2304.0</v>
       </c>
       <c r="H316" s="10">
-        <v>2284.8</v>
+        <v>2016.0</v>
       </c>
     </row>
     <row r="317" spans="1:8" outlineLevel="3">
       <c r="A317" s="15">
         <v>93</v>
       </c>
       <c r="B317" s="6" t="s">
         <v>634</v>
       </c>
       <c r="C317" s="7" t="s">
         <v>635</v>
       </c>
       <c r="D317" s="5">
-        <v>0.0</v>
+        <v>15.0</v>
       </c>
       <c r="E317" s="10">
-        <v>0.0</v>
+        <v>2880.0</v>
       </c>
       <c r="F317" s="10">
-        <v>0.0</v>
+        <v>2592.0</v>
       </c>
       <c r="G317" s="10">
-        <v>0.0</v>
+        <v>2304.0</v>
       </c>
       <c r="H317" s="10">
-        <v>0.0</v>
+        <v>2016.0</v>
       </c>
     </row>
     <row r="318" spans="1:8" outlineLevel="3">
       <c r="A318" s="15">
         <v>94</v>
       </c>
       <c r="B318" s="6" t="s">
         <v>636</v>
       </c>
       <c r="C318" s="7" t="s">
         <v>637</v>
       </c>
       <c r="D318" s="5">
-        <v>8.0</v>
+        <v>7.0</v>
       </c>
       <c r="E318" s="10">
         <v>0.0</v>
       </c>
       <c r="F318" s="10">
         <v>0.0</v>
       </c>
       <c r="G318" s="10">
         <v>0.0</v>
       </c>
       <c r="H318" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="319" spans="1:8" outlineLevel="3">
       <c r="A319" s="15">
         <v>95</v>
       </c>
       <c r="B319" s="6" t="s">
         <v>638</v>
       </c>
       <c r="C319" s="7" t="s">
         <v>639</v>
       </c>
       <c r="D319" s="5">
@@ -17866,51 +17866,51 @@
       </c>
       <c r="E323" s="10">
         <v>0.0</v>
       </c>
       <c r="F323" s="10">
         <v>0.0</v>
       </c>
       <c r="G323" s="10">
         <v>0.0</v>
       </c>
       <c r="H323" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="324" spans="1:8" outlineLevel="3">
       <c r="A324" s="15">
         <v>100</v>
       </c>
       <c r="B324" s="6" t="s">
         <v>648</v>
       </c>
       <c r="C324" s="7" t="s">
         <v>649</v>
       </c>
       <c r="D324" s="5">
-        <v>0.0</v>
+        <v>3.0</v>
       </c>
       <c r="E324" s="10">
         <v>0.0</v>
       </c>
       <c r="F324" s="10">
         <v>0.0</v>
       </c>
       <c r="G324" s="10">
         <v>0.0</v>
       </c>
       <c r="H324" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="325" spans="1:8" outlineLevel="3">
       <c r="A325" s="15">
         <v>101</v>
       </c>
       <c r="B325" s="6" t="s">
         <v>650</v>
       </c>
       <c r="C325" s="7" t="s">
         <v>651</v>
       </c>
       <c r="D325" s="5">
@@ -17944,63 +17944,63 @@
       </c>
       <c r="E326" s="10">
         <v>0.0</v>
       </c>
       <c r="F326" s="10">
         <v>0.0</v>
       </c>
       <c r="G326" s="10">
         <v>0.0</v>
       </c>
       <c r="H326" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="327" spans="1:8" outlineLevel="3">
       <c r="A327" s="15">
         <v>103</v>
       </c>
       <c r="B327" s="6" t="s">
         <v>654</v>
       </c>
       <c r="C327" s="7" t="s">
         <v>655</v>
       </c>
       <c r="D327" s="5">
-        <v>9.0</v>
+        <v>4.0</v>
       </c>
       <c r="E327" s="10">
-        <v>7309.0</v>
+        <v>5283.0</v>
       </c>
       <c r="F327" s="10">
-        <v>6578.1</v>
+        <v>4754.7</v>
       </c>
       <c r="G327" s="10">
-        <v>5847.2</v>
+        <v>4226.4</v>
       </c>
       <c r="H327" s="10">
-        <v>5116.3</v>
+        <v>3698.1</v>
       </c>
     </row>
     <row r="328" spans="1:8" outlineLevel="3">
       <c r="A328" s="15">
         <v>104</v>
       </c>
       <c r="B328" s="6" t="s">
         <v>656</v>
       </c>
       <c r="C328" s="7" t="s">
         <v>657</v>
       </c>
       <c r="D328" s="5">
         <v>49.0</v>
       </c>
       <c r="E328" s="10">
         <v>9086.0</v>
       </c>
       <c r="F328" s="10">
         <v>8177.4</v>
       </c>
       <c r="G328" s="10">
         <v>7268.8</v>
       </c>
       <c r="H328" s="10">
@@ -18022,63 +18022,63 @@
       </c>
       <c r="E329" s="10">
         <v>7309.0</v>
       </c>
       <c r="F329" s="10">
         <v>6578.1</v>
       </c>
       <c r="G329" s="10">
         <v>5847.2</v>
       </c>
       <c r="H329" s="10">
         <v>5116.3</v>
       </c>
     </row>
     <row r="330" spans="1:8" outlineLevel="3">
       <c r="A330" s="15">
         <v>106</v>
       </c>
       <c r="B330" s="6" t="s">
         <v>660</v>
       </c>
       <c r="C330" s="7" t="s">
         <v>661</v>
       </c>
       <c r="D330" s="5">
-        <v>56.0</v>
+        <v>48.0</v>
       </c>
       <c r="E330" s="10">
-        <v>9309.0</v>
+        <v>6517.0</v>
       </c>
       <c r="F330" s="10">
-        <v>8378.1</v>
+        <v>5865.3</v>
       </c>
       <c r="G330" s="10">
-        <v>7447.2</v>
+        <v>5213.6</v>
       </c>
       <c r="H330" s="10">
-        <v>6516.3</v>
+        <v>4561.9</v>
       </c>
     </row>
     <row r="331" spans="1:8" outlineLevel="3">
       <c r="A331" s="15">
         <v>107</v>
       </c>
       <c r="B331" s="6" t="s">
         <v>662</v>
       </c>
       <c r="C331" s="7" t="s">
         <v>663</v>
       </c>
       <c r="D331" s="5">
         <v>1.0</v>
       </c>
       <c r="E331" s="10">
         <v>10906.0</v>
       </c>
       <c r="F331" s="10">
         <v>9815.4</v>
       </c>
       <c r="G331" s="10">
         <v>8724.8</v>
       </c>
       <c r="H331" s="10">
@@ -18100,103 +18100,103 @@
       </c>
       <c r="E332" s="10">
         <v>9309.0</v>
       </c>
       <c r="F332" s="10">
         <v>8378.1</v>
       </c>
       <c r="G332" s="10">
         <v>7447.2</v>
       </c>
       <c r="H332" s="10">
         <v>6516.3</v>
       </c>
     </row>
     <row r="333" spans="1:8" outlineLevel="3">
       <c r="A333" s="15">
         <v>109</v>
       </c>
       <c r="B333" s="6" t="s">
         <v>666</v>
       </c>
       <c r="C333" s="7" t="s">
         <v>667</v>
       </c>
       <c r="D333" s="5">
-        <v>730.0</v>
+        <v>909.0</v>
       </c>
       <c r="E333" s="10">
-        <v>2806.0</v>
+        <v>2525.0</v>
       </c>
       <c r="F333" s="10">
-        <v>2525.4</v>
+        <v>2272.5</v>
       </c>
       <c r="G333" s="10">
-        <v>2244.8</v>
+        <v>2020.0</v>
       </c>
       <c r="H333" s="10">
-        <v>1964.2</v>
+        <v>1767.5</v>
       </c>
     </row>
     <row r="334" spans="1:8" outlineLevel="3">
       <c r="A334" s="15">
         <v>110</v>
       </c>
       <c r="B334" s="6" t="s">
         <v>668</v>
       </c>
       <c r="C334" s="7" t="s">
         <v>669</v>
       </c>
       <c r="D334" s="5">
         <v>0.0</v>
       </c>
       <c r="E334" s="10">
         <v>0.0</v>
       </c>
       <c r="F334" s="10">
         <v>0.0</v>
       </c>
       <c r="G334" s="10">
         <v>0.0</v>
       </c>
       <c r="H334" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="335" spans="1:8" outlineLevel="3">
       <c r="A335" s="15">
         <v>111</v>
       </c>
       <c r="B335" s="6" t="s">
         <v>670</v>
       </c>
       <c r="C335" s="7" t="s">
         <v>671</v>
       </c>
       <c r="D335" s="5">
-        <v>393.0</v>
+        <v>444.0</v>
       </c>
       <c r="E335" s="10">
         <v>2072.0</v>
       </c>
       <c r="F335" s="10">
         <v>1864.8</v>
       </c>
       <c r="G335" s="10">
         <v>1657.6</v>
       </c>
       <c r="H335" s="10">
         <v>1450.4</v>
       </c>
     </row>
     <row r="336" spans="1:8" outlineLevel="3">
       <c r="A336" s="15">
         <v>112</v>
       </c>
       <c r="B336" s="6" t="s">
         <v>672</v>
       </c>
       <c r="C336" s="7" t="s">
         <v>673</v>
       </c>
       <c r="D336" s="5">
@@ -18230,181 +18230,181 @@
       </c>
       <c r="E337" s="10">
         <v>4179.0</v>
       </c>
       <c r="F337" s="10">
         <v>3761.1</v>
       </c>
       <c r="G337" s="10">
         <v>3343.2</v>
       </c>
       <c r="H337" s="10">
         <v>2925.3</v>
       </c>
     </row>
     <row r="338" spans="1:8" outlineLevel="3">
       <c r="A338" s="15">
         <v>114</v>
       </c>
       <c r="B338" s="6" t="s">
         <v>676</v>
       </c>
       <c r="C338" s="7" t="s">
         <v>677</v>
       </c>
       <c r="D338" s="5">
-        <v>135.0</v>
+        <v>124.0</v>
       </c>
       <c r="E338" s="10">
         <v>4632.0</v>
       </c>
       <c r="F338" s="10">
         <v>4168.8</v>
       </c>
       <c r="G338" s="10">
         <v>3705.6</v>
       </c>
       <c r="H338" s="10">
         <v>3242.4</v>
       </c>
     </row>
     <row r="339" spans="1:8" outlineLevel="3">
       <c r="A339" s="15">
         <v>115</v>
       </c>
       <c r="B339" s="6" t="s">
         <v>678</v>
       </c>
       <c r="C339" s="7" t="s">
         <v>679</v>
       </c>
       <c r="D339" s="5">
-        <v>26.0</v>
+        <v>25.0</v>
       </c>
       <c r="E339" s="10">
         <v>5499.0</v>
       </c>
       <c r="F339" s="10">
         <v>4949.1</v>
       </c>
       <c r="G339" s="10">
         <v>4399.2</v>
       </c>
       <c r="H339" s="10">
         <v>3849.3</v>
       </c>
     </row>
     <row r="340" spans="1:8" outlineLevel="3">
       <c r="A340" s="15">
         <v>116</v>
       </c>
       <c r="B340" s="6" t="s">
         <v>680</v>
       </c>
       <c r="C340" s="7" t="s">
         <v>681</v>
       </c>
       <c r="D340" s="5">
-        <v>166.0</v>
+        <v>110.0</v>
       </c>
       <c r="E340" s="10">
         <v>4502.0</v>
       </c>
       <c r="F340" s="10">
         <v>4051.8</v>
       </c>
       <c r="G340" s="10">
         <v>3601.6</v>
       </c>
       <c r="H340" s="10">
         <v>3151.4</v>
       </c>
     </row>
     <row r="341" spans="1:8" outlineLevel="3">
       <c r="A341" s="15">
         <v>117</v>
       </c>
       <c r="B341" s="6" t="s">
         <v>682</v>
       </c>
       <c r="C341" s="7" t="s">
         <v>683</v>
       </c>
       <c r="D341" s="5">
-        <v>30.0</v>
+        <v>26.0</v>
       </c>
       <c r="E341" s="10">
-        <v>4502.0</v>
+        <v>4272.0</v>
       </c>
       <c r="F341" s="10">
-        <v>4051.8</v>
+        <v>3844.8</v>
       </c>
       <c r="G341" s="10">
-        <v>3601.6</v>
+        <v>3417.6</v>
       </c>
       <c r="H341" s="10">
-        <v>3151.4</v>
+        <v>2990.4</v>
       </c>
     </row>
     <row r="342" spans="1:8" outlineLevel="3">
       <c r="A342" s="15">
         <v>118</v>
       </c>
       <c r="B342" s="6" t="s">
         <v>684</v>
       </c>
       <c r="C342" s="7" t="s">
         <v>685</v>
       </c>
       <c r="D342" s="5">
-        <v>4.0</v>
+        <v>13.0</v>
       </c>
       <c r="E342" s="10">
-        <v>5499.0</v>
+        <v>5677.0</v>
       </c>
       <c r="F342" s="10">
-        <v>4949.1</v>
+        <v>5109.3</v>
       </c>
       <c r="G342" s="10">
-        <v>4399.2</v>
+        <v>4541.6</v>
       </c>
       <c r="H342" s="10">
-        <v>3849.3</v>
+        <v>3973.9</v>
       </c>
     </row>
     <row r="343" spans="1:8" outlineLevel="3">
       <c r="A343" s="15">
         <v>119</v>
       </c>
       <c r="B343" s="6" t="s">
         <v>686</v>
       </c>
       <c r="C343" s="7" t="s">
         <v>687</v>
       </c>
       <c r="D343" s="5">
-        <v>24.0</v>
+        <v>20.0</v>
       </c>
       <c r="E343" s="10">
         <v>4502.0</v>
       </c>
       <c r="F343" s="10">
         <v>4051.8</v>
       </c>
       <c r="G343" s="10">
         <v>3601.6</v>
       </c>
       <c r="H343" s="10">
         <v>3151.4</v>
       </c>
     </row>
     <row r="344" spans="1:8" outlineLevel="3">
       <c r="A344" s="15">
         <v>120</v>
       </c>
       <c r="B344" s="6" t="s">
         <v>688</v>
       </c>
       <c r="C344" s="7" t="s">
         <v>689</v>
       </c>
       <c r="D344" s="5">
@@ -18412,233 +18412,233 @@
       </c>
       <c r="E344" s="10">
         <v>0.0</v>
       </c>
       <c r="F344" s="10">
         <v>0.0</v>
       </c>
       <c r="G344" s="10">
         <v>0.0</v>
       </c>
       <c r="H344" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="345" spans="1:8" outlineLevel="3">
       <c r="A345" s="15">
         <v>121</v>
       </c>
       <c r="B345" s="6" t="s">
         <v>690</v>
       </c>
       <c r="C345" s="7" t="s">
         <v>691</v>
       </c>
       <c r="D345" s="5">
-        <v>48.0</v>
+        <v>25.0</v>
       </c>
       <c r="E345" s="10">
-        <v>4502.0</v>
+        <v>4291.0</v>
       </c>
       <c r="F345" s="10">
-        <v>4051.8</v>
+        <v>3861.9</v>
       </c>
       <c r="G345" s="10">
-        <v>3601.6</v>
+        <v>3432.8</v>
       </c>
       <c r="H345" s="10">
-        <v>3151.4</v>
+        <v>3003.7</v>
       </c>
     </row>
     <row r="346" spans="1:8" outlineLevel="3">
       <c r="A346" s="15">
         <v>122</v>
       </c>
       <c r="B346" s="6" t="s">
         <v>692</v>
       </c>
       <c r="C346" s="7" t="s">
         <v>693</v>
       </c>
       <c r="D346" s="5">
         <v>0.0</v>
       </c>
       <c r="E346" s="10">
         <v>0.0</v>
       </c>
       <c r="F346" s="10">
         <v>0.0</v>
       </c>
       <c r="G346" s="10">
         <v>0.0</v>
       </c>
       <c r="H346" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="347" spans="1:8" outlineLevel="3">
       <c r="A347" s="15">
         <v>123</v>
       </c>
       <c r="B347" s="6" t="s">
         <v>694</v>
       </c>
       <c r="C347" s="7" t="s">
         <v>695</v>
       </c>
       <c r="D347" s="5">
-        <v>38.0</v>
+        <v>15.0</v>
       </c>
       <c r="E347" s="10">
-        <v>5843.0</v>
+        <v>4016.0</v>
       </c>
       <c r="F347" s="10">
-        <v>5258.7</v>
+        <v>3614.4</v>
       </c>
       <c r="G347" s="10">
-        <v>4674.4</v>
+        <v>3212.8</v>
       </c>
       <c r="H347" s="10">
-        <v>4090.1</v>
+        <v>2811.2</v>
       </c>
     </row>
     <row r="348" spans="1:8" outlineLevel="3">
       <c r="A348" s="15">
         <v>124</v>
       </c>
       <c r="B348" s="6" t="s">
         <v>696</v>
       </c>
       <c r="C348" s="7" t="s">
         <v>697</v>
       </c>
       <c r="D348" s="5">
         <v>1.0</v>
       </c>
       <c r="E348" s="10">
         <v>0.0</v>
       </c>
       <c r="F348" s="10">
         <v>0.0</v>
       </c>
       <c r="G348" s="10">
         <v>0.0</v>
       </c>
       <c r="H348" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="349" spans="1:8" outlineLevel="3">
       <c r="A349" s="15">
         <v>125</v>
       </c>
       <c r="B349" s="6" t="s">
         <v>698</v>
       </c>
       <c r="C349" s="7" t="s">
         <v>699</v>
       </c>
       <c r="D349" s="5">
-        <v>3.0</v>
+        <v>1.0</v>
       </c>
       <c r="E349" s="10">
         <v>7264.0</v>
       </c>
       <c r="F349" s="10">
         <v>6537.6</v>
       </c>
       <c r="G349" s="10">
         <v>5811.2</v>
       </c>
       <c r="H349" s="10">
         <v>5084.8</v>
       </c>
     </row>
     <row r="350" spans="1:8" outlineLevel="3">
       <c r="A350" s="15">
         <v>126</v>
       </c>
       <c r="B350" s="6" t="s">
         <v>700</v>
       </c>
       <c r="C350" s="7" t="s">
         <v>701</v>
       </c>
       <c r="D350" s="5">
-        <v>62.0</v>
+        <v>40.0</v>
       </c>
       <c r="E350" s="10">
-        <v>5843.0</v>
+        <v>4016.0</v>
       </c>
       <c r="F350" s="10">
-        <v>5258.7</v>
+        <v>3614.4</v>
       </c>
       <c r="G350" s="10">
-        <v>4674.4</v>
+        <v>3212.8</v>
       </c>
       <c r="H350" s="10">
-        <v>4090.1</v>
+        <v>2811.2</v>
       </c>
     </row>
     <row r="351" spans="1:8" outlineLevel="3">
       <c r="A351" s="15">
         <v>127</v>
       </c>
       <c r="B351" s="6" t="s">
         <v>702</v>
       </c>
       <c r="C351" s="7" t="s">
         <v>703</v>
       </c>
       <c r="D351" s="5">
         <v>0.0</v>
       </c>
       <c r="E351" s="10">
         <v>0.0</v>
       </c>
       <c r="F351" s="10">
         <v>0.0</v>
       </c>
       <c r="G351" s="10">
         <v>0.0</v>
       </c>
       <c r="H351" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="352" spans="1:8" outlineLevel="3">
       <c r="A352" s="15">
         <v>128</v>
       </c>
       <c r="B352" s="6" t="s">
         <v>704</v>
       </c>
       <c r="C352" s="7" t="s">
         <v>705</v>
       </c>
       <c r="D352" s="5">
-        <v>63.0</v>
+        <v>56.0</v>
       </c>
       <c r="E352" s="10">
         <v>7184.0</v>
       </c>
       <c r="F352" s="10">
         <v>6465.6</v>
       </c>
       <c r="G352" s="10">
         <v>5747.2</v>
       </c>
       <c r="H352" s="10">
         <v>5028.8</v>
       </c>
     </row>
     <row r="353" spans="1:8" outlineLevel="3">
       <c r="A353" s="15">
         <v>129</v>
       </c>
       <c r="B353" s="6" t="s">
         <v>706</v>
       </c>
       <c r="C353" s="7" t="s">
         <v>707</v>
       </c>
       <c r="D353" s="5">
@@ -18958,103 +18958,103 @@
       </c>
       <c r="E365" s="10">
         <v>0.0</v>
       </c>
       <c r="F365" s="10">
         <v>0.0</v>
       </c>
       <c r="G365" s="10">
         <v>0.0</v>
       </c>
       <c r="H365" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="366" spans="1:8" outlineLevel="3">
       <c r="A366" s="15">
         <v>142</v>
       </c>
       <c r="B366" s="6" t="s">
         <v>732</v>
       </c>
       <c r="C366" s="7" t="s">
         <v>733</v>
       </c>
       <c r="D366" s="5">
-        <v>0.0</v>
+        <v>2.0</v>
       </c>
       <c r="E366" s="10">
-        <v>0.0</v>
+        <v>17344.0</v>
       </c>
       <c r="F366" s="10">
-        <v>0.0</v>
+        <v>15609.6</v>
       </c>
       <c r="G366" s="10">
-        <v>0.0</v>
+        <v>13875.2</v>
       </c>
       <c r="H366" s="10">
-        <v>0.0</v>
+        <v>12140.8</v>
       </c>
     </row>
     <row r="367" spans="1:8" outlineLevel="3">
       <c r="A367" s="15">
         <v>143</v>
       </c>
       <c r="B367" s="6" t="s">
         <v>734</v>
       </c>
       <c r="C367" s="7" t="s">
         <v>735</v>
       </c>
       <c r="D367" s="5">
-        <v>50.0</v>
+        <v>46.0</v>
       </c>
       <c r="E367" s="10">
-        <v>13467.0</v>
+        <v>9219.0</v>
       </c>
       <c r="F367" s="10">
-        <v>12120.3</v>
+        <v>8297.1</v>
       </c>
       <c r="G367" s="10">
-        <v>10773.6</v>
+        <v>7375.2</v>
       </c>
       <c r="H367" s="10">
-        <v>9426.9</v>
+        <v>6453.3</v>
       </c>
     </row>
     <row r="368" spans="1:8" outlineLevel="3">
       <c r="A368" s="15">
         <v>144</v>
       </c>
       <c r="B368" s="6" t="s">
         <v>736</v>
       </c>
       <c r="C368" s="7" t="s">
         <v>737</v>
       </c>
       <c r="D368" s="5">
-        <v>73.0</v>
+        <v>105.0</v>
       </c>
       <c r="E368" s="10">
         <v>9219.0</v>
       </c>
       <c r="F368" s="10">
         <v>8297.1</v>
       </c>
       <c r="G368" s="10">
         <v>7375.2</v>
       </c>
       <c r="H368" s="10">
         <v>6453.3</v>
       </c>
     </row>
     <row r="369" spans="1:8" outlineLevel="3">
       <c r="A369" s="15">
         <v>145</v>
       </c>
       <c r="B369" s="6" t="s">
         <v>738</v>
       </c>
       <c r="C369" s="7" t="s">
         <v>739</v>
       </c>
       <c r="D369" s="5">
@@ -19114,89 +19114,89 @@
       </c>
       <c r="E371" s="10">
         <v>0.0</v>
       </c>
       <c r="F371" s="10">
         <v>0.0</v>
       </c>
       <c r="G371" s="10">
         <v>0.0</v>
       </c>
       <c r="H371" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="372" spans="1:8" outlineLevel="3">
       <c r="A372" s="15">
         <v>148</v>
       </c>
       <c r="B372" s="6" t="s">
         <v>744</v>
       </c>
       <c r="C372" s="7" t="s">
         <v>745</v>
       </c>
       <c r="D372" s="5">
-        <v>11.0</v>
+        <v>7.0</v>
       </c>
       <c r="E372" s="10">
         <v>11184.0</v>
       </c>
       <c r="F372" s="10">
         <v>10065.6</v>
       </c>
       <c r="G372" s="10">
         <v>8947.2</v>
       </c>
       <c r="H372" s="10">
         <v>7828.8</v>
       </c>
     </row>
     <row r="373" spans="1:8" outlineLevel="3">
       <c r="A373" s="15">
         <v>149</v>
       </c>
       <c r="B373" s="6" t="s">
         <v>746</v>
       </c>
       <c r="C373" s="7" t="s">
         <v>747</v>
       </c>
       <c r="D373" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E373" s="10">
-        <v>47121.0</v>
+        <v>0.0</v>
       </c>
       <c r="F373" s="10">
-        <v>42408.9</v>
+        <v>0.0</v>
       </c>
       <c r="G373" s="10">
-        <v>37696.8</v>
+        <v>0.0</v>
       </c>
       <c r="H373" s="10">
-        <v>32984.7</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="374" spans="1:8" outlineLevel="3">
       <c r="A374" s="15">
         <v>150</v>
       </c>
       <c r="B374" s="6" t="s">
         <v>748</v>
       </c>
       <c r="C374" s="7" t="s">
         <v>749</v>
       </c>
       <c r="D374" s="5">
         <v>0.0</v>
       </c>
       <c r="E374" s="10">
         <v>0.0</v>
       </c>
       <c r="F374" s="10">
         <v>0.0</v>
       </c>
       <c r="G374" s="10">
         <v>0.0</v>
       </c>
       <c r="H374" s="10">
@@ -19296,103 +19296,103 @@
       </c>
       <c r="E378" s="10">
         <v>8306.0</v>
       </c>
       <c r="F378" s="10">
         <v>7475.4</v>
       </c>
       <c r="G378" s="10">
         <v>6644.8</v>
       </c>
       <c r="H378" s="10">
         <v>5814.2</v>
       </c>
     </row>
     <row r="379" spans="1:8" outlineLevel="3">
       <c r="A379" s="15">
         <v>155</v>
       </c>
       <c r="B379" s="6" t="s">
         <v>758</v>
       </c>
       <c r="C379" s="7" t="s">
         <v>759</v>
       </c>
       <c r="D379" s="5">
-        <v>103.0</v>
+        <v>82.0</v>
       </c>
       <c r="E379" s="10">
         <v>4683.0</v>
       </c>
       <c r="F379" s="10">
         <v>4214.7</v>
       </c>
       <c r="G379" s="10">
         <v>3746.4</v>
       </c>
       <c r="H379" s="10">
         <v>3278.1</v>
       </c>
     </row>
     <row r="380" spans="1:8" outlineLevel="3">
       <c r="A380" s="15">
         <v>156</v>
       </c>
       <c r="B380" s="6" t="s">
         <v>760</v>
       </c>
       <c r="C380" s="7" t="s">
         <v>761</v>
       </c>
       <c r="D380" s="5">
         <v>14.0</v>
       </c>
       <c r="E380" s="10">
-        <v>8278.0</v>
+        <v>8276.0</v>
       </c>
       <c r="F380" s="10">
-        <v>7450.2</v>
+        <v>7448.4</v>
       </c>
       <c r="G380" s="10">
-        <v>6622.4</v>
+        <v>6620.8</v>
       </c>
       <c r="H380" s="10">
-        <v>5794.6</v>
+        <v>5793.2</v>
       </c>
     </row>
     <row r="381" spans="1:8" outlineLevel="3">
       <c r="A381" s="15">
         <v>157</v>
       </c>
       <c r="B381" s="6" t="s">
         <v>762</v>
       </c>
       <c r="C381" s="7" t="s">
         <v>763</v>
       </c>
       <c r="D381" s="5">
-        <v>5.0</v>
+        <v>12.0</v>
       </c>
       <c r="E381" s="10">
         <v>9021.0</v>
       </c>
       <c r="F381" s="10">
         <v>8118.9</v>
       </c>
       <c r="G381" s="10">
         <v>7216.8</v>
       </c>
       <c r="H381" s="10">
         <v>6314.7</v>
       </c>
     </row>
     <row r="382" spans="1:8" outlineLevel="3">
       <c r="A382" s="15">
         <v>158</v>
       </c>
       <c r="B382" s="6" t="s">
         <v>764</v>
       </c>
       <c r="C382" s="7" t="s">
         <v>765</v>
       </c>
       <c r="D382" s="5">
@@ -19400,51 +19400,51 @@
       </c>
       <c r="E382" s="10">
         <v>8306.0</v>
       </c>
       <c r="F382" s="10">
         <v>7475.4</v>
       </c>
       <c r="G382" s="10">
         <v>6644.8</v>
       </c>
       <c r="H382" s="10">
         <v>5814.2</v>
       </c>
     </row>
     <row r="383" spans="1:8" outlineLevel="3">
       <c r="A383" s="15">
         <v>159</v>
       </c>
       <c r="B383" s="6" t="s">
         <v>766</v>
       </c>
       <c r="C383" s="7" t="s">
         <v>767</v>
       </c>
       <c r="D383" s="5">
-        <v>585.0</v>
+        <v>478.0</v>
       </c>
       <c r="E383" s="10">
         <v>4888.0</v>
       </c>
       <c r="F383" s="10">
         <v>4399.2</v>
       </c>
       <c r="G383" s="10">
         <v>3910.4</v>
       </c>
       <c r="H383" s="10">
         <v>3421.6</v>
       </c>
     </row>
     <row r="384" spans="1:8" outlineLevel="3">
       <c r="A384" s="15">
         <v>160</v>
       </c>
       <c r="B384" s="6" t="s">
         <v>768</v>
       </c>
       <c r="C384" s="7" t="s">
         <v>769</v>
       </c>
       <c r="D384" s="5">
@@ -19556,51 +19556,51 @@
       </c>
       <c r="E388" s="10">
         <v>7176.0</v>
       </c>
       <c r="F388" s="10">
         <v>6458.4</v>
       </c>
       <c r="G388" s="10">
         <v>5740.8</v>
       </c>
       <c r="H388" s="10">
         <v>5023.2</v>
       </c>
     </row>
     <row r="389" spans="1:8" outlineLevel="3">
       <c r="A389" s="15">
         <v>165</v>
       </c>
       <c r="B389" s="6" t="s">
         <v>778</v>
       </c>
       <c r="C389" s="7" t="s">
         <v>779</v>
       </c>
       <c r="D389" s="5">
-        <v>33.0</v>
+        <v>24.0</v>
       </c>
       <c r="E389" s="10">
         <v>10120.0</v>
       </c>
       <c r="F389" s="10">
         <v>9108.0</v>
       </c>
       <c r="G389" s="10">
         <v>8096.0</v>
       </c>
       <c r="H389" s="10">
         <v>7084.0</v>
       </c>
     </row>
     <row r="390" spans="1:8" outlineLevel="3">
       <c r="A390" s="15">
         <v>166</v>
       </c>
       <c r="B390" s="6" t="s">
         <v>780</v>
       </c>
       <c r="C390" s="7" t="s">
         <v>781</v>
       </c>
       <c r="D390" s="5">
@@ -19608,103 +19608,103 @@
       </c>
       <c r="E390" s="10">
         <v>0.0</v>
       </c>
       <c r="F390" s="10">
         <v>0.0</v>
       </c>
       <c r="G390" s="10">
         <v>0.0</v>
       </c>
       <c r="H390" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="391" spans="1:8" outlineLevel="3">
       <c r="A391" s="15">
         <v>167</v>
       </c>
       <c r="B391" s="6" t="s">
         <v>782</v>
       </c>
       <c r="C391" s="7" t="s">
         <v>783</v>
       </c>
       <c r="D391" s="5">
-        <v>54.0</v>
+        <v>115.0</v>
       </c>
       <c r="E391" s="10">
-        <v>10496.0</v>
+        <v>7290.0</v>
       </c>
       <c r="F391" s="10">
-        <v>9446.4</v>
+        <v>6561.0</v>
       </c>
       <c r="G391" s="10">
-        <v>8396.8</v>
+        <v>5832.0</v>
       </c>
       <c r="H391" s="10">
-        <v>7347.2</v>
+        <v>5103.0</v>
       </c>
     </row>
     <row r="392" spans="1:8" outlineLevel="3">
       <c r="A392" s="15">
         <v>168</v>
       </c>
       <c r="B392" s="6" t="s">
         <v>784</v>
       </c>
       <c r="C392" s="7" t="s">
         <v>785</v>
       </c>
       <c r="D392" s="5">
-        <v>77.0</v>
+        <v>53.0</v>
       </c>
       <c r="E392" s="10">
         <v>7290.0</v>
       </c>
       <c r="F392" s="10">
         <v>6561.0</v>
       </c>
       <c r="G392" s="10">
         <v>5832.0</v>
       </c>
       <c r="H392" s="10">
         <v>5103.0</v>
       </c>
     </row>
     <row r="393" spans="1:8" outlineLevel="3">
       <c r="A393" s="15">
         <v>169</v>
       </c>
       <c r="B393" s="6" t="s">
         <v>786</v>
       </c>
       <c r="C393" s="7" t="s">
         <v>787</v>
       </c>
       <c r="D393" s="5">
-        <v>6.0</v>
+        <v>7.0</v>
       </c>
       <c r="E393" s="10">
         <v>10563.0</v>
       </c>
       <c r="F393" s="10">
         <v>9506.7</v>
       </c>
       <c r="G393" s="10">
         <v>8450.4</v>
       </c>
       <c r="H393" s="10">
         <v>7394.1</v>
       </c>
     </row>
     <row r="394" spans="1:8" outlineLevel="3">
       <c r="A394" s="15">
         <v>170</v>
       </c>
       <c r="B394" s="6" t="s">
         <v>788</v>
       </c>
       <c r="C394" s="7" t="s">
         <v>789</v>
       </c>
       <c r="D394" s="5">
@@ -19738,51 +19738,51 @@
       </c>
       <c r="E395" s="10">
         <v>0.0</v>
       </c>
       <c r="F395" s="10">
         <v>0.0</v>
       </c>
       <c r="G395" s="10">
         <v>0.0</v>
       </c>
       <c r="H395" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="396" spans="1:8" outlineLevel="3">
       <c r="A396" s="15">
         <v>172</v>
       </c>
       <c r="B396" s="6" t="s">
         <v>792</v>
       </c>
       <c r="C396" s="7" t="s">
         <v>793</v>
       </c>
       <c r="D396" s="5">
-        <v>26.0</v>
+        <v>21.0</v>
       </c>
       <c r="E396" s="10">
         <v>10563.0</v>
       </c>
       <c r="F396" s="10">
         <v>9506.7</v>
       </c>
       <c r="G396" s="10">
         <v>8450.4</v>
       </c>
       <c r="H396" s="10">
         <v>7394.1</v>
       </c>
     </row>
     <row r="397" spans="1:8" outlineLevel="3">
       <c r="A397" s="15">
         <v>173</v>
       </c>
       <c r="B397" s="6" t="s">
         <v>794</v>
       </c>
       <c r="C397" s="7" t="s">
         <v>795</v>
       </c>
       <c r="D397" s="5">
@@ -19790,51 +19790,51 @@
       </c>
       <c r="E397" s="10">
         <v>0.0</v>
       </c>
       <c r="F397" s="10">
         <v>0.0</v>
       </c>
       <c r="G397" s="10">
         <v>0.0</v>
       </c>
       <c r="H397" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="398" spans="1:8" outlineLevel="3">
       <c r="A398" s="15">
         <v>174</v>
       </c>
       <c r="B398" s="6" t="s">
         <v>796</v>
       </c>
       <c r="C398" s="7" t="s">
         <v>797</v>
       </c>
       <c r="D398" s="5">
-        <v>364.0</v>
+        <v>334.0</v>
       </c>
       <c r="E398" s="10">
         <v>1790.0</v>
       </c>
       <c r="F398" s="10">
         <v>1611.0</v>
       </c>
       <c r="G398" s="10">
         <v>1432.0</v>
       </c>
       <c r="H398" s="10">
         <v>1253.0</v>
       </c>
     </row>
     <row r="399" spans="1:8" outlineLevel="3">
       <c r="A399" s="15">
         <v>175</v>
       </c>
       <c r="B399" s="6" t="s">
         <v>798</v>
       </c>
       <c r="C399" s="7" t="s">
         <v>799</v>
       </c>
       <c r="D399" s="5">
@@ -19842,77 +19842,77 @@
       </c>
       <c r="E399" s="10">
         <v>0.0</v>
       </c>
       <c r="F399" s="10">
         <v>0.0</v>
       </c>
       <c r="G399" s="10">
         <v>0.0</v>
       </c>
       <c r="H399" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="400" spans="1:8" outlineLevel="3">
       <c r="A400" s="15">
         <v>176</v>
       </c>
       <c r="B400" s="6" t="s">
         <v>800</v>
       </c>
       <c r="C400" s="7" t="s">
         <v>801</v>
       </c>
       <c r="D400" s="5">
-        <v>2692.0</v>
+        <v>899.0</v>
       </c>
       <c r="E400" s="10">
         <v>414.0</v>
       </c>
       <c r="F400" s="10">
         <v>372.6</v>
       </c>
       <c r="G400" s="10">
         <v>331.2</v>
       </c>
       <c r="H400" s="10">
         <v>289.8</v>
       </c>
     </row>
     <row r="401" spans="1:8" outlineLevel="3">
       <c r="A401" s="15">
         <v>177</v>
       </c>
       <c r="B401" s="6" t="s">
         <v>802</v>
       </c>
       <c r="C401" s="7" t="s">
         <v>803</v>
       </c>
       <c r="D401" s="5">
-        <v>2550.0</v>
+        <v>1716.0</v>
       </c>
       <c r="E401" s="10">
         <v>502.0</v>
       </c>
       <c r="F401" s="10">
         <v>451.8</v>
       </c>
       <c r="G401" s="10">
         <v>401.6</v>
       </c>
       <c r="H401" s="10">
         <v>351.4</v>
       </c>
     </row>
     <row r="402" spans="1:8" outlineLevel="3">
       <c r="A402" s="15">
         <v>178</v>
       </c>
       <c r="B402" s="6" t="s">
         <v>804</v>
       </c>
       <c r="C402" s="7" t="s">
         <v>805</v>
       </c>
       <c r="D402" s="5">
@@ -19998,51 +19998,51 @@
       </c>
       <c r="E405" s="10">
         <v>0.0</v>
       </c>
       <c r="F405" s="10">
         <v>0.0</v>
       </c>
       <c r="G405" s="10">
         <v>0.0</v>
       </c>
       <c r="H405" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="406" spans="1:8" outlineLevel="3">
       <c r="A406" s="15">
         <v>182</v>
       </c>
       <c r="B406" s="6" t="s">
         <v>812</v>
       </c>
       <c r="C406" s="7" t="s">
         <v>813</v>
       </c>
       <c r="D406" s="5">
-        <v>76.0</v>
+        <v>41.0</v>
       </c>
       <c r="E406" s="10">
         <v>13533.0</v>
       </c>
       <c r="F406" s="10">
         <v>12179.7</v>
       </c>
       <c r="G406" s="10">
         <v>10826.4</v>
       </c>
       <c r="H406" s="10">
         <v>9473.1</v>
       </c>
     </row>
     <row r="407" spans="1:8" outlineLevel="3">
       <c r="A407" s="15">
         <v>183</v>
       </c>
       <c r="B407" s="6" t="s">
         <v>814</v>
       </c>
       <c r="C407" s="7" t="s">
         <v>815</v>
       </c>
       <c r="D407" s="5">
@@ -20128,63 +20128,63 @@
       </c>
       <c r="E410" s="10">
         <v>36950.0</v>
       </c>
       <c r="F410" s="10">
         <v>33255.0</v>
       </c>
       <c r="G410" s="10">
         <v>29560.0</v>
       </c>
       <c r="H410" s="10">
         <v>25865.0</v>
       </c>
     </row>
     <row r="411" spans="1:8" outlineLevel="3">
       <c r="A411" s="15">
         <v>187</v>
       </c>
       <c r="B411" s="6" t="s">
         <v>822</v>
       </c>
       <c r="C411" s="7" t="s">
         <v>823</v>
       </c>
       <c r="D411" s="5">
-        <v>10.0</v>
+        <v>2.0</v>
       </c>
       <c r="E411" s="10">
-        <v>13533.0</v>
+        <v>22448.0</v>
       </c>
       <c r="F411" s="10">
-        <v>12179.7</v>
+        <v>20203.2</v>
       </c>
       <c r="G411" s="10">
-        <v>10826.4</v>
+        <v>17958.4</v>
       </c>
       <c r="H411" s="10">
-        <v>9473.1</v>
+        <v>15713.6</v>
       </c>
     </row>
     <row r="412" spans="1:8" outlineLevel="3">
       <c r="A412" s="15">
         <v>188</v>
       </c>
       <c r="B412" s="6" t="s">
         <v>824</v>
       </c>
       <c r="C412" s="7" t="s">
         <v>825</v>
       </c>
       <c r="D412" s="5">
         <v>0.0</v>
       </c>
       <c r="E412" s="10">
         <v>0.0</v>
       </c>
       <c r="F412" s="10">
         <v>0.0</v>
       </c>
       <c r="G412" s="10">
         <v>0.0</v>
       </c>
       <c r="H412" s="10">
@@ -20206,77 +20206,77 @@
       </c>
       <c r="E413" s="10">
         <v>0.0</v>
       </c>
       <c r="F413" s="10">
         <v>0.0</v>
       </c>
       <c r="G413" s="10">
         <v>0.0</v>
       </c>
       <c r="H413" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="414" spans="1:8" outlineLevel="3">
       <c r="A414" s="15">
         <v>190</v>
       </c>
       <c r="B414" s="6" t="s">
         <v>828</v>
       </c>
       <c r="C414" s="7" t="s">
         <v>829</v>
       </c>
       <c r="D414" s="5">
-        <v>33.0</v>
+        <v>31.0</v>
       </c>
       <c r="E414" s="10">
         <v>16115.0</v>
       </c>
       <c r="F414" s="10">
         <v>14503.5</v>
       </c>
       <c r="G414" s="10">
         <v>12892.0</v>
       </c>
       <c r="H414" s="10">
         <v>11280.5</v>
       </c>
     </row>
     <row r="415" spans="1:8" outlineLevel="3">
       <c r="A415" s="15">
         <v>191</v>
       </c>
       <c r="B415" s="6" t="s">
         <v>830</v>
       </c>
       <c r="C415" s="7" t="s">
         <v>831</v>
       </c>
       <c r="D415" s="5">
-        <v>40.0</v>
+        <v>30.0</v>
       </c>
       <c r="E415" s="10">
         <v>16115.0</v>
       </c>
       <c r="F415" s="10">
         <v>14503.5</v>
       </c>
       <c r="G415" s="10">
         <v>12892.0</v>
       </c>
       <c r="H415" s="10">
         <v>11280.5</v>
       </c>
     </row>
     <row r="416" spans="1:8" outlineLevel="3">
       <c r="A416" s="15">
         <v>192</v>
       </c>
       <c r="B416" s="6" t="s">
         <v>832</v>
       </c>
       <c r="C416" s="7" t="s">
         <v>833</v>
       </c>
       <c r="D416" s="5">
@@ -20466,77 +20466,77 @@
       </c>
       <c r="E423" s="10">
         <v>0.0</v>
       </c>
       <c r="F423" s="10">
         <v>0.0</v>
       </c>
       <c r="G423" s="10">
         <v>0.0</v>
       </c>
       <c r="H423" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="424" spans="1:8" outlineLevel="3">
       <c r="A424" s="15">
         <v>200</v>
       </c>
       <c r="B424" s="6" t="s">
         <v>848</v>
       </c>
       <c r="C424" s="7" t="s">
         <v>849</v>
       </c>
       <c r="D424" s="5">
-        <v>507.0</v>
+        <v>492.0</v>
       </c>
       <c r="E424" s="10">
         <v>7672.0</v>
       </c>
       <c r="F424" s="10">
         <v>6904.8</v>
       </c>
       <c r="G424" s="10">
         <v>6137.6</v>
       </c>
       <c r="H424" s="10">
         <v>5370.4</v>
       </c>
     </row>
     <row r="425" spans="1:8" outlineLevel="3">
       <c r="A425" s="15">
         <v>201</v>
       </c>
       <c r="B425" s="6" t="s">
         <v>850</v>
       </c>
       <c r="C425" s="7" t="s">
         <v>851</v>
       </c>
       <c r="D425" s="5">
-        <v>268.0</v>
+        <v>302.0</v>
       </c>
       <c r="E425" s="10">
         <v>7094.0</v>
       </c>
       <c r="F425" s="10">
         <v>6384.6</v>
       </c>
       <c r="G425" s="10">
         <v>5675.2</v>
       </c>
       <c r="H425" s="10">
         <v>4965.8</v>
       </c>
     </row>
     <row r="426" spans="1:8" outlineLevel="3">
       <c r="A426" s="15">
         <v>202</v>
       </c>
       <c r="B426" s="6" t="s">
         <v>852</v>
       </c>
       <c r="C426" s="7" t="s">
         <v>853</v>
       </c>
       <c r="D426" s="5">
@@ -20856,103 +20856,103 @@
       </c>
       <c r="E438" s="10">
         <v>0.0</v>
       </c>
       <c r="F438" s="10">
         <v>0.0</v>
       </c>
       <c r="G438" s="10">
         <v>0.0</v>
       </c>
       <c r="H438" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="439" spans="1:8" outlineLevel="3">
       <c r="A439" s="15">
         <v>215</v>
       </c>
       <c r="B439" s="6" t="s">
         <v>878</v>
       </c>
       <c r="C439" s="7" t="s">
         <v>879</v>
       </c>
       <c r="D439" s="5">
-        <v>23.0</v>
+        <v>1.0</v>
       </c>
       <c r="E439" s="10">
-        <v>18216.0</v>
+        <v>47121.0</v>
       </c>
       <c r="F439" s="10">
-        <v>16394.4</v>
+        <v>42408.9</v>
       </c>
       <c r="G439" s="10">
-        <v>14572.8</v>
+        <v>37696.8</v>
       </c>
       <c r="H439" s="10">
-        <v>12751.2</v>
+        <v>32984.7</v>
       </c>
     </row>
     <row r="440" spans="1:8" outlineLevel="3">
       <c r="A440" s="15">
         <v>216</v>
       </c>
       <c r="B440" s="6" t="s">
         <v>880</v>
       </c>
       <c r="C440" s="7" t="s">
         <v>881</v>
       </c>
       <c r="D440" s="5">
-        <v>53.0</v>
+        <v>51.0</v>
       </c>
       <c r="E440" s="10">
         <v>28565.0</v>
       </c>
       <c r="F440" s="10">
         <v>25708.5</v>
       </c>
       <c r="G440" s="10">
         <v>22852.0</v>
       </c>
       <c r="H440" s="10">
         <v>19995.5</v>
       </c>
     </row>
     <row r="441" spans="1:8" outlineLevel="3">
       <c r="A441" s="15">
         <v>217</v>
       </c>
       <c r="B441" s="6" t="s">
         <v>882</v>
       </c>
       <c r="C441" s="7" t="s">
         <v>883</v>
       </c>
       <c r="D441" s="5">
-        <v>40.0</v>
+        <v>37.0</v>
       </c>
       <c r="E441" s="10">
         <v>26178.0</v>
       </c>
       <c r="F441" s="10">
         <v>23560.2</v>
       </c>
       <c r="G441" s="10">
         <v>20942.4</v>
       </c>
       <c r="H441" s="10">
         <v>18324.6</v>
       </c>
     </row>
     <row r="442" spans="1:8" outlineLevel="3">
       <c r="A442" s="15">
         <v>218</v>
       </c>
       <c r="B442" s="6" t="s">
         <v>884</v>
       </c>
       <c r="C442" s="7" t="s">
         <v>885</v>
       </c>
       <c r="D442" s="5">
@@ -20986,89 +20986,89 @@
       </c>
       <c r="E443" s="10">
         <v>0.0</v>
       </c>
       <c r="F443" s="10">
         <v>0.0</v>
       </c>
       <c r="G443" s="10">
         <v>0.0</v>
       </c>
       <c r="H443" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="444" spans="1:8" outlineLevel="3">
       <c r="A444" s="15">
         <v>220</v>
       </c>
       <c r="B444" s="6" t="s">
         <v>888</v>
       </c>
       <c r="C444" s="7" t="s">
         <v>889</v>
       </c>
       <c r="D444" s="5">
-        <v>59.0</v>
+        <v>51.0</v>
       </c>
       <c r="E444" s="10">
         <v>19872.0</v>
       </c>
       <c r="F444" s="10">
         <v>17884.8</v>
       </c>
       <c r="G444" s="10">
         <v>15897.6</v>
       </c>
       <c r="H444" s="10">
         <v>13910.4</v>
       </c>
     </row>
     <row r="445" spans="1:8" outlineLevel="3">
       <c r="A445" s="15">
         <v>221</v>
       </c>
       <c r="B445" s="6" t="s">
         <v>890</v>
       </c>
       <c r="C445" s="7" t="s">
         <v>891</v>
       </c>
       <c r="D445" s="5">
-        <v>1.0</v>
+        <v>5.0</v>
       </c>
       <c r="E445" s="10">
-        <v>70811.0</v>
+        <v>34059.0</v>
       </c>
       <c r="F445" s="10">
-        <v>63729.9</v>
+        <v>30653.1</v>
       </c>
       <c r="G445" s="10">
-        <v>56648.8</v>
+        <v>27247.2</v>
       </c>
       <c r="H445" s="10">
-        <v>49567.7</v>
+        <v>23841.3</v>
       </c>
     </row>
     <row r="446" spans="1:8" outlineLevel="3">
       <c r="A446" s="15">
         <v>222</v>
       </c>
       <c r="B446" s="6" t="s">
         <v>892</v>
       </c>
       <c r="C446" s="7" t="s">
         <v>893</v>
       </c>
       <c r="D446" s="5">
         <v>0.0</v>
       </c>
       <c r="E446" s="10">
         <v>0.0</v>
       </c>
       <c r="F446" s="10">
         <v>0.0</v>
       </c>
       <c r="G446" s="10">
         <v>0.0</v>
       </c>
       <c r="H446" s="10">
@@ -21142,51 +21142,51 @@
       </c>
       <c r="E449" s="10">
         <v>0.0</v>
       </c>
       <c r="F449" s="10">
         <v>0.0</v>
       </c>
       <c r="G449" s="10">
         <v>0.0</v>
       </c>
       <c r="H449" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="450" spans="1:8" outlineLevel="3">
       <c r="A450" s="15">
         <v>226</v>
       </c>
       <c r="B450" s="6" t="s">
         <v>900</v>
       </c>
       <c r="C450" s="7" t="s">
         <v>901</v>
       </c>
       <c r="D450" s="5">
-        <v>122.0</v>
+        <v>163.0</v>
       </c>
       <c r="E450" s="10">
         <v>13566.0</v>
       </c>
       <c r="F450" s="10">
         <v>12209.4</v>
       </c>
       <c r="G450" s="10">
         <v>10852.8</v>
       </c>
       <c r="H450" s="10">
         <v>9496.2</v>
       </c>
     </row>
     <row r="451" spans="1:8" outlineLevel="3">
       <c r="A451" s="15">
         <v>227</v>
       </c>
       <c r="B451" s="6" t="s">
         <v>902</v>
       </c>
       <c r="C451" s="7" t="s">
         <v>903</v>
       </c>
       <c r="D451" s="5">
@@ -21194,63 +21194,63 @@
       </c>
       <c r="E451" s="10">
         <v>16928.0</v>
       </c>
       <c r="F451" s="10">
         <v>15235.2</v>
       </c>
       <c r="G451" s="10">
         <v>13542.4</v>
       </c>
       <c r="H451" s="10">
         <v>11849.6</v>
       </c>
     </row>
     <row r="452" spans="1:8" outlineLevel="3">
       <c r="A452" s="15">
         <v>228</v>
       </c>
       <c r="B452" s="6" t="s">
         <v>904</v>
       </c>
       <c r="C452" s="7" t="s">
         <v>905</v>
       </c>
       <c r="D452" s="5">
-        <v>56.0</v>
+        <v>128.0</v>
       </c>
       <c r="E452" s="10">
-        <v>11734.0</v>
+        <v>11480.0</v>
       </c>
       <c r="F452" s="10">
-        <v>10560.6</v>
+        <v>10332.0</v>
       </c>
       <c r="G452" s="10">
-        <v>9387.2</v>
+        <v>9184.0</v>
       </c>
       <c r="H452" s="10">
-        <v>8213.8</v>
+        <v>8036.0</v>
       </c>
     </row>
     <row r="453" spans="1:8" outlineLevel="3">
       <c r="A453" s="15">
         <v>229</v>
       </c>
       <c r="B453" s="6" t="s">
         <v>906</v>
       </c>
       <c r="C453" s="7" t="s">
         <v>907</v>
       </c>
       <c r="D453" s="5">
         <v>10.0</v>
       </c>
       <c r="E453" s="10">
         <v>20973.0</v>
       </c>
       <c r="F453" s="10">
         <v>18875.7</v>
       </c>
       <c r="G453" s="10">
         <v>16778.4</v>
       </c>
       <c r="H453" s="10">
@@ -21350,51 +21350,51 @@
       </c>
       <c r="E457" s="10">
         <v>0.0</v>
       </c>
       <c r="F457" s="10">
         <v>0.0</v>
       </c>
       <c r="G457" s="10">
         <v>0.0</v>
       </c>
       <c r="H457" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="458" spans="1:8" outlineLevel="3">
       <c r="A458" s="15">
         <v>234</v>
       </c>
       <c r="B458" s="6" t="s">
         <v>916</v>
       </c>
       <c r="C458" s="7" t="s">
         <v>917</v>
       </c>
       <c r="D458" s="5">
-        <v>8.0</v>
+        <v>3.0</v>
       </c>
       <c r="E458" s="10">
         <v>2946.0</v>
       </c>
       <c r="F458" s="10">
         <v>2651.4</v>
       </c>
       <c r="G458" s="10">
         <v>2356.8</v>
       </c>
       <c r="H458" s="10">
         <v>2062.2</v>
       </c>
     </row>
     <row r="459" spans="1:8" outlineLevel="3">
       <c r="A459" s="15">
         <v>235</v>
       </c>
       <c r="B459" s="6" t="s">
         <v>918</v>
       </c>
       <c r="C459" s="7" t="s">
         <v>919</v>
       </c>
       <c r="D459" s="5">
@@ -21402,63 +21402,63 @@
       </c>
       <c r="E459" s="10">
         <v>1340.0</v>
       </c>
       <c r="F459" s="10">
         <v>1206.0</v>
       </c>
       <c r="G459" s="10">
         <v>1072.0</v>
       </c>
       <c r="H459" s="10">
         <v>938.0</v>
       </c>
     </row>
     <row r="460" spans="1:8" outlineLevel="3">
       <c r="A460" s="15">
         <v>236</v>
       </c>
       <c r="B460" s="6" t="s">
         <v>920</v>
       </c>
       <c r="C460" s="7" t="s">
         <v>921</v>
       </c>
       <c r="D460" s="5">
-        <v>0.0</v>
+        <v>621.0</v>
       </c>
       <c r="E460" s="10">
-        <v>0.0</v>
+        <v>1340.0</v>
       </c>
       <c r="F460" s="10">
-        <v>0.0</v>
+        <v>1206.0</v>
       </c>
       <c r="G460" s="10">
-        <v>0.0</v>
+        <v>1072.0</v>
       </c>
       <c r="H460" s="10">
-        <v>0.0</v>
+        <v>938.0</v>
       </c>
     </row>
     <row r="461" spans="1:8" outlineLevel="3">
       <c r="A461" s="15">
         <v>237</v>
       </c>
       <c r="B461" s="6" t="s">
         <v>922</v>
       </c>
       <c r="C461" s="7" t="s">
         <v>923</v>
       </c>
       <c r="D461" s="5">
         <v>9.0</v>
       </c>
       <c r="E461" s="10">
         <v>0.0</v>
       </c>
       <c r="F461" s="10">
         <v>0.0</v>
       </c>
       <c r="G461" s="10">
         <v>0.0</v>
       </c>
       <c r="H461" s="10">
@@ -21480,51 +21480,51 @@
       </c>
       <c r="E462" s="10">
         <v>0.0</v>
       </c>
       <c r="F462" s="10">
         <v>0.0</v>
       </c>
       <c r="G462" s="10">
         <v>0.0</v>
       </c>
       <c r="H462" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="463" spans="1:8" outlineLevel="3">
       <c r="A463" s="15">
         <v>239</v>
       </c>
       <c r="B463" s="6" t="s">
         <v>926</v>
       </c>
       <c r="C463" s="7" t="s">
         <v>927</v>
       </c>
       <c r="D463" s="5">
-        <v>2564.0</v>
+        <v>2042.0</v>
       </c>
       <c r="E463" s="10">
         <v>430.0</v>
       </c>
       <c r="F463" s="10">
         <v>387.0</v>
       </c>
       <c r="G463" s="10">
         <v>344.0</v>
       </c>
       <c r="H463" s="10">
         <v>301.0</v>
       </c>
     </row>
     <row r="464" spans="1:8" outlineLevel="3">
       <c r="A464" s="15">
         <v>240</v>
       </c>
       <c r="B464" s="6" t="s">
         <v>928</v>
       </c>
       <c r="C464" s="7" t="s">
         <v>929</v>
       </c>
       <c r="D464" s="5">
@@ -21532,51 +21532,51 @@
       </c>
       <c r="E464" s="10">
         <v>2348.0</v>
       </c>
       <c r="F464" s="10">
         <v>2113.2</v>
       </c>
       <c r="G464" s="10">
         <v>1878.4</v>
       </c>
       <c r="H464" s="10">
         <v>1643.6</v>
       </c>
     </row>
     <row r="465" spans="1:8" outlineLevel="3">
       <c r="A465" s="15">
         <v>241</v>
       </c>
       <c r="B465" s="6" t="s">
         <v>930</v>
       </c>
       <c r="C465" s="7" t="s">
         <v>931</v>
       </c>
       <c r="D465" s="5">
-        <v>3234.0</v>
+        <v>1871.0</v>
       </c>
       <c r="E465" s="10">
         <v>498.0</v>
       </c>
       <c r="F465" s="10">
         <v>448.2</v>
       </c>
       <c r="G465" s="10">
         <v>398.4</v>
       </c>
       <c r="H465" s="10">
         <v>348.6</v>
       </c>
     </row>
     <row r="466" spans="1:8" outlineLevel="3">
       <c r="A466" s="15">
         <v>242</v>
       </c>
       <c r="B466" s="6" t="s">
         <v>932</v>
       </c>
       <c r="C466" s="7" t="s">
         <v>933</v>
       </c>
       <c r="D466" s="5">
@@ -21584,77 +21584,77 @@
       </c>
       <c r="E466" s="10">
         <v>0.0</v>
       </c>
       <c r="F466" s="10">
         <v>0.0</v>
       </c>
       <c r="G466" s="10">
         <v>0.0</v>
       </c>
       <c r="H466" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="467" spans="1:8" outlineLevel="3">
       <c r="A467" s="15">
         <v>243</v>
       </c>
       <c r="B467" s="6" t="s">
         <v>934</v>
       </c>
       <c r="C467" s="7" t="s">
         <v>935</v>
       </c>
       <c r="D467" s="5">
-        <v>4620.0</v>
+        <v>4145.0</v>
       </c>
       <c r="E467" s="10">
         <v>468.0</v>
       </c>
       <c r="F467" s="10">
         <v>421.2</v>
       </c>
       <c r="G467" s="10">
         <v>374.4</v>
       </c>
       <c r="H467" s="10">
         <v>327.6</v>
       </c>
     </row>
     <row r="468" spans="1:8" outlineLevel="3">
       <c r="A468" s="15">
         <v>244</v>
       </c>
       <c r="B468" s="6" t="s">
         <v>936</v>
       </c>
       <c r="C468" s="7" t="s">
         <v>937</v>
       </c>
       <c r="D468" s="5">
-        <v>351.0</v>
+        <v>2947.0</v>
       </c>
       <c r="E468" s="10">
         <v>504.0</v>
       </c>
       <c r="F468" s="10">
         <v>453.6</v>
       </c>
       <c r="G468" s="10">
         <v>403.2</v>
       </c>
       <c r="H468" s="10">
         <v>352.8</v>
       </c>
     </row>
     <row r="469" spans="1:8" outlineLevel="3">
       <c r="A469" s="15">
         <v>245</v>
       </c>
       <c r="B469" s="6" t="s">
         <v>938</v>
       </c>
       <c r="C469" s="7" t="s">
         <v>939</v>
       </c>
       <c r="D469" s="5">
@@ -21662,51 +21662,51 @@
       </c>
       <c r="E469" s="10">
         <v>3340.0</v>
       </c>
       <c r="F469" s="10">
         <v>3006.0</v>
       </c>
       <c r="G469" s="10">
         <v>2672.0</v>
       </c>
       <c r="H469" s="10">
         <v>2338.0</v>
       </c>
     </row>
     <row r="470" spans="1:8" outlineLevel="3">
       <c r="A470" s="15">
         <v>246</v>
       </c>
       <c r="B470" s="6" t="s">
         <v>940</v>
       </c>
       <c r="C470" s="7" t="s">
         <v>941</v>
       </c>
       <c r="D470" s="5">
-        <v>159.0</v>
+        <v>151.0</v>
       </c>
       <c r="E470" s="10">
         <v>3340.0</v>
       </c>
       <c r="F470" s="10">
         <v>3006.0</v>
       </c>
       <c r="G470" s="10">
         <v>2672.0</v>
       </c>
       <c r="H470" s="10">
         <v>2338.0</v>
       </c>
     </row>
     <row r="471" spans="1:8" outlineLevel="3">
       <c r="A471" s="15">
         <v>247</v>
       </c>
       <c r="B471" s="6" t="s">
         <v>942</v>
       </c>
       <c r="C471" s="7" t="s">
         <v>943</v>
       </c>
       <c r="D471" s="5">
@@ -21740,51 +21740,51 @@
       </c>
       <c r="E472" s="10">
         <v>0.0</v>
       </c>
       <c r="F472" s="10">
         <v>0.0</v>
       </c>
       <c r="G472" s="10">
         <v>0.0</v>
       </c>
       <c r="H472" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="473" spans="1:8" outlineLevel="3">
       <c r="A473" s="15">
         <v>249</v>
       </c>
       <c r="B473" s="6" t="s">
         <v>946</v>
       </c>
       <c r="C473" s="7" t="s">
         <v>947</v>
       </c>
       <c r="D473" s="5">
-        <v>85.0</v>
+        <v>41.0</v>
       </c>
       <c r="E473" s="10">
         <v>25510.0</v>
       </c>
       <c r="F473" s="10">
         <v>22959.0</v>
       </c>
       <c r="G473" s="10">
         <v>20408.0</v>
       </c>
       <c r="H473" s="10">
         <v>17857.0</v>
       </c>
     </row>
     <row r="474" spans="1:8" outlineLevel="3">
       <c r="A474" s="15">
         <v>250</v>
       </c>
       <c r="B474" s="6" t="s">
         <v>948</v>
       </c>
       <c r="C474" s="7" t="s">
         <v>949</v>
       </c>
       <c r="D474" s="5">
@@ -21818,51 +21818,51 @@
       </c>
       <c r="E475" s="10">
         <v>0.0</v>
       </c>
       <c r="F475" s="10">
         <v>0.0</v>
       </c>
       <c r="G475" s="10">
         <v>0.0</v>
       </c>
       <c r="H475" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="476" spans="1:8" outlineLevel="3">
       <c r="A476" s="15">
         <v>252</v>
       </c>
       <c r="B476" s="6" t="s">
         <v>952</v>
       </c>
       <c r="C476" s="7" t="s">
         <v>953</v>
       </c>
       <c r="D476" s="5">
-        <v>20.0</v>
+        <v>18.0</v>
       </c>
       <c r="E476" s="10">
         <v>47477.0</v>
       </c>
       <c r="F476" s="10">
         <v>42729.3</v>
       </c>
       <c r="G476" s="10">
         <v>37981.6</v>
       </c>
       <c r="H476" s="10">
         <v>33233.9</v>
       </c>
     </row>
     <row r="477" spans="1:8" outlineLevel="3">
       <c r="A477" s="15">
         <v>253</v>
       </c>
       <c r="B477" s="6" t="s">
         <v>954</v>
       </c>
       <c r="C477" s="7" t="s">
         <v>955</v>
       </c>
       <c r="D477" s="5">
@@ -21922,103 +21922,103 @@
       </c>
       <c r="E479" s="10">
         <v>0.0</v>
       </c>
       <c r="F479" s="10">
         <v>0.0</v>
       </c>
       <c r="G479" s="10">
         <v>0.0</v>
       </c>
       <c r="H479" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="480" spans="1:8" outlineLevel="3">
       <c r="A480" s="15">
         <v>256</v>
       </c>
       <c r="B480" s="6" t="s">
         <v>960</v>
       </c>
       <c r="C480" s="7" t="s">
         <v>961</v>
       </c>
       <c r="D480" s="5">
-        <v>370.0</v>
+        <v>366.0</v>
       </c>
       <c r="E480" s="10">
         <v>1676.0</v>
       </c>
       <c r="F480" s="10">
         <v>1508.4</v>
       </c>
       <c r="G480" s="10">
         <v>1340.8</v>
       </c>
       <c r="H480" s="10">
         <v>1173.2</v>
       </c>
     </row>
     <row r="481" spans="1:8" outlineLevel="3">
       <c r="A481" s="15">
         <v>257</v>
       </c>
       <c r="B481" s="6" t="s">
         <v>962</v>
       </c>
       <c r="C481" s="7" t="s">
         <v>963</v>
       </c>
       <c r="D481" s="5">
-        <v>39.0</v>
+        <v>26.0</v>
       </c>
       <c r="E481" s="10">
         <v>1676.0</v>
       </c>
       <c r="F481" s="10">
         <v>1508.4</v>
       </c>
       <c r="G481" s="10">
         <v>1340.8</v>
       </c>
       <c r="H481" s="10">
         <v>1173.2</v>
       </c>
     </row>
     <row r="482" spans="1:8" outlineLevel="3">
       <c r="A482" s="15">
         <v>258</v>
       </c>
       <c r="B482" s="6" t="s">
         <v>964</v>
       </c>
       <c r="C482" s="7" t="s">
         <v>965</v>
       </c>
       <c r="D482" s="5">
-        <v>221.0</v>
+        <v>220.0</v>
       </c>
       <c r="E482" s="10">
         <v>2168.0</v>
       </c>
       <c r="F482" s="10">
         <v>1951.2</v>
       </c>
       <c r="G482" s="10">
         <v>1734.4</v>
       </c>
       <c r="H482" s="10">
         <v>1517.6</v>
       </c>
     </row>
     <row r="483" spans="1:8" outlineLevel="3">
       <c r="A483" s="15">
         <v>259</v>
       </c>
       <c r="B483" s="6" t="s">
         <v>966</v>
       </c>
       <c r="C483" s="7" t="s">
         <v>967</v>
       </c>
       <c r="D483" s="5">
@@ -22026,103 +22026,103 @@
       </c>
       <c r="E483" s="10">
         <v>0.0</v>
       </c>
       <c r="F483" s="10">
         <v>0.0</v>
       </c>
       <c r="G483" s="10">
         <v>0.0</v>
       </c>
       <c r="H483" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="484" spans="1:8" outlineLevel="3">
       <c r="A484" s="15">
         <v>260</v>
       </c>
       <c r="B484" s="6" t="s">
         <v>968</v>
       </c>
       <c r="C484" s="7" t="s">
         <v>969</v>
       </c>
       <c r="D484" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E484" s="10">
         <v>0.0</v>
       </c>
       <c r="F484" s="10">
         <v>0.0</v>
       </c>
       <c r="G484" s="10">
         <v>0.0</v>
       </c>
       <c r="H484" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="485" spans="1:8" outlineLevel="3">
       <c r="A485" s="15">
         <v>261</v>
       </c>
       <c r="B485" s="6" t="s">
         <v>970</v>
       </c>
       <c r="C485" s="7" t="s">
         <v>971</v>
       </c>
       <c r="D485" s="5">
-        <v>1332.0</v>
+        <v>1056.0</v>
       </c>
       <c r="E485" s="10">
         <v>510.0</v>
       </c>
       <c r="F485" s="10">
         <v>459.0</v>
       </c>
       <c r="G485" s="10">
         <v>408.0</v>
       </c>
       <c r="H485" s="10">
         <v>357.0</v>
       </c>
     </row>
     <row r="486" spans="1:8" outlineLevel="3">
       <c r="A486" s="15">
         <v>262</v>
       </c>
       <c r="B486" s="6" t="s">
         <v>972</v>
       </c>
       <c r="C486" s="7" t="s">
         <v>973</v>
       </c>
       <c r="D486" s="5">
-        <v>1452.0</v>
+        <v>732.0</v>
       </c>
       <c r="E486" s="10">
         <v>518.0</v>
       </c>
       <c r="F486" s="10">
         <v>466.2</v>
       </c>
       <c r="G486" s="10">
         <v>414.4</v>
       </c>
       <c r="H486" s="10">
         <v>362.6</v>
       </c>
     </row>
     <row r="487" spans="1:8" outlineLevel="3">
       <c r="A487" s="15">
         <v>263</v>
       </c>
       <c r="B487" s="6" t="s">
         <v>974</v>
       </c>
       <c r="C487" s="7" t="s">
         <v>975</v>
       </c>
       <c r="D487" s="5">
@@ -22156,51 +22156,51 @@
       </c>
       <c r="E488" s="10">
         <v>0.0</v>
       </c>
       <c r="F488" s="10">
         <v>0.0</v>
       </c>
       <c r="G488" s="10">
         <v>0.0</v>
       </c>
       <c r="H488" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="489" spans="1:8" outlineLevel="3">
       <c r="A489" s="15">
         <v>265</v>
       </c>
       <c r="B489" s="6" t="s">
         <v>978</v>
       </c>
       <c r="C489" s="7" t="s">
         <v>979</v>
       </c>
       <c r="D489" s="5">
-        <v>1113.0</v>
+        <v>416.0</v>
       </c>
       <c r="E489" s="10">
         <v>622.0</v>
       </c>
       <c r="F489" s="10">
         <v>559.8</v>
       </c>
       <c r="G489" s="10">
         <v>497.6</v>
       </c>
       <c r="H489" s="10">
         <v>435.4</v>
       </c>
     </row>
     <row r="490" spans="1:8" outlineLevel="3">
       <c r="A490" s="15">
         <v>266</v>
       </c>
       <c r="B490" s="6" t="s">
         <v>980</v>
       </c>
       <c r="C490" s="7" t="s">
         <v>981</v>
       </c>
       <c r="D490" s="5">
@@ -22234,129 +22234,129 @@
       </c>
       <c r="E491" s="10">
         <v>5892.0</v>
       </c>
       <c r="F491" s="10">
         <v>5302.8</v>
       </c>
       <c r="G491" s="10">
         <v>4713.6</v>
       </c>
       <c r="H491" s="10">
         <v>4124.4</v>
       </c>
     </row>
     <row r="492" spans="1:8" outlineLevel="3">
       <c r="A492" s="15">
         <v>268</v>
       </c>
       <c r="B492" s="6" t="s">
         <v>984</v>
       </c>
       <c r="C492" s="7" t="s">
         <v>985</v>
       </c>
       <c r="D492" s="5">
-        <v>1982.0</v>
+        <v>1797.0</v>
       </c>
       <c r="E492" s="10">
         <v>540.0</v>
       </c>
       <c r="F492" s="10">
         <v>486.0</v>
       </c>
       <c r="G492" s="10">
         <v>432.0</v>
       </c>
       <c r="H492" s="10">
         <v>378.0</v>
       </c>
     </row>
     <row r="493" spans="1:8" outlineLevel="3">
       <c r="A493" s="15">
         <v>269</v>
       </c>
       <c r="B493" s="6" t="s">
         <v>986</v>
       </c>
       <c r="C493" s="7" t="s">
         <v>987</v>
       </c>
       <c r="D493" s="5">
-        <v>2817.0</v>
+        <v>2578.0</v>
       </c>
       <c r="E493" s="10">
         <v>628.0</v>
       </c>
       <c r="F493" s="10">
         <v>565.2</v>
       </c>
       <c r="G493" s="10">
         <v>502.4</v>
       </c>
       <c r="H493" s="10">
         <v>439.6</v>
       </c>
     </row>
     <row r="494" spans="1:8" outlineLevel="3">
       <c r="A494" s="15">
         <v>270</v>
       </c>
       <c r="B494" s="6" t="s">
         <v>988</v>
       </c>
       <c r="C494" s="7" t="s">
         <v>989</v>
       </c>
       <c r="D494" s="5">
-        <v>19.0</v>
+        <v>10.0</v>
       </c>
       <c r="E494" s="10">
         <v>3768.0</v>
       </c>
       <c r="F494" s="10">
         <v>3391.2</v>
       </c>
       <c r="G494" s="10">
         <v>3014.4</v>
       </c>
       <c r="H494" s="10">
         <v>2637.6</v>
       </c>
     </row>
     <row r="495" spans="1:8" outlineLevel="3">
       <c r="A495" s="15">
         <v>271</v>
       </c>
       <c r="B495" s="6" t="s">
         <v>990</v>
       </c>
       <c r="C495" s="7" t="s">
         <v>991</v>
       </c>
       <c r="D495" s="5">
-        <v>3995.0</v>
+        <v>3547.0</v>
       </c>
       <c r="E495" s="10">
         <v>694.0</v>
       </c>
       <c r="F495" s="10">
         <v>624.6</v>
       </c>
       <c r="G495" s="10">
         <v>555.2</v>
       </c>
       <c r="H495" s="10">
         <v>485.8</v>
       </c>
     </row>
     <row r="496" spans="1:8" outlineLevel="3">
       <c r="A496" s="15">
         <v>272</v>
       </c>
       <c r="B496" s="6" t="s">
         <v>992</v>
       </c>
       <c r="C496" s="7" t="s">
         <v>993</v>
       </c>
       <c r="D496" s="5">
@@ -22390,51 +22390,51 @@
       </c>
       <c r="E497" s="10">
         <v>0.0</v>
       </c>
       <c r="F497" s="10">
         <v>0.0</v>
       </c>
       <c r="G497" s="10">
         <v>0.0</v>
       </c>
       <c r="H497" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="498" spans="1:8" outlineLevel="3">
       <c r="A498" s="15">
         <v>274</v>
       </c>
       <c r="B498" s="6" t="s">
         <v>996</v>
       </c>
       <c r="C498" s="7" t="s">
         <v>997</v>
       </c>
       <c r="D498" s="5">
-        <v>11.0</v>
+        <v>7.0</v>
       </c>
       <c r="E498" s="10">
         <v>4580.0</v>
       </c>
       <c r="F498" s="10">
         <v>4122.0</v>
       </c>
       <c r="G498" s="10">
         <v>3664.0</v>
       </c>
       <c r="H498" s="10">
         <v>3206.0</v>
       </c>
     </row>
     <row r="499" spans="1:8" outlineLevel="3">
       <c r="A499" s="15">
         <v>275</v>
       </c>
       <c r="B499" s="6" t="s">
         <v>998</v>
       </c>
       <c r="C499" s="7" t="s">
         <v>999</v>
       </c>
       <c r="D499" s="5">
@@ -22468,51 +22468,51 @@
       </c>
       <c r="E500" s="10">
         <v>0.0</v>
       </c>
       <c r="F500" s="10">
         <v>0.0</v>
       </c>
       <c r="G500" s="10">
         <v>0.0</v>
       </c>
       <c r="H500" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="501" spans="1:8" outlineLevel="3">
       <c r="A501" s="15">
         <v>277</v>
       </c>
       <c r="B501" s="6" t="s">
         <v>1002</v>
       </c>
       <c r="C501" s="7" t="s">
         <v>1003</v>
       </c>
       <c r="D501" s="5">
-        <v>134.0</v>
+        <v>106.0</v>
       </c>
       <c r="E501" s="10">
         <v>23810.0</v>
       </c>
       <c r="F501" s="10">
         <v>21429.0</v>
       </c>
       <c r="G501" s="10">
         <v>19048.0</v>
       </c>
       <c r="H501" s="10">
         <v>16667.0</v>
       </c>
     </row>
     <row r="502" spans="1:8" outlineLevel="3">
       <c r="A502" s="15">
         <v>278</v>
       </c>
       <c r="B502" s="6" t="s">
         <v>1004</v>
       </c>
       <c r="C502" s="7" t="s">
         <v>1005</v>
       </c>
       <c r="D502" s="5">
@@ -22624,51 +22624,51 @@
       </c>
       <c r="E506" s="10">
         <v>87621.0</v>
       </c>
       <c r="F506" s="10">
         <v>78858.9</v>
       </c>
       <c r="G506" s="10">
         <v>70096.8</v>
       </c>
       <c r="H506" s="10">
         <v>61334.7</v>
       </c>
     </row>
     <row r="507" spans="1:8" outlineLevel="3">
       <c r="A507" s="15">
         <v>283</v>
       </c>
       <c r="B507" s="6" t="s">
         <v>1014</v>
       </c>
       <c r="C507" s="7" t="s">
         <v>1015</v>
       </c>
       <c r="D507" s="5">
-        <v>26.0</v>
+        <v>25.0</v>
       </c>
       <c r="E507" s="10">
         <v>52407.0</v>
       </c>
       <c r="F507" s="10">
         <v>47166.3</v>
       </c>
       <c r="G507" s="10">
         <v>41925.6</v>
       </c>
       <c r="H507" s="10">
         <v>36684.9</v>
       </c>
     </row>
     <row r="508" spans="1:8" outlineLevel="3">
       <c r="A508" s="15">
         <v>284</v>
       </c>
       <c r="B508" s="6" t="s">
         <v>1016</v>
       </c>
       <c r="C508" s="7" t="s">
         <v>1017</v>
       </c>
       <c r="D508" s="5">
@@ -22702,51 +22702,51 @@
       </c>
       <c r="E509" s="10">
         <v>75026.0</v>
       </c>
       <c r="F509" s="10">
         <v>67523.4</v>
       </c>
       <c r="G509" s="10">
         <v>60020.8</v>
       </c>
       <c r="H509" s="10">
         <v>52518.2</v>
       </c>
     </row>
     <row r="510" spans="1:8" outlineLevel="3">
       <c r="A510" s="15">
         <v>286</v>
       </c>
       <c r="B510" s="6" t="s">
         <v>1020</v>
       </c>
       <c r="C510" s="7" t="s">
         <v>1021</v>
       </c>
       <c r="D510" s="5">
-        <v>1954.0</v>
+        <v>1671.0</v>
       </c>
       <c r="E510" s="10">
         <v>570.0</v>
       </c>
       <c r="F510" s="10">
         <v>513.0</v>
       </c>
       <c r="G510" s="10">
         <v>456.0</v>
       </c>
       <c r="H510" s="10">
         <v>399.0</v>
       </c>
     </row>
     <row r="511" spans="1:8" outlineLevel="3">
       <c r="A511" s="15">
         <v>287</v>
       </c>
       <c r="B511" s="6" t="s">
         <v>1022</v>
       </c>
       <c r="C511" s="7" t="s">
         <v>1023</v>
       </c>
       <c r="D511" s="5">
@@ -22754,77 +22754,77 @@
       </c>
       <c r="E511" s="10">
         <v>0.0</v>
       </c>
       <c r="F511" s="10">
         <v>0.0</v>
       </c>
       <c r="G511" s="10">
         <v>0.0</v>
       </c>
       <c r="H511" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="512" spans="1:8" outlineLevel="3">
       <c r="A512" s="15">
         <v>288</v>
       </c>
       <c r="B512" s="6" t="s">
         <v>1024</v>
       </c>
       <c r="C512" s="7" t="s">
         <v>1025</v>
       </c>
       <c r="D512" s="5">
-        <v>2710.0</v>
+        <v>2478.0</v>
       </c>
       <c r="E512" s="10">
         <v>700.0</v>
       </c>
       <c r="F512" s="10">
         <v>630.0</v>
       </c>
       <c r="G512" s="10">
         <v>560.0</v>
       </c>
       <c r="H512" s="10">
         <v>490.0</v>
       </c>
     </row>
     <row r="513" spans="1:8" outlineLevel="3">
       <c r="A513" s="15">
         <v>289</v>
       </c>
       <c r="B513" s="6" t="s">
         <v>1026</v>
       </c>
       <c r="C513" s="7" t="s">
         <v>1027</v>
       </c>
       <c r="D513" s="5">
-        <v>1869.0</v>
+        <v>1236.0</v>
       </c>
       <c r="E513" s="10">
         <v>740.0</v>
       </c>
       <c r="F513" s="10">
         <v>666.0</v>
       </c>
       <c r="G513" s="10">
         <v>592.0</v>
       </c>
       <c r="H513" s="10">
         <v>518.0</v>
       </c>
     </row>
     <row r="514" spans="1:8" outlineLevel="3">
       <c r="A514" s="15">
         <v>290</v>
       </c>
       <c r="B514" s="6" t="s">
         <v>1028</v>
       </c>
       <c r="C514" s="7" t="s">
         <v>1029</v>
       </c>
       <c r="D514" s="5">
@@ -22832,77 +22832,77 @@
       </c>
       <c r="E514" s="10">
         <v>0.0</v>
       </c>
       <c r="F514" s="10">
         <v>0.0</v>
       </c>
       <c r="G514" s="10">
         <v>0.0</v>
       </c>
       <c r="H514" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="515" spans="1:8" outlineLevel="3">
       <c r="A515" s="15">
         <v>291</v>
       </c>
       <c r="B515" s="6" t="s">
         <v>1030</v>
       </c>
       <c r="C515" s="7" t="s">
         <v>1031</v>
       </c>
       <c r="D515" s="5">
-        <v>2131.0</v>
+        <v>1845.0</v>
       </c>
       <c r="E515" s="10">
         <v>672.0</v>
       </c>
       <c r="F515" s="10">
         <v>604.8</v>
       </c>
       <c r="G515" s="10">
         <v>537.6</v>
       </c>
       <c r="H515" s="10">
         <v>470.4</v>
       </c>
     </row>
     <row r="516" spans="1:8" outlineLevel="3">
       <c r="A516" s="15">
         <v>292</v>
       </c>
       <c r="B516" s="6" t="s">
         <v>1032</v>
       </c>
       <c r="C516" s="7" t="s">
         <v>1033</v>
       </c>
       <c r="D516" s="5">
-        <v>3012.0</v>
+        <v>2785.0</v>
       </c>
       <c r="E516" s="10">
         <v>780.0</v>
       </c>
       <c r="F516" s="10">
         <v>702.0</v>
       </c>
       <c r="G516" s="10">
         <v>624.0</v>
       </c>
       <c r="H516" s="10">
         <v>546.0</v>
       </c>
     </row>
     <row r="517" spans="1:8" outlineLevel="3">
       <c r="A517" s="15">
         <v>293</v>
       </c>
       <c r="B517" s="6" t="s">
         <v>1034</v>
       </c>
       <c r="C517" s="7" t="s">
         <v>1035</v>
       </c>
       <c r="D517" s="5">
@@ -22910,51 +22910,51 @@
       </c>
       <c r="E517" s="10">
         <v>4752.0</v>
       </c>
       <c r="F517" s="10">
         <v>4276.8</v>
       </c>
       <c r="G517" s="10">
         <v>3801.6</v>
       </c>
       <c r="H517" s="10">
         <v>3326.4</v>
       </c>
     </row>
     <row r="518" spans="1:8" outlineLevel="3">
       <c r="A518" s="15">
         <v>294</v>
       </c>
       <c r="B518" s="6" t="s">
         <v>1036</v>
       </c>
       <c r="C518" s="7" t="s">
         <v>1037</v>
       </c>
       <c r="D518" s="5">
-        <v>5906.0</v>
+        <v>5143.0</v>
       </c>
       <c r="E518" s="10">
         <v>784.0</v>
       </c>
       <c r="F518" s="10">
         <v>705.6</v>
       </c>
       <c r="G518" s="10">
         <v>627.2</v>
       </c>
       <c r="H518" s="10">
         <v>548.8</v>
       </c>
     </row>
     <row r="519" spans="1:8" outlineLevel="3">
       <c r="A519" s="15">
         <v>295</v>
       </c>
       <c r="B519" s="6" t="s">
         <v>1038</v>
       </c>
       <c r="C519" s="7" t="s">
         <v>1039</v>
       </c>
       <c r="D519" s="5">
@@ -22988,51 +22988,51 @@
       </c>
       <c r="E520" s="10">
         <v>5438.0</v>
       </c>
       <c r="F520" s="10">
         <v>4894.2</v>
       </c>
       <c r="G520" s="10">
         <v>4350.4</v>
       </c>
       <c r="H520" s="10">
         <v>3806.6</v>
       </c>
     </row>
     <row r="521" spans="1:8" outlineLevel="3">
       <c r="A521" s="15">
         <v>297</v>
       </c>
       <c r="B521" s="6" t="s">
         <v>1042</v>
       </c>
       <c r="C521" s="7" t="s">
         <v>1043</v>
       </c>
       <c r="D521" s="5">
-        <v>20.0</v>
+        <v>19.0</v>
       </c>
       <c r="E521" s="10">
         <v>5438.0</v>
       </c>
       <c r="F521" s="10">
         <v>4894.2</v>
       </c>
       <c r="G521" s="10">
         <v>4350.4</v>
       </c>
       <c r="H521" s="10">
         <v>3806.6</v>
       </c>
     </row>
     <row r="522" spans="1:8" outlineLevel="3">
       <c r="A522" s="15">
         <v>298</v>
       </c>
       <c r="B522" s="6" t="s">
         <v>1044</v>
       </c>
       <c r="C522" s="7" t="s">
         <v>1045</v>
       </c>
       <c r="D522" s="5">
@@ -23043,320 +23043,320 @@
       </c>
       <c r="F522" s="10">
         <v>0.0</v>
       </c>
       <c r="G522" s="10">
         <v>0.0</v>
       </c>
       <c r="H522" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="523" spans="1:8" outlineLevel="3">
       <c r="A523" s="15">
         <v>299</v>
       </c>
       <c r="B523" s="6" t="s">
         <v>1046</v>
       </c>
       <c r="C523" s="7" t="s">
         <v>1047</v>
       </c>
       <c r="D523" s="5">
         <v>12.0</v>
       </c>
       <c r="E523" s="10">
-        <v>518.0</v>
+        <v>387.0</v>
       </c>
       <c r="F523" s="10">
-        <v>466.2</v>
+        <v>348.3</v>
       </c>
       <c r="G523" s="10">
-        <v>414.4</v>
+        <v>309.6</v>
       </c>
       <c r="H523" s="10">
-        <v>362.6</v>
+        <v>270.9</v>
       </c>
     </row>
     <row r="524" spans="1:8" outlineLevel="3">
       <c r="A524" s="15">
         <v>300</v>
       </c>
       <c r="B524" s="6" t="s">
         <v>1048</v>
       </c>
       <c r="C524" s="7" t="s">
         <v>1049</v>
       </c>
       <c r="D524" s="5">
         <v>0.0</v>
       </c>
       <c r="E524" s="10">
         <v>0.0</v>
       </c>
       <c r="F524" s="10">
         <v>0.0</v>
       </c>
       <c r="G524" s="10">
         <v>0.0</v>
       </c>
       <c r="H524" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="525" spans="1:8" outlineLevel="3">
       <c r="A525" s="15">
         <v>301</v>
       </c>
       <c r="B525" s="6" t="s">
         <v>1050</v>
       </c>
       <c r="C525" s="7" t="s">
         <v>1051</v>
       </c>
       <c r="D525" s="5">
-        <v>1682.0</v>
+        <v>1349.0</v>
       </c>
       <c r="E525" s="10">
-        <v>243.0</v>
+        <v>229.0</v>
       </c>
       <c r="F525" s="10">
-        <v>218.7</v>
+        <v>206.1</v>
       </c>
       <c r="G525" s="10">
-        <v>194.4</v>
+        <v>183.2</v>
       </c>
       <c r="H525" s="10">
-        <v>170.1</v>
+        <v>160.3</v>
       </c>
     </row>
     <row r="526" spans="1:8" outlineLevel="3">
       <c r="A526" s="15">
         <v>302</v>
       </c>
       <c r="B526" s="6" t="s">
         <v>1052</v>
       </c>
       <c r="C526" s="7" t="s">
         <v>1053</v>
       </c>
       <c r="D526" s="5">
         <v>1.0</v>
       </c>
       <c r="E526" s="10">
-        <v>518.0</v>
+        <v>387.0</v>
       </c>
       <c r="F526" s="10">
-        <v>466.2</v>
+        <v>348.3</v>
       </c>
       <c r="G526" s="10">
-        <v>414.4</v>
+        <v>309.6</v>
       </c>
       <c r="H526" s="10">
-        <v>362.6</v>
+        <v>270.9</v>
       </c>
     </row>
     <row r="527" spans="1:8" outlineLevel="3">
       <c r="A527" s="15">
         <v>303</v>
       </c>
       <c r="B527" s="6" t="s">
         <v>1054</v>
       </c>
       <c r="C527" s="7" t="s">
         <v>1055</v>
       </c>
       <c r="D527" s="5">
-        <v>1106.0</v>
+        <v>1078.0</v>
       </c>
       <c r="E527" s="10">
         <v>488.0</v>
       </c>
       <c r="F527" s="10">
         <v>439.2</v>
       </c>
       <c r="G527" s="10">
         <v>390.4</v>
       </c>
       <c r="H527" s="10">
         <v>341.6</v>
       </c>
     </row>
     <row r="528" spans="1:8" outlineLevel="3">
       <c r="A528" s="15">
         <v>304</v>
       </c>
       <c r="B528" s="6" t="s">
         <v>1056</v>
       </c>
       <c r="C528" s="7" t="s">
         <v>1057</v>
       </c>
       <c r="D528" s="5">
-        <v>4.0</v>
+        <v>1.0</v>
       </c>
       <c r="E528" s="10">
         <v>0.0</v>
       </c>
       <c r="F528" s="10">
         <v>0.0</v>
       </c>
       <c r="G528" s="10">
         <v>0.0</v>
       </c>
       <c r="H528" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="529" spans="1:8" outlineLevel="3">
       <c r="A529" s="15">
         <v>305</v>
       </c>
       <c r="B529" s="6" t="s">
         <v>1058</v>
       </c>
       <c r="C529" s="7" t="s">
         <v>1059</v>
       </c>
       <c r="D529" s="5">
-        <v>1253.0</v>
+        <v>1239.0</v>
       </c>
       <c r="E529" s="10">
-        <v>518.0</v>
+        <v>434.0</v>
       </c>
       <c r="F529" s="10">
-        <v>466.2</v>
+        <v>390.6</v>
       </c>
       <c r="G529" s="10">
-        <v>414.4</v>
+        <v>347.2</v>
       </c>
       <c r="H529" s="10">
-        <v>362.6</v>
+        <v>303.8</v>
       </c>
     </row>
     <row r="530" spans="1:8" outlineLevel="3">
       <c r="A530" s="15">
         <v>306</v>
       </c>
       <c r="B530" s="6" t="s">
         <v>1060</v>
       </c>
       <c r="C530" s="7" t="s">
         <v>1061</v>
       </c>
       <c r="D530" s="5">
-        <v>670.0</v>
+        <v>910.0</v>
       </c>
       <c r="E530" s="10">
-        <v>475.0</v>
+        <v>434.0</v>
       </c>
       <c r="F530" s="10">
-        <v>427.5</v>
+        <v>390.6</v>
       </c>
       <c r="G530" s="10">
-        <v>380.0</v>
+        <v>347.2</v>
       </c>
       <c r="H530" s="10">
-        <v>332.5</v>
+        <v>303.8</v>
       </c>
     </row>
     <row r="531" spans="1:8" outlineLevel="3">
       <c r="A531" s="15">
         <v>307</v>
       </c>
       <c r="B531" s="6" t="s">
         <v>1062</v>
       </c>
       <c r="C531" s="7" t="s">
         <v>1063</v>
       </c>
       <c r="D531" s="5">
         <v>5.0</v>
       </c>
       <c r="E531" s="10">
         <v>0.0</v>
       </c>
       <c r="F531" s="10">
         <v>0.0</v>
       </c>
       <c r="G531" s="10">
         <v>0.0</v>
       </c>
       <c r="H531" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="532" spans="1:8" outlineLevel="3">
       <c r="A532" s="15">
         <v>308</v>
       </c>
       <c r="B532" s="6" t="s">
         <v>1064</v>
       </c>
       <c r="C532" s="7" t="s">
         <v>1065</v>
       </c>
       <c r="D532" s="5">
-        <v>8.0</v>
+        <v>3.0</v>
       </c>
       <c r="E532" s="10">
         <v>552.0</v>
       </c>
       <c r="F532" s="10">
         <v>496.8</v>
       </c>
       <c r="G532" s="10">
         <v>441.6</v>
       </c>
       <c r="H532" s="10">
         <v>386.4</v>
       </c>
     </row>
     <row r="533" spans="1:8" outlineLevel="3">
       <c r="A533" s="15">
         <v>309</v>
       </c>
       <c r="B533" s="6" t="s">
         <v>1066</v>
       </c>
       <c r="C533" s="7" t="s">
         <v>1067</v>
       </c>
       <c r="D533" s="5">
-        <v>286.0</v>
+        <v>125.0</v>
       </c>
       <c r="E533" s="10">
-        <v>536.0</v>
+        <v>434.0</v>
       </c>
       <c r="F533" s="10">
-        <v>482.4</v>
+        <v>390.6</v>
       </c>
       <c r="G533" s="10">
-        <v>428.8</v>
+        <v>347.2</v>
       </c>
       <c r="H533" s="10">
-        <v>375.2</v>
+        <v>303.8</v>
       </c>
     </row>
     <row r="534" spans="1:8" outlineLevel="3">
       <c r="A534" s="15">
         <v>310</v>
       </c>
       <c r="B534" s="6" t="s">
         <v>1068</v>
       </c>
       <c r="C534" s="7" t="s">
         <v>1069</v>
       </c>
       <c r="D534" s="5">
         <v>1.0</v>
       </c>
       <c r="E534" s="10">
         <v>0.0</v>
       </c>
       <c r="F534" s="10">
         <v>0.0</v>
       </c>
       <c r="G534" s="10">
         <v>0.0</v>
       </c>
       <c r="H534" s="10">
@@ -23482,103 +23482,103 @@
       </c>
       <c r="E539" s="10">
         <v>862.0</v>
       </c>
       <c r="F539" s="10">
         <v>775.8</v>
       </c>
       <c r="G539" s="10">
         <v>689.6</v>
       </c>
       <c r="H539" s="10">
         <v>603.4</v>
       </c>
     </row>
     <row r="540" spans="1:8" outlineLevel="3">
       <c r="A540" s="15">
         <v>316</v>
       </c>
       <c r="B540" s="6" t="s">
         <v>1080</v>
       </c>
       <c r="C540" s="7" t="s">
         <v>1081</v>
       </c>
       <c r="D540" s="5">
-        <v>3007.0</v>
+        <v>2940.0</v>
       </c>
       <c r="E540" s="10">
         <v>770.0</v>
       </c>
       <c r="F540" s="10">
         <v>693.0</v>
       </c>
       <c r="G540" s="10">
         <v>616.0</v>
       </c>
       <c r="H540" s="10">
         <v>539.0</v>
       </c>
     </row>
     <row r="541" spans="1:8" outlineLevel="3">
       <c r="A541" s="15">
         <v>317</v>
       </c>
       <c r="B541" s="6" t="s">
         <v>1082</v>
       </c>
       <c r="C541" s="7" t="s">
         <v>1083</v>
       </c>
       <c r="D541" s="5">
-        <v>345.0</v>
+        <v>236.0</v>
       </c>
       <c r="E541" s="10">
         <v>862.0</v>
       </c>
       <c r="F541" s="10">
         <v>775.8</v>
       </c>
       <c r="G541" s="10">
         <v>689.6</v>
       </c>
       <c r="H541" s="10">
         <v>603.4</v>
       </c>
     </row>
     <row r="542" spans="1:8" outlineLevel="3">
       <c r="A542" s="15">
         <v>318</v>
       </c>
       <c r="B542" s="6" t="s">
         <v>1084</v>
       </c>
       <c r="C542" s="7" t="s">
         <v>1085</v>
       </c>
       <c r="D542" s="5">
-        <v>913.0</v>
+        <v>897.0</v>
       </c>
       <c r="E542" s="10">
         <v>608.0</v>
       </c>
       <c r="F542" s="10">
         <v>547.2</v>
       </c>
       <c r="G542" s="10">
         <v>486.4</v>
       </c>
       <c r="H542" s="10">
         <v>425.6</v>
       </c>
     </row>
     <row r="543" spans="1:8" outlineLevel="3">
       <c r="A543" s="15">
         <v>319</v>
       </c>
       <c r="B543" s="6" t="s">
         <v>1086</v>
       </c>
       <c r="C543" s="7" t="s">
         <v>1087</v>
       </c>
       <c r="D543" s="5">
@@ -23612,181 +23612,181 @@
       </c>
       <c r="E544" s="10">
         <v>1024.0</v>
       </c>
       <c r="F544" s="10">
         <v>921.6</v>
       </c>
       <c r="G544" s="10">
         <v>819.2</v>
       </c>
       <c r="H544" s="10">
         <v>716.8</v>
       </c>
     </row>
     <row r="545" spans="1:8" outlineLevel="3">
       <c r="A545" s="15">
         <v>321</v>
       </c>
       <c r="B545" s="6" t="s">
         <v>1090</v>
       </c>
       <c r="C545" s="7" t="s">
         <v>1091</v>
       </c>
       <c r="D545" s="5">
-        <v>734.0</v>
+        <v>829.0</v>
       </c>
       <c r="E545" s="10">
         <v>992.0</v>
       </c>
       <c r="F545" s="10">
         <v>892.8</v>
       </c>
       <c r="G545" s="10">
         <v>793.6</v>
       </c>
       <c r="H545" s="10">
         <v>694.4</v>
       </c>
     </row>
     <row r="546" spans="1:8" outlineLevel="3">
       <c r="A546" s="15">
         <v>322</v>
       </c>
       <c r="B546" s="6" t="s">
         <v>1092</v>
       </c>
       <c r="C546" s="7" t="s">
         <v>1093</v>
       </c>
       <c r="D546" s="5">
-        <v>161.0</v>
+        <v>80.0</v>
       </c>
       <c r="E546" s="10">
         <v>1050.0</v>
       </c>
       <c r="F546" s="10">
         <v>945.0</v>
       </c>
       <c r="G546" s="10">
         <v>840.0</v>
       </c>
       <c r="H546" s="10">
         <v>735.0</v>
       </c>
     </row>
     <row r="547" spans="1:8" outlineLevel="3">
       <c r="A547" s="15">
         <v>323</v>
       </c>
       <c r="B547" s="6" t="s">
         <v>1094</v>
       </c>
       <c r="C547" s="7" t="s">
         <v>1095</v>
       </c>
       <c r="D547" s="5">
-        <v>583.0</v>
+        <v>564.0</v>
       </c>
       <c r="E547" s="10">
         <v>716.0</v>
       </c>
       <c r="F547" s="10">
         <v>644.4</v>
       </c>
       <c r="G547" s="10">
         <v>572.8</v>
       </c>
       <c r="H547" s="10">
         <v>501.2</v>
       </c>
     </row>
     <row r="548" spans="1:8" outlineLevel="3">
       <c r="A548" s="15">
         <v>324</v>
       </c>
       <c r="B548" s="6" t="s">
         <v>1096</v>
       </c>
       <c r="C548" s="7" t="s">
         <v>1097</v>
       </c>
       <c r="D548" s="5">
-        <v>112.0</v>
+        <v>152.0</v>
       </c>
       <c r="E548" s="10">
-        <v>2666.0</v>
+        <v>1332.0</v>
       </c>
       <c r="F548" s="10">
-        <v>2399.4</v>
+        <v>1198.8</v>
       </c>
       <c r="G548" s="10">
-        <v>2132.8</v>
+        <v>1065.6</v>
       </c>
       <c r="H548" s="10">
-        <v>1866.2</v>
+        <v>932.4</v>
       </c>
     </row>
     <row r="549" spans="1:8" outlineLevel="3">
       <c r="A549" s="15">
         <v>325</v>
       </c>
       <c r="B549" s="6" t="s">
         <v>1098</v>
       </c>
       <c r="C549" s="7" t="s">
         <v>1099</v>
       </c>
       <c r="D549" s="5">
-        <v>107.0</v>
+        <v>86.0</v>
       </c>
       <c r="E549" s="10">
         <v>5106.0</v>
       </c>
       <c r="F549" s="10">
         <v>4595.4</v>
       </c>
       <c r="G549" s="10">
         <v>4084.8</v>
       </c>
       <c r="H549" s="10">
         <v>3574.2</v>
       </c>
     </row>
     <row r="550" spans="1:8" outlineLevel="3">
       <c r="A550" s="15">
         <v>326</v>
       </c>
       <c r="B550" s="6" t="s">
         <v>1100</v>
       </c>
       <c r="C550" s="7" t="s">
         <v>1101</v>
       </c>
       <c r="D550" s="5">
-        <v>9.0</v>
+        <v>8.0</v>
       </c>
       <c r="E550" s="10">
         <v>0.0</v>
       </c>
       <c r="F550" s="10">
         <v>0.0</v>
       </c>
       <c r="G550" s="10">
         <v>0.0</v>
       </c>
       <c r="H550" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="551" spans="1:8" outlineLevel="3">
       <c r="A551" s="15">
         <v>327</v>
       </c>
       <c r="B551" s="6" t="s">
         <v>1102</v>
       </c>
       <c r="C551" s="7" t="s">
         <v>1103</v>
       </c>
       <c r="D551" s="5">
@@ -23794,51 +23794,51 @@
       </c>
       <c r="E551" s="10">
         <v>0.0</v>
       </c>
       <c r="F551" s="10">
         <v>0.0</v>
       </c>
       <c r="G551" s="10">
         <v>0.0</v>
       </c>
       <c r="H551" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="552" spans="1:8" outlineLevel="3">
       <c r="A552" s="15">
         <v>328</v>
       </c>
       <c r="B552" s="6" t="s">
         <v>1104</v>
       </c>
       <c r="C552" s="7" t="s">
         <v>1105</v>
       </c>
       <c r="D552" s="5">
-        <v>754.0</v>
+        <v>763.0</v>
       </c>
       <c r="E552" s="10">
         <v>1848.0</v>
       </c>
       <c r="F552" s="10">
         <v>1663.2</v>
       </c>
       <c r="G552" s="10">
         <v>1478.4</v>
       </c>
       <c r="H552" s="10">
         <v>1293.6</v>
       </c>
     </row>
     <row r="553" spans="1:8" outlineLevel="3">
       <c r="A553" s="15">
         <v>329</v>
       </c>
       <c r="B553" s="6" t="s">
         <v>1106</v>
       </c>
       <c r="C553" s="7" t="s">
         <v>1107</v>
       </c>
       <c r="D553" s="5">
@@ -23846,51 +23846,51 @@
       </c>
       <c r="E553" s="10">
         <v>1856.0</v>
       </c>
       <c r="F553" s="10">
         <v>1670.4</v>
       </c>
       <c r="G553" s="10">
         <v>1484.8</v>
       </c>
       <c r="H553" s="10">
         <v>1299.2</v>
       </c>
     </row>
     <row r="554" spans="1:8" outlineLevel="3">
       <c r="A554" s="15">
         <v>330</v>
       </c>
       <c r="B554" s="6" t="s">
         <v>1108</v>
       </c>
       <c r="C554" s="7" t="s">
         <v>1109</v>
       </c>
       <c r="D554" s="5">
-        <v>38.0</v>
+        <v>34.0</v>
       </c>
       <c r="E554" s="10">
         <v>1906.0</v>
       </c>
       <c r="F554" s="10">
         <v>1715.4</v>
       </c>
       <c r="G554" s="10">
         <v>1524.8</v>
       </c>
       <c r="H554" s="10">
         <v>1334.2</v>
       </c>
     </row>
     <row r="555" spans="1:8" outlineLevel="3">
       <c r="A555" s="15">
         <v>331</v>
       </c>
       <c r="B555" s="6" t="s">
         <v>1110</v>
       </c>
       <c r="C555" s="7" t="s">
         <v>1111</v>
       </c>
       <c r="D555" s="5">
@@ -23924,77 +23924,77 @@
       </c>
       <c r="E556" s="10">
         <v>0.0</v>
       </c>
       <c r="F556" s="10">
         <v>0.0</v>
       </c>
       <c r="G556" s="10">
         <v>0.0</v>
       </c>
       <c r="H556" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="557" spans="1:8" outlineLevel="3">
       <c r="A557" s="15">
         <v>333</v>
       </c>
       <c r="B557" s="6" t="s">
         <v>1114</v>
       </c>
       <c r="C557" s="7" t="s">
         <v>1115</v>
       </c>
       <c r="D557" s="5">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="E557" s="10">
-        <v>2176.0</v>
+        <v>0.0</v>
       </c>
       <c r="F557" s="10">
-        <v>1958.4</v>
+        <v>0.0</v>
       </c>
       <c r="G557" s="10">
-        <v>1740.8</v>
+        <v>0.0</v>
       </c>
       <c r="H557" s="10">
-        <v>1523.2</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="558" spans="1:8" outlineLevel="3">
       <c r="A558" s="15">
         <v>334</v>
       </c>
       <c r="B558" s="6" t="s">
         <v>1116</v>
       </c>
       <c r="C558" s="7" t="s">
         <v>1117</v>
       </c>
       <c r="D558" s="5">
-        <v>38.0</v>
+        <v>27.0</v>
       </c>
       <c r="E558" s="10">
         <v>2176.0</v>
       </c>
       <c r="F558" s="10">
         <v>1958.4</v>
       </c>
       <c r="G558" s="10">
         <v>1740.8</v>
       </c>
       <c r="H558" s="10">
         <v>1523.2</v>
       </c>
     </row>
     <row r="559" spans="1:8" outlineLevel="3">
       <c r="A559" s="15">
         <v>335</v>
       </c>
       <c r="B559" s="6" t="s">
         <v>1118</v>
       </c>
       <c r="C559" s="7" t="s">
         <v>1119</v>
       </c>
       <c r="D559" s="5">
@@ -24002,51 +24002,51 @@
       </c>
       <c r="E559" s="10">
         <v>0.0</v>
       </c>
       <c r="F559" s="10">
         <v>0.0</v>
       </c>
       <c r="G559" s="10">
         <v>0.0</v>
       </c>
       <c r="H559" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="560" spans="1:8" outlineLevel="3">
       <c r="A560" s="15">
         <v>336</v>
       </c>
       <c r="B560" s="6" t="s">
         <v>1120</v>
       </c>
       <c r="C560" s="7" t="s">
         <v>1121</v>
       </c>
       <c r="D560" s="5">
-        <v>26.0</v>
+        <v>20.0</v>
       </c>
       <c r="E560" s="10">
         <v>3318.0</v>
       </c>
       <c r="F560" s="10">
         <v>2986.2</v>
       </c>
       <c r="G560" s="10">
         <v>2654.4</v>
       </c>
       <c r="H560" s="10">
         <v>2322.6</v>
       </c>
     </row>
     <row r="561" spans="1:8" outlineLevel="3">
       <c r="A561" s="15">
         <v>337</v>
       </c>
       <c r="B561" s="6" t="s">
         <v>1122</v>
       </c>
       <c r="C561" s="7" t="s">
         <v>1123</v>
       </c>
       <c r="D561" s="5">
@@ -24106,103 +24106,103 @@
       </c>
       <c r="E563" s="10">
         <v>0.0</v>
       </c>
       <c r="F563" s="10">
         <v>0.0</v>
       </c>
       <c r="G563" s="10">
         <v>0.0</v>
       </c>
       <c r="H563" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="564" spans="1:8" outlineLevel="3">
       <c r="A564" s="15">
         <v>340</v>
       </c>
       <c r="B564" s="6" t="s">
         <v>1128</v>
       </c>
       <c r="C564" s="7" t="s">
         <v>1129</v>
       </c>
       <c r="D564" s="5">
-        <v>2329.0</v>
+        <v>1991.0</v>
       </c>
       <c r="E564" s="10">
-        <v>458.0</v>
+        <v>467.0</v>
       </c>
       <c r="F564" s="10">
-        <v>412.2</v>
+        <v>420.3</v>
       </c>
       <c r="G564" s="10">
-        <v>366.4</v>
+        <v>373.6</v>
       </c>
       <c r="H564" s="10">
-        <v>320.6</v>
+        <v>326.9</v>
       </c>
     </row>
     <row r="565" spans="1:8" outlineLevel="3">
       <c r="A565" s="15">
         <v>341</v>
       </c>
       <c r="B565" s="6" t="s">
         <v>1130</v>
       </c>
       <c r="C565" s="7" t="s">
         <v>1131</v>
       </c>
       <c r="D565" s="5">
-        <v>35.0</v>
+        <v>11.0</v>
       </c>
       <c r="E565" s="10">
-        <v>806.0</v>
+        <v>725.0</v>
       </c>
       <c r="F565" s="10">
-        <v>725.4</v>
+        <v>652.5</v>
       </c>
       <c r="G565" s="10">
-        <v>644.8</v>
+        <v>580.0</v>
       </c>
       <c r="H565" s="10">
-        <v>564.2</v>
+        <v>507.5</v>
       </c>
     </row>
     <row r="566" spans="1:8" outlineLevel="3">
       <c r="A566" s="15">
         <v>342</v>
       </c>
       <c r="B566" s="6" t="s">
         <v>1132</v>
       </c>
       <c r="C566" s="7" t="s">
         <v>1133</v>
       </c>
       <c r="D566" s="5">
-        <v>2578.0</v>
+        <v>3242.0</v>
       </c>
       <c r="E566" s="10">
         <v>547.0</v>
       </c>
       <c r="F566" s="10">
         <v>492.3</v>
       </c>
       <c r="G566" s="10">
         <v>437.6</v>
       </c>
       <c r="H566" s="10">
         <v>382.9</v>
       </c>
     </row>
     <row r="567" spans="1:8" outlineLevel="3">
       <c r="A567" s="15">
         <v>343</v>
       </c>
       <c r="B567" s="6" t="s">
         <v>1134</v>
       </c>
       <c r="C567" s="7" t="s">
         <v>1135</v>
       </c>
       <c r="D567" s="5">
@@ -24210,181 +24210,181 @@
       </c>
       <c r="E567" s="10">
         <v>0.0</v>
       </c>
       <c r="F567" s="10">
         <v>0.0</v>
       </c>
       <c r="G567" s="10">
         <v>0.0</v>
       </c>
       <c r="H567" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="568" spans="1:8" outlineLevel="3">
       <c r="A568" s="15">
         <v>344</v>
       </c>
       <c r="B568" s="6" t="s">
         <v>1136</v>
       </c>
       <c r="C568" s="7" t="s">
         <v>1137</v>
       </c>
       <c r="D568" s="5">
-        <v>11.0</v>
+        <v>7.0</v>
       </c>
       <c r="E568" s="10">
-        <v>939.0</v>
+        <v>725.0</v>
       </c>
       <c r="F568" s="10">
-        <v>845.1</v>
+        <v>652.5</v>
       </c>
       <c r="G568" s="10">
-        <v>751.2</v>
+        <v>580.0</v>
       </c>
       <c r="H568" s="10">
-        <v>657.3</v>
+        <v>507.5</v>
       </c>
     </row>
     <row r="569" spans="1:8" outlineLevel="3">
       <c r="A569" s="15">
         <v>345</v>
       </c>
       <c r="B569" s="6" t="s">
         <v>1138</v>
       </c>
       <c r="C569" s="7" t="s">
         <v>1139</v>
       </c>
       <c r="D569" s="5">
         <v>0.0</v>
       </c>
       <c r="E569" s="10">
         <v>0.0</v>
       </c>
       <c r="F569" s="10">
         <v>0.0</v>
       </c>
       <c r="G569" s="10">
         <v>0.0</v>
       </c>
       <c r="H569" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="570" spans="1:8" outlineLevel="3">
       <c r="A570" s="15">
         <v>346</v>
       </c>
       <c r="B570" s="6" t="s">
         <v>1140</v>
       </c>
       <c r="C570" s="7" t="s">
         <v>1141</v>
       </c>
       <c r="D570" s="5">
-        <v>108.0</v>
+        <v>105.0</v>
       </c>
       <c r="E570" s="10">
-        <v>1214.0</v>
+        <v>1058.0</v>
       </c>
       <c r="F570" s="10">
-        <v>1092.6</v>
+        <v>952.2</v>
       </c>
       <c r="G570" s="10">
-        <v>971.2</v>
+        <v>846.4</v>
       </c>
       <c r="H570" s="10">
-        <v>849.8</v>
+        <v>740.6</v>
       </c>
     </row>
     <row r="571" spans="1:8" outlineLevel="3">
       <c r="A571" s="15">
         <v>347</v>
       </c>
       <c r="B571" s="6" t="s">
         <v>1142</v>
       </c>
       <c r="C571" s="7" t="s">
         <v>1143</v>
       </c>
       <c r="D571" s="5">
-        <v>149.0</v>
+        <v>63.0</v>
       </c>
       <c r="E571" s="10">
-        <v>1274.0</v>
+        <v>1058.0</v>
       </c>
       <c r="F571" s="10">
-        <v>1146.6</v>
+        <v>952.2</v>
       </c>
       <c r="G571" s="10">
-        <v>1019.2</v>
+        <v>846.4</v>
       </c>
       <c r="H571" s="10">
-        <v>891.8</v>
+        <v>740.6</v>
       </c>
     </row>
     <row r="572" spans="1:8" outlineLevel="3">
       <c r="A572" s="15">
         <v>348</v>
       </c>
       <c r="B572" s="6" t="s">
         <v>1144</v>
       </c>
       <c r="C572" s="7" t="s">
         <v>1145</v>
       </c>
       <c r="D572" s="5">
         <v>2.0</v>
       </c>
       <c r="E572" s="10">
-        <v>1312.0</v>
+        <v>1058.0</v>
       </c>
       <c r="F572" s="10">
-        <v>1180.8</v>
+        <v>952.2</v>
       </c>
       <c r="G572" s="10">
-        <v>1049.6</v>
+        <v>846.4</v>
       </c>
       <c r="H572" s="10">
-        <v>918.4</v>
+        <v>740.6</v>
       </c>
     </row>
     <row r="573" spans="1:8" outlineLevel="3">
       <c r="A573" s="15">
         <v>349</v>
       </c>
       <c r="B573" s="6" t="s">
         <v>1146</v>
       </c>
       <c r="C573" s="7" t="s">
         <v>1147</v>
       </c>
       <c r="D573" s="5">
-        <v>281.0</v>
+        <v>259.0</v>
       </c>
       <c r="E573" s="10">
         <v>1552.0</v>
       </c>
       <c r="F573" s="10">
         <v>1396.8</v>
       </c>
       <c r="G573" s="10">
         <v>1241.6</v>
       </c>
       <c r="H573" s="10">
         <v>1086.4</v>
       </c>
     </row>
     <row r="574" spans="1:8" outlineLevel="3">
       <c r="A574" s="15">
         <v>350</v>
       </c>
       <c r="B574" s="6" t="s">
         <v>1148</v>
       </c>
       <c r="C574" s="7" t="s">
         <v>1149</v>
       </c>
       <c r="D574" s="5">
@@ -24395,86 +24395,86 @@
       </c>
       <c r="F574" s="10">
         <v>3179.7</v>
       </c>
       <c r="G574" s="10">
         <v>2826.4</v>
       </c>
       <c r="H574" s="10">
         <v>2473.1</v>
       </c>
     </row>
     <row r="575" spans="1:8" outlineLevel="3">
       <c r="A575" s="15">
         <v>351</v>
       </c>
       <c r="B575" s="6" t="s">
         <v>1150</v>
       </c>
       <c r="C575" s="7" t="s">
         <v>1151</v>
       </c>
       <c r="D575" s="5">
         <v>11.0</v>
       </c>
       <c r="E575" s="10">
-        <v>1506.0</v>
+        <v>1437.0</v>
       </c>
       <c r="F575" s="10">
-        <v>1355.4</v>
+        <v>1293.3</v>
       </c>
       <c r="G575" s="10">
-        <v>1204.8</v>
+        <v>1149.6</v>
       </c>
       <c r="H575" s="10">
-        <v>1054.2</v>
+        <v>1005.9</v>
       </c>
     </row>
     <row r="576" spans="1:8" outlineLevel="3">
       <c r="A576" s="15">
         <v>352</v>
       </c>
       <c r="B576" s="6" t="s">
         <v>1152</v>
       </c>
       <c r="C576" s="7" t="s">
         <v>1153</v>
       </c>
       <c r="D576" s="5">
         <v>44.0</v>
       </c>
       <c r="E576" s="10">
-        <v>1950.0</v>
+        <v>1437.0</v>
       </c>
       <c r="F576" s="10">
-        <v>1755.0</v>
+        <v>1293.3</v>
       </c>
       <c r="G576" s="10">
-        <v>1560.0</v>
+        <v>1149.6</v>
       </c>
       <c r="H576" s="10">
-        <v>1365.0</v>
+        <v>1005.9</v>
       </c>
     </row>
     <row r="577" spans="1:8" outlineLevel="3">
       <c r="A577" s="15">
         <v>353</v>
       </c>
       <c r="B577" s="6" t="s">
         <v>1154</v>
       </c>
       <c r="C577" s="7" t="s">
         <v>1155</v>
       </c>
       <c r="D577" s="5">
         <v>0.0</v>
       </c>
       <c r="E577" s="10">
         <v>0.0</v>
       </c>
       <c r="F577" s="10">
         <v>0.0</v>
       </c>
       <c r="G577" s="10">
         <v>0.0</v>
       </c>
       <c r="H577" s="10">
@@ -24496,51 +24496,51 @@
       </c>
       <c r="E578" s="10">
         <v>0.0</v>
       </c>
       <c r="F578" s="10">
         <v>0.0</v>
       </c>
       <c r="G578" s="10">
         <v>0.0</v>
       </c>
       <c r="H578" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="579" spans="1:8" outlineLevel="3">
       <c r="A579" s="15">
         <v>355</v>
       </c>
       <c r="B579" s="6" t="s">
         <v>1158</v>
       </c>
       <c r="C579" s="7" t="s">
         <v>1159</v>
       </c>
       <c r="D579" s="5">
-        <v>31.0</v>
+        <v>32.0</v>
       </c>
       <c r="E579" s="10">
         <v>2314.0</v>
       </c>
       <c r="F579" s="10">
         <v>2082.6</v>
       </c>
       <c r="G579" s="10">
         <v>1851.2</v>
       </c>
       <c r="H579" s="10">
         <v>1619.8</v>
       </c>
     </row>
     <row r="580" spans="1:8" outlineLevel="3">
       <c r="A580" s="15">
         <v>356</v>
       </c>
       <c r="B580" s="6" t="s">
         <v>1160</v>
       </c>
       <c r="C580" s="7" t="s">
         <v>1161</v>
       </c>
       <c r="D580" s="5">
@@ -24548,103 +24548,103 @@
       </c>
       <c r="E580" s="10">
         <v>0.0</v>
       </c>
       <c r="F580" s="10">
         <v>0.0</v>
       </c>
       <c r="G580" s="10">
         <v>0.0</v>
       </c>
       <c r="H580" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="581" spans="1:8" outlineLevel="3">
       <c r="A581" s="15">
         <v>357</v>
       </c>
       <c r="B581" s="6" t="s">
         <v>1162</v>
       </c>
       <c r="C581" s="7" t="s">
         <v>1163</v>
       </c>
       <c r="D581" s="5">
-        <v>31.0</v>
+        <v>29.0</v>
       </c>
       <c r="E581" s="10">
-        <v>2314.0</v>
+        <v>2470.0</v>
       </c>
       <c r="F581" s="10">
-        <v>2082.6</v>
+        <v>2223.0</v>
       </c>
       <c r="G581" s="10">
-        <v>1851.2</v>
+        <v>1976.0</v>
       </c>
       <c r="H581" s="10">
-        <v>1619.8</v>
+        <v>1729.0</v>
       </c>
     </row>
     <row r="582" spans="1:8" outlineLevel="3">
       <c r="A582" s="15">
         <v>358</v>
       </c>
       <c r="B582" s="6" t="s">
         <v>1164</v>
       </c>
       <c r="C582" s="7" t="s">
         <v>1165</v>
       </c>
       <c r="D582" s="5">
-        <v>3.0</v>
+        <v>1.0</v>
       </c>
       <c r="E582" s="10">
         <v>2530.0</v>
       </c>
       <c r="F582" s="10">
         <v>2277.0</v>
       </c>
       <c r="G582" s="10">
         <v>2024.0</v>
       </c>
       <c r="H582" s="10">
         <v>1771.0</v>
       </c>
     </row>
     <row r="583" spans="1:8" outlineLevel="3">
       <c r="A583" s="15">
         <v>359</v>
       </c>
       <c r="B583" s="6" t="s">
         <v>1166</v>
       </c>
       <c r="C583" s="7" t="s">
         <v>1167</v>
       </c>
       <c r="D583" s="5">
-        <v>5.0</v>
+        <v>3.0</v>
       </c>
       <c r="E583" s="10">
         <v>0.0</v>
       </c>
       <c r="F583" s="10">
         <v>0.0</v>
       </c>
       <c r="G583" s="10">
         <v>0.0</v>
       </c>
       <c r="H583" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="584" spans="1:8" outlineLevel="3">
       <c r="A584" s="15">
         <v>360</v>
       </c>
       <c r="B584" s="6" t="s">
         <v>1168</v>
       </c>
       <c r="C584" s="7" t="s">
         <v>1169</v>
       </c>
       <c r="D584" s="5">
@@ -24652,51 +24652,51 @@
       </c>
       <c r="E584" s="10">
         <v>0.0</v>
       </c>
       <c r="F584" s="10">
         <v>0.0</v>
       </c>
       <c r="G584" s="10">
         <v>0.0</v>
       </c>
       <c r="H584" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="585" spans="1:8" outlineLevel="3">
       <c r="A585" s="15">
         <v>361</v>
       </c>
       <c r="B585" s="6" t="s">
         <v>1170</v>
       </c>
       <c r="C585" s="7" t="s">
         <v>1171</v>
       </c>
       <c r="D585" s="5">
-        <v>28.0</v>
+        <v>26.0</v>
       </c>
       <c r="E585" s="10">
         <v>2808.0</v>
       </c>
       <c r="F585" s="10">
         <v>2527.2</v>
       </c>
       <c r="G585" s="10">
         <v>2246.4</v>
       </c>
       <c r="H585" s="10">
         <v>1965.6</v>
       </c>
     </row>
     <row r="586" spans="1:8" outlineLevel="3">
       <c r="A586" s="15">
         <v>362</v>
       </c>
       <c r="B586" s="6" t="s">
         <v>1172</v>
       </c>
       <c r="C586" s="7" t="s">
         <v>1173</v>
       </c>
       <c r="D586" s="5">
@@ -24782,141 +24782,141 @@
       </c>
       <c r="E589" s="10">
         <v>4344.0</v>
       </c>
       <c r="F589" s="10">
         <v>3909.6</v>
       </c>
       <c r="G589" s="10">
         <v>3475.2</v>
       </c>
       <c r="H589" s="10">
         <v>3040.8</v>
       </c>
     </row>
     <row r="590" spans="1:8" outlineLevel="3">
       <c r="A590" s="15">
         <v>366</v>
       </c>
       <c r="B590" s="6" t="s">
         <v>1180</v>
       </c>
       <c r="C590" s="7" t="s">
         <v>1181</v>
       </c>
       <c r="D590" s="5">
-        <v>1694.0</v>
+        <v>2601.0</v>
       </c>
       <c r="E590" s="10">
-        <v>734.0</v>
+        <v>728.0</v>
       </c>
       <c r="F590" s="10">
-        <v>660.6</v>
+        <v>655.2</v>
       </c>
       <c r="G590" s="10">
-        <v>587.2</v>
+        <v>582.4</v>
       </c>
       <c r="H590" s="10">
-        <v>513.8</v>
+        <v>509.6</v>
       </c>
     </row>
     <row r="591" spans="1:8" outlineLevel="3">
       <c r="A591" s="15">
         <v>367</v>
       </c>
       <c r="B591" s="6" t="s">
         <v>1182</v>
       </c>
       <c r="C591" s="7" t="s">
         <v>1183</v>
       </c>
       <c r="D591" s="5">
-        <v>2543.0</v>
+        <v>2625.0</v>
       </c>
       <c r="E591" s="10">
         <v>678.0</v>
       </c>
       <c r="F591" s="10">
         <v>610.2</v>
       </c>
       <c r="G591" s="10">
         <v>542.4</v>
       </c>
       <c r="H591" s="10">
         <v>474.6</v>
       </c>
     </row>
     <row r="592" spans="1:8" outlineLevel="3">
       <c r="A592" s="15">
         <v>368</v>
       </c>
       <c r="B592" s="6" t="s">
         <v>1184</v>
       </c>
       <c r="C592" s="7" t="s">
         <v>1185</v>
       </c>
       <c r="D592" s="5">
-        <v>0.0</v>
+        <v>2.0</v>
       </c>
       <c r="E592" s="10">
-        <v>0.0</v>
+        <v>1062.0</v>
       </c>
       <c r="F592" s="10">
-        <v>0.0</v>
+        <v>955.8</v>
       </c>
       <c r="G592" s="10">
-        <v>0.0</v>
+        <v>849.6</v>
       </c>
       <c r="H592" s="10">
-        <v>0.0</v>
+        <v>743.4</v>
       </c>
     </row>
     <row r="593" spans="1:8" outlineLevel="3">
       <c r="A593" s="15">
         <v>369</v>
       </c>
       <c r="B593" s="6" t="s">
         <v>1186</v>
       </c>
       <c r="C593" s="7" t="s">
         <v>1187</v>
       </c>
       <c r="D593" s="5">
         <v>450.0</v>
       </c>
       <c r="E593" s="10">
-        <v>1386.0</v>
+        <v>1062.0</v>
       </c>
       <c r="F593" s="10">
-        <v>1247.4</v>
+        <v>955.8</v>
       </c>
       <c r="G593" s="10">
-        <v>1108.8</v>
+        <v>849.6</v>
       </c>
       <c r="H593" s="10">
-        <v>970.2</v>
+        <v>743.4</v>
       </c>
     </row>
     <row r="594" spans="1:8" outlineLevel="3">
       <c r="A594" s="15">
         <v>370</v>
       </c>
       <c r="B594" s="6" t="s">
         <v>1188</v>
       </c>
       <c r="C594" s="7" t="s">
         <v>1189</v>
       </c>
       <c r="D594" s="5">
         <v>0.0</v>
       </c>
       <c r="E594" s="10">
         <v>0.0</v>
       </c>
       <c r="F594" s="10">
         <v>0.0</v>
       </c>
       <c r="G594" s="10">
         <v>0.0</v>
       </c>
       <c r="H594" s="10">
@@ -24938,219 +24938,219 @@
       </c>
       <c r="E595" s="10">
         <v>0.0</v>
       </c>
       <c r="F595" s="10">
         <v>0.0</v>
       </c>
       <c r="G595" s="10">
         <v>0.0</v>
       </c>
       <c r="H595" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="596" spans="1:8" outlineLevel="3">
       <c r="A596" s="15">
         <v>372</v>
       </c>
       <c r="B596" s="6" t="s">
         <v>1192</v>
       </c>
       <c r="C596" s="7" t="s">
         <v>1193</v>
       </c>
       <c r="D596" s="5">
-        <v>568.0</v>
+        <v>325.0</v>
       </c>
       <c r="E596" s="10">
-        <v>1718.0</v>
+        <v>1555.0</v>
       </c>
       <c r="F596" s="10">
-        <v>1546.2</v>
+        <v>1399.5</v>
       </c>
       <c r="G596" s="10">
-        <v>1374.4</v>
+        <v>1244.0</v>
       </c>
       <c r="H596" s="10">
-        <v>1202.6</v>
+        <v>1088.5</v>
       </c>
     </row>
     <row r="597" spans="1:8" outlineLevel="3">
       <c r="A597" s="15">
         <v>373</v>
       </c>
       <c r="B597" s="6" t="s">
         <v>1194</v>
       </c>
       <c r="C597" s="7" t="s">
         <v>1195</v>
       </c>
       <c r="D597" s="5">
-        <v>49.0</v>
+        <v>48.0</v>
       </c>
       <c r="E597" s="10">
-        <v>1718.0</v>
+        <v>1555.0</v>
       </c>
       <c r="F597" s="10">
-        <v>1546.2</v>
+        <v>1399.5</v>
       </c>
       <c r="G597" s="10">
-        <v>1374.4</v>
+        <v>1244.0</v>
       </c>
       <c r="H597" s="10">
-        <v>1202.6</v>
+        <v>1088.5</v>
       </c>
     </row>
     <row r="598" spans="1:8" outlineLevel="3">
       <c r="A598" s="15">
         <v>374</v>
       </c>
       <c r="B598" s="6" t="s">
         <v>1196</v>
       </c>
       <c r="C598" s="7" t="s">
         <v>1197</v>
       </c>
       <c r="D598" s="5">
         <v>3.0</v>
       </c>
       <c r="E598" s="10">
-        <v>1718.0</v>
+        <v>1555.0</v>
       </c>
       <c r="F598" s="10">
-        <v>1546.2</v>
+        <v>1399.5</v>
       </c>
       <c r="G598" s="10">
-        <v>1374.4</v>
+        <v>1244.0</v>
       </c>
       <c r="H598" s="10">
-        <v>1202.6</v>
+        <v>1088.5</v>
       </c>
     </row>
     <row r="599" spans="1:8" outlineLevel="3">
       <c r="A599" s="15">
         <v>375</v>
       </c>
       <c r="B599" s="6" t="s">
         <v>1198</v>
       </c>
       <c r="C599" s="7" t="s">
         <v>1199</v>
       </c>
       <c r="D599" s="5">
         <v>3.0</v>
       </c>
       <c r="E599" s="10">
         <v>0.0</v>
       </c>
       <c r="F599" s="10">
         <v>0.0</v>
       </c>
       <c r="G599" s="10">
         <v>0.0</v>
       </c>
       <c r="H599" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="600" spans="1:8" outlineLevel="3">
       <c r="A600" s="15">
         <v>376</v>
       </c>
       <c r="B600" s="6" t="s">
         <v>1200</v>
       </c>
       <c r="C600" s="7" t="s">
         <v>1201</v>
       </c>
       <c r="D600" s="5">
-        <v>38.0</v>
+        <v>72.0</v>
       </c>
       <c r="E600" s="10">
-        <v>1718.0</v>
+        <v>1555.0</v>
       </c>
       <c r="F600" s="10">
-        <v>1546.2</v>
+        <v>1399.5</v>
       </c>
       <c r="G600" s="10">
-        <v>1374.4</v>
+        <v>1244.0</v>
       </c>
       <c r="H600" s="10">
-        <v>1202.6</v>
+        <v>1088.5</v>
       </c>
     </row>
     <row r="601" spans="1:8" outlineLevel="3">
       <c r="A601" s="15">
         <v>377</v>
       </c>
       <c r="B601" s="6" t="s">
         <v>1202</v>
       </c>
       <c r="C601" s="7" t="s">
         <v>1203</v>
       </c>
       <c r="D601" s="5">
-        <v>360.0</v>
+        <v>313.0</v>
       </c>
       <c r="E601" s="10">
         <v>2066.0</v>
       </c>
       <c r="F601" s="10">
         <v>1859.4</v>
       </c>
       <c r="G601" s="10">
         <v>1652.8</v>
       </c>
       <c r="H601" s="10">
         <v>1446.2</v>
       </c>
     </row>
     <row r="602" spans="1:8" outlineLevel="3">
       <c r="A602" s="15">
         <v>378</v>
       </c>
       <c r="B602" s="6" t="s">
         <v>1204</v>
       </c>
       <c r="C602" s="7" t="s">
         <v>1205</v>
       </c>
       <c r="D602" s="5">
-        <v>109.0</v>
+        <v>101.0</v>
       </c>
       <c r="E602" s="10">
-        <v>2280.0</v>
+        <v>1645.0</v>
       </c>
       <c r="F602" s="10">
-        <v>2052.0</v>
+        <v>1480.5</v>
       </c>
       <c r="G602" s="10">
-        <v>1824.0</v>
+        <v>1316.0</v>
       </c>
       <c r="H602" s="10">
-        <v>1596.0</v>
+        <v>1151.5</v>
       </c>
     </row>
     <row r="603" spans="1:8" outlineLevel="3">
       <c r="A603" s="15">
         <v>379</v>
       </c>
       <c r="B603" s="6" t="s">
         <v>1206</v>
       </c>
       <c r="C603" s="7" t="s">
         <v>1207</v>
       </c>
       <c r="D603" s="5">
         <v>142.0</v>
       </c>
       <c r="E603" s="10">
         <v>2066.0</v>
       </c>
       <c r="F603" s="10">
         <v>1859.4</v>
       </c>
       <c r="G603" s="10">
         <v>1652.8</v>
       </c>
       <c r="H603" s="10">
@@ -25328,51 +25328,51 @@
       </c>
       <c r="E610" s="10">
         <v>8256.0</v>
       </c>
       <c r="F610" s="10">
         <v>7430.4</v>
       </c>
       <c r="G610" s="10">
         <v>6604.8</v>
       </c>
       <c r="H610" s="10">
         <v>5779.2</v>
       </c>
     </row>
     <row r="611" spans="1:8" outlineLevel="3">
       <c r="A611" s="15">
         <v>387</v>
       </c>
       <c r="B611" s="6" t="s">
         <v>1222</v>
       </c>
       <c r="C611" s="7" t="s">
         <v>1223</v>
       </c>
       <c r="D611" s="5">
-        <v>37.0</v>
+        <v>38.0</v>
       </c>
       <c r="E611" s="10">
         <v>8416.0</v>
       </c>
       <c r="F611" s="10">
         <v>7574.4</v>
       </c>
       <c r="G611" s="10">
         <v>6732.8</v>
       </c>
       <c r="H611" s="10">
         <v>5891.2</v>
       </c>
     </row>
     <row r="612" spans="1:8" outlineLevel="3">
       <c r="A612" s="15">
         <v>388</v>
       </c>
       <c r="B612" s="6" t="s">
         <v>1224</v>
       </c>
       <c r="C612" s="7" t="s">
         <v>1225</v>
       </c>
       <c r="D612" s="5">
@@ -25380,77 +25380,77 @@
       </c>
       <c r="E612" s="10">
         <v>0.0</v>
       </c>
       <c r="F612" s="10">
         <v>0.0</v>
       </c>
       <c r="G612" s="10">
         <v>0.0</v>
       </c>
       <c r="H612" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="613" spans="1:8" outlineLevel="3">
       <c r="A613" s="15">
         <v>389</v>
       </c>
       <c r="B613" s="6" t="s">
         <v>1226</v>
       </c>
       <c r="C613" s="7" t="s">
         <v>1227</v>
       </c>
       <c r="D613" s="5">
-        <v>8.0</v>
+        <v>2.0</v>
       </c>
       <c r="E613" s="10">
         <v>21048.0</v>
       </c>
       <c r="F613" s="10">
         <v>18943.2</v>
       </c>
       <c r="G613" s="10">
         <v>16838.4</v>
       </c>
       <c r="H613" s="10">
         <v>14733.6</v>
       </c>
     </row>
     <row r="614" spans="1:8" outlineLevel="3">
       <c r="A614" s="15">
         <v>390</v>
       </c>
       <c r="B614" s="6" t="s">
         <v>1228</v>
       </c>
       <c r="C614" s="7" t="s">
         <v>1229</v>
       </c>
       <c r="D614" s="5">
-        <v>8.0</v>
+        <v>0.0</v>
       </c>
       <c r="E614" s="10">
         <v>21304.0</v>
       </c>
       <c r="F614" s="10">
         <v>19173.6</v>
       </c>
       <c r="G614" s="10">
         <v>17043.2</v>
       </c>
       <c r="H614" s="10">
         <v>14912.8</v>
       </c>
     </row>
     <row r="615" spans="1:8" outlineLevel="3">
       <c r="A615" s="15">
         <v>391</v>
       </c>
       <c r="B615" s="6" t="s">
         <v>1230</v>
       </c>
       <c r="C615" s="7" t="s">
         <v>1231</v>
       </c>
       <c r="D615" s="5">
@@ -25666,181 +25666,181 @@
       </c>
       <c r="E623" s="10">
         <v>0.0</v>
       </c>
       <c r="F623" s="10">
         <v>0.0</v>
       </c>
       <c r="G623" s="10">
         <v>0.0</v>
       </c>
       <c r="H623" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="624" spans="1:8" outlineLevel="3">
       <c r="A624" s="15">
         <v>400</v>
       </c>
       <c r="B624" s="6" t="s">
         <v>1248</v>
       </c>
       <c r="C624" s="7" t="s">
         <v>1249</v>
       </c>
       <c r="D624" s="5">
-        <v>1120.0</v>
+        <v>793.0</v>
       </c>
       <c r="E624" s="10">
         <v>779.0</v>
       </c>
       <c r="F624" s="10">
         <v>701.1</v>
       </c>
       <c r="G624" s="10">
         <v>623.2</v>
       </c>
       <c r="H624" s="10">
         <v>545.3</v>
       </c>
     </row>
     <row r="625" spans="1:8" outlineLevel="3">
       <c r="A625" s="15">
         <v>401</v>
       </c>
       <c r="B625" s="6" t="s">
         <v>1250</v>
       </c>
       <c r="C625" s="7" t="s">
         <v>1251</v>
       </c>
       <c r="D625" s="5">
-        <v>131.0</v>
+        <v>107.0</v>
       </c>
       <c r="E625" s="10">
         <v>1637.0</v>
       </c>
       <c r="F625" s="10">
         <v>1473.3</v>
       </c>
       <c r="G625" s="10">
         <v>1309.6</v>
       </c>
       <c r="H625" s="10">
         <v>1145.9</v>
       </c>
     </row>
     <row r="626" spans="1:8" outlineLevel="3">
       <c r="A626" s="15">
         <v>402</v>
       </c>
       <c r="B626" s="6" t="s">
         <v>1252</v>
       </c>
       <c r="C626" s="7" t="s">
         <v>1253</v>
       </c>
       <c r="D626" s="5">
-        <v>458.0</v>
+        <v>0.0</v>
       </c>
       <c r="E626" s="10">
-        <v>1029.0</v>
+        <v>1012.0</v>
       </c>
       <c r="F626" s="10">
-        <v>926.1</v>
+        <v>910.8</v>
       </c>
       <c r="G626" s="10">
-        <v>823.2</v>
+        <v>809.6</v>
       </c>
       <c r="H626" s="10">
-        <v>720.3</v>
+        <v>708.4</v>
       </c>
     </row>
     <row r="627" spans="1:8" outlineLevel="3">
       <c r="A627" s="15">
         <v>403</v>
       </c>
       <c r="B627" s="6" t="s">
         <v>1254</v>
       </c>
       <c r="C627" s="7" t="s">
         <v>1255</v>
       </c>
       <c r="D627" s="5">
-        <v>319.0</v>
+        <v>175.0</v>
       </c>
       <c r="E627" s="10">
         <v>1038.0</v>
       </c>
       <c r="F627" s="10">
         <v>934.2</v>
       </c>
       <c r="G627" s="10">
         <v>830.4</v>
       </c>
       <c r="H627" s="10">
         <v>726.6</v>
       </c>
     </row>
     <row r="628" spans="1:8" outlineLevel="3">
       <c r="A628" s="15">
         <v>404</v>
       </c>
       <c r="B628" s="6" t="s">
         <v>1256</v>
       </c>
       <c r="C628" s="7" t="s">
         <v>1257</v>
       </c>
       <c r="D628" s="5">
-        <v>53.0</v>
+        <v>64.0</v>
       </c>
       <c r="E628" s="10">
         <v>1901.0</v>
       </c>
       <c r="F628" s="10">
         <v>1710.9</v>
       </c>
       <c r="G628" s="10">
         <v>1520.8</v>
       </c>
       <c r="H628" s="10">
         <v>1330.7</v>
       </c>
     </row>
     <row r="629" spans="1:8" outlineLevel="3">
       <c r="A629" s="15">
         <v>405</v>
       </c>
       <c r="B629" s="6" t="s">
         <v>1258</v>
       </c>
       <c r="C629" s="7" t="s">
         <v>1259</v>
       </c>
       <c r="D629" s="5">
-        <v>17.0</v>
+        <v>19.0</v>
       </c>
       <c r="E629" s="10">
         <v>1901.0</v>
       </c>
       <c r="F629" s="10">
         <v>1710.9</v>
       </c>
       <c r="G629" s="10">
         <v>1520.8</v>
       </c>
       <c r="H629" s="10">
         <v>1330.7</v>
       </c>
     </row>
     <row r="630" spans="1:8" outlineLevel="3">
       <c r="A630" s="15">
         <v>406</v>
       </c>
       <c r="B630" s="6" t="s">
         <v>1260</v>
       </c>
       <c r="C630" s="7" t="s">
         <v>1261</v>
       </c>
       <c r="D630" s="5">
@@ -25898,207 +25898,207 @@
       </c>
       <c r="E633" s="10">
         <v>0.0</v>
       </c>
       <c r="F633" s="10">
         <v>0.0</v>
       </c>
       <c r="G633" s="10">
         <v>0.0</v>
       </c>
       <c r="H633" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="634" spans="1:8" outlineLevel="3">
       <c r="A634" s="15">
         <v>2</v>
       </c>
       <c r="B634" s="6" t="s">
         <v>1265</v>
       </c>
       <c r="C634" s="7" t="s">
         <v>1266</v>
       </c>
       <c r="D634" s="5">
-        <v>811.0</v>
+        <v>498.0</v>
       </c>
       <c r="E634" s="10">
-        <v>2336.0</v>
+        <v>2829.0</v>
       </c>
       <c r="F634" s="10">
-        <v>2102.4</v>
+        <v>2546.1</v>
       </c>
       <c r="G634" s="10">
-        <v>1868.8</v>
+        <v>2263.2</v>
       </c>
       <c r="H634" s="10">
-        <v>1635.2</v>
+        <v>1980.3</v>
       </c>
     </row>
     <row r="635" spans="1:8" outlineLevel="3">
       <c r="A635" s="15">
         <v>3</v>
       </c>
       <c r="B635" s="6" t="s">
         <v>1267</v>
       </c>
       <c r="C635" s="7" t="s">
         <v>1268</v>
       </c>
       <c r="D635" s="5">
-        <v>88.0</v>
+        <v>85.0</v>
       </c>
       <c r="E635" s="10">
         <v>2554.0</v>
       </c>
       <c r="F635" s="10">
         <v>2298.6</v>
       </c>
       <c r="G635" s="10">
         <v>2043.2</v>
       </c>
       <c r="H635" s="10">
         <v>1787.8</v>
       </c>
     </row>
     <row r="636" spans="1:8" outlineLevel="3">
       <c r="A636" s="15">
         <v>4</v>
       </c>
       <c r="B636" s="6" t="s">
         <v>1269</v>
       </c>
       <c r="C636" s="7" t="s">
         <v>1270</v>
       </c>
       <c r="D636" s="5">
-        <v>132.0</v>
+        <v>891.0</v>
       </c>
       <c r="E636" s="10">
-        <v>2554.0</v>
+        <v>2203.0</v>
       </c>
       <c r="F636" s="10">
-        <v>2298.6</v>
+        <v>1982.7</v>
       </c>
       <c r="G636" s="10">
-        <v>2043.2</v>
+        <v>1762.4</v>
       </c>
       <c r="H636" s="10">
-        <v>1787.8</v>
+        <v>1542.1</v>
       </c>
     </row>
     <row r="637" spans="1:8" outlineLevel="3">
       <c r="A637" s="15">
         <v>5</v>
       </c>
       <c r="B637" s="6" t="s">
         <v>1271</v>
       </c>
       <c r="C637" s="7" t="s">
         <v>1272</v>
       </c>
       <c r="D637" s="5">
-        <v>72.0</v>
+        <v>63.0</v>
       </c>
       <c r="E637" s="10">
-        <v>3339.0</v>
+        <v>2880.0</v>
       </c>
       <c r="F637" s="10">
-        <v>3005.1</v>
+        <v>2592.0</v>
       </c>
       <c r="G637" s="10">
-        <v>2671.2</v>
+        <v>2304.0</v>
       </c>
       <c r="H637" s="10">
-        <v>2337.3</v>
+        <v>2016.0</v>
       </c>
     </row>
     <row r="638" spans="1:8" outlineLevel="3">
       <c r="A638" s="15">
         <v>6</v>
       </c>
       <c r="B638" s="6" t="s">
         <v>1273</v>
       </c>
       <c r="C638" s="7" t="s">
         <v>1274</v>
       </c>
       <c r="D638" s="5">
         <v>0.0</v>
       </c>
       <c r="E638" s="10">
         <v>0.0</v>
       </c>
       <c r="F638" s="10">
         <v>0.0</v>
       </c>
       <c r="G638" s="10">
         <v>0.0</v>
       </c>
       <c r="H638" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="639" spans="1:8" outlineLevel="3">
       <c r="A639" s="15">
         <v>7</v>
       </c>
       <c r="B639" s="6" t="s">
         <v>1275</v>
       </c>
       <c r="C639" s="7" t="s">
         <v>1276</v>
       </c>
       <c r="D639" s="5">
-        <v>10.0</v>
+        <v>17.0</v>
       </c>
       <c r="E639" s="10">
         <v>4402.0</v>
       </c>
       <c r="F639" s="10">
         <v>3961.8</v>
       </c>
       <c r="G639" s="10">
         <v>3521.6</v>
       </c>
       <c r="H639" s="10">
         <v>3081.4</v>
       </c>
     </row>
     <row r="640" spans="1:8" outlineLevel="3">
       <c r="A640" s="15">
         <v>8</v>
       </c>
       <c r="B640" s="6" t="s">
         <v>1277</v>
       </c>
       <c r="C640" s="7" t="s">
         <v>1278</v>
       </c>
       <c r="D640" s="5">
-        <v>6.0</v>
+        <v>4.0</v>
       </c>
       <c r="E640" s="10">
         <v>6198.0</v>
       </c>
       <c r="F640" s="10">
         <v>5578.2</v>
       </c>
       <c r="G640" s="10">
         <v>4958.4</v>
       </c>
       <c r="H640" s="10">
         <v>4338.6</v>
       </c>
     </row>
     <row r="641" spans="1:8" outlineLevel="3">
       <c r="A641" s="15">
         <v>9</v>
       </c>
       <c r="B641" s="6" t="s">
         <v>1279</v>
       </c>
       <c r="C641" s="7" t="s">
         <v>1280</v>
       </c>
       <c r="D641" s="5">
@@ -26106,219 +26106,219 @@
       </c>
       <c r="E641" s="10">
         <v>0.0</v>
       </c>
       <c r="F641" s="10">
         <v>0.0</v>
       </c>
       <c r="G641" s="10">
         <v>0.0</v>
       </c>
       <c r="H641" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="642" spans="1:8" outlineLevel="3">
       <c r="A642" s="15">
         <v>10</v>
       </c>
       <c r="B642" s="6" t="s">
         <v>1281</v>
       </c>
       <c r="C642" s="7" t="s">
         <v>1282</v>
       </c>
       <c r="D642" s="5">
-        <v>23.0</v>
+        <v>19.0</v>
       </c>
       <c r="E642" s="10">
-        <v>5792.0</v>
+        <v>0.0</v>
       </c>
       <c r="F642" s="10">
-        <v>5212.8</v>
+        <v>0.0</v>
       </c>
       <c r="G642" s="10">
-        <v>4633.6</v>
+        <v>0.0</v>
       </c>
       <c r="H642" s="10">
-        <v>4054.4</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="643" spans="1:8" outlineLevel="3">
       <c r="A643" s="15">
         <v>11</v>
       </c>
       <c r="B643" s="6" t="s">
         <v>1283</v>
       </c>
       <c r="C643" s="7" t="s">
         <v>1284</v>
       </c>
       <c r="D643" s="5">
-        <v>5.0</v>
+        <v>15.0</v>
       </c>
       <c r="E643" s="10">
-        <v>7203.0</v>
+        <v>6403.0</v>
       </c>
       <c r="F643" s="10">
-        <v>6482.7</v>
+        <v>5762.7</v>
       </c>
       <c r="G643" s="10">
-        <v>5762.4</v>
+        <v>5122.4</v>
       </c>
       <c r="H643" s="10">
-        <v>5042.1</v>
+        <v>4482.1</v>
       </c>
     </row>
     <row r="644" spans="1:8" outlineLevel="3">
       <c r="A644" s="15">
         <v>12</v>
       </c>
       <c r="B644" s="6" t="s">
         <v>1285</v>
       </c>
       <c r="C644" s="7" t="s">
         <v>1286</v>
       </c>
       <c r="D644" s="5">
-        <v>66.0</v>
+        <v>63.0</v>
       </c>
       <c r="E644" s="10">
         <v>2550.0</v>
       </c>
       <c r="F644" s="10">
         <v>2295.0</v>
       </c>
       <c r="G644" s="10">
         <v>2040.0</v>
       </c>
       <c r="H644" s="10">
         <v>1785.0</v>
       </c>
     </row>
     <row r="645" spans="1:8" outlineLevel="3">
       <c r="A645" s="15">
         <v>13</v>
       </c>
       <c r="B645" s="6" t="s">
         <v>1287</v>
       </c>
       <c r="C645" s="7" t="s">
         <v>1288</v>
       </c>
       <c r="D645" s="5">
-        <v>127.0</v>
+        <v>110.0</v>
       </c>
       <c r="E645" s="10">
-        <v>2301.0</v>
+        <v>1960.0</v>
       </c>
       <c r="F645" s="10">
-        <v>2070.9</v>
+        <v>1764.0</v>
       </c>
       <c r="G645" s="10">
-        <v>1840.8</v>
+        <v>1568.0</v>
       </c>
       <c r="H645" s="10">
-        <v>1610.7</v>
+        <v>1372.0</v>
       </c>
     </row>
     <row r="646" spans="1:8" outlineLevel="3">
       <c r="A646" s="15">
         <v>14</v>
       </c>
       <c r="B646" s="6" t="s">
         <v>1289</v>
       </c>
       <c r="C646" s="7" t="s">
         <v>1290</v>
       </c>
       <c r="D646" s="5">
-        <v>601.0</v>
+        <v>571.0</v>
       </c>
       <c r="E646" s="10">
-        <v>2485.0</v>
+        <v>2331.0</v>
       </c>
       <c r="F646" s="10">
-        <v>2236.5</v>
+        <v>2097.9</v>
       </c>
       <c r="G646" s="10">
-        <v>1988.0</v>
+        <v>1864.8</v>
       </c>
       <c r="H646" s="10">
-        <v>1739.5</v>
+        <v>1631.7</v>
       </c>
     </row>
     <row r="647" spans="1:8" outlineLevel="3">
       <c r="A647" s="15">
         <v>15</v>
       </c>
       <c r="B647" s="6" t="s">
         <v>1291</v>
       </c>
       <c r="C647" s="7" t="s">
         <v>1292</v>
       </c>
       <c r="D647" s="5">
-        <v>310.0</v>
+        <v>274.0</v>
       </c>
       <c r="E647" s="10">
-        <v>3238.0</v>
+        <v>3101.0</v>
       </c>
       <c r="F647" s="10">
-        <v>2914.2</v>
+        <v>2790.9</v>
       </c>
       <c r="G647" s="10">
-        <v>2590.4</v>
+        <v>2480.8</v>
       </c>
       <c r="H647" s="10">
-        <v>2266.6</v>
+        <v>2170.7</v>
       </c>
     </row>
     <row r="648" spans="1:8" outlineLevel="3">
       <c r="A648" s="15">
         <v>16</v>
       </c>
       <c r="B648" s="6" t="s">
         <v>1293</v>
       </c>
       <c r="C648" s="7" t="s">
         <v>1294</v>
       </c>
       <c r="D648" s="5">
-        <v>44.0</v>
+        <v>65.0</v>
       </c>
       <c r="E648" s="10">
-        <v>5699.0</v>
+        <v>4486.0</v>
       </c>
       <c r="F648" s="10">
-        <v>5129.1</v>
+        <v>4037.4</v>
       </c>
       <c r="G648" s="10">
-        <v>4559.2</v>
+        <v>3588.8</v>
       </c>
       <c r="H648" s="10">
-        <v>3989.3</v>
+        <v>3140.2</v>
       </c>
     </row>
     <row r="649" spans="1:8" outlineLevel="3">
       <c r="A649" s="15">
         <v>17</v>
       </c>
       <c r="B649" s="6" t="s">
         <v>1295</v>
       </c>
       <c r="C649" s="7" t="s">
         <v>1296</v>
       </c>
       <c r="D649" s="5">
         <v>268.0</v>
       </c>
       <c r="E649" s="10">
         <v>6038.0</v>
       </c>
       <c r="F649" s="10">
         <v>5434.2</v>
       </c>
       <c r="G649" s="10">
         <v>4830.4</v>
       </c>
       <c r="H649" s="10">
@@ -26340,219 +26340,219 @@
       </c>
       <c r="E650" s="10">
         <v>0.0</v>
       </c>
       <c r="F650" s="10">
         <v>0.0</v>
       </c>
       <c r="G650" s="10">
         <v>0.0</v>
       </c>
       <c r="H650" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="651" spans="1:8" outlineLevel="3">
       <c r="A651" s="15">
         <v>19</v>
       </c>
       <c r="B651" s="6" t="s">
         <v>1299</v>
       </c>
       <c r="C651" s="7" t="s">
         <v>1300</v>
       </c>
       <c r="D651" s="5">
-        <v>197.0</v>
+        <v>178.0</v>
       </c>
       <c r="E651" s="10">
-        <v>3093.0</v>
+        <v>1950.0</v>
       </c>
       <c r="F651" s="10">
-        <v>2783.7</v>
+        <v>1755.0</v>
       </c>
       <c r="G651" s="10">
-        <v>2474.4</v>
+        <v>1560.0</v>
       </c>
       <c r="H651" s="10">
-        <v>2165.1</v>
+        <v>1365.0</v>
       </c>
     </row>
     <row r="652" spans="1:8" outlineLevel="3">
       <c r="A652" s="15">
         <v>20</v>
       </c>
       <c r="B652" s="6" t="s">
         <v>1301</v>
       </c>
       <c r="C652" s="7" t="s">
         <v>1302</v>
       </c>
       <c r="D652" s="5">
         <v>0.0</v>
       </c>
       <c r="E652" s="10">
         <v>0.0</v>
       </c>
       <c r="F652" s="10">
         <v>0.0</v>
       </c>
       <c r="G652" s="10">
         <v>0.0</v>
       </c>
       <c r="H652" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="653" spans="1:8" outlineLevel="3">
       <c r="A653" s="15">
         <v>21</v>
       </c>
       <c r="B653" s="6" t="s">
         <v>1303</v>
       </c>
       <c r="C653" s="7" t="s">
         <v>1304</v>
       </c>
       <c r="D653" s="5">
-        <v>93.0</v>
+        <v>68.0</v>
       </c>
       <c r="E653" s="10">
-        <v>3682.0</v>
+        <v>2880.0</v>
       </c>
       <c r="F653" s="10">
-        <v>3313.8</v>
+        <v>2592.0</v>
       </c>
       <c r="G653" s="10">
-        <v>2945.6</v>
+        <v>2304.0</v>
       </c>
       <c r="H653" s="10">
-        <v>2577.4</v>
+        <v>2016.0</v>
       </c>
     </row>
     <row r="654" spans="1:8" outlineLevel="3">
       <c r="A654" s="15">
         <v>22</v>
       </c>
       <c r="B654" s="6" t="s">
         <v>1305</v>
       </c>
       <c r="C654" s="7" t="s">
         <v>1306</v>
       </c>
       <c r="D654" s="5">
         <v>101.0</v>
       </c>
       <c r="E654" s="10">
         <v>5926.0</v>
       </c>
       <c r="F654" s="10">
         <v>5333.4</v>
       </c>
       <c r="G654" s="10">
         <v>4740.8</v>
       </c>
       <c r="H654" s="10">
         <v>4148.2</v>
       </c>
     </row>
     <row r="655" spans="1:8" outlineLevel="3">
       <c r="A655" s="15">
         <v>23</v>
       </c>
       <c r="B655" s="6" t="s">
         <v>1307</v>
       </c>
       <c r="C655" s="7" t="s">
         <v>1308</v>
       </c>
       <c r="D655" s="5">
-        <v>0.0</v>
+        <v>39.0</v>
       </c>
       <c r="E655" s="10">
-        <v>0.0</v>
+        <v>6902.0</v>
       </c>
       <c r="F655" s="10">
-        <v>0.0</v>
+        <v>6211.8</v>
       </c>
       <c r="G655" s="10">
-        <v>0.0</v>
+        <v>5521.6</v>
       </c>
       <c r="H655" s="10">
-        <v>0.0</v>
+        <v>4831.4</v>
       </c>
     </row>
     <row r="656" spans="1:8" outlineLevel="3">
       <c r="A656" s="15">
         <v>24</v>
       </c>
       <c r="B656" s="6" t="s">
         <v>1309</v>
       </c>
       <c r="C656" s="7" t="s">
         <v>1310</v>
       </c>
       <c r="D656" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E656" s="10">
         <v>0.0</v>
       </c>
       <c r="F656" s="10">
         <v>0.0</v>
       </c>
       <c r="G656" s="10">
         <v>0.0</v>
       </c>
       <c r="H656" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="657" spans="1:8" outlineLevel="3">
       <c r="A657" s="15">
         <v>25</v>
       </c>
       <c r="B657" s="6" t="s">
         <v>1311</v>
       </c>
       <c r="C657" s="7" t="s">
         <v>1312</v>
       </c>
       <c r="D657" s="5">
-        <v>52.0</v>
+        <v>40.0</v>
       </c>
       <c r="E657" s="10">
-        <v>8030.0</v>
+        <v>6963.0</v>
       </c>
       <c r="F657" s="10">
-        <v>7227.0</v>
+        <v>6266.7</v>
       </c>
       <c r="G657" s="10">
-        <v>6424.0</v>
+        <v>5570.4</v>
       </c>
       <c r="H657" s="10">
-        <v>5621.0</v>
+        <v>4874.1</v>
       </c>
     </row>
     <row r="658" spans="1:8" outlineLevel="3">
       <c r="A658" s="15">
         <v>26</v>
       </c>
       <c r="B658" s="6" t="s">
         <v>1313</v>
       </c>
       <c r="C658" s="7" t="s">
         <v>1314</v>
       </c>
       <c r="D658" s="5">
         <v>0.0</v>
       </c>
       <c r="E658" s="10">
         <v>0.0</v>
       </c>
       <c r="F658" s="10">
         <v>0.0</v>
       </c>
       <c r="G658" s="10">
         <v>0.0</v>
       </c>
       <c r="H658" s="10">
@@ -26600,207 +26600,207 @@
       </c>
       <c r="E660" s="10">
         <v>12438.0</v>
       </c>
       <c r="F660" s="10">
         <v>11194.2</v>
       </c>
       <c r="G660" s="10">
         <v>9950.4</v>
       </c>
       <c r="H660" s="10">
         <v>8706.6</v>
       </c>
     </row>
     <row r="661" spans="1:8" outlineLevel="3">
       <c r="A661" s="15">
         <v>29</v>
       </c>
       <c r="B661" s="6" t="s">
         <v>1319</v>
       </c>
       <c r="C661" s="7" t="s">
         <v>1320</v>
       </c>
       <c r="D661" s="5">
-        <v>123.0</v>
+        <v>79.0</v>
       </c>
       <c r="E661" s="10">
-        <v>4608.0</v>
+        <v>3598.0</v>
       </c>
       <c r="F661" s="10">
-        <v>4147.2</v>
+        <v>3238.2</v>
       </c>
       <c r="G661" s="10">
-        <v>3686.4</v>
+        <v>2878.4</v>
       </c>
       <c r="H661" s="10">
-        <v>3225.6</v>
+        <v>2518.6</v>
       </c>
     </row>
     <row r="662" spans="1:8" outlineLevel="3">
       <c r="A662" s="15">
         <v>30</v>
       </c>
       <c r="B662" s="6" t="s">
         <v>1321</v>
       </c>
       <c r="C662" s="7" t="s">
         <v>1322</v>
       </c>
       <c r="D662" s="5">
         <v>389.0</v>
       </c>
       <c r="E662" s="10">
         <v>4306.0</v>
       </c>
       <c r="F662" s="10">
         <v>3875.4</v>
       </c>
       <c r="G662" s="10">
         <v>3444.8</v>
       </c>
       <c r="H662" s="10">
         <v>3014.2</v>
       </c>
     </row>
     <row r="663" spans="1:8" outlineLevel="3">
       <c r="A663" s="15">
         <v>31</v>
       </c>
       <c r="B663" s="6" t="s">
         <v>1323</v>
       </c>
       <c r="C663" s="7" t="s">
         <v>1324</v>
       </c>
       <c r="D663" s="5">
-        <v>604.0</v>
+        <v>338.0</v>
       </c>
       <c r="E663" s="10">
         <v>4950.0</v>
       </c>
       <c r="F663" s="10">
         <v>4455.0</v>
       </c>
       <c r="G663" s="10">
         <v>3960.0</v>
       </c>
       <c r="H663" s="10">
         <v>3465.0</v>
       </c>
     </row>
     <row r="664" spans="1:8" outlineLevel="3">
       <c r="A664" s="15">
         <v>32</v>
       </c>
       <c r="B664" s="6" t="s">
         <v>1325</v>
       </c>
       <c r="C664" s="7" t="s">
         <v>1326</v>
       </c>
       <c r="D664" s="5">
-        <v>864.0</v>
+        <v>795.0</v>
       </c>
       <c r="E664" s="10">
-        <v>5797.0</v>
+        <v>5646.0</v>
       </c>
       <c r="F664" s="10">
-        <v>5217.3</v>
+        <v>5081.4</v>
       </c>
       <c r="G664" s="10">
-        <v>4637.6</v>
+        <v>4516.8</v>
       </c>
       <c r="H664" s="10">
-        <v>4057.9</v>
+        <v>3952.2</v>
       </c>
     </row>
     <row r="665" spans="1:8" outlineLevel="3">
       <c r="A665" s="15">
         <v>33</v>
       </c>
       <c r="B665" s="6" t="s">
         <v>1327</v>
       </c>
       <c r="C665" s="7" t="s">
         <v>1328</v>
       </c>
       <c r="D665" s="5">
         <v>1.0</v>
       </c>
       <c r="E665" s="10">
         <v>0.0</v>
       </c>
       <c r="F665" s="10">
         <v>0.0</v>
       </c>
       <c r="G665" s="10">
         <v>0.0</v>
       </c>
       <c r="H665" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="666" spans="1:8" outlineLevel="3">
       <c r="A666" s="15">
         <v>34</v>
       </c>
       <c r="B666" s="6" t="s">
         <v>1329</v>
       </c>
       <c r="C666" s="7" t="s">
         <v>1330</v>
       </c>
       <c r="D666" s="5">
-        <v>0.0</v>
+        <v>10.0</v>
       </c>
       <c r="E666" s="10">
-        <v>0.0</v>
+        <v>9672.0</v>
       </c>
       <c r="F666" s="10">
-        <v>0.0</v>
+        <v>8704.8</v>
       </c>
       <c r="G666" s="10">
-        <v>0.0</v>
+        <v>7737.6</v>
       </c>
       <c r="H666" s="10">
-        <v>0.0</v>
+        <v>6770.4</v>
       </c>
     </row>
     <row r="667" spans="1:8" outlineLevel="3">
       <c r="A667" s="15">
         <v>35</v>
       </c>
       <c r="B667" s="6" t="s">
         <v>1331</v>
       </c>
       <c r="C667" s="7" t="s">
         <v>1332</v>
       </c>
       <c r="D667" s="5">
-        <v>6.0</v>
+        <v>4.0</v>
       </c>
       <c r="E667" s="10">
         <v>12726.0</v>
       </c>
       <c r="F667" s="10">
         <v>11453.4</v>
       </c>
       <c r="G667" s="10">
         <v>10180.8</v>
       </c>
       <c r="H667" s="10">
         <v>8908.2</v>
       </c>
     </row>
     <row r="668" spans="1:8" outlineLevel="3">
       <c r="A668" s="15">
         <v>36</v>
       </c>
       <c r="B668" s="6" t="s">
         <v>1333</v>
       </c>
       <c r="C668" s="7" t="s">
         <v>1334</v>
       </c>
       <c r="D668" s="5">
@@ -26964,51 +26964,51 @@
       </c>
       <c r="E674" s="10">
         <v>0.0</v>
       </c>
       <c r="F674" s="10">
         <v>0.0</v>
       </c>
       <c r="G674" s="10">
         <v>0.0</v>
       </c>
       <c r="H674" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="675" spans="1:8" outlineLevel="3">
       <c r="A675" s="15">
         <v>43</v>
       </c>
       <c r="B675" s="6" t="s">
         <v>1347</v>
       </c>
       <c r="C675" s="7" t="s">
         <v>1348</v>
       </c>
       <c r="D675" s="5">
-        <v>166.0</v>
+        <v>135.0</v>
       </c>
       <c r="E675" s="10">
         <v>1174.0</v>
       </c>
       <c r="F675" s="10">
         <v>1056.6</v>
       </c>
       <c r="G675" s="10">
         <v>939.2</v>
       </c>
       <c r="H675" s="10">
         <v>821.8</v>
       </c>
     </row>
     <row r="676" spans="1:8" outlineLevel="3">
       <c r="A676" s="15">
         <v>44</v>
       </c>
       <c r="B676" s="6" t="s">
         <v>1349</v>
       </c>
       <c r="C676" s="7" t="s">
         <v>1350</v>
       </c>
       <c r="D676" s="5">
@@ -27016,51 +27016,51 @@
       </c>
       <c r="E676" s="10">
         <v>0.0</v>
       </c>
       <c r="F676" s="10">
         <v>0.0</v>
       </c>
       <c r="G676" s="10">
         <v>0.0</v>
       </c>
       <c r="H676" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="677" spans="1:8" outlineLevel="3">
       <c r="A677" s="15">
         <v>45</v>
       </c>
       <c r="B677" s="6" t="s">
         <v>1351</v>
       </c>
       <c r="C677" s="7" t="s">
         <v>1352</v>
       </c>
       <c r="D677" s="5">
-        <v>51.0</v>
+        <v>44.0</v>
       </c>
       <c r="E677" s="10">
         <v>1312.0</v>
       </c>
       <c r="F677" s="10">
         <v>1180.8</v>
       </c>
       <c r="G677" s="10">
         <v>1049.6</v>
       </c>
       <c r="H677" s="10">
         <v>918.4</v>
       </c>
     </row>
     <row r="678" spans="1:8" outlineLevel="3">
       <c r="A678" s="15">
         <v>46</v>
       </c>
       <c r="B678" s="6" t="s">
         <v>1353</v>
       </c>
       <c r="C678" s="7" t="s">
         <v>1354</v>
       </c>
       <c r="D678" s="5">
@@ -27068,181 +27068,181 @@
       </c>
       <c r="E678" s="10">
         <v>0.0</v>
       </c>
       <c r="F678" s="10">
         <v>0.0</v>
       </c>
       <c r="G678" s="10">
         <v>0.0</v>
       </c>
       <c r="H678" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="679" spans="1:8" outlineLevel="3">
       <c r="A679" s="15">
         <v>47</v>
       </c>
       <c r="B679" s="6" t="s">
         <v>1355</v>
       </c>
       <c r="C679" s="7" t="s">
         <v>1356</v>
       </c>
       <c r="D679" s="5">
-        <v>515.0</v>
+        <v>425.0</v>
       </c>
       <c r="E679" s="10">
         <v>1852.0</v>
       </c>
       <c r="F679" s="10">
         <v>1666.8</v>
       </c>
       <c r="G679" s="10">
         <v>1481.6</v>
       </c>
       <c r="H679" s="10">
         <v>1296.4</v>
       </c>
     </row>
     <row r="680" spans="1:8" outlineLevel="3">
       <c r="A680" s="15">
         <v>48</v>
       </c>
       <c r="B680" s="6" t="s">
         <v>1357</v>
       </c>
       <c r="C680" s="7" t="s">
         <v>1358</v>
       </c>
       <c r="D680" s="5">
-        <v>1049.0</v>
+        <v>942.0</v>
       </c>
       <c r="E680" s="10">
         <v>2104.0</v>
       </c>
       <c r="F680" s="10">
         <v>1893.6</v>
       </c>
       <c r="G680" s="10">
         <v>1683.2</v>
       </c>
       <c r="H680" s="10">
         <v>1472.8</v>
       </c>
     </row>
     <row r="681" spans="1:8" outlineLevel="3">
       <c r="A681" s="15">
         <v>49</v>
       </c>
       <c r="B681" s="6" t="s">
         <v>1359</v>
       </c>
       <c r="C681" s="7" t="s">
         <v>1360</v>
       </c>
       <c r="D681" s="5">
-        <v>0.0</v>
+        <v>4.0</v>
       </c>
       <c r="E681" s="10">
-        <v>0.0</v>
+        <v>18892.0</v>
       </c>
       <c r="F681" s="10">
-        <v>0.0</v>
+        <v>17002.8</v>
       </c>
       <c r="G681" s="10">
-        <v>0.0</v>
+        <v>15113.6</v>
       </c>
       <c r="H681" s="10">
-        <v>0.0</v>
+        <v>13224.4</v>
       </c>
     </row>
     <row r="682" spans="1:8" outlineLevel="3">
       <c r="A682" s="15">
         <v>50</v>
       </c>
       <c r="B682" s="6" t="s">
         <v>1361</v>
       </c>
       <c r="C682" s="7" t="s">
         <v>1362</v>
       </c>
       <c r="D682" s="5">
         <v>5.0</v>
       </c>
       <c r="E682" s="10">
         <v>18892.0</v>
       </c>
       <c r="F682" s="10">
         <v>17002.8</v>
       </c>
       <c r="G682" s="10">
         <v>15113.6</v>
       </c>
       <c r="H682" s="10">
         <v>13224.4</v>
       </c>
     </row>
     <row r="683" spans="1:8" outlineLevel="3">
       <c r="A683" s="15">
         <v>51</v>
       </c>
       <c r="B683" s="6" t="s">
         <v>1363</v>
       </c>
       <c r="C683" s="7" t="s">
         <v>1364</v>
       </c>
       <c r="D683" s="5">
-        <v>41.0</v>
+        <v>30.0</v>
       </c>
       <c r="E683" s="10">
-        <v>9219.0</v>
+        <v>16387.0</v>
       </c>
       <c r="F683" s="10">
-        <v>8297.1</v>
+        <v>14748.3</v>
       </c>
       <c r="G683" s="10">
-        <v>7375.2</v>
+        <v>13109.6</v>
       </c>
       <c r="H683" s="10">
-        <v>6453.3</v>
+        <v>11470.9</v>
       </c>
     </row>
     <row r="684" spans="1:8" outlineLevel="3">
       <c r="A684" s="15">
         <v>52</v>
       </c>
       <c r="B684" s="6" t="s">
         <v>1365</v>
       </c>
       <c r="C684" s="7" t="s">
         <v>1366</v>
       </c>
       <c r="D684" s="5">
-        <v>74.0</v>
+        <v>67.0</v>
       </c>
       <c r="E684" s="10">
         <v>11184.0</v>
       </c>
       <c r="F684" s="10">
         <v>10065.6</v>
       </c>
       <c r="G684" s="10">
         <v>8947.2</v>
       </c>
       <c r="H684" s="10">
         <v>7828.8</v>
       </c>
     </row>
     <row r="685" spans="1:8" outlineLevel="3">
       <c r="A685" s="15">
         <v>53</v>
       </c>
       <c r="B685" s="6" t="s">
         <v>1367</v>
       </c>
       <c r="C685" s="7" t="s">
         <v>1368</v>
       </c>
       <c r="D685" s="5">
@@ -27250,77 +27250,77 @@
       </c>
       <c r="E685" s="10">
         <v>0.0</v>
       </c>
       <c r="F685" s="10">
         <v>0.0</v>
       </c>
       <c r="G685" s="10">
         <v>0.0</v>
       </c>
       <c r="H685" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="686" spans="1:8" outlineLevel="3">
       <c r="A686" s="15">
         <v>54</v>
       </c>
       <c r="B686" s="6" t="s">
         <v>1369</v>
       </c>
       <c r="C686" s="7" t="s">
         <v>1370</v>
       </c>
       <c r="D686" s="5">
-        <v>230.0</v>
+        <v>229.0</v>
       </c>
       <c r="E686" s="10">
         <v>5518.0</v>
       </c>
       <c r="F686" s="10">
         <v>4966.2</v>
       </c>
       <c r="G686" s="10">
         <v>4414.4</v>
       </c>
       <c r="H686" s="10">
         <v>3862.6</v>
       </c>
     </row>
     <row r="687" spans="1:8" outlineLevel="3">
       <c r="A687" s="15">
         <v>55</v>
       </c>
       <c r="B687" s="6" t="s">
         <v>1371</v>
       </c>
       <c r="C687" s="7" t="s">
         <v>1372</v>
       </c>
       <c r="D687" s="5">
-        <v>264.0</v>
+        <v>97.0</v>
       </c>
       <c r="E687" s="10">
         <v>7290.0</v>
       </c>
       <c r="F687" s="10">
         <v>6561.0</v>
       </c>
       <c r="G687" s="10">
         <v>5832.0</v>
       </c>
       <c r="H687" s="10">
         <v>5103.0</v>
       </c>
     </row>
     <row r="688" spans="1:8" outlineLevel="3">
       <c r="A688" s="15">
         <v>56</v>
       </c>
       <c r="B688" s="6" t="s">
         <v>1373</v>
       </c>
       <c r="C688" s="7" t="s">
         <v>1374</v>
       </c>
       <c r="D688" s="5">
@@ -27328,103 +27328,103 @@
       </c>
       <c r="E688" s="10">
         <v>1822.0</v>
       </c>
       <c r="F688" s="10">
         <v>1639.8</v>
       </c>
       <c r="G688" s="10">
         <v>1457.6</v>
       </c>
       <c r="H688" s="10">
         <v>1275.4</v>
       </c>
     </row>
     <row r="689" spans="1:8" outlineLevel="3">
       <c r="A689" s="15">
         <v>57</v>
       </c>
       <c r="B689" s="6" t="s">
         <v>1375</v>
       </c>
       <c r="C689" s="7" t="s">
         <v>1376</v>
       </c>
       <c r="D689" s="5">
-        <v>831.0</v>
+        <v>791.0</v>
       </c>
       <c r="E689" s="10">
         <v>1684.0</v>
       </c>
       <c r="F689" s="10">
         <v>1515.6</v>
       </c>
       <c r="G689" s="10">
         <v>1347.2</v>
       </c>
       <c r="H689" s="10">
         <v>1178.8</v>
       </c>
     </row>
     <row r="690" spans="1:8" outlineLevel="3">
       <c r="A690" s="15">
         <v>58</v>
       </c>
       <c r="B690" s="6" t="s">
         <v>1377</v>
       </c>
       <c r="C690" s="7" t="s">
         <v>1378</v>
       </c>
       <c r="D690" s="5">
-        <v>17.0</v>
+        <v>11.0</v>
       </c>
       <c r="E690" s="10">
         <v>2318.0</v>
       </c>
       <c r="F690" s="10">
         <v>2086.2</v>
       </c>
       <c r="G690" s="10">
         <v>1854.4</v>
       </c>
       <c r="H690" s="10">
         <v>1622.6</v>
       </c>
     </row>
     <row r="691" spans="1:8" outlineLevel="3">
       <c r="A691" s="15">
         <v>59</v>
       </c>
       <c r="B691" s="6" t="s">
         <v>1379</v>
       </c>
       <c r="C691" s="7" t="s">
         <v>1380</v>
       </c>
       <c r="D691" s="5">
-        <v>430.0</v>
+        <v>416.0</v>
       </c>
       <c r="E691" s="10">
         <v>1684.0</v>
       </c>
       <c r="F691" s="10">
         <v>1515.6</v>
       </c>
       <c r="G691" s="10">
         <v>1347.2</v>
       </c>
       <c r="H691" s="10">
         <v>1178.8</v>
       </c>
     </row>
     <row r="692" spans="1:8" outlineLevel="3">
       <c r="A692" s="15">
         <v>60</v>
       </c>
       <c r="B692" s="6" t="s">
         <v>1381</v>
       </c>
       <c r="C692" s="7" t="s">
         <v>1382</v>
       </c>
       <c r="D692" s="5">
@@ -27432,51 +27432,51 @@
       </c>
       <c r="E692" s="10">
         <v>0.0</v>
       </c>
       <c r="F692" s="10">
         <v>0.0</v>
       </c>
       <c r="G692" s="10">
         <v>0.0</v>
       </c>
       <c r="H692" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="693" spans="1:8" outlineLevel="3">
       <c r="A693" s="15">
         <v>61</v>
       </c>
       <c r="B693" s="6" t="s">
         <v>1383</v>
       </c>
       <c r="C693" s="7" t="s">
         <v>1384</v>
       </c>
       <c r="D693" s="5">
-        <v>84.0</v>
+        <v>83.0</v>
       </c>
       <c r="E693" s="10">
         <v>1926.0</v>
       </c>
       <c r="F693" s="10">
         <v>1733.4</v>
       </c>
       <c r="G693" s="10">
         <v>1540.8</v>
       </c>
       <c r="H693" s="10">
         <v>1348.2</v>
       </c>
     </row>
     <row r="694" spans="1:8" outlineLevel="3">
       <c r="A694" s="15">
         <v>62</v>
       </c>
       <c r="B694" s="6" t="s">
         <v>1385</v>
       </c>
       <c r="C694" s="7" t="s">
         <v>1386</v>
       </c>
       <c r="D694" s="5">
@@ -27510,115 +27510,115 @@
       </c>
       <c r="E695" s="10">
         <v>1896.0</v>
       </c>
       <c r="F695" s="10">
         <v>1706.4</v>
       </c>
       <c r="G695" s="10">
         <v>1516.8</v>
       </c>
       <c r="H695" s="10">
         <v>1327.2</v>
       </c>
     </row>
     <row r="696" spans="1:8" outlineLevel="3">
       <c r="A696" s="15">
         <v>64</v>
       </c>
       <c r="B696" s="6" t="s">
         <v>1389</v>
       </c>
       <c r="C696" s="7" t="s">
         <v>1390</v>
       </c>
       <c r="D696" s="5">
-        <v>918.0</v>
+        <v>858.0</v>
       </c>
       <c r="E696" s="10">
         <v>2104.0</v>
       </c>
       <c r="F696" s="10">
         <v>1893.6</v>
       </c>
       <c r="G696" s="10">
         <v>1683.2</v>
       </c>
       <c r="H696" s="10">
         <v>1472.8</v>
       </c>
     </row>
     <row r="697" spans="1:8" outlineLevel="3">
       <c r="A697" s="15">
         <v>65</v>
       </c>
       <c r="B697" s="6" t="s">
         <v>1391</v>
       </c>
       <c r="C697" s="7" t="s">
         <v>1392</v>
       </c>
       <c r="D697" s="5">
-        <v>654.0</v>
+        <v>581.0</v>
       </c>
       <c r="E697" s="10">
         <v>2104.0</v>
       </c>
       <c r="F697" s="10">
         <v>1893.6</v>
       </c>
       <c r="G697" s="10">
         <v>1683.2</v>
       </c>
       <c r="H697" s="10">
         <v>1472.8</v>
       </c>
     </row>
     <row r="698" spans="1:8" outlineLevel="3">
       <c r="A698" s="15">
         <v>66</v>
       </c>
       <c r="B698" s="6" t="s">
         <v>1393</v>
       </c>
       <c r="C698" s="7" t="s">
         <v>1394</v>
       </c>
       <c r="D698" s="5">
-        <v>107.0</v>
+        <v>18.0</v>
       </c>
       <c r="E698" s="10">
-        <v>13533.0</v>
+        <v>21102.0</v>
       </c>
       <c r="F698" s="10">
-        <v>12179.7</v>
+        <v>18991.8</v>
       </c>
       <c r="G698" s="10">
-        <v>10826.4</v>
+        <v>16881.6</v>
       </c>
       <c r="H698" s="10">
-        <v>9473.1</v>
+        <v>14771.4</v>
       </c>
     </row>
     <row r="699" spans="1:8" outlineLevel="3">
       <c r="A699" s="15">
         <v>67</v>
       </c>
       <c r="B699" s="6" t="s">
         <v>1395</v>
       </c>
       <c r="C699" s="7" t="s">
         <v>1396</v>
       </c>
       <c r="D699" s="5">
         <v>44.0</v>
       </c>
       <c r="E699" s="10">
         <v>16115.0</v>
       </c>
       <c r="F699" s="10">
         <v>14503.5</v>
       </c>
       <c r="G699" s="10">
         <v>12892.0</v>
       </c>
       <c r="H699" s="10">
@@ -27692,155 +27692,155 @@
       </c>
       <c r="E702" s="10">
         <v>0.0</v>
       </c>
       <c r="F702" s="10">
         <v>0.0</v>
       </c>
       <c r="G702" s="10">
         <v>0.0</v>
       </c>
       <c r="H702" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="703" spans="1:8" outlineLevel="3">
       <c r="A703" s="15">
         <v>71</v>
       </c>
       <c r="B703" s="6" t="s">
         <v>1403</v>
       </c>
       <c r="C703" s="7" t="s">
         <v>1404</v>
       </c>
       <c r="D703" s="5">
-        <v>0.0</v>
+        <v>37.0</v>
       </c>
       <c r="E703" s="10">
-        <v>0.0</v>
+        <v>10909.0</v>
       </c>
       <c r="F703" s="10">
-        <v>0.0</v>
+        <v>9818.1</v>
       </c>
       <c r="G703" s="10">
-        <v>0.0</v>
+        <v>8727.2</v>
       </c>
       <c r="H703" s="10">
-        <v>0.0</v>
+        <v>7636.3</v>
       </c>
     </row>
     <row r="704" spans="1:8" outlineLevel="3">
       <c r="A704" s="15">
         <v>72</v>
       </c>
       <c r="B704" s="6" t="s">
         <v>1405</v>
       </c>
       <c r="C704" s="7" t="s">
         <v>1406</v>
       </c>
       <c r="D704" s="5">
-        <v>16.0</v>
+        <v>0.0</v>
       </c>
       <c r="E704" s="10">
-        <v>10909.0</v>
+        <v>0.0</v>
       </c>
       <c r="F704" s="10">
-        <v>9818.1</v>
+        <v>0.0</v>
       </c>
       <c r="G704" s="10">
-        <v>8727.2</v>
+        <v>0.0</v>
       </c>
       <c r="H704" s="10">
-        <v>7636.3</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="705" spans="1:8" outlineLevel="3">
       <c r="A705" s="15">
         <v>73</v>
       </c>
       <c r="B705" s="6" t="s">
         <v>1407</v>
       </c>
       <c r="C705" s="7" t="s">
         <v>1408</v>
       </c>
       <c r="D705" s="5">
         <v>1.0</v>
       </c>
       <c r="E705" s="10">
         <v>50536.0</v>
       </c>
       <c r="F705" s="10">
         <v>45482.4</v>
       </c>
       <c r="G705" s="10">
         <v>40428.8</v>
       </c>
       <c r="H705" s="10">
         <v>35375.2</v>
       </c>
     </row>
     <row r="706" spans="1:8" outlineLevel="3">
       <c r="A706" s="15">
         <v>74</v>
       </c>
       <c r="B706" s="6" t="s">
         <v>1409</v>
       </c>
       <c r="C706" s="7" t="s">
         <v>1410</v>
       </c>
       <c r="D706" s="5">
-        <v>1.0</v>
+        <v>15.0</v>
       </c>
       <c r="E706" s="10">
         <v>18216.0</v>
       </c>
       <c r="F706" s="10">
         <v>16394.4</v>
       </c>
       <c r="G706" s="10">
         <v>14572.8</v>
       </c>
       <c r="H706" s="10">
         <v>12751.2</v>
       </c>
     </row>
     <row r="707" spans="1:8" outlineLevel="3">
       <c r="A707" s="15">
         <v>75</v>
       </c>
       <c r="B707" s="6" t="s">
         <v>1411</v>
       </c>
       <c r="C707" s="7" t="s">
         <v>1412</v>
       </c>
       <c r="D707" s="5">
-        <v>105.0</v>
+        <v>81.0</v>
       </c>
       <c r="E707" s="10">
         <v>21744.0</v>
       </c>
       <c r="F707" s="10">
         <v>19569.6</v>
       </c>
       <c r="G707" s="10">
         <v>17395.2</v>
       </c>
       <c r="H707" s="10">
         <v>15220.8</v>
       </c>
     </row>
     <row r="708" spans="1:8" outlineLevel="3">
       <c r="A708" s="15">
         <v>76</v>
       </c>
       <c r="B708" s="6" t="s">
         <v>1413</v>
       </c>
       <c r="C708" s="7" t="s">
         <v>1414</v>
       </c>
       <c r="D708" s="5">
@@ -27874,51 +27874,51 @@
       </c>
       <c r="E709" s="10">
         <v>0.0</v>
       </c>
       <c r="F709" s="10">
         <v>0.0</v>
       </c>
       <c r="G709" s="10">
         <v>0.0</v>
       </c>
       <c r="H709" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="710" spans="1:8" outlineLevel="3">
       <c r="A710" s="15">
         <v>78</v>
       </c>
       <c r="B710" s="6" t="s">
         <v>1417</v>
       </c>
       <c r="C710" s="7" t="s">
         <v>1418</v>
       </c>
       <c r="D710" s="5">
-        <v>15.0</v>
+        <v>13.0</v>
       </c>
       <c r="E710" s="10">
         <v>30581.0</v>
       </c>
       <c r="F710" s="10">
         <v>27522.9</v>
       </c>
       <c r="G710" s="10">
         <v>24464.8</v>
       </c>
       <c r="H710" s="10">
         <v>21406.7</v>
       </c>
     </row>
     <row r="711" spans="1:8" outlineLevel="3">
       <c r="A711" s="15">
         <v>79</v>
       </c>
       <c r="B711" s="6" t="s">
         <v>1419</v>
       </c>
       <c r="C711" s="7" t="s">
         <v>1420</v>
       </c>
       <c r="D711" s="5">
@@ -27952,129 +27952,129 @@
       </c>
       <c r="E712" s="10">
         <v>1340.0</v>
       </c>
       <c r="F712" s="10">
         <v>1206.0</v>
       </c>
       <c r="G712" s="10">
         <v>1072.0</v>
       </c>
       <c r="H712" s="10">
         <v>938.0</v>
       </c>
     </row>
     <row r="713" spans="1:8" outlineLevel="3">
       <c r="A713" s="15">
         <v>81</v>
       </c>
       <c r="B713" s="6" t="s">
         <v>1423</v>
       </c>
       <c r="C713" s="7" t="s">
         <v>1424</v>
       </c>
       <c r="D713" s="5">
-        <v>374.0</v>
+        <v>595.0</v>
       </c>
       <c r="E713" s="10">
         <v>1340.0</v>
       </c>
       <c r="F713" s="10">
         <v>1206.0</v>
       </c>
       <c r="G713" s="10">
         <v>1072.0</v>
       </c>
       <c r="H713" s="10">
         <v>938.0</v>
       </c>
     </row>
     <row r="714" spans="1:8" outlineLevel="3">
       <c r="A714" s="15">
         <v>82</v>
       </c>
       <c r="B714" s="6" t="s">
         <v>1425</v>
       </c>
       <c r="C714" s="7" t="s">
         <v>1426</v>
       </c>
       <c r="D714" s="5">
-        <v>705.0</v>
+        <v>882.0</v>
       </c>
       <c r="E714" s="10">
-        <v>1254.0</v>
+        <v>1280.0</v>
       </c>
       <c r="F714" s="10">
-        <v>1128.6</v>
+        <v>1152.0</v>
       </c>
       <c r="G714" s="10">
-        <v>1003.2</v>
+        <v>1024.0</v>
       </c>
       <c r="H714" s="10">
-        <v>877.8</v>
+        <v>896.0</v>
       </c>
     </row>
     <row r="715" spans="1:8" outlineLevel="3">
       <c r="A715" s="15">
         <v>83</v>
       </c>
       <c r="B715" s="6" t="s">
         <v>1427</v>
       </c>
       <c r="C715" s="7" t="s">
         <v>1428</v>
       </c>
       <c r="D715" s="5">
         <v>5.0</v>
       </c>
       <c r="E715" s="10">
         <v>0.0</v>
       </c>
       <c r="F715" s="10">
         <v>0.0</v>
       </c>
       <c r="G715" s="10">
         <v>0.0</v>
       </c>
       <c r="H715" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="716" spans="1:8" outlineLevel="3">
       <c r="A716" s="15">
         <v>84</v>
       </c>
       <c r="B716" s="6" t="s">
         <v>1429</v>
       </c>
       <c r="C716" s="7" t="s">
         <v>1430</v>
       </c>
       <c r="D716" s="5">
-        <v>476.0</v>
+        <v>440.0</v>
       </c>
       <c r="E716" s="10">
         <v>2080.0</v>
       </c>
       <c r="F716" s="10">
         <v>1872.0</v>
       </c>
       <c r="G716" s="10">
         <v>1664.0</v>
       </c>
       <c r="H716" s="10">
         <v>1456.0</v>
       </c>
     </row>
     <row r="717" spans="1:8" outlineLevel="3">
       <c r="A717" s="15">
         <v>85</v>
       </c>
       <c r="B717" s="6" t="s">
         <v>1431</v>
       </c>
       <c r="C717" s="7" t="s">
         <v>1432</v>
       </c>
       <c r="D717" s="5">
@@ -28108,129 +28108,129 @@
       </c>
       <c r="E718" s="10">
         <v>2356.0</v>
       </c>
       <c r="F718" s="10">
         <v>2120.4</v>
       </c>
       <c r="G718" s="10">
         <v>1884.8</v>
       </c>
       <c r="H718" s="10">
         <v>1649.2</v>
       </c>
     </row>
     <row r="719" spans="1:8" outlineLevel="3">
       <c r="A719" s="15">
         <v>87</v>
       </c>
       <c r="B719" s="6" t="s">
         <v>1435</v>
       </c>
       <c r="C719" s="7" t="s">
         <v>1436</v>
       </c>
       <c r="D719" s="5">
-        <v>812.0</v>
+        <v>773.0</v>
       </c>
       <c r="E719" s="10">
         <v>2244.0</v>
       </c>
       <c r="F719" s="10">
         <v>2019.6</v>
       </c>
       <c r="G719" s="10">
         <v>1795.2</v>
       </c>
       <c r="H719" s="10">
         <v>1570.8</v>
       </c>
     </row>
     <row r="720" spans="1:8" outlineLevel="3">
       <c r="A720" s="15">
         <v>88</v>
       </c>
       <c r="B720" s="6" t="s">
         <v>1437</v>
       </c>
       <c r="C720" s="7" t="s">
         <v>1438</v>
       </c>
       <c r="D720" s="5">
-        <v>1025.0</v>
+        <v>992.0</v>
       </c>
       <c r="E720" s="10">
         <v>2386.0</v>
       </c>
       <c r="F720" s="10">
         <v>2147.4</v>
       </c>
       <c r="G720" s="10">
         <v>1908.8</v>
       </c>
       <c r="H720" s="10">
         <v>1670.2</v>
       </c>
     </row>
     <row r="721" spans="1:8" outlineLevel="3">
       <c r="A721" s="15">
         <v>89</v>
       </c>
       <c r="B721" s="6" t="s">
         <v>1439</v>
       </c>
       <c r="C721" s="7" t="s">
         <v>1440</v>
       </c>
       <c r="D721" s="5">
-        <v>63.0</v>
+        <v>39.0</v>
       </c>
       <c r="E721" s="10">
         <v>23605.0</v>
       </c>
       <c r="F721" s="10">
         <v>21244.5</v>
       </c>
       <c r="G721" s="10">
         <v>18884.0</v>
       </c>
       <c r="H721" s="10">
         <v>16523.5</v>
       </c>
     </row>
     <row r="722" spans="1:8" outlineLevel="3">
       <c r="A722" s="15">
         <v>90</v>
       </c>
       <c r="B722" s="6" t="s">
         <v>1441</v>
       </c>
       <c r="C722" s="7" t="s">
         <v>1442</v>
       </c>
       <c r="D722" s="5">
-        <v>10.0</v>
+        <v>9.0</v>
       </c>
       <c r="E722" s="10">
         <v>49577.0</v>
       </c>
       <c r="F722" s="10">
         <v>44619.3</v>
       </c>
       <c r="G722" s="10">
         <v>39661.6</v>
       </c>
       <c r="H722" s="10">
         <v>34703.9</v>
       </c>
     </row>
     <row r="723" spans="1:8" outlineLevel="3">
       <c r="A723" s="15">
         <v>91</v>
       </c>
       <c r="B723" s="6" t="s">
         <v>1443</v>
       </c>
       <c r="C723" s="7" t="s">
         <v>1444</v>
       </c>
       <c r="D723" s="5">
@@ -28290,77 +28290,77 @@
       </c>
       <c r="E725" s="10">
         <v>1676.0</v>
       </c>
       <c r="F725" s="10">
         <v>1508.4</v>
       </c>
       <c r="G725" s="10">
         <v>1340.8</v>
       </c>
       <c r="H725" s="10">
         <v>1173.2</v>
       </c>
     </row>
     <row r="726" spans="1:8" outlineLevel="3">
       <c r="A726" s="15">
         <v>94</v>
       </c>
       <c r="B726" s="6" t="s">
         <v>1449</v>
       </c>
       <c r="C726" s="7" t="s">
         <v>1450</v>
       </c>
       <c r="D726" s="5">
-        <v>428.0</v>
+        <v>405.0</v>
       </c>
       <c r="E726" s="10">
         <v>1544.0</v>
       </c>
       <c r="F726" s="10">
         <v>1389.6</v>
       </c>
       <c r="G726" s="10">
         <v>1235.2</v>
       </c>
       <c r="H726" s="10">
         <v>1080.8</v>
       </c>
     </row>
     <row r="727" spans="1:8" outlineLevel="3">
       <c r="A727" s="15">
         <v>95</v>
       </c>
       <c r="B727" s="6" t="s">
         <v>1451</v>
       </c>
       <c r="C727" s="7" t="s">
         <v>1452</v>
       </c>
       <c r="D727" s="5">
-        <v>1879.0</v>
+        <v>1848.0</v>
       </c>
       <c r="E727" s="10">
         <v>1235.0</v>
       </c>
       <c r="F727" s="10">
         <v>1111.5</v>
       </c>
       <c r="G727" s="10">
         <v>988.0</v>
       </c>
       <c r="H727" s="10">
         <v>864.5</v>
       </c>
     </row>
     <row r="728" spans="1:8" outlineLevel="3">
       <c r="A728" s="15">
         <v>96</v>
       </c>
       <c r="B728" s="6" t="s">
         <v>1453</v>
       </c>
       <c r="C728" s="7" t="s">
         <v>1454</v>
       </c>
       <c r="D728" s="5">
@@ -28420,129 +28420,129 @@
       </c>
       <c r="E730" s="10">
         <v>3774.0</v>
       </c>
       <c r="F730" s="10">
         <v>3396.6</v>
       </c>
       <c r="G730" s="10">
         <v>3019.2</v>
       </c>
       <c r="H730" s="10">
         <v>2641.8</v>
       </c>
     </row>
     <row r="731" spans="1:8" outlineLevel="3">
       <c r="A731" s="15">
         <v>99</v>
       </c>
       <c r="B731" s="6" t="s">
         <v>1459</v>
       </c>
       <c r="C731" s="7" t="s">
         <v>1460</v>
       </c>
       <c r="D731" s="5">
-        <v>726.0</v>
+        <v>695.0</v>
       </c>
       <c r="E731" s="10">
         <v>3774.0</v>
       </c>
       <c r="F731" s="10">
         <v>3396.6</v>
       </c>
       <c r="G731" s="10">
         <v>3019.2</v>
       </c>
       <c r="H731" s="10">
         <v>2641.8</v>
       </c>
     </row>
     <row r="732" spans="1:8" outlineLevel="3">
       <c r="A732" s="15">
         <v>100</v>
       </c>
       <c r="B732" s="6" t="s">
         <v>1461</v>
       </c>
       <c r="C732" s="7" t="s">
         <v>1462</v>
       </c>
       <c r="D732" s="5">
-        <v>91.0</v>
+        <v>89.0</v>
       </c>
       <c r="E732" s="10">
         <v>4586.0</v>
       </c>
       <c r="F732" s="10">
         <v>4127.4</v>
       </c>
       <c r="G732" s="10">
         <v>3668.8</v>
       </c>
       <c r="H732" s="10">
         <v>3210.2</v>
       </c>
     </row>
     <row r="733" spans="1:8" outlineLevel="3">
       <c r="A733" s="15">
         <v>101</v>
       </c>
       <c r="B733" s="6" t="s">
         <v>1463</v>
       </c>
       <c r="C733" s="7" t="s">
         <v>1464</v>
       </c>
       <c r="D733" s="5">
-        <v>0.0</v>
+        <v>9.0</v>
       </c>
       <c r="E733" s="10">
-        <v>0.0</v>
+        <v>28669.0</v>
       </c>
       <c r="F733" s="10">
-        <v>0.0</v>
+        <v>25802.1</v>
       </c>
       <c r="G733" s="10">
-        <v>0.0</v>
+        <v>22935.2</v>
       </c>
       <c r="H733" s="10">
-        <v>0.0</v>
+        <v>20068.3</v>
       </c>
     </row>
     <row r="734" spans="1:8" outlineLevel="3">
       <c r="A734" s="15">
         <v>102</v>
       </c>
       <c r="B734" s="6" t="s">
         <v>1465</v>
       </c>
       <c r="C734" s="7" t="s">
         <v>1466</v>
       </c>
       <c r="D734" s="5">
-        <v>27.0</v>
+        <v>16.0</v>
       </c>
       <c r="E734" s="10">
         <v>38005.0</v>
       </c>
       <c r="F734" s="10">
         <v>34204.5</v>
       </c>
       <c r="G734" s="10">
         <v>30404.0</v>
       </c>
       <c r="H734" s="10">
         <v>26603.5</v>
       </c>
     </row>
     <row r="735" spans="1:8" outlineLevel="3">
       <c r="A735" s="15">
         <v>103</v>
       </c>
       <c r="B735" s="6" t="s">
         <v>1467</v>
       </c>
       <c r="C735" s="7" t="s">
         <v>1468</v>
       </c>
       <c r="D735" s="5">
@@ -28628,103 +28628,103 @@
       </c>
       <c r="E738" s="10">
         <v>0.0</v>
       </c>
       <c r="F738" s="10">
         <v>0.0</v>
       </c>
       <c r="G738" s="10">
         <v>0.0</v>
       </c>
       <c r="H738" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="739" spans="1:8" outlineLevel="3">
       <c r="A739" s="15">
         <v>107</v>
       </c>
       <c r="B739" s="6" t="s">
         <v>1475</v>
       </c>
       <c r="C739" s="7" t="s">
         <v>1476</v>
       </c>
       <c r="D739" s="5">
-        <v>612.0</v>
+        <v>604.0</v>
       </c>
       <c r="E739" s="10">
         <v>1120.0</v>
       </c>
       <c r="F739" s="10">
         <v>1008.0</v>
       </c>
       <c r="G739" s="10">
         <v>896.0</v>
       </c>
       <c r="H739" s="10">
         <v>784.0</v>
       </c>
     </row>
     <row r="740" spans="1:8" outlineLevel="3">
       <c r="A740" s="15">
         <v>108</v>
       </c>
       <c r="B740" s="6" t="s">
         <v>1477</v>
       </c>
       <c r="C740" s="7" t="s">
         <v>1478</v>
       </c>
       <c r="D740" s="5">
-        <v>152.0</v>
+        <v>4.0</v>
       </c>
       <c r="E740" s="10">
-        <v>800.0</v>
+        <v>1120.0</v>
       </c>
       <c r="F740" s="10">
-        <v>720.0</v>
+        <v>1008.0</v>
       </c>
       <c r="G740" s="10">
-        <v>640.0</v>
+        <v>896.0</v>
       </c>
       <c r="H740" s="10">
-        <v>560.0</v>
+        <v>784.0</v>
       </c>
     </row>
     <row r="741" spans="1:8" outlineLevel="3">
       <c r="A741" s="15">
         <v>109</v>
       </c>
       <c r="B741" s="6" t="s">
         <v>1479</v>
       </c>
       <c r="C741" s="7" t="s">
         <v>1480</v>
       </c>
       <c r="D741" s="5">
-        <v>1111.0</v>
+        <v>991.0</v>
       </c>
       <c r="E741" s="10">
         <v>976.0</v>
       </c>
       <c r="F741" s="10">
         <v>878.4</v>
       </c>
       <c r="G741" s="10">
         <v>780.8</v>
       </c>
       <c r="H741" s="10">
         <v>683.2</v>
       </c>
     </row>
     <row r="742" spans="1:8" outlineLevel="3">
       <c r="A742" s="15">
         <v>110</v>
       </c>
       <c r="B742" s="6" t="s">
         <v>1481</v>
       </c>
       <c r="C742" s="7" t="s">
         <v>1482</v>
       </c>
       <c r="D742" s="5">
@@ -28732,51 +28732,51 @@
       </c>
       <c r="E742" s="10">
         <v>0.0</v>
       </c>
       <c r="F742" s="10">
         <v>0.0</v>
       </c>
       <c r="G742" s="10">
         <v>0.0</v>
       </c>
       <c r="H742" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="743" spans="1:8" outlineLevel="3">
       <c r="A743" s="15">
         <v>111</v>
       </c>
       <c r="B743" s="6" t="s">
         <v>1483</v>
       </c>
       <c r="C743" s="7" t="s">
         <v>1484</v>
       </c>
       <c r="D743" s="5">
-        <v>311.0</v>
+        <v>303.0</v>
       </c>
       <c r="E743" s="10">
         <v>4560.0</v>
       </c>
       <c r="F743" s="10">
         <v>4104.0</v>
       </c>
       <c r="G743" s="10">
         <v>3648.0</v>
       </c>
       <c r="H743" s="10">
         <v>3192.0</v>
       </c>
     </row>
     <row r="744" spans="1:8" outlineLevel="3">
       <c r="A744" s="15">
         <v>112</v>
       </c>
       <c r="B744" s="6" t="s">
         <v>1485</v>
       </c>
       <c r="C744" s="7" t="s">
         <v>1486</v>
       </c>
       <c r="D744" s="5">
@@ -28784,51 +28784,51 @@
       </c>
       <c r="E744" s="10">
         <v>4758.0</v>
       </c>
       <c r="F744" s="10">
         <v>4282.2</v>
       </c>
       <c r="G744" s="10">
         <v>3806.4</v>
       </c>
       <c r="H744" s="10">
         <v>3330.6</v>
       </c>
     </row>
     <row r="745" spans="1:8" outlineLevel="3">
       <c r="A745" s="15">
         <v>113</v>
       </c>
       <c r="B745" s="6" t="s">
         <v>1487</v>
       </c>
       <c r="C745" s="7" t="s">
         <v>1488</v>
       </c>
       <c r="D745" s="5">
-        <v>158.0</v>
+        <v>154.0</v>
       </c>
       <c r="E745" s="10">
         <v>4068.0</v>
       </c>
       <c r="F745" s="10">
         <v>3661.2</v>
       </c>
       <c r="G745" s="10">
         <v>3254.4</v>
       </c>
       <c r="H745" s="10">
         <v>2847.6</v>
       </c>
     </row>
     <row r="746" spans="1:8" outlineLevel="3">
       <c r="A746" s="15">
         <v>114</v>
       </c>
       <c r="B746" s="6" t="s">
         <v>1489</v>
       </c>
       <c r="C746" s="7" t="s">
         <v>1490</v>
       </c>
       <c r="D746" s="5">
@@ -28836,207 +28836,207 @@
       </c>
       <c r="E746" s="10">
         <v>0.0</v>
       </c>
       <c r="F746" s="10">
         <v>0.0</v>
       </c>
       <c r="G746" s="10">
         <v>0.0</v>
       </c>
       <c r="H746" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="747" spans="1:8" outlineLevel="3">
       <c r="A747" s="15">
         <v>115</v>
       </c>
       <c r="B747" s="6" t="s">
         <v>1491</v>
       </c>
       <c r="C747" s="7" t="s">
         <v>1492</v>
       </c>
       <c r="D747" s="5">
-        <v>64.0</v>
+        <v>53.0</v>
       </c>
       <c r="E747" s="10">
         <v>5324.0</v>
       </c>
       <c r="F747" s="10">
         <v>4791.6</v>
       </c>
       <c r="G747" s="10">
         <v>4259.2</v>
       </c>
       <c r="H747" s="10">
         <v>3726.8</v>
       </c>
     </row>
     <row r="748" spans="1:8" outlineLevel="3">
       <c r="A748" s="15">
         <v>116</v>
       </c>
       <c r="B748" s="6" t="s">
         <v>1493</v>
       </c>
       <c r="C748" s="7" t="s">
         <v>1494</v>
       </c>
       <c r="D748" s="5">
-        <v>4998.0</v>
+        <v>6724.0</v>
       </c>
       <c r="E748" s="10">
-        <v>550.0</v>
+        <v>387.0</v>
       </c>
       <c r="F748" s="10">
-        <v>495.0</v>
+        <v>348.3</v>
       </c>
       <c r="G748" s="10">
-        <v>440.0</v>
+        <v>309.6</v>
       </c>
       <c r="H748" s="10">
-        <v>385.0</v>
+        <v>270.9</v>
       </c>
     </row>
     <row r="749" spans="1:8" outlineLevel="3">
       <c r="A749" s="15">
         <v>117</v>
       </c>
       <c r="B749" s="6" t="s">
         <v>1495</v>
       </c>
       <c r="C749" s="7" t="s">
         <v>1496</v>
       </c>
       <c r="D749" s="5">
-        <v>827.0</v>
+        <v>793.0</v>
       </c>
       <c r="E749" s="10">
-        <v>1210.0</v>
+        <v>387.0</v>
       </c>
       <c r="F749" s="10">
-        <v>1089.0</v>
+        <v>348.3</v>
       </c>
       <c r="G749" s="10">
-        <v>968.0</v>
+        <v>309.6</v>
       </c>
       <c r="H749" s="10">
-        <v>847.0</v>
+        <v>270.9</v>
       </c>
     </row>
     <row r="750" spans="1:8" outlineLevel="3">
       <c r="A750" s="15">
         <v>118</v>
       </c>
       <c r="B750" s="6" t="s">
         <v>1497</v>
       </c>
       <c r="C750" s="7" t="s">
         <v>1498</v>
       </c>
       <c r="D750" s="5">
-        <v>1877.0</v>
+        <v>1292.0</v>
       </c>
       <c r="E750" s="10">
-        <v>603.0</v>
+        <v>646.0</v>
       </c>
       <c r="F750" s="10">
-        <v>542.7</v>
+        <v>581.4</v>
       </c>
       <c r="G750" s="10">
-        <v>482.4</v>
+        <v>516.8</v>
       </c>
       <c r="H750" s="10">
-        <v>422.1</v>
+        <v>452.2</v>
       </c>
     </row>
     <row r="751" spans="1:8" outlineLevel="3">
       <c r="A751" s="15">
         <v>119</v>
       </c>
       <c r="B751" s="6" t="s">
         <v>1499</v>
       </c>
       <c r="C751" s="7" t="s">
         <v>1500</v>
       </c>
       <c r="D751" s="5">
-        <v>1665.0</v>
+        <v>1197.0</v>
       </c>
       <c r="E751" s="10">
-        <v>741.0</v>
+        <v>808.0</v>
       </c>
       <c r="F751" s="10">
-        <v>666.9</v>
+        <v>727.2</v>
       </c>
       <c r="G751" s="10">
-        <v>592.8</v>
+        <v>646.4</v>
       </c>
       <c r="H751" s="10">
-        <v>518.7</v>
+        <v>565.6</v>
       </c>
     </row>
     <row r="752" spans="1:8" outlineLevel="3">
       <c r="A752" s="15">
         <v>120</v>
       </c>
       <c r="B752" s="6" t="s">
         <v>1501</v>
       </c>
       <c r="C752" s="7" t="s">
         <v>1502</v>
       </c>
       <c r="D752" s="5">
-        <v>75.0</v>
+        <v>395.0</v>
       </c>
       <c r="E752" s="10">
-        <v>992.0</v>
+        <v>898.0</v>
       </c>
       <c r="F752" s="10">
-        <v>892.8</v>
+        <v>808.2</v>
       </c>
       <c r="G752" s="10">
-        <v>793.6</v>
+        <v>718.4</v>
       </c>
       <c r="H752" s="10">
-        <v>694.4</v>
+        <v>628.6</v>
       </c>
     </row>
     <row r="753" spans="1:8" outlineLevel="3">
       <c r="A753" s="15">
         <v>121</v>
       </c>
       <c r="B753" s="6" t="s">
         <v>1503</v>
       </c>
       <c r="C753" s="7" t="s">
         <v>1504</v>
       </c>
       <c r="D753" s="5">
-        <v>53.0</v>
+        <v>10.0</v>
       </c>
       <c r="E753" s="10">
         <v>1285.0</v>
       </c>
       <c r="F753" s="10">
         <v>1156.5</v>
       </c>
       <c r="G753" s="10">
         <v>1028.0</v>
       </c>
       <c r="H753" s="10">
         <v>899.5</v>
       </c>
     </row>
     <row r="754" spans="1:8" outlineLevel="3">
       <c r="A754" s="15">
         <v>122</v>
       </c>
       <c r="B754" s="6" t="s">
         <v>1505</v>
       </c>
       <c r="C754" s="7" t="s">
         <v>1506</v>
       </c>
       <c r="D754" s="5">
@@ -29044,51 +29044,51 @@
       </c>
       <c r="E754" s="10">
         <v>0.0</v>
       </c>
       <c r="F754" s="10">
         <v>0.0</v>
       </c>
       <c r="G754" s="10">
         <v>0.0</v>
       </c>
       <c r="H754" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="755" spans="1:8" outlineLevel="3">
       <c r="A755" s="15">
         <v>123</v>
       </c>
       <c r="B755" s="6" t="s">
         <v>1507</v>
       </c>
       <c r="C755" s="7" t="s">
         <v>1508</v>
       </c>
       <c r="D755" s="5">
-        <v>90.0</v>
+        <v>69.0</v>
       </c>
       <c r="E755" s="10">
         <v>1684.0</v>
       </c>
       <c r="F755" s="10">
         <v>1515.6</v>
       </c>
       <c r="G755" s="10">
         <v>1347.2</v>
       </c>
       <c r="H755" s="10">
         <v>1178.8</v>
       </c>
     </row>
     <row r="756" spans="1:8" outlineLevel="3">
       <c r="A756" s="15">
         <v>124</v>
       </c>
       <c r="B756" s="6" t="s">
         <v>1509</v>
       </c>
       <c r="C756" s="7" t="s">
         <v>1510</v>
       </c>
       <c r="D756" s="5">
@@ -29096,337 +29096,337 @@
       </c>
       <c r="E756" s="10">
         <v>1684.0</v>
       </c>
       <c r="F756" s="10">
         <v>1515.6</v>
       </c>
       <c r="G756" s="10">
         <v>1347.2</v>
       </c>
       <c r="H756" s="10">
         <v>1178.8</v>
       </c>
     </row>
     <row r="757" spans="1:8" outlineLevel="3">
       <c r="A757" s="15">
         <v>125</v>
       </c>
       <c r="B757" s="6" t="s">
         <v>1511</v>
       </c>
       <c r="C757" s="7" t="s">
         <v>1512</v>
       </c>
       <c r="D757" s="5">
-        <v>10.0</v>
+        <v>4.0</v>
       </c>
       <c r="E757" s="10">
-        <v>1978.0</v>
+        <v>0.0</v>
       </c>
       <c r="F757" s="10">
-        <v>1780.2</v>
+        <v>0.0</v>
       </c>
       <c r="G757" s="10">
-        <v>1582.4</v>
+        <v>0.0</v>
       </c>
       <c r="H757" s="10">
-        <v>1384.6</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="758" spans="1:8" outlineLevel="3">
       <c r="A758" s="15">
         <v>126</v>
       </c>
       <c r="B758" s="6" t="s">
         <v>1513</v>
       </c>
       <c r="C758" s="7" t="s">
         <v>1514</v>
       </c>
       <c r="D758" s="5">
         <v>5.0</v>
       </c>
       <c r="E758" s="10">
         <v>1860.0</v>
       </c>
       <c r="F758" s="10">
         <v>1674.0</v>
       </c>
       <c r="G758" s="10">
         <v>1488.0</v>
       </c>
       <c r="H758" s="10">
         <v>1302.0</v>
       </c>
     </row>
     <row r="759" spans="1:8" outlineLevel="3">
       <c r="A759" s="15">
         <v>127</v>
       </c>
       <c r="B759" s="6" t="s">
         <v>1515</v>
       </c>
       <c r="C759" s="7" t="s">
         <v>1516</v>
       </c>
       <c r="D759" s="5">
-        <v>3.0</v>
+        <v>7.0</v>
       </c>
       <c r="E759" s="10">
-        <v>3368.0</v>
+        <v>2286.0</v>
       </c>
       <c r="F759" s="10">
-        <v>3031.2</v>
+        <v>2057.4</v>
       </c>
       <c r="G759" s="10">
-        <v>2694.4</v>
+        <v>1828.8</v>
       </c>
       <c r="H759" s="10">
-        <v>2357.6</v>
+        <v>1600.2</v>
       </c>
     </row>
     <row r="760" spans="1:8" outlineLevel="3">
       <c r="A760" s="15">
         <v>128</v>
       </c>
       <c r="B760" s="6" t="s">
         <v>1517</v>
       </c>
       <c r="C760" s="7" t="s">
         <v>1518</v>
       </c>
       <c r="D760" s="5">
         <v>230.0</v>
       </c>
       <c r="E760" s="10">
         <v>2749.0</v>
       </c>
       <c r="F760" s="10">
         <v>2474.1</v>
       </c>
       <c r="G760" s="10">
         <v>2199.2</v>
       </c>
       <c r="H760" s="10">
         <v>1924.3</v>
       </c>
     </row>
     <row r="761" spans="1:8" outlineLevel="3">
       <c r="A761" s="15">
         <v>129</v>
       </c>
       <c r="B761" s="6" t="s">
         <v>1519</v>
       </c>
       <c r="C761" s="7" t="s">
         <v>1520</v>
       </c>
       <c r="D761" s="5">
-        <v>1071.0</v>
+        <v>997.0</v>
       </c>
       <c r="E761" s="10">
-        <v>1037.0</v>
+        <v>725.0</v>
       </c>
       <c r="F761" s="10">
-        <v>933.3</v>
+        <v>652.5</v>
       </c>
       <c r="G761" s="10">
-        <v>829.6</v>
+        <v>580.0</v>
       </c>
       <c r="H761" s="10">
-        <v>725.9</v>
+        <v>507.5</v>
       </c>
     </row>
     <row r="762" spans="1:8" outlineLevel="3">
       <c r="A762" s="15">
         <v>130</v>
       </c>
       <c r="B762" s="6" t="s">
         <v>1521</v>
       </c>
       <c r="C762" s="7" t="s">
         <v>1522</v>
       </c>
       <c r="D762" s="5">
-        <v>357.0</v>
+        <v>353.0</v>
       </c>
       <c r="E762" s="10">
-        <v>1038.0</v>
+        <v>725.0</v>
       </c>
       <c r="F762" s="10">
-        <v>934.2</v>
+        <v>652.5</v>
       </c>
       <c r="G762" s="10">
-        <v>830.4</v>
+        <v>580.0</v>
       </c>
       <c r="H762" s="10">
-        <v>726.6</v>
+        <v>507.5</v>
       </c>
     </row>
     <row r="763" spans="1:8" outlineLevel="3">
       <c r="A763" s="15">
         <v>131</v>
       </c>
       <c r="B763" s="6" t="s">
         <v>1523</v>
       </c>
       <c r="C763" s="7" t="s">
         <v>1524</v>
       </c>
       <c r="D763" s="5">
-        <v>39.0</v>
+        <v>379.0</v>
       </c>
       <c r="E763" s="10">
-        <v>1280.0</v>
+        <v>1058.0</v>
       </c>
       <c r="F763" s="10">
-        <v>1152.0</v>
+        <v>952.2</v>
       </c>
       <c r="G763" s="10">
-        <v>1024.0</v>
+        <v>846.4</v>
       </c>
       <c r="H763" s="10">
-        <v>896.0</v>
+        <v>740.6</v>
       </c>
     </row>
     <row r="764" spans="1:8" outlineLevel="3">
       <c r="A764" s="15">
         <v>132</v>
       </c>
       <c r="B764" s="6" t="s">
         <v>1525</v>
       </c>
       <c r="C764" s="7" t="s">
         <v>1526</v>
       </c>
       <c r="D764" s="5">
-        <v>950.0</v>
+        <v>854.0</v>
       </c>
       <c r="E764" s="10">
-        <v>1549.0</v>
+        <v>1058.0</v>
       </c>
       <c r="F764" s="10">
-        <v>1394.1</v>
+        <v>952.2</v>
       </c>
       <c r="G764" s="10">
-        <v>1239.2</v>
+        <v>846.4</v>
       </c>
       <c r="H764" s="10">
-        <v>1084.3</v>
+        <v>740.6</v>
       </c>
     </row>
     <row r="765" spans="1:8" outlineLevel="3">
       <c r="A765" s="15">
         <v>133</v>
       </c>
       <c r="B765" s="6" t="s">
         <v>1527</v>
       </c>
       <c r="C765" s="7" t="s">
         <v>1528</v>
       </c>
       <c r="D765" s="5">
         <v>1.0</v>
       </c>
       <c r="E765" s="10">
         <v>4186.0</v>
       </c>
       <c r="F765" s="10">
         <v>3767.4</v>
       </c>
       <c r="G765" s="10">
         <v>3348.8</v>
       </c>
       <c r="H765" s="10">
         <v>2930.2</v>
       </c>
     </row>
     <row r="766" spans="1:8" outlineLevel="3">
       <c r="A766" s="15">
         <v>134</v>
       </c>
       <c r="B766" s="6" t="s">
         <v>1529</v>
       </c>
       <c r="C766" s="7" t="s">
         <v>1530</v>
       </c>
       <c r="D766" s="5">
-        <v>637.0</v>
+        <v>635.0</v>
       </c>
       <c r="E766" s="10">
-        <v>2008.0</v>
+        <v>1437.0</v>
       </c>
       <c r="F766" s="10">
-        <v>1807.2</v>
+        <v>1293.3</v>
       </c>
       <c r="G766" s="10">
-        <v>1606.4</v>
+        <v>1149.6</v>
       </c>
       <c r="H766" s="10">
-        <v>1405.6</v>
+        <v>1005.9</v>
       </c>
     </row>
     <row r="767" spans="1:8" outlineLevel="3">
       <c r="A767" s="15">
         <v>135</v>
       </c>
       <c r="B767" s="6" t="s">
         <v>1531</v>
       </c>
       <c r="C767" s="7" t="s">
         <v>1532</v>
       </c>
       <c r="D767" s="5">
-        <v>41.0</v>
+        <v>42.0</v>
       </c>
       <c r="E767" s="10">
         <v>2466.0</v>
       </c>
       <c r="F767" s="10">
         <v>2219.4</v>
       </c>
       <c r="G767" s="10">
         <v>1972.8</v>
       </c>
       <c r="H767" s="10">
         <v>1726.2</v>
       </c>
     </row>
     <row r="768" spans="1:8" outlineLevel="3">
       <c r="A768" s="15">
         <v>136</v>
       </c>
       <c r="B768" s="6" t="s">
         <v>1533</v>
       </c>
       <c r="C768" s="7" t="s">
         <v>1534</v>
       </c>
       <c r="D768" s="5">
-        <v>14.0</v>
+        <v>9.0</v>
       </c>
       <c r="E768" s="10">
         <v>2988.0</v>
       </c>
       <c r="F768" s="10">
         <v>2689.2</v>
       </c>
       <c r="G768" s="10">
         <v>2390.4</v>
       </c>
       <c r="H768" s="10">
         <v>2091.6</v>
       </c>
     </row>
     <row r="769" spans="1:8" outlineLevel="3">
       <c r="A769" s="15">
         <v>137</v>
       </c>
       <c r="B769" s="6" t="s">
         <v>1535</v>
       </c>
       <c r="C769" s="7" t="s">
         <v>1536</v>
       </c>
       <c r="D769" s="5">
@@ -29434,207 +29434,207 @@
       </c>
       <c r="E769" s="10">
         <v>0.0</v>
       </c>
       <c r="F769" s="10">
         <v>0.0</v>
       </c>
       <c r="G769" s="10">
         <v>0.0</v>
       </c>
       <c r="H769" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="770" spans="1:8" outlineLevel="3">
       <c r="A770" s="15">
         <v>138</v>
       </c>
       <c r="B770" s="6" t="s">
         <v>1537</v>
       </c>
       <c r="C770" s="7" t="s">
         <v>1538</v>
       </c>
       <c r="D770" s="5">
-        <v>0.0</v>
+        <v>141.0</v>
       </c>
       <c r="E770" s="10">
-        <v>0.0</v>
+        <v>4549.0</v>
       </c>
       <c r="F770" s="10">
-        <v>0.0</v>
+        <v>4094.1</v>
       </c>
       <c r="G770" s="10">
-        <v>0.0</v>
+        <v>3639.2</v>
       </c>
       <c r="H770" s="10">
-        <v>0.0</v>
+        <v>3184.3</v>
       </c>
     </row>
     <row r="771" spans="1:8" outlineLevel="3">
       <c r="A771" s="15">
         <v>139</v>
       </c>
       <c r="B771" s="6" t="s">
         <v>1539</v>
       </c>
       <c r="C771" s="7" t="s">
         <v>1540</v>
       </c>
       <c r="D771" s="5">
-        <v>646.0</v>
+        <v>402.0</v>
       </c>
       <c r="E771" s="10">
-        <v>1426.0</v>
+        <v>1062.0</v>
       </c>
       <c r="F771" s="10">
-        <v>1283.4</v>
+        <v>955.8</v>
       </c>
       <c r="G771" s="10">
-        <v>1140.8</v>
+        <v>849.6</v>
       </c>
       <c r="H771" s="10">
-        <v>998.2</v>
+        <v>743.4</v>
       </c>
     </row>
     <row r="772" spans="1:8" outlineLevel="3">
       <c r="A772" s="15">
         <v>140</v>
       </c>
       <c r="B772" s="6" t="s">
         <v>1541</v>
       </c>
       <c r="C772" s="7" t="s">
         <v>1542</v>
       </c>
       <c r="D772" s="5">
-        <v>199.0</v>
+        <v>191.0</v>
       </c>
       <c r="E772" s="10">
-        <v>1483.0</v>
+        <v>2806.0</v>
       </c>
       <c r="F772" s="10">
-        <v>1334.7</v>
+        <v>2525.4</v>
       </c>
       <c r="G772" s="10">
-        <v>1186.4</v>
+        <v>2244.8</v>
       </c>
       <c r="H772" s="10">
-        <v>1038.1</v>
+        <v>1964.2</v>
       </c>
     </row>
     <row r="773" spans="1:8" outlineLevel="3">
       <c r="A773" s="15">
         <v>141</v>
       </c>
       <c r="B773" s="6" t="s">
         <v>1543</v>
       </c>
       <c r="C773" s="7" t="s">
         <v>1544</v>
       </c>
       <c r="D773" s="5">
-        <v>21.0</v>
+        <v>222.0</v>
       </c>
       <c r="E773" s="10">
         <v>1830.0</v>
       </c>
       <c r="F773" s="10">
         <v>1647.0</v>
       </c>
       <c r="G773" s="10">
         <v>1464.0</v>
       </c>
       <c r="H773" s="10">
         <v>1281.0</v>
       </c>
     </row>
     <row r="774" spans="1:8" outlineLevel="3">
       <c r="A774" s="15">
         <v>142</v>
       </c>
       <c r="B774" s="6" t="s">
         <v>1545</v>
       </c>
       <c r="C774" s="7" t="s">
         <v>1546</v>
       </c>
       <c r="D774" s="5">
-        <v>632.0</v>
+        <v>464.0</v>
       </c>
       <c r="E774" s="10">
-        <v>1802.0</v>
+        <v>2301.0</v>
       </c>
       <c r="F774" s="10">
-        <v>1621.8</v>
+        <v>2070.9</v>
       </c>
       <c r="G774" s="10">
-        <v>1441.6</v>
+        <v>1840.8</v>
       </c>
       <c r="H774" s="10">
-        <v>1261.4</v>
+        <v>1610.7</v>
       </c>
     </row>
     <row r="775" spans="1:8" outlineLevel="3">
       <c r="A775" s="15">
         <v>143</v>
       </c>
       <c r="B775" s="6" t="s">
         <v>1547</v>
       </c>
       <c r="C775" s="7" t="s">
         <v>1548</v>
       </c>
       <c r="D775" s="5">
         <v>8.0</v>
       </c>
       <c r="E775" s="10">
         <v>2584.0</v>
       </c>
       <c r="F775" s="10">
         <v>2325.6</v>
       </c>
       <c r="G775" s="10">
         <v>2067.2</v>
       </c>
       <c r="H775" s="10">
         <v>1808.8</v>
       </c>
     </row>
     <row r="776" spans="1:8" outlineLevel="3">
       <c r="A776" s="15">
         <v>144</v>
       </c>
       <c r="B776" s="6" t="s">
         <v>1549</v>
       </c>
       <c r="C776" s="7" t="s">
         <v>1550</v>
       </c>
       <c r="D776" s="5">
-        <v>180.0</v>
+        <v>165.0</v>
       </c>
       <c r="E776" s="10">
         <v>2389.0</v>
       </c>
       <c r="F776" s="10">
         <v>2150.1</v>
       </c>
       <c r="G776" s="10">
         <v>1911.2</v>
       </c>
       <c r="H776" s="10">
         <v>1672.3</v>
       </c>
     </row>
     <row r="777" spans="1:8" outlineLevel="2">
       <c r="A777" s="14" t="s">
         <v>449</v>
       </c>
       <c r="B777" s="4"/>
       <c r="C777" s="4"/>
       <c r="D777" s="4"/>
       <c r="E777" s="9"/>
       <c r="F777" s="9"/>
       <c r="G777" s="9"/>
       <c r="H777" s="9"/>
@@ -29732,103 +29732,103 @@
       </c>
       <c r="E781" s="10">
         <v>0.0</v>
       </c>
       <c r="F781" s="10">
         <v>0.0</v>
       </c>
       <c r="G781" s="10">
         <v>0.0</v>
       </c>
       <c r="H781" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="782" spans="1:8" outlineLevel="3">
       <c r="A782" s="15">
         <v>5</v>
       </c>
       <c r="B782" s="6" t="s">
         <v>1559</v>
       </c>
       <c r="C782" s="7" t="s">
         <v>1560</v>
       </c>
       <c r="D782" s="5">
-        <v>142.0</v>
+        <v>140.0</v>
       </c>
       <c r="E782" s="10">
         <v>2221.0</v>
       </c>
       <c r="F782" s="10">
         <v>1998.9</v>
       </c>
       <c r="G782" s="10">
         <v>1776.8</v>
       </c>
       <c r="H782" s="10">
         <v>1554.7</v>
       </c>
     </row>
     <row r="783" spans="1:8" outlineLevel="3">
       <c r="A783" s="15">
         <v>6</v>
       </c>
       <c r="B783" s="6" t="s">
         <v>1561</v>
       </c>
       <c r="C783" s="7" t="s">
         <v>1562</v>
       </c>
       <c r="D783" s="5">
-        <v>26.0</v>
+        <v>5.0</v>
       </c>
       <c r="E783" s="10">
-        <v>2221.0</v>
+        <v>1498.0</v>
       </c>
       <c r="F783" s="10">
-        <v>1998.9</v>
+        <v>1348.2</v>
       </c>
       <c r="G783" s="10">
-        <v>1776.8</v>
+        <v>1198.4</v>
       </c>
       <c r="H783" s="10">
-        <v>1554.7</v>
+        <v>1048.6</v>
       </c>
     </row>
     <row r="784" spans="1:8" outlineLevel="3">
       <c r="A784" s="15">
         <v>7</v>
       </c>
       <c r="B784" s="6" t="s">
         <v>1563</v>
       </c>
       <c r="C784" s="7" t="s">
         <v>1564</v>
       </c>
       <c r="D784" s="5">
-        <v>126.0</v>
+        <v>82.0</v>
       </c>
       <c r="E784" s="10">
         <v>2221.0</v>
       </c>
       <c r="F784" s="10">
         <v>1998.9</v>
       </c>
       <c r="G784" s="10">
         <v>1776.8</v>
       </c>
       <c r="H784" s="10">
         <v>1554.7</v>
       </c>
     </row>
     <row r="785" spans="1:8" outlineLevel="3">
       <c r="A785" s="15">
         <v>8</v>
       </c>
       <c r="B785" s="6" t="s">
         <v>1565</v>
       </c>
       <c r="C785" s="7" t="s">
         <v>1566</v>
       </c>
       <c r="D785" s="5">
@@ -29836,63 +29836,63 @@
       </c>
       <c r="E785" s="10">
         <v>0.0</v>
       </c>
       <c r="F785" s="10">
         <v>0.0</v>
       </c>
       <c r="G785" s="10">
         <v>0.0</v>
       </c>
       <c r="H785" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="786" spans="1:8" outlineLevel="3">
       <c r="A786" s="15">
         <v>9</v>
       </c>
       <c r="B786" s="6" t="s">
         <v>1567</v>
       </c>
       <c r="C786" s="7" t="s">
         <v>1568</v>
       </c>
       <c r="D786" s="5">
-        <v>52.0</v>
+        <v>31.0</v>
       </c>
       <c r="E786" s="10">
-        <v>2131.0</v>
+        <v>2106.0</v>
       </c>
       <c r="F786" s="10">
-        <v>1917.9</v>
+        <v>1895.4</v>
       </c>
       <c r="G786" s="10">
-        <v>1704.8</v>
+        <v>1684.8</v>
       </c>
       <c r="H786" s="10">
-        <v>1491.7</v>
+        <v>1474.2</v>
       </c>
     </row>
     <row r="787" spans="1:8" outlineLevel="3">
       <c r="A787" s="15">
         <v>10</v>
       </c>
       <c r="B787" s="6" t="s">
         <v>1569</v>
       </c>
       <c r="C787" s="7" t="s">
         <v>1570</v>
       </c>
       <c r="D787" s="5">
         <v>0.0</v>
       </c>
       <c r="E787" s="10">
         <v>0.0</v>
       </c>
       <c r="F787" s="10">
         <v>0.0</v>
       </c>
       <c r="G787" s="10">
         <v>0.0</v>
       </c>
       <c r="H787" s="10">
@@ -29914,51 +29914,51 @@
       </c>
       <c r="E788" s="10">
         <v>0.0</v>
       </c>
       <c r="F788" s="10">
         <v>0.0</v>
       </c>
       <c r="G788" s="10">
         <v>0.0</v>
       </c>
       <c r="H788" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="789" spans="1:8" outlineLevel="3">
       <c r="A789" s="15">
         <v>12</v>
       </c>
       <c r="B789" s="6" t="s">
         <v>1573</v>
       </c>
       <c r="C789" s="7" t="s">
         <v>1574</v>
       </c>
       <c r="D789" s="5">
-        <v>45.0</v>
+        <v>44.0</v>
       </c>
       <c r="E789" s="10">
         <v>2638.0</v>
       </c>
       <c r="F789" s="10">
         <v>2374.2</v>
       </c>
       <c r="G789" s="10">
         <v>2110.4</v>
       </c>
       <c r="H789" s="10">
         <v>1846.6</v>
       </c>
     </row>
     <row r="790" spans="1:8" outlineLevel="3">
       <c r="A790" s="15">
         <v>13</v>
       </c>
       <c r="B790" s="6" t="s">
         <v>1575</v>
       </c>
       <c r="C790" s="7" t="s">
         <v>1576</v>
       </c>
       <c r="D790" s="5">
@@ -29966,259 +29966,259 @@
       </c>
       <c r="E790" s="10">
         <v>0.0</v>
       </c>
       <c r="F790" s="10">
         <v>0.0</v>
       </c>
       <c r="G790" s="10">
         <v>0.0</v>
       </c>
       <c r="H790" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="791" spans="1:8" outlineLevel="3">
       <c r="A791" s="15">
         <v>14</v>
       </c>
       <c r="B791" s="6" t="s">
         <v>1577</v>
       </c>
       <c r="C791" s="7" t="s">
         <v>1578</v>
       </c>
       <c r="D791" s="5">
-        <v>16.0</v>
+        <v>15.0</v>
       </c>
       <c r="E791" s="10">
         <v>3190.0</v>
       </c>
       <c r="F791" s="10">
         <v>2871.0</v>
       </c>
       <c r="G791" s="10">
         <v>2552.0</v>
       </c>
       <c r="H791" s="10">
         <v>2233.0</v>
       </c>
     </row>
     <row r="792" spans="1:8" outlineLevel="3">
       <c r="A792" s="15">
         <v>15</v>
       </c>
       <c r="B792" s="6" t="s">
         <v>1579</v>
       </c>
       <c r="C792" s="7" t="s">
         <v>1580</v>
       </c>
       <c r="D792" s="5">
-        <v>18.0</v>
+        <v>43.0</v>
       </c>
       <c r="E792" s="10">
-        <v>2512.0</v>
+        <v>2203.0</v>
       </c>
       <c r="F792" s="10">
-        <v>2260.8</v>
+        <v>1982.7</v>
       </c>
       <c r="G792" s="10">
-        <v>2009.6</v>
+        <v>1762.4</v>
       </c>
       <c r="H792" s="10">
-        <v>1758.4</v>
+        <v>1542.1</v>
       </c>
     </row>
     <row r="793" spans="1:8" outlineLevel="3">
       <c r="A793" s="15">
         <v>16</v>
       </c>
       <c r="B793" s="6" t="s">
         <v>1581</v>
       </c>
       <c r="C793" s="7" t="s">
         <v>1582</v>
       </c>
       <c r="D793" s="5">
-        <v>67.0</v>
+        <v>78.0</v>
       </c>
       <c r="E793" s="10">
         <v>2512.0</v>
       </c>
       <c r="F793" s="10">
         <v>2260.8</v>
       </c>
       <c r="G793" s="10">
         <v>2009.6</v>
       </c>
       <c r="H793" s="10">
         <v>1758.4</v>
       </c>
     </row>
     <row r="794" spans="1:8" outlineLevel="3">
       <c r="A794" s="15">
         <v>17</v>
       </c>
       <c r="B794" s="6" t="s">
         <v>1583</v>
       </c>
       <c r="C794" s="7" t="s">
         <v>1584</v>
       </c>
       <c r="D794" s="5">
-        <v>430.0</v>
+        <v>380.0</v>
       </c>
       <c r="E794" s="10">
-        <v>2512.0</v>
+        <v>2203.0</v>
       </c>
       <c r="F794" s="10">
-        <v>2260.8</v>
+        <v>1982.7</v>
       </c>
       <c r="G794" s="10">
-        <v>2009.6</v>
+        <v>1762.4</v>
       </c>
       <c r="H794" s="10">
-        <v>1758.4</v>
+        <v>1542.1</v>
       </c>
     </row>
     <row r="795" spans="1:8" outlineLevel="3">
       <c r="A795" s="15">
         <v>18</v>
       </c>
       <c r="B795" s="6" t="s">
         <v>1585</v>
       </c>
       <c r="C795" s="7" t="s">
         <v>1586</v>
       </c>
       <c r="D795" s="5">
-        <v>44.0</v>
+        <v>42.0</v>
       </c>
       <c r="E795" s="10">
         <v>2512.0</v>
       </c>
       <c r="F795" s="10">
         <v>2260.8</v>
       </c>
       <c r="G795" s="10">
         <v>2009.6</v>
       </c>
       <c r="H795" s="10">
         <v>1758.4</v>
       </c>
     </row>
     <row r="796" spans="1:8" outlineLevel="3">
       <c r="A796" s="15">
         <v>19</v>
       </c>
       <c r="B796" s="6" t="s">
         <v>1587</v>
       </c>
       <c r="C796" s="7" t="s">
         <v>1588</v>
       </c>
       <c r="D796" s="5">
-        <v>15.0</v>
+        <v>20.0</v>
       </c>
       <c r="E796" s="10">
         <v>3157.0</v>
       </c>
       <c r="F796" s="10">
         <v>2841.3</v>
       </c>
       <c r="G796" s="10">
         <v>2525.6</v>
       </c>
       <c r="H796" s="10">
         <v>2209.9</v>
       </c>
     </row>
     <row r="797" spans="1:8" outlineLevel="3">
       <c r="A797" s="15">
         <v>20</v>
       </c>
       <c r="B797" s="6" t="s">
         <v>1589</v>
       </c>
       <c r="C797" s="7" t="s">
         <v>1590</v>
       </c>
       <c r="D797" s="5">
-        <v>144.0</v>
+        <v>59.0</v>
       </c>
       <c r="E797" s="10">
-        <v>2512.0</v>
+        <v>2203.0</v>
       </c>
       <c r="F797" s="10">
-        <v>2260.8</v>
+        <v>1982.7</v>
       </c>
       <c r="G797" s="10">
-        <v>2009.6</v>
+        <v>1762.4</v>
       </c>
       <c r="H797" s="10">
-        <v>1758.4</v>
+        <v>1542.1</v>
       </c>
     </row>
     <row r="798" spans="1:8" outlineLevel="3">
       <c r="A798" s="15">
         <v>21</v>
       </c>
       <c r="B798" s="6" t="s">
         <v>1591</v>
       </c>
       <c r="C798" s="7" t="s">
         <v>1592</v>
       </c>
       <c r="D798" s="5">
-        <v>500.0</v>
+        <v>499.0</v>
       </c>
       <c r="E798" s="10">
         <v>3731.0</v>
       </c>
       <c r="F798" s="10">
         <v>3357.9</v>
       </c>
       <c r="G798" s="10">
         <v>2984.8</v>
       </c>
       <c r="H798" s="10">
         <v>2611.7</v>
       </c>
     </row>
     <row r="799" spans="1:8" outlineLevel="3">
       <c r="A799" s="15">
         <v>22</v>
       </c>
       <c r="B799" s="6" t="s">
         <v>1593</v>
       </c>
       <c r="C799" s="7" t="s">
         <v>1594</v>
       </c>
       <c r="D799" s="5">
-        <v>23.0</v>
+        <v>44.0</v>
       </c>
       <c r="E799" s="10">
         <v>3731.0</v>
       </c>
       <c r="F799" s="10">
         <v>3357.9</v>
       </c>
       <c r="G799" s="10">
         <v>2984.8</v>
       </c>
       <c r="H799" s="10">
         <v>2611.7</v>
       </c>
     </row>
     <row r="800" spans="1:8" outlineLevel="3">
       <c r="A800" s="15">
         <v>23</v>
       </c>
       <c r="B800" s="6" t="s">
         <v>1595</v>
       </c>
       <c r="C800" s="7" t="s">
         <v>1596</v>
       </c>
       <c r="D800" s="5">
@@ -30252,103 +30252,103 @@
       </c>
       <c r="E801" s="10">
         <v>4170.0</v>
       </c>
       <c r="F801" s="10">
         <v>3753.0</v>
       </c>
       <c r="G801" s="10">
         <v>3336.0</v>
       </c>
       <c r="H801" s="10">
         <v>2919.0</v>
       </c>
     </row>
     <row r="802" spans="1:8" outlineLevel="3">
       <c r="A802" s="15">
         <v>25</v>
       </c>
       <c r="B802" s="6" t="s">
         <v>1599</v>
       </c>
       <c r="C802" s="7" t="s">
         <v>1600</v>
       </c>
       <c r="D802" s="5">
-        <v>178.0</v>
+        <v>176.0</v>
       </c>
       <c r="E802" s="10">
-        <v>3283.0</v>
+        <v>2240.0</v>
       </c>
       <c r="F802" s="10">
-        <v>2954.7</v>
+        <v>2016.0</v>
       </c>
       <c r="G802" s="10">
-        <v>2626.4</v>
+        <v>1792.0</v>
       </c>
       <c r="H802" s="10">
-        <v>2298.1</v>
+        <v>1568.0</v>
       </c>
     </row>
     <row r="803" spans="1:8" outlineLevel="3">
       <c r="A803" s="15">
         <v>26</v>
       </c>
       <c r="B803" s="6" t="s">
         <v>1601</v>
       </c>
       <c r="C803" s="7" t="s">
         <v>1602</v>
       </c>
       <c r="D803" s="5">
         <v>275.0</v>
       </c>
       <c r="E803" s="10">
-        <v>3283.0</v>
+        <v>2240.0</v>
       </c>
       <c r="F803" s="10">
-        <v>2954.7</v>
+        <v>2016.0</v>
       </c>
       <c r="G803" s="10">
-        <v>2626.4</v>
+        <v>1792.0</v>
       </c>
       <c r="H803" s="10">
-        <v>2298.1</v>
+        <v>1568.0</v>
       </c>
     </row>
     <row r="804" spans="1:8" outlineLevel="3">
       <c r="A804" s="15">
         <v>27</v>
       </c>
       <c r="B804" s="6" t="s">
         <v>1603</v>
       </c>
       <c r="C804" s="7" t="s">
         <v>1604</v>
       </c>
       <c r="D804" s="5">
-        <v>123.0</v>
+        <v>120.0</v>
       </c>
       <c r="E804" s="10">
         <v>4306.0</v>
       </c>
       <c r="F804" s="10">
         <v>3875.4</v>
       </c>
       <c r="G804" s="10">
         <v>3444.8</v>
       </c>
       <c r="H804" s="10">
         <v>3014.2</v>
       </c>
     </row>
     <row r="805" spans="1:8" outlineLevel="3">
       <c r="A805" s="15">
         <v>28</v>
       </c>
       <c r="B805" s="6" t="s">
         <v>1605</v>
       </c>
       <c r="C805" s="7" t="s">
         <v>1606</v>
       </c>
       <c r="D805" s="5">
@@ -30486,89 +30486,89 @@
       </c>
       <c r="E810" s="10">
         <v>3772.0</v>
       </c>
       <c r="F810" s="10">
         <v>3394.8</v>
       </c>
       <c r="G810" s="10">
         <v>3017.6</v>
       </c>
       <c r="H810" s="10">
         <v>2640.4</v>
       </c>
     </row>
     <row r="811" spans="1:8" outlineLevel="3">
       <c r="A811" s="15">
         <v>34</v>
       </c>
       <c r="B811" s="6" t="s">
         <v>1617</v>
       </c>
       <c r="C811" s="7" t="s">
         <v>1618</v>
       </c>
       <c r="D811" s="5">
-        <v>2.0</v>
+        <v>15.0</v>
       </c>
       <c r="E811" s="10">
-        <v>0.0</v>
+        <v>4186.0</v>
       </c>
       <c r="F811" s="10">
-        <v>0.0</v>
+        <v>3767.4</v>
       </c>
       <c r="G811" s="10">
-        <v>0.0</v>
+        <v>3348.8</v>
       </c>
       <c r="H811" s="10">
-        <v>0.0</v>
+        <v>2930.2</v>
       </c>
     </row>
     <row r="812" spans="1:8" outlineLevel="3">
       <c r="A812" s="15">
         <v>35</v>
       </c>
       <c r="B812" s="6" t="s">
         <v>1619</v>
       </c>
       <c r="C812" s="7" t="s">
         <v>1620</v>
       </c>
       <c r="D812" s="5">
-        <v>8.0</v>
+        <v>11.0</v>
       </c>
       <c r="E812" s="10">
-        <v>0.0</v>
+        <v>4126.0</v>
       </c>
       <c r="F812" s="10">
-        <v>0.0</v>
+        <v>3713.4</v>
       </c>
       <c r="G812" s="10">
-        <v>0.0</v>
+        <v>3300.8</v>
       </c>
       <c r="H812" s="10">
-        <v>0.0</v>
+        <v>2888.2</v>
       </c>
     </row>
     <row r="813" spans="1:8" outlineLevel="3">
       <c r="A813" s="15">
         <v>36</v>
       </c>
       <c r="B813" s="6" t="s">
         <v>1621</v>
       </c>
       <c r="C813" s="7" t="s">
         <v>1622</v>
       </c>
       <c r="D813" s="5">
         <v>21.0</v>
       </c>
       <c r="E813" s="10">
         <v>5306.0</v>
       </c>
       <c r="F813" s="10">
         <v>4775.4</v>
       </c>
       <c r="G813" s="10">
         <v>4244.8</v>
       </c>
       <c r="H813" s="10">
@@ -30642,51 +30642,51 @@
       </c>
       <c r="E816" s="10">
         <v>7584.0</v>
       </c>
       <c r="F816" s="10">
         <v>6825.6</v>
       </c>
       <c r="G816" s="10">
         <v>6067.2</v>
       </c>
       <c r="H816" s="10">
         <v>5308.8</v>
       </c>
     </row>
     <row r="817" spans="1:8" outlineLevel="3">
       <c r="A817" s="15">
         <v>40</v>
       </c>
       <c r="B817" s="6" t="s">
         <v>1629</v>
       </c>
       <c r="C817" s="7" t="s">
         <v>1630</v>
       </c>
       <c r="D817" s="5">
-        <v>52.0</v>
+        <v>51.0</v>
       </c>
       <c r="E817" s="10">
         <v>4486.0</v>
       </c>
       <c r="F817" s="10">
         <v>4037.4</v>
       </c>
       <c r="G817" s="10">
         <v>3588.8</v>
       </c>
       <c r="H817" s="10">
         <v>3140.2</v>
       </c>
     </row>
     <row r="818" spans="1:8" outlineLevel="3">
       <c r="A818" s="15">
         <v>41</v>
       </c>
       <c r="B818" s="6" t="s">
         <v>1631</v>
       </c>
       <c r="C818" s="7" t="s">
         <v>1632</v>
       </c>
       <c r="D818" s="5">
@@ -30694,63 +30694,63 @@
       </c>
       <c r="E818" s="10">
         <v>5384.0</v>
       </c>
       <c r="F818" s="10">
         <v>4845.6</v>
       </c>
       <c r="G818" s="10">
         <v>4307.2</v>
       </c>
       <c r="H818" s="10">
         <v>3768.8</v>
       </c>
     </row>
     <row r="819" spans="1:8" outlineLevel="3">
       <c r="A819" s="15">
         <v>42</v>
       </c>
       <c r="B819" s="6" t="s">
         <v>1633</v>
       </c>
       <c r="C819" s="7" t="s">
         <v>1634</v>
       </c>
       <c r="D819" s="5">
-        <v>67.0</v>
+        <v>65.0</v>
       </c>
       <c r="E819" s="10">
-        <v>4413.0</v>
+        <v>3202.0</v>
       </c>
       <c r="F819" s="10">
-        <v>3971.7</v>
+        <v>2881.8</v>
       </c>
       <c r="G819" s="10">
-        <v>3530.4</v>
+        <v>2561.6</v>
       </c>
       <c r="H819" s="10">
-        <v>3089.1</v>
+        <v>2241.4</v>
       </c>
     </row>
     <row r="820" spans="1:8" outlineLevel="3">
       <c r="A820" s="15">
         <v>43</v>
       </c>
       <c r="B820" s="6" t="s">
         <v>1635</v>
       </c>
       <c r="C820" s="7" t="s">
         <v>1636</v>
       </c>
       <c r="D820" s="5">
         <v>0.0</v>
       </c>
       <c r="E820" s="10">
         <v>0.0</v>
       </c>
       <c r="F820" s="10">
         <v>0.0</v>
       </c>
       <c r="G820" s="10">
         <v>0.0</v>
       </c>
       <c r="H820" s="10">
@@ -30879,100 +30879,100 @@
       </c>
       <c r="F825" s="10">
         <v>2183.4</v>
       </c>
       <c r="G825" s="10">
         <v>1940.8</v>
       </c>
       <c r="H825" s="10">
         <v>1698.2</v>
       </c>
     </row>
     <row r="826" spans="1:8" outlineLevel="3">
       <c r="A826" s="15">
         <v>49</v>
       </c>
       <c r="B826" s="6" t="s">
         <v>1647</v>
       </c>
       <c r="C826" s="7" t="s">
         <v>1648</v>
       </c>
       <c r="D826" s="5">
         <v>95.0</v>
       </c>
       <c r="E826" s="10">
-        <v>2466.0</v>
+        <v>1960.0</v>
       </c>
       <c r="F826" s="10">
-        <v>2219.4</v>
+        <v>1764.0</v>
       </c>
       <c r="G826" s="10">
-        <v>1972.8</v>
+        <v>1568.0</v>
       </c>
       <c r="H826" s="10">
-        <v>1726.2</v>
+        <v>1372.0</v>
       </c>
     </row>
     <row r="827" spans="1:8" outlineLevel="3">
       <c r="A827" s="15">
         <v>50</v>
       </c>
       <c r="B827" s="6" t="s">
         <v>1649</v>
       </c>
       <c r="C827" s="7" t="s">
         <v>1650</v>
       </c>
       <c r="D827" s="5">
         <v>0.0</v>
       </c>
       <c r="E827" s="10">
         <v>0.0</v>
       </c>
       <c r="F827" s="10">
         <v>0.0</v>
       </c>
       <c r="G827" s="10">
         <v>0.0</v>
       </c>
       <c r="H827" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="828" spans="1:8" outlineLevel="3">
       <c r="A828" s="15">
         <v>51</v>
       </c>
       <c r="B828" s="6" t="s">
         <v>1651</v>
       </c>
       <c r="C828" s="7" t="s">
         <v>1652</v>
       </c>
       <c r="D828" s="5">
-        <v>186.0</v>
+        <v>183.0</v>
       </c>
       <c r="E828" s="10">
         <v>2507.0</v>
       </c>
       <c r="F828" s="10">
         <v>2256.3</v>
       </c>
       <c r="G828" s="10">
         <v>2005.6</v>
       </c>
       <c r="H828" s="10">
         <v>1754.9</v>
       </c>
     </row>
     <row r="829" spans="1:8" outlineLevel="3">
       <c r="A829" s="15">
         <v>52</v>
       </c>
       <c r="B829" s="6" t="s">
         <v>1653</v>
       </c>
       <c r="C829" s="7" t="s">
         <v>1654</v>
       </c>
       <c r="D829" s="5">
@@ -30983,86 +30983,86 @@
       </c>
       <c r="F829" s="10">
         <v>2256.3</v>
       </c>
       <c r="G829" s="10">
         <v>2005.6</v>
       </c>
       <c r="H829" s="10">
         <v>1754.9</v>
       </c>
     </row>
     <row r="830" spans="1:8" outlineLevel="3">
       <c r="A830" s="15">
         <v>53</v>
       </c>
       <c r="B830" s="6" t="s">
         <v>1655</v>
       </c>
       <c r="C830" s="7" t="s">
         <v>1656</v>
       </c>
       <c r="D830" s="5">
         <v>151.0</v>
       </c>
       <c r="E830" s="10">
-        <v>2426.0</v>
+        <v>1960.0</v>
       </c>
       <c r="F830" s="10">
-        <v>2183.4</v>
+        <v>1764.0</v>
       </c>
       <c r="G830" s="10">
-        <v>1940.8</v>
+        <v>1568.0</v>
       </c>
       <c r="H830" s="10">
-        <v>1698.2</v>
+        <v>1372.0</v>
       </c>
     </row>
     <row r="831" spans="1:8" outlineLevel="3">
       <c r="A831" s="15">
         <v>54</v>
       </c>
       <c r="B831" s="6" t="s">
         <v>1657</v>
       </c>
       <c r="C831" s="7" t="s">
         <v>1658</v>
       </c>
       <c r="D831" s="5">
         <v>179.0</v>
       </c>
       <c r="E831" s="10">
-        <v>2466.0</v>
+        <v>1960.0</v>
       </c>
       <c r="F831" s="10">
-        <v>2219.4</v>
+        <v>1764.0</v>
       </c>
       <c r="G831" s="10">
-        <v>1972.8</v>
+        <v>1568.0</v>
       </c>
       <c r="H831" s="10">
-        <v>1726.2</v>
+        <v>1372.0</v>
       </c>
     </row>
     <row r="832" spans="1:8" outlineLevel="3">
       <c r="A832" s="15">
         <v>55</v>
       </c>
       <c r="B832" s="6" t="s">
         <v>1659</v>
       </c>
       <c r="C832" s="7" t="s">
         <v>1660</v>
       </c>
       <c r="D832" s="5">
         <v>4.0</v>
       </c>
       <c r="E832" s="10">
         <v>2466.0</v>
       </c>
       <c r="F832" s="10">
         <v>2219.4</v>
       </c>
       <c r="G832" s="10">
         <v>1972.8</v>
       </c>
       <c r="H832" s="10">
@@ -31165,242 +31165,242 @@
       </c>
       <c r="F836" s="10">
         <v>0.0</v>
       </c>
       <c r="G836" s="10">
         <v>0.0</v>
       </c>
       <c r="H836" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="837" spans="1:8" outlineLevel="3">
       <c r="A837" s="15">
         <v>60</v>
       </c>
       <c r="B837" s="6" t="s">
         <v>1669</v>
       </c>
       <c r="C837" s="7" t="s">
         <v>1670</v>
       </c>
       <c r="D837" s="5">
         <v>98.0</v>
       </c>
       <c r="E837" s="10">
-        <v>2614.0</v>
+        <v>2331.0</v>
       </c>
       <c r="F837" s="10">
-        <v>2352.6</v>
+        <v>2097.9</v>
       </c>
       <c r="G837" s="10">
-        <v>2091.2</v>
+        <v>1864.8</v>
       </c>
       <c r="H837" s="10">
-        <v>1829.8</v>
+        <v>1631.7</v>
       </c>
     </row>
     <row r="838" spans="1:8" outlineLevel="3">
       <c r="A838" s="15">
         <v>61</v>
       </c>
       <c r="B838" s="6" t="s">
         <v>1671</v>
       </c>
       <c r="C838" s="7" t="s">
         <v>1672</v>
       </c>
       <c r="D838" s="5">
         <v>41.0</v>
       </c>
       <c r="E838" s="10">
-        <v>2659.0</v>
+        <v>2331.0</v>
       </c>
       <c r="F838" s="10">
-        <v>2393.1</v>
+        <v>2097.9</v>
       </c>
       <c r="G838" s="10">
-        <v>2127.2</v>
+        <v>1864.8</v>
       </c>
       <c r="H838" s="10">
-        <v>1861.3</v>
+        <v>1631.7</v>
       </c>
     </row>
     <row r="839" spans="1:8" outlineLevel="3">
       <c r="A839" s="15">
         <v>62</v>
       </c>
       <c r="B839" s="6" t="s">
         <v>1673</v>
       </c>
       <c r="C839" s="7" t="s">
         <v>1674</v>
       </c>
       <c r="D839" s="5">
         <v>5.0</v>
       </c>
       <c r="E839" s="10">
-        <v>2659.0</v>
+        <v>2331.0</v>
       </c>
       <c r="F839" s="10">
-        <v>2393.1</v>
+        <v>2097.9</v>
       </c>
       <c r="G839" s="10">
-        <v>2127.2</v>
+        <v>1864.8</v>
       </c>
       <c r="H839" s="10">
-        <v>1861.3</v>
+        <v>1631.7</v>
       </c>
     </row>
     <row r="840" spans="1:8" outlineLevel="3">
       <c r="A840" s="15">
         <v>63</v>
       </c>
       <c r="B840" s="6" t="s">
         <v>1675</v>
       </c>
       <c r="C840" s="7" t="s">
         <v>1676</v>
       </c>
       <c r="D840" s="5">
         <v>0.0</v>
       </c>
       <c r="E840" s="10">
         <v>0.0</v>
       </c>
       <c r="F840" s="10">
         <v>0.0</v>
       </c>
       <c r="G840" s="10">
         <v>0.0</v>
       </c>
       <c r="H840" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="841" spans="1:8" outlineLevel="3">
       <c r="A841" s="15">
         <v>64</v>
       </c>
       <c r="B841" s="6" t="s">
         <v>1677</v>
       </c>
       <c r="C841" s="7" t="s">
         <v>1678</v>
       </c>
       <c r="D841" s="5">
-        <v>105.0</v>
+        <v>80.0</v>
       </c>
       <c r="E841" s="10">
-        <v>2706.0</v>
+        <v>2331.0</v>
       </c>
       <c r="F841" s="10">
-        <v>2435.4</v>
+        <v>2097.9</v>
       </c>
       <c r="G841" s="10">
-        <v>2164.8</v>
+        <v>1864.8</v>
       </c>
       <c r="H841" s="10">
-        <v>1894.2</v>
+        <v>1631.7</v>
       </c>
     </row>
     <row r="842" spans="1:8" outlineLevel="3">
       <c r="A842" s="15">
         <v>65</v>
       </c>
       <c r="B842" s="6" t="s">
         <v>1679</v>
       </c>
       <c r="C842" s="7" t="s">
         <v>1680</v>
       </c>
       <c r="D842" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E842" s="10">
-        <v>3658.0</v>
+        <v>0.0</v>
       </c>
       <c r="F842" s="10">
-        <v>3292.2</v>
+        <v>0.0</v>
       </c>
       <c r="G842" s="10">
-        <v>2926.4</v>
+        <v>0.0</v>
       </c>
       <c r="H842" s="10">
-        <v>2560.6</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="843" spans="1:8" outlineLevel="3">
       <c r="A843" s="15">
         <v>66</v>
       </c>
       <c r="B843" s="6" t="s">
         <v>1681</v>
       </c>
       <c r="C843" s="7" t="s">
         <v>1682</v>
       </c>
       <c r="D843" s="5">
         <v>170.0</v>
       </c>
       <c r="E843" s="10">
-        <v>3480.0</v>
+        <v>2408.0</v>
       </c>
       <c r="F843" s="10">
-        <v>3132.0</v>
+        <v>2167.2</v>
       </c>
       <c r="G843" s="10">
-        <v>2784.0</v>
+        <v>1926.4</v>
       </c>
       <c r="H843" s="10">
-        <v>2436.0</v>
+        <v>1685.6</v>
       </c>
     </row>
     <row r="844" spans="1:8" outlineLevel="3">
       <c r="A844" s="15">
         <v>67</v>
       </c>
       <c r="B844" s="6" t="s">
         <v>1683</v>
       </c>
       <c r="C844" s="7" t="s">
         <v>1684</v>
       </c>
       <c r="D844" s="5">
         <v>93.0</v>
       </c>
       <c r="E844" s="10">
-        <v>3538.0</v>
+        <v>2408.0</v>
       </c>
       <c r="F844" s="10">
-        <v>3184.2</v>
+        <v>2167.2</v>
       </c>
       <c r="G844" s="10">
-        <v>2830.4</v>
+        <v>1926.4</v>
       </c>
       <c r="H844" s="10">
-        <v>2476.6</v>
+        <v>1685.6</v>
       </c>
     </row>
     <row r="845" spans="1:8" outlineLevel="3">
       <c r="A845" s="15">
         <v>68</v>
       </c>
       <c r="B845" s="6" t="s">
         <v>1685</v>
       </c>
       <c r="C845" s="7" t="s">
         <v>1686</v>
       </c>
       <c r="D845" s="5">
         <v>0.0</v>
       </c>
       <c r="E845" s="10">
         <v>0.0</v>
       </c>
       <c r="F845" s="10">
         <v>0.0</v>
       </c>
       <c r="G845" s="10">
         <v>0.0</v>
       </c>
       <c r="H845" s="10">
@@ -31500,233 +31500,233 @@
       </c>
       <c r="E849" s="10">
         <v>0.0</v>
       </c>
       <c r="F849" s="10">
         <v>0.0</v>
       </c>
       <c r="G849" s="10">
         <v>0.0</v>
       </c>
       <c r="H849" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="850" spans="1:8" outlineLevel="3">
       <c r="A850" s="15">
         <v>73</v>
       </c>
       <c r="B850" s="6" t="s">
         <v>1695</v>
       </c>
       <c r="C850" s="7" t="s">
         <v>1696</v>
       </c>
       <c r="D850" s="5">
-        <v>218.0</v>
+        <v>216.0</v>
       </c>
       <c r="E850" s="10">
-        <v>3043.0</v>
+        <v>1950.0</v>
       </c>
       <c r="F850" s="10">
-        <v>2738.7</v>
+        <v>1755.0</v>
       </c>
       <c r="G850" s="10">
-        <v>2434.4</v>
+        <v>1560.0</v>
       </c>
       <c r="H850" s="10">
-        <v>2130.1</v>
+        <v>1365.0</v>
       </c>
     </row>
     <row r="851" spans="1:8" outlineLevel="3">
       <c r="A851" s="15">
         <v>74</v>
       </c>
       <c r="B851" s="6" t="s">
         <v>1697</v>
       </c>
       <c r="C851" s="7" t="s">
         <v>1698</v>
       </c>
       <c r="D851" s="5">
-        <v>55.0</v>
+        <v>43.0</v>
       </c>
       <c r="E851" s="10">
-        <v>3043.0</v>
+        <v>1950.0</v>
       </c>
       <c r="F851" s="10">
-        <v>2738.7</v>
+        <v>1755.0</v>
       </c>
       <c r="G851" s="10">
-        <v>2434.4</v>
+        <v>1560.0</v>
       </c>
       <c r="H851" s="10">
-        <v>2130.1</v>
+        <v>1365.0</v>
       </c>
     </row>
     <row r="852" spans="1:8" outlineLevel="3">
       <c r="A852" s="15">
         <v>75</v>
       </c>
       <c r="B852" s="6" t="s">
         <v>1699</v>
       </c>
       <c r="C852" s="7" t="s">
         <v>1700</v>
       </c>
       <c r="D852" s="5">
-        <v>105.0</v>
+        <v>93.0</v>
       </c>
       <c r="E852" s="10">
-        <v>3626.0</v>
+        <v>2880.0</v>
       </c>
       <c r="F852" s="10">
-        <v>3263.4</v>
+        <v>2592.0</v>
       </c>
       <c r="G852" s="10">
-        <v>2900.8</v>
+        <v>2304.0</v>
       </c>
       <c r="H852" s="10">
-        <v>2538.2</v>
+        <v>2016.0</v>
       </c>
     </row>
     <row r="853" spans="1:8" outlineLevel="3">
       <c r="A853" s="15">
         <v>76</v>
       </c>
       <c r="B853" s="6" t="s">
         <v>1701</v>
       </c>
       <c r="C853" s="7" t="s">
         <v>1702</v>
       </c>
       <c r="D853" s="5">
-        <v>5.0</v>
+        <v>3.0</v>
       </c>
       <c r="E853" s="10">
         <v>3626.0</v>
       </c>
       <c r="F853" s="10">
         <v>3263.4</v>
       </c>
       <c r="G853" s="10">
         <v>2900.8</v>
       </c>
       <c r="H853" s="10">
         <v>2538.2</v>
       </c>
     </row>
     <row r="854" spans="1:8" outlineLevel="3">
       <c r="A854" s="15">
         <v>77</v>
       </c>
       <c r="B854" s="6" t="s">
         <v>1703</v>
       </c>
       <c r="C854" s="7" t="s">
         <v>1704</v>
       </c>
       <c r="D854" s="5">
-        <v>34.0</v>
+        <v>24.0</v>
       </c>
       <c r="E854" s="10">
-        <v>3626.0</v>
+        <v>2880.0</v>
       </c>
       <c r="F854" s="10">
-        <v>3263.4</v>
+        <v>2592.0</v>
       </c>
       <c r="G854" s="10">
-        <v>2900.8</v>
+        <v>2304.0</v>
       </c>
       <c r="H854" s="10">
-        <v>2538.2</v>
+        <v>2016.0</v>
       </c>
     </row>
     <row r="855" spans="1:8" outlineLevel="3">
       <c r="A855" s="15">
         <v>78</v>
       </c>
       <c r="B855" s="6" t="s">
         <v>1705</v>
       </c>
       <c r="C855" s="7" t="s">
         <v>1706</v>
       </c>
       <c r="D855" s="5">
-        <v>96.0</v>
+        <v>95.0</v>
       </c>
       <c r="E855" s="10">
-        <v>4757.0</v>
+        <v>3018.0</v>
       </c>
       <c r="F855" s="10">
-        <v>4281.3</v>
+        <v>2716.2</v>
       </c>
       <c r="G855" s="10">
-        <v>3805.6</v>
+        <v>2414.4</v>
       </c>
       <c r="H855" s="10">
-        <v>3329.9</v>
+        <v>2112.6</v>
       </c>
     </row>
     <row r="856" spans="1:8" outlineLevel="3">
       <c r="A856" s="15">
         <v>79</v>
       </c>
       <c r="B856" s="6" t="s">
         <v>1707</v>
       </c>
       <c r="C856" s="7" t="s">
         <v>1708</v>
       </c>
       <c r="D856" s="5">
-        <v>11.0</v>
+        <v>10.0</v>
       </c>
       <c r="E856" s="10">
-        <v>4909.0</v>
+        <v>3018.0</v>
       </c>
       <c r="F856" s="10">
-        <v>4418.1</v>
+        <v>2716.2</v>
       </c>
       <c r="G856" s="10">
-        <v>3927.2</v>
+        <v>2414.4</v>
       </c>
       <c r="H856" s="10">
-        <v>3436.3</v>
+        <v>2112.6</v>
       </c>
     </row>
     <row r="857" spans="1:8" outlineLevel="3">
       <c r="A857" s="15">
         <v>80</v>
       </c>
       <c r="B857" s="6" t="s">
         <v>1709</v>
       </c>
       <c r="C857" s="7" t="s">
         <v>1710</v>
       </c>
       <c r="D857" s="5">
-        <v>120.0</v>
+        <v>119.0</v>
       </c>
       <c r="E857" s="10">
         <v>7309.0</v>
       </c>
       <c r="F857" s="10">
         <v>6578.1</v>
       </c>
       <c r="G857" s="10">
         <v>5847.2</v>
       </c>
       <c r="H857" s="10">
         <v>5116.3</v>
       </c>
     </row>
     <row r="858" spans="1:8" outlineLevel="3">
       <c r="A858" s="15">
         <v>81</v>
       </c>
       <c r="B858" s="6" t="s">
         <v>1711</v>
       </c>
       <c r="C858" s="7" t="s">
         <v>1712</v>
       </c>
       <c r="D858" s="5">
@@ -31760,51 +31760,51 @@
       </c>
       <c r="E859" s="10">
         <v>0.0</v>
       </c>
       <c r="F859" s="10">
         <v>0.0</v>
       </c>
       <c r="G859" s="10">
         <v>0.0</v>
       </c>
       <c r="H859" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="860" spans="1:8" outlineLevel="3">
       <c r="A860" s="15">
         <v>83</v>
       </c>
       <c r="B860" s="6" t="s">
         <v>1715</v>
       </c>
       <c r="C860" s="7" t="s">
         <v>1716</v>
       </c>
       <c r="D860" s="5">
-        <v>11.0</v>
+        <v>10.0</v>
       </c>
       <c r="E860" s="10">
         <v>7309.0</v>
       </c>
       <c r="F860" s="10">
         <v>6578.1</v>
       </c>
       <c r="G860" s="10">
         <v>5847.2</v>
       </c>
       <c r="H860" s="10">
         <v>5116.3</v>
       </c>
     </row>
     <row r="861" spans="1:8" outlineLevel="3">
       <c r="A861" s="15">
         <v>84</v>
       </c>
       <c r="B861" s="6" t="s">
         <v>1717</v>
       </c>
       <c r="C861" s="7" t="s">
         <v>1718</v>
       </c>
       <c r="D861" s="5">
@@ -31945,112 +31945,112 @@
       </c>
       <c r="F866" s="10">
         <v>10506.6</v>
       </c>
       <c r="G866" s="10">
         <v>9339.2</v>
       </c>
       <c r="H866" s="10">
         <v>8171.8</v>
       </c>
     </row>
     <row r="867" spans="1:8" outlineLevel="3">
       <c r="A867" s="15">
         <v>90</v>
       </c>
       <c r="B867" s="6" t="s">
         <v>1729</v>
       </c>
       <c r="C867" s="7" t="s">
         <v>1730</v>
       </c>
       <c r="D867" s="5">
         <v>2.0</v>
       </c>
       <c r="E867" s="10">
-        <v>9606.0</v>
+        <v>6517.0</v>
       </c>
       <c r="F867" s="10">
-        <v>8645.4</v>
+        <v>5865.3</v>
       </c>
       <c r="G867" s="10">
-        <v>7684.8</v>
+        <v>5213.6</v>
       </c>
       <c r="H867" s="10">
-        <v>6724.2</v>
+        <v>4561.9</v>
       </c>
     </row>
     <row r="868" spans="1:8" outlineLevel="3">
       <c r="A868" s="15">
         <v>91</v>
       </c>
       <c r="B868" s="6" t="s">
         <v>1731</v>
       </c>
       <c r="C868" s="7" t="s">
         <v>1732</v>
       </c>
       <c r="D868" s="5">
         <v>0.0</v>
       </c>
       <c r="E868" s="10">
         <v>0.0</v>
       </c>
       <c r="F868" s="10">
         <v>0.0</v>
       </c>
       <c r="G868" s="10">
         <v>0.0</v>
       </c>
       <c r="H868" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="869" spans="1:8" outlineLevel="3">
       <c r="A869" s="15">
         <v>92</v>
       </c>
       <c r="B869" s="6" t="s">
         <v>1733</v>
       </c>
       <c r="C869" s="7" t="s">
         <v>1734</v>
       </c>
       <c r="D869" s="5">
         <v>6.0</v>
       </c>
       <c r="E869" s="10">
-        <v>9606.0</v>
+        <v>6517.0</v>
       </c>
       <c r="F869" s="10">
-        <v>8645.4</v>
+        <v>5865.3</v>
       </c>
       <c r="G869" s="10">
-        <v>7684.8</v>
+        <v>5213.6</v>
       </c>
       <c r="H869" s="10">
-        <v>6724.2</v>
+        <v>4561.9</v>
       </c>
     </row>
     <row r="870" spans="1:8" outlineLevel="3">
       <c r="A870" s="15">
         <v>93</v>
       </c>
       <c r="B870" s="6" t="s">
         <v>1735</v>
       </c>
       <c r="C870" s="7" t="s">
         <v>1736</v>
       </c>
       <c r="D870" s="5">
         <v>12.0</v>
       </c>
       <c r="E870" s="10">
         <v>9606.0</v>
       </c>
       <c r="F870" s="10">
         <v>8645.4</v>
       </c>
       <c r="G870" s="10">
         <v>7684.8</v>
       </c>
       <c r="H870" s="10">
@@ -32124,89 +32124,89 @@
       </c>
       <c r="E873" s="10">
         <v>12438.0</v>
       </c>
       <c r="F873" s="10">
         <v>11194.2</v>
       </c>
       <c r="G873" s="10">
         <v>9950.4</v>
       </c>
       <c r="H873" s="10">
         <v>8706.6</v>
       </c>
     </row>
     <row r="874" spans="1:8" outlineLevel="3">
       <c r="A874" s="15">
         <v>97</v>
       </c>
       <c r="B874" s="6" t="s">
         <v>1743</v>
       </c>
       <c r="C874" s="7" t="s">
         <v>1744</v>
       </c>
       <c r="D874" s="5">
-        <v>120.0</v>
+        <v>75.0</v>
       </c>
       <c r="E874" s="10">
-        <v>4194.0</v>
+        <v>3598.0</v>
       </c>
       <c r="F874" s="10">
-        <v>3774.6</v>
+        <v>3238.2</v>
       </c>
       <c r="G874" s="10">
-        <v>3355.2</v>
+        <v>2878.4</v>
       </c>
       <c r="H874" s="10">
-        <v>2935.8</v>
+        <v>2518.6</v>
       </c>
     </row>
     <row r="875" spans="1:8" outlineLevel="3">
       <c r="A875" s="15">
         <v>98</v>
       </c>
       <c r="B875" s="6" t="s">
         <v>1745</v>
       </c>
       <c r="C875" s="7" t="s">
         <v>1746</v>
       </c>
       <c r="D875" s="5">
-        <v>114.0</v>
+        <v>113.0</v>
       </c>
       <c r="E875" s="10">
-        <v>4194.0</v>
+        <v>4906.0</v>
       </c>
       <c r="F875" s="10">
-        <v>3774.6</v>
+        <v>4415.4</v>
       </c>
       <c r="G875" s="10">
-        <v>3355.2</v>
+        <v>3924.8</v>
       </c>
       <c r="H875" s="10">
-        <v>2935.8</v>
+        <v>3434.2</v>
       </c>
     </row>
     <row r="876" spans="1:8" outlineLevel="3">
       <c r="A876" s="15">
         <v>99</v>
       </c>
       <c r="B876" s="6" t="s">
         <v>1747</v>
       </c>
       <c r="C876" s="7" t="s">
         <v>1748</v>
       </c>
       <c r="D876" s="5">
         <v>9.0</v>
       </c>
       <c r="E876" s="10">
         <v>5045.0</v>
       </c>
       <c r="F876" s="10">
         <v>4540.5</v>
       </c>
       <c r="G876" s="10">
         <v>4036.0</v>
       </c>
       <c r="H876" s="10">
@@ -32254,167 +32254,167 @@
       </c>
       <c r="E878" s="10">
         <v>4906.0</v>
       </c>
       <c r="F878" s="10">
         <v>4415.4</v>
       </c>
       <c r="G878" s="10">
         <v>3924.8</v>
       </c>
       <c r="H878" s="10">
         <v>3434.2</v>
       </c>
     </row>
     <row r="879" spans="1:8" outlineLevel="3">
       <c r="A879" s="15">
         <v>102</v>
       </c>
       <c r="B879" s="6" t="s">
         <v>1753</v>
       </c>
       <c r="C879" s="7" t="s">
         <v>1754</v>
       </c>
       <c r="D879" s="5">
-        <v>145.0</v>
+        <v>14.0</v>
       </c>
       <c r="E879" s="10">
         <v>6014.0</v>
       </c>
       <c r="F879" s="10">
         <v>5412.6</v>
       </c>
       <c r="G879" s="10">
         <v>4811.2</v>
       </c>
       <c r="H879" s="10">
         <v>4209.8</v>
       </c>
     </row>
     <row r="880" spans="1:8" outlineLevel="3">
       <c r="A880" s="15">
         <v>103</v>
       </c>
       <c r="B880" s="6" t="s">
         <v>1755</v>
       </c>
       <c r="C880" s="7" t="s">
         <v>1756</v>
       </c>
       <c r="D880" s="5">
-        <v>21.0</v>
+        <v>18.0</v>
       </c>
       <c r="E880" s="10">
         <v>5000.0</v>
       </c>
       <c r="F880" s="10">
         <v>4500.0</v>
       </c>
       <c r="G880" s="10">
         <v>4000.0</v>
       </c>
       <c r="H880" s="10">
         <v>3500.0</v>
       </c>
     </row>
     <row r="881" spans="1:8" outlineLevel="3">
       <c r="A881" s="15">
         <v>104</v>
       </c>
       <c r="B881" s="6" t="s">
         <v>1757</v>
       </c>
       <c r="C881" s="7" t="s">
         <v>1758</v>
       </c>
       <c r="D881" s="5">
-        <v>55.0</v>
+        <v>39.0</v>
       </c>
       <c r="E881" s="10">
-        <v>5000.0</v>
+        <v>4272.0</v>
       </c>
       <c r="F881" s="10">
-        <v>4500.0</v>
+        <v>3844.8</v>
       </c>
       <c r="G881" s="10">
-        <v>4000.0</v>
+        <v>3417.6</v>
       </c>
       <c r="H881" s="10">
-        <v>3500.0</v>
+        <v>2990.4</v>
       </c>
     </row>
     <row r="882" spans="1:8" outlineLevel="3">
       <c r="A882" s="15">
         <v>105</v>
       </c>
       <c r="B882" s="6" t="s">
         <v>1759</v>
       </c>
       <c r="C882" s="7" t="s">
         <v>1760</v>
       </c>
       <c r="D882" s="5">
         <v>0.0</v>
       </c>
       <c r="E882" s="10">
         <v>0.0</v>
       </c>
       <c r="F882" s="10">
         <v>0.0</v>
       </c>
       <c r="G882" s="10">
         <v>0.0</v>
       </c>
       <c r="H882" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="883" spans="1:8" outlineLevel="3">
       <c r="A883" s="15">
         <v>106</v>
       </c>
       <c r="B883" s="6" t="s">
         <v>1761</v>
       </c>
       <c r="C883" s="7" t="s">
         <v>1762</v>
       </c>
       <c r="D883" s="5">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="E883" s="10">
-        <v>5000.0</v>
+        <v>0.0</v>
       </c>
       <c r="F883" s="10">
-        <v>4500.0</v>
+        <v>0.0</v>
       </c>
       <c r="G883" s="10">
-        <v>4000.0</v>
+        <v>0.0</v>
       </c>
       <c r="H883" s="10">
-        <v>3500.0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="884" spans="1:8" outlineLevel="3">
       <c r="A884" s="15">
         <v>107</v>
       </c>
       <c r="B884" s="6" t="s">
         <v>1763</v>
       </c>
       <c r="C884" s="7" t="s">
         <v>1764</v>
       </c>
       <c r="D884" s="5">
         <v>2.0</v>
       </c>
       <c r="E884" s="10">
         <v>5000.0</v>
       </c>
       <c r="F884" s="10">
         <v>4500.0</v>
       </c>
       <c r="G884" s="10">
         <v>4000.0</v>
       </c>
       <c r="H884" s="10">
@@ -32436,103 +32436,103 @@
       </c>
       <c r="E885" s="10">
         <v>0.0</v>
       </c>
       <c r="F885" s="10">
         <v>0.0</v>
       </c>
       <c r="G885" s="10">
         <v>0.0</v>
       </c>
       <c r="H885" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="886" spans="1:8" outlineLevel="3">
       <c r="A886" s="15">
         <v>109</v>
       </c>
       <c r="B886" s="6" t="s">
         <v>1767</v>
       </c>
       <c r="C886" s="7" t="s">
         <v>1768</v>
       </c>
       <c r="D886" s="5">
-        <v>57.0</v>
+        <v>43.0</v>
       </c>
       <c r="E886" s="10">
-        <v>5000.0</v>
+        <v>4291.0</v>
       </c>
       <c r="F886" s="10">
-        <v>4500.0</v>
+        <v>3861.9</v>
       </c>
       <c r="G886" s="10">
-        <v>4000.0</v>
+        <v>3432.8</v>
       </c>
       <c r="H886" s="10">
-        <v>3500.0</v>
+        <v>3003.7</v>
       </c>
     </row>
     <row r="887" spans="1:8" outlineLevel="3">
       <c r="A887" s="15">
         <v>110</v>
       </c>
       <c r="B887" s="6" t="s">
         <v>1769</v>
       </c>
       <c r="C887" s="7" t="s">
         <v>1770</v>
       </c>
       <c r="D887" s="5">
         <v>0.0</v>
       </c>
       <c r="E887" s="10">
         <v>0.0</v>
       </c>
       <c r="F887" s="10">
         <v>0.0</v>
       </c>
       <c r="G887" s="10">
         <v>0.0</v>
       </c>
       <c r="H887" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="888" spans="1:8" outlineLevel="3">
       <c r="A888" s="15">
         <v>111</v>
       </c>
       <c r="B888" s="6" t="s">
         <v>1771</v>
       </c>
       <c r="C888" s="7" t="s">
         <v>1772</v>
       </c>
       <c r="D888" s="5">
-        <v>699.0</v>
+        <v>685.0</v>
       </c>
       <c r="E888" s="10">
         <v>5336.0</v>
       </c>
       <c r="F888" s="10">
         <v>4802.4</v>
       </c>
       <c r="G888" s="10">
         <v>4268.8</v>
       </c>
       <c r="H888" s="10">
         <v>3735.2</v>
       </c>
     </row>
     <row r="889" spans="1:8" outlineLevel="3">
       <c r="A889" s="15">
         <v>112</v>
       </c>
       <c r="B889" s="6" t="s">
         <v>1773</v>
       </c>
       <c r="C889" s="7" t="s">
         <v>1774</v>
       </c>
       <c r="D889" s="5">
@@ -32566,63 +32566,63 @@
       </c>
       <c r="E890" s="10">
         <v>4674.0</v>
       </c>
       <c r="F890" s="10">
         <v>4206.6</v>
       </c>
       <c r="G890" s="10">
         <v>3739.2</v>
       </c>
       <c r="H890" s="10">
         <v>3271.8</v>
       </c>
     </row>
     <row r="891" spans="1:8" outlineLevel="3">
       <c r="A891" s="15">
         <v>114</v>
       </c>
       <c r="B891" s="6" t="s">
         <v>1777</v>
       </c>
       <c r="C891" s="7" t="s">
         <v>1778</v>
       </c>
       <c r="D891" s="5">
-        <v>158.0</v>
+        <v>115.0</v>
       </c>
       <c r="E891" s="10">
-        <v>5925.0</v>
+        <v>4016.0</v>
       </c>
       <c r="F891" s="10">
-        <v>5332.5</v>
+        <v>3614.4</v>
       </c>
       <c r="G891" s="10">
-        <v>4740.0</v>
+        <v>3212.8</v>
       </c>
       <c r="H891" s="10">
-        <v>4147.5</v>
+        <v>2811.2</v>
       </c>
     </row>
     <row r="892" spans="1:8" outlineLevel="3">
       <c r="A892" s="15">
         <v>115</v>
       </c>
       <c r="B892" s="6" t="s">
         <v>1779</v>
       </c>
       <c r="C892" s="7" t="s">
         <v>1780</v>
       </c>
       <c r="D892" s="5">
         <v>0.0</v>
       </c>
       <c r="E892" s="10">
         <v>0.0</v>
       </c>
       <c r="F892" s="10">
         <v>0.0</v>
       </c>
       <c r="G892" s="10">
         <v>0.0</v>
       </c>
       <c r="H892" s="10">
@@ -32644,63 +32644,63 @@
       </c>
       <c r="E893" s="10">
         <v>7698.0</v>
       </c>
       <c r="F893" s="10">
         <v>6928.2</v>
       </c>
       <c r="G893" s="10">
         <v>6158.4</v>
       </c>
       <c r="H893" s="10">
         <v>5388.6</v>
       </c>
     </row>
     <row r="894" spans="1:8" outlineLevel="3">
       <c r="A894" s="15">
         <v>117</v>
       </c>
       <c r="B894" s="6" t="s">
         <v>1783</v>
       </c>
       <c r="C894" s="7" t="s">
         <v>1784</v>
       </c>
       <c r="D894" s="5">
-        <v>7.0</v>
+        <v>62.0</v>
       </c>
       <c r="E894" s="10">
-        <v>7914.0</v>
+        <v>4016.0</v>
       </c>
       <c r="F894" s="10">
-        <v>7122.6</v>
+        <v>3614.4</v>
       </c>
       <c r="G894" s="10">
-        <v>6331.2</v>
+        <v>3212.8</v>
       </c>
       <c r="H894" s="10">
-        <v>5539.8</v>
+        <v>2811.2</v>
       </c>
     </row>
     <row r="895" spans="1:8" outlineLevel="3">
       <c r="A895" s="15">
         <v>118</v>
       </c>
       <c r="B895" s="6" t="s">
         <v>1785</v>
       </c>
       <c r="C895" s="7" t="s">
         <v>1786</v>
       </c>
       <c r="D895" s="5">
         <v>0.0</v>
       </c>
       <c r="E895" s="10">
         <v>0.0</v>
       </c>
       <c r="F895" s="10">
         <v>0.0</v>
       </c>
       <c r="G895" s="10">
         <v>0.0</v>
       </c>
       <c r="H895" s="10">
@@ -32930,63 +32930,63 @@
       </c>
       <c r="E904" s="10">
         <v>0.0</v>
       </c>
       <c r="F904" s="10">
         <v>0.0</v>
       </c>
       <c r="G904" s="10">
         <v>0.0</v>
       </c>
       <c r="H904" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="905" spans="1:8" outlineLevel="3">
       <c r="A905" s="15">
         <v>128</v>
       </c>
       <c r="B905" s="6" t="s">
         <v>1805</v>
       </c>
       <c r="C905" s="7" t="s">
         <v>1806</v>
       </c>
       <c r="D905" s="5">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="E905" s="10">
-        <v>0.0</v>
+        <v>15470.0</v>
       </c>
       <c r="F905" s="10">
-        <v>0.0</v>
+        <v>13923.0</v>
       </c>
       <c r="G905" s="10">
-        <v>0.0</v>
+        <v>12376.0</v>
       </c>
       <c r="H905" s="10">
-        <v>0.0</v>
+        <v>10829.0</v>
       </c>
     </row>
     <row r="906" spans="1:8" outlineLevel="3">
       <c r="A906" s="15">
         <v>129</v>
       </c>
       <c r="B906" s="6" t="s">
         <v>1807</v>
       </c>
       <c r="C906" s="7" t="s">
         <v>1808</v>
       </c>
       <c r="D906" s="5">
         <v>0.0</v>
       </c>
       <c r="E906" s="10">
         <v>0.0</v>
       </c>
       <c r="F906" s="10">
         <v>0.0</v>
       </c>
       <c r="G906" s="10">
         <v>0.0</v>
       </c>
       <c r="H906" s="10">
@@ -33034,77 +33034,77 @@
       </c>
       <c r="E908" s="10">
         <v>16074.0</v>
       </c>
       <c r="F908" s="10">
         <v>14466.6</v>
       </c>
       <c r="G908" s="10">
         <v>12859.2</v>
       </c>
       <c r="H908" s="10">
         <v>11251.8</v>
       </c>
     </row>
     <row r="909" spans="1:8" outlineLevel="3">
       <c r="A909" s="15">
         <v>132</v>
       </c>
       <c r="B909" s="6" t="s">
         <v>1813</v>
       </c>
       <c r="C909" s="7" t="s">
         <v>1814</v>
       </c>
       <c r="D909" s="5">
-        <v>47.0</v>
+        <v>44.0</v>
       </c>
       <c r="E909" s="10">
-        <v>13467.0</v>
+        <v>9219.0</v>
       </c>
       <c r="F909" s="10">
-        <v>12120.3</v>
+        <v>8297.1</v>
       </c>
       <c r="G909" s="10">
-        <v>10773.6</v>
+        <v>7375.2</v>
       </c>
       <c r="H909" s="10">
-        <v>9426.9</v>
+        <v>6453.3</v>
       </c>
     </row>
     <row r="910" spans="1:8" outlineLevel="3">
       <c r="A910" s="15">
         <v>133</v>
       </c>
       <c r="B910" s="6" t="s">
         <v>1815</v>
       </c>
       <c r="C910" s="7" t="s">
         <v>1816</v>
       </c>
       <c r="D910" s="5">
-        <v>102.0</v>
+        <v>111.0</v>
       </c>
       <c r="E910" s="10">
         <v>9219.0</v>
       </c>
       <c r="F910" s="10">
         <v>8297.1</v>
       </c>
       <c r="G910" s="10">
         <v>7375.2</v>
       </c>
       <c r="H910" s="10">
         <v>6453.3</v>
       </c>
     </row>
     <row r="911" spans="1:8" outlineLevel="3">
       <c r="A911" s="15">
         <v>134</v>
       </c>
       <c r="B911" s="6" t="s">
         <v>1817</v>
       </c>
       <c r="C911" s="7" t="s">
         <v>1818</v>
       </c>
       <c r="D911" s="5">
@@ -33190,89 +33190,89 @@
       </c>
       <c r="E914" s="10">
         <v>0.0</v>
       </c>
       <c r="F914" s="10">
         <v>0.0</v>
       </c>
       <c r="G914" s="10">
         <v>0.0</v>
       </c>
       <c r="H914" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="915" spans="1:8" outlineLevel="3">
       <c r="A915" s="15">
         <v>138</v>
       </c>
       <c r="B915" s="6" t="s">
         <v>1825</v>
       </c>
       <c r="C915" s="7" t="s">
         <v>1826</v>
       </c>
       <c r="D915" s="5">
-        <v>13.0</v>
+        <v>11.0</v>
       </c>
       <c r="E915" s="10">
-        <v>16006.0</v>
+        <v>11184.0</v>
       </c>
       <c r="F915" s="10">
-        <v>14405.4</v>
+        <v>10065.6</v>
       </c>
       <c r="G915" s="10">
-        <v>12804.8</v>
+        <v>8947.2</v>
       </c>
       <c r="H915" s="10">
-        <v>11204.2</v>
+        <v>7828.8</v>
       </c>
     </row>
     <row r="916" spans="1:8" outlineLevel="3">
       <c r="A916" s="15">
         <v>139</v>
       </c>
       <c r="B916" s="6" t="s">
         <v>1827</v>
       </c>
       <c r="C916" s="7" t="s">
         <v>1828</v>
       </c>
       <c r="D916" s="5">
-        <v>0.0</v>
+        <v>11.0</v>
       </c>
       <c r="E916" s="10">
-        <v>0.0</v>
+        <v>11184.0</v>
       </c>
       <c r="F916" s="10">
-        <v>0.0</v>
+        <v>10065.6</v>
       </c>
       <c r="G916" s="10">
-        <v>0.0</v>
+        <v>8947.2</v>
       </c>
       <c r="H916" s="10">
-        <v>0.0</v>
+        <v>7828.8</v>
       </c>
     </row>
     <row r="917" spans="1:8" outlineLevel="3">
       <c r="A917" s="15">
         <v>140</v>
       </c>
       <c r="B917" s="6" t="s">
         <v>1829</v>
       </c>
       <c r="C917" s="7" t="s">
         <v>1830</v>
       </c>
       <c r="D917" s="5">
         <v>0.0</v>
       </c>
       <c r="E917" s="10">
         <v>0.0</v>
       </c>
       <c r="F917" s="10">
         <v>0.0</v>
       </c>
       <c r="G917" s="10">
         <v>0.0</v>
       </c>
       <c r="H917" s="10">
@@ -33554,129 +33554,129 @@
       </c>
       <c r="E928" s="10">
         <v>0.0</v>
       </c>
       <c r="F928" s="10">
         <v>0.0</v>
       </c>
       <c r="G928" s="10">
         <v>0.0</v>
       </c>
       <c r="H928" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="929" spans="1:8" outlineLevel="3">
       <c r="A929" s="15">
         <v>152</v>
       </c>
       <c r="B929" s="6" t="s">
         <v>1853</v>
       </c>
       <c r="C929" s="7" t="s">
         <v>1854</v>
       </c>
       <c r="D929" s="5">
-        <v>0.0</v>
+        <v>7.0</v>
       </c>
       <c r="E929" s="10">
-        <v>0.0</v>
+        <v>5518.0</v>
       </c>
       <c r="F929" s="10">
-        <v>0.0</v>
+        <v>4966.2</v>
       </c>
       <c r="G929" s="10">
-        <v>0.0</v>
+        <v>4414.4</v>
       </c>
       <c r="H929" s="10">
-        <v>0.0</v>
+        <v>3862.6</v>
       </c>
     </row>
     <row r="930" spans="1:8" outlineLevel="3">
       <c r="A930" s="15">
         <v>153</v>
       </c>
       <c r="B930" s="6" t="s">
         <v>1855</v>
       </c>
       <c r="C930" s="7" t="s">
         <v>1856</v>
       </c>
       <c r="D930" s="5">
-        <v>12.0</v>
+        <v>2.0</v>
       </c>
       <c r="E930" s="10">
         <v>9147.0</v>
       </c>
       <c r="F930" s="10">
         <v>8232.3</v>
       </c>
       <c r="G930" s="10">
         <v>7317.6</v>
       </c>
       <c r="H930" s="10">
         <v>6402.9</v>
       </c>
     </row>
     <row r="931" spans="1:8" outlineLevel="3">
       <c r="A931" s="15">
         <v>154</v>
       </c>
       <c r="B931" s="6" t="s">
         <v>1857</v>
       </c>
       <c r="C931" s="7" t="s">
         <v>1858</v>
       </c>
       <c r="D931" s="5">
-        <v>23.0</v>
+        <v>21.0</v>
       </c>
       <c r="E931" s="10">
         <v>9355.0</v>
       </c>
       <c r="F931" s="10">
         <v>8419.5</v>
       </c>
       <c r="G931" s="10">
         <v>7484.0</v>
       </c>
       <c r="H931" s="10">
         <v>6548.5</v>
       </c>
     </row>
     <row r="932" spans="1:8" outlineLevel="3">
       <c r="A932" s="15">
         <v>155</v>
       </c>
       <c r="B932" s="6" t="s">
         <v>1859</v>
       </c>
       <c r="C932" s="7" t="s">
         <v>1860</v>
       </c>
       <c r="D932" s="5">
-        <v>48.0</v>
+        <v>131.0</v>
       </c>
       <c r="E932" s="10">
         <v>5518.0</v>
       </c>
       <c r="F932" s="10">
         <v>4966.2</v>
       </c>
       <c r="G932" s="10">
         <v>4414.4</v>
       </c>
       <c r="H932" s="10">
         <v>3862.6</v>
       </c>
     </row>
     <row r="933" spans="1:8" outlineLevel="3">
       <c r="A933" s="15">
         <v>156</v>
       </c>
       <c r="B933" s="6" t="s">
         <v>1861</v>
       </c>
       <c r="C933" s="7" t="s">
         <v>1862</v>
       </c>
       <c r="D933" s="5">
@@ -33814,77 +33814,77 @@
       </c>
       <c r="E938" s="10">
         <v>0.0</v>
       </c>
       <c r="F938" s="10">
         <v>0.0</v>
       </c>
       <c r="G938" s="10">
         <v>0.0</v>
       </c>
       <c r="H938" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="939" spans="1:8" outlineLevel="3">
       <c r="A939" s="15">
         <v>162</v>
       </c>
       <c r="B939" s="6" t="s">
         <v>1873</v>
       </c>
       <c r="C939" s="7" t="s">
         <v>1874</v>
       </c>
       <c r="D939" s="5">
-        <v>69.0</v>
+        <v>112.0</v>
       </c>
       <c r="E939" s="10">
-        <v>10438.0</v>
+        <v>7290.0</v>
       </c>
       <c r="F939" s="10">
-        <v>9394.2</v>
+        <v>6561.0</v>
       </c>
       <c r="G939" s="10">
-        <v>8350.4</v>
+        <v>5832.0</v>
       </c>
       <c r="H939" s="10">
-        <v>7306.6</v>
+        <v>5103.0</v>
       </c>
     </row>
     <row r="940" spans="1:8" outlineLevel="3">
       <c r="A940" s="15">
         <v>163</v>
       </c>
       <c r="B940" s="6" t="s">
         <v>1875</v>
       </c>
       <c r="C940" s="7" t="s">
         <v>1876</v>
       </c>
       <c r="D940" s="5">
-        <v>83.0</v>
+        <v>54.0</v>
       </c>
       <c r="E940" s="10">
         <v>7290.0</v>
       </c>
       <c r="F940" s="10">
         <v>6561.0</v>
       </c>
       <c r="G940" s="10">
         <v>5832.0</v>
       </c>
       <c r="H940" s="10">
         <v>5103.0</v>
       </c>
     </row>
     <row r="941" spans="1:8" outlineLevel="3">
       <c r="A941" s="15">
         <v>164</v>
       </c>
       <c r="B941" s="6" t="s">
         <v>1877</v>
       </c>
       <c r="C941" s="7" t="s">
         <v>1878</v>
       </c>
       <c r="D941" s="5">
@@ -34048,103 +34048,103 @@
       </c>
       <c r="E947" s="10">
         <v>0.0</v>
       </c>
       <c r="F947" s="10">
         <v>0.0</v>
       </c>
       <c r="G947" s="10">
         <v>0.0</v>
       </c>
       <c r="H947" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="948" spans="1:8" outlineLevel="3">
       <c r="A948" s="15">
         <v>171</v>
       </c>
       <c r="B948" s="6" t="s">
         <v>1891</v>
       </c>
       <c r="C948" s="7" t="s">
         <v>1892</v>
       </c>
       <c r="D948" s="5">
-        <v>167.0</v>
+        <v>166.0</v>
       </c>
       <c r="E948" s="10">
         <v>1926.0</v>
       </c>
       <c r="F948" s="10">
         <v>1733.4</v>
       </c>
       <c r="G948" s="10">
         <v>1540.8</v>
       </c>
       <c r="H948" s="10">
         <v>1348.2</v>
       </c>
     </row>
     <row r="949" spans="1:8" outlineLevel="3">
       <c r="A949" s="15">
         <v>172</v>
       </c>
       <c r="B949" s="6" t="s">
         <v>1893</v>
       </c>
       <c r="C949" s="7" t="s">
         <v>1894</v>
       </c>
       <c r="D949" s="5">
-        <v>195.0</v>
+        <v>172.0</v>
       </c>
       <c r="E949" s="10">
         <v>2104.0</v>
       </c>
       <c r="F949" s="10">
         <v>1893.6</v>
       </c>
       <c r="G949" s="10">
         <v>1683.2</v>
       </c>
       <c r="H949" s="10">
         <v>1472.8</v>
       </c>
     </row>
     <row r="950" spans="1:8" outlineLevel="3">
       <c r="A950" s="15">
         <v>173</v>
       </c>
       <c r="B950" s="6" t="s">
         <v>1895</v>
       </c>
       <c r="C950" s="7" t="s">
         <v>1896</v>
       </c>
       <c r="D950" s="5">
-        <v>4.0</v>
+        <v>6.0</v>
       </c>
       <c r="E950" s="10">
         <v>24877.0</v>
       </c>
       <c r="F950" s="10">
         <v>22389.3</v>
       </c>
       <c r="G950" s="10">
         <v>19901.6</v>
       </c>
       <c r="H950" s="10">
         <v>17413.9</v>
       </c>
     </row>
     <row r="951" spans="1:8" outlineLevel="3">
       <c r="A951" s="15">
         <v>174</v>
       </c>
       <c r="B951" s="6" t="s">
         <v>1897</v>
       </c>
       <c r="C951" s="7" t="s">
         <v>1898</v>
       </c>
       <c r="D951" s="5">
@@ -34204,129 +34204,129 @@
       </c>
       <c r="E953" s="10">
         <v>0.0</v>
       </c>
       <c r="F953" s="10">
         <v>0.0</v>
       </c>
       <c r="G953" s="10">
         <v>0.0</v>
       </c>
       <c r="H953" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="954" spans="1:8" outlineLevel="3">
       <c r="A954" s="15">
         <v>177</v>
       </c>
       <c r="B954" s="6" t="s">
         <v>1903</v>
       </c>
       <c r="C954" s="7" t="s">
         <v>1904</v>
       </c>
       <c r="D954" s="5">
-        <v>13.0</v>
+        <v>0.0</v>
       </c>
       <c r="E954" s="10">
-        <v>13533.0</v>
+        <v>0.0</v>
       </c>
       <c r="F954" s="10">
-        <v>12179.7</v>
+        <v>0.0</v>
       </c>
       <c r="G954" s="10">
-        <v>10826.4</v>
+        <v>0.0</v>
       </c>
       <c r="H954" s="10">
-        <v>9473.1</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="955" spans="1:8" outlineLevel="3">
       <c r="A955" s="15">
         <v>178</v>
       </c>
       <c r="B955" s="6" t="s">
         <v>1905</v>
       </c>
       <c r="C955" s="7" t="s">
         <v>1906</v>
       </c>
       <c r="D955" s="5">
-        <v>5.0</v>
+        <v>4.0</v>
       </c>
       <c r="E955" s="10">
-        <v>13533.0</v>
+        <v>0.0</v>
       </c>
       <c r="F955" s="10">
-        <v>12179.7</v>
+        <v>0.0</v>
       </c>
       <c r="G955" s="10">
-        <v>10826.4</v>
+        <v>0.0</v>
       </c>
       <c r="H955" s="10">
-        <v>9473.1</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="956" spans="1:8" outlineLevel="3">
       <c r="A956" s="15">
         <v>179</v>
       </c>
       <c r="B956" s="6" t="s">
         <v>1907</v>
       </c>
       <c r="C956" s="7" t="s">
         <v>1908</v>
       </c>
       <c r="D956" s="5">
         <v>0.0</v>
       </c>
       <c r="E956" s="10">
         <v>0.0</v>
       </c>
       <c r="F956" s="10">
         <v>0.0</v>
       </c>
       <c r="G956" s="10">
         <v>0.0</v>
       </c>
       <c r="H956" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="957" spans="1:8" outlineLevel="3">
       <c r="A957" s="15">
         <v>180</v>
       </c>
       <c r="B957" s="6" t="s">
         <v>1909</v>
       </c>
       <c r="C957" s="7" t="s">
         <v>1910</v>
       </c>
       <c r="D957" s="5">
-        <v>92.0</v>
+        <v>71.0</v>
       </c>
       <c r="E957" s="10">
         <v>13533.0</v>
       </c>
       <c r="F957" s="10">
         <v>12179.7</v>
       </c>
       <c r="G957" s="10">
         <v>10826.4</v>
       </c>
       <c r="H957" s="10">
         <v>9473.1</v>
       </c>
     </row>
     <row r="958" spans="1:8" outlineLevel="3">
       <c r="A958" s="15">
         <v>181</v>
       </c>
       <c r="B958" s="6" t="s">
         <v>1911</v>
       </c>
       <c r="C958" s="7" t="s">
         <v>1912</v>
       </c>
       <c r="D958" s="5">
@@ -34360,51 +34360,51 @@
       </c>
       <c r="E959" s="10">
         <v>24877.0</v>
       </c>
       <c r="F959" s="10">
         <v>22389.3</v>
       </c>
       <c r="G959" s="10">
         <v>19901.6</v>
       </c>
       <c r="H959" s="10">
         <v>17413.9</v>
       </c>
     </row>
     <row r="960" spans="1:8" outlineLevel="3">
       <c r="A960" s="15">
         <v>183</v>
       </c>
       <c r="B960" s="6" t="s">
         <v>1915</v>
       </c>
       <c r="C960" s="7" t="s">
         <v>1916</v>
       </c>
       <c r="D960" s="5">
-        <v>14.0</v>
+        <v>13.0</v>
       </c>
       <c r="E960" s="10">
         <v>24877.0</v>
       </c>
       <c r="F960" s="10">
         <v>22389.3</v>
       </c>
       <c r="G960" s="10">
         <v>19901.6</v>
       </c>
       <c r="H960" s="10">
         <v>17413.9</v>
       </c>
     </row>
     <row r="961" spans="1:8" outlineLevel="3">
       <c r="A961" s="15">
         <v>184</v>
       </c>
       <c r="B961" s="6" t="s">
         <v>1917</v>
       </c>
       <c r="C961" s="7" t="s">
         <v>1918</v>
       </c>
       <c r="D961" s="5">
@@ -34464,51 +34464,51 @@
       </c>
       <c r="E963" s="10">
         <v>0.0</v>
       </c>
       <c r="F963" s="10">
         <v>0.0</v>
       </c>
       <c r="G963" s="10">
         <v>0.0</v>
       </c>
       <c r="H963" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="964" spans="1:8" outlineLevel="3">
       <c r="A964" s="15">
         <v>187</v>
       </c>
       <c r="B964" s="6" t="s">
         <v>1923</v>
       </c>
       <c r="C964" s="7" t="s">
         <v>1924</v>
       </c>
       <c r="D964" s="5">
-        <v>24.0</v>
+        <v>18.0</v>
       </c>
       <c r="E964" s="10">
         <v>16115.0</v>
       </c>
       <c r="F964" s="10">
         <v>14503.5</v>
       </c>
       <c r="G964" s="10">
         <v>12892.0</v>
       </c>
       <c r="H964" s="10">
         <v>11280.5</v>
       </c>
     </row>
     <row r="965" spans="1:8" outlineLevel="3">
       <c r="A965" s="15">
         <v>188</v>
       </c>
       <c r="B965" s="6" t="s">
         <v>1925</v>
       </c>
       <c r="C965" s="7" t="s">
         <v>1926</v>
       </c>
       <c r="D965" s="5">
@@ -35088,63 +35088,63 @@
       </c>
       <c r="E987" s="10">
         <v>10909.0</v>
       </c>
       <c r="F987" s="10">
         <v>9818.1</v>
       </c>
       <c r="G987" s="10">
         <v>8727.2</v>
       </c>
       <c r="H987" s="10">
         <v>7636.3</v>
       </c>
     </row>
     <row r="988" spans="1:8" outlineLevel="3">
       <c r="A988" s="15">
         <v>211</v>
       </c>
       <c r="B988" s="6" t="s">
         <v>1971</v>
       </c>
       <c r="C988" s="7" t="s">
         <v>1972</v>
       </c>
       <c r="D988" s="5">
-        <v>3.0</v>
+        <v>32.0</v>
       </c>
       <c r="E988" s="10">
-        <v>32877.0</v>
+        <v>10909.0</v>
       </c>
       <c r="F988" s="10">
-        <v>29589.3</v>
+        <v>9818.1</v>
       </c>
       <c r="G988" s="10">
-        <v>26301.6</v>
+        <v>8727.2</v>
       </c>
       <c r="H988" s="10">
-        <v>23013.9</v>
+        <v>7636.3</v>
       </c>
     </row>
     <row r="989" spans="1:8" outlineLevel="3">
       <c r="A989" s="15">
         <v>212</v>
       </c>
       <c r="B989" s="6" t="s">
         <v>1973</v>
       </c>
       <c r="C989" s="7" t="s">
         <v>1974</v>
       </c>
       <c r="D989" s="5">
         <v>0.0</v>
       </c>
       <c r="E989" s="10">
         <v>0.0</v>
       </c>
       <c r="F989" s="10">
         <v>0.0</v>
       </c>
       <c r="G989" s="10">
         <v>0.0</v>
       </c>
       <c r="H989" s="10">
@@ -35218,63 +35218,63 @@
       </c>
       <c r="E992" s="10">
         <v>0.0</v>
       </c>
       <c r="F992" s="10">
         <v>0.0</v>
       </c>
       <c r="G992" s="10">
         <v>0.0</v>
       </c>
       <c r="H992" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="993" spans="1:8" outlineLevel="3">
       <c r="A993" s="15">
         <v>216</v>
       </c>
       <c r="B993" s="6" t="s">
         <v>1981</v>
       </c>
       <c r="C993" s="7" t="s">
         <v>1982</v>
       </c>
       <c r="D993" s="5">
-        <v>3.0</v>
+        <v>2.0</v>
       </c>
       <c r="E993" s="10">
-        <v>10909.0</v>
+        <v>0.0</v>
       </c>
       <c r="F993" s="10">
-        <v>9818.1</v>
+        <v>0.0</v>
       </c>
       <c r="G993" s="10">
-        <v>8727.2</v>
+        <v>0.0</v>
       </c>
       <c r="H993" s="10">
-        <v>7636.3</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="994" spans="1:8" outlineLevel="3">
       <c r="A994" s="15">
         <v>217</v>
       </c>
       <c r="B994" s="6" t="s">
         <v>1983</v>
       </c>
       <c r="C994" s="7" t="s">
         <v>1984</v>
       </c>
       <c r="D994" s="5">
         <v>8.0</v>
       </c>
       <c r="E994" s="10">
         <v>17605.0</v>
       </c>
       <c r="F994" s="10">
         <v>15844.5</v>
       </c>
       <c r="G994" s="10">
         <v>14084.0</v>
       </c>
       <c r="H994" s="10">
@@ -35296,51 +35296,51 @@
       </c>
       <c r="E995" s="10">
         <v>0.0</v>
       </c>
       <c r="F995" s="10">
         <v>0.0</v>
       </c>
       <c r="G995" s="10">
         <v>0.0</v>
       </c>
       <c r="H995" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="996" spans="1:8" outlineLevel="3">
       <c r="A996" s="15">
         <v>219</v>
       </c>
       <c r="B996" s="6" t="s">
         <v>1987</v>
       </c>
       <c r="C996" s="7" t="s">
         <v>1988</v>
       </c>
       <c r="D996" s="5">
-        <v>32.0</v>
+        <v>30.0</v>
       </c>
       <c r="E996" s="10">
         <v>22080.0</v>
       </c>
       <c r="F996" s="10">
         <v>19872.0</v>
       </c>
       <c r="G996" s="10">
         <v>17664.0</v>
       </c>
       <c r="H996" s="10">
         <v>15456.0</v>
       </c>
     </row>
     <row r="997" spans="1:8" outlineLevel="3">
       <c r="A997" s="15">
         <v>220</v>
       </c>
       <c r="B997" s="6" t="s">
         <v>1989</v>
       </c>
       <c r="C997" s="7" t="s">
         <v>1990</v>
       </c>
       <c r="D997" s="5">
@@ -35426,77 +35426,77 @@
       </c>
       <c r="E1000" s="10">
         <v>32723.0</v>
       </c>
       <c r="F1000" s="10">
         <v>29450.7</v>
       </c>
       <c r="G1000" s="10">
         <v>26178.4</v>
       </c>
       <c r="H1000" s="10">
         <v>22906.1</v>
       </c>
     </row>
     <row r="1001" spans="1:8" outlineLevel="3">
       <c r="A1001" s="15">
         <v>224</v>
       </c>
       <c r="B1001" s="6" t="s">
         <v>1997</v>
       </c>
       <c r="C1001" s="7" t="s">
         <v>1998</v>
       </c>
       <c r="D1001" s="5">
-        <v>115.0</v>
+        <v>21.0</v>
       </c>
       <c r="E1001" s="10">
-        <v>18216.0</v>
+        <v>32723.0</v>
       </c>
       <c r="F1001" s="10">
-        <v>16394.4</v>
+        <v>29450.7</v>
       </c>
       <c r="G1001" s="10">
-        <v>14572.8</v>
+        <v>26178.4</v>
       </c>
       <c r="H1001" s="10">
-        <v>12751.2</v>
+        <v>22906.1</v>
       </c>
     </row>
     <row r="1002" spans="1:8" outlineLevel="3">
       <c r="A1002" s="15">
         <v>225</v>
       </c>
       <c r="B1002" s="6" t="s">
         <v>1999</v>
       </c>
       <c r="C1002" s="7" t="s">
         <v>2000</v>
       </c>
       <c r="D1002" s="5">
-        <v>78.0</v>
+        <v>76.0</v>
       </c>
       <c r="E1002" s="10">
         <v>25760.0</v>
       </c>
       <c r="F1002" s="10">
         <v>23184.0</v>
       </c>
       <c r="G1002" s="10">
         <v>20608.0</v>
       </c>
       <c r="H1002" s="10">
         <v>18032.0</v>
       </c>
     </row>
     <row r="1003" spans="1:8" outlineLevel="3">
       <c r="A1003" s="15">
         <v>226</v>
       </c>
       <c r="B1003" s="6" t="s">
         <v>2001</v>
       </c>
       <c r="C1003" s="7" t="s">
         <v>2002</v>
       </c>
       <c r="D1003" s="5">
@@ -35686,51 +35686,51 @@
       </c>
       <c r="E1010" s="10">
         <v>0.0</v>
       </c>
       <c r="F1010" s="10">
         <v>0.0</v>
       </c>
       <c r="G1010" s="10">
         <v>0.0</v>
       </c>
       <c r="H1010" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1011" spans="1:8" outlineLevel="3">
       <c r="A1011" s="15">
         <v>234</v>
       </c>
       <c r="B1011" s="6" t="s">
         <v>2017</v>
       </c>
       <c r="C1011" s="7" t="s">
         <v>2018</v>
       </c>
       <c r="D1011" s="5">
-        <v>76.0</v>
+        <v>66.0</v>
       </c>
       <c r="E1011" s="10">
         <v>21744.0</v>
       </c>
       <c r="F1011" s="10">
         <v>19569.6</v>
       </c>
       <c r="G1011" s="10">
         <v>17395.2</v>
       </c>
       <c r="H1011" s="10">
         <v>15220.8</v>
       </c>
     </row>
     <row r="1012" spans="1:8" outlineLevel="3">
       <c r="A1012" s="15">
         <v>235</v>
       </c>
       <c r="B1012" s="6" t="s">
         <v>2019</v>
       </c>
       <c r="C1012" s="7" t="s">
         <v>2020</v>
       </c>
       <c r="D1012" s="5">
@@ -36414,77 +36414,77 @@
       </c>
       <c r="E1038" s="10">
         <v>20976.0</v>
       </c>
       <c r="F1038" s="10">
         <v>18878.4</v>
       </c>
       <c r="G1038" s="10">
         <v>16780.8</v>
       </c>
       <c r="H1038" s="10">
         <v>14683.2</v>
       </c>
     </row>
     <row r="1039" spans="1:8" outlineLevel="3">
       <c r="A1039" s="15">
         <v>262</v>
       </c>
       <c r="B1039" s="6" t="s">
         <v>2073</v>
       </c>
       <c r="C1039" s="7" t="s">
         <v>2074</v>
       </c>
       <c r="D1039" s="5">
-        <v>68.0</v>
+        <v>23.0</v>
       </c>
       <c r="E1039" s="10">
         <v>14682.0</v>
       </c>
       <c r="F1039" s="10">
         <v>13213.8</v>
       </c>
       <c r="G1039" s="10">
         <v>11745.6</v>
       </c>
       <c r="H1039" s="10">
         <v>10277.4</v>
       </c>
     </row>
     <row r="1040" spans="1:8" outlineLevel="3">
       <c r="A1040" s="15">
         <v>263</v>
       </c>
       <c r="B1040" s="6" t="s">
         <v>2075</v>
       </c>
       <c r="C1040" s="7" t="s">
         <v>2076</v>
       </c>
       <c r="D1040" s="5">
-        <v>28.0</v>
+        <v>10.0</v>
       </c>
       <c r="E1040" s="10">
         <v>14682.0</v>
       </c>
       <c r="F1040" s="10">
         <v>13213.8</v>
       </c>
       <c r="G1040" s="10">
         <v>11745.6</v>
       </c>
       <c r="H1040" s="10">
         <v>10277.4</v>
       </c>
     </row>
     <row r="1041" spans="1:8" outlineLevel="3">
       <c r="A1041" s="15">
         <v>264</v>
       </c>
       <c r="B1041" s="6" t="s">
         <v>2077</v>
       </c>
       <c r="C1041" s="7" t="s">
         <v>2078</v>
       </c>
       <c r="D1041" s="5">
@@ -36700,77 +36700,77 @@
       </c>
       <c r="E1049" s="10">
         <v>0.0</v>
       </c>
       <c r="F1049" s="10">
         <v>0.0</v>
       </c>
       <c r="G1049" s="10">
         <v>0.0</v>
       </c>
       <c r="H1049" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1050" spans="1:8" outlineLevel="3">
       <c r="A1050" s="15">
         <v>273</v>
       </c>
       <c r="B1050" s="6" t="s">
         <v>2095</v>
       </c>
       <c r="C1050" s="7" t="s">
         <v>2096</v>
       </c>
       <c r="D1050" s="5">
-        <v>215.0</v>
+        <v>211.0</v>
       </c>
       <c r="E1050" s="10">
         <v>1726.0</v>
       </c>
       <c r="F1050" s="10">
         <v>1553.4</v>
       </c>
       <c r="G1050" s="10">
         <v>1380.8</v>
       </c>
       <c r="H1050" s="10">
         <v>1208.2</v>
       </c>
     </row>
     <row r="1051" spans="1:8" outlineLevel="3">
       <c r="A1051" s="15">
         <v>274</v>
       </c>
       <c r="B1051" s="6" t="s">
         <v>2097</v>
       </c>
       <c r="C1051" s="7" t="s">
         <v>2098</v>
       </c>
       <c r="D1051" s="5">
-        <v>95.0</v>
+        <v>71.0</v>
       </c>
       <c r="E1051" s="10">
         <v>1381.0</v>
       </c>
       <c r="F1051" s="10">
         <v>1242.9</v>
       </c>
       <c r="G1051" s="10">
         <v>1104.8</v>
       </c>
       <c r="H1051" s="10">
         <v>966.7</v>
       </c>
     </row>
     <row r="1052" spans="1:8" outlineLevel="3">
       <c r="A1052" s="15">
         <v>275</v>
       </c>
       <c r="B1052" s="6" t="s">
         <v>2099</v>
       </c>
       <c r="C1052" s="7" t="s">
         <v>2100</v>
       </c>
       <c r="D1052" s="5">
@@ -36804,103 +36804,103 @@
       </c>
       <c r="E1053" s="10">
         <v>2356.0</v>
       </c>
       <c r="F1053" s="10">
         <v>2120.4</v>
       </c>
       <c r="G1053" s="10">
         <v>1884.8</v>
       </c>
       <c r="H1053" s="10">
         <v>1649.2</v>
       </c>
     </row>
     <row r="1054" spans="1:8" outlineLevel="3">
       <c r="A1054" s="15">
         <v>277</v>
       </c>
       <c r="B1054" s="6" t="s">
         <v>2103</v>
       </c>
       <c r="C1054" s="7" t="s">
         <v>2104</v>
       </c>
       <c r="D1054" s="5">
-        <v>277.0</v>
+        <v>266.0</v>
       </c>
       <c r="E1054" s="10">
         <v>3030.0</v>
       </c>
       <c r="F1054" s="10">
         <v>2727.0</v>
       </c>
       <c r="G1054" s="10">
         <v>2424.0</v>
       </c>
       <c r="H1054" s="10">
         <v>2121.0</v>
       </c>
     </row>
     <row r="1055" spans="1:8" outlineLevel="3">
       <c r="A1055" s="15">
         <v>278</v>
       </c>
       <c r="B1055" s="6" t="s">
         <v>2105</v>
       </c>
       <c r="C1055" s="7" t="s">
         <v>2106</v>
       </c>
       <c r="D1055" s="5">
-        <v>135.0</v>
+        <v>175.0</v>
       </c>
       <c r="E1055" s="10">
-        <v>3648.0</v>
+        <v>3030.0</v>
       </c>
       <c r="F1055" s="10">
-        <v>3283.2</v>
+        <v>2727.0</v>
       </c>
       <c r="G1055" s="10">
-        <v>2918.4</v>
+        <v>2424.0</v>
       </c>
       <c r="H1055" s="10">
-        <v>2553.6</v>
+        <v>2121.0</v>
       </c>
     </row>
     <row r="1056" spans="1:8" outlineLevel="3">
       <c r="A1056" s="15">
         <v>279</v>
       </c>
       <c r="B1056" s="6" t="s">
         <v>2107</v>
       </c>
       <c r="C1056" s="7" t="s">
         <v>2108</v>
       </c>
       <c r="D1056" s="5">
-        <v>89.0</v>
+        <v>84.0</v>
       </c>
       <c r="E1056" s="10">
         <v>3346.0</v>
       </c>
       <c r="F1056" s="10">
         <v>3011.4</v>
       </c>
       <c r="G1056" s="10">
         <v>2676.8</v>
       </c>
       <c r="H1056" s="10">
         <v>2342.2</v>
       </c>
     </row>
     <row r="1057" spans="1:8" outlineLevel="3">
       <c r="A1057" s="15">
         <v>280</v>
       </c>
       <c r="B1057" s="6" t="s">
         <v>2109</v>
       </c>
       <c r="C1057" s="7" t="s">
         <v>2110</v>
       </c>
       <c r="D1057" s="5">
@@ -37012,115 +37012,115 @@
       </c>
       <c r="E1061" s="10">
         <v>44013.0</v>
       </c>
       <c r="F1061" s="10">
         <v>39611.7</v>
       </c>
       <c r="G1061" s="10">
         <v>35210.4</v>
       </c>
       <c r="H1061" s="10">
         <v>30809.1</v>
       </c>
     </row>
     <row r="1062" spans="1:8" outlineLevel="3">
       <c r="A1062" s="15">
         <v>285</v>
       </c>
       <c r="B1062" s="6" t="s">
         <v>2119</v>
       </c>
       <c r="C1062" s="7" t="s">
         <v>2120</v>
       </c>
       <c r="D1062" s="5">
-        <v>7.0</v>
+        <v>6.0</v>
       </c>
       <c r="E1062" s="10">
         <v>23605.0</v>
       </c>
       <c r="F1062" s="10">
         <v>21244.5</v>
       </c>
       <c r="G1062" s="10">
         <v>18884.0</v>
       </c>
       <c r="H1062" s="10">
         <v>16523.5</v>
       </c>
     </row>
     <row r="1063" spans="1:8" outlineLevel="3">
       <c r="A1063" s="15">
         <v>286</v>
       </c>
       <c r="B1063" s="6" t="s">
         <v>2121</v>
       </c>
       <c r="C1063" s="7" t="s">
         <v>2122</v>
       </c>
       <c r="D1063" s="5">
-        <v>0.0</v>
+        <v>25.0</v>
       </c>
       <c r="E1063" s="10">
-        <v>0.0</v>
+        <v>23605.0</v>
       </c>
       <c r="F1063" s="10">
-        <v>0.0</v>
+        <v>21244.5</v>
       </c>
       <c r="G1063" s="10">
-        <v>0.0</v>
+        <v>18884.0</v>
       </c>
       <c r="H1063" s="10">
-        <v>0.0</v>
+        <v>16523.5</v>
       </c>
     </row>
     <row r="1064" spans="1:8" outlineLevel="3">
       <c r="A1064" s="15">
         <v>287</v>
       </c>
       <c r="B1064" s="6" t="s">
         <v>2123</v>
       </c>
       <c r="C1064" s="7" t="s">
         <v>2124</v>
       </c>
       <c r="D1064" s="5">
-        <v>15.0</v>
+        <v>2.0</v>
       </c>
       <c r="E1064" s="10">
-        <v>23605.0</v>
+        <v>66266.0</v>
       </c>
       <c r="F1064" s="10">
-        <v>21244.5</v>
+        <v>59639.4</v>
       </c>
       <c r="G1064" s="10">
-        <v>18884.0</v>
+        <v>53012.8</v>
       </c>
       <c r="H1064" s="10">
-        <v>16523.5</v>
+        <v>46386.2</v>
       </c>
     </row>
     <row r="1065" spans="1:8" outlineLevel="3">
       <c r="A1065" s="15">
         <v>288</v>
       </c>
       <c r="B1065" s="6" t="s">
         <v>2125</v>
       </c>
       <c r="C1065" s="7" t="s">
         <v>2126</v>
       </c>
       <c r="D1065" s="5">
         <v>0.0</v>
       </c>
       <c r="E1065" s="10">
         <v>0.0</v>
       </c>
       <c r="F1065" s="10">
         <v>0.0</v>
       </c>
       <c r="G1065" s="10">
         <v>0.0</v>
       </c>
       <c r="H1065" s="10">
@@ -37220,63 +37220,63 @@
       </c>
       <c r="E1069" s="10">
         <v>0.0</v>
       </c>
       <c r="F1069" s="10">
         <v>0.0</v>
       </c>
       <c r="G1069" s="10">
         <v>0.0</v>
       </c>
       <c r="H1069" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1070" spans="1:8" outlineLevel="3">
       <c r="A1070" s="15">
         <v>293</v>
       </c>
       <c r="B1070" s="6" t="s">
         <v>2135</v>
       </c>
       <c r="C1070" s="7" t="s">
         <v>2136</v>
       </c>
       <c r="D1070" s="5">
-        <v>0.0</v>
+        <v>3.0</v>
       </c>
       <c r="E1070" s="10">
-        <v>0.0</v>
+        <v>46035.0</v>
       </c>
       <c r="F1070" s="10">
-        <v>0.0</v>
+        <v>41431.5</v>
       </c>
       <c r="G1070" s="10">
-        <v>0.0</v>
+        <v>36828.0</v>
       </c>
       <c r="H1070" s="10">
-        <v>0.0</v>
+        <v>32224.5</v>
       </c>
     </row>
     <row r="1071" spans="1:8" outlineLevel="3">
       <c r="A1071" s="15">
         <v>294</v>
       </c>
       <c r="B1071" s="6" t="s">
         <v>2137</v>
       </c>
       <c r="C1071" s="7" t="s">
         <v>2138</v>
       </c>
       <c r="D1071" s="5">
         <v>2.0</v>
       </c>
       <c r="E1071" s="10">
         <v>77892.0</v>
       </c>
       <c r="F1071" s="10">
         <v>70102.8</v>
       </c>
       <c r="G1071" s="10">
         <v>62313.6</v>
       </c>
       <c r="H1071" s="10">
@@ -37454,51 +37454,51 @@
       </c>
       <c r="E1078" s="10">
         <v>0.0</v>
       </c>
       <c r="F1078" s="10">
         <v>0.0</v>
       </c>
       <c r="G1078" s="10">
         <v>0.0</v>
       </c>
       <c r="H1078" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1079" spans="1:8" outlineLevel="3">
       <c r="A1079" s="15">
         <v>302</v>
       </c>
       <c r="B1079" s="6" t="s">
         <v>2153</v>
       </c>
       <c r="C1079" s="7" t="s">
         <v>2154</v>
       </c>
       <c r="D1079" s="5">
-        <v>7.0</v>
+        <v>3.0</v>
       </c>
       <c r="E1079" s="10">
         <v>60708.0</v>
       </c>
       <c r="F1079" s="10">
         <v>54637.2</v>
       </c>
       <c r="G1079" s="10">
         <v>48566.4</v>
       </c>
       <c r="H1079" s="10">
         <v>42495.6</v>
       </c>
     </row>
     <row r="1080" spans="1:8" outlineLevel="3">
       <c r="A1080" s="15">
         <v>303</v>
       </c>
       <c r="B1080" s="6" t="s">
         <v>2155</v>
       </c>
       <c r="C1080" s="7" t="s">
         <v>2156</v>
       </c>
       <c r="D1080" s="5">
@@ -37610,51 +37610,51 @@
       </c>
       <c r="E1084" s="10">
         <v>0.0</v>
       </c>
       <c r="F1084" s="10">
         <v>0.0</v>
       </c>
       <c r="G1084" s="10">
         <v>0.0</v>
       </c>
       <c r="H1084" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1085" spans="1:8" outlineLevel="3">
       <c r="A1085" s="15">
         <v>308</v>
       </c>
       <c r="B1085" s="6" t="s">
         <v>2165</v>
       </c>
       <c r="C1085" s="7" t="s">
         <v>2166</v>
       </c>
       <c r="D1085" s="5">
-        <v>285.0</v>
+        <v>249.0</v>
       </c>
       <c r="E1085" s="10">
         <v>1676.0</v>
       </c>
       <c r="F1085" s="10">
         <v>1508.4</v>
       </c>
       <c r="G1085" s="10">
         <v>1340.8</v>
       </c>
       <c r="H1085" s="10">
         <v>1173.2</v>
       </c>
     </row>
     <row r="1086" spans="1:8" outlineLevel="3">
       <c r="A1086" s="15">
         <v>309</v>
       </c>
       <c r="B1086" s="6" t="s">
         <v>2167</v>
       </c>
       <c r="C1086" s="7" t="s">
         <v>2168</v>
       </c>
       <c r="D1086" s="5">
@@ -37662,63 +37662,63 @@
       </c>
       <c r="E1086" s="10">
         <v>0.0</v>
       </c>
       <c r="F1086" s="10">
         <v>0.0</v>
       </c>
       <c r="G1086" s="10">
         <v>0.0</v>
       </c>
       <c r="H1086" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1087" spans="1:8" outlineLevel="3">
       <c r="A1087" s="15">
         <v>310</v>
       </c>
       <c r="B1087" s="6" t="s">
         <v>2169</v>
       </c>
       <c r="C1087" s="7" t="s">
         <v>2170</v>
       </c>
       <c r="D1087" s="5">
-        <v>5.0</v>
+        <v>202.0</v>
       </c>
       <c r="E1087" s="10">
-        <v>0.0</v>
+        <v>1676.0</v>
       </c>
       <c r="F1087" s="10">
-        <v>0.0</v>
+        <v>1508.4</v>
       </c>
       <c r="G1087" s="10">
-        <v>0.0</v>
+        <v>1340.8</v>
       </c>
       <c r="H1087" s="10">
-        <v>0.0</v>
+        <v>1173.2</v>
       </c>
     </row>
     <row r="1088" spans="1:8" outlineLevel="3">
       <c r="A1088" s="15">
         <v>311</v>
       </c>
       <c r="B1088" s="6" t="s">
         <v>2171</v>
       </c>
       <c r="C1088" s="7" t="s">
         <v>2172</v>
       </c>
       <c r="D1088" s="5">
         <v>63.0</v>
       </c>
       <c r="E1088" s="10">
         <v>1734.0</v>
       </c>
       <c r="F1088" s="10">
         <v>1560.6</v>
       </c>
       <c r="G1088" s="10">
         <v>1387.2</v>
       </c>
       <c r="H1088" s="10">
@@ -37818,51 +37818,51 @@
       </c>
       <c r="E1092" s="10">
         <v>0.0</v>
       </c>
       <c r="F1092" s="10">
         <v>0.0</v>
       </c>
       <c r="G1092" s="10">
         <v>0.0</v>
       </c>
       <c r="H1092" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1093" spans="1:8" outlineLevel="3">
       <c r="A1093" s="15">
         <v>316</v>
       </c>
       <c r="B1093" s="6" t="s">
         <v>2181</v>
       </c>
       <c r="C1093" s="7" t="s">
         <v>2182</v>
       </c>
       <c r="D1093" s="5">
-        <v>299.0</v>
+        <v>352.0</v>
       </c>
       <c r="E1093" s="10">
         <v>3774.0</v>
       </c>
       <c r="F1093" s="10">
         <v>3396.6</v>
       </c>
       <c r="G1093" s="10">
         <v>3019.2</v>
       </c>
       <c r="H1093" s="10">
         <v>2641.8</v>
       </c>
     </row>
     <row r="1094" spans="1:8" outlineLevel="3">
       <c r="A1094" s="15">
         <v>317</v>
       </c>
       <c r="B1094" s="6" t="s">
         <v>2183</v>
       </c>
       <c r="C1094" s="7" t="s">
         <v>2184</v>
       </c>
       <c r="D1094" s="5">
@@ -37870,51 +37870,51 @@
       </c>
       <c r="E1094" s="10">
         <v>0.0</v>
       </c>
       <c r="F1094" s="10">
         <v>0.0</v>
       </c>
       <c r="G1094" s="10">
         <v>0.0</v>
       </c>
       <c r="H1094" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1095" spans="1:8" outlineLevel="3">
       <c r="A1095" s="15">
         <v>318</v>
       </c>
       <c r="B1095" s="6" t="s">
         <v>2185</v>
       </c>
       <c r="C1095" s="7" t="s">
         <v>2186</v>
       </c>
       <c r="D1095" s="5">
-        <v>196.0</v>
+        <v>197.0</v>
       </c>
       <c r="E1095" s="10">
         <v>3774.0</v>
       </c>
       <c r="F1095" s="10">
         <v>3396.6</v>
       </c>
       <c r="G1095" s="10">
         <v>3019.2</v>
       </c>
       <c r="H1095" s="10">
         <v>2641.8</v>
       </c>
     </row>
     <row r="1096" spans="1:8" outlineLevel="3">
       <c r="A1096" s="15">
         <v>319</v>
       </c>
       <c r="B1096" s="6" t="s">
         <v>2187</v>
       </c>
       <c r="C1096" s="7" t="s">
         <v>2188</v>
       </c>
       <c r="D1096" s="5">
@@ -38052,103 +38052,103 @@
       </c>
       <c r="E1101" s="10">
         <v>0.0</v>
       </c>
       <c r="F1101" s="10">
         <v>0.0</v>
       </c>
       <c r="G1101" s="10">
         <v>0.0</v>
       </c>
       <c r="H1101" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1102" spans="1:8" outlineLevel="3">
       <c r="A1102" s="15">
         <v>325</v>
       </c>
       <c r="B1102" s="6" t="s">
         <v>2199</v>
       </c>
       <c r="C1102" s="7" t="s">
         <v>2200</v>
       </c>
       <c r="D1102" s="5">
-        <v>20.0</v>
+        <v>0.0</v>
       </c>
       <c r="E1102" s="10">
-        <v>28669.0</v>
+        <v>0.0</v>
       </c>
       <c r="F1102" s="10">
-        <v>25802.1</v>
+        <v>0.0</v>
       </c>
       <c r="G1102" s="10">
-        <v>22935.2</v>
+        <v>0.0</v>
       </c>
       <c r="H1102" s="10">
-        <v>20068.3</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="1103" spans="1:8" outlineLevel="3">
       <c r="A1103" s="15">
         <v>326</v>
       </c>
       <c r="B1103" s="6" t="s">
         <v>2201</v>
       </c>
       <c r="C1103" s="7" t="s">
         <v>2202</v>
       </c>
       <c r="D1103" s="5">
         <v>0.0</v>
       </c>
       <c r="E1103" s="10">
         <v>0.0</v>
       </c>
       <c r="F1103" s="10">
         <v>0.0</v>
       </c>
       <c r="G1103" s="10">
         <v>0.0</v>
       </c>
       <c r="H1103" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1104" spans="1:8" outlineLevel="3">
       <c r="A1104" s="15">
         <v>327</v>
       </c>
       <c r="B1104" s="6" t="s">
         <v>2203</v>
       </c>
       <c r="C1104" s="7" t="s">
         <v>2204</v>
       </c>
       <c r="D1104" s="5">
-        <v>3.0</v>
+        <v>4.0</v>
       </c>
       <c r="E1104" s="10">
         <v>47666.0</v>
       </c>
       <c r="F1104" s="10">
         <v>42899.4</v>
       </c>
       <c r="G1104" s="10">
         <v>38132.8</v>
       </c>
       <c r="H1104" s="10">
         <v>33366.2</v>
       </c>
     </row>
     <row r="1105" spans="1:8" outlineLevel="3">
       <c r="A1105" s="15">
         <v>328</v>
       </c>
       <c r="B1105" s="6" t="s">
         <v>2205</v>
       </c>
       <c r="C1105" s="7" t="s">
         <v>2206</v>
       </c>
       <c r="D1105" s="5">
@@ -38286,51 +38286,51 @@
       </c>
       <c r="E1110" s="10">
         <v>0.0</v>
       </c>
       <c r="F1110" s="10">
         <v>0.0</v>
       </c>
       <c r="G1110" s="10">
         <v>0.0</v>
       </c>
       <c r="H1110" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1111" spans="1:8" outlineLevel="3">
       <c r="A1111" s="15">
         <v>334</v>
       </c>
       <c r="B1111" s="6" t="s">
         <v>2217</v>
       </c>
       <c r="C1111" s="7" t="s">
         <v>2218</v>
       </c>
       <c r="D1111" s="5">
-        <v>6.0</v>
+        <v>11.0</v>
       </c>
       <c r="E1111" s="10">
         <v>38005.0</v>
       </c>
       <c r="F1111" s="10">
         <v>34204.5</v>
       </c>
       <c r="G1111" s="10">
         <v>30404.0</v>
       </c>
       <c r="H1111" s="10">
         <v>26603.5</v>
       </c>
     </row>
     <row r="1112" spans="1:8" outlineLevel="3">
       <c r="A1112" s="15">
         <v>335</v>
       </c>
       <c r="B1112" s="6" t="s">
         <v>2219</v>
       </c>
       <c r="C1112" s="7" t="s">
         <v>2220</v>
       </c>
       <c r="D1112" s="5">
@@ -38754,51 +38754,51 @@
       </c>
       <c r="E1128" s="10">
         <v>0.0</v>
       </c>
       <c r="F1128" s="10">
         <v>0.0</v>
       </c>
       <c r="G1128" s="10">
         <v>0.0</v>
       </c>
       <c r="H1128" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1129" spans="1:8" outlineLevel="3">
       <c r="A1129" s="15">
         <v>352</v>
       </c>
       <c r="B1129" s="6" t="s">
         <v>2253</v>
       </c>
       <c r="C1129" s="7" t="s">
         <v>2254</v>
       </c>
       <c r="D1129" s="5">
-        <v>14.0</v>
+        <v>4.0</v>
       </c>
       <c r="E1129" s="10">
         <v>0.0</v>
       </c>
       <c r="F1129" s="10">
         <v>0.0</v>
       </c>
       <c r="G1129" s="10">
         <v>0.0</v>
       </c>
       <c r="H1129" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1130" spans="1:8" outlineLevel="3">
       <c r="A1130" s="15">
         <v>353</v>
       </c>
       <c r="B1130" s="6" t="s">
         <v>2255</v>
       </c>
       <c r="C1130" s="7" t="s">
         <v>2256</v>
       </c>
       <c r="D1130" s="5">
@@ -38884,89 +38884,89 @@
       </c>
       <c r="E1133" s="10">
         <v>0.0</v>
       </c>
       <c r="F1133" s="10">
         <v>0.0</v>
       </c>
       <c r="G1133" s="10">
         <v>0.0</v>
       </c>
       <c r="H1133" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1134" spans="1:8" outlineLevel="3">
       <c r="A1134" s="15">
         <v>357</v>
       </c>
       <c r="B1134" s="6" t="s">
         <v>2263</v>
       </c>
       <c r="C1134" s="7" t="s">
         <v>2264</v>
       </c>
       <c r="D1134" s="5">
-        <v>7.0</v>
+        <v>53.0</v>
       </c>
       <c r="E1134" s="10">
-        <v>0.0</v>
+        <v>4758.0</v>
       </c>
       <c r="F1134" s="10">
-        <v>0.0</v>
+        <v>4282.2</v>
       </c>
       <c r="G1134" s="10">
-        <v>0.0</v>
+        <v>3806.4</v>
       </c>
       <c r="H1134" s="10">
-        <v>0.0</v>
+        <v>3330.6</v>
       </c>
     </row>
     <row r="1135" spans="1:8" outlineLevel="3">
       <c r="A1135" s="15">
         <v>358</v>
       </c>
       <c r="B1135" s="6" t="s">
         <v>2265</v>
       </c>
       <c r="C1135" s="7" t="s">
         <v>2266</v>
       </c>
       <c r="D1135" s="5">
-        <v>10.0</v>
+        <v>122.0</v>
       </c>
       <c r="E1135" s="10">
-        <v>0.0</v>
+        <v>4758.0</v>
       </c>
       <c r="F1135" s="10">
-        <v>0.0</v>
+        <v>4282.2</v>
       </c>
       <c r="G1135" s="10">
-        <v>0.0</v>
+        <v>3806.4</v>
       </c>
       <c r="H1135" s="10">
-        <v>0.0</v>
+        <v>3330.6</v>
       </c>
     </row>
     <row r="1136" spans="1:8" outlineLevel="3">
       <c r="A1136" s="15">
         <v>359</v>
       </c>
       <c r="B1136" s="6" t="s">
         <v>2267</v>
       </c>
       <c r="C1136" s="7" t="s">
         <v>2268</v>
       </c>
       <c r="D1136" s="5">
         <v>0.0</v>
       </c>
       <c r="E1136" s="10">
         <v>0.0</v>
       </c>
       <c r="F1136" s="10">
         <v>0.0</v>
       </c>
       <c r="G1136" s="10">
         <v>0.0</v>
       </c>
       <c r="H1136" s="10">
@@ -38988,285 +38988,285 @@
       </c>
       <c r="E1137" s="10">
         <v>5444.0</v>
       </c>
       <c r="F1137" s="10">
         <v>4899.6</v>
       </c>
       <c r="G1137" s="10">
         <v>4355.2</v>
       </c>
       <c r="H1137" s="10">
         <v>3810.8</v>
       </c>
     </row>
     <row r="1138" spans="1:8" outlineLevel="3">
       <c r="A1138" s="15">
         <v>361</v>
       </c>
       <c r="B1138" s="6" t="s">
         <v>2271</v>
       </c>
       <c r="C1138" s="7" t="s">
         <v>2272</v>
       </c>
       <c r="D1138" s="5">
-        <v>20.0</v>
+        <v>10.0</v>
       </c>
       <c r="E1138" s="10">
         <v>5444.0</v>
       </c>
       <c r="F1138" s="10">
         <v>4899.6</v>
       </c>
       <c r="G1138" s="10">
         <v>4355.2</v>
       </c>
       <c r="H1138" s="10">
         <v>3810.8</v>
       </c>
     </row>
     <row r="1139" spans="1:8" outlineLevel="3">
       <c r="A1139" s="15">
         <v>362</v>
       </c>
       <c r="B1139" s="6" t="s">
         <v>2273</v>
       </c>
       <c r="C1139" s="7" t="s">
         <v>2274</v>
       </c>
       <c r="D1139" s="5">
-        <v>4.0</v>
+        <v>2.0</v>
       </c>
       <c r="E1139" s="10">
         <v>502.0</v>
       </c>
       <c r="F1139" s="10">
         <v>451.8</v>
       </c>
       <c r="G1139" s="10">
         <v>401.6</v>
       </c>
       <c r="H1139" s="10">
         <v>351.4</v>
       </c>
     </row>
     <row r="1140" spans="1:8" outlineLevel="3">
       <c r="A1140" s="15">
         <v>363</v>
       </c>
       <c r="B1140" s="6" t="s">
         <v>2275</v>
       </c>
       <c r="C1140" s="7" t="s">
         <v>2276</v>
       </c>
       <c r="D1140" s="5">
         <v>8.0</v>
       </c>
       <c r="E1140" s="10">
-        <v>534.0</v>
+        <v>387.0</v>
       </c>
       <c r="F1140" s="10">
-        <v>480.6</v>
+        <v>348.3</v>
       </c>
       <c r="G1140" s="10">
-        <v>427.2</v>
+        <v>309.6</v>
       </c>
       <c r="H1140" s="10">
-        <v>373.8</v>
+        <v>270.9</v>
       </c>
     </row>
     <row r="1141" spans="1:8" outlineLevel="3">
       <c r="A1141" s="15">
         <v>364</v>
       </c>
       <c r="B1141" s="6" t="s">
         <v>2277</v>
       </c>
       <c r="C1141" s="7" t="s">
         <v>2278</v>
       </c>
       <c r="D1141" s="5">
         <v>71.0</v>
       </c>
       <c r="E1141" s="10">
         <v>502.0</v>
       </c>
       <c r="F1141" s="10">
         <v>451.8</v>
       </c>
       <c r="G1141" s="10">
         <v>401.6</v>
       </c>
       <c r="H1141" s="10">
         <v>351.4</v>
       </c>
     </row>
     <row r="1142" spans="1:8" outlineLevel="3">
       <c r="A1142" s="15">
         <v>365</v>
       </c>
       <c r="B1142" s="6" t="s">
         <v>2279</v>
       </c>
       <c r="C1142" s="7" t="s">
         <v>2280</v>
       </c>
       <c r="D1142" s="5">
-        <v>672.0</v>
+        <v>668.0</v>
       </c>
       <c r="E1142" s="10">
-        <v>534.0</v>
+        <v>387.0</v>
       </c>
       <c r="F1142" s="10">
-        <v>480.6</v>
+        <v>348.3</v>
       </c>
       <c r="G1142" s="10">
-        <v>427.2</v>
+        <v>309.6</v>
       </c>
       <c r="H1142" s="10">
-        <v>373.8</v>
+        <v>270.9</v>
       </c>
     </row>
     <row r="1143" spans="1:8" outlineLevel="3">
       <c r="A1143" s="15">
         <v>366</v>
       </c>
       <c r="B1143" s="6" t="s">
         <v>2281</v>
       </c>
       <c r="C1143" s="7" t="s">
         <v>2282</v>
       </c>
       <c r="D1143" s="5">
         <v>93.0</v>
       </c>
       <c r="E1143" s="10">
         <v>502.0</v>
       </c>
       <c r="F1143" s="10">
         <v>451.8</v>
       </c>
       <c r="G1143" s="10">
         <v>401.6</v>
       </c>
       <c r="H1143" s="10">
         <v>351.4</v>
       </c>
     </row>
     <row r="1144" spans="1:8" outlineLevel="3">
       <c r="A1144" s="15">
         <v>367</v>
       </c>
       <c r="B1144" s="6" t="s">
         <v>2283</v>
       </c>
       <c r="C1144" s="7" t="s">
         <v>2284</v>
       </c>
       <c r="D1144" s="5">
-        <v>9.0</v>
+        <v>3.0</v>
       </c>
       <c r="E1144" s="10">
         <v>0.0</v>
       </c>
       <c r="F1144" s="10">
         <v>0.0</v>
       </c>
       <c r="G1144" s="10">
         <v>0.0</v>
       </c>
       <c r="H1144" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1145" spans="1:8" outlineLevel="3">
       <c r="A1145" s="15">
         <v>368</v>
       </c>
       <c r="B1145" s="6" t="s">
         <v>2285</v>
       </c>
       <c r="C1145" s="7" t="s">
         <v>2286</v>
       </c>
       <c r="D1145" s="5">
-        <v>430.0</v>
+        <v>418.0</v>
       </c>
       <c r="E1145" s="10">
-        <v>534.0</v>
+        <v>434.0</v>
       </c>
       <c r="F1145" s="10">
-        <v>480.6</v>
+        <v>390.6</v>
       </c>
       <c r="G1145" s="10">
-        <v>427.2</v>
+        <v>347.2</v>
       </c>
       <c r="H1145" s="10">
-        <v>373.8</v>
+        <v>303.8</v>
       </c>
     </row>
     <row r="1146" spans="1:8" outlineLevel="3">
       <c r="A1146" s="15">
         <v>369</v>
       </c>
       <c r="B1146" s="6" t="s">
         <v>2287</v>
       </c>
       <c r="C1146" s="7" t="s">
         <v>2288</v>
       </c>
       <c r="D1146" s="5">
-        <v>22.0</v>
+        <v>0.0</v>
       </c>
       <c r="E1146" s="10">
-        <v>1210.0</v>
+        <v>0.0</v>
       </c>
       <c r="F1146" s="10">
-        <v>1089.0</v>
+        <v>0.0</v>
       </c>
       <c r="G1146" s="10">
-        <v>968.0</v>
+        <v>0.0</v>
       </c>
       <c r="H1146" s="10">
-        <v>847.0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="1147" spans="1:8" outlineLevel="3">
       <c r="A1147" s="15">
         <v>370</v>
       </c>
       <c r="B1147" s="6" t="s">
         <v>2289</v>
       </c>
       <c r="C1147" s="7" t="s">
         <v>2290</v>
       </c>
       <c r="D1147" s="5">
-        <v>42.0</v>
+        <v>30.0</v>
       </c>
       <c r="E1147" s="10">
         <v>568.0</v>
       </c>
       <c r="F1147" s="10">
         <v>511.2</v>
       </c>
       <c r="G1147" s="10">
         <v>454.4</v>
       </c>
       <c r="H1147" s="10">
         <v>397.6</v>
       </c>
     </row>
     <row r="1148" spans="1:8" outlineLevel="3">
       <c r="A1148" s="15">
         <v>371</v>
       </c>
       <c r="B1148" s="6" t="s">
         <v>2291</v>
       </c>
       <c r="C1148" s="7" t="s">
         <v>2292</v>
       </c>
       <c r="D1148" s="5">
@@ -39274,103 +39274,103 @@
       </c>
       <c r="E1148" s="10">
         <v>0.0</v>
       </c>
       <c r="F1148" s="10">
         <v>0.0</v>
       </c>
       <c r="G1148" s="10">
         <v>0.0</v>
       </c>
       <c r="H1148" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1149" spans="1:8" outlineLevel="3">
       <c r="A1149" s="15">
         <v>372</v>
       </c>
       <c r="B1149" s="6" t="s">
         <v>2293</v>
       </c>
       <c r="C1149" s="7" t="s">
         <v>2294</v>
       </c>
       <c r="D1149" s="5">
-        <v>166.0</v>
+        <v>78.0</v>
       </c>
       <c r="E1149" s="10">
-        <v>603.0</v>
+        <v>434.0</v>
       </c>
       <c r="F1149" s="10">
-        <v>542.7</v>
+        <v>390.6</v>
       </c>
       <c r="G1149" s="10">
-        <v>482.4</v>
+        <v>347.2</v>
       </c>
       <c r="H1149" s="10">
-        <v>422.1</v>
+        <v>303.8</v>
       </c>
     </row>
     <row r="1150" spans="1:8" outlineLevel="3">
       <c r="A1150" s="15">
         <v>373</v>
       </c>
       <c r="B1150" s="6" t="s">
         <v>2295</v>
       </c>
       <c r="C1150" s="7" t="s">
         <v>2296</v>
       </c>
       <c r="D1150" s="5">
         <v>0.0</v>
       </c>
       <c r="E1150" s="10">
         <v>0.0</v>
       </c>
       <c r="F1150" s="10">
         <v>0.0</v>
       </c>
       <c r="G1150" s="10">
         <v>0.0</v>
       </c>
       <c r="H1150" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1151" spans="1:8" outlineLevel="3">
       <c r="A1151" s="15">
         <v>374</v>
       </c>
       <c r="B1151" s="6" t="s">
         <v>2297</v>
       </c>
       <c r="C1151" s="7" t="s">
         <v>2298</v>
       </c>
       <c r="D1151" s="5">
-        <v>473.0</v>
+        <v>457.0</v>
       </c>
       <c r="E1151" s="10">
         <v>741.0</v>
       </c>
       <c r="F1151" s="10">
         <v>666.9</v>
       </c>
       <c r="G1151" s="10">
         <v>592.8</v>
       </c>
       <c r="H1151" s="10">
         <v>518.7</v>
       </c>
     </row>
     <row r="1152" spans="1:8" outlineLevel="3">
       <c r="A1152" s="15">
         <v>375</v>
       </c>
       <c r="B1152" s="6" t="s">
         <v>2299</v>
       </c>
       <c r="C1152" s="7" t="s">
         <v>2300</v>
       </c>
       <c r="D1152" s="5">
@@ -39508,207 +39508,207 @@
       </c>
       <c r="E1157" s="10">
         <v>1382.0</v>
       </c>
       <c r="F1157" s="10">
         <v>1243.8</v>
       </c>
       <c r="G1157" s="10">
         <v>1105.6</v>
       </c>
       <c r="H1157" s="10">
         <v>967.4</v>
       </c>
     </row>
     <row r="1158" spans="1:8" outlineLevel="3">
       <c r="A1158" s="15">
         <v>381</v>
       </c>
       <c r="B1158" s="6" t="s">
         <v>2311</v>
       </c>
       <c r="C1158" s="7" t="s">
         <v>2312</v>
       </c>
       <c r="D1158" s="5">
-        <v>205.0</v>
+        <v>243.0</v>
       </c>
       <c r="E1158" s="10">
-        <v>5106.0</v>
+        <v>1558.0</v>
       </c>
       <c r="F1158" s="10">
-        <v>4595.4</v>
+        <v>1402.2</v>
       </c>
       <c r="G1158" s="10">
-        <v>4084.8</v>
+        <v>1246.4</v>
       </c>
       <c r="H1158" s="10">
-        <v>3574.2</v>
+        <v>1090.6</v>
       </c>
     </row>
     <row r="1159" spans="1:8" outlineLevel="3">
       <c r="A1159" s="15">
         <v>382</v>
       </c>
       <c r="B1159" s="6" t="s">
         <v>2313</v>
       </c>
       <c r="C1159" s="7" t="s">
         <v>2314</v>
       </c>
       <c r="D1159" s="5">
-        <v>66.0</v>
+        <v>75.0</v>
       </c>
       <c r="E1159" s="10">
         <v>1274.0</v>
       </c>
       <c r="F1159" s="10">
         <v>1146.6</v>
       </c>
       <c r="G1159" s="10">
         <v>1019.2</v>
       </c>
       <c r="H1159" s="10">
         <v>891.8</v>
       </c>
     </row>
     <row r="1160" spans="1:8" outlineLevel="3">
       <c r="A1160" s="15">
         <v>383</v>
       </c>
       <c r="B1160" s="6" t="s">
         <v>2315</v>
       </c>
       <c r="C1160" s="7" t="s">
         <v>2316</v>
       </c>
       <c r="D1160" s="5">
-        <v>263.0</v>
+        <v>245.0</v>
       </c>
       <c r="E1160" s="10">
-        <v>1324.0</v>
+        <v>5106.0</v>
       </c>
       <c r="F1160" s="10">
-        <v>1191.6</v>
+        <v>4595.4</v>
       </c>
       <c r="G1160" s="10">
-        <v>1059.2</v>
+        <v>4084.8</v>
       </c>
       <c r="H1160" s="10">
-        <v>926.8</v>
+        <v>3574.2</v>
       </c>
     </row>
     <row r="1161" spans="1:8" outlineLevel="3">
       <c r="A1161" s="15">
         <v>384</v>
       </c>
       <c r="B1161" s="6" t="s">
         <v>2317</v>
       </c>
       <c r="C1161" s="7" t="s">
         <v>2318</v>
       </c>
       <c r="D1161" s="5">
-        <v>203.0</v>
+        <v>229.0</v>
       </c>
       <c r="E1161" s="10">
-        <v>3508.0</v>
+        <v>1378.0</v>
       </c>
       <c r="F1161" s="10">
-        <v>3157.2</v>
+        <v>1240.2</v>
       </c>
       <c r="G1161" s="10">
-        <v>2806.4</v>
+        <v>1102.4</v>
       </c>
       <c r="H1161" s="10">
-        <v>2455.6</v>
+        <v>964.6</v>
       </c>
     </row>
     <row r="1162" spans="1:8" outlineLevel="3">
       <c r="A1162" s="15">
         <v>385</v>
       </c>
       <c r="B1162" s="6" t="s">
         <v>2319</v>
       </c>
       <c r="C1162" s="7" t="s">
         <v>2320</v>
       </c>
       <c r="D1162" s="5">
-        <v>0.0</v>
+        <v>5.0</v>
       </c>
       <c r="E1162" s="10">
-        <v>0.0</v>
+        <v>1990.0</v>
       </c>
       <c r="F1162" s="10">
-        <v>0.0</v>
+        <v>1791.0</v>
       </c>
       <c r="G1162" s="10">
-        <v>0.0</v>
+        <v>1592.0</v>
       </c>
       <c r="H1162" s="10">
-        <v>0.0</v>
+        <v>1393.0</v>
       </c>
     </row>
     <row r="1163" spans="1:8" outlineLevel="3">
       <c r="A1163" s="15">
         <v>386</v>
       </c>
       <c r="B1163" s="6" t="s">
         <v>2321</v>
       </c>
       <c r="C1163" s="7" t="s">
         <v>2322</v>
       </c>
       <c r="D1163" s="5">
-        <v>41.0</v>
+        <v>39.0</v>
       </c>
       <c r="E1163" s="10">
         <v>2072.0</v>
       </c>
       <c r="F1163" s="10">
         <v>1864.8</v>
       </c>
       <c r="G1163" s="10">
         <v>1657.6</v>
       </c>
       <c r="H1163" s="10">
         <v>1450.4</v>
       </c>
     </row>
     <row r="1164" spans="1:8" outlineLevel="3">
       <c r="A1164" s="15">
         <v>387</v>
       </c>
       <c r="B1164" s="6" t="s">
         <v>2323</v>
       </c>
       <c r="C1164" s="7" t="s">
         <v>2324</v>
       </c>
       <c r="D1164" s="5">
-        <v>157.0</v>
+        <v>101.0</v>
       </c>
       <c r="E1164" s="10">
         <v>1968.0</v>
       </c>
       <c r="F1164" s="10">
         <v>1771.2</v>
       </c>
       <c r="G1164" s="10">
         <v>1574.4</v>
       </c>
       <c r="H1164" s="10">
         <v>1377.6</v>
       </c>
     </row>
     <row r="1165" spans="1:8" outlineLevel="3">
       <c r="A1165" s="15">
         <v>388</v>
       </c>
       <c r="B1165" s="6" t="s">
         <v>2325</v>
       </c>
       <c r="C1165" s="7" t="s">
         <v>2326</v>
       </c>
       <c r="D1165" s="5">
@@ -39716,103 +39716,103 @@
       </c>
       <c r="E1165" s="10">
         <v>2110.0</v>
       </c>
       <c r="F1165" s="10">
         <v>1899.0</v>
       </c>
       <c r="G1165" s="10">
         <v>1688.0</v>
       </c>
       <c r="H1165" s="10">
         <v>1477.0</v>
       </c>
     </row>
     <row r="1166" spans="1:8" outlineLevel="3">
       <c r="A1166" s="15">
         <v>389</v>
       </c>
       <c r="B1166" s="6" t="s">
         <v>2327</v>
       </c>
       <c r="C1166" s="7" t="s">
         <v>2328</v>
       </c>
       <c r="D1166" s="5">
-        <v>12.0</v>
+        <v>0.0</v>
       </c>
       <c r="E1166" s="10">
-        <v>2244.0</v>
+        <v>0.0</v>
       </c>
       <c r="F1166" s="10">
-        <v>2019.6</v>
+        <v>0.0</v>
       </c>
       <c r="G1166" s="10">
-        <v>1795.2</v>
+        <v>0.0</v>
       </c>
       <c r="H1166" s="10">
-        <v>1570.8</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="1167" spans="1:8" outlineLevel="3">
       <c r="A1167" s="15">
         <v>390</v>
       </c>
       <c r="B1167" s="6" t="s">
         <v>2329</v>
       </c>
       <c r="C1167" s="7" t="s">
         <v>2330</v>
       </c>
       <c r="D1167" s="5">
         <v>7.0</v>
       </c>
       <c r="E1167" s="10">
         <v>0.0</v>
       </c>
       <c r="F1167" s="10">
         <v>0.0</v>
       </c>
       <c r="G1167" s="10">
         <v>0.0</v>
       </c>
       <c r="H1167" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1168" spans="1:8" outlineLevel="3">
       <c r="A1168" s="15">
         <v>391</v>
       </c>
       <c r="B1168" s="6" t="s">
         <v>2331</v>
       </c>
       <c r="C1168" s="7" t="s">
         <v>2332</v>
       </c>
       <c r="D1168" s="5">
-        <v>10.0</v>
+        <v>11.0</v>
       </c>
       <c r="E1168" s="10">
         <v>2244.0</v>
       </c>
       <c r="F1168" s="10">
         <v>2019.6</v>
       </c>
       <c r="G1168" s="10">
         <v>1795.2</v>
       </c>
       <c r="H1168" s="10">
         <v>1570.8</v>
       </c>
     </row>
     <row r="1169" spans="1:8" outlineLevel="3">
       <c r="A1169" s="15">
         <v>392</v>
       </c>
       <c r="B1169" s="6" t="s">
         <v>2333</v>
       </c>
       <c r="C1169" s="7" t="s">
         <v>2334</v>
       </c>
       <c r="D1169" s="5">
@@ -39820,167 +39820,167 @@
       </c>
       <c r="E1169" s="10">
         <v>3422.0</v>
       </c>
       <c r="F1169" s="10">
         <v>3079.8</v>
       </c>
       <c r="G1169" s="10">
         <v>2737.6</v>
       </c>
       <c r="H1169" s="10">
         <v>2395.4</v>
       </c>
     </row>
     <row r="1170" spans="1:8" outlineLevel="3">
       <c r="A1170" s="15">
         <v>393</v>
       </c>
       <c r="B1170" s="6" t="s">
         <v>2335</v>
       </c>
       <c r="C1170" s="7" t="s">
         <v>2336</v>
       </c>
       <c r="D1170" s="5">
-        <v>91.0</v>
+        <v>86.0</v>
       </c>
       <c r="E1170" s="10">
-        <v>966.0</v>
+        <v>725.0</v>
       </c>
       <c r="F1170" s="10">
-        <v>869.4</v>
+        <v>652.5</v>
       </c>
       <c r="G1170" s="10">
-        <v>772.8</v>
+        <v>580.0</v>
       </c>
       <c r="H1170" s="10">
-        <v>676.2</v>
+        <v>507.5</v>
       </c>
     </row>
     <row r="1171" spans="1:8" outlineLevel="3">
       <c r="A1171" s="15">
         <v>394</v>
       </c>
       <c r="B1171" s="6" t="s">
         <v>2337</v>
       </c>
       <c r="C1171" s="7" t="s">
         <v>2338</v>
       </c>
       <c r="D1171" s="5">
-        <v>646.0</v>
+        <v>623.0</v>
       </c>
       <c r="E1171" s="10">
-        <v>1088.0</v>
+        <v>725.0</v>
       </c>
       <c r="F1171" s="10">
-        <v>979.2</v>
+        <v>652.5</v>
       </c>
       <c r="G1171" s="10">
-        <v>870.4</v>
+        <v>580.0</v>
       </c>
       <c r="H1171" s="10">
-        <v>761.6</v>
+        <v>507.5</v>
       </c>
     </row>
     <row r="1172" spans="1:8" outlineLevel="3">
       <c r="A1172" s="15">
         <v>395</v>
       </c>
       <c r="B1172" s="6" t="s">
         <v>2339</v>
       </c>
       <c r="C1172" s="7" t="s">
         <v>2340</v>
       </c>
       <c r="D1172" s="5">
         <v>1.0</v>
       </c>
       <c r="E1172" s="10">
-        <v>1038.0</v>
+        <v>725.0</v>
       </c>
       <c r="F1172" s="10">
-        <v>934.2</v>
+        <v>652.5</v>
       </c>
       <c r="G1172" s="10">
-        <v>830.4</v>
+        <v>580.0</v>
       </c>
       <c r="H1172" s="10">
-        <v>726.6</v>
+        <v>507.5</v>
       </c>
     </row>
     <row r="1173" spans="1:8" outlineLevel="3">
       <c r="A1173" s="15">
         <v>396</v>
       </c>
       <c r="B1173" s="6" t="s">
         <v>2341</v>
       </c>
       <c r="C1173" s="7" t="s">
         <v>2342</v>
       </c>
       <c r="D1173" s="5">
         <v>2.0</v>
       </c>
       <c r="E1173" s="10">
-        <v>966.0</v>
+        <v>725.0</v>
       </c>
       <c r="F1173" s="10">
-        <v>869.4</v>
+        <v>652.5</v>
       </c>
       <c r="G1173" s="10">
-        <v>772.8</v>
+        <v>580.0</v>
       </c>
       <c r="H1173" s="10">
-        <v>676.2</v>
+        <v>507.5</v>
       </c>
     </row>
     <row r="1174" spans="1:8" outlineLevel="3">
       <c r="A1174" s="15">
         <v>397</v>
       </c>
       <c r="B1174" s="6" t="s">
         <v>2343</v>
       </c>
       <c r="C1174" s="7" t="s">
         <v>2344</v>
       </c>
       <c r="D1174" s="5">
-        <v>119.0</v>
+        <v>72.0</v>
       </c>
       <c r="E1174" s="10">
-        <v>1310.0</v>
+        <v>1058.0</v>
       </c>
       <c r="F1174" s="10">
-        <v>1179.0</v>
+        <v>952.2</v>
       </c>
       <c r="G1174" s="10">
-        <v>1048.0</v>
+        <v>846.4</v>
       </c>
       <c r="H1174" s="10">
-        <v>917.0</v>
+        <v>740.6</v>
       </c>
     </row>
     <row r="1175" spans="1:8" outlineLevel="3">
       <c r="A1175" s="15">
         <v>398</v>
       </c>
       <c r="B1175" s="6" t="s">
         <v>2345</v>
       </c>
       <c r="C1175" s="7" t="s">
         <v>2346</v>
       </c>
       <c r="D1175" s="5">
         <v>4.0</v>
       </c>
       <c r="E1175" s="10">
         <v>0.0</v>
       </c>
       <c r="F1175" s="10">
         <v>0.0</v>
       </c>
       <c r="G1175" s="10">
         <v>0.0</v>
       </c>
       <c r="H1175" s="10">
@@ -40002,103 +40002,103 @@
       </c>
       <c r="E1176" s="10">
         <v>0.0</v>
       </c>
       <c r="F1176" s="10">
         <v>0.0</v>
       </c>
       <c r="G1176" s="10">
         <v>0.0</v>
       </c>
       <c r="H1176" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1177" spans="1:8" outlineLevel="3">
       <c r="A1177" s="15">
         <v>400</v>
       </c>
       <c r="B1177" s="6" t="s">
         <v>2349</v>
       </c>
       <c r="C1177" s="7" t="s">
         <v>2350</v>
       </c>
       <c r="D1177" s="5">
-        <v>42.0</v>
+        <v>0.0</v>
       </c>
       <c r="E1177" s="10">
-        <v>1480.0</v>
+        <v>0.0</v>
       </c>
       <c r="F1177" s="10">
-        <v>1332.0</v>
+        <v>0.0</v>
       </c>
       <c r="G1177" s="10">
-        <v>1184.0</v>
+        <v>0.0</v>
       </c>
       <c r="H1177" s="10">
-        <v>1036.0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="1178" spans="1:8" outlineLevel="3">
       <c r="A1178" s="15">
         <v>401</v>
       </c>
       <c r="B1178" s="6" t="s">
         <v>2351</v>
       </c>
       <c r="C1178" s="7" t="s">
         <v>2352</v>
       </c>
       <c r="D1178" s="5">
         <v>1.0</v>
       </c>
       <c r="E1178" s="10">
         <v>3886.0</v>
       </c>
       <c r="F1178" s="10">
         <v>3497.4</v>
       </c>
       <c r="G1178" s="10">
         <v>3108.8</v>
       </c>
       <c r="H1178" s="10">
         <v>2720.2</v>
       </c>
     </row>
     <row r="1179" spans="1:8" outlineLevel="3">
       <c r="A1179" s="15">
         <v>402</v>
       </c>
       <c r="B1179" s="6" t="s">
         <v>2353</v>
       </c>
       <c r="C1179" s="7" t="s">
         <v>2354</v>
       </c>
       <c r="D1179" s="5">
-        <v>18.0</v>
+        <v>40.0</v>
       </c>
       <c r="E1179" s="10">
         <v>2388.0</v>
       </c>
       <c r="F1179" s="10">
         <v>2149.2</v>
       </c>
       <c r="G1179" s="10">
         <v>1910.4</v>
       </c>
       <c r="H1179" s="10">
         <v>1671.6</v>
       </c>
     </row>
     <row r="1180" spans="1:8" outlineLevel="3">
       <c r="A1180" s="15">
         <v>403</v>
       </c>
       <c r="B1180" s="6" t="s">
         <v>2355</v>
       </c>
       <c r="C1180" s="7" t="s">
         <v>2356</v>
       </c>
       <c r="D1180" s="5">
@@ -40132,51 +40132,51 @@
       </c>
       <c r="E1181" s="10">
         <v>2606.0</v>
       </c>
       <c r="F1181" s="10">
         <v>2345.4</v>
       </c>
       <c r="G1181" s="10">
         <v>2084.8</v>
       </c>
       <c r="H1181" s="10">
         <v>1824.2</v>
       </c>
     </row>
     <row r="1182" spans="1:8" outlineLevel="3">
       <c r="A1182" s="15">
         <v>405</v>
       </c>
       <c r="B1182" s="6" t="s">
         <v>2359</v>
       </c>
       <c r="C1182" s="7" t="s">
         <v>2360</v>
       </c>
       <c r="D1182" s="5">
-        <v>13.0</v>
+        <v>12.0</v>
       </c>
       <c r="E1182" s="10">
         <v>2894.0</v>
       </c>
       <c r="F1182" s="10">
         <v>2604.6</v>
       </c>
       <c r="G1182" s="10">
         <v>2315.2</v>
       </c>
       <c r="H1182" s="10">
         <v>2025.8</v>
       </c>
     </row>
     <row r="1183" spans="1:8" outlineLevel="3">
       <c r="A1183" s="15">
         <v>406</v>
       </c>
       <c r="B1183" s="6" t="s">
         <v>2361</v>
       </c>
       <c r="C1183" s="7" t="s">
         <v>2362</v>
       </c>
       <c r="D1183" s="5">
@@ -40314,363 +40314,363 @@
       </c>
       <c r="E1188" s="10">
         <v>4462.0</v>
       </c>
       <c r="F1188" s="10">
         <v>4015.8</v>
       </c>
       <c r="G1188" s="10">
         <v>3569.6</v>
       </c>
       <c r="H1188" s="10">
         <v>3123.4</v>
       </c>
     </row>
     <row r="1189" spans="1:8" outlineLevel="3">
       <c r="A1189" s="15">
         <v>412</v>
       </c>
       <c r="B1189" s="6" t="s">
         <v>2373</v>
       </c>
       <c r="C1189" s="7" t="s">
         <v>2374</v>
       </c>
       <c r="D1189" s="5">
-        <v>237.0</v>
+        <v>176.0</v>
       </c>
       <c r="E1189" s="10">
-        <v>1426.0</v>
+        <v>1062.0</v>
       </c>
       <c r="F1189" s="10">
-        <v>1283.4</v>
+        <v>955.8</v>
       </c>
       <c r="G1189" s="10">
-        <v>1140.8</v>
+        <v>849.6</v>
       </c>
       <c r="H1189" s="10">
-        <v>998.2</v>
+        <v>743.4</v>
       </c>
     </row>
     <row r="1190" spans="1:8" outlineLevel="3">
       <c r="A1190" s="15">
         <v>413</v>
       </c>
       <c r="B1190" s="6" t="s">
         <v>2375</v>
       </c>
       <c r="C1190" s="7" t="s">
         <v>2376</v>
       </c>
       <c r="D1190" s="5">
         <v>14.0</v>
       </c>
       <c r="E1190" s="10">
-        <v>1426.0</v>
+        <v>1062.0</v>
       </c>
       <c r="F1190" s="10">
-        <v>1283.4</v>
+        <v>955.8</v>
       </c>
       <c r="G1190" s="10">
-        <v>1140.8</v>
+        <v>849.6</v>
       </c>
       <c r="H1190" s="10">
-        <v>998.2</v>
+        <v>743.4</v>
       </c>
     </row>
     <row r="1191" spans="1:8" outlineLevel="3">
       <c r="A1191" s="15">
         <v>414</v>
       </c>
       <c r="B1191" s="6" t="s">
         <v>2377</v>
       </c>
       <c r="C1191" s="7" t="s">
         <v>2378</v>
       </c>
       <c r="D1191" s="5">
-        <v>372.0</v>
+        <v>317.0</v>
       </c>
       <c r="E1191" s="10">
-        <v>1483.0</v>
+        <v>1062.0</v>
       </c>
       <c r="F1191" s="10">
-        <v>1334.7</v>
+        <v>955.8</v>
       </c>
       <c r="G1191" s="10">
-        <v>1186.4</v>
+        <v>849.6</v>
       </c>
       <c r="H1191" s="10">
-        <v>1038.1</v>
+        <v>743.4</v>
       </c>
     </row>
     <row r="1192" spans="1:8" outlineLevel="3">
       <c r="A1192" s="15">
         <v>415</v>
       </c>
       <c r="B1192" s="6" t="s">
         <v>2379</v>
       </c>
       <c r="C1192" s="7" t="s">
         <v>2380</v>
       </c>
       <c r="D1192" s="5">
         <v>5.0</v>
       </c>
       <c r="E1192" s="10">
         <v>0.0</v>
       </c>
       <c r="F1192" s="10">
         <v>0.0</v>
       </c>
       <c r="G1192" s="10">
         <v>0.0</v>
       </c>
       <c r="H1192" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1193" spans="1:8" outlineLevel="3">
       <c r="A1193" s="15">
         <v>416</v>
       </c>
       <c r="B1193" s="6" t="s">
         <v>2381</v>
       </c>
       <c r="C1193" s="7" t="s">
         <v>2382</v>
       </c>
       <c r="D1193" s="5">
-        <v>8.0</v>
+        <v>0.0</v>
       </c>
       <c r="E1193" s="10">
-        <v>1426.0</v>
+        <v>0.0</v>
       </c>
       <c r="F1193" s="10">
-        <v>1283.4</v>
+        <v>0.0</v>
       </c>
       <c r="G1193" s="10">
-        <v>1140.8</v>
+        <v>0.0</v>
       </c>
       <c r="H1193" s="10">
-        <v>998.2</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="1194" spans="1:8" outlineLevel="3">
       <c r="A1194" s="15">
         <v>417</v>
       </c>
       <c r="B1194" s="6" t="s">
         <v>2383</v>
       </c>
       <c r="C1194" s="7" t="s">
         <v>2384</v>
       </c>
       <c r="D1194" s="5">
-        <v>277.0</v>
+        <v>270.0</v>
       </c>
       <c r="E1194" s="10">
-        <v>1426.0</v>
+        <v>1062.0</v>
       </c>
       <c r="F1194" s="10">
-        <v>1283.4</v>
+        <v>955.8</v>
       </c>
       <c r="G1194" s="10">
-        <v>1140.8</v>
+        <v>849.6</v>
       </c>
       <c r="H1194" s="10">
-        <v>998.2</v>
+        <v>743.4</v>
       </c>
     </row>
     <row r="1195" spans="1:8" outlineLevel="3">
       <c r="A1195" s="15">
         <v>418</v>
       </c>
       <c r="B1195" s="6" t="s">
         <v>2385</v>
       </c>
       <c r="C1195" s="7" t="s">
         <v>2386</v>
       </c>
       <c r="D1195" s="5">
         <v>0.0</v>
       </c>
       <c r="E1195" s="10">
         <v>0.0</v>
       </c>
       <c r="F1195" s="10">
         <v>0.0</v>
       </c>
       <c r="G1195" s="10">
         <v>0.0</v>
       </c>
       <c r="H1195" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1196" spans="1:8" outlineLevel="3">
       <c r="A1196" s="15">
         <v>419</v>
       </c>
       <c r="B1196" s="6" t="s">
         <v>2387</v>
       </c>
       <c r="C1196" s="7" t="s">
         <v>2388</v>
       </c>
       <c r="D1196" s="5">
-        <v>770.0</v>
+        <v>187.0</v>
       </c>
       <c r="E1196" s="10">
-        <v>1766.0</v>
+        <v>2070.0</v>
       </c>
       <c r="F1196" s="10">
-        <v>1589.4</v>
+        <v>1863.0</v>
       </c>
       <c r="G1196" s="10">
-        <v>1412.8</v>
+        <v>1656.0</v>
       </c>
       <c r="H1196" s="10">
-        <v>1236.2</v>
+        <v>1449.0</v>
       </c>
     </row>
     <row r="1197" spans="1:8" outlineLevel="3">
       <c r="A1197" s="15">
         <v>420</v>
       </c>
       <c r="B1197" s="6" t="s">
         <v>2389</v>
       </c>
       <c r="C1197" s="7" t="s">
         <v>2390</v>
       </c>
       <c r="D1197" s="5">
-        <v>61.0</v>
+        <v>21.0</v>
       </c>
       <c r="E1197" s="10">
-        <v>1766.0</v>
+        <v>1555.0</v>
       </c>
       <c r="F1197" s="10">
-        <v>1589.4</v>
+        <v>1399.5</v>
       </c>
       <c r="G1197" s="10">
-        <v>1412.8</v>
+        <v>1244.0</v>
       </c>
       <c r="H1197" s="10">
-        <v>1236.2</v>
+        <v>1088.5</v>
       </c>
     </row>
     <row r="1198" spans="1:8" outlineLevel="3">
       <c r="A1198" s="15">
         <v>421</v>
       </c>
       <c r="B1198" s="6" t="s">
         <v>2391</v>
       </c>
       <c r="C1198" s="7" t="s">
         <v>2392</v>
       </c>
       <c r="D1198" s="5">
-        <v>25.0</v>
+        <v>2.0</v>
       </c>
       <c r="E1198" s="10">
-        <v>1766.0</v>
+        <v>0.0</v>
       </c>
       <c r="F1198" s="10">
-        <v>1589.4</v>
+        <v>0.0</v>
       </c>
       <c r="G1198" s="10">
-        <v>1412.8</v>
+        <v>0.0</v>
       </c>
       <c r="H1198" s="10">
-        <v>1236.2</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="1199" spans="1:8" outlineLevel="3">
       <c r="A1199" s="15">
         <v>422</v>
       </c>
       <c r="B1199" s="6" t="s">
         <v>2393</v>
       </c>
       <c r="C1199" s="7" t="s">
         <v>2394</v>
       </c>
       <c r="D1199" s="5">
         <v>61.0</v>
       </c>
       <c r="E1199" s="10">
-        <v>1766.0</v>
+        <v>1555.0</v>
       </c>
       <c r="F1199" s="10">
-        <v>1589.4</v>
+        <v>1399.5</v>
       </c>
       <c r="G1199" s="10">
-        <v>1412.8</v>
+        <v>1244.0</v>
       </c>
       <c r="H1199" s="10">
-        <v>1236.2</v>
+        <v>1088.5</v>
       </c>
     </row>
     <row r="1200" spans="1:8" outlineLevel="3">
       <c r="A1200" s="15">
         <v>423</v>
       </c>
       <c r="B1200" s="6" t="s">
         <v>2395</v>
       </c>
       <c r="C1200" s="7" t="s">
         <v>2396</v>
       </c>
       <c r="D1200" s="5">
-        <v>87.0</v>
+        <v>66.0</v>
       </c>
       <c r="E1200" s="10">
         <v>2288.0</v>
       </c>
       <c r="F1200" s="10">
         <v>2059.2</v>
       </c>
       <c r="G1200" s="10">
         <v>1830.4</v>
       </c>
       <c r="H1200" s="10">
         <v>1601.6</v>
       </c>
     </row>
     <row r="1201" spans="1:8" outlineLevel="3">
       <c r="A1201" s="15">
         <v>424</v>
       </c>
       <c r="B1201" s="6" t="s">
         <v>2397</v>
       </c>
       <c r="C1201" s="7" t="s">
         <v>2398</v>
       </c>
       <c r="D1201" s="5">
-        <v>1062.0</v>
+        <v>1057.0</v>
       </c>
       <c r="E1201" s="10">
         <v>2117.0</v>
       </c>
       <c r="F1201" s="10">
         <v>1905.3</v>
       </c>
       <c r="G1201" s="10">
         <v>1693.6</v>
       </c>
       <c r="H1201" s="10">
         <v>1481.9</v>
       </c>
     </row>
     <row r="1202" spans="1:8" outlineLevel="3">
       <c r="A1202" s="15">
         <v>425</v>
       </c>
       <c r="B1202" s="6" t="s">
         <v>2399</v>
       </c>
       <c r="C1202" s="7" t="s">
         <v>2400</v>
       </c>
       <c r="D1202" s="5">
@@ -40704,89 +40704,89 @@
       </c>
       <c r="E1203" s="10">
         <v>0.0</v>
       </c>
       <c r="F1203" s="10">
         <v>0.0</v>
       </c>
       <c r="G1203" s="10">
         <v>0.0</v>
       </c>
       <c r="H1203" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1204" spans="1:8" outlineLevel="3">
       <c r="A1204" s="15">
         <v>427</v>
       </c>
       <c r="B1204" s="6" t="s">
         <v>2403</v>
       </c>
       <c r="C1204" s="7" t="s">
         <v>2404</v>
       </c>
       <c r="D1204" s="5">
-        <v>946.0</v>
+        <v>945.0</v>
       </c>
       <c r="E1204" s="10">
-        <v>2344.0</v>
+        <v>1645.0</v>
       </c>
       <c r="F1204" s="10">
-        <v>2109.6</v>
+        <v>1480.5</v>
       </c>
       <c r="G1204" s="10">
-        <v>1875.2</v>
+        <v>1316.0</v>
       </c>
       <c r="H1204" s="10">
-        <v>1640.8</v>
+        <v>1151.5</v>
       </c>
     </row>
     <row r="1205" spans="1:8" outlineLevel="3">
       <c r="A1205" s="15">
         <v>428</v>
       </c>
       <c r="B1205" s="6" t="s">
         <v>2405</v>
       </c>
       <c r="C1205" s="7" t="s">
         <v>2406</v>
       </c>
       <c r="D1205" s="5">
-        <v>36.0</v>
+        <v>12.0</v>
       </c>
       <c r="E1205" s="10">
-        <v>2344.0</v>
+        <v>1645.0</v>
       </c>
       <c r="F1205" s="10">
-        <v>2109.6</v>
+        <v>1480.5</v>
       </c>
       <c r="G1205" s="10">
-        <v>1875.2</v>
+        <v>1316.0</v>
       </c>
       <c r="H1205" s="10">
-        <v>1640.8</v>
+        <v>1151.5</v>
       </c>
     </row>
     <row r="1206" spans="1:8" outlineLevel="3">
       <c r="A1206" s="15">
         <v>429</v>
       </c>
       <c r="B1206" s="6" t="s">
         <v>2407</v>
       </c>
       <c r="C1206" s="7" t="s">
         <v>2408</v>
       </c>
       <c r="D1206" s="5">
         <v>80.0</v>
       </c>
       <c r="E1206" s="10">
         <v>2344.0</v>
       </c>
       <c r="F1206" s="10">
         <v>2109.6</v>
       </c>
       <c r="G1206" s="10">
         <v>1875.2</v>
       </c>
       <c r="H1206" s="10">
@@ -40832,77 +40832,77 @@
       </c>
       <c r="E1209" s="10">
         <v>0.0</v>
       </c>
       <c r="F1209" s="10">
         <v>0.0</v>
       </c>
       <c r="G1209" s="10">
         <v>0.0</v>
       </c>
       <c r="H1209" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1210" spans="1:8" outlineLevel="3">
       <c r="A1210" s="15">
         <v>2</v>
       </c>
       <c r="B1210" s="6" t="s">
         <v>2412</v>
       </c>
       <c r="C1210" s="7" t="s">
         <v>2413</v>
       </c>
       <c r="D1210" s="5">
-        <v>555.0</v>
+        <v>134.0</v>
       </c>
       <c r="E1210" s="10">
         <v>4747.0</v>
       </c>
       <c r="F1210" s="10">
         <v>4272.3</v>
       </c>
       <c r="G1210" s="10">
         <v>3797.6</v>
       </c>
       <c r="H1210" s="10">
         <v>3322.9</v>
       </c>
     </row>
     <row r="1211" spans="1:8" outlineLevel="3">
       <c r="A1211" s="15">
         <v>3</v>
       </c>
       <c r="B1211" s="6" t="s">
         <v>2414</v>
       </c>
       <c r="C1211" s="7" t="s">
         <v>2415</v>
       </c>
       <c r="D1211" s="5">
-        <v>103.0</v>
+        <v>57.0</v>
       </c>
       <c r="E1211" s="10">
         <v>6232.0</v>
       </c>
       <c r="F1211" s="10">
         <v>5608.8</v>
       </c>
       <c r="G1211" s="10">
         <v>4985.6</v>
       </c>
       <c r="H1211" s="10">
         <v>4362.4</v>
       </c>
     </row>
     <row r="1212" spans="1:8" outlineLevel="3">
       <c r="A1212" s="15">
         <v>4</v>
       </c>
       <c r="B1212" s="6" t="s">
         <v>2416</v>
       </c>
       <c r="C1212" s="7" t="s">
         <v>2417</v>
       </c>
       <c r="D1212" s="5">
@@ -40988,141 +40988,141 @@
       </c>
       <c r="E1215" s="10">
         <v>9533.0</v>
       </c>
       <c r="F1215" s="10">
         <v>8579.7</v>
       </c>
       <c r="G1215" s="10">
         <v>7626.4</v>
       </c>
       <c r="H1215" s="10">
         <v>6673.1</v>
       </c>
     </row>
     <row r="1216" spans="1:8" outlineLevel="3">
       <c r="A1216" s="15">
         <v>8</v>
       </c>
       <c r="B1216" s="6" t="s">
         <v>2424</v>
       </c>
       <c r="C1216" s="7" t="s">
         <v>2425</v>
       </c>
       <c r="D1216" s="5">
-        <v>33.0</v>
+        <v>28.0</v>
       </c>
       <c r="E1216" s="10">
         <v>9045.0</v>
       </c>
       <c r="F1216" s="10">
         <v>8140.5</v>
       </c>
       <c r="G1216" s="10">
         <v>7236.0</v>
       </c>
       <c r="H1216" s="10">
         <v>6331.5</v>
       </c>
     </row>
     <row r="1217" spans="1:8" outlineLevel="3">
       <c r="A1217" s="15">
         <v>9</v>
       </c>
       <c r="B1217" s="6" t="s">
         <v>2426</v>
       </c>
       <c r="C1217" s="7" t="s">
         <v>2427</v>
       </c>
       <c r="D1217" s="5">
-        <v>13.0</v>
+        <v>0.0</v>
       </c>
       <c r="E1217" s="10">
         <v>0.0</v>
       </c>
       <c r="F1217" s="10">
         <v>0.0</v>
       </c>
       <c r="G1217" s="10">
         <v>0.0</v>
       </c>
       <c r="H1217" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1218" spans="1:8" outlineLevel="3">
       <c r="A1218" s="15">
         <v>10</v>
       </c>
       <c r="B1218" s="6" t="s">
         <v>2428</v>
       </c>
       <c r="C1218" s="7" t="s">
         <v>2429</v>
       </c>
       <c r="D1218" s="5">
-        <v>26.0</v>
+        <v>69.0</v>
       </c>
       <c r="E1218" s="10">
-        <v>10936.0</v>
+        <v>9843.0</v>
       </c>
       <c r="F1218" s="10">
-        <v>9842.4</v>
+        <v>8858.7</v>
       </c>
       <c r="G1218" s="10">
-        <v>8748.8</v>
+        <v>7874.4</v>
       </c>
       <c r="H1218" s="10">
-        <v>7655.2</v>
+        <v>6890.1</v>
       </c>
     </row>
     <row r="1219" spans="1:8" outlineLevel="3">
       <c r="A1219" s="15">
         <v>11</v>
       </c>
       <c r="B1219" s="6" t="s">
         <v>2430</v>
       </c>
       <c r="C1219" s="7" t="s">
         <v>2431</v>
       </c>
       <c r="D1219" s="5">
-        <v>2.0</v>
+        <v>8.0</v>
       </c>
       <c r="E1219" s="10">
-        <v>13534.0</v>
+        <v>14101.0</v>
       </c>
       <c r="F1219" s="10">
-        <v>12180.6</v>
+        <v>12690.9</v>
       </c>
       <c r="G1219" s="10">
-        <v>10827.2</v>
+        <v>11280.8</v>
       </c>
       <c r="H1219" s="10">
-        <v>9473.8</v>
+        <v>9870.7</v>
       </c>
     </row>
     <row r="1220" spans="1:8" outlineLevel="3">
       <c r="A1220" s="15">
         <v>12</v>
       </c>
       <c r="B1220" s="6" t="s">
         <v>2432</v>
       </c>
       <c r="C1220" s="7" t="s">
         <v>2433</v>
       </c>
       <c r="D1220" s="5">
         <v>0.0</v>
       </c>
       <c r="E1220" s="10">
         <v>0.0</v>
       </c>
       <c r="F1220" s="10">
         <v>0.0</v>
       </c>
       <c r="G1220" s="10">
         <v>0.0</v>
       </c>
       <c r="H1220" s="10">
@@ -41170,207 +41170,207 @@
       </c>
       <c r="E1222" s="10">
         <v>0.0</v>
       </c>
       <c r="F1222" s="10">
         <v>0.0</v>
       </c>
       <c r="G1222" s="10">
         <v>0.0</v>
       </c>
       <c r="H1222" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1223" spans="1:8" outlineLevel="3">
       <c r="A1223" s="15">
         <v>15</v>
       </c>
       <c r="B1223" s="6" t="s">
         <v>2438</v>
       </c>
       <c r="C1223" s="7" t="s">
         <v>2439</v>
       </c>
       <c r="D1223" s="5">
-        <v>1268.0</v>
+        <v>906.0</v>
       </c>
       <c r="E1223" s="10">
         <v>722.0</v>
       </c>
       <c r="F1223" s="10">
         <v>649.8</v>
       </c>
       <c r="G1223" s="10">
         <v>577.6</v>
       </c>
       <c r="H1223" s="10">
         <v>505.4</v>
       </c>
     </row>
     <row r="1224" spans="1:8" outlineLevel="3">
       <c r="A1224" s="15">
         <v>16</v>
       </c>
       <c r="B1224" s="6" t="s">
         <v>2440</v>
       </c>
       <c r="C1224" s="7" t="s">
         <v>2441</v>
       </c>
       <c r="D1224" s="5">
-        <v>316.0</v>
+        <v>413.0</v>
       </c>
       <c r="E1224" s="10">
         <v>786.0</v>
       </c>
       <c r="F1224" s="10">
         <v>707.4</v>
       </c>
       <c r="G1224" s="10">
         <v>628.8</v>
       </c>
       <c r="H1224" s="10">
         <v>550.2</v>
       </c>
     </row>
     <row r="1225" spans="1:8" outlineLevel="3">
       <c r="A1225" s="15">
         <v>17</v>
       </c>
       <c r="B1225" s="6" t="s">
         <v>2442</v>
       </c>
       <c r="C1225" s="7" t="s">
         <v>2443</v>
       </c>
       <c r="D1225" s="5">
-        <v>7.0</v>
+        <v>15.0</v>
       </c>
       <c r="E1225" s="10">
-        <v>32373.0</v>
+        <v>30672.0</v>
       </c>
       <c r="F1225" s="10">
-        <v>29135.7</v>
+        <v>27604.8</v>
       </c>
       <c r="G1225" s="10">
-        <v>25898.4</v>
+        <v>24537.6</v>
       </c>
       <c r="H1225" s="10">
-        <v>22661.1</v>
+        <v>21470.4</v>
       </c>
     </row>
     <row r="1226" spans="1:8" outlineLevel="3">
       <c r="A1226" s="15">
         <v>18</v>
       </c>
       <c r="B1226" s="6" t="s">
         <v>2444</v>
       </c>
       <c r="C1226" s="7" t="s">
         <v>2445</v>
       </c>
       <c r="D1226" s="5">
-        <v>46.0</v>
+        <v>5.0</v>
       </c>
       <c r="E1226" s="10">
-        <v>19467.0</v>
+        <v>20349.0</v>
       </c>
       <c r="F1226" s="10">
-        <v>17520.3</v>
+        <v>18314.1</v>
       </c>
       <c r="G1226" s="10">
-        <v>15573.6</v>
+        <v>16279.2</v>
       </c>
       <c r="H1226" s="10">
-        <v>13626.9</v>
+        <v>14244.3</v>
       </c>
     </row>
     <row r="1227" spans="1:8" outlineLevel="3">
       <c r="A1227" s="15">
         <v>19</v>
       </c>
       <c r="B1227" s="6" t="s">
         <v>2446</v>
       </c>
       <c r="C1227" s="7" t="s">
         <v>2447</v>
       </c>
       <c r="D1227" s="5">
         <v>0.0</v>
       </c>
       <c r="E1227" s="10">
-        <v>27934.0</v>
+        <v>39459.0</v>
       </c>
       <c r="F1227" s="10">
-        <v>25140.6</v>
+        <v>35513.1</v>
       </c>
       <c r="G1227" s="10">
-        <v>22347.2</v>
+        <v>31567.2</v>
       </c>
       <c r="H1227" s="10">
-        <v>19553.8</v>
+        <v>27621.3</v>
       </c>
     </row>
     <row r="1228" spans="1:8" outlineLevel="3">
       <c r="A1228" s="15">
         <v>20</v>
       </c>
       <c r="B1228" s="6" t="s">
         <v>2448</v>
       </c>
       <c r="C1228" s="7" t="s">
         <v>2449</v>
       </c>
       <c r="D1228" s="5">
         <v>0.0</v>
       </c>
       <c r="E1228" s="10">
         <v>0.0</v>
       </c>
       <c r="F1228" s="10">
         <v>0.0</v>
       </c>
       <c r="G1228" s="10">
         <v>0.0</v>
       </c>
       <c r="H1228" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1229" spans="1:8" outlineLevel="3">
       <c r="A1229" s="15">
         <v>21</v>
       </c>
       <c r="B1229" s="6" t="s">
         <v>2450</v>
       </c>
       <c r="C1229" s="7" t="s">
         <v>2451</v>
       </c>
       <c r="D1229" s="5">
-        <v>996.0</v>
+        <v>682.0</v>
       </c>
       <c r="E1229" s="10">
         <v>932.0</v>
       </c>
       <c r="F1229" s="10">
         <v>838.8</v>
       </c>
       <c r="G1229" s="10">
         <v>745.6</v>
       </c>
       <c r="H1229" s="10">
         <v>652.4</v>
       </c>
     </row>
     <row r="1230" spans="1:8" outlineLevel="3">
       <c r="A1230" s="15">
         <v>22</v>
       </c>
       <c r="B1230" s="6" t="s">
         <v>2452</v>
       </c>
       <c r="C1230" s="7" t="s">
         <v>2453</v>
       </c>
       <c r="D1230" s="5">
@@ -41378,51 +41378,51 @@
       </c>
       <c r="E1230" s="10">
         <v>0.0</v>
       </c>
       <c r="F1230" s="10">
         <v>0.0</v>
       </c>
       <c r="G1230" s="10">
         <v>0.0</v>
       </c>
       <c r="H1230" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1231" spans="1:8" outlineLevel="3">
       <c r="A1231" s="15">
         <v>23</v>
       </c>
       <c r="B1231" s="6" t="s">
         <v>2454</v>
       </c>
       <c r="C1231" s="7" t="s">
         <v>2455</v>
       </c>
       <c r="D1231" s="5">
-        <v>2233.0</v>
+        <v>2138.0</v>
       </c>
       <c r="E1231" s="10">
         <v>822.0</v>
       </c>
       <c r="F1231" s="10">
         <v>739.8</v>
       </c>
       <c r="G1231" s="10">
         <v>657.6</v>
       </c>
       <c r="H1231" s="10">
         <v>575.4</v>
       </c>
     </row>
     <row r="1232" spans="1:8" outlineLevel="3">
       <c r="A1232" s="15">
         <v>24</v>
       </c>
       <c r="B1232" s="6" t="s">
         <v>2456</v>
       </c>
       <c r="C1232" s="7" t="s">
         <v>2457</v>
       </c>
       <c r="D1232" s="5">
@@ -41430,51 +41430,51 @@
       </c>
       <c r="E1232" s="10">
         <v>0.0</v>
       </c>
       <c r="F1232" s="10">
         <v>0.0</v>
       </c>
       <c r="G1232" s="10">
         <v>0.0</v>
       </c>
       <c r="H1232" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1233" spans="1:8" outlineLevel="3">
       <c r="A1233" s="15">
         <v>25</v>
       </c>
       <c r="B1233" s="6" t="s">
         <v>2458</v>
       </c>
       <c r="C1233" s="7" t="s">
         <v>2459</v>
       </c>
       <c r="D1233" s="5">
-        <v>1947.0</v>
+        <v>1717.0</v>
       </c>
       <c r="E1233" s="10">
         <v>892.0</v>
       </c>
       <c r="F1233" s="10">
         <v>802.8</v>
       </c>
       <c r="G1233" s="10">
         <v>713.6</v>
       </c>
       <c r="H1233" s="10">
         <v>624.4</v>
       </c>
     </row>
     <row r="1234" spans="1:8" outlineLevel="3">
       <c r="A1234" s="15">
         <v>26</v>
       </c>
       <c r="B1234" s="6" t="s">
         <v>2460</v>
       </c>
       <c r="C1234" s="7" t="s">
         <v>2461</v>
       </c>
       <c r="D1234" s="5">
@@ -41482,63 +41482,63 @@
       </c>
       <c r="E1234" s="10">
         <v>58449.0</v>
       </c>
       <c r="F1234" s="10">
         <v>52604.1</v>
       </c>
       <c r="G1234" s="10">
         <v>46759.2</v>
       </c>
       <c r="H1234" s="10">
         <v>40914.3</v>
       </c>
     </row>
     <row r="1235" spans="1:8" outlineLevel="3">
       <c r="A1235" s="15">
         <v>27</v>
       </c>
       <c r="B1235" s="6" t="s">
         <v>2462</v>
       </c>
       <c r="C1235" s="7" t="s">
         <v>2463</v>
       </c>
       <c r="D1235" s="5">
-        <v>0.0</v>
+        <v>70.0</v>
       </c>
       <c r="E1235" s="10">
-        <v>52073.0</v>
+        <v>46865.0</v>
       </c>
       <c r="F1235" s="10">
-        <v>46865.7</v>
+        <v>42178.5</v>
       </c>
       <c r="G1235" s="10">
-        <v>41658.4</v>
+        <v>37492.0</v>
       </c>
       <c r="H1235" s="10">
-        <v>36451.1</v>
+        <v>32805.5</v>
       </c>
     </row>
     <row r="1236" spans="1:8" outlineLevel="3">
       <c r="A1236" s="15">
         <v>28</v>
       </c>
       <c r="B1236" s="6" t="s">
         <v>2464</v>
       </c>
       <c r="C1236" s="7" t="s">
         <v>2465</v>
       </c>
       <c r="D1236" s="5">
         <v>0.0</v>
       </c>
       <c r="E1236" s="10">
         <v>0.0</v>
       </c>
       <c r="F1236" s="10">
         <v>0.0</v>
       </c>
       <c r="G1236" s="10">
         <v>0.0</v>
       </c>
       <c r="H1236" s="10">
@@ -41560,51 +41560,51 @@
       </c>
       <c r="E1237" s="10">
         <v>0.0</v>
       </c>
       <c r="F1237" s="10">
         <v>0.0</v>
       </c>
       <c r="G1237" s="10">
         <v>0.0</v>
       </c>
       <c r="H1237" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1238" spans="1:8" outlineLevel="3">
       <c r="A1238" s="15">
         <v>30</v>
       </c>
       <c r="B1238" s="6" t="s">
         <v>2468</v>
       </c>
       <c r="C1238" s="7" t="s">
         <v>2469</v>
       </c>
       <c r="D1238" s="5">
-        <v>117.0</v>
+        <v>108.0</v>
       </c>
       <c r="E1238" s="10">
         <v>56985.0</v>
       </c>
       <c r="F1238" s="10">
         <v>51286.5</v>
       </c>
       <c r="G1238" s="10">
         <v>45588.0</v>
       </c>
       <c r="H1238" s="10">
         <v>39889.5</v>
       </c>
     </row>
     <row r="1239" spans="1:8" outlineLevel="3">
       <c r="A1239" s="15">
         <v>31</v>
       </c>
       <c r="B1239" s="6" t="s">
         <v>2470</v>
       </c>
       <c r="C1239" s="7" t="s">
         <v>2471</v>
       </c>
       <c r="D1239" s="5">
@@ -41612,51 +41612,51 @@
       </c>
       <c r="E1239" s="10">
         <v>0.0</v>
       </c>
       <c r="F1239" s="10">
         <v>0.0</v>
       </c>
       <c r="G1239" s="10">
         <v>0.0</v>
       </c>
       <c r="H1239" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1240" spans="1:8" outlineLevel="3">
       <c r="A1240" s="15">
         <v>32</v>
       </c>
       <c r="B1240" s="6" t="s">
         <v>2472</v>
       </c>
       <c r="C1240" s="7" t="s">
         <v>2473</v>
       </c>
       <c r="D1240" s="5">
-        <v>1474.0</v>
+        <v>1134.0</v>
       </c>
       <c r="E1240" s="10">
         <v>936.0</v>
       </c>
       <c r="F1240" s="10">
         <v>842.4</v>
       </c>
       <c r="G1240" s="10">
         <v>748.8</v>
       </c>
       <c r="H1240" s="10">
         <v>655.2</v>
       </c>
     </row>
     <row r="1241" spans="1:8" outlineLevel="3">
       <c r="A1241" s="15">
         <v>33</v>
       </c>
       <c r="B1241" s="6" t="s">
         <v>2474</v>
       </c>
       <c r="C1241" s="7" t="s">
         <v>2475</v>
       </c>
       <c r="D1241" s="5">
@@ -41664,103 +41664,103 @@
       </c>
       <c r="E1241" s="10">
         <v>0.0</v>
       </c>
       <c r="F1241" s="10">
         <v>0.0</v>
       </c>
       <c r="G1241" s="10">
         <v>0.0</v>
       </c>
       <c r="H1241" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1242" spans="1:8" outlineLevel="3">
       <c r="A1242" s="15">
         <v>34</v>
       </c>
       <c r="B1242" s="6" t="s">
         <v>2476</v>
       </c>
       <c r="C1242" s="7" t="s">
         <v>2477</v>
       </c>
       <c r="D1242" s="5">
-        <v>1612.0</v>
+        <v>1441.0</v>
       </c>
       <c r="E1242" s="10">
         <v>854.0</v>
       </c>
       <c r="F1242" s="10">
         <v>768.6</v>
       </c>
       <c r="G1242" s="10">
         <v>683.2</v>
       </c>
       <c r="H1242" s="10">
         <v>597.8</v>
       </c>
     </row>
     <row r="1243" spans="1:8" outlineLevel="3">
       <c r="A1243" s="15">
         <v>35</v>
       </c>
       <c r="B1243" s="6" t="s">
         <v>2478</v>
       </c>
       <c r="C1243" s="7" t="s">
         <v>2479</v>
       </c>
       <c r="D1243" s="5">
-        <v>565.0</v>
+        <v>0.0</v>
       </c>
       <c r="E1243" s="10">
         <v>986.0</v>
       </c>
       <c r="F1243" s="10">
         <v>887.4</v>
       </c>
       <c r="G1243" s="10">
         <v>788.8</v>
       </c>
       <c r="H1243" s="10">
         <v>690.2</v>
       </c>
     </row>
     <row r="1244" spans="1:8" outlineLevel="3">
       <c r="A1244" s="15">
         <v>36</v>
       </c>
       <c r="B1244" s="6" t="s">
         <v>2480</v>
       </c>
       <c r="C1244" s="7" t="s">
         <v>2481</v>
       </c>
       <c r="D1244" s="5">
-        <v>66.0</v>
+        <v>44.0</v>
       </c>
       <c r="E1244" s="10">
         <v>105728.0</v>
       </c>
       <c r="F1244" s="10">
         <v>95155.2</v>
       </c>
       <c r="G1244" s="10">
         <v>84582.4</v>
       </c>
       <c r="H1244" s="10">
         <v>74009.6</v>
       </c>
     </row>
     <row r="1245" spans="1:8" outlineLevel="3">
       <c r="A1245" s="15">
         <v>37</v>
       </c>
       <c r="B1245" s="6" t="s">
         <v>2482</v>
       </c>
       <c r="C1245" s="7" t="s">
         <v>2483</v>
       </c>
       <c r="D1245" s="5">
@@ -41794,51 +41794,51 @@
       </c>
       <c r="E1246" s="10">
         <v>0.0</v>
       </c>
       <c r="F1246" s="10">
         <v>0.0</v>
       </c>
       <c r="G1246" s="10">
         <v>0.0</v>
       </c>
       <c r="H1246" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1247" spans="1:8" outlineLevel="3">
       <c r="A1247" s="15">
         <v>39</v>
       </c>
       <c r="B1247" s="6" t="s">
         <v>2486</v>
       </c>
       <c r="C1247" s="7" t="s">
         <v>2487</v>
       </c>
       <c r="D1247" s="5">
-        <v>2590.0</v>
+        <v>2367.0</v>
       </c>
       <c r="E1247" s="10">
         <v>1182.0</v>
       </c>
       <c r="F1247" s="10">
         <v>1063.8</v>
       </c>
       <c r="G1247" s="10">
         <v>945.6</v>
       </c>
       <c r="H1247" s="10">
         <v>827.4</v>
       </c>
     </row>
     <row r="1248" spans="1:8" outlineLevel="3">
       <c r="A1248" s="15">
         <v>40</v>
       </c>
       <c r="B1248" s="6" t="s">
         <v>2488</v>
       </c>
       <c r="C1248" s="7" t="s">
         <v>2489</v>
       </c>
       <c r="D1248" s="5">
@@ -41846,77 +41846,77 @@
       </c>
       <c r="E1248" s="10">
         <v>0.0</v>
       </c>
       <c r="F1248" s="10">
         <v>0.0</v>
       </c>
       <c r="G1248" s="10">
         <v>0.0</v>
       </c>
       <c r="H1248" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1249" spans="1:8" outlineLevel="3">
       <c r="A1249" s="15">
         <v>41</v>
       </c>
       <c r="B1249" s="6" t="s">
         <v>2490</v>
       </c>
       <c r="C1249" s="7" t="s">
         <v>2491</v>
       </c>
       <c r="D1249" s="5">
-        <v>2118.0</v>
+        <v>2046.0</v>
       </c>
       <c r="E1249" s="10">
         <v>1426.0</v>
       </c>
       <c r="F1249" s="10">
         <v>1283.4</v>
       </c>
       <c r="G1249" s="10">
         <v>1140.8</v>
       </c>
       <c r="H1249" s="10">
         <v>998.2</v>
       </c>
     </row>
     <row r="1250" spans="1:8" outlineLevel="3">
       <c r="A1250" s="15">
         <v>42</v>
       </c>
       <c r="B1250" s="6" t="s">
         <v>2492</v>
       </c>
       <c r="C1250" s="7" t="s">
         <v>2493</v>
       </c>
       <c r="D1250" s="5">
-        <v>39.0</v>
+        <v>34.0</v>
       </c>
       <c r="E1250" s="10">
         <v>136600.0</v>
       </c>
       <c r="F1250" s="10">
         <v>122940.0</v>
       </c>
       <c r="G1250" s="10">
         <v>109280.0</v>
       </c>
       <c r="H1250" s="10">
         <v>95620.0</v>
       </c>
     </row>
     <row r="1251" spans="1:8" outlineLevel="3">
       <c r="A1251" s="15">
         <v>43</v>
       </c>
       <c r="B1251" s="6" t="s">
         <v>2494</v>
       </c>
       <c r="C1251" s="7" t="s">
         <v>2495</v>
       </c>
       <c r="D1251" s="5">
@@ -41950,51 +41950,51 @@
       </c>
       <c r="E1252" s="10">
         <v>0.0</v>
       </c>
       <c r="F1252" s="10">
         <v>0.0</v>
       </c>
       <c r="G1252" s="10">
         <v>0.0</v>
       </c>
       <c r="H1252" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1253" spans="1:8" outlineLevel="3">
       <c r="A1253" s="15">
         <v>45</v>
       </c>
       <c r="B1253" s="6" t="s">
         <v>2498</v>
       </c>
       <c r="C1253" s="7" t="s">
         <v>2499</v>
       </c>
       <c r="D1253" s="5">
-        <v>1487.0</v>
+        <v>1338.0</v>
       </c>
       <c r="E1253" s="10">
         <v>1206.0</v>
       </c>
       <c r="F1253" s="10">
         <v>1085.4</v>
       </c>
       <c r="G1253" s="10">
         <v>964.8</v>
       </c>
       <c r="H1253" s="10">
         <v>844.2</v>
       </c>
     </row>
     <row r="1254" spans="1:8" outlineLevel="3">
       <c r="A1254" s="15">
         <v>46</v>
       </c>
       <c r="B1254" s="6" t="s">
         <v>2500</v>
       </c>
       <c r="C1254" s="7" t="s">
         <v>2501</v>
       </c>
       <c r="D1254" s="5">
@@ -42028,51 +42028,51 @@
       </c>
       <c r="E1255" s="10">
         <v>0.0</v>
       </c>
       <c r="F1255" s="10">
         <v>0.0</v>
       </c>
       <c r="G1255" s="10">
         <v>0.0</v>
       </c>
       <c r="H1255" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1256" spans="1:8" outlineLevel="3">
       <c r="A1256" s="15">
         <v>48</v>
       </c>
       <c r="B1256" s="6" t="s">
         <v>2504</v>
       </c>
       <c r="C1256" s="7" t="s">
         <v>2505</v>
       </c>
       <c r="D1256" s="5">
-        <v>1485.0</v>
+        <v>1373.0</v>
       </c>
       <c r="E1256" s="10">
         <v>1694.0</v>
       </c>
       <c r="F1256" s="10">
         <v>1524.6</v>
       </c>
       <c r="G1256" s="10">
         <v>1355.2</v>
       </c>
       <c r="H1256" s="10">
         <v>1185.8</v>
       </c>
     </row>
     <row r="1257" spans="1:8" outlineLevel="3">
       <c r="A1257" s="15">
         <v>49</v>
       </c>
       <c r="B1257" s="6" t="s">
         <v>2506</v>
       </c>
       <c r="C1257" s="7" t="s">
         <v>2507</v>
       </c>
       <c r="D1257" s="5">
@@ -42106,51 +42106,51 @@
       </c>
       <c r="E1258" s="10">
         <v>0.0</v>
       </c>
       <c r="F1258" s="10">
         <v>0.0</v>
       </c>
       <c r="G1258" s="10">
         <v>0.0</v>
       </c>
       <c r="H1258" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1259" spans="1:8" outlineLevel="3">
       <c r="A1259" s="15">
         <v>51</v>
       </c>
       <c r="B1259" s="6" t="s">
         <v>2510</v>
       </c>
       <c r="C1259" s="7" t="s">
         <v>2511</v>
       </c>
       <c r="D1259" s="5">
-        <v>1929.0</v>
+        <v>1198.0</v>
       </c>
       <c r="E1259" s="10">
         <v>1418.0</v>
       </c>
       <c r="F1259" s="10">
         <v>1276.2</v>
       </c>
       <c r="G1259" s="10">
         <v>1134.4</v>
       </c>
       <c r="H1259" s="10">
         <v>992.6</v>
       </c>
     </row>
     <row r="1260" spans="1:8" outlineLevel="3">
       <c r="A1260" s="15">
         <v>52</v>
       </c>
       <c r="B1260" s="6" t="s">
         <v>2512</v>
       </c>
       <c r="C1260" s="7" t="s">
         <v>2513</v>
       </c>
       <c r="D1260" s="5">
@@ -42158,77 +42158,77 @@
       </c>
       <c r="E1260" s="10">
         <v>0.0</v>
       </c>
       <c r="F1260" s="10">
         <v>0.0</v>
       </c>
       <c r="G1260" s="10">
         <v>0.0</v>
       </c>
       <c r="H1260" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1261" spans="1:8" outlineLevel="3">
       <c r="A1261" s="15">
         <v>53</v>
       </c>
       <c r="B1261" s="6" t="s">
         <v>2514</v>
       </c>
       <c r="C1261" s="7" t="s">
         <v>2515</v>
       </c>
       <c r="D1261" s="5">
-        <v>308.0</v>
+        <v>213.0</v>
       </c>
       <c r="E1261" s="10">
-        <v>1627.0</v>
+        <v>1646.0</v>
       </c>
       <c r="F1261" s="10">
-        <v>1464.3</v>
+        <v>1481.4</v>
       </c>
       <c r="G1261" s="10">
-        <v>1301.6</v>
+        <v>1316.8</v>
       </c>
       <c r="H1261" s="10">
-        <v>1138.9</v>
+        <v>1152.2</v>
       </c>
     </row>
     <row r="1262" spans="1:8" outlineLevel="3">
       <c r="A1262" s="15">
         <v>54</v>
       </c>
       <c r="B1262" s="6" t="s">
         <v>2516</v>
       </c>
       <c r="C1262" s="7" t="s">
         <v>2517</v>
       </c>
       <c r="D1262" s="5">
-        <v>1896.0</v>
+        <v>1856.0</v>
       </c>
       <c r="E1262" s="10">
         <v>2123.0</v>
       </c>
       <c r="F1262" s="10">
         <v>1910.7</v>
       </c>
       <c r="G1262" s="10">
         <v>1698.4</v>
       </c>
       <c r="H1262" s="10">
         <v>1486.1</v>
       </c>
     </row>
     <row r="1263" spans="1:8" outlineLevel="3">
       <c r="A1263" s="15">
         <v>55</v>
       </c>
       <c r="B1263" s="6" t="s">
         <v>2518</v>
       </c>
       <c r="C1263" s="7" t="s">
         <v>2519</v>
       </c>
       <c r="D1263" s="5">
@@ -42236,77 +42236,77 @@
       </c>
       <c r="E1263" s="10">
         <v>0.0</v>
       </c>
       <c r="F1263" s="10">
         <v>0.0</v>
       </c>
       <c r="G1263" s="10">
         <v>0.0</v>
       </c>
       <c r="H1263" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1264" spans="1:8" outlineLevel="3">
       <c r="A1264" s="15">
         <v>56</v>
       </c>
       <c r="B1264" s="6" t="s">
         <v>2520</v>
       </c>
       <c r="C1264" s="7" t="s">
         <v>2521</v>
       </c>
       <c r="D1264" s="5">
-        <v>487.0</v>
+        <v>408.0</v>
       </c>
       <c r="E1264" s="10">
         <v>2364.0</v>
       </c>
       <c r="F1264" s="10">
         <v>2127.6</v>
       </c>
       <c r="G1264" s="10">
         <v>1891.2</v>
       </c>
       <c r="H1264" s="10">
         <v>1654.8</v>
       </c>
     </row>
     <row r="1265" spans="1:8" outlineLevel="3">
       <c r="A1265" s="15">
         <v>57</v>
       </c>
       <c r="B1265" s="6" t="s">
         <v>2522</v>
       </c>
       <c r="C1265" s="7" t="s">
         <v>2523</v>
       </c>
       <c r="D1265" s="5">
-        <v>1228.0</v>
+        <v>996.0</v>
       </c>
       <c r="E1265" s="10">
         <v>2086.0</v>
       </c>
       <c r="F1265" s="10">
         <v>1877.4</v>
       </c>
       <c r="G1265" s="10">
         <v>1668.8</v>
       </c>
       <c r="H1265" s="10">
         <v>1460.2</v>
       </c>
     </row>
     <row r="1266" spans="1:8" outlineLevel="3">
       <c r="A1266" s="15">
         <v>58</v>
       </c>
       <c r="B1266" s="6" t="s">
         <v>2524</v>
       </c>
       <c r="C1266" s="7" t="s">
         <v>2525</v>
       </c>
       <c r="D1266" s="5">
@@ -42340,77 +42340,77 @@
       </c>
       <c r="E1267" s="10">
         <v>0.0</v>
       </c>
       <c r="F1267" s="10">
         <v>0.0</v>
       </c>
       <c r="G1267" s="10">
         <v>0.0</v>
       </c>
       <c r="H1267" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1268" spans="1:8" outlineLevel="3">
       <c r="A1268" s="15">
         <v>60</v>
       </c>
       <c r="B1268" s="6" t="s">
         <v>2528</v>
       </c>
       <c r="C1268" s="7" t="s">
         <v>2529</v>
       </c>
       <c r="D1268" s="5">
-        <v>2.0</v>
+        <v>22.0</v>
       </c>
       <c r="E1268" s="10">
         <v>3981.0</v>
       </c>
       <c r="F1268" s="10">
         <v>3582.9</v>
       </c>
       <c r="G1268" s="10">
         <v>3184.8</v>
       </c>
       <c r="H1268" s="10">
         <v>2786.7</v>
       </c>
     </row>
     <row r="1269" spans="1:8" outlineLevel="3">
       <c r="A1269" s="15">
         <v>61</v>
       </c>
       <c r="B1269" s="6" t="s">
         <v>2530</v>
       </c>
       <c r="C1269" s="7" t="s">
         <v>2531</v>
       </c>
       <c r="D1269" s="5">
-        <v>1273.0</v>
+        <v>1041.0</v>
       </c>
       <c r="E1269" s="10">
         <v>3208.0</v>
       </c>
       <c r="F1269" s="10">
         <v>2887.2</v>
       </c>
       <c r="G1269" s="10">
         <v>2566.4</v>
       </c>
       <c r="H1269" s="10">
         <v>2245.6</v>
       </c>
     </row>
     <row r="1270" spans="1:8" outlineLevel="3">
       <c r="A1270" s="15">
         <v>62</v>
       </c>
       <c r="B1270" s="6" t="s">
         <v>2532</v>
       </c>
       <c r="C1270" s="7" t="s">
         <v>2533</v>
       </c>
       <c r="D1270" s="5">
@@ -42444,51 +42444,51 @@
       </c>
       <c r="E1271" s="10">
         <v>0.0</v>
       </c>
       <c r="F1271" s="10">
         <v>0.0</v>
       </c>
       <c r="G1271" s="10">
         <v>0.0</v>
       </c>
       <c r="H1271" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1272" spans="1:8" outlineLevel="3">
       <c r="A1272" s="15">
         <v>64</v>
       </c>
       <c r="B1272" s="6" t="s">
         <v>2536</v>
       </c>
       <c r="C1272" s="7" t="s">
         <v>2537</v>
       </c>
       <c r="D1272" s="5">
-        <v>278.0</v>
+        <v>199.0</v>
       </c>
       <c r="E1272" s="10">
         <v>4466.0</v>
       </c>
       <c r="F1272" s="10">
         <v>4019.4</v>
       </c>
       <c r="G1272" s="10">
         <v>3572.8</v>
       </c>
       <c r="H1272" s="10">
         <v>3126.2</v>
       </c>
     </row>
     <row r="1273" spans="1:8" outlineLevel="3">
       <c r="A1273" s="15">
         <v>65</v>
       </c>
       <c r="B1273" s="6" t="s">
         <v>2538</v>
       </c>
       <c r="C1273" s="7" t="s">
         <v>2539</v>
       </c>
       <c r="D1273" s="5">
@@ -42560,77 +42560,77 @@
       </c>
       <c r="E1276" s="10">
         <v>0.0</v>
       </c>
       <c r="F1276" s="10">
         <v>0.0</v>
       </c>
       <c r="G1276" s="10">
         <v>0.0</v>
       </c>
       <c r="H1276" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1277" spans="1:8" outlineLevel="3">
       <c r="A1277" s="15">
         <v>3</v>
       </c>
       <c r="B1277" s="6" t="s">
         <v>2544</v>
       </c>
       <c r="C1277" s="7" t="s">
         <v>2545</v>
       </c>
       <c r="D1277" s="5">
-        <v>434.0</v>
+        <v>362.0</v>
       </c>
       <c r="E1277" s="10">
         <v>4139.0</v>
       </c>
       <c r="F1277" s="10">
         <v>3725.1</v>
       </c>
       <c r="G1277" s="10">
         <v>3311.2</v>
       </c>
       <c r="H1277" s="10">
         <v>2897.3</v>
       </c>
     </row>
     <row r="1278" spans="1:8" outlineLevel="3">
       <c r="A1278" s="15">
         <v>4</v>
       </c>
       <c r="B1278" s="6" t="s">
         <v>2546</v>
       </c>
       <c r="C1278" s="7" t="s">
         <v>2547</v>
       </c>
       <c r="D1278" s="5">
-        <v>546.0</v>
+        <v>485.0</v>
       </c>
       <c r="E1278" s="10">
         <v>4333.0</v>
       </c>
       <c r="F1278" s="10">
         <v>3899.7</v>
       </c>
       <c r="G1278" s="10">
         <v>3466.4</v>
       </c>
       <c r="H1278" s="10">
         <v>3033.1</v>
       </c>
     </row>
     <row r="1279" spans="1:8" outlineLevel="3">
       <c r="A1279" s="15">
         <v>5</v>
       </c>
       <c r="B1279" s="6" t="s">
         <v>2548</v>
       </c>
       <c r="C1279" s="7" t="s">
         <v>2549</v>
       </c>
       <c r="D1279" s="5">
@@ -42638,51 +42638,51 @@
       </c>
       <c r="E1279" s="10">
         <v>0.0</v>
       </c>
       <c r="F1279" s="10">
         <v>0.0</v>
       </c>
       <c r="G1279" s="10">
         <v>0.0</v>
       </c>
       <c r="H1279" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1280" spans="1:8" outlineLevel="3">
       <c r="A1280" s="15">
         <v>6</v>
       </c>
       <c r="B1280" s="6" t="s">
         <v>2550</v>
       </c>
       <c r="C1280" s="7" t="s">
         <v>2551</v>
       </c>
       <c r="D1280" s="5">
-        <v>146.0</v>
+        <v>122.0</v>
       </c>
       <c r="E1280" s="10">
         <v>4558.0</v>
       </c>
       <c r="F1280" s="10">
         <v>4102.2</v>
       </c>
       <c r="G1280" s="10">
         <v>3646.4</v>
       </c>
       <c r="H1280" s="10">
         <v>3190.6</v>
       </c>
     </row>
     <row r="1281" spans="1:8" outlineLevel="3">
       <c r="A1281" s="15">
         <v>7</v>
       </c>
       <c r="B1281" s="6" t="s">
         <v>2552</v>
       </c>
       <c r="C1281" s="7" t="s">
         <v>2553</v>
       </c>
       <c r="D1281" s="5">
@@ -42768,77 +42768,77 @@
       </c>
       <c r="E1284" s="10">
         <v>0.0</v>
       </c>
       <c r="F1284" s="10">
         <v>0.0</v>
       </c>
       <c r="G1284" s="10">
         <v>0.0</v>
       </c>
       <c r="H1284" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1285" spans="1:8" outlineLevel="3">
       <c r="A1285" s="15">
         <v>11</v>
       </c>
       <c r="B1285" s="6" t="s">
         <v>2560</v>
       </c>
       <c r="C1285" s="7" t="s">
         <v>2561</v>
       </c>
       <c r="D1285" s="5">
-        <v>63.0</v>
+        <v>59.0</v>
       </c>
       <c r="E1285" s="10">
         <v>17848.0</v>
       </c>
       <c r="F1285" s="10">
         <v>16063.2</v>
       </c>
       <c r="G1285" s="10">
         <v>14278.4</v>
       </c>
       <c r="H1285" s="10">
         <v>12493.6</v>
       </c>
     </row>
     <row r="1286" spans="1:8" outlineLevel="3">
       <c r="A1286" s="15">
         <v>12</v>
       </c>
       <c r="B1286" s="6" t="s">
         <v>2562</v>
       </c>
       <c r="C1286" s="7" t="s">
         <v>2563</v>
       </c>
       <c r="D1286" s="5">
-        <v>63.0</v>
+        <v>56.0</v>
       </c>
       <c r="E1286" s="10">
         <v>7053.0</v>
       </c>
       <c r="F1286" s="10">
         <v>6347.7</v>
       </c>
       <c r="G1286" s="10">
         <v>5642.4</v>
       </c>
       <c r="H1286" s="10">
         <v>4937.1</v>
       </c>
     </row>
     <row r="1287" spans="1:8" outlineLevel="3">
       <c r="A1287" s="15">
         <v>13</v>
       </c>
       <c r="B1287" s="6" t="s">
         <v>2564</v>
       </c>
       <c r="C1287" s="7" t="s">
         <v>2565</v>
       </c>
       <c r="D1287" s="5">
@@ -42924,77 +42924,77 @@
       </c>
       <c r="E1290" s="10">
         <v>0.0</v>
       </c>
       <c r="F1290" s="10">
         <v>0.0</v>
       </c>
       <c r="G1290" s="10">
         <v>0.0</v>
       </c>
       <c r="H1290" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1291" spans="1:8" outlineLevel="3">
       <c r="A1291" s="15">
         <v>17</v>
       </c>
       <c r="B1291" s="6" t="s">
         <v>2572</v>
       </c>
       <c r="C1291" s="7" t="s">
         <v>2573</v>
       </c>
       <c r="D1291" s="5">
-        <v>25.0</v>
+        <v>0.0</v>
       </c>
       <c r="E1291" s="10">
         <v>9608.0</v>
       </c>
       <c r="F1291" s="10">
         <v>8647.2</v>
       </c>
       <c r="G1291" s="10">
         <v>7686.4</v>
       </c>
       <c r="H1291" s="10">
         <v>6725.6</v>
       </c>
     </row>
     <row r="1292" spans="1:8" outlineLevel="3">
       <c r="A1292" s="15">
         <v>18</v>
       </c>
       <c r="B1292" s="6" t="s">
         <v>2574</v>
       </c>
       <c r="C1292" s="7" t="s">
         <v>2575</v>
       </c>
       <c r="D1292" s="5">
-        <v>104.0</v>
+        <v>99.0</v>
       </c>
       <c r="E1292" s="10">
         <v>9664.0</v>
       </c>
       <c r="F1292" s="10">
         <v>8697.6</v>
       </c>
       <c r="G1292" s="10">
         <v>7731.2</v>
       </c>
       <c r="H1292" s="10">
         <v>6764.8</v>
       </c>
     </row>
     <row r="1293" spans="1:8" outlineLevel="3">
       <c r="A1293" s="15">
         <v>19</v>
       </c>
       <c r="B1293" s="6" t="s">
         <v>2576</v>
       </c>
       <c r="C1293" s="7" t="s">
         <v>2577</v>
       </c>
       <c r="D1293" s="5">
@@ -43314,51 +43314,51 @@
       </c>
       <c r="E1305" s="10">
         <v>0.0</v>
       </c>
       <c r="F1305" s="10">
         <v>0.0</v>
       </c>
       <c r="G1305" s="10">
         <v>0.0</v>
       </c>
       <c r="H1305" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1306" spans="1:8" outlineLevel="3">
       <c r="A1306" s="15">
         <v>32</v>
       </c>
       <c r="B1306" s="6" t="s">
         <v>2602</v>
       </c>
       <c r="C1306" s="7" t="s">
         <v>2603</v>
       </c>
       <c r="D1306" s="5">
-        <v>32.0</v>
+        <v>6.0</v>
       </c>
       <c r="E1306" s="10">
         <v>19096.0</v>
       </c>
       <c r="F1306" s="10">
         <v>17186.4</v>
       </c>
       <c r="G1306" s="10">
         <v>15276.8</v>
       </c>
       <c r="H1306" s="10">
         <v>13367.2</v>
       </c>
     </row>
     <row r="1307" spans="1:8" outlineLevel="3">
       <c r="A1307" s="15">
         <v>33</v>
       </c>
       <c r="B1307" s="6" t="s">
         <v>2604</v>
       </c>
       <c r="C1307" s="7" t="s">
         <v>2605</v>
       </c>
       <c r="D1307" s="5">
@@ -43652,103 +43652,103 @@
       </c>
       <c r="E1318" s="10">
         <v>1104.0</v>
       </c>
       <c r="F1318" s="10">
         <v>993.6</v>
       </c>
       <c r="G1318" s="10">
         <v>883.2</v>
       </c>
       <c r="H1318" s="10">
         <v>772.8</v>
       </c>
     </row>
     <row r="1319" spans="1:8" outlineLevel="3">
       <c r="A1319" s="15">
         <v>45</v>
       </c>
       <c r="B1319" s="6" t="s">
         <v>2628</v>
       </c>
       <c r="C1319" s="7" t="s">
         <v>2629</v>
       </c>
       <c r="D1319" s="5">
-        <v>187.0</v>
+        <v>145.0</v>
       </c>
       <c r="E1319" s="10">
         <v>1000.0</v>
       </c>
       <c r="F1319" s="10">
         <v>900.0</v>
       </c>
       <c r="G1319" s="10">
         <v>800.0</v>
       </c>
       <c r="H1319" s="10">
         <v>700.0</v>
       </c>
     </row>
     <row r="1320" spans="1:8" outlineLevel="3">
       <c r="A1320" s="15">
         <v>46</v>
       </c>
       <c r="B1320" s="6" t="s">
         <v>2630</v>
       </c>
       <c r="C1320" s="7" t="s">
         <v>2631</v>
       </c>
       <c r="D1320" s="5">
-        <v>192.0</v>
+        <v>167.0</v>
       </c>
       <c r="E1320" s="10">
         <v>1182.0</v>
       </c>
       <c r="F1320" s="10">
         <v>1063.8</v>
       </c>
       <c r="G1320" s="10">
         <v>945.6</v>
       </c>
       <c r="H1320" s="10">
         <v>827.4</v>
       </c>
     </row>
     <row r="1321" spans="1:8" outlineLevel="3">
       <c r="A1321" s="15">
         <v>47</v>
       </c>
       <c r="B1321" s="6" t="s">
         <v>2632</v>
       </c>
       <c r="C1321" s="7" t="s">
         <v>2633</v>
       </c>
       <c r="D1321" s="5">
-        <v>138.0</v>
+        <v>88.0</v>
       </c>
       <c r="E1321" s="10">
         <v>1182.0</v>
       </c>
       <c r="F1321" s="10">
         <v>1063.8</v>
       </c>
       <c r="G1321" s="10">
         <v>945.6</v>
       </c>
       <c r="H1321" s="10">
         <v>827.4</v>
       </c>
     </row>
     <row r="1322" spans="1:8" outlineLevel="3">
       <c r="A1322" s="15">
         <v>48</v>
       </c>
       <c r="B1322" s="6" t="s">
         <v>2634</v>
       </c>
       <c r="C1322" s="7" t="s">
         <v>2635</v>
       </c>
       <c r="D1322" s="5">
@@ -43912,51 +43912,51 @@
       </c>
       <c r="E1328" s="10">
         <v>0.0</v>
       </c>
       <c r="F1328" s="10">
         <v>0.0</v>
       </c>
       <c r="G1328" s="10">
         <v>0.0</v>
       </c>
       <c r="H1328" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1329" spans="1:8" outlineLevel="3">
       <c r="A1329" s="15">
         <v>55</v>
       </c>
       <c r="B1329" s="6" t="s">
         <v>2648</v>
       </c>
       <c r="C1329" s="7" t="s">
         <v>2649</v>
       </c>
       <c r="D1329" s="5">
-        <v>40.0</v>
+        <v>89.0</v>
       </c>
       <c r="E1329" s="10">
         <v>1418.0</v>
       </c>
       <c r="F1329" s="10">
         <v>1276.2</v>
       </c>
       <c r="G1329" s="10">
         <v>1134.4</v>
       </c>
       <c r="H1329" s="10">
         <v>992.6</v>
       </c>
     </row>
     <row r="1330" spans="1:8" outlineLevel="3">
       <c r="A1330" s="15">
         <v>56</v>
       </c>
       <c r="B1330" s="6" t="s">
         <v>2650</v>
       </c>
       <c r="C1330" s="7" t="s">
         <v>2651</v>
       </c>
       <c r="D1330" s="5">
@@ -44094,63 +44094,63 @@
       </c>
       <c r="E1335" s="10">
         <v>0.0</v>
       </c>
       <c r="F1335" s="10">
         <v>0.0</v>
       </c>
       <c r="G1335" s="10">
         <v>0.0</v>
       </c>
       <c r="H1335" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1336" spans="1:8" outlineLevel="3">
       <c r="A1336" s="15">
         <v>62</v>
       </c>
       <c r="B1336" s="6" t="s">
         <v>2662</v>
       </c>
       <c r="C1336" s="7" t="s">
         <v>2663</v>
       </c>
       <c r="D1336" s="5">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="E1336" s="10">
-        <v>0.0</v>
+        <v>2419.0</v>
       </c>
       <c r="F1336" s="10">
-        <v>0.0</v>
+        <v>2177.1</v>
       </c>
       <c r="G1336" s="10">
-        <v>0.0</v>
+        <v>1935.2</v>
       </c>
       <c r="H1336" s="10">
-        <v>0.0</v>
+        <v>1693.3</v>
       </c>
     </row>
     <row r="1337" spans="1:8" outlineLevel="3">
       <c r="A1337" s="15">
         <v>63</v>
       </c>
       <c r="B1337" s="6" t="s">
         <v>2664</v>
       </c>
       <c r="C1337" s="7" t="s">
         <v>2665</v>
       </c>
       <c r="D1337" s="5">
         <v>0.0</v>
       </c>
       <c r="E1337" s="10">
         <v>0.0</v>
       </c>
       <c r="F1337" s="10">
         <v>0.0</v>
       </c>
       <c r="G1337" s="10">
         <v>0.0</v>
       </c>
       <c r="H1337" s="10">
@@ -44302,51 +44302,51 @@
       </c>
       <c r="E1343" s="10">
         <v>0.0</v>
       </c>
       <c r="F1343" s="10">
         <v>0.0</v>
       </c>
       <c r="G1343" s="10">
         <v>0.0</v>
       </c>
       <c r="H1343" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1344" spans="1:8" outlineLevel="3">
       <c r="A1344" s="15">
         <v>70</v>
       </c>
       <c r="B1344" s="6" t="s">
         <v>2678</v>
       </c>
       <c r="C1344" s="7" t="s">
         <v>2679</v>
       </c>
       <c r="D1344" s="5">
-        <v>339.0</v>
+        <v>333.0</v>
       </c>
       <c r="E1344" s="10">
         <v>3208.0</v>
       </c>
       <c r="F1344" s="10">
         <v>2887.2</v>
       </c>
       <c r="G1344" s="10">
         <v>2566.4</v>
       </c>
       <c r="H1344" s="10">
         <v>2245.6</v>
       </c>
     </row>
     <row r="1345" spans="1:8" outlineLevel="3">
       <c r="A1345" s="15">
         <v>71</v>
       </c>
       <c r="B1345" s="6" t="s">
         <v>2680</v>
       </c>
       <c r="C1345" s="7" t="s">
         <v>2681</v>
       </c>
       <c r="D1345" s="5">
@@ -44548,233 +44548,233 @@
       </c>
     </row>
     <row r="1353" spans="1:8" outlineLevel="1">
       <c r="A1353" s="13" t="s">
         <v>2696</v>
       </c>
       <c r="B1353" s="4"/>
       <c r="C1353" s="4"/>
       <c r="D1353" s="4"/>
       <c r="E1353" s="9"/>
       <c r="F1353" s="9"/>
       <c r="G1353" s="9"/>
       <c r="H1353" s="9"/>
     </row>
     <row r="1354" spans="1:8" outlineLevel="2">
       <c r="A1354" s="15">
         <v>1</v>
       </c>
       <c r="B1354" s="6" t="s">
         <v>2697</v>
       </c>
       <c r="C1354" s="7" t="s">
         <v>2698</v>
       </c>
       <c r="D1354" s="5">
-        <v>427.0</v>
+        <v>545.0</v>
       </c>
       <c r="E1354" s="10">
         <v>1747.0</v>
       </c>
       <c r="F1354" s="10">
         <v>1572.3</v>
       </c>
       <c r="G1354" s="10">
         <v>1397.6</v>
       </c>
       <c r="H1354" s="10">
         <v>1222.9</v>
       </c>
     </row>
     <row r="1355" spans="1:8" outlineLevel="2">
       <c r="A1355" s="15">
         <v>2</v>
       </c>
       <c r="B1355" s="6" t="s">
         <v>2699</v>
       </c>
       <c r="C1355" s="7" t="s">
         <v>2700</v>
       </c>
       <c r="D1355" s="5">
-        <v>0.0</v>
+        <v>7.0</v>
       </c>
       <c r="E1355" s="10">
-        <v>1000.0</v>
+        <v>1143.0</v>
       </c>
       <c r="F1355" s="10">
-        <v>900.0</v>
+        <v>1028.7</v>
       </c>
       <c r="G1355" s="10">
-        <v>800.0</v>
+        <v>914.4</v>
       </c>
       <c r="H1355" s="10">
-        <v>700.0</v>
+        <v>800.1</v>
       </c>
     </row>
     <row r="1356" spans="1:8" outlineLevel="2">
       <c r="A1356" s="15">
         <v>3</v>
       </c>
       <c r="B1356" s="6" t="s">
         <v>2701</v>
       </c>
       <c r="C1356" s="7" t="s">
         <v>2702</v>
       </c>
       <c r="D1356" s="5">
-        <v>111.0</v>
+        <v>63.0</v>
       </c>
       <c r="E1356" s="10">
-        <v>1947.0</v>
+        <v>1797.0</v>
       </c>
       <c r="F1356" s="10">
-        <v>1752.3</v>
+        <v>1617.3</v>
       </c>
       <c r="G1356" s="10">
-        <v>1557.6</v>
+        <v>1437.6</v>
       </c>
       <c r="H1356" s="10">
-        <v>1362.9</v>
+        <v>1257.9</v>
       </c>
     </row>
     <row r="1357" spans="1:8" outlineLevel="2">
       <c r="A1357" s="15">
         <v>4</v>
       </c>
       <c r="B1357" s="6" t="s">
         <v>2703</v>
       </c>
       <c r="C1357" s="7" t="s">
         <v>2704</v>
       </c>
       <c r="D1357" s="5">
-        <v>48.0</v>
+        <v>88.0</v>
       </c>
       <c r="E1357" s="10">
-        <v>1898.0</v>
+        <v>1584.0</v>
       </c>
       <c r="F1357" s="10">
-        <v>1708.2</v>
+        <v>1425.6</v>
       </c>
       <c r="G1357" s="10">
-        <v>1518.4</v>
+        <v>1267.2</v>
       </c>
       <c r="H1357" s="10">
-        <v>1328.6</v>
+        <v>1108.8</v>
       </c>
     </row>
     <row r="1358" spans="1:8" outlineLevel="2">
       <c r="A1358" s="15">
         <v>5</v>
       </c>
       <c r="B1358" s="6" t="s">
         <v>2705</v>
       </c>
       <c r="C1358" s="7" t="s">
         <v>2706</v>
       </c>
       <c r="D1358" s="5">
-        <v>132.0</v>
+        <v>127.0</v>
       </c>
       <c r="E1358" s="10">
         <v>1600.0</v>
       </c>
       <c r="F1358" s="10">
         <v>1440.0</v>
       </c>
       <c r="G1358" s="10">
         <v>1280.0</v>
       </c>
       <c r="H1358" s="10">
         <v>1120.0</v>
       </c>
     </row>
     <row r="1359" spans="1:8" outlineLevel="2">
       <c r="A1359" s="15">
         <v>6</v>
       </c>
       <c r="B1359" s="6" t="s">
         <v>2707</v>
       </c>
       <c r="C1359" s="7" t="s">
         <v>2708</v>
       </c>
       <c r="D1359" s="5">
-        <v>44.0</v>
+        <v>14.0</v>
       </c>
       <c r="E1359" s="10">
         <v>1797.0</v>
       </c>
       <c r="F1359" s="10">
         <v>1617.3</v>
       </c>
       <c r="G1359" s="10">
         <v>1437.6</v>
       </c>
       <c r="H1359" s="10">
         <v>1257.9</v>
       </c>
     </row>
     <row r="1360" spans="1:8" outlineLevel="2">
       <c r="A1360" s="15">
         <v>7</v>
       </c>
       <c r="B1360" s="6" t="s">
         <v>2709</v>
       </c>
       <c r="C1360" s="7" t="s">
         <v>2710</v>
       </c>
       <c r="D1360" s="5">
-        <v>2.0</v>
+        <v>42.0</v>
       </c>
       <c r="E1360" s="10">
         <v>1730.0</v>
       </c>
       <c r="F1360" s="10">
         <v>1557.0</v>
       </c>
       <c r="G1360" s="10">
         <v>1384.0</v>
       </c>
       <c r="H1360" s="10">
         <v>1211.0</v>
       </c>
     </row>
     <row r="1361" spans="1:8" outlineLevel="2">
       <c r="A1361" s="15">
         <v>8</v>
       </c>
       <c r="B1361" s="6" t="s">
         <v>2711</v>
       </c>
       <c r="C1361" s="7" t="s">
         <v>2712</v>
       </c>
       <c r="D1361" s="5">
-        <v>14.0</v>
+        <v>12.0</v>
       </c>
       <c r="E1361" s="10">
         <v>2235.0</v>
       </c>
       <c r="F1361" s="10">
         <v>2011.5</v>
       </c>
       <c r="G1361" s="10">
         <v>1788.0</v>
       </c>
       <c r="H1361" s="10">
         <v>1564.5</v>
       </c>
     </row>
     <row r="1362" spans="1:8" outlineLevel="2">
       <c r="A1362" s="15">
         <v>9</v>
       </c>
       <c r="B1362" s="6" t="s">
         <v>2713</v>
       </c>
       <c r="C1362" s="7" t="s">
         <v>2714</v>
       </c>
       <c r="D1362" s="5">
@@ -44886,51 +44886,51 @@
       </c>
       <c r="E1366" s="10">
         <v>0.0</v>
       </c>
       <c r="F1366" s="10">
         <v>0.0</v>
       </c>
       <c r="G1366" s="10">
         <v>0.0</v>
       </c>
       <c r="H1366" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1367" spans="1:8" outlineLevel="2">
       <c r="A1367" s="15">
         <v>14</v>
       </c>
       <c r="B1367" s="6" t="s">
         <v>2723</v>
       </c>
       <c r="C1367" s="7" t="s">
         <v>2724</v>
       </c>
       <c r="D1367" s="5">
-        <v>60.0</v>
+        <v>90.0</v>
       </c>
       <c r="E1367" s="10">
         <v>1976.0</v>
       </c>
       <c r="F1367" s="10">
         <v>1778.4</v>
       </c>
       <c r="G1367" s="10">
         <v>1580.8</v>
       </c>
       <c r="H1367" s="10">
         <v>1383.2</v>
       </c>
     </row>
     <row r="1368" spans="1:8" outlineLevel="2">
       <c r="A1368" s="15">
         <v>15</v>
       </c>
       <c r="B1368" s="6" t="s">
         <v>2725</v>
       </c>
       <c r="C1368" s="7" t="s">
         <v>2726</v>
       </c>
       <c r="D1368" s="5">
@@ -44964,51 +44964,51 @@
       </c>
       <c r="E1369" s="10">
         <v>0.0</v>
       </c>
       <c r="F1369" s="10">
         <v>0.0</v>
       </c>
       <c r="G1369" s="10">
         <v>0.0</v>
       </c>
       <c r="H1369" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1370" spans="1:8" outlineLevel="2">
       <c r="A1370" s="15">
         <v>17</v>
       </c>
       <c r="B1370" s="6" t="s">
         <v>2729</v>
       </c>
       <c r="C1370" s="7" t="s">
         <v>2730</v>
       </c>
       <c r="D1370" s="5">
-        <v>22.0</v>
+        <v>11.0</v>
       </c>
       <c r="E1370" s="10">
         <v>3598.0</v>
       </c>
       <c r="F1370" s="10">
         <v>3238.2</v>
       </c>
       <c r="G1370" s="10">
         <v>2878.4</v>
       </c>
       <c r="H1370" s="10">
         <v>2518.6</v>
       </c>
     </row>
     <row r="1371" spans="1:8" outlineLevel="2">
       <c r="A1371" s="15">
         <v>18</v>
       </c>
       <c r="B1371" s="6" t="s">
         <v>2731</v>
       </c>
       <c r="C1371" s="7" t="s">
         <v>2732</v>
       </c>
       <c r="D1371" s="5">
@@ -45042,51 +45042,51 @@
       </c>
       <c r="E1372" s="10">
         <v>0.0</v>
       </c>
       <c r="F1372" s="10">
         <v>0.0</v>
       </c>
       <c r="G1372" s="10">
         <v>0.0</v>
       </c>
       <c r="H1372" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1373" spans="1:8" outlineLevel="2">
       <c r="A1373" s="15">
         <v>20</v>
       </c>
       <c r="B1373" s="6" t="s">
         <v>2735</v>
       </c>
       <c r="C1373" s="7" t="s">
         <v>2736</v>
       </c>
       <c r="D1373" s="5">
-        <v>23.0</v>
+        <v>35.0</v>
       </c>
       <c r="E1373" s="10">
         <v>3126.0</v>
       </c>
       <c r="F1373" s="10">
         <v>2813.4</v>
       </c>
       <c r="G1373" s="10">
         <v>2500.8</v>
       </c>
       <c r="H1373" s="10">
         <v>2188.2</v>
       </c>
     </row>
     <row r="1374" spans="1:8" outlineLevel="2">
       <c r="A1374" s="15">
         <v>21</v>
       </c>
       <c r="B1374" s="6" t="s">
         <v>2737</v>
       </c>
       <c r="C1374" s="7" t="s">
         <v>2738</v>
       </c>
       <c r="D1374" s="5">
@@ -45094,63 +45094,63 @@
       </c>
       <c r="E1374" s="10">
         <v>2829.0</v>
       </c>
       <c r="F1374" s="10">
         <v>2546.1</v>
       </c>
       <c r="G1374" s="10">
         <v>2263.2</v>
       </c>
       <c r="H1374" s="10">
         <v>1980.3</v>
       </c>
     </row>
     <row r="1375" spans="1:8" outlineLevel="2">
       <c r="A1375" s="15">
         <v>22</v>
       </c>
       <c r="B1375" s="6" t="s">
         <v>2739</v>
       </c>
       <c r="C1375" s="7" t="s">
         <v>2740</v>
       </c>
       <c r="D1375" s="5">
-        <v>19.0</v>
+        <v>29.0</v>
       </c>
       <c r="E1375" s="10">
-        <v>3294.0</v>
+        <v>3295.0</v>
       </c>
       <c r="F1375" s="10">
-        <v>2964.6</v>
+        <v>2965.5</v>
       </c>
       <c r="G1375" s="10">
-        <v>2635.2</v>
+        <v>2636.0</v>
       </c>
       <c r="H1375" s="10">
-        <v>2305.8</v>
+        <v>2306.5</v>
       </c>
     </row>
     <row r="1376" spans="1:8" outlineLevel="2">
       <c r="A1376" s="15">
         <v>23</v>
       </c>
       <c r="B1376" s="6" t="s">
         <v>2741</v>
       </c>
       <c r="C1376" s="7" t="s">
         <v>2742</v>
       </c>
       <c r="D1376" s="5">
         <v>24.0</v>
       </c>
       <c r="E1376" s="10">
         <v>3194.0</v>
       </c>
       <c r="F1376" s="10">
         <v>2874.6</v>
       </c>
       <c r="G1376" s="10">
         <v>2555.2</v>
       </c>
       <c r="H1376" s="10">
@@ -45198,141 +45198,141 @@
       </c>
       <c r="E1378" s="10">
         <v>0.0</v>
       </c>
       <c r="F1378" s="10">
         <v>0.0</v>
       </c>
       <c r="G1378" s="10">
         <v>0.0</v>
       </c>
       <c r="H1378" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1379" spans="1:8" outlineLevel="2">
       <c r="A1379" s="15">
         <v>26</v>
       </c>
       <c r="B1379" s="6" t="s">
         <v>2747</v>
       </c>
       <c r="C1379" s="7" t="s">
         <v>2748</v>
       </c>
       <c r="D1379" s="5">
-        <v>114.0</v>
+        <v>142.0</v>
       </c>
       <c r="E1379" s="10">
         <v>4042.0</v>
       </c>
       <c r="F1379" s="10">
         <v>3637.8</v>
       </c>
       <c r="G1379" s="10">
         <v>3233.6</v>
       </c>
       <c r="H1379" s="10">
         <v>2829.4</v>
       </c>
     </row>
     <row r="1380" spans="1:8" outlineLevel="2">
       <c r="A1380" s="15">
         <v>27</v>
       </c>
       <c r="B1380" s="6" t="s">
         <v>2749</v>
       </c>
       <c r="C1380" s="7" t="s">
         <v>2750</v>
       </c>
       <c r="D1380" s="5">
-        <v>36.0</v>
+        <v>23.0</v>
       </c>
       <c r="E1380" s="10">
         <v>4042.0</v>
       </c>
       <c r="F1380" s="10">
         <v>3637.8</v>
       </c>
       <c r="G1380" s="10">
         <v>3233.6</v>
       </c>
       <c r="H1380" s="10">
         <v>2829.4</v>
       </c>
     </row>
     <row r="1381" spans="1:8" outlineLevel="2">
       <c r="A1381" s="15">
         <v>28</v>
       </c>
       <c r="B1381" s="6" t="s">
         <v>2751</v>
       </c>
       <c r="C1381" s="7" t="s">
         <v>2752</v>
       </c>
       <c r="D1381" s="5">
-        <v>232.0</v>
+        <v>0.0</v>
       </c>
       <c r="E1381" s="10">
-        <v>2131.0</v>
+        <v>2408.0</v>
       </c>
       <c r="F1381" s="10">
-        <v>1917.9</v>
+        <v>2167.2</v>
       </c>
       <c r="G1381" s="10">
-        <v>1704.8</v>
+        <v>1926.4</v>
       </c>
       <c r="H1381" s="10">
-        <v>1491.7</v>
+        <v>1685.6</v>
       </c>
     </row>
     <row r="1382" spans="1:8" outlineLevel="2">
       <c r="A1382" s="15">
         <v>29</v>
       </c>
       <c r="B1382" s="6" t="s">
         <v>2753</v>
       </c>
       <c r="C1382" s="7" t="s">
         <v>2754</v>
       </c>
       <c r="D1382" s="5">
-        <v>70.0</v>
+        <v>46.0</v>
       </c>
       <c r="E1382" s="10">
-        <v>4352.0</v>
+        <v>4024.0</v>
       </c>
       <c r="F1382" s="10">
-        <v>3916.8</v>
+        <v>3621.6</v>
       </c>
       <c r="G1382" s="10">
-        <v>3481.6</v>
+        <v>3219.2</v>
       </c>
       <c r="H1382" s="10">
-        <v>3046.4</v>
+        <v>2816.8</v>
       </c>
     </row>
     <row r="1383" spans="1:8" outlineLevel="2">
       <c r="A1383" s="15">
         <v>30</v>
       </c>
       <c r="B1383" s="6" t="s">
         <v>2755</v>
       </c>
       <c r="C1383" s="7" t="s">
         <v>2756</v>
       </c>
       <c r="D1383" s="5">
         <v>0.0</v>
       </c>
       <c r="E1383" s="10">
         <v>0.0</v>
       </c>
       <c r="F1383" s="10">
         <v>0.0</v>
       </c>
       <c r="G1383" s="10">
         <v>0.0</v>
       </c>
       <c r="H1383" s="10">
@@ -45406,51 +45406,51 @@
       </c>
       <c r="E1386" s="10">
         <v>0.0</v>
       </c>
       <c r="F1386" s="10">
         <v>0.0</v>
       </c>
       <c r="G1386" s="10">
         <v>0.0</v>
       </c>
       <c r="H1386" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1387" spans="1:8" outlineLevel="2">
       <c r="A1387" s="15">
         <v>34</v>
       </c>
       <c r="B1387" s="6" t="s">
         <v>2763</v>
       </c>
       <c r="C1387" s="7" t="s">
         <v>2764</v>
       </c>
       <c r="D1387" s="5">
-        <v>1.0</v>
+        <v>16.0</v>
       </c>
       <c r="E1387" s="10">
         <v>4915.0</v>
       </c>
       <c r="F1387" s="10">
         <v>4423.5</v>
       </c>
       <c r="G1387" s="10">
         <v>3932.0</v>
       </c>
       <c r="H1387" s="10">
         <v>3440.5</v>
       </c>
     </row>
     <row r="1388" spans="1:8" outlineLevel="2">
       <c r="A1388" s="15">
         <v>35</v>
       </c>
       <c r="B1388" s="6" t="s">
         <v>2765</v>
       </c>
       <c r="C1388" s="7" t="s">
         <v>2766</v>
       </c>
       <c r="D1388" s="5">
@@ -45718,193 +45718,193 @@
       </c>
       <c r="E1398" s="10">
         <v>0.0</v>
       </c>
       <c r="F1398" s="10">
         <v>0.0</v>
       </c>
       <c r="G1398" s="10">
         <v>0.0</v>
       </c>
       <c r="H1398" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1399" spans="1:8" outlineLevel="2">
       <c r="A1399" s="15">
         <v>46</v>
       </c>
       <c r="B1399" s="6" t="s">
         <v>2787</v>
       </c>
       <c r="C1399" s="7" t="s">
         <v>2788</v>
       </c>
       <c r="D1399" s="5">
-        <v>278.0</v>
+        <v>218.0</v>
       </c>
       <c r="E1399" s="10">
         <v>186.0</v>
       </c>
       <c r="F1399" s="10">
         <v>167.4</v>
       </c>
       <c r="G1399" s="10">
         <v>148.8</v>
       </c>
       <c r="H1399" s="10">
         <v>130.2</v>
       </c>
     </row>
     <row r="1400" spans="1:8" outlineLevel="2">
       <c r="A1400" s="15">
         <v>47</v>
       </c>
       <c r="B1400" s="6" t="s">
         <v>2789</v>
       </c>
       <c r="C1400" s="7" t="s">
         <v>2790</v>
       </c>
       <c r="D1400" s="5">
-        <v>321.0</v>
+        <v>292.0</v>
       </c>
       <c r="E1400" s="10">
-        <v>502.0</v>
+        <v>503.0</v>
       </c>
       <c r="F1400" s="10">
-        <v>451.8</v>
+        <v>452.7</v>
       </c>
       <c r="G1400" s="10">
-        <v>401.6</v>
+        <v>402.4</v>
       </c>
       <c r="H1400" s="10">
-        <v>351.4</v>
+        <v>352.1</v>
       </c>
     </row>
     <row r="1401" spans="1:8" outlineLevel="2">
       <c r="A1401" s="15">
         <v>48</v>
       </c>
       <c r="B1401" s="6" t="s">
         <v>2791</v>
       </c>
       <c r="C1401" s="7" t="s">
         <v>2792</v>
       </c>
       <c r="D1401" s="5">
-        <v>4239.0</v>
+        <v>3311.0</v>
       </c>
       <c r="E1401" s="10">
-        <v>160.0</v>
+        <v>171.0</v>
       </c>
       <c r="F1401" s="10">
-        <v>144.0</v>
+        <v>153.9</v>
       </c>
       <c r="G1401" s="10">
-        <v>128.0</v>
+        <v>136.8</v>
       </c>
       <c r="H1401" s="10">
-        <v>112.0</v>
+        <v>119.7</v>
       </c>
     </row>
     <row r="1402" spans="1:8" outlineLevel="2">
       <c r="A1402" s="15">
         <v>49</v>
       </c>
       <c r="B1402" s="6" t="s">
         <v>2793</v>
       </c>
       <c r="C1402" s="7" t="s">
         <v>2794</v>
       </c>
       <c r="D1402" s="5">
-        <v>189.0</v>
+        <v>598.0</v>
       </c>
       <c r="E1402" s="10">
         <v>502.0</v>
       </c>
       <c r="F1402" s="10">
         <v>451.8</v>
       </c>
       <c r="G1402" s="10">
         <v>401.6</v>
       </c>
       <c r="H1402" s="10">
         <v>351.4</v>
       </c>
     </row>
     <row r="1403" spans="1:8" outlineLevel="2">
       <c r="A1403" s="15">
         <v>50</v>
       </c>
       <c r="B1403" s="6" t="s">
         <v>2795</v>
       </c>
       <c r="C1403" s="7" t="s">
         <v>2796</v>
       </c>
       <c r="D1403" s="5">
-        <v>93.0</v>
+        <v>92.0</v>
       </c>
       <c r="E1403" s="10">
         <v>8469.0</v>
       </c>
       <c r="F1403" s="10">
         <v>7622.1</v>
       </c>
       <c r="G1403" s="10">
         <v>6775.2</v>
       </c>
       <c r="H1403" s="10">
         <v>5928.3</v>
       </c>
     </row>
     <row r="1404" spans="1:8" outlineLevel="2">
       <c r="A1404" s="15">
         <v>51</v>
       </c>
       <c r="B1404" s="6" t="s">
         <v>2797</v>
       </c>
       <c r="C1404" s="7" t="s">
         <v>2798</v>
       </c>
       <c r="D1404" s="5">
-        <v>1.0</v>
+        <v>72.0</v>
       </c>
       <c r="E1404" s="10">
-        <v>4773.0</v>
+        <v>5410.0</v>
       </c>
       <c r="F1404" s="10">
-        <v>4295.7</v>
+        <v>4869.0</v>
       </c>
       <c r="G1404" s="10">
-        <v>3818.4</v>
+        <v>4328.0</v>
       </c>
       <c r="H1404" s="10">
-        <v>3341.1</v>
+        <v>3787.0</v>
       </c>
     </row>
     <row r="1405" spans="1:8" outlineLevel="2">
       <c r="A1405" s="15">
         <v>52</v>
       </c>
       <c r="B1405" s="6" t="s">
         <v>2799</v>
       </c>
       <c r="C1405" s="7" t="s">
         <v>2800</v>
       </c>
       <c r="D1405" s="5">
         <v>0.0</v>
       </c>
       <c r="E1405" s="10">
         <v>0.0</v>
       </c>
       <c r="F1405" s="10">
         <v>0.0</v>
       </c>
       <c r="G1405" s="10">
         <v>0.0</v>
       </c>
       <c r="H1405" s="10">
@@ -46030,51 +46030,51 @@
       </c>
       <c r="E1410" s="10">
         <v>0.0</v>
       </c>
       <c r="F1410" s="10">
         <v>0.0</v>
       </c>
       <c r="G1410" s="10">
         <v>0.0</v>
       </c>
       <c r="H1410" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1411" spans="1:8" outlineLevel="2">
       <c r="A1411" s="15">
         <v>58</v>
       </c>
       <c r="B1411" s="6" t="s">
         <v>2811</v>
       </c>
       <c r="C1411" s="7" t="s">
         <v>2812</v>
       </c>
       <c r="D1411" s="5">
-        <v>21.0</v>
+        <v>18.0</v>
       </c>
       <c r="E1411" s="10">
         <v>8210.0</v>
       </c>
       <c r="F1411" s="10">
         <v>7389.0</v>
       </c>
       <c r="G1411" s="10">
         <v>6568.0</v>
       </c>
       <c r="H1411" s="10">
         <v>5747.0</v>
       </c>
     </row>
     <row r="1412" spans="1:8" outlineLevel="2">
       <c r="A1412" s="15">
         <v>59</v>
       </c>
       <c r="B1412" s="6" t="s">
         <v>2813</v>
       </c>
       <c r="C1412" s="7" t="s">
         <v>2814</v>
       </c>
       <c r="D1412" s="5">
@@ -46212,181 +46212,181 @@
       </c>
       <c r="E1417" s="10">
         <v>0.0</v>
       </c>
       <c r="F1417" s="10">
         <v>0.0</v>
       </c>
       <c r="G1417" s="10">
         <v>0.0</v>
       </c>
       <c r="H1417" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1418" spans="1:8" outlineLevel="2">
       <c r="A1418" s="15">
         <v>65</v>
       </c>
       <c r="B1418" s="6" t="s">
         <v>2825</v>
       </c>
       <c r="C1418" s="7" t="s">
         <v>2826</v>
       </c>
       <c r="D1418" s="5">
-        <v>187.0</v>
+        <v>126.0</v>
       </c>
       <c r="E1418" s="10">
         <v>272.0</v>
       </c>
       <c r="F1418" s="10">
         <v>244.8</v>
       </c>
       <c r="G1418" s="10">
         <v>217.6</v>
       </c>
       <c r="H1418" s="10">
         <v>190.4</v>
       </c>
     </row>
     <row r="1419" spans="1:8" outlineLevel="2">
       <c r="A1419" s="15">
         <v>66</v>
       </c>
       <c r="B1419" s="6" t="s">
         <v>2827</v>
       </c>
       <c r="C1419" s="7" t="s">
         <v>2828</v>
       </c>
       <c r="D1419" s="5">
-        <v>770.0</v>
+        <v>705.0</v>
       </c>
       <c r="E1419" s="10">
-        <v>554.0</v>
+        <v>553.0</v>
       </c>
       <c r="F1419" s="10">
-        <v>498.6</v>
+        <v>497.7</v>
       </c>
       <c r="G1419" s="10">
-        <v>443.2</v>
+        <v>442.4</v>
       </c>
       <c r="H1419" s="10">
-        <v>387.8</v>
+        <v>387.1</v>
       </c>
     </row>
     <row r="1420" spans="1:8" outlineLevel="2">
       <c r="A1420" s="15">
         <v>67</v>
       </c>
       <c r="B1420" s="6" t="s">
         <v>2829</v>
       </c>
       <c r="C1420" s="7" t="s">
         <v>2830</v>
       </c>
       <c r="D1420" s="5">
-        <v>877.0</v>
+        <v>1641.0</v>
       </c>
       <c r="E1420" s="10">
-        <v>204.0</v>
+        <v>227.0</v>
       </c>
       <c r="F1420" s="10">
-        <v>183.6</v>
+        <v>204.3</v>
       </c>
       <c r="G1420" s="10">
-        <v>163.2</v>
+        <v>181.6</v>
       </c>
       <c r="H1420" s="10">
-        <v>142.8</v>
+        <v>158.9</v>
       </c>
     </row>
     <row r="1421" spans="1:8" outlineLevel="2">
       <c r="A1421" s="15">
         <v>68</v>
       </c>
       <c r="B1421" s="6" t="s">
         <v>2831</v>
       </c>
       <c r="C1421" s="7" t="s">
         <v>2832</v>
       </c>
       <c r="D1421" s="5">
         <v>0.0</v>
       </c>
       <c r="E1421" s="10">
         <v>0.0</v>
       </c>
       <c r="F1421" s="10">
         <v>0.0</v>
       </c>
       <c r="G1421" s="10">
         <v>0.0</v>
       </c>
       <c r="H1421" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1422" spans="1:8" outlineLevel="2">
       <c r="A1422" s="15">
         <v>69</v>
       </c>
       <c r="B1422" s="6" t="s">
         <v>2833</v>
       </c>
       <c r="C1422" s="7" t="s">
         <v>2834</v>
       </c>
       <c r="D1422" s="5">
-        <v>599.0</v>
+        <v>516.0</v>
       </c>
       <c r="E1422" s="10">
-        <v>554.0</v>
+        <v>553.0</v>
       </c>
       <c r="F1422" s="10">
-        <v>498.6</v>
+        <v>497.7</v>
       </c>
       <c r="G1422" s="10">
-        <v>443.2</v>
+        <v>442.4</v>
       </c>
       <c r="H1422" s="10">
-        <v>387.8</v>
+        <v>387.1</v>
       </c>
     </row>
     <row r="1423" spans="1:8" outlineLevel="2">
       <c r="A1423" s="15">
         <v>70</v>
       </c>
       <c r="B1423" s="6" t="s">
         <v>2835</v>
       </c>
       <c r="C1423" s="7" t="s">
         <v>2836</v>
       </c>
       <c r="D1423" s="5">
-        <v>127.0</v>
+        <v>201.0</v>
       </c>
       <c r="E1423" s="10">
         <v>662.0</v>
       </c>
       <c r="F1423" s="10">
         <v>595.8</v>
       </c>
       <c r="G1423" s="10">
         <v>529.6</v>
       </c>
       <c r="H1423" s="10">
         <v>463.4</v>
       </c>
     </row>
     <row r="1424" spans="1:8" outlineLevel="2">
       <c r="A1424" s="15">
         <v>71</v>
       </c>
       <c r="B1424" s="6" t="s">
         <v>2837</v>
       </c>
       <c r="C1424" s="7" t="s">
         <v>2838</v>
       </c>
       <c r="D1424" s="5">
@@ -46498,77 +46498,77 @@
       </c>
       <c r="E1428" s="10">
         <v>0.0</v>
       </c>
       <c r="F1428" s="10">
         <v>0.0</v>
       </c>
       <c r="G1428" s="10">
         <v>0.0</v>
       </c>
       <c r="H1428" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1429" spans="1:8" outlineLevel="2">
       <c r="A1429" s="15">
         <v>76</v>
       </c>
       <c r="B1429" s="6" t="s">
         <v>2847</v>
       </c>
       <c r="C1429" s="7" t="s">
         <v>2848</v>
       </c>
       <c r="D1429" s="5">
-        <v>11.0</v>
+        <v>7.0</v>
       </c>
       <c r="E1429" s="10">
         <v>12792.0</v>
       </c>
       <c r="F1429" s="10">
         <v>11512.8</v>
       </c>
       <c r="G1429" s="10">
         <v>10233.6</v>
       </c>
       <c r="H1429" s="10">
         <v>8954.4</v>
       </c>
     </row>
     <row r="1430" spans="1:8" outlineLevel="2">
       <c r="A1430" s="15">
         <v>77</v>
       </c>
       <c r="B1430" s="6" t="s">
         <v>2849</v>
       </c>
       <c r="C1430" s="7" t="s">
         <v>2850</v>
       </c>
       <c r="D1430" s="5">
-        <v>21.0</v>
+        <v>16.0</v>
       </c>
       <c r="E1430" s="10">
         <v>12790.0</v>
       </c>
       <c r="F1430" s="10">
         <v>11511.0</v>
       </c>
       <c r="G1430" s="10">
         <v>10232.0</v>
       </c>
       <c r="H1430" s="10">
         <v>8953.0</v>
       </c>
     </row>
     <row r="1431" spans="1:8" outlineLevel="2">
       <c r="A1431" s="15">
         <v>78</v>
       </c>
       <c r="B1431" s="6" t="s">
         <v>2851</v>
       </c>
       <c r="C1431" s="7" t="s">
         <v>2852</v>
       </c>
       <c r="D1431" s="5">
@@ -46732,181 +46732,181 @@
       </c>
       <c r="E1437" s="10">
         <v>18675.0</v>
       </c>
       <c r="F1437" s="10">
         <v>16807.5</v>
       </c>
       <c r="G1437" s="10">
         <v>14940.0</v>
       </c>
       <c r="H1437" s="10">
         <v>13072.5</v>
       </c>
     </row>
     <row r="1438" spans="1:8" outlineLevel="2">
       <c r="A1438" s="15">
         <v>85</v>
       </c>
       <c r="B1438" s="6" t="s">
         <v>2865</v>
       </c>
       <c r="C1438" s="7" t="s">
         <v>2866</v>
       </c>
       <c r="D1438" s="5">
-        <v>103.0</v>
+        <v>85.0</v>
       </c>
       <c r="E1438" s="10">
         <v>594.0</v>
       </c>
       <c r="F1438" s="10">
         <v>534.6</v>
       </c>
       <c r="G1438" s="10">
         <v>475.2</v>
       </c>
       <c r="H1438" s="10">
         <v>415.8</v>
       </c>
     </row>
     <row r="1439" spans="1:8" outlineLevel="2">
       <c r="A1439" s="15">
         <v>86</v>
       </c>
       <c r="B1439" s="6" t="s">
         <v>2867</v>
       </c>
       <c r="C1439" s="7" t="s">
         <v>2868</v>
       </c>
       <c r="D1439" s="5">
-        <v>86.0</v>
+        <v>27.0</v>
       </c>
       <c r="E1439" s="10">
         <v>368.0</v>
       </c>
       <c r="F1439" s="10">
         <v>331.2</v>
       </c>
       <c r="G1439" s="10">
         <v>294.4</v>
       </c>
       <c r="H1439" s="10">
         <v>257.6</v>
       </c>
     </row>
     <row r="1440" spans="1:8" outlineLevel="2">
       <c r="A1440" s="15">
         <v>87</v>
       </c>
       <c r="B1440" s="6" t="s">
         <v>2869</v>
       </c>
       <c r="C1440" s="7" t="s">
         <v>2870</v>
       </c>
       <c r="D1440" s="5">
-        <v>4276.0</v>
+        <v>4351.0</v>
       </c>
       <c r="E1440" s="10">
         <v>628.0</v>
       </c>
       <c r="F1440" s="10">
         <v>565.2</v>
       </c>
       <c r="G1440" s="10">
         <v>502.4</v>
       </c>
       <c r="H1440" s="10">
         <v>439.6</v>
       </c>
     </row>
     <row r="1441" spans="1:8" outlineLevel="2">
       <c r="A1441" s="15">
         <v>88</v>
       </c>
       <c r="B1441" s="6" t="s">
         <v>2871</v>
       </c>
       <c r="C1441" s="7" t="s">
         <v>2872</v>
       </c>
       <c r="D1441" s="5">
-        <v>1853.0</v>
+        <v>407.0</v>
       </c>
       <c r="E1441" s="10">
-        <v>240.0</v>
+        <v>264.0</v>
       </c>
       <c r="F1441" s="10">
-        <v>216.0</v>
+        <v>237.6</v>
       </c>
       <c r="G1441" s="10">
-        <v>192.0</v>
+        <v>211.2</v>
       </c>
       <c r="H1441" s="10">
-        <v>168.0</v>
+        <v>184.8</v>
       </c>
     </row>
     <row r="1442" spans="1:8" outlineLevel="2">
       <c r="A1442" s="15">
         <v>89</v>
       </c>
       <c r="B1442" s="6" t="s">
         <v>2873</v>
       </c>
       <c r="C1442" s="7" t="s">
         <v>2874</v>
       </c>
       <c r="D1442" s="5">
-        <v>139.0</v>
+        <v>179.0</v>
       </c>
       <c r="E1442" s="10">
         <v>558.0</v>
       </c>
       <c r="F1442" s="10">
         <v>502.2</v>
       </c>
       <c r="G1442" s="10">
         <v>446.4</v>
       </c>
       <c r="H1442" s="10">
         <v>390.6</v>
       </c>
     </row>
     <row r="1443" spans="1:8" outlineLevel="2">
       <c r="A1443" s="15">
         <v>90</v>
       </c>
       <c r="B1443" s="6" t="s">
         <v>2875</v>
       </c>
       <c r="C1443" s="7" t="s">
         <v>2876</v>
       </c>
       <c r="D1443" s="5">
-        <v>120.0</v>
+        <v>162.0</v>
       </c>
       <c r="E1443" s="10">
         <v>648.0</v>
       </c>
       <c r="F1443" s="10">
         <v>583.2</v>
       </c>
       <c r="G1443" s="10">
         <v>518.4</v>
       </c>
       <c r="H1443" s="10">
         <v>453.6</v>
       </c>
     </row>
     <row r="1444" spans="1:8" outlineLevel="2">
       <c r="A1444" s="15">
         <v>91</v>
       </c>
       <c r="B1444" s="6" t="s">
         <v>2877</v>
       </c>
       <c r="C1444" s="7" t="s">
         <v>2878</v>
       </c>
       <c r="D1444" s="5">
@@ -46914,77 +46914,77 @@
       </c>
       <c r="E1444" s="10">
         <v>0.0</v>
       </c>
       <c r="F1444" s="10">
         <v>0.0</v>
       </c>
       <c r="G1444" s="10">
         <v>0.0</v>
       </c>
       <c r="H1444" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1445" spans="1:8" outlineLevel="2">
       <c r="A1445" s="15">
         <v>92</v>
       </c>
       <c r="B1445" s="6" t="s">
         <v>2879</v>
       </c>
       <c r="C1445" s="7" t="s">
         <v>2880</v>
       </c>
       <c r="D1445" s="5">
-        <v>314.0</v>
+        <v>216.0</v>
       </c>
       <c r="E1445" s="10">
-        <v>666.0</v>
+        <v>630.0</v>
       </c>
       <c r="F1445" s="10">
-        <v>599.4</v>
+        <v>567.0</v>
       </c>
       <c r="G1445" s="10">
-        <v>532.8</v>
+        <v>504.0</v>
       </c>
       <c r="H1445" s="10">
-        <v>466.2</v>
+        <v>441.0</v>
       </c>
     </row>
     <row r="1446" spans="1:8" outlineLevel="2">
       <c r="A1446" s="15">
         <v>93</v>
       </c>
       <c r="B1446" s="6" t="s">
         <v>2881</v>
       </c>
       <c r="C1446" s="7" t="s">
         <v>2882</v>
       </c>
       <c r="D1446" s="5">
-        <v>7.0</v>
+        <v>3.0</v>
       </c>
       <c r="E1446" s="10">
         <v>0.0</v>
       </c>
       <c r="F1446" s="10">
         <v>0.0</v>
       </c>
       <c r="G1446" s="10">
         <v>0.0</v>
       </c>
       <c r="H1446" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1447" spans="1:8" outlineLevel="2">
       <c r="A1447" s="15">
         <v>94</v>
       </c>
       <c r="B1447" s="6" t="s">
         <v>2883</v>
       </c>
       <c r="C1447" s="7" t="s">
         <v>2884</v>
       </c>
       <c r="D1447" s="5">
@@ -47174,207 +47174,207 @@
       </c>
       <c r="E1454" s="10">
         <v>0.0</v>
       </c>
       <c r="F1454" s="10">
         <v>0.0</v>
       </c>
       <c r="G1454" s="10">
         <v>0.0</v>
       </c>
       <c r="H1454" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1455" spans="1:8" outlineLevel="2">
       <c r="A1455" s="15">
         <v>102</v>
       </c>
       <c r="B1455" s="6" t="s">
         <v>2899</v>
       </c>
       <c r="C1455" s="7" t="s">
         <v>2900</v>
       </c>
       <c r="D1455" s="5">
-        <v>47.0</v>
+        <v>80.0</v>
       </c>
       <c r="E1455" s="10">
         <v>362.0</v>
       </c>
       <c r="F1455" s="10">
         <v>325.8</v>
       </c>
       <c r="G1455" s="10">
         <v>289.6</v>
       </c>
       <c r="H1455" s="10">
         <v>253.4</v>
       </c>
     </row>
     <row r="1456" spans="1:8" outlineLevel="2">
       <c r="A1456" s="15">
         <v>103</v>
       </c>
       <c r="B1456" s="6" t="s">
         <v>2901</v>
       </c>
       <c r="C1456" s="7" t="s">
         <v>2902</v>
       </c>
       <c r="D1456" s="5">
-        <v>0.0</v>
+        <v>1000.0</v>
       </c>
       <c r="E1456" s="10">
-        <v>420.0</v>
+        <v>472.0</v>
       </c>
       <c r="F1456" s="10">
-        <v>378.0</v>
+        <v>424.8</v>
       </c>
       <c r="G1456" s="10">
-        <v>336.0</v>
+        <v>377.6</v>
       </c>
       <c r="H1456" s="10">
-        <v>294.0</v>
+        <v>330.4</v>
       </c>
     </row>
     <row r="1457" spans="1:8" outlineLevel="2">
       <c r="A1457" s="15">
         <v>104</v>
       </c>
       <c r="B1457" s="6" t="s">
         <v>2903</v>
       </c>
       <c r="C1457" s="7" t="s">
         <v>2904</v>
       </c>
       <c r="D1457" s="5">
-        <v>125.0</v>
+        <v>71.0</v>
       </c>
       <c r="E1457" s="10">
         <v>816.0</v>
       </c>
       <c r="F1457" s="10">
         <v>734.4</v>
       </c>
       <c r="G1457" s="10">
         <v>652.8</v>
       </c>
       <c r="H1457" s="10">
         <v>571.2</v>
       </c>
     </row>
     <row r="1458" spans="1:8" outlineLevel="2">
       <c r="A1458" s="15">
         <v>105</v>
       </c>
       <c r="B1458" s="6" t="s">
         <v>2905</v>
       </c>
       <c r="C1458" s="7" t="s">
         <v>2906</v>
       </c>
       <c r="D1458" s="5">
-        <v>130.0</v>
+        <v>125.0</v>
       </c>
       <c r="E1458" s="10">
         <v>854.0</v>
       </c>
       <c r="F1458" s="10">
         <v>768.6</v>
       </c>
       <c r="G1458" s="10">
         <v>683.2</v>
       </c>
       <c r="H1458" s="10">
         <v>597.8</v>
       </c>
     </row>
     <row r="1459" spans="1:8" outlineLevel="2">
       <c r="A1459" s="15">
         <v>106</v>
       </c>
       <c r="B1459" s="6" t="s">
         <v>2907</v>
       </c>
       <c r="C1459" s="7" t="s">
         <v>2908</v>
       </c>
       <c r="D1459" s="5">
-        <v>216.0</v>
+        <v>167.0</v>
       </c>
       <c r="E1459" s="10">
         <v>996.0</v>
       </c>
       <c r="F1459" s="10">
         <v>896.4</v>
       </c>
       <c r="G1459" s="10">
         <v>796.8</v>
       </c>
       <c r="H1459" s="10">
         <v>697.2</v>
       </c>
     </row>
     <row r="1460" spans="1:8" outlineLevel="2">
       <c r="A1460" s="15">
         <v>107</v>
       </c>
       <c r="B1460" s="6" t="s">
         <v>2909</v>
       </c>
       <c r="C1460" s="7" t="s">
         <v>2910</v>
       </c>
       <c r="D1460" s="5">
-        <v>252.0</v>
+        <v>336.0</v>
       </c>
       <c r="E1460" s="10">
         <v>1166.0</v>
       </c>
       <c r="F1460" s="10">
         <v>1049.4</v>
       </c>
       <c r="G1460" s="10">
         <v>932.8</v>
       </c>
       <c r="H1460" s="10">
         <v>816.2</v>
       </c>
     </row>
     <row r="1461" spans="1:8" outlineLevel="2">
       <c r="A1461" s="15">
         <v>108</v>
       </c>
       <c r="B1461" s="6" t="s">
         <v>2911</v>
       </c>
       <c r="C1461" s="7" t="s">
         <v>2912</v>
       </c>
       <c r="D1461" s="5">
-        <v>819.0</v>
+        <v>778.0</v>
       </c>
       <c r="E1461" s="10">
         <v>1472.0</v>
       </c>
       <c r="F1461" s="10">
         <v>1324.8</v>
       </c>
       <c r="G1461" s="10">
         <v>1177.6</v>
       </c>
       <c r="H1461" s="10">
         <v>1030.4</v>
       </c>
     </row>
     <row r="1462" spans="1:8" outlineLevel="2">
       <c r="A1462" s="15">
         <v>109</v>
       </c>
       <c r="B1462" s="6" t="s">
         <v>2913</v>
       </c>
       <c r="C1462" s="7" t="s">
         <v>2914</v>
       </c>
       <c r="D1462" s="5">
@@ -47564,89 +47564,89 @@
       </c>
       <c r="E1469" s="10">
         <v>0.0</v>
       </c>
       <c r="F1469" s="10">
         <v>0.0</v>
       </c>
       <c r="G1469" s="10">
         <v>0.0</v>
       </c>
       <c r="H1469" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1470" spans="1:8" outlineLevel="2">
       <c r="A1470" s="15">
         <v>117</v>
       </c>
       <c r="B1470" s="6" t="s">
         <v>2929</v>
       </c>
       <c r="C1470" s="7" t="s">
         <v>2930</v>
       </c>
       <c r="D1470" s="5">
-        <v>248.0</v>
+        <v>185.0</v>
       </c>
       <c r="E1470" s="10">
-        <v>1308.0</v>
+        <v>1281.0</v>
       </c>
       <c r="F1470" s="10">
-        <v>1177.2</v>
+        <v>1152.9</v>
       </c>
       <c r="G1470" s="10">
-        <v>1046.4</v>
+        <v>1024.8</v>
       </c>
       <c r="H1470" s="10">
-        <v>915.6</v>
+        <v>896.7</v>
       </c>
     </row>
     <row r="1471" spans="1:8" outlineLevel="2">
       <c r="A1471" s="15">
         <v>118</v>
       </c>
       <c r="B1471" s="6" t="s">
         <v>2931</v>
       </c>
       <c r="C1471" s="7" t="s">
         <v>2932</v>
       </c>
       <c r="D1471" s="5">
-        <v>949.0</v>
+        <v>436.0</v>
       </c>
       <c r="E1471" s="10">
-        <v>277.0</v>
+        <v>301.0</v>
       </c>
       <c r="F1471" s="10">
-        <v>249.3</v>
+        <v>270.9</v>
       </c>
       <c r="G1471" s="10">
-        <v>221.6</v>
+        <v>240.8</v>
       </c>
       <c r="H1471" s="10">
-        <v>193.9</v>
+        <v>210.7</v>
       </c>
     </row>
     <row r="1472" spans="1:8" outlineLevel="2">
       <c r="A1472" s="15">
         <v>119</v>
       </c>
       <c r="B1472" s="6" t="s">
         <v>2933</v>
       </c>
       <c r="C1472" s="7" t="s">
         <v>2934</v>
       </c>
       <c r="D1472" s="5">
         <v>156.0</v>
       </c>
       <c r="E1472" s="10">
         <v>458.0</v>
       </c>
       <c r="F1472" s="10">
         <v>412.2</v>
       </c>
       <c r="G1472" s="10">
         <v>366.4</v>
       </c>
       <c r="H1472" s="10">
@@ -47668,103 +47668,103 @@
       </c>
       <c r="E1473" s="10">
         <v>416.0</v>
       </c>
       <c r="F1473" s="10">
         <v>374.4</v>
       </c>
       <c r="G1473" s="10">
         <v>332.8</v>
       </c>
       <c r="H1473" s="10">
         <v>291.2</v>
       </c>
     </row>
     <row r="1474" spans="1:8" outlineLevel="2">
       <c r="A1474" s="15">
         <v>121</v>
       </c>
       <c r="B1474" s="6" t="s">
         <v>2937</v>
       </c>
       <c r="C1474" s="7" t="s">
         <v>2938</v>
       </c>
       <c r="D1474" s="5">
-        <v>807.0</v>
+        <v>680.0</v>
       </c>
       <c r="E1474" s="10">
-        <v>408.0</v>
+        <v>433.0</v>
       </c>
       <c r="F1474" s="10">
-        <v>367.2</v>
+        <v>389.7</v>
       </c>
       <c r="G1474" s="10">
-        <v>326.4</v>
+        <v>346.4</v>
       </c>
       <c r="H1474" s="10">
-        <v>285.6</v>
+        <v>303.1</v>
       </c>
     </row>
     <row r="1475" spans="1:8" outlineLevel="2">
       <c r="A1475" s="15">
         <v>122</v>
       </c>
       <c r="B1475" s="6" t="s">
         <v>2939</v>
       </c>
       <c r="C1475" s="7" t="s">
         <v>2940</v>
       </c>
       <c r="D1475" s="5">
-        <v>77.0</v>
+        <v>45.0</v>
       </c>
       <c r="E1475" s="10">
         <v>912.0</v>
       </c>
       <c r="F1475" s="10">
         <v>820.8</v>
       </c>
       <c r="G1475" s="10">
         <v>729.6</v>
       </c>
       <c r="H1475" s="10">
         <v>638.4</v>
       </c>
     </row>
     <row r="1476" spans="1:8" outlineLevel="2">
       <c r="A1476" s="15">
         <v>123</v>
       </c>
       <c r="B1476" s="6" t="s">
         <v>2941</v>
       </c>
       <c r="C1476" s="7" t="s">
         <v>2942</v>
       </c>
       <c r="D1476" s="5">
-        <v>81.0</v>
+        <v>59.0</v>
       </c>
       <c r="E1476" s="10">
         <v>1120.0</v>
       </c>
       <c r="F1476" s="10">
         <v>1008.0</v>
       </c>
       <c r="G1476" s="10">
         <v>896.0</v>
       </c>
       <c r="H1476" s="10">
         <v>784.0</v>
       </c>
     </row>
     <row r="1477" spans="1:8" outlineLevel="2">
       <c r="A1477" s="15">
         <v>124</v>
       </c>
       <c r="B1477" s="6" t="s">
         <v>2943</v>
       </c>
       <c r="C1477" s="7" t="s">
         <v>2944</v>
       </c>
       <c r="D1477" s="5">
@@ -47798,207 +47798,207 @@
       </c>
       <c r="E1478" s="10">
         <v>0.0</v>
       </c>
       <c r="F1478" s="10">
         <v>0.0</v>
       </c>
       <c r="G1478" s="10">
         <v>0.0</v>
       </c>
       <c r="H1478" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1479" spans="1:8" outlineLevel="2">
       <c r="A1479" s="15">
         <v>126</v>
       </c>
       <c r="B1479" s="6" t="s">
         <v>2947</v>
       </c>
       <c r="C1479" s="7" t="s">
         <v>2948</v>
       </c>
       <c r="D1479" s="5">
-        <v>1018.0</v>
+        <v>633.0</v>
       </c>
       <c r="E1479" s="10">
-        <v>549.0</v>
+        <v>523.0</v>
       </c>
       <c r="F1479" s="10">
-        <v>494.1</v>
+        <v>470.7</v>
       </c>
       <c r="G1479" s="10">
-        <v>439.2</v>
+        <v>418.4</v>
       </c>
       <c r="H1479" s="10">
-        <v>384.3</v>
+        <v>366.1</v>
       </c>
     </row>
     <row r="1480" spans="1:8" outlineLevel="2">
       <c r="A1480" s="15">
         <v>127</v>
       </c>
       <c r="B1480" s="6" t="s">
         <v>2949</v>
       </c>
       <c r="C1480" s="7" t="s">
         <v>2950</v>
       </c>
       <c r="D1480" s="5">
-        <v>0.0</v>
+        <v>500.0</v>
       </c>
       <c r="E1480" s="10">
-        <v>309.0</v>
+        <v>336.0</v>
       </c>
       <c r="F1480" s="10">
-        <v>278.1</v>
+        <v>302.4</v>
       </c>
       <c r="G1480" s="10">
-        <v>247.2</v>
+        <v>268.8</v>
       </c>
       <c r="H1480" s="10">
-        <v>216.3</v>
+        <v>235.2</v>
       </c>
     </row>
     <row r="1481" spans="1:8" outlineLevel="2">
       <c r="A1481" s="15">
         <v>128</v>
       </c>
       <c r="B1481" s="6" t="s">
         <v>2951</v>
       </c>
       <c r="C1481" s="7" t="s">
         <v>2952</v>
       </c>
       <c r="D1481" s="5">
-        <v>91.0</v>
+        <v>83.0</v>
       </c>
       <c r="E1481" s="10">
-        <v>594.0</v>
+        <v>580.0</v>
       </c>
       <c r="F1481" s="10">
-        <v>534.6</v>
+        <v>522.0</v>
       </c>
       <c r="G1481" s="10">
-        <v>475.2</v>
+        <v>464.0</v>
       </c>
       <c r="H1481" s="10">
-        <v>415.8</v>
+        <v>406.0</v>
       </c>
     </row>
     <row r="1482" spans="1:8" outlineLevel="2">
       <c r="A1482" s="15">
         <v>129</v>
       </c>
       <c r="B1482" s="6" t="s">
         <v>2953</v>
       </c>
       <c r="C1482" s="7" t="s">
         <v>2954</v>
       </c>
       <c r="D1482" s="5">
-        <v>5.0</v>
+        <v>1.0</v>
       </c>
       <c r="E1482" s="10">
-        <v>486.0</v>
+        <v>459.0</v>
       </c>
       <c r="F1482" s="10">
-        <v>437.4</v>
+        <v>413.1</v>
       </c>
       <c r="G1482" s="10">
-        <v>388.8</v>
+        <v>367.2</v>
       </c>
       <c r="H1482" s="10">
-        <v>340.2</v>
+        <v>321.3</v>
       </c>
     </row>
     <row r="1483" spans="1:8" outlineLevel="2">
       <c r="A1483" s="15">
         <v>130</v>
       </c>
       <c r="B1483" s="6" t="s">
         <v>2955</v>
       </c>
       <c r="C1483" s="7" t="s">
         <v>2956</v>
       </c>
       <c r="D1483" s="5">
-        <v>195.0</v>
+        <v>0.0</v>
       </c>
       <c r="E1483" s="10">
-        <v>594.0</v>
+        <v>584.0</v>
       </c>
       <c r="F1483" s="10">
-        <v>534.6</v>
+        <v>525.6</v>
       </c>
       <c r="G1483" s="10">
-        <v>475.2</v>
+        <v>467.2</v>
       </c>
       <c r="H1483" s="10">
-        <v>415.8</v>
+        <v>408.8</v>
       </c>
     </row>
     <row r="1484" spans="1:8" outlineLevel="2">
       <c r="A1484" s="15">
         <v>131</v>
       </c>
       <c r="B1484" s="6" t="s">
         <v>2957</v>
       </c>
       <c r="C1484" s="7" t="s">
         <v>2958</v>
       </c>
       <c r="D1484" s="5">
         <v>0.0</v>
       </c>
       <c r="E1484" s="10">
         <v>0.0</v>
       </c>
       <c r="F1484" s="10">
         <v>0.0</v>
       </c>
       <c r="G1484" s="10">
         <v>0.0</v>
       </c>
       <c r="H1484" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1485" spans="1:8" outlineLevel="2">
       <c r="A1485" s="15">
         <v>132</v>
       </c>
       <c r="B1485" s="6" t="s">
         <v>2959</v>
       </c>
       <c r="C1485" s="7" t="s">
         <v>2960</v>
       </c>
       <c r="D1485" s="5">
-        <v>68.0</v>
+        <v>52.0</v>
       </c>
       <c r="E1485" s="10">
         <v>581.0</v>
       </c>
       <c r="F1485" s="10">
         <v>522.9</v>
       </c>
       <c r="G1485" s="10">
         <v>464.8</v>
       </c>
       <c r="H1485" s="10">
         <v>406.7</v>
       </c>
     </row>
     <row r="1486" spans="1:8" outlineLevel="2">
       <c r="A1486" s="15">
         <v>133</v>
       </c>
       <c r="B1486" s="6" t="s">
         <v>2961</v>
       </c>
       <c r="C1486" s="7" t="s">
         <v>2962</v>
       </c>
       <c r="D1486" s="5">
@@ -48006,51 +48006,51 @@
       </c>
       <c r="E1486" s="10">
         <v>0.0</v>
       </c>
       <c r="F1486" s="10">
         <v>0.0</v>
       </c>
       <c r="G1486" s="10">
         <v>0.0</v>
       </c>
       <c r="H1486" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1487" spans="1:8" outlineLevel="2">
       <c r="A1487" s="15">
         <v>134</v>
       </c>
       <c r="B1487" s="6" t="s">
         <v>2963</v>
       </c>
       <c r="C1487" s="7" t="s">
         <v>2964</v>
       </c>
       <c r="D1487" s="5">
-        <v>85.0</v>
+        <v>66.0</v>
       </c>
       <c r="E1487" s="10">
         <v>1172.0</v>
       </c>
       <c r="F1487" s="10">
         <v>1054.8</v>
       </c>
       <c r="G1487" s="10">
         <v>937.6</v>
       </c>
       <c r="H1487" s="10">
         <v>820.4</v>
       </c>
     </row>
     <row r="1488" spans="1:8" outlineLevel="2">
       <c r="A1488" s="15">
         <v>135</v>
       </c>
       <c r="B1488" s="6" t="s">
         <v>2965</v>
       </c>
       <c r="C1488" s="7" t="s">
         <v>2966</v>
       </c>
       <c r="D1488" s="5">
@@ -48162,103 +48162,103 @@
       </c>
       <c r="E1492" s="10">
         <v>0.0</v>
       </c>
       <c r="F1492" s="10">
         <v>0.0</v>
       </c>
       <c r="G1492" s="10">
         <v>0.0</v>
       </c>
       <c r="H1492" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1493" spans="1:8" outlineLevel="2">
       <c r="A1493" s="15">
         <v>140</v>
       </c>
       <c r="B1493" s="6" t="s">
         <v>2975</v>
       </c>
       <c r="C1493" s="7" t="s">
         <v>2976</v>
       </c>
       <c r="D1493" s="5">
-        <v>368.0</v>
+        <v>255.0</v>
       </c>
       <c r="E1493" s="10">
         <v>928.0</v>
       </c>
       <c r="F1493" s="10">
         <v>835.2</v>
       </c>
       <c r="G1493" s="10">
         <v>742.4</v>
       </c>
       <c r="H1493" s="10">
         <v>649.6</v>
       </c>
     </row>
     <row r="1494" spans="1:8" outlineLevel="2">
       <c r="A1494" s="15">
         <v>141</v>
       </c>
       <c r="B1494" s="6" t="s">
         <v>2977</v>
       </c>
       <c r="C1494" s="7" t="s">
         <v>2978</v>
       </c>
       <c r="D1494" s="5">
-        <v>206.0</v>
+        <v>297.0</v>
       </c>
       <c r="E1494" s="10">
-        <v>523.0</v>
+        <v>547.0</v>
       </c>
       <c r="F1494" s="10">
-        <v>470.7</v>
+        <v>492.3</v>
       </c>
       <c r="G1494" s="10">
-        <v>418.4</v>
+        <v>437.6</v>
       </c>
       <c r="H1494" s="10">
-        <v>366.1</v>
+        <v>382.9</v>
       </c>
     </row>
     <row r="1495" spans="1:8" outlineLevel="2">
       <c r="A1495" s="15">
         <v>142</v>
       </c>
       <c r="B1495" s="6" t="s">
         <v>2979</v>
       </c>
       <c r="C1495" s="7" t="s">
         <v>2980</v>
       </c>
       <c r="D1495" s="5">
-        <v>94.0</v>
+        <v>116.0</v>
       </c>
       <c r="E1495" s="10">
         <v>890.0</v>
       </c>
       <c r="F1495" s="10">
         <v>801.0</v>
       </c>
       <c r="G1495" s="10">
         <v>712.0</v>
       </c>
       <c r="H1495" s="10">
         <v>623.0</v>
       </c>
     </row>
     <row r="1496" spans="1:8" outlineLevel="2">
       <c r="A1496" s="15">
         <v>143</v>
       </c>
       <c r="B1496" s="6" t="s">
         <v>2981</v>
       </c>
       <c r="C1496" s="7" t="s">
         <v>2982</v>
       </c>
       <c r="D1496" s="5">
@@ -48266,77 +48266,77 @@
       </c>
       <c r="E1496" s="10">
         <v>915.0</v>
       </c>
       <c r="F1496" s="10">
         <v>823.5</v>
       </c>
       <c r="G1496" s="10">
         <v>732.0</v>
       </c>
       <c r="H1496" s="10">
         <v>640.5</v>
       </c>
     </row>
     <row r="1497" spans="1:8" outlineLevel="2">
       <c r="A1497" s="15">
         <v>144</v>
       </c>
       <c r="B1497" s="6" t="s">
         <v>2983</v>
       </c>
       <c r="C1497" s="7" t="s">
         <v>2984</v>
       </c>
       <c r="D1497" s="5">
-        <v>157.0</v>
+        <v>306.0</v>
       </c>
       <c r="E1497" s="10">
-        <v>899.0</v>
+        <v>893.0</v>
       </c>
       <c r="F1497" s="10">
-        <v>809.1</v>
+        <v>803.7</v>
       </c>
       <c r="G1497" s="10">
-        <v>719.2</v>
+        <v>714.4</v>
       </c>
       <c r="H1497" s="10">
-        <v>629.3</v>
+        <v>625.1</v>
       </c>
     </row>
     <row r="1498" spans="1:8" outlineLevel="2">
       <c r="A1498" s="15">
         <v>145</v>
       </c>
       <c r="B1498" s="6" t="s">
         <v>2985</v>
       </c>
       <c r="C1498" s="7" t="s">
         <v>2986</v>
       </c>
       <c r="D1498" s="5">
-        <v>31.0</v>
+        <v>26.0</v>
       </c>
       <c r="E1498" s="10">
         <v>1208.0</v>
       </c>
       <c r="F1498" s="10">
         <v>1087.2</v>
       </c>
       <c r="G1498" s="10">
         <v>966.4</v>
       </c>
       <c r="H1498" s="10">
         <v>845.6</v>
       </c>
     </row>
     <row r="1499" spans="1:8" outlineLevel="2">
       <c r="A1499" s="15">
         <v>146</v>
       </c>
       <c r="B1499" s="6" t="s">
         <v>2987</v>
       </c>
       <c r="C1499" s="7" t="s">
         <v>2988</v>
       </c>
       <c r="D1499" s="5">
@@ -48448,155 +48448,155 @@
       </c>
       <c r="E1503" s="10">
         <v>0.0</v>
       </c>
       <c r="F1503" s="10">
         <v>0.0</v>
       </c>
       <c r="G1503" s="10">
         <v>0.0</v>
       </c>
       <c r="H1503" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1504" spans="1:8" outlineLevel="2">
       <c r="A1504" s="15">
         <v>151</v>
       </c>
       <c r="B1504" s="6" t="s">
         <v>2997</v>
       </c>
       <c r="C1504" s="7" t="s">
         <v>2998</v>
       </c>
       <c r="D1504" s="5">
-        <v>297.0</v>
+        <v>370.0</v>
       </c>
       <c r="E1504" s="10">
         <v>930.0</v>
       </c>
       <c r="F1504" s="10">
         <v>837.0</v>
       </c>
       <c r="G1504" s="10">
         <v>744.0</v>
       </c>
       <c r="H1504" s="10">
         <v>651.0</v>
       </c>
     </row>
     <row r="1505" spans="1:8" outlineLevel="2">
       <c r="A1505" s="15">
         <v>152</v>
       </c>
       <c r="B1505" s="6" t="s">
         <v>2999</v>
       </c>
       <c r="C1505" s="7" t="s">
         <v>3000</v>
       </c>
       <c r="D1505" s="5">
-        <v>0.0</v>
+        <v>242.0</v>
       </c>
       <c r="E1505" s="10">
-        <v>674.0</v>
+        <v>762.0</v>
       </c>
       <c r="F1505" s="10">
-        <v>606.6</v>
+        <v>685.8</v>
       </c>
       <c r="G1505" s="10">
-        <v>539.2</v>
+        <v>609.6</v>
       </c>
       <c r="H1505" s="10">
-        <v>471.8</v>
+        <v>533.4</v>
       </c>
     </row>
     <row r="1506" spans="1:8" outlineLevel="2">
       <c r="A1506" s="15">
         <v>153</v>
       </c>
       <c r="B1506" s="6" t="s">
         <v>3001</v>
       </c>
       <c r="C1506" s="7" t="s">
         <v>3002</v>
       </c>
       <c r="D1506" s="5">
         <v>213.0</v>
       </c>
       <c r="E1506" s="10">
-        <v>1045.0</v>
+        <v>1034.0</v>
       </c>
       <c r="F1506" s="10">
-        <v>940.5</v>
+        <v>930.6</v>
       </c>
       <c r="G1506" s="10">
-        <v>836.0</v>
+        <v>827.2</v>
       </c>
       <c r="H1506" s="10">
-        <v>731.5</v>
+        <v>723.8</v>
       </c>
     </row>
     <row r="1507" spans="1:8" outlineLevel="2">
       <c r="A1507" s="15">
         <v>154</v>
       </c>
       <c r="B1507" s="6" t="s">
         <v>3003</v>
       </c>
       <c r="C1507" s="7" t="s">
         <v>3004</v>
       </c>
       <c r="D1507" s="5">
-        <v>89.0</v>
+        <v>120.0</v>
       </c>
       <c r="E1507" s="10">
         <v>1085.0</v>
       </c>
       <c r="F1507" s="10">
         <v>976.5</v>
       </c>
       <c r="G1507" s="10">
         <v>868.0</v>
       </c>
       <c r="H1507" s="10">
         <v>759.5</v>
       </c>
     </row>
     <row r="1508" spans="1:8" outlineLevel="2">
       <c r="A1508" s="15">
         <v>155</v>
       </c>
       <c r="B1508" s="6" t="s">
         <v>3005</v>
       </c>
       <c r="C1508" s="7" t="s">
         <v>3006</v>
       </c>
       <c r="D1508" s="5">
-        <v>13.0</v>
+        <v>9.0</v>
       </c>
       <c r="E1508" s="10">
         <v>1190.0</v>
       </c>
       <c r="F1508" s="10">
         <v>1071.0</v>
       </c>
       <c r="G1508" s="10">
         <v>952.0</v>
       </c>
       <c r="H1508" s="10">
         <v>833.0</v>
       </c>
     </row>
     <row r="1509" spans="1:8" outlineLevel="2">
       <c r="A1509" s="15">
         <v>156</v>
       </c>
       <c r="B1509" s="6" t="s">
         <v>3007</v>
       </c>
       <c r="C1509" s="7" t="s">
         <v>3008</v>
       </c>
       <c r="D1509" s="5">