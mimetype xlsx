--- v0 (2026-05-03)
+++ v1 (2026-06-17)
@@ -7288,77 +7288,77 @@
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="12" t="s">
         <v>8</v>
       </c>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="9"/>
       <c r="F2" s="9"/>
       <c r="G2" s="9"/>
       <c r="H2" s="9"/>
     </row>
     <row r="3" spans="1:8" outlineLevel="1">
       <c r="A3" s="13">
         <v>1</v>
       </c>
       <c r="B3" s="6" t="s">
         <v>9</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="5">
-        <v>640.0</v>
+        <v>570.0</v>
       </c>
       <c r="E3" s="10">
         <v>68.0</v>
       </c>
       <c r="F3" s="10">
         <v>61.2</v>
       </c>
       <c r="G3" s="10">
         <v>54.4</v>
       </c>
       <c r="H3" s="10">
         <v>47.6</v>
       </c>
     </row>
     <row r="4" spans="1:8" outlineLevel="1">
       <c r="A4" s="13">
         <v>2</v>
       </c>
       <c r="B4" s="6" t="s">
         <v>11</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>12</v>
       </c>
       <c r="D4" s="5">
-        <v>244.0</v>
+        <v>121.0</v>
       </c>
       <c r="E4" s="10">
         <v>70.0</v>
       </c>
       <c r="F4" s="10">
         <v>63.0</v>
       </c>
       <c r="G4" s="10">
         <v>56.0</v>
       </c>
       <c r="H4" s="10">
         <v>49.0</v>
       </c>
     </row>
     <row r="5" spans="1:8" outlineLevel="1">
       <c r="A5" s="14" t="s">
         <v>13</v>
       </c>
       <c r="B5" s="4"/>
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
       <c r="E5" s="9"/>
       <c r="F5" s="9"/>
       <c r="G5" s="9"/>
       <c r="H5" s="9"/>
@@ -7390,77 +7390,77 @@
       </c>
       <c r="E7" s="10">
         <v>42.0</v>
       </c>
       <c r="F7" s="10">
         <v>37.8</v>
       </c>
       <c r="G7" s="10">
         <v>33.6</v>
       </c>
       <c r="H7" s="10">
         <v>29.4</v>
       </c>
     </row>
     <row r="8" spans="1:8" outlineLevel="3">
       <c r="A8" s="13">
         <v>2</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="5">
-        <v>9415.0</v>
+        <v>9115.0</v>
       </c>
       <c r="E8" s="10">
         <v>38.0</v>
       </c>
       <c r="F8" s="10">
         <v>34.2</v>
       </c>
       <c r="G8" s="10">
         <v>30.4</v>
       </c>
       <c r="H8" s="10">
         <v>26.6</v>
       </c>
     </row>
     <row r="9" spans="1:8" outlineLevel="3">
       <c r="A9" s="13">
         <v>3</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>19</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D9" s="5">
-        <v>168.0</v>
+        <v>336.0</v>
       </c>
       <c r="E9" s="10">
         <v>42.0</v>
       </c>
       <c r="F9" s="10">
         <v>37.8</v>
       </c>
       <c r="G9" s="10">
         <v>33.6</v>
       </c>
       <c r="H9" s="10">
         <v>29.4</v>
       </c>
     </row>
     <row r="10" spans="1:8" outlineLevel="3">
       <c r="A10" s="13">
         <v>4</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>21</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>22</v>
       </c>
       <c r="D10" s="5">
@@ -7598,51 +7598,51 @@
       </c>
       <c r="E15" s="10">
         <v>56.0</v>
       </c>
       <c r="F15" s="10">
         <v>50.4</v>
       </c>
       <c r="G15" s="10">
         <v>44.8</v>
       </c>
       <c r="H15" s="10">
         <v>39.2</v>
       </c>
     </row>
     <row r="16" spans="1:8" outlineLevel="3">
       <c r="A16" s="13">
         <v>10</v>
       </c>
       <c r="B16" s="6" t="s">
         <v>33</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>34</v>
       </c>
       <c r="D16" s="5">
-        <v>1004.0</v>
+        <v>708.0</v>
       </c>
       <c r="E16" s="10">
         <v>52.0</v>
       </c>
       <c r="F16" s="10">
         <v>46.8</v>
       </c>
       <c r="G16" s="10">
         <v>41.6</v>
       </c>
       <c r="H16" s="10">
         <v>36.4</v>
       </c>
     </row>
     <row r="17" spans="1:8" outlineLevel="3">
       <c r="A17" s="13">
         <v>11</v>
       </c>
       <c r="B17" s="6" t="s">
         <v>35</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>36</v>
       </c>
       <c r="D17" s="5">
@@ -7650,103 +7650,103 @@
       </c>
       <c r="E17" s="10">
         <v>6.0</v>
       </c>
       <c r="F17" s="10">
         <v>5.4</v>
       </c>
       <c r="G17" s="10">
         <v>4.8</v>
       </c>
       <c r="H17" s="10">
         <v>4.2</v>
       </c>
     </row>
     <row r="18" spans="1:8" outlineLevel="3">
       <c r="A18" s="13">
         <v>12</v>
       </c>
       <c r="B18" s="6" t="s">
         <v>37</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>38</v>
       </c>
       <c r="D18" s="5">
-        <v>2167.0</v>
+        <v>2180.0</v>
       </c>
       <c r="E18" s="10">
         <v>6.0</v>
       </c>
       <c r="F18" s="10">
         <v>5.4</v>
       </c>
       <c r="G18" s="10">
         <v>4.8</v>
       </c>
       <c r="H18" s="10">
         <v>4.2</v>
       </c>
     </row>
     <row r="19" spans="1:8" outlineLevel="3">
       <c r="A19" s="13">
         <v>13</v>
       </c>
       <c r="B19" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>40</v>
       </c>
       <c r="D19" s="5">
-        <v>3640.0</v>
+        <v>3265.0</v>
       </c>
       <c r="E19" s="10">
         <v>58.0</v>
       </c>
       <c r="F19" s="10">
         <v>52.2</v>
       </c>
       <c r="G19" s="10">
         <v>46.4</v>
       </c>
       <c r="H19" s="10">
         <v>40.6</v>
       </c>
     </row>
     <row r="20" spans="1:8" outlineLevel="3">
       <c r="A20" s="13">
         <v>14</v>
       </c>
       <c r="B20" s="6" t="s">
         <v>41</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>42</v>
       </c>
       <c r="D20" s="5">
-        <v>144.0</v>
+        <v>219.0</v>
       </c>
       <c r="E20" s="10">
         <v>64.0</v>
       </c>
       <c r="F20" s="10">
         <v>57.6</v>
       </c>
       <c r="G20" s="10">
         <v>51.2</v>
       </c>
       <c r="H20" s="10">
         <v>44.8</v>
       </c>
     </row>
     <row r="21" spans="1:8" outlineLevel="3">
       <c r="A21" s="13">
         <v>15</v>
       </c>
       <c r="B21" s="6" t="s">
         <v>43</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>44</v>
       </c>
       <c r="D21" s="5">
@@ -7858,51 +7858,51 @@
       </c>
       <c r="E25" s="10">
         <v>8.0</v>
       </c>
       <c r="F25" s="10">
         <v>7.2</v>
       </c>
       <c r="G25" s="10">
         <v>6.4</v>
       </c>
       <c r="H25" s="10">
         <v>5.6</v>
       </c>
     </row>
     <row r="26" spans="1:8" outlineLevel="3">
       <c r="A26" s="13">
         <v>20</v>
       </c>
       <c r="B26" s="6" t="s">
         <v>53</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>54</v>
       </c>
       <c r="D26" s="5">
-        <v>1957.0</v>
+        <v>1824.0</v>
       </c>
       <c r="E26" s="10">
         <v>6.0</v>
       </c>
       <c r="F26" s="10">
         <v>5.4</v>
       </c>
       <c r="G26" s="10">
         <v>4.8</v>
       </c>
       <c r="H26" s="10">
         <v>4.2</v>
       </c>
     </row>
     <row r="27" spans="1:8" outlineLevel="3">
       <c r="A27" s="13">
         <v>21</v>
       </c>
       <c r="B27" s="6" t="s">
         <v>55</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>56</v>
       </c>
       <c r="D27" s="5">
@@ -7910,51 +7910,51 @@
       </c>
       <c r="E27" s="10">
         <v>114.0</v>
       </c>
       <c r="F27" s="10">
         <v>102.6</v>
       </c>
       <c r="G27" s="10">
         <v>91.2</v>
       </c>
       <c r="H27" s="10">
         <v>79.8</v>
       </c>
     </row>
     <row r="28" spans="1:8" outlineLevel="3">
       <c r="A28" s="13">
         <v>22</v>
       </c>
       <c r="B28" s="6" t="s">
         <v>57</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>58</v>
       </c>
       <c r="D28" s="5">
-        <v>1475.0</v>
+        <v>1447.0</v>
       </c>
       <c r="E28" s="10">
         <v>100.0</v>
       </c>
       <c r="F28" s="10">
         <v>90.0</v>
       </c>
       <c r="G28" s="10">
         <v>80.0</v>
       </c>
       <c r="H28" s="10">
         <v>70.0</v>
       </c>
     </row>
     <row r="29" spans="1:8" outlineLevel="3">
       <c r="A29" s="13">
         <v>23</v>
       </c>
       <c r="B29" s="6" t="s">
         <v>59</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>60</v>
       </c>
       <c r="D29" s="5">
@@ -7962,51 +7962,51 @@
       </c>
       <c r="E29" s="10">
         <v>110.0</v>
       </c>
       <c r="F29" s="10">
         <v>99.0</v>
       </c>
       <c r="G29" s="10">
         <v>88.0</v>
       </c>
       <c r="H29" s="10">
         <v>77.0</v>
       </c>
     </row>
     <row r="30" spans="1:8" outlineLevel="3">
       <c r="A30" s="13">
         <v>24</v>
       </c>
       <c r="B30" s="6" t="s">
         <v>61</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>62</v>
       </c>
       <c r="D30" s="5">
-        <v>224.0</v>
+        <v>212.0</v>
       </c>
       <c r="E30" s="10">
         <v>114.0</v>
       </c>
       <c r="F30" s="10">
         <v>102.6</v>
       </c>
       <c r="G30" s="10">
         <v>91.2</v>
       </c>
       <c r="H30" s="10">
         <v>79.8</v>
       </c>
     </row>
     <row r="31" spans="1:8" outlineLevel="3">
       <c r="A31" s="13">
         <v>25</v>
       </c>
       <c r="B31" s="6" t="s">
         <v>63</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>64</v>
       </c>
       <c r="D31" s="5">
@@ -8118,51 +8118,51 @@
       </c>
       <c r="E35" s="10">
         <v>12.0</v>
       </c>
       <c r="F35" s="10">
         <v>10.8</v>
       </c>
       <c r="G35" s="10">
         <v>9.6</v>
       </c>
       <c r="H35" s="10">
         <v>8.4</v>
       </c>
     </row>
     <row r="36" spans="1:8" outlineLevel="3">
       <c r="A36" s="13">
         <v>30</v>
       </c>
       <c r="B36" s="6" t="s">
         <v>73</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>74</v>
       </c>
       <c r="D36" s="5">
-        <v>1145.0</v>
+        <v>1139.0</v>
       </c>
       <c r="E36" s="10">
         <v>10.0</v>
       </c>
       <c r="F36" s="10">
         <v>9.0</v>
       </c>
       <c r="G36" s="10">
         <v>8.0</v>
       </c>
       <c r="H36" s="10">
         <v>7.0</v>
       </c>
     </row>
     <row r="37" spans="1:8" outlineLevel="3">
       <c r="A37" s="13">
         <v>31</v>
       </c>
       <c r="B37" s="6" t="s">
         <v>75</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>76</v>
       </c>
       <c r="D37" s="5">
@@ -8170,51 +8170,51 @@
       </c>
       <c r="E37" s="10">
         <v>196.0</v>
       </c>
       <c r="F37" s="10">
         <v>176.4</v>
       </c>
       <c r="G37" s="10">
         <v>156.8</v>
       </c>
       <c r="H37" s="10">
         <v>137.2</v>
       </c>
     </row>
     <row r="38" spans="1:8" outlineLevel="3">
       <c r="A38" s="13">
         <v>32</v>
       </c>
       <c r="B38" s="6" t="s">
         <v>77</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>78</v>
       </c>
       <c r="D38" s="5">
-        <v>462.0</v>
+        <v>444.0</v>
       </c>
       <c r="E38" s="10">
         <v>154.0</v>
       </c>
       <c r="F38" s="10">
         <v>138.6</v>
       </c>
       <c r="G38" s="10">
         <v>123.2</v>
       </c>
       <c r="H38" s="10">
         <v>107.8</v>
       </c>
     </row>
     <row r="39" spans="1:8" outlineLevel="3">
       <c r="A39" s="13">
         <v>33</v>
       </c>
       <c r="B39" s="6" t="s">
         <v>79</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>80</v>
       </c>
       <c r="D39" s="5">
@@ -8222,51 +8222,51 @@
       </c>
       <c r="E39" s="10">
         <v>170.0</v>
       </c>
       <c r="F39" s="10">
         <v>153.0</v>
       </c>
       <c r="G39" s="10">
         <v>136.0</v>
       </c>
       <c r="H39" s="10">
         <v>119.0</v>
       </c>
     </row>
     <row r="40" spans="1:8" outlineLevel="3">
       <c r="A40" s="13">
         <v>34</v>
       </c>
       <c r="B40" s="6" t="s">
         <v>81</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>82</v>
       </c>
       <c r="D40" s="5">
-        <v>167.0</v>
+        <v>158.0</v>
       </c>
       <c r="E40" s="10">
         <v>178.0</v>
       </c>
       <c r="F40" s="10">
         <v>160.2</v>
       </c>
       <c r="G40" s="10">
         <v>142.4</v>
       </c>
       <c r="H40" s="10">
         <v>124.6</v>
       </c>
     </row>
     <row r="41" spans="1:8" outlineLevel="3">
       <c r="A41" s="13">
         <v>35</v>
       </c>
       <c r="B41" s="6" t="s">
         <v>83</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>84</v>
       </c>
       <c r="D41" s="5">
@@ -8300,51 +8300,51 @@
       </c>
       <c r="E42" s="10">
         <v>210.0</v>
       </c>
       <c r="F42" s="10">
         <v>189.0</v>
       </c>
       <c r="G42" s="10">
         <v>168.0</v>
       </c>
       <c r="H42" s="10">
         <v>147.0</v>
       </c>
     </row>
     <row r="43" spans="1:8" outlineLevel="3">
       <c r="A43" s="13">
         <v>37</v>
       </c>
       <c r="B43" s="6" t="s">
         <v>87</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>88</v>
       </c>
       <c r="D43" s="5">
-        <v>433.0</v>
+        <v>426.0</v>
       </c>
       <c r="E43" s="10">
         <v>196.0</v>
       </c>
       <c r="F43" s="10">
         <v>176.4</v>
       </c>
       <c r="G43" s="10">
         <v>156.8</v>
       </c>
       <c r="H43" s="10">
         <v>137.2</v>
       </c>
     </row>
     <row r="44" spans="1:8" outlineLevel="3">
       <c r="A44" s="13">
         <v>38</v>
       </c>
       <c r="B44" s="6" t="s">
         <v>89</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D44" s="5">
@@ -8404,51 +8404,51 @@
       </c>
       <c r="E46" s="10">
         <v>16.0</v>
       </c>
       <c r="F46" s="10">
         <v>14.4</v>
       </c>
       <c r="G46" s="10">
         <v>12.8</v>
       </c>
       <c r="H46" s="10">
         <v>11.2</v>
       </c>
     </row>
     <row r="47" spans="1:8" outlineLevel="3">
       <c r="A47" s="13">
         <v>41</v>
       </c>
       <c r="B47" s="6" t="s">
         <v>95</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>96</v>
       </c>
       <c r="D47" s="5">
-        <v>1305.0</v>
+        <v>1043.0</v>
       </c>
       <c r="E47" s="10">
         <v>14.0</v>
       </c>
       <c r="F47" s="10">
         <v>12.6</v>
       </c>
       <c r="G47" s="10">
         <v>11.2</v>
       </c>
       <c r="H47" s="10">
         <v>9.8</v>
       </c>
     </row>
     <row r="48" spans="1:8" outlineLevel="3">
       <c r="A48" s="13">
         <v>42</v>
       </c>
       <c r="B48" s="6" t="s">
         <v>97</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>98</v>
       </c>
       <c r="D48" s="5">
@@ -8534,51 +8534,51 @@
       </c>
       <c r="E51" s="10">
         <v>366.0</v>
       </c>
       <c r="F51" s="10">
         <v>329.4</v>
       </c>
       <c r="G51" s="10">
         <v>292.8</v>
       </c>
       <c r="H51" s="10">
         <v>256.2</v>
       </c>
     </row>
     <row r="52" spans="1:8" outlineLevel="3">
       <c r="A52" s="13">
         <v>46</v>
       </c>
       <c r="B52" s="6" t="s">
         <v>105</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>106</v>
       </c>
       <c r="D52" s="5">
-        <v>68.0</v>
+        <v>69.0</v>
       </c>
       <c r="E52" s="10">
         <v>374.0</v>
       </c>
       <c r="F52" s="10">
         <v>336.6</v>
       </c>
       <c r="G52" s="10">
         <v>299.2</v>
       </c>
       <c r="H52" s="10">
         <v>261.8</v>
       </c>
     </row>
     <row r="53" spans="1:8" outlineLevel="3">
       <c r="A53" s="13">
         <v>47</v>
       </c>
       <c r="B53" s="6" t="s">
         <v>107</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>108</v>
       </c>
       <c r="D53" s="5">
@@ -8586,51 +8586,51 @@
       </c>
       <c r="E53" s="10">
         <v>16.0</v>
       </c>
       <c r="F53" s="10">
         <v>14.4</v>
       </c>
       <c r="G53" s="10">
         <v>12.8</v>
       </c>
       <c r="H53" s="10">
         <v>11.2</v>
       </c>
     </row>
     <row r="54" spans="1:8" outlineLevel="3">
       <c r="A54" s="13">
         <v>48</v>
       </c>
       <c r="B54" s="6" t="s">
         <v>109</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>110</v>
       </c>
       <c r="D54" s="5">
-        <v>2159.0</v>
+        <v>1984.0</v>
       </c>
       <c r="E54" s="10">
         <v>14.0</v>
       </c>
       <c r="F54" s="10">
         <v>12.6</v>
       </c>
       <c r="G54" s="10">
         <v>11.2</v>
       </c>
       <c r="H54" s="10">
         <v>9.8</v>
       </c>
     </row>
     <row r="55" spans="1:8" outlineLevel="3">
       <c r="A55" s="13">
         <v>49</v>
       </c>
       <c r="B55" s="6" t="s">
         <v>111</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>112</v>
       </c>
       <c r="D55" s="5">
@@ -8898,51 +8898,51 @@
       </c>
       <c r="E65" s="10">
         <v>20.0</v>
       </c>
       <c r="F65" s="10">
         <v>18.0</v>
       </c>
       <c r="G65" s="10">
         <v>16.0</v>
       </c>
       <c r="H65" s="10">
         <v>14.0</v>
       </c>
     </row>
     <row r="66" spans="1:8" outlineLevel="3">
       <c r="A66" s="13">
         <v>60</v>
       </c>
       <c r="B66" s="6" t="s">
         <v>133</v>
       </c>
       <c r="C66" s="7" t="s">
         <v>134</v>
       </c>
       <c r="D66" s="5">
-        <v>6827.0</v>
+        <v>6283.0</v>
       </c>
       <c r="E66" s="10">
         <v>18.0</v>
       </c>
       <c r="F66" s="10">
         <v>16.2</v>
       </c>
       <c r="G66" s="10">
         <v>14.4</v>
       </c>
       <c r="H66" s="10">
         <v>12.6</v>
       </c>
     </row>
     <row r="67" spans="1:8" outlineLevel="3">
       <c r="A67" s="13">
         <v>61</v>
       </c>
       <c r="B67" s="6" t="s">
         <v>135</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>136</v>
       </c>
       <c r="D67" s="5">
@@ -8950,51 +8950,51 @@
       </c>
       <c r="E67" s="10">
         <v>586.0</v>
       </c>
       <c r="F67" s="10">
         <v>527.4</v>
       </c>
       <c r="G67" s="10">
         <v>468.8</v>
       </c>
       <c r="H67" s="10">
         <v>410.2</v>
       </c>
     </row>
     <row r="68" spans="1:8" outlineLevel="3">
       <c r="A68" s="13">
         <v>62</v>
       </c>
       <c r="B68" s="6" t="s">
         <v>137</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>138</v>
       </c>
       <c r="D68" s="5">
-        <v>59.0</v>
+        <v>52.0</v>
       </c>
       <c r="E68" s="10">
         <v>578.0</v>
       </c>
       <c r="F68" s="10">
         <v>520.2</v>
       </c>
       <c r="G68" s="10">
         <v>462.4</v>
       </c>
       <c r="H68" s="10">
         <v>404.6</v>
       </c>
     </row>
     <row r="69" spans="1:8" outlineLevel="3">
       <c r="A69" s="13">
         <v>63</v>
       </c>
       <c r="B69" s="6" t="s">
         <v>139</v>
       </c>
       <c r="C69" s="7" t="s">
         <v>140</v>
       </c>
       <c r="D69" s="5">
@@ -9158,51 +9158,51 @@
       </c>
       <c r="E75" s="10">
         <v>28.0</v>
       </c>
       <c r="F75" s="10">
         <v>25.2</v>
       </c>
       <c r="G75" s="10">
         <v>22.4</v>
       </c>
       <c r="H75" s="10">
         <v>19.6</v>
       </c>
     </row>
     <row r="76" spans="1:8" outlineLevel="3">
       <c r="A76" s="13">
         <v>70</v>
       </c>
       <c r="B76" s="6" t="s">
         <v>153</v>
       </c>
       <c r="C76" s="7" t="s">
         <v>154</v>
       </c>
       <c r="D76" s="5">
-        <v>4309.0</v>
+        <v>4042.0</v>
       </c>
       <c r="E76" s="10">
         <v>26.0</v>
       </c>
       <c r="F76" s="10">
         <v>23.4</v>
       </c>
       <c r="G76" s="10">
         <v>20.8</v>
       </c>
       <c r="H76" s="10">
         <v>18.2</v>
       </c>
     </row>
     <row r="77" spans="1:8" outlineLevel="3">
       <c r="A77" s="13">
         <v>71</v>
       </c>
       <c r="B77" s="6" t="s">
         <v>155</v>
       </c>
       <c r="C77" s="7" t="s">
         <v>156</v>
       </c>
       <c r="D77" s="5">
@@ -9340,51 +9340,51 @@
       </c>
       <c r="E82" s="10">
         <v>38.0</v>
       </c>
       <c r="F82" s="10">
         <v>34.2</v>
       </c>
       <c r="G82" s="10">
         <v>30.4</v>
       </c>
       <c r="H82" s="10">
         <v>26.6</v>
       </c>
     </row>
     <row r="83" spans="1:8" outlineLevel="3">
       <c r="A83" s="13">
         <v>77</v>
       </c>
       <c r="B83" s="6" t="s">
         <v>167</v>
       </c>
       <c r="C83" s="7" t="s">
         <v>168</v>
       </c>
       <c r="D83" s="5">
-        <v>4347.0</v>
+        <v>3967.0</v>
       </c>
       <c r="E83" s="10">
         <v>32.0</v>
       </c>
       <c r="F83" s="10">
         <v>28.8</v>
       </c>
       <c r="G83" s="10">
         <v>25.6</v>
       </c>
       <c r="H83" s="10">
         <v>22.4</v>
       </c>
     </row>
     <row r="84" spans="1:8" outlineLevel="3">
       <c r="A84" s="13">
         <v>78</v>
       </c>
       <c r="B84" s="6" t="s">
         <v>169</v>
       </c>
       <c r="C84" s="7" t="s">
         <v>170</v>
       </c>
       <c r="D84" s="5">
@@ -10976,77 +10976,77 @@
       </c>
       <c r="E146" s="10">
         <v>0.0</v>
       </c>
       <c r="F146" s="10">
         <v>0.0</v>
       </c>
       <c r="G146" s="10">
         <v>0.0</v>
       </c>
       <c r="H146" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="147" spans="1:8" outlineLevel="3">
       <c r="A147" s="13">
         <v>2</v>
       </c>
       <c r="B147" s="6" t="s">
         <v>293</v>
       </c>
       <c r="C147" s="7" t="s">
         <v>294</v>
       </c>
       <c r="D147" s="5">
-        <v>172.0</v>
+        <v>52.0</v>
       </c>
       <c r="E147" s="10">
         <v>121.0</v>
       </c>
       <c r="F147" s="10">
         <v>108.9</v>
       </c>
       <c r="G147" s="10">
         <v>96.8</v>
       </c>
       <c r="H147" s="10">
         <v>84.7</v>
       </c>
     </row>
     <row r="148" spans="1:8" outlineLevel="3">
       <c r="A148" s="13">
         <v>3</v>
       </c>
       <c r="B148" s="6" t="s">
         <v>295</v>
       </c>
       <c r="C148" s="7" t="s">
         <v>296</v>
       </c>
       <c r="D148" s="5">
-        <v>32.0</v>
+        <v>230.0</v>
       </c>
       <c r="E148" s="10">
         <v>318.0</v>
       </c>
       <c r="F148" s="10">
         <v>286.2</v>
       </c>
       <c r="G148" s="10">
         <v>254.4</v>
       </c>
       <c r="H148" s="10">
         <v>222.6</v>
       </c>
     </row>
     <row r="149" spans="1:8" outlineLevel="3">
       <c r="A149" s="13">
         <v>4</v>
       </c>
       <c r="B149" s="6" t="s">
         <v>297</v>
       </c>
       <c r="C149" s="7" t="s">
         <v>298</v>
       </c>
       <c r="D149" s="5">
@@ -11132,51 +11132,51 @@
       </c>
       <c r="E152" s="10">
         <v>0.0</v>
       </c>
       <c r="F152" s="10">
         <v>0.0</v>
       </c>
       <c r="G152" s="10">
         <v>0.0</v>
       </c>
       <c r="H152" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="153" spans="1:8" outlineLevel="3">
       <c r="A153" s="13">
         <v>8</v>
       </c>
       <c r="B153" s="6" t="s">
         <v>305</v>
       </c>
       <c r="C153" s="7" t="s">
         <v>306</v>
       </c>
       <c r="D153" s="5">
-        <v>240.0</v>
+        <v>230.0</v>
       </c>
       <c r="E153" s="10">
         <v>251.0</v>
       </c>
       <c r="F153" s="10">
         <v>225.9</v>
       </c>
       <c r="G153" s="10">
         <v>200.8</v>
       </c>
       <c r="H153" s="10">
         <v>175.7</v>
       </c>
     </row>
     <row r="154" spans="1:8" outlineLevel="3">
       <c r="A154" s="13">
         <v>9</v>
       </c>
       <c r="B154" s="6" t="s">
         <v>307</v>
       </c>
       <c r="C154" s="7" t="s">
         <v>308</v>
       </c>
       <c r="D154" s="5">
@@ -11210,77 +11210,77 @@
       </c>
       <c r="E155" s="10">
         <v>0.0</v>
       </c>
       <c r="F155" s="10">
         <v>0.0</v>
       </c>
       <c r="G155" s="10">
         <v>0.0</v>
       </c>
       <c r="H155" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="156" spans="1:8" outlineLevel="3">
       <c r="A156" s="13">
         <v>11</v>
       </c>
       <c r="B156" s="6" t="s">
         <v>311</v>
       </c>
       <c r="C156" s="7" t="s">
         <v>312</v>
       </c>
       <c r="D156" s="5">
-        <v>30.0</v>
+        <v>110.0</v>
       </c>
       <c r="E156" s="10">
         <v>310.0</v>
       </c>
       <c r="F156" s="10">
         <v>279.0</v>
       </c>
       <c r="G156" s="10">
         <v>248.0</v>
       </c>
       <c r="H156" s="10">
         <v>217.0</v>
       </c>
     </row>
     <row r="157" spans="1:8" outlineLevel="3">
       <c r="A157" s="13">
         <v>12</v>
       </c>
       <c r="B157" s="6" t="s">
         <v>313</v>
       </c>
       <c r="C157" s="7" t="s">
         <v>314</v>
       </c>
       <c r="D157" s="5">
-        <v>5.0</v>
+        <v>105.0</v>
       </c>
       <c r="E157" s="10">
         <v>460.0</v>
       </c>
       <c r="F157" s="10">
         <v>414.0</v>
       </c>
       <c r="G157" s="10">
         <v>368.0</v>
       </c>
       <c r="H157" s="10">
         <v>322.0</v>
       </c>
     </row>
     <row r="158" spans="1:8" outlineLevel="3">
       <c r="A158" s="13">
         <v>13</v>
       </c>
       <c r="B158" s="6" t="s">
         <v>315</v>
       </c>
       <c r="C158" s="7" t="s">
         <v>316</v>
       </c>
       <c r="D158" s="5">
@@ -11288,51 +11288,51 @@
       </c>
       <c r="E158" s="10">
         <v>0.0</v>
       </c>
       <c r="F158" s="10">
         <v>0.0</v>
       </c>
       <c r="G158" s="10">
         <v>0.0</v>
       </c>
       <c r="H158" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="159" spans="1:8" outlineLevel="3">
       <c r="A159" s="13">
         <v>14</v>
       </c>
       <c r="B159" s="6" t="s">
         <v>317</v>
       </c>
       <c r="C159" s="7" t="s">
         <v>318</v>
       </c>
       <c r="D159" s="5">
-        <v>14.0</v>
+        <v>0.0</v>
       </c>
       <c r="E159" s="10">
         <v>390.0</v>
       </c>
       <c r="F159" s="10">
         <v>351.0</v>
       </c>
       <c r="G159" s="10">
         <v>312.0</v>
       </c>
       <c r="H159" s="10">
         <v>273.0</v>
       </c>
     </row>
     <row r="160" spans="1:8" outlineLevel="3">
       <c r="A160" s="13">
         <v>15</v>
       </c>
       <c r="B160" s="6" t="s">
         <v>319</v>
       </c>
       <c r="C160" s="7" t="s">
         <v>320</v>
       </c>
       <c r="D160" s="5">
@@ -11522,77 +11522,77 @@
       </c>
       <c r="E167" s="10">
         <v>0.0</v>
       </c>
       <c r="F167" s="10">
         <v>0.0</v>
       </c>
       <c r="G167" s="10">
         <v>0.0</v>
       </c>
       <c r="H167" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="168" spans="1:8" outlineLevel="3">
       <c r="A168" s="13">
         <v>23</v>
       </c>
       <c r="B168" s="6" t="s">
         <v>335</v>
       </c>
       <c r="C168" s="7" t="s">
         <v>336</v>
       </c>
       <c r="D168" s="5">
-        <v>84.0</v>
+        <v>194.0</v>
       </c>
       <c r="E168" s="10">
         <v>66.0</v>
       </c>
       <c r="F168" s="10">
         <v>59.4</v>
       </c>
       <c r="G168" s="10">
         <v>52.8</v>
       </c>
       <c r="H168" s="10">
         <v>46.2</v>
       </c>
     </row>
     <row r="169" spans="1:8" outlineLevel="3">
       <c r="A169" s="13">
         <v>24</v>
       </c>
       <c r="B169" s="6" t="s">
         <v>337</v>
       </c>
       <c r="C169" s="7" t="s">
         <v>338</v>
       </c>
       <c r="D169" s="5">
-        <v>298.0</v>
+        <v>283.0</v>
       </c>
       <c r="E169" s="10">
         <v>202.0</v>
       </c>
       <c r="F169" s="10">
         <v>181.8</v>
       </c>
       <c r="G169" s="10">
         <v>161.6</v>
       </c>
       <c r="H169" s="10">
         <v>141.4</v>
       </c>
     </row>
     <row r="170" spans="1:8" outlineLevel="3">
       <c r="A170" s="13">
         <v>25</v>
       </c>
       <c r="B170" s="6" t="s">
         <v>339</v>
       </c>
       <c r="C170" s="7" t="s">
         <v>340</v>
       </c>
       <c r="D170" s="5">
@@ -11756,77 +11756,77 @@
       </c>
       <c r="E176" s="10">
         <v>0.0</v>
       </c>
       <c r="F176" s="10">
         <v>0.0</v>
       </c>
       <c r="G176" s="10">
         <v>0.0</v>
       </c>
       <c r="H176" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="177" spans="1:8" outlineLevel="3">
       <c r="A177" s="13">
         <v>32</v>
       </c>
       <c r="B177" s="6" t="s">
         <v>353</v>
       </c>
       <c r="C177" s="7" t="s">
         <v>354</v>
       </c>
       <c r="D177" s="5">
-        <v>193.0</v>
+        <v>172.0</v>
       </c>
       <c r="E177" s="10">
         <v>102.0</v>
       </c>
       <c r="F177" s="10">
         <v>91.8</v>
       </c>
       <c r="G177" s="10">
         <v>81.6</v>
       </c>
       <c r="H177" s="10">
         <v>71.4</v>
       </c>
     </row>
     <row r="178" spans="1:8" outlineLevel="3">
       <c r="A178" s="13">
         <v>33</v>
       </c>
       <c r="B178" s="6" t="s">
         <v>355</v>
       </c>
       <c r="C178" s="7" t="s">
         <v>356</v>
       </c>
       <c r="D178" s="5">
-        <v>293.0</v>
+        <v>280.0</v>
       </c>
       <c r="E178" s="10">
         <v>255.0</v>
       </c>
       <c r="F178" s="10">
         <v>229.5</v>
       </c>
       <c r="G178" s="10">
         <v>204.0</v>
       </c>
       <c r="H178" s="10">
         <v>178.5</v>
       </c>
     </row>
     <row r="179" spans="1:8" outlineLevel="3">
       <c r="A179" s="13">
         <v>34</v>
       </c>
       <c r="B179" s="6" t="s">
         <v>357</v>
       </c>
       <c r="C179" s="7" t="s">
         <v>358</v>
       </c>
       <c r="D179" s="5">
@@ -11834,127 +11834,127 @@
       </c>
       <c r="E179" s="10">
         <v>0.0</v>
       </c>
       <c r="F179" s="10">
         <v>0.0</v>
       </c>
       <c r="G179" s="10">
         <v>0.0</v>
       </c>
       <c r="H179" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="180" spans="1:8" outlineLevel="3">
       <c r="A180" s="13">
         <v>35</v>
       </c>
       <c r="B180" s="6" t="s">
         <v>359</v>
       </c>
       <c r="C180" s="7" t="s">
         <v>360</v>
       </c>
       <c r="D180" s="5">
-        <v>37.0</v>
+        <v>127.0</v>
       </c>
       <c r="E180" s="10">
         <v>107.0</v>
       </c>
       <c r="F180" s="10">
         <v>96.3</v>
       </c>
       <c r="G180" s="10">
         <v>85.6</v>
       </c>
       <c r="H180" s="10">
         <v>74.9</v>
       </c>
     </row>
     <row r="181" spans="1:8" outlineLevel="3">
       <c r="A181" s="13">
         <v>36</v>
       </c>
       <c r="B181" s="6" t="s">
         <v>361</v>
       </c>
       <c r="C181" s="7" t="s">
         <v>362</v>
       </c>
       <c r="D181" s="5">
-        <v>190.0</v>
+        <v>110.0</v>
       </c>
       <c r="E181" s="10">
         <v>276.0</v>
       </c>
       <c r="F181" s="10">
         <v>248.4</v>
       </c>
       <c r="G181" s="10">
         <v>220.8</v>
       </c>
       <c r="H181" s="10">
         <v>193.2</v>
       </c>
     </row>
     <row r="182" spans="1:8" outlineLevel="1">
       <c r="A182" s="14" t="s">
         <v>363</v>
       </c>
       <c r="B182" s="4"/>
       <c r="C182" s="4"/>
       <c r="D182" s="4"/>
       <c r="E182" s="9"/>
       <c r="F182" s="9"/>
       <c r="G182" s="9"/>
       <c r="H182" s="9"/>
     </row>
     <row r="183" spans="1:8" outlineLevel="2">
       <c r="A183" s="15" t="s">
         <v>364</v>
       </c>
       <c r="B183" s="4"/>
       <c r="C183" s="4"/>
       <c r="D183" s="4"/>
       <c r="E183" s="9"/>
       <c r="F183" s="9"/>
       <c r="G183" s="9"/>
       <c r="H183" s="9"/>
     </row>
     <row r="184" spans="1:8" outlineLevel="3">
       <c r="A184" s="13">
         <v>1</v>
       </c>
       <c r="B184" s="6" t="s">
         <v>365</v>
       </c>
       <c r="C184" s="7" t="s">
         <v>366</v>
       </c>
       <c r="D184" s="5">
-        <v>37.0</v>
+        <v>114.0</v>
       </c>
       <c r="E184" s="10">
         <v>4.0</v>
       </c>
       <c r="F184" s="10">
         <v>3.6</v>
       </c>
       <c r="G184" s="10">
         <v>3.2</v>
       </c>
       <c r="H184" s="10">
         <v>2.8</v>
       </c>
     </row>
     <row r="185" spans="1:8" outlineLevel="3">
       <c r="A185" s="13">
         <v>2</v>
       </c>
       <c r="B185" s="6" t="s">
         <v>367</v>
       </c>
       <c r="C185" s="7" t="s">
         <v>368</v>
       </c>
       <c r="D185" s="5">
@@ -11962,77 +11962,77 @@
       </c>
       <c r="E185" s="10">
         <v>0.0</v>
       </c>
       <c r="F185" s="10">
         <v>0.0</v>
       </c>
       <c r="G185" s="10">
         <v>0.0</v>
       </c>
       <c r="H185" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="186" spans="1:8" outlineLevel="3">
       <c r="A186" s="13">
         <v>3</v>
       </c>
       <c r="B186" s="6" t="s">
         <v>369</v>
       </c>
       <c r="C186" s="7" t="s">
         <v>370</v>
       </c>
       <c r="D186" s="5">
-        <v>30182.0</v>
+        <v>29164.0</v>
       </c>
       <c r="E186" s="10">
         <v>40.0</v>
       </c>
       <c r="F186" s="10">
         <v>36.0</v>
       </c>
       <c r="G186" s="10">
         <v>32.0</v>
       </c>
       <c r="H186" s="10">
         <v>28.0</v>
       </c>
     </row>
     <row r="187" spans="1:8" outlineLevel="3">
       <c r="A187" s="13">
         <v>4</v>
       </c>
       <c r="B187" s="6" t="s">
         <v>371</v>
       </c>
       <c r="C187" s="7" t="s">
         <v>372</v>
       </c>
       <c r="D187" s="5">
-        <v>8637.0</v>
+        <v>10046.0</v>
       </c>
       <c r="E187" s="10">
         <v>40.0</v>
       </c>
       <c r="F187" s="10">
         <v>36.0</v>
       </c>
       <c r="G187" s="10">
         <v>32.0</v>
       </c>
       <c r="H187" s="10">
         <v>28.0</v>
       </c>
     </row>
     <row r="188" spans="1:8" outlineLevel="3">
       <c r="A188" s="13">
         <v>5</v>
       </c>
       <c r="B188" s="6" t="s">
         <v>373</v>
       </c>
       <c r="C188" s="7" t="s">
         <v>374</v>
       </c>
       <c r="D188" s="5">
@@ -12066,51 +12066,51 @@
       </c>
       <c r="E189" s="10">
         <v>1870.0</v>
       </c>
       <c r="F189" s="10">
         <v>1683.0</v>
       </c>
       <c r="G189" s="10">
         <v>1496.0</v>
       </c>
       <c r="H189" s="10">
         <v>1309.0</v>
       </c>
     </row>
     <row r="190" spans="1:8" outlineLevel="3">
       <c r="A190" s="13">
         <v>7</v>
       </c>
       <c r="B190" s="6" t="s">
         <v>377</v>
       </c>
       <c r="C190" s="7" t="s">
         <v>378</v>
       </c>
       <c r="D190" s="5">
-        <v>111.0</v>
+        <v>101.0</v>
       </c>
       <c r="E190" s="10">
         <v>1758.0</v>
       </c>
       <c r="F190" s="10">
         <v>1582.2</v>
       </c>
       <c r="G190" s="10">
         <v>1406.4</v>
       </c>
       <c r="H190" s="10">
         <v>1230.6</v>
       </c>
     </row>
     <row r="191" spans="1:8" outlineLevel="3">
       <c r="A191" s="13">
         <v>8</v>
       </c>
       <c r="B191" s="6" t="s">
         <v>379</v>
       </c>
       <c r="C191" s="7" t="s">
         <v>380</v>
       </c>
       <c r="D191" s="5">
@@ -12326,103 +12326,103 @@
       </c>
       <c r="E199" s="10">
         <v>0.0</v>
       </c>
       <c r="F199" s="10">
         <v>0.0</v>
       </c>
       <c r="G199" s="10">
         <v>0.0</v>
       </c>
       <c r="H199" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="200" spans="1:8" outlineLevel="3">
       <c r="A200" s="13">
         <v>17</v>
       </c>
       <c r="B200" s="6" t="s">
         <v>397</v>
       </c>
       <c r="C200" s="7" t="s">
         <v>398</v>
       </c>
       <c r="D200" s="5">
-        <v>3250.0</v>
+        <v>3797.0</v>
       </c>
       <c r="E200" s="10">
         <v>56.0</v>
       </c>
       <c r="F200" s="10">
         <v>50.4</v>
       </c>
       <c r="G200" s="10">
         <v>44.8</v>
       </c>
       <c r="H200" s="10">
         <v>39.2</v>
       </c>
     </row>
     <row r="201" spans="1:8" outlineLevel="3">
       <c r="A201" s="13">
         <v>18</v>
       </c>
       <c r="B201" s="6" t="s">
         <v>399</v>
       </c>
       <c r="C201" s="7" t="s">
         <v>400</v>
       </c>
       <c r="D201" s="5">
-        <v>4324.0</v>
+        <v>4228.0</v>
       </c>
       <c r="E201" s="10">
         <v>48.0</v>
       </c>
       <c r="F201" s="10">
         <v>43.2</v>
       </c>
       <c r="G201" s="10">
         <v>38.4</v>
       </c>
       <c r="H201" s="10">
         <v>33.6</v>
       </c>
     </row>
     <row r="202" spans="1:8" outlineLevel="3">
       <c r="A202" s="13">
         <v>19</v>
       </c>
       <c r="B202" s="6" t="s">
         <v>401</v>
       </c>
       <c r="C202" s="7" t="s">
         <v>402</v>
       </c>
       <c r="D202" s="5">
-        <v>20010.0</v>
+        <v>18932.0</v>
       </c>
       <c r="E202" s="10">
         <v>4.0</v>
       </c>
       <c r="F202" s="10">
         <v>3.6</v>
       </c>
       <c r="G202" s="10">
         <v>3.2</v>
       </c>
       <c r="H202" s="10">
         <v>2.8</v>
       </c>
     </row>
     <row r="203" spans="1:8" outlineLevel="3">
       <c r="A203" s="13">
         <v>20</v>
       </c>
       <c r="B203" s="6" t="s">
         <v>403</v>
       </c>
       <c r="C203" s="7" t="s">
         <v>404</v>
       </c>
       <c r="D203" s="5">
@@ -12430,77 +12430,77 @@
       </c>
       <c r="E203" s="10">
         <v>0.0</v>
       </c>
       <c r="F203" s="10">
         <v>0.0</v>
       </c>
       <c r="G203" s="10">
         <v>0.0</v>
       </c>
       <c r="H203" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="204" spans="1:8" outlineLevel="3">
       <c r="A204" s="13">
         <v>21</v>
       </c>
       <c r="B204" s="6" t="s">
         <v>405</v>
       </c>
       <c r="C204" s="7" t="s">
         <v>406</v>
       </c>
       <c r="D204" s="5">
-        <v>12916.0</v>
+        <v>11272.0</v>
       </c>
       <c r="E204" s="10">
         <v>66.0</v>
       </c>
       <c r="F204" s="10">
         <v>59.4</v>
       </c>
       <c r="G204" s="10">
         <v>52.8</v>
       </c>
       <c r="H204" s="10">
         <v>46.2</v>
       </c>
     </row>
     <row r="205" spans="1:8" outlineLevel="3">
       <c r="A205" s="13">
         <v>22</v>
       </c>
       <c r="B205" s="6" t="s">
         <v>407</v>
       </c>
       <c r="C205" s="7" t="s">
         <v>408</v>
       </c>
       <c r="D205" s="5">
-        <v>2195.0</v>
+        <v>2367.0</v>
       </c>
       <c r="E205" s="10">
         <v>80.0</v>
       </c>
       <c r="F205" s="10">
         <v>72.0</v>
       </c>
       <c r="G205" s="10">
         <v>64.0</v>
       </c>
       <c r="H205" s="10">
         <v>56.0</v>
       </c>
     </row>
     <row r="206" spans="1:8" outlineLevel="3">
       <c r="A206" s="13">
         <v>23</v>
       </c>
       <c r="B206" s="6" t="s">
         <v>409</v>
       </c>
       <c r="C206" s="7" t="s">
         <v>410</v>
       </c>
       <c r="D206" s="5">
@@ -12586,51 +12586,51 @@
       </c>
       <c r="E209" s="10">
         <v>0.0</v>
       </c>
       <c r="F209" s="10">
         <v>0.0</v>
       </c>
       <c r="G209" s="10">
         <v>0.0</v>
       </c>
       <c r="H209" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="210" spans="1:8" outlineLevel="3">
       <c r="A210" s="13">
         <v>27</v>
       </c>
       <c r="B210" s="6" t="s">
         <v>417</v>
       </c>
       <c r="C210" s="7" t="s">
         <v>418</v>
       </c>
       <c r="D210" s="5">
-        <v>19282.0</v>
+        <v>18326.0</v>
       </c>
       <c r="E210" s="10">
         <v>6.0</v>
       </c>
       <c r="F210" s="10">
         <v>5.4</v>
       </c>
       <c r="G210" s="10">
         <v>4.8</v>
       </c>
       <c r="H210" s="10">
         <v>4.2</v>
       </c>
     </row>
     <row r="211" spans="1:8" outlineLevel="3">
       <c r="A211" s="13">
         <v>28</v>
       </c>
       <c r="B211" s="6" t="s">
         <v>419</v>
       </c>
       <c r="C211" s="7" t="s">
         <v>420</v>
       </c>
       <c r="D211" s="5">
@@ -12638,103 +12638,103 @@
       </c>
       <c r="E211" s="10">
         <v>0.0</v>
       </c>
       <c r="F211" s="10">
         <v>0.0</v>
       </c>
       <c r="G211" s="10">
         <v>0.0</v>
       </c>
       <c r="H211" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="212" spans="1:8" outlineLevel="3">
       <c r="A212" s="13">
         <v>29</v>
       </c>
       <c r="B212" s="6" t="s">
         <v>421</v>
       </c>
       <c r="C212" s="7" t="s">
         <v>422</v>
       </c>
       <c r="D212" s="5">
-        <v>4455.0</v>
+        <v>3611.0</v>
       </c>
       <c r="E212" s="10">
         <v>108.0</v>
       </c>
       <c r="F212" s="10">
         <v>97.2</v>
       </c>
       <c r="G212" s="10">
         <v>86.4</v>
       </c>
       <c r="H212" s="10">
         <v>75.6</v>
       </c>
     </row>
     <row r="213" spans="1:8" outlineLevel="3">
       <c r="A213" s="13">
         <v>30</v>
       </c>
       <c r="B213" s="6" t="s">
         <v>423</v>
       </c>
       <c r="C213" s="7" t="s">
         <v>424</v>
       </c>
       <c r="D213" s="5">
-        <v>1248.0</v>
+        <v>1612.0</v>
       </c>
       <c r="E213" s="10">
         <v>120.0</v>
       </c>
       <c r="F213" s="10">
         <v>108.0</v>
       </c>
       <c r="G213" s="10">
         <v>96.0</v>
       </c>
       <c r="H213" s="10">
         <v>84.0</v>
       </c>
     </row>
     <row r="214" spans="1:8" outlineLevel="3">
       <c r="A214" s="13">
         <v>31</v>
       </c>
       <c r="B214" s="6" t="s">
         <v>425</v>
       </c>
       <c r="C214" s="7" t="s">
         <v>426</v>
       </c>
       <c r="D214" s="5">
-        <v>1738.0</v>
+        <v>1528.0</v>
       </c>
       <c r="E214" s="10">
         <v>104.0</v>
       </c>
       <c r="F214" s="10">
         <v>93.6</v>
       </c>
       <c r="G214" s="10">
         <v>83.2</v>
       </c>
       <c r="H214" s="10">
         <v>72.8</v>
       </c>
     </row>
     <row r="215" spans="1:8" outlineLevel="3">
       <c r="A215" s="13">
         <v>32</v>
       </c>
       <c r="B215" s="6" t="s">
         <v>427</v>
       </c>
       <c r="C215" s="7" t="s">
         <v>428</v>
       </c>
       <c r="D215" s="5">
@@ -12820,51 +12820,51 @@
       </c>
       <c r="E218" s="10">
         <v>0.0</v>
       </c>
       <c r="F218" s="10">
         <v>0.0</v>
       </c>
       <c r="G218" s="10">
         <v>0.0</v>
       </c>
       <c r="H218" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="219" spans="1:8" outlineLevel="3">
       <c r="A219" s="13">
         <v>36</v>
       </c>
       <c r="B219" s="6" t="s">
         <v>435</v>
       </c>
       <c r="C219" s="7" t="s">
         <v>436</v>
       </c>
       <c r="D219" s="5">
-        <v>49954.0</v>
+        <v>49547.0</v>
       </c>
       <c r="E219" s="10">
         <v>8.0</v>
       </c>
       <c r="F219" s="10">
         <v>7.2</v>
       </c>
       <c r="G219" s="10">
         <v>6.4</v>
       </c>
       <c r="H219" s="10">
         <v>5.6</v>
       </c>
     </row>
     <row r="220" spans="1:8" outlineLevel="3">
       <c r="A220" s="13">
         <v>37</v>
       </c>
       <c r="B220" s="6" t="s">
         <v>437</v>
       </c>
       <c r="C220" s="7" t="s">
         <v>438</v>
       </c>
       <c r="D220" s="5">
@@ -12872,207 +12872,207 @@
       </c>
       <c r="E220" s="10">
         <v>0.0</v>
       </c>
       <c r="F220" s="10">
         <v>0.0</v>
       </c>
       <c r="G220" s="10">
         <v>0.0</v>
       </c>
       <c r="H220" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="221" spans="1:8" outlineLevel="3">
       <c r="A221" s="13">
         <v>38</v>
       </c>
       <c r="B221" s="6" t="s">
         <v>439</v>
       </c>
       <c r="C221" s="7" t="s">
         <v>440</v>
       </c>
       <c r="D221" s="5">
-        <v>411.0</v>
+        <v>487.0</v>
       </c>
       <c r="E221" s="10">
         <v>138.0</v>
       </c>
       <c r="F221" s="10">
         <v>124.2</v>
       </c>
       <c r="G221" s="10">
         <v>110.4</v>
       </c>
       <c r="H221" s="10">
         <v>96.6</v>
       </c>
     </row>
     <row r="222" spans="1:8" outlineLevel="3">
       <c r="A222" s="13">
         <v>39</v>
       </c>
       <c r="B222" s="6" t="s">
         <v>441</v>
       </c>
       <c r="C222" s="7" t="s">
         <v>442</v>
       </c>
       <c r="D222" s="5">
-        <v>35.0</v>
+        <v>0.0</v>
       </c>
       <c r="E222" s="10">
         <v>190.0</v>
       </c>
       <c r="F222" s="10">
         <v>171.0</v>
       </c>
       <c r="G222" s="10">
         <v>152.0</v>
       </c>
       <c r="H222" s="10">
         <v>133.0</v>
       </c>
     </row>
     <row r="223" spans="1:8" outlineLevel="3">
       <c r="A223" s="13">
         <v>40</v>
       </c>
       <c r="B223" s="6" t="s">
         <v>443</v>
       </c>
       <c r="C223" s="7" t="s">
         <v>444</v>
       </c>
       <c r="D223" s="5">
-        <v>184.0</v>
+        <v>158.0</v>
       </c>
       <c r="E223" s="10">
         <v>194.0</v>
       </c>
       <c r="F223" s="10">
         <v>174.6</v>
       </c>
       <c r="G223" s="10">
         <v>155.2</v>
       </c>
       <c r="H223" s="10">
         <v>135.8</v>
       </c>
     </row>
     <row r="224" spans="1:8" outlineLevel="3">
       <c r="A224" s="13">
         <v>41</v>
       </c>
       <c r="B224" s="6" t="s">
         <v>445</v>
       </c>
       <c r="C224" s="7" t="s">
         <v>446</v>
       </c>
       <c r="D224" s="5">
-        <v>326.0</v>
+        <v>318.0</v>
       </c>
       <c r="E224" s="10">
         <v>138.0</v>
       </c>
       <c r="F224" s="10">
         <v>124.2</v>
       </c>
       <c r="G224" s="10">
         <v>110.4</v>
       </c>
       <c r="H224" s="10">
         <v>96.6</v>
       </c>
     </row>
     <row r="225" spans="1:8" outlineLevel="3">
       <c r="A225" s="13">
         <v>42</v>
       </c>
       <c r="B225" s="6" t="s">
         <v>447</v>
       </c>
       <c r="C225" s="7" t="s">
         <v>448</v>
       </c>
       <c r="D225" s="5">
-        <v>133.0</v>
+        <v>169.0</v>
       </c>
       <c r="E225" s="10">
         <v>228.0</v>
       </c>
       <c r="F225" s="10">
         <v>205.2</v>
       </c>
       <c r="G225" s="10">
         <v>182.4</v>
       </c>
       <c r="H225" s="10">
         <v>159.6</v>
       </c>
     </row>
     <row r="226" spans="1:8" outlineLevel="3">
       <c r="A226" s="13">
         <v>43</v>
       </c>
       <c r="B226" s="6" t="s">
         <v>449</v>
       </c>
       <c r="C226" s="7" t="s">
         <v>450</v>
       </c>
       <c r="D226" s="5">
-        <v>1302.0</v>
+        <v>1327.0</v>
       </c>
       <c r="E226" s="10">
         <v>224.0</v>
       </c>
       <c r="F226" s="10">
         <v>201.6</v>
       </c>
       <c r="G226" s="10">
         <v>179.2</v>
       </c>
       <c r="H226" s="10">
         <v>156.8</v>
       </c>
     </row>
     <row r="227" spans="1:8" outlineLevel="3">
       <c r="A227" s="13">
         <v>44</v>
       </c>
       <c r="B227" s="6" t="s">
         <v>451</v>
       </c>
       <c r="C227" s="7" t="s">
         <v>452</v>
       </c>
       <c r="D227" s="5">
-        <v>89.0</v>
+        <v>40.0</v>
       </c>
       <c r="E227" s="10">
         <v>236.0</v>
       </c>
       <c r="F227" s="10">
         <v>212.4</v>
       </c>
       <c r="G227" s="10">
         <v>188.8</v>
       </c>
       <c r="H227" s="10">
         <v>165.2</v>
       </c>
     </row>
     <row r="228" spans="1:8" outlineLevel="3">
       <c r="A228" s="13">
         <v>45</v>
       </c>
       <c r="B228" s="6" t="s">
         <v>453</v>
       </c>
       <c r="C228" s="7" t="s">
         <v>454</v>
       </c>
       <c r="D228" s="5">
@@ -13106,77 +13106,77 @@
       </c>
       <c r="E229" s="10">
         <v>0.0</v>
       </c>
       <c r="F229" s="10">
         <v>0.0</v>
       </c>
       <c r="G229" s="10">
         <v>0.0</v>
       </c>
       <c r="H229" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="230" spans="1:8" outlineLevel="3">
       <c r="A230" s="13">
         <v>47</v>
       </c>
       <c r="B230" s="6" t="s">
         <v>457</v>
       </c>
       <c r="C230" s="7" t="s">
         <v>458</v>
       </c>
       <c r="D230" s="5">
-        <v>21459.0</v>
+        <v>18580.0</v>
       </c>
       <c r="E230" s="10">
         <v>10.0</v>
       </c>
       <c r="F230" s="10">
         <v>9.0</v>
       </c>
       <c r="G230" s="10">
         <v>8.0</v>
       </c>
       <c r="H230" s="10">
         <v>7.0</v>
       </c>
     </row>
     <row r="231" spans="1:8" outlineLevel="3">
       <c r="A231" s="13">
         <v>48</v>
       </c>
       <c r="B231" s="6" t="s">
         <v>459</v>
       </c>
       <c r="C231" s="7" t="s">
         <v>460</v>
       </c>
       <c r="D231" s="5">
-        <v>1035.0</v>
+        <v>959.0</v>
       </c>
       <c r="E231" s="10">
         <v>10.0</v>
       </c>
       <c r="F231" s="10">
         <v>9.0</v>
       </c>
       <c r="G231" s="10">
         <v>8.0</v>
       </c>
       <c r="H231" s="10">
         <v>7.0</v>
       </c>
     </row>
     <row r="232" spans="1:8" outlineLevel="3">
       <c r="A232" s="13">
         <v>49</v>
       </c>
       <c r="B232" s="6" t="s">
         <v>461</v>
       </c>
       <c r="C232" s="7" t="s">
         <v>462</v>
       </c>
       <c r="D232" s="5">
@@ -13184,181 +13184,181 @@
       </c>
       <c r="E232" s="10">
         <v>288.0</v>
       </c>
       <c r="F232" s="10">
         <v>259.2</v>
       </c>
       <c r="G232" s="10">
         <v>230.4</v>
       </c>
       <c r="H232" s="10">
         <v>201.6</v>
       </c>
     </row>
     <row r="233" spans="1:8" outlineLevel="3">
       <c r="A233" s="13">
         <v>50</v>
       </c>
       <c r="B233" s="6" t="s">
         <v>463</v>
       </c>
       <c r="C233" s="7" t="s">
         <v>464</v>
       </c>
       <c r="D233" s="5">
-        <v>554.0</v>
+        <v>823.0</v>
       </c>
       <c r="E233" s="10">
         <v>302.0</v>
       </c>
       <c r="F233" s="10">
         <v>271.8</v>
       </c>
       <c r="G233" s="10">
         <v>241.6</v>
       </c>
       <c r="H233" s="10">
         <v>211.4</v>
       </c>
     </row>
     <row r="234" spans="1:8" outlineLevel="3">
       <c r="A234" s="13">
         <v>51</v>
       </c>
       <c r="B234" s="6" t="s">
         <v>465</v>
       </c>
       <c r="C234" s="7" t="s">
         <v>466</v>
       </c>
       <c r="D234" s="5">
-        <v>14042.0</v>
+        <v>10991.0</v>
       </c>
       <c r="E234" s="10">
         <v>14.0</v>
       </c>
       <c r="F234" s="10">
         <v>12.6</v>
       </c>
       <c r="G234" s="10">
         <v>11.2</v>
       </c>
       <c r="H234" s="10">
         <v>9.8</v>
       </c>
     </row>
     <row r="235" spans="1:8" outlineLevel="3">
       <c r="A235" s="13">
         <v>52</v>
       </c>
       <c r="B235" s="6" t="s">
         <v>467</v>
       </c>
       <c r="C235" s="7" t="s">
         <v>468</v>
       </c>
       <c r="D235" s="5">
-        <v>2148.0</v>
+        <v>2122.0</v>
       </c>
       <c r="E235" s="10">
         <v>12.0</v>
       </c>
       <c r="F235" s="10">
         <v>10.8</v>
       </c>
       <c r="G235" s="10">
         <v>9.6</v>
       </c>
       <c r="H235" s="10">
         <v>8.4</v>
       </c>
     </row>
     <row r="236" spans="1:8" outlineLevel="3">
       <c r="A236" s="13">
         <v>53</v>
       </c>
       <c r="B236" s="6" t="s">
         <v>469</v>
       </c>
       <c r="C236" s="7" t="s">
         <v>470</v>
       </c>
       <c r="D236" s="5">
-        <v>455.0</v>
+        <v>305.0</v>
       </c>
       <c r="E236" s="10">
         <v>316.0</v>
       </c>
       <c r="F236" s="10">
         <v>284.4</v>
       </c>
       <c r="G236" s="10">
         <v>252.8</v>
       </c>
       <c r="H236" s="10">
         <v>221.2</v>
       </c>
     </row>
     <row r="237" spans="1:8" outlineLevel="3">
       <c r="A237" s="13">
         <v>54</v>
       </c>
       <c r="B237" s="6" t="s">
         <v>471</v>
       </c>
       <c r="C237" s="7" t="s">
         <v>472</v>
       </c>
       <c r="D237" s="5">
-        <v>113.0</v>
+        <v>36.0</v>
       </c>
       <c r="E237" s="10">
         <v>322.0</v>
       </c>
       <c r="F237" s="10">
         <v>289.8</v>
       </c>
       <c r="G237" s="10">
         <v>257.6</v>
       </c>
       <c r="H237" s="10">
         <v>225.4</v>
       </c>
     </row>
     <row r="238" spans="1:8" outlineLevel="3">
       <c r="A238" s="13">
         <v>55</v>
       </c>
       <c r="B238" s="6" t="s">
         <v>473</v>
       </c>
       <c r="C238" s="7" t="s">
         <v>474</v>
       </c>
       <c r="D238" s="5">
-        <v>37.0</v>
+        <v>33.0</v>
       </c>
       <c r="E238" s="10">
         <v>400.0</v>
       </c>
       <c r="F238" s="10">
         <v>360.0</v>
       </c>
       <c r="G238" s="10">
         <v>320.0</v>
       </c>
       <c r="H238" s="10">
         <v>280.0</v>
       </c>
     </row>
     <row r="239" spans="1:8" outlineLevel="3">
       <c r="A239" s="13">
         <v>56</v>
       </c>
       <c r="B239" s="6" t="s">
         <v>475</v>
       </c>
       <c r="C239" s="7" t="s">
         <v>476</v>
       </c>
       <c r="D239" s="5">
@@ -13496,155 +13496,155 @@
       </c>
       <c r="E244" s="10">
         <v>0.0</v>
       </c>
       <c r="F244" s="10">
         <v>0.0</v>
       </c>
       <c r="G244" s="10">
         <v>0.0</v>
       </c>
       <c r="H244" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="245" spans="1:8" outlineLevel="3">
       <c r="A245" s="13">
         <v>62</v>
       </c>
       <c r="B245" s="6" t="s">
         <v>487</v>
       </c>
       <c r="C245" s="7" t="s">
         <v>488</v>
       </c>
       <c r="D245" s="5">
-        <v>8689.0</v>
+        <v>4738.0</v>
       </c>
       <c r="E245" s="10">
         <v>20.0</v>
       </c>
       <c r="F245" s="10">
         <v>18.0</v>
       </c>
       <c r="G245" s="10">
         <v>16.0</v>
       </c>
       <c r="H245" s="10">
         <v>14.0</v>
       </c>
     </row>
     <row r="246" spans="1:8" outlineLevel="3">
       <c r="A246" s="13">
         <v>63</v>
       </c>
       <c r="B246" s="6" t="s">
         <v>489</v>
       </c>
       <c r="C246" s="7" t="s">
         <v>490</v>
       </c>
       <c r="D246" s="5">
-        <v>18347.0</v>
+        <v>18055.0</v>
       </c>
       <c r="E246" s="10">
         <v>18.0</v>
       </c>
       <c r="F246" s="10">
         <v>16.2</v>
       </c>
       <c r="G246" s="10">
         <v>14.4</v>
       </c>
       <c r="H246" s="10">
         <v>12.6</v>
       </c>
     </row>
     <row r="247" spans="1:8" outlineLevel="3">
       <c r="A247" s="13">
         <v>64</v>
       </c>
       <c r="B247" s="6" t="s">
         <v>491</v>
       </c>
       <c r="C247" s="7" t="s">
         <v>492</v>
       </c>
       <c r="D247" s="5">
-        <v>79.0</v>
+        <v>125.0</v>
       </c>
       <c r="E247" s="10">
         <v>614.0</v>
       </c>
       <c r="F247" s="10">
         <v>552.6</v>
       </c>
       <c r="G247" s="10">
         <v>491.2</v>
       </c>
       <c r="H247" s="10">
         <v>429.8</v>
       </c>
     </row>
     <row r="248" spans="1:8" outlineLevel="3">
       <c r="A248" s="13">
         <v>65</v>
       </c>
       <c r="B248" s="6" t="s">
         <v>493</v>
       </c>
       <c r="C248" s="7" t="s">
         <v>494</v>
       </c>
       <c r="D248" s="5">
-        <v>173.0</v>
+        <v>134.0</v>
       </c>
       <c r="E248" s="10">
         <v>502.0</v>
       </c>
       <c r="F248" s="10">
         <v>451.8</v>
       </c>
       <c r="G248" s="10">
         <v>401.6</v>
       </c>
       <c r="H248" s="10">
         <v>351.4</v>
       </c>
     </row>
     <row r="249" spans="1:8" outlineLevel="3">
       <c r="A249" s="13">
         <v>66</v>
       </c>
       <c r="B249" s="6" t="s">
         <v>495</v>
       </c>
       <c r="C249" s="7" t="s">
         <v>496</v>
       </c>
       <c r="D249" s="5">
-        <v>275.0</v>
+        <v>228.0</v>
       </c>
       <c r="E249" s="10">
         <v>512.0</v>
       </c>
       <c r="F249" s="10">
         <v>460.8</v>
       </c>
       <c r="G249" s="10">
         <v>409.6</v>
       </c>
       <c r="H249" s="10">
         <v>358.4</v>
       </c>
     </row>
     <row r="250" spans="1:8" outlineLevel="3">
       <c r="A250" s="13">
         <v>67</v>
       </c>
       <c r="B250" s="6" t="s">
         <v>497</v>
       </c>
       <c r="C250" s="7" t="s">
         <v>498</v>
       </c>
       <c r="D250" s="5">
@@ -13652,233 +13652,233 @@
       </c>
       <c r="E250" s="10">
         <v>0.0</v>
       </c>
       <c r="F250" s="10">
         <v>0.0</v>
       </c>
       <c r="G250" s="10">
         <v>0.0</v>
       </c>
       <c r="H250" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="251" spans="1:8" outlineLevel="3">
       <c r="A251" s="13">
         <v>68</v>
       </c>
       <c r="B251" s="6" t="s">
         <v>499</v>
       </c>
       <c r="C251" s="7" t="s">
         <v>500</v>
       </c>
       <c r="D251" s="5">
-        <v>181.0</v>
+        <v>213.0</v>
       </c>
       <c r="E251" s="10">
         <v>712.0</v>
       </c>
       <c r="F251" s="10">
         <v>640.8</v>
       </c>
       <c r="G251" s="10">
         <v>569.6</v>
       </c>
       <c r="H251" s="10">
         <v>498.4</v>
       </c>
     </row>
     <row r="252" spans="1:8" outlineLevel="3">
       <c r="A252" s="13">
         <v>69</v>
       </c>
       <c r="B252" s="6" t="s">
         <v>501</v>
       </c>
       <c r="C252" s="7" t="s">
         <v>502</v>
       </c>
       <c r="D252" s="5">
-        <v>71.0</v>
+        <v>69.0</v>
       </c>
       <c r="E252" s="10">
         <v>696.0</v>
       </c>
       <c r="F252" s="10">
         <v>626.4</v>
       </c>
       <c r="G252" s="10">
         <v>556.8</v>
       </c>
       <c r="H252" s="10">
         <v>487.2</v>
       </c>
     </row>
     <row r="253" spans="1:8" outlineLevel="3">
       <c r="A253" s="13">
         <v>70</v>
       </c>
       <c r="B253" s="6" t="s">
         <v>503</v>
       </c>
       <c r="C253" s="7" t="s">
         <v>504</v>
       </c>
       <c r="D253" s="5">
-        <v>6.0</v>
+        <v>55.0</v>
       </c>
       <c r="E253" s="10">
-        <v>1086.0</v>
+        <v>1116.0</v>
       </c>
       <c r="F253" s="10">
-        <v>977.4</v>
+        <v>1004.4</v>
       </c>
       <c r="G253" s="10">
-        <v>868.8</v>
+        <v>892.8</v>
       </c>
       <c r="H253" s="10">
-        <v>760.2</v>
+        <v>781.2</v>
       </c>
     </row>
     <row r="254" spans="1:8" outlineLevel="3">
       <c r="A254" s="13">
         <v>71</v>
       </c>
       <c r="B254" s="6" t="s">
         <v>505</v>
       </c>
       <c r="C254" s="7" t="s">
         <v>506</v>
       </c>
       <c r="D254" s="5">
         <v>0.0</v>
       </c>
       <c r="E254" s="10">
         <v>0.0</v>
       </c>
       <c r="F254" s="10">
         <v>0.0</v>
       </c>
       <c r="G254" s="10">
         <v>0.0</v>
       </c>
       <c r="H254" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="255" spans="1:8" outlineLevel="3">
       <c r="A255" s="13">
         <v>72</v>
       </c>
       <c r="B255" s="6" t="s">
         <v>507</v>
       </c>
       <c r="C255" s="7" t="s">
         <v>508</v>
       </c>
       <c r="D255" s="5">
-        <v>24444.0</v>
+        <v>22940.0</v>
       </c>
       <c r="E255" s="10">
         <v>26.0</v>
       </c>
       <c r="F255" s="10">
         <v>23.4</v>
       </c>
       <c r="G255" s="10">
         <v>20.8</v>
       </c>
       <c r="H255" s="10">
         <v>18.2</v>
       </c>
     </row>
     <row r="256" spans="1:8" outlineLevel="3">
       <c r="A256" s="13">
         <v>73</v>
       </c>
       <c r="B256" s="6" t="s">
         <v>509</v>
       </c>
       <c r="C256" s="7" t="s">
         <v>510</v>
       </c>
       <c r="D256" s="5">
-        <v>7162.0</v>
+        <v>7054.0</v>
       </c>
       <c r="E256" s="10">
         <v>22.0</v>
       </c>
       <c r="F256" s="10">
         <v>19.8</v>
       </c>
       <c r="G256" s="10">
         <v>17.6</v>
       </c>
       <c r="H256" s="10">
         <v>15.4</v>
       </c>
     </row>
     <row r="257" spans="1:8" outlineLevel="3">
       <c r="A257" s="13">
         <v>74</v>
       </c>
       <c r="B257" s="6" t="s">
         <v>511</v>
       </c>
       <c r="C257" s="7" t="s">
         <v>512</v>
       </c>
       <c r="D257" s="5">
-        <v>43.0</v>
+        <v>51.0</v>
       </c>
       <c r="E257" s="10">
         <v>960.0</v>
       </c>
       <c r="F257" s="10">
         <v>864.0</v>
       </c>
       <c r="G257" s="10">
         <v>768.0</v>
       </c>
       <c r="H257" s="10">
         <v>672.0</v>
       </c>
     </row>
     <row r="258" spans="1:8" outlineLevel="3">
       <c r="A258" s="13">
         <v>75</v>
       </c>
       <c r="B258" s="6" t="s">
         <v>513</v>
       </c>
       <c r="C258" s="7" t="s">
         <v>514</v>
       </c>
       <c r="D258" s="5">
-        <v>210.0</v>
+        <v>211.0</v>
       </c>
       <c r="E258" s="10">
         <v>802.0</v>
       </c>
       <c r="F258" s="10">
         <v>721.8</v>
       </c>
       <c r="G258" s="10">
         <v>641.6</v>
       </c>
       <c r="H258" s="10">
         <v>561.4</v>
       </c>
     </row>
     <row r="259" spans="1:8" outlineLevel="3">
       <c r="A259" s="13">
         <v>76</v>
       </c>
       <c r="B259" s="6" t="s">
         <v>515</v>
       </c>
       <c r="C259" s="7" t="s">
         <v>516</v>
       </c>
       <c r="D259" s="5">
@@ -13886,51 +13886,51 @@
       </c>
       <c r="E259" s="10">
         <v>0.0</v>
       </c>
       <c r="F259" s="10">
         <v>0.0</v>
       </c>
       <c r="G259" s="10">
         <v>0.0</v>
       </c>
       <c r="H259" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="260" spans="1:8" outlineLevel="3">
       <c r="A260" s="13">
         <v>77</v>
       </c>
       <c r="B260" s="6" t="s">
         <v>517</v>
       </c>
       <c r="C260" s="7" t="s">
         <v>518</v>
       </c>
       <c r="D260" s="5">
-        <v>13.0</v>
+        <v>11.0</v>
       </c>
       <c r="E260" s="10">
         <v>1324.0</v>
       </c>
       <c r="F260" s="10">
         <v>1191.6</v>
       </c>
       <c r="G260" s="10">
         <v>1059.2</v>
       </c>
       <c r="H260" s="10">
         <v>926.8</v>
       </c>
     </row>
     <row r="261" spans="1:8" outlineLevel="3">
       <c r="A261" s="13">
         <v>78</v>
       </c>
       <c r="B261" s="6" t="s">
         <v>519</v>
       </c>
       <c r="C261" s="7" t="s">
         <v>520</v>
       </c>
       <c r="D261" s="5">
@@ -13938,77 +13938,77 @@
       </c>
       <c r="E261" s="10">
         <v>0.0</v>
       </c>
       <c r="F261" s="10">
         <v>0.0</v>
       </c>
       <c r="G261" s="10">
         <v>0.0</v>
       </c>
       <c r="H261" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="262" spans="1:8" outlineLevel="3">
       <c r="A262" s="13">
         <v>79</v>
       </c>
       <c r="B262" s="6" t="s">
         <v>521</v>
       </c>
       <c r="C262" s="7" t="s">
         <v>522</v>
       </c>
       <c r="D262" s="5">
-        <v>27339.0</v>
+        <v>27975.0</v>
       </c>
       <c r="E262" s="10">
         <v>32.0</v>
       </c>
       <c r="F262" s="10">
         <v>28.8</v>
       </c>
       <c r="G262" s="10">
         <v>25.6</v>
       </c>
       <c r="H262" s="10">
         <v>22.4</v>
       </c>
     </row>
     <row r="263" spans="1:8" outlineLevel="3">
       <c r="A263" s="13">
         <v>80</v>
       </c>
       <c r="B263" s="6" t="s">
         <v>523</v>
       </c>
       <c r="C263" s="7" t="s">
         <v>524</v>
       </c>
       <c r="D263" s="5">
-        <v>2630.0</v>
+        <v>2571.0</v>
       </c>
       <c r="E263" s="10">
         <v>30.0</v>
       </c>
       <c r="F263" s="10">
         <v>27.0</v>
       </c>
       <c r="G263" s="10">
         <v>24.0</v>
       </c>
       <c r="H263" s="10">
         <v>21.0</v>
       </c>
     </row>
     <row r="264" spans="1:8" outlineLevel="3">
       <c r="A264" s="13">
         <v>81</v>
       </c>
       <c r="B264" s="6" t="s">
         <v>525</v>
       </c>
       <c r="C264" s="7" t="s">
         <v>526</v>
       </c>
       <c r="D264" s="5">
@@ -14016,51 +14016,51 @@
       </c>
       <c r="E264" s="10">
         <v>1094.0</v>
       </c>
       <c r="F264" s="10">
         <v>984.6</v>
       </c>
       <c r="G264" s="10">
         <v>875.2</v>
       </c>
       <c r="H264" s="10">
         <v>765.8</v>
       </c>
     </row>
     <row r="265" spans="1:8" outlineLevel="3">
       <c r="A265" s="13">
         <v>82</v>
       </c>
       <c r="B265" s="6" t="s">
         <v>527</v>
       </c>
       <c r="C265" s="7" t="s">
         <v>528</v>
       </c>
       <c r="D265" s="5">
-        <v>91.0</v>
+        <v>101.0</v>
       </c>
       <c r="E265" s="10">
         <v>1046.0</v>
       </c>
       <c r="F265" s="10">
         <v>941.4</v>
       </c>
       <c r="G265" s="10">
         <v>836.8</v>
       </c>
       <c r="H265" s="10">
         <v>732.2</v>
       </c>
     </row>
     <row r="266" spans="1:8" outlineLevel="3">
       <c r="A266" s="13">
         <v>83</v>
       </c>
       <c r="B266" s="6" t="s">
         <v>529</v>
       </c>
       <c r="C266" s="7" t="s">
         <v>530</v>
       </c>
       <c r="D266" s="5">
@@ -14068,51 +14068,51 @@
       </c>
       <c r="E266" s="10">
         <v>0.0</v>
       </c>
       <c r="F266" s="10">
         <v>0.0</v>
       </c>
       <c r="G266" s="10">
         <v>0.0</v>
       </c>
       <c r="H266" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="267" spans="1:8" outlineLevel="3">
       <c r="A267" s="13">
         <v>84</v>
       </c>
       <c r="B267" s="6" t="s">
         <v>531</v>
       </c>
       <c r="C267" s="7" t="s">
         <v>532</v>
       </c>
       <c r="D267" s="5">
-        <v>21.0</v>
+        <v>16.0</v>
       </c>
       <c r="E267" s="10">
         <v>1654.0</v>
       </c>
       <c r="F267" s="10">
         <v>1488.6</v>
       </c>
       <c r="G267" s="10">
         <v>1323.2</v>
       </c>
       <c r="H267" s="10">
         <v>1157.8</v>
       </c>
     </row>
     <row r="268" spans="1:8" outlineLevel="3">
       <c r="A268" s="13">
         <v>85</v>
       </c>
       <c r="B268" s="6" t="s">
         <v>533</v>
       </c>
       <c r="C268" s="7" t="s">
         <v>534</v>
       </c>
       <c r="D268" s="5">
@@ -14262,51 +14262,51 @@
       </c>
     </row>
     <row r="274" spans="1:8" outlineLevel="2">
       <c r="A274" s="15" t="s">
         <v>545</v>
       </c>
       <c r="B274" s="4"/>
       <c r="C274" s="4"/>
       <c r="D274" s="4"/>
       <c r="E274" s="9"/>
       <c r="F274" s="9"/>
       <c r="G274" s="9"/>
       <c r="H274" s="9"/>
     </row>
     <row r="275" spans="1:8" outlineLevel="3">
       <c r="A275" s="13">
         <v>1</v>
       </c>
       <c r="B275" s="6" t="s">
         <v>546</v>
       </c>
       <c r="C275" s="7" t="s">
         <v>547</v>
       </c>
       <c r="D275" s="5">
-        <v>66.0</v>
+        <v>26.0</v>
       </c>
       <c r="E275" s="10">
         <v>65.0</v>
       </c>
       <c r="F275" s="10">
         <v>58.5</v>
       </c>
       <c r="G275" s="10">
         <v>52.0</v>
       </c>
       <c r="H275" s="10">
         <v>45.5</v>
       </c>
     </row>
     <row r="276" spans="1:8" outlineLevel="3">
       <c r="A276" s="13">
         <v>2</v>
       </c>
       <c r="B276" s="6" t="s">
         <v>548</v>
       </c>
       <c r="C276" s="7" t="s">
         <v>549</v>
       </c>
       <c r="D276" s="5">
@@ -14652,51 +14652,51 @@
       </c>
       <c r="E289" s="10">
         <v>0.0</v>
       </c>
       <c r="F289" s="10">
         <v>0.0</v>
       </c>
       <c r="G289" s="10">
         <v>0.0</v>
       </c>
       <c r="H289" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="290" spans="1:8" outlineLevel="3">
       <c r="A290" s="13">
         <v>16</v>
       </c>
       <c r="B290" s="6" t="s">
         <v>576</v>
       </c>
       <c r="C290" s="7" t="s">
         <v>577</v>
       </c>
       <c r="D290" s="5">
-        <v>347.0</v>
+        <v>346.0</v>
       </c>
       <c r="E290" s="10">
         <v>22.0</v>
       </c>
       <c r="F290" s="10">
         <v>19.8</v>
       </c>
       <c r="G290" s="10">
         <v>17.6</v>
       </c>
       <c r="H290" s="10">
         <v>15.4</v>
       </c>
     </row>
     <row r="291" spans="1:8" outlineLevel="3">
       <c r="A291" s="13">
         <v>17</v>
       </c>
       <c r="B291" s="6" t="s">
         <v>578</v>
       </c>
       <c r="C291" s="7" t="s">
         <v>579</v>
       </c>
       <c r="D291" s="5">
@@ -14730,51 +14730,51 @@
       </c>
       <c r="E292" s="10">
         <v>0.0</v>
       </c>
       <c r="F292" s="10">
         <v>0.0</v>
       </c>
       <c r="G292" s="10">
         <v>0.0</v>
       </c>
       <c r="H292" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="293" spans="1:8" outlineLevel="3">
       <c r="A293" s="13">
         <v>19</v>
       </c>
       <c r="B293" s="6" t="s">
         <v>582</v>
       </c>
       <c r="C293" s="7" t="s">
         <v>583</v>
       </c>
       <c r="D293" s="5">
-        <v>37.0</v>
+        <v>79.0</v>
       </c>
       <c r="E293" s="10">
         <v>24.0</v>
       </c>
       <c r="F293" s="10">
         <v>21.6</v>
       </c>
       <c r="G293" s="10">
         <v>19.2</v>
       </c>
       <c r="H293" s="10">
         <v>16.8</v>
       </c>
     </row>
     <row r="294" spans="1:8" outlineLevel="3">
       <c r="A294" s="13">
         <v>20</v>
       </c>
       <c r="B294" s="6" t="s">
         <v>584</v>
       </c>
       <c r="C294" s="7" t="s">
         <v>585</v>
       </c>
       <c r="D294" s="5">
@@ -14990,51 +14990,51 @@
       </c>
       <c r="E302" s="10">
         <v>0.0</v>
       </c>
       <c r="F302" s="10">
         <v>0.0</v>
       </c>
       <c r="G302" s="10">
         <v>0.0</v>
       </c>
       <c r="H302" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="303" spans="1:8" outlineLevel="3">
       <c r="A303" s="13">
         <v>29</v>
       </c>
       <c r="B303" s="6" t="s">
         <v>602</v>
       </c>
       <c r="C303" s="7" t="s">
         <v>603</v>
       </c>
       <c r="D303" s="5">
-        <v>191.0</v>
+        <v>171.0</v>
       </c>
       <c r="E303" s="10">
         <v>31.0</v>
       </c>
       <c r="F303" s="10">
         <v>27.9</v>
       </c>
       <c r="G303" s="10">
         <v>24.8</v>
       </c>
       <c r="H303" s="10">
         <v>21.7</v>
       </c>
     </row>
     <row r="304" spans="1:8" outlineLevel="3">
       <c r="A304" s="13">
         <v>30</v>
       </c>
       <c r="B304" s="6" t="s">
         <v>604</v>
       </c>
       <c r="C304" s="7" t="s">
         <v>605</v>
       </c>
       <c r="D304" s="5">
@@ -15172,51 +15172,51 @@
       </c>
       <c r="E309" s="10">
         <v>0.0</v>
       </c>
       <c r="F309" s="10">
         <v>0.0</v>
       </c>
       <c r="G309" s="10">
         <v>0.0</v>
       </c>
       <c r="H309" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="310" spans="1:8" outlineLevel="3">
       <c r="A310" s="13">
         <v>36</v>
       </c>
       <c r="B310" s="6" t="s">
         <v>616</v>
       </c>
       <c r="C310" s="7" t="s">
         <v>617</v>
       </c>
       <c r="D310" s="5">
-        <v>132.0</v>
+        <v>52.0</v>
       </c>
       <c r="E310" s="10">
         <v>34.0</v>
       </c>
       <c r="F310" s="10">
         <v>30.6</v>
       </c>
       <c r="G310" s="10">
         <v>27.2</v>
       </c>
       <c r="H310" s="10">
         <v>23.8</v>
       </c>
     </row>
     <row r="311" spans="1:8" outlineLevel="3">
       <c r="A311" s="13">
         <v>37</v>
       </c>
       <c r="B311" s="6" t="s">
         <v>618</v>
       </c>
       <c r="C311" s="7" t="s">
         <v>619</v>
       </c>
       <c r="D311" s="5">
@@ -15458,51 +15458,51 @@
       </c>
       <c r="E320" s="10">
         <v>0.0</v>
       </c>
       <c r="F320" s="10">
         <v>0.0</v>
       </c>
       <c r="G320" s="10">
         <v>0.0</v>
       </c>
       <c r="H320" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="321" spans="1:8" outlineLevel="3">
       <c r="A321" s="13">
         <v>47</v>
       </c>
       <c r="B321" s="6" t="s">
         <v>638</v>
       </c>
       <c r="C321" s="7" t="s">
         <v>639</v>
       </c>
       <c r="D321" s="5">
-        <v>162.0</v>
+        <v>74.0</v>
       </c>
       <c r="E321" s="10">
         <v>55.0</v>
       </c>
       <c r="F321" s="10">
         <v>49.5</v>
       </c>
       <c r="G321" s="10">
         <v>44.0</v>
       </c>
       <c r="H321" s="10">
         <v>38.5</v>
       </c>
     </row>
     <row r="322" spans="1:8" outlineLevel="3">
       <c r="A322" s="13">
         <v>48</v>
       </c>
       <c r="B322" s="6" t="s">
         <v>640</v>
       </c>
       <c r="C322" s="7" t="s">
         <v>641</v>
       </c>
       <c r="D322" s="5">
@@ -22850,103 +22850,103 @@
       </c>
       <c r="E607" s="10">
         <v>0.0</v>
       </c>
       <c r="F607" s="10">
         <v>0.0</v>
       </c>
       <c r="G607" s="10">
         <v>0.0</v>
       </c>
       <c r="H607" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="608" spans="1:8" outlineLevel="2">
       <c r="A608" s="13">
         <v>26</v>
       </c>
       <c r="B608" s="6" t="s">
         <v>1207</v>
       </c>
       <c r="C608" s="7" t="s">
         <v>1208</v>
       </c>
       <c r="D608" s="5">
-        <v>385.0</v>
+        <v>395.0</v>
       </c>
       <c r="E608" s="10">
         <v>67.0</v>
       </c>
       <c r="F608" s="10">
         <v>60.3</v>
       </c>
       <c r="G608" s="10">
         <v>53.6</v>
       </c>
       <c r="H608" s="10">
         <v>46.9</v>
       </c>
     </row>
     <row r="609" spans="1:8" outlineLevel="2">
       <c r="A609" s="13">
         <v>27</v>
       </c>
       <c r="B609" s="6" t="s">
         <v>1209</v>
       </c>
       <c r="C609" s="7" t="s">
         <v>1210</v>
       </c>
       <c r="D609" s="5">
-        <v>288.0</v>
+        <v>223.0</v>
       </c>
       <c r="E609" s="10">
         <v>110.0</v>
       </c>
       <c r="F609" s="10">
         <v>99.0</v>
       </c>
       <c r="G609" s="10">
         <v>88.0</v>
       </c>
       <c r="H609" s="10">
         <v>77.0</v>
       </c>
     </row>
     <row r="610" spans="1:8" outlineLevel="2">
       <c r="A610" s="13">
         <v>28</v>
       </c>
       <c r="B610" s="6" t="s">
         <v>1211</v>
       </c>
       <c r="C610" s="7" t="s">
         <v>1212</v>
       </c>
       <c r="D610" s="5">
-        <v>136.0</v>
+        <v>121.0</v>
       </c>
       <c r="E610" s="10">
         <v>152.0</v>
       </c>
       <c r="F610" s="10">
         <v>136.8</v>
       </c>
       <c r="G610" s="10">
         <v>121.6</v>
       </c>
       <c r="H610" s="10">
         <v>106.4</v>
       </c>
     </row>
     <row r="611" spans="1:8" outlineLevel="1">
       <c r="A611" s="14" t="s">
         <v>1213</v>
       </c>
       <c r="B611" s="4"/>
       <c r="C611" s="4"/>
       <c r="D611" s="4"/>
       <c r="E611" s="9"/>
       <c r="F611" s="9"/>
       <c r="G611" s="9"/>
       <c r="H611" s="9"/>
@@ -24030,51 +24030,51 @@
       </c>
       <c r="E654" s="10">
         <v>1872.0</v>
       </c>
       <c r="F654" s="10">
         <v>1684.8</v>
       </c>
       <c r="G654" s="10">
         <v>1497.6</v>
       </c>
       <c r="H654" s="10">
         <v>1310.4</v>
       </c>
     </row>
     <row r="655" spans="1:8" outlineLevel="3">
       <c r="A655" s="13">
         <v>11</v>
       </c>
       <c r="B655" s="6" t="s">
         <v>1297</v>
       </c>
       <c r="C655" s="7" t="s">
         <v>1298</v>
       </c>
       <c r="D655" s="5">
-        <v>435.0</v>
+        <v>405.0</v>
       </c>
       <c r="E655" s="10">
         <v>499.0</v>
       </c>
       <c r="F655" s="10">
         <v>449.1</v>
       </c>
       <c r="G655" s="10">
         <v>399.2</v>
       </c>
       <c r="H655" s="10">
         <v>349.3</v>
       </c>
     </row>
     <row r="656" spans="1:8" outlineLevel="3">
       <c r="A656" s="13">
         <v>12</v>
       </c>
       <c r="B656" s="6" t="s">
         <v>1299</v>
       </c>
       <c r="C656" s="7" t="s">
         <v>1300</v>
       </c>
       <c r="D656" s="5">
@@ -24134,51 +24134,51 @@
       </c>
       <c r="E658" s="10">
         <v>1526.0</v>
       </c>
       <c r="F658" s="10">
         <v>1373.4</v>
       </c>
       <c r="G658" s="10">
         <v>1220.8</v>
       </c>
       <c r="H658" s="10">
         <v>1068.2</v>
       </c>
     </row>
     <row r="659" spans="1:8" outlineLevel="3">
       <c r="A659" s="13">
         <v>15</v>
       </c>
       <c r="B659" s="6" t="s">
         <v>1305</v>
       </c>
       <c r="C659" s="7" t="s">
         <v>1306</v>
       </c>
       <c r="D659" s="5">
-        <v>1594.0</v>
+        <v>1577.0</v>
       </c>
       <c r="E659" s="10">
         <v>720.0</v>
       </c>
       <c r="F659" s="10">
         <v>648.0</v>
       </c>
       <c r="G659" s="10">
         <v>576.0</v>
       </c>
       <c r="H659" s="10">
         <v>504.0</v>
       </c>
     </row>
     <row r="660" spans="1:8" outlineLevel="3">
       <c r="A660" s="13">
         <v>16</v>
       </c>
       <c r="B660" s="6" t="s">
         <v>1307</v>
       </c>
       <c r="C660" s="7" t="s">
         <v>1308</v>
       </c>
       <c r="D660" s="5">
@@ -24238,51 +24238,51 @@
       </c>
       <c r="E662" s="10">
         <v>2600.0</v>
       </c>
       <c r="F662" s="10">
         <v>2340.0</v>
       </c>
       <c r="G662" s="10">
         <v>2080.0</v>
       </c>
       <c r="H662" s="10">
         <v>1820.0</v>
       </c>
     </row>
     <row r="663" spans="1:8" outlineLevel="3">
       <c r="A663" s="13">
         <v>19</v>
       </c>
       <c r="B663" s="6" t="s">
         <v>1313</v>
       </c>
       <c r="C663" s="7" t="s">
         <v>1314</v>
       </c>
       <c r="D663" s="5">
-        <v>579.0</v>
+        <v>532.0</v>
       </c>
       <c r="E663" s="10">
         <v>978.0</v>
       </c>
       <c r="F663" s="10">
         <v>880.2</v>
       </c>
       <c r="G663" s="10">
         <v>782.4</v>
       </c>
       <c r="H663" s="10">
         <v>684.6</v>
       </c>
     </row>
     <row r="664" spans="1:8" outlineLevel="3">
       <c r="A664" s="13">
         <v>20</v>
       </c>
       <c r="B664" s="6" t="s">
         <v>1315</v>
       </c>
       <c r="C664" s="7" t="s">
         <v>1316</v>
       </c>
       <c r="D664" s="5">
@@ -25395,60 +25395,60 @@
       <c r="A708" s="15" t="s">
         <v>1400</v>
       </c>
       <c r="B708" s="4"/>
       <c r="C708" s="4"/>
       <c r="D708" s="4"/>
       <c r="E708" s="9"/>
       <c r="F708" s="9"/>
       <c r="G708" s="9"/>
       <c r="H708" s="9"/>
     </row>
     <row r="709" spans="1:8" outlineLevel="3">
       <c r="A709" s="13">
         <v>1</v>
       </c>
       <c r="B709" s="6" t="s">
         <v>1401</v>
       </c>
       <c r="C709" s="7" t="s">
         <v>1402</v>
       </c>
       <c r="D709" s="5">
         <v>834.0</v>
       </c>
       <c r="E709" s="10">
-        <v>10320.0</v>
+        <v>9802.0</v>
       </c>
       <c r="F709" s="10">
-        <v>9288.0</v>
+        <v>8821.8</v>
       </c>
       <c r="G709" s="10">
-        <v>8256.0</v>
+        <v>7841.6</v>
       </c>
       <c r="H709" s="10">
-        <v>7224.0</v>
+        <v>6861.4</v>
       </c>
     </row>
     <row r="710" spans="1:8" outlineLevel="3">
       <c r="A710" s="13">
         <v>2</v>
       </c>
       <c r="B710" s="6" t="s">
         <v>1403</v>
       </c>
       <c r="C710" s="7" t="s">
         <v>1404</v>
       </c>
       <c r="D710" s="5">
         <v>784.0</v>
       </c>
       <c r="E710" s="10">
         <v>20640.0</v>
       </c>
       <c r="F710" s="10">
         <v>18576.0</v>
       </c>
       <c r="G710" s="10">
         <v>16512.0</v>
       </c>
       <c r="H710" s="10">
@@ -25508,129 +25508,129 @@
       </c>
     </row>
     <row r="713" spans="1:8" outlineLevel="1">
       <c r="A713" s="14" t="s">
         <v>1409</v>
       </c>
       <c r="B713" s="4"/>
       <c r="C713" s="4"/>
       <c r="D713" s="4"/>
       <c r="E713" s="9"/>
       <c r="F713" s="9"/>
       <c r="G713" s="9"/>
       <c r="H713" s="9"/>
     </row>
     <row r="714" spans="1:8" outlineLevel="2">
       <c r="A714" s="13">
         <v>1</v>
       </c>
       <c r="B714" s="6" t="s">
         <v>1410</v>
       </c>
       <c r="C714" s="7" t="s">
         <v>1411</v>
       </c>
       <c r="D714" s="5">
-        <v>138.0</v>
+        <v>99.0</v>
       </c>
       <c r="E714" s="10">
         <v>826.0</v>
       </c>
       <c r="F714" s="10">
         <v>743.4</v>
       </c>
       <c r="G714" s="10">
         <v>660.8</v>
       </c>
       <c r="H714" s="10">
         <v>578.2</v>
       </c>
     </row>
     <row r="715" spans="1:8" outlineLevel="2">
       <c r="A715" s="13">
         <v>2</v>
       </c>
       <c r="B715" s="6" t="s">
         <v>1412</v>
       </c>
       <c r="C715" s="7" t="s">
         <v>1413</v>
       </c>
       <c r="D715" s="5">
-        <v>75.0</v>
+        <v>101.0</v>
       </c>
       <c r="E715" s="10">
         <v>826.0</v>
       </c>
       <c r="F715" s="10">
         <v>743.4</v>
       </c>
       <c r="G715" s="10">
         <v>660.8</v>
       </c>
       <c r="H715" s="10">
         <v>578.2</v>
       </c>
     </row>
     <row r="716" spans="1:8" outlineLevel="2">
       <c r="A716" s="13">
         <v>3</v>
       </c>
       <c r="B716" s="6" t="s">
         <v>1414</v>
       </c>
       <c r="C716" s="7" t="s">
         <v>1415</v>
       </c>
       <c r="D716" s="5">
-        <v>28.0</v>
+        <v>196.0</v>
       </c>
       <c r="E716" s="10">
         <v>824.0</v>
       </c>
       <c r="F716" s="10">
         <v>741.6</v>
       </c>
       <c r="G716" s="10">
         <v>659.2</v>
       </c>
       <c r="H716" s="10">
         <v>576.8</v>
       </c>
     </row>
     <row r="717" spans="1:8" outlineLevel="2">
       <c r="A717" s="13">
         <v>4</v>
       </c>
       <c r="B717" s="6" t="s">
         <v>1416</v>
       </c>
       <c r="C717" s="7" t="s">
         <v>1417</v>
       </c>
       <c r="D717" s="5">
-        <v>112.0</v>
+        <v>3.0</v>
       </c>
       <c r="E717" s="10">
         <v>824.0</v>
       </c>
       <c r="F717" s="10">
         <v>741.6</v>
       </c>
       <c r="G717" s="10">
         <v>659.2</v>
       </c>
       <c r="H717" s="10">
         <v>576.8</v>
       </c>
     </row>
     <row r="718" spans="1:8" outlineLevel="2">
       <c r="A718" s="15" t="s">
         <v>1418</v>
       </c>
       <c r="B718" s="4"/>
       <c r="C718" s="4"/>
       <c r="D718" s="4"/>
       <c r="E718" s="9"/>
       <c r="F718" s="9"/>
       <c r="G718" s="9"/>
       <c r="H718" s="9"/>
@@ -25731,60 +25731,60 @@
       </c>
       <c r="F722" s="10">
         <v>1189.8</v>
       </c>
       <c r="G722" s="10">
         <v>1057.6</v>
       </c>
       <c r="H722" s="10">
         <v>925.4</v>
       </c>
     </row>
     <row r="723" spans="1:8" outlineLevel="3">
       <c r="A723" s="13">
         <v>5</v>
       </c>
       <c r="B723" s="6" t="s">
         <v>1427</v>
       </c>
       <c r="C723" s="7" t="s">
         <v>1428</v>
       </c>
       <c r="D723" s="5">
         <v>1803.0</v>
       </c>
       <c r="E723" s="10">
-        <v>622.0</v>
+        <v>0.0</v>
       </c>
       <c r="F723" s="10">
-        <v>559.8</v>
+        <v>0.0</v>
       </c>
       <c r="G723" s="10">
-        <v>497.6</v>
+        <v>0.0</v>
       </c>
       <c r="H723" s="10">
-        <v>435.4</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="724" spans="1:8" outlineLevel="3">
       <c r="A724" s="13">
         <v>6</v>
       </c>
       <c r="B724" s="6" t="s">
         <v>1429</v>
       </c>
       <c r="C724" s="7" t="s">
         <v>1430</v>
       </c>
       <c r="D724" s="5">
         <v>0.0</v>
       </c>
       <c r="E724" s="10">
         <v>0.0</v>
       </c>
       <c r="F724" s="10">
         <v>0.0</v>
       </c>
       <c r="G724" s="10">
         <v>0.0</v>
       </c>
       <c r="H724" s="10">
@@ -27277,150 +27277,150 @@
       </c>
       <c r="F782" s="10">
         <v>1055.7</v>
       </c>
       <c r="G782" s="10">
         <v>938.4</v>
       </c>
       <c r="H782" s="10">
         <v>821.1</v>
       </c>
     </row>
     <row r="783" spans="1:8" outlineLevel="3">
       <c r="A783" s="13">
         <v>31</v>
       </c>
       <c r="B783" s="6" t="s">
         <v>1546</v>
       </c>
       <c r="C783" s="7" t="s">
         <v>1547</v>
       </c>
       <c r="D783" s="5">
         <v>1657.0</v>
       </c>
       <c r="E783" s="10">
-        <v>907.0</v>
+        <v>0.0</v>
       </c>
       <c r="F783" s="10">
-        <v>816.3</v>
+        <v>0.0</v>
       </c>
       <c r="G783" s="10">
-        <v>725.6</v>
+        <v>0.0</v>
       </c>
       <c r="H783" s="10">
-        <v>634.9</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="784" spans="1:8" outlineLevel="3">
       <c r="A784" s="13">
         <v>32</v>
       </c>
       <c r="B784" s="6" t="s">
         <v>1548</v>
       </c>
       <c r="C784" s="7" t="s">
         <v>1549</v>
       </c>
       <c r="D784" s="5">
         <v>0.0</v>
       </c>
       <c r="E784" s="10">
         <v>0.0</v>
       </c>
       <c r="F784" s="10">
         <v>0.0</v>
       </c>
       <c r="G784" s="10">
         <v>0.0</v>
       </c>
       <c r="H784" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="785" spans="1:8" outlineLevel="3">
       <c r="A785" s="13">
         <v>33</v>
       </c>
       <c r="B785" s="6" t="s">
         <v>1550</v>
       </c>
       <c r="C785" s="7" t="s">
         <v>1551</v>
       </c>
       <c r="D785" s="5">
         <v>1803.0</v>
       </c>
       <c r="E785" s="10">
-        <v>907.0</v>
+        <v>0.0</v>
       </c>
       <c r="F785" s="10">
-        <v>816.3</v>
+        <v>0.0</v>
       </c>
       <c r="G785" s="10">
-        <v>725.6</v>
+        <v>0.0</v>
       </c>
       <c r="H785" s="10">
-        <v>634.9</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="786" spans="1:8" outlineLevel="2">
       <c r="A786" s="15" t="s">
         <v>1552</v>
       </c>
       <c r="B786" s="4"/>
       <c r="C786" s="4"/>
       <c r="D786" s="4"/>
       <c r="E786" s="9"/>
       <c r="F786" s="9"/>
       <c r="G786" s="9"/>
       <c r="H786" s="9"/>
     </row>
     <row r="787" spans="1:8" outlineLevel="3">
       <c r="A787" s="13">
         <v>1</v>
       </c>
       <c r="B787" s="6" t="s">
         <v>1553</v>
       </c>
       <c r="C787" s="7" t="s">
         <v>1554</v>
       </c>
       <c r="D787" s="5">
         <v>1591.0</v>
       </c>
       <c r="E787" s="10">
-        <v>1048.0</v>
+        <v>0.0</v>
       </c>
       <c r="F787" s="10">
-        <v>943.2</v>
+        <v>0.0</v>
       </c>
       <c r="G787" s="10">
-        <v>838.4</v>
+        <v>0.0</v>
       </c>
       <c r="H787" s="10">
-        <v>733.6</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="788" spans="1:8" outlineLevel="3">
       <c r="A788" s="13">
         <v>2</v>
       </c>
       <c r="B788" s="6" t="s">
         <v>1555</v>
       </c>
       <c r="C788" s="7" t="s">
         <v>1556</v>
       </c>
       <c r="D788" s="5">
         <v>1110.0</v>
       </c>
       <c r="E788" s="10">
         <v>1048.0</v>
       </c>
       <c r="F788" s="10">
         <v>943.2</v>
       </c>
       <c r="G788" s="10">
         <v>838.4</v>
       </c>
       <c r="H788" s="10">
@@ -27991,60 +27991,60 @@
       </c>
       <c r="F810" s="10">
         <v>1156.5</v>
       </c>
       <c r="G810" s="10">
         <v>1028.0</v>
       </c>
       <c r="H810" s="10">
         <v>899.5</v>
       </c>
     </row>
     <row r="811" spans="1:8" outlineLevel="3">
       <c r="A811" s="13">
         <v>25</v>
       </c>
       <c r="B811" s="6" t="s">
         <v>1601</v>
       </c>
       <c r="C811" s="7" t="s">
         <v>1602</v>
       </c>
       <c r="D811" s="5">
         <v>1587.0</v>
       </c>
       <c r="E811" s="10">
-        <v>1048.0</v>
+        <v>0.0</v>
       </c>
       <c r="F811" s="10">
-        <v>943.2</v>
+        <v>0.0</v>
       </c>
       <c r="G811" s="10">
-        <v>838.4</v>
+        <v>0.0</v>
       </c>
       <c r="H811" s="10">
-        <v>733.6</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="812" spans="1:8" outlineLevel="3">
       <c r="A812" s="13">
         <v>26</v>
       </c>
       <c r="B812" s="6" t="s">
         <v>1603</v>
       </c>
       <c r="C812" s="7" t="s">
         <v>1604</v>
       </c>
       <c r="D812" s="5">
         <v>0.0</v>
       </c>
       <c r="E812" s="10">
         <v>1048.0</v>
       </c>
       <c r="F812" s="10">
         <v>943.2</v>
       </c>
       <c r="G812" s="10">
         <v>838.4</v>
       </c>
       <c r="H812" s="10">
@@ -28081,60 +28081,60 @@
       </c>
       <c r="F814" s="10">
         <v>822.6</v>
       </c>
       <c r="G814" s="10">
         <v>731.2</v>
       </c>
       <c r="H814" s="10">
         <v>639.8</v>
       </c>
     </row>
     <row r="815" spans="1:8" outlineLevel="3">
       <c r="A815" s="13">
         <v>2</v>
       </c>
       <c r="B815" s="6" t="s">
         <v>1608</v>
       </c>
       <c r="C815" s="7" t="s">
         <v>1609</v>
       </c>
       <c r="D815" s="5">
         <v>1394.0</v>
       </c>
       <c r="E815" s="10">
-        <v>914.0</v>
+        <v>0.0</v>
       </c>
       <c r="F815" s="10">
-        <v>822.6</v>
+        <v>0.0</v>
       </c>
       <c r="G815" s="10">
-        <v>731.2</v>
+        <v>0.0</v>
       </c>
       <c r="H815" s="10">
-        <v>639.8</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="816" spans="1:8" outlineLevel="3">
       <c r="A816" s="13">
         <v>3</v>
       </c>
       <c r="B816" s="6" t="s">
         <v>1610</v>
       </c>
       <c r="C816" s="7" t="s">
         <v>1611</v>
       </c>
       <c r="D816" s="5">
         <v>1202.0</v>
       </c>
       <c r="E816" s="10">
         <v>914.0</v>
       </c>
       <c r="F816" s="10">
         <v>822.6</v>
       </c>
       <c r="G816" s="10">
         <v>731.2</v>
       </c>
       <c r="H816" s="10">
@@ -32843,86 +32843,86 @@
       </c>
       <c r="F1002" s="10">
         <v>10303.2</v>
       </c>
       <c r="G1002" s="10">
         <v>9158.4</v>
       </c>
       <c r="H1002" s="10">
         <v>8013.6</v>
       </c>
     </row>
     <row r="1003" spans="1:8" outlineLevel="3">
       <c r="A1003" s="13">
         <v>8</v>
       </c>
       <c r="B1003" s="6" t="s">
         <v>1974</v>
       </c>
       <c r="C1003" s="7" t="s">
         <v>1975</v>
       </c>
       <c r="D1003" s="5">
         <v>482.0</v>
       </c>
       <c r="E1003" s="10">
-        <v>55998.0</v>
+        <v>49410.0</v>
       </c>
       <c r="F1003" s="10">
-        <v>50398.2</v>
+        <v>44469.0</v>
       </c>
       <c r="G1003" s="10">
-        <v>44798.4</v>
+        <v>39528.0</v>
       </c>
       <c r="H1003" s="10">
-        <v>39198.6</v>
+        <v>34587.0</v>
       </c>
     </row>
     <row r="1004" spans="1:8" outlineLevel="3">
       <c r="A1004" s="13">
         <v>9</v>
       </c>
       <c r="B1004" s="6" t="s">
         <v>1976</v>
       </c>
       <c r="C1004" s="7" t="s">
         <v>1977</v>
       </c>
       <c r="D1004" s="5">
         <v>520.0</v>
       </c>
       <c r="E1004" s="10">
-        <v>14435.0</v>
+        <v>12737.0</v>
       </c>
       <c r="F1004" s="10">
-        <v>12991.5</v>
+        <v>11463.3</v>
       </c>
       <c r="G1004" s="10">
-        <v>11548.0</v>
+        <v>10189.6</v>
       </c>
       <c r="H1004" s="10">
-        <v>10104.5</v>
+        <v>8915.9</v>
       </c>
     </row>
     <row r="1005" spans="1:8" outlineLevel="3">
       <c r="A1005" s="13">
         <v>10</v>
       </c>
       <c r="B1005" s="6" t="s">
         <v>1978</v>
       </c>
       <c r="C1005" s="7" t="s">
         <v>1979</v>
       </c>
       <c r="D1005" s="5">
         <v>465.0</v>
       </c>
       <c r="E1005" s="10">
         <v>83448.0</v>
       </c>
       <c r="F1005" s="10">
         <v>75103.2</v>
       </c>
       <c r="G1005" s="10">
         <v>66758.4</v>
       </c>
       <c r="H1005" s="10">
@@ -32999,112 +32999,112 @@
       </c>
       <c r="F1008" s="10">
         <v>7677.0</v>
       </c>
       <c r="G1008" s="10">
         <v>6824.0</v>
       </c>
       <c r="H1008" s="10">
         <v>5971.0</v>
       </c>
     </row>
     <row r="1009" spans="1:8" outlineLevel="3">
       <c r="A1009" s="13">
         <v>14</v>
       </c>
       <c r="B1009" s="6" t="s">
         <v>1986</v>
       </c>
       <c r="C1009" s="7" t="s">
         <v>1987</v>
       </c>
       <c r="D1009" s="5">
         <v>306.0</v>
       </c>
       <c r="E1009" s="10">
-        <v>7632.0</v>
+        <v>6734.0</v>
       </c>
       <c r="F1009" s="10">
-        <v>6868.8</v>
+        <v>6060.6</v>
       </c>
       <c r="G1009" s="10">
-        <v>6105.6</v>
+        <v>5387.2</v>
       </c>
       <c r="H1009" s="10">
-        <v>5342.4</v>
+        <v>4713.8</v>
       </c>
     </row>
     <row r="1010" spans="1:8" outlineLevel="3">
       <c r="A1010" s="13">
         <v>15</v>
       </c>
       <c r="B1010" s="6" t="s">
         <v>1988</v>
       </c>
       <c r="C1010" s="7" t="s">
         <v>1989</v>
       </c>
       <c r="D1010" s="5">
         <v>731.0</v>
       </c>
       <c r="E1010" s="10">
         <v>2225.0</v>
       </c>
       <c r="F1010" s="10">
         <v>2002.5</v>
       </c>
       <c r="G1010" s="10">
         <v>1780.0</v>
       </c>
       <c r="H1010" s="10">
         <v>1557.5</v>
       </c>
     </row>
     <row r="1011" spans="1:8" outlineLevel="3">
       <c r="A1011" s="13">
         <v>16</v>
       </c>
       <c r="B1011" s="6" t="s">
         <v>1990</v>
       </c>
       <c r="C1011" s="7" t="s">
         <v>1991</v>
       </c>
       <c r="D1011" s="5">
         <v>599.0</v>
       </c>
       <c r="E1011" s="10">
-        <v>1825.0</v>
+        <v>1610.0</v>
       </c>
       <c r="F1011" s="10">
-        <v>1642.5</v>
+        <v>1449.0</v>
       </c>
       <c r="G1011" s="10">
-        <v>1460.0</v>
+        <v>1288.0</v>
       </c>
       <c r="H1011" s="10">
-        <v>1277.5</v>
+        <v>1127.0</v>
       </c>
     </row>
     <row r="1012" spans="1:8" outlineLevel="3">
       <c r="A1012" s="13">
         <v>17</v>
       </c>
       <c r="B1012" s="6" t="s">
         <v>1992</v>
       </c>
       <c r="C1012" s="7" t="s">
         <v>1993</v>
       </c>
       <c r="D1012" s="5">
         <v>0.0</v>
       </c>
       <c r="E1012" s="10">
         <v>100174.0</v>
       </c>
       <c r="F1012" s="10">
         <v>90156.6</v>
       </c>
       <c r="G1012" s="10">
         <v>80139.2</v>
       </c>
       <c r="H1012" s="10">
@@ -33814,51 +33814,51 @@
       </c>
     </row>
     <row r="1040" spans="1:8" outlineLevel="1">
       <c r="A1040" s="14" t="s">
         <v>2048</v>
       </c>
       <c r="B1040" s="4"/>
       <c r="C1040" s="4"/>
       <c r="D1040" s="4"/>
       <c r="E1040" s="9"/>
       <c r="F1040" s="9"/>
       <c r="G1040" s="9"/>
       <c r="H1040" s="9"/>
     </row>
     <row r="1041" spans="1:8" outlineLevel="2">
       <c r="A1041" s="13">
         <v>1</v>
       </c>
       <c r="B1041" s="6" t="s">
         <v>2049</v>
       </c>
       <c r="C1041" s="7" t="s">
         <v>2050</v>
       </c>
       <c r="D1041" s="5">
-        <v>157.0</v>
+        <v>920.0</v>
       </c>
       <c r="E1041" s="10">
         <v>1206.0</v>
       </c>
       <c r="F1041" s="10">
         <v>1085.4</v>
       </c>
       <c r="G1041" s="10">
         <v>964.8</v>
       </c>
       <c r="H1041" s="10">
         <v>844.2</v>
       </c>
     </row>
     <row r="1042" spans="1:8" outlineLevel="2">
       <c r="A1042" s="13">
         <v>2</v>
       </c>
       <c r="B1042" s="6" t="s">
         <v>2051</v>
       </c>
       <c r="C1042" s="7" t="s">
         <v>2052</v>
       </c>
       <c r="D1042" s="5">
@@ -34178,51 +34178,51 @@
       </c>
       <c r="E1054" s="10">
         <v>630.0</v>
       </c>
       <c r="F1054" s="10">
         <v>567.0</v>
       </c>
       <c r="G1054" s="10">
         <v>504.0</v>
       </c>
       <c r="H1054" s="10">
         <v>441.0</v>
       </c>
     </row>
     <row r="1055" spans="1:8" outlineLevel="2">
       <c r="A1055" s="13">
         <v>15</v>
       </c>
       <c r="B1055" s="6" t="s">
         <v>2077</v>
       </c>
       <c r="C1055" s="7" t="s">
         <v>2078</v>
       </c>
       <c r="D1055" s="5">
-        <v>494.0</v>
+        <v>982.0</v>
       </c>
       <c r="E1055" s="10">
         <v>774.0</v>
       </c>
       <c r="F1055" s="10">
         <v>696.6</v>
       </c>
       <c r="G1055" s="10">
         <v>619.2</v>
       </c>
       <c r="H1055" s="10">
         <v>541.8</v>
       </c>
     </row>
     <row r="1056" spans="1:8" outlineLevel="2">
       <c r="A1056" s="13">
         <v>16</v>
       </c>
       <c r="B1056" s="6" t="s">
         <v>2079</v>
       </c>
       <c r="C1056" s="7" t="s">
         <v>2080</v>
       </c>
       <c r="D1056" s="5">
@@ -35022,77 +35022,77 @@
       </c>
     </row>
     <row r="1087" spans="1:8" outlineLevel="1">
       <c r="A1087" s="14" t="s">
         <v>2141</v>
       </c>
       <c r="B1087" s="4"/>
       <c r="C1087" s="4"/>
       <c r="D1087" s="4"/>
       <c r="E1087" s="9"/>
       <c r="F1087" s="9"/>
       <c r="G1087" s="9"/>
       <c r="H1087" s="9"/>
     </row>
     <row r="1088" spans="1:8" outlineLevel="2">
       <c r="A1088" s="13">
         <v>1</v>
       </c>
       <c r="B1088" s="6" t="s">
         <v>2142</v>
       </c>
       <c r="C1088" s="7" t="s">
         <v>2143</v>
       </c>
       <c r="D1088" s="5">
-        <v>937.0</v>
+        <v>890.0</v>
       </c>
       <c r="E1088" s="10">
         <v>776.0</v>
       </c>
       <c r="F1088" s="10">
         <v>698.4</v>
       </c>
       <c r="G1088" s="10">
         <v>620.8</v>
       </c>
       <c r="H1088" s="10">
         <v>543.2</v>
       </c>
     </row>
     <row r="1089" spans="1:8" outlineLevel="2">
       <c r="A1089" s="13">
         <v>2</v>
       </c>
       <c r="B1089" s="6" t="s">
         <v>2144</v>
       </c>
       <c r="C1089" s="7" t="s">
         <v>2145</v>
       </c>
       <c r="D1089" s="5">
-        <v>383.0</v>
+        <v>296.0</v>
       </c>
       <c r="E1089" s="10">
         <v>1093.0</v>
       </c>
       <c r="F1089" s="10">
         <v>983.7</v>
       </c>
       <c r="G1089" s="10">
         <v>874.4</v>
       </c>
       <c r="H1089" s="10">
         <v>765.1</v>
       </c>
     </row>
     <row r="1090" spans="1:8" outlineLevel="2">
       <c r="A1090" s="13">
         <v>3</v>
       </c>
       <c r="B1090" s="6" t="s">
         <v>2146</v>
       </c>
       <c r="C1090" s="7" t="s">
         <v>2147</v>
       </c>
       <c r="D1090" s="5">
@@ -35138,231 +35138,231 @@
       </c>
       <c r="E1092" s="10">
         <v>483.0</v>
       </c>
       <c r="F1092" s="10">
         <v>434.7</v>
       </c>
       <c r="G1092" s="10">
         <v>386.4</v>
       </c>
       <c r="H1092" s="10">
         <v>338.1</v>
       </c>
     </row>
     <row r="1093" spans="1:8" outlineLevel="2">
       <c r="A1093" s="13">
         <v>2</v>
       </c>
       <c r="B1093" s="6" t="s">
         <v>2151</v>
       </c>
       <c r="C1093" s="7" t="s">
         <v>2152</v>
       </c>
       <c r="D1093" s="5">
-        <v>1377.0</v>
+        <v>1303.0</v>
       </c>
       <c r="E1093" s="10">
         <v>595.0</v>
       </c>
       <c r="F1093" s="10">
         <v>535.5</v>
       </c>
       <c r="G1093" s="10">
         <v>476.0</v>
       </c>
       <c r="H1093" s="10">
         <v>416.5</v>
       </c>
     </row>
     <row r="1094" spans="1:8" outlineLevel="1">
       <c r="A1094" s="14" t="s">
         <v>2153</v>
       </c>
       <c r="B1094" s="4"/>
       <c r="C1094" s="4"/>
       <c r="D1094" s="4"/>
       <c r="E1094" s="9"/>
       <c r="F1094" s="9"/>
       <c r="G1094" s="9"/>
       <c r="H1094" s="9"/>
     </row>
     <row r="1095" spans="1:8" outlineLevel="2">
       <c r="A1095" s="13">
         <v>1</v>
       </c>
       <c r="B1095" s="6" t="s">
         <v>2154</v>
       </c>
       <c r="C1095" s="7" t="s">
         <v>2155</v>
       </c>
       <c r="D1095" s="5">
-        <v>608.0</v>
+        <v>548.0</v>
       </c>
       <c r="E1095" s="10">
         <v>667.0</v>
       </c>
       <c r="F1095" s="10">
         <v>600.3</v>
       </c>
       <c r="G1095" s="10">
         <v>533.6</v>
       </c>
       <c r="H1095" s="10">
         <v>466.9</v>
       </c>
     </row>
     <row r="1096" spans="1:8" outlineLevel="1">
       <c r="A1096" s="14" t="s">
         <v>2156</v>
       </c>
       <c r="B1096" s="4"/>
       <c r="C1096" s="4"/>
       <c r="D1096" s="4"/>
       <c r="E1096" s="9"/>
       <c r="F1096" s="9"/>
       <c r="G1096" s="9"/>
       <c r="H1096" s="9"/>
     </row>
     <row r="1097" spans="1:8" outlineLevel="2">
       <c r="A1097" s="13">
         <v>1</v>
       </c>
       <c r="B1097" s="6" t="s">
         <v>2157</v>
       </c>
       <c r="C1097" s="7" t="s">
         <v>2158</v>
       </c>
       <c r="D1097" s="5">
-        <v>3100.0</v>
+        <v>3080.0</v>
       </c>
       <c r="E1097" s="10">
         <v>1266.0</v>
       </c>
       <c r="F1097" s="10">
         <v>1139.4</v>
       </c>
       <c r="G1097" s="10">
         <v>1012.8</v>
       </c>
       <c r="H1097" s="10">
         <v>886.2</v>
       </c>
     </row>
     <row r="1098" spans="1:8" outlineLevel="2">
       <c r="A1098" s="13">
         <v>2</v>
       </c>
       <c r="B1098" s="6" t="s">
         <v>2159</v>
       </c>
       <c r="C1098" s="7" t="s">
         <v>2160</v>
       </c>
       <c r="D1098" s="5">
-        <v>485.0</v>
+        <v>475.0</v>
       </c>
       <c r="E1098" s="10">
         <v>1452.0</v>
       </c>
       <c r="F1098" s="10">
         <v>1306.8</v>
       </c>
       <c r="G1098" s="10">
         <v>1161.6</v>
       </c>
       <c r="H1098" s="10">
         <v>1016.4</v>
       </c>
     </row>
     <row r="1099" spans="1:8" outlineLevel="2">
       <c r="A1099" s="13">
         <v>3</v>
       </c>
       <c r="B1099" s="6" t="s">
         <v>2161</v>
       </c>
       <c r="C1099" s="7" t="s">
         <v>2162</v>
       </c>
       <c r="D1099" s="5">
-        <v>4160.0</v>
+        <v>3740.0</v>
       </c>
       <c r="E1099" s="10">
         <v>1266.0</v>
       </c>
       <c r="F1099" s="10">
         <v>1139.4</v>
       </c>
       <c r="G1099" s="10">
         <v>1012.8</v>
       </c>
       <c r="H1099" s="10">
         <v>886.2</v>
       </c>
     </row>
     <row r="1100" spans="1:8" outlineLevel="2">
       <c r="A1100" s="13">
         <v>4</v>
       </c>
       <c r="B1100" s="6" t="s">
         <v>2163</v>
       </c>
       <c r="C1100" s="7" t="s">
         <v>2164</v>
       </c>
       <c r="D1100" s="5">
-        <v>1145.0</v>
+        <v>1135.0</v>
       </c>
       <c r="E1100" s="10">
         <v>1452.0</v>
       </c>
       <c r="F1100" s="10">
         <v>1306.8</v>
       </c>
       <c r="G1100" s="10">
         <v>1161.6</v>
       </c>
       <c r="H1100" s="10">
         <v>1016.4</v>
       </c>
     </row>
     <row r="1101" spans="1:8" outlineLevel="2">
       <c r="A1101" s="13">
         <v>5</v>
       </c>
       <c r="B1101" s="6" t="s">
         <v>2165</v>
       </c>
       <c r="C1101" s="7" t="s">
         <v>2166</v>
       </c>
       <c r="D1101" s="5">
-        <v>1340.0</v>
+        <v>1300.0</v>
       </c>
       <c r="E1101" s="10">
         <v>1266.0</v>
       </c>
       <c r="F1101" s="10">
         <v>1139.4</v>
       </c>
       <c r="G1101" s="10">
         <v>1012.8</v>
       </c>
       <c r="H1101" s="10">
         <v>886.2</v>
       </c>
     </row>
     <row r="1102" spans="1:8" outlineLevel="2">
       <c r="A1102" s="13">
         <v>6</v>
       </c>
       <c r="B1102" s="6" t="s">
         <v>2167</v>
       </c>
       <c r="C1102" s="7" t="s">
         <v>2168</v>
       </c>
       <c r="D1102" s="5">
@@ -35385,178 +35385,178 @@
       <c r="A1103" s="14" t="s">
         <v>2169</v>
       </c>
       <c r="B1103" s="4"/>
       <c r="C1103" s="4"/>
       <c r="D1103" s="4"/>
       <c r="E1103" s="9"/>
       <c r="F1103" s="9"/>
       <c r="G1103" s="9"/>
       <c r="H1103" s="9"/>
     </row>
     <row r="1104" spans="1:8" outlineLevel="2">
       <c r="A1104" s="13">
         <v>1</v>
       </c>
       <c r="B1104" s="6" t="s">
         <v>2170</v>
       </c>
       <c r="C1104" s="7" t="s">
         <v>2171</v>
       </c>
       <c r="D1104" s="5">
         <v>0.0</v>
       </c>
       <c r="E1104" s="10">
-        <v>0.0</v>
+        <v>1078.0</v>
       </c>
       <c r="F1104" s="10">
-        <v>0.0</v>
+        <v>970.2</v>
       </c>
       <c r="G1104" s="10">
-        <v>0.0</v>
+        <v>862.4</v>
       </c>
       <c r="H1104" s="10">
-        <v>0.0</v>
+        <v>754.6</v>
       </c>
     </row>
     <row r="1105" spans="1:8" outlineLevel="2">
       <c r="A1105" s="13">
         <v>2</v>
       </c>
       <c r="B1105" s="6" t="s">
         <v>2172</v>
       </c>
       <c r="C1105" s="7" t="s">
         <v>2173</v>
       </c>
       <c r="D1105" s="5">
-        <v>0.0</v>
+        <v>863.0</v>
       </c>
       <c r="E1105" s="10">
-        <v>0.0</v>
+        <v>946.0</v>
       </c>
       <c r="F1105" s="10">
-        <v>0.0</v>
+        <v>851.4</v>
       </c>
       <c r="G1105" s="10">
-        <v>0.0</v>
+        <v>756.8</v>
       </c>
       <c r="H1105" s="10">
-        <v>0.0</v>
+        <v>662.2</v>
       </c>
     </row>
     <row r="1106" spans="1:8" outlineLevel="2">
       <c r="A1106" s="13">
         <v>3</v>
       </c>
       <c r="B1106" s="6" t="s">
         <v>2174</v>
       </c>
       <c r="C1106" s="7" t="s">
         <v>2175</v>
       </c>
       <c r="D1106" s="5">
-        <v>0.0</v>
+        <v>594.0</v>
       </c>
       <c r="E1106" s="10">
-        <v>0.0</v>
+        <v>1358.0</v>
       </c>
       <c r="F1106" s="10">
-        <v>0.0</v>
+        <v>1222.2</v>
       </c>
       <c r="G1106" s="10">
-        <v>0.0</v>
+        <v>1086.4</v>
       </c>
       <c r="H1106" s="10">
-        <v>0.0</v>
+        <v>950.6</v>
       </c>
     </row>
     <row r="1107" spans="1:8" outlineLevel="2">
       <c r="A1107" s="13">
         <v>4</v>
       </c>
       <c r="B1107" s="6" t="s">
         <v>2176</v>
       </c>
       <c r="C1107" s="7" t="s">
         <v>2177</v>
       </c>
       <c r="D1107" s="5">
-        <v>0.0</v>
+        <v>604.0</v>
       </c>
       <c r="E1107" s="10">
-        <v>0.0</v>
+        <v>3316.0</v>
       </c>
       <c r="F1107" s="10">
-        <v>0.0</v>
+        <v>2984.4</v>
       </c>
       <c r="G1107" s="10">
-        <v>0.0</v>
+        <v>2652.8</v>
       </c>
       <c r="H1107" s="10">
-        <v>0.0</v>
+        <v>2321.2</v>
       </c>
     </row>
     <row r="1108" spans="1:8" outlineLevel="2">
       <c r="A1108" s="13">
         <v>5</v>
       </c>
       <c r="B1108" s="6" t="s">
         <v>2178</v>
       </c>
       <c r="C1108" s="7" t="s">
         <v>2179</v>
       </c>
       <c r="D1108" s="5">
         <v>0.0</v>
       </c>
       <c r="E1108" s="10">
         <v>0.0</v>
       </c>
       <c r="F1108" s="10">
         <v>0.0</v>
       </c>
       <c r="G1108" s="10">
         <v>0.0</v>
       </c>
       <c r="H1108" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1109" spans="1:8" outlineLevel="2">
       <c r="A1109" s="13">
         <v>6</v>
       </c>
       <c r="B1109" s="6" t="s">
         <v>2180</v>
       </c>
       <c r="C1109" s="7" t="s">
         <v>2181</v>
       </c>
       <c r="D1109" s="5">
-        <v>769.0</v>
+        <v>718.0</v>
       </c>
       <c r="E1109" s="10">
         <v>350.0</v>
       </c>
       <c r="F1109" s="10">
         <v>315.0</v>
       </c>
       <c r="G1109" s="10">
         <v>280.0</v>
       </c>
       <c r="H1109" s="10">
         <v>245.0</v>
       </c>
     </row>
     <row r="1110" spans="1:8" outlineLevel="1">
       <c r="A1110" s="14" t="s">
         <v>2182</v>
       </c>
       <c r="B1110" s="4"/>
       <c r="C1110" s="4"/>
       <c r="D1110" s="4"/>
       <c r="E1110" s="9"/>
       <c r="F1110" s="9"/>
       <c r="G1110" s="9"/>
       <c r="H1110" s="9"/>
@@ -35718,207 +35718,207 @@
       </c>
       <c r="E1117" s="10">
         <v>12.0</v>
       </c>
       <c r="F1117" s="10">
         <v>10.8</v>
       </c>
       <c r="G1117" s="10">
         <v>9.6</v>
       </c>
       <c r="H1117" s="10">
         <v>8.4</v>
       </c>
     </row>
     <row r="1118" spans="1:8" outlineLevel="2">
       <c r="A1118" s="13">
         <v>4</v>
       </c>
       <c r="B1118" s="6" t="s">
         <v>2196</v>
       </c>
       <c r="C1118" s="7" t="s">
         <v>2197</v>
       </c>
       <c r="D1118" s="5">
-        <v>6489.0</v>
+        <v>6269.0</v>
       </c>
       <c r="E1118" s="10">
         <v>18.0</v>
       </c>
       <c r="F1118" s="10">
         <v>16.2</v>
       </c>
       <c r="G1118" s="10">
         <v>14.4</v>
       </c>
       <c r="H1118" s="10">
         <v>12.6</v>
       </c>
     </row>
     <row r="1119" spans="1:8" outlineLevel="2">
       <c r="A1119" s="13">
         <v>5</v>
       </c>
       <c r="B1119" s="6" t="s">
         <v>2198</v>
       </c>
       <c r="C1119" s="7" t="s">
         <v>2199</v>
       </c>
       <c r="D1119" s="5">
-        <v>5885.0</v>
+        <v>5792.0</v>
       </c>
       <c r="E1119" s="10">
-        <v>52.0</v>
+        <v>54.0</v>
       </c>
       <c r="F1119" s="10">
-        <v>46.8</v>
+        <v>48.6</v>
       </c>
       <c r="G1119" s="10">
-        <v>41.6</v>
+        <v>43.2</v>
       </c>
       <c r="H1119" s="10">
-        <v>36.4</v>
+        <v>37.8</v>
       </c>
     </row>
     <row r="1120" spans="1:8" outlineLevel="2">
       <c r="A1120" s="13">
         <v>6</v>
       </c>
       <c r="B1120" s="6" t="s">
         <v>2200</v>
       </c>
       <c r="C1120" s="7" t="s">
         <v>2201</v>
       </c>
       <c r="D1120" s="5">
-        <v>13218.0</v>
+        <v>12272.0</v>
       </c>
       <c r="E1120" s="10">
-        <v>58.0</v>
+        <v>62.0</v>
       </c>
       <c r="F1120" s="10">
-        <v>52.2</v>
+        <v>55.8</v>
       </c>
       <c r="G1120" s="10">
-        <v>46.4</v>
+        <v>49.6</v>
       </c>
       <c r="H1120" s="10">
-        <v>40.6</v>
+        <v>43.4</v>
       </c>
     </row>
     <row r="1121" spans="1:8" outlineLevel="2">
       <c r="A1121" s="13">
         <v>7</v>
       </c>
       <c r="B1121" s="6" t="s">
         <v>2202</v>
       </c>
       <c r="C1121" s="7" t="s">
         <v>2203</v>
       </c>
       <c r="D1121" s="5">
         <v>0.0</v>
       </c>
       <c r="E1121" s="10">
         <v>3954.0</v>
       </c>
       <c r="F1121" s="10">
         <v>3558.6</v>
       </c>
       <c r="G1121" s="10">
         <v>3163.2</v>
       </c>
       <c r="H1121" s="10">
         <v>2767.8</v>
       </c>
     </row>
     <row r="1122" spans="1:8" outlineLevel="2">
       <c r="A1122" s="13">
         <v>8</v>
       </c>
       <c r="B1122" s="6" t="s">
         <v>2204</v>
       </c>
       <c r="C1122" s="7" t="s">
         <v>2205</v>
       </c>
       <c r="D1122" s="5">
-        <v>166.0</v>
+        <v>145.0</v>
       </c>
       <c r="E1122" s="10">
         <v>1404.0</v>
       </c>
       <c r="F1122" s="10">
         <v>1263.6</v>
       </c>
       <c r="G1122" s="10">
         <v>1123.2</v>
       </c>
       <c r="H1122" s="10">
         <v>982.8</v>
       </c>
     </row>
     <row r="1123" spans="1:8" outlineLevel="2">
       <c r="A1123" s="13">
         <v>9</v>
       </c>
       <c r="B1123" s="6" t="s">
         <v>2206</v>
       </c>
       <c r="C1123" s="7" t="s">
         <v>2207</v>
       </c>
       <c r="D1123" s="5">
-        <v>229.0</v>
+        <v>227.0</v>
       </c>
       <c r="E1123" s="10">
         <v>1820.0</v>
       </c>
       <c r="F1123" s="10">
         <v>1638.0</v>
       </c>
       <c r="G1123" s="10">
         <v>1456.0</v>
       </c>
       <c r="H1123" s="10">
         <v>1274.0</v>
       </c>
     </row>
     <row r="1124" spans="1:8" outlineLevel="2">
       <c r="A1124" s="13">
         <v>10</v>
       </c>
       <c r="B1124" s="6" t="s">
         <v>2208</v>
       </c>
       <c r="C1124" s="7" t="s">
         <v>2209</v>
       </c>
       <c r="D1124" s="5">
-        <v>329.0</v>
+        <v>279.0</v>
       </c>
       <c r="E1124" s="10">
         <v>70.0</v>
       </c>
       <c r="F1124" s="10">
         <v>63.0</v>
       </c>
       <c r="G1124" s="10">
         <v>56.0</v>
       </c>
       <c r="H1124" s="10">
         <v>49.0</v>
       </c>
     </row>
     <row r="1125" spans="1:8" outlineLevel="1">
       <c r="A1125" s="14" t="s">
         <v>2210</v>
       </c>
       <c r="B1125" s="4"/>
       <c r="C1125" s="4"/>
       <c r="D1125" s="4"/>
       <c r="E1125" s="9"/>
       <c r="F1125" s="9"/>
       <c r="G1125" s="9"/>
       <c r="H1125" s="9"/>
@@ -35979,112 +35979,112 @@
       </c>
       <c r="F1128" s="10">
         <v>1643.4</v>
       </c>
       <c r="G1128" s="10">
         <v>1460.8</v>
       </c>
       <c r="H1128" s="10">
         <v>1278.2</v>
       </c>
     </row>
     <row r="1129" spans="1:8" outlineLevel="2">
       <c r="A1129" s="13">
         <v>2</v>
       </c>
       <c r="B1129" s="6" t="s">
         <v>2216</v>
       </c>
       <c r="C1129" s="7" t="s">
         <v>2217</v>
       </c>
       <c r="D1129" s="5">
         <v>1782.0</v>
       </c>
       <c r="E1129" s="10">
-        <v>1314.0</v>
+        <v>1216.0</v>
       </c>
       <c r="F1129" s="10">
-        <v>1182.6</v>
+        <v>1094.4</v>
       </c>
       <c r="G1129" s="10">
-        <v>1051.2</v>
+        <v>972.8</v>
       </c>
       <c r="H1129" s="10">
-        <v>919.8</v>
+        <v>851.2</v>
       </c>
     </row>
     <row r="1130" spans="1:8" outlineLevel="2">
       <c r="A1130" s="13">
         <v>3</v>
       </c>
       <c r="B1130" s="6" t="s">
         <v>2218</v>
       </c>
       <c r="C1130" s="7" t="s">
         <v>2219</v>
       </c>
       <c r="D1130" s="5">
         <v>1782.0</v>
       </c>
       <c r="E1130" s="10">
-        <v>1342.0</v>
+        <v>1282.0</v>
       </c>
       <c r="F1130" s="10">
-        <v>1207.8</v>
+        <v>1153.8</v>
       </c>
       <c r="G1130" s="10">
-        <v>1073.6</v>
+        <v>1025.6</v>
       </c>
       <c r="H1130" s="10">
-        <v>939.4</v>
+        <v>897.4</v>
       </c>
     </row>
     <row r="1131" spans="1:8" outlineLevel="2">
       <c r="A1131" s="13">
         <v>4</v>
       </c>
       <c r="B1131" s="6" t="s">
         <v>2220</v>
       </c>
       <c r="C1131" s="7" t="s">
         <v>2221</v>
       </c>
       <c r="D1131" s="5">
         <v>1600.0</v>
       </c>
       <c r="E1131" s="10">
-        <v>1482.0</v>
+        <v>1416.0</v>
       </c>
       <c r="F1131" s="10">
-        <v>1333.8</v>
+        <v>1274.4</v>
       </c>
       <c r="G1131" s="10">
-        <v>1185.6</v>
+        <v>1132.8</v>
       </c>
       <c r="H1131" s="10">
-        <v>1037.4</v>
+        <v>991.2</v>
       </c>
     </row>
     <row r="1132" spans="1:8" outlineLevel="1">
       <c r="A1132" s="14" t="s">
         <v>2222</v>
       </c>
       <c r="B1132" s="4"/>
       <c r="C1132" s="4"/>
       <c r="D1132" s="4"/>
       <c r="E1132" s="9"/>
       <c r="F1132" s="9"/>
       <c r="G1132" s="9"/>
       <c r="H1132" s="9"/>
     </row>
     <row r="1133" spans="1:8" outlineLevel="2">
       <c r="A1133" s="13">
         <v>1</v>
       </c>
       <c r="B1133" s="6" t="s">
         <v>2223</v>
       </c>
       <c r="C1133" s="7" t="s">
         <v>2224</v>
       </c>
       <c r="D1133" s="5">
@@ -36156,89 +36156,89 @@
       </c>
       <c r="E1136" s="10">
         <v>0.0</v>
       </c>
       <c r="F1136" s="10">
         <v>0.0</v>
       </c>
       <c r="G1136" s="10">
         <v>0.0</v>
       </c>
       <c r="H1136" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1137" spans="1:8" outlineLevel="2">
       <c r="A1137" s="13">
         <v>2</v>
       </c>
       <c r="B1137" s="6" t="s">
         <v>2230</v>
       </c>
       <c r="C1137" s="7" t="s">
         <v>2231</v>
       </c>
       <c r="D1137" s="5">
-        <v>0.0</v>
+        <v>244.0</v>
       </c>
       <c r="E1137" s="10">
-        <v>0.0</v>
+        <v>1750.0</v>
       </c>
       <c r="F1137" s="10">
-        <v>0.0</v>
+        <v>1575.0</v>
       </c>
       <c r="G1137" s="10">
-        <v>0.0</v>
+        <v>1400.0</v>
       </c>
       <c r="H1137" s="10">
-        <v>0.0</v>
+        <v>1225.0</v>
       </c>
     </row>
     <row r="1138" spans="1:8" outlineLevel="2">
       <c r="A1138" s="13">
         <v>3</v>
       </c>
       <c r="B1138" s="6" t="s">
         <v>2232</v>
       </c>
       <c r="C1138" s="7" t="s">
         <v>2233</v>
       </c>
       <c r="D1138" s="5">
-        <v>0.0</v>
+        <v>347.0</v>
       </c>
       <c r="E1138" s="10">
-        <v>0.0</v>
+        <v>1566.0</v>
       </c>
       <c r="F1138" s="10">
-        <v>0.0</v>
+        <v>1409.4</v>
       </c>
       <c r="G1138" s="10">
-        <v>0.0</v>
+        <v>1252.8</v>
       </c>
       <c r="H1138" s="10">
-        <v>0.0</v>
+        <v>1096.2</v>
       </c>
     </row>
     <row r="1139" spans="1:8" outlineLevel="2">
       <c r="A1139" s="13">
         <v>4</v>
       </c>
       <c r="B1139" s="6" t="s">
         <v>2234</v>
       </c>
       <c r="C1139" s="7" t="s">
         <v>2235</v>
       </c>
       <c r="D1139" s="5">
         <v>0.0</v>
       </c>
       <c r="E1139" s="10">
         <v>0.0</v>
       </c>
       <c r="F1139" s="10">
         <v>0.0</v>
       </c>
       <c r="G1139" s="10">
         <v>0.0</v>
       </c>
       <c r="H1139" s="10">
@@ -36298,129 +36298,129 @@
       </c>
       <c r="E1142" s="10">
         <v>620.0</v>
       </c>
       <c r="F1142" s="10">
         <v>558.0</v>
       </c>
       <c r="G1142" s="10">
         <v>496.0</v>
       </c>
       <c r="H1142" s="10">
         <v>434.0</v>
       </c>
     </row>
     <row r="1143" spans="1:8" outlineLevel="2">
       <c r="A1143" s="13">
         <v>2</v>
       </c>
       <c r="B1143" s="6" t="s">
         <v>2241</v>
       </c>
       <c r="C1143" s="7" t="s">
         <v>2242</v>
       </c>
       <c r="D1143" s="5">
-        <v>268.0</v>
+        <v>238.0</v>
       </c>
       <c r="E1143" s="10">
         <v>66.0</v>
       </c>
       <c r="F1143" s="10">
         <v>59.4</v>
       </c>
       <c r="G1143" s="10">
         <v>52.8</v>
       </c>
       <c r="H1143" s="10">
         <v>46.2</v>
       </c>
     </row>
     <row r="1144" spans="1:8" outlineLevel="2">
       <c r="A1144" s="13">
         <v>3</v>
       </c>
       <c r="B1144" s="6" t="s">
         <v>2243</v>
       </c>
       <c r="C1144" s="7" t="s">
         <v>2244</v>
       </c>
       <c r="D1144" s="5">
-        <v>227.0</v>
+        <v>182.0</v>
       </c>
       <c r="E1144" s="10">
         <v>260.0</v>
       </c>
       <c r="F1144" s="10">
         <v>234.0</v>
       </c>
       <c r="G1144" s="10">
         <v>208.0</v>
       </c>
       <c r="H1144" s="10">
         <v>182.0</v>
       </c>
     </row>
     <row r="1145" spans="1:8" outlineLevel="2">
       <c r="A1145" s="13">
         <v>4</v>
       </c>
       <c r="B1145" s="6" t="s">
         <v>2245</v>
       </c>
       <c r="C1145" s="7" t="s">
         <v>2246</v>
       </c>
       <c r="D1145" s="5">
-        <v>168.0</v>
+        <v>161.0</v>
       </c>
       <c r="E1145" s="10">
         <v>440.0</v>
       </c>
       <c r="F1145" s="10">
         <v>396.0</v>
       </c>
       <c r="G1145" s="10">
         <v>352.0</v>
       </c>
       <c r="H1145" s="10">
         <v>308.0</v>
       </c>
     </row>
     <row r="1146" spans="1:8" outlineLevel="2">
       <c r="A1146" s="13">
         <v>5</v>
       </c>
       <c r="B1146" s="6" t="s">
         <v>2247</v>
       </c>
       <c r="C1146" s="7" t="s">
         <v>2248</v>
       </c>
       <c r="D1146" s="5">
-        <v>340.0</v>
+        <v>310.0</v>
       </c>
       <c r="E1146" s="10">
         <v>258.0</v>
       </c>
       <c r="F1146" s="10">
         <v>232.2</v>
       </c>
       <c r="G1146" s="10">
         <v>206.4</v>
       </c>
       <c r="H1146" s="10">
         <v>180.6</v>
       </c>
     </row>
     <row r="1147" spans="1:8" outlineLevel="2">
       <c r="A1147" s="13">
         <v>6</v>
       </c>
       <c r="B1147" s="6" t="s">
         <v>2249</v>
       </c>
       <c r="C1147" s="7" t="s">
         <v>2250</v>
       </c>
       <c r="D1147" s="5">
@@ -36428,51 +36428,51 @@
       </c>
       <c r="E1147" s="10">
         <v>332.0</v>
       </c>
       <c r="F1147" s="10">
         <v>298.8</v>
       </c>
       <c r="G1147" s="10">
         <v>265.6</v>
       </c>
       <c r="H1147" s="10">
         <v>232.4</v>
       </c>
     </row>
     <row r="1148" spans="1:8" outlineLevel="2">
       <c r="A1148" s="13">
         <v>7</v>
       </c>
       <c r="B1148" s="6" t="s">
         <v>2251</v>
       </c>
       <c r="C1148" s="7" t="s">
         <v>2252</v>
       </c>
       <c r="D1148" s="5">
-        <v>64.0</v>
+        <v>59.0</v>
       </c>
       <c r="E1148" s="10">
         <v>440.0</v>
       </c>
       <c r="F1148" s="10">
         <v>396.0</v>
       </c>
       <c r="G1148" s="10">
         <v>352.0</v>
       </c>
       <c r="H1148" s="10">
         <v>308.0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A6:H6"/>
     <mergeCell ref="A94:H94"/>
     <mergeCell ref="A145:H145"/>
     <mergeCell ref="A182:H182"/>
     <mergeCell ref="A183:H183"/>
     <mergeCell ref="A274:H274"/>
@@ -36539,36 +36539,36 @@
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Прайс-лист</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>https://gremir.ru/</dc:creator>
+  <dc:creator>http://localhost/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Документ Office 2007 XLSX</dc:title>
-  <dc:description>Этот документ был сгенерирован на сайте https://gremir.ru/</dc:description>
+  <dc:description>Этот документ был сгенерирован на сайте http://localhost/</dc:description>
   <dc:subject>Прайс-лист</dc:subject>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>