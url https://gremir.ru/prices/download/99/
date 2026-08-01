--- v1 (2026-06-17)
+++ v2 (2026-08-01)
@@ -5768,171 +5768,171 @@
   <si>
     <t>Капролон графитонаполненный стержень ПА-6 МГ d 65мм L=1000мм, 4,5 кг ПРС</t>
   </si>
   <si>
     <t>4141853</t>
   </si>
   <si>
     <t>Капролон графитонаполненный стержень ПА-6 МГ d 70мм L=1000мм, 5 кг ПРС</t>
   </si>
   <si>
     <t>4141854</t>
   </si>
   <si>
     <t>Капролон графитонаполненный стержень ПА-6 МГ d 80мм L=1000мм, 7 кг ПРС</t>
   </si>
   <si>
     <t>4141855</t>
   </si>
   <si>
     <t>Капролон графитонаполненный стержень ПА-6 МГ d 90мм L=1000мм, 8 кг ПРС</t>
   </si>
   <si>
     <t>4141834</t>
   </si>
   <si>
-    <t>Капролон стержень ПА-6 d 100мм лист L=1000мм, 10 кг ПРС</t>
+    <t>Капролон стержень ПА-6 d 100мм L=1000мм, 10 кг ПРС</t>
   </si>
   <si>
     <t>4149936</t>
   </si>
   <si>
     <t>Капролон стержень ПА-6 d 110мм L=1000мм, 12 кг ПРС</t>
   </si>
   <si>
     <t>4141835</t>
   </si>
   <si>
-    <t>Капролон стержень ПА-6 d 120мм лист L=1000мм, 15 кг ПРС</t>
+    <t>Капролон стержень ПА-6 d 120мм L=1000мм, 15 кг ПРС</t>
   </si>
   <si>
     <t>4141836</t>
   </si>
   <si>
-    <t>Капролон стержень ПА-6 d 130мм лист L=1000мм, 17 кг ПРС</t>
+    <t>Капролон стержень ПА-6 d 130мм L=1000мм, 17 кг ПРС</t>
   </si>
   <si>
     <t>4141837</t>
   </si>
   <si>
-    <t>Капролон стержень ПА-6 d 140мм лист L=1000мм, 20 кг ПРС</t>
+    <t>Капролон стержень ПА-6 d 140мм L=1000мм, 20 кг ПРС</t>
   </si>
   <si>
     <t>4141838</t>
   </si>
   <si>
-    <t>Капролон стержень ПА-6 d 150мм лист L=1000мм, 22 кг ПРС</t>
+    <t>Капролон стержень ПА-6 d 150мм L=1000мм, 22 кг ПРС</t>
   </si>
   <si>
     <t>4141839</t>
   </si>
   <si>
-    <t>Капролон стержень ПА-6 d 160мм лист L=1000мм, 25 кг ПРС</t>
+    <t>Капролон стержень ПА-6 d 160мм L=1000мм, 25 кг ПРС</t>
   </si>
   <si>
     <t>4149937</t>
   </si>
   <si>
     <t>Капролон стержень ПА-6 d 180мм L=1000мм, 30 кг ПРС</t>
   </si>
   <si>
     <t>4149938</t>
   </si>
   <si>
     <t>Капролон стержень ПА-6 d 200мм L=1000мм, 35 кг ПРС</t>
   </si>
   <si>
     <t>4141823</t>
   </si>
   <si>
-    <t>Капролон стержень ПА-6 d 20мм лист L=1000мм, 0,4 кг ПРС</t>
+    <t>Капролон стержень ПА-6 d 20мм L=1000мм, 0,4 кг ПРС</t>
   </si>
   <si>
     <t>4141824</t>
   </si>
   <si>
-    <t>Капролон стержень ПА-6 d 25мм лист L=1000мм, 0,6 кг ПРС</t>
+    <t>Капролон стержень ПА-6 d 25мм L=1000мм, 0,6 кг ПРС</t>
   </si>
   <si>
     <t>4141825</t>
   </si>
   <si>
-    <t>Капролон стержень ПА-6 d 30мм лист L=1000мм, 1 кг ПРС</t>
+    <t>Капролон стержень ПА-6 d 30мм L=1000мм, 1 кг ПРС</t>
   </si>
   <si>
     <t>4149939</t>
   </si>
   <si>
     <t>Капролон стержень ПА-6 d 320мм L=1000мм, 55 кг ПРС</t>
   </si>
   <si>
     <t>4141826</t>
   </si>
   <si>
-    <t>Капролон стержень ПА-6 d 35мм лист L=1000мм, 1,4 кг ПРС</t>
+    <t>Капролон стержень ПА-6 d 35мм L=1000мм, 1,4 кг ПРС</t>
   </si>
   <si>
     <t>4141827</t>
   </si>
   <si>
-    <t>Капролон стержень ПА-6 d 40мм лист L=1000мм, 1,8 кг ПРС</t>
+    <t>Капролон стержень ПА-6 d 40мм L=1000мм, 1,8 кг ПРС</t>
   </si>
   <si>
     <t>4141828</t>
   </si>
   <si>
-    <t>Капролон стержень ПА-6 d 50мм лист L=1000мм, 2,5 кг ПРС</t>
+    <t>Капролон стержень ПА-6 d 50мм L=1000мм, 2,5 кг ПРС</t>
   </si>
   <si>
     <t>4141829</t>
   </si>
   <si>
-    <t>Капролон стержень ПА-6 d 63мм лист L=1000мм, 4 кг ПРС</t>
+    <t>Капролон стержень ПА-6 d 63мм L=1000мм, 4 кг ПРС</t>
   </si>
   <si>
     <t>4141830</t>
   </si>
   <si>
-    <t>Капролон стержень ПА-6 d 65мм лист L=1000мм, 4,5 кг ПРС</t>
+    <t>Капролон стержень ПА-6 d 65мм L=1000мм, 4,5 кг ПРС</t>
   </si>
   <si>
     <t>4141831</t>
   </si>
   <si>
-    <t>Капролон стержень ПА-6 d 70мм лист L=1000мм, 5 кг ПРС</t>
+    <t>Капролон стержень ПА-6 d 70мм L=1000мм, 5 кг ПРС</t>
   </si>
   <si>
     <t>4141832</t>
   </si>
   <si>
-    <t>Капролон стержень ПА-6 d 80мм лист L=1000мм, 7кг ПРС</t>
+    <t>Капролон стержень ПА-6 d 80мм L=1000мм, 7кг ПРС</t>
   </si>
   <si>
     <t>4141833</t>
   </si>
   <si>
-    <t>Капролон стержень ПА-6 d 90мм лист L=1000мм, 8 кг ПРС</t>
+    <t>Капролон стержень ПА-6 d 90мм L=1000мм, 8 кг ПРС</t>
   </si>
   <si>
     <t>Фторопласт</t>
   </si>
   <si>
     <t>4141779</t>
   </si>
   <si>
     <t>Фторопласт листовой 10мм лист 1000х1000мм ПРС</t>
   </si>
   <si>
     <t>4141778</t>
   </si>
   <si>
     <t>Фторопласт листовой 10мм лист 1000х1000мм ПРС (стандарт)</t>
   </si>
   <si>
     <t>4141780</t>
   </si>
   <si>
     <t>Фторопласт листовой 10мм лист 500х500мм ПРС (стандарт)</t>
   </si>
   <si>
     <t>4141782</t>
   </si>
@@ -7288,179 +7288,179 @@
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="12" t="s">
         <v>8</v>
       </c>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="9"/>
       <c r="F2" s="9"/>
       <c r="G2" s="9"/>
       <c r="H2" s="9"/>
     </row>
     <row r="3" spans="1:8" outlineLevel="1">
       <c r="A3" s="13">
         <v>1</v>
       </c>
       <c r="B3" s="6" t="s">
         <v>9</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="5">
-        <v>570.0</v>
+        <v>672.0</v>
       </c>
       <c r="E3" s="10">
-        <v>68.0</v>
+        <v>75.0</v>
       </c>
       <c r="F3" s="10">
-        <v>61.2</v>
+        <v>67.5</v>
       </c>
       <c r="G3" s="10">
-        <v>54.4</v>
+        <v>60.0</v>
       </c>
       <c r="H3" s="10">
-        <v>47.6</v>
+        <v>52.5</v>
       </c>
     </row>
     <row r="4" spans="1:8" outlineLevel="1">
       <c r="A4" s="13">
         <v>2</v>
       </c>
       <c r="B4" s="6" t="s">
         <v>11</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>12</v>
       </c>
       <c r="D4" s="5">
-        <v>121.0</v>
+        <v>608.0</v>
       </c>
       <c r="E4" s="10">
-        <v>70.0</v>
+        <v>79.0</v>
       </c>
       <c r="F4" s="10">
-        <v>63.0</v>
+        <v>71.1</v>
       </c>
       <c r="G4" s="10">
-        <v>56.0</v>
+        <v>63.2</v>
       </c>
       <c r="H4" s="10">
-        <v>49.0</v>
+        <v>55.3</v>
       </c>
     </row>
     <row r="5" spans="1:8" outlineLevel="1">
       <c r="A5" s="14" t="s">
         <v>13</v>
       </c>
       <c r="B5" s="4"/>
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
       <c r="E5" s="9"/>
       <c r="F5" s="9"/>
       <c r="G5" s="9"/>
       <c r="H5" s="9"/>
     </row>
     <row r="6" spans="1:8" outlineLevel="2">
       <c r="A6" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B6" s="4"/>
       <c r="C6" s="4"/>
       <c r="D6" s="4"/>
       <c r="E6" s="9"/>
       <c r="F6" s="9"/>
       <c r="G6" s="9"/>
       <c r="H6" s="9"/>
     </row>
     <row r="7" spans="1:8" outlineLevel="3">
       <c r="A7" s="13">
         <v>1</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D7" s="5">
         <v>0.0</v>
       </c>
       <c r="E7" s="10">
-        <v>42.0</v>
+        <v>41.0</v>
       </c>
       <c r="F7" s="10">
-        <v>37.8</v>
+        <v>36.9</v>
       </c>
       <c r="G7" s="10">
-        <v>33.6</v>
+        <v>32.8</v>
       </c>
       <c r="H7" s="10">
-        <v>29.4</v>
+        <v>28.7</v>
       </c>
     </row>
     <row r="8" spans="1:8" outlineLevel="3">
       <c r="A8" s="13">
         <v>2</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="5">
-        <v>9115.0</v>
+        <v>10234.0</v>
       </c>
       <c r="E8" s="10">
-        <v>38.0</v>
+        <v>37.0</v>
       </c>
       <c r="F8" s="10">
-        <v>34.2</v>
+        <v>33.3</v>
       </c>
       <c r="G8" s="10">
-        <v>30.4</v>
+        <v>29.6</v>
       </c>
       <c r="H8" s="10">
-        <v>26.6</v>
+        <v>25.9</v>
       </c>
     </row>
     <row r="9" spans="1:8" outlineLevel="3">
       <c r="A9" s="13">
         <v>3</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>19</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D9" s="5">
-        <v>336.0</v>
+        <v>326.0</v>
       </c>
       <c r="E9" s="10">
         <v>42.0</v>
       </c>
       <c r="F9" s="10">
         <v>37.8</v>
       </c>
       <c r="G9" s="10">
         <v>33.6</v>
       </c>
       <c r="H9" s="10">
         <v>29.4</v>
       </c>
     </row>
     <row r="10" spans="1:8" outlineLevel="3">
       <c r="A10" s="13">
         <v>4</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>21</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>22</v>
       </c>
       <c r="D10" s="5">
@@ -7523,230 +7523,230 @@
       </c>
       <c r="F12" s="10">
         <v>2500.2</v>
       </c>
       <c r="G12" s="10">
         <v>2222.4</v>
       </c>
       <c r="H12" s="10">
         <v>1944.6</v>
       </c>
     </row>
     <row r="13" spans="1:8" outlineLevel="3">
       <c r="A13" s="13">
         <v>7</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>27</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>28</v>
       </c>
       <c r="D13" s="5">
         <v>0.0</v>
       </c>
       <c r="E13" s="10">
-        <v>2804.0</v>
+        <v>2805.0</v>
       </c>
       <c r="F13" s="10">
-        <v>2523.6</v>
+        <v>2524.5</v>
       </c>
       <c r="G13" s="10">
-        <v>2243.2</v>
+        <v>2244.0</v>
       </c>
       <c r="H13" s="10">
-        <v>1962.8</v>
+        <v>1963.5</v>
       </c>
     </row>
     <row r="14" spans="1:8" outlineLevel="3">
       <c r="A14" s="13">
         <v>8</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>29</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>30</v>
       </c>
       <c r="D14" s="5">
         <v>0.0</v>
       </c>
       <c r="E14" s="10">
-        <v>2804.0</v>
+        <v>2805.0</v>
       </c>
       <c r="F14" s="10">
-        <v>2523.6</v>
+        <v>2524.5</v>
       </c>
       <c r="G14" s="10">
-        <v>2243.2</v>
+        <v>2244.0</v>
       </c>
       <c r="H14" s="10">
-        <v>1962.8</v>
+        <v>1963.5</v>
       </c>
     </row>
     <row r="15" spans="1:8" outlineLevel="3">
       <c r="A15" s="13">
         <v>9</v>
       </c>
       <c r="B15" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>32</v>
       </c>
       <c r="D15" s="5">
         <v>0.0</v>
       </c>
       <c r="E15" s="10">
         <v>56.0</v>
       </c>
       <c r="F15" s="10">
         <v>50.4</v>
       </c>
       <c r="G15" s="10">
         <v>44.8</v>
       </c>
       <c r="H15" s="10">
         <v>39.2</v>
       </c>
     </row>
     <row r="16" spans="1:8" outlineLevel="3">
       <c r="A16" s="13">
         <v>10</v>
       </c>
       <c r="B16" s="6" t="s">
         <v>33</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>34</v>
       </c>
       <c r="D16" s="5">
-        <v>708.0</v>
+        <v>1252.0</v>
       </c>
       <c r="E16" s="10">
-        <v>52.0</v>
+        <v>53.0</v>
       </c>
       <c r="F16" s="10">
-        <v>46.8</v>
+        <v>47.7</v>
       </c>
       <c r="G16" s="10">
-        <v>41.6</v>
+        <v>42.4</v>
       </c>
       <c r="H16" s="10">
-        <v>36.4</v>
+        <v>37.1</v>
       </c>
     </row>
     <row r="17" spans="1:8" outlineLevel="3">
       <c r="A17" s="13">
         <v>11</v>
       </c>
       <c r="B17" s="6" t="s">
         <v>35</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>36</v>
       </c>
       <c r="D17" s="5">
         <v>0.0</v>
       </c>
       <c r="E17" s="10">
         <v>6.0</v>
       </c>
       <c r="F17" s="10">
         <v>5.4</v>
       </c>
       <c r="G17" s="10">
         <v>4.8</v>
       </c>
       <c r="H17" s="10">
         <v>4.2</v>
       </c>
     </row>
     <row r="18" spans="1:8" outlineLevel="3">
       <c r="A18" s="13">
         <v>12</v>
       </c>
       <c r="B18" s="6" t="s">
         <v>37</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>38</v>
       </c>
       <c r="D18" s="5">
-        <v>2180.0</v>
+        <v>2680.0</v>
       </c>
       <c r="E18" s="10">
-        <v>6.0</v>
+        <v>5.0</v>
       </c>
       <c r="F18" s="10">
-        <v>5.4</v>
+        <v>4.5</v>
       </c>
       <c r="G18" s="10">
-        <v>4.8</v>
+        <v>4.0</v>
       </c>
       <c r="H18" s="10">
-        <v>4.2</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="19" spans="1:8" outlineLevel="3">
       <c r="A19" s="13">
         <v>13</v>
       </c>
       <c r="B19" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>40</v>
       </c>
       <c r="D19" s="5">
-        <v>3265.0</v>
+        <v>4249.0</v>
       </c>
       <c r="E19" s="10">
-        <v>58.0</v>
+        <v>59.0</v>
       </c>
       <c r="F19" s="10">
-        <v>52.2</v>
+        <v>53.1</v>
       </c>
       <c r="G19" s="10">
-        <v>46.4</v>
+        <v>47.2</v>
       </c>
       <c r="H19" s="10">
-        <v>40.6</v>
+        <v>41.3</v>
       </c>
     </row>
     <row r="20" spans="1:8" outlineLevel="3">
       <c r="A20" s="13">
         <v>14</v>
       </c>
       <c r="B20" s="6" t="s">
         <v>41</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>42</v>
       </c>
       <c r="D20" s="5">
-        <v>219.0</v>
+        <v>319.0</v>
       </c>
       <c r="E20" s="10">
         <v>64.0</v>
       </c>
       <c r="F20" s="10">
         <v>57.6</v>
       </c>
       <c r="G20" s="10">
         <v>51.2</v>
       </c>
       <c r="H20" s="10">
         <v>44.8</v>
       </c>
     </row>
     <row r="21" spans="1:8" outlineLevel="3">
       <c r="A21" s="13">
         <v>15</v>
       </c>
       <c r="B21" s="6" t="s">
         <v>43</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>44</v>
       </c>
       <c r="D21" s="5">
@@ -7757,60 +7757,60 @@
       </c>
       <c r="F21" s="10">
         <v>111.6</v>
       </c>
       <c r="G21" s="10">
         <v>99.2</v>
       </c>
       <c r="H21" s="10">
         <v>86.8</v>
       </c>
     </row>
     <row r="22" spans="1:8" outlineLevel="3">
       <c r="A22" s="13">
         <v>16</v>
       </c>
       <c r="B22" s="6" t="s">
         <v>45</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>46</v>
       </c>
       <c r="D22" s="5">
         <v>0.0</v>
       </c>
       <c r="E22" s="10">
-        <v>116.0</v>
+        <v>117.0</v>
       </c>
       <c r="F22" s="10">
-        <v>104.4</v>
+        <v>105.3</v>
       </c>
       <c r="G22" s="10">
-        <v>92.8</v>
+        <v>93.6</v>
       </c>
       <c r="H22" s="10">
-        <v>81.2</v>
+        <v>81.9</v>
       </c>
     </row>
     <row r="23" spans="1:8" outlineLevel="3">
       <c r="A23" s="13">
         <v>17</v>
       </c>
       <c r="B23" s="6" t="s">
         <v>47</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D23" s="5">
         <v>0.0</v>
       </c>
       <c r="E23" s="10">
         <v>120.0</v>
       </c>
       <c r="F23" s="10">
         <v>108.0</v>
       </c>
       <c r="G23" s="10">
         <v>96.0</v>
       </c>
       <c r="H23" s="10">
@@ -7858,427 +7858,427 @@
       </c>
       <c r="E25" s="10">
         <v>8.0</v>
       </c>
       <c r="F25" s="10">
         <v>7.2</v>
       </c>
       <c r="G25" s="10">
         <v>6.4</v>
       </c>
       <c r="H25" s="10">
         <v>5.6</v>
       </c>
     </row>
     <row r="26" spans="1:8" outlineLevel="3">
       <c r="A26" s="13">
         <v>20</v>
       </c>
       <c r="B26" s="6" t="s">
         <v>53</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>54</v>
       </c>
       <c r="D26" s="5">
-        <v>1824.0</v>
+        <v>2869.0</v>
       </c>
       <c r="E26" s="10">
-        <v>6.0</v>
+        <v>7.0</v>
       </c>
       <c r="F26" s="10">
-        <v>5.4</v>
+        <v>6.3</v>
       </c>
       <c r="G26" s="10">
-        <v>4.8</v>
+        <v>5.6</v>
       </c>
       <c r="H26" s="10">
-        <v>4.2</v>
+        <v>4.9</v>
       </c>
     </row>
     <row r="27" spans="1:8" outlineLevel="3">
       <c r="A27" s="13">
         <v>21</v>
       </c>
       <c r="B27" s="6" t="s">
         <v>55</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>56</v>
       </c>
       <c r="D27" s="5">
         <v>0.0</v>
       </c>
       <c r="E27" s="10">
         <v>114.0</v>
       </c>
       <c r="F27" s="10">
         <v>102.6</v>
       </c>
       <c r="G27" s="10">
         <v>91.2</v>
       </c>
       <c r="H27" s="10">
         <v>79.8</v>
       </c>
     </row>
     <row r="28" spans="1:8" outlineLevel="3">
       <c r="A28" s="13">
         <v>22</v>
       </c>
       <c r="B28" s="6" t="s">
         <v>57</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>58</v>
       </c>
       <c r="D28" s="5">
-        <v>1447.0</v>
+        <v>1958.0</v>
       </c>
       <c r="E28" s="10">
-        <v>100.0</v>
+        <v>101.0</v>
       </c>
       <c r="F28" s="10">
-        <v>90.0</v>
+        <v>90.9</v>
       </c>
       <c r="G28" s="10">
-        <v>80.0</v>
+        <v>80.8</v>
       </c>
       <c r="H28" s="10">
-        <v>70.0</v>
+        <v>70.7</v>
       </c>
     </row>
     <row r="29" spans="1:8" outlineLevel="3">
       <c r="A29" s="13">
         <v>23</v>
       </c>
       <c r="B29" s="6" t="s">
         <v>59</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>60</v>
       </c>
       <c r="D29" s="5">
         <v>0.0</v>
       </c>
       <c r="E29" s="10">
         <v>110.0</v>
       </c>
       <c r="F29" s="10">
         <v>99.0</v>
       </c>
       <c r="G29" s="10">
         <v>88.0</v>
       </c>
       <c r="H29" s="10">
         <v>77.0</v>
       </c>
     </row>
     <row r="30" spans="1:8" outlineLevel="3">
       <c r="A30" s="13">
         <v>24</v>
       </c>
       <c r="B30" s="6" t="s">
         <v>61</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>62</v>
       </c>
       <c r="D30" s="5">
-        <v>212.0</v>
+        <v>202.0</v>
       </c>
       <c r="E30" s="10">
-        <v>114.0</v>
+        <v>113.0</v>
       </c>
       <c r="F30" s="10">
-        <v>102.6</v>
+        <v>101.7</v>
       </c>
       <c r="G30" s="10">
-        <v>91.2</v>
+        <v>90.4</v>
       </c>
       <c r="H30" s="10">
-        <v>79.8</v>
+        <v>79.1</v>
       </c>
     </row>
     <row r="31" spans="1:8" outlineLevel="3">
       <c r="A31" s="13">
         <v>25</v>
       </c>
       <c r="B31" s="6" t="s">
         <v>63</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>64</v>
       </c>
       <c r="D31" s="5">
-        <v>0.0</v>
+        <v>5.0</v>
       </c>
       <c r="E31" s="10">
         <v>194.0</v>
       </c>
       <c r="F31" s="10">
         <v>174.6</v>
       </c>
       <c r="G31" s="10">
         <v>155.2</v>
       </c>
       <c r="H31" s="10">
         <v>135.8</v>
       </c>
     </row>
     <row r="32" spans="1:8" outlineLevel="3">
       <c r="A32" s="13">
         <v>26</v>
       </c>
       <c r="B32" s="6" t="s">
         <v>65</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>66</v>
       </c>
       <c r="D32" s="5">
         <v>0.0</v>
       </c>
       <c r="E32" s="10">
-        <v>180.0</v>
+        <v>179.0</v>
       </c>
       <c r="F32" s="10">
-        <v>162.0</v>
+        <v>161.1</v>
       </c>
       <c r="G32" s="10">
-        <v>144.0</v>
+        <v>143.2</v>
       </c>
       <c r="H32" s="10">
-        <v>126.0</v>
+        <v>125.3</v>
       </c>
     </row>
     <row r="33" spans="1:8" outlineLevel="3">
       <c r="A33" s="13">
         <v>27</v>
       </c>
       <c r="B33" s="6" t="s">
         <v>67</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>68</v>
       </c>
       <c r="D33" s="5">
         <v>0.0</v>
       </c>
       <c r="E33" s="10">
         <v>180.0</v>
       </c>
       <c r="F33" s="10">
         <v>162.0</v>
       </c>
       <c r="G33" s="10">
         <v>144.0</v>
       </c>
       <c r="H33" s="10">
         <v>126.0</v>
       </c>
     </row>
     <row r="34" spans="1:8" outlineLevel="3">
       <c r="A34" s="13">
         <v>28</v>
       </c>
       <c r="B34" s="6" t="s">
         <v>69</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>70</v>
       </c>
       <c r="D34" s="5">
         <v>0.0</v>
       </c>
       <c r="E34" s="10">
-        <v>182.0</v>
+        <v>183.0</v>
       </c>
       <c r="F34" s="10">
-        <v>163.8</v>
+        <v>164.7</v>
       </c>
       <c r="G34" s="10">
-        <v>145.6</v>
+        <v>146.4</v>
       </c>
       <c r="H34" s="10">
-        <v>127.4</v>
+        <v>128.1</v>
       </c>
     </row>
     <row r="35" spans="1:8" outlineLevel="3">
       <c r="A35" s="13">
         <v>29</v>
       </c>
       <c r="B35" s="6" t="s">
         <v>71</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>72</v>
       </c>
       <c r="D35" s="5">
         <v>0.0</v>
       </c>
       <c r="E35" s="10">
-        <v>12.0</v>
+        <v>11.0</v>
       </c>
       <c r="F35" s="10">
-        <v>10.8</v>
+        <v>9.9</v>
       </c>
       <c r="G35" s="10">
-        <v>9.6</v>
+        <v>8.8</v>
       </c>
       <c r="H35" s="10">
-        <v>8.4</v>
+        <v>7.7</v>
       </c>
     </row>
     <row r="36" spans="1:8" outlineLevel="3">
       <c r="A36" s="13">
         <v>30</v>
       </c>
       <c r="B36" s="6" t="s">
         <v>73</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>74</v>
       </c>
       <c r="D36" s="5">
-        <v>1139.0</v>
+        <v>2463.0</v>
       </c>
       <c r="E36" s="10">
         <v>10.0</v>
       </c>
       <c r="F36" s="10">
         <v>9.0</v>
       </c>
       <c r="G36" s="10">
         <v>8.0</v>
       </c>
       <c r="H36" s="10">
         <v>7.0</v>
       </c>
     </row>
     <row r="37" spans="1:8" outlineLevel="3">
       <c r="A37" s="13">
         <v>31</v>
       </c>
       <c r="B37" s="6" t="s">
         <v>75</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>76</v>
       </c>
       <c r="D37" s="5">
         <v>0.0</v>
       </c>
       <c r="E37" s="10">
-        <v>196.0</v>
+        <v>195.0</v>
       </c>
       <c r="F37" s="10">
-        <v>176.4</v>
+        <v>175.5</v>
       </c>
       <c r="G37" s="10">
-        <v>156.8</v>
+        <v>156.0</v>
       </c>
       <c r="H37" s="10">
-        <v>137.2</v>
+        <v>136.5</v>
       </c>
     </row>
     <row r="38" spans="1:8" outlineLevel="3">
       <c r="A38" s="13">
         <v>32</v>
       </c>
       <c r="B38" s="6" t="s">
         <v>77</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>78</v>
       </c>
       <c r="D38" s="5">
-        <v>444.0</v>
+        <v>400.0</v>
       </c>
       <c r="E38" s="10">
-        <v>154.0</v>
+        <v>153.0</v>
       </c>
       <c r="F38" s="10">
-        <v>138.6</v>
+        <v>137.7</v>
       </c>
       <c r="G38" s="10">
-        <v>123.2</v>
+        <v>122.4</v>
       </c>
       <c r="H38" s="10">
-        <v>107.8</v>
+        <v>107.1</v>
       </c>
     </row>
     <row r="39" spans="1:8" outlineLevel="3">
       <c r="A39" s="13">
         <v>33</v>
       </c>
       <c r="B39" s="6" t="s">
         <v>79</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>80</v>
       </c>
       <c r="D39" s="5">
         <v>0.0</v>
       </c>
       <c r="E39" s="10">
-        <v>170.0</v>
+        <v>169.0</v>
       </c>
       <c r="F39" s="10">
-        <v>153.0</v>
+        <v>152.1</v>
       </c>
       <c r="G39" s="10">
-        <v>136.0</v>
+        <v>135.2</v>
       </c>
       <c r="H39" s="10">
-        <v>119.0</v>
+        <v>118.3</v>
       </c>
     </row>
     <row r="40" spans="1:8" outlineLevel="3">
       <c r="A40" s="13">
         <v>34</v>
       </c>
       <c r="B40" s="6" t="s">
         <v>81</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>82</v>
       </c>
       <c r="D40" s="5">
-        <v>158.0</v>
+        <v>155.0</v>
       </c>
       <c r="E40" s="10">
-        <v>178.0</v>
+        <v>179.0</v>
       </c>
       <c r="F40" s="10">
-        <v>160.2</v>
+        <v>161.1</v>
       </c>
       <c r="G40" s="10">
-        <v>142.4</v>
+        <v>143.2</v>
       </c>
       <c r="H40" s="10">
-        <v>124.6</v>
+        <v>125.3</v>
       </c>
     </row>
     <row r="41" spans="1:8" outlineLevel="3">
       <c r="A41" s="13">
         <v>35</v>
       </c>
       <c r="B41" s="6" t="s">
         <v>83</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>84</v>
       </c>
       <c r="D41" s="5">
         <v>0.0</v>
       </c>
       <c r="E41" s="10">
         <v>262.0</v>
       </c>
       <c r="F41" s="10">
         <v>235.8</v>
       </c>
       <c r="G41" s="10">
         <v>209.6</v>
       </c>
       <c r="H41" s="10">
@@ -8300,51 +8300,51 @@
       </c>
       <c r="E42" s="10">
         <v>210.0</v>
       </c>
       <c r="F42" s="10">
         <v>189.0</v>
       </c>
       <c r="G42" s="10">
         <v>168.0</v>
       </c>
       <c r="H42" s="10">
         <v>147.0</v>
       </c>
     </row>
     <row r="43" spans="1:8" outlineLevel="3">
       <c r="A43" s="13">
         <v>37</v>
       </c>
       <c r="B43" s="6" t="s">
         <v>87</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>88</v>
       </c>
       <c r="D43" s="5">
-        <v>426.0</v>
+        <v>396.0</v>
       </c>
       <c r="E43" s="10">
         <v>196.0</v>
       </c>
       <c r="F43" s="10">
         <v>176.4</v>
       </c>
       <c r="G43" s="10">
         <v>156.8</v>
       </c>
       <c r="H43" s="10">
         <v>137.2</v>
       </c>
     </row>
     <row r="44" spans="1:8" outlineLevel="3">
       <c r="A44" s="13">
         <v>38</v>
       </c>
       <c r="B44" s="6" t="s">
         <v>89</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D44" s="5">
@@ -8355,646 +8355,646 @@
       </c>
       <c r="F44" s="10">
         <v>207.0</v>
       </c>
       <c r="G44" s="10">
         <v>184.0</v>
       </c>
       <c r="H44" s="10">
         <v>161.0</v>
       </c>
     </row>
     <row r="45" spans="1:8" outlineLevel="3">
       <c r="A45" s="13">
         <v>39</v>
       </c>
       <c r="B45" s="6" t="s">
         <v>91</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>92</v>
       </c>
       <c r="D45" s="5">
         <v>0.0</v>
       </c>
       <c r="E45" s="10">
-        <v>252.0</v>
+        <v>251.0</v>
       </c>
       <c r="F45" s="10">
-        <v>226.8</v>
+        <v>225.9</v>
       </c>
       <c r="G45" s="10">
-        <v>201.6</v>
+        <v>200.8</v>
       </c>
       <c r="H45" s="10">
-        <v>176.4</v>
+        <v>175.7</v>
       </c>
     </row>
     <row r="46" spans="1:8" outlineLevel="3">
       <c r="A46" s="13">
         <v>40</v>
       </c>
       <c r="B46" s="6" t="s">
         <v>93</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>94</v>
       </c>
       <c r="D46" s="5">
         <v>0.0</v>
       </c>
       <c r="E46" s="10">
         <v>16.0</v>
       </c>
       <c r="F46" s="10">
         <v>14.4</v>
       </c>
       <c r="G46" s="10">
         <v>12.8</v>
       </c>
       <c r="H46" s="10">
         <v>11.2</v>
       </c>
     </row>
     <row r="47" spans="1:8" outlineLevel="3">
       <c r="A47" s="13">
         <v>41</v>
       </c>
       <c r="B47" s="6" t="s">
         <v>95</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>96</v>
       </c>
       <c r="D47" s="5">
-        <v>1043.0</v>
+        <v>3386.0</v>
       </c>
       <c r="E47" s="10">
-        <v>14.0</v>
+        <v>13.0</v>
       </c>
       <c r="F47" s="10">
-        <v>12.6</v>
+        <v>11.7</v>
       </c>
       <c r="G47" s="10">
-        <v>11.2</v>
+        <v>10.4</v>
       </c>
       <c r="H47" s="10">
-        <v>9.8</v>
+        <v>9.1</v>
       </c>
     </row>
     <row r="48" spans="1:8" outlineLevel="3">
       <c r="A48" s="13">
         <v>42</v>
       </c>
       <c r="B48" s="6" t="s">
         <v>97</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>98</v>
       </c>
       <c r="D48" s="5">
         <v>0.0</v>
       </c>
       <c r="E48" s="10">
         <v>378.0</v>
       </c>
       <c r="F48" s="10">
         <v>340.2</v>
       </c>
       <c r="G48" s="10">
         <v>302.4</v>
       </c>
       <c r="H48" s="10">
         <v>264.6</v>
       </c>
     </row>
     <row r="49" spans="1:8" outlineLevel="3">
       <c r="A49" s="13">
         <v>43</v>
       </c>
       <c r="B49" s="6" t="s">
         <v>99</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>100</v>
       </c>
       <c r="D49" s="5">
         <v>0.0</v>
       </c>
       <c r="E49" s="10">
-        <v>350.0</v>
+        <v>351.0</v>
       </c>
       <c r="F49" s="10">
-        <v>315.0</v>
+        <v>315.9</v>
       </c>
       <c r="G49" s="10">
-        <v>280.0</v>
+        <v>280.8</v>
       </c>
       <c r="H49" s="10">
-        <v>245.0</v>
+        <v>245.7</v>
       </c>
     </row>
     <row r="50" spans="1:8" outlineLevel="3">
       <c r="A50" s="13">
         <v>44</v>
       </c>
       <c r="B50" s="6" t="s">
         <v>101</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>102</v>
       </c>
       <c r="D50" s="5">
         <v>0.0</v>
       </c>
       <c r="E50" s="10">
-        <v>358.0</v>
+        <v>357.0</v>
       </c>
       <c r="F50" s="10">
-        <v>322.2</v>
+        <v>321.3</v>
       </c>
       <c r="G50" s="10">
-        <v>286.4</v>
+        <v>285.6</v>
       </c>
       <c r="H50" s="10">
-        <v>250.6</v>
+        <v>249.9</v>
       </c>
     </row>
     <row r="51" spans="1:8" outlineLevel="3">
       <c r="A51" s="13">
         <v>45</v>
       </c>
       <c r="B51" s="6" t="s">
         <v>103</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>104</v>
       </c>
       <c r="D51" s="5">
         <v>0.0</v>
       </c>
       <c r="E51" s="10">
-        <v>366.0</v>
+        <v>367.0</v>
       </c>
       <c r="F51" s="10">
-        <v>329.4</v>
+        <v>330.3</v>
       </c>
       <c r="G51" s="10">
-        <v>292.8</v>
+        <v>293.6</v>
       </c>
       <c r="H51" s="10">
-        <v>256.2</v>
+        <v>256.9</v>
       </c>
     </row>
     <row r="52" spans="1:8" outlineLevel="3">
       <c r="A52" s="13">
         <v>46</v>
       </c>
       <c r="B52" s="6" t="s">
         <v>105</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>106</v>
       </c>
       <c r="D52" s="5">
         <v>69.0</v>
       </c>
       <c r="E52" s="10">
-        <v>374.0</v>
+        <v>373.0</v>
       </c>
       <c r="F52" s="10">
-        <v>336.6</v>
+        <v>335.7</v>
       </c>
       <c r="G52" s="10">
-        <v>299.2</v>
+        <v>298.4</v>
       </c>
       <c r="H52" s="10">
-        <v>261.8</v>
+        <v>261.1</v>
       </c>
     </row>
     <row r="53" spans="1:8" outlineLevel="3">
       <c r="A53" s="13">
         <v>47</v>
       </c>
       <c r="B53" s="6" t="s">
         <v>107</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>108</v>
       </c>
       <c r="D53" s="5">
         <v>0.0</v>
       </c>
       <c r="E53" s="10">
-        <v>16.0</v>
+        <v>17.0</v>
       </c>
       <c r="F53" s="10">
-        <v>14.4</v>
+        <v>15.3</v>
       </c>
       <c r="G53" s="10">
-        <v>12.8</v>
+        <v>13.6</v>
       </c>
       <c r="H53" s="10">
-        <v>11.2</v>
+        <v>11.9</v>
       </c>
     </row>
     <row r="54" spans="1:8" outlineLevel="3">
       <c r="A54" s="13">
         <v>48</v>
       </c>
       <c r="B54" s="6" t="s">
         <v>109</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>110</v>
       </c>
       <c r="D54" s="5">
-        <v>1984.0</v>
+        <v>2439.0</v>
       </c>
       <c r="E54" s="10">
         <v>14.0</v>
       </c>
       <c r="F54" s="10">
         <v>12.6</v>
       </c>
       <c r="G54" s="10">
         <v>11.2</v>
       </c>
       <c r="H54" s="10">
         <v>9.8</v>
       </c>
     </row>
     <row r="55" spans="1:8" outlineLevel="3">
       <c r="A55" s="13">
         <v>49</v>
       </c>
       <c r="B55" s="6" t="s">
         <v>111</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>112</v>
       </c>
       <c r="D55" s="5">
         <v>0.0</v>
       </c>
       <c r="E55" s="10">
-        <v>450.0</v>
+        <v>449.0</v>
       </c>
       <c r="F55" s="10">
-        <v>405.0</v>
+        <v>404.1</v>
       </c>
       <c r="G55" s="10">
-        <v>360.0</v>
+        <v>359.2</v>
       </c>
       <c r="H55" s="10">
-        <v>315.0</v>
+        <v>314.3</v>
       </c>
     </row>
     <row r="56" spans="1:8" outlineLevel="3">
       <c r="A56" s="13">
         <v>50</v>
       </c>
       <c r="B56" s="6" t="s">
         <v>113</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>114</v>
       </c>
       <c r="D56" s="5">
         <v>0.0</v>
       </c>
       <c r="E56" s="10">
-        <v>406.0</v>
+        <v>407.0</v>
       </c>
       <c r="F56" s="10">
-        <v>365.4</v>
+        <v>366.3</v>
       </c>
       <c r="G56" s="10">
-        <v>324.8</v>
+        <v>325.6</v>
       </c>
       <c r="H56" s="10">
-        <v>284.2</v>
+        <v>284.9</v>
       </c>
     </row>
     <row r="57" spans="1:8" outlineLevel="3">
       <c r="A57" s="13">
         <v>51</v>
       </c>
       <c r="B57" s="6" t="s">
         <v>115</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>116</v>
       </c>
       <c r="D57" s="5">
         <v>0.0</v>
       </c>
       <c r="E57" s="10">
-        <v>406.0</v>
+        <v>407.0</v>
       </c>
       <c r="F57" s="10">
-        <v>365.4</v>
+        <v>366.3</v>
       </c>
       <c r="G57" s="10">
-        <v>324.8</v>
+        <v>325.6</v>
       </c>
       <c r="H57" s="10">
-        <v>284.2</v>
+        <v>284.9</v>
       </c>
     </row>
     <row r="58" spans="1:8" outlineLevel="3">
       <c r="A58" s="13">
         <v>52</v>
       </c>
       <c r="B58" s="6" t="s">
         <v>117</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>118</v>
       </c>
       <c r="D58" s="5">
         <v>0.0</v>
       </c>
       <c r="E58" s="10">
-        <v>422.0</v>
+        <v>421.0</v>
       </c>
       <c r="F58" s="10">
-        <v>379.8</v>
+        <v>378.9</v>
       </c>
       <c r="G58" s="10">
-        <v>337.6</v>
+        <v>336.8</v>
       </c>
       <c r="H58" s="10">
-        <v>295.4</v>
+        <v>294.7</v>
       </c>
     </row>
     <row r="59" spans="1:8" outlineLevel="3">
       <c r="A59" s="13">
         <v>53</v>
       </c>
       <c r="B59" s="6" t="s">
         <v>119</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>120</v>
       </c>
       <c r="D59" s="5">
-        <v>97.0</v>
+        <v>157.0</v>
       </c>
       <c r="E59" s="10">
-        <v>422.0</v>
+        <v>421.0</v>
       </c>
       <c r="F59" s="10">
-        <v>379.8</v>
+        <v>378.9</v>
       </c>
       <c r="G59" s="10">
-        <v>337.6</v>
+        <v>336.8</v>
       </c>
       <c r="H59" s="10">
-        <v>295.4</v>
+        <v>294.7</v>
       </c>
     </row>
     <row r="60" spans="1:8" outlineLevel="3">
       <c r="A60" s="13">
         <v>54</v>
       </c>
       <c r="B60" s="6" t="s">
         <v>121</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>122</v>
       </c>
       <c r="D60" s="5">
         <v>0.0</v>
       </c>
       <c r="E60" s="10">
-        <v>506.0</v>
+        <v>507.0</v>
       </c>
       <c r="F60" s="10">
-        <v>455.4</v>
+        <v>456.3</v>
       </c>
       <c r="G60" s="10">
-        <v>404.8</v>
+        <v>405.6</v>
       </c>
       <c r="H60" s="10">
-        <v>354.2</v>
+        <v>354.9</v>
       </c>
     </row>
     <row r="61" spans="1:8" outlineLevel="3">
       <c r="A61" s="13">
         <v>55</v>
       </c>
       <c r="B61" s="6" t="s">
         <v>123</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>124</v>
       </c>
       <c r="D61" s="5">
-        <v>0.0</v>
+        <v>2.0</v>
       </c>
       <c r="E61" s="10">
-        <v>452.0</v>
+        <v>453.0</v>
       </c>
       <c r="F61" s="10">
-        <v>406.8</v>
+        <v>407.7</v>
       </c>
       <c r="G61" s="10">
-        <v>361.6</v>
+        <v>362.4</v>
       </c>
       <c r="H61" s="10">
-        <v>316.4</v>
+        <v>317.1</v>
       </c>
     </row>
     <row r="62" spans="1:8" outlineLevel="3">
       <c r="A62" s="13">
         <v>56</v>
       </c>
       <c r="B62" s="6" t="s">
         <v>125</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>126</v>
       </c>
       <c r="D62" s="5">
         <v>0.0</v>
       </c>
       <c r="E62" s="10">
-        <v>472.0</v>
+        <v>471.0</v>
       </c>
       <c r="F62" s="10">
-        <v>424.8</v>
+        <v>423.9</v>
       </c>
       <c r="G62" s="10">
-        <v>377.6</v>
+        <v>376.8</v>
       </c>
       <c r="H62" s="10">
-        <v>330.4</v>
+        <v>329.7</v>
       </c>
     </row>
     <row r="63" spans="1:8" outlineLevel="3">
       <c r="A63" s="13">
         <v>57</v>
       </c>
       <c r="B63" s="6" t="s">
         <v>127</v>
       </c>
       <c r="C63" s="7" t="s">
         <v>128</v>
       </c>
       <c r="D63" s="5">
         <v>0.0</v>
       </c>
       <c r="E63" s="10">
-        <v>492.0</v>
+        <v>491.0</v>
       </c>
       <c r="F63" s="10">
-        <v>442.8</v>
+        <v>441.9</v>
       </c>
       <c r="G63" s="10">
-        <v>393.6</v>
+        <v>392.8</v>
       </c>
       <c r="H63" s="10">
-        <v>344.4</v>
+        <v>343.7</v>
       </c>
     </row>
     <row r="64" spans="1:8" outlineLevel="3">
       <c r="A64" s="13">
         <v>58</v>
       </c>
       <c r="B64" s="6" t="s">
         <v>129</v>
       </c>
       <c r="C64" s="7" t="s">
         <v>130</v>
       </c>
       <c r="D64" s="5">
         <v>0.0</v>
       </c>
       <c r="E64" s="10">
-        <v>492.0</v>
+        <v>491.0</v>
       </c>
       <c r="F64" s="10">
-        <v>442.8</v>
+        <v>441.9</v>
       </c>
       <c r="G64" s="10">
-        <v>393.6</v>
+        <v>392.8</v>
       </c>
       <c r="H64" s="10">
-        <v>344.4</v>
+        <v>343.7</v>
       </c>
     </row>
     <row r="65" spans="1:8" outlineLevel="3">
       <c r="A65" s="13">
         <v>59</v>
       </c>
       <c r="B65" s="6" t="s">
         <v>131</v>
       </c>
       <c r="C65" s="7" t="s">
         <v>132</v>
       </c>
       <c r="D65" s="5">
         <v>0.0</v>
       </c>
       <c r="E65" s="10">
-        <v>20.0</v>
+        <v>21.0</v>
       </c>
       <c r="F65" s="10">
-        <v>18.0</v>
+        <v>18.9</v>
       </c>
       <c r="G65" s="10">
-        <v>16.0</v>
+        <v>16.8</v>
       </c>
       <c r="H65" s="10">
-        <v>14.0</v>
+        <v>14.7</v>
       </c>
     </row>
     <row r="66" spans="1:8" outlineLevel="3">
       <c r="A66" s="13">
         <v>60</v>
       </c>
       <c r="B66" s="6" t="s">
         <v>133</v>
       </c>
       <c r="C66" s="7" t="s">
         <v>134</v>
       </c>
       <c r="D66" s="5">
-        <v>6283.0</v>
+        <v>13241.0</v>
       </c>
       <c r="E66" s="10">
-        <v>18.0</v>
+        <v>19.0</v>
       </c>
       <c r="F66" s="10">
-        <v>16.2</v>
+        <v>17.1</v>
       </c>
       <c r="G66" s="10">
-        <v>14.4</v>
+        <v>15.2</v>
       </c>
       <c r="H66" s="10">
-        <v>12.6</v>
+        <v>13.3</v>
       </c>
     </row>
     <row r="67" spans="1:8" outlineLevel="3">
       <c r="A67" s="13">
         <v>61</v>
       </c>
       <c r="B67" s="6" t="s">
         <v>135</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>136</v>
       </c>
       <c r="D67" s="5">
         <v>0.0</v>
       </c>
       <c r="E67" s="10">
-        <v>586.0</v>
+        <v>587.0</v>
       </c>
       <c r="F67" s="10">
-        <v>527.4</v>
+        <v>528.3</v>
       </c>
       <c r="G67" s="10">
-        <v>468.8</v>
+        <v>469.6</v>
       </c>
       <c r="H67" s="10">
-        <v>410.2</v>
+        <v>410.9</v>
       </c>
     </row>
     <row r="68" spans="1:8" outlineLevel="3">
       <c r="A68" s="13">
         <v>62</v>
       </c>
       <c r="B68" s="6" t="s">
         <v>137</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>138</v>
       </c>
       <c r="D68" s="5">
-        <v>52.0</v>
+        <v>48.0</v>
       </c>
       <c r="E68" s="10">
         <v>578.0</v>
       </c>
       <c r="F68" s="10">
         <v>520.2</v>
       </c>
       <c r="G68" s="10">
         <v>462.4</v>
       </c>
       <c r="H68" s="10">
         <v>404.6</v>
       </c>
     </row>
     <row r="69" spans="1:8" outlineLevel="3">
       <c r="A69" s="13">
         <v>63</v>
       </c>
       <c r="B69" s="6" t="s">
         <v>139</v>
       </c>
       <c r="C69" s="7" t="s">
         <v>140</v>
       </c>
       <c r="D69" s="5">
@@ -9005,216 +9005,216 @@
       </c>
       <c r="F69" s="10">
         <v>484.2</v>
       </c>
       <c r="G69" s="10">
         <v>430.4</v>
       </c>
       <c r="H69" s="10">
         <v>376.6</v>
       </c>
     </row>
     <row r="70" spans="1:8" outlineLevel="3">
       <c r="A70" s="13">
         <v>64</v>
       </c>
       <c r="B70" s="6" t="s">
         <v>141</v>
       </c>
       <c r="C70" s="7" t="s">
         <v>142</v>
       </c>
       <c r="D70" s="5">
         <v>0.0</v>
       </c>
       <c r="E70" s="10">
-        <v>564.0</v>
+        <v>565.0</v>
       </c>
       <c r="F70" s="10">
-        <v>507.6</v>
+        <v>508.5</v>
       </c>
       <c r="G70" s="10">
-        <v>451.2</v>
+        <v>452.0</v>
       </c>
       <c r="H70" s="10">
-        <v>394.8</v>
+        <v>395.5</v>
       </c>
     </row>
     <row r="71" spans="1:8" outlineLevel="3">
       <c r="A71" s="13">
         <v>65</v>
       </c>
       <c r="B71" s="6" t="s">
         <v>143</v>
       </c>
       <c r="C71" s="7" t="s">
         <v>144</v>
       </c>
       <c r="D71" s="5">
         <v>0.0</v>
       </c>
       <c r="E71" s="10">
-        <v>1126.0</v>
+        <v>1127.0</v>
       </c>
       <c r="F71" s="10">
-        <v>1013.4</v>
+        <v>1014.3</v>
       </c>
       <c r="G71" s="10">
-        <v>900.8</v>
+        <v>901.6</v>
       </c>
       <c r="H71" s="10">
-        <v>788.2</v>
+        <v>788.9</v>
       </c>
     </row>
     <row r="72" spans="1:8" outlineLevel="3">
       <c r="A72" s="13">
         <v>66</v>
       </c>
       <c r="B72" s="6" t="s">
         <v>145</v>
       </c>
       <c r="C72" s="7" t="s">
         <v>146</v>
       </c>
       <c r="D72" s="5">
         <v>0.0</v>
       </c>
       <c r="E72" s="10">
         <v>1042.0</v>
       </c>
       <c r="F72" s="10">
         <v>937.8</v>
       </c>
       <c r="G72" s="10">
         <v>833.6</v>
       </c>
       <c r="H72" s="10">
         <v>729.4</v>
       </c>
     </row>
     <row r="73" spans="1:8" outlineLevel="3">
       <c r="A73" s="13">
         <v>67</v>
       </c>
       <c r="B73" s="6" t="s">
         <v>147</v>
       </c>
       <c r="C73" s="7" t="s">
         <v>148</v>
       </c>
       <c r="D73" s="5">
         <v>0.0</v>
       </c>
       <c r="E73" s="10">
-        <v>998.0</v>
+        <v>999.0</v>
       </c>
       <c r="F73" s="10">
-        <v>898.2</v>
+        <v>899.1</v>
       </c>
       <c r="G73" s="10">
-        <v>798.4</v>
+        <v>799.2</v>
       </c>
       <c r="H73" s="10">
-        <v>698.6</v>
+        <v>699.3</v>
       </c>
     </row>
     <row r="74" spans="1:8" outlineLevel="3">
       <c r="A74" s="13">
         <v>68</v>
       </c>
       <c r="B74" s="6" t="s">
         <v>149</v>
       </c>
       <c r="C74" s="7" t="s">
         <v>150</v>
       </c>
       <c r="D74" s="5">
         <v>0.0</v>
       </c>
       <c r="E74" s="10">
-        <v>1078.0</v>
+        <v>1079.0</v>
       </c>
       <c r="F74" s="10">
-        <v>970.2</v>
+        <v>971.1</v>
       </c>
       <c r="G74" s="10">
-        <v>862.4</v>
+        <v>863.2</v>
       </c>
       <c r="H74" s="10">
-        <v>754.6</v>
+        <v>755.3</v>
       </c>
     </row>
     <row r="75" spans="1:8" outlineLevel="3">
       <c r="A75" s="13">
         <v>69</v>
       </c>
       <c r="B75" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C75" s="7" t="s">
         <v>152</v>
       </c>
       <c r="D75" s="5">
         <v>0.0</v>
       </c>
       <c r="E75" s="10">
         <v>28.0</v>
       </c>
       <c r="F75" s="10">
         <v>25.2</v>
       </c>
       <c r="G75" s="10">
         <v>22.4</v>
       </c>
       <c r="H75" s="10">
         <v>19.6</v>
       </c>
     </row>
     <row r="76" spans="1:8" outlineLevel="3">
       <c r="A76" s="13">
         <v>70</v>
       </c>
       <c r="B76" s="6" t="s">
         <v>153</v>
       </c>
       <c r="C76" s="7" t="s">
         <v>154</v>
       </c>
       <c r="D76" s="5">
-        <v>4042.0</v>
+        <v>3895.0</v>
       </c>
       <c r="E76" s="10">
-        <v>26.0</v>
+        <v>25.0</v>
       </c>
       <c r="F76" s="10">
-        <v>23.4</v>
+        <v>22.5</v>
       </c>
       <c r="G76" s="10">
-        <v>20.8</v>
+        <v>20.0</v>
       </c>
       <c r="H76" s="10">
-        <v>18.2</v>
+        <v>17.5</v>
       </c>
     </row>
     <row r="77" spans="1:8" outlineLevel="3">
       <c r="A77" s="13">
         <v>71</v>
       </c>
       <c r="B77" s="6" t="s">
         <v>155</v>
       </c>
       <c r="C77" s="7" t="s">
         <v>156</v>
       </c>
       <c r="D77" s="5">
         <v>0.0</v>
       </c>
       <c r="E77" s="10">
         <v>1496.0</v>
       </c>
       <c r="F77" s="10">
         <v>1346.4</v>
       </c>
       <c r="G77" s="10">
         <v>1196.8</v>
       </c>
       <c r="H77" s="10">
@@ -9239,152 +9239,152 @@
       </c>
       <c r="F78" s="10">
         <v>1182.6</v>
       </c>
       <c r="G78" s="10">
         <v>1051.2</v>
       </c>
       <c r="H78" s="10">
         <v>919.8</v>
       </c>
     </row>
     <row r="79" spans="1:8" outlineLevel="3">
       <c r="A79" s="13">
         <v>73</v>
       </c>
       <c r="B79" s="6" t="s">
         <v>159</v>
       </c>
       <c r="C79" s="7" t="s">
         <v>160</v>
       </c>
       <c r="D79" s="5">
         <v>0.0</v>
       </c>
       <c r="E79" s="10">
-        <v>1374.0</v>
+        <v>1373.0</v>
       </c>
       <c r="F79" s="10">
-        <v>1236.6</v>
+        <v>1235.7</v>
       </c>
       <c r="G79" s="10">
-        <v>1099.2</v>
+        <v>1098.4</v>
       </c>
       <c r="H79" s="10">
-        <v>961.8</v>
+        <v>961.1</v>
       </c>
     </row>
     <row r="80" spans="1:8" outlineLevel="3">
       <c r="A80" s="13">
         <v>74</v>
       </c>
       <c r="B80" s="6" t="s">
         <v>161</v>
       </c>
       <c r="C80" s="7" t="s">
         <v>162</v>
       </c>
       <c r="D80" s="5">
         <v>0.0</v>
       </c>
       <c r="E80" s="10">
-        <v>1436.0</v>
+        <v>1435.0</v>
       </c>
       <c r="F80" s="10">
-        <v>1292.4</v>
+        <v>1291.5</v>
       </c>
       <c r="G80" s="10">
-        <v>1148.8</v>
+        <v>1148.0</v>
       </c>
       <c r="H80" s="10">
-        <v>1005.2</v>
+        <v>1004.5</v>
       </c>
     </row>
     <row r="81" spans="1:8" outlineLevel="3">
       <c r="A81" s="13">
         <v>75</v>
       </c>
       <c r="B81" s="6" t="s">
         <v>163</v>
       </c>
       <c r="C81" s="7" t="s">
         <v>164</v>
       </c>
       <c r="D81" s="5">
         <v>0.0</v>
       </c>
       <c r="E81" s="10">
-        <v>1436.0</v>
+        <v>1435.0</v>
       </c>
       <c r="F81" s="10">
-        <v>1292.4</v>
+        <v>1291.5</v>
       </c>
       <c r="G81" s="10">
-        <v>1148.8</v>
+        <v>1148.0</v>
       </c>
       <c r="H81" s="10">
-        <v>1005.2</v>
+        <v>1004.5</v>
       </c>
     </row>
     <row r="82" spans="1:8" outlineLevel="3">
       <c r="A82" s="13">
         <v>76</v>
       </c>
       <c r="B82" s="6" t="s">
         <v>165</v>
       </c>
       <c r="C82" s="7" t="s">
         <v>166</v>
       </c>
       <c r="D82" s="5">
         <v>0.0</v>
       </c>
       <c r="E82" s="10">
         <v>38.0</v>
       </c>
       <c r="F82" s="10">
         <v>34.2</v>
       </c>
       <c r="G82" s="10">
         <v>30.4</v>
       </c>
       <c r="H82" s="10">
         <v>26.6</v>
       </c>
     </row>
     <row r="83" spans="1:8" outlineLevel="3">
       <c r="A83" s="13">
         <v>77</v>
       </c>
       <c r="B83" s="6" t="s">
         <v>167</v>
       </c>
       <c r="C83" s="7" t="s">
         <v>168</v>
       </c>
       <c r="D83" s="5">
-        <v>3967.0</v>
+        <v>8187.0</v>
       </c>
       <c r="E83" s="10">
         <v>32.0</v>
       </c>
       <c r="F83" s="10">
         <v>28.8</v>
       </c>
       <c r="G83" s="10">
         <v>25.6</v>
       </c>
       <c r="H83" s="10">
         <v>22.4</v>
       </c>
     </row>
     <row r="84" spans="1:8" outlineLevel="3">
       <c r="A84" s="13">
         <v>78</v>
       </c>
       <c r="B84" s="6" t="s">
         <v>169</v>
       </c>
       <c r="C84" s="7" t="s">
         <v>170</v>
       </c>
       <c r="D84" s="5">
@@ -9395,112 +9395,112 @@
       </c>
       <c r="F84" s="10">
         <v>1830.6</v>
       </c>
       <c r="G84" s="10">
         <v>1627.2</v>
       </c>
       <c r="H84" s="10">
         <v>1423.8</v>
       </c>
     </row>
     <row r="85" spans="1:8" outlineLevel="3">
       <c r="A85" s="13">
         <v>79</v>
       </c>
       <c r="B85" s="6" t="s">
         <v>171</v>
       </c>
       <c r="C85" s="7" t="s">
         <v>172</v>
       </c>
       <c r="D85" s="5">
         <v>0.0</v>
       </c>
       <c r="E85" s="10">
-        <v>1926.0</v>
+        <v>1927.0</v>
       </c>
       <c r="F85" s="10">
-        <v>1733.4</v>
+        <v>1734.3</v>
       </c>
       <c r="G85" s="10">
-        <v>1540.8</v>
+        <v>1541.6</v>
       </c>
       <c r="H85" s="10">
-        <v>1348.2</v>
+        <v>1348.9</v>
       </c>
     </row>
     <row r="86" spans="1:8" outlineLevel="3">
       <c r="A86" s="13">
         <v>80</v>
       </c>
       <c r="B86" s="6" t="s">
         <v>173</v>
       </c>
       <c r="C86" s="7" t="s">
         <v>174</v>
       </c>
       <c r="D86" s="5">
         <v>0.0</v>
       </c>
       <c r="E86" s="10">
-        <v>1954.0</v>
+        <v>1953.0</v>
       </c>
       <c r="F86" s="10">
-        <v>1758.6</v>
+        <v>1757.7</v>
       </c>
       <c r="G86" s="10">
-        <v>1563.2</v>
+        <v>1562.4</v>
       </c>
       <c r="H86" s="10">
-        <v>1367.8</v>
+        <v>1367.1</v>
       </c>
     </row>
     <row r="87" spans="1:8" outlineLevel="3">
       <c r="A87" s="13">
         <v>81</v>
       </c>
       <c r="B87" s="6" t="s">
         <v>175</v>
       </c>
       <c r="C87" s="7" t="s">
         <v>176</v>
       </c>
       <c r="D87" s="5">
         <v>0.0</v>
       </c>
       <c r="E87" s="10">
-        <v>1990.0</v>
+        <v>1989.0</v>
       </c>
       <c r="F87" s="10">
-        <v>1791.0</v>
+        <v>1790.1</v>
       </c>
       <c r="G87" s="10">
-        <v>1592.0</v>
+        <v>1591.2</v>
       </c>
       <c r="H87" s="10">
-        <v>1393.0</v>
+        <v>1392.3</v>
       </c>
     </row>
     <row r="88" spans="1:8" outlineLevel="3">
       <c r="A88" s="13">
         <v>82</v>
       </c>
       <c r="B88" s="6" t="s">
         <v>177</v>
       </c>
       <c r="C88" s="7" t="s">
         <v>178</v>
       </c>
       <c r="D88" s="5">
         <v>0.0</v>
       </c>
       <c r="E88" s="10">
         <v>2022.0</v>
       </c>
       <c r="F88" s="10">
         <v>1819.8</v>
       </c>
       <c r="G88" s="10">
         <v>1617.6</v>
       </c>
       <c r="H88" s="10">
@@ -9603,60 +9603,60 @@
       </c>
       <c r="F92" s="10">
         <v>2237.4</v>
       </c>
       <c r="G92" s="10">
         <v>1988.8</v>
       </c>
       <c r="H92" s="10">
         <v>1740.2</v>
       </c>
     </row>
     <row r="93" spans="1:8" outlineLevel="3">
       <c r="A93" s="13">
         <v>87</v>
       </c>
       <c r="B93" s="6" t="s">
         <v>187</v>
       </c>
       <c r="C93" s="7" t="s">
         <v>188</v>
       </c>
       <c r="D93" s="5">
         <v>0.0</v>
       </c>
       <c r="E93" s="10">
-        <v>2538.0</v>
+        <v>2537.0</v>
       </c>
       <c r="F93" s="10">
-        <v>2284.2</v>
+        <v>2283.3</v>
       </c>
       <c r="G93" s="10">
-        <v>2030.4</v>
+        <v>2029.6</v>
       </c>
       <c r="H93" s="10">
-        <v>1776.6</v>
+        <v>1775.9</v>
       </c>
     </row>
     <row r="94" spans="1:8" outlineLevel="2">
       <c r="A94" s="15" t="s">
         <v>189</v>
       </c>
       <c r="B94" s="4"/>
       <c r="C94" s="4"/>
       <c r="D94" s="4"/>
       <c r="E94" s="9"/>
       <c r="F94" s="9"/>
       <c r="G94" s="9"/>
       <c r="H94" s="9"/>
     </row>
     <row r="95" spans="1:8" outlineLevel="3">
       <c r="A95" s="13">
         <v>1</v>
       </c>
       <c r="B95" s="6" t="s">
         <v>190</v>
       </c>
       <c r="C95" s="7" t="s">
         <v>191</v>
       </c>
       <c r="D95" s="5">
@@ -10976,77 +10976,77 @@
       </c>
       <c r="E146" s="10">
         <v>0.0</v>
       </c>
       <c r="F146" s="10">
         <v>0.0</v>
       </c>
       <c r="G146" s="10">
         <v>0.0</v>
       </c>
       <c r="H146" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="147" spans="1:8" outlineLevel="3">
       <c r="A147" s="13">
         <v>2</v>
       </c>
       <c r="B147" s="6" t="s">
         <v>293</v>
       </c>
       <c r="C147" s="7" t="s">
         <v>294</v>
       </c>
       <c r="D147" s="5">
-        <v>52.0</v>
+        <v>201.0</v>
       </c>
       <c r="E147" s="10">
         <v>121.0</v>
       </c>
       <c r="F147" s="10">
         <v>108.9</v>
       </c>
       <c r="G147" s="10">
         <v>96.8</v>
       </c>
       <c r="H147" s="10">
         <v>84.7</v>
       </c>
     </row>
     <row r="148" spans="1:8" outlineLevel="3">
       <c r="A148" s="13">
         <v>3</v>
       </c>
       <c r="B148" s="6" t="s">
         <v>295</v>
       </c>
       <c r="C148" s="7" t="s">
         <v>296</v>
       </c>
       <c r="D148" s="5">
-        <v>230.0</v>
+        <v>223.0</v>
       </c>
       <c r="E148" s="10">
         <v>318.0</v>
       </c>
       <c r="F148" s="10">
         <v>286.2</v>
       </c>
       <c r="G148" s="10">
         <v>254.4</v>
       </c>
       <c r="H148" s="10">
         <v>222.6</v>
       </c>
     </row>
     <row r="149" spans="1:8" outlineLevel="3">
       <c r="A149" s="13">
         <v>4</v>
       </c>
       <c r="B149" s="6" t="s">
         <v>297</v>
       </c>
       <c r="C149" s="7" t="s">
         <v>298</v>
       </c>
       <c r="D149" s="5">
@@ -11132,51 +11132,51 @@
       </c>
       <c r="E152" s="10">
         <v>0.0</v>
       </c>
       <c r="F152" s="10">
         <v>0.0</v>
       </c>
       <c r="G152" s="10">
         <v>0.0</v>
       </c>
       <c r="H152" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="153" spans="1:8" outlineLevel="3">
       <c r="A153" s="13">
         <v>8</v>
       </c>
       <c r="B153" s="6" t="s">
         <v>305</v>
       </c>
       <c r="C153" s="7" t="s">
         <v>306</v>
       </c>
       <c r="D153" s="5">
-        <v>230.0</v>
+        <v>182.0</v>
       </c>
       <c r="E153" s="10">
         <v>251.0</v>
       </c>
       <c r="F153" s="10">
         <v>225.9</v>
       </c>
       <c r="G153" s="10">
         <v>200.8</v>
       </c>
       <c r="H153" s="10">
         <v>175.7</v>
       </c>
     </row>
     <row r="154" spans="1:8" outlineLevel="3">
       <c r="A154" s="13">
         <v>9</v>
       </c>
       <c r="B154" s="6" t="s">
         <v>307</v>
       </c>
       <c r="C154" s="7" t="s">
         <v>308</v>
       </c>
       <c r="D154" s="5">
@@ -11522,51 +11522,51 @@
       </c>
       <c r="E167" s="10">
         <v>0.0</v>
       </c>
       <c r="F167" s="10">
         <v>0.0</v>
       </c>
       <c r="G167" s="10">
         <v>0.0</v>
       </c>
       <c r="H167" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="168" spans="1:8" outlineLevel="3">
       <c r="A168" s="13">
         <v>23</v>
       </c>
       <c r="B168" s="6" t="s">
         <v>335</v>
       </c>
       <c r="C168" s="7" t="s">
         <v>336</v>
       </c>
       <c r="D168" s="5">
-        <v>194.0</v>
+        <v>158.0</v>
       </c>
       <c r="E168" s="10">
         <v>66.0</v>
       </c>
       <c r="F168" s="10">
         <v>59.4</v>
       </c>
       <c r="G168" s="10">
         <v>52.8</v>
       </c>
       <c r="H168" s="10">
         <v>46.2</v>
       </c>
     </row>
     <row r="169" spans="1:8" outlineLevel="3">
       <c r="A169" s="13">
         <v>24</v>
       </c>
       <c r="B169" s="6" t="s">
         <v>337</v>
       </c>
       <c r="C169" s="7" t="s">
         <v>338</v>
       </c>
       <c r="D169" s="5">
@@ -11834,127 +11834,127 @@
       </c>
       <c r="E179" s="10">
         <v>0.0</v>
       </c>
       <c r="F179" s="10">
         <v>0.0</v>
       </c>
       <c r="G179" s="10">
         <v>0.0</v>
       </c>
       <c r="H179" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="180" spans="1:8" outlineLevel="3">
       <c r="A180" s="13">
         <v>35</v>
       </c>
       <c r="B180" s="6" t="s">
         <v>359</v>
       </c>
       <c r="C180" s="7" t="s">
         <v>360</v>
       </c>
       <c r="D180" s="5">
-        <v>127.0</v>
+        <v>327.0</v>
       </c>
       <c r="E180" s="10">
         <v>107.0</v>
       </c>
       <c r="F180" s="10">
         <v>96.3</v>
       </c>
       <c r="G180" s="10">
         <v>85.6</v>
       </c>
       <c r="H180" s="10">
         <v>74.9</v>
       </c>
     </row>
     <row r="181" spans="1:8" outlineLevel="3">
       <c r="A181" s="13">
         <v>36</v>
       </c>
       <c r="B181" s="6" t="s">
         <v>361</v>
       </c>
       <c r="C181" s="7" t="s">
         <v>362</v>
       </c>
       <c r="D181" s="5">
-        <v>110.0</v>
+        <v>108.0</v>
       </c>
       <c r="E181" s="10">
         <v>276.0</v>
       </c>
       <c r="F181" s="10">
         <v>248.4</v>
       </c>
       <c r="G181" s="10">
         <v>220.8</v>
       </c>
       <c r="H181" s="10">
         <v>193.2</v>
       </c>
     </row>
     <row r="182" spans="1:8" outlineLevel="1">
       <c r="A182" s="14" t="s">
         <v>363</v>
       </c>
       <c r="B182" s="4"/>
       <c r="C182" s="4"/>
       <c r="D182" s="4"/>
       <c r="E182" s="9"/>
       <c r="F182" s="9"/>
       <c r="G182" s="9"/>
       <c r="H182" s="9"/>
     </row>
     <row r="183" spans="1:8" outlineLevel="2">
       <c r="A183" s="15" t="s">
         <v>364</v>
       </c>
       <c r="B183" s="4"/>
       <c r="C183" s="4"/>
       <c r="D183" s="4"/>
       <c r="E183" s="9"/>
       <c r="F183" s="9"/>
       <c r="G183" s="9"/>
       <c r="H183" s="9"/>
     </row>
     <row r="184" spans="1:8" outlineLevel="3">
       <c r="A184" s="13">
         <v>1</v>
       </c>
       <c r="B184" s="6" t="s">
         <v>365</v>
       </c>
       <c r="C184" s="7" t="s">
         <v>366</v>
       </c>
       <c r="D184" s="5">
-        <v>114.0</v>
+        <v>113.0</v>
       </c>
       <c r="E184" s="10">
         <v>4.0</v>
       </c>
       <c r="F184" s="10">
         <v>3.6</v>
       </c>
       <c r="G184" s="10">
         <v>3.2</v>
       </c>
       <c r="H184" s="10">
         <v>2.8</v>
       </c>
     </row>
     <row r="185" spans="1:8" outlineLevel="3">
       <c r="A185" s="13">
         <v>2</v>
       </c>
       <c r="B185" s="6" t="s">
         <v>367</v>
       </c>
       <c r="C185" s="7" t="s">
         <v>368</v>
       </c>
       <c r="D185" s="5">
@@ -11962,155 +11962,155 @@
       </c>
       <c r="E185" s="10">
         <v>0.0</v>
       </c>
       <c r="F185" s="10">
         <v>0.0</v>
       </c>
       <c r="G185" s="10">
         <v>0.0</v>
       </c>
       <c r="H185" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="186" spans="1:8" outlineLevel="3">
       <c r="A186" s="13">
         <v>3</v>
       </c>
       <c r="B186" s="6" t="s">
         <v>369</v>
       </c>
       <c r="C186" s="7" t="s">
         <v>370</v>
       </c>
       <c r="D186" s="5">
-        <v>29164.0</v>
+        <v>33822.0</v>
       </c>
       <c r="E186" s="10">
-        <v>40.0</v>
+        <v>41.0</v>
       </c>
       <c r="F186" s="10">
-        <v>36.0</v>
+        <v>36.9</v>
       </c>
       <c r="G186" s="10">
-        <v>32.0</v>
+        <v>32.8</v>
       </c>
       <c r="H186" s="10">
-        <v>28.0</v>
+        <v>28.7</v>
       </c>
     </row>
     <row r="187" spans="1:8" outlineLevel="3">
       <c r="A187" s="13">
         <v>4</v>
       </c>
       <c r="B187" s="6" t="s">
         <v>371</v>
       </c>
       <c r="C187" s="7" t="s">
         <v>372</v>
       </c>
       <c r="D187" s="5">
-        <v>10046.0</v>
+        <v>5389.0</v>
       </c>
       <c r="E187" s="10">
-        <v>40.0</v>
+        <v>41.0</v>
       </c>
       <c r="F187" s="10">
-        <v>36.0</v>
+        <v>36.9</v>
       </c>
       <c r="G187" s="10">
-        <v>32.0</v>
+        <v>32.8</v>
       </c>
       <c r="H187" s="10">
-        <v>28.0</v>
+        <v>28.7</v>
       </c>
     </row>
     <row r="188" spans="1:8" outlineLevel="3">
       <c r="A188" s="13">
         <v>5</v>
       </c>
       <c r="B188" s="6" t="s">
         <v>373</v>
       </c>
       <c r="C188" s="7" t="s">
         <v>374</v>
       </c>
       <c r="D188" s="5">
-        <v>8441.0</v>
+        <v>10897.0</v>
       </c>
       <c r="E188" s="10">
         <v>36.0</v>
       </c>
       <c r="F188" s="10">
         <v>32.4</v>
       </c>
       <c r="G188" s="10">
         <v>28.8</v>
       </c>
       <c r="H188" s="10">
         <v>25.2</v>
       </c>
     </row>
     <row r="189" spans="1:8" outlineLevel="3">
       <c r="A189" s="13">
         <v>6</v>
       </c>
       <c r="B189" s="6" t="s">
         <v>375</v>
       </c>
       <c r="C189" s="7" t="s">
         <v>376</v>
       </c>
       <c r="D189" s="5">
-        <v>82.0</v>
+        <v>64.0</v>
       </c>
       <c r="E189" s="10">
         <v>1870.0</v>
       </c>
       <c r="F189" s="10">
         <v>1683.0</v>
       </c>
       <c r="G189" s="10">
         <v>1496.0</v>
       </c>
       <c r="H189" s="10">
         <v>1309.0</v>
       </c>
     </row>
     <row r="190" spans="1:8" outlineLevel="3">
       <c r="A190" s="13">
         <v>7</v>
       </c>
       <c r="B190" s="6" t="s">
         <v>377</v>
       </c>
       <c r="C190" s="7" t="s">
         <v>378</v>
       </c>
       <c r="D190" s="5">
-        <v>101.0</v>
+        <v>44.0</v>
       </c>
       <c r="E190" s="10">
         <v>1758.0</v>
       </c>
       <c r="F190" s="10">
         <v>1582.2</v>
       </c>
       <c r="G190" s="10">
         <v>1406.4</v>
       </c>
       <c r="H190" s="10">
         <v>1230.6</v>
       </c>
     </row>
     <row r="191" spans="1:8" outlineLevel="3">
       <c r="A191" s="13">
         <v>8</v>
       </c>
       <c r="B191" s="6" t="s">
         <v>379</v>
       </c>
       <c r="C191" s="7" t="s">
         <v>380</v>
       </c>
       <c r="D191" s="5">
@@ -12170,77 +12170,77 @@
       </c>
       <c r="E193" s="10">
         <v>0.0</v>
       </c>
       <c r="F193" s="10">
         <v>0.0</v>
       </c>
       <c r="G193" s="10">
         <v>0.0</v>
       </c>
       <c r="H193" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="194" spans="1:8" outlineLevel="3">
       <c r="A194" s="13">
         <v>11</v>
       </c>
       <c r="B194" s="6" t="s">
         <v>385</v>
       </c>
       <c r="C194" s="7" t="s">
         <v>386</v>
       </c>
       <c r="D194" s="5">
-        <v>25.0</v>
+        <v>0.0</v>
       </c>
       <c r="E194" s="10">
-        <v>2384.0</v>
+        <v>2383.0</v>
       </c>
       <c r="F194" s="10">
-        <v>2145.6</v>
+        <v>2144.7</v>
       </c>
       <c r="G194" s="10">
-        <v>1907.2</v>
+        <v>1906.4</v>
       </c>
       <c r="H194" s="10">
-        <v>1668.8</v>
+        <v>1668.1</v>
       </c>
     </row>
     <row r="195" spans="1:8" outlineLevel="3">
       <c r="A195" s="13">
         <v>12</v>
       </c>
       <c r="B195" s="6" t="s">
         <v>387</v>
       </c>
       <c r="C195" s="7" t="s">
         <v>388</v>
       </c>
       <c r="D195" s="5">
-        <v>1.0</v>
+        <v>83.0</v>
       </c>
       <c r="E195" s="10">
         <v>2210.0</v>
       </c>
       <c r="F195" s="10">
         <v>1989.0</v>
       </c>
       <c r="G195" s="10">
         <v>1768.0</v>
       </c>
       <c r="H195" s="10">
         <v>1547.0</v>
       </c>
     </row>
     <row r="196" spans="1:8" outlineLevel="3">
       <c r="A196" s="13">
         <v>13</v>
       </c>
       <c r="B196" s="6" t="s">
         <v>389</v>
       </c>
       <c r="C196" s="7" t="s">
         <v>390</v>
       </c>
       <c r="D196" s="5">
@@ -12326,103 +12326,103 @@
       </c>
       <c r="E199" s="10">
         <v>0.0</v>
       </c>
       <c r="F199" s="10">
         <v>0.0</v>
       </c>
       <c r="G199" s="10">
         <v>0.0</v>
       </c>
       <c r="H199" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="200" spans="1:8" outlineLevel="3">
       <c r="A200" s="13">
         <v>17</v>
       </c>
       <c r="B200" s="6" t="s">
         <v>397</v>
       </c>
       <c r="C200" s="7" t="s">
         <v>398</v>
       </c>
       <c r="D200" s="5">
-        <v>3797.0</v>
+        <v>14070.0</v>
       </c>
       <c r="E200" s="10">
         <v>56.0</v>
       </c>
       <c r="F200" s="10">
         <v>50.4</v>
       </c>
       <c r="G200" s="10">
         <v>44.8</v>
       </c>
       <c r="H200" s="10">
         <v>39.2</v>
       </c>
     </row>
     <row r="201" spans="1:8" outlineLevel="3">
       <c r="A201" s="13">
         <v>18</v>
       </c>
       <c r="B201" s="6" t="s">
         <v>399</v>
       </c>
       <c r="C201" s="7" t="s">
         <v>400</v>
       </c>
       <c r="D201" s="5">
-        <v>4228.0</v>
+        <v>2396.0</v>
       </c>
       <c r="E201" s="10">
-        <v>48.0</v>
+        <v>47.0</v>
       </c>
       <c r="F201" s="10">
-        <v>43.2</v>
+        <v>42.3</v>
       </c>
       <c r="G201" s="10">
-        <v>38.4</v>
+        <v>37.6</v>
       </c>
       <c r="H201" s="10">
-        <v>33.6</v>
+        <v>32.9</v>
       </c>
     </row>
     <row r="202" spans="1:8" outlineLevel="3">
       <c r="A202" s="13">
         <v>19</v>
       </c>
       <c r="B202" s="6" t="s">
         <v>401</v>
       </c>
       <c r="C202" s="7" t="s">
         <v>402</v>
       </c>
       <c r="D202" s="5">
-        <v>18932.0</v>
+        <v>65114.0</v>
       </c>
       <c r="E202" s="10">
         <v>4.0</v>
       </c>
       <c r="F202" s="10">
         <v>3.6</v>
       </c>
       <c r="G202" s="10">
         <v>3.2</v>
       </c>
       <c r="H202" s="10">
         <v>2.8</v>
       </c>
     </row>
     <row r="203" spans="1:8" outlineLevel="3">
       <c r="A203" s="13">
         <v>20</v>
       </c>
       <c r="B203" s="6" t="s">
         <v>403</v>
       </c>
       <c r="C203" s="7" t="s">
         <v>404</v>
       </c>
       <c r="D203" s="5">
@@ -12430,77 +12430,77 @@
       </c>
       <c r="E203" s="10">
         <v>0.0</v>
       </c>
       <c r="F203" s="10">
         <v>0.0</v>
       </c>
       <c r="G203" s="10">
         <v>0.0</v>
       </c>
       <c r="H203" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="204" spans="1:8" outlineLevel="3">
       <c r="A204" s="13">
         <v>21</v>
       </c>
       <c r="B204" s="6" t="s">
         <v>405</v>
       </c>
       <c r="C204" s="7" t="s">
         <v>406</v>
       </c>
       <c r="D204" s="5">
-        <v>11272.0</v>
+        <v>20657.0</v>
       </c>
       <c r="E204" s="10">
         <v>66.0</v>
       </c>
       <c r="F204" s="10">
         <v>59.4</v>
       </c>
       <c r="G204" s="10">
         <v>52.8</v>
       </c>
       <c r="H204" s="10">
         <v>46.2</v>
       </c>
     </row>
     <row r="205" spans="1:8" outlineLevel="3">
       <c r="A205" s="13">
         <v>22</v>
       </c>
       <c r="B205" s="6" t="s">
         <v>407</v>
       </c>
       <c r="C205" s="7" t="s">
         <v>408</v>
       </c>
       <c r="D205" s="5">
-        <v>2367.0</v>
+        <v>1815.0</v>
       </c>
       <c r="E205" s="10">
         <v>80.0</v>
       </c>
       <c r="F205" s="10">
         <v>72.0</v>
       </c>
       <c r="G205" s="10">
         <v>64.0</v>
       </c>
       <c r="H205" s="10">
         <v>56.0</v>
       </c>
     </row>
     <row r="206" spans="1:8" outlineLevel="3">
       <c r="A206" s="13">
         <v>23</v>
       </c>
       <c r="B206" s="6" t="s">
         <v>409</v>
       </c>
       <c r="C206" s="7" t="s">
         <v>410</v>
       </c>
       <c r="D206" s="5">
@@ -12586,51 +12586,51 @@
       </c>
       <c r="E209" s="10">
         <v>0.0</v>
       </c>
       <c r="F209" s="10">
         <v>0.0</v>
       </c>
       <c r="G209" s="10">
         <v>0.0</v>
       </c>
       <c r="H209" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="210" spans="1:8" outlineLevel="3">
       <c r="A210" s="13">
         <v>27</v>
       </c>
       <c r="B210" s="6" t="s">
         <v>417</v>
       </c>
       <c r="C210" s="7" t="s">
         <v>418</v>
       </c>
       <c r="D210" s="5">
-        <v>18326.0</v>
+        <v>59415.0</v>
       </c>
       <c r="E210" s="10">
         <v>6.0</v>
       </c>
       <c r="F210" s="10">
         <v>5.4</v>
       </c>
       <c r="G210" s="10">
         <v>4.8</v>
       </c>
       <c r="H210" s="10">
         <v>4.2</v>
       </c>
     </row>
     <row r="211" spans="1:8" outlineLevel="3">
       <c r="A211" s="13">
         <v>28</v>
       </c>
       <c r="B211" s="6" t="s">
         <v>419</v>
       </c>
       <c r="C211" s="7" t="s">
         <v>420</v>
       </c>
       <c r="D211" s="5">
@@ -12638,103 +12638,103 @@
       </c>
       <c r="E211" s="10">
         <v>0.0</v>
       </c>
       <c r="F211" s="10">
         <v>0.0</v>
       </c>
       <c r="G211" s="10">
         <v>0.0</v>
       </c>
       <c r="H211" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="212" spans="1:8" outlineLevel="3">
       <c r="A212" s="13">
         <v>29</v>
       </c>
       <c r="B212" s="6" t="s">
         <v>421</v>
       </c>
       <c r="C212" s="7" t="s">
         <v>422</v>
       </c>
       <c r="D212" s="5">
-        <v>3611.0</v>
+        <v>10616.0</v>
       </c>
       <c r="E212" s="10">
         <v>108.0</v>
       </c>
       <c r="F212" s="10">
         <v>97.2</v>
       </c>
       <c r="G212" s="10">
         <v>86.4</v>
       </c>
       <c r="H212" s="10">
         <v>75.6</v>
       </c>
     </row>
     <row r="213" spans="1:8" outlineLevel="3">
       <c r="A213" s="13">
         <v>30</v>
       </c>
       <c r="B213" s="6" t="s">
         <v>423</v>
       </c>
       <c r="C213" s="7" t="s">
         <v>424</v>
       </c>
       <c r="D213" s="5">
-        <v>1612.0</v>
+        <v>980.0</v>
       </c>
       <c r="E213" s="10">
         <v>120.0</v>
       </c>
       <c r="F213" s="10">
         <v>108.0</v>
       </c>
       <c r="G213" s="10">
         <v>96.0</v>
       </c>
       <c r="H213" s="10">
         <v>84.0</v>
       </c>
     </row>
     <row r="214" spans="1:8" outlineLevel="3">
       <c r="A214" s="13">
         <v>31</v>
       </c>
       <c r="B214" s="6" t="s">
         <v>425</v>
       </c>
       <c r="C214" s="7" t="s">
         <v>426</v>
       </c>
       <c r="D214" s="5">
-        <v>1528.0</v>
+        <v>719.0</v>
       </c>
       <c r="E214" s="10">
         <v>104.0</v>
       </c>
       <c r="F214" s="10">
         <v>93.6</v>
       </c>
       <c r="G214" s="10">
         <v>83.2</v>
       </c>
       <c r="H214" s="10">
         <v>72.8</v>
       </c>
     </row>
     <row r="215" spans="1:8" outlineLevel="3">
       <c r="A215" s="13">
         <v>32</v>
       </c>
       <c r="B215" s="6" t="s">
         <v>427</v>
       </c>
       <c r="C215" s="7" t="s">
         <v>428</v>
       </c>
       <c r="D215" s="5">
@@ -12820,51 +12820,51 @@
       </c>
       <c r="E218" s="10">
         <v>0.0</v>
       </c>
       <c r="F218" s="10">
         <v>0.0</v>
       </c>
       <c r="G218" s="10">
         <v>0.0</v>
       </c>
       <c r="H218" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="219" spans="1:8" outlineLevel="3">
       <c r="A219" s="13">
         <v>36</v>
       </c>
       <c r="B219" s="6" t="s">
         <v>435</v>
       </c>
       <c r="C219" s="7" t="s">
         <v>436</v>
       </c>
       <c r="D219" s="5">
-        <v>49547.0</v>
+        <v>28618.0</v>
       </c>
       <c r="E219" s="10">
         <v>8.0</v>
       </c>
       <c r="F219" s="10">
         <v>7.2</v>
       </c>
       <c r="G219" s="10">
         <v>6.4</v>
       </c>
       <c r="H219" s="10">
         <v>5.6</v>
       </c>
     </row>
     <row r="220" spans="1:8" outlineLevel="3">
       <c r="A220" s="13">
         <v>37</v>
       </c>
       <c r="B220" s="6" t="s">
         <v>437</v>
       </c>
       <c r="C220" s="7" t="s">
         <v>438</v>
       </c>
       <c r="D220" s="5">
@@ -12872,219 +12872,219 @@
       </c>
       <c r="E220" s="10">
         <v>0.0</v>
       </c>
       <c r="F220" s="10">
         <v>0.0</v>
       </c>
       <c r="G220" s="10">
         <v>0.0</v>
       </c>
       <c r="H220" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="221" spans="1:8" outlineLevel="3">
       <c r="A221" s="13">
         <v>38</v>
       </c>
       <c r="B221" s="6" t="s">
         <v>439</v>
       </c>
       <c r="C221" s="7" t="s">
         <v>440</v>
       </c>
       <c r="D221" s="5">
-        <v>487.0</v>
+        <v>5358.0</v>
       </c>
       <c r="E221" s="10">
-        <v>138.0</v>
+        <v>139.0</v>
       </c>
       <c r="F221" s="10">
-        <v>124.2</v>
+        <v>125.1</v>
       </c>
       <c r="G221" s="10">
-        <v>110.4</v>
+        <v>111.2</v>
       </c>
       <c r="H221" s="10">
-        <v>96.6</v>
+        <v>97.3</v>
       </c>
     </row>
     <row r="222" spans="1:8" outlineLevel="3">
       <c r="A222" s="13">
         <v>39</v>
       </c>
       <c r="B222" s="6" t="s">
         <v>441</v>
       </c>
       <c r="C222" s="7" t="s">
         <v>442</v>
       </c>
       <c r="D222" s="5">
-        <v>0.0</v>
+        <v>356.0</v>
       </c>
       <c r="E222" s="10">
         <v>190.0</v>
       </c>
       <c r="F222" s="10">
         <v>171.0</v>
       </c>
       <c r="G222" s="10">
         <v>152.0</v>
       </c>
       <c r="H222" s="10">
         <v>133.0</v>
       </c>
     </row>
     <row r="223" spans="1:8" outlineLevel="3">
       <c r="A223" s="13">
         <v>40</v>
       </c>
       <c r="B223" s="6" t="s">
         <v>443</v>
       </c>
       <c r="C223" s="7" t="s">
         <v>444</v>
       </c>
       <c r="D223" s="5">
-        <v>158.0</v>
+        <v>195.0</v>
       </c>
       <c r="E223" s="10">
-        <v>194.0</v>
+        <v>195.0</v>
       </c>
       <c r="F223" s="10">
-        <v>174.6</v>
+        <v>175.5</v>
       </c>
       <c r="G223" s="10">
-        <v>155.2</v>
+        <v>156.0</v>
       </c>
       <c r="H223" s="10">
-        <v>135.8</v>
+        <v>136.5</v>
       </c>
     </row>
     <row r="224" spans="1:8" outlineLevel="3">
       <c r="A224" s="13">
         <v>41</v>
       </c>
       <c r="B224" s="6" t="s">
         <v>445</v>
       </c>
       <c r="C224" s="7" t="s">
         <v>446</v>
       </c>
       <c r="D224" s="5">
-        <v>318.0</v>
+        <v>755.0</v>
       </c>
       <c r="E224" s="10">
-        <v>138.0</v>
+        <v>139.0</v>
       </c>
       <c r="F224" s="10">
-        <v>124.2</v>
+        <v>125.1</v>
       </c>
       <c r="G224" s="10">
-        <v>110.4</v>
+        <v>111.2</v>
       </c>
       <c r="H224" s="10">
-        <v>96.6</v>
+        <v>97.3</v>
       </c>
     </row>
     <row r="225" spans="1:8" outlineLevel="3">
       <c r="A225" s="13">
         <v>42</v>
       </c>
       <c r="B225" s="6" t="s">
         <v>447</v>
       </c>
       <c r="C225" s="7" t="s">
         <v>448</v>
       </c>
       <c r="D225" s="5">
-        <v>169.0</v>
+        <v>1812.0</v>
       </c>
       <c r="E225" s="10">
-        <v>228.0</v>
+        <v>230.0</v>
       </c>
       <c r="F225" s="10">
-        <v>205.2</v>
+        <v>207.0</v>
       </c>
       <c r="G225" s="10">
-        <v>182.4</v>
+        <v>184.0</v>
       </c>
       <c r="H225" s="10">
-        <v>159.6</v>
+        <v>161.0</v>
       </c>
     </row>
     <row r="226" spans="1:8" outlineLevel="3">
       <c r="A226" s="13">
         <v>43</v>
       </c>
       <c r="B226" s="6" t="s">
         <v>449</v>
       </c>
       <c r="C226" s="7" t="s">
         <v>450</v>
       </c>
       <c r="D226" s="5">
-        <v>1327.0</v>
+        <v>3204.0</v>
       </c>
       <c r="E226" s="10">
         <v>224.0</v>
       </c>
       <c r="F226" s="10">
         <v>201.6</v>
       </c>
       <c r="G226" s="10">
         <v>179.2</v>
       </c>
       <c r="H226" s="10">
         <v>156.8</v>
       </c>
     </row>
     <row r="227" spans="1:8" outlineLevel="3">
       <c r="A227" s="13">
         <v>44</v>
       </c>
       <c r="B227" s="6" t="s">
         <v>451</v>
       </c>
       <c r="C227" s="7" t="s">
         <v>452</v>
       </c>
       <c r="D227" s="5">
-        <v>40.0</v>
+        <v>201.0</v>
       </c>
       <c r="E227" s="10">
-        <v>236.0</v>
+        <v>237.0</v>
       </c>
       <c r="F227" s="10">
-        <v>212.4</v>
+        <v>213.3</v>
       </c>
       <c r="G227" s="10">
-        <v>188.8</v>
+        <v>189.6</v>
       </c>
       <c r="H227" s="10">
-        <v>165.2</v>
+        <v>165.9</v>
       </c>
     </row>
     <row r="228" spans="1:8" outlineLevel="3">
       <c r="A228" s="13">
         <v>45</v>
       </c>
       <c r="B228" s="6" t="s">
         <v>453</v>
       </c>
       <c r="C228" s="7" t="s">
         <v>454</v>
       </c>
       <c r="D228" s="5">
         <v>0.0</v>
       </c>
       <c r="E228" s="10">
         <v>0.0</v>
       </c>
       <c r="F228" s="10">
         <v>0.0</v>
       </c>
       <c r="G228" s="10">
         <v>0.0</v>
       </c>
       <c r="H228" s="10">
@@ -13106,259 +13106,259 @@
       </c>
       <c r="E229" s="10">
         <v>0.0</v>
       </c>
       <c r="F229" s="10">
         <v>0.0</v>
       </c>
       <c r="G229" s="10">
         <v>0.0</v>
       </c>
       <c r="H229" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="230" spans="1:8" outlineLevel="3">
       <c r="A230" s="13">
         <v>47</v>
       </c>
       <c r="B230" s="6" t="s">
         <v>457</v>
       </c>
       <c r="C230" s="7" t="s">
         <v>458</v>
       </c>
       <c r="D230" s="5">
-        <v>18580.0</v>
+        <v>39760.0</v>
       </c>
       <c r="E230" s="10">
         <v>10.0</v>
       </c>
       <c r="F230" s="10">
         <v>9.0</v>
       </c>
       <c r="G230" s="10">
         <v>8.0</v>
       </c>
       <c r="H230" s="10">
         <v>7.0</v>
       </c>
     </row>
     <row r="231" spans="1:8" outlineLevel="3">
       <c r="A231" s="13">
         <v>48</v>
       </c>
       <c r="B231" s="6" t="s">
         <v>459</v>
       </c>
       <c r="C231" s="7" t="s">
         <v>460</v>
       </c>
       <c r="D231" s="5">
-        <v>959.0</v>
+        <v>67.0</v>
       </c>
       <c r="E231" s="10">
-        <v>10.0</v>
+        <v>9.0</v>
       </c>
       <c r="F231" s="10">
-        <v>9.0</v>
+        <v>8.1</v>
       </c>
       <c r="G231" s="10">
-        <v>8.0</v>
+        <v>7.2</v>
       </c>
       <c r="H231" s="10">
-        <v>7.0</v>
+        <v>6.3</v>
       </c>
     </row>
     <row r="232" spans="1:8" outlineLevel="3">
       <c r="A232" s="13">
         <v>49</v>
       </c>
       <c r="B232" s="6" t="s">
         <v>461</v>
       </c>
       <c r="C232" s="7" t="s">
         <v>462</v>
       </c>
       <c r="D232" s="5">
-        <v>181.0</v>
+        <v>243.0</v>
       </c>
       <c r="E232" s="10">
         <v>288.0</v>
       </c>
       <c r="F232" s="10">
         <v>259.2</v>
       </c>
       <c r="G232" s="10">
         <v>230.4</v>
       </c>
       <c r="H232" s="10">
         <v>201.6</v>
       </c>
     </row>
     <row r="233" spans="1:8" outlineLevel="3">
       <c r="A233" s="13">
         <v>50</v>
       </c>
       <c r="B233" s="6" t="s">
         <v>463</v>
       </c>
       <c r="C233" s="7" t="s">
         <v>464</v>
       </c>
       <c r="D233" s="5">
-        <v>823.0</v>
+        <v>808.0</v>
       </c>
       <c r="E233" s="10">
-        <v>302.0</v>
+        <v>303.0</v>
       </c>
       <c r="F233" s="10">
-        <v>271.8</v>
+        <v>272.7</v>
       </c>
       <c r="G233" s="10">
-        <v>241.6</v>
+        <v>242.4</v>
       </c>
       <c r="H233" s="10">
-        <v>211.4</v>
+        <v>212.1</v>
       </c>
     </row>
     <row r="234" spans="1:8" outlineLevel="3">
       <c r="A234" s="13">
         <v>51</v>
       </c>
       <c r="B234" s="6" t="s">
         <v>465</v>
       </c>
       <c r="C234" s="7" t="s">
         <v>466</v>
       </c>
       <c r="D234" s="5">
-        <v>10991.0</v>
+        <v>35633.0</v>
       </c>
       <c r="E234" s="10">
-        <v>14.0</v>
+        <v>13.0</v>
       </c>
       <c r="F234" s="10">
-        <v>12.6</v>
+        <v>11.7</v>
       </c>
       <c r="G234" s="10">
-        <v>11.2</v>
+        <v>10.4</v>
       </c>
       <c r="H234" s="10">
-        <v>9.8</v>
+        <v>9.1</v>
       </c>
     </row>
     <row r="235" spans="1:8" outlineLevel="3">
       <c r="A235" s="13">
         <v>52</v>
       </c>
       <c r="B235" s="6" t="s">
         <v>467</v>
       </c>
       <c r="C235" s="7" t="s">
         <v>468</v>
       </c>
       <c r="D235" s="5">
-        <v>2122.0</v>
+        <v>2533.0</v>
       </c>
       <c r="E235" s="10">
         <v>12.0</v>
       </c>
       <c r="F235" s="10">
         <v>10.8</v>
       </c>
       <c r="G235" s="10">
         <v>9.6</v>
       </c>
       <c r="H235" s="10">
         <v>8.4</v>
       </c>
     </row>
     <row r="236" spans="1:8" outlineLevel="3">
       <c r="A236" s="13">
         <v>53</v>
       </c>
       <c r="B236" s="6" t="s">
         <v>469</v>
       </c>
       <c r="C236" s="7" t="s">
         <v>470</v>
       </c>
       <c r="D236" s="5">
-        <v>305.0</v>
+        <v>404.0</v>
       </c>
       <c r="E236" s="10">
         <v>316.0</v>
       </c>
       <c r="F236" s="10">
         <v>284.4</v>
       </c>
       <c r="G236" s="10">
         <v>252.8</v>
       </c>
       <c r="H236" s="10">
         <v>221.2</v>
       </c>
     </row>
     <row r="237" spans="1:8" outlineLevel="3">
       <c r="A237" s="13">
         <v>54</v>
       </c>
       <c r="B237" s="6" t="s">
         <v>471</v>
       </c>
       <c r="C237" s="7" t="s">
         <v>472</v>
       </c>
       <c r="D237" s="5">
-        <v>36.0</v>
+        <v>1029.0</v>
       </c>
       <c r="E237" s="10">
-        <v>322.0</v>
+        <v>323.0</v>
       </c>
       <c r="F237" s="10">
-        <v>289.8</v>
+        <v>290.7</v>
       </c>
       <c r="G237" s="10">
-        <v>257.6</v>
+        <v>258.4</v>
       </c>
       <c r="H237" s="10">
-        <v>225.4</v>
+        <v>226.1</v>
       </c>
     </row>
     <row r="238" spans="1:8" outlineLevel="3">
       <c r="A238" s="13">
         <v>55</v>
       </c>
       <c r="B238" s="6" t="s">
         <v>473</v>
       </c>
       <c r="C238" s="7" t="s">
         <v>474</v>
       </c>
       <c r="D238" s="5">
-        <v>33.0</v>
+        <v>171.0</v>
       </c>
       <c r="E238" s="10">
         <v>400.0</v>
       </c>
       <c r="F238" s="10">
         <v>360.0</v>
       </c>
       <c r="G238" s="10">
         <v>320.0</v>
       </c>
       <c r="H238" s="10">
         <v>280.0</v>
       </c>
     </row>
     <row r="239" spans="1:8" outlineLevel="3">
       <c r="A239" s="13">
         <v>56</v>
       </c>
       <c r="B239" s="6" t="s">
         <v>475</v>
       </c>
       <c r="C239" s="7" t="s">
         <v>476</v>
       </c>
       <c r="D239" s="5">
@@ -13392,51 +13392,51 @@
       </c>
       <c r="E240" s="10">
         <v>0.0</v>
       </c>
       <c r="F240" s="10">
         <v>0.0</v>
       </c>
       <c r="G240" s="10">
         <v>0.0</v>
       </c>
       <c r="H240" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="241" spans="1:8" outlineLevel="3">
       <c r="A241" s="13">
         <v>58</v>
       </c>
       <c r="B241" s="6" t="s">
         <v>479</v>
       </c>
       <c r="C241" s="7" t="s">
         <v>480</v>
       </c>
       <c r="D241" s="5">
-        <v>118.0</v>
+        <v>163.0</v>
       </c>
       <c r="E241" s="10">
         <v>478.0</v>
       </c>
       <c r="F241" s="10">
         <v>430.2</v>
       </c>
       <c r="G241" s="10">
         <v>382.4</v>
       </c>
       <c r="H241" s="10">
         <v>334.6</v>
       </c>
     </row>
     <row r="242" spans="1:8" outlineLevel="3">
       <c r="A242" s="13">
         <v>59</v>
       </c>
       <c r="B242" s="6" t="s">
         <v>481</v>
       </c>
       <c r="C242" s="7" t="s">
         <v>482</v>
       </c>
       <c r="D242" s="5">
@@ -13496,259 +13496,259 @@
       </c>
       <c r="E244" s="10">
         <v>0.0</v>
       </c>
       <c r="F244" s="10">
         <v>0.0</v>
       </c>
       <c r="G244" s="10">
         <v>0.0</v>
       </c>
       <c r="H244" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="245" spans="1:8" outlineLevel="3">
       <c r="A245" s="13">
         <v>62</v>
       </c>
       <c r="B245" s="6" t="s">
         <v>487</v>
       </c>
       <c r="C245" s="7" t="s">
         <v>488</v>
       </c>
       <c r="D245" s="5">
-        <v>4738.0</v>
+        <v>90214.0</v>
       </c>
       <c r="E245" s="10">
         <v>20.0</v>
       </c>
       <c r="F245" s="10">
         <v>18.0</v>
       </c>
       <c r="G245" s="10">
         <v>16.0</v>
       </c>
       <c r="H245" s="10">
         <v>14.0</v>
       </c>
     </row>
     <row r="246" spans="1:8" outlineLevel="3">
       <c r="A246" s="13">
         <v>63</v>
       </c>
       <c r="B246" s="6" t="s">
         <v>489</v>
       </c>
       <c r="C246" s="7" t="s">
         <v>490</v>
       </c>
       <c r="D246" s="5">
-        <v>18055.0</v>
+        <v>12633.0</v>
       </c>
       <c r="E246" s="10">
-        <v>18.0</v>
+        <v>19.0</v>
       </c>
       <c r="F246" s="10">
-        <v>16.2</v>
+        <v>17.1</v>
       </c>
       <c r="G246" s="10">
-        <v>14.4</v>
+        <v>15.2</v>
       </c>
       <c r="H246" s="10">
-        <v>12.6</v>
+        <v>13.3</v>
       </c>
     </row>
     <row r="247" spans="1:8" outlineLevel="3">
       <c r="A247" s="13">
         <v>64</v>
       </c>
       <c r="B247" s="6" t="s">
         <v>491</v>
       </c>
       <c r="C247" s="7" t="s">
         <v>492</v>
       </c>
       <c r="D247" s="5">
-        <v>125.0</v>
+        <v>142.0</v>
       </c>
       <c r="E247" s="10">
         <v>614.0</v>
       </c>
       <c r="F247" s="10">
         <v>552.6</v>
       </c>
       <c r="G247" s="10">
         <v>491.2</v>
       </c>
       <c r="H247" s="10">
         <v>429.8</v>
       </c>
     </row>
     <row r="248" spans="1:8" outlineLevel="3">
       <c r="A248" s="13">
         <v>65</v>
       </c>
       <c r="B248" s="6" t="s">
         <v>493</v>
       </c>
       <c r="C248" s="7" t="s">
         <v>494</v>
       </c>
       <c r="D248" s="5">
-        <v>134.0</v>
+        <v>342.0</v>
       </c>
       <c r="E248" s="10">
-        <v>502.0</v>
+        <v>503.0</v>
       </c>
       <c r="F248" s="10">
-        <v>451.8</v>
+        <v>452.7</v>
       </c>
       <c r="G248" s="10">
-        <v>401.6</v>
+        <v>402.4</v>
       </c>
       <c r="H248" s="10">
-        <v>351.4</v>
+        <v>352.1</v>
       </c>
     </row>
     <row r="249" spans="1:8" outlineLevel="3">
       <c r="A249" s="13">
         <v>66</v>
       </c>
       <c r="B249" s="6" t="s">
         <v>495</v>
       </c>
       <c r="C249" s="7" t="s">
         <v>496</v>
       </c>
       <c r="D249" s="5">
-        <v>228.0</v>
+        <v>810.0</v>
       </c>
       <c r="E249" s="10">
-        <v>512.0</v>
+        <v>513.0</v>
       </c>
       <c r="F249" s="10">
-        <v>460.8</v>
+        <v>461.7</v>
       </c>
       <c r="G249" s="10">
-        <v>409.6</v>
+        <v>410.4</v>
       </c>
       <c r="H249" s="10">
-        <v>358.4</v>
+        <v>359.1</v>
       </c>
     </row>
     <row r="250" spans="1:8" outlineLevel="3">
       <c r="A250" s="13">
         <v>67</v>
       </c>
       <c r="B250" s="6" t="s">
         <v>497</v>
       </c>
       <c r="C250" s="7" t="s">
         <v>498</v>
       </c>
       <c r="D250" s="5">
         <v>0.0</v>
       </c>
       <c r="E250" s="10">
         <v>0.0</v>
       </c>
       <c r="F250" s="10">
         <v>0.0</v>
       </c>
       <c r="G250" s="10">
         <v>0.0</v>
       </c>
       <c r="H250" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="251" spans="1:8" outlineLevel="3">
       <c r="A251" s="13">
         <v>68</v>
       </c>
       <c r="B251" s="6" t="s">
         <v>499</v>
       </c>
       <c r="C251" s="7" t="s">
         <v>500</v>
       </c>
       <c r="D251" s="5">
-        <v>213.0</v>
+        <v>706.0</v>
       </c>
       <c r="E251" s="10">
         <v>712.0</v>
       </c>
       <c r="F251" s="10">
         <v>640.8</v>
       </c>
       <c r="G251" s="10">
         <v>569.6</v>
       </c>
       <c r="H251" s="10">
         <v>498.4</v>
       </c>
     </row>
     <row r="252" spans="1:8" outlineLevel="3">
       <c r="A252" s="13">
         <v>69</v>
       </c>
       <c r="B252" s="6" t="s">
         <v>501</v>
       </c>
       <c r="C252" s="7" t="s">
         <v>502</v>
       </c>
       <c r="D252" s="5">
-        <v>69.0</v>
+        <v>159.0</v>
       </c>
       <c r="E252" s="10">
         <v>696.0</v>
       </c>
       <c r="F252" s="10">
         <v>626.4</v>
       </c>
       <c r="G252" s="10">
         <v>556.8</v>
       </c>
       <c r="H252" s="10">
         <v>487.2</v>
       </c>
     </row>
     <row r="253" spans="1:8" outlineLevel="3">
       <c r="A253" s="13">
         <v>70</v>
       </c>
       <c r="B253" s="6" t="s">
         <v>503</v>
       </c>
       <c r="C253" s="7" t="s">
         <v>504</v>
       </c>
       <c r="D253" s="5">
-        <v>55.0</v>
+        <v>37.0</v>
       </c>
       <c r="E253" s="10">
         <v>1116.0</v>
       </c>
       <c r="F253" s="10">
         <v>1004.4</v>
       </c>
       <c r="G253" s="10">
         <v>892.8</v>
       </c>
       <c r="H253" s="10">
         <v>781.2</v>
       </c>
     </row>
     <row r="254" spans="1:8" outlineLevel="3">
       <c r="A254" s="13">
         <v>71</v>
       </c>
       <c r="B254" s="6" t="s">
         <v>505</v>
       </c>
       <c r="C254" s="7" t="s">
         <v>506</v>
       </c>
       <c r="D254" s="5">
@@ -13756,141 +13756,141 @@
       </c>
       <c r="E254" s="10">
         <v>0.0</v>
       </c>
       <c r="F254" s="10">
         <v>0.0</v>
       </c>
       <c r="G254" s="10">
         <v>0.0</v>
       </c>
       <c r="H254" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="255" spans="1:8" outlineLevel="3">
       <c r="A255" s="13">
         <v>72</v>
       </c>
       <c r="B255" s="6" t="s">
         <v>507</v>
       </c>
       <c r="C255" s="7" t="s">
         <v>508</v>
       </c>
       <c r="D255" s="5">
-        <v>22940.0</v>
+        <v>49394.0</v>
       </c>
       <c r="E255" s="10">
-        <v>26.0</v>
+        <v>25.0</v>
       </c>
       <c r="F255" s="10">
-        <v>23.4</v>
+        <v>22.5</v>
       </c>
       <c r="G255" s="10">
-        <v>20.8</v>
+        <v>20.0</v>
       </c>
       <c r="H255" s="10">
-        <v>18.2</v>
+        <v>17.5</v>
       </c>
     </row>
     <row r="256" spans="1:8" outlineLevel="3">
       <c r="A256" s="13">
         <v>73</v>
       </c>
       <c r="B256" s="6" t="s">
         <v>509</v>
       </c>
       <c r="C256" s="7" t="s">
         <v>510</v>
       </c>
       <c r="D256" s="5">
-        <v>7054.0</v>
+        <v>4639.0</v>
       </c>
       <c r="E256" s="10">
         <v>22.0</v>
       </c>
       <c r="F256" s="10">
         <v>19.8</v>
       </c>
       <c r="G256" s="10">
         <v>17.6</v>
       </c>
       <c r="H256" s="10">
         <v>15.4</v>
       </c>
     </row>
     <row r="257" spans="1:8" outlineLevel="3">
       <c r="A257" s="13">
         <v>74</v>
       </c>
       <c r="B257" s="6" t="s">
         <v>511</v>
       </c>
       <c r="C257" s="7" t="s">
         <v>512</v>
       </c>
       <c r="D257" s="5">
-        <v>51.0</v>
+        <v>57.0</v>
       </c>
       <c r="E257" s="10">
         <v>960.0</v>
       </c>
       <c r="F257" s="10">
         <v>864.0</v>
       </c>
       <c r="G257" s="10">
         <v>768.0</v>
       </c>
       <c r="H257" s="10">
         <v>672.0</v>
       </c>
     </row>
     <row r="258" spans="1:8" outlineLevel="3">
       <c r="A258" s="13">
         <v>75</v>
       </c>
       <c r="B258" s="6" t="s">
         <v>513</v>
       </c>
       <c r="C258" s="7" t="s">
         <v>514</v>
       </c>
       <c r="D258" s="5">
-        <v>211.0</v>
+        <v>244.0</v>
       </c>
       <c r="E258" s="10">
-        <v>802.0</v>
+        <v>801.0</v>
       </c>
       <c r="F258" s="10">
-        <v>721.8</v>
+        <v>720.9</v>
       </c>
       <c r="G258" s="10">
-        <v>641.6</v>
+        <v>640.8</v>
       </c>
       <c r="H258" s="10">
-        <v>561.4</v>
+        <v>560.7</v>
       </c>
     </row>
     <row r="259" spans="1:8" outlineLevel="3">
       <c r="A259" s="13">
         <v>76</v>
       </c>
       <c r="B259" s="6" t="s">
         <v>515</v>
       </c>
       <c r="C259" s="7" t="s">
         <v>516</v>
       </c>
       <c r="D259" s="5">
         <v>0.0</v>
       </c>
       <c r="E259" s="10">
         <v>0.0</v>
       </c>
       <c r="F259" s="10">
         <v>0.0</v>
       </c>
       <c r="G259" s="10">
         <v>0.0</v>
       </c>
       <c r="H259" s="10">
@@ -13938,141 +13938,141 @@
       </c>
       <c r="E261" s="10">
         <v>0.0</v>
       </c>
       <c r="F261" s="10">
         <v>0.0</v>
       </c>
       <c r="G261" s="10">
         <v>0.0</v>
       </c>
       <c r="H261" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="262" spans="1:8" outlineLevel="3">
       <c r="A262" s="13">
         <v>79</v>
       </c>
       <c r="B262" s="6" t="s">
         <v>521</v>
       </c>
       <c r="C262" s="7" t="s">
         <v>522</v>
       </c>
       <c r="D262" s="5">
-        <v>27975.0</v>
+        <v>41355.0</v>
       </c>
       <c r="E262" s="10">
-        <v>32.0</v>
+        <v>33.0</v>
       </c>
       <c r="F262" s="10">
-        <v>28.8</v>
+        <v>29.7</v>
       </c>
       <c r="G262" s="10">
-        <v>25.6</v>
+        <v>26.4</v>
       </c>
       <c r="H262" s="10">
-        <v>22.4</v>
+        <v>23.1</v>
       </c>
     </row>
     <row r="263" spans="1:8" outlineLevel="3">
       <c r="A263" s="13">
         <v>80</v>
       </c>
       <c r="B263" s="6" t="s">
         <v>523</v>
       </c>
       <c r="C263" s="7" t="s">
         <v>524</v>
       </c>
       <c r="D263" s="5">
-        <v>2571.0</v>
+        <v>5581.0</v>
       </c>
       <c r="E263" s="10">
         <v>30.0</v>
       </c>
       <c r="F263" s="10">
         <v>27.0</v>
       </c>
       <c r="G263" s="10">
         <v>24.0</v>
       </c>
       <c r="H263" s="10">
         <v>21.0</v>
       </c>
     </row>
     <row r="264" spans="1:8" outlineLevel="3">
       <c r="A264" s="13">
         <v>81</v>
       </c>
       <c r="B264" s="6" t="s">
         <v>525</v>
       </c>
       <c r="C264" s="7" t="s">
         <v>526</v>
       </c>
       <c r="D264" s="5">
-        <v>91.0</v>
+        <v>154.0</v>
       </c>
       <c r="E264" s="10">
-        <v>1094.0</v>
+        <v>1095.0</v>
       </c>
       <c r="F264" s="10">
-        <v>984.6</v>
+        <v>985.5</v>
       </c>
       <c r="G264" s="10">
-        <v>875.2</v>
+        <v>876.0</v>
       </c>
       <c r="H264" s="10">
-        <v>765.8</v>
+        <v>766.5</v>
       </c>
     </row>
     <row r="265" spans="1:8" outlineLevel="3">
       <c r="A265" s="13">
         <v>82</v>
       </c>
       <c r="B265" s="6" t="s">
         <v>527</v>
       </c>
       <c r="C265" s="7" t="s">
         <v>528</v>
       </c>
       <c r="D265" s="5">
-        <v>101.0</v>
+        <v>113.0</v>
       </c>
       <c r="E265" s="10">
-        <v>1046.0</v>
+        <v>1045.0</v>
       </c>
       <c r="F265" s="10">
-        <v>941.4</v>
+        <v>940.5</v>
       </c>
       <c r="G265" s="10">
-        <v>836.8</v>
+        <v>836.0</v>
       </c>
       <c r="H265" s="10">
-        <v>732.2</v>
+        <v>731.5</v>
       </c>
     </row>
     <row r="266" spans="1:8" outlineLevel="3">
       <c r="A266" s="13">
         <v>83</v>
       </c>
       <c r="B266" s="6" t="s">
         <v>529</v>
       </c>
       <c r="C266" s="7" t="s">
         <v>530</v>
       </c>
       <c r="D266" s="5">
         <v>0.0</v>
       </c>
       <c r="E266" s="10">
         <v>0.0</v>
       </c>
       <c r="F266" s="10">
         <v>0.0</v>
       </c>
       <c r="G266" s="10">
         <v>0.0</v>
       </c>
       <c r="H266" s="10">
@@ -14120,89 +14120,89 @@
       </c>
       <c r="E268" s="10">
         <v>0.0</v>
       </c>
       <c r="F268" s="10">
         <v>0.0</v>
       </c>
       <c r="G268" s="10">
         <v>0.0</v>
       </c>
       <c r="H268" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="269" spans="1:8" outlineLevel="3">
       <c r="A269" s="13">
         <v>86</v>
       </c>
       <c r="B269" s="6" t="s">
         <v>535</v>
       </c>
       <c r="C269" s="7" t="s">
         <v>536</v>
       </c>
       <c r="D269" s="5">
-        <v>49.0</v>
+        <v>31.0</v>
       </c>
       <c r="E269" s="10">
         <v>1552.0</v>
       </c>
       <c r="F269" s="10">
         <v>1396.8</v>
       </c>
       <c r="G269" s="10">
         <v>1241.6</v>
       </c>
       <c r="H269" s="10">
         <v>1086.4</v>
       </c>
     </row>
     <row r="270" spans="1:8" outlineLevel="3">
       <c r="A270" s="13">
         <v>87</v>
       </c>
       <c r="B270" s="6" t="s">
         <v>537</v>
       </c>
       <c r="C270" s="7" t="s">
         <v>538</v>
       </c>
       <c r="D270" s="5">
         <v>50.0</v>
       </c>
       <c r="E270" s="10">
-        <v>1606.0</v>
+        <v>1607.0</v>
       </c>
       <c r="F270" s="10">
-        <v>1445.4</v>
+        <v>1446.3</v>
       </c>
       <c r="G270" s="10">
-        <v>1284.8</v>
+        <v>1285.6</v>
       </c>
       <c r="H270" s="10">
-        <v>1124.2</v>
+        <v>1124.9</v>
       </c>
     </row>
     <row r="271" spans="1:8" outlineLevel="3">
       <c r="A271" s="13">
         <v>88</v>
       </c>
       <c r="B271" s="6" t="s">
         <v>539</v>
       </c>
       <c r="C271" s="7" t="s">
         <v>540</v>
       </c>
       <c r="D271" s="5">
         <v>0.0</v>
       </c>
       <c r="E271" s="10">
         <v>0.0</v>
       </c>
       <c r="F271" s="10">
         <v>0.0</v>
       </c>
       <c r="G271" s="10">
         <v>0.0</v>
       </c>
       <c r="H271" s="10">
@@ -14574,77 +14574,77 @@
       </c>
       <c r="E286" s="10">
         <v>0.0</v>
       </c>
       <c r="F286" s="10">
         <v>0.0</v>
       </c>
       <c r="G286" s="10">
         <v>0.0</v>
       </c>
       <c r="H286" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="287" spans="1:8" outlineLevel="3">
       <c r="A287" s="13">
         <v>13</v>
       </c>
       <c r="B287" s="6" t="s">
         <v>570</v>
       </c>
       <c r="C287" s="7" t="s">
         <v>571</v>
       </c>
       <c r="D287" s="5">
-        <v>0.0</v>
+        <v>100.0</v>
       </c>
       <c r="E287" s="10">
         <v>0.0</v>
       </c>
       <c r="F287" s="10">
         <v>0.0</v>
       </c>
       <c r="G287" s="10">
         <v>0.0</v>
       </c>
       <c r="H287" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="288" spans="1:8" outlineLevel="3">
       <c r="A288" s="13">
         <v>14</v>
       </c>
       <c r="B288" s="6" t="s">
         <v>572</v>
       </c>
       <c r="C288" s="7" t="s">
         <v>573</v>
       </c>
       <c r="D288" s="5">
-        <v>81.0</v>
+        <v>27.0</v>
       </c>
       <c r="E288" s="10">
         <v>121.0</v>
       </c>
       <c r="F288" s="10">
         <v>108.9</v>
       </c>
       <c r="G288" s="10">
         <v>96.8</v>
       </c>
       <c r="H288" s="10">
         <v>84.7</v>
       </c>
     </row>
     <row r="289" spans="1:8" outlineLevel="3">
       <c r="A289" s="13">
         <v>15</v>
       </c>
       <c r="B289" s="6" t="s">
         <v>574</v>
       </c>
       <c r="C289" s="7" t="s">
         <v>575</v>
       </c>
       <c r="D289" s="5">
@@ -14652,51 +14652,51 @@
       </c>
       <c r="E289" s="10">
         <v>0.0</v>
       </c>
       <c r="F289" s="10">
         <v>0.0</v>
       </c>
       <c r="G289" s="10">
         <v>0.0</v>
       </c>
       <c r="H289" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="290" spans="1:8" outlineLevel="3">
       <c r="A290" s="13">
         <v>16</v>
       </c>
       <c r="B290" s="6" t="s">
         <v>576</v>
       </c>
       <c r="C290" s="7" t="s">
         <v>577</v>
       </c>
       <c r="D290" s="5">
-        <v>346.0</v>
+        <v>342.0</v>
       </c>
       <c r="E290" s="10">
         <v>22.0</v>
       </c>
       <c r="F290" s="10">
         <v>19.8</v>
       </c>
       <c r="G290" s="10">
         <v>17.6</v>
       </c>
       <c r="H290" s="10">
         <v>15.4</v>
       </c>
     </row>
     <row r="291" spans="1:8" outlineLevel="3">
       <c r="A291" s="13">
         <v>17</v>
       </c>
       <c r="B291" s="6" t="s">
         <v>578</v>
       </c>
       <c r="C291" s="7" t="s">
         <v>579</v>
       </c>
       <c r="D291" s="5">
@@ -14730,51 +14730,51 @@
       </c>
       <c r="E292" s="10">
         <v>0.0</v>
       </c>
       <c r="F292" s="10">
         <v>0.0</v>
       </c>
       <c r="G292" s="10">
         <v>0.0</v>
       </c>
       <c r="H292" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="293" spans="1:8" outlineLevel="3">
       <c r="A293" s="13">
         <v>19</v>
       </c>
       <c r="B293" s="6" t="s">
         <v>582</v>
       </c>
       <c r="C293" s="7" t="s">
         <v>583</v>
       </c>
       <c r="D293" s="5">
-        <v>79.0</v>
+        <v>129.0</v>
       </c>
       <c r="E293" s="10">
         <v>24.0</v>
       </c>
       <c r="F293" s="10">
         <v>21.6</v>
       </c>
       <c r="G293" s="10">
         <v>19.2</v>
       </c>
       <c r="H293" s="10">
         <v>16.8</v>
       </c>
     </row>
     <row r="294" spans="1:8" outlineLevel="3">
       <c r="A294" s="13">
         <v>20</v>
       </c>
       <c r="B294" s="6" t="s">
         <v>584</v>
       </c>
       <c r="C294" s="7" t="s">
         <v>585</v>
       </c>
       <c r="D294" s="5">
@@ -14886,51 +14886,51 @@
       </c>
       <c r="E298" s="10">
         <v>0.0</v>
       </c>
       <c r="F298" s="10">
         <v>0.0</v>
       </c>
       <c r="G298" s="10">
         <v>0.0</v>
       </c>
       <c r="H298" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="299" spans="1:8" outlineLevel="3">
       <c r="A299" s="13">
         <v>25</v>
       </c>
       <c r="B299" s="6" t="s">
         <v>594</v>
       </c>
       <c r="C299" s="7" t="s">
         <v>595</v>
       </c>
       <c r="D299" s="5">
-        <v>103.0</v>
+        <v>189.0</v>
       </c>
       <c r="E299" s="10">
         <v>23.0</v>
       </c>
       <c r="F299" s="10">
         <v>20.7</v>
       </c>
       <c r="G299" s="10">
         <v>18.4</v>
       </c>
       <c r="H299" s="10">
         <v>16.1</v>
       </c>
     </row>
     <row r="300" spans="1:8" outlineLevel="3">
       <c r="A300" s="13">
         <v>26</v>
       </c>
       <c r="B300" s="6" t="s">
         <v>596</v>
       </c>
       <c r="C300" s="7" t="s">
         <v>597</v>
       </c>
       <c r="D300" s="5">
@@ -14990,51 +14990,51 @@
       </c>
       <c r="E302" s="10">
         <v>0.0</v>
       </c>
       <c r="F302" s="10">
         <v>0.0</v>
       </c>
       <c r="G302" s="10">
         <v>0.0</v>
       </c>
       <c r="H302" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="303" spans="1:8" outlineLevel="3">
       <c r="A303" s="13">
         <v>29</v>
       </c>
       <c r="B303" s="6" t="s">
         <v>602</v>
       </c>
       <c r="C303" s="7" t="s">
         <v>603</v>
       </c>
       <c r="D303" s="5">
-        <v>171.0</v>
+        <v>157.0</v>
       </c>
       <c r="E303" s="10">
         <v>31.0</v>
       </c>
       <c r="F303" s="10">
         <v>27.9</v>
       </c>
       <c r="G303" s="10">
         <v>24.8</v>
       </c>
       <c r="H303" s="10">
         <v>21.7</v>
       </c>
     </row>
     <row r="304" spans="1:8" outlineLevel="3">
       <c r="A304" s="13">
         <v>30</v>
       </c>
       <c r="B304" s="6" t="s">
         <v>604</v>
       </c>
       <c r="C304" s="7" t="s">
         <v>605</v>
       </c>
       <c r="D304" s="5">
@@ -15172,51 +15172,51 @@
       </c>
       <c r="E309" s="10">
         <v>0.0</v>
       </c>
       <c r="F309" s="10">
         <v>0.0</v>
       </c>
       <c r="G309" s="10">
         <v>0.0</v>
       </c>
       <c r="H309" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="310" spans="1:8" outlineLevel="3">
       <c r="A310" s="13">
         <v>36</v>
       </c>
       <c r="B310" s="6" t="s">
         <v>616</v>
       </c>
       <c r="C310" s="7" t="s">
         <v>617</v>
       </c>
       <c r="D310" s="5">
-        <v>52.0</v>
+        <v>75.0</v>
       </c>
       <c r="E310" s="10">
         <v>34.0</v>
       </c>
       <c r="F310" s="10">
         <v>30.6</v>
       </c>
       <c r="G310" s="10">
         <v>27.2</v>
       </c>
       <c r="H310" s="10">
         <v>23.8</v>
       </c>
     </row>
     <row r="311" spans="1:8" outlineLevel="3">
       <c r="A311" s="13">
         <v>37</v>
       </c>
       <c r="B311" s="6" t="s">
         <v>618</v>
       </c>
       <c r="C311" s="7" t="s">
         <v>619</v>
       </c>
       <c r="D311" s="5">
@@ -15354,51 +15354,51 @@
       </c>
       <c r="E316" s="10">
         <v>0.0</v>
       </c>
       <c r="F316" s="10">
         <v>0.0</v>
       </c>
       <c r="G316" s="10">
         <v>0.0</v>
       </c>
       <c r="H316" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="317" spans="1:8" outlineLevel="3">
       <c r="A317" s="13">
         <v>43</v>
       </c>
       <c r="B317" s="6" t="s">
         <v>630</v>
       </c>
       <c r="C317" s="7" t="s">
         <v>631</v>
       </c>
       <c r="D317" s="5">
-        <v>176.0</v>
+        <v>139.0</v>
       </c>
       <c r="E317" s="10">
         <v>47.0</v>
       </c>
       <c r="F317" s="10">
         <v>42.3</v>
       </c>
       <c r="G317" s="10">
         <v>37.6</v>
       </c>
       <c r="H317" s="10">
         <v>32.9</v>
       </c>
     </row>
     <row r="318" spans="1:8" outlineLevel="3">
       <c r="A318" s="13">
         <v>44</v>
       </c>
       <c r="B318" s="6" t="s">
         <v>632</v>
       </c>
       <c r="C318" s="7" t="s">
         <v>633</v>
       </c>
       <c r="D318" s="5">
@@ -15458,51 +15458,51 @@
       </c>
       <c r="E320" s="10">
         <v>0.0</v>
       </c>
       <c r="F320" s="10">
         <v>0.0</v>
       </c>
       <c r="G320" s="10">
         <v>0.0</v>
       </c>
       <c r="H320" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="321" spans="1:8" outlineLevel="3">
       <c r="A321" s="13">
         <v>47</v>
       </c>
       <c r="B321" s="6" t="s">
         <v>638</v>
       </c>
       <c r="C321" s="7" t="s">
         <v>639</v>
       </c>
       <c r="D321" s="5">
-        <v>74.0</v>
+        <v>166.0</v>
       </c>
       <c r="E321" s="10">
         <v>55.0</v>
       </c>
       <c r="F321" s="10">
         <v>49.5</v>
       </c>
       <c r="G321" s="10">
         <v>44.0</v>
       </c>
       <c r="H321" s="10">
         <v>38.5</v>
       </c>
     </row>
     <row r="322" spans="1:8" outlineLevel="3">
       <c r="A322" s="13">
         <v>48</v>
       </c>
       <c r="B322" s="6" t="s">
         <v>640</v>
       </c>
       <c r="C322" s="7" t="s">
         <v>641</v>
       </c>
       <c r="D322" s="5">
@@ -22434,51 +22434,51 @@
       </c>
       <c r="E591" s="10">
         <v>0.0</v>
       </c>
       <c r="F591" s="10">
         <v>0.0</v>
       </c>
       <c r="G591" s="10">
         <v>0.0</v>
       </c>
       <c r="H591" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="592" spans="1:8" outlineLevel="2">
       <c r="A592" s="13">
         <v>10</v>
       </c>
       <c r="B592" s="6" t="s">
         <v>1175</v>
       </c>
       <c r="C592" s="7" t="s">
         <v>1176</v>
       </c>
       <c r="D592" s="5">
-        <v>48.0</v>
+        <v>45.0</v>
       </c>
       <c r="E592" s="10">
         <v>131.0</v>
       </c>
       <c r="F592" s="10">
         <v>117.9</v>
       </c>
       <c r="G592" s="10">
         <v>104.8</v>
       </c>
       <c r="H592" s="10">
         <v>91.7</v>
       </c>
     </row>
     <row r="593" spans="1:8" outlineLevel="2">
       <c r="A593" s="13">
         <v>11</v>
       </c>
       <c r="B593" s="6" t="s">
         <v>1177</v>
       </c>
       <c r="C593" s="7" t="s">
         <v>1178</v>
       </c>
       <c r="D593" s="5">
@@ -22512,51 +22512,51 @@
       </c>
       <c r="E594" s="10">
         <v>0.0</v>
       </c>
       <c r="F594" s="10">
         <v>0.0</v>
       </c>
       <c r="G594" s="10">
         <v>0.0</v>
       </c>
       <c r="H594" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="595" spans="1:8" outlineLevel="2">
       <c r="A595" s="13">
         <v>13</v>
       </c>
       <c r="B595" s="6" t="s">
         <v>1181</v>
       </c>
       <c r="C595" s="7" t="s">
         <v>1182</v>
       </c>
       <c r="D595" s="5">
-        <v>50.0</v>
+        <v>34.0</v>
       </c>
       <c r="E595" s="10">
         <v>211.0</v>
       </c>
       <c r="F595" s="10">
         <v>189.9</v>
       </c>
       <c r="G595" s="10">
         <v>168.8</v>
       </c>
       <c r="H595" s="10">
         <v>147.7</v>
       </c>
     </row>
     <row r="596" spans="1:8" outlineLevel="2">
       <c r="A596" s="13">
         <v>14</v>
       </c>
       <c r="B596" s="6" t="s">
         <v>1183</v>
       </c>
       <c r="C596" s="7" t="s">
         <v>1184</v>
       </c>
       <c r="D596" s="5">
@@ -22642,51 +22642,51 @@
       </c>
       <c r="E599" s="10">
         <v>0.0</v>
       </c>
       <c r="F599" s="10">
         <v>0.0</v>
       </c>
       <c r="G599" s="10">
         <v>0.0</v>
       </c>
       <c r="H599" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="600" spans="1:8" outlineLevel="2">
       <c r="A600" s="13">
         <v>18</v>
       </c>
       <c r="B600" s="6" t="s">
         <v>1191</v>
       </c>
       <c r="C600" s="7" t="s">
         <v>1192</v>
       </c>
       <c r="D600" s="5">
-        <v>48.0</v>
+        <v>1.0</v>
       </c>
       <c r="E600" s="10">
         <v>338.0</v>
       </c>
       <c r="F600" s="10">
         <v>304.2</v>
       </c>
       <c r="G600" s="10">
         <v>270.4</v>
       </c>
       <c r="H600" s="10">
         <v>236.6</v>
       </c>
     </row>
     <row r="601" spans="1:8" outlineLevel="2">
       <c r="A601" s="13">
         <v>19</v>
       </c>
       <c r="B601" s="6" t="s">
         <v>1193</v>
       </c>
       <c r="C601" s="7" t="s">
         <v>1194</v>
       </c>
       <c r="D601" s="5">
@@ -22850,115 +22850,115 @@
       </c>
       <c r="E607" s="10">
         <v>0.0</v>
       </c>
       <c r="F607" s="10">
         <v>0.0</v>
       </c>
       <c r="G607" s="10">
         <v>0.0</v>
       </c>
       <c r="H607" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="608" spans="1:8" outlineLevel="2">
       <c r="A608" s="13">
         <v>26</v>
       </c>
       <c r="B608" s="6" t="s">
         <v>1207</v>
       </c>
       <c r="C608" s="7" t="s">
         <v>1208</v>
       </c>
       <c r="D608" s="5">
-        <v>395.0</v>
+        <v>351.0</v>
       </c>
       <c r="E608" s="10">
-        <v>67.0</v>
+        <v>75.0</v>
       </c>
       <c r="F608" s="10">
-        <v>60.3</v>
+        <v>67.5</v>
       </c>
       <c r="G608" s="10">
-        <v>53.6</v>
+        <v>60.0</v>
       </c>
       <c r="H608" s="10">
-        <v>46.9</v>
+        <v>52.5</v>
       </c>
     </row>
     <row r="609" spans="1:8" outlineLevel="2">
       <c r="A609" s="13">
         <v>27</v>
       </c>
       <c r="B609" s="6" t="s">
         <v>1209</v>
       </c>
       <c r="C609" s="7" t="s">
         <v>1210</v>
       </c>
       <c r="D609" s="5">
-        <v>223.0</v>
+        <v>211.0</v>
       </c>
       <c r="E609" s="10">
-        <v>110.0</v>
+        <v>124.0</v>
       </c>
       <c r="F609" s="10">
-        <v>99.0</v>
+        <v>111.6</v>
       </c>
       <c r="G609" s="10">
-        <v>88.0</v>
+        <v>99.2</v>
       </c>
       <c r="H609" s="10">
-        <v>77.0</v>
+        <v>86.8</v>
       </c>
     </row>
     <row r="610" spans="1:8" outlineLevel="2">
       <c r="A610" s="13">
         <v>28</v>
       </c>
       <c r="B610" s="6" t="s">
         <v>1211</v>
       </c>
       <c r="C610" s="7" t="s">
         <v>1212</v>
       </c>
       <c r="D610" s="5">
-        <v>121.0</v>
+        <v>188.0</v>
       </c>
       <c r="E610" s="10">
-        <v>152.0</v>
+        <v>170.0</v>
       </c>
       <c r="F610" s="10">
-        <v>136.8</v>
+        <v>153.0</v>
       </c>
       <c r="G610" s="10">
-        <v>121.6</v>
+        <v>136.0</v>
       </c>
       <c r="H610" s="10">
-        <v>106.4</v>
+        <v>119.0</v>
       </c>
     </row>
     <row r="611" spans="1:8" outlineLevel="1">
       <c r="A611" s="14" t="s">
         <v>1213</v>
       </c>
       <c r="B611" s="4"/>
       <c r="C611" s="4"/>
       <c r="D611" s="4"/>
       <c r="E611" s="9"/>
       <c r="F611" s="9"/>
       <c r="G611" s="9"/>
       <c r="H611" s="9"/>
     </row>
     <row r="612" spans="1:8" outlineLevel="2">
       <c r="A612" s="13">
         <v>1</v>
       </c>
       <c r="B612" s="6" t="s">
         <v>1214</v>
       </c>
       <c r="C612" s="7" t="s">
         <v>1215</v>
       </c>
       <c r="D612" s="5">
@@ -23602,155 +23602,155 @@
       </c>
     </row>
     <row r="637" spans="1:8" outlineLevel="1">
       <c r="A637" s="14" t="s">
         <v>1264</v>
       </c>
       <c r="B637" s="4"/>
       <c r="C637" s="4"/>
       <c r="D637" s="4"/>
       <c r="E637" s="9"/>
       <c r="F637" s="9"/>
       <c r="G637" s="9"/>
       <c r="H637" s="9"/>
     </row>
     <row r="638" spans="1:8" outlineLevel="2">
       <c r="A638" s="13">
         <v>1</v>
       </c>
       <c r="B638" s="6" t="s">
         <v>1265</v>
       </c>
       <c r="C638" s="7" t="s">
         <v>1266</v>
       </c>
       <c r="D638" s="5">
-        <v>3028.0</v>
+        <v>2234.0</v>
       </c>
       <c r="E638" s="10">
         <v>1060.0</v>
       </c>
       <c r="F638" s="10">
         <v>954.0</v>
       </c>
       <c r="G638" s="10">
         <v>848.0</v>
       </c>
       <c r="H638" s="10">
         <v>742.0</v>
       </c>
     </row>
     <row r="639" spans="1:8" outlineLevel="2">
       <c r="A639" s="13">
         <v>2</v>
       </c>
       <c r="B639" s="6" t="s">
         <v>1267</v>
       </c>
       <c r="C639" s="7" t="s">
         <v>1268</v>
       </c>
       <c r="D639" s="5">
-        <v>2519.0</v>
+        <v>3813.0</v>
       </c>
       <c r="E639" s="10">
         <v>707.0</v>
       </c>
       <c r="F639" s="10">
         <v>636.3</v>
       </c>
       <c r="G639" s="10">
         <v>565.6</v>
       </c>
       <c r="H639" s="10">
         <v>494.9</v>
       </c>
     </row>
     <row r="640" spans="1:8" outlineLevel="2">
       <c r="A640" s="13">
         <v>3</v>
       </c>
       <c r="B640" s="6" t="s">
         <v>1269</v>
       </c>
       <c r="C640" s="7" t="s">
         <v>1270</v>
       </c>
       <c r="D640" s="5">
-        <v>3211.0</v>
+        <v>3918.0</v>
       </c>
       <c r="E640" s="10">
         <v>1413.0</v>
       </c>
       <c r="F640" s="10">
         <v>1271.7</v>
       </c>
       <c r="G640" s="10">
         <v>1130.4</v>
       </c>
       <c r="H640" s="10">
         <v>989.1</v>
       </c>
     </row>
     <row r="641" spans="1:8" outlineLevel="2">
       <c r="A641" s="13">
         <v>4</v>
       </c>
       <c r="B641" s="6" t="s">
         <v>1271</v>
       </c>
       <c r="C641" s="7" t="s">
         <v>1272</v>
       </c>
       <c r="D641" s="5">
-        <v>2762.0</v>
+        <v>3241.0</v>
       </c>
       <c r="E641" s="10">
         <v>2120.0</v>
       </c>
       <c r="F641" s="10">
         <v>1908.0</v>
       </c>
       <c r="G641" s="10">
         <v>1696.0</v>
       </c>
       <c r="H641" s="10">
         <v>1484.0</v>
       </c>
     </row>
     <row r="642" spans="1:8" outlineLevel="2">
       <c r="A642" s="13">
         <v>5</v>
       </c>
       <c r="B642" s="6" t="s">
         <v>1273</v>
       </c>
       <c r="C642" s="7" t="s">
         <v>1274</v>
       </c>
       <c r="D642" s="5">
-        <v>3449.0</v>
+        <v>3226.0</v>
       </c>
       <c r="E642" s="10">
         <v>3238.0</v>
       </c>
       <c r="F642" s="10">
         <v>2914.2</v>
       </c>
       <c r="G642" s="10">
         <v>2590.4</v>
       </c>
       <c r="H642" s="10">
         <v>2266.6</v>
       </c>
     </row>
     <row r="643" spans="1:8" outlineLevel="2">
       <c r="A643" s="13">
         <v>6</v>
       </c>
       <c r="B643" s="6" t="s">
         <v>1275</v>
       </c>
       <c r="C643" s="7" t="s">
         <v>1276</v>
       </c>
       <c r="D643" s="5">
@@ -23822,181 +23822,181 @@
       </c>
       <c r="E646" s="10">
         <v>0.0</v>
       </c>
       <c r="F646" s="10">
         <v>0.0</v>
       </c>
       <c r="G646" s="10">
         <v>0.0</v>
       </c>
       <c r="H646" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="647" spans="1:8" outlineLevel="3">
       <c r="A647" s="13">
         <v>3</v>
       </c>
       <c r="B647" s="6" t="s">
         <v>1281</v>
       </c>
       <c r="C647" s="7" t="s">
         <v>1282</v>
       </c>
       <c r="D647" s="5">
-        <v>2622.0</v>
+        <v>3088.0</v>
       </c>
       <c r="E647" s="10">
         <v>692.0</v>
       </c>
       <c r="F647" s="10">
         <v>622.8</v>
       </c>
       <c r="G647" s="10">
         <v>553.6</v>
       </c>
       <c r="H647" s="10">
         <v>484.4</v>
       </c>
     </row>
     <row r="648" spans="1:8" outlineLevel="3">
       <c r="A648" s="13">
         <v>4</v>
       </c>
       <c r="B648" s="6" t="s">
         <v>1283</v>
       </c>
       <c r="C648" s="7" t="s">
         <v>1284</v>
       </c>
       <c r="D648" s="5">
-        <v>3500.0</v>
+        <v>2011.0</v>
       </c>
       <c r="E648" s="10">
         <v>826.0</v>
       </c>
       <c r="F648" s="10">
         <v>743.4</v>
       </c>
       <c r="G648" s="10">
         <v>660.8</v>
       </c>
       <c r="H648" s="10">
         <v>578.2</v>
       </c>
     </row>
     <row r="649" spans="1:8" outlineLevel="3">
       <c r="A649" s="13">
         <v>5</v>
       </c>
       <c r="B649" s="6" t="s">
         <v>1285</v>
       </c>
       <c r="C649" s="7" t="s">
         <v>1286</v>
       </c>
       <c r="D649" s="5">
-        <v>3858.0</v>
+        <v>2554.0</v>
       </c>
       <c r="E649" s="10">
         <v>830.0</v>
       </c>
       <c r="F649" s="10">
         <v>747.0</v>
       </c>
       <c r="G649" s="10">
         <v>664.0</v>
       </c>
       <c r="H649" s="10">
         <v>581.0</v>
       </c>
     </row>
     <row r="650" spans="1:8" outlineLevel="3">
       <c r="A650" s="13">
         <v>6</v>
       </c>
       <c r="B650" s="6" t="s">
         <v>1287</v>
       </c>
       <c r="C650" s="7" t="s">
         <v>1288</v>
       </c>
       <c r="D650" s="5">
-        <v>3765.0</v>
+        <v>3261.0</v>
       </c>
       <c r="E650" s="10">
         <v>996.0</v>
       </c>
       <c r="F650" s="10">
         <v>896.4</v>
       </c>
       <c r="G650" s="10">
         <v>796.8</v>
       </c>
       <c r="H650" s="10">
         <v>697.2</v>
       </c>
     </row>
     <row r="651" spans="1:8" outlineLevel="3">
       <c r="A651" s="13">
         <v>7</v>
       </c>
       <c r="B651" s="6" t="s">
         <v>1289</v>
       </c>
       <c r="C651" s="7" t="s">
         <v>1290</v>
       </c>
       <c r="D651" s="5">
-        <v>3793.0</v>
+        <v>2133.0</v>
       </c>
       <c r="E651" s="10">
         <v>1144.0</v>
       </c>
       <c r="F651" s="10">
         <v>1029.6</v>
       </c>
       <c r="G651" s="10">
         <v>915.2</v>
       </c>
       <c r="H651" s="10">
         <v>800.8</v>
       </c>
     </row>
     <row r="652" spans="1:8" outlineLevel="3">
       <c r="A652" s="13">
         <v>8</v>
       </c>
       <c r="B652" s="6" t="s">
         <v>1291</v>
       </c>
       <c r="C652" s="7" t="s">
         <v>1292</v>
       </c>
       <c r="D652" s="5">
-        <v>2571.0</v>
+        <v>2114.0</v>
       </c>
       <c r="E652" s="10">
         <v>1664.0</v>
       </c>
       <c r="F652" s="10">
         <v>1497.6</v>
       </c>
       <c r="G652" s="10">
         <v>1331.2</v>
       </c>
       <c r="H652" s="10">
         <v>1164.8</v>
       </c>
     </row>
     <row r="653" spans="1:8" outlineLevel="3">
       <c r="A653" s="13">
         <v>9</v>
       </c>
       <c r="B653" s="6" t="s">
         <v>1293</v>
       </c>
       <c r="C653" s="7" t="s">
         <v>1294</v>
       </c>
       <c r="D653" s="5">
@@ -24004,103 +24004,103 @@
       </c>
       <c r="E653" s="10">
         <v>7445.0</v>
       </c>
       <c r="F653" s="10">
         <v>6700.5</v>
       </c>
       <c r="G653" s="10">
         <v>5956.0</v>
       </c>
       <c r="H653" s="10">
         <v>5211.5</v>
       </c>
     </row>
     <row r="654" spans="1:8" outlineLevel="3">
       <c r="A654" s="13">
         <v>10</v>
       </c>
       <c r="B654" s="6" t="s">
         <v>1295</v>
       </c>
       <c r="C654" s="7" t="s">
         <v>1296</v>
       </c>
       <c r="D654" s="5">
-        <v>2033.0</v>
+        <v>3608.0</v>
       </c>
       <c r="E654" s="10">
         <v>1872.0</v>
       </c>
       <c r="F654" s="10">
         <v>1684.8</v>
       </c>
       <c r="G654" s="10">
         <v>1497.6</v>
       </c>
       <c r="H654" s="10">
         <v>1310.4</v>
       </c>
     </row>
     <row r="655" spans="1:8" outlineLevel="3">
       <c r="A655" s="13">
         <v>11</v>
       </c>
       <c r="B655" s="6" t="s">
         <v>1297</v>
       </c>
       <c r="C655" s="7" t="s">
         <v>1298</v>
       </c>
       <c r="D655" s="5">
-        <v>405.0</v>
+        <v>176.0</v>
       </c>
       <c r="E655" s="10">
         <v>499.0</v>
       </c>
       <c r="F655" s="10">
         <v>449.1</v>
       </c>
       <c r="G655" s="10">
         <v>399.2</v>
       </c>
       <c r="H655" s="10">
         <v>349.3</v>
       </c>
     </row>
     <row r="656" spans="1:8" outlineLevel="3">
       <c r="A656" s="13">
         <v>12</v>
       </c>
       <c r="B656" s="6" t="s">
         <v>1299</v>
       </c>
       <c r="C656" s="7" t="s">
         <v>1300</v>
       </c>
       <c r="D656" s="5">
-        <v>3903.0</v>
+        <v>3047.0</v>
       </c>
       <c r="E656" s="10">
         <v>1287.0</v>
       </c>
       <c r="F656" s="10">
         <v>1158.3</v>
       </c>
       <c r="G656" s="10">
         <v>1029.6</v>
       </c>
       <c r="H656" s="10">
         <v>900.9</v>
       </c>
     </row>
     <row r="657" spans="1:8" outlineLevel="3">
       <c r="A657" s="13">
         <v>13</v>
       </c>
       <c r="B657" s="6" t="s">
         <v>1301</v>
       </c>
       <c r="C657" s="7" t="s">
         <v>1302</v>
       </c>
       <c r="D657" s="5">
@@ -24108,103 +24108,103 @@
       </c>
       <c r="E657" s="10">
         <v>4963.0</v>
       </c>
       <c r="F657" s="10">
         <v>4466.7</v>
       </c>
       <c r="G657" s="10">
         <v>3970.4</v>
       </c>
       <c r="H657" s="10">
         <v>3474.1</v>
       </c>
     </row>
     <row r="658" spans="1:8" outlineLevel="3">
       <c r="A658" s="13">
         <v>14</v>
       </c>
       <c r="B658" s="6" t="s">
         <v>1303</v>
       </c>
       <c r="C658" s="7" t="s">
         <v>1304</v>
       </c>
       <c r="D658" s="5">
-        <v>3550.0</v>
+        <v>2746.0</v>
       </c>
       <c r="E658" s="10">
         <v>1526.0</v>
       </c>
       <c r="F658" s="10">
         <v>1373.4</v>
       </c>
       <c r="G658" s="10">
         <v>1220.8</v>
       </c>
       <c r="H658" s="10">
         <v>1068.2</v>
       </c>
     </row>
     <row r="659" spans="1:8" outlineLevel="3">
       <c r="A659" s="13">
         <v>15</v>
       </c>
       <c r="B659" s="6" t="s">
         <v>1305</v>
       </c>
       <c r="C659" s="7" t="s">
         <v>1306</v>
       </c>
       <c r="D659" s="5">
-        <v>1577.0</v>
+        <v>1451.0</v>
       </c>
       <c r="E659" s="10">
         <v>720.0</v>
       </c>
       <c r="F659" s="10">
         <v>648.0</v>
       </c>
       <c r="G659" s="10">
         <v>576.0</v>
       </c>
       <c r="H659" s="10">
         <v>504.0</v>
       </c>
     </row>
     <row r="660" spans="1:8" outlineLevel="3">
       <c r="A660" s="13">
         <v>16</v>
       </c>
       <c r="B660" s="6" t="s">
         <v>1307</v>
       </c>
       <c r="C660" s="7" t="s">
         <v>1308</v>
       </c>
       <c r="D660" s="5">
-        <v>2632.0</v>
+        <v>2416.0</v>
       </c>
       <c r="E660" s="10">
         <v>2200.0</v>
       </c>
       <c r="F660" s="10">
         <v>1980.0</v>
       </c>
       <c r="G660" s="10">
         <v>1760.0</v>
       </c>
       <c r="H660" s="10">
         <v>1540.0</v>
       </c>
     </row>
     <row r="661" spans="1:8" outlineLevel="3">
       <c r="A661" s="13">
         <v>17</v>
       </c>
       <c r="B661" s="6" t="s">
         <v>1309</v>
       </c>
       <c r="C661" s="7" t="s">
         <v>1310</v>
       </c>
       <c r="D661" s="5">
@@ -24212,1463 +24212,1463 @@
       </c>
       <c r="E661" s="10">
         <v>9926.0</v>
       </c>
       <c r="F661" s="10">
         <v>8933.4</v>
       </c>
       <c r="G661" s="10">
         <v>7940.8</v>
       </c>
       <c r="H661" s="10">
         <v>6948.2</v>
       </c>
     </row>
     <row r="662" spans="1:8" outlineLevel="3">
       <c r="A662" s="13">
         <v>18</v>
       </c>
       <c r="B662" s="6" t="s">
         <v>1311</v>
       </c>
       <c r="C662" s="7" t="s">
         <v>1312</v>
       </c>
       <c r="D662" s="5">
-        <v>3898.0</v>
+        <v>2626.0</v>
       </c>
       <c r="E662" s="10">
         <v>2600.0</v>
       </c>
       <c r="F662" s="10">
         <v>2340.0</v>
       </c>
       <c r="G662" s="10">
         <v>2080.0</v>
       </c>
       <c r="H662" s="10">
         <v>1820.0</v>
       </c>
     </row>
     <row r="663" spans="1:8" outlineLevel="3">
       <c r="A663" s="13">
         <v>19</v>
       </c>
       <c r="B663" s="6" t="s">
         <v>1313</v>
       </c>
       <c r="C663" s="7" t="s">
         <v>1314</v>
       </c>
       <c r="D663" s="5">
-        <v>532.0</v>
+        <v>442.0</v>
       </c>
       <c r="E663" s="10">
-        <v>978.0</v>
+        <v>977.0</v>
       </c>
       <c r="F663" s="10">
-        <v>880.2</v>
+        <v>879.3</v>
       </c>
       <c r="G663" s="10">
-        <v>782.4</v>
+        <v>781.6</v>
       </c>
       <c r="H663" s="10">
-        <v>684.6</v>
+        <v>683.9</v>
       </c>
     </row>
     <row r="664" spans="1:8" outlineLevel="3">
       <c r="A664" s="13">
         <v>20</v>
       </c>
       <c r="B664" s="6" t="s">
         <v>1315</v>
       </c>
       <c r="C664" s="7" t="s">
         <v>1316</v>
       </c>
       <c r="D664" s="5">
-        <v>2838.0</v>
+        <v>3785.0</v>
       </c>
       <c r="E664" s="10">
         <v>3000.0</v>
       </c>
       <c r="F664" s="10">
         <v>2700.0</v>
       </c>
       <c r="G664" s="10">
         <v>2400.0</v>
       </c>
       <c r="H664" s="10">
         <v>2100.0</v>
       </c>
     </row>
     <row r="665" spans="1:8" outlineLevel="3">
       <c r="A665" s="13">
         <v>21</v>
       </c>
       <c r="B665" s="6" t="s">
         <v>1317</v>
       </c>
       <c r="C665" s="7" t="s">
         <v>1318</v>
       </c>
       <c r="D665" s="5">
-        <v>2936.0</v>
+        <v>2788.0</v>
       </c>
       <c r="E665" s="10">
         <v>3800.0</v>
       </c>
       <c r="F665" s="10">
         <v>3420.0</v>
       </c>
       <c r="G665" s="10">
         <v>3040.0</v>
       </c>
       <c r="H665" s="10">
         <v>2660.0</v>
       </c>
     </row>
     <row r="666" spans="1:8" outlineLevel="3">
       <c r="A666" s="13">
         <v>22</v>
       </c>
       <c r="B666" s="6" t="s">
         <v>1319</v>
       </c>
       <c r="C666" s="7" t="s">
         <v>1320</v>
       </c>
       <c r="D666" s="5">
-        <v>362.0</v>
+        <v>242.0</v>
       </c>
       <c r="E666" s="10">
         <v>1286.0</v>
       </c>
       <c r="F666" s="10">
         <v>1157.4</v>
       </c>
       <c r="G666" s="10">
         <v>1028.8</v>
       </c>
       <c r="H666" s="10">
         <v>900.2</v>
       </c>
     </row>
     <row r="667" spans="1:8" outlineLevel="3">
       <c r="A667" s="13">
         <v>23</v>
       </c>
       <c r="B667" s="6" t="s">
         <v>1321</v>
       </c>
       <c r="C667" s="7" t="s">
         <v>1322</v>
       </c>
       <c r="D667" s="5">
-        <v>2588.0</v>
+        <v>2209.0</v>
       </c>
       <c r="E667" s="10">
         <v>4200.0</v>
       </c>
       <c r="F667" s="10">
         <v>3780.0</v>
       </c>
       <c r="G667" s="10">
         <v>3360.0</v>
       </c>
       <c r="H667" s="10">
         <v>2940.0</v>
       </c>
     </row>
     <row r="668" spans="1:8" outlineLevel="3">
       <c r="A668" s="13">
         <v>24</v>
       </c>
       <c r="B668" s="6" t="s">
         <v>1323</v>
       </c>
       <c r="C668" s="7" t="s">
         <v>1324</v>
       </c>
       <c r="D668" s="5">
-        <v>2798.0</v>
+        <v>2087.0</v>
       </c>
       <c r="E668" s="10">
         <v>4800.0</v>
       </c>
       <c r="F668" s="10">
         <v>4320.0</v>
       </c>
       <c r="G668" s="10">
         <v>3840.0</v>
       </c>
       <c r="H668" s="10">
         <v>3360.0</v>
       </c>
     </row>
     <row r="669" spans="1:8" outlineLevel="3">
       <c r="A669" s="13">
         <v>25</v>
       </c>
       <c r="B669" s="6" t="s">
         <v>1325</v>
       </c>
       <c r="C669" s="7" t="s">
         <v>1326</v>
       </c>
       <c r="D669" s="5">
-        <v>165.0</v>
+        <v>0.0</v>
       </c>
       <c r="E669" s="10">
-        <v>1648.0</v>
+        <v>1649.0</v>
       </c>
       <c r="F669" s="10">
-        <v>1483.2</v>
+        <v>1484.1</v>
       </c>
       <c r="G669" s="10">
-        <v>1318.4</v>
+        <v>1319.2</v>
       </c>
       <c r="H669" s="10">
-        <v>1153.6</v>
+        <v>1154.3</v>
       </c>
     </row>
     <row r="670" spans="1:8" outlineLevel="3">
       <c r="A670" s="13">
         <v>26</v>
       </c>
       <c r="B670" s="6" t="s">
         <v>1327</v>
       </c>
       <c r="C670" s="7" t="s">
         <v>1328</v>
       </c>
       <c r="D670" s="5">
-        <v>3002.0</v>
+        <v>2197.0</v>
       </c>
       <c r="E670" s="10">
         <v>5200.0</v>
       </c>
       <c r="F670" s="10">
         <v>4680.0</v>
       </c>
       <c r="G670" s="10">
         <v>4160.0</v>
       </c>
       <c r="H670" s="10">
         <v>3640.0</v>
       </c>
     </row>
     <row r="671" spans="1:8" outlineLevel="3">
       <c r="A671" s="13">
         <v>27</v>
       </c>
       <c r="B671" s="6" t="s">
         <v>1329</v>
       </c>
       <c r="C671" s="7" t="s">
         <v>1330</v>
       </c>
       <c r="D671" s="5">
-        <v>2699.0</v>
+        <v>2275.0</v>
       </c>
       <c r="E671" s="10">
         <v>6200.0</v>
       </c>
       <c r="F671" s="10">
         <v>5580.0</v>
       </c>
       <c r="G671" s="10">
         <v>4960.0</v>
       </c>
       <c r="H671" s="10">
         <v>4340.0</v>
       </c>
     </row>
     <row r="672" spans="1:8" outlineLevel="3">
       <c r="A672" s="13">
         <v>28</v>
       </c>
       <c r="B672" s="6" t="s">
         <v>1331</v>
       </c>
       <c r="C672" s="7" t="s">
         <v>1332</v>
       </c>
       <c r="D672" s="5">
-        <v>2563.0</v>
+        <v>2611.0</v>
       </c>
       <c r="E672" s="10">
         <v>11008.0</v>
       </c>
       <c r="F672" s="10">
         <v>9907.2</v>
       </c>
       <c r="G672" s="10">
         <v>8806.4</v>
       </c>
       <c r="H672" s="10">
         <v>7705.6</v>
       </c>
     </row>
     <row r="673" spans="1:8" outlineLevel="2">
       <c r="A673" s="15" t="s">
         <v>545</v>
       </c>
       <c r="B673" s="4"/>
       <c r="C673" s="4"/>
       <c r="D673" s="4"/>
       <c r="E673" s="9"/>
       <c r="F673" s="9"/>
       <c r="G673" s="9"/>
       <c r="H673" s="9"/>
     </row>
     <row r="674" spans="1:8" outlineLevel="3">
       <c r="A674" s="13">
         <v>1</v>
       </c>
       <c r="B674" s="6" t="s">
         <v>1333</v>
       </c>
       <c r="C674" s="7" t="s">
         <v>1334</v>
       </c>
       <c r="D674" s="5">
-        <v>3572.0</v>
+        <v>3270.0</v>
       </c>
       <c r="E674" s="10">
         <v>756.0</v>
       </c>
       <c r="F674" s="10">
         <v>680.4</v>
       </c>
       <c r="G674" s="10">
         <v>604.8</v>
       </c>
       <c r="H674" s="10">
         <v>529.2</v>
       </c>
     </row>
     <row r="675" spans="1:8" outlineLevel="3">
       <c r="A675" s="13">
         <v>2</v>
       </c>
       <c r="B675" s="6" t="s">
         <v>1335</v>
       </c>
       <c r="C675" s="7" t="s">
         <v>1336</v>
       </c>
       <c r="D675" s="5">
-        <v>2211.0</v>
+        <v>3141.0</v>
       </c>
       <c r="E675" s="10">
         <v>816.0</v>
       </c>
       <c r="F675" s="10">
         <v>734.4</v>
       </c>
       <c r="G675" s="10">
         <v>652.8</v>
       </c>
       <c r="H675" s="10">
         <v>571.2</v>
       </c>
     </row>
     <row r="676" spans="1:8" outlineLevel="3">
       <c r="A676" s="13">
         <v>3</v>
       </c>
       <c r="B676" s="6" t="s">
         <v>1337</v>
       </c>
       <c r="C676" s="7" t="s">
         <v>1338</v>
       </c>
       <c r="D676" s="5">
-        <v>2217.0</v>
+        <v>2514.0</v>
       </c>
       <c r="E676" s="10">
         <v>898.0</v>
       </c>
       <c r="F676" s="10">
         <v>808.2</v>
       </c>
       <c r="G676" s="10">
         <v>718.4</v>
       </c>
       <c r="H676" s="10">
         <v>628.6</v>
       </c>
     </row>
     <row r="677" spans="1:8" outlineLevel="3">
       <c r="A677" s="13">
         <v>4</v>
       </c>
       <c r="B677" s="6" t="s">
         <v>1339</v>
       </c>
       <c r="C677" s="7" t="s">
         <v>1340</v>
       </c>
       <c r="D677" s="5">
-        <v>2575.0</v>
+        <v>2824.0</v>
       </c>
       <c r="E677" s="10">
         <v>1077.0</v>
       </c>
       <c r="F677" s="10">
         <v>969.3</v>
       </c>
       <c r="G677" s="10">
         <v>861.6</v>
       </c>
       <c r="H677" s="10">
         <v>753.9</v>
       </c>
     </row>
     <row r="678" spans="1:8" outlineLevel="3">
       <c r="A678" s="13">
         <v>5</v>
       </c>
       <c r="B678" s="6" t="s">
         <v>1341</v>
       </c>
       <c r="C678" s="7" t="s">
         <v>1342</v>
       </c>
       <c r="D678" s="5">
-        <v>2788.0</v>
+        <v>0.0</v>
       </c>
       <c r="E678" s="10">
-        <v>1229.0</v>
+        <v>1221.0</v>
       </c>
       <c r="F678" s="10">
-        <v>1106.1</v>
+        <v>1098.9</v>
       </c>
       <c r="G678" s="10">
-        <v>983.2</v>
+        <v>976.8</v>
       </c>
       <c r="H678" s="10">
-        <v>860.3</v>
+        <v>854.7</v>
       </c>
     </row>
     <row r="679" spans="1:8" outlineLevel="3">
       <c r="A679" s="13">
         <v>6</v>
       </c>
       <c r="B679" s="6" t="s">
         <v>1343</v>
       </c>
       <c r="C679" s="7" t="s">
         <v>1344</v>
       </c>
       <c r="D679" s="5">
-        <v>3260.0</v>
+        <v>2719.0</v>
       </c>
       <c r="E679" s="10">
         <v>1754.0</v>
       </c>
       <c r="F679" s="10">
         <v>1578.6</v>
       </c>
       <c r="G679" s="10">
         <v>1403.2</v>
       </c>
       <c r="H679" s="10">
         <v>1227.8</v>
       </c>
     </row>
     <row r="680" spans="1:8" outlineLevel="3">
       <c r="A680" s="13">
         <v>7</v>
       </c>
       <c r="B680" s="6" t="s">
         <v>1345</v>
       </c>
       <c r="C680" s="7" t="s">
         <v>1346</v>
       </c>
       <c r="D680" s="5">
-        <v>2585.0</v>
+        <v>3345.0</v>
       </c>
       <c r="E680" s="10">
         <v>1973.0</v>
       </c>
       <c r="F680" s="10">
         <v>1775.7</v>
       </c>
       <c r="G680" s="10">
         <v>1578.4</v>
       </c>
       <c r="H680" s="10">
         <v>1381.1</v>
       </c>
     </row>
     <row r="681" spans="1:8" outlineLevel="3">
       <c r="A681" s="13">
         <v>8</v>
       </c>
       <c r="B681" s="6" t="s">
         <v>1347</v>
       </c>
       <c r="C681" s="7" t="s">
         <v>1348</v>
       </c>
       <c r="D681" s="5">
-        <v>3964.0</v>
+        <v>3390.0</v>
       </c>
       <c r="E681" s="10">
-        <v>1382.0</v>
+        <v>1374.0</v>
       </c>
       <c r="F681" s="10">
-        <v>1243.8</v>
+        <v>1236.6</v>
       </c>
       <c r="G681" s="10">
-        <v>1105.6</v>
+        <v>1099.2</v>
       </c>
       <c r="H681" s="10">
-        <v>967.4</v>
+        <v>961.8</v>
       </c>
     </row>
     <row r="682" spans="1:8" outlineLevel="3">
       <c r="A682" s="13">
         <v>9</v>
       </c>
       <c r="B682" s="6" t="s">
         <v>1349</v>
       </c>
       <c r="C682" s="7" t="s">
         <v>1350</v>
       </c>
       <c r="D682" s="5">
-        <v>3397.0</v>
+        <v>2449.0</v>
       </c>
       <c r="E682" s="10">
-        <v>1638.0</v>
+        <v>1628.0</v>
       </c>
       <c r="F682" s="10">
-        <v>1474.2</v>
+        <v>1465.2</v>
       </c>
       <c r="G682" s="10">
-        <v>1310.4</v>
+        <v>1302.4</v>
       </c>
       <c r="H682" s="10">
-        <v>1146.6</v>
+        <v>1139.6</v>
       </c>
     </row>
     <row r="683" spans="1:8" outlineLevel="3">
       <c r="A683" s="13">
         <v>10</v>
       </c>
       <c r="B683" s="6" t="s">
         <v>1351</v>
       </c>
       <c r="C683" s="7" t="s">
         <v>1352</v>
       </c>
       <c r="D683" s="5">
-        <v>2364.0</v>
+        <v>2772.0</v>
       </c>
       <c r="E683" s="10">
         <v>2323.0</v>
       </c>
       <c r="F683" s="10">
         <v>2090.7</v>
       </c>
       <c r="G683" s="10">
         <v>1858.4</v>
       </c>
       <c r="H683" s="10">
         <v>1626.1</v>
       </c>
     </row>
     <row r="684" spans="1:8" outlineLevel="3">
       <c r="A684" s="13">
         <v>11</v>
       </c>
       <c r="B684" s="6" t="s">
         <v>1353</v>
       </c>
       <c r="C684" s="7" t="s">
         <v>1354</v>
       </c>
       <c r="D684" s="5">
-        <v>3937.0</v>
+        <v>3679.0</v>
       </c>
       <c r="E684" s="10">
         <v>2746.0</v>
       </c>
       <c r="F684" s="10">
         <v>2471.4</v>
       </c>
       <c r="G684" s="10">
         <v>2196.8</v>
       </c>
       <c r="H684" s="10">
         <v>1922.2</v>
       </c>
     </row>
     <row r="685" spans="1:8" outlineLevel="3">
       <c r="A685" s="13">
         <v>12</v>
       </c>
       <c r="B685" s="6" t="s">
         <v>1355</v>
       </c>
       <c r="C685" s="7" t="s">
         <v>1356</v>
       </c>
       <c r="D685" s="5">
-        <v>2653.0</v>
+        <v>2712.0</v>
       </c>
       <c r="E685" s="10">
         <v>3168.0</v>
       </c>
       <c r="F685" s="10">
         <v>2851.2</v>
       </c>
       <c r="G685" s="10">
         <v>2534.4</v>
       </c>
       <c r="H685" s="10">
         <v>2217.6</v>
       </c>
     </row>
     <row r="686" spans="1:8" outlineLevel="3">
       <c r="A686" s="13">
         <v>13</v>
       </c>
       <c r="B686" s="6" t="s">
         <v>1357</v>
       </c>
       <c r="C686" s="7" t="s">
         <v>1358</v>
       </c>
       <c r="D686" s="5">
-        <v>2118.0</v>
+        <v>0.0</v>
       </c>
       <c r="E686" s="10">
         <v>4013.0</v>
       </c>
       <c r="F686" s="10">
         <v>3611.7</v>
       </c>
       <c r="G686" s="10">
         <v>3210.4</v>
       </c>
       <c r="H686" s="10">
         <v>2809.1</v>
       </c>
     </row>
     <row r="687" spans="1:8" outlineLevel="3">
       <c r="A687" s="13">
         <v>14</v>
       </c>
       <c r="B687" s="6" t="s">
         <v>1359</v>
       </c>
       <c r="C687" s="7" t="s">
         <v>1360</v>
       </c>
       <c r="D687" s="5">
-        <v>2320.0</v>
+        <v>3149.0</v>
       </c>
       <c r="E687" s="10">
         <v>4435.0</v>
       </c>
       <c r="F687" s="10">
         <v>3991.5</v>
       </c>
       <c r="G687" s="10">
         <v>3548.0</v>
       </c>
       <c r="H687" s="10">
         <v>3104.5</v>
       </c>
     </row>
     <row r="688" spans="1:8" outlineLevel="3">
       <c r="A688" s="13">
         <v>15</v>
       </c>
       <c r="B688" s="6" t="s">
         <v>1361</v>
       </c>
       <c r="C688" s="7" t="s">
         <v>1362</v>
       </c>
       <c r="D688" s="5">
-        <v>2524.0</v>
+        <v>3987.0</v>
       </c>
       <c r="E688" s="10">
         <v>5107.0</v>
       </c>
       <c r="F688" s="10">
         <v>4596.3</v>
       </c>
       <c r="G688" s="10">
         <v>4085.6</v>
       </c>
       <c r="H688" s="10">
         <v>3574.9</v>
       </c>
     </row>
     <row r="689" spans="1:8" outlineLevel="3">
       <c r="A689" s="13">
         <v>16</v>
       </c>
       <c r="B689" s="6" t="s">
         <v>1363</v>
       </c>
       <c r="C689" s="7" t="s">
         <v>1364</v>
       </c>
       <c r="D689" s="5">
-        <v>3635.0</v>
+        <v>2253.0</v>
       </c>
       <c r="E689" s="10">
         <v>5491.0</v>
       </c>
       <c r="F689" s="10">
         <v>4941.9</v>
       </c>
       <c r="G689" s="10">
         <v>4392.8</v>
       </c>
       <c r="H689" s="10">
         <v>3843.7</v>
       </c>
     </row>
     <row r="690" spans="1:8" outlineLevel="3">
       <c r="A690" s="13">
         <v>17</v>
       </c>
       <c r="B690" s="6" t="s">
         <v>1365</v>
       </c>
       <c r="C690" s="7" t="s">
         <v>1366</v>
       </c>
       <c r="D690" s="5">
-        <v>2582.0</v>
+        <v>3778.0</v>
       </c>
       <c r="E690" s="10">
         <v>6547.0</v>
       </c>
       <c r="F690" s="10">
         <v>5892.3</v>
       </c>
       <c r="G690" s="10">
         <v>5237.6</v>
       </c>
       <c r="H690" s="10">
         <v>4582.9</v>
       </c>
     </row>
     <row r="691" spans="1:8" outlineLevel="3">
       <c r="A691" s="13">
         <v>18</v>
       </c>
       <c r="B691" s="6" t="s">
         <v>1367</v>
       </c>
       <c r="C691" s="7" t="s">
         <v>1368</v>
       </c>
       <c r="D691" s="5">
-        <v>1119.0</v>
+        <v>1818.0</v>
       </c>
       <c r="E691" s="10">
         <v>808.0</v>
       </c>
       <c r="F691" s="10">
         <v>727.2</v>
       </c>
       <c r="G691" s="10">
         <v>646.4</v>
       </c>
       <c r="H691" s="10">
         <v>565.6</v>
       </c>
     </row>
     <row r="692" spans="1:8" outlineLevel="3">
       <c r="A692" s="13">
         <v>19</v>
       </c>
       <c r="B692" s="6" t="s">
         <v>1369</v>
       </c>
       <c r="C692" s="7" t="s">
         <v>1370</v>
       </c>
       <c r="D692" s="5">
-        <v>1800.0</v>
+        <v>1884.0</v>
       </c>
       <c r="E692" s="10">
         <v>1212.0</v>
       </c>
       <c r="F692" s="10">
         <v>1090.8</v>
       </c>
       <c r="G692" s="10">
         <v>969.6</v>
       </c>
       <c r="H692" s="10">
         <v>848.4</v>
       </c>
     </row>
     <row r="693" spans="1:8" outlineLevel="3">
       <c r="A693" s="13">
         <v>20</v>
       </c>
       <c r="B693" s="6" t="s">
         <v>1371</v>
       </c>
       <c r="C693" s="7" t="s">
         <v>1372</v>
       </c>
       <c r="D693" s="5">
-        <v>1367.0</v>
+        <v>1580.0</v>
       </c>
       <c r="E693" s="10">
         <v>1454.0</v>
       </c>
       <c r="F693" s="10">
         <v>1308.6</v>
       </c>
       <c r="G693" s="10">
         <v>1163.2</v>
       </c>
       <c r="H693" s="10">
         <v>1017.8</v>
       </c>
     </row>
     <row r="694" spans="1:8" outlineLevel="3">
       <c r="A694" s="13">
         <v>21</v>
       </c>
       <c r="B694" s="6" t="s">
         <v>1373</v>
       </c>
       <c r="C694" s="7" t="s">
         <v>1374</v>
       </c>
       <c r="D694" s="5">
-        <v>1593.0</v>
+        <v>1325.0</v>
       </c>
       <c r="E694" s="10">
         <v>1939.0</v>
       </c>
       <c r="F694" s="10">
         <v>1745.1</v>
       </c>
       <c r="G694" s="10">
         <v>1551.2</v>
       </c>
       <c r="H694" s="10">
         <v>1357.3</v>
       </c>
     </row>
     <row r="695" spans="1:8" outlineLevel="3">
       <c r="A695" s="13">
         <v>22</v>
       </c>
       <c r="B695" s="6" t="s">
         <v>1375</v>
       </c>
       <c r="C695" s="7" t="s">
         <v>1376</v>
       </c>
       <c r="D695" s="5">
-        <v>1702.0</v>
+        <v>1448.0</v>
       </c>
       <c r="E695" s="10">
         <v>3636.0</v>
       </c>
       <c r="F695" s="10">
         <v>3272.4</v>
       </c>
       <c r="G695" s="10">
         <v>2908.8</v>
       </c>
       <c r="H695" s="10">
         <v>2545.2</v>
       </c>
     </row>
     <row r="696" spans="1:8" outlineLevel="3">
       <c r="A696" s="13">
         <v>23</v>
       </c>
       <c r="B696" s="6" t="s">
         <v>1377</v>
       </c>
       <c r="C696" s="7" t="s">
         <v>1378</v>
       </c>
       <c r="D696" s="5">
-        <v>1743.0</v>
+        <v>1113.0</v>
       </c>
       <c r="E696" s="10">
         <v>2424.0</v>
       </c>
       <c r="F696" s="10">
         <v>2181.6</v>
       </c>
       <c r="G696" s="10">
         <v>1939.2</v>
       </c>
       <c r="H696" s="10">
         <v>1696.8</v>
       </c>
     </row>
     <row r="697" spans="1:8" outlineLevel="3">
       <c r="A697" s="13">
         <v>24</v>
       </c>
       <c r="B697" s="6" t="s">
         <v>1379</v>
       </c>
       <c r="C697" s="7" t="s">
         <v>1380</v>
       </c>
       <c r="D697" s="5">
-        <v>1306.0</v>
+        <v>1383.0</v>
       </c>
       <c r="E697" s="10">
         <v>4848.0</v>
       </c>
       <c r="F697" s="10">
         <v>4363.2</v>
       </c>
       <c r="G697" s="10">
         <v>3878.4</v>
       </c>
       <c r="H697" s="10">
         <v>3393.6</v>
       </c>
     </row>
     <row r="698" spans="1:8" outlineLevel="3">
       <c r="A698" s="13">
         <v>25</v>
       </c>
       <c r="B698" s="6" t="s">
         <v>1381</v>
       </c>
       <c r="C698" s="7" t="s">
         <v>1382</v>
       </c>
       <c r="D698" s="5">
-        <v>1942.0</v>
+        <v>0.0</v>
       </c>
       <c r="E698" s="10">
         <v>7272.0</v>
       </c>
       <c r="F698" s="10">
         <v>6544.8</v>
       </c>
       <c r="G698" s="10">
         <v>5817.6</v>
       </c>
       <c r="H698" s="10">
         <v>5090.4</v>
       </c>
     </row>
     <row r="699" spans="1:8" outlineLevel="3">
       <c r="A699" s="13">
         <v>26</v>
       </c>
       <c r="B699" s="6" t="s">
         <v>1383</v>
       </c>
       <c r="C699" s="7" t="s">
         <v>1384</v>
       </c>
       <c r="D699" s="5">
-        <v>1884.0</v>
+        <v>1262.0</v>
       </c>
       <c r="E699" s="10">
         <v>9696.0</v>
       </c>
       <c r="F699" s="10">
         <v>8726.4</v>
       </c>
       <c r="G699" s="10">
         <v>7756.8</v>
       </c>
       <c r="H699" s="10">
         <v>6787.2</v>
       </c>
     </row>
     <row r="700" spans="1:8" outlineLevel="3">
       <c r="A700" s="13">
         <v>27</v>
       </c>
       <c r="B700" s="6" t="s">
         <v>1385</v>
       </c>
       <c r="C700" s="7" t="s">
         <v>1386</v>
       </c>
       <c r="D700" s="5">
-        <v>1266.0</v>
+        <v>1357.0</v>
       </c>
       <c r="E700" s="10">
         <v>12120.0</v>
       </c>
       <c r="F700" s="10">
         <v>10908.0</v>
       </c>
       <c r="G700" s="10">
         <v>9696.0</v>
       </c>
       <c r="H700" s="10">
         <v>8484.0</v>
       </c>
     </row>
     <row r="701" spans="1:8" outlineLevel="2">
       <c r="A701" s="15" t="s">
         <v>1387</v>
       </c>
       <c r="B701" s="4"/>
       <c r="C701" s="4"/>
       <c r="D701" s="4"/>
       <c r="E701" s="9"/>
       <c r="F701" s="9"/>
       <c r="G701" s="9"/>
       <c r="H701" s="9"/>
     </row>
     <row r="702" spans="1:8" outlineLevel="3">
       <c r="A702" s="13">
         <v>1</v>
       </c>
       <c r="B702" s="6" t="s">
         <v>1388</v>
       </c>
       <c r="C702" s="7" t="s">
         <v>1389</v>
       </c>
       <c r="D702" s="5">
-        <v>1659.0</v>
+        <v>1380.0</v>
       </c>
       <c r="E702" s="10">
-        <v>2602.0</v>
+        <v>2597.0</v>
       </c>
       <c r="F702" s="10">
-        <v>2341.8</v>
+        <v>2337.3</v>
       </c>
       <c r="G702" s="10">
-        <v>2081.6</v>
+        <v>2077.6</v>
       </c>
       <c r="H702" s="10">
-        <v>1821.4</v>
+        <v>1817.9</v>
       </c>
     </row>
     <row r="703" spans="1:8" outlineLevel="3">
       <c r="A703" s="13">
         <v>2</v>
       </c>
       <c r="B703" s="6" t="s">
         <v>1390</v>
       </c>
       <c r="C703" s="7" t="s">
         <v>1391</v>
       </c>
       <c r="D703" s="5">
-        <v>1213.0</v>
+        <v>1014.0</v>
       </c>
       <c r="E703" s="10">
-        <v>3902.0</v>
+        <v>3895.0</v>
       </c>
       <c r="F703" s="10">
-        <v>3511.8</v>
+        <v>3505.5</v>
       </c>
       <c r="G703" s="10">
-        <v>3121.6</v>
+        <v>3116.0</v>
       </c>
       <c r="H703" s="10">
-        <v>2731.4</v>
+        <v>2726.5</v>
       </c>
     </row>
     <row r="704" spans="1:8" outlineLevel="3">
       <c r="A704" s="13">
         <v>3</v>
       </c>
       <c r="B704" s="6" t="s">
         <v>1392</v>
       </c>
       <c r="C704" s="7" t="s">
         <v>1393</v>
       </c>
       <c r="D704" s="5">
-        <v>1773.0</v>
+        <v>1051.0</v>
       </c>
       <c r="E704" s="10">
-        <v>3295.0</v>
+        <v>3289.0</v>
       </c>
       <c r="F704" s="10">
-        <v>2965.5</v>
+        <v>2960.1</v>
       </c>
       <c r="G704" s="10">
-        <v>2636.0</v>
+        <v>2631.2</v>
       </c>
       <c r="H704" s="10">
-        <v>2306.5</v>
+        <v>2302.3</v>
       </c>
     </row>
     <row r="705" spans="1:8" outlineLevel="3">
       <c r="A705" s="13">
         <v>4</v>
       </c>
       <c r="B705" s="6" t="s">
         <v>1394</v>
       </c>
       <c r="C705" s="7" t="s">
         <v>1395</v>
       </c>
       <c r="D705" s="5">
-        <v>1811.0</v>
+        <v>1831.0</v>
       </c>
       <c r="E705" s="10">
-        <v>6504.0</v>
+        <v>6492.0</v>
       </c>
       <c r="F705" s="10">
-        <v>5853.6</v>
+        <v>5842.8</v>
       </c>
       <c r="G705" s="10">
-        <v>5203.2</v>
+        <v>5193.6</v>
       </c>
       <c r="H705" s="10">
-        <v>4552.8</v>
+        <v>4544.4</v>
       </c>
     </row>
     <row r="706" spans="1:8" outlineLevel="3">
       <c r="A706" s="13">
         <v>5</v>
       </c>
       <c r="B706" s="6" t="s">
         <v>1396</v>
       </c>
       <c r="C706" s="7" t="s">
         <v>1397</v>
       </c>
       <c r="D706" s="5">
-        <v>1564.0</v>
+        <v>1692.0</v>
       </c>
       <c r="E706" s="10">
-        <v>8672.0</v>
+        <v>8656.0</v>
       </c>
       <c r="F706" s="10">
-        <v>7804.8</v>
+        <v>7790.4</v>
       </c>
       <c r="G706" s="10">
-        <v>6937.6</v>
+        <v>6924.8</v>
       </c>
       <c r="H706" s="10">
-        <v>6070.4</v>
+        <v>6059.2</v>
       </c>
     </row>
     <row r="707" spans="1:8" outlineLevel="3">
       <c r="A707" s="13">
         <v>6</v>
       </c>
       <c r="B707" s="6" t="s">
         <v>1398</v>
       </c>
       <c r="C707" s="7" t="s">
         <v>1399</v>
       </c>
       <c r="D707" s="5">
-        <v>1192.0</v>
+        <v>1282.0</v>
       </c>
       <c r="E707" s="10">
-        <v>13008.0</v>
+        <v>12984.0</v>
       </c>
       <c r="F707" s="10">
-        <v>11707.2</v>
+        <v>11685.6</v>
       </c>
       <c r="G707" s="10">
-        <v>10406.4</v>
+        <v>10387.2</v>
       </c>
       <c r="H707" s="10">
-        <v>9105.6</v>
+        <v>9088.8</v>
       </c>
     </row>
     <row r="708" spans="1:8" outlineLevel="2">
       <c r="A708" s="15" t="s">
         <v>1400</v>
       </c>
       <c r="B708" s="4"/>
       <c r="C708" s="4"/>
       <c r="D708" s="4"/>
       <c r="E708" s="9"/>
       <c r="F708" s="9"/>
       <c r="G708" s="9"/>
       <c r="H708" s="9"/>
     </row>
     <row r="709" spans="1:8" outlineLevel="3">
       <c r="A709" s="13">
         <v>1</v>
       </c>
       <c r="B709" s="6" t="s">
         <v>1401</v>
       </c>
       <c r="C709" s="7" t="s">
         <v>1402</v>
       </c>
       <c r="D709" s="5">
-        <v>834.0</v>
+        <v>528.0</v>
       </c>
       <c r="E709" s="10">
         <v>9802.0</v>
       </c>
       <c r="F709" s="10">
         <v>8821.8</v>
       </c>
       <c r="G709" s="10">
         <v>7841.6</v>
       </c>
       <c r="H709" s="10">
         <v>6861.4</v>
       </c>
     </row>
     <row r="710" spans="1:8" outlineLevel="3">
       <c r="A710" s="13">
         <v>2</v>
       </c>
       <c r="B710" s="6" t="s">
         <v>1403</v>
       </c>
       <c r="C710" s="7" t="s">
         <v>1404</v>
       </c>
       <c r="D710" s="5">
-        <v>784.0</v>
+        <v>653.0</v>
       </c>
       <c r="E710" s="10">
-        <v>20640.0</v>
+        <v>19603.0</v>
       </c>
       <c r="F710" s="10">
-        <v>18576.0</v>
+        <v>17642.7</v>
       </c>
       <c r="G710" s="10">
-        <v>16512.0</v>
+        <v>15682.4</v>
       </c>
       <c r="H710" s="10">
-        <v>14448.0</v>
+        <v>13722.1</v>
       </c>
     </row>
     <row r="711" spans="1:8" outlineLevel="3">
       <c r="A711" s="13">
         <v>3</v>
       </c>
       <c r="B711" s="6" t="s">
         <v>1405</v>
       </c>
       <c r="C711" s="7" t="s">
         <v>1406</v>
       </c>
       <c r="D711" s="5">
-        <v>925.0</v>
+        <v>955.0</v>
       </c>
       <c r="E711" s="10">
-        <v>30960.0</v>
+        <v>29405.0</v>
       </c>
       <c r="F711" s="10">
-        <v>27864.0</v>
+        <v>26464.5</v>
       </c>
       <c r="G711" s="10">
-        <v>24768.0</v>
+        <v>23524.0</v>
       </c>
       <c r="H711" s="10">
-        <v>21672.0</v>
+        <v>20583.5</v>
       </c>
     </row>
     <row r="712" spans="1:8" outlineLevel="3">
       <c r="A712" s="13">
         <v>4</v>
       </c>
       <c r="B712" s="6" t="s">
         <v>1407</v>
       </c>
       <c r="C712" s="7" t="s">
         <v>1408</v>
       </c>
       <c r="D712" s="5">
-        <v>503.0</v>
+        <v>869.0</v>
       </c>
       <c r="E712" s="10">
-        <v>41280.0</v>
+        <v>39206.0</v>
       </c>
       <c r="F712" s="10">
-        <v>37152.0</v>
+        <v>35285.4</v>
       </c>
       <c r="G712" s="10">
-        <v>33024.0</v>
+        <v>31364.8</v>
       </c>
       <c r="H712" s="10">
-        <v>28896.0</v>
+        <v>27444.2</v>
       </c>
     </row>
     <row r="713" spans="1:8" outlineLevel="1">
       <c r="A713" s="14" t="s">
         <v>1409</v>
       </c>
       <c r="B713" s="4"/>
       <c r="C713" s="4"/>
       <c r="D713" s="4"/>
       <c r="E713" s="9"/>
       <c r="F713" s="9"/>
       <c r="G713" s="9"/>
       <c r="H713" s="9"/>
     </row>
     <row r="714" spans="1:8" outlineLevel="2">
       <c r="A714" s="13">
         <v>1</v>
       </c>
       <c r="B714" s="6" t="s">
         <v>1410</v>
       </c>
       <c r="C714" s="7" t="s">
         <v>1411</v>
       </c>
       <c r="D714" s="5">
-        <v>99.0</v>
+        <v>238.0</v>
       </c>
       <c r="E714" s="10">
-        <v>826.0</v>
+        <v>825.0</v>
       </c>
       <c r="F714" s="10">
-        <v>743.4</v>
+        <v>742.5</v>
       </c>
       <c r="G714" s="10">
-        <v>660.8</v>
+        <v>660.0</v>
       </c>
       <c r="H714" s="10">
-        <v>578.2</v>
+        <v>577.5</v>
       </c>
     </row>
     <row r="715" spans="1:8" outlineLevel="2">
       <c r="A715" s="13">
         <v>2</v>
       </c>
       <c r="B715" s="6" t="s">
         <v>1412</v>
       </c>
       <c r="C715" s="7" t="s">
         <v>1413</v>
       </c>
       <c r="D715" s="5">
-        <v>101.0</v>
+        <v>131.0</v>
       </c>
       <c r="E715" s="10">
-        <v>826.0</v>
+        <v>825.0</v>
       </c>
       <c r="F715" s="10">
-        <v>743.4</v>
+        <v>742.5</v>
       </c>
       <c r="G715" s="10">
-        <v>660.8</v>
+        <v>660.0</v>
       </c>
       <c r="H715" s="10">
-        <v>578.2</v>
+        <v>577.5</v>
       </c>
     </row>
     <row r="716" spans="1:8" outlineLevel="2">
       <c r="A716" s="13">
         <v>3</v>
       </c>
       <c r="B716" s="6" t="s">
         <v>1414</v>
       </c>
       <c r="C716" s="7" t="s">
         <v>1415</v>
       </c>
       <c r="D716" s="5">
-        <v>196.0</v>
+        <v>256.0</v>
       </c>
       <c r="E716" s="10">
         <v>824.0</v>
       </c>
       <c r="F716" s="10">
         <v>741.6</v>
       </c>
       <c r="G716" s="10">
         <v>659.2</v>
       </c>
       <c r="H716" s="10">
         <v>576.8</v>
       </c>
     </row>
     <row r="717" spans="1:8" outlineLevel="2">
       <c r="A717" s="13">
         <v>4</v>
       </c>
       <c r="B717" s="6" t="s">
         <v>1416</v>
       </c>
       <c r="C717" s="7" t="s">
         <v>1417</v>
       </c>
       <c r="D717" s="5">
-        <v>3.0</v>
+        <v>343.0</v>
       </c>
       <c r="E717" s="10">
         <v>824.0</v>
       </c>
       <c r="F717" s="10">
         <v>741.6</v>
       </c>
       <c r="G717" s="10">
         <v>659.2</v>
       </c>
       <c r="H717" s="10">
         <v>576.8</v>
       </c>
     </row>
     <row r="718" spans="1:8" outlineLevel="2">
       <c r="A718" s="15" t="s">
         <v>1418</v>
       </c>
       <c r="B718" s="4"/>
       <c r="C718" s="4"/>
       <c r="D718" s="4"/>
       <c r="E718" s="9"/>
       <c r="F718" s="9"/>
       <c r="G718" s="9"/>
       <c r="H718" s="9"/>
     </row>
     <row r="719" spans="1:8" outlineLevel="3">
       <c r="A719" s="13">
         <v>1</v>
       </c>
       <c r="B719" s="6" t="s">
         <v>1419</v>
       </c>
       <c r="C719" s="7" t="s">
         <v>1420</v>
       </c>
       <c r="D719" s="5">
-        <v>1450.0</v>
+        <v>1979.0</v>
       </c>
       <c r="E719" s="10">
         <v>622.0</v>
       </c>
       <c r="F719" s="10">
         <v>559.8</v>
       </c>
       <c r="G719" s="10">
         <v>497.6</v>
       </c>
       <c r="H719" s="10">
         <v>435.4</v>
       </c>
     </row>
     <row r="720" spans="1:8" outlineLevel="3">
       <c r="A720" s="13">
         <v>2</v>
       </c>
       <c r="B720" s="6" t="s">
         <v>1421</v>
       </c>
       <c r="C720" s="7" t="s">
         <v>1422</v>
       </c>
       <c r="D720" s="5">
@@ -25676,155 +25676,155 @@
       </c>
       <c r="E720" s="10">
         <v>0.0</v>
       </c>
       <c r="F720" s="10">
         <v>0.0</v>
       </c>
       <c r="G720" s="10">
         <v>0.0</v>
       </c>
       <c r="H720" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="721" spans="1:8" outlineLevel="3">
       <c r="A721" s="13">
         <v>3</v>
       </c>
       <c r="B721" s="6" t="s">
         <v>1423</v>
       </c>
       <c r="C721" s="7" t="s">
         <v>1424</v>
       </c>
       <c r="D721" s="5">
-        <v>1242.0</v>
+        <v>1566.0</v>
       </c>
       <c r="E721" s="10">
         <v>622.0</v>
       </c>
       <c r="F721" s="10">
         <v>559.8</v>
       </c>
       <c r="G721" s="10">
         <v>497.6</v>
       </c>
       <c r="H721" s="10">
         <v>435.4</v>
       </c>
     </row>
     <row r="722" spans="1:8" outlineLevel="3">
       <c r="A722" s="13">
         <v>4</v>
       </c>
       <c r="B722" s="6" t="s">
         <v>1425</v>
       </c>
       <c r="C722" s="7" t="s">
         <v>1426</v>
       </c>
       <c r="D722" s="5">
-        <v>1385.0</v>
+        <v>0.0</v>
       </c>
       <c r="E722" s="10">
         <v>1322.0</v>
       </c>
       <c r="F722" s="10">
         <v>1189.8</v>
       </c>
       <c r="G722" s="10">
         <v>1057.6</v>
       </c>
       <c r="H722" s="10">
         <v>925.4</v>
       </c>
     </row>
     <row r="723" spans="1:8" outlineLevel="3">
       <c r="A723" s="13">
         <v>5</v>
       </c>
       <c r="B723" s="6" t="s">
         <v>1427</v>
       </c>
       <c r="C723" s="7" t="s">
         <v>1428</v>
       </c>
       <c r="D723" s="5">
-        <v>1803.0</v>
+        <v>2118.0</v>
       </c>
       <c r="E723" s="10">
-        <v>0.0</v>
+        <v>301.0</v>
       </c>
       <c r="F723" s="10">
-        <v>0.0</v>
+        <v>270.9</v>
       </c>
       <c r="G723" s="10">
-        <v>0.0</v>
+        <v>240.8</v>
       </c>
       <c r="H723" s="10">
-        <v>0.0</v>
+        <v>210.7</v>
       </c>
     </row>
     <row r="724" spans="1:8" outlineLevel="3">
       <c r="A724" s="13">
         <v>6</v>
       </c>
       <c r="B724" s="6" t="s">
         <v>1429</v>
       </c>
       <c r="C724" s="7" t="s">
         <v>1430</v>
       </c>
       <c r="D724" s="5">
         <v>0.0</v>
       </c>
       <c r="E724" s="10">
         <v>0.0</v>
       </c>
       <c r="F724" s="10">
         <v>0.0</v>
       </c>
       <c r="G724" s="10">
         <v>0.0</v>
       </c>
       <c r="H724" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="725" spans="1:8" outlineLevel="3">
       <c r="A725" s="13">
         <v>7</v>
       </c>
       <c r="B725" s="6" t="s">
         <v>1431</v>
       </c>
       <c r="C725" s="7" t="s">
         <v>1432</v>
       </c>
       <c r="D725" s="5">
-        <v>1069.0</v>
+        <v>1166.0</v>
       </c>
       <c r="E725" s="10">
         <v>622.0</v>
       </c>
       <c r="F725" s="10">
         <v>559.8</v>
       </c>
       <c r="G725" s="10">
         <v>497.6</v>
       </c>
       <c r="H725" s="10">
         <v>435.4</v>
       </c>
     </row>
     <row r="726" spans="1:8" outlineLevel="3">
       <c r="A726" s="13">
         <v>8</v>
       </c>
       <c r="B726" s="6" t="s">
         <v>1433</v>
       </c>
       <c r="C726" s="7" t="s">
         <v>1434</v>
       </c>
       <c r="D726" s="5">
@@ -25832,51 +25832,51 @@
       </c>
       <c r="E726" s="10">
         <v>0.0</v>
       </c>
       <c r="F726" s="10">
         <v>0.0</v>
       </c>
       <c r="G726" s="10">
         <v>0.0</v>
       </c>
       <c r="H726" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="727" spans="1:8" outlineLevel="3">
       <c r="A727" s="13">
         <v>9</v>
       </c>
       <c r="B727" s="6" t="s">
         <v>1435</v>
       </c>
       <c r="C727" s="7" t="s">
         <v>1436</v>
       </c>
       <c r="D727" s="5">
-        <v>1563.0</v>
+        <v>1457.0</v>
       </c>
       <c r="E727" s="10">
         <v>558.0</v>
       </c>
       <c r="F727" s="10">
         <v>502.2</v>
       </c>
       <c r="G727" s="10">
         <v>446.4</v>
       </c>
       <c r="H727" s="10">
         <v>390.6</v>
       </c>
     </row>
     <row r="728" spans="1:8" outlineLevel="3">
       <c r="A728" s="13">
         <v>10</v>
       </c>
       <c r="B728" s="6" t="s">
         <v>1437</v>
       </c>
       <c r="C728" s="7" t="s">
         <v>1438</v>
       </c>
       <c r="D728" s="5">
@@ -25884,129 +25884,129 @@
       </c>
       <c r="E728" s="10">
         <v>0.0</v>
       </c>
       <c r="F728" s="10">
         <v>0.0</v>
       </c>
       <c r="G728" s="10">
         <v>0.0</v>
       </c>
       <c r="H728" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="729" spans="1:8" outlineLevel="3">
       <c r="A729" s="13">
         <v>11</v>
       </c>
       <c r="B729" s="6" t="s">
         <v>1439</v>
       </c>
       <c r="C729" s="7" t="s">
         <v>1440</v>
       </c>
       <c r="D729" s="5">
-        <v>1599.0</v>
+        <v>1349.0</v>
       </c>
       <c r="E729" s="10">
         <v>558.0</v>
       </c>
       <c r="F729" s="10">
         <v>502.2</v>
       </c>
       <c r="G729" s="10">
         <v>446.4</v>
       </c>
       <c r="H729" s="10">
         <v>390.6</v>
       </c>
     </row>
     <row r="730" spans="1:8" outlineLevel="3">
       <c r="A730" s="13">
         <v>12</v>
       </c>
       <c r="B730" s="6" t="s">
         <v>1441</v>
       </c>
       <c r="C730" s="7" t="s">
         <v>1442</v>
       </c>
       <c r="D730" s="5">
-        <v>1854.0</v>
+        <v>0.0</v>
       </c>
       <c r="E730" s="10">
         <v>558.0</v>
       </c>
       <c r="F730" s="10">
         <v>502.2</v>
       </c>
       <c r="G730" s="10">
         <v>446.4</v>
       </c>
       <c r="H730" s="10">
         <v>390.6</v>
       </c>
     </row>
     <row r="731" spans="1:8" outlineLevel="3">
       <c r="A731" s="13">
         <v>13</v>
       </c>
       <c r="B731" s="6" t="s">
         <v>1443</v>
       </c>
       <c r="C731" s="7" t="s">
         <v>1444</v>
       </c>
       <c r="D731" s="5">
-        <v>1206.0</v>
+        <v>1383.0</v>
       </c>
       <c r="E731" s="10">
         <v>558.0</v>
       </c>
       <c r="F731" s="10">
         <v>502.2</v>
       </c>
       <c r="G731" s="10">
         <v>446.4</v>
       </c>
       <c r="H731" s="10">
         <v>390.6</v>
       </c>
     </row>
     <row r="732" spans="1:8" outlineLevel="3">
       <c r="A732" s="13">
         <v>14</v>
       </c>
       <c r="B732" s="6" t="s">
         <v>1445</v>
       </c>
       <c r="C732" s="7" t="s">
         <v>1446</v>
       </c>
       <c r="D732" s="5">
-        <v>1934.0</v>
+        <v>0.0</v>
       </c>
       <c r="E732" s="10">
         <v>558.0</v>
       </c>
       <c r="F732" s="10">
         <v>502.2</v>
       </c>
       <c r="G732" s="10">
         <v>446.4</v>
       </c>
       <c r="H732" s="10">
         <v>390.6</v>
       </c>
     </row>
     <row r="733" spans="1:8" outlineLevel="3">
       <c r="A733" s="13">
         <v>15</v>
       </c>
       <c r="B733" s="6" t="s">
         <v>1447</v>
       </c>
       <c r="C733" s="7" t="s">
         <v>1448</v>
       </c>
       <c r="D733" s="5">
@@ -26014,77 +26014,77 @@
       </c>
       <c r="E733" s="10">
         <v>0.0</v>
       </c>
       <c r="F733" s="10">
         <v>0.0</v>
       </c>
       <c r="G733" s="10">
         <v>0.0</v>
       </c>
       <c r="H733" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="734" spans="1:8" outlineLevel="3">
       <c r="A734" s="13">
         <v>16</v>
       </c>
       <c r="B734" s="6" t="s">
         <v>1449</v>
       </c>
       <c r="C734" s="7" t="s">
         <v>1450</v>
       </c>
       <c r="D734" s="5">
-        <v>1655.0</v>
+        <v>1256.0</v>
       </c>
       <c r="E734" s="10">
         <v>558.0</v>
       </c>
       <c r="F734" s="10">
         <v>502.2</v>
       </c>
       <c r="G734" s="10">
         <v>446.4</v>
       </c>
       <c r="H734" s="10">
         <v>390.6</v>
       </c>
     </row>
     <row r="735" spans="1:8" outlineLevel="3">
       <c r="A735" s="13">
         <v>17</v>
       </c>
       <c r="B735" s="6" t="s">
         <v>1451</v>
       </c>
       <c r="C735" s="7" t="s">
         <v>1452</v>
       </c>
       <c r="D735" s="5">
-        <v>1905.0</v>
+        <v>1523.0</v>
       </c>
       <c r="E735" s="10">
         <v>558.0</v>
       </c>
       <c r="F735" s="10">
         <v>502.2</v>
       </c>
       <c r="G735" s="10">
         <v>446.4</v>
       </c>
       <c r="H735" s="10">
         <v>390.6</v>
       </c>
     </row>
     <row r="736" spans="1:8" outlineLevel="3">
       <c r="A736" s="13">
         <v>18</v>
       </c>
       <c r="B736" s="6" t="s">
         <v>1453</v>
       </c>
       <c r="C736" s="7" t="s">
         <v>1454</v>
       </c>
       <c r="D736" s="5">
@@ -26092,207 +26092,207 @@
       </c>
       <c r="E736" s="10">
         <v>558.0</v>
       </c>
       <c r="F736" s="10">
         <v>502.2</v>
       </c>
       <c r="G736" s="10">
         <v>446.4</v>
       </c>
       <c r="H736" s="10">
         <v>390.6</v>
       </c>
     </row>
     <row r="737" spans="1:8" outlineLevel="3">
       <c r="A737" s="13">
         <v>19</v>
       </c>
       <c r="B737" s="6" t="s">
         <v>1455</v>
       </c>
       <c r="C737" s="7" t="s">
         <v>1456</v>
       </c>
       <c r="D737" s="5">
-        <v>1628.0</v>
+        <v>1365.0</v>
       </c>
       <c r="E737" s="10">
         <v>522.0</v>
       </c>
       <c r="F737" s="10">
         <v>469.8</v>
       </c>
       <c r="G737" s="10">
         <v>417.6</v>
       </c>
       <c r="H737" s="10">
         <v>365.4</v>
       </c>
     </row>
     <row r="738" spans="1:8" outlineLevel="3">
       <c r="A738" s="13">
         <v>20</v>
       </c>
       <c r="B738" s="6" t="s">
         <v>1457</v>
       </c>
       <c r="C738" s="7" t="s">
         <v>1458</v>
       </c>
       <c r="D738" s="5">
-        <v>1912.0</v>
+        <v>1386.0</v>
       </c>
       <c r="E738" s="10">
         <v>571.0</v>
       </c>
       <c r="F738" s="10">
         <v>513.9</v>
       </c>
       <c r="G738" s="10">
         <v>456.8</v>
       </c>
       <c r="H738" s="10">
         <v>399.7</v>
       </c>
     </row>
     <row r="739" spans="1:8" outlineLevel="3">
       <c r="A739" s="13">
         <v>21</v>
       </c>
       <c r="B739" s="6" t="s">
         <v>1459</v>
       </c>
       <c r="C739" s="7" t="s">
         <v>1460</v>
       </c>
       <c r="D739" s="5">
-        <v>1076.0</v>
+        <v>1582.0</v>
       </c>
       <c r="E739" s="10">
         <v>571.0</v>
       </c>
       <c r="F739" s="10">
         <v>513.9</v>
       </c>
       <c r="G739" s="10">
         <v>456.8</v>
       </c>
       <c r="H739" s="10">
         <v>399.7</v>
       </c>
     </row>
     <row r="740" spans="1:8" outlineLevel="3">
       <c r="A740" s="13">
         <v>22</v>
       </c>
       <c r="B740" s="6" t="s">
         <v>1461</v>
       </c>
       <c r="C740" s="7" t="s">
         <v>1462</v>
       </c>
       <c r="D740" s="5">
-        <v>1096.0</v>
+        <v>1920.0</v>
       </c>
       <c r="E740" s="10">
         <v>571.0</v>
       </c>
       <c r="F740" s="10">
         <v>513.9</v>
       </c>
       <c r="G740" s="10">
         <v>456.8</v>
       </c>
       <c r="H740" s="10">
         <v>399.7</v>
       </c>
     </row>
     <row r="741" spans="1:8" outlineLevel="3">
       <c r="A741" s="13">
         <v>23</v>
       </c>
       <c r="B741" s="6" t="s">
         <v>1463</v>
       </c>
       <c r="C741" s="7" t="s">
         <v>1464</v>
       </c>
       <c r="D741" s="5">
-        <v>1172.0</v>
+        <v>0.0</v>
       </c>
       <c r="E741" s="10">
         <v>571.0</v>
       </c>
       <c r="F741" s="10">
         <v>513.9</v>
       </c>
       <c r="G741" s="10">
         <v>456.8</v>
       </c>
       <c r="H741" s="10">
         <v>399.7</v>
       </c>
     </row>
     <row r="742" spans="1:8" outlineLevel="3">
       <c r="A742" s="13">
         <v>24</v>
       </c>
       <c r="B742" s="6" t="s">
         <v>1465</v>
       </c>
       <c r="C742" s="7" t="s">
         <v>1466</v>
       </c>
       <c r="D742" s="5">
-        <v>1702.0</v>
+        <v>0.0</v>
       </c>
       <c r="E742" s="10">
         <v>1040.0</v>
       </c>
       <c r="F742" s="10">
         <v>936.0</v>
       </c>
       <c r="G742" s="10">
         <v>832.0</v>
       </c>
       <c r="H742" s="10">
         <v>728.0</v>
       </c>
     </row>
     <row r="743" spans="1:8" outlineLevel="3">
       <c r="A743" s="13">
         <v>25</v>
       </c>
       <c r="B743" s="6" t="s">
         <v>1467</v>
       </c>
       <c r="C743" s="7" t="s">
         <v>1468</v>
       </c>
       <c r="D743" s="5">
-        <v>1054.0</v>
+        <v>1573.0</v>
       </c>
       <c r="E743" s="10">
         <v>1237.0</v>
       </c>
       <c r="F743" s="10">
         <v>1113.3</v>
       </c>
       <c r="G743" s="10">
         <v>989.6</v>
       </c>
       <c r="H743" s="10">
         <v>865.9</v>
       </c>
     </row>
     <row r="744" spans="1:8" outlineLevel="3">
       <c r="A744" s="13">
         <v>26</v>
       </c>
       <c r="B744" s="6" t="s">
         <v>1469</v>
       </c>
       <c r="C744" s="7" t="s">
         <v>1470</v>
       </c>
       <c r="D744" s="5">
@@ -26326,77 +26326,77 @@
       </c>
       <c r="E745" s="10">
         <v>0.0</v>
       </c>
       <c r="F745" s="10">
         <v>0.0</v>
       </c>
       <c r="G745" s="10">
         <v>0.0</v>
       </c>
       <c r="H745" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="746" spans="1:8" outlineLevel="3">
       <c r="A746" s="13">
         <v>28</v>
       </c>
       <c r="B746" s="6" t="s">
         <v>1473</v>
       </c>
       <c r="C746" s="7" t="s">
         <v>1474</v>
       </c>
       <c r="D746" s="5">
-        <v>1599.0</v>
+        <v>1626.0</v>
       </c>
       <c r="E746" s="10">
         <v>1040.0</v>
       </c>
       <c r="F746" s="10">
         <v>936.0</v>
       </c>
       <c r="G746" s="10">
         <v>832.0</v>
       </c>
       <c r="H746" s="10">
         <v>728.0</v>
       </c>
     </row>
     <row r="747" spans="1:8" outlineLevel="3">
       <c r="A747" s="13">
         <v>29</v>
       </c>
       <c r="B747" s="6" t="s">
         <v>1475</v>
       </c>
       <c r="C747" s="7" t="s">
         <v>1476</v>
       </c>
       <c r="D747" s="5">
-        <v>1399.0</v>
+        <v>1062.0</v>
       </c>
       <c r="E747" s="10">
         <v>622.0</v>
       </c>
       <c r="F747" s="10">
         <v>559.8</v>
       </c>
       <c r="G747" s="10">
         <v>497.6</v>
       </c>
       <c r="H747" s="10">
         <v>435.4</v>
       </c>
     </row>
     <row r="748" spans="1:8" outlineLevel="3">
       <c r="A748" s="13">
         <v>30</v>
       </c>
       <c r="B748" s="6" t="s">
         <v>1477</v>
       </c>
       <c r="C748" s="7" t="s">
         <v>1478</v>
       </c>
       <c r="D748" s="5">
@@ -26404,51 +26404,51 @@
       </c>
       <c r="E748" s="10">
         <v>0.0</v>
       </c>
       <c r="F748" s="10">
         <v>0.0</v>
       </c>
       <c r="G748" s="10">
         <v>0.0</v>
       </c>
       <c r="H748" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="749" spans="1:8" outlineLevel="3">
       <c r="A749" s="13">
         <v>31</v>
       </c>
       <c r="B749" s="6" t="s">
         <v>1479</v>
       </c>
       <c r="C749" s="7" t="s">
         <v>1480</v>
       </c>
       <c r="D749" s="5">
-        <v>1097.0</v>
+        <v>1522.0</v>
       </c>
       <c r="E749" s="10">
         <v>622.0</v>
       </c>
       <c r="F749" s="10">
         <v>559.8</v>
       </c>
       <c r="G749" s="10">
         <v>497.6</v>
       </c>
       <c r="H749" s="10">
         <v>435.4</v>
       </c>
     </row>
     <row r="750" spans="1:8" outlineLevel="3">
       <c r="A750" s="13">
         <v>32</v>
       </c>
       <c r="B750" s="6" t="s">
         <v>1481</v>
       </c>
       <c r="C750" s="7" t="s">
         <v>1482</v>
       </c>
       <c r="D750" s="5">
@@ -26494,77 +26494,77 @@
       </c>
     </row>
     <row r="752" spans="1:8" outlineLevel="2">
       <c r="A752" s="15" t="s">
         <v>1485</v>
       </c>
       <c r="B752" s="4"/>
       <c r="C752" s="4"/>
       <c r="D752" s="4"/>
       <c r="E752" s="9"/>
       <c r="F752" s="9"/>
       <c r="G752" s="9"/>
       <c r="H752" s="9"/>
     </row>
     <row r="753" spans="1:8" outlineLevel="3">
       <c r="A753" s="13">
         <v>1</v>
       </c>
       <c r="B753" s="6" t="s">
         <v>1486</v>
       </c>
       <c r="C753" s="7" t="s">
         <v>1487</v>
       </c>
       <c r="D753" s="5">
-        <v>1251.0</v>
+        <v>1704.0</v>
       </c>
       <c r="E753" s="10">
         <v>907.0</v>
       </c>
       <c r="F753" s="10">
         <v>816.3</v>
       </c>
       <c r="G753" s="10">
         <v>725.6</v>
       </c>
       <c r="H753" s="10">
         <v>634.9</v>
       </c>
     </row>
     <row r="754" spans="1:8" outlineLevel="3">
       <c r="A754" s="13">
         <v>2</v>
       </c>
       <c r="B754" s="6" t="s">
         <v>1488</v>
       </c>
       <c r="C754" s="7" t="s">
         <v>1489</v>
       </c>
       <c r="D754" s="5">
-        <v>1097.0</v>
+        <v>1688.0</v>
       </c>
       <c r="E754" s="10">
         <v>907.0</v>
       </c>
       <c r="F754" s="10">
         <v>816.3</v>
       </c>
       <c r="G754" s="10">
         <v>725.6</v>
       </c>
       <c r="H754" s="10">
         <v>634.9</v>
       </c>
     </row>
     <row r="755" spans="1:8" outlineLevel="3">
       <c r="A755" s="13">
         <v>3</v>
       </c>
       <c r="B755" s="6" t="s">
         <v>1490</v>
       </c>
       <c r="C755" s="7" t="s">
         <v>1491</v>
       </c>
       <c r="D755" s="5">
@@ -26572,77 +26572,77 @@
       </c>
       <c r="E755" s="10">
         <v>907.0</v>
       </c>
       <c r="F755" s="10">
         <v>816.3</v>
       </c>
       <c r="G755" s="10">
         <v>725.6</v>
       </c>
       <c r="H755" s="10">
         <v>634.9</v>
       </c>
     </row>
     <row r="756" spans="1:8" outlineLevel="3">
       <c r="A756" s="13">
         <v>4</v>
       </c>
       <c r="B756" s="6" t="s">
         <v>1492</v>
       </c>
       <c r="C756" s="7" t="s">
         <v>1493</v>
       </c>
       <c r="D756" s="5">
-        <v>1507.0</v>
+        <v>1991.0</v>
       </c>
       <c r="E756" s="10">
         <v>907.0</v>
       </c>
       <c r="F756" s="10">
         <v>816.3</v>
       </c>
       <c r="G756" s="10">
         <v>725.6</v>
       </c>
       <c r="H756" s="10">
         <v>634.9</v>
       </c>
     </row>
     <row r="757" spans="1:8" outlineLevel="3">
       <c r="A757" s="13">
         <v>5</v>
       </c>
       <c r="B757" s="6" t="s">
         <v>1494</v>
       </c>
       <c r="C757" s="7" t="s">
         <v>1495</v>
       </c>
       <c r="D757" s="5">
-        <v>1838.0</v>
+        <v>1416.0</v>
       </c>
       <c r="E757" s="10">
         <v>907.0</v>
       </c>
       <c r="F757" s="10">
         <v>816.3</v>
       </c>
       <c r="G757" s="10">
         <v>725.6</v>
       </c>
       <c r="H757" s="10">
         <v>634.9</v>
       </c>
     </row>
     <row r="758" spans="1:8" outlineLevel="3">
       <c r="A758" s="13">
         <v>6</v>
       </c>
       <c r="B758" s="6" t="s">
         <v>1496</v>
       </c>
       <c r="C758" s="7" t="s">
         <v>1497</v>
       </c>
       <c r="D758" s="5">
@@ -26650,103 +26650,103 @@
       </c>
       <c r="E758" s="10">
         <v>0.0</v>
       </c>
       <c r="F758" s="10">
         <v>0.0</v>
       </c>
       <c r="G758" s="10">
         <v>0.0</v>
       </c>
       <c r="H758" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="759" spans="1:8" outlineLevel="3">
       <c r="A759" s="13">
         <v>7</v>
       </c>
       <c r="B759" s="6" t="s">
         <v>1498</v>
       </c>
       <c r="C759" s="7" t="s">
         <v>1499</v>
       </c>
       <c r="D759" s="5">
-        <v>1003.0</v>
+        <v>1024.0</v>
       </c>
       <c r="E759" s="10">
         <v>894.0</v>
       </c>
       <c r="F759" s="10">
         <v>804.6</v>
       </c>
       <c r="G759" s="10">
         <v>715.2</v>
       </c>
       <c r="H759" s="10">
         <v>625.8</v>
       </c>
     </row>
     <row r="760" spans="1:8" outlineLevel="3">
       <c r="A760" s="13">
         <v>8</v>
       </c>
       <c r="B760" s="6" t="s">
         <v>1500</v>
       </c>
       <c r="C760" s="7" t="s">
         <v>1501</v>
       </c>
       <c r="D760" s="5">
-        <v>1756.0</v>
+        <v>1397.0</v>
       </c>
       <c r="E760" s="10">
         <v>894.0</v>
       </c>
       <c r="F760" s="10">
         <v>804.6</v>
       </c>
       <c r="G760" s="10">
         <v>715.2</v>
       </c>
       <c r="H760" s="10">
         <v>625.8</v>
       </c>
     </row>
     <row r="761" spans="1:8" outlineLevel="3">
       <c r="A761" s="13">
         <v>9</v>
       </c>
       <c r="B761" s="6" t="s">
         <v>1502</v>
       </c>
       <c r="C761" s="7" t="s">
         <v>1503</v>
       </c>
       <c r="D761" s="5">
-        <v>1362.0</v>
+        <v>1692.0</v>
       </c>
       <c r="E761" s="10">
         <v>894.0</v>
       </c>
       <c r="F761" s="10">
         <v>804.6</v>
       </c>
       <c r="G761" s="10">
         <v>715.2</v>
       </c>
       <c r="H761" s="10">
         <v>625.8</v>
       </c>
     </row>
     <row r="762" spans="1:8" outlineLevel="3">
       <c r="A762" s="13">
         <v>10</v>
       </c>
       <c r="B762" s="6" t="s">
         <v>1504</v>
       </c>
       <c r="C762" s="7" t="s">
         <v>1505</v>
       </c>
       <c r="D762" s="5">
@@ -26754,103 +26754,103 @@
       </c>
       <c r="E762" s="10">
         <v>0.0</v>
       </c>
       <c r="F762" s="10">
         <v>0.0</v>
       </c>
       <c r="G762" s="10">
         <v>0.0</v>
       </c>
       <c r="H762" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="763" spans="1:8" outlineLevel="3">
       <c r="A763" s="13">
         <v>11</v>
       </c>
       <c r="B763" s="6" t="s">
         <v>1506</v>
       </c>
       <c r="C763" s="7" t="s">
         <v>1507</v>
       </c>
       <c r="D763" s="5">
-        <v>1024.0</v>
+        <v>1866.0</v>
       </c>
       <c r="E763" s="10">
         <v>894.0</v>
       </c>
       <c r="F763" s="10">
         <v>804.6</v>
       </c>
       <c r="G763" s="10">
         <v>715.2</v>
       </c>
       <c r="H763" s="10">
         <v>625.8</v>
       </c>
     </row>
     <row r="764" spans="1:8" outlineLevel="3">
       <c r="A764" s="13">
         <v>12</v>
       </c>
       <c r="B764" s="6" t="s">
         <v>1508</v>
       </c>
       <c r="C764" s="7" t="s">
         <v>1509</v>
       </c>
       <c r="D764" s="5">
-        <v>1984.0</v>
+        <v>1211.0</v>
       </c>
       <c r="E764" s="10">
         <v>894.0</v>
       </c>
       <c r="F764" s="10">
         <v>804.6</v>
       </c>
       <c r="G764" s="10">
         <v>715.2</v>
       </c>
       <c r="H764" s="10">
         <v>625.8</v>
       </c>
     </row>
     <row r="765" spans="1:8" outlineLevel="3">
       <c r="A765" s="13">
         <v>13</v>
       </c>
       <c r="B765" s="6" t="s">
         <v>1510</v>
       </c>
       <c r="C765" s="7" t="s">
         <v>1511</v>
       </c>
       <c r="D765" s="5">
-        <v>1649.0</v>
+        <v>1735.0</v>
       </c>
       <c r="E765" s="10">
         <v>894.0</v>
       </c>
       <c r="F765" s="10">
         <v>804.6</v>
       </c>
       <c r="G765" s="10">
         <v>715.2</v>
       </c>
       <c r="H765" s="10">
         <v>625.8</v>
       </c>
     </row>
     <row r="766" spans="1:8" outlineLevel="3">
       <c r="A766" s="13">
         <v>14</v>
       </c>
       <c r="B766" s="6" t="s">
         <v>1512</v>
       </c>
       <c r="C766" s="7" t="s">
         <v>1513</v>
       </c>
       <c r="D766" s="5">
@@ -26858,259 +26858,259 @@
       </c>
       <c r="E766" s="10">
         <v>0.0</v>
       </c>
       <c r="F766" s="10">
         <v>0.0</v>
       </c>
       <c r="G766" s="10">
         <v>0.0</v>
       </c>
       <c r="H766" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="767" spans="1:8" outlineLevel="3">
       <c r="A767" s="13">
         <v>15</v>
       </c>
       <c r="B767" s="6" t="s">
         <v>1514</v>
       </c>
       <c r="C767" s="7" t="s">
         <v>1515</v>
       </c>
       <c r="D767" s="5">
-        <v>1450.0</v>
+        <v>1962.0</v>
       </c>
       <c r="E767" s="10">
         <v>894.0</v>
       </c>
       <c r="F767" s="10">
         <v>804.6</v>
       </c>
       <c r="G767" s="10">
         <v>715.2</v>
       </c>
       <c r="H767" s="10">
         <v>625.8</v>
       </c>
     </row>
     <row r="768" spans="1:8" outlineLevel="3">
       <c r="A768" s="13">
         <v>16</v>
       </c>
       <c r="B768" s="6" t="s">
         <v>1516</v>
       </c>
       <c r="C768" s="7" t="s">
         <v>1517</v>
       </c>
       <c r="D768" s="5">
-        <v>1538.0</v>
+        <v>1827.0</v>
       </c>
       <c r="E768" s="10">
         <v>894.0</v>
       </c>
       <c r="F768" s="10">
         <v>804.6</v>
       </c>
       <c r="G768" s="10">
         <v>715.2</v>
       </c>
       <c r="H768" s="10">
         <v>625.8</v>
       </c>
     </row>
     <row r="769" spans="1:8" outlineLevel="3">
       <c r="A769" s="13">
         <v>17</v>
       </c>
       <c r="B769" s="6" t="s">
         <v>1518</v>
       </c>
       <c r="C769" s="7" t="s">
         <v>1519</v>
       </c>
       <c r="D769" s="5">
-        <v>658.0</v>
+        <v>735.0</v>
       </c>
       <c r="E769" s="10">
         <v>2179.0</v>
       </c>
       <c r="F769" s="10">
         <v>1961.1</v>
       </c>
       <c r="G769" s="10">
         <v>1743.2</v>
       </c>
       <c r="H769" s="10">
         <v>1525.3</v>
       </c>
     </row>
     <row r="770" spans="1:8" outlineLevel="3">
       <c r="A770" s="13">
         <v>18</v>
       </c>
       <c r="B770" s="6" t="s">
         <v>1520</v>
       </c>
       <c r="C770" s="7" t="s">
         <v>1521</v>
       </c>
       <c r="D770" s="5">
-        <v>1438.0</v>
+        <v>0.0</v>
       </c>
       <c r="E770" s="10">
         <v>994.0</v>
       </c>
       <c r="F770" s="10">
         <v>894.6</v>
       </c>
       <c r="G770" s="10">
         <v>795.2</v>
       </c>
       <c r="H770" s="10">
         <v>695.8</v>
       </c>
     </row>
     <row r="771" spans="1:8" outlineLevel="3">
       <c r="A771" s="13">
         <v>19</v>
       </c>
       <c r="B771" s="6" t="s">
         <v>1522</v>
       </c>
       <c r="C771" s="7" t="s">
         <v>1523</v>
       </c>
       <c r="D771" s="5">
-        <v>352.0</v>
+        <v>468.0</v>
       </c>
       <c r="E771" s="10">
         <v>2179.0</v>
       </c>
       <c r="F771" s="10">
         <v>1961.1</v>
       </c>
       <c r="G771" s="10">
         <v>1743.2</v>
       </c>
       <c r="H771" s="10">
         <v>1525.3</v>
       </c>
     </row>
     <row r="772" spans="1:8" outlineLevel="3">
       <c r="A772" s="13">
         <v>20</v>
       </c>
       <c r="B772" s="6" t="s">
         <v>1524</v>
       </c>
       <c r="C772" s="7" t="s">
         <v>1525</v>
       </c>
       <c r="D772" s="5">
-        <v>1741.0</v>
+        <v>0.0</v>
       </c>
       <c r="E772" s="10">
         <v>994.0</v>
       </c>
       <c r="F772" s="10">
         <v>894.6</v>
       </c>
       <c r="G772" s="10">
         <v>795.2</v>
       </c>
       <c r="H772" s="10">
         <v>695.8</v>
       </c>
     </row>
     <row r="773" spans="1:8" outlineLevel="3">
       <c r="A773" s="13">
         <v>21</v>
       </c>
       <c r="B773" s="6" t="s">
         <v>1526</v>
       </c>
       <c r="C773" s="7" t="s">
         <v>1527</v>
       </c>
       <c r="D773" s="5">
-        <v>1384.0</v>
+        <v>0.0</v>
       </c>
       <c r="E773" s="10">
         <v>994.0</v>
       </c>
       <c r="F773" s="10">
         <v>894.6</v>
       </c>
       <c r="G773" s="10">
         <v>795.2</v>
       </c>
       <c r="H773" s="10">
         <v>695.8</v>
       </c>
     </row>
     <row r="774" spans="1:8" outlineLevel="3">
       <c r="A774" s="13">
         <v>22</v>
       </c>
       <c r="B774" s="6" t="s">
         <v>1528</v>
       </c>
       <c r="C774" s="7" t="s">
         <v>1529</v>
       </c>
       <c r="D774" s="5">
-        <v>843.0</v>
+        <v>615.0</v>
       </c>
       <c r="E774" s="10">
         <v>2179.0</v>
       </c>
       <c r="F774" s="10">
         <v>1961.1</v>
       </c>
       <c r="G774" s="10">
         <v>1743.2</v>
       </c>
       <c r="H774" s="10">
         <v>1525.3</v>
       </c>
     </row>
     <row r="775" spans="1:8" outlineLevel="3">
       <c r="A775" s="13">
         <v>23</v>
       </c>
       <c r="B775" s="6" t="s">
         <v>1530</v>
       </c>
       <c r="C775" s="7" t="s">
         <v>1531</v>
       </c>
       <c r="D775" s="5">
-        <v>1033.0</v>
+        <v>0.0</v>
       </c>
       <c r="E775" s="10">
         <v>994.0</v>
       </c>
       <c r="F775" s="10">
         <v>894.6</v>
       </c>
       <c r="G775" s="10">
         <v>795.2</v>
       </c>
       <c r="H775" s="10">
         <v>695.8</v>
       </c>
     </row>
     <row r="776" spans="1:8" outlineLevel="3">
       <c r="A776" s="13">
         <v>24</v>
       </c>
       <c r="B776" s="6" t="s">
         <v>1532</v>
       </c>
       <c r="C776" s="7" t="s">
         <v>1533</v>
       </c>
       <c r="D776" s="5">
@@ -27118,77 +27118,77 @@
       </c>
       <c r="E776" s="10">
         <v>994.0</v>
       </c>
       <c r="F776" s="10">
         <v>894.6</v>
       </c>
       <c r="G776" s="10">
         <v>795.2</v>
       </c>
       <c r="H776" s="10">
         <v>695.8</v>
       </c>
     </row>
     <row r="777" spans="1:8" outlineLevel="3">
       <c r="A777" s="13">
         <v>25</v>
       </c>
       <c r="B777" s="6" t="s">
         <v>1534</v>
       </c>
       <c r="C777" s="7" t="s">
         <v>1535</v>
       </c>
       <c r="D777" s="5">
-        <v>1491.0</v>
+        <v>1142.0</v>
       </c>
       <c r="E777" s="10">
         <v>994.0</v>
       </c>
       <c r="F777" s="10">
         <v>894.6</v>
       </c>
       <c r="G777" s="10">
         <v>795.2</v>
       </c>
       <c r="H777" s="10">
         <v>695.8</v>
       </c>
     </row>
     <row r="778" spans="1:8" outlineLevel="3">
       <c r="A778" s="13">
         <v>26</v>
       </c>
       <c r="B778" s="6" t="s">
         <v>1536</v>
       </c>
       <c r="C778" s="7" t="s">
         <v>1537</v>
       </c>
       <c r="D778" s="5">
-        <v>580.0</v>
+        <v>733.0</v>
       </c>
       <c r="E778" s="10">
         <v>2179.0</v>
       </c>
       <c r="F778" s="10">
         <v>1961.1</v>
       </c>
       <c r="G778" s="10">
         <v>1743.2</v>
       </c>
       <c r="H778" s="10">
         <v>1525.3</v>
       </c>
     </row>
     <row r="779" spans="1:8" outlineLevel="3">
       <c r="A779" s="13">
         <v>27</v>
       </c>
       <c r="B779" s="6" t="s">
         <v>1538</v>
       </c>
       <c r="C779" s="7" t="s">
         <v>1539</v>
       </c>
       <c r="D779" s="5">
@@ -27248,453 +27248,453 @@
       </c>
       <c r="E781" s="10">
         <v>994.0</v>
       </c>
       <c r="F781" s="10">
         <v>894.6</v>
       </c>
       <c r="G781" s="10">
         <v>795.2</v>
       </c>
       <c r="H781" s="10">
         <v>695.8</v>
       </c>
     </row>
     <row r="782" spans="1:8" outlineLevel="3">
       <c r="A782" s="13">
         <v>30</v>
       </c>
       <c r="B782" s="6" t="s">
         <v>1544</v>
       </c>
       <c r="C782" s="7" t="s">
         <v>1545</v>
       </c>
       <c r="D782" s="5">
-        <v>1993.0</v>
+        <v>1009.0</v>
       </c>
       <c r="E782" s="10">
         <v>1173.0</v>
       </c>
       <c r="F782" s="10">
         <v>1055.7</v>
       </c>
       <c r="G782" s="10">
         <v>938.4</v>
       </c>
       <c r="H782" s="10">
         <v>821.1</v>
       </c>
     </row>
     <row r="783" spans="1:8" outlineLevel="3">
       <c r="A783" s="13">
         <v>31</v>
       </c>
       <c r="B783" s="6" t="s">
         <v>1546</v>
       </c>
       <c r="C783" s="7" t="s">
         <v>1547</v>
       </c>
       <c r="D783" s="5">
-        <v>1657.0</v>
+        <v>1704.0</v>
       </c>
       <c r="E783" s="10">
-        <v>0.0</v>
+        <v>461.0</v>
       </c>
       <c r="F783" s="10">
-        <v>0.0</v>
+        <v>414.9</v>
       </c>
       <c r="G783" s="10">
-        <v>0.0</v>
+        <v>368.8</v>
       </c>
       <c r="H783" s="10">
-        <v>0.0</v>
+        <v>322.7</v>
       </c>
     </row>
     <row r="784" spans="1:8" outlineLevel="3">
       <c r="A784" s="13">
         <v>32</v>
       </c>
       <c r="B784" s="6" t="s">
         <v>1548</v>
       </c>
       <c r="C784" s="7" t="s">
         <v>1549</v>
       </c>
       <c r="D784" s="5">
         <v>0.0</v>
       </c>
       <c r="E784" s="10">
         <v>0.0</v>
       </c>
       <c r="F784" s="10">
         <v>0.0</v>
       </c>
       <c r="G784" s="10">
         <v>0.0</v>
       </c>
       <c r="H784" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="785" spans="1:8" outlineLevel="3">
       <c r="A785" s="13">
         <v>33</v>
       </c>
       <c r="B785" s="6" t="s">
         <v>1550</v>
       </c>
       <c r="C785" s="7" t="s">
         <v>1551</v>
       </c>
       <c r="D785" s="5">
-        <v>1803.0</v>
+        <v>1932.0</v>
       </c>
       <c r="E785" s="10">
-        <v>0.0</v>
+        <v>432.0</v>
       </c>
       <c r="F785" s="10">
-        <v>0.0</v>
+        <v>388.8</v>
       </c>
       <c r="G785" s="10">
-        <v>0.0</v>
+        <v>345.6</v>
       </c>
       <c r="H785" s="10">
-        <v>0.0</v>
+        <v>302.4</v>
       </c>
     </row>
     <row r="786" spans="1:8" outlineLevel="2">
       <c r="A786" s="15" t="s">
         <v>1552</v>
       </c>
       <c r="B786" s="4"/>
       <c r="C786" s="4"/>
       <c r="D786" s="4"/>
       <c r="E786" s="9"/>
       <c r="F786" s="9"/>
       <c r="G786" s="9"/>
       <c r="H786" s="9"/>
     </row>
     <row r="787" spans="1:8" outlineLevel="3">
       <c r="A787" s="13">
         <v>1</v>
       </c>
       <c r="B787" s="6" t="s">
         <v>1553</v>
       </c>
       <c r="C787" s="7" t="s">
         <v>1554</v>
       </c>
       <c r="D787" s="5">
-        <v>1591.0</v>
+        <v>1787.0</v>
       </c>
       <c r="E787" s="10">
-        <v>0.0</v>
+        <v>445.0</v>
       </c>
       <c r="F787" s="10">
-        <v>0.0</v>
+        <v>400.5</v>
       </c>
       <c r="G787" s="10">
-        <v>0.0</v>
+        <v>356.0</v>
       </c>
       <c r="H787" s="10">
-        <v>0.0</v>
+        <v>311.5</v>
       </c>
     </row>
     <row r="788" spans="1:8" outlineLevel="3">
       <c r="A788" s="13">
         <v>2</v>
       </c>
       <c r="B788" s="6" t="s">
         <v>1555</v>
       </c>
       <c r="C788" s="7" t="s">
         <v>1556</v>
       </c>
       <c r="D788" s="5">
-        <v>1110.0</v>
+        <v>1289.0</v>
       </c>
       <c r="E788" s="10">
         <v>1048.0</v>
       </c>
       <c r="F788" s="10">
         <v>943.2</v>
       </c>
       <c r="G788" s="10">
         <v>838.4</v>
       </c>
       <c r="H788" s="10">
         <v>733.6</v>
       </c>
     </row>
     <row r="789" spans="1:8" outlineLevel="3">
       <c r="A789" s="13">
         <v>3</v>
       </c>
       <c r="B789" s="6" t="s">
         <v>1557</v>
       </c>
       <c r="C789" s="7" t="s">
         <v>1558</v>
       </c>
       <c r="D789" s="5">
-        <v>954.0</v>
+        <v>372.0</v>
       </c>
       <c r="E789" s="10">
         <v>2179.0</v>
       </c>
       <c r="F789" s="10">
         <v>1961.1</v>
       </c>
       <c r="G789" s="10">
         <v>1743.2</v>
       </c>
       <c r="H789" s="10">
         <v>1525.3</v>
       </c>
     </row>
     <row r="790" spans="1:8" outlineLevel="3">
       <c r="A790" s="13">
         <v>4</v>
       </c>
       <c r="B790" s="6" t="s">
         <v>1559</v>
       </c>
       <c r="C790" s="7" t="s">
         <v>1560</v>
       </c>
       <c r="D790" s="5">
-        <v>1562.0</v>
+        <v>1136.0</v>
       </c>
       <c r="E790" s="10">
         <v>1048.0</v>
       </c>
       <c r="F790" s="10">
         <v>943.2</v>
       </c>
       <c r="G790" s="10">
         <v>838.4</v>
       </c>
       <c r="H790" s="10">
         <v>733.6</v>
       </c>
     </row>
     <row r="791" spans="1:8" outlineLevel="3">
       <c r="A791" s="13">
         <v>5</v>
       </c>
       <c r="B791" s="6" t="s">
         <v>1561</v>
       </c>
       <c r="C791" s="7" t="s">
         <v>1562</v>
       </c>
       <c r="D791" s="5">
-        <v>1191.0</v>
+        <v>1214.0</v>
       </c>
       <c r="E791" s="10">
         <v>1048.0</v>
       </c>
       <c r="F791" s="10">
         <v>943.2</v>
       </c>
       <c r="G791" s="10">
         <v>838.4</v>
       </c>
       <c r="H791" s="10">
         <v>733.6</v>
       </c>
     </row>
     <row r="792" spans="1:8" outlineLevel="3">
       <c r="A792" s="13">
         <v>6</v>
       </c>
       <c r="B792" s="6" t="s">
         <v>1563</v>
       </c>
       <c r="C792" s="7" t="s">
         <v>1564</v>
       </c>
       <c r="D792" s="5">
-        <v>1991.0</v>
+        <v>1674.0</v>
       </c>
       <c r="E792" s="10">
         <v>1048.0</v>
       </c>
       <c r="F792" s="10">
         <v>943.2</v>
       </c>
       <c r="G792" s="10">
         <v>838.4</v>
       </c>
       <c r="H792" s="10">
         <v>733.6</v>
       </c>
     </row>
     <row r="793" spans="1:8" outlineLevel="3">
       <c r="A793" s="13">
         <v>7</v>
       </c>
       <c r="B793" s="6" t="s">
         <v>1565</v>
       </c>
       <c r="C793" s="7" t="s">
         <v>1566</v>
       </c>
       <c r="D793" s="5">
-        <v>679.0</v>
+        <v>343.0</v>
       </c>
       <c r="E793" s="10">
         <v>2179.0</v>
       </c>
       <c r="F793" s="10">
         <v>1961.1</v>
       </c>
       <c r="G793" s="10">
         <v>1743.2</v>
       </c>
       <c r="H793" s="10">
         <v>1525.3</v>
       </c>
     </row>
     <row r="794" spans="1:8" outlineLevel="3">
       <c r="A794" s="13">
         <v>8</v>
       </c>
       <c r="B794" s="6" t="s">
         <v>1567</v>
       </c>
       <c r="C794" s="7" t="s">
         <v>1568</v>
       </c>
       <c r="D794" s="5">
-        <v>1079.0</v>
+        <v>1270.0</v>
       </c>
       <c r="E794" s="10">
         <v>1058.0</v>
       </c>
       <c r="F794" s="10">
         <v>952.2</v>
       </c>
       <c r="G794" s="10">
         <v>846.4</v>
       </c>
       <c r="H794" s="10">
         <v>740.6</v>
       </c>
     </row>
     <row r="795" spans="1:8" outlineLevel="3">
       <c r="A795" s="13">
         <v>9</v>
       </c>
       <c r="B795" s="6" t="s">
         <v>1569</v>
       </c>
       <c r="C795" s="7" t="s">
         <v>1570</v>
       </c>
       <c r="D795" s="5">
-        <v>864.0</v>
+        <v>581.0</v>
       </c>
       <c r="E795" s="10">
         <v>2179.0</v>
       </c>
       <c r="F795" s="10">
         <v>1961.1</v>
       </c>
       <c r="G795" s="10">
         <v>1743.2</v>
       </c>
       <c r="H795" s="10">
         <v>1525.3</v>
       </c>
     </row>
     <row r="796" spans="1:8" outlineLevel="3">
       <c r="A796" s="13">
         <v>10</v>
       </c>
       <c r="B796" s="6" t="s">
         <v>1571</v>
       </c>
       <c r="C796" s="7" t="s">
         <v>1572</v>
       </c>
       <c r="D796" s="5">
-        <v>1059.0</v>
+        <v>1449.0</v>
       </c>
       <c r="E796" s="10">
         <v>1058.0</v>
       </c>
       <c r="F796" s="10">
         <v>952.2</v>
       </c>
       <c r="G796" s="10">
         <v>846.4</v>
       </c>
       <c r="H796" s="10">
         <v>740.6</v>
       </c>
     </row>
     <row r="797" spans="1:8" outlineLevel="3">
       <c r="A797" s="13">
         <v>11</v>
       </c>
       <c r="B797" s="6" t="s">
         <v>1573</v>
       </c>
       <c r="C797" s="7" t="s">
         <v>1574</v>
       </c>
       <c r="D797" s="5">
-        <v>1883.0</v>
+        <v>1606.0</v>
       </c>
       <c r="E797" s="10">
         <v>1058.0</v>
       </c>
       <c r="F797" s="10">
         <v>952.2</v>
       </c>
       <c r="G797" s="10">
         <v>846.4</v>
       </c>
       <c r="H797" s="10">
         <v>740.6</v>
       </c>
     </row>
     <row r="798" spans="1:8" outlineLevel="3">
       <c r="A798" s="13">
         <v>12</v>
       </c>
       <c r="B798" s="6" t="s">
         <v>1575</v>
       </c>
       <c r="C798" s="7" t="s">
         <v>1576</v>
       </c>
       <c r="D798" s="5">
-        <v>1597.0</v>
+        <v>1981.0</v>
       </c>
       <c r="E798" s="10">
         <v>1058.0</v>
       </c>
       <c r="F798" s="10">
         <v>952.2</v>
       </c>
       <c r="G798" s="10">
         <v>846.4</v>
       </c>
       <c r="H798" s="10">
         <v>740.6</v>
       </c>
     </row>
     <row r="799" spans="1:8" outlineLevel="3">
       <c r="A799" s="13">
         <v>13</v>
       </c>
       <c r="B799" s="6" t="s">
         <v>1577</v>
       </c>
       <c r="C799" s="7" t="s">
         <v>1578</v>
       </c>
       <c r="D799" s="5">
@@ -27702,505 +27702,505 @@
       </c>
       <c r="E799" s="10">
         <v>1058.0</v>
       </c>
       <c r="F799" s="10">
         <v>952.2</v>
       </c>
       <c r="G799" s="10">
         <v>846.4</v>
       </c>
       <c r="H799" s="10">
         <v>740.6</v>
       </c>
     </row>
     <row r="800" spans="1:8" outlineLevel="3">
       <c r="A800" s="13">
         <v>14</v>
       </c>
       <c r="B800" s="6" t="s">
         <v>1579</v>
       </c>
       <c r="C800" s="7" t="s">
         <v>1580</v>
       </c>
       <c r="D800" s="5">
-        <v>1540.0</v>
+        <v>1879.0</v>
       </c>
       <c r="E800" s="10">
         <v>1058.0</v>
       </c>
       <c r="F800" s="10">
         <v>952.2</v>
       </c>
       <c r="G800" s="10">
         <v>846.4</v>
       </c>
       <c r="H800" s="10">
         <v>740.6</v>
       </c>
     </row>
     <row r="801" spans="1:8" outlineLevel="3">
       <c r="A801" s="13">
         <v>15</v>
       </c>
       <c r="B801" s="6" t="s">
         <v>1581</v>
       </c>
       <c r="C801" s="7" t="s">
         <v>1582</v>
       </c>
       <c r="D801" s="5">
-        <v>971.0</v>
+        <v>753.0</v>
       </c>
       <c r="E801" s="10">
         <v>2179.0</v>
       </c>
       <c r="F801" s="10">
         <v>1961.1</v>
       </c>
       <c r="G801" s="10">
         <v>1743.2</v>
       </c>
       <c r="H801" s="10">
         <v>1525.3</v>
       </c>
     </row>
     <row r="802" spans="1:8" outlineLevel="3">
       <c r="A802" s="13">
         <v>16</v>
       </c>
       <c r="B802" s="6" t="s">
         <v>1583</v>
       </c>
       <c r="C802" s="7" t="s">
         <v>1584</v>
       </c>
       <c r="D802" s="5">
-        <v>1451.0</v>
+        <v>1364.0</v>
       </c>
       <c r="E802" s="10">
         <v>1058.0</v>
       </c>
       <c r="F802" s="10">
         <v>952.2</v>
       </c>
       <c r="G802" s="10">
         <v>846.4</v>
       </c>
       <c r="H802" s="10">
         <v>740.6</v>
       </c>
     </row>
     <row r="803" spans="1:8" outlineLevel="3">
       <c r="A803" s="13">
         <v>17</v>
       </c>
       <c r="B803" s="6" t="s">
         <v>1585</v>
       </c>
       <c r="C803" s="7" t="s">
         <v>1586</v>
       </c>
       <c r="D803" s="5">
-        <v>1203.0</v>
+        <v>1028.0</v>
       </c>
       <c r="E803" s="10">
         <v>1058.0</v>
       </c>
       <c r="F803" s="10">
         <v>952.2</v>
       </c>
       <c r="G803" s="10">
         <v>846.4</v>
       </c>
       <c r="H803" s="10">
         <v>740.6</v>
       </c>
     </row>
     <row r="804" spans="1:8" outlineLevel="3">
       <c r="A804" s="13">
         <v>18</v>
       </c>
       <c r="B804" s="6" t="s">
         <v>1587</v>
       </c>
       <c r="C804" s="7" t="s">
         <v>1588</v>
       </c>
       <c r="D804" s="5">
-        <v>1692.0</v>
+        <v>1833.0</v>
       </c>
       <c r="E804" s="10">
         <v>1058.0</v>
       </c>
       <c r="F804" s="10">
         <v>952.2</v>
       </c>
       <c r="G804" s="10">
         <v>846.4</v>
       </c>
       <c r="H804" s="10">
         <v>740.6</v>
       </c>
     </row>
     <row r="805" spans="1:8" outlineLevel="3">
       <c r="A805" s="13">
         <v>19</v>
       </c>
       <c r="B805" s="6" t="s">
         <v>1589</v>
       </c>
       <c r="C805" s="7" t="s">
         <v>1590</v>
       </c>
       <c r="D805" s="5">
-        <v>1235.0</v>
+        <v>1900.0</v>
       </c>
       <c r="E805" s="10">
         <v>1138.0</v>
       </c>
       <c r="F805" s="10">
         <v>1024.2</v>
       </c>
       <c r="G805" s="10">
         <v>910.4</v>
       </c>
       <c r="H805" s="10">
         <v>796.6</v>
       </c>
     </row>
     <row r="806" spans="1:8" outlineLevel="3">
       <c r="A806" s="13">
         <v>20</v>
       </c>
       <c r="B806" s="6" t="s">
         <v>1591</v>
       </c>
       <c r="C806" s="7" t="s">
         <v>1592</v>
       </c>
       <c r="D806" s="5">
-        <v>1177.0</v>
+        <v>1121.0</v>
       </c>
       <c r="E806" s="10">
         <v>1138.0</v>
       </c>
       <c r="F806" s="10">
         <v>1024.2</v>
       </c>
       <c r="G806" s="10">
         <v>910.4</v>
       </c>
       <c r="H806" s="10">
         <v>796.6</v>
       </c>
     </row>
     <row r="807" spans="1:8" outlineLevel="3">
       <c r="A807" s="13">
         <v>21</v>
       </c>
       <c r="B807" s="6" t="s">
         <v>1593</v>
       </c>
       <c r="C807" s="7" t="s">
         <v>1594</v>
       </c>
       <c r="D807" s="5">
-        <v>1251.0</v>
+        <v>1708.0</v>
       </c>
       <c r="E807" s="10">
         <v>1138.0</v>
       </c>
       <c r="F807" s="10">
         <v>1024.2</v>
       </c>
       <c r="G807" s="10">
         <v>910.4</v>
       </c>
       <c r="H807" s="10">
         <v>796.6</v>
       </c>
     </row>
     <row r="808" spans="1:8" outlineLevel="3">
       <c r="A808" s="13">
         <v>22</v>
       </c>
       <c r="B808" s="6" t="s">
         <v>1595</v>
       </c>
       <c r="C808" s="7" t="s">
         <v>1596</v>
       </c>
       <c r="D808" s="5">
-        <v>1836.0</v>
+        <v>1116.0</v>
       </c>
       <c r="E808" s="10">
         <v>1285.0</v>
       </c>
       <c r="F808" s="10">
         <v>1156.5</v>
       </c>
       <c r="G808" s="10">
         <v>1028.0</v>
       </c>
       <c r="H808" s="10">
         <v>899.5</v>
       </c>
     </row>
     <row r="809" spans="1:8" outlineLevel="3">
       <c r="A809" s="13">
         <v>23</v>
       </c>
       <c r="B809" s="6" t="s">
         <v>1597</v>
       </c>
       <c r="C809" s="7" t="s">
         <v>1598</v>
       </c>
       <c r="D809" s="5">
-        <v>687.0</v>
+        <v>708.0</v>
       </c>
       <c r="E809" s="10">
         <v>2670.0</v>
       </c>
       <c r="F809" s="10">
         <v>2403.0</v>
       </c>
       <c r="G809" s="10">
         <v>2136.0</v>
       </c>
       <c r="H809" s="10">
         <v>1869.0</v>
       </c>
     </row>
     <row r="810" spans="1:8" outlineLevel="3">
       <c r="A810" s="13">
         <v>24</v>
       </c>
       <c r="B810" s="6" t="s">
         <v>1599</v>
       </c>
       <c r="C810" s="7" t="s">
         <v>1600</v>
       </c>
       <c r="D810" s="5">
-        <v>1075.0</v>
+        <v>1804.0</v>
       </c>
       <c r="E810" s="10">
         <v>1285.0</v>
       </c>
       <c r="F810" s="10">
         <v>1156.5</v>
       </c>
       <c r="G810" s="10">
         <v>1028.0</v>
       </c>
       <c r="H810" s="10">
         <v>899.5</v>
       </c>
     </row>
     <row r="811" spans="1:8" outlineLevel="3">
       <c r="A811" s="13">
         <v>25</v>
       </c>
       <c r="B811" s="6" t="s">
         <v>1601</v>
       </c>
       <c r="C811" s="7" t="s">
         <v>1602</v>
       </c>
       <c r="D811" s="5">
-        <v>1587.0</v>
+        <v>1066.0</v>
       </c>
       <c r="E811" s="10">
-        <v>0.0</v>
+        <v>506.0</v>
       </c>
       <c r="F811" s="10">
-        <v>0.0</v>
+        <v>455.4</v>
       </c>
       <c r="G811" s="10">
-        <v>0.0</v>
+        <v>404.8</v>
       </c>
       <c r="H811" s="10">
-        <v>0.0</v>
+        <v>354.2</v>
       </c>
     </row>
     <row r="812" spans="1:8" outlineLevel="3">
       <c r="A812" s="13">
         <v>26</v>
       </c>
       <c r="B812" s="6" t="s">
         <v>1603</v>
       </c>
       <c r="C812" s="7" t="s">
         <v>1604</v>
       </c>
       <c r="D812" s="5">
-        <v>0.0</v>
+        <v>1273.0</v>
       </c>
       <c r="E812" s="10">
         <v>1048.0</v>
       </c>
       <c r="F812" s="10">
         <v>943.2</v>
       </c>
       <c r="G812" s="10">
         <v>838.4</v>
       </c>
       <c r="H812" s="10">
         <v>733.6</v>
       </c>
     </row>
     <row r="813" spans="1:8" outlineLevel="2">
       <c r="A813" s="15" t="s">
         <v>1605</v>
       </c>
       <c r="B813" s="4"/>
       <c r="C813" s="4"/>
       <c r="D813" s="4"/>
       <c r="E813" s="9"/>
       <c r="F813" s="9"/>
       <c r="G813" s="9"/>
       <c r="H813" s="9"/>
     </row>
     <row r="814" spans="1:8" outlineLevel="3">
       <c r="A814" s="13">
         <v>1</v>
       </c>
       <c r="B814" s="6" t="s">
         <v>1606</v>
       </c>
       <c r="C814" s="7" t="s">
         <v>1607</v>
       </c>
       <c r="D814" s="5">
-        <v>1214.0</v>
+        <v>1355.0</v>
       </c>
       <c r="E814" s="10">
         <v>914.0</v>
       </c>
       <c r="F814" s="10">
         <v>822.6</v>
       </c>
       <c r="G814" s="10">
         <v>731.2</v>
       </c>
       <c r="H814" s="10">
         <v>639.8</v>
       </c>
     </row>
     <row r="815" spans="1:8" outlineLevel="3">
       <c r="A815" s="13">
         <v>2</v>
       </c>
       <c r="B815" s="6" t="s">
         <v>1608</v>
       </c>
       <c r="C815" s="7" t="s">
         <v>1609</v>
       </c>
       <c r="D815" s="5">
-        <v>1394.0</v>
+        <v>1755.0</v>
       </c>
       <c r="E815" s="10">
-        <v>0.0</v>
+        <v>397.0</v>
       </c>
       <c r="F815" s="10">
-        <v>0.0</v>
+        <v>357.3</v>
       </c>
       <c r="G815" s="10">
-        <v>0.0</v>
+        <v>317.6</v>
       </c>
       <c r="H815" s="10">
-        <v>0.0</v>
+        <v>277.9</v>
       </c>
     </row>
     <row r="816" spans="1:8" outlineLevel="3">
       <c r="A816" s="13">
         <v>3</v>
       </c>
       <c r="B816" s="6" t="s">
         <v>1610</v>
       </c>
       <c r="C816" s="7" t="s">
         <v>1611</v>
       </c>
       <c r="D816" s="5">
-        <v>1202.0</v>
+        <v>1252.0</v>
       </c>
       <c r="E816" s="10">
         <v>914.0</v>
       </c>
       <c r="F816" s="10">
         <v>822.6</v>
       </c>
       <c r="G816" s="10">
         <v>731.2</v>
       </c>
       <c r="H816" s="10">
         <v>639.8</v>
       </c>
     </row>
     <row r="817" spans="1:8" outlineLevel="3">
       <c r="A817" s="13">
         <v>4</v>
       </c>
       <c r="B817" s="6" t="s">
         <v>1612</v>
       </c>
       <c r="C817" s="7" t="s">
         <v>1613</v>
       </c>
       <c r="D817" s="5">
-        <v>831.0</v>
+        <v>588.0</v>
       </c>
       <c r="E817" s="10">
         <v>1854.0</v>
       </c>
       <c r="F817" s="10">
         <v>1668.6</v>
       </c>
       <c r="G817" s="10">
         <v>1483.2</v>
       </c>
       <c r="H817" s="10">
         <v>1297.8</v>
       </c>
     </row>
     <row r="818" spans="1:8" outlineLevel="3">
       <c r="A818" s="13">
         <v>5</v>
       </c>
       <c r="B818" s="6" t="s">
         <v>1614</v>
       </c>
       <c r="C818" s="7" t="s">
         <v>1615</v>
       </c>
       <c r="D818" s="5">
-        <v>1024.0</v>
+        <v>1753.0</v>
       </c>
       <c r="E818" s="10">
         <v>914.0</v>
       </c>
       <c r="F818" s="10">
         <v>822.6</v>
       </c>
       <c r="G818" s="10">
         <v>731.2</v>
       </c>
       <c r="H818" s="10">
         <v>639.8</v>
       </c>
     </row>
     <row r="819" spans="1:8" outlineLevel="3">
       <c r="A819" s="13">
         <v>6</v>
       </c>
       <c r="B819" s="6" t="s">
         <v>1616</v>
       </c>
       <c r="C819" s="7" t="s">
         <v>1617</v>
       </c>
       <c r="D819" s="5">
@@ -28208,207 +28208,207 @@
       </c>
       <c r="E819" s="10">
         <v>738.0</v>
       </c>
       <c r="F819" s="10">
         <v>664.2</v>
       </c>
       <c r="G819" s="10">
         <v>590.4</v>
       </c>
       <c r="H819" s="10">
         <v>516.6</v>
       </c>
     </row>
     <row r="820" spans="1:8" outlineLevel="3">
       <c r="A820" s="13">
         <v>7</v>
       </c>
       <c r="B820" s="6" t="s">
         <v>1618</v>
       </c>
       <c r="C820" s="7" t="s">
         <v>1619</v>
       </c>
       <c r="D820" s="5">
-        <v>1973.0</v>
+        <v>1801.0</v>
       </c>
       <c r="E820" s="10">
         <v>1546.0</v>
       </c>
       <c r="F820" s="10">
         <v>1391.4</v>
       </c>
       <c r="G820" s="10">
         <v>1236.8</v>
       </c>
       <c r="H820" s="10">
         <v>1082.2</v>
       </c>
     </row>
     <row r="821" spans="1:8" outlineLevel="3">
       <c r="A821" s="13">
         <v>8</v>
       </c>
       <c r="B821" s="6" t="s">
         <v>1620</v>
       </c>
       <c r="C821" s="7" t="s">
         <v>1621</v>
       </c>
       <c r="D821" s="5">
-        <v>1061.0</v>
+        <v>1808.0</v>
       </c>
       <c r="E821" s="10">
         <v>738.0</v>
       </c>
       <c r="F821" s="10">
         <v>664.2</v>
       </c>
       <c r="G821" s="10">
         <v>590.4</v>
       </c>
       <c r="H821" s="10">
         <v>516.6</v>
       </c>
     </row>
     <row r="822" spans="1:8" outlineLevel="3">
       <c r="A822" s="13">
         <v>9</v>
       </c>
       <c r="B822" s="6" t="s">
         <v>1622</v>
       </c>
       <c r="C822" s="7" t="s">
         <v>1623</v>
       </c>
       <c r="D822" s="5">
-        <v>1381.0</v>
+        <v>1377.0</v>
       </c>
       <c r="E822" s="10">
         <v>738.0</v>
       </c>
       <c r="F822" s="10">
         <v>664.2</v>
       </c>
       <c r="G822" s="10">
         <v>590.4</v>
       </c>
       <c r="H822" s="10">
         <v>516.6</v>
       </c>
     </row>
     <row r="823" spans="1:8" outlineLevel="3">
       <c r="A823" s="13">
         <v>10</v>
       </c>
       <c r="B823" s="6" t="s">
         <v>1624</v>
       </c>
       <c r="C823" s="7" t="s">
         <v>1625</v>
       </c>
       <c r="D823" s="5">
-        <v>1112.0</v>
+        <v>1156.0</v>
       </c>
       <c r="E823" s="10">
         <v>738.0</v>
       </c>
       <c r="F823" s="10">
         <v>664.2</v>
       </c>
       <c r="G823" s="10">
         <v>590.4</v>
       </c>
       <c r="H823" s="10">
         <v>516.6</v>
       </c>
     </row>
     <row r="824" spans="1:8" outlineLevel="3">
       <c r="A824" s="13">
         <v>11</v>
       </c>
       <c r="B824" s="6" t="s">
         <v>1626</v>
       </c>
       <c r="C824" s="7" t="s">
         <v>1627</v>
       </c>
       <c r="D824" s="5">
-        <v>1631.0</v>
+        <v>1591.0</v>
       </c>
       <c r="E824" s="10">
         <v>738.0</v>
       </c>
       <c r="F824" s="10">
         <v>664.2</v>
       </c>
       <c r="G824" s="10">
         <v>590.4</v>
       </c>
       <c r="H824" s="10">
         <v>516.6</v>
       </c>
     </row>
     <row r="825" spans="1:8" outlineLevel="3">
       <c r="A825" s="13">
         <v>12</v>
       </c>
       <c r="B825" s="6" t="s">
         <v>1628</v>
       </c>
       <c r="C825" s="7" t="s">
         <v>1629</v>
       </c>
       <c r="D825" s="5">
-        <v>1664.0</v>
+        <v>1498.0</v>
       </c>
       <c r="E825" s="10">
         <v>738.0</v>
       </c>
       <c r="F825" s="10">
         <v>664.2</v>
       </c>
       <c r="G825" s="10">
         <v>590.4</v>
       </c>
       <c r="H825" s="10">
         <v>516.6</v>
       </c>
     </row>
     <row r="826" spans="1:8" outlineLevel="3">
       <c r="A826" s="13">
         <v>13</v>
       </c>
       <c r="B826" s="6" t="s">
         <v>1630</v>
       </c>
       <c r="C826" s="7" t="s">
         <v>1631</v>
       </c>
       <c r="D826" s="5">
-        <v>1406.0</v>
+        <v>1180.0</v>
       </c>
       <c r="E826" s="10">
         <v>738.0</v>
       </c>
       <c r="F826" s="10">
         <v>664.2</v>
       </c>
       <c r="G826" s="10">
         <v>590.4</v>
       </c>
       <c r="H826" s="10">
         <v>516.6</v>
       </c>
     </row>
     <row r="827" spans="1:8" outlineLevel="3">
       <c r="A827" s="13">
         <v>14</v>
       </c>
       <c r="B827" s="6" t="s">
         <v>1632</v>
       </c>
       <c r="C827" s="7" t="s">
         <v>1633</v>
       </c>
       <c r="D827" s="5">
@@ -28442,51 +28442,51 @@
       </c>
       <c r="E828" s="10">
         <v>738.0</v>
       </c>
       <c r="F828" s="10">
         <v>664.2</v>
       </c>
       <c r="G828" s="10">
         <v>590.4</v>
       </c>
       <c r="H828" s="10">
         <v>516.6</v>
       </c>
     </row>
     <row r="829" spans="1:8" outlineLevel="3">
       <c r="A829" s="13">
         <v>16</v>
       </c>
       <c r="B829" s="6" t="s">
         <v>1636</v>
       </c>
       <c r="C829" s="7" t="s">
         <v>1637</v>
       </c>
       <c r="D829" s="5">
-        <v>1542.0</v>
+        <v>0.0</v>
       </c>
       <c r="E829" s="10">
         <v>784.0</v>
       </c>
       <c r="F829" s="10">
         <v>705.6</v>
       </c>
       <c r="G829" s="10">
         <v>627.2</v>
       </c>
       <c r="H829" s="10">
         <v>548.8</v>
       </c>
     </row>
     <row r="830" spans="1:8" outlineLevel="3">
       <c r="A830" s="13">
         <v>17</v>
       </c>
       <c r="B830" s="6" t="s">
         <v>1638</v>
       </c>
       <c r="C830" s="7" t="s">
         <v>1639</v>
       </c>
       <c r="D830" s="5">
@@ -28494,259 +28494,259 @@
       </c>
       <c r="E830" s="10">
         <v>784.0</v>
       </c>
       <c r="F830" s="10">
         <v>705.6</v>
       </c>
       <c r="G830" s="10">
         <v>627.2</v>
       </c>
       <c r="H830" s="10">
         <v>548.8</v>
       </c>
     </row>
     <row r="831" spans="1:8" outlineLevel="3">
       <c r="A831" s="13">
         <v>18</v>
       </c>
       <c r="B831" s="6" t="s">
         <v>1640</v>
       </c>
       <c r="C831" s="7" t="s">
         <v>1641</v>
       </c>
       <c r="D831" s="5">
-        <v>1526.0</v>
+        <v>0.0</v>
       </c>
       <c r="E831" s="10">
         <v>784.0</v>
       </c>
       <c r="F831" s="10">
         <v>705.6</v>
       </c>
       <c r="G831" s="10">
         <v>627.2</v>
       </c>
       <c r="H831" s="10">
         <v>548.8</v>
       </c>
     </row>
     <row r="832" spans="1:8" outlineLevel="3">
       <c r="A832" s="13">
         <v>19</v>
       </c>
       <c r="B832" s="6" t="s">
         <v>1642</v>
       </c>
       <c r="C832" s="7" t="s">
         <v>1643</v>
       </c>
       <c r="D832" s="5">
-        <v>1393.0</v>
+        <v>1832.0</v>
       </c>
       <c r="E832" s="10">
         <v>784.0</v>
       </c>
       <c r="F832" s="10">
         <v>705.6</v>
       </c>
       <c r="G832" s="10">
         <v>627.2</v>
       </c>
       <c r="H832" s="10">
         <v>548.8</v>
       </c>
     </row>
     <row r="833" spans="1:8" outlineLevel="3">
       <c r="A833" s="13">
         <v>20</v>
       </c>
       <c r="B833" s="6" t="s">
         <v>1644</v>
       </c>
       <c r="C833" s="7" t="s">
         <v>1645</v>
       </c>
       <c r="D833" s="5">
-        <v>1460.0</v>
+        <v>1842.0</v>
       </c>
       <c r="E833" s="10">
         <v>784.0</v>
       </c>
       <c r="F833" s="10">
         <v>705.6</v>
       </c>
       <c r="G833" s="10">
         <v>627.2</v>
       </c>
       <c r="H833" s="10">
         <v>548.8</v>
       </c>
     </row>
     <row r="834" spans="1:8" outlineLevel="3">
       <c r="A834" s="13">
         <v>21</v>
       </c>
       <c r="B834" s="6" t="s">
         <v>1646</v>
       </c>
       <c r="C834" s="7" t="s">
         <v>1647</v>
       </c>
       <c r="D834" s="5">
-        <v>402.0</v>
+        <v>929.0</v>
       </c>
       <c r="E834" s="10">
         <v>1616.0</v>
       </c>
       <c r="F834" s="10">
         <v>1454.4</v>
       </c>
       <c r="G834" s="10">
         <v>1292.8</v>
       </c>
       <c r="H834" s="10">
         <v>1131.2</v>
       </c>
     </row>
     <row r="835" spans="1:8" outlineLevel="3">
       <c r="A835" s="13">
         <v>22</v>
       </c>
       <c r="B835" s="6" t="s">
         <v>1648</v>
       </c>
       <c r="C835" s="7" t="s">
         <v>1649</v>
       </c>
       <c r="D835" s="5">
-        <v>1215.0</v>
+        <v>1582.0</v>
       </c>
       <c r="E835" s="10">
         <v>784.0</v>
       </c>
       <c r="F835" s="10">
         <v>705.6</v>
       </c>
       <c r="G835" s="10">
         <v>627.2</v>
       </c>
       <c r="H835" s="10">
         <v>548.8</v>
       </c>
     </row>
     <row r="836" spans="1:8" outlineLevel="3">
       <c r="A836" s="13">
         <v>23</v>
       </c>
       <c r="B836" s="6" t="s">
         <v>1650</v>
       </c>
       <c r="C836" s="7" t="s">
         <v>1651</v>
       </c>
       <c r="D836" s="5">
-        <v>0.0</v>
+        <v>1457.0</v>
       </c>
       <c r="E836" s="10">
         <v>1581.0</v>
       </c>
       <c r="F836" s="10">
         <v>1422.9</v>
       </c>
       <c r="G836" s="10">
         <v>1264.8</v>
       </c>
       <c r="H836" s="10">
         <v>1106.7</v>
       </c>
     </row>
     <row r="837" spans="1:8" outlineLevel="3">
       <c r="A837" s="13">
         <v>24</v>
       </c>
       <c r="B837" s="6" t="s">
         <v>1652</v>
       </c>
       <c r="C837" s="7" t="s">
         <v>1653</v>
       </c>
       <c r="D837" s="5">
-        <v>1042.0</v>
+        <v>1787.0</v>
       </c>
       <c r="E837" s="10">
         <v>1581.0</v>
       </c>
       <c r="F837" s="10">
         <v>1422.9</v>
       </c>
       <c r="G837" s="10">
         <v>1264.8</v>
       </c>
       <c r="H837" s="10">
         <v>1106.7</v>
       </c>
     </row>
     <row r="838" spans="1:8" outlineLevel="3">
       <c r="A838" s="13">
         <v>25</v>
       </c>
       <c r="B838" s="6" t="s">
         <v>1654</v>
       </c>
       <c r="C838" s="7" t="s">
         <v>1655</v>
       </c>
       <c r="D838" s="5">
-        <v>1080.0</v>
+        <v>1989.0</v>
       </c>
       <c r="E838" s="10">
         <v>914.0</v>
       </c>
       <c r="F838" s="10">
         <v>822.6</v>
       </c>
       <c r="G838" s="10">
         <v>731.2</v>
       </c>
       <c r="H838" s="10">
         <v>639.8</v>
       </c>
     </row>
     <row r="839" spans="1:8" outlineLevel="3">
       <c r="A839" s="13">
         <v>26</v>
       </c>
       <c r="B839" s="6" t="s">
         <v>1656</v>
       </c>
       <c r="C839" s="7" t="s">
         <v>1657</v>
       </c>
       <c r="D839" s="5">
-        <v>1314.0</v>
+        <v>1603.0</v>
       </c>
       <c r="E839" s="10">
         <v>914.0</v>
       </c>
       <c r="F839" s="10">
         <v>822.6</v>
       </c>
       <c r="G839" s="10">
         <v>731.2</v>
       </c>
       <c r="H839" s="10">
         <v>639.8</v>
       </c>
     </row>
     <row r="840" spans="1:8" outlineLevel="2">
       <c r="A840" s="15" t="s">
         <v>1658</v>
       </c>
       <c r="B840" s="4"/>
       <c r="C840" s="4"/>
       <c r="D840" s="4"/>
       <c r="E840" s="9"/>
       <c r="F840" s="9"/>
       <c r="G840" s="9"/>
       <c r="H840" s="9"/>
@@ -28766,103 +28766,103 @@
       </c>
       <c r="E841" s="10">
         <v>2952.0</v>
       </c>
       <c r="F841" s="10">
         <v>2656.8</v>
       </c>
       <c r="G841" s="10">
         <v>2361.6</v>
       </c>
       <c r="H841" s="10">
         <v>2066.4</v>
       </c>
     </row>
     <row r="842" spans="1:8" outlineLevel="3">
       <c r="A842" s="13">
         <v>2</v>
       </c>
       <c r="B842" s="6" t="s">
         <v>1661</v>
       </c>
       <c r="C842" s="7" t="s">
         <v>1662</v>
       </c>
       <c r="D842" s="5">
-        <v>630.0</v>
+        <v>0.0</v>
       </c>
       <c r="E842" s="10">
         <v>2952.0</v>
       </c>
       <c r="F842" s="10">
         <v>2656.8</v>
       </c>
       <c r="G842" s="10">
         <v>2361.6</v>
       </c>
       <c r="H842" s="10">
         <v>2066.4</v>
       </c>
     </row>
     <row r="843" spans="1:8" outlineLevel="3">
       <c r="A843" s="13">
         <v>3</v>
       </c>
       <c r="B843" s="6" t="s">
         <v>1663</v>
       </c>
       <c r="C843" s="7" t="s">
         <v>1664</v>
       </c>
       <c r="D843" s="5">
-        <v>924.0</v>
+        <v>0.0</v>
       </c>
       <c r="E843" s="10">
         <v>2952.0</v>
       </c>
       <c r="F843" s="10">
         <v>2656.8</v>
       </c>
       <c r="G843" s="10">
         <v>2361.6</v>
       </c>
       <c r="H843" s="10">
         <v>2066.4</v>
       </c>
     </row>
     <row r="844" spans="1:8" outlineLevel="3">
       <c r="A844" s="13">
         <v>4</v>
       </c>
       <c r="B844" s="6" t="s">
         <v>1665</v>
       </c>
       <c r="C844" s="7" t="s">
         <v>1666</v>
       </c>
       <c r="D844" s="5">
-        <v>982.0</v>
+        <v>0.0</v>
       </c>
       <c r="E844" s="10">
         <v>2952.0</v>
       </c>
       <c r="F844" s="10">
         <v>2656.8</v>
       </c>
       <c r="G844" s="10">
         <v>2361.6</v>
       </c>
       <c r="H844" s="10">
         <v>2066.4</v>
       </c>
     </row>
     <row r="845" spans="1:8" outlineLevel="3">
       <c r="A845" s="13">
         <v>5</v>
       </c>
       <c r="B845" s="6" t="s">
         <v>1667</v>
       </c>
       <c r="C845" s="7" t="s">
         <v>1668</v>
       </c>
       <c r="D845" s="5">
@@ -28896,51 +28896,51 @@
       </c>
       <c r="E846" s="10">
         <v>1914.0</v>
       </c>
       <c r="F846" s="10">
         <v>1722.6</v>
       </c>
       <c r="G846" s="10">
         <v>1531.2</v>
       </c>
       <c r="H846" s="10">
         <v>1339.8</v>
       </c>
     </row>
     <row r="847" spans="1:8" outlineLevel="3">
       <c r="A847" s="13">
         <v>7</v>
       </c>
       <c r="B847" s="6" t="s">
         <v>1671</v>
       </c>
       <c r="C847" s="7" t="s">
         <v>1672</v>
       </c>
       <c r="D847" s="5">
-        <v>306.0</v>
+        <v>977.0</v>
       </c>
       <c r="E847" s="10">
         <v>2952.0</v>
       </c>
       <c r="F847" s="10">
         <v>2656.8</v>
       </c>
       <c r="G847" s="10">
         <v>2361.6</v>
       </c>
       <c r="H847" s="10">
         <v>2066.4</v>
       </c>
     </row>
     <row r="848" spans="1:8" outlineLevel="3">
       <c r="A848" s="13">
         <v>8</v>
       </c>
       <c r="B848" s="6" t="s">
         <v>1673</v>
       </c>
       <c r="C848" s="7" t="s">
         <v>1674</v>
       </c>
       <c r="D848" s="5">
@@ -28974,51 +28974,51 @@
       </c>
       <c r="E849" s="10">
         <v>1914.0</v>
       </c>
       <c r="F849" s="10">
         <v>1722.6</v>
       </c>
       <c r="G849" s="10">
         <v>1531.2</v>
       </c>
       <c r="H849" s="10">
         <v>1339.8</v>
       </c>
     </row>
     <row r="850" spans="1:8" outlineLevel="3">
       <c r="A850" s="13">
         <v>10</v>
       </c>
       <c r="B850" s="6" t="s">
         <v>1677</v>
       </c>
       <c r="C850" s="7" t="s">
         <v>1678</v>
       </c>
       <c r="D850" s="5">
-        <v>386.0</v>
+        <v>649.0</v>
       </c>
       <c r="E850" s="10">
         <v>2952.0</v>
       </c>
       <c r="F850" s="10">
         <v>2656.8</v>
       </c>
       <c r="G850" s="10">
         <v>2361.6</v>
       </c>
       <c r="H850" s="10">
         <v>2066.4</v>
       </c>
     </row>
     <row r="851" spans="1:8" outlineLevel="3">
       <c r="A851" s="13">
         <v>11</v>
       </c>
       <c r="B851" s="6" t="s">
         <v>1679</v>
       </c>
       <c r="C851" s="7" t="s">
         <v>1680</v>
       </c>
       <c r="D851" s="5">
@@ -29026,51 +29026,51 @@
       </c>
       <c r="E851" s="10">
         <v>1914.0</v>
       </c>
       <c r="F851" s="10">
         <v>1722.6</v>
       </c>
       <c r="G851" s="10">
         <v>1531.2</v>
       </c>
       <c r="H851" s="10">
         <v>1339.8</v>
       </c>
     </row>
     <row r="852" spans="1:8" outlineLevel="3">
       <c r="A852" s="13">
         <v>12</v>
       </c>
       <c r="B852" s="6" t="s">
         <v>1681</v>
       </c>
       <c r="C852" s="7" t="s">
         <v>1682</v>
       </c>
       <c r="D852" s="5">
-        <v>989.0</v>
+        <v>555.0</v>
       </c>
       <c r="E852" s="10">
         <v>1914.0</v>
       </c>
       <c r="F852" s="10">
         <v>1722.6</v>
       </c>
       <c r="G852" s="10">
         <v>1531.2</v>
       </c>
       <c r="H852" s="10">
         <v>1339.8</v>
       </c>
     </row>
     <row r="853" spans="1:8" outlineLevel="3">
       <c r="A853" s="13">
         <v>13</v>
       </c>
       <c r="B853" s="6" t="s">
         <v>1683</v>
       </c>
       <c r="C853" s="7" t="s">
         <v>1684</v>
       </c>
       <c r="D853" s="5">
@@ -29104,51 +29104,51 @@
       </c>
       <c r="E854" s="10">
         <v>1914.0</v>
       </c>
       <c r="F854" s="10">
         <v>1722.6</v>
       </c>
       <c r="G854" s="10">
         <v>1531.2</v>
       </c>
       <c r="H854" s="10">
         <v>1339.8</v>
       </c>
     </row>
     <row r="855" spans="1:8" outlineLevel="3">
       <c r="A855" s="13">
         <v>15</v>
       </c>
       <c r="B855" s="6" t="s">
         <v>1687</v>
       </c>
       <c r="C855" s="7" t="s">
         <v>1688</v>
       </c>
       <c r="D855" s="5">
-        <v>686.0</v>
+        <v>309.0</v>
       </c>
       <c r="E855" s="10">
         <v>2952.0</v>
       </c>
       <c r="F855" s="10">
         <v>2656.8</v>
       </c>
       <c r="G855" s="10">
         <v>2361.6</v>
       </c>
       <c r="H855" s="10">
         <v>2066.4</v>
       </c>
     </row>
     <row r="856" spans="1:8" outlineLevel="3">
       <c r="A856" s="13">
         <v>16</v>
       </c>
       <c r="B856" s="6" t="s">
         <v>1689</v>
       </c>
       <c r="C856" s="7" t="s">
         <v>1690</v>
       </c>
       <c r="D856" s="5">
@@ -29194,51 +29194,51 @@
       </c>
       <c r="E858" s="10">
         <v>858.0</v>
       </c>
       <c r="F858" s="10">
         <v>772.2</v>
       </c>
       <c r="G858" s="10">
         <v>686.4</v>
       </c>
       <c r="H858" s="10">
         <v>600.6</v>
       </c>
     </row>
     <row r="859" spans="1:8" outlineLevel="3">
       <c r="A859" s="13">
         <v>2</v>
       </c>
       <c r="B859" s="6" t="s">
         <v>1694</v>
       </c>
       <c r="C859" s="7" t="s">
         <v>1695</v>
       </c>
       <c r="D859" s="5">
-        <v>1008.0</v>
+        <v>1919.0</v>
       </c>
       <c r="E859" s="10">
         <v>858.0</v>
       </c>
       <c r="F859" s="10">
         <v>772.2</v>
       </c>
       <c r="G859" s="10">
         <v>686.4</v>
       </c>
       <c r="H859" s="10">
         <v>600.6</v>
       </c>
     </row>
     <row r="860" spans="1:8" outlineLevel="3">
       <c r="A860" s="13">
         <v>3</v>
       </c>
       <c r="B860" s="6" t="s">
         <v>1696</v>
       </c>
       <c r="C860" s="7" t="s">
         <v>1697</v>
       </c>
       <c r="D860" s="5">
@@ -29246,285 +29246,285 @@
       </c>
       <c r="E860" s="10">
         <v>858.0</v>
       </c>
       <c r="F860" s="10">
         <v>772.2</v>
       </c>
       <c r="G860" s="10">
         <v>686.4</v>
       </c>
       <c r="H860" s="10">
         <v>600.6</v>
       </c>
     </row>
     <row r="861" spans="1:8" outlineLevel="3">
       <c r="A861" s="13">
         <v>4</v>
       </c>
       <c r="B861" s="6" t="s">
         <v>1698</v>
       </c>
       <c r="C861" s="7" t="s">
         <v>1699</v>
       </c>
       <c r="D861" s="5">
-        <v>1081.0</v>
+        <v>1814.0</v>
       </c>
       <c r="E861" s="10">
         <v>858.0</v>
       </c>
       <c r="F861" s="10">
         <v>772.2</v>
       </c>
       <c r="G861" s="10">
         <v>686.4</v>
       </c>
       <c r="H861" s="10">
         <v>600.6</v>
       </c>
     </row>
     <row r="862" spans="1:8" outlineLevel="3">
       <c r="A862" s="13">
         <v>5</v>
       </c>
       <c r="B862" s="6" t="s">
         <v>1700</v>
       </c>
       <c r="C862" s="7" t="s">
         <v>1701</v>
       </c>
       <c r="D862" s="5">
-        <v>1227.0</v>
+        <v>1862.0</v>
       </c>
       <c r="E862" s="10">
         <v>858.0</v>
       </c>
       <c r="F862" s="10">
         <v>772.2</v>
       </c>
       <c r="G862" s="10">
         <v>686.4</v>
       </c>
       <c r="H862" s="10">
         <v>600.6</v>
       </c>
     </row>
     <row r="863" spans="1:8" outlineLevel="3">
       <c r="A863" s="13">
         <v>6</v>
       </c>
       <c r="B863" s="6" t="s">
         <v>1702</v>
       </c>
       <c r="C863" s="7" t="s">
         <v>1703</v>
       </c>
       <c r="D863" s="5">
-        <v>1435.0</v>
+        <v>1832.0</v>
       </c>
       <c r="E863" s="10">
         <v>858.0</v>
       </c>
       <c r="F863" s="10">
         <v>772.2</v>
       </c>
       <c r="G863" s="10">
         <v>686.4</v>
       </c>
       <c r="H863" s="10">
         <v>600.6</v>
       </c>
     </row>
     <row r="864" spans="1:8" outlineLevel="3">
       <c r="A864" s="13">
         <v>7</v>
       </c>
       <c r="B864" s="6" t="s">
         <v>1704</v>
       </c>
       <c r="C864" s="7" t="s">
         <v>1705</v>
       </c>
       <c r="D864" s="5">
-        <v>1636.0</v>
+        <v>1779.0</v>
       </c>
       <c r="E864" s="10">
         <v>981.0</v>
       </c>
       <c r="F864" s="10">
         <v>882.9</v>
       </c>
       <c r="G864" s="10">
         <v>784.8</v>
       </c>
       <c r="H864" s="10">
         <v>686.7</v>
       </c>
     </row>
     <row r="865" spans="1:8" outlineLevel="3">
       <c r="A865" s="13">
         <v>8</v>
       </c>
       <c r="B865" s="6" t="s">
         <v>1706</v>
       </c>
       <c r="C865" s="7" t="s">
         <v>1707</v>
       </c>
       <c r="D865" s="5">
-        <v>568.0</v>
+        <v>859.0</v>
       </c>
       <c r="E865" s="10">
         <v>1686.0</v>
       </c>
       <c r="F865" s="10">
         <v>1517.4</v>
       </c>
       <c r="G865" s="10">
         <v>1348.8</v>
       </c>
       <c r="H865" s="10">
         <v>1180.2</v>
       </c>
     </row>
     <row r="866" spans="1:8" outlineLevel="3">
       <c r="A866" s="13">
         <v>9</v>
       </c>
       <c r="B866" s="6" t="s">
         <v>1708</v>
       </c>
       <c r="C866" s="7" t="s">
         <v>1709</v>
       </c>
       <c r="D866" s="5">
-        <v>1683.0</v>
+        <v>1892.0</v>
       </c>
       <c r="E866" s="10">
         <v>981.0</v>
       </c>
       <c r="F866" s="10">
         <v>882.9</v>
       </c>
       <c r="G866" s="10">
         <v>784.8</v>
       </c>
       <c r="H866" s="10">
         <v>686.7</v>
       </c>
     </row>
     <row r="867" spans="1:8" outlineLevel="3">
       <c r="A867" s="13">
         <v>10</v>
       </c>
       <c r="B867" s="6" t="s">
         <v>1710</v>
       </c>
       <c r="C867" s="7" t="s">
         <v>1711</v>
       </c>
       <c r="D867" s="5">
-        <v>1864.0</v>
+        <v>1397.0</v>
       </c>
       <c r="E867" s="10">
         <v>981.0</v>
       </c>
       <c r="F867" s="10">
         <v>882.9</v>
       </c>
       <c r="G867" s="10">
         <v>784.8</v>
       </c>
       <c r="H867" s="10">
         <v>686.7</v>
       </c>
     </row>
     <row r="868" spans="1:8" outlineLevel="3">
       <c r="A868" s="13">
         <v>11</v>
       </c>
       <c r="B868" s="6" t="s">
         <v>1712</v>
       </c>
       <c r="C868" s="7" t="s">
         <v>1713</v>
       </c>
       <c r="D868" s="5">
-        <v>682.0</v>
+        <v>359.0</v>
       </c>
       <c r="E868" s="10">
         <v>1686.0</v>
       </c>
       <c r="F868" s="10">
         <v>1517.4</v>
       </c>
       <c r="G868" s="10">
         <v>1348.8</v>
       </c>
       <c r="H868" s="10">
         <v>1180.2</v>
       </c>
     </row>
     <row r="869" spans="1:8" outlineLevel="3">
       <c r="A869" s="13">
         <v>12</v>
       </c>
       <c r="B869" s="6" t="s">
         <v>1714</v>
       </c>
       <c r="C869" s="7" t="s">
         <v>1715</v>
       </c>
       <c r="D869" s="5">
-        <v>1293.0</v>
+        <v>1123.0</v>
       </c>
       <c r="E869" s="10">
         <v>981.0</v>
       </c>
       <c r="F869" s="10">
         <v>882.9</v>
       </c>
       <c r="G869" s="10">
         <v>784.8</v>
       </c>
       <c r="H869" s="10">
         <v>686.7</v>
       </c>
     </row>
     <row r="870" spans="1:8" outlineLevel="3">
       <c r="A870" s="13">
         <v>13</v>
       </c>
       <c r="B870" s="6" t="s">
         <v>1716</v>
       </c>
       <c r="C870" s="7" t="s">
         <v>1717</v>
       </c>
       <c r="D870" s="5">
-        <v>1694.0</v>
+        <v>1525.0</v>
       </c>
       <c r="E870" s="10">
         <v>981.0</v>
       </c>
       <c r="F870" s="10">
         <v>882.9</v>
       </c>
       <c r="G870" s="10">
         <v>784.8</v>
       </c>
       <c r="H870" s="10">
         <v>686.7</v>
       </c>
     </row>
     <row r="871" spans="1:8" outlineLevel="3">
       <c r="A871" s="13">
         <v>14</v>
       </c>
       <c r="B871" s="6" t="s">
         <v>1718</v>
       </c>
       <c r="C871" s="7" t="s">
         <v>1719</v>
       </c>
       <c r="D871" s="5">
@@ -29532,103 +29532,103 @@
       </c>
       <c r="E871" s="10">
         <v>981.0</v>
       </c>
       <c r="F871" s="10">
         <v>882.9</v>
       </c>
       <c r="G871" s="10">
         <v>784.8</v>
       </c>
       <c r="H871" s="10">
         <v>686.7</v>
       </c>
     </row>
     <row r="872" spans="1:8" outlineLevel="3">
       <c r="A872" s="13">
         <v>15</v>
       </c>
       <c r="B872" s="6" t="s">
         <v>1720</v>
       </c>
       <c r="C872" s="7" t="s">
         <v>1721</v>
       </c>
       <c r="D872" s="5">
-        <v>0.0</v>
+        <v>1909.0</v>
       </c>
       <c r="E872" s="10">
         <v>981.0</v>
       </c>
       <c r="F872" s="10">
         <v>882.9</v>
       </c>
       <c r="G872" s="10">
         <v>784.8</v>
       </c>
       <c r="H872" s="10">
         <v>686.7</v>
       </c>
     </row>
     <row r="873" spans="1:8" outlineLevel="3">
       <c r="A873" s="13">
         <v>16</v>
       </c>
       <c r="B873" s="6" t="s">
         <v>1722</v>
       </c>
       <c r="C873" s="7" t="s">
         <v>1723</v>
       </c>
       <c r="D873" s="5">
-        <v>1137.0</v>
+        <v>1331.0</v>
       </c>
       <c r="E873" s="10">
         <v>981.0</v>
       </c>
       <c r="F873" s="10">
         <v>882.9</v>
       </c>
       <c r="G873" s="10">
         <v>784.8</v>
       </c>
       <c r="H873" s="10">
         <v>686.7</v>
       </c>
     </row>
     <row r="874" spans="1:8" outlineLevel="3">
       <c r="A874" s="13">
         <v>17</v>
       </c>
       <c r="B874" s="6" t="s">
         <v>1724</v>
       </c>
       <c r="C874" s="7" t="s">
         <v>1725</v>
       </c>
       <c r="D874" s="5">
-        <v>1676.0</v>
+        <v>1621.0</v>
       </c>
       <c r="E874" s="10">
         <v>1109.0</v>
       </c>
       <c r="F874" s="10">
         <v>998.1</v>
       </c>
       <c r="G874" s="10">
         <v>887.2</v>
       </c>
       <c r="H874" s="10">
         <v>776.3</v>
       </c>
     </row>
     <row r="875" spans="1:8" outlineLevel="3">
       <c r="A875" s="13">
         <v>18</v>
       </c>
       <c r="B875" s="6" t="s">
         <v>1726</v>
       </c>
       <c r="C875" s="7" t="s">
         <v>1727</v>
       </c>
       <c r="D875" s="5">
@@ -29636,51 +29636,51 @@
       </c>
       <c r="E875" s="10">
         <v>0.0</v>
       </c>
       <c r="F875" s="10">
         <v>0.0</v>
       </c>
       <c r="G875" s="10">
         <v>0.0</v>
       </c>
       <c r="H875" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="876" spans="1:8" outlineLevel="3">
       <c r="A876" s="13">
         <v>19</v>
       </c>
       <c r="B876" s="6" t="s">
         <v>1728</v>
       </c>
       <c r="C876" s="7" t="s">
         <v>1729</v>
       </c>
       <c r="D876" s="5">
-        <v>1257.0</v>
+        <v>1262.0</v>
       </c>
       <c r="E876" s="10">
         <v>1109.0</v>
       </c>
       <c r="F876" s="10">
         <v>998.1</v>
       </c>
       <c r="G876" s="10">
         <v>887.2</v>
       </c>
       <c r="H876" s="10">
         <v>776.3</v>
       </c>
     </row>
     <row r="877" spans="1:8" outlineLevel="3">
       <c r="A877" s="13">
         <v>20</v>
       </c>
       <c r="B877" s="6" t="s">
         <v>1730</v>
       </c>
       <c r="C877" s="7" t="s">
         <v>1731</v>
       </c>
       <c r="D877" s="5">
@@ -29688,77 +29688,77 @@
       </c>
       <c r="E877" s="10">
         <v>1109.0</v>
       </c>
       <c r="F877" s="10">
         <v>998.1</v>
       </c>
       <c r="G877" s="10">
         <v>887.2</v>
       </c>
       <c r="H877" s="10">
         <v>776.3</v>
       </c>
     </row>
     <row r="878" spans="1:8" outlineLevel="3">
       <c r="A878" s="13">
         <v>21</v>
       </c>
       <c r="B878" s="6" t="s">
         <v>1732</v>
       </c>
       <c r="C878" s="7" t="s">
         <v>1733</v>
       </c>
       <c r="D878" s="5">
-        <v>1303.0</v>
+        <v>1185.0</v>
       </c>
       <c r="E878" s="10">
         <v>1109.0</v>
       </c>
       <c r="F878" s="10">
         <v>998.1</v>
       </c>
       <c r="G878" s="10">
         <v>887.2</v>
       </c>
       <c r="H878" s="10">
         <v>776.3</v>
       </c>
     </row>
     <row r="879" spans="1:8" outlineLevel="3">
       <c r="A879" s="13">
         <v>22</v>
       </c>
       <c r="B879" s="6" t="s">
         <v>1734</v>
       </c>
       <c r="C879" s="7" t="s">
         <v>1735</v>
       </c>
       <c r="D879" s="5">
-        <v>1025.0</v>
+        <v>1972.0</v>
       </c>
       <c r="E879" s="10">
         <v>1109.0</v>
       </c>
       <c r="F879" s="10">
         <v>998.1</v>
       </c>
       <c r="G879" s="10">
         <v>887.2</v>
       </c>
       <c r="H879" s="10">
         <v>776.3</v>
       </c>
     </row>
     <row r="880" spans="1:8" outlineLevel="3">
       <c r="A880" s="13">
         <v>23</v>
       </c>
       <c r="B880" s="6" t="s">
         <v>1736</v>
       </c>
       <c r="C880" s="7" t="s">
         <v>1737</v>
       </c>
       <c r="D880" s="5">
@@ -29766,103 +29766,103 @@
       </c>
       <c r="E880" s="10">
         <v>1045.0</v>
       </c>
       <c r="F880" s="10">
         <v>940.5</v>
       </c>
       <c r="G880" s="10">
         <v>836.0</v>
       </c>
       <c r="H880" s="10">
         <v>731.5</v>
       </c>
     </row>
     <row r="881" spans="1:8" outlineLevel="3">
       <c r="A881" s="13">
         <v>24</v>
       </c>
       <c r="B881" s="6" t="s">
         <v>1738</v>
       </c>
       <c r="C881" s="7" t="s">
         <v>1739</v>
       </c>
       <c r="D881" s="5">
-        <v>1744.0</v>
+        <v>1619.0</v>
       </c>
       <c r="E881" s="10">
         <v>1109.0</v>
       </c>
       <c r="F881" s="10">
         <v>998.1</v>
       </c>
       <c r="G881" s="10">
         <v>887.2</v>
       </c>
       <c r="H881" s="10">
         <v>776.3</v>
       </c>
     </row>
     <row r="882" spans="1:8" outlineLevel="3">
       <c r="A882" s="13">
         <v>25</v>
       </c>
       <c r="B882" s="6" t="s">
         <v>1740</v>
       </c>
       <c r="C882" s="7" t="s">
         <v>1741</v>
       </c>
       <c r="D882" s="5">
-        <v>1817.0</v>
+        <v>1455.0</v>
       </c>
       <c r="E882" s="10">
         <v>1045.0</v>
       </c>
       <c r="F882" s="10">
         <v>940.5</v>
       </c>
       <c r="G882" s="10">
         <v>836.0</v>
       </c>
       <c r="H882" s="10">
         <v>731.5</v>
       </c>
     </row>
     <row r="883" spans="1:8" outlineLevel="3">
       <c r="A883" s="13">
         <v>26</v>
       </c>
       <c r="B883" s="6" t="s">
         <v>1742</v>
       </c>
       <c r="C883" s="7" t="s">
         <v>1743</v>
       </c>
       <c r="D883" s="5">
-        <v>1099.0</v>
+        <v>0.0</v>
       </c>
       <c r="E883" s="10">
         <v>858.0</v>
       </c>
       <c r="F883" s="10">
         <v>772.2</v>
       </c>
       <c r="G883" s="10">
         <v>686.4</v>
       </c>
       <c r="H883" s="10">
         <v>600.6</v>
       </c>
     </row>
     <row r="884" spans="1:8" outlineLevel="3">
       <c r="A884" s="13">
         <v>27</v>
       </c>
       <c r="B884" s="6" t="s">
         <v>1744</v>
       </c>
       <c r="C884" s="7" t="s">
         <v>1745</v>
       </c>
       <c r="D884" s="5">
@@ -29870,89 +29870,89 @@
       </c>
       <c r="E884" s="10">
         <v>0.0</v>
       </c>
       <c r="F884" s="10">
         <v>0.0</v>
       </c>
       <c r="G884" s="10">
         <v>0.0</v>
       </c>
       <c r="H884" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="885" spans="1:8" outlineLevel="3">
       <c r="A885" s="13">
         <v>28</v>
       </c>
       <c r="B885" s="6" t="s">
         <v>1746</v>
       </c>
       <c r="C885" s="7" t="s">
         <v>1747</v>
       </c>
       <c r="D885" s="5">
-        <v>1043.0</v>
+        <v>1022.0</v>
       </c>
       <c r="E885" s="10">
         <v>858.0</v>
       </c>
       <c r="F885" s="10">
         <v>772.2</v>
       </c>
       <c r="G885" s="10">
         <v>686.4</v>
       </c>
       <c r="H885" s="10">
         <v>600.6</v>
       </c>
     </row>
     <row r="886" spans="1:8" outlineLevel="2">
       <c r="A886" s="15" t="s">
         <v>1748</v>
       </c>
       <c r="B886" s="4"/>
       <c r="C886" s="4"/>
       <c r="D886" s="4"/>
       <c r="E886" s="9"/>
       <c r="F886" s="9"/>
       <c r="G886" s="9"/>
       <c r="H886" s="9"/>
     </row>
     <row r="887" spans="1:8" outlineLevel="3">
       <c r="A887" s="13">
         <v>1</v>
       </c>
       <c r="B887" s="6" t="s">
         <v>1749</v>
       </c>
       <c r="C887" s="7" t="s">
         <v>1750</v>
       </c>
       <c r="D887" s="5">
-        <v>1210.0</v>
+        <v>1306.0</v>
       </c>
       <c r="E887" s="10">
         <v>1531.0</v>
       </c>
       <c r="F887" s="10">
         <v>1377.9</v>
       </c>
       <c r="G887" s="10">
         <v>1224.8</v>
       </c>
       <c r="H887" s="10">
         <v>1071.7</v>
       </c>
     </row>
     <row r="888" spans="1:8" outlineLevel="3">
       <c r="A888" s="13">
         <v>2</v>
       </c>
       <c r="B888" s="6" t="s">
         <v>1751</v>
       </c>
       <c r="C888" s="7" t="s">
         <v>1752</v>
       </c>
       <c r="D888" s="5">
@@ -29960,77 +29960,77 @@
       </c>
       <c r="E888" s="10">
         <v>1459.0</v>
       </c>
       <c r="F888" s="10">
         <v>1313.1</v>
       </c>
       <c r="G888" s="10">
         <v>1167.2</v>
       </c>
       <c r="H888" s="10">
         <v>1021.3</v>
       </c>
     </row>
     <row r="889" spans="1:8" outlineLevel="3">
       <c r="A889" s="13">
         <v>3</v>
       </c>
       <c r="B889" s="6" t="s">
         <v>1753</v>
       </c>
       <c r="C889" s="7" t="s">
         <v>1754</v>
       </c>
       <c r="D889" s="5">
-        <v>1187.0</v>
+        <v>0.0</v>
       </c>
       <c r="E889" s="10">
         <v>1459.0</v>
       </c>
       <c r="F889" s="10">
         <v>1313.1</v>
       </c>
       <c r="G889" s="10">
         <v>1167.2</v>
       </c>
       <c r="H889" s="10">
         <v>1021.3</v>
       </c>
     </row>
     <row r="890" spans="1:8" outlineLevel="3">
       <c r="A890" s="13">
         <v>4</v>
       </c>
       <c r="B890" s="6" t="s">
         <v>1755</v>
       </c>
       <c r="C890" s="7" t="s">
         <v>1756</v>
       </c>
       <c r="D890" s="5">
-        <v>1603.0</v>
+        <v>1801.0</v>
       </c>
       <c r="E890" s="10">
         <v>1459.0</v>
       </c>
       <c r="F890" s="10">
         <v>1313.1</v>
       </c>
       <c r="G890" s="10">
         <v>1167.2</v>
       </c>
       <c r="H890" s="10">
         <v>1021.3</v>
       </c>
     </row>
     <row r="891" spans="1:8" outlineLevel="2">
       <c r="A891" s="15" t="s">
         <v>1757</v>
       </c>
       <c r="B891" s="4"/>
       <c r="C891" s="4"/>
       <c r="D891" s="4"/>
       <c r="E891" s="9"/>
       <c r="F891" s="9"/>
       <c r="G891" s="9"/>
       <c r="H891" s="9"/>
@@ -30752,51 +30752,51 @@
       </c>
       <c r="E919" s="10">
         <v>0.0</v>
       </c>
       <c r="F919" s="10">
         <v>0.0</v>
       </c>
       <c r="G919" s="10">
         <v>0.0</v>
       </c>
       <c r="H919" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="920" spans="1:8" outlineLevel="3">
       <c r="A920" s="13">
         <v>29</v>
       </c>
       <c r="B920" s="6" t="s">
         <v>1814</v>
       </c>
       <c r="C920" s="7" t="s">
         <v>1815</v>
       </c>
       <c r="D920" s="5">
-        <v>1548.0</v>
+        <v>1403.0</v>
       </c>
       <c r="E920" s="10">
         <v>1334.0</v>
       </c>
       <c r="F920" s="10">
         <v>1200.6</v>
       </c>
       <c r="G920" s="10">
         <v>1067.2</v>
       </c>
       <c r="H920" s="10">
         <v>933.8</v>
       </c>
     </row>
     <row r="921" spans="1:8" outlineLevel="3">
       <c r="A921" s="13">
         <v>30</v>
       </c>
       <c r="B921" s="6" t="s">
         <v>1816</v>
       </c>
       <c r="C921" s="7" t="s">
         <v>1817</v>
       </c>
       <c r="D921" s="5">
@@ -30830,51 +30830,51 @@
       </c>
       <c r="E922" s="10">
         <v>0.0</v>
       </c>
       <c r="F922" s="10">
         <v>0.0</v>
       </c>
       <c r="G922" s="10">
         <v>0.0</v>
       </c>
       <c r="H922" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="923" spans="1:8" outlineLevel="3">
       <c r="A923" s="13">
         <v>32</v>
       </c>
       <c r="B923" s="6" t="s">
         <v>1820</v>
       </c>
       <c r="C923" s="7" t="s">
         <v>1821</v>
       </c>
       <c r="D923" s="5">
-        <v>463.0</v>
+        <v>333.0</v>
       </c>
       <c r="E923" s="10">
         <v>1616.0</v>
       </c>
       <c r="F923" s="10">
         <v>1454.4</v>
       </c>
       <c r="G923" s="10">
         <v>1292.8</v>
       </c>
       <c r="H923" s="10">
         <v>1131.2</v>
       </c>
     </row>
     <row r="924" spans="1:8" outlineLevel="3">
       <c r="A924" s="13">
         <v>33</v>
       </c>
       <c r="B924" s="6" t="s">
         <v>1822</v>
       </c>
       <c r="C924" s="7" t="s">
         <v>1823</v>
       </c>
       <c r="D924" s="5">
@@ -30958,1713 +30958,1713 @@
       <c r="H927" s="9"/>
     </row>
     <row r="928" spans="1:8" outlineLevel="2">
       <c r="A928" s="15" t="s">
         <v>1829</v>
       </c>
       <c r="B928" s="4"/>
       <c r="C928" s="4"/>
       <c r="D928" s="4"/>
       <c r="E928" s="9"/>
       <c r="F928" s="9"/>
       <c r="G928" s="9"/>
       <c r="H928" s="9"/>
     </row>
     <row r="929" spans="1:8" outlineLevel="3">
       <c r="A929" s="13">
         <v>1</v>
       </c>
       <c r="B929" s="6" t="s">
         <v>1830</v>
       </c>
       <c r="C929" s="7" t="s">
         <v>1831</v>
       </c>
       <c r="D929" s="5">
-        <v>1371.0</v>
+        <v>0.0</v>
       </c>
       <c r="E929" s="10">
-        <v>781.0</v>
+        <v>84180.0</v>
       </c>
       <c r="F929" s="10">
-        <v>702.9</v>
+        <v>75762.0</v>
       </c>
       <c r="G929" s="10">
-        <v>624.8</v>
+        <v>67344.0</v>
       </c>
       <c r="H929" s="10">
-        <v>546.7</v>
+        <v>58926.0</v>
       </c>
     </row>
     <row r="930" spans="1:8" outlineLevel="3">
       <c r="A930" s="13">
         <v>2</v>
       </c>
       <c r="B930" s="6" t="s">
         <v>1832</v>
       </c>
       <c r="C930" s="7" t="s">
         <v>1833</v>
       </c>
       <c r="D930" s="5">
-        <v>1813.0</v>
+        <v>1767.0</v>
       </c>
       <c r="E930" s="10">
-        <v>878.0</v>
+        <v>12298.0</v>
       </c>
       <c r="F930" s="10">
-        <v>790.2</v>
+        <v>11068.2</v>
       </c>
       <c r="G930" s="10">
-        <v>702.4</v>
+        <v>9838.4</v>
       </c>
       <c r="H930" s="10">
-        <v>614.6</v>
+        <v>8608.6</v>
       </c>
     </row>
     <row r="931" spans="1:8" outlineLevel="3">
       <c r="A931" s="13">
         <v>3</v>
       </c>
       <c r="B931" s="6" t="s">
         <v>1834</v>
       </c>
       <c r="C931" s="7" t="s">
         <v>1835</v>
       </c>
       <c r="D931" s="5">
-        <v>1686.0</v>
+        <v>0.0</v>
       </c>
       <c r="E931" s="10">
-        <v>878.0</v>
+        <v>24595.0</v>
       </c>
       <c r="F931" s="10">
-        <v>790.2</v>
+        <v>22135.5</v>
       </c>
       <c r="G931" s="10">
-        <v>702.4</v>
+        <v>19676.0</v>
       </c>
       <c r="H931" s="10">
-        <v>614.6</v>
+        <v>17216.5</v>
       </c>
     </row>
     <row r="932" spans="1:8" outlineLevel="3">
       <c r="A932" s="13">
         <v>4</v>
       </c>
       <c r="B932" s="6" t="s">
         <v>1836</v>
       </c>
       <c r="C932" s="7" t="s">
         <v>1837</v>
       </c>
       <c r="D932" s="5">
-        <v>1394.0</v>
+        <v>1781.0</v>
       </c>
       <c r="E932" s="10">
-        <v>781.0</v>
+        <v>102480.0</v>
       </c>
       <c r="F932" s="10">
-        <v>702.9</v>
+        <v>92232.0</v>
       </c>
       <c r="G932" s="10">
-        <v>624.8</v>
+        <v>81984.0</v>
       </c>
       <c r="H932" s="10">
-        <v>546.7</v>
+        <v>71736.0</v>
       </c>
     </row>
     <row r="933" spans="1:8" outlineLevel="3">
       <c r="A933" s="13">
         <v>5</v>
       </c>
       <c r="B933" s="6" t="s">
         <v>1838</v>
       </c>
       <c r="C933" s="7" t="s">
         <v>1839</v>
       </c>
       <c r="D933" s="5">
-        <v>1044.0</v>
+        <v>1524.0</v>
       </c>
       <c r="E933" s="10">
-        <v>781.0</v>
+        <v>15616.0</v>
       </c>
       <c r="F933" s="10">
-        <v>702.9</v>
+        <v>14054.4</v>
       </c>
       <c r="G933" s="10">
-        <v>624.8</v>
+        <v>12492.8</v>
       </c>
       <c r="H933" s="10">
-        <v>546.7</v>
+        <v>10931.2</v>
       </c>
     </row>
     <row r="934" spans="1:8" outlineLevel="3">
       <c r="A934" s="13">
         <v>6</v>
       </c>
       <c r="B934" s="6" t="s">
         <v>1840</v>
       </c>
       <c r="C934" s="7" t="s">
         <v>1841</v>
       </c>
       <c r="D934" s="5">
-        <v>1266.0</v>
+        <v>1949.0</v>
       </c>
       <c r="E934" s="10">
-        <v>781.0</v>
+        <v>31232.0</v>
       </c>
       <c r="F934" s="10">
-        <v>702.9</v>
+        <v>28108.8</v>
       </c>
       <c r="G934" s="10">
-        <v>624.8</v>
+        <v>24985.6</v>
       </c>
       <c r="H934" s="10">
-        <v>546.7</v>
+        <v>21862.4</v>
       </c>
     </row>
     <row r="935" spans="1:8" outlineLevel="3">
       <c r="A935" s="13">
         <v>7</v>
       </c>
       <c r="B935" s="6" t="s">
         <v>1842</v>
       </c>
       <c r="C935" s="7" t="s">
         <v>1843</v>
       </c>
       <c r="D935" s="5">
-        <v>1235.0</v>
+        <v>1677.0</v>
       </c>
       <c r="E935" s="10">
-        <v>781.0</v>
+        <v>21082.0</v>
       </c>
       <c r="F935" s="10">
-        <v>702.9</v>
+        <v>18973.8</v>
       </c>
       <c r="G935" s="10">
-        <v>624.8</v>
+        <v>16865.6</v>
       </c>
       <c r="H935" s="10">
-        <v>546.7</v>
+        <v>14757.4</v>
       </c>
     </row>
     <row r="936" spans="1:8" outlineLevel="3">
       <c r="A936" s="13">
         <v>8</v>
       </c>
       <c r="B936" s="6" t="s">
         <v>1844</v>
       </c>
       <c r="C936" s="7" t="s">
         <v>1845</v>
       </c>
       <c r="D936" s="5">
-        <v>1906.0</v>
+        <v>1820.0</v>
       </c>
       <c r="E936" s="10">
-        <v>781.0</v>
+        <v>42163.0</v>
       </c>
       <c r="F936" s="10">
-        <v>702.9</v>
+        <v>37946.7</v>
       </c>
       <c r="G936" s="10">
-        <v>624.8</v>
+        <v>33730.4</v>
       </c>
       <c r="H936" s="10">
-        <v>546.7</v>
+        <v>29514.1</v>
       </c>
     </row>
     <row r="937" spans="1:8" outlineLevel="3">
       <c r="A937" s="13">
         <v>9</v>
       </c>
       <c r="B937" s="6" t="s">
         <v>1846</v>
       </c>
       <c r="C937" s="7" t="s">
         <v>1847</v>
       </c>
       <c r="D937" s="5">
-        <v>1687.0</v>
+        <v>1945.0</v>
       </c>
       <c r="E937" s="10">
-        <v>781.0</v>
+        <v>24986.0</v>
       </c>
       <c r="F937" s="10">
-        <v>702.9</v>
+        <v>22487.4</v>
       </c>
       <c r="G937" s="10">
-        <v>624.8</v>
+        <v>19988.8</v>
       </c>
       <c r="H937" s="10">
-        <v>546.7</v>
+        <v>17490.2</v>
       </c>
     </row>
     <row r="938" spans="1:8" outlineLevel="3">
       <c r="A938" s="13">
         <v>10</v>
       </c>
       <c r="B938" s="6" t="s">
         <v>1848</v>
       </c>
       <c r="C938" s="7" t="s">
         <v>1849</v>
       </c>
       <c r="D938" s="5">
-        <v>1321.0</v>
+        <v>1947.0</v>
       </c>
       <c r="E938" s="10">
-        <v>781.0</v>
+        <v>46848.0</v>
       </c>
       <c r="F938" s="10">
-        <v>702.9</v>
+        <v>42163.2</v>
       </c>
       <c r="G938" s="10">
-        <v>624.8</v>
+        <v>37478.4</v>
       </c>
       <c r="H938" s="10">
-        <v>546.7</v>
+        <v>32793.6</v>
       </c>
     </row>
     <row r="939" spans="1:8" outlineLevel="3">
       <c r="A939" s="13">
         <v>11</v>
       </c>
       <c r="B939" s="6" t="s">
         <v>1850</v>
       </c>
       <c r="C939" s="7" t="s">
         <v>1851</v>
       </c>
       <c r="D939" s="5">
-        <v>1610.0</v>
+        <v>1163.0</v>
       </c>
       <c r="E939" s="10">
-        <v>781.0</v>
+        <v>31232.0</v>
       </c>
       <c r="F939" s="10">
-        <v>702.9</v>
+        <v>28108.8</v>
       </c>
       <c r="G939" s="10">
-        <v>624.8</v>
+        <v>24985.6</v>
       </c>
       <c r="H939" s="10">
-        <v>546.7</v>
+        <v>21862.4</v>
       </c>
     </row>
     <row r="940" spans="1:8" outlineLevel="3">
       <c r="A940" s="13">
         <v>12</v>
       </c>
       <c r="B940" s="6" t="s">
         <v>1852</v>
       </c>
       <c r="C940" s="7" t="s">
         <v>1853</v>
       </c>
       <c r="D940" s="5">
-        <v>1454.0</v>
+        <v>1474.0</v>
       </c>
       <c r="E940" s="10">
-        <v>781.0</v>
+        <v>58560.0</v>
       </c>
       <c r="F940" s="10">
-        <v>702.9</v>
+        <v>52704.0</v>
       </c>
       <c r="G940" s="10">
-        <v>624.8</v>
+        <v>46848.0</v>
       </c>
       <c r="H940" s="10">
-        <v>546.7</v>
+        <v>40992.0</v>
       </c>
     </row>
     <row r="941" spans="1:8" outlineLevel="3">
       <c r="A941" s="13">
         <v>13</v>
       </c>
       <c r="B941" s="6" t="s">
         <v>1854</v>
       </c>
       <c r="C941" s="7" t="s">
         <v>1855</v>
       </c>
       <c r="D941" s="5">
-        <v>1072.0</v>
+        <v>1254.0</v>
       </c>
       <c r="E941" s="10">
-        <v>781.0</v>
+        <v>39040.0</v>
       </c>
       <c r="F941" s="10">
-        <v>702.9</v>
+        <v>35136.0</v>
       </c>
       <c r="G941" s="10">
-        <v>624.8</v>
+        <v>31232.0</v>
       </c>
       <c r="H941" s="10">
-        <v>546.7</v>
+        <v>27328.0</v>
       </c>
     </row>
     <row r="942" spans="1:8" outlineLevel="3">
       <c r="A942" s="13">
         <v>14</v>
       </c>
       <c r="B942" s="6" t="s">
         <v>1856</v>
       </c>
       <c r="C942" s="7" t="s">
         <v>1857</v>
       </c>
       <c r="D942" s="5">
-        <v>1676.0</v>
+        <v>1828.0</v>
       </c>
       <c r="E942" s="10">
-        <v>781.0</v>
+        <v>73200.0</v>
       </c>
       <c r="F942" s="10">
-        <v>702.9</v>
+        <v>65880.0</v>
       </c>
       <c r="G942" s="10">
-        <v>624.8</v>
+        <v>58560.0</v>
       </c>
       <c r="H942" s="10">
-        <v>546.7</v>
+        <v>51240.0</v>
       </c>
     </row>
     <row r="943" spans="1:8" outlineLevel="3">
       <c r="A943" s="13">
         <v>15</v>
       </c>
       <c r="B943" s="6" t="s">
         <v>1858</v>
       </c>
       <c r="C943" s="7" t="s">
         <v>1859</v>
       </c>
       <c r="D943" s="5">
-        <v>1237.0</v>
+        <v>1224.0</v>
       </c>
       <c r="E943" s="10">
-        <v>781.0</v>
+        <v>46848.0</v>
       </c>
       <c r="F943" s="10">
-        <v>702.9</v>
+        <v>42163.2</v>
       </c>
       <c r="G943" s="10">
-        <v>624.8</v>
+        <v>37478.4</v>
       </c>
       <c r="H943" s="10">
-        <v>546.7</v>
+        <v>32793.6</v>
       </c>
     </row>
     <row r="944" spans="1:8" outlineLevel="3">
       <c r="A944" s="13">
         <v>16</v>
       </c>
       <c r="B944" s="6" t="s">
         <v>1860</v>
       </c>
       <c r="C944" s="7" t="s">
         <v>1861</v>
       </c>
       <c r="D944" s="5">
-        <v>1749.0</v>
+        <v>0.0</v>
       </c>
       <c r="E944" s="10">
-        <v>781.0</v>
+        <v>87840.0</v>
       </c>
       <c r="F944" s="10">
-        <v>702.9</v>
+        <v>79056.0</v>
       </c>
       <c r="G944" s="10">
-        <v>624.8</v>
+        <v>70272.0</v>
       </c>
       <c r="H944" s="10">
-        <v>546.7</v>
+        <v>61488.0</v>
       </c>
     </row>
     <row r="945" spans="1:8" outlineLevel="3">
       <c r="A945" s="13">
         <v>17</v>
       </c>
       <c r="B945" s="6" t="s">
         <v>1862</v>
       </c>
       <c r="C945" s="7" t="s">
         <v>1863</v>
       </c>
       <c r="D945" s="5">
-        <v>1909.0</v>
+        <v>1561.0</v>
       </c>
       <c r="E945" s="10">
-        <v>781.0</v>
+        <v>51240.0</v>
       </c>
       <c r="F945" s="10">
-        <v>702.9</v>
+        <v>46116.0</v>
       </c>
       <c r="G945" s="10">
-        <v>624.8</v>
+        <v>40992.0</v>
       </c>
       <c r="H945" s="10">
-        <v>546.7</v>
+        <v>35868.0</v>
       </c>
     </row>
     <row r="946" spans="1:8" outlineLevel="3">
       <c r="A946" s="13">
         <v>18</v>
       </c>
       <c r="B946" s="6" t="s">
         <v>1864</v>
       </c>
       <c r="C946" s="7" t="s">
         <v>1865</v>
       </c>
       <c r="D946" s="5">
-        <v>1462.0</v>
+        <v>1520.0</v>
       </c>
       <c r="E946" s="10">
-        <v>781.0</v>
+        <v>102480.0</v>
       </c>
       <c r="F946" s="10">
-        <v>702.9</v>
+        <v>92232.0</v>
       </c>
       <c r="G946" s="10">
-        <v>624.8</v>
+        <v>81984.0</v>
       </c>
       <c r="H946" s="10">
-        <v>546.7</v>
+        <v>71736.0</v>
       </c>
     </row>
     <row r="947" spans="1:8" outlineLevel="3">
       <c r="A947" s="13">
         <v>19</v>
       </c>
       <c r="B947" s="6" t="s">
         <v>1866</v>
       </c>
       <c r="C947" s="7" t="s">
         <v>1867</v>
       </c>
       <c r="D947" s="5">
-        <v>1261.0</v>
+        <v>1377.0</v>
       </c>
       <c r="E947" s="10">
-        <v>781.0</v>
+        <v>62220.0</v>
       </c>
       <c r="F947" s="10">
-        <v>702.9</v>
+        <v>55998.0</v>
       </c>
       <c r="G947" s="10">
-        <v>624.8</v>
+        <v>49776.0</v>
       </c>
       <c r="H947" s="10">
-        <v>546.7</v>
+        <v>43554.0</v>
       </c>
     </row>
     <row r="948" spans="1:8" outlineLevel="3">
       <c r="A948" s="13">
         <v>20</v>
       </c>
       <c r="B948" s="6" t="s">
         <v>1868</v>
       </c>
       <c r="C948" s="7" t="s">
         <v>1869</v>
       </c>
       <c r="D948" s="5">
-        <v>1086.0</v>
+        <v>1633.0</v>
       </c>
       <c r="E948" s="10">
-        <v>781.0</v>
+        <v>116144.0</v>
       </c>
       <c r="F948" s="10">
-        <v>702.9</v>
+        <v>104529.6</v>
       </c>
       <c r="G948" s="10">
-        <v>624.8</v>
+        <v>92915.2</v>
       </c>
       <c r="H948" s="10">
-        <v>546.7</v>
+        <v>81300.8</v>
       </c>
     </row>
     <row r="949" spans="1:8" outlineLevel="3">
       <c r="A949" s="13">
         <v>21</v>
       </c>
       <c r="B949" s="6" t="s">
         <v>1870</v>
       </c>
       <c r="C949" s="7" t="s">
         <v>1871</v>
       </c>
       <c r="D949" s="5">
-        <v>1881.0</v>
+        <v>1223.0</v>
       </c>
       <c r="E949" s="10">
-        <v>781.0</v>
+        <v>65880.0</v>
       </c>
       <c r="F949" s="10">
-        <v>702.9</v>
+        <v>59292.0</v>
       </c>
       <c r="G949" s="10">
-        <v>624.8</v>
+        <v>52704.0</v>
       </c>
       <c r="H949" s="10">
-        <v>546.7</v>
+        <v>46116.0</v>
       </c>
     </row>
     <row r="950" spans="1:8" outlineLevel="3">
       <c r="A950" s="13">
         <v>22</v>
       </c>
       <c r="B950" s="6" t="s">
         <v>1872</v>
       </c>
       <c r="C950" s="7" t="s">
         <v>1873</v>
       </c>
       <c r="D950" s="5">
-        <v>0.0</v>
+        <v>1303.0</v>
       </c>
       <c r="E950" s="10">
-        <v>781.0</v>
+        <v>73200.0</v>
       </c>
       <c r="F950" s="10">
-        <v>702.9</v>
+        <v>65880.0</v>
       </c>
       <c r="G950" s="10">
-        <v>624.8</v>
+        <v>58560.0</v>
       </c>
       <c r="H950" s="10">
-        <v>546.7</v>
+        <v>51240.0</v>
       </c>
     </row>
     <row r="951" spans="1:8" outlineLevel="2">
       <c r="A951" s="15" t="s">
         <v>1874</v>
       </c>
       <c r="B951" s="4"/>
       <c r="C951" s="4"/>
       <c r="D951" s="4"/>
       <c r="E951" s="9"/>
       <c r="F951" s="9"/>
       <c r="G951" s="9"/>
       <c r="H951" s="9"/>
     </row>
     <row r="952" spans="1:8" outlineLevel="3">
       <c r="A952" s="13">
         <v>1</v>
       </c>
       <c r="B952" s="6" t="s">
         <v>1875</v>
       </c>
       <c r="C952" s="7" t="s">
         <v>1876</v>
       </c>
       <c r="D952" s="5">
-        <v>1526.0</v>
+        <v>1634.0</v>
       </c>
       <c r="E952" s="10">
-        <v>840.0</v>
+        <v>8400.0</v>
       </c>
       <c r="F952" s="10">
-        <v>756.0</v>
+        <v>7560.0</v>
       </c>
       <c r="G952" s="10">
-        <v>672.0</v>
+        <v>6720.0</v>
       </c>
       <c r="H952" s="10">
-        <v>588.0</v>
+        <v>5880.0</v>
       </c>
     </row>
     <row r="953" spans="1:8" outlineLevel="3">
       <c r="A953" s="13">
         <v>2</v>
       </c>
       <c r="B953" s="6" t="s">
         <v>1877</v>
       </c>
       <c r="C953" s="7" t="s">
         <v>1878</v>
       </c>
       <c r="D953" s="5">
-        <v>1289.0</v>
+        <v>1288.0</v>
       </c>
       <c r="E953" s="10">
-        <v>840.0</v>
+        <v>10080.0</v>
       </c>
       <c r="F953" s="10">
-        <v>756.0</v>
+        <v>9072.0</v>
       </c>
       <c r="G953" s="10">
-        <v>672.0</v>
+        <v>8064.0</v>
       </c>
       <c r="H953" s="10">
-        <v>588.0</v>
+        <v>7056.0</v>
       </c>
     </row>
     <row r="954" spans="1:8" outlineLevel="3">
       <c r="A954" s="13">
         <v>3</v>
       </c>
       <c r="B954" s="6" t="s">
         <v>1879</v>
       </c>
       <c r="C954" s="7" t="s">
         <v>1880</v>
       </c>
       <c r="D954" s="5">
-        <v>1202.0</v>
+        <v>1323.0</v>
       </c>
       <c r="E954" s="10">
-        <v>840.0</v>
+        <v>11760.0</v>
       </c>
       <c r="F954" s="10">
-        <v>756.0</v>
+        <v>10584.0</v>
       </c>
       <c r="G954" s="10">
-        <v>672.0</v>
+        <v>9408.0</v>
       </c>
       <c r="H954" s="10">
-        <v>588.0</v>
+        <v>8232.0</v>
       </c>
     </row>
     <row r="955" spans="1:8" outlineLevel="3">
       <c r="A955" s="13">
         <v>4</v>
       </c>
       <c r="B955" s="6" t="s">
         <v>1881</v>
       </c>
       <c r="C955" s="7" t="s">
         <v>1882</v>
       </c>
       <c r="D955" s="5">
-        <v>1418.0</v>
+        <v>1608.0</v>
       </c>
       <c r="E955" s="10">
-        <v>840.0</v>
+        <v>14280.0</v>
       </c>
       <c r="F955" s="10">
-        <v>756.0</v>
+        <v>12852.0</v>
       </c>
       <c r="G955" s="10">
-        <v>672.0</v>
+        <v>11424.0</v>
       </c>
       <c r="H955" s="10">
-        <v>588.0</v>
+        <v>9996.0</v>
       </c>
     </row>
     <row r="956" spans="1:8" outlineLevel="3">
       <c r="A956" s="13">
         <v>5</v>
       </c>
       <c r="B956" s="6" t="s">
         <v>1883</v>
       </c>
       <c r="C956" s="7" t="s">
         <v>1884</v>
       </c>
       <c r="D956" s="5">
-        <v>1653.0</v>
+        <v>1712.0</v>
       </c>
       <c r="E956" s="10">
-        <v>840.0</v>
+        <v>16800.0</v>
       </c>
       <c r="F956" s="10">
-        <v>756.0</v>
+        <v>15120.0</v>
       </c>
       <c r="G956" s="10">
-        <v>672.0</v>
+        <v>13440.0</v>
       </c>
       <c r="H956" s="10">
-        <v>588.0</v>
+        <v>11760.0</v>
       </c>
     </row>
     <row r="957" spans="1:8" outlineLevel="3">
       <c r="A957" s="13">
         <v>6</v>
       </c>
       <c r="B957" s="6" t="s">
         <v>1885</v>
       </c>
       <c r="C957" s="7" t="s">
         <v>1886</v>
       </c>
       <c r="D957" s="5">
-        <v>1388.0</v>
+        <v>1087.0</v>
       </c>
       <c r="E957" s="10">
-        <v>840.0</v>
+        <v>19320.0</v>
       </c>
       <c r="F957" s="10">
-        <v>756.0</v>
+        <v>17388.0</v>
       </c>
       <c r="G957" s="10">
-        <v>672.0</v>
+        <v>15456.0</v>
       </c>
       <c r="H957" s="10">
-        <v>588.0</v>
+        <v>13524.0</v>
       </c>
     </row>
     <row r="958" spans="1:8" outlineLevel="3">
       <c r="A958" s="13">
         <v>7</v>
       </c>
       <c r="B958" s="6" t="s">
         <v>1887</v>
       </c>
       <c r="C958" s="7" t="s">
         <v>1888</v>
       </c>
       <c r="D958" s="5">
-        <v>1683.0</v>
+        <v>1732.0</v>
       </c>
       <c r="E958" s="10">
-        <v>840.0</v>
+        <v>21000.0</v>
       </c>
       <c r="F958" s="10">
-        <v>756.0</v>
+        <v>18900.0</v>
       </c>
       <c r="G958" s="10">
-        <v>672.0</v>
+        <v>16800.0</v>
       </c>
       <c r="H958" s="10">
-        <v>588.0</v>
+        <v>14700.0</v>
       </c>
     </row>
     <row r="959" spans="1:8" outlineLevel="3">
       <c r="A959" s="13">
         <v>8</v>
       </c>
       <c r="B959" s="6" t="s">
         <v>1889</v>
       </c>
       <c r="C959" s="7" t="s">
         <v>1890</v>
       </c>
       <c r="D959" s="5">
-        <v>1147.0</v>
+        <v>1128.0</v>
       </c>
       <c r="E959" s="10">
-        <v>840.0</v>
+        <v>25200.0</v>
       </c>
       <c r="F959" s="10">
-        <v>756.0</v>
+        <v>22680.0</v>
       </c>
       <c r="G959" s="10">
-        <v>672.0</v>
+        <v>20160.0</v>
       </c>
       <c r="H959" s="10">
-        <v>588.0</v>
+        <v>17640.0</v>
       </c>
     </row>
     <row r="960" spans="1:8" outlineLevel="3">
       <c r="A960" s="13">
         <v>9</v>
       </c>
       <c r="B960" s="6" t="s">
         <v>1891</v>
       </c>
       <c r="C960" s="7" t="s">
         <v>1892</v>
       </c>
       <c r="D960" s="5">
-        <v>1227.0</v>
+        <v>1626.0</v>
       </c>
       <c r="E960" s="10">
-        <v>840.0</v>
+        <v>29400.0</v>
       </c>
       <c r="F960" s="10">
-        <v>756.0</v>
+        <v>26460.0</v>
       </c>
       <c r="G960" s="10">
-        <v>672.0</v>
+        <v>23520.0</v>
       </c>
       <c r="H960" s="10">
-        <v>588.0</v>
+        <v>20580.0</v>
       </c>
     </row>
     <row r="961" spans="1:8" outlineLevel="3">
       <c r="A961" s="13">
         <v>10</v>
       </c>
       <c r="B961" s="6" t="s">
         <v>1893</v>
       </c>
       <c r="C961" s="7" t="s">
         <v>1894</v>
       </c>
       <c r="D961" s="5">
-        <v>1840.0</v>
+        <v>1481.0</v>
       </c>
       <c r="E961" s="10">
-        <v>840.0</v>
+        <v>336.0</v>
       </c>
       <c r="F961" s="10">
-        <v>756.0</v>
+        <v>302.4</v>
       </c>
       <c r="G961" s="10">
-        <v>672.0</v>
+        <v>268.8</v>
       </c>
       <c r="H961" s="10">
-        <v>588.0</v>
+        <v>235.2</v>
       </c>
     </row>
     <row r="962" spans="1:8" outlineLevel="3">
       <c r="A962" s="13">
         <v>11</v>
       </c>
       <c r="B962" s="6" t="s">
         <v>1895</v>
       </c>
       <c r="C962" s="7" t="s">
         <v>1896</v>
       </c>
       <c r="D962" s="5">
-        <v>1716.0</v>
+        <v>1660.0</v>
       </c>
       <c r="E962" s="10">
-        <v>840.0</v>
+        <v>504.0</v>
       </c>
       <c r="F962" s="10">
-        <v>756.0</v>
+        <v>453.6</v>
       </c>
       <c r="G962" s="10">
-        <v>672.0</v>
+        <v>403.2</v>
       </c>
       <c r="H962" s="10">
-        <v>588.0</v>
+        <v>352.8</v>
       </c>
     </row>
     <row r="963" spans="1:8" outlineLevel="3">
       <c r="A963" s="13">
         <v>12</v>
       </c>
       <c r="B963" s="6" t="s">
         <v>1897</v>
       </c>
       <c r="C963" s="7" t="s">
         <v>1898</v>
       </c>
       <c r="D963" s="5">
-        <v>1519.0</v>
+        <v>1050.0</v>
       </c>
       <c r="E963" s="10">
         <v>840.0</v>
       </c>
       <c r="F963" s="10">
         <v>756.0</v>
       </c>
       <c r="G963" s="10">
         <v>672.0</v>
       </c>
       <c r="H963" s="10">
         <v>588.0</v>
       </c>
     </row>
     <row r="964" spans="1:8" outlineLevel="3">
       <c r="A964" s="13">
         <v>13</v>
       </c>
       <c r="B964" s="6" t="s">
         <v>1899</v>
       </c>
       <c r="C964" s="7" t="s">
         <v>1900</v>
       </c>
       <c r="D964" s="5">
         <v>0.0</v>
       </c>
       <c r="E964" s="10">
-        <v>840.0</v>
+        <v>0.0</v>
       </c>
       <c r="F964" s="10">
-        <v>756.0</v>
+        <v>0.0</v>
       </c>
       <c r="G964" s="10">
-        <v>672.0</v>
+        <v>0.0</v>
       </c>
       <c r="H964" s="10">
-        <v>588.0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="965" spans="1:8" outlineLevel="3">
       <c r="A965" s="13">
         <v>14</v>
       </c>
       <c r="B965" s="6" t="s">
         <v>1901</v>
       </c>
       <c r="C965" s="7" t="s">
         <v>1902</v>
       </c>
       <c r="D965" s="5">
-        <v>1466.0</v>
+        <v>1897.0</v>
       </c>
       <c r="E965" s="10">
-        <v>840.0</v>
+        <v>1176.0</v>
       </c>
       <c r="F965" s="10">
-        <v>756.0</v>
+        <v>1058.4</v>
       </c>
       <c r="G965" s="10">
-        <v>672.0</v>
+        <v>940.8</v>
       </c>
       <c r="H965" s="10">
-        <v>588.0</v>
+        <v>823.2</v>
       </c>
     </row>
     <row r="966" spans="1:8" outlineLevel="3">
       <c r="A966" s="13">
         <v>15</v>
       </c>
       <c r="B966" s="6" t="s">
         <v>1903</v>
       </c>
       <c r="C966" s="7" t="s">
         <v>1904</v>
       </c>
       <c r="D966" s="5">
-        <v>1457.0</v>
+        <v>1742.0</v>
       </c>
       <c r="E966" s="10">
-        <v>840.0</v>
+        <v>1512.0</v>
       </c>
       <c r="F966" s="10">
-        <v>756.0</v>
+        <v>1360.8</v>
       </c>
       <c r="G966" s="10">
-        <v>672.0</v>
+        <v>1209.6</v>
       </c>
       <c r="H966" s="10">
-        <v>588.0</v>
+        <v>1058.4</v>
       </c>
     </row>
     <row r="967" spans="1:8" outlineLevel="3">
       <c r="A967" s="13">
         <v>16</v>
       </c>
       <c r="B967" s="6" t="s">
         <v>1905</v>
       </c>
       <c r="C967" s="7" t="s">
         <v>1906</v>
       </c>
       <c r="D967" s="5">
-        <v>1108.0</v>
+        <v>1310.0</v>
       </c>
       <c r="E967" s="10">
-        <v>840.0</v>
+        <v>2100.0</v>
       </c>
       <c r="F967" s="10">
-        <v>756.0</v>
+        <v>1890.0</v>
       </c>
       <c r="G967" s="10">
-        <v>672.0</v>
+        <v>1680.0</v>
       </c>
       <c r="H967" s="10">
-        <v>588.0</v>
+        <v>1470.0</v>
       </c>
     </row>
     <row r="968" spans="1:8" outlineLevel="3">
       <c r="A968" s="13">
         <v>17</v>
       </c>
       <c r="B968" s="6" t="s">
         <v>1907</v>
       </c>
       <c r="C968" s="7" t="s">
         <v>1908</v>
       </c>
       <c r="D968" s="5">
-        <v>1263.0</v>
+        <v>1796.0</v>
       </c>
       <c r="E968" s="10">
-        <v>840.0</v>
+        <v>3360.0</v>
       </c>
       <c r="F968" s="10">
-        <v>756.0</v>
+        <v>3024.0</v>
       </c>
       <c r="G968" s="10">
-        <v>672.0</v>
+        <v>2688.0</v>
       </c>
       <c r="H968" s="10">
-        <v>588.0</v>
+        <v>2352.0</v>
       </c>
     </row>
     <row r="969" spans="1:8" outlineLevel="3">
       <c r="A969" s="13">
         <v>18</v>
       </c>
       <c r="B969" s="6" t="s">
         <v>1909</v>
       </c>
       <c r="C969" s="7" t="s">
         <v>1910</v>
       </c>
       <c r="D969" s="5">
-        <v>1724.0</v>
+        <v>1411.0</v>
       </c>
       <c r="E969" s="10">
-        <v>840.0</v>
+        <v>3780.0</v>
       </c>
       <c r="F969" s="10">
-        <v>756.0</v>
+        <v>3402.0</v>
       </c>
       <c r="G969" s="10">
-        <v>672.0</v>
+        <v>3024.0</v>
       </c>
       <c r="H969" s="10">
-        <v>588.0</v>
+        <v>2646.0</v>
       </c>
     </row>
     <row r="970" spans="1:8" outlineLevel="3">
       <c r="A970" s="13">
         <v>19</v>
       </c>
       <c r="B970" s="6" t="s">
         <v>1911</v>
       </c>
       <c r="C970" s="7" t="s">
         <v>1912</v>
       </c>
       <c r="D970" s="5">
-        <v>1665.0</v>
+        <v>1205.0</v>
       </c>
       <c r="E970" s="10">
-        <v>840.0</v>
+        <v>4200.0</v>
       </c>
       <c r="F970" s="10">
-        <v>756.0</v>
+        <v>3780.0</v>
       </c>
       <c r="G970" s="10">
-        <v>672.0</v>
+        <v>3360.0</v>
       </c>
       <c r="H970" s="10">
-        <v>588.0</v>
+        <v>2940.0</v>
       </c>
     </row>
     <row r="971" spans="1:8" outlineLevel="3">
       <c r="A971" s="13">
         <v>20</v>
       </c>
       <c r="B971" s="6" t="s">
         <v>1913</v>
       </c>
       <c r="C971" s="7" t="s">
         <v>1914</v>
       </c>
       <c r="D971" s="5">
-        <v>1453.0</v>
+        <v>1214.0</v>
       </c>
       <c r="E971" s="10">
-        <v>840.0</v>
+        <v>5880.0</v>
       </c>
       <c r="F971" s="10">
-        <v>756.0</v>
+        <v>5292.0</v>
       </c>
       <c r="G971" s="10">
-        <v>672.0</v>
+        <v>4704.0</v>
       </c>
       <c r="H971" s="10">
-        <v>588.0</v>
+        <v>4116.0</v>
       </c>
     </row>
     <row r="972" spans="1:8" outlineLevel="3">
       <c r="A972" s="13">
         <v>21</v>
       </c>
       <c r="B972" s="6" t="s">
         <v>1915</v>
       </c>
       <c r="C972" s="7" t="s">
         <v>1916</v>
       </c>
       <c r="D972" s="5">
-        <v>1385.0</v>
+        <v>1718.0</v>
       </c>
       <c r="E972" s="10">
-        <v>840.0</v>
+        <v>6720.0</v>
       </c>
       <c r="F972" s="10">
-        <v>756.0</v>
+        <v>6048.0</v>
       </c>
       <c r="G972" s="10">
-        <v>672.0</v>
+        <v>5376.0</v>
       </c>
       <c r="H972" s="10">
-        <v>588.0</v>
+        <v>4704.0</v>
       </c>
     </row>
     <row r="973" spans="1:8" outlineLevel="3">
       <c r="A973" s="13">
         <v>22</v>
       </c>
       <c r="B973" s="6" t="s">
         <v>1917</v>
       </c>
       <c r="C973" s="7" t="s">
         <v>1918</v>
       </c>
       <c r="D973" s="5">
-        <v>1482.0</v>
+        <v>1218.0</v>
       </c>
       <c r="E973" s="10">
-        <v>781.0</v>
+        <v>7808.0</v>
       </c>
       <c r="F973" s="10">
-        <v>702.9</v>
+        <v>7027.2</v>
       </c>
       <c r="G973" s="10">
-        <v>624.8</v>
+        <v>6246.4</v>
       </c>
       <c r="H973" s="10">
-        <v>546.7</v>
+        <v>5465.6</v>
       </c>
     </row>
     <row r="974" spans="1:8" outlineLevel="3">
       <c r="A974" s="13">
         <v>23</v>
       </c>
       <c r="B974" s="6" t="s">
         <v>1919</v>
       </c>
       <c r="C974" s="7" t="s">
         <v>1920</v>
       </c>
       <c r="D974" s="5">
-        <v>1652.0</v>
+        <v>0.0</v>
       </c>
       <c r="E974" s="10">
-        <v>781.0</v>
+        <v>9370.0</v>
       </c>
       <c r="F974" s="10">
-        <v>702.9</v>
+        <v>8433.0</v>
       </c>
       <c r="G974" s="10">
-        <v>624.8</v>
+        <v>7496.0</v>
       </c>
       <c r="H974" s="10">
-        <v>546.7</v>
+        <v>6559.0</v>
       </c>
     </row>
     <row r="975" spans="1:8" outlineLevel="3">
       <c r="A975" s="13">
         <v>24</v>
       </c>
       <c r="B975" s="6" t="s">
         <v>1921</v>
       </c>
       <c r="C975" s="7" t="s">
         <v>1922</v>
       </c>
       <c r="D975" s="5">
-        <v>1171.0</v>
+        <v>1002.0</v>
       </c>
       <c r="E975" s="10">
-        <v>781.0</v>
+        <v>11712.0</v>
       </c>
       <c r="F975" s="10">
-        <v>702.9</v>
+        <v>10540.8</v>
       </c>
       <c r="G975" s="10">
-        <v>624.8</v>
+        <v>9369.6</v>
       </c>
       <c r="H975" s="10">
-        <v>546.7</v>
+        <v>8198.4</v>
       </c>
     </row>
     <row r="976" spans="1:8" outlineLevel="3">
       <c r="A976" s="13">
         <v>25</v>
       </c>
       <c r="B976" s="6" t="s">
         <v>1923</v>
       </c>
       <c r="C976" s="7" t="s">
         <v>1924</v>
       </c>
       <c r="D976" s="5">
-        <v>1661.0</v>
+        <v>1980.0</v>
       </c>
       <c r="E976" s="10">
-        <v>781.0</v>
+        <v>13274.0</v>
       </c>
       <c r="F976" s="10">
-        <v>702.9</v>
+        <v>11946.6</v>
       </c>
       <c r="G976" s="10">
-        <v>624.8</v>
+        <v>10619.2</v>
       </c>
       <c r="H976" s="10">
-        <v>546.7</v>
+        <v>9291.8</v>
       </c>
     </row>
     <row r="977" spans="1:8" outlineLevel="3">
       <c r="A977" s="13">
         <v>26</v>
       </c>
       <c r="B977" s="6" t="s">
         <v>1925</v>
       </c>
       <c r="C977" s="7" t="s">
         <v>1926</v>
       </c>
       <c r="D977" s="5">
-        <v>1085.0</v>
+        <v>1990.0</v>
       </c>
       <c r="E977" s="10">
-        <v>781.0</v>
+        <v>15616.0</v>
       </c>
       <c r="F977" s="10">
-        <v>702.9</v>
+        <v>14054.4</v>
       </c>
       <c r="G977" s="10">
-        <v>624.8</v>
+        <v>12492.8</v>
       </c>
       <c r="H977" s="10">
-        <v>546.7</v>
+        <v>10931.2</v>
       </c>
     </row>
     <row r="978" spans="1:8" outlineLevel="3">
       <c r="A978" s="13">
         <v>27</v>
       </c>
       <c r="B978" s="6" t="s">
         <v>1927</v>
       </c>
       <c r="C978" s="7" t="s">
         <v>1928</v>
       </c>
       <c r="D978" s="5">
-        <v>1656.0</v>
+        <v>1586.0</v>
       </c>
       <c r="E978" s="10">
-        <v>781.0</v>
+        <v>17178.0</v>
       </c>
       <c r="F978" s="10">
-        <v>702.9</v>
+        <v>15460.2</v>
       </c>
       <c r="G978" s="10">
-        <v>624.8</v>
+        <v>13742.4</v>
       </c>
       <c r="H978" s="10">
-        <v>546.7</v>
+        <v>12024.6</v>
       </c>
     </row>
     <row r="979" spans="1:8" outlineLevel="3">
       <c r="A979" s="13">
         <v>28</v>
       </c>
       <c r="B979" s="6" t="s">
         <v>1929</v>
       </c>
       <c r="C979" s="7" t="s">
         <v>1930</v>
       </c>
       <c r="D979" s="5">
-        <v>1971.0</v>
+        <v>1845.0</v>
       </c>
       <c r="E979" s="10">
-        <v>781.0</v>
+        <v>19520.0</v>
       </c>
       <c r="F979" s="10">
-        <v>702.9</v>
+        <v>17568.0</v>
       </c>
       <c r="G979" s="10">
-        <v>624.8</v>
+        <v>15616.0</v>
       </c>
       <c r="H979" s="10">
-        <v>546.7</v>
+        <v>13664.0</v>
       </c>
     </row>
     <row r="980" spans="1:8" outlineLevel="3">
       <c r="A980" s="13">
         <v>29</v>
       </c>
       <c r="B980" s="6" t="s">
         <v>1931</v>
       </c>
       <c r="C980" s="7" t="s">
         <v>1932</v>
       </c>
       <c r="D980" s="5">
-        <v>1303.0</v>
+        <v>1008.0</v>
       </c>
       <c r="E980" s="10">
-        <v>781.0</v>
+        <v>23424.0</v>
       </c>
       <c r="F980" s="10">
-        <v>702.9</v>
+        <v>21081.6</v>
       </c>
       <c r="G980" s="10">
-        <v>624.8</v>
+        <v>18739.2</v>
       </c>
       <c r="H980" s="10">
-        <v>546.7</v>
+        <v>16396.8</v>
       </c>
     </row>
     <row r="981" spans="1:8" outlineLevel="3">
       <c r="A981" s="13">
         <v>30</v>
       </c>
       <c r="B981" s="6" t="s">
         <v>1933</v>
       </c>
       <c r="C981" s="7" t="s">
         <v>1934</v>
       </c>
       <c r="D981" s="5">
-        <v>1946.0</v>
+        <v>1035.0</v>
       </c>
       <c r="E981" s="10">
-        <v>781.0</v>
+        <v>27328.0</v>
       </c>
       <c r="F981" s="10">
-        <v>702.9</v>
+        <v>24595.2</v>
       </c>
       <c r="G981" s="10">
-        <v>624.8</v>
+        <v>21862.4</v>
       </c>
       <c r="H981" s="10">
-        <v>546.7</v>
+        <v>19129.6</v>
       </c>
     </row>
     <row r="982" spans="1:8" outlineLevel="3">
       <c r="A982" s="13">
         <v>31</v>
       </c>
       <c r="B982" s="6" t="s">
         <v>1935</v>
       </c>
       <c r="C982" s="7" t="s">
         <v>1936</v>
       </c>
       <c r="D982" s="5">
-        <v>1632.0</v>
+        <v>1975.0</v>
       </c>
       <c r="E982" s="10">
-        <v>840.0</v>
+        <v>336.0</v>
       </c>
       <c r="F982" s="10">
-        <v>756.0</v>
+        <v>302.4</v>
       </c>
       <c r="G982" s="10">
-        <v>672.0</v>
+        <v>268.8</v>
       </c>
       <c r="H982" s="10">
-        <v>588.0</v>
+        <v>235.2</v>
       </c>
     </row>
     <row r="983" spans="1:8" outlineLevel="3">
       <c r="A983" s="13">
         <v>32</v>
       </c>
       <c r="B983" s="6" t="s">
         <v>1937</v>
       </c>
       <c r="C983" s="7" t="s">
         <v>1938</v>
       </c>
       <c r="D983" s="5">
         <v>0.0</v>
       </c>
       <c r="E983" s="10">
         <v>461.0</v>
       </c>
       <c r="F983" s="10">
         <v>414.9</v>
       </c>
       <c r="G983" s="10">
         <v>368.8</v>
       </c>
       <c r="H983" s="10">
         <v>322.7</v>
       </c>
     </row>
     <row r="984" spans="1:8" outlineLevel="3">
       <c r="A984" s="13">
         <v>33</v>
       </c>
       <c r="B984" s="6" t="s">
         <v>1939</v>
       </c>
       <c r="C984" s="7" t="s">
         <v>1940</v>
       </c>
       <c r="D984" s="5">
-        <v>1674.0</v>
+        <v>1063.0</v>
       </c>
       <c r="E984" s="10">
         <v>781.0</v>
       </c>
       <c r="F984" s="10">
         <v>702.9</v>
       </c>
       <c r="G984" s="10">
         <v>624.8</v>
       </c>
       <c r="H984" s="10">
         <v>546.7</v>
       </c>
     </row>
     <row r="985" spans="1:8" outlineLevel="3">
       <c r="A985" s="13">
         <v>34</v>
       </c>
       <c r="B985" s="6" t="s">
         <v>1941</v>
       </c>
       <c r="C985" s="7" t="s">
         <v>1942</v>
       </c>
       <c r="D985" s="5">
-        <v>1448.0</v>
+        <v>0.0</v>
       </c>
       <c r="E985" s="10">
-        <v>781.0</v>
+        <v>42944.0</v>
       </c>
       <c r="F985" s="10">
-        <v>702.9</v>
+        <v>38649.6</v>
       </c>
       <c r="G985" s="10">
-        <v>624.8</v>
+        <v>34355.2</v>
       </c>
       <c r="H985" s="10">
-        <v>546.7</v>
+        <v>30060.8</v>
       </c>
     </row>
     <row r="986" spans="1:8" outlineLevel="3">
       <c r="A986" s="13">
         <v>35</v>
       </c>
       <c r="B986" s="6" t="s">
         <v>1943</v>
       </c>
       <c r="C986" s="7" t="s">
         <v>1944</v>
       </c>
       <c r="D986" s="5">
-        <v>1836.0</v>
+        <v>1156.0</v>
       </c>
       <c r="E986" s="10">
-        <v>781.0</v>
+        <v>1093.0</v>
       </c>
       <c r="F986" s="10">
-        <v>702.9</v>
+        <v>983.7</v>
       </c>
       <c r="G986" s="10">
-        <v>624.8</v>
+        <v>874.4</v>
       </c>
       <c r="H986" s="10">
-        <v>546.7</v>
+        <v>765.1</v>
       </c>
     </row>
     <row r="987" spans="1:8" outlineLevel="3">
       <c r="A987" s="13">
         <v>36</v>
       </c>
       <c r="B987" s="6" t="s">
         <v>1945</v>
       </c>
       <c r="C987" s="7" t="s">
         <v>1946</v>
       </c>
       <c r="D987" s="5">
-        <v>1829.0</v>
+        <v>1908.0</v>
       </c>
       <c r="E987" s="10">
-        <v>781.0</v>
+        <v>1405.0</v>
       </c>
       <c r="F987" s="10">
-        <v>702.9</v>
+        <v>1264.5</v>
       </c>
       <c r="G987" s="10">
-        <v>624.8</v>
+        <v>1124.0</v>
       </c>
       <c r="H987" s="10">
-        <v>546.7</v>
+        <v>983.5</v>
       </c>
     </row>
     <row r="988" spans="1:8" outlineLevel="3">
       <c r="A988" s="13">
         <v>37</v>
       </c>
       <c r="B988" s="6" t="s">
         <v>1947</v>
       </c>
       <c r="C988" s="7" t="s">
         <v>1948</v>
       </c>
       <c r="D988" s="5">
-        <v>1429.0</v>
+        <v>1199.0</v>
       </c>
       <c r="E988" s="10">
-        <v>781.0</v>
+        <v>1952.0</v>
       </c>
       <c r="F988" s="10">
-        <v>702.9</v>
+        <v>1756.8</v>
       </c>
       <c r="G988" s="10">
-        <v>624.8</v>
+        <v>1561.6</v>
       </c>
       <c r="H988" s="10">
-        <v>546.7</v>
+        <v>1366.4</v>
       </c>
     </row>
     <row r="989" spans="1:8" outlineLevel="3">
       <c r="A989" s="13">
         <v>38</v>
       </c>
       <c r="B989" s="6" t="s">
         <v>1949</v>
       </c>
       <c r="C989" s="7" t="s">
         <v>1950</v>
       </c>
       <c r="D989" s="5">
-        <v>1453.0</v>
+        <v>1803.0</v>
       </c>
       <c r="E989" s="10">
-        <v>781.0</v>
+        <v>3123.0</v>
       </c>
       <c r="F989" s="10">
-        <v>702.9</v>
+        <v>2810.7</v>
       </c>
       <c r="G989" s="10">
-        <v>624.8</v>
+        <v>2498.4</v>
       </c>
       <c r="H989" s="10">
-        <v>546.7</v>
+        <v>2186.1</v>
       </c>
     </row>
     <row r="990" spans="1:8" outlineLevel="3">
       <c r="A990" s="13">
         <v>39</v>
       </c>
       <c r="B990" s="6" t="s">
         <v>1951</v>
       </c>
       <c r="C990" s="7" t="s">
         <v>1952</v>
       </c>
       <c r="D990" s="5">
-        <v>1358.0</v>
+        <v>1722.0</v>
       </c>
       <c r="E990" s="10">
-        <v>781.0</v>
+        <v>3514.0</v>
       </c>
       <c r="F990" s="10">
-        <v>702.9</v>
+        <v>3162.6</v>
       </c>
       <c r="G990" s="10">
-        <v>624.8</v>
+        <v>2811.2</v>
       </c>
       <c r="H990" s="10">
-        <v>546.7</v>
+        <v>2459.8</v>
       </c>
     </row>
     <row r="991" spans="1:8" outlineLevel="3">
       <c r="A991" s="13">
         <v>40</v>
       </c>
       <c r="B991" s="6" t="s">
         <v>1953</v>
       </c>
       <c r="C991" s="7" t="s">
         <v>1954</v>
       </c>
       <c r="D991" s="5">
-        <v>1260.0</v>
+        <v>1388.0</v>
       </c>
       <c r="E991" s="10">
-        <v>781.0</v>
+        <v>3904.0</v>
       </c>
       <c r="F991" s="10">
-        <v>702.9</v>
+        <v>3513.6</v>
       </c>
       <c r="G991" s="10">
-        <v>624.8</v>
+        <v>3123.2</v>
       </c>
       <c r="H991" s="10">
-        <v>546.7</v>
+        <v>2732.8</v>
       </c>
     </row>
     <row r="992" spans="1:8" outlineLevel="3">
       <c r="A992" s="13">
         <v>41</v>
       </c>
       <c r="B992" s="6" t="s">
         <v>1955</v>
       </c>
       <c r="C992" s="7" t="s">
         <v>1956</v>
       </c>
       <c r="D992" s="5">
-        <v>1907.0</v>
+        <v>1635.0</v>
       </c>
       <c r="E992" s="10">
-        <v>781.0</v>
+        <v>5466.0</v>
       </c>
       <c r="F992" s="10">
-        <v>702.9</v>
+        <v>4919.4</v>
       </c>
       <c r="G992" s="10">
-        <v>624.8</v>
+        <v>4372.8</v>
       </c>
       <c r="H992" s="10">
-        <v>546.7</v>
+        <v>3826.2</v>
       </c>
     </row>
     <row r="993" spans="1:8" outlineLevel="3">
       <c r="A993" s="13">
         <v>42</v>
       </c>
       <c r="B993" s="6" t="s">
         <v>1957</v>
       </c>
       <c r="C993" s="7" t="s">
         <v>1958</v>
       </c>
       <c r="D993" s="5">
-        <v>1963.0</v>
+        <v>1194.0</v>
       </c>
       <c r="E993" s="10">
-        <v>781.0</v>
+        <v>6246.0</v>
       </c>
       <c r="F993" s="10">
-        <v>702.9</v>
+        <v>5621.4</v>
       </c>
       <c r="G993" s="10">
-        <v>624.8</v>
+        <v>4996.8</v>
       </c>
       <c r="H993" s="10">
-        <v>546.7</v>
+        <v>4372.2</v>
       </c>
     </row>
     <row r="994" spans="1:8" outlineLevel="1">
       <c r="A994" s="14" t="s">
         <v>1959</v>
       </c>
       <c r="B994" s="4"/>
       <c r="C994" s="4"/>
       <c r="D994" s="4"/>
       <c r="E994" s="9"/>
       <c r="F994" s="9"/>
       <c r="G994" s="9"/>
       <c r="H994" s="9"/>
     </row>
     <row r="995" spans="1:8" outlineLevel="2">
       <c r="A995" s="15" t="s">
         <v>1829</v>
       </c>
       <c r="B995" s="4"/>
       <c r="C995" s="4"/>
       <c r="D995" s="4"/>
       <c r="E995" s="9"/>
       <c r="F995" s="9"/>
       <c r="G995" s="9"/>
       <c r="H995" s="9"/>
@@ -32710,389 +32710,389 @@
       </c>
       <c r="E997" s="10">
         <v>28206.0</v>
       </c>
       <c r="F997" s="10">
         <v>25385.4</v>
       </c>
       <c r="G997" s="10">
         <v>22564.8</v>
       </c>
       <c r="H997" s="10">
         <v>19744.2</v>
       </c>
     </row>
     <row r="998" spans="1:8" outlineLevel="3">
       <c r="A998" s="13">
         <v>3</v>
       </c>
       <c r="B998" s="6" t="s">
         <v>1964</v>
       </c>
       <c r="C998" s="7" t="s">
         <v>1965</v>
       </c>
       <c r="D998" s="5">
-        <v>685.0</v>
+        <v>995.0</v>
       </c>
       <c r="E998" s="10">
         <v>9623.0</v>
       </c>
       <c r="F998" s="10">
         <v>8660.7</v>
       </c>
       <c r="G998" s="10">
         <v>7698.4</v>
       </c>
       <c r="H998" s="10">
         <v>6736.1</v>
       </c>
     </row>
     <row r="999" spans="1:8" outlineLevel="3">
       <c r="A999" s="13">
         <v>4</v>
       </c>
       <c r="B999" s="6" t="s">
         <v>1966</v>
       </c>
       <c r="C999" s="7" t="s">
         <v>1967</v>
       </c>
       <c r="D999" s="5">
-        <v>966.0</v>
+        <v>366.0</v>
       </c>
       <c r="E999" s="10">
         <v>50069.0</v>
       </c>
       <c r="F999" s="10">
         <v>45062.1</v>
       </c>
       <c r="G999" s="10">
         <v>40055.2</v>
       </c>
       <c r="H999" s="10">
         <v>35048.3</v>
       </c>
     </row>
     <row r="1000" spans="1:8" outlineLevel="3">
       <c r="A1000" s="13">
         <v>5</v>
       </c>
       <c r="B1000" s="6" t="s">
         <v>1968</v>
       </c>
       <c r="C1000" s="7" t="s">
         <v>1969</v>
       </c>
       <c r="D1000" s="5">
-        <v>354.0</v>
+        <v>469.0</v>
       </c>
       <c r="E1000" s="10">
         <v>47785.0</v>
       </c>
       <c r="F1000" s="10">
         <v>43006.5</v>
       </c>
       <c r="G1000" s="10">
         <v>38228.0</v>
       </c>
       <c r="H1000" s="10">
         <v>33449.5</v>
       </c>
     </row>
     <row r="1001" spans="1:8" outlineLevel="3">
       <c r="A1001" s="13">
         <v>6</v>
       </c>
       <c r="B1001" s="6" t="s">
         <v>1970</v>
       </c>
       <c r="C1001" s="7" t="s">
         <v>1971</v>
       </c>
       <c r="D1001" s="5">
-        <v>508.0</v>
+        <v>704.0</v>
       </c>
       <c r="E1001" s="10">
         <v>12795.0</v>
       </c>
       <c r="F1001" s="10">
         <v>11515.5</v>
       </c>
       <c r="G1001" s="10">
         <v>10236.0</v>
       </c>
       <c r="H1001" s="10">
         <v>8956.5</v>
       </c>
     </row>
     <row r="1002" spans="1:8" outlineLevel="3">
       <c r="A1002" s="13">
         <v>7</v>
       </c>
       <c r="B1002" s="6" t="s">
         <v>1972</v>
       </c>
       <c r="C1002" s="7" t="s">
         <v>1973</v>
       </c>
       <c r="D1002" s="5">
-        <v>783.0</v>
+        <v>351.0</v>
       </c>
       <c r="E1002" s="10">
         <v>11448.0</v>
       </c>
       <c r="F1002" s="10">
         <v>10303.2</v>
       </c>
       <c r="G1002" s="10">
         <v>9158.4</v>
       </c>
       <c r="H1002" s="10">
         <v>8013.6</v>
       </c>
     </row>
     <row r="1003" spans="1:8" outlineLevel="3">
       <c r="A1003" s="13">
         <v>8</v>
       </c>
       <c r="B1003" s="6" t="s">
         <v>1974</v>
       </c>
       <c r="C1003" s="7" t="s">
         <v>1975</v>
       </c>
       <c r="D1003" s="5">
-        <v>482.0</v>
+        <v>1749.0</v>
       </c>
       <c r="E1003" s="10">
         <v>49410.0</v>
       </c>
       <c r="F1003" s="10">
         <v>44469.0</v>
       </c>
       <c r="G1003" s="10">
         <v>39528.0</v>
       </c>
       <c r="H1003" s="10">
         <v>34587.0</v>
       </c>
     </row>
     <row r="1004" spans="1:8" outlineLevel="3">
       <c r="A1004" s="13">
         <v>9</v>
       </c>
       <c r="B1004" s="6" t="s">
         <v>1976</v>
       </c>
       <c r="C1004" s="7" t="s">
         <v>1977</v>
       </c>
       <c r="D1004" s="5">
-        <v>520.0</v>
+        <v>1094.0</v>
       </c>
       <c r="E1004" s="10">
         <v>12737.0</v>
       </c>
       <c r="F1004" s="10">
         <v>11463.3</v>
       </c>
       <c r="G1004" s="10">
         <v>10189.6</v>
       </c>
       <c r="H1004" s="10">
         <v>8915.9</v>
       </c>
     </row>
     <row r="1005" spans="1:8" outlineLevel="3">
       <c r="A1005" s="13">
         <v>10</v>
       </c>
       <c r="B1005" s="6" t="s">
         <v>1978</v>
       </c>
       <c r="C1005" s="7" t="s">
         <v>1979</v>
       </c>
       <c r="D1005" s="5">
-        <v>465.0</v>
+        <v>0.0</v>
       </c>
       <c r="E1005" s="10">
         <v>83448.0</v>
       </c>
       <c r="F1005" s="10">
         <v>75103.2</v>
       </c>
       <c r="G1005" s="10">
         <v>66758.4</v>
       </c>
       <c r="H1005" s="10">
         <v>58413.6</v>
       </c>
     </row>
     <row r="1006" spans="1:8" outlineLevel="3">
       <c r="A1006" s="13">
         <v>11</v>
       </c>
       <c r="B1006" s="6" t="s">
         <v>1980</v>
       </c>
       <c r="C1006" s="7" t="s">
         <v>1981</v>
       </c>
       <c r="D1006" s="5">
-        <v>594.0</v>
+        <v>468.0</v>
       </c>
       <c r="E1006" s="10">
         <v>74664.0</v>
       </c>
       <c r="F1006" s="10">
         <v>67197.6</v>
       </c>
       <c r="G1006" s="10">
         <v>59731.2</v>
       </c>
       <c r="H1006" s="10">
         <v>52264.8</v>
       </c>
     </row>
     <row r="1007" spans="1:8" outlineLevel="3">
       <c r="A1007" s="13">
         <v>12</v>
       </c>
       <c r="B1007" s="6" t="s">
         <v>1982</v>
       </c>
       <c r="C1007" s="7" t="s">
         <v>1983</v>
       </c>
       <c r="D1007" s="5">
-        <v>562.0</v>
+        <v>385.0</v>
       </c>
       <c r="E1007" s="10">
         <v>19081.0</v>
       </c>
       <c r="F1007" s="10">
         <v>17172.9</v>
       </c>
       <c r="G1007" s="10">
         <v>15264.8</v>
       </c>
       <c r="H1007" s="10">
         <v>13356.7</v>
       </c>
     </row>
     <row r="1008" spans="1:8" outlineLevel="3">
       <c r="A1008" s="13">
         <v>13</v>
       </c>
       <c r="B1008" s="6" t="s">
         <v>1984</v>
       </c>
       <c r="C1008" s="7" t="s">
         <v>1985</v>
       </c>
       <c r="D1008" s="5">
-        <v>724.0</v>
+        <v>334.0</v>
       </c>
       <c r="E1008" s="10">
         <v>8530.0</v>
       </c>
       <c r="F1008" s="10">
         <v>7677.0</v>
       </c>
       <c r="G1008" s="10">
         <v>6824.0</v>
       </c>
       <c r="H1008" s="10">
         <v>5971.0</v>
       </c>
     </row>
     <row r="1009" spans="1:8" outlineLevel="3">
       <c r="A1009" s="13">
         <v>14</v>
       </c>
       <c r="B1009" s="6" t="s">
         <v>1986</v>
       </c>
       <c r="C1009" s="7" t="s">
         <v>1987</v>
       </c>
       <c r="D1009" s="5">
-        <v>306.0</v>
+        <v>1920.0</v>
       </c>
       <c r="E1009" s="10">
         <v>6734.0</v>
       </c>
       <c r="F1009" s="10">
         <v>6060.6</v>
       </c>
       <c r="G1009" s="10">
         <v>5387.2</v>
       </c>
       <c r="H1009" s="10">
         <v>4713.8</v>
       </c>
     </row>
     <row r="1010" spans="1:8" outlineLevel="3">
       <c r="A1010" s="13">
         <v>15</v>
       </c>
       <c r="B1010" s="6" t="s">
         <v>1988</v>
       </c>
       <c r="C1010" s="7" t="s">
         <v>1989</v>
       </c>
       <c r="D1010" s="5">
-        <v>731.0</v>
+        <v>870.0</v>
       </c>
       <c r="E1010" s="10">
         <v>2225.0</v>
       </c>
       <c r="F1010" s="10">
         <v>2002.5</v>
       </c>
       <c r="G1010" s="10">
         <v>1780.0</v>
       </c>
       <c r="H1010" s="10">
         <v>1557.5</v>
       </c>
     </row>
     <row r="1011" spans="1:8" outlineLevel="3">
       <c r="A1011" s="13">
         <v>16</v>
       </c>
       <c r="B1011" s="6" t="s">
         <v>1990</v>
       </c>
       <c r="C1011" s="7" t="s">
         <v>1991</v>
       </c>
       <c r="D1011" s="5">
-        <v>599.0</v>
+        <v>1795.0</v>
       </c>
       <c r="E1011" s="10">
         <v>1610.0</v>
       </c>
       <c r="F1011" s="10">
         <v>1449.0</v>
       </c>
       <c r="G1011" s="10">
         <v>1288.0</v>
       </c>
       <c r="H1011" s="10">
         <v>1127.0</v>
       </c>
     </row>
     <row r="1012" spans="1:8" outlineLevel="3">
       <c r="A1012" s="13">
         <v>17</v>
       </c>
       <c r="B1012" s="6" t="s">
         <v>1992</v>
       </c>
       <c r="C1012" s="7" t="s">
         <v>1993</v>
       </c>
       <c r="D1012" s="5">
@@ -33100,129 +33100,129 @@
       </c>
       <c r="E1012" s="10">
         <v>100174.0</v>
       </c>
       <c r="F1012" s="10">
         <v>90156.6</v>
       </c>
       <c r="G1012" s="10">
         <v>80139.2</v>
       </c>
       <c r="H1012" s="10">
         <v>70121.8</v>
       </c>
     </row>
     <row r="1013" spans="1:8" outlineLevel="3">
       <c r="A1013" s="13">
         <v>18</v>
       </c>
       <c r="B1013" s="6" t="s">
         <v>1994</v>
       </c>
       <c r="C1013" s="7" t="s">
         <v>1995</v>
       </c>
       <c r="D1013" s="5">
-        <v>594.0</v>
+        <v>673.0</v>
       </c>
       <c r="E1013" s="10">
         <v>28704.0</v>
       </c>
       <c r="F1013" s="10">
         <v>25833.6</v>
       </c>
       <c r="G1013" s="10">
         <v>22963.2</v>
       </c>
       <c r="H1013" s="10">
         <v>20092.8</v>
       </c>
     </row>
     <row r="1014" spans="1:8" outlineLevel="3">
       <c r="A1014" s="13">
         <v>19</v>
       </c>
       <c r="B1014" s="6" t="s">
         <v>1996</v>
       </c>
       <c r="C1014" s="7" t="s">
         <v>1997</v>
       </c>
       <c r="D1014" s="5">
-        <v>912.0</v>
+        <v>803.0</v>
       </c>
       <c r="E1014" s="10">
         <v>35507.0</v>
       </c>
       <c r="F1014" s="10">
         <v>31956.3</v>
       </c>
       <c r="G1014" s="10">
         <v>28405.6</v>
       </c>
       <c r="H1014" s="10">
         <v>24854.9</v>
       </c>
     </row>
     <row r="1015" spans="1:8" outlineLevel="3">
       <c r="A1015" s="13">
         <v>20</v>
       </c>
       <c r="B1015" s="6" t="s">
         <v>1998</v>
       </c>
       <c r="C1015" s="7" t="s">
         <v>1999</v>
       </c>
       <c r="D1015" s="5">
-        <v>837.0</v>
+        <v>0.0</v>
       </c>
       <c r="E1015" s="10">
         <v>12981.0</v>
       </c>
       <c r="F1015" s="10">
         <v>11682.9</v>
       </c>
       <c r="G1015" s="10">
         <v>10384.8</v>
       </c>
       <c r="H1015" s="10">
         <v>9086.7</v>
       </c>
     </row>
     <row r="1016" spans="1:8" outlineLevel="3">
       <c r="A1016" s="13">
         <v>21</v>
       </c>
       <c r="B1016" s="6" t="s">
         <v>2000</v>
       </c>
       <c r="C1016" s="7" t="s">
         <v>2001</v>
       </c>
       <c r="D1016" s="5">
-        <v>943.0</v>
+        <v>391.0</v>
       </c>
       <c r="E1016" s="10">
         <v>11448.0</v>
       </c>
       <c r="F1016" s="10">
         <v>10303.2</v>
       </c>
       <c r="G1016" s="10">
         <v>9158.4</v>
       </c>
       <c r="H1016" s="10">
         <v>8013.6</v>
       </c>
     </row>
     <row r="1017" spans="1:8" outlineLevel="3">
       <c r="A1017" s="13">
         <v>22</v>
       </c>
       <c r="B1017" s="6" t="s">
         <v>2002</v>
       </c>
       <c r="C1017" s="7" t="s">
         <v>2003</v>
       </c>
       <c r="D1017" s="5">
@@ -33230,77 +33230,77 @@
       </c>
       <c r="E1017" s="10">
         <v>2870.0</v>
       </c>
       <c r="F1017" s="10">
         <v>2583.0</v>
       </c>
       <c r="G1017" s="10">
         <v>2296.0</v>
       </c>
       <c r="H1017" s="10">
         <v>2009.0</v>
       </c>
     </row>
     <row r="1018" spans="1:8" outlineLevel="3">
       <c r="A1018" s="13">
         <v>23</v>
       </c>
       <c r="B1018" s="6" t="s">
         <v>2004</v>
       </c>
       <c r="C1018" s="7" t="s">
         <v>2005</v>
       </c>
       <c r="D1018" s="5">
-        <v>516.0</v>
+        <v>795.0</v>
       </c>
       <c r="E1018" s="10">
         <v>144643.0</v>
       </c>
       <c r="F1018" s="10">
         <v>130178.7</v>
       </c>
       <c r="G1018" s="10">
         <v>115714.4</v>
       </c>
       <c r="H1018" s="10">
         <v>101250.1</v>
       </c>
     </row>
     <row r="1019" spans="1:8" outlineLevel="3">
       <c r="A1019" s="13">
         <v>24</v>
       </c>
       <c r="B1019" s="6" t="s">
         <v>2006</v>
       </c>
       <c r="C1019" s="7" t="s">
         <v>2007</v>
       </c>
       <c r="D1019" s="5">
-        <v>856.0</v>
+        <v>472.0</v>
       </c>
       <c r="E1019" s="10">
         <v>133566.0</v>
       </c>
       <c r="F1019" s="10">
         <v>120209.4</v>
       </c>
       <c r="G1019" s="10">
         <v>106852.8</v>
       </c>
       <c r="H1019" s="10">
         <v>93496.2</v>
       </c>
     </row>
     <row r="1020" spans="1:8" outlineLevel="3">
       <c r="A1020" s="13">
         <v>25</v>
       </c>
       <c r="B1020" s="6" t="s">
         <v>2008</v>
       </c>
       <c r="C1020" s="7" t="s">
         <v>2009</v>
       </c>
       <c r="D1020" s="5">
@@ -33308,129 +33308,129 @@
       </c>
       <c r="E1020" s="10">
         <v>38162.0</v>
       </c>
       <c r="F1020" s="10">
         <v>34345.8</v>
       </c>
       <c r="G1020" s="10">
         <v>30529.6</v>
       </c>
       <c r="H1020" s="10">
         <v>26713.4</v>
       </c>
     </row>
     <row r="1021" spans="1:8" outlineLevel="3">
       <c r="A1021" s="13">
         <v>26</v>
       </c>
       <c r="B1021" s="6" t="s">
         <v>2010</v>
       </c>
       <c r="C1021" s="7" t="s">
         <v>2011</v>
       </c>
       <c r="D1021" s="5">
-        <v>739.0</v>
+        <v>615.0</v>
       </c>
       <c r="E1021" s="10">
         <v>17060.0</v>
       </c>
       <c r="F1021" s="10">
         <v>15354.0</v>
       </c>
       <c r="G1021" s="10">
         <v>13648.0</v>
       </c>
       <c r="H1021" s="10">
         <v>11942.0</v>
       </c>
     </row>
     <row r="1022" spans="1:8" outlineLevel="3">
       <c r="A1022" s="13">
         <v>27</v>
       </c>
       <c r="B1022" s="6" t="s">
         <v>2012</v>
       </c>
       <c r="C1022" s="7" t="s">
         <v>2013</v>
       </c>
       <c r="D1022" s="5">
-        <v>360.0</v>
+        <v>520.0</v>
       </c>
       <c r="E1022" s="10">
         <v>15265.0</v>
       </c>
       <c r="F1022" s="10">
         <v>13738.5</v>
       </c>
       <c r="G1022" s="10">
         <v>12212.0</v>
       </c>
       <c r="H1022" s="10">
         <v>10685.5</v>
       </c>
     </row>
     <row r="1023" spans="1:8" outlineLevel="3">
       <c r="A1023" s="13">
         <v>28</v>
       </c>
       <c r="B1023" s="6" t="s">
         <v>2014</v>
       </c>
       <c r="C1023" s="7" t="s">
         <v>2015</v>
       </c>
       <c r="D1023" s="5">
-        <v>427.0</v>
+        <v>497.0</v>
       </c>
       <c r="E1023" s="10">
         <v>3816.0</v>
       </c>
       <c r="F1023" s="10">
         <v>3434.4</v>
       </c>
       <c r="G1023" s="10">
         <v>3052.8</v>
       </c>
       <c r="H1023" s="10">
         <v>2671.2</v>
       </c>
     </row>
     <row r="1024" spans="1:8" outlineLevel="3">
       <c r="A1024" s="13">
         <v>29</v>
       </c>
       <c r="B1024" s="6" t="s">
         <v>2016</v>
       </c>
       <c r="C1024" s="7" t="s">
         <v>2017</v>
       </c>
       <c r="D1024" s="5">
-        <v>645.0</v>
+        <v>826.0</v>
       </c>
       <c r="E1024" s="10">
         <v>170257.0</v>
       </c>
       <c r="F1024" s="10">
         <v>153231.3</v>
       </c>
       <c r="G1024" s="10">
         <v>136205.6</v>
       </c>
       <c r="H1024" s="10">
         <v>119179.9</v>
       </c>
     </row>
     <row r="1025" spans="1:8" outlineLevel="3">
       <c r="A1025" s="13">
         <v>30</v>
       </c>
       <c r="B1025" s="6" t="s">
         <v>2018</v>
       </c>
       <c r="C1025" s="7" t="s">
         <v>2019</v>
       </c>
       <c r="D1025" s="5">
@@ -33438,479 +33438,479 @@
       </c>
       <c r="E1025" s="10">
         <v>152335.0</v>
       </c>
       <c r="F1025" s="10">
         <v>137101.5</v>
       </c>
       <c r="G1025" s="10">
         <v>121868.0</v>
       </c>
       <c r="H1025" s="10">
         <v>106634.5</v>
       </c>
     </row>
     <row r="1026" spans="1:8" outlineLevel="3">
       <c r="A1026" s="13">
         <v>31</v>
       </c>
       <c r="B1026" s="6" t="s">
         <v>2020</v>
       </c>
       <c r="C1026" s="7" t="s">
         <v>2021</v>
       </c>
       <c r="D1026" s="5">
-        <v>523.0</v>
+        <v>517.0</v>
       </c>
       <c r="E1026" s="10">
         <v>50069.0</v>
       </c>
       <c r="F1026" s="10">
         <v>45062.1</v>
       </c>
       <c r="G1026" s="10">
         <v>40055.2</v>
       </c>
       <c r="H1026" s="10">
         <v>35048.3</v>
       </c>
     </row>
     <row r="1027" spans="1:8" outlineLevel="3">
       <c r="A1027" s="13">
         <v>32</v>
       </c>
       <c r="B1027" s="6" t="s">
         <v>2022</v>
       </c>
       <c r="C1027" s="7" t="s">
         <v>2023</v>
       </c>
       <c r="D1027" s="5">
-        <v>650.0</v>
+        <v>446.0</v>
       </c>
       <c r="E1027" s="10">
         <v>47785.0</v>
       </c>
       <c r="F1027" s="10">
         <v>43006.5</v>
       </c>
       <c r="G1027" s="10">
         <v>38228.0</v>
       </c>
       <c r="H1027" s="10">
         <v>33449.5</v>
       </c>
     </row>
     <row r="1028" spans="1:8" outlineLevel="3">
       <c r="A1028" s="13">
         <v>33</v>
       </c>
       <c r="B1028" s="6" t="s">
         <v>2024</v>
       </c>
       <c r="C1028" s="7" t="s">
         <v>2025</v>
       </c>
       <c r="D1028" s="5">
-        <v>967.0</v>
+        <v>711.0</v>
       </c>
       <c r="E1028" s="10">
         <v>21326.0</v>
       </c>
       <c r="F1028" s="10">
         <v>19193.4</v>
       </c>
       <c r="G1028" s="10">
         <v>17060.8</v>
       </c>
       <c r="H1028" s="10">
         <v>14928.2</v>
       </c>
     </row>
     <row r="1029" spans="1:8" outlineLevel="3">
       <c r="A1029" s="13">
         <v>34</v>
       </c>
       <c r="B1029" s="6" t="s">
         <v>2026</v>
       </c>
       <c r="C1029" s="7" t="s">
         <v>2027</v>
       </c>
       <c r="D1029" s="5">
-        <v>638.0</v>
+        <v>318.0</v>
       </c>
       <c r="E1029" s="10">
         <v>19081.0</v>
       </c>
       <c r="F1029" s="10">
         <v>17172.9</v>
       </c>
       <c r="G1029" s="10">
         <v>15264.8</v>
       </c>
       <c r="H1029" s="10">
         <v>13356.7</v>
       </c>
     </row>
     <row r="1030" spans="1:8" outlineLevel="3">
       <c r="A1030" s="13">
         <v>35</v>
       </c>
       <c r="B1030" s="6" t="s">
         <v>2028</v>
       </c>
       <c r="C1030" s="7" t="s">
         <v>2029</v>
       </c>
       <c r="D1030" s="5">
-        <v>913.0</v>
+        <v>436.0</v>
       </c>
       <c r="E1030" s="10">
         <v>5378.0</v>
       </c>
       <c r="F1030" s="10">
         <v>4840.2</v>
       </c>
       <c r="G1030" s="10">
         <v>4302.4</v>
       </c>
       <c r="H1030" s="10">
         <v>3764.6</v>
       </c>
     </row>
     <row r="1031" spans="1:8" outlineLevel="3">
       <c r="A1031" s="13">
         <v>36</v>
       </c>
       <c r="B1031" s="6" t="s">
         <v>2030</v>
       </c>
       <c r="C1031" s="7" t="s">
         <v>2031</v>
       </c>
       <c r="D1031" s="5">
-        <v>875.0</v>
+        <v>768.0</v>
       </c>
       <c r="E1031" s="10">
         <v>4812.0</v>
       </c>
       <c r="F1031" s="10">
         <v>4330.8</v>
       </c>
       <c r="G1031" s="10">
         <v>3849.6</v>
       </c>
       <c r="H1031" s="10">
         <v>3368.4</v>
       </c>
     </row>
     <row r="1032" spans="1:8" outlineLevel="3">
       <c r="A1032" s="13">
         <v>37</v>
       </c>
       <c r="B1032" s="6" t="s">
         <v>2032</v>
       </c>
       <c r="C1032" s="7" t="s">
         <v>2033</v>
       </c>
       <c r="D1032" s="5">
-        <v>906.0</v>
+        <v>958.0</v>
       </c>
       <c r="E1032" s="10">
         <v>51332.0</v>
       </c>
       <c r="F1032" s="10">
         <v>46198.8</v>
       </c>
       <c r="G1032" s="10">
         <v>41065.6</v>
       </c>
       <c r="H1032" s="10">
         <v>35932.4</v>
       </c>
     </row>
     <row r="1033" spans="1:8" outlineLevel="3">
       <c r="A1033" s="13">
         <v>38</v>
       </c>
       <c r="B1033" s="6" t="s">
         <v>2034</v>
       </c>
       <c r="C1033" s="7" t="s">
         <v>2035</v>
       </c>
       <c r="D1033" s="5">
-        <v>994.0</v>
+        <v>592.0</v>
       </c>
       <c r="E1033" s="10">
         <v>25962.0</v>
       </c>
       <c r="F1033" s="10">
         <v>23365.8</v>
       </c>
       <c r="G1033" s="10">
         <v>20769.6</v>
       </c>
       <c r="H1033" s="10">
         <v>18173.4</v>
       </c>
     </row>
     <row r="1034" spans="1:8" outlineLevel="3">
       <c r="A1034" s="13">
         <v>39</v>
       </c>
       <c r="B1034" s="6" t="s">
         <v>2036</v>
       </c>
       <c r="C1034" s="7" t="s">
         <v>2037</v>
       </c>
       <c r="D1034" s="5">
-        <v>735.0</v>
+        <v>790.0</v>
       </c>
       <c r="E1034" s="10">
         <v>23229.0</v>
       </c>
       <c r="F1034" s="10">
         <v>20906.1</v>
       </c>
       <c r="G1034" s="10">
         <v>18583.2</v>
       </c>
       <c r="H1034" s="10">
         <v>16260.3</v>
       </c>
     </row>
     <row r="1035" spans="1:8" outlineLevel="3">
       <c r="A1035" s="13">
         <v>40</v>
       </c>
       <c r="B1035" s="6" t="s">
         <v>2038</v>
       </c>
       <c r="C1035" s="7" t="s">
         <v>2039</v>
       </c>
       <c r="D1035" s="5">
-        <v>515.0</v>
+        <v>872.0</v>
       </c>
       <c r="E1035" s="10">
         <v>5724.0</v>
       </c>
       <c r="F1035" s="10">
         <v>5151.6</v>
       </c>
       <c r="G1035" s="10">
         <v>4579.2</v>
       </c>
       <c r="H1035" s="10">
         <v>4006.8</v>
       </c>
     </row>
     <row r="1036" spans="1:8" outlineLevel="3">
       <c r="A1036" s="13">
         <v>41</v>
       </c>
       <c r="B1036" s="6" t="s">
         <v>2040</v>
       </c>
       <c r="C1036" s="7" t="s">
         <v>2041</v>
       </c>
       <c r="D1036" s="5">
-        <v>716.0</v>
+        <v>629.0</v>
       </c>
       <c r="E1036" s="10">
         <v>73109.0</v>
       </c>
       <c r="F1036" s="10">
         <v>65798.1</v>
       </c>
       <c r="G1036" s="10">
         <v>58487.2</v>
       </c>
       <c r="H1036" s="10">
         <v>51176.3</v>
       </c>
     </row>
     <row r="1037" spans="1:8" outlineLevel="3">
       <c r="A1037" s="13">
         <v>42</v>
       </c>
       <c r="B1037" s="6" t="s">
         <v>2042</v>
       </c>
       <c r="C1037" s="7" t="s">
         <v>2043</v>
       </c>
       <c r="D1037" s="5">
-        <v>804.0</v>
+        <v>599.0</v>
       </c>
       <c r="E1037" s="10">
         <v>37088.0</v>
       </c>
       <c r="F1037" s="10">
         <v>33379.2</v>
       </c>
       <c r="G1037" s="10">
         <v>29670.4</v>
       </c>
       <c r="H1037" s="10">
         <v>25961.6</v>
       </c>
     </row>
     <row r="1038" spans="1:8" outlineLevel="3">
       <c r="A1038" s="13">
         <v>43</v>
       </c>
       <c r="B1038" s="6" t="s">
         <v>2044</v>
       </c>
       <c r="C1038" s="7" t="s">
         <v>2045</v>
       </c>
       <c r="D1038" s="5">
-        <v>814.0</v>
+        <v>434.0</v>
       </c>
       <c r="E1038" s="10">
         <v>33184.0</v>
       </c>
       <c r="F1038" s="10">
         <v>29865.6</v>
       </c>
       <c r="G1038" s="10">
         <v>26547.2</v>
       </c>
       <c r="H1038" s="10">
         <v>23228.8</v>
       </c>
     </row>
     <row r="1039" spans="1:8" outlineLevel="3">
       <c r="A1039" s="13">
         <v>44</v>
       </c>
       <c r="B1039" s="6" t="s">
         <v>2046</v>
       </c>
       <c r="C1039" s="7" t="s">
         <v>2047</v>
       </c>
       <c r="D1039" s="5">
-        <v>875.0</v>
+        <v>500.0</v>
       </c>
       <c r="E1039" s="10">
         <v>7632.0</v>
       </c>
       <c r="F1039" s="10">
         <v>6868.8</v>
       </c>
       <c r="G1039" s="10">
         <v>6105.6</v>
       </c>
       <c r="H1039" s="10">
         <v>5342.4</v>
       </c>
     </row>
     <row r="1040" spans="1:8" outlineLevel="1">
       <c r="A1040" s="14" t="s">
         <v>2048</v>
       </c>
       <c r="B1040" s="4"/>
       <c r="C1040" s="4"/>
       <c r="D1040" s="4"/>
       <c r="E1040" s="9"/>
       <c r="F1040" s="9"/>
       <c r="G1040" s="9"/>
       <c r="H1040" s="9"/>
     </row>
     <row r="1041" spans="1:8" outlineLevel="2">
       <c r="A1041" s="13">
         <v>1</v>
       </c>
       <c r="B1041" s="6" t="s">
         <v>2049</v>
       </c>
       <c r="C1041" s="7" t="s">
         <v>2050</v>
       </c>
       <c r="D1041" s="5">
-        <v>920.0</v>
+        <v>0.0</v>
       </c>
       <c r="E1041" s="10">
-        <v>1206.0</v>
+        <v>1312.0</v>
       </c>
       <c r="F1041" s="10">
-        <v>1085.4</v>
+        <v>1180.8</v>
       </c>
       <c r="G1041" s="10">
-        <v>964.8</v>
+        <v>1049.6</v>
       </c>
       <c r="H1041" s="10">
-        <v>844.2</v>
+        <v>918.4</v>
       </c>
     </row>
     <row r="1042" spans="1:8" outlineLevel="2">
       <c r="A1042" s="13">
         <v>2</v>
       </c>
       <c r="B1042" s="6" t="s">
         <v>2051</v>
       </c>
       <c r="C1042" s="7" t="s">
         <v>2052</v>
       </c>
       <c r="D1042" s="5">
-        <v>1423.0</v>
+        <v>1057.0</v>
       </c>
       <c r="E1042" s="10">
         <v>988.0</v>
       </c>
       <c r="F1042" s="10">
         <v>889.2</v>
       </c>
       <c r="G1042" s="10">
         <v>790.4</v>
       </c>
       <c r="H1042" s="10">
         <v>691.6</v>
       </c>
     </row>
     <row r="1043" spans="1:8" outlineLevel="2">
       <c r="A1043" s="13">
         <v>3</v>
       </c>
       <c r="B1043" s="6" t="s">
         <v>2053</v>
       </c>
       <c r="C1043" s="7" t="s">
         <v>2054</v>
       </c>
       <c r="D1043" s="5">
-        <v>1931.0</v>
+        <v>1654.0</v>
       </c>
       <c r="E1043" s="10">
         <v>884.0</v>
       </c>
       <c r="F1043" s="10">
         <v>795.6</v>
       </c>
       <c r="G1043" s="10">
         <v>707.2</v>
       </c>
       <c r="H1043" s="10">
         <v>618.8</v>
       </c>
     </row>
     <row r="1044" spans="1:8" outlineLevel="2">
       <c r="A1044" s="13">
         <v>4</v>
       </c>
       <c r="B1044" s="6" t="s">
         <v>2055</v>
       </c>
       <c r="C1044" s="7" t="s">
         <v>2056</v>
       </c>
       <c r="D1044" s="5">
@@ -33918,51 +33918,51 @@
       </c>
       <c r="E1044" s="10">
         <v>0.0</v>
       </c>
       <c r="F1044" s="10">
         <v>0.0</v>
       </c>
       <c r="G1044" s="10">
         <v>0.0</v>
       </c>
       <c r="H1044" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1045" spans="1:8" outlineLevel="2">
       <c r="A1045" s="13">
         <v>5</v>
       </c>
       <c r="B1045" s="6" t="s">
         <v>2057</v>
       </c>
       <c r="C1045" s="7" t="s">
         <v>2058</v>
       </c>
       <c r="D1045" s="5">
-        <v>1653.0</v>
+        <v>1984.0</v>
       </c>
       <c r="E1045" s="10">
         <v>726.0</v>
       </c>
       <c r="F1045" s="10">
         <v>653.4</v>
       </c>
       <c r="G1045" s="10">
         <v>580.8</v>
       </c>
       <c r="H1045" s="10">
         <v>508.2</v>
       </c>
     </row>
     <row r="1046" spans="1:8" outlineLevel="2">
       <c r="A1046" s="13">
         <v>6</v>
       </c>
       <c r="B1046" s="6" t="s">
         <v>2059</v>
       </c>
       <c r="C1046" s="7" t="s">
         <v>2060</v>
       </c>
       <c r="D1046" s="5">
@@ -33970,51 +33970,51 @@
       </c>
       <c r="E1046" s="10">
         <v>0.0</v>
       </c>
       <c r="F1046" s="10">
         <v>0.0</v>
       </c>
       <c r="G1046" s="10">
         <v>0.0</v>
       </c>
       <c r="H1046" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1047" spans="1:8" outlineLevel="2">
       <c r="A1047" s="13">
         <v>7</v>
       </c>
       <c r="B1047" s="6" t="s">
         <v>2061</v>
       </c>
       <c r="C1047" s="7" t="s">
         <v>2062</v>
       </c>
       <c r="D1047" s="5">
-        <v>1746.0</v>
+        <v>1508.0</v>
       </c>
       <c r="E1047" s="10">
         <v>680.0</v>
       </c>
       <c r="F1047" s="10">
         <v>612.0</v>
       </c>
       <c r="G1047" s="10">
         <v>544.0</v>
       </c>
       <c r="H1047" s="10">
         <v>476.0</v>
       </c>
     </row>
     <row r="1048" spans="1:8" outlineLevel="2">
       <c r="A1048" s="13">
         <v>8</v>
       </c>
       <c r="B1048" s="6" t="s">
         <v>2063</v>
       </c>
       <c r="C1048" s="7" t="s">
         <v>2064</v>
       </c>
       <c r="D1048" s="5">
@@ -34100,181 +34100,181 @@
       </c>
       <c r="E1051" s="10">
         <v>680.0</v>
       </c>
       <c r="F1051" s="10">
         <v>612.0</v>
       </c>
       <c r="G1051" s="10">
         <v>544.0</v>
       </c>
       <c r="H1051" s="10">
         <v>476.0</v>
       </c>
     </row>
     <row r="1052" spans="1:8" outlineLevel="2">
       <c r="A1052" s="13">
         <v>12</v>
       </c>
       <c r="B1052" s="6" t="s">
         <v>2071</v>
       </c>
       <c r="C1052" s="7" t="s">
         <v>2072</v>
       </c>
       <c r="D1052" s="5">
-        <v>0.0</v>
+        <v>1545.0</v>
       </c>
       <c r="E1052" s="10">
         <v>630.0</v>
       </c>
       <c r="F1052" s="10">
         <v>567.0</v>
       </c>
       <c r="G1052" s="10">
         <v>504.0</v>
       </c>
       <c r="H1052" s="10">
         <v>441.0</v>
       </c>
     </row>
     <row r="1053" spans="1:8" outlineLevel="2">
       <c r="A1053" s="13">
         <v>13</v>
       </c>
       <c r="B1053" s="6" t="s">
         <v>2073</v>
       </c>
       <c r="C1053" s="7" t="s">
         <v>2074</v>
       </c>
       <c r="D1053" s="5">
-        <v>1258.0</v>
+        <v>1623.0</v>
       </c>
       <c r="E1053" s="10">
         <v>1194.0</v>
       </c>
       <c r="F1053" s="10">
         <v>1074.6</v>
       </c>
       <c r="G1053" s="10">
         <v>955.2</v>
       </c>
       <c r="H1053" s="10">
         <v>835.8</v>
       </c>
     </row>
     <row r="1054" spans="1:8" outlineLevel="2">
       <c r="A1054" s="13">
         <v>14</v>
       </c>
       <c r="B1054" s="6" t="s">
         <v>2075</v>
       </c>
       <c r="C1054" s="7" t="s">
         <v>2076</v>
       </c>
       <c r="D1054" s="5">
-        <v>1382.0</v>
+        <v>1487.0</v>
       </c>
       <c r="E1054" s="10">
         <v>630.0</v>
       </c>
       <c r="F1054" s="10">
         <v>567.0</v>
       </c>
       <c r="G1054" s="10">
         <v>504.0</v>
       </c>
       <c r="H1054" s="10">
         <v>441.0</v>
       </c>
     </row>
     <row r="1055" spans="1:8" outlineLevel="2">
       <c r="A1055" s="13">
         <v>15</v>
       </c>
       <c r="B1055" s="6" t="s">
         <v>2077</v>
       </c>
       <c r="C1055" s="7" t="s">
         <v>2078</v>
       </c>
       <c r="D1055" s="5">
-        <v>982.0</v>
+        <v>1098.0</v>
       </c>
       <c r="E1055" s="10">
         <v>774.0</v>
       </c>
       <c r="F1055" s="10">
         <v>696.6</v>
       </c>
       <c r="G1055" s="10">
         <v>619.2</v>
       </c>
       <c r="H1055" s="10">
         <v>541.8</v>
       </c>
     </row>
     <row r="1056" spans="1:8" outlineLevel="2">
       <c r="A1056" s="13">
         <v>16</v>
       </c>
       <c r="B1056" s="6" t="s">
         <v>2079</v>
       </c>
       <c r="C1056" s="7" t="s">
         <v>2080</v>
       </c>
       <c r="D1056" s="5">
-        <v>1147.0</v>
+        <v>1185.0</v>
       </c>
       <c r="E1056" s="10">
         <v>630.0</v>
       </c>
       <c r="F1056" s="10">
         <v>567.0</v>
       </c>
       <c r="G1056" s="10">
         <v>504.0</v>
       </c>
       <c r="H1056" s="10">
         <v>441.0</v>
       </c>
     </row>
     <row r="1057" spans="1:8" outlineLevel="2">
       <c r="A1057" s="13">
         <v>17</v>
       </c>
       <c r="B1057" s="6" t="s">
         <v>2081</v>
       </c>
       <c r="C1057" s="7" t="s">
         <v>2082</v>
       </c>
       <c r="D1057" s="5">
-        <v>1937.0</v>
+        <v>1252.0</v>
       </c>
       <c r="E1057" s="10">
         <v>630.0</v>
       </c>
       <c r="F1057" s="10">
         <v>567.0</v>
       </c>
       <c r="G1057" s="10">
         <v>504.0</v>
       </c>
       <c r="H1057" s="10">
         <v>441.0</v>
       </c>
     </row>
     <row r="1058" spans="1:8" outlineLevel="2">
       <c r="A1058" s="13">
         <v>18</v>
       </c>
       <c r="B1058" s="6" t="s">
         <v>2083</v>
       </c>
       <c r="C1058" s="7" t="s">
         <v>2084</v>
       </c>
       <c r="D1058" s="5">
@@ -34334,51 +34334,51 @@
       </c>
       <c r="E1060" s="10">
         <v>0.0</v>
       </c>
       <c r="F1060" s="10">
         <v>0.0</v>
       </c>
       <c r="G1060" s="10">
         <v>0.0</v>
       </c>
       <c r="H1060" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1061" spans="1:8" outlineLevel="2">
       <c r="A1061" s="13">
         <v>21</v>
       </c>
       <c r="B1061" s="6" t="s">
         <v>2089</v>
       </c>
       <c r="C1061" s="7" t="s">
         <v>2090</v>
       </c>
       <c r="D1061" s="5">
-        <v>1071.0</v>
+        <v>1007.0</v>
       </c>
       <c r="E1061" s="10">
         <v>630.0</v>
       </c>
       <c r="F1061" s="10">
         <v>567.0</v>
       </c>
       <c r="G1061" s="10">
         <v>504.0</v>
       </c>
       <c r="H1061" s="10">
         <v>441.0</v>
       </c>
     </row>
     <row r="1062" spans="1:8" outlineLevel="2">
       <c r="A1062" s="13">
         <v>22</v>
       </c>
       <c r="B1062" s="6" t="s">
         <v>2091</v>
       </c>
       <c r="C1062" s="7" t="s">
         <v>2092</v>
       </c>
       <c r="D1062" s="5">
@@ -34386,51 +34386,51 @@
       </c>
       <c r="E1062" s="10">
         <v>1254.0</v>
       </c>
       <c r="F1062" s="10">
         <v>1128.6</v>
       </c>
       <c r="G1062" s="10">
         <v>1003.2</v>
       </c>
       <c r="H1062" s="10">
         <v>877.8</v>
       </c>
     </row>
     <row r="1063" spans="1:8" outlineLevel="2">
       <c r="A1063" s="13">
         <v>23</v>
       </c>
       <c r="B1063" s="6" t="s">
         <v>2093</v>
       </c>
       <c r="C1063" s="7" t="s">
         <v>2094</v>
       </c>
       <c r="D1063" s="5">
-        <v>1493.0</v>
+        <v>1533.0</v>
       </c>
       <c r="E1063" s="10">
         <v>1218.0</v>
       </c>
       <c r="F1063" s="10">
         <v>1096.2</v>
       </c>
       <c r="G1063" s="10">
         <v>974.4</v>
       </c>
       <c r="H1063" s="10">
         <v>852.6</v>
       </c>
     </row>
     <row r="1064" spans="1:8" outlineLevel="2">
       <c r="A1064" s="13">
         <v>24</v>
       </c>
       <c r="B1064" s="6" t="s">
         <v>2095</v>
       </c>
       <c r="C1064" s="7" t="s">
         <v>2096</v>
       </c>
       <c r="D1064" s="5">
@@ -34438,103 +34438,103 @@
       </c>
       <c r="E1064" s="10">
         <v>1440.0</v>
       </c>
       <c r="F1064" s="10">
         <v>1296.0</v>
       </c>
       <c r="G1064" s="10">
         <v>1152.0</v>
       </c>
       <c r="H1064" s="10">
         <v>1008.0</v>
       </c>
     </row>
     <row r="1065" spans="1:8" outlineLevel="2">
       <c r="A1065" s="13">
         <v>25</v>
       </c>
       <c r="B1065" s="6" t="s">
         <v>2097</v>
       </c>
       <c r="C1065" s="7" t="s">
         <v>2098</v>
       </c>
       <c r="D1065" s="5">
-        <v>0.0</v>
+        <v>1641.0</v>
       </c>
       <c r="E1065" s="10">
         <v>764.0</v>
       </c>
       <c r="F1065" s="10">
         <v>687.6</v>
       </c>
       <c r="G1065" s="10">
         <v>611.2</v>
       </c>
       <c r="H1065" s="10">
         <v>534.8</v>
       </c>
     </row>
     <row r="1066" spans="1:8" outlineLevel="2">
       <c r="A1066" s="13">
         <v>26</v>
       </c>
       <c r="B1066" s="6" t="s">
         <v>2099</v>
       </c>
       <c r="C1066" s="7" t="s">
         <v>2100</v>
       </c>
       <c r="D1066" s="5">
-        <v>1241.0</v>
+        <v>1507.0</v>
       </c>
       <c r="E1066" s="10">
         <v>1440.0</v>
       </c>
       <c r="F1066" s="10">
         <v>1296.0</v>
       </c>
       <c r="G1066" s="10">
         <v>1152.0</v>
       </c>
       <c r="H1066" s="10">
         <v>1008.0</v>
       </c>
     </row>
     <row r="1067" spans="1:8" outlineLevel="2">
       <c r="A1067" s="13">
         <v>27</v>
       </c>
       <c r="B1067" s="6" t="s">
         <v>2101</v>
       </c>
       <c r="C1067" s="7" t="s">
         <v>2102</v>
       </c>
       <c r="D1067" s="5">
-        <v>0.0</v>
+        <v>1678.0</v>
       </c>
       <c r="E1067" s="10">
         <v>764.0</v>
       </c>
       <c r="F1067" s="10">
         <v>687.6</v>
       </c>
       <c r="G1067" s="10">
         <v>611.2</v>
       </c>
       <c r="H1067" s="10">
         <v>534.8</v>
       </c>
     </row>
     <row r="1068" spans="1:8" outlineLevel="2">
       <c r="A1068" s="13">
         <v>28</v>
       </c>
       <c r="B1068" s="6" t="s">
         <v>2103</v>
       </c>
       <c r="C1068" s="7" t="s">
         <v>2104</v>
       </c>
       <c r="D1068" s="5">
@@ -34542,51 +34542,51 @@
       </c>
       <c r="E1068" s="10">
         <v>0.0</v>
       </c>
       <c r="F1068" s="10">
         <v>0.0</v>
       </c>
       <c r="G1068" s="10">
         <v>0.0</v>
       </c>
       <c r="H1068" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1069" spans="1:8" outlineLevel="2">
       <c r="A1069" s="13">
         <v>29</v>
       </c>
       <c r="B1069" s="6" t="s">
         <v>2105</v>
       </c>
       <c r="C1069" s="7" t="s">
         <v>2106</v>
       </c>
       <c r="D1069" s="5">
-        <v>1575.0</v>
+        <v>1537.0</v>
       </c>
       <c r="E1069" s="10">
         <v>764.0</v>
       </c>
       <c r="F1069" s="10">
         <v>687.6</v>
       </c>
       <c r="G1069" s="10">
         <v>611.2</v>
       </c>
       <c r="H1069" s="10">
         <v>534.8</v>
       </c>
     </row>
     <row r="1070" spans="1:8" outlineLevel="2">
       <c r="A1070" s="13">
         <v>30</v>
       </c>
       <c r="B1070" s="6" t="s">
         <v>2107</v>
       </c>
       <c r="C1070" s="7" t="s">
         <v>2108</v>
       </c>
       <c r="D1070" s="5">
@@ -34672,51 +34672,51 @@
       </c>
       <c r="E1073" s="10">
         <v>0.0</v>
       </c>
       <c r="F1073" s="10">
         <v>0.0</v>
       </c>
       <c r="G1073" s="10">
         <v>0.0</v>
       </c>
       <c r="H1073" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1074" spans="1:8" outlineLevel="2">
       <c r="A1074" s="13">
         <v>34</v>
       </c>
       <c r="B1074" s="6" t="s">
         <v>2115</v>
       </c>
       <c r="C1074" s="7" t="s">
         <v>2116</v>
       </c>
       <c r="D1074" s="5">
-        <v>1198.0</v>
+        <v>0.0</v>
       </c>
       <c r="E1074" s="10">
         <v>764.0</v>
       </c>
       <c r="F1074" s="10">
         <v>687.6</v>
       </c>
       <c r="G1074" s="10">
         <v>611.2</v>
       </c>
       <c r="H1074" s="10">
         <v>534.8</v>
       </c>
     </row>
     <row r="1075" spans="1:8" outlineLevel="2">
       <c r="A1075" s="13">
         <v>35</v>
       </c>
       <c r="B1075" s="6" t="s">
         <v>2117</v>
       </c>
       <c r="C1075" s="7" t="s">
         <v>2118</v>
       </c>
       <c r="D1075" s="5">
@@ -34750,51 +34750,51 @@
       </c>
       <c r="E1076" s="10">
         <v>938.0</v>
       </c>
       <c r="F1076" s="10">
         <v>844.2</v>
       </c>
       <c r="G1076" s="10">
         <v>750.4</v>
       </c>
       <c r="H1076" s="10">
         <v>656.6</v>
       </c>
     </row>
     <row r="1077" spans="1:8" outlineLevel="2">
       <c r="A1077" s="13">
         <v>37</v>
       </c>
       <c r="B1077" s="6" t="s">
         <v>2121</v>
       </c>
       <c r="C1077" s="7" t="s">
         <v>2122</v>
       </c>
       <c r="D1077" s="5">
-        <v>0.0</v>
+        <v>1661.0</v>
       </c>
       <c r="E1077" s="10">
         <v>824.0</v>
       </c>
       <c r="F1077" s="10">
         <v>741.6</v>
       </c>
       <c r="G1077" s="10">
         <v>659.2</v>
       </c>
       <c r="H1077" s="10">
         <v>576.8</v>
       </c>
     </row>
     <row r="1078" spans="1:8" outlineLevel="2">
       <c r="A1078" s="13">
         <v>38</v>
       </c>
       <c r="B1078" s="6" t="s">
         <v>2123</v>
       </c>
       <c r="C1078" s="7" t="s">
         <v>2124</v>
       </c>
       <c r="D1078" s="5">
@@ -34828,51 +34828,51 @@
       </c>
       <c r="E1079" s="10">
         <v>938.0</v>
       </c>
       <c r="F1079" s="10">
         <v>844.2</v>
       </c>
       <c r="G1079" s="10">
         <v>750.4</v>
       </c>
       <c r="H1079" s="10">
         <v>656.6</v>
       </c>
     </row>
     <row r="1080" spans="1:8" outlineLevel="2">
       <c r="A1080" s="13">
         <v>40</v>
       </c>
       <c r="B1080" s="6" t="s">
         <v>2127</v>
       </c>
       <c r="C1080" s="7" t="s">
         <v>2128</v>
       </c>
       <c r="D1080" s="5">
-        <v>0.0</v>
+        <v>1881.0</v>
       </c>
       <c r="E1080" s="10">
         <v>824.0</v>
       </c>
       <c r="F1080" s="10">
         <v>741.6</v>
       </c>
       <c r="G1080" s="10">
         <v>659.2</v>
       </c>
       <c r="H1080" s="10">
         <v>576.8</v>
       </c>
     </row>
     <row r="1081" spans="1:8" outlineLevel="2">
       <c r="A1081" s="13">
         <v>41</v>
       </c>
       <c r="B1081" s="6" t="s">
         <v>2129</v>
       </c>
       <c r="C1081" s="7" t="s">
         <v>2130</v>
       </c>
       <c r="D1081" s="5">
@@ -34906,51 +34906,51 @@
       </c>
       <c r="E1082" s="10">
         <v>938.0</v>
       </c>
       <c r="F1082" s="10">
         <v>844.2</v>
       </c>
       <c r="G1082" s="10">
         <v>750.4</v>
       </c>
       <c r="H1082" s="10">
         <v>656.6</v>
       </c>
     </row>
     <row r="1083" spans="1:8" outlineLevel="2">
       <c r="A1083" s="13">
         <v>43</v>
       </c>
       <c r="B1083" s="6" t="s">
         <v>2133</v>
       </c>
       <c r="C1083" s="7" t="s">
         <v>2134</v>
       </c>
       <c r="D1083" s="5">
-        <v>1412.0</v>
+        <v>1180.0</v>
       </c>
       <c r="E1083" s="10">
         <v>824.0</v>
       </c>
       <c r="F1083" s="10">
         <v>741.6</v>
       </c>
       <c r="G1083" s="10">
         <v>659.2</v>
       </c>
       <c r="H1083" s="10">
         <v>576.8</v>
       </c>
     </row>
     <row r="1084" spans="1:8" outlineLevel="2">
       <c r="A1084" s="13">
         <v>44</v>
       </c>
       <c r="B1084" s="6" t="s">
         <v>2135</v>
       </c>
       <c r="C1084" s="7" t="s">
         <v>2136</v>
       </c>
       <c r="D1084" s="5">
@@ -34984,141 +34984,141 @@
       </c>
       <c r="E1085" s="10">
         <v>988.0</v>
       </c>
       <c r="F1085" s="10">
         <v>889.2</v>
       </c>
       <c r="G1085" s="10">
         <v>790.4</v>
       </c>
       <c r="H1085" s="10">
         <v>691.6</v>
       </c>
     </row>
     <row r="1086" spans="1:8" outlineLevel="2">
       <c r="A1086" s="13">
         <v>46</v>
       </c>
       <c r="B1086" s="6" t="s">
         <v>2139</v>
       </c>
       <c r="C1086" s="7" t="s">
         <v>2140</v>
       </c>
       <c r="D1086" s="5">
-        <v>0.0</v>
+        <v>1829.0</v>
       </c>
       <c r="E1086" s="10">
         <v>884.0</v>
       </c>
       <c r="F1086" s="10">
         <v>795.6</v>
       </c>
       <c r="G1086" s="10">
         <v>707.2</v>
       </c>
       <c r="H1086" s="10">
         <v>618.8</v>
       </c>
     </row>
     <row r="1087" spans="1:8" outlineLevel="1">
       <c r="A1087" s="14" t="s">
         <v>2141</v>
       </c>
       <c r="B1087" s="4"/>
       <c r="C1087" s="4"/>
       <c r="D1087" s="4"/>
       <c r="E1087" s="9"/>
       <c r="F1087" s="9"/>
       <c r="G1087" s="9"/>
       <c r="H1087" s="9"/>
     </row>
     <row r="1088" spans="1:8" outlineLevel="2">
       <c r="A1088" s="13">
         <v>1</v>
       </c>
       <c r="B1088" s="6" t="s">
         <v>2142</v>
       </c>
       <c r="C1088" s="7" t="s">
         <v>2143</v>
       </c>
       <c r="D1088" s="5">
-        <v>890.0</v>
+        <v>1117.0</v>
       </c>
       <c r="E1088" s="10">
         <v>776.0</v>
       </c>
       <c r="F1088" s="10">
         <v>698.4</v>
       </c>
       <c r="G1088" s="10">
         <v>620.8</v>
       </c>
       <c r="H1088" s="10">
         <v>543.2</v>
       </c>
     </row>
     <row r="1089" spans="1:8" outlineLevel="2">
       <c r="A1089" s="13">
         <v>2</v>
       </c>
       <c r="B1089" s="6" t="s">
         <v>2144</v>
       </c>
       <c r="C1089" s="7" t="s">
         <v>2145</v>
       </c>
       <c r="D1089" s="5">
-        <v>296.0</v>
+        <v>978.0</v>
       </c>
       <c r="E1089" s="10">
         <v>1093.0</v>
       </c>
       <c r="F1089" s="10">
         <v>983.7</v>
       </c>
       <c r="G1089" s="10">
         <v>874.4</v>
       </c>
       <c r="H1089" s="10">
         <v>765.1</v>
       </c>
     </row>
     <row r="1090" spans="1:8" outlineLevel="2">
       <c r="A1090" s="13">
         <v>3</v>
       </c>
       <c r="B1090" s="6" t="s">
         <v>2146</v>
       </c>
       <c r="C1090" s="7" t="s">
         <v>2147</v>
       </c>
       <c r="D1090" s="5">
-        <v>725.0</v>
+        <v>692.0</v>
       </c>
       <c r="E1090" s="10">
         <v>1179.0</v>
       </c>
       <c r="F1090" s="10">
         <v>1061.1</v>
       </c>
       <c r="G1090" s="10">
         <v>943.2</v>
       </c>
       <c r="H1090" s="10">
         <v>825.3</v>
       </c>
     </row>
     <row r="1091" spans="1:8" outlineLevel="1">
       <c r="A1091" s="14" t="s">
         <v>2148</v>
       </c>
       <c r="B1091" s="4"/>
       <c r="C1091" s="4"/>
       <c r="D1091" s="4"/>
       <c r="E1091" s="9"/>
       <c r="F1091" s="9"/>
       <c r="G1091" s="9"/>
       <c r="H1091" s="9"/>
@@ -35138,425 +35138,425 @@
       </c>
       <c r="E1092" s="10">
         <v>483.0</v>
       </c>
       <c r="F1092" s="10">
         <v>434.7</v>
       </c>
       <c r="G1092" s="10">
         <v>386.4</v>
       </c>
       <c r="H1092" s="10">
         <v>338.1</v>
       </c>
     </row>
     <row r="1093" spans="1:8" outlineLevel="2">
       <c r="A1093" s="13">
         <v>2</v>
       </c>
       <c r="B1093" s="6" t="s">
         <v>2151</v>
       </c>
       <c r="C1093" s="7" t="s">
         <v>2152</v>
       </c>
       <c r="D1093" s="5">
-        <v>1303.0</v>
+        <v>1822.0</v>
       </c>
       <c r="E1093" s="10">
         <v>595.0</v>
       </c>
       <c r="F1093" s="10">
         <v>535.5</v>
       </c>
       <c r="G1093" s="10">
         <v>476.0</v>
       </c>
       <c r="H1093" s="10">
         <v>416.5</v>
       </c>
     </row>
     <row r="1094" spans="1:8" outlineLevel="1">
       <c r="A1094" s="14" t="s">
         <v>2153</v>
       </c>
       <c r="B1094" s="4"/>
       <c r="C1094" s="4"/>
       <c r="D1094" s="4"/>
       <c r="E1094" s="9"/>
       <c r="F1094" s="9"/>
       <c r="G1094" s="9"/>
       <c r="H1094" s="9"/>
     </row>
     <row r="1095" spans="1:8" outlineLevel="2">
       <c r="A1095" s="13">
         <v>1</v>
       </c>
       <c r="B1095" s="6" t="s">
         <v>2154</v>
       </c>
       <c r="C1095" s="7" t="s">
         <v>2155</v>
       </c>
       <c r="D1095" s="5">
-        <v>548.0</v>
+        <v>821.0</v>
       </c>
       <c r="E1095" s="10">
         <v>667.0</v>
       </c>
       <c r="F1095" s="10">
         <v>600.3</v>
       </c>
       <c r="G1095" s="10">
         <v>533.6</v>
       </c>
       <c r="H1095" s="10">
         <v>466.9</v>
       </c>
     </row>
     <row r="1096" spans="1:8" outlineLevel="1">
       <c r="A1096" s="14" t="s">
         <v>2156</v>
       </c>
       <c r="B1096" s="4"/>
       <c r="C1096" s="4"/>
       <c r="D1096" s="4"/>
       <c r="E1096" s="9"/>
       <c r="F1096" s="9"/>
       <c r="G1096" s="9"/>
       <c r="H1096" s="9"/>
     </row>
     <row r="1097" spans="1:8" outlineLevel="2">
       <c r="A1097" s="13">
         <v>1</v>
       </c>
       <c r="B1097" s="6" t="s">
         <v>2157</v>
       </c>
       <c r="C1097" s="7" t="s">
         <v>2158</v>
       </c>
       <c r="D1097" s="5">
-        <v>3080.0</v>
+        <v>5420.0</v>
       </c>
       <c r="E1097" s="10">
         <v>1266.0</v>
       </c>
       <c r="F1097" s="10">
         <v>1139.4</v>
       </c>
       <c r="G1097" s="10">
         <v>1012.8</v>
       </c>
       <c r="H1097" s="10">
         <v>886.2</v>
       </c>
     </row>
     <row r="1098" spans="1:8" outlineLevel="2">
       <c r="A1098" s="13">
         <v>2</v>
       </c>
       <c r="B1098" s="6" t="s">
         <v>2159</v>
       </c>
       <c r="C1098" s="7" t="s">
         <v>2160</v>
       </c>
       <c r="D1098" s="5">
-        <v>475.0</v>
+        <v>2085.0</v>
       </c>
       <c r="E1098" s="10">
         <v>1452.0</v>
       </c>
       <c r="F1098" s="10">
         <v>1306.8</v>
       </c>
       <c r="G1098" s="10">
         <v>1161.6</v>
       </c>
       <c r="H1098" s="10">
         <v>1016.4</v>
       </c>
     </row>
     <row r="1099" spans="1:8" outlineLevel="2">
       <c r="A1099" s="13">
         <v>3</v>
       </c>
       <c r="B1099" s="6" t="s">
         <v>2161</v>
       </c>
       <c r="C1099" s="7" t="s">
         <v>2162</v>
       </c>
       <c r="D1099" s="5">
-        <v>3740.0</v>
+        <v>8400.0</v>
       </c>
       <c r="E1099" s="10">
         <v>1266.0</v>
       </c>
       <c r="F1099" s="10">
         <v>1139.4</v>
       </c>
       <c r="G1099" s="10">
         <v>1012.8</v>
       </c>
       <c r="H1099" s="10">
         <v>886.2</v>
       </c>
     </row>
     <row r="1100" spans="1:8" outlineLevel="2">
       <c r="A1100" s="13">
         <v>4</v>
       </c>
       <c r="B1100" s="6" t="s">
         <v>2163</v>
       </c>
       <c r="C1100" s="7" t="s">
         <v>2164</v>
       </c>
       <c r="D1100" s="5">
-        <v>1135.0</v>
+        <v>1060.0</v>
       </c>
       <c r="E1100" s="10">
         <v>1452.0</v>
       </c>
       <c r="F1100" s="10">
         <v>1306.8</v>
       </c>
       <c r="G1100" s="10">
         <v>1161.6</v>
       </c>
       <c r="H1100" s="10">
         <v>1016.4</v>
       </c>
     </row>
     <row r="1101" spans="1:8" outlineLevel="2">
       <c r="A1101" s="13">
         <v>5</v>
       </c>
       <c r="B1101" s="6" t="s">
         <v>2165</v>
       </c>
       <c r="C1101" s="7" t="s">
         <v>2166</v>
       </c>
       <c r="D1101" s="5">
-        <v>1300.0</v>
+        <v>2640.0</v>
       </c>
       <c r="E1101" s="10">
         <v>1266.0</v>
       </c>
       <c r="F1101" s="10">
         <v>1139.4</v>
       </c>
       <c r="G1101" s="10">
         <v>1012.8</v>
       </c>
       <c r="H1101" s="10">
         <v>886.2</v>
       </c>
     </row>
     <row r="1102" spans="1:8" outlineLevel="2">
       <c r="A1102" s="13">
         <v>6</v>
       </c>
       <c r="B1102" s="6" t="s">
         <v>2167</v>
       </c>
       <c r="C1102" s="7" t="s">
         <v>2168</v>
       </c>
       <c r="D1102" s="5">
-        <v>910.0</v>
+        <v>1410.0</v>
       </c>
       <c r="E1102" s="10">
         <v>1452.0</v>
       </c>
       <c r="F1102" s="10">
         <v>1306.8</v>
       </c>
       <c r="G1102" s="10">
         <v>1161.6</v>
       </c>
       <c r="H1102" s="10">
         <v>1016.4</v>
       </c>
     </row>
     <row r="1103" spans="1:8" outlineLevel="1">
       <c r="A1103" s="14" t="s">
         <v>2169</v>
       </c>
       <c r="B1103" s="4"/>
       <c r="C1103" s="4"/>
       <c r="D1103" s="4"/>
       <c r="E1103" s="9"/>
       <c r="F1103" s="9"/>
       <c r="G1103" s="9"/>
       <c r="H1103" s="9"/>
     </row>
     <row r="1104" spans="1:8" outlineLevel="2">
       <c r="A1104" s="13">
         <v>1</v>
       </c>
       <c r="B1104" s="6" t="s">
         <v>2170</v>
       </c>
       <c r="C1104" s="7" t="s">
         <v>2171</v>
       </c>
       <c r="D1104" s="5">
         <v>0.0</v>
       </c>
       <c r="E1104" s="10">
-        <v>1078.0</v>
+        <v>1112.0</v>
       </c>
       <c r="F1104" s="10">
-        <v>970.2</v>
+        <v>1000.8</v>
       </c>
       <c r="G1104" s="10">
-        <v>862.4</v>
+        <v>889.6</v>
       </c>
       <c r="H1104" s="10">
-        <v>754.6</v>
+        <v>778.4</v>
       </c>
     </row>
     <row r="1105" spans="1:8" outlineLevel="2">
       <c r="A1105" s="13">
         <v>2</v>
       </c>
       <c r="B1105" s="6" t="s">
         <v>2172</v>
       </c>
       <c r="C1105" s="7" t="s">
         <v>2173</v>
       </c>
       <c r="D1105" s="5">
-        <v>863.0</v>
+        <v>162.0</v>
       </c>
       <c r="E1105" s="10">
-        <v>946.0</v>
+        <v>978.0</v>
       </c>
       <c r="F1105" s="10">
-        <v>851.4</v>
+        <v>880.2</v>
       </c>
       <c r="G1105" s="10">
-        <v>756.8</v>
+        <v>782.4</v>
       </c>
       <c r="H1105" s="10">
-        <v>662.2</v>
+        <v>684.6</v>
       </c>
     </row>
     <row r="1106" spans="1:8" outlineLevel="2">
       <c r="A1106" s="13">
         <v>3</v>
       </c>
       <c r="B1106" s="6" t="s">
         <v>2174</v>
       </c>
       <c r="C1106" s="7" t="s">
         <v>2175</v>
       </c>
       <c r="D1106" s="5">
-        <v>594.0</v>
+        <v>1430.0</v>
       </c>
       <c r="E1106" s="10">
-        <v>1358.0</v>
+        <v>1406.0</v>
       </c>
       <c r="F1106" s="10">
-        <v>1222.2</v>
+        <v>1265.4</v>
       </c>
       <c r="G1106" s="10">
-        <v>1086.4</v>
+        <v>1124.8</v>
       </c>
       <c r="H1106" s="10">
-        <v>950.6</v>
+        <v>984.2</v>
       </c>
     </row>
     <row r="1107" spans="1:8" outlineLevel="2">
       <c r="A1107" s="13">
         <v>4</v>
       </c>
       <c r="B1107" s="6" t="s">
         <v>2176</v>
       </c>
       <c r="C1107" s="7" t="s">
         <v>2177</v>
       </c>
       <c r="D1107" s="5">
-        <v>604.0</v>
+        <v>968.0</v>
       </c>
       <c r="E1107" s="10">
-        <v>3316.0</v>
+        <v>3428.0</v>
       </c>
       <c r="F1107" s="10">
-        <v>2984.4</v>
+        <v>3085.2</v>
       </c>
       <c r="G1107" s="10">
-        <v>2652.8</v>
+        <v>2742.4</v>
       </c>
       <c r="H1107" s="10">
-        <v>2321.2</v>
+        <v>2399.6</v>
       </c>
     </row>
     <row r="1108" spans="1:8" outlineLevel="2">
       <c r="A1108" s="13">
         <v>5</v>
       </c>
       <c r="B1108" s="6" t="s">
         <v>2178</v>
       </c>
       <c r="C1108" s="7" t="s">
         <v>2179</v>
       </c>
       <c r="D1108" s="5">
         <v>0.0</v>
       </c>
       <c r="E1108" s="10">
         <v>0.0</v>
       </c>
       <c r="F1108" s="10">
         <v>0.0</v>
       </c>
       <c r="G1108" s="10">
         <v>0.0</v>
       </c>
       <c r="H1108" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1109" spans="1:8" outlineLevel="2">
       <c r="A1109" s="13">
         <v>6</v>
       </c>
       <c r="B1109" s="6" t="s">
         <v>2180</v>
       </c>
       <c r="C1109" s="7" t="s">
         <v>2181</v>
       </c>
       <c r="D1109" s="5">
-        <v>718.0</v>
+        <v>1178.0</v>
       </c>
       <c r="E1109" s="10">
         <v>350.0</v>
       </c>
       <c r="F1109" s="10">
         <v>315.0</v>
       </c>
       <c r="G1109" s="10">
         <v>280.0</v>
       </c>
       <c r="H1109" s="10">
         <v>245.0</v>
       </c>
     </row>
     <row r="1110" spans="1:8" outlineLevel="1">
       <c r="A1110" s="14" t="s">
         <v>2182</v>
       </c>
       <c r="B1110" s="4"/>
       <c r="C1110" s="4"/>
       <c r="D1110" s="4"/>
       <c r="E1110" s="9"/>
       <c r="F1110" s="9"/>
       <c r="G1110" s="9"/>
       <c r="H1110" s="9"/>
@@ -35640,285 +35640,285 @@
       </c>
     </row>
     <row r="1114" spans="1:8" outlineLevel="1">
       <c r="A1114" s="14" t="s">
         <v>2189</v>
       </c>
       <c r="B1114" s="4"/>
       <c r="C1114" s="4"/>
       <c r="D1114" s="4"/>
       <c r="E1114" s="9"/>
       <c r="F1114" s="9"/>
       <c r="G1114" s="9"/>
       <c r="H1114" s="9"/>
     </row>
     <row r="1115" spans="1:8" outlineLevel="2">
       <c r="A1115" s="13">
         <v>1</v>
       </c>
       <c r="B1115" s="6" t="s">
         <v>2190</v>
       </c>
       <c r="C1115" s="7" t="s">
         <v>2191</v>
       </c>
       <c r="D1115" s="5">
-        <v>184.0</v>
+        <v>0.0</v>
       </c>
       <c r="E1115" s="10">
         <v>172.0</v>
       </c>
       <c r="F1115" s="10">
         <v>154.8</v>
       </c>
       <c r="G1115" s="10">
         <v>137.6</v>
       </c>
       <c r="H1115" s="10">
         <v>120.4</v>
       </c>
     </row>
     <row r="1116" spans="1:8" outlineLevel="2">
       <c r="A1116" s="13">
         <v>2</v>
       </c>
       <c r="B1116" s="6" t="s">
         <v>2192</v>
       </c>
       <c r="C1116" s="7" t="s">
         <v>2193</v>
       </c>
       <c r="D1116" s="5">
-        <v>284.0</v>
+        <v>18.0</v>
       </c>
       <c r="E1116" s="10">
         <v>174.0</v>
       </c>
       <c r="F1116" s="10">
         <v>156.6</v>
       </c>
       <c r="G1116" s="10">
         <v>139.2</v>
       </c>
       <c r="H1116" s="10">
         <v>121.8</v>
       </c>
     </row>
     <row r="1117" spans="1:8" outlineLevel="2">
       <c r="A1117" s="13">
         <v>3</v>
       </c>
       <c r="B1117" s="6" t="s">
         <v>2194</v>
       </c>
       <c r="C1117" s="7" t="s">
         <v>2195</v>
       </c>
       <c r="D1117" s="5">
-        <v>0.0</v>
+        <v>4663.0</v>
       </c>
       <c r="E1117" s="10">
-        <v>12.0</v>
+        <v>13.0</v>
       </c>
       <c r="F1117" s="10">
-        <v>10.8</v>
+        <v>11.7</v>
       </c>
       <c r="G1117" s="10">
-        <v>9.6</v>
+        <v>10.4</v>
       </c>
       <c r="H1117" s="10">
-        <v>8.4</v>
+        <v>9.1</v>
       </c>
     </row>
     <row r="1118" spans="1:8" outlineLevel="2">
       <c r="A1118" s="13">
         <v>4</v>
       </c>
       <c r="B1118" s="6" t="s">
         <v>2196</v>
       </c>
       <c r="C1118" s="7" t="s">
         <v>2197</v>
       </c>
       <c r="D1118" s="5">
-        <v>6269.0</v>
+        <v>12036.0</v>
       </c>
       <c r="E1118" s="10">
-        <v>18.0</v>
+        <v>21.0</v>
       </c>
       <c r="F1118" s="10">
-        <v>16.2</v>
+        <v>18.9</v>
       </c>
       <c r="G1118" s="10">
-        <v>14.4</v>
+        <v>16.8</v>
       </c>
       <c r="H1118" s="10">
-        <v>12.6</v>
+        <v>14.7</v>
       </c>
     </row>
     <row r="1119" spans="1:8" outlineLevel="2">
       <c r="A1119" s="13">
         <v>5</v>
       </c>
       <c r="B1119" s="6" t="s">
         <v>2198</v>
       </c>
       <c r="C1119" s="7" t="s">
         <v>2199</v>
       </c>
       <c r="D1119" s="5">
-        <v>5792.0</v>
+        <v>4262.0</v>
       </c>
       <c r="E1119" s="10">
+        <v>60.0</v>
+      </c>
+      <c r="F1119" s="10">
         <v>54.0</v>
       </c>
-      <c r="F1119" s="10">
-[...1 lines deleted...]
-      </c>
       <c r="G1119" s="10">
-        <v>43.2</v>
+        <v>48.0</v>
       </c>
       <c r="H1119" s="10">
-        <v>37.8</v>
+        <v>42.0</v>
       </c>
     </row>
     <row r="1120" spans="1:8" outlineLevel="2">
       <c r="A1120" s="13">
         <v>6</v>
       </c>
       <c r="B1120" s="6" t="s">
         <v>2200</v>
       </c>
       <c r="C1120" s="7" t="s">
         <v>2201</v>
       </c>
       <c r="D1120" s="5">
-        <v>12272.0</v>
+        <v>13945.0</v>
       </c>
       <c r="E1120" s="10">
-        <v>62.0</v>
+        <v>68.0</v>
       </c>
       <c r="F1120" s="10">
-        <v>55.8</v>
+        <v>61.2</v>
       </c>
       <c r="G1120" s="10">
-        <v>49.6</v>
+        <v>54.4</v>
       </c>
       <c r="H1120" s="10">
-        <v>43.4</v>
+        <v>47.6</v>
       </c>
     </row>
     <row r="1121" spans="1:8" outlineLevel="2">
       <c r="A1121" s="13">
         <v>7</v>
       </c>
       <c r="B1121" s="6" t="s">
         <v>2202</v>
       </c>
       <c r="C1121" s="7" t="s">
         <v>2203</v>
       </c>
       <c r="D1121" s="5">
         <v>0.0</v>
       </c>
       <c r="E1121" s="10">
         <v>3954.0</v>
       </c>
       <c r="F1121" s="10">
         <v>3558.6</v>
       </c>
       <c r="G1121" s="10">
         <v>3163.2</v>
       </c>
       <c r="H1121" s="10">
         <v>2767.8</v>
       </c>
     </row>
     <row r="1122" spans="1:8" outlineLevel="2">
       <c r="A1122" s="13">
         <v>8</v>
       </c>
       <c r="B1122" s="6" t="s">
         <v>2204</v>
       </c>
       <c r="C1122" s="7" t="s">
         <v>2205</v>
       </c>
       <c r="D1122" s="5">
-        <v>145.0</v>
+        <v>208.0</v>
       </c>
       <c r="E1122" s="10">
         <v>1404.0</v>
       </c>
       <c r="F1122" s="10">
         <v>1263.6</v>
       </c>
       <c r="G1122" s="10">
         <v>1123.2</v>
       </c>
       <c r="H1122" s="10">
         <v>982.8</v>
       </c>
     </row>
     <row r="1123" spans="1:8" outlineLevel="2">
       <c r="A1123" s="13">
         <v>9</v>
       </c>
       <c r="B1123" s="6" t="s">
         <v>2206</v>
       </c>
       <c r="C1123" s="7" t="s">
         <v>2207</v>
       </c>
       <c r="D1123" s="5">
-        <v>227.0</v>
+        <v>206.0</v>
       </c>
       <c r="E1123" s="10">
         <v>1820.0</v>
       </c>
       <c r="F1123" s="10">
         <v>1638.0</v>
       </c>
       <c r="G1123" s="10">
         <v>1456.0</v>
       </c>
       <c r="H1123" s="10">
         <v>1274.0</v>
       </c>
     </row>
     <row r="1124" spans="1:8" outlineLevel="2">
       <c r="A1124" s="13">
         <v>10</v>
       </c>
       <c r="B1124" s="6" t="s">
         <v>2208</v>
       </c>
       <c r="C1124" s="7" t="s">
         <v>2209</v>
       </c>
       <c r="D1124" s="5">
-        <v>279.0</v>
+        <v>159.0</v>
       </c>
       <c r="E1124" s="10">
         <v>70.0</v>
       </c>
       <c r="F1124" s="10">
         <v>63.0</v>
       </c>
       <c r="G1124" s="10">
         <v>56.0</v>
       </c>
       <c r="H1124" s="10">
         <v>49.0</v>
       </c>
     </row>
     <row r="1125" spans="1:8" outlineLevel="1">
       <c r="A1125" s="14" t="s">
         <v>2210</v>
       </c>
       <c r="B1125" s="4"/>
       <c r="C1125" s="4"/>
       <c r="D1125" s="4"/>
       <c r="E1125" s="9"/>
       <c r="F1125" s="9"/>
       <c r="G1125" s="9"/>
       <c r="H1125" s="9"/>
@@ -35950,167 +35950,167 @@
       </c>
     </row>
     <row r="1127" spans="1:8" outlineLevel="1">
       <c r="A1127" s="14" t="s">
         <v>2213</v>
       </c>
       <c r="B1127" s="4"/>
       <c r="C1127" s="4"/>
       <c r="D1127" s="4"/>
       <c r="E1127" s="9"/>
       <c r="F1127" s="9"/>
       <c r="G1127" s="9"/>
       <c r="H1127" s="9"/>
     </row>
     <row r="1128" spans="1:8" outlineLevel="2">
       <c r="A1128" s="13">
         <v>1</v>
       </c>
       <c r="B1128" s="6" t="s">
         <v>2214</v>
       </c>
       <c r="C1128" s="7" t="s">
         <v>2215</v>
       </c>
       <c r="D1128" s="5">
-        <v>1116.0</v>
+        <v>0.0</v>
       </c>
       <c r="E1128" s="10">
         <v>1826.0</v>
       </c>
       <c r="F1128" s="10">
         <v>1643.4</v>
       </c>
       <c r="G1128" s="10">
         <v>1460.8</v>
       </c>
       <c r="H1128" s="10">
         <v>1278.2</v>
       </c>
     </row>
     <row r="1129" spans="1:8" outlineLevel="2">
       <c r="A1129" s="13">
         <v>2</v>
       </c>
       <c r="B1129" s="6" t="s">
         <v>2216</v>
       </c>
       <c r="C1129" s="7" t="s">
         <v>2217</v>
       </c>
       <c r="D1129" s="5">
-        <v>1782.0</v>
+        <v>0.0</v>
       </c>
       <c r="E1129" s="10">
         <v>1216.0</v>
       </c>
       <c r="F1129" s="10">
         <v>1094.4</v>
       </c>
       <c r="G1129" s="10">
         <v>972.8</v>
       </c>
       <c r="H1129" s="10">
         <v>851.2</v>
       </c>
     </row>
     <row r="1130" spans="1:8" outlineLevel="2">
       <c r="A1130" s="13">
         <v>3</v>
       </c>
       <c r="B1130" s="6" t="s">
         <v>2218</v>
       </c>
       <c r="C1130" s="7" t="s">
         <v>2219</v>
       </c>
       <c r="D1130" s="5">
-        <v>1782.0</v>
+        <v>0.0</v>
       </c>
       <c r="E1130" s="10">
         <v>1282.0</v>
       </c>
       <c r="F1130" s="10">
         <v>1153.8</v>
       </c>
       <c r="G1130" s="10">
         <v>1025.6</v>
       </c>
       <c r="H1130" s="10">
         <v>897.4</v>
       </c>
     </row>
     <row r="1131" spans="1:8" outlineLevel="2">
       <c r="A1131" s="13">
         <v>4</v>
       </c>
       <c r="B1131" s="6" t="s">
         <v>2220</v>
       </c>
       <c r="C1131" s="7" t="s">
         <v>2221</v>
       </c>
       <c r="D1131" s="5">
-        <v>1600.0</v>
+        <v>1363.0</v>
       </c>
       <c r="E1131" s="10">
         <v>1416.0</v>
       </c>
       <c r="F1131" s="10">
         <v>1274.4</v>
       </c>
       <c r="G1131" s="10">
         <v>1132.8</v>
       </c>
       <c r="H1131" s="10">
         <v>991.2</v>
       </c>
     </row>
     <row r="1132" spans="1:8" outlineLevel="1">
       <c r="A1132" s="14" t="s">
         <v>2222</v>
       </c>
       <c r="B1132" s="4"/>
       <c r="C1132" s="4"/>
       <c r="D1132" s="4"/>
       <c r="E1132" s="9"/>
       <c r="F1132" s="9"/>
       <c r="G1132" s="9"/>
       <c r="H1132" s="9"/>
     </row>
     <row r="1133" spans="1:8" outlineLevel="2">
       <c r="A1133" s="13">
         <v>1</v>
       </c>
       <c r="B1133" s="6" t="s">
         <v>2223</v>
       </c>
       <c r="C1133" s="7" t="s">
         <v>2224</v>
       </c>
       <c r="D1133" s="5">
-        <v>870.0</v>
+        <v>648.0</v>
       </c>
       <c r="E1133" s="10">
         <v>2997.0</v>
       </c>
       <c r="F1133" s="10">
         <v>2697.3</v>
       </c>
       <c r="G1133" s="10">
         <v>2397.6</v>
       </c>
       <c r="H1133" s="10">
         <v>2097.9</v>
       </c>
     </row>
     <row r="1134" spans="1:8" outlineLevel="2">
       <c r="A1134" s="13">
         <v>2</v>
       </c>
       <c r="B1134" s="6" t="s">
         <v>2225</v>
       </c>
       <c r="C1134" s="7" t="s">
         <v>2226</v>
       </c>
       <c r="D1134" s="5">
@@ -36156,89 +36156,89 @@
       </c>
       <c r="E1136" s="10">
         <v>0.0</v>
       </c>
       <c r="F1136" s="10">
         <v>0.0</v>
       </c>
       <c r="G1136" s="10">
         <v>0.0</v>
       </c>
       <c r="H1136" s="10">
         <v>0.0</v>
       </c>
     </row>
     <row r="1137" spans="1:8" outlineLevel="2">
       <c r="A1137" s="13">
         <v>2</v>
       </c>
       <c r="B1137" s="6" t="s">
         <v>2230</v>
       </c>
       <c r="C1137" s="7" t="s">
         <v>2231</v>
       </c>
       <c r="D1137" s="5">
-        <v>244.0</v>
+        <v>469.0</v>
       </c>
       <c r="E1137" s="10">
-        <v>1750.0</v>
+        <v>1810.0</v>
       </c>
       <c r="F1137" s="10">
-        <v>1575.0</v>
+        <v>1629.0</v>
       </c>
       <c r="G1137" s="10">
-        <v>1400.0</v>
+        <v>1448.0</v>
       </c>
       <c r="H1137" s="10">
-        <v>1225.0</v>
+        <v>1267.0</v>
       </c>
     </row>
     <row r="1138" spans="1:8" outlineLevel="2">
       <c r="A1138" s="13">
         <v>3</v>
       </c>
       <c r="B1138" s="6" t="s">
         <v>2232</v>
       </c>
       <c r="C1138" s="7" t="s">
         <v>2233</v>
       </c>
       <c r="D1138" s="5">
-        <v>347.0</v>
+        <v>2449.0</v>
       </c>
       <c r="E1138" s="10">
-        <v>1566.0</v>
+        <v>1618.0</v>
       </c>
       <c r="F1138" s="10">
-        <v>1409.4</v>
+        <v>1456.2</v>
       </c>
       <c r="G1138" s="10">
-        <v>1252.8</v>
+        <v>1294.4</v>
       </c>
       <c r="H1138" s="10">
-        <v>1096.2</v>
+        <v>1132.6</v>
       </c>
     </row>
     <row r="1139" spans="1:8" outlineLevel="2">
       <c r="A1139" s="13">
         <v>4</v>
       </c>
       <c r="B1139" s="6" t="s">
         <v>2234</v>
       </c>
       <c r="C1139" s="7" t="s">
         <v>2235</v>
       </c>
       <c r="D1139" s="5">
         <v>0.0</v>
       </c>
       <c r="E1139" s="10">
         <v>0.0</v>
       </c>
       <c r="F1139" s="10">
         <v>0.0</v>
       </c>
       <c r="G1139" s="10">
         <v>0.0</v>
       </c>
       <c r="H1139" s="10">
@@ -36272,207 +36272,207 @@
       </c>
     </row>
     <row r="1141" spans="1:8" outlineLevel="1">
       <c r="A1141" s="14" t="s">
         <v>2238</v>
       </c>
       <c r="B1141" s="4"/>
       <c r="C1141" s="4"/>
       <c r="D1141" s="4"/>
       <c r="E1141" s="9"/>
       <c r="F1141" s="9"/>
       <c r="G1141" s="9"/>
       <c r="H1141" s="9"/>
     </row>
     <row r="1142" spans="1:8" outlineLevel="2">
       <c r="A1142" s="13">
         <v>1</v>
       </c>
       <c r="B1142" s="6" t="s">
         <v>2239</v>
       </c>
       <c r="C1142" s="7" t="s">
         <v>2240</v>
       </c>
       <c r="D1142" s="5">
-        <v>67.0</v>
+        <v>166.0</v>
       </c>
       <c r="E1142" s="10">
         <v>620.0</v>
       </c>
       <c r="F1142" s="10">
         <v>558.0</v>
       </c>
       <c r="G1142" s="10">
         <v>496.0</v>
       </c>
       <c r="H1142" s="10">
         <v>434.0</v>
       </c>
     </row>
     <row r="1143" spans="1:8" outlineLevel="2">
       <c r="A1143" s="13">
         <v>2</v>
       </c>
       <c r="B1143" s="6" t="s">
         <v>2241</v>
       </c>
       <c r="C1143" s="7" t="s">
         <v>2242</v>
       </c>
       <c r="D1143" s="5">
-        <v>238.0</v>
+        <v>112.0</v>
       </c>
       <c r="E1143" s="10">
         <v>66.0</v>
       </c>
       <c r="F1143" s="10">
         <v>59.4</v>
       </c>
       <c r="G1143" s="10">
         <v>52.8</v>
       </c>
       <c r="H1143" s="10">
         <v>46.2</v>
       </c>
     </row>
     <row r="1144" spans="1:8" outlineLevel="2">
       <c r="A1144" s="13">
         <v>3</v>
       </c>
       <c r="B1144" s="6" t="s">
         <v>2243</v>
       </c>
       <c r="C1144" s="7" t="s">
         <v>2244</v>
       </c>
       <c r="D1144" s="5">
-        <v>182.0</v>
+        <v>274.0</v>
       </c>
       <c r="E1144" s="10">
-        <v>260.0</v>
+        <v>273.0</v>
       </c>
       <c r="F1144" s="10">
-        <v>234.0</v>
+        <v>245.7</v>
       </c>
       <c r="G1144" s="10">
-        <v>208.0</v>
+        <v>218.4</v>
       </c>
       <c r="H1144" s="10">
-        <v>182.0</v>
+        <v>191.1</v>
       </c>
     </row>
     <row r="1145" spans="1:8" outlineLevel="2">
       <c r="A1145" s="13">
         <v>4</v>
       </c>
       <c r="B1145" s="6" t="s">
         <v>2245</v>
       </c>
       <c r="C1145" s="7" t="s">
         <v>2246</v>
       </c>
       <c r="D1145" s="5">
-        <v>161.0</v>
+        <v>173.0</v>
       </c>
       <c r="E1145" s="10">
-        <v>440.0</v>
+        <v>462.0</v>
       </c>
       <c r="F1145" s="10">
-        <v>396.0</v>
+        <v>415.8</v>
       </c>
       <c r="G1145" s="10">
-        <v>352.0</v>
+        <v>369.6</v>
       </c>
       <c r="H1145" s="10">
-        <v>308.0</v>
+        <v>323.4</v>
       </c>
     </row>
     <row r="1146" spans="1:8" outlineLevel="2">
       <c r="A1146" s="13">
         <v>5</v>
       </c>
       <c r="B1146" s="6" t="s">
         <v>2247</v>
       </c>
       <c r="C1146" s="7" t="s">
         <v>2248</v>
       </c>
       <c r="D1146" s="5">
-        <v>310.0</v>
+        <v>0.0</v>
       </c>
       <c r="E1146" s="10">
-        <v>258.0</v>
+        <v>257.0</v>
       </c>
       <c r="F1146" s="10">
-        <v>232.2</v>
+        <v>231.3</v>
       </c>
       <c r="G1146" s="10">
-        <v>206.4</v>
+        <v>205.6</v>
       </c>
       <c r="H1146" s="10">
-        <v>180.6</v>
+        <v>179.9</v>
       </c>
     </row>
     <row r="1147" spans="1:8" outlineLevel="2">
       <c r="A1147" s="13">
         <v>6</v>
       </c>
       <c r="B1147" s="6" t="s">
         <v>2249</v>
       </c>
       <c r="C1147" s="7" t="s">
         <v>2250</v>
       </c>
       <c r="D1147" s="5">
-        <v>50.0</v>
+        <v>2.0</v>
       </c>
       <c r="E1147" s="10">
-        <v>332.0</v>
+        <v>349.0</v>
       </c>
       <c r="F1147" s="10">
-        <v>298.8</v>
+        <v>314.1</v>
       </c>
       <c r="G1147" s="10">
-        <v>265.6</v>
+        <v>279.2</v>
       </c>
       <c r="H1147" s="10">
-        <v>232.4</v>
+        <v>244.3</v>
       </c>
     </row>
     <row r="1148" spans="1:8" outlineLevel="2">
       <c r="A1148" s="13">
         <v>7</v>
       </c>
       <c r="B1148" s="6" t="s">
         <v>2251</v>
       </c>
       <c r="C1148" s="7" t="s">
         <v>2252</v>
       </c>
       <c r="D1148" s="5">
-        <v>59.0</v>
+        <v>0.0</v>
       </c>
       <c r="E1148" s="10">
         <v>440.0</v>
       </c>
       <c r="F1148" s="10">
         <v>396.0</v>
       </c>
       <c r="G1148" s="10">
         <v>352.0</v>
       </c>
       <c r="H1148" s="10">
         <v>308.0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A6:H6"/>
     <mergeCell ref="A94:H94"/>
     <mergeCell ref="A145:H145"/>
     <mergeCell ref="A182:H182"/>
     <mergeCell ref="A183:H183"/>
     <mergeCell ref="A274:H274"/>